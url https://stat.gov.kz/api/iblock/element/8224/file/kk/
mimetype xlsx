--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="2175" yWindow="450" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="шошқа" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Шошқа саны, мың бас</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
@@ -159,51 +159,51 @@
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -562,70 +562,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -904,359 +904,359 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="43" customWidth="1"/>
     <col min="2" max="13" width="9.28515625" style="43" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="43"/>
     <col min="22" max="22" width="9.28515625" style="43" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="43"/>
     <col min="24" max="25" width="9.42578125" style="2" customWidth="1"/>
     <col min="26" max="35" width="9.140625" style="2"/>
     <col min="36" max="36" width="8" style="2" customWidth="1"/>
     <col min="37" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8.28515625" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.140625" style="2" customWidth="1"/>
     <col min="41" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A1" s="68" t="s">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="68"/>
-[...47 lines deleted...]
-      <c r="BV1" s="68" t="s">
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
+      <c r="AM1" s="69"/>
+      <c r="AN1" s="69"/>
+      <c r="AO1" s="69"/>
+      <c r="AP1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="69"/>
+      <c r="AS1" s="69"/>
+      <c r="AT1" s="69"/>
+      <c r="AU1" s="69"/>
+      <c r="AV1" s="69"/>
+      <c r="AW1" s="69"/>
+      <c r="BV1" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="BW1" s="68"/>
-[...21 lines deleted...]
-      <c r="CS1" s="68"/>
+      <c r="BW1" s="69"/>
+      <c r="BX1" s="69"/>
+      <c r="BY1" s="69"/>
+      <c r="BZ1" s="69"/>
+      <c r="CA1" s="69"/>
+      <c r="CB1" s="69"/>
+      <c r="CC1" s="69"/>
+      <c r="CD1" s="69"/>
+      <c r="CE1" s="69"/>
+      <c r="CF1" s="69"/>
+      <c r="CG1" s="69"/>
+      <c r="CH1" s="69"/>
+      <c r="CI1" s="69"/>
+      <c r="CJ1" s="69"/>
+      <c r="CK1" s="69"/>
+      <c r="CL1" s="69"/>
+      <c r="CM1" s="69"/>
+      <c r="CN1" s="69"/>
+      <c r="CO1" s="69"/>
+      <c r="CP1" s="69"/>
+      <c r="CQ1" s="69"/>
+      <c r="CR1" s="69"/>
+      <c r="CS1" s="69"/>
       <c r="CT1" s="63"/>
       <c r="CU1" s="63"/>
       <c r="CV1" s="63"/>
       <c r="CW1" s="63"/>
       <c r="CX1" s="63"/>
       <c r="CY1" s="63"/>
       <c r="CZ1" s="63"/>
       <c r="DA1" s="63"/>
       <c r="DB1" s="63"/>
       <c r="DC1" s="63"/>
       <c r="DD1" s="63"/>
       <c r="DE1" s="63"/>
       <c r="DF1" s="63"/>
       <c r="DG1" s="63"/>
       <c r="DH1" s="63"/>
       <c r="DI1" s="63"/>
       <c r="DJ1" s="63"/>
       <c r="DK1" s="63"/>
       <c r="DL1" s="63"/>
       <c r="DM1" s="63"/>
       <c r="DN1" s="63"/>
       <c r="DO1" s="63"/>
       <c r="DP1" s="63"/>
       <c r="DQ1" s="63"/>
       <c r="DR1" s="63"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="21" customHeight="1" thickBot="1">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="47"/>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
-      <c r="J2" s="64" t="s">
+      <c r="J2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="64"/>
-[...1 lines deleted...]
-      <c r="M2" s="64"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
-      <c r="V2" s="64" t="s">
+      <c r="V2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="64"/>
-[...2 lines deleted...]
-      <c r="AH2" s="64" t="s">
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="Y2" s="70"/>
+      <c r="AH2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="64"/>
-[...2 lines deleted...]
-      <c r="AT2" s="64" t="s">
+      <c r="AI2" s="70"/>
+      <c r="AJ2" s="70"/>
+      <c r="AK2" s="70"/>
+      <c r="AT2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="64"/>
-[...2 lines deleted...]
-      <c r="BF2" s="64" t="s">
+      <c r="AU2" s="70"/>
+      <c r="AV2" s="70"/>
+      <c r="AW2" s="70"/>
+      <c r="BF2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="64"/>
-[...2 lines deleted...]
-      <c r="BR2" s="64" t="s">
+      <c r="BG2" s="70"/>
+      <c r="BH2" s="70"/>
+      <c r="BI2" s="70"/>
+      <c r="BR2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="64"/>
-[...2 lines deleted...]
-      <c r="CD2" s="64" t="s">
+      <c r="BS2" s="70"/>
+      <c r="BT2" s="70"/>
+      <c r="BU2" s="70"/>
+      <c r="CD2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="64"/>
-[...2 lines deleted...]
-      <c r="CP2" s="64" t="s">
+      <c r="CE2" s="70"/>
+      <c r="CF2" s="70"/>
+      <c r="CG2" s="70"/>
+      <c r="CP2" s="70" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="64"/>
-[...1 lines deleted...]
-      <c r="CS2" s="64"/>
+      <c r="CQ2" s="70"/>
+      <c r="CR2" s="70"/>
+      <c r="CS2" s="70"/>
     </row>
-    <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A3" s="69" t="s">
+    <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="64" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="65" t="s">
+      <c r="B3" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="C3" s="66"/>
-[...10 lines deleted...]
-      <c r="N3" s="65" t="s">
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="66" t="s">
         <v>23</v>
       </c>
-      <c r="O3" s="66"/>
-[...10 lines deleted...]
-      <c r="Z3" s="65" t="s">
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="66"/>
-[...10 lines deleted...]
-      <c r="AL3" s="65" t="s">
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="66"/>
-[...10 lines deleted...]
-      <c r="AX3" s="65" t="s">
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="67"/>
+      <c r="AS3" s="67"/>
+      <c r="AT3" s="67"/>
+      <c r="AU3" s="67"/>
+      <c r="AV3" s="67"/>
+      <c r="AW3" s="68"/>
+      <c r="AX3" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="66"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="65" t="s">
+      <c r="AY3" s="67"/>
+      <c r="AZ3" s="67"/>
+      <c r="BA3" s="67"/>
+      <c r="BB3" s="67"/>
+      <c r="BC3" s="67"/>
+      <c r="BD3" s="67"/>
+      <c r="BE3" s="67"/>
+      <c r="BF3" s="67"/>
+      <c r="BG3" s="67"/>
+      <c r="BH3" s="67"/>
+      <c r="BI3" s="68"/>
+      <c r="BJ3" s="66" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="66"/>
-[...10 lines deleted...]
-      <c r="BV3" s="65" t="s">
+      <c r="BK3" s="67"/>
+      <c r="BL3" s="67"/>
+      <c r="BM3" s="67"/>
+      <c r="BN3" s="67"/>
+      <c r="BO3" s="67"/>
+      <c r="BP3" s="67"/>
+      <c r="BQ3" s="67"/>
+      <c r="BR3" s="67"/>
+      <c r="BS3" s="67"/>
+      <c r="BT3" s="67"/>
+      <c r="BU3" s="68"/>
+      <c r="BV3" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="66"/>
-[...10 lines deleted...]
-      <c r="CH3" s="65" t="s">
+      <c r="BW3" s="67"/>
+      <c r="BX3" s="67"/>
+      <c r="BY3" s="67"/>
+      <c r="BZ3" s="67"/>
+      <c r="CA3" s="67"/>
+      <c r="CB3" s="67"/>
+      <c r="CC3" s="67"/>
+      <c r="CD3" s="67"/>
+      <c r="CE3" s="67"/>
+      <c r="CF3" s="67"/>
+      <c r="CG3" s="68"/>
+      <c r="CH3" s="66" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="66"/>
-[...9 lines deleted...]
-      <c r="CS3" s="67"/>
+      <c r="CI3" s="67"/>
+      <c r="CJ3" s="67"/>
+      <c r="CK3" s="67"/>
+      <c r="CL3" s="67"/>
+      <c r="CM3" s="67"/>
+      <c r="CN3" s="67"/>
+      <c r="CO3" s="67"/>
+      <c r="CP3" s="67"/>
+      <c r="CQ3" s="67"/>
+      <c r="CR3" s="67"/>
+      <c r="CS3" s="68"/>
     </row>
-    <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="70"/>
+    <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="65"/>
       <c r="B4" s="49" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="48" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="48" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="49" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="48" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="48" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="48" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="48" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="48" t="s">
@@ -1502,51 +1502,51 @@
       <c r="CL4" s="48" t="s">
         <v>29</v>
       </c>
       <c r="CM4" s="48" t="s">
         <v>30</v>
       </c>
       <c r="CN4" s="48" t="s">
         <v>31</v>
       </c>
       <c r="CO4" s="48" t="s">
         <v>32</v>
       </c>
       <c r="CP4" s="48" t="s">
         <v>33</v>
       </c>
       <c r="CQ4" s="48" t="s">
         <v>34</v>
       </c>
       <c r="CR4" s="48" t="s">
         <v>35</v>
       </c>
       <c r="CS4" s="48" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1">
+    <row r="5" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1779,57 +1779,59 @@
       </c>
       <c r="CG5" s="61">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="61">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="61">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="61">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="61">
         <v>564.673</v>
       </c>
       <c r="CL5" s="56">
         <v>586.12</v>
       </c>
       <c r="CM5" s="15">
         <v>561.79700000000003</v>
       </c>
       <c r="CN5" s="14">
         <v>528.04399999999998</v>
       </c>
-      <c r="CO5" s="61"/>
+      <c r="CO5" s="61">
+        <v>527.69899999999996</v>
+      </c>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="61"/>
       <c r="CR5" s="61"/>
       <c r="CS5" s="61"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1">
+    <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="52" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="52" t="s">
@@ -2062,57 +2064,59 @@
       </c>
       <c r="CG6" s="60">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="60">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="60">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="60">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="60">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="55">
         <v>4.3719999999999999</v>
       </c>
       <c r="CM6" s="28">
         <v>5.3479999999999999</v>
       </c>
       <c r="CN6" s="46">
         <v>5.1890000000000001</v>
       </c>
-      <c r="CO6" s="60"/>
+      <c r="CO6" s="60">
+        <v>5.1289999999999996</v>
+      </c>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="60"/>
       <c r="CR6" s="60"/>
       <c r="CS6" s="60"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1">
+    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2345,57 +2349,59 @@
       </c>
       <c r="CG7" s="60">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="60">
         <v>43.38</v>
       </c>
       <c r="CI7" s="60">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="60">
         <v>48.936</v>
       </c>
       <c r="CK7" s="60">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="55">
         <v>56.646000000000001</v>
       </c>
       <c r="CM7" s="28">
         <v>54.210999999999999</v>
       </c>
       <c r="CN7" s="32">
         <v>39.122</v>
       </c>
-      <c r="CO7" s="60"/>
+      <c r="CO7" s="60">
+        <v>36.134</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="60"/>
       <c r="CR7" s="60"/>
       <c r="CS7" s="60"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1">
+    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="36" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2628,57 +2634,59 @@
       </c>
       <c r="CG8" s="60">
         <v>2.556</v>
       </c>
       <c r="CH8" s="60">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="60">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="60">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="60">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="55">
         <v>2.1560000000000001</v>
       </c>
       <c r="CM8" s="28">
         <v>3.0209999999999999</v>
       </c>
       <c r="CN8" s="32">
         <v>2.6760000000000002</v>
       </c>
-      <c r="CO8" s="60"/>
+      <c r="CO8" s="60">
+        <v>2.6160000000000001</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="60"/>
       <c r="CR8" s="60"/>
       <c r="CS8" s="60"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1">
+    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2911,57 +2919,59 @@
       </c>
       <c r="CG9" s="60">
         <v>21.317</v>
       </c>
       <c r="CH9" s="60">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="60">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="60">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="60">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="55">
         <v>21.548999999999999</v>
       </c>
       <c r="CM9" s="28">
         <v>14.164999999999999</v>
       </c>
       <c r="CN9" s="32">
         <v>13.521000000000001</v>
       </c>
-      <c r="CO9" s="60"/>
+      <c r="CO9" s="60">
+        <v>12.957000000000001</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="60"/>
       <c r="CR9" s="60"/>
       <c r="CS9" s="60"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1">
+    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="36" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3194,57 +3204,59 @@
       </c>
       <c r="CG10" s="60">
         <v>0.439</v>
       </c>
       <c r="CH10" s="60">
         <v>0.439</v>
       </c>
       <c r="CI10" s="60">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="60">
         <v>0.439</v>
       </c>
       <c r="CK10" s="60">
         <v>0.439</v>
       </c>
       <c r="CL10" s="55">
         <v>0.439</v>
       </c>
       <c r="CM10" s="28">
         <v>0.47899999999999998</v>
       </c>
       <c r="CN10" s="32">
         <v>0.47899999999999998</v>
       </c>
-      <c r="CO10" s="60"/>
+      <c r="CO10" s="60">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="60"/>
       <c r="CR10" s="60"/>
       <c r="CS10" s="60"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1">
+    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3477,57 +3489,59 @@
       </c>
       <c r="CG11" s="60">
         <v>10.36</v>
       </c>
       <c r="CH11" s="60">
         <v>10.76</v>
       </c>
       <c r="CI11" s="60">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="60">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="60">
         <v>11.786</v>
       </c>
       <c r="CL11" s="55">
         <v>12.147</v>
       </c>
       <c r="CM11" s="28">
         <v>10.448</v>
       </c>
       <c r="CN11" s="32">
         <v>9.8520000000000003</v>
       </c>
-      <c r="CO11" s="60"/>
+      <c r="CO11" s="60">
+        <v>9.5860000000000003</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="60"/>
       <c r="CR11" s="60"/>
       <c r="CS11" s="60"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1">
+    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="36" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3760,57 +3774,59 @@
       </c>
       <c r="CG12" s="60">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="60">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="60">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="60">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="60">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="55">
         <v>4.9989999999999997</v>
       </c>
       <c r="CM12" s="28">
         <v>4.6429999999999998</v>
       </c>
       <c r="CN12" s="32">
         <v>4.6029999999999998</v>
       </c>
-      <c r="CO12" s="60"/>
+      <c r="CO12" s="60">
+        <v>4.5010000000000003</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="60"/>
       <c r="CR12" s="60"/>
       <c r="CS12" s="60"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1">
+    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="52" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="52" t="s">
@@ -4043,57 +4059,59 @@
       </c>
       <c r="CG13" s="60">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="60">
         <v>12.19</v>
       </c>
       <c r="CI13" s="60">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="60">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="60">
         <v>15.118</v>
       </c>
       <c r="CL13" s="55">
         <v>14.789</v>
       </c>
       <c r="CM13" s="28">
         <v>15.468999999999999</v>
       </c>
       <c r="CN13" s="32">
         <v>16.416</v>
       </c>
-      <c r="CO13" s="60"/>
+      <c r="CO13" s="60">
+        <v>15.454000000000001</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="60"/>
       <c r="CR13" s="60"/>
       <c r="CS13" s="60"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1">
+    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4326,57 +4344,59 @@
       </c>
       <c r="CG14" s="60">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="60">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="60">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="60">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="60">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="55">
         <v>62.780999999999999</v>
       </c>
       <c r="CM14" s="28">
         <v>60.835000000000001</v>
       </c>
       <c r="CN14" s="32">
         <v>62.94</v>
       </c>
-      <c r="CO14" s="60"/>
+      <c r="CO14" s="60">
+        <v>63.716999999999999</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="60"/>
       <c r="CR14" s="60"/>
       <c r="CS14" s="60"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1">
+    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="36" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4609,57 +4629,59 @@
       </c>
       <c r="CG15" s="60">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="60">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="60">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="60">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="60">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="55">
         <v>87.228999999999999</v>
       </c>
       <c r="CM15" s="28">
         <v>68.796999999999997</v>
       </c>
       <c r="CN15" s="32">
         <v>71.331000000000003</v>
       </c>
-      <c r="CO15" s="60"/>
+      <c r="CO15" s="60">
+        <v>70.254000000000005</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="60"/>
       <c r="CR15" s="60"/>
       <c r="CS15" s="60"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1">
+    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4892,57 +4914,59 @@
       </c>
       <c r="CG16" s="60">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="60">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="60">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="60">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="60">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="55">
         <v>0.72699999999999998</v>
       </c>
       <c r="CM16" s="28">
         <v>0.749</v>
       </c>
       <c r="CN16" s="32">
         <v>0.71799999999999997</v>
       </c>
-      <c r="CO16" s="60"/>
+      <c r="CO16" s="60">
+        <v>0.71099999999999997</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="60"/>
       <c r="CR16" s="60"/>
       <c r="CS16" s="60"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1">
+    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -5175,57 +5199,59 @@
       </c>
       <c r="CG17" s="60">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="60">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="55" t="s">
         <v>16</v>
       </c>
       <c r="CK17" s="55" t="s">
         <v>16</v>
       </c>
       <c r="CL17" s="55" t="s">
         <v>16</v>
       </c>
       <c r="CM17" s="28">
         <v>1.9E-2</v>
       </c>
       <c r="CN17" s="32">
         <v>1.9E-2</v>
       </c>
-      <c r="CO17" s="55"/>
+      <c r="CO17" s="55">
+        <v>1.9E-2</v>
+      </c>
       <c r="CP17" s="55"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="55"/>
       <c r="CS17" s="55"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1">
+    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5458,57 +5484,59 @@
       </c>
       <c r="CG18" s="60">
         <v>97.494</v>
       </c>
       <c r="CH18" s="60">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="60">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="60">
         <v>106.631</v>
       </c>
       <c r="CK18" s="60">
         <v>107.884</v>
       </c>
       <c r="CL18" s="55">
         <v>105.217</v>
       </c>
       <c r="CM18" s="28">
         <v>100.30500000000001</v>
       </c>
       <c r="CN18" s="32">
         <v>103.40600000000001</v>
       </c>
-      <c r="CO18" s="60"/>
+      <c r="CO18" s="60">
+        <v>101.67400000000001</v>
+      </c>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="60"/>
       <c r="CR18" s="60"/>
       <c r="CS18" s="60"/>
     </row>
-    <row r="19" spans="1:97" s="39" customFormat="1">
+    <row r="19" spans="1:97" s="39" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5741,57 +5769,59 @@
       </c>
       <c r="CG19" s="60">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="60">
         <v>151.53</v>
       </c>
       <c r="CI19" s="60">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="60">
         <v>163.845</v>
       </c>
       <c r="CK19" s="60">
         <v>173.494</v>
       </c>
       <c r="CL19" s="55">
         <v>184.33</v>
       </c>
       <c r="CM19" s="28">
         <v>196.68600000000001</v>
       </c>
       <c r="CN19" s="32">
         <v>171.517</v>
       </c>
-      <c r="CO19" s="60"/>
+      <c r="CO19" s="60">
+        <v>179.083</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="60"/>
       <c r="CR19" s="60"/>
       <c r="CS19" s="60"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1">
+    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -6024,57 +6054,59 @@
       </c>
       <c r="CG20" s="60">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="60">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="60">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="60">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="60">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="55">
         <v>0.20799999999999999</v>
       </c>
       <c r="CM20" s="28">
         <v>0.01</v>
       </c>
       <c r="CN20" s="32">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CO20" s="60"/>
+      <c r="CO20" s="60">
+        <v>3.7999999999999999E-2</v>
+      </c>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="60"/>
       <c r="CR20" s="60"/>
       <c r="CS20" s="60"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1">
+    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -6307,57 +6339,59 @@
       </c>
       <c r="CG21" s="60">
         <v>0.25</v>
       </c>
       <c r="CH21" s="60">
         <v>0.313</v>
       </c>
       <c r="CI21" s="60">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="60">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="60">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="55">
         <v>0.39700000000000002</v>
       </c>
       <c r="CM21" s="28">
         <v>0.376</v>
       </c>
       <c r="CN21" s="32">
         <v>0.45100000000000001</v>
       </c>
-      <c r="CO21" s="60"/>
+      <c r="CO21" s="60">
+        <v>0.44700000000000001</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="60"/>
       <c r="CR21" s="60"/>
       <c r="CS21" s="60"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1">
+    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6590,57 +6624,59 @@
       </c>
       <c r="CG22" s="60">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="60">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="60">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="60">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="60">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="55">
         <v>26.751000000000001</v>
       </c>
       <c r="CM22" s="28">
         <v>24.832000000000001</v>
       </c>
       <c r="CN22" s="32">
         <v>24.382000000000001</v>
       </c>
-      <c r="CO22" s="60"/>
+      <c r="CO22" s="60">
+        <v>23.503</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="60"/>
       <c r="CR22" s="60"/>
       <c r="CS22" s="60"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1">
+    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6873,57 +6909,59 @@
       </c>
       <c r="CG23" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="60">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="55">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CM23" s="28">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CN23" s="32">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CO23" s="60"/>
+      <c r="CO23" s="60">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="60"/>
       <c r="CR23" s="60"/>
       <c r="CS23" s="60"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1">
+    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -7156,57 +7194,59 @@
       </c>
       <c r="CG24" s="60">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="60">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="60">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="60">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="60">
         <v>0.13</v>
       </c>
       <c r="CL24" s="55">
         <v>0.13</v>
       </c>
       <c r="CM24" s="28">
         <v>0.13</v>
       </c>
       <c r="CN24" s="32">
         <v>0.13</v>
       </c>
-      <c r="CO24" s="60"/>
+      <c r="CO24" s="60">
+        <v>0.123</v>
+      </c>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="60"/>
       <c r="CR24" s="60"/>
       <c r="CS24" s="60"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1">
+    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="42">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7439,1076 +7479,1078 @@
       </c>
       <c r="CG25" s="60">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="60">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="60">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="60">
         <v>1.091</v>
       </c>
       <c r="CK25" s="60">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="55">
         <v>1.2490000000000001</v>
       </c>
       <c r="CM25" s="28">
         <v>1.27</v>
       </c>
       <c r="CN25" s="32">
         <v>1.2629999999999999</v>
       </c>
-      <c r="CO25" s="60"/>
+      <c r="CO25" s="60">
+        <v>1.27</v>
+      </c>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="60"/>
       <c r="CR25" s="60"/>
       <c r="CS25" s="60"/>
     </row>
-    <row r="26" spans="1:97" s="35" customFormat="1">
+    <row r="26" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="39"/>
       <c r="B26" s="39"/>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="39"/>
       <c r="H26" s="39"/>
       <c r="I26" s="39"/>
       <c r="J26" s="39"/>
       <c r="K26" s="39"/>
       <c r="L26" s="39"/>
       <c r="M26" s="39"/>
       <c r="N26" s="39"/>
       <c r="O26" s="39"/>
       <c r="P26" s="39"/>
       <c r="Q26" s="39"/>
       <c r="R26" s="39"/>
       <c r="S26" s="39"/>
       <c r="T26" s="39"/>
       <c r="U26" s="39"/>
       <c r="V26" s="39"/>
       <c r="W26" s="39"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
     </row>
-    <row r="27" spans="1:97" s="35" customFormat="1">
+    <row r="27" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="39"/>
       <c r="B27" s="39"/>
       <c r="C27" s="39"/>
       <c r="D27" s="39"/>
       <c r="E27" s="39"/>
       <c r="F27" s="39"/>
       <c r="G27" s="39"/>
       <c r="H27" s="39"/>
       <c r="I27" s="39"/>
       <c r="J27" s="39"/>
       <c r="K27" s="39"/>
       <c r="L27" s="39"/>
       <c r="M27" s="39"/>
       <c r="N27" s="39"/>
       <c r="O27" s="39"/>
       <c r="P27" s="39"/>
       <c r="Q27" s="39"/>
       <c r="R27" s="39"/>
       <c r="S27" s="39"/>
       <c r="T27" s="39"/>
       <c r="U27" s="39"/>
       <c r="V27" s="39"/>
       <c r="W27" s="39"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
     </row>
-    <row r="28" spans="1:97" s="35" customFormat="1">
+    <row r="28" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="39"/>
       <c r="B28" s="39"/>
       <c r="C28" s="39"/>
       <c r="D28" s="39"/>
       <c r="E28" s="39"/>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
       <c r="U28" s="39"/>
       <c r="V28" s="39"/>
       <c r="W28" s="39"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
     </row>
-    <row r="29" spans="1:97" s="35" customFormat="1">
+    <row r="29" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="39"/>
       <c r="B29" s="39"/>
       <c r="C29" s="39"/>
       <c r="D29" s="39"/>
       <c r="E29" s="39"/>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="39"/>
       <c r="N29" s="39"/>
       <c r="O29" s="39"/>
       <c r="P29" s="39"/>
       <c r="Q29" s="39"/>
       <c r="R29" s="39"/>
       <c r="S29" s="39"/>
       <c r="T29" s="39"/>
       <c r="U29" s="39"/>
       <c r="V29" s="39"/>
       <c r="W29" s="39"/>
       <c r="X29" s="2"/>
       <c r="Y29" s="2"/>
     </row>
-    <row r="30" spans="1:97" s="35" customFormat="1">
+    <row r="30" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="39"/>
       <c r="B30" s="39"/>
       <c r="C30" s="39"/>
       <c r="D30" s="39"/>
       <c r="E30" s="39"/>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="39"/>
       <c r="N30" s="39"/>
       <c r="O30" s="39"/>
       <c r="P30" s="39"/>
       <c r="Q30" s="39"/>
       <c r="R30" s="39"/>
       <c r="S30" s="39"/>
       <c r="T30" s="39"/>
       <c r="U30" s="39"/>
       <c r="V30" s="39"/>
       <c r="W30" s="39"/>
       <c r="X30" s="2"/>
       <c r="Y30" s="2"/>
     </row>
-    <row r="31" spans="1:97" s="35" customFormat="1">
+    <row r="31" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="39"/>
       <c r="B31" s="39"/>
       <c r="C31" s="39"/>
       <c r="D31" s="39"/>
       <c r="E31" s="39"/>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
       <c r="N31" s="39"/>
       <c r="O31" s="39"/>
       <c r="P31" s="39"/>
       <c r="Q31" s="39"/>
       <c r="R31" s="39"/>
       <c r="S31" s="39"/>
       <c r="T31" s="39"/>
       <c r="U31" s="39"/>
       <c r="V31" s="39"/>
       <c r="W31" s="39"/>
       <c r="X31" s="2"/>
       <c r="Y31" s="2"/>
     </row>
-    <row r="32" spans="1:97" s="35" customFormat="1">
+    <row r="32" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="39"/>
       <c r="B32" s="39"/>
       <c r="C32" s="39"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="39"/>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
       <c r="V32" s="39"/>
       <c r="W32" s="39"/>
       <c r="X32" s="2"/>
       <c r="Y32" s="2"/>
     </row>
-    <row r="33" spans="1:25" s="35" customFormat="1">
+    <row r="33" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="39"/>
       <c r="B33" s="39"/>
       <c r="C33" s="39"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="39"/>
       <c r="I33" s="39"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="39"/>
       <c r="N33" s="39"/>
       <c r="O33" s="39"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="39"/>
       <c r="R33" s="39"/>
       <c r="S33" s="39"/>
       <c r="T33" s="39"/>
       <c r="U33" s="39"/>
       <c r="V33" s="39"/>
       <c r="W33" s="39"/>
       <c r="X33" s="2"/>
       <c r="Y33" s="2"/>
     </row>
-    <row r="34" spans="1:25" s="35" customFormat="1">
+    <row r="34" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="39"/>
       <c r="B34" s="39"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
       <c r="O34" s="39"/>
       <c r="P34" s="39"/>
       <c r="Q34" s="39"/>
       <c r="R34" s="39"/>
       <c r="S34" s="39"/>
       <c r="T34" s="39"/>
       <c r="U34" s="39"/>
       <c r="V34" s="39"/>
       <c r="W34" s="39"/>
       <c r="X34" s="2"/>
       <c r="Y34" s="2"/>
     </row>
-    <row r="35" spans="1:25" s="35" customFormat="1">
+    <row r="35" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="39"/>
       <c r="B35" s="39"/>
       <c r="C35" s="39"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="2"/>
       <c r="Y35" s="2"/>
     </row>
-    <row r="36" spans="1:25" s="35" customFormat="1">
+    <row r="36" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="39"/>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="39"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="39"/>
       <c r="N36" s="39"/>
       <c r="O36" s="39"/>
       <c r="P36" s="39"/>
       <c r="Q36" s="39"/>
       <c r="R36" s="39"/>
       <c r="S36" s="39"/>
       <c r="T36" s="39"/>
       <c r="U36" s="39"/>
       <c r="V36" s="39"/>
       <c r="W36" s="39"/>
       <c r="X36" s="2"/>
       <c r="Y36" s="2"/>
     </row>
-    <row r="37" spans="1:25" s="35" customFormat="1">
+    <row r="37" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="39"/>
       <c r="B37" s="39"/>
       <c r="C37" s="39"/>
       <c r="D37" s="39"/>
       <c r="E37" s="39"/>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
       <c r="R37" s="39"/>
       <c r="S37" s="39"/>
       <c r="T37" s="39"/>
       <c r="U37" s="39"/>
       <c r="V37" s="39"/>
       <c r="W37" s="39"/>
       <c r="X37" s="2"/>
       <c r="Y37" s="2"/>
     </row>
-    <row r="38" spans="1:25" s="35" customFormat="1">
+    <row r="38" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="39"/>
       <c r="B38" s="39"/>
       <c r="C38" s="39"/>
       <c r="D38" s="39"/>
       <c r="E38" s="39"/>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="39"/>
       <c r="J38" s="39"/>
       <c r="K38" s="39"/>
       <c r="L38" s="39"/>
       <c r="M38" s="39"/>
       <c r="N38" s="39"/>
       <c r="O38" s="39"/>
       <c r="P38" s="39"/>
       <c r="Q38" s="39"/>
       <c r="R38" s="39"/>
       <c r="S38" s="39"/>
       <c r="T38" s="39"/>
       <c r="U38" s="39"/>
       <c r="V38" s="39"/>
       <c r="W38" s="39"/>
       <c r="X38" s="2"/>
       <c r="Y38" s="2"/>
     </row>
-    <row r="39" spans="1:25" s="35" customFormat="1">
+    <row r="39" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="39"/>
       <c r="B39" s="39"/>
       <c r="C39" s="39"/>
       <c r="D39" s="39"/>
       <c r="E39" s="39"/>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="39"/>
       <c r="J39" s="39"/>
       <c r="K39" s="39"/>
       <c r="L39" s="39"/>
       <c r="M39" s="39"/>
       <c r="N39" s="39"/>
       <c r="O39" s="39"/>
       <c r="P39" s="39"/>
       <c r="Q39" s="39"/>
       <c r="R39" s="39"/>
       <c r="S39" s="39"/>
       <c r="T39" s="39"/>
       <c r="U39" s="39"/>
       <c r="V39" s="39"/>
       <c r="W39" s="39"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
     </row>
-    <row r="40" spans="1:25" s="35" customFormat="1">
+    <row r="40" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="39"/>
       <c r="B40" s="39"/>
       <c r="C40" s="39"/>
       <c r="D40" s="39"/>
       <c r="E40" s="39"/>
       <c r="F40" s="39"/>
       <c r="G40" s="39"/>
       <c r="H40" s="39"/>
       <c r="I40" s="39"/>
       <c r="J40" s="39"/>
       <c r="K40" s="39"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="39"/>
       <c r="O40" s="39"/>
       <c r="P40" s="39"/>
       <c r="Q40" s="39"/>
       <c r="R40" s="39"/>
       <c r="S40" s="39"/>
       <c r="T40" s="39"/>
       <c r="U40" s="39"/>
       <c r="V40" s="39"/>
       <c r="W40" s="39"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
     </row>
-    <row r="41" spans="1:25" s="35" customFormat="1">
+    <row r="41" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="39"/>
       <c r="B41" s="39"/>
       <c r="C41" s="39"/>
       <c r="D41" s="39"/>
       <c r="E41" s="39"/>
       <c r="F41" s="39"/>
       <c r="G41" s="39"/>
       <c r="H41" s="39"/>
       <c r="I41" s="39"/>
       <c r="J41" s="39"/>
       <c r="K41" s="39"/>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="39"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="2"/>
       <c r="Y41" s="2"/>
     </row>
-    <row r="42" spans="1:25" s="35" customFormat="1">
+    <row r="42" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="39"/>
       <c r="B42" s="39"/>
       <c r="C42" s="39"/>
       <c r="D42" s="39"/>
       <c r="E42" s="39"/>
       <c r="F42" s="39"/>
       <c r="G42" s="39"/>
       <c r="H42" s="39"/>
       <c r="I42" s="39"/>
       <c r="J42" s="39"/>
       <c r="K42" s="39"/>
       <c r="L42" s="39"/>
       <c r="M42" s="39"/>
       <c r="N42" s="39"/>
       <c r="O42" s="39"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="39"/>
       <c r="S42" s="39"/>
       <c r="T42" s="39"/>
       <c r="U42" s="39"/>
       <c r="V42" s="39"/>
       <c r="W42" s="39"/>
       <c r="X42" s="2"/>
       <c r="Y42" s="2"/>
     </row>
-    <row r="43" spans="1:25" s="35" customFormat="1">
+    <row r="43" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="39"/>
       <c r="B43" s="39"/>
       <c r="C43" s="39"/>
       <c r="D43" s="39"/>
       <c r="E43" s="39"/>
       <c r="F43" s="39"/>
       <c r="G43" s="39"/>
       <c r="H43" s="39"/>
       <c r="I43" s="39"/>
       <c r="J43" s="39"/>
       <c r="K43" s="39"/>
       <c r="L43" s="39"/>
       <c r="M43" s="39"/>
       <c r="N43" s="39"/>
       <c r="O43" s="39"/>
       <c r="P43" s="39"/>
       <c r="Q43" s="39"/>
       <c r="R43" s="39"/>
       <c r="S43" s="39"/>
       <c r="T43" s="39"/>
       <c r="U43" s="39"/>
       <c r="V43" s="39"/>
       <c r="W43" s="39"/>
       <c r="X43" s="2"/>
       <c r="Y43" s="2"/>
     </row>
-    <row r="44" spans="1:25" s="35" customFormat="1">
+    <row r="44" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="39"/>
       <c r="B44" s="39"/>
       <c r="C44" s="39"/>
       <c r="D44" s="39"/>
       <c r="E44" s="39"/>
       <c r="F44" s="39"/>
       <c r="G44" s="39"/>
       <c r="H44" s="39"/>
       <c r="I44" s="39"/>
       <c r="J44" s="39"/>
       <c r="K44" s="39"/>
       <c r="L44" s="39"/>
       <c r="M44" s="39"/>
       <c r="N44" s="39"/>
       <c r="O44" s="39"/>
       <c r="P44" s="39"/>
       <c r="Q44" s="39"/>
       <c r="R44" s="39"/>
       <c r="S44" s="39"/>
       <c r="T44" s="39"/>
       <c r="U44" s="39"/>
       <c r="V44" s="39"/>
       <c r="W44" s="39"/>
       <c r="X44" s="2"/>
       <c r="Y44" s="2"/>
     </row>
-    <row r="45" spans="1:25" s="35" customFormat="1">
+    <row r="45" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="39"/>
       <c r="B45" s="39"/>
       <c r="C45" s="39"/>
       <c r="D45" s="39"/>
       <c r="E45" s="39"/>
       <c r="F45" s="39"/>
       <c r="G45" s="39"/>
       <c r="H45" s="39"/>
       <c r="I45" s="39"/>
       <c r="J45" s="39"/>
       <c r="K45" s="39"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="2"/>
       <c r="Y45" s="2"/>
     </row>
-    <row r="46" spans="1:25" s="35" customFormat="1">
+    <row r="46" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="39"/>
       <c r="B46" s="39"/>
       <c r="C46" s="39"/>
       <c r="D46" s="39"/>
       <c r="E46" s="39"/>
       <c r="F46" s="39"/>
       <c r="G46" s="39"/>
       <c r="H46" s="39"/>
       <c r="I46" s="39"/>
       <c r="J46" s="39"/>
       <c r="K46" s="39"/>
       <c r="L46" s="39"/>
       <c r="M46" s="39"/>
       <c r="N46" s="39"/>
       <c r="O46" s="39"/>
       <c r="P46" s="39"/>
       <c r="Q46" s="39"/>
       <c r="R46" s="39"/>
       <c r="S46" s="39"/>
       <c r="T46" s="39"/>
       <c r="U46" s="39"/>
       <c r="V46" s="39"/>
       <c r="W46" s="39"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="2"/>
     </row>
-    <row r="47" spans="1:25" s="35" customFormat="1">
+    <row r="47" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="39"/>
       <c r="B47" s="39"/>
       <c r="C47" s="39"/>
       <c r="D47" s="39"/>
       <c r="E47" s="39"/>
       <c r="F47" s="39"/>
       <c r="G47" s="39"/>
       <c r="H47" s="39"/>
       <c r="I47" s="39"/>
       <c r="J47" s="39"/>
       <c r="K47" s="39"/>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
       <c r="N47" s="39"/>
       <c r="O47" s="39"/>
       <c r="P47" s="39"/>
       <c r="Q47" s="39"/>
       <c r="R47" s="39"/>
       <c r="S47" s="39"/>
       <c r="T47" s="39"/>
       <c r="U47" s="39"/>
       <c r="V47" s="39"/>
       <c r="W47" s="39"/>
       <c r="X47" s="2"/>
       <c r="Y47" s="2"/>
     </row>
-    <row r="48" spans="1:25" s="35" customFormat="1">
+    <row r="48" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="39"/>
       <c r="B48" s="39"/>
       <c r="C48" s="39"/>
       <c r="D48" s="39"/>
       <c r="E48" s="39"/>
       <c r="F48" s="39"/>
       <c r="G48" s="39"/>
       <c r="H48" s="39"/>
       <c r="I48" s="39"/>
       <c r="J48" s="39"/>
       <c r="K48" s="39"/>
       <c r="L48" s="39"/>
       <c r="M48" s="39"/>
       <c r="N48" s="39"/>
       <c r="O48" s="39"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="39"/>
       <c r="R48" s="39"/>
       <c r="S48" s="39"/>
       <c r="T48" s="39"/>
       <c r="U48" s="39"/>
       <c r="V48" s="39"/>
       <c r="W48" s="39"/>
       <c r="X48" s="2"/>
       <c r="Y48" s="2"/>
     </row>
-    <row r="49" spans="1:25" s="35" customFormat="1">
+    <row r="49" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="39"/>
       <c r="B49" s="39"/>
       <c r="C49" s="39"/>
       <c r="D49" s="39"/>
       <c r="E49" s="39"/>
       <c r="F49" s="39"/>
       <c r="G49" s="39"/>
       <c r="H49" s="39"/>
       <c r="I49" s="39"/>
       <c r="J49" s="39"/>
       <c r="K49" s="39"/>
       <c r="L49" s="39"/>
       <c r="M49" s="39"/>
       <c r="N49" s="39"/>
       <c r="O49" s="39"/>
       <c r="P49" s="39"/>
       <c r="Q49" s="39"/>
       <c r="R49" s="39"/>
       <c r="S49" s="39"/>
       <c r="T49" s="39"/>
       <c r="U49" s="39"/>
       <c r="V49" s="39"/>
       <c r="W49" s="39"/>
       <c r="X49" s="2"/>
       <c r="Y49" s="2"/>
     </row>
-    <row r="50" spans="1:25" s="35" customFormat="1">
+    <row r="50" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="39"/>
       <c r="B50" s="39"/>
       <c r="C50" s="39"/>
       <c r="D50" s="39"/>
       <c r="E50" s="39"/>
       <c r="F50" s="39"/>
       <c r="G50" s="39"/>
       <c r="H50" s="39"/>
       <c r="I50" s="39"/>
       <c r="J50" s="39"/>
       <c r="K50" s="39"/>
       <c r="L50" s="39"/>
       <c r="M50" s="39"/>
       <c r="N50" s="39"/>
       <c r="O50" s="39"/>
       <c r="P50" s="39"/>
       <c r="Q50" s="39"/>
       <c r="R50" s="39"/>
       <c r="S50" s="39"/>
       <c r="T50" s="39"/>
       <c r="U50" s="39"/>
       <c r="V50" s="39"/>
       <c r="W50" s="39"/>
       <c r="X50" s="2"/>
       <c r="Y50" s="2"/>
     </row>
-    <row r="51" spans="1:25" s="35" customFormat="1">
+    <row r="51" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="39"/>
       <c r="B51" s="39"/>
       <c r="C51" s="39"/>
       <c r="D51" s="39"/>
       <c r="E51" s="39"/>
       <c r="F51" s="39"/>
       <c r="G51" s="39"/>
       <c r="H51" s="39"/>
       <c r="I51" s="39"/>
       <c r="J51" s="39"/>
       <c r="K51" s="39"/>
       <c r="L51" s="39"/>
       <c r="M51" s="39"/>
       <c r="N51" s="39"/>
       <c r="O51" s="39"/>
       <c r="P51" s="39"/>
       <c r="Q51" s="39"/>
       <c r="R51" s="39"/>
       <c r="S51" s="39"/>
       <c r="T51" s="39"/>
       <c r="U51" s="39"/>
       <c r="V51" s="39"/>
       <c r="W51" s="39"/>
       <c r="X51" s="2"/>
       <c r="Y51" s="2"/>
     </row>
-    <row r="52" spans="1:25" s="35" customFormat="1">
+    <row r="52" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="39"/>
       <c r="B52" s="39"/>
       <c r="C52" s="39"/>
       <c r="D52" s="39"/>
       <c r="E52" s="39"/>
       <c r="F52" s="39"/>
       <c r="G52" s="39"/>
       <c r="H52" s="39"/>
       <c r="I52" s="39"/>
       <c r="J52" s="39"/>
       <c r="K52" s="39"/>
       <c r="L52" s="39"/>
       <c r="M52" s="39"/>
       <c r="N52" s="39"/>
       <c r="O52" s="39"/>
       <c r="P52" s="39"/>
       <c r="Q52" s="39"/>
       <c r="R52" s="39"/>
       <c r="S52" s="39"/>
       <c r="T52" s="39"/>
       <c r="U52" s="39"/>
       <c r="V52" s="39"/>
       <c r="W52" s="39"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
     </row>
-    <row r="53" spans="1:25" s="35" customFormat="1">
+    <row r="53" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="39"/>
       <c r="B53" s="39"/>
       <c r="C53" s="39"/>
       <c r="D53" s="39"/>
       <c r="E53" s="39"/>
       <c r="F53" s="39"/>
       <c r="G53" s="39"/>
       <c r="H53" s="39"/>
       <c r="I53" s="39"/>
       <c r="J53" s="39"/>
       <c r="K53" s="39"/>
       <c r="L53" s="39"/>
       <c r="M53" s="39"/>
       <c r="N53" s="39"/>
       <c r="O53" s="39"/>
       <c r="P53" s="39"/>
       <c r="Q53" s="39"/>
       <c r="R53" s="39"/>
       <c r="S53" s="39"/>
       <c r="T53" s="39"/>
       <c r="U53" s="39"/>
       <c r="V53" s="39"/>
       <c r="W53" s="39"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
     </row>
-    <row r="54" spans="1:25" s="35" customFormat="1">
+    <row r="54" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="39"/>
       <c r="B54" s="39"/>
       <c r="C54" s="39"/>
       <c r="D54" s="39"/>
       <c r="E54" s="39"/>
       <c r="F54" s="39"/>
       <c r="G54" s="39"/>
       <c r="H54" s="39"/>
       <c r="I54" s="39"/>
       <c r="J54" s="39"/>
       <c r="K54" s="39"/>
       <c r="L54" s="39"/>
       <c r="M54" s="39"/>
       <c r="N54" s="39"/>
       <c r="O54" s="39"/>
       <c r="P54" s="39"/>
       <c r="Q54" s="39"/>
       <c r="R54" s="39"/>
       <c r="S54" s="39"/>
       <c r="T54" s="39"/>
       <c r="U54" s="39"/>
       <c r="V54" s="39"/>
       <c r="W54" s="39"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
     </row>
-    <row r="55" spans="1:25" s="35" customFormat="1">
+    <row r="55" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="39"/>
       <c r="B55" s="39"/>
       <c r="C55" s="39"/>
       <c r="D55" s="39"/>
       <c r="E55" s="39"/>
       <c r="F55" s="39"/>
       <c r="G55" s="39"/>
       <c r="H55" s="39"/>
       <c r="I55" s="39"/>
       <c r="J55" s="39"/>
       <c r="K55" s="39"/>
       <c r="L55" s="39"/>
       <c r="M55" s="39"/>
       <c r="N55" s="39"/>
       <c r="O55" s="39"/>
       <c r="P55" s="39"/>
       <c r="Q55" s="39"/>
       <c r="R55" s="39"/>
       <c r="S55" s="39"/>
       <c r="T55" s="39"/>
       <c r="U55" s="39"/>
       <c r="V55" s="39"/>
       <c r="W55" s="39"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
     </row>
-    <row r="56" spans="1:25" s="35" customFormat="1">
+    <row r="56" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="39"/>
       <c r="B56" s="39"/>
       <c r="C56" s="39"/>
       <c r="D56" s="39"/>
       <c r="E56" s="39"/>
       <c r="F56" s="39"/>
       <c r="G56" s="39"/>
       <c r="H56" s="39"/>
       <c r="I56" s="39"/>
       <c r="J56" s="39"/>
       <c r="K56" s="39"/>
       <c r="L56" s="39"/>
       <c r="M56" s="39"/>
       <c r="N56" s="39"/>
       <c r="O56" s="39"/>
       <c r="P56" s="39"/>
       <c r="Q56" s="39"/>
       <c r="R56" s="39"/>
       <c r="S56" s="39"/>
       <c r="T56" s="39"/>
       <c r="U56" s="39"/>
       <c r="V56" s="39"/>
       <c r="W56" s="39"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
     </row>
-    <row r="57" spans="1:25" s="35" customFormat="1">
+    <row r="57" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="39"/>
       <c r="B57" s="39"/>
       <c r="C57" s="39"/>
       <c r="D57" s="39"/>
       <c r="E57" s="39"/>
       <c r="F57" s="39"/>
       <c r="G57" s="39"/>
       <c r="H57" s="39"/>
       <c r="I57" s="39"/>
       <c r="J57" s="39"/>
       <c r="K57" s="39"/>
       <c r="L57" s="39"/>
       <c r="M57" s="39"/>
       <c r="N57" s="39"/>
       <c r="O57" s="39"/>
       <c r="P57" s="39"/>
       <c r="Q57" s="39"/>
       <c r="R57" s="39"/>
       <c r="S57" s="39"/>
       <c r="T57" s="39"/>
       <c r="U57" s="39"/>
       <c r="V57" s="39"/>
       <c r="W57" s="39"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
     </row>
-    <row r="58" spans="1:25" s="35" customFormat="1">
+    <row r="58" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="39"/>
       <c r="B58" s="39"/>
       <c r="C58" s="39"/>
       <c r="D58" s="39"/>
       <c r="E58" s="39"/>
       <c r="F58" s="39"/>
       <c r="G58" s="39"/>
       <c r="H58" s="39"/>
       <c r="I58" s="39"/>
       <c r="J58" s="39"/>
       <c r="K58" s="39"/>
       <c r="L58" s="39"/>
       <c r="M58" s="39"/>
       <c r="N58" s="39"/>
       <c r="O58" s="39"/>
       <c r="P58" s="39"/>
       <c r="Q58" s="39"/>
       <c r="R58" s="39"/>
       <c r="S58" s="39"/>
       <c r="T58" s="39"/>
       <c r="U58" s="39"/>
       <c r="V58" s="39"/>
       <c r="W58" s="39"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
     </row>
-    <row r="59" spans="1:25" s="35" customFormat="1">
+    <row r="59" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="39"/>
       <c r="B59" s="39"/>
       <c r="C59" s="39"/>
       <c r="D59" s="39"/>
       <c r="E59" s="39"/>
       <c r="F59" s="39"/>
       <c r="G59" s="39"/>
       <c r="H59" s="39"/>
       <c r="I59" s="39"/>
       <c r="J59" s="39"/>
       <c r="K59" s="39"/>
       <c r="L59" s="39"/>
       <c r="M59" s="39"/>
       <c r="N59" s="39"/>
       <c r="O59" s="39"/>
       <c r="P59" s="39"/>
       <c r="Q59" s="39"/>
       <c r="R59" s="39"/>
       <c r="S59" s="39"/>
       <c r="T59" s="39"/>
       <c r="U59" s="39"/>
       <c r="V59" s="39"/>
       <c r="W59" s="39"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
     </row>
-    <row r="60" spans="1:25" s="35" customFormat="1">
+    <row r="60" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="39"/>
       <c r="B60" s="39"/>
       <c r="C60" s="39"/>
       <c r="D60" s="39"/>
       <c r="E60" s="39"/>
       <c r="F60" s="39"/>
       <c r="G60" s="39"/>
       <c r="H60" s="39"/>
       <c r="I60" s="39"/>
       <c r="J60" s="39"/>
       <c r="K60" s="39"/>
       <c r="L60" s="39"/>
       <c r="M60" s="39"/>
       <c r="N60" s="39"/>
       <c r="O60" s="39"/>
       <c r="P60" s="39"/>
       <c r="Q60" s="39"/>
       <c r="R60" s="39"/>
       <c r="S60" s="39"/>
       <c r="T60" s="39"/>
       <c r="U60" s="39"/>
       <c r="V60" s="39"/>
       <c r="W60" s="39"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
     </row>
-    <row r="61" spans="1:25" s="35" customFormat="1">
+    <row r="61" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="39"/>
       <c r="B61" s="39"/>
       <c r="C61" s="39"/>
       <c r="D61" s="39"/>
       <c r="E61" s="39"/>
       <c r="F61" s="39"/>
       <c r="G61" s="39"/>
       <c r="H61" s="39"/>
       <c r="I61" s="39"/>
       <c r="J61" s="39"/>
       <c r="K61" s="39"/>
       <c r="L61" s="39"/>
       <c r="M61" s="39"/>
       <c r="N61" s="39"/>
       <c r="O61" s="39"/>
       <c r="P61" s="39"/>
       <c r="Q61" s="39"/>
       <c r="R61" s="39"/>
       <c r="S61" s="39"/>
       <c r="T61" s="39"/>
       <c r="U61" s="39"/>
       <c r="V61" s="39"/>
       <c r="W61" s="39"/>
       <c r="X61" s="2"/>
       <c r="Y61" s="2"/>
     </row>
-    <row r="62" spans="1:25" s="35" customFormat="1">
+    <row r="62" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="39"/>
       <c r="B62" s="39"/>
       <c r="C62" s="39"/>
       <c r="D62" s="39"/>
       <c r="E62" s="39"/>
       <c r="F62" s="39"/>
       <c r="G62" s="39"/>
       <c r="H62" s="39"/>
       <c r="I62" s="39"/>
       <c r="J62" s="39"/>
       <c r="K62" s="39"/>
       <c r="L62" s="39"/>
       <c r="M62" s="39"/>
       <c r="N62" s="39"/>
       <c r="O62" s="39"/>
       <c r="P62" s="39"/>
       <c r="Q62" s="39"/>
       <c r="R62" s="39"/>
       <c r="S62" s="39"/>
       <c r="T62" s="39"/>
       <c r="U62" s="39"/>
       <c r="V62" s="39"/>
       <c r="W62" s="39"/>
       <c r="X62" s="2"/>
       <c r="Y62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
-    <mergeCell ref="BR2:BU2"/>
-[...9 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>