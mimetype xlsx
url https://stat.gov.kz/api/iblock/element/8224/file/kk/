--- v5 (2026-09-23)
+++ v6 (2026-11-04)
@@ -1,656 +1,3295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2175" yWindow="450" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="525" yWindow="945" windowWidth="28440" windowHeight="10470" tabRatio="467" activeTab="6"/>
   </bookViews>
   <sheets>
-    <sheet name="шошқа" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
+    <sheet name="ІҚМ" sheetId="7" r:id="rId2"/>
+    <sheet name="Қой мен ешкі" sheetId="5" r:id="rId3"/>
+    <sheet name="Жылқы" sheetId="6" r:id="rId4"/>
+    <sheet name="Түйе" sheetId="8" r:id="rId5"/>
+    <sheet name="Шошқа" sheetId="2" r:id="rId6"/>
+    <sheet name="Құс" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">шошқа!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">Шошқа!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1858" uniqueCount="92">
   <si>
-    <t>Шошқа саны, мың бас</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Ұлытау</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                тыс. голов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx</t>
+  </si>
+  <si>
+    <t>+7 7172 74-97-75</t>
+  </si>
+  <si>
+    <t>a.kauaz@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қызылорда</t>
   </si>
   <si>
     <t>Маңғыстау</t>
   </si>
   <si>
     <t>Павлодар</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Шығыс Қазақстан</t>
   </si>
   <si>
-    <t>-</t>
+    <t>Астана қаласы</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
-    <t>Абай</t>
-[...17 lines deleted...]
-    <t>2022 жыл</t>
+    <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>қаңтар</t>
+    <t>2019 жыл</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                </t>
+    <t>2020  жыл</t>
   </si>
   <si>
-    <t>Астана қаласы</t>
+    <t>2021  жыл</t>
+  </si>
+  <si>
+    <t>2022  жыл</t>
+  </si>
+  <si>
+    <t>2023  жыл</t>
+  </si>
+  <si>
+    <t>2024  жыл</t>
+  </si>
+  <si>
+    <t>2025  жыл</t>
+  </si>
+  <si>
+    <t>2026  жыл</t>
+  </si>
+  <si>
+    <t>Айдың соңына</t>
+  </si>
+  <si>
+    <t>2020 жыл</t>
+  </si>
+  <si>
+    <t>2021 жыл</t>
+  </si>
+  <si>
+    <t>2022 жыл</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
-    <t>Айдың соңына</t>
+    <t>2026 жыл</t>
   </si>
   <si>
-    <t>2026 жыл</t>
+    <t>Шошқа саны, мың бас</t>
+  </si>
+  <si>
+    <t>Түйе саны, мың бас</t>
+  </si>
+  <si>
+    <t>Құс саны, мың бас</t>
+  </si>
+  <si>
+    <t>Қой мен ешкі саны, мың бас</t>
+  </si>
+  <si>
+    <t>Ірі қара мал саны, мың бас</t>
+  </si>
+  <si>
+    <t>Жылқы саны, мың бас</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Айдың со</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="204"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ңына</t>
+    </r>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өлшем бірліктер мемлекетаралық жіктеуіші </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесі </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24-сх (айлық) "Мал шаруашылығының жай-күйі туралы есеп", А-008  (тоқсандық) "Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру" </t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/business-statistics/stat-forrest-village-hunt-fish/publications/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Аграрлық сектор статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Әліби Жанғазыұлы Қауаз</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бюроның мекенжай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">010000, Астана қаласы, Мәңгілік ел даңғылы, 8, Министрліктер үйі, 4 кіреберіс </t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану тураплы</t>
+  </si>
+  <si>
+    <t>143201 (АШӨҚА 01411;014511;014512; 014310; 014410; 014610; 01471)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="54">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...26 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="thin">
+      <right style="thin">
         <color indexed="64"/>
-      </bottom>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...11 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="777">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="28" borderId="23" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="29" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="31" borderId="29" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="191">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...69 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="21" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="7" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="21" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="21" xfId="10" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="10" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="45" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="46" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="46" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="47" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="46" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="47" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="48" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="48" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="45" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="48" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="45" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="777">
+    <cellStyle name="20% - Акцент1 2" xfId="11"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 3" xfId="13"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="14"/>
+    <cellStyle name="20% - Акцент1 4" xfId="15"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="16"/>
+    <cellStyle name="20% - Акцент1 5" xfId="17"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 6" xfId="19"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="20"/>
+    <cellStyle name="20% - Акцент1 7" xfId="21"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="22"/>
+    <cellStyle name="20% - Акцент2 2" xfId="23"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="24"/>
+    <cellStyle name="20% - Акцент2 3" xfId="25"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="26"/>
+    <cellStyle name="20% - Акцент2 4" xfId="27"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="28"/>
+    <cellStyle name="20% - Акцент2 5" xfId="29"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="30"/>
+    <cellStyle name="20% - Акцент2 6" xfId="31"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="32"/>
+    <cellStyle name="20% - Акцент2 7" xfId="33"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="34"/>
+    <cellStyle name="20% - Акцент3 2" xfId="35"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="36"/>
+    <cellStyle name="20% - Акцент3 3" xfId="37"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="38"/>
+    <cellStyle name="20% - Акцент3 4" xfId="39"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="40"/>
+    <cellStyle name="20% - Акцент3 5" xfId="41"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="42"/>
+    <cellStyle name="20% - Акцент3 6" xfId="43"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="44"/>
+    <cellStyle name="20% - Акцент3 7" xfId="45"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="46"/>
+    <cellStyle name="20% - Акцент4 2" xfId="47"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="48"/>
+    <cellStyle name="20% - Акцент4 3" xfId="49"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="50"/>
+    <cellStyle name="20% - Акцент4 4" xfId="51"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="52"/>
+    <cellStyle name="20% - Акцент4 5" xfId="53"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="54"/>
+    <cellStyle name="20% - Акцент4 6" xfId="55"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="56"/>
+    <cellStyle name="20% - Акцент4 7" xfId="57"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="58"/>
+    <cellStyle name="20% - Акцент5 2" xfId="59"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="60"/>
+    <cellStyle name="20% - Акцент5 3" xfId="61"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="62"/>
+    <cellStyle name="20% - Акцент5 4" xfId="63"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="64"/>
+    <cellStyle name="20% - Акцент5 5" xfId="65"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="66"/>
+    <cellStyle name="20% - Акцент5 6" xfId="67"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="68"/>
+    <cellStyle name="20% - Акцент5 7" xfId="69"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="70"/>
+    <cellStyle name="20% - Акцент6 2" xfId="71"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="72"/>
+    <cellStyle name="20% - Акцент6 3" xfId="73"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="74"/>
+    <cellStyle name="20% - Акцент6 4" xfId="75"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="76"/>
+    <cellStyle name="20% - Акцент6 5" xfId="77"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="78"/>
+    <cellStyle name="20% - Акцент6 6" xfId="79"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="80"/>
+    <cellStyle name="20% - Акцент6 7" xfId="81"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="82"/>
+    <cellStyle name="40% - Акцент1 2" xfId="83"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="84"/>
+    <cellStyle name="40% - Акцент1 3" xfId="85"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="86"/>
+    <cellStyle name="40% - Акцент1 4" xfId="87"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="88"/>
+    <cellStyle name="40% - Акцент1 5" xfId="89"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="90"/>
+    <cellStyle name="40% - Акцент1 6" xfId="91"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="92"/>
+    <cellStyle name="40% - Акцент1 7" xfId="93"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="94"/>
+    <cellStyle name="40% - Акцент2 2" xfId="95"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="96"/>
+    <cellStyle name="40% - Акцент2 3" xfId="97"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="98"/>
+    <cellStyle name="40% - Акцент2 4" xfId="99"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="100"/>
+    <cellStyle name="40% - Акцент2 5" xfId="101"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="102"/>
+    <cellStyle name="40% - Акцент2 6" xfId="103"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="104"/>
+    <cellStyle name="40% - Акцент2 7" xfId="105"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="106"/>
+    <cellStyle name="40% - Акцент3 2" xfId="107"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="108"/>
+    <cellStyle name="40% - Акцент3 3" xfId="109"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="110"/>
+    <cellStyle name="40% - Акцент3 4" xfId="111"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="112"/>
+    <cellStyle name="40% - Акцент3 5" xfId="113"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="114"/>
+    <cellStyle name="40% - Акцент3 6" xfId="115"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="116"/>
+    <cellStyle name="40% - Акцент3 7" xfId="117"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="118"/>
+    <cellStyle name="40% - Акцент4 2" xfId="119"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="120"/>
+    <cellStyle name="40% - Акцент4 3" xfId="121"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="122"/>
+    <cellStyle name="40% - Акцент4 4" xfId="123"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="124"/>
+    <cellStyle name="40% - Акцент4 5" xfId="125"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="126"/>
+    <cellStyle name="40% - Акцент4 6" xfId="127"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="128"/>
+    <cellStyle name="40% - Акцент4 7" xfId="129"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="130"/>
+    <cellStyle name="40% - Акцент5 2" xfId="131"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="132"/>
+    <cellStyle name="40% - Акцент5 3" xfId="133"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="134"/>
+    <cellStyle name="40% - Акцент5 4" xfId="135"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="136"/>
+    <cellStyle name="40% - Акцент5 5" xfId="137"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="138"/>
+    <cellStyle name="40% - Акцент5 6" xfId="139"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="140"/>
+    <cellStyle name="40% - Акцент5 7" xfId="141"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="142"/>
+    <cellStyle name="40% - Акцент6 2" xfId="143"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="144"/>
+    <cellStyle name="40% - Акцент6 3" xfId="145"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="146"/>
+    <cellStyle name="40% - Акцент6 4" xfId="147"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="148"/>
+    <cellStyle name="40% - Акцент6 5" xfId="149"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="150"/>
+    <cellStyle name="40% - Акцент6 6" xfId="151"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="152"/>
+    <cellStyle name="40% - Акцент6 7" xfId="153"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="154"/>
+    <cellStyle name="60% - Акцент1 2" xfId="155"/>
+    <cellStyle name="60% — акцент1 2" xfId="156"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="157"/>
+    <cellStyle name="60% — акцент1 2 2 2" xfId="158"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="159"/>
+    <cellStyle name="60% — акцент1 2_2.1" xfId="160"/>
+    <cellStyle name="60% - Акцент1 3" xfId="161"/>
+    <cellStyle name="60% - Акцент1 4" xfId="162"/>
+    <cellStyle name="60% - Акцент1 5" xfId="163"/>
+    <cellStyle name="60% - Акцент1 6" xfId="164"/>
+    <cellStyle name="60% - Акцент1 7" xfId="165"/>
+    <cellStyle name="60% - Акцент2 2" xfId="166"/>
+    <cellStyle name="60% — акцент2 2" xfId="167"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="168"/>
+    <cellStyle name="60% — акцент2 2 2 2" xfId="169"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="170"/>
+    <cellStyle name="60% — акцент2 2_2.1" xfId="171"/>
+    <cellStyle name="60% - Акцент2 3" xfId="172"/>
+    <cellStyle name="60% - Акцент2 4" xfId="173"/>
+    <cellStyle name="60% - Акцент2 5" xfId="174"/>
+    <cellStyle name="60% - Акцент2 6" xfId="175"/>
+    <cellStyle name="60% - Акцент2 7" xfId="176"/>
+    <cellStyle name="60% - Акцент3 2" xfId="177"/>
+    <cellStyle name="60% — акцент3 2" xfId="178"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="179"/>
+    <cellStyle name="60% — акцент3 2 2 2" xfId="180"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="181"/>
+    <cellStyle name="60% — акцент3 2_2.1" xfId="182"/>
+    <cellStyle name="60% - Акцент3 3" xfId="183"/>
+    <cellStyle name="60% - Акцент3 4" xfId="184"/>
+    <cellStyle name="60% - Акцент3 5" xfId="185"/>
+    <cellStyle name="60% - Акцент3 6" xfId="186"/>
+    <cellStyle name="60% - Акцент3 7" xfId="187"/>
+    <cellStyle name="60% - Акцент4 2" xfId="188"/>
+    <cellStyle name="60% — акцент4 2" xfId="189"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="190"/>
+    <cellStyle name="60% — акцент4 2 2 2" xfId="191"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="192"/>
+    <cellStyle name="60% — акцент4 2_2.1" xfId="193"/>
+    <cellStyle name="60% - Акцент4 3" xfId="194"/>
+    <cellStyle name="60% - Акцент4 4" xfId="195"/>
+    <cellStyle name="60% - Акцент4 5" xfId="196"/>
+    <cellStyle name="60% - Акцент4 6" xfId="197"/>
+    <cellStyle name="60% - Акцент4 7" xfId="198"/>
+    <cellStyle name="60% - Акцент5 2" xfId="199"/>
+    <cellStyle name="60% — акцент5 2" xfId="200"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="201"/>
+    <cellStyle name="60% — акцент5 2 2 2" xfId="202"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="203"/>
+    <cellStyle name="60% — акцент5 2_2.1" xfId="204"/>
+    <cellStyle name="60% - Акцент5 3" xfId="205"/>
+    <cellStyle name="60% - Акцент5 4" xfId="206"/>
+    <cellStyle name="60% - Акцент5 5" xfId="207"/>
+    <cellStyle name="60% - Акцент5 6" xfId="208"/>
+    <cellStyle name="60% - Акцент5 7" xfId="209"/>
+    <cellStyle name="60% - Акцент6 2" xfId="210"/>
+    <cellStyle name="60% — акцент6 2" xfId="211"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="212"/>
+    <cellStyle name="60% — акцент6 2 2 2" xfId="213"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="214"/>
+    <cellStyle name="60% — акцент6 2_2.1" xfId="215"/>
+    <cellStyle name="60% - Акцент6 3" xfId="216"/>
+    <cellStyle name="60% - Акцент6 4" xfId="217"/>
+    <cellStyle name="60% - Акцент6 5" xfId="218"/>
+    <cellStyle name="60% - Акцент6 6" xfId="219"/>
+    <cellStyle name="60% - Акцент6 7" xfId="220"/>
+    <cellStyle name="Акцент1 2" xfId="221"/>
+    <cellStyle name="Акцент1 3" xfId="222"/>
+    <cellStyle name="Акцент1 4" xfId="223"/>
+    <cellStyle name="Акцент1 5" xfId="224"/>
+    <cellStyle name="Акцент1 6" xfId="225"/>
+    <cellStyle name="Акцент1 7" xfId="226"/>
+    <cellStyle name="Акцент2 2" xfId="227"/>
+    <cellStyle name="Акцент2 3" xfId="228"/>
+    <cellStyle name="Акцент2 4" xfId="229"/>
+    <cellStyle name="Акцент2 5" xfId="230"/>
+    <cellStyle name="Акцент2 6" xfId="231"/>
+    <cellStyle name="Акцент2 7" xfId="232"/>
+    <cellStyle name="Акцент3 2" xfId="233"/>
+    <cellStyle name="Акцент3 3" xfId="234"/>
+    <cellStyle name="Акцент3 4" xfId="235"/>
+    <cellStyle name="Акцент3 5" xfId="236"/>
+    <cellStyle name="Акцент3 6" xfId="237"/>
+    <cellStyle name="Акцент3 7" xfId="238"/>
+    <cellStyle name="Акцент4 2" xfId="239"/>
+    <cellStyle name="Акцент4 3" xfId="240"/>
+    <cellStyle name="Акцент4 4" xfId="241"/>
+    <cellStyle name="Акцент4 5" xfId="242"/>
+    <cellStyle name="Акцент4 6" xfId="243"/>
+    <cellStyle name="Акцент4 7" xfId="244"/>
+    <cellStyle name="Акцент5 2" xfId="245"/>
+    <cellStyle name="Акцент5 3" xfId="246"/>
+    <cellStyle name="Акцент5 4" xfId="247"/>
+    <cellStyle name="Акцент5 5" xfId="248"/>
+    <cellStyle name="Акцент5 6" xfId="249"/>
+    <cellStyle name="Акцент5 7" xfId="250"/>
+    <cellStyle name="Акцент6 2" xfId="251"/>
+    <cellStyle name="Акцент6 3" xfId="252"/>
+    <cellStyle name="Акцент6 4" xfId="253"/>
+    <cellStyle name="Акцент6 5" xfId="254"/>
+    <cellStyle name="Акцент6 6" xfId="255"/>
+    <cellStyle name="Акцент6 7" xfId="256"/>
+    <cellStyle name="Ввод  2" xfId="257"/>
+    <cellStyle name="Ввод  3" xfId="258"/>
+    <cellStyle name="Ввод  4" xfId="259"/>
+    <cellStyle name="Ввод  5" xfId="260"/>
+    <cellStyle name="Ввод  6" xfId="261"/>
+    <cellStyle name="Ввод  7" xfId="262"/>
+    <cellStyle name="Вывод 2" xfId="263"/>
+    <cellStyle name="Вывод 3" xfId="264"/>
+    <cellStyle name="Вывод 4" xfId="265"/>
+    <cellStyle name="Вывод 5" xfId="266"/>
+    <cellStyle name="Вывод 6" xfId="267"/>
+    <cellStyle name="Вывод 7" xfId="268"/>
+    <cellStyle name="Вычисление 2" xfId="269"/>
+    <cellStyle name="Вычисление 3" xfId="270"/>
+    <cellStyle name="Вычисление 4" xfId="271"/>
+    <cellStyle name="Вычисление 5" xfId="272"/>
+    <cellStyle name="Вычисление 6" xfId="273"/>
+    <cellStyle name="Вычисление 7" xfId="274"/>
+    <cellStyle name="Гиперссылка" xfId="10" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="275"/>
+    <cellStyle name="Гиперссылка 3" xfId="276"/>
+    <cellStyle name="Денежный 2" xfId="277"/>
+    <cellStyle name="Заголовок 1 2" xfId="278"/>
+    <cellStyle name="Заголовок 1 3" xfId="279"/>
+    <cellStyle name="Заголовок 1 4" xfId="280"/>
+    <cellStyle name="Заголовок 1 5" xfId="281"/>
+    <cellStyle name="Заголовок 1 6" xfId="282"/>
+    <cellStyle name="Заголовок 1 7" xfId="283"/>
+    <cellStyle name="Заголовок 2 2" xfId="284"/>
+    <cellStyle name="Заголовок 2 3" xfId="285"/>
+    <cellStyle name="Заголовок 2 4" xfId="286"/>
+    <cellStyle name="Заголовок 2 5" xfId="287"/>
+    <cellStyle name="Заголовок 2 6" xfId="288"/>
+    <cellStyle name="Заголовок 2 7" xfId="289"/>
+    <cellStyle name="Заголовок 3 2" xfId="290"/>
+    <cellStyle name="Заголовок 3 3" xfId="291"/>
+    <cellStyle name="Заголовок 3 4" xfId="292"/>
+    <cellStyle name="Заголовок 3 5" xfId="293"/>
+    <cellStyle name="Заголовок 3 6" xfId="294"/>
+    <cellStyle name="Заголовок 3 7" xfId="295"/>
+    <cellStyle name="Заголовок 4 2" xfId="296"/>
+    <cellStyle name="Заголовок 4 3" xfId="297"/>
+    <cellStyle name="Заголовок 4 4" xfId="298"/>
+    <cellStyle name="Заголовок 4 5" xfId="299"/>
+    <cellStyle name="Заголовок 4 6" xfId="300"/>
+    <cellStyle name="Заголовок 4 7" xfId="301"/>
+    <cellStyle name="Итог 2" xfId="302"/>
+    <cellStyle name="Итог 3" xfId="303"/>
+    <cellStyle name="Итог 4" xfId="304"/>
+    <cellStyle name="Итог 5" xfId="305"/>
+    <cellStyle name="Итог 6" xfId="306"/>
+    <cellStyle name="Итог 7" xfId="307"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="308"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="309"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="310"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="311"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="312"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="313"/>
+    <cellStyle name="Название 2" xfId="314"/>
+    <cellStyle name="Название 3" xfId="315"/>
+    <cellStyle name="Название 4" xfId="316"/>
+    <cellStyle name="Название 5" xfId="317"/>
+    <cellStyle name="Название 6" xfId="318"/>
+    <cellStyle name="Название 7" xfId="319"/>
+    <cellStyle name="Нейтральный 2" xfId="320"/>
+    <cellStyle name="Нейтральный 3" xfId="321"/>
+    <cellStyle name="Нейтральный 4" xfId="322"/>
+    <cellStyle name="Нейтральный 5" xfId="323"/>
+    <cellStyle name="Нейтральный 6" xfId="324"/>
+    <cellStyle name="Нейтральный 7" xfId="325"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 11" xfId="5"/>
+    <cellStyle name="Обычный 10" xfId="326"/>
+    <cellStyle name="Обычный 10 2" xfId="327"/>
+    <cellStyle name="Обычный 11" xfId="6"/>
+    <cellStyle name="Обычный 12" xfId="328"/>
+    <cellStyle name="Обычный 13" xfId="8"/>
+    <cellStyle name="Обычный 14" xfId="329"/>
+    <cellStyle name="Обычный 15" xfId="330"/>
+    <cellStyle name="Обычный 16" xfId="331"/>
+    <cellStyle name="Обычный 17" xfId="332"/>
+    <cellStyle name="Обычный 18" xfId="333"/>
+    <cellStyle name="Обычный 19" xfId="334"/>
     <cellStyle name="Обычный 2" xfId="4"/>
-    <cellStyle name="Обычный 2 10" xfId="3"/>
+    <cellStyle name="Обычный 2 10" xfId="5"/>
+    <cellStyle name="Обычный 2 11" xfId="335"/>
+    <cellStyle name="Обычный 2 12" xfId="336"/>
+    <cellStyle name="Обычный 2 13" xfId="337"/>
+    <cellStyle name="Обычный 2 14" xfId="338"/>
+    <cellStyle name="Обычный 2 15" xfId="339"/>
+    <cellStyle name="Обычный 2 16" xfId="340"/>
+    <cellStyle name="Обычный 2 17" xfId="341"/>
+    <cellStyle name="Обычный 2 17 2" xfId="342"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="343"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="344"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="345"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="346"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="347"/>
+    <cellStyle name="Обычный 2 17 2_2.1" xfId="348"/>
+    <cellStyle name="Обычный 2 18" xfId="349"/>
+    <cellStyle name="Обычный 2 19" xfId="350"/>
+    <cellStyle name="Обычный 2 19 2" xfId="351"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="352"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="353"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="354"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="355"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="356"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="357"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="358"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="359"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="360"/>
+    <cellStyle name="Обычный 2 19 2 2 2_2.1" xfId="361"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="362"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="363"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="364"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="365"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="366"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="367"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="368"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="369"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="370"/>
+    <cellStyle name="Обычный 2 19 2_2.1" xfId="371"/>
+    <cellStyle name="Обычный 2 19 3" xfId="372"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="373"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="374"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="375"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="376"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="377"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="378"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="379"/>
+    <cellStyle name="Обычный 2 19 3_2.1" xfId="380"/>
+    <cellStyle name="Обычный 2 19 4" xfId="381"/>
+    <cellStyle name="Обычный 2 19 5" xfId="382"/>
+    <cellStyle name="Обычный 2 2" xfId="383"/>
+    <cellStyle name="Обычный 2 2 2" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_2.1" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_2.1" xfId="404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_2.1" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_2.1" xfId="419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_2.1" xfId="425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_2.1" xfId="434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_2.1" xfId="440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_2.1" xfId="447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_2.1" xfId="457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_2.1" xfId="463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_2.1" xfId="470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_2.1" xfId="478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="483"/>
+    <cellStyle name="Обычный 2 2 2 2 2_2.1" xfId="484"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="485"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="486"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="487"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="488"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="489"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="490"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="492"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="493"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_2.1" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="495"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="496"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="497"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_2.1" xfId="499"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="501"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="502"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="503"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="504"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_2.1" xfId="505"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="509"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_2.1" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="513"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="514"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 3_2.1" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="519"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="522"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="523"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="524"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_2.1" xfId="525"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="526"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="527"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="528"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="529"/>
+    <cellStyle name="Обычный 2 2 2 2 4_2.1" xfId="530"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="533"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="535"/>
+    <cellStyle name="Обычный 2 2 2 2 5_2.1" xfId="536"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="537"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="538"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="540"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="541"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="542"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="543"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="545"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="546"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_2.1" xfId="547"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="548"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="549"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="550"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="551"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="552"/>
+    <cellStyle name="Обычный 2 2 2 4 2_2.1" xfId="553"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="554"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="555"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="556"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="557"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="558"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="559"/>
+    <cellStyle name="Обычный 2 2 2 4 3_2.1" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="561"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="562"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="567"/>
+    <cellStyle name="Обычный 2 2 2 5 2_2.1" xfId="568"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="570"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="571"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="572"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="573"/>
+    <cellStyle name="Обычный 2 2 2_2.1" xfId="574"/>
+    <cellStyle name="Обычный 2 2 3" xfId="575"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="576"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="577"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="578"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="579"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="580"/>
+    <cellStyle name="Обычный 2 2 3_2.1" xfId="581"/>
+    <cellStyle name="Обычный 2 2 4" xfId="582"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="583"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="584"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="585"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="586"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="587"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="588"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="589"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="590"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_2.1" xfId="591"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="592"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="593"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="594"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="595"/>
+    <cellStyle name="Обычный 2 2 4 2 2_2.1" xfId="596"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="597"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="598"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="599"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="600"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="601"/>
+    <cellStyle name="Обычный 2 2 4 2 3_2.1" xfId="602"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="603"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="604"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="606"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="608"/>
+    <cellStyle name="Обычный 2 2 4 3 2_2.1" xfId="609"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="610"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="611"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="612"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="613"/>
+    <cellStyle name="Обычный 2 2 4_2.1" xfId="614"/>
+    <cellStyle name="Обычный 2 2 5" xfId="615"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="616"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="617"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="618"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="619"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="620"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="621"/>
+    <cellStyle name="Обычный 2 2 5 2 2_2.1" xfId="622"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="623"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="624"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="625"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="626"/>
+    <cellStyle name="Обычный 2 2 5_2.1" xfId="627"/>
+    <cellStyle name="Обычный 2 2 6" xfId="628"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="629"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="630"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="631"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="632"/>
+    <cellStyle name="Обычный 2 2 6_2.1" xfId="633"/>
+    <cellStyle name="Обычный 2 2 7" xfId="634"/>
+    <cellStyle name="Обычный 2 20" xfId="635"/>
+    <cellStyle name="Обычный 2 20 2" xfId="636"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="637"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="638"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="639"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="640"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="641"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="642"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="643"/>
+    <cellStyle name="Обычный 2 20 2_2.1" xfId="644"/>
+    <cellStyle name="Обычный 2 20 3" xfId="645"/>
+    <cellStyle name="Обычный 2 20 4" xfId="646"/>
+    <cellStyle name="Обычный 2 21" xfId="647"/>
+    <cellStyle name="Обычный 2 21 2" xfId="648"/>
+    <cellStyle name="Обычный 2 21 3" xfId="649"/>
+    <cellStyle name="Обычный 2 22" xfId="650"/>
+    <cellStyle name="Обычный 2 23" xfId="651"/>
+    <cellStyle name="Обычный 2 24" xfId="652"/>
+    <cellStyle name="Обычный 2 25" xfId="653"/>
+    <cellStyle name="Обычный 2 25 2" xfId="654"/>
+    <cellStyle name="Обычный 2 3" xfId="655"/>
+    <cellStyle name="Обычный 2 3 2" xfId="656"/>
+    <cellStyle name="Обычный 2 4" xfId="657"/>
+    <cellStyle name="Обычный 2 4 2" xfId="658"/>
+    <cellStyle name="Обычный 2 5" xfId="659"/>
+    <cellStyle name="Обычный 2 5 2" xfId="660"/>
+    <cellStyle name="Обычный 2 6" xfId="661"/>
+    <cellStyle name="Обычный 2 7" xfId="662"/>
+    <cellStyle name="Обычный 2 8" xfId="663"/>
+    <cellStyle name="Обычный 2 9" xfId="664"/>
+    <cellStyle name="Обычный 2_2.1" xfId="665"/>
+    <cellStyle name="Обычный 20" xfId="666"/>
+    <cellStyle name="Обычный 21" xfId="667"/>
+    <cellStyle name="Обычный 22" xfId="668"/>
+    <cellStyle name="Обычный 23" xfId="669"/>
+    <cellStyle name="Обычный 24" xfId="670"/>
+    <cellStyle name="Обычный 25" xfId="671"/>
+    <cellStyle name="Обычный 26" xfId="672"/>
+    <cellStyle name="Обычный 27" xfId="673"/>
+    <cellStyle name="Обычный 28" xfId="674"/>
+    <cellStyle name="Обычный 29" xfId="675"/>
+    <cellStyle name="Обычный 3" xfId="676"/>
+    <cellStyle name="Обычный 3 10" xfId="677"/>
+    <cellStyle name="Обычный 3 11" xfId="678"/>
+    <cellStyle name="Обычный 3 12" xfId="679"/>
+    <cellStyle name="Обычный 3 13" xfId="680"/>
+    <cellStyle name="Обычный 3 13 2" xfId="681"/>
+    <cellStyle name="Обычный 3 13 3" xfId="682"/>
+    <cellStyle name="Обычный 3 14" xfId="683"/>
+    <cellStyle name="Обычный 3 14 2" xfId="684"/>
+    <cellStyle name="Обычный 3 14 3" xfId="685"/>
+    <cellStyle name="Обычный 3 15" xfId="686"/>
+    <cellStyle name="Обычный 3 2" xfId="687"/>
+    <cellStyle name="Обычный 3 3" xfId="688"/>
+    <cellStyle name="Обычный 3 4" xfId="689"/>
+    <cellStyle name="Обычный 3 5" xfId="690"/>
+    <cellStyle name="Обычный 3 6" xfId="691"/>
+    <cellStyle name="Обычный 3 7" xfId="692"/>
+    <cellStyle name="Обычный 3 8" xfId="693"/>
+    <cellStyle name="Обычный 3 9" xfId="694"/>
+    <cellStyle name="Обычный 3_8" xfId="695"/>
+    <cellStyle name="Обычный 30" xfId="696"/>
+    <cellStyle name="Обычный 31" xfId="697"/>
+    <cellStyle name="Обычный 32" xfId="698"/>
+    <cellStyle name="Обычный 33" xfId="699"/>
+    <cellStyle name="Обычный 34" xfId="700"/>
+    <cellStyle name="Обычный 35" xfId="701"/>
+    <cellStyle name="Обычный 36" xfId="702"/>
+    <cellStyle name="Обычный 37" xfId="703"/>
+    <cellStyle name="Обычный 38" xfId="704"/>
+    <cellStyle name="Обычный 39" xfId="705"/>
+    <cellStyle name="Обычный 4" xfId="706"/>
+    <cellStyle name="Обычный 4 10" xfId="707"/>
+    <cellStyle name="Обычный 4 12" xfId="9"/>
+    <cellStyle name="Обычный 4 2" xfId="708"/>
+    <cellStyle name="Обычный 4 3" xfId="709"/>
+    <cellStyle name="Обычный 4 4" xfId="710"/>
+    <cellStyle name="Обычный 4 5" xfId="711"/>
+    <cellStyle name="Обычный 4 6" xfId="712"/>
+    <cellStyle name="Обычный 4 7" xfId="713"/>
+    <cellStyle name="Обычный 4 8" xfId="714"/>
+    <cellStyle name="Обычный 4 9" xfId="715"/>
+    <cellStyle name="Обычный 4 9 2" xfId="716"/>
+    <cellStyle name="Обычный 4 9 3" xfId="717"/>
+    <cellStyle name="Обычный 4_8" xfId="718"/>
+    <cellStyle name="Обычный 40" xfId="719"/>
+    <cellStyle name="Обычный 5" xfId="720"/>
+    <cellStyle name="Обычный 5 2" xfId="721"/>
+    <cellStyle name="Обычный 5 3" xfId="722"/>
+    <cellStyle name="Обычный 5 4" xfId="723"/>
+    <cellStyle name="Обычный 5 5" xfId="724"/>
+    <cellStyle name="Обычный 5_8" xfId="725"/>
+    <cellStyle name="Обычный 56" xfId="726"/>
+    <cellStyle name="Обычный 6" xfId="727"/>
+    <cellStyle name="Обычный 6 2" xfId="728"/>
+    <cellStyle name="Обычный 6 3" xfId="729"/>
+    <cellStyle name="Обычный 6_8" xfId="730"/>
+    <cellStyle name="Обычный 7" xfId="731"/>
+    <cellStyle name="Обычный 7 2" xfId="732"/>
+    <cellStyle name="Обычный 7_8" xfId="733"/>
+    <cellStyle name="Обычный 8" xfId="734"/>
+    <cellStyle name="Обычный 9" xfId="735"/>
+    <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="736"/>
+    <cellStyle name="Плохой 2" xfId="737"/>
+    <cellStyle name="Плохой 3" xfId="738"/>
+    <cellStyle name="Плохой 4" xfId="739"/>
+    <cellStyle name="Плохой 5" xfId="740"/>
+    <cellStyle name="Плохой 6" xfId="741"/>
+    <cellStyle name="Плохой 7" xfId="742"/>
+    <cellStyle name="Пояснение 2" xfId="743"/>
+    <cellStyle name="Пояснение 3" xfId="744"/>
+    <cellStyle name="Пояснение 4" xfId="745"/>
+    <cellStyle name="Пояснение 5" xfId="746"/>
+    <cellStyle name="Пояснение 6" xfId="747"/>
+    <cellStyle name="Пояснение 7" xfId="748"/>
+    <cellStyle name="Примечание 2" xfId="749"/>
+    <cellStyle name="Примечание 2 2" xfId="750"/>
+    <cellStyle name="Примечание 2 2 2" xfId="751"/>
+    <cellStyle name="Примечание 2 3" xfId="752"/>
+    <cellStyle name="Примечание 2_8" xfId="753"/>
+    <cellStyle name="Примечание 3" xfId="754"/>
+    <cellStyle name="Примечание 4" xfId="755"/>
+    <cellStyle name="Примечание 5" xfId="756"/>
+    <cellStyle name="Примечание 6" xfId="757"/>
+    <cellStyle name="Примечание 7" xfId="758"/>
+    <cellStyle name="Связанная ячейка 2" xfId="759"/>
+    <cellStyle name="Связанная ячейка 3" xfId="760"/>
+    <cellStyle name="Связанная ячейка 4" xfId="761"/>
+    <cellStyle name="Связанная ячейка 5" xfId="762"/>
+    <cellStyle name="Связанная ячейка 6" xfId="763"/>
+    <cellStyle name="Связанная ячейка 7" xfId="764"/>
+    <cellStyle name="Текст предупреждения 2" xfId="765"/>
+    <cellStyle name="Текст предупреждения 3" xfId="766"/>
+    <cellStyle name="Текст предупреждения 4" xfId="767"/>
+    <cellStyle name="Текст предупреждения 5" xfId="768"/>
+    <cellStyle name="Текст предупреждения 6" xfId="769"/>
+    <cellStyle name="Текст предупреждения 7" xfId="770"/>
+    <cellStyle name="Хороший 2" xfId="771"/>
+    <cellStyle name="Хороший 3" xfId="772"/>
+    <cellStyle name="Хороший 4" xfId="773"/>
+    <cellStyle name="Хороший 5" xfId="774"/>
+    <cellStyle name="Хороший 6" xfId="775"/>
+    <cellStyle name="Хороший 7" xfId="776"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -895,7687 +3534,40717 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/a0d/6bb5ro2s1bt109t6ijw070abrruf9hm7/%D0%A1%D0%BF%D1%80%D0%B0%D0%B2%D0%BE%D1%87%D0%BD%D0%B8%D0%BA%20skpsh..xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.kauaz@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="43" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="41" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="43" style="44" customWidth="1"/>
+    <col min="2" max="2" width="83.7109375" style="43" customWidth="1"/>
+    <col min="3" max="16384" width="9.28515625" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...101 lines deleted...]
-      <c r="DR1" s="63"/>
+    <row r="1" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A1" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="157" t="s">
+        <v>91</v>
+      </c>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...64 lines deleted...]
-      <c r="CS2" s="70"/>
+    <row r="2" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A2" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B2" s="20" t="s">
+        <v>6</v>
+      </c>
     </row>
-    <row r="3" spans="1:122" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...114 lines deleted...]
-      <c r="CS3" s="68"/>
+    <row r="3" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A3" s="21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B3" s="150">
+        <v>5165</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...287 lines deleted...]
-        <v>36</v>
+    <row r="4" spans="1:2" s="18" customFormat="1" ht="25.5">
+      <c r="A4" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS5" s="61"/>
+    <row r="5" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A5" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1" x14ac:dyDescent="0.2">
-[...144 lines deleted...]
-      <c r="AW6" s="37">
+    <row r="6" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A6" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="18" customFormat="1" ht="38.25">
+      <c r="A7" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="18" customFormat="1" ht="25.5">
+      <c r="A8" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="16" customFormat="1" ht="12.75">
+      <c r="A9" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A10" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="18" customFormat="1" ht="76.5">
+      <c r="A11" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="32" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A12" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A13" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A14" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A15" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AX6" s="34">
-[...134 lines deleted...]
-      <c r="CS6" s="60"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS7" s="60"/>
+    <row r="16" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A16" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="B16" s="37" t="s">
+        <v>88</v>
+      </c>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS8" s="60"/>
+    <row r="17" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A17" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="38">
+        <v>1446</v>
+      </c>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS9" s="60"/>
+    <row r="18" spans="1:2" s="18" customFormat="1" ht="12.75">
+      <c r="A18" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS10" s="60"/>
+    <row r="19" spans="1:2" s="16" customFormat="1" ht="12.75">
+      <c r="A19" s="18"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS11" s="60"/>
+    <row r="20" spans="1:2" s="16" customFormat="1" ht="12.75">
+      <c r="A20" s="40"/>
+      <c r="B20" s="41"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...282 lines deleted...]
-      <c r="CS12" s="60"/>
+    <row r="21" spans="1:2" s="16" customFormat="1" ht="12.75">
+      <c r="A21" s="18"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
-[...4701 lines deleted...]
-      <c r="Y62" s="2"/>
+    <row r="31" spans="1:2">
+      <c r="A31" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
+  <hyperlinks>
+    <hyperlink ref="B10" r:id="rId1" display="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/publications/"/>
+    <hyperlink ref="B8" r:id="rId2"/>
+    <hyperlink ref="B5" r:id="rId3"/>
+    <hyperlink ref="B4" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B18" r:id="rId6"/>
+    <hyperlink ref="B2" r:id="rId7"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId8"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT26"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G37" sqref="G37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="46" customWidth="1"/>
+    <col min="2" max="97" width="9.140625" style="46" customWidth="1"/>
+    <col min="98" max="16384" width="9.140625" style="46"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="16.5" customHeight="1">
+      <c r="A1" s="160" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="161"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
+      <c r="I1" s="161"/>
+      <c r="J1" s="161"/>
+      <c r="K1" s="161"/>
+      <c r="L1" s="161"/>
+      <c r="M1" s="161"/>
+      <c r="N1" s="161"/>
+      <c r="O1" s="161"/>
+      <c r="P1" s="161"/>
+      <c r="Q1" s="161"/>
+      <c r="R1" s="161"/>
+      <c r="S1" s="161"/>
+      <c r="T1" s="161"/>
+      <c r="U1" s="161"/>
+      <c r="V1" s="161"/>
+      <c r="W1" s="161"/>
+      <c r="X1" s="161"/>
+      <c r="Y1" s="161"/>
+      <c r="Z1" s="161"/>
+      <c r="AA1" s="161"/>
+      <c r="AB1" s="161"/>
+      <c r="AC1" s="161"/>
+      <c r="AD1" s="161"/>
+      <c r="AE1" s="161"/>
+      <c r="AF1" s="161"/>
+      <c r="AG1" s="161"/>
+      <c r="AH1" s="161"/>
+      <c r="AI1" s="161"/>
+      <c r="AJ1" s="161"/>
+      <c r="AK1" s="161"/>
+      <c r="AL1" s="161"/>
+      <c r="AM1" s="161"/>
+      <c r="AN1" s="161"/>
+      <c r="AO1" s="161"/>
+      <c r="AP1" s="161"/>
+      <c r="AQ1" s="161"/>
+      <c r="AR1" s="161"/>
+      <c r="AS1" s="161"/>
+      <c r="AT1" s="161"/>
+      <c r="AU1" s="161"/>
+      <c r="AV1" s="161"/>
+      <c r="AW1" s="161"/>
+      <c r="AX1" s="161"/>
+      <c r="AY1" s="161"/>
+      <c r="AZ1" s="161"/>
+      <c r="BA1" s="161"/>
+      <c r="BB1" s="161"/>
+      <c r="BC1" s="161"/>
+      <c r="BD1" s="161"/>
+      <c r="BE1" s="161"/>
+      <c r="BF1" s="161"/>
+      <c r="BG1" s="161"/>
+      <c r="BH1" s="161"/>
+      <c r="BI1" s="161"/>
+      <c r="BJ1" s="161"/>
+      <c r="BK1" s="161"/>
+      <c r="BL1" s="161"/>
+      <c r="BM1" s="161"/>
+      <c r="BN1" s="161"/>
+      <c r="BO1" s="161"/>
+      <c r="BP1" s="161"/>
+      <c r="BQ1" s="161"/>
+      <c r="BR1" s="161"/>
+      <c r="BS1" s="161"/>
+      <c r="BT1" s="161"/>
+      <c r="BU1" s="161"/>
+      <c r="BV1" s="161"/>
+      <c r="BW1" s="161"/>
+      <c r="BX1" s="161"/>
+      <c r="BY1" s="161"/>
+      <c r="BZ1" s="161"/>
+      <c r="CA1" s="161"/>
+      <c r="CB1" s="161"/>
+      <c r="CC1" s="161"/>
+      <c r="CD1" s="161"/>
+      <c r="CE1" s="161"/>
+      <c r="CF1" s="161"/>
+      <c r="CG1" s="161"/>
+      <c r="CH1" s="161"/>
+      <c r="CI1" s="161"/>
+      <c r="CJ1" s="161"/>
+      <c r="CK1" s="161"/>
+      <c r="CL1" s="161"/>
+      <c r="CM1" s="161"/>
+      <c r="CN1" s="161"/>
+      <c r="CO1" s="161"/>
+      <c r="CP1" s="161"/>
+      <c r="CQ1" s="161"/>
+      <c r="CR1" s="161"/>
+      <c r="CS1" s="161"/>
+      <c r="CT1" s="45"/>
+    </row>
+    <row r="2" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="159"/>
+      <c r="L2" s="159"/>
+      <c r="M2" s="159"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="158"/>
+      <c r="X2" s="158"/>
+      <c r="Y2" s="158"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="158"/>
+      <c r="AJ2" s="158"/>
+      <c r="AK2" s="158"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="45"/>
+      <c r="AS2" s="45"/>
+      <c r="AT2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="158"/>
+      <c r="AV2" s="158"/>
+      <c r="AW2" s="158"/>
+      <c r="AX2" s="45"/>
+      <c r="AY2" s="45"/>
+      <c r="AZ2" s="45"/>
+      <c r="BA2" s="45"/>
+      <c r="BB2" s="45"/>
+      <c r="BC2" s="45"/>
+      <c r="BD2" s="45"/>
+      <c r="BE2" s="45"/>
+      <c r="BF2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="158"/>
+      <c r="BH2" s="158"/>
+      <c r="BI2" s="158"/>
+      <c r="BJ2" s="45"/>
+      <c r="BK2" s="45"/>
+      <c r="BL2" s="45"/>
+      <c r="BM2" s="45"/>
+      <c r="BN2" s="45"/>
+      <c r="BO2" s="45"/>
+      <c r="BP2" s="45"/>
+      <c r="BQ2" s="45"/>
+      <c r="BR2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="158"/>
+      <c r="BT2" s="158"/>
+      <c r="BU2" s="158"/>
+      <c r="BV2" s="45"/>
+      <c r="BW2" s="45"/>
+      <c r="BX2" s="45"/>
+      <c r="BY2" s="45"/>
+      <c r="BZ2" s="45"/>
+      <c r="CA2" s="45"/>
+      <c r="CB2" s="45"/>
+      <c r="CC2" s="45"/>
+      <c r="CD2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="158"/>
+      <c r="CF2" s="158"/>
+      <c r="CG2" s="158"/>
+      <c r="CH2" s="45"/>
+      <c r="CI2" s="45"/>
+      <c r="CJ2" s="45"/>
+      <c r="CK2" s="45"/>
+      <c r="CL2" s="45"/>
+      <c r="CM2" s="45"/>
+      <c r="CN2" s="45"/>
+      <c r="CO2" s="45"/>
+      <c r="CP2" s="159" t="s">
+        <v>51</v>
+      </c>
+      <c r="CQ2" s="159"/>
+      <c r="CR2" s="159"/>
+      <c r="CS2" s="159"/>
+      <c r="CT2" s="45"/>
+    </row>
+    <row r="3" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A3" s="166" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="163" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="164"/>
+      <c r="E3" s="164"/>
+      <c r="F3" s="164"/>
+      <c r="G3" s="164"/>
+      <c r="H3" s="164"/>
+      <c r="I3" s="164"/>
+      <c r="J3" s="164"/>
+      <c r="K3" s="164"/>
+      <c r="L3" s="164"/>
+      <c r="M3" s="165"/>
+      <c r="N3" s="163" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" s="164"/>
+      <c r="P3" s="164"/>
+      <c r="Q3" s="164"/>
+      <c r="R3" s="164"/>
+      <c r="S3" s="164"/>
+      <c r="T3" s="164"/>
+      <c r="U3" s="164"/>
+      <c r="V3" s="164"/>
+      <c r="W3" s="164"/>
+      <c r="X3" s="164"/>
+      <c r="Y3" s="165"/>
+      <c r="Z3" s="163" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA3" s="164"/>
+      <c r="AB3" s="164"/>
+      <c r="AC3" s="164"/>
+      <c r="AD3" s="164"/>
+      <c r="AE3" s="164"/>
+      <c r="AF3" s="164"/>
+      <c r="AG3" s="164"/>
+      <c r="AH3" s="164"/>
+      <c r="AI3" s="164"/>
+      <c r="AJ3" s="164"/>
+      <c r="AK3" s="165"/>
+      <c r="AL3" s="163" t="s">
+        <v>46</v>
+      </c>
+      <c r="AM3" s="164"/>
+      <c r="AN3" s="164"/>
+      <c r="AO3" s="164"/>
+      <c r="AP3" s="164"/>
+      <c r="AQ3" s="164"/>
+      <c r="AR3" s="164"/>
+      <c r="AS3" s="164"/>
+      <c r="AT3" s="164"/>
+      <c r="AU3" s="164"/>
+      <c r="AV3" s="164"/>
+      <c r="AW3" s="165"/>
+      <c r="AX3" s="163" t="s">
+        <v>47</v>
+      </c>
+      <c r="AY3" s="164"/>
+      <c r="AZ3" s="164"/>
+      <c r="BA3" s="164"/>
+      <c r="BB3" s="164"/>
+      <c r="BC3" s="164"/>
+      <c r="BD3" s="164"/>
+      <c r="BE3" s="164"/>
+      <c r="BF3" s="164"/>
+      <c r="BG3" s="164"/>
+      <c r="BH3" s="164"/>
+      <c r="BI3" s="165"/>
+      <c r="BJ3" s="163" t="s">
+        <v>48</v>
+      </c>
+      <c r="BK3" s="164"/>
+      <c r="BL3" s="164"/>
+      <c r="BM3" s="164"/>
+      <c r="BN3" s="164"/>
+      <c r="BO3" s="164"/>
+      <c r="BP3" s="164"/>
+      <c r="BQ3" s="164"/>
+      <c r="BR3" s="164"/>
+      <c r="BS3" s="164"/>
+      <c r="BT3" s="164"/>
+      <c r="BU3" s="165"/>
+      <c r="BV3" s="163" t="s">
+        <v>49</v>
+      </c>
+      <c r="BW3" s="164"/>
+      <c r="BX3" s="164"/>
+      <c r="BY3" s="164"/>
+      <c r="BZ3" s="164"/>
+      <c r="CA3" s="164"/>
+      <c r="CB3" s="164"/>
+      <c r="CC3" s="164"/>
+      <c r="CD3" s="164"/>
+      <c r="CE3" s="164"/>
+      <c r="CF3" s="164"/>
+      <c r="CG3" s="165"/>
+      <c r="CH3" s="163" t="s">
+        <v>50</v>
+      </c>
+      <c r="CI3" s="164"/>
+      <c r="CJ3" s="164"/>
+      <c r="CK3" s="164"/>
+      <c r="CL3" s="164"/>
+      <c r="CM3" s="164"/>
+      <c r="CN3" s="164"/>
+      <c r="CO3" s="164"/>
+      <c r="CP3" s="164"/>
+      <c r="CQ3" s="164"/>
+      <c r="CR3" s="164"/>
+      <c r="CS3" s="165"/>
+      <c r="CT3" s="49"/>
+    </row>
+    <row r="4" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A4" s="167"/>
+      <c r="B4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT4" s="49"/>
+    </row>
+    <row r="5" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A5" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="73">
+        <v>7223.991</v>
+      </c>
+      <c r="C5" s="73">
+        <v>7522.56</v>
+      </c>
+      <c r="D5" s="69">
+        <v>8025.4139999999998</v>
+      </c>
+      <c r="E5" s="73">
+        <v>8475.3220000000001</v>
+      </c>
+      <c r="F5" s="73">
+        <v>8787.5429999999997</v>
+      </c>
+      <c r="G5" s="71">
+        <v>8639.3060000000005</v>
+      </c>
+      <c r="H5" s="72">
+        <v>8205.5139999999992</v>
+      </c>
+      <c r="I5" s="75">
+        <v>8046.549</v>
+      </c>
+      <c r="J5" s="75">
+        <v>7788.326</v>
+      </c>
+      <c r="K5" s="75">
+        <v>7585.2430000000004</v>
+      </c>
+      <c r="L5" s="75">
+        <v>7341.5510000000004</v>
+      </c>
+      <c r="M5" s="75">
+        <v>7437.6450000000004</v>
+      </c>
+      <c r="N5" s="73">
+        <v>7514.9620000000004</v>
+      </c>
+      <c r="O5" s="73">
+        <v>7828.5360000000001</v>
+      </c>
+      <c r="P5" s="69">
+        <v>8341.5380000000005</v>
+      </c>
+      <c r="Q5" s="73">
+        <v>8825.7340000000004</v>
+      </c>
+      <c r="R5" s="73">
+        <v>9155.8469999999998</v>
+      </c>
+      <c r="S5" s="71">
+        <v>9031.1209999999992</v>
+      </c>
+      <c r="T5" s="69">
+        <v>8612.2919999999995</v>
+      </c>
+      <c r="U5" s="75">
+        <v>8445.259</v>
+      </c>
+      <c r="V5" s="75">
+        <v>8178.4170000000004</v>
+      </c>
+      <c r="W5" s="75">
+        <v>7981.1379999999999</v>
+      </c>
+      <c r="X5" s="75">
+        <v>7725.4589999999998</v>
+      </c>
+      <c r="Y5" s="75">
+        <v>7848.5420000000004</v>
+      </c>
+      <c r="Z5" s="69">
+        <v>7950.4009999999998</v>
+      </c>
+      <c r="AA5" s="69">
+        <v>8273.0069999999996</v>
+      </c>
+      <c r="AB5" s="70">
+        <v>8797.1080000000002</v>
+      </c>
+      <c r="AC5" s="70">
+        <v>9303.1540000000005</v>
+      </c>
+      <c r="AD5" s="75">
+        <v>9644.3060000000005</v>
+      </c>
+      <c r="AE5" s="74">
+        <v>9534.8809999999994</v>
+      </c>
+      <c r="AF5" s="76">
+        <v>9029.3430000000008</v>
+      </c>
+      <c r="AG5" s="73">
+        <v>8849.3150000000005</v>
+      </c>
+      <c r="AH5" s="73">
+        <v>8563.232</v>
+      </c>
+      <c r="AI5" s="99">
+        <v>8368.2749999999996</v>
+      </c>
+      <c r="AJ5" s="73">
+        <v>8112.8040000000001</v>
+      </c>
+      <c r="AK5" s="74">
+        <v>8185.1049999999996</v>
+      </c>
+      <c r="AL5" s="69">
+        <v>8264.2039999999997</v>
+      </c>
+      <c r="AM5" s="69">
+        <v>8564.1110000000008</v>
+      </c>
+      <c r="AN5" s="70">
+        <v>9077.7049999999999</v>
+      </c>
+      <c r="AO5" s="70">
+        <v>9724.9050000000007</v>
+      </c>
+      <c r="AP5" s="75">
+        <v>10073.295</v>
+      </c>
+      <c r="AQ5" s="74">
+        <v>9921.2639999999992</v>
+      </c>
+      <c r="AR5" s="75">
+        <v>9433.3240000000005</v>
+      </c>
+      <c r="AS5" s="75">
+        <v>9248.4130000000005</v>
+      </c>
+      <c r="AT5" s="75">
+        <v>8963.8559999999998</v>
+      </c>
+      <c r="AU5" s="75">
+        <v>8762.0490000000009</v>
+      </c>
+      <c r="AV5" s="75">
+        <v>8530.9279999999999</v>
+      </c>
+      <c r="AW5" s="75">
+        <v>8395.0310000000009</v>
+      </c>
+      <c r="AX5" s="75">
+        <v>6494.8817830999997</v>
+      </c>
+      <c r="AY5" s="75">
+        <v>6689.6872388000002</v>
+      </c>
+      <c r="AZ5" s="75">
+        <v>7150.1287947999999</v>
+      </c>
+      <c r="BA5" s="75">
+        <v>7591.9427906999999</v>
+      </c>
+      <c r="BB5" s="75">
+        <v>7832.9822553000004</v>
+      </c>
+      <c r="BC5" s="74">
+        <v>7721.7612222999996</v>
+      </c>
+      <c r="BD5" s="75">
+        <v>7325.2625037999996</v>
+      </c>
+      <c r="BE5" s="75">
+        <v>7180.7043353000008</v>
+      </c>
+      <c r="BF5" s="75">
+        <v>7009.1905932999998</v>
+      </c>
+      <c r="BG5" s="75">
+        <v>6830.6537210999995</v>
+      </c>
+      <c r="BH5" s="75">
+        <v>6629.0774030000002</v>
+      </c>
+      <c r="BI5" s="75">
+        <v>6550.5434482000001</v>
+      </c>
+      <c r="BJ5" s="75">
+        <v>6664.5929999999998</v>
+      </c>
+      <c r="BK5" s="75">
+        <v>6789.4690000000001</v>
+      </c>
+      <c r="BL5" s="75">
+        <v>7245.9960000000001</v>
+      </c>
+      <c r="BM5" s="75">
+        <v>7595.1059999999998</v>
+      </c>
+      <c r="BN5" s="75">
+        <v>7819.04</v>
+      </c>
+      <c r="BO5" s="74">
+        <v>8153.5749999999998</v>
+      </c>
+      <c r="BP5" s="75">
+        <v>8674.8379999999997</v>
+      </c>
+      <c r="BQ5" s="75">
+        <v>8600.5139999999992</v>
+      </c>
+      <c r="BR5" s="75">
+        <v>8395.6589999999997</v>
+      </c>
+      <c r="BS5" s="75">
+        <v>8238.6190000000006</v>
+      </c>
+      <c r="BT5" s="75">
+        <v>8051.37</v>
+      </c>
+      <c r="BU5" s="75">
+        <v>7842.5720000000001</v>
+      </c>
+      <c r="BV5" s="75">
+        <v>8039.4269999999997</v>
+      </c>
+      <c r="BW5" s="75">
+        <v>8290.7369999999992</v>
+      </c>
+      <c r="BX5" s="75">
+        <v>8895.6569999999992</v>
+      </c>
+      <c r="BY5" s="75">
+        <v>9449.2549999999992</v>
+      </c>
+      <c r="BZ5" s="75">
+        <v>9651.6939999999995</v>
+      </c>
+      <c r="CA5" s="74">
+        <v>8831.5650000000005</v>
+      </c>
+      <c r="CB5" s="75">
+        <v>8699.6039999999994</v>
+      </c>
+      <c r="CC5" s="75">
+        <v>8620.6550000000007</v>
+      </c>
+      <c r="CD5" s="75">
+        <v>8490.7250000000004</v>
+      </c>
+      <c r="CE5" s="75">
+        <v>8375.7209999999995</v>
+      </c>
+      <c r="CF5" s="75">
+        <v>8265.24</v>
+      </c>
+      <c r="CG5" s="75">
+        <v>8167.2250000000004</v>
+      </c>
+      <c r="CH5" s="75">
+        <v>8295.2939999999999</v>
+      </c>
+      <c r="CI5" s="75">
+        <v>8512.4740000000002</v>
+      </c>
+      <c r="CJ5" s="75">
+        <v>9155.7240000000002</v>
+      </c>
+      <c r="CK5" s="75">
+        <v>9774.4860000000008</v>
+      </c>
+      <c r="CL5" s="75">
+        <v>10031.718999999999</v>
+      </c>
+      <c r="CM5" s="74">
+        <v>9342.1470000000008</v>
+      </c>
+      <c r="CN5" s="75">
+        <v>9115.1270000000004</v>
+      </c>
+      <c r="CO5" s="75">
+        <v>8996.973</v>
+      </c>
+      <c r="CP5" s="75">
+        <v>8778.4809999999998</v>
+      </c>
+      <c r="CQ5" s="75"/>
+      <c r="CR5" s="75"/>
+      <c r="CS5" s="75"/>
+      <c r="CT5" s="50"/>
+    </row>
+    <row r="6" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A6" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="80">
+        <v>861.29300000000001</v>
+      </c>
+      <c r="AR6" s="81">
+        <v>845.04200000000003</v>
+      </c>
+      <c r="AS6" s="81">
+        <v>830.09500000000003</v>
+      </c>
+      <c r="AT6" s="82">
+        <v>806.24400000000003</v>
+      </c>
+      <c r="AU6" s="82">
+        <v>788.2</v>
+      </c>
+      <c r="AV6" s="82">
+        <v>757.29600000000005</v>
+      </c>
+      <c r="AW6" s="82">
+        <v>716.84199999999998</v>
+      </c>
+      <c r="AX6" s="82">
+        <v>396.3636879</v>
+      </c>
+      <c r="AY6" s="82">
+        <v>409.9800659</v>
+      </c>
+      <c r="AZ6" s="82">
+        <v>465.13535880000001</v>
+      </c>
+      <c r="BA6" s="82">
+        <v>521.3910108</v>
+      </c>
+      <c r="BB6" s="82">
+        <v>542.33897290000004</v>
+      </c>
+      <c r="BC6" s="80">
+        <v>505.04779289999999</v>
+      </c>
+      <c r="BD6" s="81">
+        <v>492.03385889999998</v>
+      </c>
+      <c r="BE6" s="81">
+        <v>483.92723690000003</v>
+      </c>
+      <c r="BF6" s="82">
+        <v>472.4573661</v>
+      </c>
+      <c r="BG6" s="82">
+        <v>460.64948149999998</v>
+      </c>
+      <c r="BH6" s="82">
+        <v>441.14856750000001</v>
+      </c>
+      <c r="BI6" s="82">
+        <v>463.07728650000001</v>
+      </c>
+      <c r="BJ6" s="82">
+        <v>435.892</v>
+      </c>
+      <c r="BK6" s="82">
+        <v>392.47800000000001</v>
+      </c>
+      <c r="BL6" s="82">
+        <v>526.25400000000002</v>
+      </c>
+      <c r="BM6" s="82">
+        <v>564.5</v>
+      </c>
+      <c r="BN6" s="82">
+        <v>610.79</v>
+      </c>
+      <c r="BO6" s="80">
+        <v>609.88400000000001</v>
+      </c>
+      <c r="BP6" s="81">
+        <v>830.89599999999996</v>
+      </c>
+      <c r="BQ6" s="81">
+        <v>822.49099999999999</v>
+      </c>
+      <c r="BR6" s="82">
+        <v>804.40599999999995</v>
+      </c>
+      <c r="BS6" s="82">
+        <v>792.21100000000001</v>
+      </c>
+      <c r="BT6" s="82">
+        <v>774.27599999999995</v>
+      </c>
+      <c r="BU6" s="82">
+        <v>725.73400000000004</v>
+      </c>
+      <c r="BV6" s="82">
+        <v>708.12599999999998</v>
+      </c>
+      <c r="BW6" s="81">
+        <v>752.56500000000005</v>
+      </c>
+      <c r="BX6" s="82">
+        <v>838.90499999999997</v>
+      </c>
+      <c r="BY6" s="82">
+        <v>921.85</v>
+      </c>
+      <c r="BZ6" s="82">
+        <v>970.11500000000001</v>
+      </c>
+      <c r="CA6" s="80">
+        <v>804.58</v>
+      </c>
+      <c r="CB6" s="81">
+        <v>810.67899999999997</v>
+      </c>
+      <c r="CC6" s="81">
+        <v>814.34900000000005</v>
+      </c>
+      <c r="CD6" s="82">
+        <v>796.57399999999996</v>
+      </c>
+      <c r="CE6" s="82">
+        <v>784.27</v>
+      </c>
+      <c r="CF6" s="82">
+        <v>772.01599999999996</v>
+      </c>
+      <c r="CG6" s="82">
+        <v>743.94500000000005</v>
+      </c>
+      <c r="CH6" s="82">
+        <v>752.50800000000004</v>
+      </c>
+      <c r="CI6" s="81">
+        <v>794.79300000000001</v>
+      </c>
+      <c r="CJ6" s="82">
+        <v>882.21299999999997</v>
+      </c>
+      <c r="CK6" s="82">
+        <v>979.82100000000003</v>
+      </c>
+      <c r="CL6" s="82">
+        <v>1020.159</v>
+      </c>
+      <c r="CM6" s="80">
+        <v>907.33600000000001</v>
+      </c>
+      <c r="CN6" s="81">
+        <v>898.79</v>
+      </c>
+      <c r="CO6" s="81">
+        <v>887.96799999999996</v>
+      </c>
+      <c r="CP6" s="82">
+        <v>868.64499999999998</v>
+      </c>
+      <c r="CQ6" s="82"/>
+      <c r="CR6" s="82"/>
+      <c r="CS6" s="82"/>
+      <c r="CT6" s="50"/>
+    </row>
+    <row r="7" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A7" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="84">
+        <v>439.02499999999998</v>
+      </c>
+      <c r="C7" s="84">
+        <v>455.17500000000001</v>
+      </c>
+      <c r="D7" s="84">
+        <v>487.41300000000001</v>
+      </c>
+      <c r="E7" s="84">
+        <v>504.68</v>
+      </c>
+      <c r="F7" s="84">
+        <v>510.98899999999998</v>
+      </c>
+      <c r="G7" s="82">
+        <v>506.60899999999998</v>
+      </c>
+      <c r="H7" s="88">
+        <v>466.41199999999998</v>
+      </c>
+      <c r="I7" s="82">
+        <v>463.02</v>
+      </c>
+      <c r="J7" s="82">
+        <v>454.18200000000002</v>
+      </c>
+      <c r="K7" s="82">
+        <v>447.75099999999998</v>
+      </c>
+      <c r="L7" s="81">
+        <v>438.55799999999999</v>
+      </c>
+      <c r="M7" s="82">
+        <v>430.221</v>
+      </c>
+      <c r="N7" s="84">
+        <v>454.22300000000001</v>
+      </c>
+      <c r="O7" s="84">
+        <v>471.81700000000001</v>
+      </c>
+      <c r="P7" s="84">
+        <v>502.05200000000002</v>
+      </c>
+      <c r="Q7" s="84">
+        <v>520.29300000000001</v>
+      </c>
+      <c r="R7" s="84">
+        <v>527.47500000000002</v>
+      </c>
+      <c r="S7" s="82">
+        <v>521.97299999999996</v>
+      </c>
+      <c r="T7" s="84">
+        <v>485.55399999999997</v>
+      </c>
+      <c r="U7" s="82">
+        <v>480.54300000000001</v>
+      </c>
+      <c r="V7" s="82">
+        <v>472.79899999999998</v>
+      </c>
+      <c r="W7" s="82">
+        <v>465.49900000000002</v>
+      </c>
+      <c r="X7" s="81">
+        <v>455.29500000000002</v>
+      </c>
+      <c r="Y7" s="82">
+        <v>446.27699999999999</v>
+      </c>
+      <c r="Z7" s="89">
+        <v>471.774</v>
+      </c>
+      <c r="AA7" s="89">
+        <v>490.90899999999999</v>
+      </c>
+      <c r="AB7" s="90">
+        <v>519.577</v>
+      </c>
+      <c r="AC7" s="90">
+        <v>537.83299999999997</v>
+      </c>
+      <c r="AD7" s="82">
+        <v>544.16200000000003</v>
+      </c>
+      <c r="AE7" s="82">
+        <v>538.66499999999996</v>
+      </c>
+      <c r="AF7" s="82">
+        <v>493.71600000000001</v>
+      </c>
+      <c r="AG7" s="84">
+        <v>486.24700000000001</v>
+      </c>
+      <c r="AH7" s="84">
+        <v>478.78399999999999</v>
+      </c>
+      <c r="AI7" s="98">
+        <v>470.93099999999998</v>
+      </c>
+      <c r="AJ7" s="84">
+        <v>461.52499999999998</v>
+      </c>
+      <c r="AK7" s="82">
+        <v>449.39600000000002</v>
+      </c>
+      <c r="AL7" s="89">
+        <v>478.32299999999998</v>
+      </c>
+      <c r="AM7" s="89">
+        <v>497.02499999999998</v>
+      </c>
+      <c r="AN7" s="90">
+        <v>526.51700000000005</v>
+      </c>
+      <c r="AO7" s="90">
+        <v>544.92899999999997</v>
+      </c>
+      <c r="AP7" s="82">
+        <v>553.36599999999999</v>
+      </c>
+      <c r="AQ7" s="82">
+        <v>548.61099999999999</v>
+      </c>
+      <c r="AR7" s="82">
+        <v>498.28100000000001</v>
+      </c>
+      <c r="AS7" s="82">
+        <v>491.92200000000003</v>
+      </c>
+      <c r="AT7" s="82">
+        <v>482.54199999999997</v>
+      </c>
+      <c r="AU7" s="82">
+        <v>477.22399999999999</v>
+      </c>
+      <c r="AV7" s="82">
+        <v>467.39400000000001</v>
+      </c>
+      <c r="AW7" s="82">
+        <v>455.07</v>
+      </c>
+      <c r="AX7" s="82">
+        <v>400.34061850000001</v>
+      </c>
+      <c r="AY7" s="82">
+        <v>412.72697670000002</v>
+      </c>
+      <c r="AZ7" s="82">
+        <v>433.02995980000003</v>
+      </c>
+      <c r="BA7" s="82">
+        <v>447.84102389999998</v>
+      </c>
+      <c r="BB7" s="82">
+        <v>452.51889169999998</v>
+      </c>
+      <c r="BC7" s="82">
+        <v>450.32116759999997</v>
+      </c>
+      <c r="BD7" s="82">
+        <v>406.76843540000004</v>
+      </c>
+      <c r="BE7" s="82">
+        <v>401.53515199999998</v>
+      </c>
+      <c r="BF7" s="82">
+        <v>394.70698920000001</v>
+      </c>
+      <c r="BG7" s="82">
+        <v>389.28502070000002</v>
+      </c>
+      <c r="BH7" s="82">
+        <v>379.94567739999997</v>
+      </c>
+      <c r="BI7" s="82">
+        <v>370.27610249999998</v>
+      </c>
+      <c r="BJ7" s="82">
+        <v>393.245</v>
+      </c>
+      <c r="BK7" s="82">
+        <v>404.50599999999997</v>
+      </c>
+      <c r="BL7" s="82">
+        <v>428.51100000000002</v>
+      </c>
+      <c r="BM7" s="82">
+        <v>443.00900000000001</v>
+      </c>
+      <c r="BN7" s="82">
+        <v>444.06299999999999</v>
+      </c>
+      <c r="BO7" s="82">
+        <v>408.93599999999998</v>
+      </c>
+      <c r="BP7" s="82">
+        <v>403.96800000000002</v>
+      </c>
+      <c r="BQ7" s="82">
+        <v>398.45</v>
+      </c>
+      <c r="BR7" s="82">
+        <v>392.93400000000003</v>
+      </c>
+      <c r="BS7" s="82">
+        <v>387.565</v>
+      </c>
+      <c r="BT7" s="82">
+        <v>379.39400000000001</v>
+      </c>
+      <c r="BU7" s="82">
+        <v>366.15699999999998</v>
+      </c>
+      <c r="BV7" s="82">
+        <v>393.03100000000001</v>
+      </c>
+      <c r="BW7" s="81">
+        <v>407.60399999999998</v>
+      </c>
+      <c r="BX7" s="82">
+        <v>426.40100000000001</v>
+      </c>
+      <c r="BY7" s="82">
+        <v>449.73200000000003</v>
+      </c>
+      <c r="BZ7" s="82">
+        <v>455.327</v>
+      </c>
+      <c r="CA7" s="82">
+        <v>452.64800000000002</v>
+      </c>
+      <c r="CB7" s="82">
+        <v>392.50599999999997</v>
+      </c>
+      <c r="CC7" s="82">
+        <v>391.01799999999997</v>
+      </c>
+      <c r="CD7" s="82">
+        <v>382.44900000000001</v>
+      </c>
+      <c r="CE7" s="82">
+        <v>378.86599999999999</v>
+      </c>
+      <c r="CF7" s="82">
+        <v>372.31200000000001</v>
+      </c>
+      <c r="CG7" s="82">
+        <v>367.51</v>
+      </c>
+      <c r="CH7" s="82">
+        <v>409.36700000000002</v>
+      </c>
+      <c r="CI7" s="81">
+        <v>426.375</v>
+      </c>
+      <c r="CJ7" s="82">
+        <v>444.976</v>
+      </c>
+      <c r="CK7" s="82">
+        <v>467.79899999999998</v>
+      </c>
+      <c r="CL7" s="82">
+        <v>474.41199999999998</v>
+      </c>
+      <c r="CM7" s="82">
+        <v>473.54700000000003</v>
+      </c>
+      <c r="CN7" s="82">
+        <v>413.55799999999999</v>
+      </c>
+      <c r="CO7" s="82">
+        <v>409.06299999999999</v>
+      </c>
+      <c r="CP7" s="82">
+        <v>403.11200000000002</v>
+      </c>
+      <c r="CQ7" s="82"/>
+      <c r="CR7" s="82"/>
+      <c r="CS7" s="82"/>
+      <c r="CT7" s="51"/>
+    </row>
+    <row r="8" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A8" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="84">
+        <v>456.12</v>
+      </c>
+      <c r="C8" s="84">
+        <v>468.12700000000001</v>
+      </c>
+      <c r="D8" s="84">
+        <v>492.04199999999997</v>
+      </c>
+      <c r="E8" s="84">
+        <v>530.13699999999994</v>
+      </c>
+      <c r="F8" s="84">
+        <v>557.38400000000001</v>
+      </c>
+      <c r="G8" s="82">
+        <v>548.89800000000002</v>
+      </c>
+      <c r="H8" s="88">
+        <v>542.28099999999995</v>
+      </c>
+      <c r="I8" s="82">
+        <v>527.75900000000001</v>
+      </c>
+      <c r="J8" s="82">
+        <v>505.73899999999998</v>
+      </c>
+      <c r="K8" s="82">
+        <v>493.32900000000001</v>
+      </c>
+      <c r="L8" s="81">
+        <v>472.45800000000003</v>
+      </c>
+      <c r="M8" s="82">
+        <v>493.54300000000001</v>
+      </c>
+      <c r="N8" s="84">
+        <v>486.24099999999999</v>
+      </c>
+      <c r="O8" s="84">
+        <v>498.52800000000002</v>
+      </c>
+      <c r="P8" s="84">
+        <v>525.29399999999998</v>
+      </c>
+      <c r="Q8" s="84">
+        <v>564.44600000000003</v>
+      </c>
+      <c r="R8" s="84">
+        <v>591.33100000000002</v>
+      </c>
+      <c r="S8" s="82">
+        <v>592.86599999999999</v>
+      </c>
+      <c r="T8" s="84">
+        <v>577.91099999999994</v>
+      </c>
+      <c r="U8" s="82">
+        <v>562.21600000000001</v>
+      </c>
+      <c r="V8" s="82">
+        <v>540.05200000000002</v>
+      </c>
+      <c r="W8" s="82">
+        <v>527.20799999999997</v>
+      </c>
+      <c r="X8" s="81">
+        <v>506.60700000000003</v>
+      </c>
+      <c r="Y8" s="82">
+        <v>531.43200000000002</v>
+      </c>
+      <c r="Z8" s="89">
+        <v>523.91099999999994</v>
+      </c>
+      <c r="AA8" s="89">
+        <v>537.18200000000002</v>
+      </c>
+      <c r="AB8" s="90">
+        <v>565.17600000000004</v>
+      </c>
+      <c r="AC8" s="90">
+        <v>606.96600000000001</v>
+      </c>
+      <c r="AD8" s="82">
+        <v>632.80799999999999</v>
+      </c>
+      <c r="AE8" s="82">
+        <v>632.45699999999999</v>
+      </c>
+      <c r="AF8" s="82">
+        <v>616.68299999999999</v>
+      </c>
+      <c r="AG8" s="84">
+        <v>600.51700000000005</v>
+      </c>
+      <c r="AH8" s="84">
+        <v>576.298</v>
+      </c>
+      <c r="AI8" s="98">
+        <v>560.98500000000001</v>
+      </c>
+      <c r="AJ8" s="84">
+        <v>540.21799999999996</v>
+      </c>
+      <c r="AK8" s="82">
+        <v>588.505</v>
+      </c>
+      <c r="AL8" s="89">
+        <v>579.88800000000003</v>
+      </c>
+      <c r="AM8" s="89">
+        <v>590.88099999999997</v>
+      </c>
+      <c r="AN8" s="90">
+        <v>618.20299999999997</v>
+      </c>
+      <c r="AO8" s="90">
+        <v>659.70600000000002</v>
+      </c>
+      <c r="AP8" s="82">
+        <v>689.14800000000002</v>
+      </c>
+      <c r="AQ8" s="82">
+        <v>678.78</v>
+      </c>
+      <c r="AR8" s="82">
+        <v>665.39400000000001</v>
+      </c>
+      <c r="AS8" s="82">
+        <v>649.41399999999999</v>
+      </c>
+      <c r="AT8" s="82">
+        <v>630.02300000000002</v>
+      </c>
+      <c r="AU8" s="82">
+        <v>617.21699999999998</v>
+      </c>
+      <c r="AV8" s="82">
+        <v>601.88199999999995</v>
+      </c>
+      <c r="AW8" s="82">
+        <v>631.86500000000001</v>
+      </c>
+      <c r="AX8" s="82">
+        <v>462.66481910000005</v>
+      </c>
+      <c r="AY8" s="82">
+        <v>469.00849699999998</v>
+      </c>
+      <c r="AZ8" s="82">
+        <v>488.1165676</v>
+      </c>
+      <c r="BA8" s="82">
+        <v>518.96635220000007</v>
+      </c>
+      <c r="BB8" s="82">
+        <v>540.74399349999999</v>
+      </c>
+      <c r="BC8" s="82">
+        <v>533.14948440000001</v>
+      </c>
+      <c r="BD8" s="82">
+        <v>524.94359020000002</v>
+      </c>
+      <c r="BE8" s="82">
+        <v>514.66323850000003</v>
+      </c>
+      <c r="BF8" s="82">
+        <v>500.82722489999998</v>
+      </c>
+      <c r="BG8" s="82">
+        <v>490.5689031</v>
+      </c>
+      <c r="BH8" s="82">
+        <v>480.47562640000001</v>
+      </c>
+      <c r="BI8" s="82">
+        <v>499.07787430000002</v>
+      </c>
+      <c r="BJ8" s="82">
+        <v>492.76100000000002</v>
+      </c>
+      <c r="BK8" s="82">
+        <v>499.66399999999999</v>
+      </c>
+      <c r="BL8" s="82">
+        <v>516.35699999999997</v>
+      </c>
+      <c r="BM8" s="82">
+        <v>541.803</v>
+      </c>
+      <c r="BN8" s="82">
+        <v>563.25400000000002</v>
+      </c>
+      <c r="BO8" s="82">
+        <v>558.74900000000002</v>
+      </c>
+      <c r="BP8" s="82">
+        <v>618.44600000000003</v>
+      </c>
+      <c r="BQ8" s="82">
+        <v>608.24800000000005</v>
+      </c>
+      <c r="BR8" s="82">
+        <v>593.99699999999996</v>
+      </c>
+      <c r="BS8" s="82">
+        <v>586.59699999999998</v>
+      </c>
+      <c r="BT8" s="82">
+        <v>572.9</v>
+      </c>
+      <c r="BU8" s="82">
+        <v>605.15</v>
+      </c>
+      <c r="BV8" s="82">
+        <v>596.44000000000005</v>
+      </c>
+      <c r="BW8" s="81">
+        <v>606.50199999999995</v>
+      </c>
+      <c r="BX8" s="82">
+        <v>626.09500000000003</v>
+      </c>
+      <c r="BY8" s="82">
+        <v>654.02700000000004</v>
+      </c>
+      <c r="BZ8" s="82">
+        <v>674.23699999999997</v>
+      </c>
+      <c r="CA8" s="82">
+        <v>624.97799999999995</v>
+      </c>
+      <c r="CB8" s="82">
+        <v>615.04499999999996</v>
+      </c>
+      <c r="CC8" s="82">
+        <v>611.43600000000004</v>
+      </c>
+      <c r="CD8" s="82">
+        <v>596.17899999999997</v>
+      </c>
+      <c r="CE8" s="82">
+        <v>590.77499999999998</v>
+      </c>
+      <c r="CF8" s="82">
+        <v>576.67399999999998</v>
+      </c>
+      <c r="CG8" s="82">
+        <v>600.07000000000005</v>
+      </c>
+      <c r="CH8" s="82">
+        <v>591.81700000000001</v>
+      </c>
+      <c r="CI8" s="81">
+        <v>601.69000000000005</v>
+      </c>
+      <c r="CJ8" s="82">
+        <v>622.39099999999996</v>
+      </c>
+      <c r="CK8" s="82">
+        <v>652.37199999999996</v>
+      </c>
+      <c r="CL8" s="82">
+        <v>677.91499999999996</v>
+      </c>
+      <c r="CM8" s="82">
+        <v>665.80200000000002</v>
+      </c>
+      <c r="CN8" s="82">
+        <v>655.02700000000004</v>
+      </c>
+      <c r="CO8" s="82">
+        <v>642.505</v>
+      </c>
+      <c r="CP8" s="82">
+        <v>628.471</v>
+      </c>
+      <c r="CQ8" s="82"/>
+      <c r="CR8" s="82"/>
+      <c r="CS8" s="82"/>
+      <c r="CT8" s="51"/>
+    </row>
+    <row r="9" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A9" s="83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="84">
+        <v>1003.72</v>
+      </c>
+      <c r="C9" s="84">
+        <v>1049.17</v>
+      </c>
+      <c r="D9" s="84">
+        <v>1111.8699999999999</v>
+      </c>
+      <c r="E9" s="84">
+        <v>1181.4480000000001</v>
+      </c>
+      <c r="F9" s="84">
+        <v>1235.759</v>
+      </c>
+      <c r="G9" s="82">
+        <v>1229.229</v>
+      </c>
+      <c r="H9" s="88">
+        <v>1212.8019999999999</v>
+      </c>
+      <c r="I9" s="82">
+        <v>1197.8499999999999</v>
+      </c>
+      <c r="J9" s="82">
+        <v>1156.202</v>
+      </c>
+      <c r="K9" s="82">
+        <v>1105.7180000000001</v>
+      </c>
+      <c r="L9" s="81">
+        <v>1057.6289999999999</v>
+      </c>
+      <c r="M9" s="82">
+        <v>1027.9580000000001</v>
+      </c>
+      <c r="N9" s="84">
+        <v>1024.2670000000001</v>
+      </c>
+      <c r="O9" s="84">
+        <v>1075.009</v>
+      </c>
+      <c r="P9" s="84">
+        <v>1134.0139999999999</v>
+      </c>
+      <c r="Q9" s="84">
+        <v>1199.2570000000001</v>
+      </c>
+      <c r="R9" s="84">
+        <v>1244.9380000000001</v>
+      </c>
+      <c r="S9" s="82">
+        <v>1255.7370000000001</v>
+      </c>
+      <c r="T9" s="84">
+        <v>1276.808</v>
+      </c>
+      <c r="U9" s="82">
+        <v>1257.8689999999999</v>
+      </c>
+      <c r="V9" s="82">
+        <v>1208.1030000000001</v>
+      </c>
+      <c r="W9" s="82">
+        <v>1165.8140000000001</v>
+      </c>
+      <c r="X9" s="81">
+        <v>1114.2950000000001</v>
+      </c>
+      <c r="Y9" s="82">
+        <v>1083.5719999999999</v>
+      </c>
+      <c r="Z9" s="89">
+        <v>1082.8489999999999</v>
+      </c>
+      <c r="AA9" s="89">
+        <v>1132.83</v>
+      </c>
+      <c r="AB9" s="90">
+        <v>1183.741</v>
+      </c>
+      <c r="AC9" s="90">
+        <v>1261.902</v>
+      </c>
+      <c r="AD9" s="82">
+        <v>1301.182</v>
+      </c>
+      <c r="AE9" s="82">
+        <v>1311.9839999999999</v>
+      </c>
+      <c r="AF9" s="82">
+        <v>1321.9290000000001</v>
+      </c>
+      <c r="AG9" s="84">
+        <v>1300.6600000000001</v>
+      </c>
+      <c r="AH9" s="84">
+        <v>1245.1400000000001</v>
+      </c>
+      <c r="AI9" s="98">
+        <v>1201.644</v>
+      </c>
+      <c r="AJ9" s="84">
+        <v>1150.316</v>
+      </c>
+      <c r="AK9" s="82">
+        <v>1139.288</v>
+      </c>
+      <c r="AL9" s="89">
+        <v>1132.9780000000001</v>
+      </c>
+      <c r="AM9" s="89">
+        <v>1165.3620000000001</v>
+      </c>
+      <c r="AN9" s="90">
+        <v>1187.2929999999999</v>
+      </c>
+      <c r="AO9" s="90">
+        <v>1342.931</v>
+      </c>
+      <c r="AP9" s="82">
+        <v>1375.8119999999999</v>
+      </c>
+      <c r="AQ9" s="82">
+        <v>776.66800000000001</v>
+      </c>
+      <c r="AR9" s="82">
+        <v>781.13599999999997</v>
+      </c>
+      <c r="AS9" s="82">
+        <v>764.37800000000004</v>
+      </c>
+      <c r="AT9" s="82">
+        <v>731.41600000000005</v>
+      </c>
+      <c r="AU9" s="82">
+        <v>709.62</v>
+      </c>
+      <c r="AV9" s="82">
+        <v>691.58</v>
+      </c>
+      <c r="AW9" s="82">
+        <v>650.995</v>
+      </c>
+      <c r="AX9" s="82">
+        <v>458.82989090000001</v>
+      </c>
+      <c r="AY9" s="82">
+        <v>466.04334269999998</v>
+      </c>
+      <c r="AZ9" s="82">
+        <v>538.6268523</v>
+      </c>
+      <c r="BA9" s="82">
+        <v>604.77063170000008</v>
+      </c>
+      <c r="BB9" s="82">
+        <v>609.55452170000001</v>
+      </c>
+      <c r="BC9" s="82">
+        <v>593.73464159999992</v>
+      </c>
+      <c r="BD9" s="82">
+        <v>588.11513650000006</v>
+      </c>
+      <c r="BE9" s="82">
+        <v>573.4684939</v>
+      </c>
+      <c r="BF9" s="82">
+        <v>554.74152919999995</v>
+      </c>
+      <c r="BG9" s="82">
+        <v>532.627973</v>
+      </c>
+      <c r="BH9" s="82">
+        <v>517.82848109999998</v>
+      </c>
+      <c r="BI9" s="82">
+        <v>489.24744479999998</v>
+      </c>
+      <c r="BJ9" s="82">
+        <v>485.976</v>
+      </c>
+      <c r="BK9" s="82">
+        <v>501.19799999999998</v>
+      </c>
+      <c r="BL9" s="82">
+        <v>529.73599999999999</v>
+      </c>
+      <c r="BM9" s="82">
+        <v>554.65700000000004</v>
+      </c>
+      <c r="BN9" s="82">
+        <v>552.38699999999994</v>
+      </c>
+      <c r="BO9" s="82">
+        <v>524.43200000000002</v>
+      </c>
+      <c r="BP9" s="82">
+        <v>638.96900000000005</v>
+      </c>
+      <c r="BQ9" s="82">
+        <v>639.31799999999998</v>
+      </c>
+      <c r="BR9" s="82">
+        <v>609.601</v>
+      </c>
+      <c r="BS9" s="82">
+        <v>588.51400000000001</v>
+      </c>
+      <c r="BT9" s="82">
+        <v>573.36900000000003</v>
+      </c>
+      <c r="BU9" s="82">
+        <v>576.255</v>
+      </c>
+      <c r="BV9" s="82">
+        <v>579.19799999999998</v>
+      </c>
+      <c r="BW9" s="81">
+        <v>594.92899999999997</v>
+      </c>
+      <c r="BX9" s="82">
+        <v>664.43899999999996</v>
+      </c>
+      <c r="BY9" s="82">
+        <v>785.88499999999999</v>
+      </c>
+      <c r="BZ9" s="82">
+        <v>774.51199999999994</v>
+      </c>
+      <c r="CA9" s="82">
+        <v>624.673</v>
+      </c>
+      <c r="CB9" s="82">
+        <v>617.83100000000002</v>
+      </c>
+      <c r="CC9" s="82">
+        <v>624.98900000000003</v>
+      </c>
+      <c r="CD9" s="82">
+        <v>621.48199999999997</v>
+      </c>
+      <c r="CE9" s="82">
+        <v>651.88800000000003</v>
+      </c>
+      <c r="CF9" s="82">
+        <v>686.01700000000005</v>
+      </c>
+      <c r="CG9" s="82">
+        <v>584.74699999999996</v>
+      </c>
+      <c r="CH9" s="82">
+        <v>591.72</v>
+      </c>
+      <c r="CI9" s="81">
+        <v>599.33699999999999</v>
+      </c>
+      <c r="CJ9" s="82">
+        <v>673.43399999999997</v>
+      </c>
+      <c r="CK9" s="82">
+        <v>792.33299999999997</v>
+      </c>
+      <c r="CL9" s="82">
+        <v>796.43499999999995</v>
+      </c>
+      <c r="CM9" s="82">
+        <v>643.82500000000005</v>
+      </c>
+      <c r="CN9" s="82">
+        <v>636.45399999999995</v>
+      </c>
+      <c r="CO9" s="82">
+        <v>640.28800000000001</v>
+      </c>
+      <c r="CP9" s="82">
+        <v>611.40700000000004</v>
+      </c>
+      <c r="CQ9" s="82"/>
+      <c r="CR9" s="82"/>
+      <c r="CS9" s="82"/>
+      <c r="CT9" s="51"/>
+    </row>
+    <row r="10" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A10" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="84">
+        <v>164.78899999999999</v>
+      </c>
+      <c r="C10" s="84">
+        <v>166.35599999999999</v>
+      </c>
+      <c r="D10" s="84">
+        <v>172.655</v>
+      </c>
+      <c r="E10" s="84">
+        <v>181.39099999999999</v>
+      </c>
+      <c r="F10" s="84">
+        <v>188.14699999999999</v>
+      </c>
+      <c r="G10" s="82">
+        <v>191.17</v>
+      </c>
+      <c r="H10" s="88">
+        <v>189.315</v>
+      </c>
+      <c r="I10" s="82">
+        <v>186.745</v>
+      </c>
+      <c r="J10" s="82">
+        <v>183.19900000000001</v>
+      </c>
+      <c r="K10" s="82">
+        <v>178.95</v>
+      </c>
+      <c r="L10" s="81">
+        <v>172.935</v>
+      </c>
+      <c r="M10" s="82">
+        <v>173.44399999999999</v>
+      </c>
+      <c r="N10" s="84">
+        <v>170.107</v>
+      </c>
+      <c r="O10" s="84">
+        <v>171.12</v>
+      </c>
+      <c r="P10" s="84">
+        <v>177.39500000000001</v>
+      </c>
+      <c r="Q10" s="84">
+        <v>187.00800000000001</v>
+      </c>
+      <c r="R10" s="84">
+        <v>193.90899999999999</v>
+      </c>
+      <c r="S10" s="82">
+        <v>198.71199999999999</v>
+      </c>
+      <c r="T10" s="84">
+        <v>196.429</v>
+      </c>
+      <c r="U10" s="82">
+        <v>193.52799999999999</v>
+      </c>
+      <c r="V10" s="82">
+        <v>189.98400000000001</v>
+      </c>
+      <c r="W10" s="82">
+        <v>186.59100000000001</v>
+      </c>
+      <c r="X10" s="81">
+        <v>180.904</v>
+      </c>
+      <c r="Y10" s="82">
+        <v>180.374</v>
+      </c>
+      <c r="Z10" s="89">
+        <v>177.13</v>
+      </c>
+      <c r="AA10" s="89">
+        <v>178.60599999999999</v>
+      </c>
+      <c r="AB10" s="90">
+        <v>184.827</v>
+      </c>
+      <c r="AC10" s="90">
+        <v>194.52500000000001</v>
+      </c>
+      <c r="AD10" s="82">
+        <v>201.85499999999999</v>
+      </c>
+      <c r="AE10" s="82">
+        <v>209.33600000000001</v>
+      </c>
+      <c r="AF10" s="82">
+        <v>206.68700000000001</v>
+      </c>
+      <c r="AG10" s="84">
+        <v>204.98400000000001</v>
+      </c>
+      <c r="AH10" s="84">
+        <v>201.47499999999999</v>
+      </c>
+      <c r="AI10" s="98">
+        <v>196.97800000000001</v>
+      </c>
+      <c r="AJ10" s="84">
+        <v>189.863</v>
+      </c>
+      <c r="AK10" s="82">
+        <v>190.601</v>
+      </c>
+      <c r="AL10" s="89">
+        <v>187.04599999999999</v>
+      </c>
+      <c r="AM10" s="89">
+        <v>187.84</v>
+      </c>
+      <c r="AN10" s="90">
+        <v>193.75899999999999</v>
+      </c>
+      <c r="AO10" s="90">
+        <v>205.06</v>
+      </c>
+      <c r="AP10" s="82">
+        <v>213.762</v>
+      </c>
+      <c r="AQ10" s="82">
+        <v>216.69499999999999</v>
+      </c>
+      <c r="AR10" s="82">
+        <v>212.96600000000001</v>
+      </c>
+      <c r="AS10" s="82">
+        <v>210.56299999999999</v>
+      </c>
+      <c r="AT10" s="82">
+        <v>207.34399999999999</v>
+      </c>
+      <c r="AU10" s="82">
+        <v>202.98</v>
+      </c>
+      <c r="AV10" s="82">
+        <v>195.26400000000001</v>
+      </c>
+      <c r="AW10" s="82">
+        <v>198.80699999999999</v>
+      </c>
+      <c r="AX10" s="82">
+        <v>141.3385342</v>
+      </c>
+      <c r="AY10" s="82">
+        <v>141.69488910000001</v>
+      </c>
+      <c r="AZ10" s="82">
+        <v>145.87643350000002</v>
+      </c>
+      <c r="BA10" s="82">
+        <v>153.34532590000001</v>
+      </c>
+      <c r="BB10" s="82">
+        <v>159.80026439999997</v>
+      </c>
+      <c r="BC10" s="82">
+        <v>166.62266250000002</v>
+      </c>
+      <c r="BD10" s="82">
+        <v>164.02918499999998</v>
+      </c>
+      <c r="BE10" s="82">
+        <v>161.7194149</v>
+      </c>
+      <c r="BF10" s="82">
+        <v>160.05889689999998</v>
+      </c>
+      <c r="BG10" s="82">
+        <v>157.44405429999998</v>
+      </c>
+      <c r="BH10" s="82">
+        <v>153.70397349999999</v>
+      </c>
+      <c r="BI10" s="82">
+        <v>147.22040520000002</v>
+      </c>
+      <c r="BJ10" s="82">
+        <v>144.01499999999999</v>
+      </c>
+      <c r="BK10" s="82">
+        <v>142.01300000000001</v>
+      </c>
+      <c r="BL10" s="82">
+        <v>151.363</v>
+      </c>
+      <c r="BM10" s="82">
+        <v>157.339</v>
+      </c>
+      <c r="BN10" s="82">
+        <v>162.41300000000001</v>
+      </c>
+      <c r="BO10" s="82">
+        <v>233.578</v>
+      </c>
+      <c r="BP10" s="82">
+        <v>230.89400000000001</v>
+      </c>
+      <c r="BQ10" s="82">
+        <v>228.702</v>
+      </c>
+      <c r="BR10" s="82">
+        <v>226.435</v>
+      </c>
+      <c r="BS10" s="82">
+        <v>223.899</v>
+      </c>
+      <c r="BT10" s="82">
+        <v>220.67</v>
+      </c>
+      <c r="BU10" s="82">
+        <v>225.369</v>
+      </c>
+      <c r="BV10" s="82">
+        <v>225.51</v>
+      </c>
+      <c r="BW10" s="81">
+        <v>226.74199999999999</v>
+      </c>
+      <c r="BX10" s="82">
+        <v>233.471</v>
+      </c>
+      <c r="BY10" s="82">
+        <v>242.459</v>
+      </c>
+      <c r="BZ10" s="82">
+        <v>245.38800000000001</v>
+      </c>
+      <c r="CA10" s="82">
+        <v>248.822</v>
+      </c>
+      <c r="CB10" s="82">
+        <v>247.09800000000001</v>
+      </c>
+      <c r="CC10" s="82">
+        <v>243.40600000000001</v>
+      </c>
+      <c r="CD10" s="82">
+        <v>240.34800000000001</v>
+      </c>
+      <c r="CE10" s="82">
+        <v>238.73400000000001</v>
+      </c>
+      <c r="CF10" s="82">
+        <v>236.75200000000001</v>
+      </c>
+      <c r="CG10" s="82">
+        <v>236.63399999999999</v>
+      </c>
+      <c r="CH10" s="82">
+        <v>235.565</v>
+      </c>
+      <c r="CI10" s="81">
+        <v>238.447</v>
+      </c>
+      <c r="CJ10" s="82">
+        <v>243.90199999999999</v>
+      </c>
+      <c r="CK10" s="82">
+        <v>251.464</v>
+      </c>
+      <c r="CL10" s="82">
+        <v>258.08999999999997</v>
+      </c>
+      <c r="CM10" s="82">
+        <v>262.23899999999998</v>
+      </c>
+      <c r="CN10" s="82">
+        <v>259.13</v>
+      </c>
+      <c r="CO10" s="82">
+        <v>258.55500000000001</v>
+      </c>
+      <c r="CP10" s="82">
+        <v>257.04599999999999</v>
+      </c>
+      <c r="CQ10" s="82"/>
+      <c r="CR10" s="82"/>
+      <c r="CS10" s="82"/>
+      <c r="CT10" s="51"/>
+    </row>
+    <row r="11" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A11" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="84">
+        <v>573.71199999999999</v>
+      </c>
+      <c r="C11" s="84">
+        <v>589.24400000000003</v>
+      </c>
+      <c r="D11" s="84">
+        <v>626.16399999999999</v>
+      </c>
+      <c r="E11" s="84">
+        <v>677.77700000000004</v>
+      </c>
+      <c r="F11" s="84">
+        <v>700.60799999999995</v>
+      </c>
+      <c r="G11" s="82">
+        <v>647.95699999999999</v>
+      </c>
+      <c r="H11" s="88">
+        <v>639.52</v>
+      </c>
+      <c r="I11" s="82">
+        <v>630.27099999999996</v>
+      </c>
+      <c r="J11" s="82">
+        <v>613.58399999999995</v>
+      </c>
+      <c r="K11" s="82">
+        <v>603.67200000000003</v>
+      </c>
+      <c r="L11" s="81">
+        <v>589.69600000000003</v>
+      </c>
+      <c r="M11" s="82">
+        <v>591.45699999999999</v>
+      </c>
+      <c r="N11" s="84">
+        <v>592.42600000000004</v>
+      </c>
+      <c r="O11" s="84">
+        <v>610.33299999999997</v>
+      </c>
+      <c r="P11" s="84">
+        <v>651.25</v>
+      </c>
+      <c r="Q11" s="84">
+        <v>706.15300000000002</v>
+      </c>
+      <c r="R11" s="84">
+        <v>734.55200000000002</v>
+      </c>
+      <c r="S11" s="82">
+        <v>691.774</v>
+      </c>
+      <c r="T11" s="84">
+        <v>683.99099999999999</v>
+      </c>
+      <c r="U11" s="82">
+        <v>675.24</v>
+      </c>
+      <c r="V11" s="82">
+        <v>659.72199999999998</v>
+      </c>
+      <c r="W11" s="82">
+        <v>650.27599999999995</v>
+      </c>
+      <c r="X11" s="81">
+        <v>637.71900000000005</v>
+      </c>
+      <c r="Y11" s="82">
+        <v>650.42899999999997</v>
+      </c>
+      <c r="Z11" s="89">
+        <v>651.92999999999995</v>
+      </c>
+      <c r="AA11" s="89">
+        <v>669.29</v>
+      </c>
+      <c r="AB11" s="90">
+        <v>712.34299999999996</v>
+      </c>
+      <c r="AC11" s="90">
+        <v>771.56399999999996</v>
+      </c>
+      <c r="AD11" s="82">
+        <v>803.00900000000001</v>
+      </c>
+      <c r="AE11" s="82">
+        <v>753.87</v>
+      </c>
+      <c r="AF11" s="82">
+        <v>746.00300000000004</v>
+      </c>
+      <c r="AG11" s="84">
+        <v>737.75900000000001</v>
+      </c>
+      <c r="AH11" s="84">
+        <v>722.15</v>
+      </c>
+      <c r="AI11" s="98">
+        <v>712.93499999999995</v>
+      </c>
+      <c r="AJ11" s="84">
+        <v>700.50900000000001</v>
+      </c>
+      <c r="AK11" s="82">
+        <v>694.79499999999996</v>
+      </c>
+      <c r="AL11" s="89">
+        <v>696.27499999999998</v>
+      </c>
+      <c r="AM11" s="89">
+        <v>714.09500000000003</v>
+      </c>
+      <c r="AN11" s="90">
+        <v>759.12199999999996</v>
+      </c>
+      <c r="AO11" s="90">
+        <v>825.71600000000001</v>
+      </c>
+      <c r="AP11" s="82">
+        <v>860.25900000000001</v>
+      </c>
+      <c r="AQ11" s="82">
+        <v>841.30700000000002</v>
+      </c>
+      <c r="AR11" s="82">
+        <v>833.49099999999999</v>
+      </c>
+      <c r="AS11" s="82">
+        <v>824.58199999999999</v>
+      </c>
+      <c r="AT11" s="82">
+        <v>808.255</v>
+      </c>
+      <c r="AU11" s="82">
+        <v>799.26300000000003</v>
+      </c>
+      <c r="AV11" s="82">
+        <v>785.71600000000001</v>
+      </c>
+      <c r="AW11" s="82">
+        <v>777.5</v>
+      </c>
+      <c r="AX11" s="82">
+        <v>727.41034869999999</v>
+      </c>
+      <c r="AY11" s="82">
+        <v>744.75391879999995</v>
+      </c>
+      <c r="AZ11" s="82">
+        <v>787.24657050000008</v>
+      </c>
+      <c r="BA11" s="82">
+        <v>842.06119030000002</v>
+      </c>
+      <c r="BB11" s="82">
+        <v>878.70669099999998</v>
+      </c>
+      <c r="BC11" s="82">
+        <v>848.30010010000001</v>
+      </c>
+      <c r="BD11" s="82">
+        <v>841.37458140000001</v>
+      </c>
+      <c r="BE11" s="82">
+        <v>832.3541626</v>
+      </c>
+      <c r="BF11" s="82">
+        <v>814.82747410000002</v>
+      </c>
+      <c r="BG11" s="82">
+        <v>791.7887786</v>
+      </c>
+      <c r="BH11" s="82">
+        <v>761.11927549999996</v>
+      </c>
+      <c r="BI11" s="82">
+        <v>749.18344480000007</v>
+      </c>
+      <c r="BJ11" s="82">
+        <v>791.495</v>
+      </c>
+      <c r="BK11" s="82">
+        <v>856.53499999999997</v>
+      </c>
+      <c r="BL11" s="82">
+        <v>883.99</v>
+      </c>
+      <c r="BM11" s="82">
+        <v>914.197</v>
+      </c>
+      <c r="BN11" s="82">
+        <v>954.92200000000003</v>
+      </c>
+      <c r="BO11" s="82">
+        <v>996.04100000000005</v>
+      </c>
+      <c r="BP11" s="82">
+        <v>966.43</v>
+      </c>
+      <c r="BQ11" s="82">
+        <v>956.55499999999995</v>
+      </c>
+      <c r="BR11" s="82">
+        <v>941.47900000000004</v>
+      </c>
+      <c r="BS11" s="82">
+        <v>932.197</v>
+      </c>
+      <c r="BT11" s="82">
+        <v>919.52800000000002</v>
+      </c>
+      <c r="BU11" s="82">
+        <v>924.22</v>
+      </c>
+      <c r="BV11" s="82">
+        <v>927.59500000000003</v>
+      </c>
+      <c r="BW11" s="81">
+        <v>950.02800000000002</v>
+      </c>
+      <c r="BX11" s="82">
+        <v>1023.698</v>
+      </c>
+      <c r="BY11" s="82">
+        <v>1092.617</v>
+      </c>
+      <c r="BZ11" s="82">
+        <v>1121.0809999999999</v>
+      </c>
+      <c r="CA11" s="82">
+        <v>1040.759</v>
+      </c>
+      <c r="CB11" s="82">
+        <v>1034.0740000000001</v>
+      </c>
+      <c r="CC11" s="82">
+        <v>1023.182</v>
+      </c>
+      <c r="CD11" s="82">
+        <v>1008.02</v>
+      </c>
+      <c r="CE11" s="82">
+        <v>997.57</v>
+      </c>
+      <c r="CF11" s="82">
+        <v>984.98400000000004</v>
+      </c>
+      <c r="CG11" s="82">
+        <v>1024.068</v>
+      </c>
+      <c r="CH11" s="82">
+        <v>1022.583</v>
+      </c>
+      <c r="CI11" s="81">
+        <v>1037.8530000000001</v>
+      </c>
+      <c r="CJ11" s="82">
+        <v>1112.1379999999999</v>
+      </c>
+      <c r="CK11" s="82">
+        <v>1187.3969999999999</v>
+      </c>
+      <c r="CL11" s="82">
+        <v>1217.7270000000001</v>
+      </c>
+      <c r="CM11" s="82">
+        <v>1128.6189999999999</v>
+      </c>
+      <c r="CN11" s="82">
+        <v>1121.038</v>
+      </c>
+      <c r="CO11" s="82">
+        <v>1109.9380000000001</v>
+      </c>
+      <c r="CP11" s="82">
+        <v>1091.971</v>
+      </c>
+      <c r="CQ11" s="82"/>
+      <c r="CR11" s="82"/>
+      <c r="CS11" s="82"/>
+      <c r="CT11" s="51"/>
+    </row>
+    <row r="12" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A12" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="84">
+        <v>395.92399999999998</v>
+      </c>
+      <c r="C12" s="84">
+        <v>402.88600000000002</v>
+      </c>
+      <c r="D12" s="84">
+        <v>427.54300000000001</v>
+      </c>
+      <c r="E12" s="84">
+        <v>445.81400000000002</v>
+      </c>
+      <c r="F12" s="84">
+        <v>448.60599999999999</v>
+      </c>
+      <c r="G12" s="82">
+        <v>446.72699999999998</v>
+      </c>
+      <c r="H12" s="88">
+        <v>440.42500000000001</v>
+      </c>
+      <c r="I12" s="82">
+        <v>426.822</v>
+      </c>
+      <c r="J12" s="82">
+        <v>412.01400000000001</v>
+      </c>
+      <c r="K12" s="82">
+        <v>400.83</v>
+      </c>
+      <c r="L12" s="81">
+        <v>379.33800000000002</v>
+      </c>
+      <c r="M12" s="82">
+        <v>423.14600000000002</v>
+      </c>
+      <c r="N12" s="84">
+        <v>419.577</v>
+      </c>
+      <c r="O12" s="84">
+        <v>431.73399999999998</v>
+      </c>
+      <c r="P12" s="84">
+        <v>458.14</v>
+      </c>
+      <c r="Q12" s="84">
+        <v>481.77699999999999</v>
+      </c>
+      <c r="R12" s="84">
+        <v>486.96499999999997</v>
+      </c>
+      <c r="S12" s="82">
+        <v>483.24599999999998</v>
+      </c>
+      <c r="T12" s="84">
+        <v>474.09800000000001</v>
+      </c>
+      <c r="U12" s="82">
+        <v>457.161</v>
+      </c>
+      <c r="V12" s="82">
+        <v>448.34399999999999</v>
+      </c>
+      <c r="W12" s="82">
+        <v>437.42899999999997</v>
+      </c>
+      <c r="X12" s="81">
+        <v>415.80500000000001</v>
+      </c>
+      <c r="Y12" s="82">
+        <v>453.197</v>
+      </c>
+      <c r="Z12" s="89">
+        <v>468.13299999999998</v>
+      </c>
+      <c r="AA12" s="89">
+        <v>481.428</v>
+      </c>
+      <c r="AB12" s="90">
+        <v>507.55900000000003</v>
+      </c>
+      <c r="AC12" s="90">
+        <v>528.26199999999994</v>
+      </c>
+      <c r="AD12" s="82">
+        <v>535.09799999999996</v>
+      </c>
+      <c r="AE12" s="82">
+        <v>533.73900000000003</v>
+      </c>
+      <c r="AF12" s="82">
+        <v>527.38</v>
+      </c>
+      <c r="AG12" s="84">
+        <v>513.42999999999995</v>
+      </c>
+      <c r="AH12" s="84">
+        <v>496.27199999999999</v>
+      </c>
+      <c r="AI12" s="98">
+        <v>488.96</v>
+      </c>
+      <c r="AJ12" s="84">
+        <v>465.98399999999998</v>
+      </c>
+      <c r="AK12" s="82">
+        <v>499.09399999999999</v>
+      </c>
+      <c r="AL12" s="89">
+        <v>496.71800000000002</v>
+      </c>
+      <c r="AM12" s="89">
+        <v>508.36700000000002</v>
+      </c>
+      <c r="AN12" s="90">
+        <v>533.87</v>
+      </c>
+      <c r="AO12" s="90">
+        <v>551.23400000000004</v>
+      </c>
+      <c r="AP12" s="82">
+        <v>556.26199999999994</v>
+      </c>
+      <c r="AQ12" s="82">
+        <v>541.84199999999998</v>
+      </c>
+      <c r="AR12" s="82">
+        <v>535.53899999999999</v>
+      </c>
+      <c r="AS12" s="82">
+        <v>521.12199999999996</v>
+      </c>
+      <c r="AT12" s="82">
+        <v>503.83300000000003</v>
+      </c>
+      <c r="AU12" s="82">
+        <v>492.83100000000002</v>
+      </c>
+      <c r="AV12" s="82">
+        <v>469.19499999999999</v>
+      </c>
+      <c r="AW12" s="82">
+        <v>502.399</v>
+      </c>
+      <c r="AX12" s="82">
+        <v>400.25497389999998</v>
+      </c>
+      <c r="AY12" s="82">
+        <v>403.198193</v>
+      </c>
+      <c r="AZ12" s="82">
+        <v>424.16361330000001</v>
+      </c>
+      <c r="BA12" s="82">
+        <v>437.86270189999999</v>
+      </c>
+      <c r="BB12" s="82">
+        <v>440.74877100000003</v>
+      </c>
+      <c r="BC12" s="82">
+        <v>490.29840439999998</v>
+      </c>
+      <c r="BD12" s="82">
+        <v>484.9190524</v>
+      </c>
+      <c r="BE12" s="82">
+        <v>474.2455314</v>
+      </c>
+      <c r="BF12" s="82">
+        <v>462.8133608</v>
+      </c>
+      <c r="BG12" s="82">
+        <v>437.16134950000003</v>
+      </c>
+      <c r="BH12" s="82">
+        <v>421.3158037</v>
+      </c>
+      <c r="BI12" s="82">
+        <v>425.25400329999997</v>
+      </c>
+      <c r="BJ12" s="82">
+        <v>421.726</v>
+      </c>
+      <c r="BK12" s="82">
+        <v>424.52699999999999</v>
+      </c>
+      <c r="BL12" s="82">
+        <v>441.59899999999999</v>
+      </c>
+      <c r="BM12" s="82">
+        <v>454.15800000000002</v>
+      </c>
+      <c r="BN12" s="82">
+        <v>455.255</v>
+      </c>
+      <c r="BO12" s="82">
+        <v>489.55099999999999</v>
+      </c>
+      <c r="BP12" s="82">
+        <v>523.42499999999995</v>
+      </c>
+      <c r="BQ12" s="82">
+        <v>507.738</v>
+      </c>
+      <c r="BR12" s="82">
+        <v>495.71699999999998</v>
+      </c>
+      <c r="BS12" s="82">
+        <v>486.31</v>
+      </c>
+      <c r="BT12" s="82">
+        <v>471.71199999999999</v>
+      </c>
+      <c r="BU12" s="82">
+        <v>429.46300000000002</v>
+      </c>
+      <c r="BV12" s="82">
+        <v>429.09</v>
+      </c>
+      <c r="BW12" s="81">
+        <v>435.601</v>
+      </c>
+      <c r="BX12" s="82">
+        <v>458.565</v>
+      </c>
+      <c r="BY12" s="82">
+        <v>474.33600000000001</v>
+      </c>
+      <c r="BZ12" s="82">
+        <v>476.11599999999999</v>
+      </c>
+      <c r="CA12" s="82">
+        <v>480.13200000000001</v>
+      </c>
+      <c r="CB12" s="82">
+        <v>476.03399999999999</v>
+      </c>
+      <c r="CC12" s="82">
+        <v>462.40199999999999</v>
+      </c>
+      <c r="CD12" s="82">
+        <v>450.113</v>
+      </c>
+      <c r="CE12" s="82">
+        <v>441.14</v>
+      </c>
+      <c r="CF12" s="82">
+        <v>426.23599999999999</v>
+      </c>
+      <c r="CG12" s="82">
+        <v>441.66399999999999</v>
+      </c>
+      <c r="CH12" s="82">
+        <v>445.69099999999997</v>
+      </c>
+      <c r="CI12" s="81">
+        <v>448.98</v>
+      </c>
+      <c r="CJ12" s="82">
+        <v>471.50200000000001</v>
+      </c>
+      <c r="CK12" s="82">
+        <v>490.30799999999999</v>
+      </c>
+      <c r="CL12" s="82">
+        <v>495.54</v>
+      </c>
+      <c r="CM12" s="82">
+        <v>515.54200000000003</v>
+      </c>
+      <c r="CN12" s="82">
+        <v>511.40800000000002</v>
+      </c>
+      <c r="CO12" s="82">
+        <v>497.26100000000002</v>
+      </c>
+      <c r="CP12" s="82">
+        <v>484.94099999999997</v>
+      </c>
+      <c r="CQ12" s="82"/>
+      <c r="CR12" s="82"/>
+      <c r="CS12" s="82"/>
+      <c r="CT12" s="51"/>
+    </row>
+    <row r="13" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A13" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="93">
+        <v>601.255</v>
+      </c>
+      <c r="AR13" s="82">
+        <v>599.98500000000001</v>
+      </c>
+      <c r="AS13" s="82">
+        <v>591.01599999999996</v>
+      </c>
+      <c r="AT13" s="82">
+        <v>565.89800000000002</v>
+      </c>
+      <c r="AU13" s="82">
+        <v>539.91499999999996</v>
+      </c>
+      <c r="AV13" s="82">
+        <v>529.67899999999997</v>
+      </c>
+      <c r="AW13" s="82">
+        <v>512.75400000000002</v>
+      </c>
+      <c r="AX13" s="82">
+        <v>421.1450529</v>
+      </c>
+      <c r="AY13" s="82">
+        <v>444.03836849999999</v>
+      </c>
+      <c r="AZ13" s="82">
+        <v>461.03867820000005</v>
+      </c>
+      <c r="BA13" s="82">
+        <v>490.74090039999999</v>
+      </c>
+      <c r="BB13" s="82">
+        <v>503.44398899999999</v>
+      </c>
+      <c r="BC13" s="93">
+        <v>459.76093950000001</v>
+      </c>
+      <c r="BD13" s="82">
+        <v>460.58760470000004</v>
+      </c>
+      <c r="BE13" s="82">
+        <v>456.13613290000001</v>
+      </c>
+      <c r="BF13" s="82">
+        <v>438.39216920000001</v>
+      </c>
+      <c r="BG13" s="82">
+        <v>420.41454049999999</v>
+      </c>
+      <c r="BH13" s="82">
+        <v>399.86395490000001</v>
+      </c>
+      <c r="BI13" s="82">
+        <v>380.16641429999999</v>
+      </c>
+      <c r="BJ13" s="82">
+        <v>427.56</v>
+      </c>
+      <c r="BK13" s="82">
+        <v>412.476</v>
+      </c>
+      <c r="BL13" s="82">
+        <v>429.173</v>
+      </c>
+      <c r="BM13" s="82">
+        <v>454.625</v>
+      </c>
+      <c r="BN13" s="82">
+        <v>467.92500000000001</v>
+      </c>
+      <c r="BO13" s="93">
+        <v>460.44900000000001</v>
+      </c>
+      <c r="BP13" s="82">
+        <v>565.58900000000006</v>
+      </c>
+      <c r="BQ13" s="82">
+        <v>559.99</v>
+      </c>
+      <c r="BR13" s="82">
+        <v>539.21500000000003</v>
+      </c>
+      <c r="BS13" s="82">
+        <v>518.75900000000001</v>
+      </c>
+      <c r="BT13" s="82">
+        <v>498.709</v>
+      </c>
+      <c r="BU13" s="82">
+        <v>488.70400000000001</v>
+      </c>
+      <c r="BV13" s="82">
+        <v>499.63799999999998</v>
+      </c>
+      <c r="BW13" s="81">
+        <v>520.90099999999995</v>
+      </c>
+      <c r="BX13" s="82">
+        <v>532.20899999999995</v>
+      </c>
+      <c r="BY13" s="82">
+        <v>551.79</v>
+      </c>
+      <c r="BZ13" s="82">
+        <v>554.74</v>
+      </c>
+      <c r="CA13" s="93">
+        <v>539.11900000000003</v>
+      </c>
+      <c r="CB13" s="82">
+        <v>553.95899999999995</v>
+      </c>
+      <c r="CC13" s="82">
+        <v>555.63699999999994</v>
+      </c>
+      <c r="CD13" s="82">
+        <v>581.40300000000002</v>
+      </c>
+      <c r="CE13" s="82">
+        <v>545.13099999999997</v>
+      </c>
+      <c r="CF13" s="82">
+        <v>547.46900000000005</v>
+      </c>
+      <c r="CG13" s="82">
+        <v>488.95800000000003</v>
+      </c>
+      <c r="CH13" s="82">
+        <v>497.11</v>
+      </c>
+      <c r="CI13" s="81">
+        <v>497.12099999999998</v>
+      </c>
+      <c r="CJ13" s="82">
+        <v>540.82000000000005</v>
+      </c>
+      <c r="CK13" s="82">
+        <v>561.18499999999995</v>
+      </c>
+      <c r="CL13" s="82">
+        <v>563.46299999999997</v>
+      </c>
+      <c r="CM13" s="93">
+        <v>583.80100000000004</v>
+      </c>
+      <c r="CN13" s="82">
+        <v>580.26800000000003</v>
+      </c>
+      <c r="CO13" s="82">
+        <v>572.53800000000001</v>
+      </c>
+      <c r="CP13" s="82">
+        <v>550.65700000000004</v>
+      </c>
+      <c r="CQ13" s="82"/>
+      <c r="CR13" s="82"/>
+      <c r="CS13" s="82"/>
+      <c r="CT13" s="51"/>
+    </row>
+    <row r="14" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A14" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="84">
+        <v>549.69799999999998</v>
+      </c>
+      <c r="C14" s="84">
+        <v>573.18700000000001</v>
+      </c>
+      <c r="D14" s="84">
+        <v>633.63</v>
+      </c>
+      <c r="E14" s="84">
+        <v>692.63400000000001</v>
+      </c>
+      <c r="F14" s="84">
+        <v>743.21400000000006</v>
+      </c>
+      <c r="G14" s="82">
+        <v>727.92200000000003</v>
+      </c>
+      <c r="H14" s="88">
+        <v>607.91700000000003</v>
+      </c>
+      <c r="I14" s="82">
+        <v>593.42200000000003</v>
+      </c>
+      <c r="J14" s="94">
+        <v>564.673</v>
+      </c>
+      <c r="K14" s="94">
+        <v>552.87300000000005</v>
+      </c>
+      <c r="L14" s="95">
+        <v>535.03800000000001</v>
+      </c>
+      <c r="M14" s="94">
+        <v>549.24900000000002</v>
+      </c>
+      <c r="N14" s="84">
+        <v>564.78499999999997</v>
+      </c>
+      <c r="O14" s="84">
+        <v>589.30899999999997</v>
+      </c>
+      <c r="P14" s="84">
+        <v>653.48099999999999</v>
+      </c>
+      <c r="Q14" s="84">
+        <v>715.53200000000004</v>
+      </c>
+      <c r="R14" s="84">
+        <v>767.64499999999998</v>
+      </c>
+      <c r="S14" s="82">
+        <v>751.00400000000002</v>
+      </c>
+      <c r="T14" s="84">
+        <v>633.86199999999997</v>
+      </c>
+      <c r="U14" s="82">
+        <v>619.70799999999997</v>
+      </c>
+      <c r="V14" s="94">
+        <v>591.13699999999994</v>
+      </c>
+      <c r="W14" s="94">
+        <v>578.24400000000003</v>
+      </c>
+      <c r="X14" s="95">
+        <v>556.952</v>
+      </c>
+      <c r="Y14" s="94">
+        <v>587.94200000000001</v>
+      </c>
+      <c r="Z14" s="89">
+        <v>609.12800000000004</v>
+      </c>
+      <c r="AA14" s="89">
+        <v>635.19899999999996</v>
+      </c>
+      <c r="AB14" s="90">
+        <v>703.82399999999996</v>
+      </c>
+      <c r="AC14" s="90">
+        <v>769.95299999999997</v>
+      </c>
+      <c r="AD14" s="82">
+        <v>827.572</v>
+      </c>
+      <c r="AE14" s="82">
+        <v>808.73900000000003</v>
+      </c>
+      <c r="AF14" s="82">
+        <v>675.78399999999999</v>
+      </c>
+      <c r="AG14" s="84">
+        <v>660.03300000000002</v>
+      </c>
+      <c r="AH14" s="84">
+        <v>626.87199999999996</v>
+      </c>
+      <c r="AI14" s="98">
+        <v>611.803</v>
+      </c>
+      <c r="AJ14" s="84">
+        <v>590.93200000000002</v>
+      </c>
+      <c r="AK14" s="82">
+        <v>616.34400000000005</v>
+      </c>
+      <c r="AL14" s="89">
+        <v>633.66499999999996</v>
+      </c>
+      <c r="AM14" s="89">
+        <v>660.09299999999996</v>
+      </c>
+      <c r="AN14" s="90">
+        <v>726.07399999999996</v>
+      </c>
+      <c r="AO14" s="90">
+        <v>795.27800000000002</v>
+      </c>
+      <c r="AP14" s="82">
+        <v>853.99800000000005</v>
+      </c>
+      <c r="AQ14" s="82">
+        <v>613.42999999999995</v>
+      </c>
+      <c r="AR14" s="82">
+        <v>529.08600000000001</v>
+      </c>
+      <c r="AS14" s="82">
+        <v>517.27099999999996</v>
+      </c>
+      <c r="AT14" s="82">
+        <v>493.42200000000003</v>
+      </c>
+      <c r="AU14" s="82">
+        <v>481.96899999999999</v>
+      </c>
+      <c r="AV14" s="82">
+        <v>465.29599999999999</v>
+      </c>
+      <c r="AW14" s="82">
+        <v>477.767</v>
+      </c>
+      <c r="AX14" s="82">
+        <v>376.3056934</v>
+      </c>
+      <c r="AY14" s="82">
+        <v>386.81445100000002</v>
+      </c>
+      <c r="AZ14" s="82">
+        <v>425.08645569999999</v>
+      </c>
+      <c r="BA14" s="82">
+        <v>465.63619510000001</v>
+      </c>
+      <c r="BB14" s="82">
+        <v>493.48477439999999</v>
+      </c>
+      <c r="BC14" s="82">
+        <v>486.41627490000002</v>
+      </c>
+      <c r="BD14" s="82">
+        <v>403.79051440000001</v>
+      </c>
+      <c r="BE14" s="82">
+        <v>390.63163299999997</v>
+      </c>
+      <c r="BF14" s="82">
+        <v>379.83372450000002</v>
+      </c>
+      <c r="BG14" s="82">
+        <v>371.48385350000001</v>
+      </c>
+      <c r="BH14" s="82">
+        <v>358.35301509999999</v>
+      </c>
+      <c r="BI14" s="82">
+        <v>370.0961552</v>
+      </c>
+      <c r="BJ14" s="82">
+        <v>385.04399999999998</v>
+      </c>
+      <c r="BK14" s="82">
+        <v>395.971</v>
+      </c>
+      <c r="BL14" s="82">
+        <v>436.23599999999999</v>
+      </c>
+      <c r="BM14" s="82">
+        <v>475.83800000000002</v>
+      </c>
+      <c r="BN14" s="82">
+        <v>505.98899999999998</v>
+      </c>
+      <c r="BO14" s="82">
+        <v>497.57799999999997</v>
+      </c>
+      <c r="BP14" s="82">
+        <v>450.274</v>
+      </c>
+      <c r="BQ14" s="82">
+        <v>464.14800000000002</v>
+      </c>
+      <c r="BR14" s="82">
+        <v>445.35700000000003</v>
+      </c>
+      <c r="BS14" s="82">
+        <v>436.98099999999999</v>
+      </c>
+      <c r="BT14" s="82">
+        <v>423.83699999999999</v>
+      </c>
+      <c r="BU14" s="82">
+        <v>431.666</v>
+      </c>
+      <c r="BV14" s="82">
+        <v>446.81700000000001</v>
+      </c>
+      <c r="BW14" s="81">
+        <v>459.88600000000002</v>
+      </c>
+      <c r="BX14" s="82">
+        <v>510.23200000000003</v>
+      </c>
+      <c r="BY14" s="82">
+        <v>561.67499999999995</v>
+      </c>
+      <c r="BZ14" s="82">
+        <v>599.73900000000003</v>
+      </c>
+      <c r="CA14" s="82">
+        <v>468.64400000000001</v>
+      </c>
+      <c r="CB14" s="82">
+        <v>463.91399999999999</v>
+      </c>
+      <c r="CC14" s="82">
+        <v>454.50299999999999</v>
+      </c>
+      <c r="CD14" s="82">
+        <v>436.34899999999999</v>
+      </c>
+      <c r="CE14" s="82">
+        <v>428.29199999999997</v>
+      </c>
+      <c r="CF14" s="82">
+        <v>414.59</v>
+      </c>
+      <c r="CG14" s="82">
+        <v>427.89299999999997</v>
+      </c>
+      <c r="CH14" s="82">
+        <v>446.55599999999998</v>
+      </c>
+      <c r="CI14" s="81">
+        <v>458.79700000000003</v>
+      </c>
+      <c r="CJ14" s="82">
+        <v>508.81</v>
+      </c>
+      <c r="CK14" s="82">
+        <v>561.15099999999995</v>
+      </c>
+      <c r="CL14" s="82">
+        <v>601.15599999999995</v>
+      </c>
+      <c r="CM14" s="82">
+        <v>470.16800000000001</v>
+      </c>
+      <c r="CN14" s="82">
+        <v>470.13200000000001</v>
+      </c>
+      <c r="CO14" s="82">
+        <v>459.69099999999997</v>
+      </c>
+      <c r="CP14" s="82">
+        <v>440.65499999999997</v>
+      </c>
+      <c r="CQ14" s="82"/>
+      <c r="CR14" s="82"/>
+      <c r="CS14" s="82"/>
+      <c r="CT14" s="51"/>
+    </row>
+    <row r="15" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A15" s="96" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="84">
+        <v>460.75200000000001</v>
+      </c>
+      <c r="C15" s="84">
+        <v>465.08800000000002</v>
+      </c>
+      <c r="D15" s="84">
+        <v>471.80099999999999</v>
+      </c>
+      <c r="E15" s="84">
+        <v>477.334</v>
+      </c>
+      <c r="F15" s="84">
+        <v>524.34</v>
+      </c>
+      <c r="G15" s="82">
+        <v>523.41399999999999</v>
+      </c>
+      <c r="H15" s="88">
+        <v>492.90499999999997</v>
+      </c>
+      <c r="I15" s="82">
+        <v>478.57499999999999</v>
+      </c>
+      <c r="J15" s="82">
+        <v>462.72199999999998</v>
+      </c>
+      <c r="K15" s="82">
+        <v>458.49400000000003</v>
+      </c>
+      <c r="L15" s="82">
+        <v>454.61500000000001</v>
+      </c>
+      <c r="M15" s="82">
+        <v>462.36799999999999</v>
+      </c>
+      <c r="N15" s="84">
+        <v>470.16</v>
+      </c>
+      <c r="O15" s="84">
+        <v>473.35</v>
+      </c>
+      <c r="P15" s="84">
+        <v>475.774</v>
+      </c>
+      <c r="Q15" s="84">
+        <v>484.58199999999999</v>
+      </c>
+      <c r="R15" s="84">
+        <v>531.33500000000004</v>
+      </c>
+      <c r="S15" s="82">
+        <v>531.91600000000005</v>
+      </c>
+      <c r="T15" s="84">
+        <v>503.09399999999999</v>
+      </c>
+      <c r="U15" s="82">
+        <v>490.44900000000001</v>
+      </c>
+      <c r="V15" s="82">
+        <v>471.86</v>
+      </c>
+      <c r="W15" s="82">
+        <v>466.37200000000001</v>
+      </c>
+      <c r="X15" s="82">
+        <v>463.25599999999997</v>
+      </c>
+      <c r="Y15" s="82">
+        <v>463.375</v>
+      </c>
+      <c r="Z15" s="89">
+        <v>466.88099999999997</v>
+      </c>
+      <c r="AA15" s="89">
+        <v>470.98899999999998</v>
+      </c>
+      <c r="AB15" s="90">
+        <v>476.12200000000001</v>
+      </c>
+      <c r="AC15" s="90">
+        <v>480.26</v>
+      </c>
+      <c r="AD15" s="82">
+        <v>528.904</v>
+      </c>
+      <c r="AE15" s="82">
+        <v>532.49099999999999</v>
+      </c>
+      <c r="AF15" s="82">
+        <v>508.63400000000001</v>
+      </c>
+      <c r="AG15" s="84">
+        <v>497.47399999999999</v>
+      </c>
+      <c r="AH15" s="84">
+        <v>480.06099999999998</v>
+      </c>
+      <c r="AI15" s="98">
+        <v>479.08</v>
+      </c>
+      <c r="AJ15" s="84">
+        <v>478.48500000000001</v>
+      </c>
+      <c r="AK15" s="82">
+        <v>437.41399999999999</v>
+      </c>
+      <c r="AL15" s="89">
+        <v>442.464</v>
+      </c>
+      <c r="AM15" s="89">
+        <v>448.161</v>
+      </c>
+      <c r="AN15" s="90">
+        <v>455.35399999999998</v>
+      </c>
+      <c r="AO15" s="90">
+        <v>463.32600000000002</v>
+      </c>
+      <c r="AP15" s="82">
+        <v>511.96800000000002</v>
+      </c>
+      <c r="AQ15" s="82">
+        <v>514.09500000000003</v>
+      </c>
+      <c r="AR15" s="82">
+        <v>493.69499999999999</v>
+      </c>
+      <c r="AS15" s="82">
+        <v>482.74099999999999</v>
+      </c>
+      <c r="AT15" s="82">
+        <v>467.23599999999999</v>
+      </c>
+      <c r="AU15" s="82">
+        <v>464.53399999999999</v>
+      </c>
+      <c r="AV15" s="82">
+        <v>463.798</v>
+      </c>
+      <c r="AW15" s="82">
+        <v>456.322</v>
+      </c>
+      <c r="AX15" s="82">
+        <v>368.46209250000004</v>
+      </c>
+      <c r="AY15" s="82">
+        <v>370.95259229999999</v>
+      </c>
+      <c r="AZ15" s="82">
+        <v>377.38328490000004</v>
+      </c>
+      <c r="BA15" s="82">
+        <v>383.80085300000002</v>
+      </c>
+      <c r="BB15" s="82">
+        <v>418.6364701</v>
+      </c>
+      <c r="BC15" s="82">
+        <v>423.00659250000001</v>
+      </c>
+      <c r="BD15" s="82">
+        <v>402.54026779999998</v>
+      </c>
+      <c r="BE15" s="82">
+        <v>395.95433370000001</v>
+      </c>
+      <c r="BF15" s="82">
+        <v>386.54846039999995</v>
+      </c>
+      <c r="BG15" s="82">
+        <v>385.31121339999999</v>
+      </c>
+      <c r="BH15" s="82">
+        <v>382.46177089999998</v>
+      </c>
+      <c r="BI15" s="82">
+        <v>376.46937939999998</v>
+      </c>
+      <c r="BJ15" s="82">
+        <v>382.23899999999998</v>
+      </c>
+      <c r="BK15" s="82">
+        <v>388.20400000000001</v>
+      </c>
+      <c r="BL15" s="82">
+        <v>392.61</v>
+      </c>
+      <c r="BM15" s="82">
+        <v>396.54700000000003</v>
+      </c>
+      <c r="BN15" s="82">
+        <v>416.226</v>
+      </c>
+      <c r="BO15" s="82">
+        <v>413.99</v>
+      </c>
+      <c r="BP15" s="82">
+        <v>417.80900000000003</v>
+      </c>
+      <c r="BQ15" s="82">
+        <v>408.42899999999997</v>
+      </c>
+      <c r="BR15" s="82">
+        <v>397.07900000000001</v>
+      </c>
+      <c r="BS15" s="82">
+        <v>393.71899999999999</v>
+      </c>
+      <c r="BT15" s="82">
+        <v>392.36900000000003</v>
+      </c>
+      <c r="BU15" s="82">
+        <v>395.28899999999999</v>
+      </c>
+      <c r="BV15" s="82">
+        <v>398.29899999999998</v>
+      </c>
+      <c r="BW15" s="81">
+        <v>400.76900000000001</v>
+      </c>
+      <c r="BX15" s="82">
+        <v>406.84699999999998</v>
+      </c>
+      <c r="BY15" s="82">
+        <v>412.20699999999999</v>
+      </c>
+      <c r="BZ15" s="82">
+        <v>438.71800000000002</v>
+      </c>
+      <c r="CA15" s="82">
+        <v>408.52800000000002</v>
+      </c>
+      <c r="CB15" s="82">
+        <v>406.43</v>
+      </c>
+      <c r="CC15" s="82">
+        <v>401.53699999999998</v>
+      </c>
+      <c r="CD15" s="82">
+        <v>395.846</v>
+      </c>
+      <c r="CE15" s="82">
+        <v>396.63499999999999</v>
+      </c>
+      <c r="CF15" s="82">
+        <v>395.31799999999998</v>
+      </c>
+      <c r="CG15" s="82">
+        <v>391.10199999999998</v>
+      </c>
+      <c r="CH15" s="82">
+        <v>393.69600000000003</v>
+      </c>
+      <c r="CI15" s="81">
+        <v>397.13499999999999</v>
+      </c>
+      <c r="CJ15" s="82">
+        <v>400.83300000000003</v>
+      </c>
+      <c r="CK15" s="82">
+        <v>407.58699999999999</v>
+      </c>
+      <c r="CL15" s="82">
+        <v>432.66300000000001</v>
+      </c>
+      <c r="CM15" s="82">
+        <v>413.67700000000002</v>
+      </c>
+      <c r="CN15" s="82">
+        <v>411.90300000000002</v>
+      </c>
+      <c r="CO15" s="82">
+        <v>405.20100000000002</v>
+      </c>
+      <c r="CP15" s="82">
+        <v>397.83</v>
+      </c>
+      <c r="CQ15" s="82"/>
+      <c r="CR15" s="82"/>
+      <c r="CS15" s="82"/>
+      <c r="CT15" s="51"/>
+    </row>
+    <row r="16" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A16" s="96" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="84">
+        <v>324.51900000000001</v>
+      </c>
+      <c r="C16" s="84">
+        <v>328.08800000000002</v>
+      </c>
+      <c r="D16" s="84">
+        <v>335.154</v>
+      </c>
+      <c r="E16" s="84">
+        <v>343.47</v>
+      </c>
+      <c r="F16" s="84">
+        <v>350.87099999999998</v>
+      </c>
+      <c r="G16" s="82">
+        <v>352.11599999999999</v>
+      </c>
+      <c r="H16" s="88">
+        <v>344.048</v>
+      </c>
+      <c r="I16" s="82">
+        <v>340.76100000000002</v>
+      </c>
+      <c r="J16" s="82">
+        <v>337.755</v>
+      </c>
+      <c r="K16" s="82">
+        <v>333.59199999999998</v>
+      </c>
+      <c r="L16" s="82">
+        <v>330.411</v>
+      </c>
+      <c r="M16" s="82">
+        <v>332.38099999999997</v>
+      </c>
+      <c r="N16" s="84">
+        <v>331.14600000000002</v>
+      </c>
+      <c r="O16" s="84">
+        <v>335.01400000000001</v>
+      </c>
+      <c r="P16" s="84">
+        <v>342.23599999999999</v>
+      </c>
+      <c r="Q16" s="84">
+        <v>350.56299999999999</v>
+      </c>
+      <c r="R16" s="84">
+        <v>365.37400000000002</v>
+      </c>
+      <c r="S16" s="82">
+        <v>361.58800000000002</v>
+      </c>
+      <c r="T16" s="84">
+        <v>359.01499999999999</v>
+      </c>
+      <c r="U16" s="82">
+        <v>355.94299999999998</v>
+      </c>
+      <c r="V16" s="82">
+        <v>352.58300000000003</v>
+      </c>
+      <c r="W16" s="82">
+        <v>348.21600000000001</v>
+      </c>
+      <c r="X16" s="82">
+        <v>344.54700000000003</v>
+      </c>
+      <c r="Y16" s="82">
+        <v>342.32900000000001</v>
+      </c>
+      <c r="Z16" s="89">
+        <v>342.02199999999999</v>
+      </c>
+      <c r="AA16" s="89">
+        <v>350.70600000000002</v>
+      </c>
+      <c r="AB16" s="90">
+        <v>358.572</v>
+      </c>
+      <c r="AC16" s="90">
+        <v>366.98899999999998</v>
+      </c>
+      <c r="AD16" s="82">
+        <v>379.57100000000003</v>
+      </c>
+      <c r="AE16" s="82">
+        <v>387.07900000000001</v>
+      </c>
+      <c r="AF16" s="82">
+        <v>384.61099999999999</v>
+      </c>
+      <c r="AG16" s="84">
+        <v>383.37299999999999</v>
+      </c>
+      <c r="AH16" s="84">
+        <v>381.33100000000002</v>
+      </c>
+      <c r="AI16" s="98">
+        <v>376.983</v>
+      </c>
+      <c r="AJ16" s="84">
+        <v>373.52300000000002</v>
+      </c>
+      <c r="AK16" s="82">
+        <v>360.65699999999998</v>
+      </c>
+      <c r="AL16" s="89">
+        <v>359.101</v>
+      </c>
+      <c r="AM16" s="89">
+        <v>367.97399999999999</v>
+      </c>
+      <c r="AN16" s="90">
+        <v>375.69499999999999</v>
+      </c>
+      <c r="AO16" s="90">
+        <v>384.28399999999999</v>
+      </c>
+      <c r="AP16" s="82">
+        <v>394.55099999999999</v>
+      </c>
+      <c r="AQ16" s="82">
+        <v>420.31799999999998</v>
+      </c>
+      <c r="AR16" s="82">
+        <v>418.738</v>
+      </c>
+      <c r="AS16" s="82">
+        <v>415.15199999999999</v>
+      </c>
+      <c r="AT16" s="82">
+        <v>411.02499999999998</v>
+      </c>
+      <c r="AU16" s="82">
+        <v>406.637</v>
+      </c>
+      <c r="AV16" s="82">
+        <v>402.86</v>
+      </c>
+      <c r="AW16" s="82">
+        <v>382.08600000000001</v>
+      </c>
+      <c r="AX16" s="82">
+        <v>273.66585320000002</v>
+      </c>
+      <c r="AY16" s="82">
+        <v>280.31683950000001</v>
+      </c>
+      <c r="AZ16" s="82">
+        <v>287.47851500000002</v>
+      </c>
+      <c r="BA16" s="82">
+        <v>296.94527840000001</v>
+      </c>
+      <c r="BB16" s="82">
+        <v>305.21790470000002</v>
+      </c>
+      <c r="BC16" s="82">
+        <v>312.03924239999998</v>
+      </c>
+      <c r="BD16" s="82">
+        <v>310.12842599999999</v>
+      </c>
+      <c r="BE16" s="82">
+        <v>307.46779070000002</v>
+      </c>
+      <c r="BF16" s="82">
+        <v>308.94437319999997</v>
+      </c>
+      <c r="BG16" s="82">
+        <v>305.55658240000002</v>
+      </c>
+      <c r="BH16" s="82">
+        <v>301.99693560000003</v>
+      </c>
+      <c r="BI16" s="82">
+        <v>287.32697259999998</v>
+      </c>
+      <c r="BJ16" s="82">
+        <v>299.60199999999998</v>
+      </c>
+      <c r="BK16" s="82">
+        <v>303.12200000000001</v>
+      </c>
+      <c r="BL16" s="82">
+        <v>315.46899999999999</v>
+      </c>
+      <c r="BM16" s="82">
+        <v>325.82799999999997</v>
+      </c>
+      <c r="BN16" s="82">
+        <v>331.06700000000001</v>
+      </c>
+      <c r="BO16" s="82">
+        <v>348.71300000000002</v>
+      </c>
+      <c r="BP16" s="82">
+        <v>423.43400000000003</v>
+      </c>
+      <c r="BQ16" s="82">
+        <v>419.88799999999998</v>
+      </c>
+      <c r="BR16" s="82">
+        <v>420.21499999999997</v>
+      </c>
+      <c r="BS16" s="82">
+        <v>414.77</v>
+      </c>
+      <c r="BT16" s="82">
+        <v>408.64299999999997</v>
+      </c>
+      <c r="BU16" s="82">
+        <v>365.101</v>
+      </c>
+      <c r="BV16" s="82">
+        <v>362.887</v>
+      </c>
+      <c r="BW16" s="81">
+        <v>363.74299999999999</v>
+      </c>
+      <c r="BX16" s="82">
+        <v>380.61500000000001</v>
+      </c>
+      <c r="BY16" s="82">
+        <v>391.846</v>
+      </c>
+      <c r="BZ16" s="82">
+        <v>380.202</v>
+      </c>
+      <c r="CA16" s="82">
+        <v>410.738</v>
+      </c>
+      <c r="CB16" s="82">
+        <v>425.44099999999997</v>
+      </c>
+      <c r="CC16" s="82">
+        <v>422.76600000000002</v>
+      </c>
+      <c r="CD16" s="82">
+        <v>421.13400000000001</v>
+      </c>
+      <c r="CE16" s="82">
+        <v>414.77100000000002</v>
+      </c>
+      <c r="CF16" s="82">
+        <v>409.673</v>
+      </c>
+      <c r="CG16" s="82">
+        <v>370.27699999999999</v>
+      </c>
+      <c r="CH16" s="82">
+        <v>370.45499999999998</v>
+      </c>
+      <c r="CI16" s="81">
+        <v>372.09699999999998</v>
+      </c>
+      <c r="CJ16" s="82">
+        <v>379.65699999999998</v>
+      </c>
+      <c r="CK16" s="82">
+        <v>398.05799999999999</v>
+      </c>
+      <c r="CL16" s="82">
+        <v>408.88400000000001</v>
+      </c>
+      <c r="CM16" s="82">
+        <v>416.173</v>
+      </c>
+      <c r="CN16" s="82">
+        <v>425.62200000000001</v>
+      </c>
+      <c r="CO16" s="82">
+        <v>426.38600000000002</v>
+      </c>
+      <c r="CP16" s="82">
+        <v>422.09699999999998</v>
+      </c>
+      <c r="CQ16" s="82"/>
+      <c r="CR16" s="82"/>
+      <c r="CS16" s="82"/>
+      <c r="CT16" s="51"/>
+    </row>
+    <row r="17" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A17" s="96" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="84">
+        <v>20.033000000000001</v>
+      </c>
+      <c r="C17" s="84">
+        <v>19.931999999999999</v>
+      </c>
+      <c r="D17" s="84">
+        <v>27.372</v>
+      </c>
+      <c r="E17" s="84">
+        <v>27.332000000000001</v>
+      </c>
+      <c r="F17" s="84">
+        <v>27.169</v>
+      </c>
+      <c r="G17" s="82">
+        <v>26.975000000000001</v>
+      </c>
+      <c r="H17" s="88">
+        <v>21.408999999999999</v>
+      </c>
+      <c r="I17" s="82">
+        <v>21.2</v>
+      </c>
+      <c r="J17" s="82">
+        <v>20.707000000000001</v>
+      </c>
+      <c r="K17" s="82">
+        <v>20.474</v>
+      </c>
+      <c r="L17" s="82">
+        <v>20.285</v>
+      </c>
+      <c r="M17" s="82">
+        <v>19.753</v>
+      </c>
+      <c r="N17" s="84">
+        <v>21.911000000000001</v>
+      </c>
+      <c r="O17" s="84">
+        <v>21.574000000000002</v>
+      </c>
+      <c r="P17" s="84">
+        <v>29.225999999999999</v>
+      </c>
+      <c r="Q17" s="84">
+        <v>28.690999999999999</v>
+      </c>
+      <c r="R17" s="84">
+        <v>28.562000000000001</v>
+      </c>
+      <c r="S17" s="82">
+        <v>27.951000000000001</v>
+      </c>
+      <c r="T17" s="84">
+        <v>23.83</v>
+      </c>
+      <c r="U17" s="82">
+        <v>23.533999999999999</v>
+      </c>
+      <c r="V17" s="82">
+        <v>22.884</v>
+      </c>
+      <c r="W17" s="82">
+        <v>24.527999999999999</v>
+      </c>
+      <c r="X17" s="82">
+        <v>24.334</v>
+      </c>
+      <c r="Y17" s="82">
+        <v>22.45</v>
+      </c>
+      <c r="Z17" s="89">
+        <v>23.372</v>
+      </c>
+      <c r="AA17" s="89">
+        <v>22.975000000000001</v>
+      </c>
+      <c r="AB17" s="90">
+        <v>30.649000000000001</v>
+      </c>
+      <c r="AC17" s="90">
+        <v>29.585000000000001</v>
+      </c>
+      <c r="AD17" s="82">
+        <v>29.481000000000002</v>
+      </c>
+      <c r="AE17" s="82">
+        <v>28.681000000000001</v>
+      </c>
+      <c r="AF17" s="82">
+        <v>23.916</v>
+      </c>
+      <c r="AG17" s="84">
+        <v>23.617999999999999</v>
+      </c>
+      <c r="AH17" s="84">
+        <v>22.975999999999999</v>
+      </c>
+      <c r="AI17" s="98">
+        <v>22.54</v>
+      </c>
+      <c r="AJ17" s="84">
+        <v>22.207000000000001</v>
+      </c>
+      <c r="AK17" s="82">
+        <v>23.795999999999999</v>
+      </c>
+      <c r="AL17" s="89">
+        <v>23.625</v>
+      </c>
+      <c r="AM17" s="89">
+        <v>23.274000000000001</v>
+      </c>
+      <c r="AN17" s="90">
+        <v>31.324999999999999</v>
+      </c>
+      <c r="AO17" s="90">
+        <v>30.077999999999999</v>
+      </c>
+      <c r="AP17" s="82">
+        <v>29.684999999999999</v>
+      </c>
+      <c r="AQ17" s="82">
+        <v>23.6</v>
+      </c>
+      <c r="AR17" s="82">
+        <v>23.341999999999999</v>
+      </c>
+      <c r="AS17" s="82">
+        <v>23.184000000000001</v>
+      </c>
+      <c r="AT17" s="82">
+        <v>22.51</v>
+      </c>
+      <c r="AU17" s="82">
+        <v>21.466999999999999</v>
+      </c>
+      <c r="AV17" s="82">
+        <v>21.094999999999999</v>
+      </c>
+      <c r="AW17" s="82">
+        <v>20.099</v>
+      </c>
+      <c r="AX17" s="82">
+        <v>19.958432799999997</v>
+      </c>
+      <c r="AY17" s="82">
+        <v>19.760539600000001</v>
+      </c>
+      <c r="AZ17" s="82">
+        <v>27.129393700000001</v>
+      </c>
+      <c r="BA17" s="82">
+        <v>26.615942699999998</v>
+      </c>
+      <c r="BB17" s="82">
+        <v>26.4863049</v>
+      </c>
+      <c r="BC17" s="82">
+        <v>20.1046625</v>
+      </c>
+      <c r="BD17" s="82">
+        <v>19.690858199999997</v>
+      </c>
+      <c r="BE17" s="82">
+        <v>19.590385099999999</v>
+      </c>
+      <c r="BF17" s="82">
+        <v>19.024099799999998</v>
+      </c>
+      <c r="BG17" s="82">
+        <v>19.184728100000001</v>
+      </c>
+      <c r="BH17" s="82">
+        <v>19.044612499999999</v>
+      </c>
+      <c r="BI17" s="82">
+        <v>19.039960899999997</v>
+      </c>
+      <c r="BJ17" s="82">
+        <v>18.975000000000001</v>
+      </c>
+      <c r="BK17" s="82">
+        <v>18.829000000000001</v>
+      </c>
+      <c r="BL17" s="82">
+        <v>25.841999999999999</v>
+      </c>
+      <c r="BM17" s="82">
+        <v>25.835000000000001</v>
+      </c>
+      <c r="BN17" s="82">
+        <v>24.655999999999999</v>
+      </c>
+      <c r="BO17" s="82">
+        <v>18.716999999999999</v>
+      </c>
+      <c r="BP17" s="82">
+        <v>19.356000000000002</v>
+      </c>
+      <c r="BQ17" s="82">
+        <v>19.059999999999999</v>
+      </c>
+      <c r="BR17" s="82">
+        <v>18.57</v>
+      </c>
+      <c r="BS17" s="82">
+        <v>18.521000000000001</v>
+      </c>
+      <c r="BT17" s="82">
+        <v>18.456</v>
+      </c>
+      <c r="BU17" s="82">
+        <v>20.210999999999999</v>
+      </c>
+      <c r="BV17" s="82">
+        <v>19.687999999999999</v>
+      </c>
+      <c r="BW17" s="81">
+        <v>19.617999999999999</v>
+      </c>
+      <c r="BX17" s="82">
+        <v>26.972000000000001</v>
+      </c>
+      <c r="BY17" s="82">
+        <v>26.936</v>
+      </c>
+      <c r="BZ17" s="82">
+        <v>25.658999999999999</v>
+      </c>
+      <c r="CA17" s="82">
+        <v>21.338000000000001</v>
+      </c>
+      <c r="CB17" s="82">
+        <v>21.314</v>
+      </c>
+      <c r="CC17" s="82">
+        <v>20.736000000000001</v>
+      </c>
+      <c r="CD17" s="82">
+        <v>20.667999999999999</v>
+      </c>
+      <c r="CE17" s="82">
+        <v>20.666</v>
+      </c>
+      <c r="CF17" s="82">
+        <v>20.984000000000002</v>
+      </c>
+      <c r="CG17" s="82">
+        <v>21.024999999999999</v>
+      </c>
+      <c r="CH17" s="82">
+        <v>21.306000000000001</v>
+      </c>
+      <c r="CI17" s="81">
+        <v>20.834</v>
+      </c>
+      <c r="CJ17" s="82">
+        <v>27.831</v>
+      </c>
+      <c r="CK17" s="82">
+        <v>26.977</v>
+      </c>
+      <c r="CL17" s="82">
+        <v>26.818999999999999</v>
+      </c>
+      <c r="CM17" s="82">
+        <v>22.521999999999998</v>
+      </c>
+      <c r="CN17" s="82">
+        <v>22.175000000000001</v>
+      </c>
+      <c r="CO17" s="82">
+        <v>21.876999999999999</v>
+      </c>
+      <c r="CP17" s="82">
+        <v>23.591000000000001</v>
+      </c>
+      <c r="CQ17" s="82"/>
+      <c r="CR17" s="82"/>
+      <c r="CS17" s="82"/>
+      <c r="CT17" s="51"/>
+    </row>
+    <row r="18" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A18" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="89">
+        <v>423.428</v>
+      </c>
+      <c r="C18" s="89">
+        <v>447.36500000000001</v>
+      </c>
+      <c r="D18" s="89">
+        <v>484.959</v>
+      </c>
+      <c r="E18" s="89">
+        <v>514.41499999999996</v>
+      </c>
+      <c r="F18" s="89">
+        <v>524.27300000000002</v>
+      </c>
+      <c r="G18" s="82">
+        <v>523.09699999999998</v>
+      </c>
+      <c r="H18" s="89">
+        <v>481.34</v>
+      </c>
+      <c r="I18" s="82">
+        <v>472.30700000000002</v>
+      </c>
+      <c r="J18" s="82">
+        <v>462.245</v>
+      </c>
+      <c r="K18" s="82">
+        <v>448.34199999999998</v>
+      </c>
+      <c r="L18" s="82">
+        <v>427.62799999999999</v>
+      </c>
+      <c r="M18" s="82">
+        <v>426.63799999999998</v>
+      </c>
+      <c r="N18" s="89">
+        <v>440.00400000000002</v>
+      </c>
+      <c r="O18" s="89">
+        <v>464.34100000000001</v>
+      </c>
+      <c r="P18" s="89">
+        <v>503.94099999999997</v>
+      </c>
+      <c r="Q18" s="89">
+        <v>533.94600000000003</v>
+      </c>
+      <c r="R18" s="89">
+        <v>544.13800000000003</v>
+      </c>
+      <c r="S18" s="82">
+        <v>543.08600000000001</v>
+      </c>
+      <c r="T18" s="84">
+        <v>503.916</v>
+      </c>
+      <c r="U18" s="82">
+        <v>495.44400000000002</v>
+      </c>
+      <c r="V18" s="82">
+        <v>484.16399999999999</v>
+      </c>
+      <c r="W18" s="82">
+        <v>468.67099999999999</v>
+      </c>
+      <c r="X18" s="82">
+        <v>448.29399999999998</v>
+      </c>
+      <c r="Y18" s="82">
+        <v>446.94499999999999</v>
+      </c>
+      <c r="Z18" s="89">
+        <v>460.76900000000001</v>
+      </c>
+      <c r="AA18" s="89">
+        <v>485.56599999999997</v>
+      </c>
+      <c r="AB18" s="90">
+        <v>527.16399999999999</v>
+      </c>
+      <c r="AC18" s="90">
+        <v>560.51599999999996</v>
+      </c>
+      <c r="AD18" s="82">
+        <v>572.83799999999997</v>
+      </c>
+      <c r="AE18" s="82">
+        <v>568.05899999999997</v>
+      </c>
+      <c r="AF18" s="82">
+        <v>525.33500000000004</v>
+      </c>
+      <c r="AG18" s="84">
+        <v>515.99900000000002</v>
+      </c>
+      <c r="AH18" s="97">
+        <v>505.09500000000003</v>
+      </c>
+      <c r="AI18" s="97">
+        <v>490.63900000000001</v>
+      </c>
+      <c r="AJ18" s="97">
+        <v>469.637</v>
+      </c>
+      <c r="AK18" s="97">
+        <v>478.60700000000003</v>
+      </c>
+      <c r="AL18" s="89">
+        <v>492.48099999999999</v>
+      </c>
+      <c r="AM18" s="89">
+        <v>522.16099999999994</v>
+      </c>
+      <c r="AN18" s="90">
+        <v>566.55999999999995</v>
+      </c>
+      <c r="AO18" s="90">
+        <v>604.07899999999995</v>
+      </c>
+      <c r="AP18" s="82">
+        <v>621.86</v>
+      </c>
+      <c r="AQ18" s="82">
+        <v>618.26</v>
+      </c>
+      <c r="AR18" s="82">
+        <v>564.87599999999998</v>
+      </c>
+      <c r="AS18" s="82">
+        <v>553.94299999999998</v>
+      </c>
+      <c r="AT18" s="82">
+        <v>542.51900000000001</v>
+      </c>
+      <c r="AU18" s="82">
+        <v>527.89099999999996</v>
+      </c>
+      <c r="AV18" s="82">
+        <v>507.40499999999997</v>
+      </c>
+      <c r="AW18" s="82">
+        <v>512.69899999999996</v>
+      </c>
+      <c r="AX18" s="82">
+        <v>366.39404039999999</v>
+      </c>
+      <c r="AY18" s="82">
+        <v>384.8821552</v>
+      </c>
+      <c r="AZ18" s="82">
+        <v>411.32791239999995</v>
+      </c>
+      <c r="BA18" s="82">
+        <v>437.5462205</v>
+      </c>
+      <c r="BB18" s="82">
+        <v>448.82636219999995</v>
+      </c>
+      <c r="BC18" s="82">
+        <v>444.20769949999999</v>
+      </c>
+      <c r="BD18" s="82">
+        <v>424.47421659999998</v>
+      </c>
+      <c r="BE18" s="82">
+        <v>417.32243689999996</v>
+      </c>
+      <c r="BF18" s="82">
+        <v>408.04807819999996</v>
+      </c>
+      <c r="BG18" s="82">
+        <v>394.99550770000002</v>
+      </c>
+      <c r="BH18" s="82">
+        <v>378.47060379999999</v>
+      </c>
+      <c r="BI18" s="82">
+        <v>360.22163640000002</v>
+      </c>
+      <c r="BJ18" s="82">
+        <v>367.08600000000001</v>
+      </c>
+      <c r="BK18" s="82">
+        <v>385.37</v>
+      </c>
+      <c r="BL18" s="82">
+        <v>428.45600000000002</v>
+      </c>
+      <c r="BM18" s="82">
+        <v>449.30399999999997</v>
+      </c>
+      <c r="BN18" s="82">
+        <v>456.85300000000001</v>
+      </c>
+      <c r="BO18" s="82">
+        <v>480.798</v>
+      </c>
+      <c r="BP18" s="82">
+        <v>499.82</v>
+      </c>
+      <c r="BQ18" s="82">
+        <v>488.95499999999998</v>
+      </c>
+      <c r="BR18" s="82">
+        <v>478.32400000000001</v>
+      </c>
+      <c r="BS18" s="82">
+        <v>467.20400000000001</v>
+      </c>
+      <c r="BT18" s="82">
+        <v>451.26799999999997</v>
+      </c>
+      <c r="BU18" s="82">
+        <v>430.46699999999998</v>
+      </c>
+      <c r="BV18" s="82">
+        <v>483.72</v>
+      </c>
+      <c r="BW18" s="81">
+        <v>511.89400000000001</v>
+      </c>
+      <c r="BX18" s="82">
+        <v>561.47900000000004</v>
+      </c>
+      <c r="BY18" s="82">
+        <v>594.47199999999998</v>
+      </c>
+      <c r="BZ18" s="82">
+        <v>609.226</v>
+      </c>
+      <c r="CA18" s="82">
+        <v>509.37</v>
+      </c>
+      <c r="CB18" s="82">
+        <v>499.76499999999999</v>
+      </c>
+      <c r="CC18" s="82">
+        <v>492.16199999999998</v>
+      </c>
+      <c r="CD18" s="82">
+        <v>484.51600000000002</v>
+      </c>
+      <c r="CE18" s="82">
+        <v>471.67899999999997</v>
+      </c>
+      <c r="CF18" s="82">
+        <v>456.29899999999998</v>
+      </c>
+      <c r="CG18" s="82">
+        <v>475.00200000000001</v>
+      </c>
+      <c r="CH18" s="82">
+        <v>489.55200000000002</v>
+      </c>
+      <c r="CI18" s="81">
+        <v>519.79399999999998</v>
+      </c>
+      <c r="CJ18" s="82">
+        <v>573.08199999999999</v>
+      </c>
+      <c r="CK18" s="82">
+        <v>603.85199999999998</v>
+      </c>
+      <c r="CL18" s="82">
+        <v>617.83399999999995</v>
+      </c>
+      <c r="CM18" s="82">
+        <v>524.09699999999998</v>
+      </c>
+      <c r="CN18" s="82">
+        <v>512.63900000000001</v>
+      </c>
+      <c r="CO18" s="82">
+        <v>504.48599999999999</v>
+      </c>
+      <c r="CP18" s="82">
+        <v>495.077</v>
+      </c>
+      <c r="CQ18" s="82"/>
+      <c r="CR18" s="82"/>
+      <c r="CS18" s="82"/>
+      <c r="CT18" s="51"/>
+    </row>
+    <row r="19" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A19" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="89">
+        <v>373.101</v>
+      </c>
+      <c r="C19" s="89">
+        <v>425.72800000000001</v>
+      </c>
+      <c r="D19" s="89">
+        <v>461.22800000000001</v>
+      </c>
+      <c r="E19" s="89">
+        <v>464.255</v>
+      </c>
+      <c r="F19" s="89">
+        <v>463.78500000000003</v>
+      </c>
+      <c r="G19" s="82">
+        <v>462.63099999999997</v>
+      </c>
+      <c r="H19" s="89">
+        <v>418.16500000000002</v>
+      </c>
+      <c r="I19" s="82">
+        <v>402.33699999999999</v>
+      </c>
+      <c r="J19" s="82">
+        <v>377.11900000000003</v>
+      </c>
+      <c r="K19" s="82">
+        <v>366.99299999999999</v>
+      </c>
+      <c r="L19" s="82">
+        <v>359.07100000000003</v>
+      </c>
+      <c r="M19" s="82">
+        <v>366.536</v>
+      </c>
+      <c r="N19" s="89">
+        <v>387.17</v>
+      </c>
+      <c r="O19" s="89">
+        <v>442.32799999999997</v>
+      </c>
+      <c r="P19" s="89">
+        <v>478.46699999999998</v>
+      </c>
+      <c r="Q19" s="89">
+        <v>481.37700000000001</v>
+      </c>
+      <c r="R19" s="89">
+        <v>479.94200000000001</v>
+      </c>
+      <c r="S19" s="82">
+        <v>478.53399999999999</v>
+      </c>
+      <c r="T19" s="84">
+        <v>430.91699999999997</v>
+      </c>
+      <c r="U19" s="82">
+        <v>415.642</v>
+      </c>
+      <c r="V19" s="82">
+        <v>390.90199999999999</v>
+      </c>
+      <c r="W19" s="82">
+        <v>379.72500000000002</v>
+      </c>
+      <c r="X19" s="82">
+        <v>372.697</v>
+      </c>
+      <c r="Y19" s="82">
+        <v>377.69600000000003</v>
+      </c>
+      <c r="Z19" s="89">
+        <v>399.45299999999997</v>
+      </c>
+      <c r="AA19" s="89">
+        <v>455.58</v>
+      </c>
+      <c r="AB19" s="90">
+        <v>493.57400000000001</v>
+      </c>
+      <c r="AC19" s="90">
+        <v>498.89699999999999</v>
+      </c>
+      <c r="AD19" s="82">
+        <v>498.74700000000001</v>
+      </c>
+      <c r="AE19" s="82">
+        <v>495.22800000000001</v>
+      </c>
+      <c r="AF19" s="82">
+        <v>448.29399999999998</v>
+      </c>
+      <c r="AG19" s="84">
+        <v>432.601</v>
+      </c>
+      <c r="AH19" s="84">
+        <v>407.45100000000002</v>
+      </c>
+      <c r="AI19" s="98">
+        <v>397.529</v>
+      </c>
+      <c r="AJ19" s="84">
+        <v>390.17500000000001</v>
+      </c>
+      <c r="AK19" s="82">
+        <v>389.94499999999999</v>
+      </c>
+      <c r="AL19" s="89">
+        <v>411.3</v>
+      </c>
+      <c r="AM19" s="89">
+        <v>458.49700000000001</v>
+      </c>
+      <c r="AN19" s="90">
+        <v>507.55599999999998</v>
+      </c>
+      <c r="AO19" s="90">
+        <v>515.43100000000004</v>
+      </c>
+      <c r="AP19" s="82">
+        <v>515.47400000000005</v>
+      </c>
+      <c r="AQ19" s="82">
+        <v>514.71100000000001</v>
+      </c>
+      <c r="AR19" s="82">
+        <v>464.25299999999999</v>
+      </c>
+      <c r="AS19" s="82">
+        <v>448.82400000000001</v>
+      </c>
+      <c r="AT19" s="82">
+        <v>424.15699999999998</v>
+      </c>
+      <c r="AU19" s="82">
+        <v>413.87299999999999</v>
+      </c>
+      <c r="AV19" s="82">
+        <v>405.99099999999999</v>
+      </c>
+      <c r="AW19" s="82">
+        <v>405.911</v>
+      </c>
+      <c r="AX19" s="82">
+        <v>316.013464</v>
+      </c>
+      <c r="AY19" s="82">
+        <v>348.85805040000002</v>
+      </c>
+      <c r="AZ19" s="82">
+        <v>380.16714300000001</v>
+      </c>
+      <c r="BA19" s="82">
+        <v>384.20748019999996</v>
+      </c>
+      <c r="BB19" s="82">
+        <v>384.6950185</v>
+      </c>
+      <c r="BC19" s="82">
+        <v>385.22455709999997</v>
+      </c>
+      <c r="BD19" s="82">
+        <v>334.71173820000001</v>
+      </c>
+      <c r="BE19" s="82">
+        <v>324.02462839999998</v>
+      </c>
+      <c r="BF19" s="82">
+        <v>308.41475250000002</v>
+      </c>
+      <c r="BG19" s="82">
+        <v>301.12969630000003</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>294.61091519999997</v>
+      </c>
+      <c r="BI19" s="82">
+        <v>282.44139100000001</v>
+      </c>
+      <c r="BJ19" s="82">
+        <v>295.06400000000002</v>
+      </c>
+      <c r="BK19" s="82">
+        <v>324.08100000000002</v>
+      </c>
+      <c r="BL19" s="82">
+        <v>344.13200000000001</v>
+      </c>
+      <c r="BM19" s="82">
+        <v>347.89</v>
+      </c>
+      <c r="BN19" s="82">
+        <v>348.74900000000002</v>
+      </c>
+      <c r="BO19" s="82">
+        <v>347.32299999999998</v>
+      </c>
+      <c r="BP19" s="82">
+        <v>300.80399999999997</v>
+      </c>
+      <c r="BQ19" s="82">
+        <v>291.69600000000003</v>
+      </c>
+      <c r="BR19" s="82">
+        <v>277.952</v>
+      </c>
+      <c r="BS19" s="82">
+        <v>270.75599999999997</v>
+      </c>
+      <c r="BT19" s="82">
+        <v>266.392</v>
+      </c>
+      <c r="BU19" s="82">
+        <v>276.947</v>
+      </c>
+      <c r="BV19" s="82">
+        <v>288.846</v>
+      </c>
+      <c r="BW19" s="81">
+        <v>318.596</v>
+      </c>
+      <c r="BX19" s="82">
+        <v>336.52</v>
+      </c>
+      <c r="BY19" s="82">
+        <v>340.63200000000001</v>
+      </c>
+      <c r="BZ19" s="82">
+        <v>339.88600000000002</v>
+      </c>
+      <c r="CA19" s="82">
+        <v>339.99099999999999</v>
+      </c>
+      <c r="CB19" s="82">
+        <v>296.79000000000002</v>
+      </c>
+      <c r="CC19" s="82">
+        <v>288.839</v>
+      </c>
+      <c r="CD19" s="82">
+        <v>275.976</v>
+      </c>
+      <c r="CE19" s="82">
+        <v>270.19</v>
+      </c>
+      <c r="CF19" s="82">
+        <v>265.74900000000002</v>
+      </c>
+      <c r="CG19" s="82">
+        <v>284.29199999999997</v>
+      </c>
+      <c r="CH19" s="82">
+        <v>296.26499999999999</v>
+      </c>
+      <c r="CI19" s="81">
+        <v>325.95</v>
+      </c>
+      <c r="CJ19" s="82">
+        <v>345.47199999999998</v>
+      </c>
+      <c r="CK19" s="82">
+        <v>350.48200000000003</v>
+      </c>
+      <c r="CL19" s="82">
+        <v>349.92099999999999</v>
+      </c>
+      <c r="CM19" s="82">
+        <v>350.14699999999999</v>
+      </c>
+      <c r="CN19" s="82">
+        <v>301.29500000000002</v>
+      </c>
+      <c r="CO19" s="82">
+        <v>293.68400000000003</v>
+      </c>
+      <c r="CP19" s="82">
+        <v>278.77100000000002</v>
+      </c>
+      <c r="CQ19" s="82"/>
+      <c r="CR19" s="82"/>
+      <c r="CS19" s="82"/>
+      <c r="CT19" s="51"/>
+    </row>
+    <row r="20" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A20" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="89">
+        <v>993.58500000000004</v>
+      </c>
+      <c r="C20" s="89">
+        <v>1036.1289999999999</v>
+      </c>
+      <c r="D20" s="89">
+        <v>1105.5630000000001</v>
+      </c>
+      <c r="E20" s="89">
+        <v>1151.6790000000001</v>
+      </c>
+      <c r="F20" s="89">
+        <v>1175.596</v>
+      </c>
+      <c r="G20" s="82">
+        <v>1157.8620000000001</v>
+      </c>
+      <c r="H20" s="100">
+        <v>1070.1310000000001</v>
+      </c>
+      <c r="I20" s="82">
+        <v>1050.7660000000001</v>
+      </c>
+      <c r="J20" s="82">
+        <v>1024.6869999999999</v>
+      </c>
+      <c r="K20" s="82">
+        <v>989.40499999999997</v>
+      </c>
+      <c r="L20" s="82">
+        <v>960.06100000000004</v>
+      </c>
+      <c r="M20" s="82">
+        <v>1052.9290000000001</v>
+      </c>
+      <c r="N20" s="89">
+        <v>1053.684</v>
+      </c>
+      <c r="O20" s="89">
+        <v>1094.6669999999999</v>
+      </c>
+      <c r="P20" s="89">
+        <v>1166.1489999999999</v>
+      </c>
+      <c r="Q20" s="89">
+        <v>1229.1949999999999</v>
+      </c>
+      <c r="R20" s="89">
+        <v>1257.7550000000001</v>
+      </c>
+      <c r="S20" s="82">
+        <v>1229.0170000000001</v>
+      </c>
+      <c r="T20" s="84">
+        <v>1129.9179999999999</v>
+      </c>
+      <c r="U20" s="82">
+        <v>1109.1849999999999</v>
+      </c>
+      <c r="V20" s="82">
+        <v>1080.921</v>
+      </c>
+      <c r="W20" s="82">
+        <v>1047.0050000000001</v>
+      </c>
+      <c r="X20" s="82">
+        <v>1011.931</v>
+      </c>
+      <c r="Y20" s="82">
+        <v>1129.9570000000001</v>
+      </c>
+      <c r="Z20" s="98">
+        <v>1129.1869999999999</v>
+      </c>
+      <c r="AA20" s="98">
+        <v>1167.4760000000001</v>
+      </c>
+      <c r="AB20" s="90">
+        <v>1239.7670000000001</v>
+      </c>
+      <c r="AC20" s="90">
+        <v>1299.9010000000001</v>
+      </c>
+      <c r="AD20" s="82">
+        <v>1328.546</v>
+      </c>
+      <c r="AE20" s="82">
+        <v>1326.4079999999999</v>
+      </c>
+      <c r="AF20" s="82">
+        <v>1175.645</v>
+      </c>
+      <c r="AG20" s="84">
+        <v>1145.326</v>
+      </c>
+      <c r="AH20" s="84">
+        <v>1115.4870000000001</v>
+      </c>
+      <c r="AI20" s="98">
+        <v>1082.934</v>
+      </c>
+      <c r="AJ20" s="84">
+        <v>1050.596</v>
+      </c>
+      <c r="AK20" s="82">
+        <v>1129.5989999999999</v>
+      </c>
+      <c r="AL20" s="98">
+        <v>1129.3989999999999</v>
+      </c>
+      <c r="AM20" s="98">
+        <v>1167.779</v>
+      </c>
+      <c r="AN20" s="90">
+        <v>1233.3520000000001</v>
+      </c>
+      <c r="AO20" s="90">
+        <v>1292.289</v>
+      </c>
+      <c r="AP20" s="82">
+        <v>1318.0139999999999</v>
+      </c>
+      <c r="AQ20" s="82">
+        <v>1314.5260000000001</v>
+      </c>
+      <c r="AR20" s="82">
+        <v>1199.2070000000001</v>
+      </c>
+      <c r="AS20" s="82">
+        <v>1170.818</v>
+      </c>
+      <c r="AT20" s="82">
+        <v>1141.809</v>
+      </c>
+      <c r="AU20" s="82">
+        <v>1108.385</v>
+      </c>
+      <c r="AV20" s="82">
+        <v>1078.2660000000001</v>
+      </c>
+      <c r="AW20" s="82">
+        <v>1035.212</v>
+      </c>
+      <c r="AX20" s="82">
+        <v>857.16758779999998</v>
+      </c>
+      <c r="AY20" s="82">
+        <v>883.79128969999999</v>
+      </c>
+      <c r="AZ20" s="82">
+        <v>932.14607519999993</v>
+      </c>
+      <c r="BA20" s="82">
+        <v>968.70984320000002</v>
+      </c>
+      <c r="BB20" s="82">
+        <v>987.11089520000007</v>
+      </c>
+      <c r="BC20" s="82">
+        <v>1000.7521417</v>
+      </c>
+      <c r="BD20" s="82">
+        <v>897.94554989999995</v>
+      </c>
+      <c r="BE20" s="82">
+        <v>878.20927659999995</v>
+      </c>
+      <c r="BF20" s="82">
+        <v>866.87016879999999</v>
+      </c>
+      <c r="BG20" s="82">
+        <v>849.09741120000001</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>827.78760910000005</v>
+      </c>
+      <c r="BI20" s="82">
+        <v>796.69000139999991</v>
+      </c>
+      <c r="BJ20" s="82">
+        <v>795.58399999999995</v>
+      </c>
+      <c r="BK20" s="82">
+        <v>808.77300000000002</v>
+      </c>
+      <c r="BL20" s="82">
+        <v>848.30399999999997</v>
+      </c>
+      <c r="BM20" s="82">
+        <v>886.50400000000002</v>
+      </c>
+      <c r="BN20" s="82">
+        <v>904.02800000000002</v>
+      </c>
+      <c r="BO20" s="82">
+        <v>1145.1079999999999</v>
+      </c>
+      <c r="BP20" s="82">
+        <v>1120.067</v>
+      </c>
+      <c r="BQ20" s="82">
+        <v>1101.1030000000001</v>
+      </c>
+      <c r="BR20" s="82">
+        <v>1078.5830000000001</v>
+      </c>
+      <c r="BS20" s="82">
+        <v>1056.289</v>
+      </c>
+      <c r="BT20" s="82">
+        <v>1030.3589999999999</v>
+      </c>
+      <c r="BU20" s="82">
+        <v>970.05799999999999</v>
+      </c>
+      <c r="BV20" s="82">
+        <v>1072.51</v>
+      </c>
+      <c r="BW20" s="81">
+        <v>1102.8209999999999</v>
+      </c>
+      <c r="BX20" s="82">
+        <v>1163.491</v>
+      </c>
+      <c r="BY20" s="82">
+        <v>1195.143</v>
+      </c>
+      <c r="BZ20" s="82">
+        <v>1225.021</v>
+      </c>
+      <c r="CA20" s="82">
+        <v>1180.4929999999999</v>
+      </c>
+      <c r="CB20" s="82">
+        <v>1162.7339999999999</v>
+      </c>
+      <c r="CC20" s="82">
+        <v>1143.604</v>
+      </c>
+      <c r="CD20" s="82">
+        <v>1109.354</v>
+      </c>
+      <c r="CE20" s="82">
+        <v>1089.4169999999999</v>
+      </c>
+      <c r="CF20" s="82">
+        <v>1064.731</v>
+      </c>
+      <c r="CG20" s="82">
+        <v>1105.146</v>
+      </c>
+      <c r="CH20" s="82">
+        <v>1125.779</v>
+      </c>
+      <c r="CI20" s="81">
+        <v>1145.424</v>
+      </c>
+      <c r="CJ20" s="82">
+        <v>1211.231</v>
+      </c>
+      <c r="CK20" s="82">
+        <v>1249.635</v>
+      </c>
+      <c r="CL20" s="82">
+        <v>1283.06</v>
+      </c>
+      <c r="CM20" s="82">
+        <v>1238.617</v>
+      </c>
+      <c r="CN20" s="82">
+        <v>1209.7829999999999</v>
+      </c>
+      <c r="CO20" s="82">
+        <v>1191</v>
+      </c>
+      <c r="CP20" s="82">
+        <v>1165.848</v>
+      </c>
+      <c r="CQ20" s="82"/>
+      <c r="CR20" s="82"/>
+      <c r="CS20" s="82"/>
+      <c r="CT20" s="51"/>
+    </row>
+    <row r="21" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A21" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="89">
+        <v>223.29300000000001</v>
+      </c>
+      <c r="AR21" s="82">
+        <v>171.31399999999999</v>
+      </c>
+      <c r="AS21" s="82">
+        <v>167.66300000000001</v>
+      </c>
+      <c r="AT21" s="82">
+        <v>159.874</v>
+      </c>
+      <c r="AU21" s="82">
+        <v>156.87700000000001</v>
+      </c>
+      <c r="AV21" s="82">
+        <v>153.398</v>
+      </c>
+      <c r="AW21" s="82">
+        <v>143.179</v>
+      </c>
+      <c r="AX21" s="82">
+        <v>106.29462579999999</v>
+      </c>
+      <c r="AY21" s="82">
+        <v>107.82015009999999</v>
+      </c>
+      <c r="AZ21" s="82">
+        <v>118.16516590000001</v>
+      </c>
+      <c r="BA21" s="82">
+        <v>129.24609669999998</v>
+      </c>
+      <c r="BB21" s="82">
+        <v>141.17104710000001</v>
+      </c>
+      <c r="BC21" s="89">
+        <v>144.73373509999999</v>
+      </c>
+      <c r="BD21" s="82">
+        <v>119.59410159999999</v>
+      </c>
+      <c r="BE21" s="82">
+        <v>117.6836492</v>
+      </c>
+      <c r="BF21" s="82">
+        <v>115.24130959999999</v>
+      </c>
+      <c r="BG21" s="82">
+        <v>113.43062429999999</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>112.51063569999999</v>
+      </c>
+      <c r="BI21" s="82">
+        <v>109.0539507</v>
+      </c>
+      <c r="BJ21" s="82">
+        <v>106.726</v>
+      </c>
+      <c r="BK21" s="82">
+        <v>107.23</v>
+      </c>
+      <c r="BL21" s="82">
+        <v>118.465</v>
+      </c>
+      <c r="BM21" s="82">
+        <v>129.00200000000001</v>
+      </c>
+      <c r="BN21" s="82">
+        <v>139.12</v>
+      </c>
+      <c r="BO21" s="89">
+        <v>141.84399999999999</v>
+      </c>
+      <c r="BP21" s="82">
+        <v>165.27199999999999</v>
+      </c>
+      <c r="BQ21" s="82">
+        <v>163.315</v>
+      </c>
+      <c r="BR21" s="82">
+        <v>160.80099999999999</v>
+      </c>
+      <c r="BS21" s="82">
+        <v>159.07499999999999</v>
+      </c>
+      <c r="BT21" s="82">
+        <v>158.23599999999999</v>
+      </c>
+      <c r="BU21" s="82">
+        <v>150.56100000000001</v>
+      </c>
+      <c r="BV21" s="82">
+        <v>149.25</v>
+      </c>
+      <c r="BW21" s="81">
+        <v>151.858</v>
+      </c>
+      <c r="BX21" s="82">
+        <v>194.45699999999999</v>
+      </c>
+      <c r="BY21" s="82">
+        <v>207.16399999999999</v>
+      </c>
+      <c r="BZ21" s="82">
+        <v>205.63499999999999</v>
+      </c>
+      <c r="CA21" s="89">
+        <v>155.53800000000001</v>
+      </c>
+      <c r="CB21" s="82">
+        <v>155.18700000000001</v>
+      </c>
+      <c r="CC21" s="82">
+        <v>153.23099999999999</v>
+      </c>
+      <c r="CD21" s="82">
+        <v>150.73500000000001</v>
+      </c>
+      <c r="CE21" s="82">
+        <v>148.98099999999999</v>
+      </c>
+      <c r="CF21" s="82">
+        <v>148.14099999999999</v>
+      </c>
+      <c r="CG21" s="82">
+        <v>143.42699999999999</v>
+      </c>
+      <c r="CH21" s="82">
+        <v>143.97300000000001</v>
+      </c>
+      <c r="CI21" s="81">
+        <v>146.386</v>
+      </c>
+      <c r="CJ21" s="82">
+        <v>187.28399999999999</v>
+      </c>
+      <c r="CK21" s="82">
+        <v>198.928</v>
+      </c>
+      <c r="CL21" s="82">
+        <v>197.40899999999999</v>
+      </c>
+      <c r="CM21" s="89">
+        <v>194.64500000000001</v>
+      </c>
+      <c r="CN21" s="82">
+        <v>162.024</v>
+      </c>
+      <c r="CO21" s="82">
+        <v>159.91300000000001</v>
+      </c>
+      <c r="CP21" s="82">
+        <v>157.27799999999999</v>
+      </c>
+      <c r="CQ21" s="82"/>
+      <c r="CR21" s="82"/>
+      <c r="CS21" s="82"/>
+      <c r="CT21" s="51"/>
+    </row>
+    <row r="22" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A22" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="89">
+        <v>969.62699999999995</v>
+      </c>
+      <c r="C22" s="89">
+        <v>1020.746</v>
+      </c>
+      <c r="D22" s="89">
+        <v>1112.171</v>
+      </c>
+      <c r="E22" s="89">
+        <v>1208.6769999999999</v>
+      </c>
+      <c r="F22" s="89">
+        <v>1257.8489999999999</v>
+      </c>
+      <c r="G22" s="82">
+        <v>1217.6210000000001</v>
+      </c>
+      <c r="H22" s="89">
+        <v>1189.396</v>
+      </c>
+      <c r="I22" s="82">
+        <v>1166.2080000000001</v>
+      </c>
+      <c r="J22" s="82">
+        <v>1125.3679999999999</v>
+      </c>
+      <c r="K22" s="82">
+        <v>1097.9480000000001</v>
+      </c>
+      <c r="L22" s="82">
+        <v>1057.8399999999999</v>
+      </c>
+      <c r="M22" s="82">
+        <v>1004.4640000000001</v>
+      </c>
+      <c r="N22" s="89">
+        <v>1022.2430000000001</v>
+      </c>
+      <c r="O22" s="89">
+        <v>1072.7449999999999</v>
+      </c>
+      <c r="P22" s="89">
+        <v>1166.057</v>
+      </c>
+      <c r="Q22" s="89">
+        <v>1264.4749999999999</v>
+      </c>
+      <c r="R22" s="89">
+        <v>1316.0840000000001</v>
+      </c>
+      <c r="S22" s="82">
+        <v>1277.6500000000001</v>
+      </c>
+      <c r="T22" s="84">
+        <v>1247.903</v>
+      </c>
+      <c r="U22" s="82">
+        <v>1223.808</v>
+      </c>
+      <c r="V22" s="82">
+        <v>1180.53</v>
+      </c>
+      <c r="W22" s="82">
+        <v>1153.059</v>
+      </c>
+      <c r="X22" s="82">
+        <v>1110.9770000000001</v>
+      </c>
+      <c r="Y22" s="82">
+        <v>1053.4380000000001</v>
+      </c>
+      <c r="Z22" s="89">
+        <v>1066.231</v>
+      </c>
+      <c r="AA22" s="89">
+        <v>1117.261</v>
+      </c>
+      <c r="AB22" s="90">
+        <v>1216.376</v>
+      </c>
+      <c r="AC22" s="90">
+        <v>1317.386</v>
+      </c>
+      <c r="AD22" s="82">
+        <v>1374.623</v>
+      </c>
+      <c r="AE22" s="82">
+        <v>1323.405</v>
+      </c>
+      <c r="AF22" s="82">
+        <v>1291.068</v>
+      </c>
+      <c r="AG22" s="84">
+        <v>1264.6969999999999</v>
+      </c>
+      <c r="AH22" s="84">
+        <v>1221.864</v>
+      </c>
+      <c r="AI22" s="98">
+        <v>1193.203</v>
+      </c>
+      <c r="AJ22" s="84">
+        <v>1148.4110000000001</v>
+      </c>
+      <c r="AK22" s="82">
+        <v>1108.49</v>
+      </c>
+      <c r="AL22" s="89">
+        <v>1124.4349999999999</v>
+      </c>
+      <c r="AM22" s="89">
+        <v>1177.7360000000001</v>
+      </c>
+      <c r="AN22" s="90">
+        <v>1287.8</v>
+      </c>
+      <c r="AO22" s="90">
+        <v>1434.569</v>
+      </c>
+      <c r="AP22" s="82">
+        <v>1496.0889999999999</v>
+      </c>
+      <c r="AQ22" s="82">
+        <v>529.49300000000005</v>
+      </c>
+      <c r="AR22" s="82">
+        <v>514.98599999999999</v>
+      </c>
+      <c r="AS22" s="82">
+        <v>504.83300000000003</v>
+      </c>
+      <c r="AT22" s="82">
+        <v>484.77600000000001</v>
+      </c>
+      <c r="AU22" s="82">
+        <v>473.01299999999998</v>
+      </c>
+      <c r="AV22" s="82">
+        <v>455.62700000000001</v>
+      </c>
+      <c r="AW22" s="82">
+        <v>438.84100000000001</v>
+      </c>
+      <c r="AX22" s="82">
+        <v>326.95706709999996</v>
+      </c>
+      <c r="AY22" s="82">
+        <v>341.2349193</v>
+      </c>
+      <c r="AZ22" s="82">
+        <v>373.68481500000001</v>
+      </c>
+      <c r="BA22" s="82">
+        <v>408.1767438</v>
+      </c>
+      <c r="BB22" s="82">
+        <v>426.55838299999999</v>
+      </c>
+      <c r="BC22" s="82">
+        <v>387.48212359999997</v>
+      </c>
+      <c r="BD22" s="82">
+        <v>380.04638660000001</v>
+      </c>
+      <c r="BE22" s="82">
+        <v>363.04783860000003</v>
+      </c>
+      <c r="BF22" s="82">
+        <v>351.26961589999996</v>
+      </c>
+      <c r="BG22" s="82">
+        <v>342.89700300000004</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>331.24794510000004</v>
+      </c>
+      <c r="BI22" s="82">
+        <v>325.76902490000003</v>
+      </c>
+      <c r="BJ22" s="82">
+        <v>327.39499999999998</v>
+      </c>
+      <c r="BK22" s="82">
+        <v>331.976</v>
+      </c>
+      <c r="BL22" s="82">
+        <v>338.06200000000001</v>
+      </c>
+      <c r="BM22" s="82">
+        <v>382.20800000000003</v>
+      </c>
+      <c r="BN22" s="82">
+        <v>390.49099999999999</v>
+      </c>
+      <c r="BO22" s="82">
+        <v>365.21699999999998</v>
+      </c>
+      <c r="BP22" s="82">
+        <v>387.49700000000001</v>
+      </c>
+      <c r="BQ22" s="82">
+        <v>410.43599999999998</v>
+      </c>
+      <c r="BR22" s="82">
+        <v>403.94400000000002</v>
+      </c>
+      <c r="BS22" s="82">
+        <v>395.279</v>
+      </c>
+      <c r="BT22" s="82">
+        <v>382.31</v>
+      </c>
+      <c r="BU22" s="82">
+        <v>361.84</v>
+      </c>
+      <c r="BV22" s="82">
+        <v>361.447</v>
+      </c>
+      <c r="BW22" s="81">
+        <v>377.30500000000001</v>
+      </c>
+      <c r="BX22" s="82">
+        <v>422.08100000000002</v>
+      </c>
+      <c r="BY22" s="82">
+        <v>458.32</v>
+      </c>
+      <c r="BZ22" s="82">
+        <v>461.74700000000001</v>
+      </c>
+      <c r="CA22" s="82">
+        <v>423.53699999999998</v>
+      </c>
+      <c r="CB22" s="82">
+        <v>422.65199999999999</v>
+      </c>
+      <c r="CC22" s="82">
+        <v>420.00299999999999</v>
+      </c>
+      <c r="CD22" s="82">
+        <v>416.43599999999998</v>
+      </c>
+      <c r="CE22" s="82">
+        <v>407.23700000000002</v>
+      </c>
+      <c r="CF22" s="82">
+        <v>388.78</v>
+      </c>
+      <c r="CG22" s="82">
+        <v>368.714</v>
+      </c>
+      <c r="CH22" s="82">
+        <v>368.98700000000002</v>
+      </c>
+      <c r="CI22" s="81">
+        <v>389.15899999999999</v>
+      </c>
+      <c r="CJ22" s="82">
+        <v>439.05</v>
+      </c>
+      <c r="CK22" s="82">
+        <v>502.43700000000001</v>
+      </c>
+      <c r="CL22" s="82">
+        <v>518.50800000000004</v>
+      </c>
+      <c r="CM22" s="82">
+        <v>432.96499999999997</v>
+      </c>
+      <c r="CN22" s="82">
+        <v>426.45600000000002</v>
+      </c>
+      <c r="CO22" s="82">
+        <v>421.40199999999999</v>
+      </c>
+      <c r="CP22" s="82">
+        <v>407.495</v>
+      </c>
+      <c r="CQ22" s="82"/>
+      <c r="CR22" s="82"/>
+      <c r="CS22" s="82"/>
+      <c r="CT22" s="51"/>
+    </row>
+    <row r="23" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A23" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="89">
+        <v>0.372</v>
+      </c>
+      <c r="C23" s="89">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="D23" s="89">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="E23" s="89">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="F23" s="89">
+        <v>0.30399999999999999</v>
+      </c>
+      <c r="G23" s="82">
+        <v>0.432</v>
+      </c>
+      <c r="H23" s="89">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="I23" s="82">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="J23" s="82">
+        <v>0.374</v>
+      </c>
+      <c r="K23" s="82">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="L23" s="82">
+        <v>0.35099999999999998</v>
+      </c>
+      <c r="M23" s="82">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="N23" s="89">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="O23" s="89">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="P23" s="89">
+        <v>0.27100000000000002</v>
+      </c>
+      <c r="Q23" s="89">
+        <v>0.27400000000000002</v>
+      </c>
+      <c r="R23" s="89">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="S23" s="82">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="T23" s="84">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="U23" s="82">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="V23" s="82">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="W23" s="82">
+        <v>0.31</v>
+      </c>
+      <c r="X23" s="82">
+        <v>0.3</v>
+      </c>
+      <c r="Y23" s="82">
+        <v>0.315</v>
+      </c>
+      <c r="Z23" s="89">
+        <v>0.31</v>
+      </c>
+      <c r="AA23" s="89">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="AB23" s="85">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="AC23" s="85">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="AD23" s="82">
+        <v>0.27</v>
+      </c>
+      <c r="AE23" s="82">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="AF23" s="82">
+        <v>0.188</v>
+      </c>
+      <c r="AG23" s="84">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="AH23" s="84">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="AI23" s="98">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="AJ23" s="84">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="AK23" s="82">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="AL23" s="89">
+        <v>0.252</v>
+      </c>
+      <c r="AM23" s="89">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="AN23" s="85">
+        <v>0.217</v>
+      </c>
+      <c r="AO23" s="85">
+        <v>0.247</v>
+      </c>
+      <c r="AP23" s="82">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="AQ23" s="82">
+        <v>0.251</v>
+      </c>
+      <c r="AR23" s="82">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="AS23" s="82">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="AT23" s="82">
+        <v>0.22</v>
+      </c>
+      <c r="AU23" s="82">
+        <v>0.221</v>
+      </c>
+      <c r="AV23" s="82">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="AW23" s="82">
+        <v>0.252</v>
+      </c>
+      <c r="AX23" s="82">
+        <v>0.246</v>
+      </c>
+      <c r="AY23" s="82">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="AZ23" s="82">
+        <v>0.20899999999999999</v>
+      </c>
+      <c r="BA23" s="82">
+        <v>0.192</v>
+      </c>
+      <c r="BB23" s="82">
+        <v>0.18</v>
+      </c>
+      <c r="BC23" s="82">
+        <v>0.28399999999999997</v>
+      </c>
+      <c r="BD23" s="82">
+        <v>0.254</v>
+      </c>
+      <c r="BE23" s="82">
+        <v>0.25</v>
+      </c>
+      <c r="BF23" s="82">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="BG23" s="82">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>0.219</v>
+      </c>
+      <c r="BI23" s="82">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="BJ23" s="82">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BK23" s="82">
+        <v>0.221</v>
+      </c>
+      <c r="BL23" s="82">
+        <v>0.21</v>
+      </c>
+      <c r="BM23" s="82">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="BN23" s="82">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="BO23" s="82">
+        <v>0.156</v>
+      </c>
+      <c r="BP23" s="82">
+        <v>0.151</v>
+      </c>
+      <c r="BQ23" s="82">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="BR23" s="82">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="BS23" s="82">
+        <v>0.126</v>
+      </c>
+      <c r="BT23" s="82">
+        <v>0.12</v>
+      </c>
+      <c r="BU23" s="82">
+        <v>0.156</v>
+      </c>
+      <c r="BV23" s="82">
+        <v>0.152</v>
+      </c>
+      <c r="BW23" s="81">
+        <v>0.14399999999999999</v>
+      </c>
+      <c r="BX23" s="82">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="BY23" s="82">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="BZ23" s="82">
+        <v>0.124</v>
+      </c>
+      <c r="CA23" s="82">
+        <v>0.24</v>
+      </c>
+      <c r="CB23" s="82">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="CC23" s="82">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="CD23" s="82">
+        <v>0.223</v>
+      </c>
+      <c r="CE23" s="82">
+        <v>0.215</v>
+      </c>
+      <c r="CF23" s="82">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="CG23" s="82">
+        <v>0.17399999999999999</v>
+      </c>
+      <c r="CH23" s="82">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="CI23" s="81">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="CJ23" s="82">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="CK23" s="82">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="CL23" s="82">
+        <v>0.159</v>
+      </c>
+      <c r="CM23" s="82">
+        <v>0.191</v>
+      </c>
+      <c r="CN23" s="82">
+        <v>0.189</v>
+      </c>
+      <c r="CO23" s="82">
+        <v>0.186</v>
+      </c>
+      <c r="CP23" s="82">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="CQ23" s="82"/>
+      <c r="CR23" s="82"/>
+      <c r="CS23" s="82"/>
+      <c r="CT23" s="51"/>
+    </row>
+    <row r="24" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A24" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="89">
+        <v>3.0569999999999999</v>
+      </c>
+      <c r="C24" s="89">
+        <v>3.121</v>
+      </c>
+      <c r="D24" s="89">
+        <v>3.1280000000000001</v>
+      </c>
+      <c r="E24" s="89">
+        <v>3.1829999999999998</v>
+      </c>
+      <c r="F24" s="89">
+        <v>3.3410000000000002</v>
+      </c>
+      <c r="G24" s="82">
+        <v>3.1920000000000002</v>
+      </c>
+      <c r="H24" s="89">
+        <v>2.923</v>
+      </c>
+      <c r="I24" s="82">
+        <v>2.9510000000000001</v>
+      </c>
+      <c r="J24" s="82">
+        <v>3.2389999999999999</v>
+      </c>
+      <c r="K24" s="82">
+        <v>3.2839999999999998</v>
+      </c>
+      <c r="L24" s="82">
+        <v>3.222</v>
+      </c>
+      <c r="M24" s="82">
+        <v>2.528</v>
+      </c>
+      <c r="N24" s="89">
+        <v>2.4580000000000002</v>
+      </c>
+      <c r="O24" s="89">
+        <v>2.6739999999999999</v>
+      </c>
+      <c r="P24" s="89">
+        <v>2.927</v>
+      </c>
+      <c r="Q24" s="89">
+        <v>2.9740000000000002</v>
+      </c>
+      <c r="R24" s="89">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="S24" s="82">
+        <v>3</v>
+      </c>
+      <c r="T24" s="84">
+        <v>3.0249999999999999</v>
+      </c>
+      <c r="U24" s="82">
+        <v>3.0779999999999998</v>
+      </c>
+      <c r="V24" s="82">
+        <v>3.1509999999999998</v>
+      </c>
+      <c r="W24" s="82">
+        <v>3.2429999999999999</v>
+      </c>
+      <c r="X24" s="82">
+        <v>3.077</v>
+      </c>
+      <c r="Y24" s="82">
+        <v>2.9129999999999998</v>
+      </c>
+      <c r="Z24" s="89">
+        <v>2.8959999999999999</v>
+      </c>
+      <c r="AA24" s="89">
+        <v>2.9489999999999998</v>
+      </c>
+      <c r="AB24" s="85">
+        <v>3.073</v>
+      </c>
+      <c r="AC24" s="85">
+        <v>3.1640000000000001</v>
+      </c>
+      <c r="AD24" s="82">
+        <v>3.1960000000000002</v>
+      </c>
+      <c r="AE24" s="82">
+        <v>3.1070000000000002</v>
+      </c>
+      <c r="AF24" s="82">
+        <v>3.0680000000000001</v>
+      </c>
+      <c r="AG24" s="84">
+        <v>3.09</v>
+      </c>
+      <c r="AH24" s="84">
+        <v>3.1349999999999998</v>
+      </c>
+      <c r="AI24" s="98">
+        <v>2.9620000000000002</v>
+      </c>
+      <c r="AJ24" s="84">
+        <v>2.899</v>
+      </c>
+      <c r="AK24" s="82">
+        <v>2.718</v>
+      </c>
+      <c r="AL24" s="89">
+        <v>2.6659999999999999</v>
+      </c>
+      <c r="AM24" s="89">
+        <v>2.7160000000000002</v>
+      </c>
+      <c r="AN24" s="85">
+        <v>2.74</v>
+      </c>
+      <c r="AO24" s="85">
+        <v>2.9809999999999999</v>
+      </c>
+      <c r="AP24" s="82">
+        <v>3.016</v>
+      </c>
+      <c r="AQ24" s="82">
+        <v>2.976</v>
+      </c>
+      <c r="AR24" s="82">
+        <v>2.9489999999999998</v>
+      </c>
+      <c r="AS24" s="82">
+        <v>2.9449999999999998</v>
+      </c>
+      <c r="AT24" s="82">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="AU24" s="82">
+        <v>2.8730000000000002</v>
+      </c>
+      <c r="AV24" s="82">
+        <v>2.6659999999999999</v>
+      </c>
+      <c r="AW24" s="82">
+        <v>2.5179999999999998</v>
+      </c>
+      <c r="AX24" s="82">
+        <v>2.5070000000000001</v>
+      </c>
+      <c r="AY24" s="82">
+        <v>2.56</v>
+      </c>
+      <c r="AZ24" s="82">
+        <v>2.6739999999999999</v>
+      </c>
+      <c r="BA24" s="82">
+        <v>2.8719999999999999</v>
+      </c>
+      <c r="BB24" s="82">
+        <v>2.944</v>
+      </c>
+      <c r="BC24" s="82">
+        <v>2.968</v>
+      </c>
+      <c r="BD24" s="82">
+        <v>2.8940000000000001</v>
+      </c>
+      <c r="BE24" s="82">
+        <v>2.9620000000000002</v>
+      </c>
+      <c r="BF24" s="82">
+        <v>2.9689999999999999</v>
+      </c>
+      <c r="BG24" s="82">
+        <v>2.766</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>2.7949999999999999</v>
+      </c>
+      <c r="BI24" s="82">
+        <v>2.0059999999999998</v>
+      </c>
+      <c r="BJ24" s="82">
+        <v>1.996</v>
+      </c>
+      <c r="BK24" s="82">
+        <v>2.02</v>
+      </c>
+      <c r="BL24" s="82">
+        <v>2.129</v>
+      </c>
+      <c r="BM24" s="82">
+        <v>2.1579999999999999</v>
+      </c>
+      <c r="BN24" s="82">
+        <v>2.3119999999999998</v>
+      </c>
+      <c r="BO24" s="82">
+        <v>2.2789999999999999</v>
+      </c>
+      <c r="BP24" s="82">
+        <v>2.2930000000000001</v>
+      </c>
+      <c r="BQ24" s="82">
+        <v>2.2890000000000001</v>
+      </c>
+      <c r="BR24" s="82">
+        <v>2.3239999999999998</v>
+      </c>
+      <c r="BS24" s="82">
+        <v>2.3679999999999999</v>
+      </c>
+      <c r="BT24" s="82">
+        <v>2.3039999999999998</v>
+      </c>
+      <c r="BU24" s="82">
+        <v>1.8480000000000001</v>
+      </c>
+      <c r="BV24" s="82">
+        <v>1.8089999999999999</v>
+      </c>
+      <c r="BW24" s="81">
+        <v>1.89</v>
+      </c>
+      <c r="BX24" s="82">
+        <v>1.891</v>
+      </c>
+      <c r="BY24" s="82">
+        <v>2.073</v>
+      </c>
+      <c r="BZ24" s="82">
+        <v>2.2469999999999999</v>
+      </c>
+      <c r="CA24" s="82">
+        <v>2.0960000000000001</v>
+      </c>
+      <c r="CB24" s="82">
+        <v>2.012</v>
+      </c>
+      <c r="CC24" s="82">
+        <v>1.994</v>
+      </c>
+      <c r="CD24" s="82">
+        <v>2.02</v>
+      </c>
+      <c r="CE24" s="82">
+        <v>1.972</v>
+      </c>
+      <c r="CF24" s="82">
+        <v>1.968</v>
+      </c>
+      <c r="CG24" s="82">
+        <v>1.8360000000000001</v>
+      </c>
+      <c r="CH24" s="82">
+        <v>1.8140000000000001</v>
+      </c>
+      <c r="CI24" s="81">
+        <v>1.8380000000000001</v>
+      </c>
+      <c r="CJ24" s="82">
+        <v>1.86</v>
+      </c>
+      <c r="CK24" s="82">
+        <v>1.9370000000000001</v>
+      </c>
+      <c r="CL24" s="82">
+        <v>1.964</v>
+      </c>
+      <c r="CM24" s="82">
+        <v>1.8979999999999999</v>
+      </c>
+      <c r="CN24" s="82">
+        <v>1.9039999999999999</v>
+      </c>
+      <c r="CO24" s="82">
+        <v>1.9490000000000001</v>
+      </c>
+      <c r="CP24" s="82">
+        <v>1.9490000000000001</v>
+      </c>
+      <c r="CQ24" s="82"/>
+      <c r="CR24" s="82"/>
+      <c r="CS24" s="82"/>
+      <c r="CT24" s="51"/>
+    </row>
+    <row r="25" spans="1:98" ht="11.25" customHeight="1">
+      <c r="A25" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="98">
+        <v>72.528999999999996</v>
+      </c>
+      <c r="C25" s="82">
+        <v>71.849999999999994</v>
+      </c>
+      <c r="D25" s="82">
+        <v>72.364000000000004</v>
+      </c>
+      <c r="E25" s="82">
+        <v>70.777000000000001</v>
+      </c>
+      <c r="F25" s="82">
+        <v>75.308000000000007</v>
+      </c>
+      <c r="G25" s="82">
+        <v>73.453999999999994</v>
+      </c>
+      <c r="H25" s="82">
+        <v>86.117999999999995</v>
+      </c>
+      <c r="I25" s="82">
+        <v>85.165999999999997</v>
+      </c>
+      <c r="J25" s="89">
+        <v>84.516999999999996</v>
+      </c>
+      <c r="K25" s="82">
+        <v>83.225999999999999</v>
+      </c>
+      <c r="L25" s="82">
+        <v>82.415000000000006</v>
+      </c>
+      <c r="M25" s="82">
+        <v>80.741</v>
+      </c>
+      <c r="N25" s="98">
+        <v>74.278000000000006</v>
+      </c>
+      <c r="O25" s="82">
+        <v>73.715000000000003</v>
+      </c>
+      <c r="P25" s="82">
+        <v>74.864000000000004</v>
+      </c>
+      <c r="Q25" s="82">
+        <v>75.191000000000003</v>
+      </c>
+      <c r="R25" s="82">
+        <v>82.584000000000003</v>
+      </c>
+      <c r="S25" s="82">
+        <v>82.724999999999994</v>
+      </c>
+      <c r="T25" s="82">
+        <v>81.697999999999993</v>
+      </c>
+      <c r="U25" s="82">
+        <v>81.573999999999998</v>
+      </c>
+      <c r="V25" s="89">
+        <v>80.957999999999998</v>
+      </c>
+      <c r="W25" s="82">
+        <v>78.947999999999993</v>
+      </c>
+      <c r="X25" s="82">
+        <v>78.468999999999994</v>
+      </c>
+      <c r="Y25" s="82">
+        <v>75.900999999999996</v>
+      </c>
+      <c r="Z25" s="98">
+        <v>74.424999999999997</v>
+      </c>
+      <c r="AA25" s="98">
+        <v>73.756</v>
+      </c>
+      <c r="AB25" s="98">
+        <v>74.465999999999994</v>
+      </c>
+      <c r="AC25" s="98">
+        <v>75.168999999999997</v>
+      </c>
+      <c r="AD25" s="98">
+        <v>82.444000000000003</v>
+      </c>
+      <c r="AE25" s="98">
+        <v>81.435000000000002</v>
+      </c>
+      <c r="AF25" s="98">
+        <v>80.402000000000001</v>
+      </c>
+      <c r="AG25" s="84">
+        <v>79.225999999999999</v>
+      </c>
+      <c r="AH25" s="84">
+        <v>78.573999999999998</v>
+      </c>
+      <c r="AI25" s="98">
+        <v>77.900000000000006</v>
+      </c>
+      <c r="AJ25" s="84">
+        <v>77.260999999999996</v>
+      </c>
+      <c r="AK25" s="82">
+        <v>75.597999999999999</v>
+      </c>
+      <c r="AL25" s="98">
+        <v>73.587999999999994</v>
+      </c>
+      <c r="AM25" s="98">
+        <v>71.914000000000001</v>
+      </c>
+      <c r="AN25" s="98">
+        <v>72.268000000000001</v>
+      </c>
+      <c r="AO25" s="98">
+        <v>72.766999999999996</v>
+      </c>
+      <c r="AP25" s="98">
+        <v>79.795000000000002</v>
+      </c>
+      <c r="AQ25" s="98">
+        <v>79.86</v>
+      </c>
+      <c r="AR25" s="98">
+        <v>78.802000000000007</v>
+      </c>
+      <c r="AS25" s="98">
+        <v>77.710999999999999</v>
+      </c>
+      <c r="AT25" s="82">
+        <v>77.757999999999996</v>
+      </c>
+      <c r="AU25" s="82">
+        <v>77.058999999999997</v>
+      </c>
+      <c r="AV25" s="82">
+        <v>76.311999999999998</v>
+      </c>
+      <c r="AW25" s="82">
+        <v>73.912999999999997</v>
+      </c>
+      <c r="AX25" s="81">
+        <v>72.561999999999998</v>
+      </c>
+      <c r="AY25" s="81">
+        <v>71.022999999999996</v>
+      </c>
+      <c r="AZ25" s="81">
+        <v>71.442999999999998</v>
+      </c>
+      <c r="BA25" s="81">
+        <v>71.015000000000001</v>
+      </c>
+      <c r="BB25" s="81">
+        <v>69.814999999999998</v>
+      </c>
+      <c r="BC25" s="98">
+        <v>67.307000000000002</v>
+      </c>
+      <c r="BD25" s="98">
+        <v>66.421000000000006</v>
+      </c>
+      <c r="BE25" s="98">
+        <v>65.510999999999996</v>
+      </c>
+      <c r="BF25" s="82">
+        <v>62.965000000000003</v>
+      </c>
+      <c r="BG25" s="82">
+        <v>64.635000000000005</v>
+      </c>
+      <c r="BH25" s="82">
+        <v>64.177999999999997</v>
+      </c>
+      <c r="BI25" s="82">
+        <v>97.626999999999995</v>
+      </c>
+      <c r="BJ25" s="81">
+        <v>91.98</v>
+      </c>
+      <c r="BK25" s="81">
+        <v>90.275000000000006</v>
+      </c>
+      <c r="BL25" s="81">
+        <v>89.097999999999999</v>
+      </c>
+      <c r="BM25" s="81">
+        <v>89.501999999999995</v>
+      </c>
+      <c r="BN25" s="81">
+        <v>88.344999999999999</v>
+      </c>
+      <c r="BO25" s="98">
+        <v>110.232</v>
+      </c>
+      <c r="BP25" s="98">
+        <v>109.444</v>
+      </c>
+      <c r="BQ25" s="98">
+        <v>109.557</v>
+      </c>
+      <c r="BR25" s="82">
+        <v>108.592</v>
+      </c>
+      <c r="BS25" s="82">
+        <v>107.479</v>
+      </c>
+      <c r="BT25" s="82">
+        <v>106.518</v>
+      </c>
+      <c r="BU25" s="82">
+        <v>97.376000000000005</v>
+      </c>
+      <c r="BV25" s="81">
+        <v>95.373999999999995</v>
+      </c>
+      <c r="BW25" s="81">
+        <v>87.340999999999994</v>
+      </c>
+      <c r="BX25" s="81">
+        <v>87.153000000000006</v>
+      </c>
+      <c r="BY25" s="81">
+        <v>85.96</v>
+      </c>
+      <c r="BZ25" s="81">
+        <v>91.974000000000004</v>
+      </c>
+      <c r="CA25" s="98">
+        <v>95.340999999999994</v>
+      </c>
+      <c r="CB25" s="98">
+        <v>95.905000000000001</v>
+      </c>
+      <c r="CC25" s="98">
+        <v>94.63</v>
+      </c>
+      <c r="CD25" s="82">
+        <v>100.9</v>
+      </c>
+      <c r="CE25" s="82">
+        <v>97.292000000000002</v>
+      </c>
+      <c r="CF25" s="82">
+        <v>96.338999999999999</v>
+      </c>
+      <c r="CG25" s="82">
+        <v>90.741</v>
+      </c>
+      <c r="CH25" s="81">
+        <v>90.376999999999995</v>
+      </c>
+      <c r="CI25" s="81">
+        <v>90.292000000000002</v>
+      </c>
+      <c r="CJ25" s="81">
+        <v>89.070999999999998</v>
+      </c>
+      <c r="CK25" s="81">
+        <v>90.599000000000004</v>
+      </c>
+      <c r="CL25" s="81">
+        <v>89.600999999999999</v>
+      </c>
+      <c r="CM25" s="98">
+        <v>96.335999999999999</v>
+      </c>
+      <c r="CN25" s="98">
+        <v>95.331999999999994</v>
+      </c>
+      <c r="CO25" s="98">
+        <v>93.081999999999994</v>
+      </c>
+      <c r="CP25" s="82">
+        <v>91.459000000000003</v>
+      </c>
+      <c r="CQ25" s="82"/>
+      <c r="CR25" s="82"/>
+      <c r="CS25" s="82"/>
+      <c r="CT25" s="49"/>
+    </row>
+    <row r="26" spans="1:98">
+      <c r="A26" s="65"/>
+      <c r="B26" s="65"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="65"/>
+      <c r="F26" s="65"/>
+      <c r="G26" s="65"/>
+      <c r="H26" s="65"/>
+      <c r="I26" s="65"/>
+      <c r="J26" s="65"/>
+      <c r="K26" s="65"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="65"/>
+      <c r="N26" s="65"/>
+      <c r="O26" s="65"/>
+      <c r="P26" s="65"/>
+      <c r="Q26" s="65"/>
+      <c r="R26" s="65"/>
+      <c r="S26" s="65"/>
+      <c r="T26" s="65"/>
+      <c r="U26" s="65"/>
+      <c r="V26" s="65"/>
+      <c r="W26" s="65"/>
+      <c r="X26" s="65"/>
+      <c r="Y26" s="65"/>
+      <c r="Z26" s="65"/>
+      <c r="AA26" s="65"/>
+      <c r="AB26" s="65"/>
+      <c r="AC26" s="65"/>
+      <c r="AD26" s="65"/>
+      <c r="AE26" s="65"/>
+      <c r="AF26" s="65"/>
+      <c r="AG26" s="65"/>
+      <c r="AH26" s="65"/>
+      <c r="AI26" s="65"/>
+      <c r="AJ26" s="65"/>
+      <c r="AK26" s="65"/>
+      <c r="AL26" s="65"/>
+      <c r="AM26" s="65"/>
+      <c r="AN26" s="65"/>
+      <c r="AO26" s="65"/>
+      <c r="AP26" s="65"/>
+      <c r="AQ26" s="65"/>
+      <c r="AR26" s="65"/>
+      <c r="AS26" s="65"/>
+      <c r="AT26" s="65"/>
+      <c r="AU26" s="65"/>
+      <c r="AV26" s="65"/>
+      <c r="AW26" s="65"/>
+      <c r="AX26" s="65"/>
+      <c r="AY26" s="65"/>
+      <c r="AZ26" s="65"/>
+      <c r="BA26" s="65"/>
+      <c r="BB26" s="65"/>
+      <c r="BC26" s="65"/>
+      <c r="BD26" s="65"/>
+      <c r="BE26" s="65"/>
+      <c r="BF26" s="65"/>
+      <c r="BG26" s="65"/>
+      <c r="BH26" s="65"/>
+      <c r="BI26" s="65"/>
+      <c r="BJ26" s="65"/>
+      <c r="BK26" s="65"/>
+      <c r="BL26" s="65"/>
+      <c r="BM26" s="65"/>
+      <c r="BN26" s="65"/>
+      <c r="BO26" s="65"/>
+      <c r="BP26" s="65"/>
+      <c r="BQ26" s="65"/>
+      <c r="BR26" s="65"/>
+      <c r="BS26" s="65"/>
+      <c r="BT26" s="65"/>
+      <c r="BU26" s="65"/>
+      <c r="BV26" s="65"/>
+      <c r="BW26" s="65"/>
+      <c r="BX26" s="65"/>
+      <c r="BY26" s="65"/>
+      <c r="BZ26" s="65"/>
+      <c r="CA26" s="65"/>
+      <c r="CB26" s="65"/>
+      <c r="CC26" s="65"/>
+      <c r="CD26" s="65"/>
+      <c r="CE26" s="65"/>
+      <c r="CF26" s="65"/>
+      <c r="CG26" s="65"/>
+      <c r="CH26" s="65"/>
+      <c r="CI26" s="65"/>
+      <c r="CJ26" s="65"/>
+      <c r="CK26" s="65"/>
+      <c r="CL26" s="65"/>
+      <c r="CM26" s="65"/>
+      <c r="CN26" s="65"/>
+      <c r="CO26" s="65"/>
+      <c r="CP26" s="65"/>
+      <c r="CQ26" s="65"/>
+      <c r="CR26" s="65"/>
+      <c r="CS26" s="65"/>
+    </row>
+  </sheetData>
+  <mergeCells count="18">
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CH3:CS3"/>
-    <mergeCell ref="BV1:CS1"/>
-[...3 lines deleted...]
-    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="A1:CS1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT25"/>
+  <sheetViews>
+    <sheetView topLeftCell="H1" workbookViewId="0">
+      <selection activeCell="CP5" sqref="CP5:CP25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="16.140625" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="46" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" style="46" customWidth="1"/>
+    <col min="98" max="98" width="9.140625" style="46" customWidth="1"/>
+    <col min="99" max="16384" width="16.140625" style="46"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="16.5" customHeight="1">
+      <c r="A1" s="168" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="168"/>
+      <c r="C1" s="168"/>
+      <c r="D1" s="168"/>
+      <c r="E1" s="168"/>
+      <c r="F1" s="168"/>
+      <c r="G1" s="168"/>
+      <c r="H1" s="168"/>
+      <c r="I1" s="168"/>
+      <c r="J1" s="168"/>
+      <c r="K1" s="168"/>
+      <c r="L1" s="168"/>
+      <c r="M1" s="168"/>
+      <c r="N1" s="168"/>
+      <c r="O1" s="168"/>
+      <c r="P1" s="168"/>
+      <c r="Q1" s="168"/>
+      <c r="R1" s="168"/>
+      <c r="S1" s="168"/>
+      <c r="T1" s="168"/>
+      <c r="U1" s="168"/>
+      <c r="V1" s="168"/>
+      <c r="W1" s="168"/>
+      <c r="X1" s="168"/>
+      <c r="Y1" s="168"/>
+      <c r="Z1" s="168"/>
+      <c r="AA1" s="168"/>
+      <c r="AB1" s="168"/>
+      <c r="AC1" s="168"/>
+      <c r="AD1" s="168"/>
+      <c r="AE1" s="168"/>
+      <c r="AF1" s="168"/>
+      <c r="AG1" s="168"/>
+      <c r="AH1" s="168"/>
+      <c r="AI1" s="168"/>
+      <c r="AJ1" s="168"/>
+      <c r="AK1" s="168"/>
+      <c r="AL1" s="168"/>
+      <c r="AM1" s="168"/>
+      <c r="AN1" s="168"/>
+      <c r="AO1" s="168"/>
+      <c r="AP1" s="168"/>
+      <c r="AQ1" s="168"/>
+      <c r="AR1" s="168"/>
+      <c r="AS1" s="168"/>
+      <c r="AT1" s="168"/>
+      <c r="AU1" s="168"/>
+      <c r="AV1" s="168"/>
+      <c r="AW1" s="168"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="BJ1" s="45"/>
+      <c r="BK1" s="45"/>
+      <c r="BL1" s="45"/>
+      <c r="BM1" s="45"/>
+      <c r="BN1" s="45"/>
+      <c r="BO1" s="45"/>
+      <c r="BP1" s="45"/>
+      <c r="BQ1" s="45"/>
+      <c r="BR1" s="45"/>
+      <c r="BS1" s="45"/>
+      <c r="BT1" s="45"/>
+      <c r="BU1" s="45"/>
+      <c r="BV1" s="168"/>
+      <c r="BW1" s="168"/>
+      <c r="BX1" s="168"/>
+      <c r="BY1" s="168"/>
+      <c r="BZ1" s="168"/>
+      <c r="CA1" s="168"/>
+      <c r="CB1" s="168"/>
+      <c r="CC1" s="168"/>
+      <c r="CD1" s="168"/>
+      <c r="CE1" s="168"/>
+      <c r="CF1" s="168"/>
+      <c r="CG1" s="168"/>
+      <c r="CH1" s="168"/>
+      <c r="CI1" s="168"/>
+      <c r="CJ1" s="168"/>
+      <c r="CK1" s="168"/>
+      <c r="CL1" s="168"/>
+      <c r="CM1" s="168"/>
+      <c r="CN1" s="168"/>
+      <c r="CO1" s="168"/>
+      <c r="CP1" s="168"/>
+      <c r="CQ1" s="168"/>
+      <c r="CR1" s="168"/>
+      <c r="CS1" s="168"/>
+      <c r="CT1" s="61"/>
+    </row>
+    <row r="2" spans="1:98" s="65" customFormat="1" ht="12" thickBot="1">
+      <c r="A2" s="62"/>
+      <c r="B2" s="63"/>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+      <c r="I2" s="63"/>
+      <c r="J2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="158"/>
+      <c r="L2" s="158"/>
+      <c r="M2" s="158"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="158"/>
+      <c r="X2" s="158"/>
+      <c r="Y2" s="158"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="158"/>
+      <c r="AJ2" s="158"/>
+      <c r="AK2" s="158"/>
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64"/>
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="158"/>
+      <c r="AV2" s="158"/>
+      <c r="AW2" s="158"/>
+      <c r="AX2" s="64"/>
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="64"/>
+      <c r="BA2" s="64"/>
+      <c r="BB2" s="64"/>
+      <c r="BC2" s="64"/>
+      <c r="BD2" s="64"/>
+      <c r="BE2" s="64"/>
+      <c r="BF2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="158"/>
+      <c r="BH2" s="158"/>
+      <c r="BI2" s="158"/>
+      <c r="BJ2" s="64"/>
+      <c r="BK2" s="64"/>
+      <c r="BL2" s="64"/>
+      <c r="BM2" s="64"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="64"/>
+      <c r="BP2" s="64"/>
+      <c r="BQ2" s="64"/>
+      <c r="BR2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="158"/>
+      <c r="BT2" s="158"/>
+      <c r="BU2" s="158"/>
+      <c r="BV2" s="64"/>
+      <c r="BW2" s="64"/>
+      <c r="BX2" s="64"/>
+      <c r="BY2" s="64"/>
+      <c r="BZ2" s="64"/>
+      <c r="CA2" s="64"/>
+      <c r="CB2" s="64"/>
+      <c r="CC2" s="64"/>
+      <c r="CD2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="158"/>
+      <c r="CF2" s="158"/>
+      <c r="CG2" s="158"/>
+      <c r="CH2" s="64"/>
+      <c r="CI2" s="64"/>
+      <c r="CJ2" s="64"/>
+      <c r="CK2" s="64"/>
+      <c r="CL2" s="64"/>
+      <c r="CM2" s="64"/>
+      <c r="CN2" s="64"/>
+      <c r="CO2" s="64"/>
+      <c r="CP2" s="158" t="s">
+        <v>51</v>
+      </c>
+      <c r="CQ2" s="158"/>
+      <c r="CR2" s="158"/>
+      <c r="CS2" s="158"/>
+      <c r="CT2" s="64"/>
+    </row>
+    <row r="3" spans="1:98" s="65" customFormat="1" ht="12" thickBot="1">
+      <c r="A3" s="169" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="163" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="164"/>
+      <c r="D3" s="164"/>
+      <c r="E3" s="164"/>
+      <c r="F3" s="164"/>
+      <c r="G3" s="164"/>
+      <c r="H3" s="164"/>
+      <c r="I3" s="164"/>
+      <c r="J3" s="164"/>
+      <c r="K3" s="164"/>
+      <c r="L3" s="164"/>
+      <c r="M3" s="165"/>
+      <c r="N3" s="163" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="164"/>
+      <c r="P3" s="164"/>
+      <c r="Q3" s="164"/>
+      <c r="R3" s="164"/>
+      <c r="S3" s="164"/>
+      <c r="T3" s="164"/>
+      <c r="U3" s="164"/>
+      <c r="V3" s="164"/>
+      <c r="W3" s="164"/>
+      <c r="X3" s="164"/>
+      <c r="Y3" s="165"/>
+      <c r="Z3" s="163" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" s="164"/>
+      <c r="AB3" s="164"/>
+      <c r="AC3" s="164"/>
+      <c r="AD3" s="164"/>
+      <c r="AE3" s="164"/>
+      <c r="AF3" s="164"/>
+      <c r="AG3" s="164"/>
+      <c r="AH3" s="164"/>
+      <c r="AI3" s="164"/>
+      <c r="AJ3" s="164"/>
+      <c r="AK3" s="165"/>
+      <c r="AL3" s="163" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="164"/>
+      <c r="AN3" s="164"/>
+      <c r="AO3" s="164"/>
+      <c r="AP3" s="164"/>
+      <c r="AQ3" s="164"/>
+      <c r="AR3" s="164"/>
+      <c r="AS3" s="164"/>
+      <c r="AT3" s="164"/>
+      <c r="AU3" s="164"/>
+      <c r="AV3" s="164"/>
+      <c r="AW3" s="165"/>
+      <c r="AX3" s="163" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY3" s="164"/>
+      <c r="AZ3" s="164"/>
+      <c r="BA3" s="164"/>
+      <c r="BB3" s="164"/>
+      <c r="BC3" s="164"/>
+      <c r="BD3" s="164"/>
+      <c r="BE3" s="164"/>
+      <c r="BF3" s="164"/>
+      <c r="BG3" s="164"/>
+      <c r="BH3" s="164"/>
+      <c r="BI3" s="165"/>
+      <c r="BJ3" s="163" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK3" s="164"/>
+      <c r="BL3" s="164"/>
+      <c r="BM3" s="164"/>
+      <c r="BN3" s="164"/>
+      <c r="BO3" s="164"/>
+      <c r="BP3" s="164"/>
+      <c r="BQ3" s="164"/>
+      <c r="BR3" s="164"/>
+      <c r="BS3" s="164"/>
+      <c r="BT3" s="164"/>
+      <c r="BU3" s="165"/>
+      <c r="BV3" s="163" t="s">
+        <v>57</v>
+      </c>
+      <c r="BW3" s="164"/>
+      <c r="BX3" s="164"/>
+      <c r="BY3" s="164"/>
+      <c r="BZ3" s="164"/>
+      <c r="CA3" s="164"/>
+      <c r="CB3" s="164"/>
+      <c r="CC3" s="164"/>
+      <c r="CD3" s="164"/>
+      <c r="CE3" s="164"/>
+      <c r="CF3" s="164"/>
+      <c r="CG3" s="165"/>
+      <c r="CH3" s="163" t="s">
+        <v>58</v>
+      </c>
+      <c r="CI3" s="164"/>
+      <c r="CJ3" s="164"/>
+      <c r="CK3" s="164"/>
+      <c r="CL3" s="164"/>
+      <c r="CM3" s="164"/>
+      <c r="CN3" s="164"/>
+      <c r="CO3" s="164"/>
+      <c r="CP3" s="164"/>
+      <c r="CQ3" s="164"/>
+      <c r="CR3" s="164"/>
+      <c r="CS3" s="165"/>
+    </row>
+    <row r="4" spans="1:98" s="65" customFormat="1" ht="12" thickBot="1">
+      <c r="A4" s="170"/>
+      <c r="B4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="67" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="67" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="66" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="67" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="67" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="67" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="67" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="67" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="67" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="69">
+        <v>18661.182000000001</v>
+      </c>
+      <c r="C5" s="69">
+        <v>19419.864000000001</v>
+      </c>
+      <c r="D5" s="70">
+        <v>21993.655999999999</v>
+      </c>
+      <c r="E5" s="69">
+        <v>24742.956999999999</v>
+      </c>
+      <c r="F5" s="69">
+        <v>25670.398000000001</v>
+      </c>
+      <c r="G5" s="71">
+        <v>24535.379000000001</v>
+      </c>
+      <c r="H5" s="72">
+        <v>22857.858</v>
+      </c>
+      <c r="I5" s="69">
+        <v>22179.754000000001</v>
+      </c>
+      <c r="J5" s="69">
+        <v>21371.812999999998</v>
+      </c>
+      <c r="K5" s="73">
+        <v>20672.823</v>
+      </c>
+      <c r="L5" s="69">
+        <v>19870.683000000001</v>
+      </c>
+      <c r="M5" s="74">
+        <v>19091.991999999998</v>
+      </c>
+      <c r="N5" s="69">
+        <v>19118.849999999999</v>
+      </c>
+      <c r="O5" s="69">
+        <v>19908.830000000002</v>
+      </c>
+      <c r="P5" s="70">
+        <v>22462.971000000001</v>
+      </c>
+      <c r="Q5" s="69">
+        <v>25293.425999999999</v>
+      </c>
+      <c r="R5" s="69">
+        <v>26247.445</v>
+      </c>
+      <c r="S5" s="71">
+        <v>24974.86</v>
+      </c>
+      <c r="T5" s="69">
+        <v>23547.386999999999</v>
+      </c>
+      <c r="U5" s="75">
+        <v>22889.873</v>
+      </c>
+      <c r="V5" s="75">
+        <v>22053.780999999999</v>
+      </c>
+      <c r="W5" s="75">
+        <v>21395.769</v>
+      </c>
+      <c r="X5" s="75">
+        <v>20592.02</v>
+      </c>
+      <c r="Y5" s="75">
+        <v>20041.953000000001</v>
+      </c>
+      <c r="Z5" s="69">
+        <v>20013.106</v>
+      </c>
+      <c r="AA5" s="69">
+        <v>20847.703000000001</v>
+      </c>
+      <c r="AB5" s="70">
+        <v>23226.133999999998</v>
+      </c>
+      <c r="AC5" s="70">
+        <v>26135.394</v>
+      </c>
+      <c r="AD5" s="75">
+        <v>27158.618999999999</v>
+      </c>
+      <c r="AE5" s="74">
+        <v>25787.465</v>
+      </c>
+      <c r="AF5" s="76">
+        <v>24144.802</v>
+      </c>
+      <c r="AG5" s="73">
+        <v>23487.75</v>
+      </c>
+      <c r="AH5" s="73">
+        <v>22643.373</v>
+      </c>
+      <c r="AI5" s="73">
+        <v>21948.306</v>
+      </c>
+      <c r="AJ5" s="73">
+        <v>21153.241000000002</v>
+      </c>
+      <c r="AK5" s="74">
+        <v>20856.455999999998</v>
+      </c>
+      <c r="AL5" s="69">
+        <v>20778.643</v>
+      </c>
+      <c r="AM5" s="69">
+        <v>21548.518</v>
+      </c>
+      <c r="AN5" s="70">
+        <v>23487.136999999999</v>
+      </c>
+      <c r="AO5" s="70">
+        <v>27017.376</v>
+      </c>
+      <c r="AP5" s="75">
+        <v>28023.699000000001</v>
+      </c>
+      <c r="AQ5" s="74">
+        <v>26526.579000000002</v>
+      </c>
+      <c r="AR5" s="75">
+        <v>24960.945</v>
+      </c>
+      <c r="AS5" s="75">
+        <v>24305.342000000001</v>
+      </c>
+      <c r="AT5" s="75">
+        <v>23470.133000000002</v>
+      </c>
+      <c r="AU5" s="75">
+        <v>22768.328000000001</v>
+      </c>
+      <c r="AV5" s="75">
+        <v>21962.228999999999</v>
+      </c>
+      <c r="AW5" s="75">
+        <v>21276.685000000001</v>
+      </c>
+      <c r="AX5" s="75">
+        <v>18964.097000000002</v>
+      </c>
+      <c r="AY5" s="75">
+        <v>19577.918000000001</v>
+      </c>
+      <c r="AZ5" s="75">
+        <v>21567.615000000002</v>
+      </c>
+      <c r="BA5" s="75">
+        <v>24301.438999999998</v>
+      </c>
+      <c r="BB5" s="75">
+        <v>25240.453000000001</v>
+      </c>
+      <c r="BC5" s="74">
+        <v>23849.155999999999</v>
+      </c>
+      <c r="BD5" s="75">
+        <v>22213.761000000002</v>
+      </c>
+      <c r="BE5" s="75">
+        <v>21652.833999999999</v>
+      </c>
+      <c r="BF5" s="75">
+        <v>20999.526000000002</v>
+      </c>
+      <c r="BG5" s="75">
+        <v>20408.505000000001</v>
+      </c>
+      <c r="BH5" s="75">
+        <v>19707.932000000001</v>
+      </c>
+      <c r="BI5" s="75">
+        <v>18682.596999999998</v>
+      </c>
+      <c r="BJ5" s="75">
+        <v>18675.499</v>
+      </c>
+      <c r="BK5" s="75">
+        <v>19177.580999999998</v>
+      </c>
+      <c r="BL5" s="75">
+        <v>21004.791000000001</v>
+      </c>
+      <c r="BM5" s="75">
+        <v>23413.989000000001</v>
+      </c>
+      <c r="BN5" s="75">
+        <v>24393.437000000002</v>
+      </c>
+      <c r="BO5" s="74">
+        <v>23476.128000000001</v>
+      </c>
+      <c r="BP5" s="75">
+        <v>23919.608</v>
+      </c>
+      <c r="BQ5" s="75">
+        <v>23495.562999999998</v>
+      </c>
+      <c r="BR5" s="75">
+        <v>22790.092000000001</v>
+      </c>
+      <c r="BS5" s="75">
+        <v>22252.113000000001</v>
+      </c>
+      <c r="BT5" s="75">
+        <v>21606.115000000002</v>
+      </c>
+      <c r="BU5" s="75">
+        <v>20175.13</v>
+      </c>
+      <c r="BV5" s="75">
+        <v>20210.670999999998</v>
+      </c>
+      <c r="BW5" s="75">
+        <v>20828.351999999999</v>
+      </c>
+      <c r="BX5" s="75">
+        <v>22650.696</v>
+      </c>
+      <c r="BY5" s="75">
+        <v>25318.446</v>
+      </c>
+      <c r="BZ5" s="75">
+        <v>26287.977999999999</v>
+      </c>
+      <c r="CA5" s="74">
+        <v>23466.521000000001</v>
+      </c>
+      <c r="CB5" s="75">
+        <v>22993.811000000002</v>
+      </c>
+      <c r="CC5" s="75">
+        <v>22636.050999999999</v>
+      </c>
+      <c r="CD5" s="75">
+        <v>22095.91</v>
+      </c>
+      <c r="CE5" s="75">
+        <v>21700.661</v>
+      </c>
+      <c r="CF5" s="75">
+        <v>21337.106</v>
+      </c>
+      <c r="CG5" s="75">
+        <v>20550.594000000001</v>
+      </c>
+      <c r="CH5" s="75">
+        <v>20657.253000000001</v>
+      </c>
+      <c r="CI5" s="75">
+        <v>21147.906999999999</v>
+      </c>
+      <c r="CJ5" s="75">
+        <v>23173.312000000002</v>
+      </c>
+      <c r="CK5" s="75">
+        <v>25733.378000000001</v>
+      </c>
+      <c r="CL5" s="75">
+        <v>26674.736000000001</v>
+      </c>
+      <c r="CM5" s="74">
+        <v>24320.436000000002</v>
+      </c>
+      <c r="CN5" s="75">
+        <v>23805.512999999999</v>
+      </c>
+      <c r="CO5" s="75">
+        <v>23303.343000000001</v>
+      </c>
+      <c r="CP5" s="75">
+        <v>22609.56</v>
+      </c>
+      <c r="CQ5" s="75"/>
+      <c r="CR5" s="75"/>
+      <c r="CS5" s="75"/>
+      <c r="CT5" s="77"/>
+    </row>
+    <row r="6" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="80">
+        <v>1444.152</v>
+      </c>
+      <c r="AR6" s="81">
+        <v>1400.25</v>
+      </c>
+      <c r="AS6" s="81">
+        <v>1349.271</v>
+      </c>
+      <c r="AT6" s="82">
+        <v>1302.6849999999999</v>
+      </c>
+      <c r="AU6" s="82">
+        <v>1261.0150000000001</v>
+      </c>
+      <c r="AV6" s="82">
+        <v>1206.471</v>
+      </c>
+      <c r="AW6" s="82">
+        <v>1131.5239999999999</v>
+      </c>
+      <c r="AX6" s="82">
+        <v>924.7829999999999</v>
+      </c>
+      <c r="AY6" s="82">
+        <v>963.06500000000005</v>
+      </c>
+      <c r="AZ6" s="82">
+        <v>1047.779</v>
+      </c>
+      <c r="BA6" s="82">
+        <v>1261.3040000000001</v>
+      </c>
+      <c r="BB6" s="82">
+        <v>1316.2549999999999</v>
+      </c>
+      <c r="BC6" s="80">
+        <v>1193.4179999999999</v>
+      </c>
+      <c r="BD6" s="81">
+        <v>1158.5989999999999</v>
+      </c>
+      <c r="BE6" s="81">
+        <v>1116.412</v>
+      </c>
+      <c r="BF6" s="82">
+        <v>1081.47</v>
+      </c>
+      <c r="BG6" s="82">
+        <v>1051.183</v>
+      </c>
+      <c r="BH6" s="82">
+        <v>1005.6070000000001</v>
+      </c>
+      <c r="BI6" s="82">
+        <v>880.31299999999999</v>
+      </c>
+      <c r="BJ6" s="82">
+        <v>901.774</v>
+      </c>
+      <c r="BK6" s="82">
+        <v>900.85299999999995</v>
+      </c>
+      <c r="BL6" s="82">
+        <v>1080.9770000000001</v>
+      </c>
+      <c r="BM6" s="82">
+        <v>1266.335</v>
+      </c>
+      <c r="BN6" s="82">
+        <v>1342.075</v>
+      </c>
+      <c r="BO6" s="80">
+        <v>1265.877</v>
+      </c>
+      <c r="BP6" s="81">
+        <v>1407.5840000000001</v>
+      </c>
+      <c r="BQ6" s="81">
+        <v>1360.7809999999999</v>
+      </c>
+      <c r="BR6" s="82">
+        <v>1312.7349999999999</v>
+      </c>
+      <c r="BS6" s="82">
+        <v>1276.598</v>
+      </c>
+      <c r="BT6" s="82">
+        <v>1225.261</v>
+      </c>
+      <c r="BU6" s="82">
+        <v>1084.259</v>
+      </c>
+      <c r="BV6" s="82">
+        <v>1138.674</v>
+      </c>
+      <c r="BW6" s="81">
+        <v>1220.7049999999999</v>
+      </c>
+      <c r="BX6" s="82">
+        <v>1340.338</v>
+      </c>
+      <c r="BY6" s="82">
+        <v>1571.7650000000001</v>
+      </c>
+      <c r="BZ6" s="82">
+        <v>1598.1420000000001</v>
+      </c>
+      <c r="CA6" s="80">
+        <v>1369.4870000000001</v>
+      </c>
+      <c r="CB6" s="81">
+        <v>1369.8309999999999</v>
+      </c>
+      <c r="CC6" s="81">
+        <v>1345.835</v>
+      </c>
+      <c r="CD6" s="82">
+        <v>1308.578</v>
+      </c>
+      <c r="CE6" s="82">
+        <v>1279.4749999999999</v>
+      </c>
+      <c r="CF6" s="82">
+        <v>1235.789</v>
+      </c>
+      <c r="CG6" s="82">
+        <v>1163.587</v>
+      </c>
+      <c r="CH6" s="82">
+        <v>1176.922</v>
+      </c>
+      <c r="CI6" s="81">
+        <v>1244.5229999999999</v>
+      </c>
+      <c r="CJ6" s="82">
+        <v>1356.798</v>
+      </c>
+      <c r="CK6" s="82">
+        <v>1619.4869999999999</v>
+      </c>
+      <c r="CL6" s="82">
+        <v>1622.884</v>
+      </c>
+      <c r="CM6" s="80">
+        <v>1534.6179999999999</v>
+      </c>
+      <c r="CN6" s="81">
+        <v>1505.8440000000001</v>
+      </c>
+      <c r="CO6" s="81">
+        <v>1451.239</v>
+      </c>
+      <c r="CP6" s="82">
+        <v>1410.973</v>
+      </c>
+      <c r="CQ6" s="82"/>
+      <c r="CR6" s="82"/>
+      <c r="CS6" s="82"/>
+      <c r="CT6" s="77"/>
+    </row>
+    <row r="7" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A7" s="83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="84">
+        <v>543.21100000000001</v>
+      </c>
+      <c r="C7" s="84">
+        <v>579.99900000000002</v>
+      </c>
+      <c r="D7" s="85">
+        <v>630.42999999999995</v>
+      </c>
+      <c r="E7" s="86">
+        <v>674.76</v>
+      </c>
+      <c r="F7" s="84">
+        <v>709.42700000000002</v>
+      </c>
+      <c r="G7" s="87">
+        <v>692.75800000000004</v>
+      </c>
+      <c r="H7" s="88">
+        <v>589.84400000000005</v>
+      </c>
+      <c r="I7" s="84">
+        <v>578.50099999999998</v>
+      </c>
+      <c r="J7" s="84">
+        <v>562.43600000000004</v>
+      </c>
+      <c r="K7" s="84">
+        <v>545.745</v>
+      </c>
+      <c r="L7" s="84">
+        <v>527.76800000000003</v>
+      </c>
+      <c r="M7" s="82">
+        <v>530.20600000000002</v>
+      </c>
+      <c r="N7" s="84">
+        <v>544.76900000000001</v>
+      </c>
+      <c r="O7" s="84">
+        <v>586.74300000000005</v>
+      </c>
+      <c r="P7" s="85">
+        <v>639.99099999999999</v>
+      </c>
+      <c r="Q7" s="86">
+        <v>681.61099999999999</v>
+      </c>
+      <c r="R7" s="84">
+        <v>716.62400000000002</v>
+      </c>
+      <c r="S7" s="87">
+        <v>702.06500000000005</v>
+      </c>
+      <c r="T7" s="84">
+        <v>600.66200000000003</v>
+      </c>
+      <c r="U7" s="82">
+        <v>588.71400000000006</v>
+      </c>
+      <c r="V7" s="82">
+        <v>571.29700000000003</v>
+      </c>
+      <c r="W7" s="82">
+        <v>555.60400000000004</v>
+      </c>
+      <c r="X7" s="81">
+        <v>537.35799999999995</v>
+      </c>
+      <c r="Y7" s="82">
+        <v>539.43700000000001</v>
+      </c>
+      <c r="Z7" s="89">
+        <v>566.46900000000005</v>
+      </c>
+      <c r="AA7" s="89">
+        <v>609.92899999999997</v>
+      </c>
+      <c r="AB7" s="90">
+        <v>663.04</v>
+      </c>
+      <c r="AC7" s="90">
+        <v>706.93299999999999</v>
+      </c>
+      <c r="AD7" s="82">
+        <v>741.01499999999999</v>
+      </c>
+      <c r="AE7" s="82">
+        <v>726.50699999999995</v>
+      </c>
+      <c r="AF7" s="82">
+        <v>626.40899999999999</v>
+      </c>
+      <c r="AG7" s="84">
+        <v>614.904</v>
+      </c>
+      <c r="AH7" s="84">
+        <v>597.95799999999997</v>
+      </c>
+      <c r="AI7" s="84">
+        <v>581.68899999999996</v>
+      </c>
+      <c r="AJ7" s="84">
+        <v>564.11</v>
+      </c>
+      <c r="AK7" s="82">
+        <v>565.34900000000005</v>
+      </c>
+      <c r="AL7" s="89">
+        <v>595.63300000000004</v>
+      </c>
+      <c r="AM7" s="89">
+        <v>634.68700000000001</v>
+      </c>
+      <c r="AN7" s="90">
+        <v>690.76599999999996</v>
+      </c>
+      <c r="AO7" s="90">
+        <v>733.69200000000001</v>
+      </c>
+      <c r="AP7" s="82">
+        <v>767.15499999999997</v>
+      </c>
+      <c r="AQ7" s="82">
+        <v>750.51599999999996</v>
+      </c>
+      <c r="AR7" s="82">
+        <v>650.02</v>
+      </c>
+      <c r="AS7" s="82">
+        <v>638.97299999999996</v>
+      </c>
+      <c r="AT7" s="82">
+        <v>621.75300000000004</v>
+      </c>
+      <c r="AU7" s="82">
+        <v>604.99400000000003</v>
+      </c>
+      <c r="AV7" s="82">
+        <v>585.65</v>
+      </c>
+      <c r="AW7" s="82">
+        <v>573.36</v>
+      </c>
+      <c r="AX7" s="82">
+        <v>549.41600000000005</v>
+      </c>
+      <c r="AY7" s="82">
+        <v>587.83500000000004</v>
+      </c>
+      <c r="AZ7" s="82">
+        <v>638.10599999999999</v>
+      </c>
+      <c r="BA7" s="82">
+        <v>677.56200000000001</v>
+      </c>
+      <c r="BB7" s="82">
+        <v>704.32299999999998</v>
+      </c>
+      <c r="BC7" s="82">
+        <v>695.06299999999999</v>
+      </c>
+      <c r="BD7" s="82">
+        <v>599.71900000000005</v>
+      </c>
+      <c r="BE7" s="82">
+        <v>588.81100000000004</v>
+      </c>
+      <c r="BF7" s="82">
+        <v>573.24299999999994</v>
+      </c>
+      <c r="BG7" s="82">
+        <v>555.33600000000001</v>
+      </c>
+      <c r="BH7" s="82">
+        <v>537.01700000000005</v>
+      </c>
+      <c r="BI7" s="82">
+        <v>526.69500000000005</v>
+      </c>
+      <c r="BJ7" s="82">
+        <v>558.77599999999995</v>
+      </c>
+      <c r="BK7" s="82">
+        <v>568.572</v>
+      </c>
+      <c r="BL7" s="82">
+        <v>611.63099999999997</v>
+      </c>
+      <c r="BM7" s="82">
+        <v>645.553</v>
+      </c>
+      <c r="BN7" s="82">
+        <v>672.15700000000004</v>
+      </c>
+      <c r="BO7" s="82">
+        <v>629.46400000000006</v>
+      </c>
+      <c r="BP7" s="82">
+        <v>617.26499999999999</v>
+      </c>
+      <c r="BQ7" s="82">
+        <v>605.78499999999997</v>
+      </c>
+      <c r="BR7" s="82">
+        <v>590.37400000000002</v>
+      </c>
+      <c r="BS7" s="82">
+        <v>573.34199999999998</v>
+      </c>
+      <c r="BT7" s="82">
+        <v>553.16300000000001</v>
+      </c>
+      <c r="BU7" s="82">
+        <v>538.81100000000004</v>
+      </c>
+      <c r="BV7" s="82">
+        <v>609.46500000000003</v>
+      </c>
+      <c r="BW7" s="81">
+        <v>631.97299999999996</v>
+      </c>
+      <c r="BX7" s="82">
+        <v>660.21100000000001</v>
+      </c>
+      <c r="BY7" s="82">
+        <v>709.87599999999998</v>
+      </c>
+      <c r="BZ7" s="82">
+        <v>738.05200000000002</v>
+      </c>
+      <c r="CA7" s="82">
+        <v>725.07899999999995</v>
+      </c>
+      <c r="CB7" s="82">
+        <v>622.23900000000003</v>
+      </c>
+      <c r="CC7" s="82">
+        <v>610.38700000000006</v>
+      </c>
+      <c r="CD7" s="82">
+        <v>594.45400000000006</v>
+      </c>
+      <c r="CE7" s="82">
+        <v>576.53499999999997</v>
+      </c>
+      <c r="CF7" s="82">
+        <v>555.19000000000005</v>
+      </c>
+      <c r="CG7" s="82">
+        <v>538.80600000000004</v>
+      </c>
+      <c r="CH7" s="82">
+        <v>601.33699999999999</v>
+      </c>
+      <c r="CI7" s="81">
+        <v>605.95799999999997</v>
+      </c>
+      <c r="CJ7" s="82">
+        <v>641.57500000000005</v>
+      </c>
+      <c r="CK7" s="82">
+        <v>692.22299999999996</v>
+      </c>
+      <c r="CL7" s="82">
+        <v>736.77599999999995</v>
+      </c>
+      <c r="CM7" s="82">
+        <v>725.66399999999999</v>
+      </c>
+      <c r="CN7" s="82">
+        <v>633.18100000000004</v>
+      </c>
+      <c r="CO7" s="82">
+        <v>621.46699999999998</v>
+      </c>
+      <c r="CP7" s="82">
+        <v>605.43399999999997</v>
+      </c>
+      <c r="CQ7" s="82"/>
+      <c r="CR7" s="82"/>
+      <c r="CS7" s="82"/>
+      <c r="CT7" s="91"/>
+    </row>
+    <row r="8" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="84">
+        <v>1078.3969999999999</v>
+      </c>
+      <c r="C8" s="84">
+        <v>1084.691</v>
+      </c>
+      <c r="D8" s="85">
+        <v>1192.107</v>
+      </c>
+      <c r="E8" s="86">
+        <v>1395.2</v>
+      </c>
+      <c r="F8" s="84">
+        <v>1536.97</v>
+      </c>
+      <c r="G8" s="87">
+        <v>1487.9179999999999</v>
+      </c>
+      <c r="H8" s="88">
+        <v>1420.6320000000001</v>
+      </c>
+      <c r="I8" s="84">
+        <v>1381.6859999999999</v>
+      </c>
+      <c r="J8" s="84">
+        <v>1330.73</v>
+      </c>
+      <c r="K8" s="84">
+        <v>1283.9939999999999</v>
+      </c>
+      <c r="L8" s="84">
+        <v>1216.933</v>
+      </c>
+      <c r="M8" s="82">
+        <v>1127.0889999999999</v>
+      </c>
+      <c r="N8" s="84">
+        <v>1095.9390000000001</v>
+      </c>
+      <c r="O8" s="84">
+        <v>1102.7729999999999</v>
+      </c>
+      <c r="P8" s="85">
+        <v>1209.2329999999999</v>
+      </c>
+      <c r="Q8" s="86">
+        <v>1419.191</v>
+      </c>
+      <c r="R8" s="84">
+        <v>1566.866</v>
+      </c>
+      <c r="S8" s="87">
+        <v>1509.579</v>
+      </c>
+      <c r="T8" s="84">
+        <v>1478.729</v>
+      </c>
+      <c r="U8" s="82">
+        <v>1437.182</v>
+      </c>
+      <c r="V8" s="82">
+        <v>1381.7359999999999</v>
+      </c>
+      <c r="W8" s="82">
+        <v>1335.2839999999999</v>
+      </c>
+      <c r="X8" s="81">
+        <v>1265.056</v>
+      </c>
+      <c r="Y8" s="82">
+        <v>1153.376</v>
+      </c>
+      <c r="Z8" s="89">
+        <v>1117.6770000000001</v>
+      </c>
+      <c r="AA8" s="89">
+        <v>1124.769</v>
+      </c>
+      <c r="AB8" s="90">
+        <v>1237.5260000000001</v>
+      </c>
+      <c r="AC8" s="90">
+        <v>1442.6969999999999</v>
+      </c>
+      <c r="AD8" s="82">
+        <v>1578.644</v>
+      </c>
+      <c r="AE8" s="82">
+        <v>1464.5239999999999</v>
+      </c>
+      <c r="AF8" s="82">
+        <v>1432.462</v>
+      </c>
+      <c r="AG8" s="84">
+        <v>1391.654</v>
+      </c>
+      <c r="AH8" s="84">
+        <v>1336.585</v>
+      </c>
+      <c r="AI8" s="84">
+        <v>1287.6859999999999</v>
+      </c>
+      <c r="AJ8" s="84">
+        <v>1218.9059999999999</v>
+      </c>
+      <c r="AK8" s="82">
+        <v>1220.2329999999999</v>
+      </c>
+      <c r="AL8" s="89">
+        <v>1184.3530000000001</v>
+      </c>
+      <c r="AM8" s="89">
+        <v>1191.413</v>
+      </c>
+      <c r="AN8" s="90">
+        <v>1303.326</v>
+      </c>
+      <c r="AO8" s="90">
+        <v>1502.7159999999999</v>
+      </c>
+      <c r="AP8" s="82">
+        <v>1636.883</v>
+      </c>
+      <c r="AQ8" s="82">
+        <v>1533.5160000000001</v>
+      </c>
+      <c r="AR8" s="82">
+        <v>1501.059</v>
+      </c>
+      <c r="AS8" s="82">
+        <v>1458.472</v>
+      </c>
+      <c r="AT8" s="82">
+        <v>1404.7660000000001</v>
+      </c>
+      <c r="AU8" s="82">
+        <v>1357.779</v>
+      </c>
+      <c r="AV8" s="82">
+        <v>1290.306</v>
+      </c>
+      <c r="AW8" s="82">
+        <v>1311.982</v>
+      </c>
+      <c r="AX8" s="82">
+        <v>1032.701</v>
+      </c>
+      <c r="AY8" s="82">
+        <v>1037.9110000000001</v>
+      </c>
+      <c r="AZ8" s="82">
+        <v>1128.9269999999999</v>
+      </c>
+      <c r="BA8" s="82">
+        <v>1302.9110000000001</v>
+      </c>
+      <c r="BB8" s="82">
+        <v>1425.328</v>
+      </c>
+      <c r="BC8" s="82">
+        <v>1300.3620000000001</v>
+      </c>
+      <c r="BD8" s="82">
+        <v>1273.634</v>
+      </c>
+      <c r="BE8" s="82">
+        <v>1236.5219999999999</v>
+      </c>
+      <c r="BF8" s="82">
+        <v>1196.2520000000002</v>
+      </c>
+      <c r="BG8" s="82">
+        <v>1160.3489999999999</v>
+      </c>
+      <c r="BH8" s="82">
+        <v>1104.5440000000001</v>
+      </c>
+      <c r="BI8" s="82">
+        <v>1114.3530000000001</v>
+      </c>
+      <c r="BJ8" s="82">
+        <v>1088.645</v>
+      </c>
+      <c r="BK8" s="82">
+        <v>1093.192</v>
+      </c>
+      <c r="BL8" s="82">
+        <v>1177.828</v>
+      </c>
+      <c r="BM8" s="82">
+        <v>1319.242</v>
+      </c>
+      <c r="BN8" s="82">
+        <v>1436.078</v>
+      </c>
+      <c r="BO8" s="82">
+        <v>1421.7940000000001</v>
+      </c>
+      <c r="BP8" s="82">
+        <v>1271.904</v>
+      </c>
+      <c r="BQ8" s="82">
+        <v>1236.93</v>
+      </c>
+      <c r="BR8" s="82">
+        <v>1192.538</v>
+      </c>
+      <c r="BS8" s="82">
+        <v>1159.039</v>
+      </c>
+      <c r="BT8" s="82">
+        <v>1101.5940000000001</v>
+      </c>
+      <c r="BU8" s="82">
+        <v>1224.2260000000001</v>
+      </c>
+      <c r="BV8" s="82">
+        <v>1196.373</v>
+      </c>
+      <c r="BW8" s="81">
+        <v>1201.4369999999999</v>
+      </c>
+      <c r="BX8" s="82">
+        <v>1282.4079999999999</v>
+      </c>
+      <c r="BY8" s="82">
+        <v>1451.4670000000001</v>
+      </c>
+      <c r="BZ8" s="82">
+        <v>1550.5550000000001</v>
+      </c>
+      <c r="CA8" s="82">
+        <v>1311.4839999999999</v>
+      </c>
+      <c r="CB8" s="82">
+        <v>1282.239</v>
+      </c>
+      <c r="CC8" s="82">
+        <v>1270.962</v>
+      </c>
+      <c r="CD8" s="82">
+        <v>1228.8710000000001</v>
+      </c>
+      <c r="CE8" s="82">
+        <v>1198.6410000000001</v>
+      </c>
+      <c r="CF8" s="82">
+        <v>1144.9760000000001</v>
+      </c>
+      <c r="CG8" s="82">
+        <v>1209.5039999999999</v>
+      </c>
+      <c r="CH8" s="82">
+        <v>1180.913</v>
+      </c>
+      <c r="CI8" s="81">
+        <v>1182.8679999999999</v>
+      </c>
+      <c r="CJ8" s="82">
+        <v>1272.3219999999999</v>
+      </c>
+      <c r="CK8" s="82">
+        <v>1451.261</v>
+      </c>
+      <c r="CL8" s="82">
+        <v>1559.2190000000001</v>
+      </c>
+      <c r="CM8" s="82">
+        <v>1299.7840000000001</v>
+      </c>
+      <c r="CN8" s="82">
+        <v>1301.4100000000001</v>
+      </c>
+      <c r="CO8" s="82">
+        <v>1269.44</v>
+      </c>
+      <c r="CP8" s="82">
+        <v>1228.413</v>
+      </c>
+      <c r="CQ8" s="82"/>
+      <c r="CR8" s="82"/>
+      <c r="CS8" s="82"/>
+      <c r="CT8" s="91"/>
+    </row>
+    <row r="9" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A9" s="83" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="84">
+        <v>3402.7080000000001</v>
+      </c>
+      <c r="C9" s="84">
+        <v>3548.9110000000001</v>
+      </c>
+      <c r="D9" s="85">
+        <v>4235.884</v>
+      </c>
+      <c r="E9" s="86">
+        <v>4714.9799999999996</v>
+      </c>
+      <c r="F9" s="84">
+        <v>4894.9359999999997</v>
+      </c>
+      <c r="G9" s="87">
+        <v>4667.3239999999996</v>
+      </c>
+      <c r="H9" s="88">
+        <v>4471.6229999999996</v>
+      </c>
+      <c r="I9" s="84">
+        <v>4337.4319999999998</v>
+      </c>
+      <c r="J9" s="84">
+        <v>4155.0209999999997</v>
+      </c>
+      <c r="K9" s="84">
+        <v>4020.1660000000002</v>
+      </c>
+      <c r="L9" s="84">
+        <v>3847.8139999999999</v>
+      </c>
+      <c r="M9" s="82">
+        <v>3509.953</v>
+      </c>
+      <c r="N9" s="84">
+        <v>3488.2579999999998</v>
+      </c>
+      <c r="O9" s="84">
+        <v>3639.9470000000001</v>
+      </c>
+      <c r="P9" s="85">
+        <v>4320.5619999999999</v>
+      </c>
+      <c r="Q9" s="86">
+        <v>4794.8760000000002</v>
+      </c>
+      <c r="R9" s="84">
+        <v>4965.7299999999996</v>
+      </c>
+      <c r="S9" s="87">
+        <v>4616.4080000000004</v>
+      </c>
+      <c r="T9" s="84">
+        <v>4563.8419999999996</v>
+      </c>
+      <c r="U9" s="82">
+        <v>4430.4830000000002</v>
+      </c>
+      <c r="V9" s="82">
+        <v>4240.5940000000001</v>
+      </c>
+      <c r="W9" s="82">
+        <v>4105.5410000000002</v>
+      </c>
+      <c r="X9" s="81">
+        <v>3926.049</v>
+      </c>
+      <c r="Y9" s="82">
+        <v>3659.7069999999999</v>
+      </c>
+      <c r="Z9" s="89">
+        <v>3629.953</v>
+      </c>
+      <c r="AA9" s="89">
+        <v>3821.9830000000002</v>
+      </c>
+      <c r="AB9" s="90">
+        <v>4371.6180000000004</v>
+      </c>
+      <c r="AC9" s="90">
+        <v>4918.607</v>
+      </c>
+      <c r="AD9" s="82">
+        <v>5121.1279999999997</v>
+      </c>
+      <c r="AE9" s="82">
+        <v>4808.04</v>
+      </c>
+      <c r="AF9" s="82">
+        <v>4754.3860000000004</v>
+      </c>
+      <c r="AG9" s="84">
+        <v>4620.1689999999999</v>
+      </c>
+      <c r="AH9" s="84">
+        <v>4443.1980000000003</v>
+      </c>
+      <c r="AI9" s="84">
+        <v>4311.8890000000001</v>
+      </c>
+      <c r="AJ9" s="84">
+        <v>4131.5550000000003</v>
+      </c>
+      <c r="AK9" s="82">
+        <v>3910.6770000000001</v>
+      </c>
+      <c r="AL9" s="89">
+        <v>3871.9340000000002</v>
+      </c>
+      <c r="AM9" s="89">
+        <v>3963.6640000000002</v>
+      </c>
+      <c r="AN9" s="90">
+        <v>4134.63</v>
+      </c>
+      <c r="AO9" s="90">
+        <v>5291.9850000000006</v>
+      </c>
+      <c r="AP9" s="82">
+        <v>5392.893</v>
+      </c>
+      <c r="AQ9" s="82">
+        <v>2987.9749999999999</v>
+      </c>
+      <c r="AR9" s="82">
+        <v>2951.4960000000001</v>
+      </c>
+      <c r="AS9" s="82">
+        <v>2862.47</v>
+      </c>
+      <c r="AT9" s="82">
+        <v>2747.8490000000002</v>
+      </c>
+      <c r="AU9" s="82">
+        <v>2696.788</v>
+      </c>
+      <c r="AV9" s="82">
+        <v>2598.5909999999999</v>
+      </c>
+      <c r="AW9" s="82">
+        <v>2354.5749999999998</v>
+      </c>
+      <c r="AX9" s="82">
+        <v>1823.385</v>
+      </c>
+      <c r="AY9" s="82">
+        <v>1828.8140000000001</v>
+      </c>
+      <c r="AZ9" s="82">
+        <v>2193.7109999999998</v>
+      </c>
+      <c r="BA9" s="82">
+        <v>2613.8739999999998</v>
+      </c>
+      <c r="BB9" s="82">
+        <v>2639.7249999999999</v>
+      </c>
+      <c r="BC9" s="82">
+        <v>2428.866</v>
+      </c>
+      <c r="BD9" s="82">
+        <v>2408.15</v>
+      </c>
+      <c r="BE9" s="82">
+        <v>2337.62</v>
+      </c>
+      <c r="BF9" s="82">
+        <v>2260.7889999999998</v>
+      </c>
+      <c r="BG9" s="82">
+        <v>2219.4279999999999</v>
+      </c>
+      <c r="BH9" s="82">
+        <v>2143.1689999999999</v>
+      </c>
+      <c r="BI9" s="82">
+        <v>1954.6079999999999</v>
+      </c>
+      <c r="BJ9" s="82">
+        <v>1905.5989999999999</v>
+      </c>
+      <c r="BK9" s="82">
+        <v>1912.075</v>
+      </c>
+      <c r="BL9" s="82">
+        <v>2215.5050000000001</v>
+      </c>
+      <c r="BM9" s="82">
+        <v>2621.6909999999998</v>
+      </c>
+      <c r="BN9" s="82">
+        <v>2663.8249999999998</v>
+      </c>
+      <c r="BO9" s="82">
+        <v>2622.0920000000001</v>
+      </c>
+      <c r="BP9" s="82">
+        <v>2869.0419999999999</v>
+      </c>
+      <c r="BQ9" s="82">
+        <v>2823.2530000000002</v>
+      </c>
+      <c r="BR9" s="82">
+        <v>2723.4589999999998</v>
+      </c>
+      <c r="BS9" s="82">
+        <v>2690.087</v>
+      </c>
+      <c r="BT9" s="82">
+        <v>2614.712</v>
+      </c>
+      <c r="BU9" s="82">
+        <v>2327.1019999999999</v>
+      </c>
+      <c r="BV9" s="82">
+        <v>2311.3510000000001</v>
+      </c>
+      <c r="BW9" s="81">
+        <v>2326.239</v>
+      </c>
+      <c r="BX9" s="82">
+        <v>2613.0659999999998</v>
+      </c>
+      <c r="BY9" s="82">
+        <v>3328.7779999999998</v>
+      </c>
+      <c r="BZ9" s="82">
+        <v>3323.029</v>
+      </c>
+      <c r="CA9" s="82">
+        <v>2703.1819999999998</v>
+      </c>
+      <c r="CB9" s="82">
+        <v>2675.393</v>
+      </c>
+      <c r="CC9" s="82">
+        <v>2728.3760000000002</v>
+      </c>
+      <c r="CD9" s="82">
+        <v>2683.94</v>
+      </c>
+      <c r="CE9" s="82">
+        <v>2737.8470000000002</v>
+      </c>
+      <c r="CF9" s="82">
+        <v>2854.7629999999999</v>
+      </c>
+      <c r="CG9" s="82">
+        <v>2491.2380000000003</v>
+      </c>
+      <c r="CH9" s="82">
+        <v>2490.1370000000002</v>
+      </c>
+      <c r="CI9" s="81">
+        <v>2554.3380000000002</v>
+      </c>
+      <c r="CJ9" s="82">
+        <v>2970.3820000000001</v>
+      </c>
+      <c r="CK9" s="82">
+        <v>3500.6589999999997</v>
+      </c>
+      <c r="CL9" s="82">
+        <v>3521.4920000000002</v>
+      </c>
+      <c r="CM9" s="82">
+        <v>2871.6610000000001</v>
+      </c>
+      <c r="CN9" s="82">
+        <v>2855.4839999999999</v>
+      </c>
+      <c r="CO9" s="82">
+        <v>2812.0189999999998</v>
+      </c>
+      <c r="CP9" s="82">
+        <v>2690.0819999999999</v>
+      </c>
+      <c r="CQ9" s="82"/>
+      <c r="CR9" s="82"/>
+      <c r="CS9" s="82"/>
+      <c r="CT9" s="91"/>
+    </row>
+    <row r="10" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A10" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="84">
+        <v>552.03200000000004</v>
+      </c>
+      <c r="C10" s="84">
+        <v>568.03599999999994</v>
+      </c>
+      <c r="D10" s="85">
+        <v>605.4</v>
+      </c>
+      <c r="E10" s="86">
+        <v>717.83199999999999</v>
+      </c>
+      <c r="F10" s="84">
+        <v>766.41700000000003</v>
+      </c>
+      <c r="G10" s="87">
+        <v>700.7</v>
+      </c>
+      <c r="H10" s="88">
+        <v>680.58</v>
+      </c>
+      <c r="I10" s="84">
+        <v>654.69100000000003</v>
+      </c>
+      <c r="J10" s="84">
+        <v>627.66</v>
+      </c>
+      <c r="K10" s="84">
+        <v>606.37599999999998</v>
+      </c>
+      <c r="L10" s="84">
+        <v>588.29999999999995</v>
+      </c>
+      <c r="M10" s="82">
+        <v>567.23900000000003</v>
+      </c>
+      <c r="N10" s="84">
+        <v>559.029</v>
+      </c>
+      <c r="O10" s="84">
+        <v>575.255</v>
+      </c>
+      <c r="P10" s="85">
+        <v>609.79700000000003</v>
+      </c>
+      <c r="Q10" s="86">
+        <v>720.66700000000003</v>
+      </c>
+      <c r="R10" s="84">
+        <v>773.03800000000001</v>
+      </c>
+      <c r="S10" s="87">
+        <v>711.64099999999996</v>
+      </c>
+      <c r="T10" s="84">
+        <v>690.86099999999999</v>
+      </c>
+      <c r="U10" s="82">
+        <v>664.59199999999998</v>
+      </c>
+      <c r="V10" s="82">
+        <v>639.52099999999996</v>
+      </c>
+      <c r="W10" s="82">
+        <v>615.15</v>
+      </c>
+      <c r="X10" s="81">
+        <v>598.91899999999998</v>
+      </c>
+      <c r="Y10" s="82">
+        <v>579.69799999999998</v>
+      </c>
+      <c r="Z10" s="89">
+        <v>573.70799999999997</v>
+      </c>
+      <c r="AA10" s="89">
+        <v>590.26800000000003</v>
+      </c>
+      <c r="AB10" s="90">
+        <v>622.89200000000005</v>
+      </c>
+      <c r="AC10" s="90">
+        <v>734.89599999999996</v>
+      </c>
+      <c r="AD10" s="82">
+        <v>787.06799999999998</v>
+      </c>
+      <c r="AE10" s="82">
+        <v>714.36099999999999</v>
+      </c>
+      <c r="AF10" s="82">
+        <v>692.97299999999996</v>
+      </c>
+      <c r="AG10" s="84">
+        <v>668.96199999999999</v>
+      </c>
+      <c r="AH10" s="84">
+        <v>644.21500000000003</v>
+      </c>
+      <c r="AI10" s="84">
+        <v>620.01900000000001</v>
+      </c>
+      <c r="AJ10" s="84">
+        <v>602.79499999999996</v>
+      </c>
+      <c r="AK10" s="82">
+        <v>588.70299999999997</v>
+      </c>
+      <c r="AL10" s="89">
+        <v>584.17399999999998</v>
+      </c>
+      <c r="AM10" s="89">
+        <v>601.18200000000002</v>
+      </c>
+      <c r="AN10" s="90">
+        <v>638.46799999999996</v>
+      </c>
+      <c r="AO10" s="90">
+        <v>741.44999999999993</v>
+      </c>
+      <c r="AP10" s="82">
+        <v>789.54200000000003</v>
+      </c>
+      <c r="AQ10" s="82">
+        <v>723.63699999999994</v>
+      </c>
+      <c r="AR10" s="82">
+        <v>703.12400000000002</v>
+      </c>
+      <c r="AS10" s="82">
+        <v>680.66200000000003</v>
+      </c>
+      <c r="AT10" s="82">
+        <v>655.63699999999994</v>
+      </c>
+      <c r="AU10" s="82">
+        <v>632.05899999999997</v>
+      </c>
+      <c r="AV10" s="82">
+        <v>616.62699999999995</v>
+      </c>
+      <c r="AW10" s="82">
+        <v>597.03200000000004</v>
+      </c>
+      <c r="AX10" s="82">
+        <v>536.44499999999994</v>
+      </c>
+      <c r="AY10" s="82">
+        <v>546.88800000000003</v>
+      </c>
+      <c r="AZ10" s="82">
+        <v>578.29200000000003</v>
+      </c>
+      <c r="BA10" s="82">
+        <v>676.58500000000004</v>
+      </c>
+      <c r="BB10" s="82">
+        <v>713.45500000000004</v>
+      </c>
+      <c r="BC10" s="82">
+        <v>651.64499999999998</v>
+      </c>
+      <c r="BD10" s="82">
+        <v>631.971</v>
+      </c>
+      <c r="BE10" s="82">
+        <v>611.476</v>
+      </c>
+      <c r="BF10" s="82">
+        <v>592.55899999999997</v>
+      </c>
+      <c r="BG10" s="82">
+        <v>576.48299999999995</v>
+      </c>
+      <c r="BH10" s="82">
+        <v>560.93799999999999</v>
+      </c>
+      <c r="BI10" s="82">
+        <v>526.20500000000004</v>
+      </c>
+      <c r="BJ10" s="82">
+        <v>525.39099999999996</v>
+      </c>
+      <c r="BK10" s="82">
+        <v>547.46100000000001</v>
+      </c>
+      <c r="BL10" s="82">
+        <v>579.89400000000001</v>
+      </c>
+      <c r="BM10" s="82">
+        <v>652.19500000000005</v>
+      </c>
+      <c r="BN10" s="82">
+        <v>690.93899999999996</v>
+      </c>
+      <c r="BO10" s="82">
+        <v>634.24</v>
+      </c>
+      <c r="BP10" s="82">
+        <v>622.54700000000003</v>
+      </c>
+      <c r="BQ10" s="82">
+        <v>614.51</v>
+      </c>
+      <c r="BR10" s="82">
+        <v>594.81200000000001</v>
+      </c>
+      <c r="BS10" s="82">
+        <v>587.65800000000002</v>
+      </c>
+      <c r="BT10" s="82">
+        <v>594.26700000000005</v>
+      </c>
+      <c r="BU10" s="82">
+        <v>551.56600000000003</v>
+      </c>
+      <c r="BV10" s="82">
+        <v>564.12900000000002</v>
+      </c>
+      <c r="BW10" s="81">
+        <v>580.20100000000002</v>
+      </c>
+      <c r="BX10" s="82">
+        <v>610.40499999999997</v>
+      </c>
+      <c r="BY10" s="82">
+        <v>668.24099999999999</v>
+      </c>
+      <c r="BZ10" s="82">
+        <v>709.70100000000002</v>
+      </c>
+      <c r="CA10" s="82">
+        <v>639.28099999999995</v>
+      </c>
+      <c r="CB10" s="82">
+        <v>629.98699999999997</v>
+      </c>
+      <c r="CC10" s="82">
+        <v>609.86699999999996</v>
+      </c>
+      <c r="CD10" s="82">
+        <v>592.69899999999996</v>
+      </c>
+      <c r="CE10" s="82">
+        <v>591.505</v>
+      </c>
+      <c r="CF10" s="82">
+        <v>596.66300000000001</v>
+      </c>
+      <c r="CG10" s="82">
+        <v>551.20499999999993</v>
+      </c>
+      <c r="CH10" s="82">
+        <v>555.21899999999994</v>
+      </c>
+      <c r="CI10" s="81">
+        <v>571.02200000000005</v>
+      </c>
+      <c r="CJ10" s="82">
+        <v>599.01900000000001</v>
+      </c>
+      <c r="CK10" s="82">
+        <v>658.51300000000003</v>
+      </c>
+      <c r="CL10" s="82">
+        <v>704.48699999999997</v>
+      </c>
+      <c r="CM10" s="82">
+        <v>646.24</v>
+      </c>
+      <c r="CN10" s="82">
+        <v>633.16300000000001</v>
+      </c>
+      <c r="CO10" s="82">
+        <v>619.13199999999995</v>
+      </c>
+      <c r="CP10" s="82">
+        <v>602.69299999999998</v>
+      </c>
+      <c r="CQ10" s="82"/>
+      <c r="CR10" s="82"/>
+      <c r="CS10" s="82"/>
+      <c r="CT10" s="91"/>
+    </row>
+    <row r="11" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="83" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="84">
+        <v>1160.444</v>
+      </c>
+      <c r="C11" s="84">
+        <v>1231.3130000000001</v>
+      </c>
+      <c r="D11" s="85">
+        <v>1341.6610000000001</v>
+      </c>
+      <c r="E11" s="86">
+        <v>1581.8219999999999</v>
+      </c>
+      <c r="F11" s="84">
+        <v>1670.5360000000001</v>
+      </c>
+      <c r="G11" s="87">
+        <v>1428.9110000000001</v>
+      </c>
+      <c r="H11" s="88">
+        <v>1388.944</v>
+      </c>
+      <c r="I11" s="84">
+        <v>1345.9580000000001</v>
+      </c>
+      <c r="J11" s="84">
+        <v>1305.1479999999999</v>
+      </c>
+      <c r="K11" s="84">
+        <v>1259.693</v>
+      </c>
+      <c r="L11" s="84">
+        <v>1219.8630000000001</v>
+      </c>
+      <c r="M11" s="82">
+        <v>1130.644</v>
+      </c>
+      <c r="N11" s="84">
+        <v>1143.721</v>
+      </c>
+      <c r="O11" s="84">
+        <v>1220.0419999999999</v>
+      </c>
+      <c r="P11" s="85">
+        <v>1327.299</v>
+      </c>
+      <c r="Q11" s="86">
+        <v>1578.0450000000001</v>
+      </c>
+      <c r="R11" s="84">
+        <v>1665.3820000000001</v>
+      </c>
+      <c r="S11" s="87">
+        <v>1454.6289999999999</v>
+      </c>
+      <c r="T11" s="84">
+        <v>1417.2090000000001</v>
+      </c>
+      <c r="U11" s="82">
+        <v>1374.222</v>
+      </c>
+      <c r="V11" s="82">
+        <v>1337.1089999999999</v>
+      </c>
+      <c r="W11" s="82">
+        <v>1294.3069999999998</v>
+      </c>
+      <c r="X11" s="81">
+        <v>1254.923</v>
+      </c>
+      <c r="Y11" s="82">
+        <v>1188.8</v>
+      </c>
+      <c r="Z11" s="89">
+        <v>1203.47</v>
+      </c>
+      <c r="AA11" s="89">
+        <v>1275.502</v>
+      </c>
+      <c r="AB11" s="90">
+        <v>1391.335</v>
+      </c>
+      <c r="AC11" s="90">
+        <v>1649.0930000000001</v>
+      </c>
+      <c r="AD11" s="82">
+        <v>1734.6179999999999</v>
+      </c>
+      <c r="AE11" s="82">
+        <v>1466.5989999999999</v>
+      </c>
+      <c r="AF11" s="82">
+        <v>1428.7840000000001</v>
+      </c>
+      <c r="AG11" s="84">
+        <v>1387.2190000000001</v>
+      </c>
+      <c r="AH11" s="84">
+        <v>1350.875</v>
+      </c>
+      <c r="AI11" s="84">
+        <v>1306.6489999999999</v>
+      </c>
+      <c r="AJ11" s="84">
+        <v>1266.854</v>
+      </c>
+      <c r="AK11" s="82">
+        <v>1213.1949999999999</v>
+      </c>
+      <c r="AL11" s="89">
+        <v>1226.7159999999999</v>
+      </c>
+      <c r="AM11" s="89">
+        <v>1299.586</v>
+      </c>
+      <c r="AN11" s="90">
+        <v>1413.2349999999999</v>
+      </c>
+      <c r="AO11" s="90">
+        <v>1678.261</v>
+      </c>
+      <c r="AP11" s="82">
+        <v>1815.712</v>
+      </c>
+      <c r="AQ11" s="82">
+        <v>1545.1469999999999</v>
+      </c>
+      <c r="AR11" s="82">
+        <v>1507.3610000000001</v>
+      </c>
+      <c r="AS11" s="82">
+        <v>1463.729</v>
+      </c>
+      <c r="AT11" s="82">
+        <v>1423.973</v>
+      </c>
+      <c r="AU11" s="82">
+        <v>1378.7619999999999</v>
+      </c>
+      <c r="AV11" s="82">
+        <v>1337.1089999999999</v>
+      </c>
+      <c r="AW11" s="82">
+        <v>1306.5540000000001</v>
+      </c>
+      <c r="AX11" s="82">
+        <v>1146.4460000000001</v>
+      </c>
+      <c r="AY11" s="82">
+        <v>1215.7189999999998</v>
+      </c>
+      <c r="AZ11" s="82">
+        <v>1321.9750000000001</v>
+      </c>
+      <c r="BA11" s="82">
+        <v>1547.885</v>
+      </c>
+      <c r="BB11" s="82">
+        <v>1666.973</v>
+      </c>
+      <c r="BC11" s="82">
+        <v>1374.643</v>
+      </c>
+      <c r="BD11" s="82">
+        <v>1339.895</v>
+      </c>
+      <c r="BE11" s="82">
+        <v>1299.3979999999999</v>
+      </c>
+      <c r="BF11" s="82">
+        <v>1265.077</v>
+      </c>
+      <c r="BG11" s="82">
+        <v>1225.769</v>
+      </c>
+      <c r="BH11" s="82">
+        <v>1187.1579999999999</v>
+      </c>
+      <c r="BI11" s="82">
+        <v>1153.5990000000002</v>
+      </c>
+      <c r="BJ11" s="82">
+        <v>1162.498</v>
+      </c>
+      <c r="BK11" s="82">
+        <v>1224.508</v>
+      </c>
+      <c r="BL11" s="82">
+        <v>1338.3579999999999</v>
+      </c>
+      <c r="BM11" s="82">
+        <v>1537.683</v>
+      </c>
+      <c r="BN11" s="82">
+        <v>1676.123</v>
+      </c>
+      <c r="BO11" s="82">
+        <v>1654.6189999999999</v>
+      </c>
+      <c r="BP11" s="82">
+        <v>1524.1949999999999</v>
+      </c>
+      <c r="BQ11" s="82">
+        <v>1482.15</v>
+      </c>
+      <c r="BR11" s="82">
+        <v>1441.825</v>
+      </c>
+      <c r="BS11" s="82">
+        <v>1400.838</v>
+      </c>
+      <c r="BT11" s="82">
+        <v>1361.0540000000001</v>
+      </c>
+      <c r="BU11" s="82">
+        <v>1346.1320000000001</v>
+      </c>
+      <c r="BV11" s="82">
+        <v>1362.771</v>
+      </c>
+      <c r="BW11" s="81">
+        <v>1440.0139999999999</v>
+      </c>
+      <c r="BX11" s="82">
+        <v>1566.3679999999999</v>
+      </c>
+      <c r="BY11" s="82">
+        <v>1768.6289999999999</v>
+      </c>
+      <c r="BZ11" s="82">
+        <v>1896.43</v>
+      </c>
+      <c r="CA11" s="82">
+        <v>1524.46</v>
+      </c>
+      <c r="CB11" s="82">
+        <v>1487.7919999999999</v>
+      </c>
+      <c r="CC11" s="82">
+        <v>1444.3869999999999</v>
+      </c>
+      <c r="CD11" s="82">
+        <v>1408.1769999999999</v>
+      </c>
+      <c r="CE11" s="82">
+        <v>1366.1110000000001</v>
+      </c>
+      <c r="CF11" s="82">
+        <v>1325.19</v>
+      </c>
+      <c r="CG11" s="82">
+        <v>1395.3709999999999</v>
+      </c>
+      <c r="CH11" s="82">
+        <v>1406.402</v>
+      </c>
+      <c r="CI11" s="81">
+        <v>1464.8510000000001</v>
+      </c>
+      <c r="CJ11" s="82">
+        <v>1583.1610000000001</v>
+      </c>
+      <c r="CK11" s="82">
+        <v>1781.25</v>
+      </c>
+      <c r="CL11" s="82">
+        <v>1899.662</v>
+      </c>
+      <c r="CM11" s="82">
+        <v>1510.1379999999999</v>
+      </c>
+      <c r="CN11" s="82">
+        <v>1472.5070000000001</v>
+      </c>
+      <c r="CO11" s="82">
+        <v>1427.808</v>
+      </c>
+      <c r="CP11" s="82">
+        <v>1389.405</v>
+      </c>
+      <c r="CQ11" s="82"/>
+      <c r="CR11" s="82"/>
+      <c r="CS11" s="82"/>
+      <c r="CT11" s="91"/>
+    </row>
+    <row r="12" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="83" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="84">
+        <v>2780.482</v>
+      </c>
+      <c r="C12" s="84">
+        <v>2863.2170000000001</v>
+      </c>
+      <c r="D12" s="85">
+        <v>3190.1509999999998</v>
+      </c>
+      <c r="E12" s="86">
+        <v>3556.3760000000002</v>
+      </c>
+      <c r="F12" s="84">
+        <v>3618.4479999999999</v>
+      </c>
+      <c r="G12" s="87">
+        <v>3496.2510000000002</v>
+      </c>
+      <c r="H12" s="88">
+        <v>3323.1210000000001</v>
+      </c>
+      <c r="I12" s="84">
+        <v>3242.3319999999999</v>
+      </c>
+      <c r="J12" s="84">
+        <v>3157.826</v>
+      </c>
+      <c r="K12" s="84">
+        <v>3041.502</v>
+      </c>
+      <c r="L12" s="84">
+        <v>2922.8510000000001</v>
+      </c>
+      <c r="M12" s="82">
+        <v>2861.8440000000001</v>
+      </c>
+      <c r="N12" s="84">
+        <v>2850.9609999999998</v>
+      </c>
+      <c r="O12" s="84">
+        <v>2941.348</v>
+      </c>
+      <c r="P12" s="85">
+        <v>3251.82</v>
+      </c>
+      <c r="Q12" s="86">
+        <v>3643.3289999999997</v>
+      </c>
+      <c r="R12" s="84">
+        <v>3675.3180000000002</v>
+      </c>
+      <c r="S12" s="87">
+        <v>3565.712</v>
+      </c>
+      <c r="T12" s="84">
+        <v>3483.8420000000001</v>
+      </c>
+      <c r="U12" s="82">
+        <v>3405.4740000000002</v>
+      </c>
+      <c r="V12" s="82">
+        <v>3313.9609999999998</v>
+      </c>
+      <c r="W12" s="82">
+        <v>3203.5039999999999</v>
+      </c>
+      <c r="X12" s="81">
+        <v>3091.4349999999999</v>
+      </c>
+      <c r="Y12" s="82">
+        <v>3055.518</v>
+      </c>
+      <c r="Z12" s="89">
+        <v>3042.9160000000002</v>
+      </c>
+      <c r="AA12" s="89">
+        <v>3134.627</v>
+      </c>
+      <c r="AB12" s="90">
+        <v>3446.3110000000001</v>
+      </c>
+      <c r="AC12" s="90">
+        <v>3826.0390000000002</v>
+      </c>
+      <c r="AD12" s="82">
+        <v>3881.7849999999999</v>
+      </c>
+      <c r="AE12" s="82">
+        <v>3702.3879999999999</v>
+      </c>
+      <c r="AF12" s="82">
+        <v>3620.5410000000002</v>
+      </c>
+      <c r="AG12" s="84">
+        <v>3534.7570000000001</v>
+      </c>
+      <c r="AH12" s="84">
+        <v>3435.5230000000001</v>
+      </c>
+      <c r="AI12" s="84">
+        <v>3328.7280000000001</v>
+      </c>
+      <c r="AJ12" s="84">
+        <v>3208.81</v>
+      </c>
+      <c r="AK12" s="82">
+        <v>3255.8209999999999</v>
+      </c>
+      <c r="AL12" s="89">
+        <v>3245.0160000000001</v>
+      </c>
+      <c r="AM12" s="89">
+        <v>3338.42</v>
+      </c>
+      <c r="AN12" s="90">
+        <v>3648.2440000000001</v>
+      </c>
+      <c r="AO12" s="90">
+        <v>4013.8719999999998</v>
+      </c>
+      <c r="AP12" s="82">
+        <v>4080.837</v>
+      </c>
+      <c r="AQ12" s="82">
+        <v>3917.0140000000001</v>
+      </c>
+      <c r="AR12" s="82">
+        <v>3839.1210000000001</v>
+      </c>
+      <c r="AS12" s="82">
+        <v>3756.01</v>
+      </c>
+      <c r="AT12" s="82">
+        <v>3635.1089999999999</v>
+      </c>
+      <c r="AU12" s="82">
+        <v>3515.2860000000001</v>
+      </c>
+      <c r="AV12" s="82">
+        <v>3390.7829999999999</v>
+      </c>
+      <c r="AW12" s="82">
+        <v>3446.62</v>
+      </c>
+      <c r="AX12" s="82">
+        <v>2916.9459999999999</v>
+      </c>
+      <c r="AY12" s="82">
+        <v>2963.6370000000002</v>
+      </c>
+      <c r="AZ12" s="82">
+        <v>3183.9080000000004</v>
+      </c>
+      <c r="BA12" s="82">
+        <v>3457.433</v>
+      </c>
+      <c r="BB12" s="82">
+        <v>3548.2400000000002</v>
+      </c>
+      <c r="BC12" s="82">
+        <v>3556.22</v>
+      </c>
+      <c r="BD12" s="82">
+        <v>3494.2259999999997</v>
+      </c>
+      <c r="BE12" s="82">
+        <v>3440.71</v>
+      </c>
+      <c r="BF12" s="82">
+        <v>3366.1929999999998</v>
+      </c>
+      <c r="BG12" s="82">
+        <v>3267.645</v>
+      </c>
+      <c r="BH12" s="82">
+        <v>3175.482</v>
+      </c>
+      <c r="BI12" s="82">
+        <v>2909.7339999999999</v>
+      </c>
+      <c r="BJ12" s="82">
+        <v>2897.1509999999998</v>
+      </c>
+      <c r="BK12" s="82">
+        <v>2958.665</v>
+      </c>
+      <c r="BL12" s="82">
+        <v>3166.002</v>
+      </c>
+      <c r="BM12" s="82">
+        <v>3387.8119999999999</v>
+      </c>
+      <c r="BN12" s="82">
+        <v>3437.4229999999998</v>
+      </c>
+      <c r="BO12" s="82">
+        <v>3370.7660000000001</v>
+      </c>
+      <c r="BP12" s="82">
+        <v>3976.1729999999998</v>
+      </c>
+      <c r="BQ12" s="82">
+        <v>3919.5430000000001</v>
+      </c>
+      <c r="BR12" s="82">
+        <v>3845.5749999999998</v>
+      </c>
+      <c r="BS12" s="82">
+        <v>3751.384</v>
+      </c>
+      <c r="BT12" s="82">
+        <v>3657.12</v>
+      </c>
+      <c r="BU12" s="82">
+        <v>3112.34</v>
+      </c>
+      <c r="BV12" s="82">
+        <v>3103.2779999999998</v>
+      </c>
+      <c r="BW12" s="81">
+        <v>3153.6819999999998</v>
+      </c>
+      <c r="BX12" s="82">
+        <v>3370.3009999999999</v>
+      </c>
+      <c r="BY12" s="82">
+        <v>3592.2739999999999</v>
+      </c>
+      <c r="BZ12" s="82">
+        <v>3656.6950000000002</v>
+      </c>
+      <c r="CA12" s="82">
+        <v>3469.7280000000001</v>
+      </c>
+      <c r="CB12" s="82">
+        <v>3407.558</v>
+      </c>
+      <c r="CC12" s="82">
+        <v>3354.4430000000002</v>
+      </c>
+      <c r="CD12" s="82">
+        <v>3281.547</v>
+      </c>
+      <c r="CE12" s="82">
+        <v>3190.0360000000001</v>
+      </c>
+      <c r="CF12" s="82">
+        <v>3094.4760000000001</v>
+      </c>
+      <c r="CG12" s="82">
+        <v>3255.1210000000001</v>
+      </c>
+      <c r="CH12" s="82">
+        <v>3247.924</v>
+      </c>
+      <c r="CI12" s="81">
+        <v>3306.8290000000002</v>
+      </c>
+      <c r="CJ12" s="82">
+        <v>3528.6930000000002</v>
+      </c>
+      <c r="CK12" s="82">
+        <v>3762.5729999999999</v>
+      </c>
+      <c r="CL12" s="82">
+        <v>3813.7190000000001</v>
+      </c>
+      <c r="CM12" s="82">
+        <v>3760.0149999999999</v>
+      </c>
+      <c r="CN12" s="82">
+        <v>3701.18</v>
+      </c>
+      <c r="CO12" s="82">
+        <v>3645.3330000000001</v>
+      </c>
+      <c r="CP12" s="82">
+        <v>3571.9580000000001</v>
+      </c>
+      <c r="CQ12" s="82"/>
+      <c r="CR12" s="82"/>
+      <c r="CS12" s="82"/>
+      <c r="CT12" s="91"/>
+    </row>
+    <row r="13" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="92" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="93">
+        <v>2121.8580000000002</v>
+      </c>
+      <c r="AR13" s="82">
+        <v>2097.4470000000001</v>
+      </c>
+      <c r="AS13" s="82">
+        <v>2048.2370000000001</v>
+      </c>
+      <c r="AT13" s="82">
+        <v>1968.0989999999999</v>
+      </c>
+      <c r="AU13" s="82">
+        <v>1879.105</v>
+      </c>
+      <c r="AV13" s="82">
+        <v>1794.835</v>
+      </c>
+      <c r="AW13" s="82">
+        <v>1701.462</v>
+      </c>
+      <c r="AX13" s="82">
+        <v>1493.1859999999999</v>
+      </c>
+      <c r="AY13" s="82">
+        <v>1588.193</v>
+      </c>
+      <c r="AZ13" s="82">
+        <v>1687.038</v>
+      </c>
+      <c r="BA13" s="82">
+        <v>1924.252</v>
+      </c>
+      <c r="BB13" s="82">
+        <v>2007.854</v>
+      </c>
+      <c r="BC13" s="93">
+        <v>1869.9960000000001</v>
+      </c>
+      <c r="BD13" s="82">
+        <v>1861.1819999999998</v>
+      </c>
+      <c r="BE13" s="82">
+        <v>1816.1659999999999</v>
+      </c>
+      <c r="BF13" s="82">
+        <v>1739.6020000000001</v>
+      </c>
+      <c r="BG13" s="82">
+        <v>1663.7060000000001</v>
+      </c>
+      <c r="BH13" s="82">
+        <v>1583.424</v>
+      </c>
+      <c r="BI13" s="82">
+        <v>1479.74</v>
+      </c>
+      <c r="BJ13" s="82">
+        <v>1501.3389999999999</v>
+      </c>
+      <c r="BK13" s="82">
+        <v>1577.2180000000001</v>
+      </c>
+      <c r="BL13" s="82">
+        <v>1687.076</v>
+      </c>
+      <c r="BM13" s="82">
+        <v>1929.7159999999999</v>
+      </c>
+      <c r="BN13" s="82">
+        <v>2008.845</v>
+      </c>
+      <c r="BO13" s="93">
+        <v>1910.9079999999999</v>
+      </c>
+      <c r="BP13" s="82">
+        <v>2041.8209999999999</v>
+      </c>
+      <c r="BQ13" s="82">
+        <v>2001.127</v>
+      </c>
+      <c r="BR13" s="82">
+        <v>1922.4680000000001</v>
+      </c>
+      <c r="BS13" s="82">
+        <v>1850.2260000000001</v>
+      </c>
+      <c r="BT13" s="82">
+        <v>1777.1120000000001</v>
+      </c>
+      <c r="BU13" s="82">
+        <v>1557.6</v>
+      </c>
+      <c r="BV13" s="82">
+        <v>1558.0509999999999</v>
+      </c>
+      <c r="BW13" s="81">
+        <v>1654.73</v>
+      </c>
+      <c r="BX13" s="82">
+        <v>1751.664</v>
+      </c>
+      <c r="BY13" s="82">
+        <v>1990.3330000000001</v>
+      </c>
+      <c r="BZ13" s="82">
+        <v>2021.7950000000001</v>
+      </c>
+      <c r="CA13" s="93">
+        <v>1929.471</v>
+      </c>
+      <c r="CB13" s="82">
+        <v>1984.086</v>
+      </c>
+      <c r="CC13" s="82">
+        <v>1941.2280000000001</v>
+      </c>
+      <c r="CD13" s="82">
+        <v>1940.047</v>
+      </c>
+      <c r="CE13" s="82">
+        <v>1881.1020000000001</v>
+      </c>
+      <c r="CF13" s="82">
+        <v>1884.799</v>
+      </c>
+      <c r="CG13" s="82">
+        <v>1559.415</v>
+      </c>
+      <c r="CH13" s="82">
+        <v>1580.19</v>
+      </c>
+      <c r="CI13" s="81">
+        <v>1579.88</v>
+      </c>
+      <c r="CJ13" s="82">
+        <v>1786.9359999999999</v>
+      </c>
+      <c r="CK13" s="82">
+        <v>2015.6149999999998</v>
+      </c>
+      <c r="CL13" s="82">
+        <v>2049.1129999999998</v>
+      </c>
+      <c r="CM13" s="93">
+        <v>2074.2759999999998</v>
+      </c>
+      <c r="CN13" s="82">
+        <v>2052.0529999999999</v>
+      </c>
+      <c r="CO13" s="82">
+        <v>2011.259</v>
+      </c>
+      <c r="CP13" s="82">
+        <v>1934.798</v>
+      </c>
+      <c r="CQ13" s="82"/>
+      <c r="CR13" s="82"/>
+      <c r="CS13" s="82"/>
+      <c r="CT13" s="91"/>
+    </row>
+    <row r="14" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="83" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="84">
+        <v>940.70299999999997</v>
+      </c>
+      <c r="C14" s="84">
+        <v>994.34900000000005</v>
+      </c>
+      <c r="D14" s="85">
+        <v>1101.991</v>
+      </c>
+      <c r="E14" s="86">
+        <v>1286.729</v>
+      </c>
+      <c r="F14" s="84">
+        <v>1398.682</v>
+      </c>
+      <c r="G14" s="87">
+        <v>1337.221</v>
+      </c>
+      <c r="H14" s="88">
+        <v>1119.3320000000001</v>
+      </c>
+      <c r="I14" s="84">
+        <v>1081.7049999999999</v>
+      </c>
+      <c r="J14" s="84">
+        <v>987.08100000000002</v>
+      </c>
+      <c r="K14" s="84">
+        <v>956.37199999999996</v>
+      </c>
+      <c r="L14" s="84">
+        <v>918.61199999999997</v>
+      </c>
+      <c r="M14" s="82">
+        <v>924.476</v>
+      </c>
+      <c r="N14" s="84">
+        <v>934.63199999999995</v>
+      </c>
+      <c r="O14" s="84">
+        <v>987.86400000000003</v>
+      </c>
+      <c r="P14" s="85">
+        <v>1098.203</v>
+      </c>
+      <c r="Q14" s="86">
+        <v>1286.2829999999999</v>
+      </c>
+      <c r="R14" s="84">
+        <v>1397.5820000000001</v>
+      </c>
+      <c r="S14" s="87">
+        <v>1337.491</v>
+      </c>
+      <c r="T14" s="84">
+        <v>1139.0139999999999</v>
+      </c>
+      <c r="U14" s="82">
+        <v>1103.2370000000001</v>
+      </c>
+      <c r="V14" s="94">
+        <v>1011.697</v>
+      </c>
+      <c r="W14" s="94">
+        <v>981.81200000000001</v>
+      </c>
+      <c r="X14" s="95">
+        <v>943.70499999999993</v>
+      </c>
+      <c r="Y14" s="94">
+        <v>950.94299999999998</v>
+      </c>
+      <c r="Z14" s="89">
+        <v>965.43600000000004</v>
+      </c>
+      <c r="AA14" s="89">
+        <v>1022.412</v>
+      </c>
+      <c r="AB14" s="90">
+        <v>1136.365</v>
+      </c>
+      <c r="AC14" s="90">
+        <v>1327.778</v>
+      </c>
+      <c r="AD14" s="82">
+        <v>1441.364</v>
+      </c>
+      <c r="AE14" s="82">
+        <v>1382.277</v>
+      </c>
+      <c r="AF14" s="82">
+        <v>1175.1500000000001</v>
+      </c>
+      <c r="AG14" s="84">
+        <v>1139.682</v>
+      </c>
+      <c r="AH14" s="84">
+        <v>1046.2</v>
+      </c>
+      <c r="AI14" s="84">
+        <v>1018.548</v>
+      </c>
+      <c r="AJ14" s="84">
+        <v>981.54700000000003</v>
+      </c>
+      <c r="AK14" s="82">
+        <v>995.99</v>
+      </c>
+      <c r="AL14" s="89">
+        <v>1006.071</v>
+      </c>
+      <c r="AM14" s="89">
+        <v>1065.144</v>
+      </c>
+      <c r="AN14" s="90">
+        <v>1182.0129999999999</v>
+      </c>
+      <c r="AO14" s="90">
+        <v>1381.662</v>
+      </c>
+      <c r="AP14" s="82">
+        <v>1500.8209999999999</v>
+      </c>
+      <c r="AQ14" s="82">
+        <v>992.03300000000002</v>
+      </c>
+      <c r="AR14" s="82">
+        <v>847.99</v>
+      </c>
+      <c r="AS14" s="82">
+        <v>824.04499999999996</v>
+      </c>
+      <c r="AT14" s="82">
+        <v>751.66700000000003</v>
+      </c>
+      <c r="AU14" s="82">
+        <v>738.41499999999996</v>
+      </c>
+      <c r="AV14" s="82">
+        <v>710.98900000000003</v>
+      </c>
+      <c r="AW14" s="82">
+        <v>738.452</v>
+      </c>
+      <c r="AX14" s="82">
+        <v>586.04500000000007</v>
+      </c>
+      <c r="AY14" s="82">
+        <v>615.95499999999993</v>
+      </c>
+      <c r="AZ14" s="82">
+        <v>689.59299999999996</v>
+      </c>
+      <c r="BA14" s="82">
+        <v>780.51700000000005</v>
+      </c>
+      <c r="BB14" s="82">
+        <v>855.56500000000005</v>
+      </c>
+      <c r="BC14" s="82">
+        <v>815.94100000000003</v>
+      </c>
+      <c r="BD14" s="82">
+        <v>681.95</v>
+      </c>
+      <c r="BE14" s="82">
+        <v>663.43299999999999</v>
+      </c>
+      <c r="BF14" s="82">
+        <v>611.96100000000001</v>
+      </c>
+      <c r="BG14" s="82">
+        <v>601.45600000000002</v>
+      </c>
+      <c r="BH14" s="82">
+        <v>577.56600000000003</v>
+      </c>
+      <c r="BI14" s="82">
+        <v>595.66300000000001</v>
+      </c>
+      <c r="BJ14" s="82">
+        <v>608.97199999999998</v>
+      </c>
+      <c r="BK14" s="82">
+        <v>637.13300000000004</v>
+      </c>
+      <c r="BL14" s="82">
+        <v>711.83500000000004</v>
+      </c>
+      <c r="BM14" s="82">
+        <v>802.76400000000001</v>
+      </c>
+      <c r="BN14" s="82">
+        <v>866.83</v>
+      </c>
+      <c r="BO14" s="82">
+        <v>833.404</v>
+      </c>
+      <c r="BP14" s="82">
+        <v>760.55200000000002</v>
+      </c>
+      <c r="BQ14" s="82">
+        <v>764.149</v>
+      </c>
+      <c r="BR14" s="82">
+        <v>708.81600000000003</v>
+      </c>
+      <c r="BS14" s="82">
+        <v>698.13699999999994</v>
+      </c>
+      <c r="BT14" s="82">
+        <v>673.61099999999999</v>
+      </c>
+      <c r="BU14" s="82">
+        <v>685.61599999999999</v>
+      </c>
+      <c r="BV14" s="82">
+        <v>686.36099999999999</v>
+      </c>
+      <c r="BW14" s="81">
+        <v>733.53300000000002</v>
+      </c>
+      <c r="BX14" s="82">
+        <v>814.41300000000001</v>
+      </c>
+      <c r="BY14" s="82">
+        <v>918.4</v>
+      </c>
+      <c r="BZ14" s="82">
+        <v>993.34400000000005</v>
+      </c>
+      <c r="CA14" s="82">
+        <v>790.077</v>
+      </c>
+      <c r="CB14" s="82">
+        <v>778.59799999999996</v>
+      </c>
+      <c r="CC14" s="82">
+        <v>758.351</v>
+      </c>
+      <c r="CD14" s="82">
+        <v>703.55399999999997</v>
+      </c>
+      <c r="CE14" s="82">
+        <v>688.53200000000004</v>
+      </c>
+      <c r="CF14" s="82">
+        <v>662.19500000000005</v>
+      </c>
+      <c r="CG14" s="82">
+        <v>687.80900000000008</v>
+      </c>
+      <c r="CH14" s="82">
+        <v>702.30700000000002</v>
+      </c>
+      <c r="CI14" s="81">
+        <v>735.37099999999998</v>
+      </c>
+      <c r="CJ14" s="82">
+        <v>813.51199999999994</v>
+      </c>
+      <c r="CK14" s="82">
+        <v>914.59699999999998</v>
+      </c>
+      <c r="CL14" s="82">
+        <v>985.52</v>
+      </c>
+      <c r="CM14" s="82">
+        <v>777.15899999999999</v>
+      </c>
+      <c r="CN14" s="82">
+        <v>764.13099999999997</v>
+      </c>
+      <c r="CO14" s="82">
+        <v>741.08900000000006</v>
+      </c>
+      <c r="CP14" s="82">
+        <v>680.39599999999996</v>
+      </c>
+      <c r="CQ14" s="82"/>
+      <c r="CR14" s="82"/>
+      <c r="CS14" s="82"/>
+      <c r="CT14" s="91"/>
+    </row>
+    <row r="15" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="84">
+        <v>461.71699999999998</v>
+      </c>
+      <c r="C15" s="84">
+        <v>472.80200000000002</v>
+      </c>
+      <c r="D15" s="85">
+        <v>490.02</v>
+      </c>
+      <c r="E15" s="86">
+        <v>502.57</v>
+      </c>
+      <c r="F15" s="84">
+        <v>530.24300000000005</v>
+      </c>
+      <c r="G15" s="87">
+        <v>529.476</v>
+      </c>
+      <c r="H15" s="88">
+        <v>518.44899999999996</v>
+      </c>
+      <c r="I15" s="84">
+        <v>513.173</v>
+      </c>
+      <c r="J15" s="84">
+        <v>506.65300000000002</v>
+      </c>
+      <c r="K15" s="84">
+        <v>500.33</v>
+      </c>
+      <c r="L15" s="84">
+        <v>479.32299999999998</v>
+      </c>
+      <c r="M15" s="82">
+        <v>463.613</v>
+      </c>
+      <c r="N15" s="84">
+        <v>469.93400000000003</v>
+      </c>
+      <c r="O15" s="84">
+        <v>481.10700000000003</v>
+      </c>
+      <c r="P15" s="85">
+        <v>497.48700000000002</v>
+      </c>
+      <c r="Q15" s="86">
+        <v>510.43799999999999</v>
+      </c>
+      <c r="R15" s="84">
+        <v>539.40300000000002</v>
+      </c>
+      <c r="S15" s="87">
+        <v>539.62</v>
+      </c>
+      <c r="T15" s="84">
+        <v>529.39599999999996</v>
+      </c>
+      <c r="U15" s="82">
+        <v>523.98800000000006</v>
+      </c>
+      <c r="V15" s="82">
+        <v>517.346</v>
+      </c>
+      <c r="W15" s="82">
+        <v>510.911</v>
+      </c>
+      <c r="X15" s="82">
+        <v>490.21099999999996</v>
+      </c>
+      <c r="Y15" s="82">
+        <v>471.47899999999998</v>
+      </c>
+      <c r="Z15" s="89">
+        <v>478.08000000000004</v>
+      </c>
+      <c r="AA15" s="89">
+        <v>490.88200000000001</v>
+      </c>
+      <c r="AB15" s="90">
+        <v>507.96100000000001</v>
+      </c>
+      <c r="AC15" s="90">
+        <v>522.24099999999999</v>
+      </c>
+      <c r="AD15" s="82">
+        <v>551.32799999999997</v>
+      </c>
+      <c r="AE15" s="82">
+        <v>551.10900000000004</v>
+      </c>
+      <c r="AF15" s="82">
+        <v>545.42999999999995</v>
+      </c>
+      <c r="AG15" s="84">
+        <v>539.93899999999996</v>
+      </c>
+      <c r="AH15" s="84">
+        <v>532.86</v>
+      </c>
+      <c r="AI15" s="84">
+        <v>526.35900000000004</v>
+      </c>
+      <c r="AJ15" s="84">
+        <v>505.22800000000001</v>
+      </c>
+      <c r="AK15" s="82">
+        <v>444.50599999999997</v>
+      </c>
+      <c r="AL15" s="89">
+        <v>451.19099999999997</v>
+      </c>
+      <c r="AM15" s="89">
+        <v>462.28500000000003</v>
+      </c>
+      <c r="AN15" s="90">
+        <v>479.548</v>
+      </c>
+      <c r="AO15" s="90">
+        <v>494.16399999999999</v>
+      </c>
+      <c r="AP15" s="82">
+        <v>524.41499999999996</v>
+      </c>
+      <c r="AQ15" s="82">
+        <v>526.245</v>
+      </c>
+      <c r="AR15" s="82">
+        <v>515.21500000000003</v>
+      </c>
+      <c r="AS15" s="82">
+        <v>509.78899999999999</v>
+      </c>
+      <c r="AT15" s="82">
+        <v>504.334</v>
+      </c>
+      <c r="AU15" s="82">
+        <v>498.00599999999997</v>
+      </c>
+      <c r="AV15" s="82">
+        <v>478.58</v>
+      </c>
+      <c r="AW15" s="82">
+        <v>465.67200000000003</v>
+      </c>
+      <c r="AX15" s="82">
+        <v>421.47300000000001</v>
+      </c>
+      <c r="AY15" s="82">
+        <v>431.06200000000001</v>
+      </c>
+      <c r="AZ15" s="82">
+        <v>448.51</v>
+      </c>
+      <c r="BA15" s="82">
+        <v>466.4</v>
+      </c>
+      <c r="BB15" s="82">
+        <v>498.029</v>
+      </c>
+      <c r="BC15" s="82">
+        <v>497.26</v>
+      </c>
+      <c r="BD15" s="82">
+        <v>480.07400000000001</v>
+      </c>
+      <c r="BE15" s="82">
+        <v>476.04499999999996</v>
+      </c>
+      <c r="BF15" s="82">
+        <v>469.47200000000004</v>
+      </c>
+      <c r="BG15" s="82">
+        <v>463.36</v>
+      </c>
+      <c r="BH15" s="82">
+        <v>442.59000000000003</v>
+      </c>
+      <c r="BI15" s="82">
+        <v>424.62199999999996</v>
+      </c>
+      <c r="BJ15" s="82">
+        <v>427.428</v>
+      </c>
+      <c r="BK15" s="82">
+        <v>436.524</v>
+      </c>
+      <c r="BL15" s="82">
+        <v>457.423</v>
+      </c>
+      <c r="BM15" s="82">
+        <v>483.64800000000002</v>
+      </c>
+      <c r="BN15" s="82">
+        <v>514.32000000000005</v>
+      </c>
+      <c r="BO15" s="82">
+        <v>453.24</v>
+      </c>
+      <c r="BP15" s="82">
+        <v>449.029</v>
+      </c>
+      <c r="BQ15" s="82">
+        <v>445.72300000000001</v>
+      </c>
+      <c r="BR15" s="82">
+        <v>441.327</v>
+      </c>
+      <c r="BS15" s="82">
+        <v>434.392</v>
+      </c>
+      <c r="BT15" s="82">
+        <v>423.70100000000002</v>
+      </c>
+      <c r="BU15" s="82">
+        <v>437.12799999999999</v>
+      </c>
+      <c r="BV15" s="82">
+        <v>444.33199999999999</v>
+      </c>
+      <c r="BW15" s="81">
+        <v>455.61799999999999</v>
+      </c>
+      <c r="BX15" s="82">
+        <v>474.08699999999999</v>
+      </c>
+      <c r="BY15" s="82">
+        <v>499.55</v>
+      </c>
+      <c r="BZ15" s="82">
+        <v>529.55799999999999</v>
+      </c>
+      <c r="CA15" s="82">
+        <v>468.80799999999999</v>
+      </c>
+      <c r="CB15" s="82">
+        <v>465.56</v>
+      </c>
+      <c r="CC15" s="82">
+        <v>461.99599999999998</v>
+      </c>
+      <c r="CD15" s="82">
+        <v>458.12299999999999</v>
+      </c>
+      <c r="CE15" s="82">
+        <v>453.3</v>
+      </c>
+      <c r="CF15" s="82">
+        <v>441.44499999999999</v>
+      </c>
+      <c r="CG15" s="82">
+        <v>433.23399999999998</v>
+      </c>
+      <c r="CH15" s="82">
+        <v>439.29599999999999</v>
+      </c>
+      <c r="CI15" s="81">
+        <v>449.78100000000001</v>
+      </c>
+      <c r="CJ15" s="82">
+        <v>468.41199999999998</v>
+      </c>
+      <c r="CK15" s="82">
+        <v>494.202</v>
+      </c>
+      <c r="CL15" s="82">
+        <v>523.22199999999998</v>
+      </c>
+      <c r="CM15" s="82">
+        <v>476.01</v>
+      </c>
+      <c r="CN15" s="82">
+        <v>472.15800000000002</v>
+      </c>
+      <c r="CO15" s="82">
+        <v>468.72399999999999</v>
+      </c>
+      <c r="CP15" s="82">
+        <v>464.86900000000003</v>
+      </c>
+      <c r="CQ15" s="82"/>
+      <c r="CR15" s="82"/>
+      <c r="CS15" s="82"/>
+      <c r="CT15" s="91"/>
+    </row>
+    <row r="16" spans="1:98" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A16" s="83" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="84">
+        <v>601.14700000000005</v>
+      </c>
+      <c r="C16" s="84">
+        <v>614.50800000000004</v>
+      </c>
+      <c r="D16" s="85">
+        <v>704.71900000000005</v>
+      </c>
+      <c r="E16" s="86">
+        <v>787.03700000000003</v>
+      </c>
+      <c r="F16" s="84">
+        <v>821.24</v>
+      </c>
+      <c r="G16" s="87">
+        <v>787.18</v>
+      </c>
+      <c r="H16" s="88">
+        <v>760.13699999999994</v>
+      </c>
+      <c r="I16" s="84">
+        <v>738.58299999999997</v>
+      </c>
+      <c r="J16" s="84">
+        <v>722.5</v>
+      </c>
+      <c r="K16" s="84">
+        <v>705.11300000000006</v>
+      </c>
+      <c r="L16" s="84">
+        <v>689.04</v>
+      </c>
+      <c r="M16" s="82">
+        <v>620.92200000000003</v>
+      </c>
+      <c r="N16" s="84">
+        <v>609.35799999999995</v>
+      </c>
+      <c r="O16" s="84">
+        <v>623.029</v>
+      </c>
+      <c r="P16" s="85">
+        <v>710.548</v>
+      </c>
+      <c r="Q16" s="86">
+        <v>801.65599999999995</v>
+      </c>
+      <c r="R16" s="84">
+        <v>845.44</v>
+      </c>
+      <c r="S16" s="87">
+        <v>802.70399999999995</v>
+      </c>
+      <c r="T16" s="84">
+        <v>786.23599999999999</v>
+      </c>
+      <c r="U16" s="82">
+        <v>779.94399999999996</v>
+      </c>
+      <c r="V16" s="82">
+        <v>761.94099999999992</v>
+      </c>
+      <c r="W16" s="82">
+        <v>762.27399999999989</v>
+      </c>
+      <c r="X16" s="82">
+        <v>746.99900000000002</v>
+      </c>
+      <c r="Y16" s="82">
+        <v>698.57399999999996</v>
+      </c>
+      <c r="Z16" s="89">
+        <v>687.47</v>
+      </c>
+      <c r="AA16" s="89">
+        <v>704.2</v>
+      </c>
+      <c r="AB16" s="90">
+        <v>752.78300000000002</v>
+      </c>
+      <c r="AC16" s="90">
+        <v>836.65899999999999</v>
+      </c>
+      <c r="AD16" s="82">
+        <v>895.19600000000003</v>
+      </c>
+      <c r="AE16" s="82">
+        <v>847.37</v>
+      </c>
+      <c r="AF16" s="82">
+        <v>833.92600000000004</v>
+      </c>
+      <c r="AG16" s="84">
+        <v>824.16899999999998</v>
+      </c>
+      <c r="AH16" s="84">
+        <v>812.12099999999998</v>
+      </c>
+      <c r="AI16" s="84">
+        <v>794.63400000000001</v>
+      </c>
+      <c r="AJ16" s="84">
+        <v>781.17</v>
+      </c>
+      <c r="AK16" s="82">
+        <v>716.28099999999995</v>
+      </c>
+      <c r="AL16" s="89">
+        <v>704.33900000000006</v>
+      </c>
+      <c r="AM16" s="89">
+        <v>714.51099999999997</v>
+      </c>
+      <c r="AN16" s="90">
+        <v>781.52300000000002</v>
+      </c>
+      <c r="AO16" s="90">
+        <v>867.04099999999994</v>
+      </c>
+      <c r="AP16" s="82">
+        <v>926.79499999999996</v>
+      </c>
+      <c r="AQ16" s="82">
+        <v>895.75199999999995</v>
+      </c>
+      <c r="AR16" s="82">
+        <v>882.30499999999995</v>
+      </c>
+      <c r="AS16" s="82">
+        <v>860.16099999999994</v>
+      </c>
+      <c r="AT16" s="82">
+        <v>848.09100000000001</v>
+      </c>
+      <c r="AU16" s="82">
+        <v>831.25699999999995</v>
+      </c>
+      <c r="AV16" s="82">
+        <v>815.77800000000002</v>
+      </c>
+      <c r="AW16" s="82">
+        <v>731.56399999999996</v>
+      </c>
+      <c r="AX16" s="82">
+        <v>583.84</v>
+      </c>
+      <c r="AY16" s="82">
+        <v>588.803</v>
+      </c>
+      <c r="AZ16" s="82">
+        <v>649.42499999999995</v>
+      </c>
+      <c r="BA16" s="82">
+        <v>718.971</v>
+      </c>
+      <c r="BB16" s="82">
+        <v>769.75300000000004</v>
+      </c>
+      <c r="BC16" s="82">
+        <v>744.55499999999995</v>
+      </c>
+      <c r="BD16" s="82">
+        <v>729.33300000000008</v>
+      </c>
+      <c r="BE16" s="82">
+        <v>711.44600000000003</v>
+      </c>
+      <c r="BF16" s="82">
+        <v>706.50099999999998</v>
+      </c>
+      <c r="BG16" s="82">
+        <v>692.06500000000005</v>
+      </c>
+      <c r="BH16" s="82">
+        <v>678.98599999999999</v>
+      </c>
+      <c r="BI16" s="82">
+        <v>660.65899999999999</v>
+      </c>
+      <c r="BJ16" s="82">
+        <v>653.31500000000005</v>
+      </c>
+      <c r="BK16" s="82">
+        <v>663.298</v>
+      </c>
+      <c r="BL16" s="82">
+        <v>694.05200000000002</v>
+      </c>
+      <c r="BM16" s="82">
+        <v>756.15200000000004</v>
+      </c>
+      <c r="BN16" s="82">
+        <v>822.81600000000003</v>
+      </c>
+      <c r="BO16" s="82">
+        <v>811.48199999999997</v>
+      </c>
+      <c r="BP16" s="82">
+        <v>888.17</v>
+      </c>
+      <c r="BQ16" s="82">
+        <v>869.83500000000004</v>
+      </c>
+      <c r="BR16" s="82">
+        <v>827.34699999999998</v>
+      </c>
+      <c r="BS16" s="82">
+        <v>811.47500000000002</v>
+      </c>
+      <c r="BT16" s="82">
+        <v>787.01499999999999</v>
+      </c>
+      <c r="BU16" s="82">
+        <v>657.04499999999996</v>
+      </c>
+      <c r="BV16" s="82">
+        <v>646.26</v>
+      </c>
+      <c r="BW16" s="81">
+        <v>649.70399999999995</v>
+      </c>
+      <c r="BX16" s="82">
+        <v>714.87400000000002</v>
+      </c>
+      <c r="BY16" s="82">
+        <v>796.22199999999998</v>
+      </c>
+      <c r="BZ16" s="82">
+        <v>872.12099999999998</v>
+      </c>
+      <c r="CA16" s="82">
+        <v>832.548</v>
+      </c>
+      <c r="CB16" s="82">
+        <v>830.28099999999995</v>
+      </c>
+      <c r="CC16" s="82">
+        <v>791.07799999999997</v>
+      </c>
+      <c r="CD16" s="82">
+        <v>780.899</v>
+      </c>
+      <c r="CE16" s="82">
+        <v>760.005</v>
+      </c>
+      <c r="CF16" s="82">
+        <v>747.53899999999999</v>
+      </c>
+      <c r="CG16" s="82">
+        <v>628.54999999999995</v>
+      </c>
+      <c r="CH16" s="82">
+        <v>616.19200000000001</v>
+      </c>
+      <c r="CI16" s="81">
+        <v>612.70500000000004</v>
+      </c>
+      <c r="CJ16" s="82">
+        <v>652.81899999999996</v>
+      </c>
+      <c r="CK16" s="82">
+        <v>746.2059999999999</v>
+      </c>
+      <c r="CL16" s="82">
+        <v>823.13800000000003</v>
+      </c>
+      <c r="CM16" s="82">
+        <v>790.76900000000001</v>
+      </c>
+      <c r="CN16" s="82">
+        <v>785.83399999999995</v>
+      </c>
+      <c r="CO16" s="82">
+        <v>764.39499999999998</v>
+      </c>
+      <c r="CP16" s="82">
+        <v>773.49</v>
+      </c>
+      <c r="CQ16" s="82"/>
+      <c r="CR16" s="82"/>
+      <c r="CS16" s="82"/>
+      <c r="CT16" s="91"/>
+    </row>
+    <row r="17" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A17" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="84">
+        <v>397.01600000000002</v>
+      </c>
+      <c r="C17" s="84">
+        <v>389.94099999999997</v>
+      </c>
+      <c r="D17" s="85">
+        <v>589.50900000000001</v>
+      </c>
+      <c r="E17" s="86">
+        <v>589.96699999999998</v>
+      </c>
+      <c r="F17" s="84">
+        <v>586.36800000000005</v>
+      </c>
+      <c r="G17" s="87">
+        <v>579.43799999999999</v>
+      </c>
+      <c r="H17" s="88">
+        <v>432.85899999999998</v>
+      </c>
+      <c r="I17" s="84">
+        <v>425.464</v>
+      </c>
+      <c r="J17" s="84">
+        <v>411.084</v>
+      </c>
+      <c r="K17" s="84">
+        <v>401.46800000000002</v>
+      </c>
+      <c r="L17" s="84">
+        <v>394.71100000000001</v>
+      </c>
+      <c r="M17" s="82">
+        <v>384.38499999999999</v>
+      </c>
+      <c r="N17" s="84">
+        <v>417.94499999999999</v>
+      </c>
+      <c r="O17" s="84">
+        <v>413.71600000000001</v>
+      </c>
+      <c r="P17" s="85">
+        <v>617.38800000000003</v>
+      </c>
+      <c r="Q17" s="86">
+        <v>618.24099999999999</v>
+      </c>
+      <c r="R17" s="84">
+        <v>615.58299999999997</v>
+      </c>
+      <c r="S17" s="87">
+        <v>609.31799999999998</v>
+      </c>
+      <c r="T17" s="84">
+        <v>455.67</v>
+      </c>
+      <c r="U17" s="82">
+        <v>448.37400000000002</v>
+      </c>
+      <c r="V17" s="82">
+        <v>435.38299999999998</v>
+      </c>
+      <c r="W17" s="82">
+        <v>440.19600000000003</v>
+      </c>
+      <c r="X17" s="82">
+        <v>424.94799999999998</v>
+      </c>
+      <c r="Y17" s="82">
+        <v>419.85</v>
+      </c>
+      <c r="Z17" s="89">
+        <v>416.29500000000002</v>
+      </c>
+      <c r="AA17" s="89">
+        <v>410.98599999999999</v>
+      </c>
+      <c r="AB17" s="90">
+        <v>614.26099999999997</v>
+      </c>
+      <c r="AC17" s="90">
+        <v>613.52200000000005</v>
+      </c>
+      <c r="AD17" s="82">
+        <v>610.73</v>
+      </c>
+      <c r="AE17" s="82">
+        <v>603.09900000000005</v>
+      </c>
+      <c r="AF17" s="82">
+        <v>436.20600000000002</v>
+      </c>
+      <c r="AG17" s="84">
+        <v>429.67399999999998</v>
+      </c>
+      <c r="AH17" s="84">
+        <v>415.86399999999998</v>
+      </c>
+      <c r="AI17" s="84">
+        <v>406.572</v>
+      </c>
+      <c r="AJ17" s="84">
+        <v>402.04700000000003</v>
+      </c>
+      <c r="AK17" s="82">
+        <v>370.84</v>
+      </c>
+      <c r="AL17" s="89">
+        <v>366.35599999999999</v>
+      </c>
+      <c r="AM17" s="89">
+        <v>361.40800000000002</v>
+      </c>
+      <c r="AN17" s="90">
+        <v>566.30100000000004</v>
+      </c>
+      <c r="AO17" s="90">
+        <v>564.26400000000001</v>
+      </c>
+      <c r="AP17" s="82">
+        <v>561.51</v>
+      </c>
+      <c r="AQ17" s="82">
+        <v>357.00200000000001</v>
+      </c>
+      <c r="AR17" s="82">
+        <v>350.79500000000002</v>
+      </c>
+      <c r="AS17" s="82">
+        <v>346.21899999999999</v>
+      </c>
+      <c r="AT17" s="82">
+        <v>332.339</v>
+      </c>
+      <c r="AU17" s="82">
+        <v>323.048</v>
+      </c>
+      <c r="AV17" s="82">
+        <v>318.82600000000002</v>
+      </c>
+      <c r="AW17" s="82">
+        <v>310.98899999999998</v>
+      </c>
+      <c r="AX17" s="82">
+        <v>306.71100000000001</v>
+      </c>
+      <c r="AY17" s="82">
+        <v>302.51300000000003</v>
+      </c>
+      <c r="AZ17" s="82">
+        <v>473.95400000000001</v>
+      </c>
+      <c r="BA17" s="82">
+        <v>473.25</v>
+      </c>
+      <c r="BB17" s="82">
+        <v>470.89100000000002</v>
+      </c>
+      <c r="BC17" s="82">
+        <v>321.29700000000003</v>
+      </c>
+      <c r="BD17" s="82">
+        <v>315.25</v>
+      </c>
+      <c r="BE17" s="82">
+        <v>313.13499999999999</v>
+      </c>
+      <c r="BF17" s="82">
+        <v>305.60500000000002</v>
+      </c>
+      <c r="BG17" s="82">
+        <v>308.26599999999996</v>
+      </c>
+      <c r="BH17" s="82">
+        <v>306.755</v>
+      </c>
+      <c r="BI17" s="82">
+        <v>306.846</v>
+      </c>
+      <c r="BJ17" s="82">
+        <v>305.40699999999998</v>
+      </c>
+      <c r="BK17" s="82">
+        <v>303.10199999999998</v>
+      </c>
+      <c r="BL17" s="82">
+        <v>468.37700000000001</v>
+      </c>
+      <c r="BM17" s="82">
+        <v>468.548</v>
+      </c>
+      <c r="BN17" s="82">
+        <v>465.947</v>
+      </c>
+      <c r="BO17" s="82">
+        <v>319.17700000000002</v>
+      </c>
+      <c r="BP17" s="82">
+        <v>300.14400000000001</v>
+      </c>
+      <c r="BQ17" s="82">
+        <v>298.73200000000003</v>
+      </c>
+      <c r="BR17" s="82">
+        <v>292.16300000000001</v>
+      </c>
+      <c r="BS17" s="82">
+        <v>291.01100000000002</v>
+      </c>
+      <c r="BT17" s="82">
+        <v>289.15100000000001</v>
+      </c>
+      <c r="BU17" s="82">
+        <v>300.94799999999998</v>
+      </c>
+      <c r="BV17" s="82">
+        <v>285.726</v>
+      </c>
+      <c r="BW17" s="81">
+        <v>285.197</v>
+      </c>
+      <c r="BX17" s="82">
+        <v>448.81099999999998</v>
+      </c>
+      <c r="BY17" s="82">
+        <v>448.76799999999997</v>
+      </c>
+      <c r="BZ17" s="82">
+        <v>445.51799999999997</v>
+      </c>
+      <c r="CA17" s="82">
+        <v>298.11799999999999</v>
+      </c>
+      <c r="CB17" s="82">
+        <v>298.04399999999998</v>
+      </c>
+      <c r="CC17" s="82">
+        <v>297.84199999999998</v>
+      </c>
+      <c r="CD17" s="82">
+        <v>296.39</v>
+      </c>
+      <c r="CE17" s="82">
+        <v>296.14</v>
+      </c>
+      <c r="CF17" s="82">
+        <v>297.14699999999999</v>
+      </c>
+      <c r="CG17" s="82">
+        <v>296.35199999999998</v>
+      </c>
+      <c r="CH17" s="82">
+        <v>289.065</v>
+      </c>
+      <c r="CI17" s="81">
+        <v>285.24900000000002</v>
+      </c>
+      <c r="CJ17" s="82">
+        <v>446.63099999999997</v>
+      </c>
+      <c r="CK17" s="82">
+        <v>445.37</v>
+      </c>
+      <c r="CL17" s="82">
+        <v>442.38900000000001</v>
+      </c>
+      <c r="CM17" s="82">
+        <v>306.60000000000002</v>
+      </c>
+      <c r="CN17" s="82">
+        <v>302.59899999999999</v>
+      </c>
+      <c r="CO17" s="82">
+        <v>298.42200000000003</v>
+      </c>
+      <c r="CP17" s="82">
+        <v>302.85300000000001</v>
+      </c>
+      <c r="CQ17" s="82"/>
+      <c r="CR17" s="82"/>
+      <c r="CS17" s="82"/>
+    </row>
+    <row r="18" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="96" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="84">
+        <v>553.66200000000003</v>
+      </c>
+      <c r="C18" s="84">
+        <v>608.94299999999998</v>
+      </c>
+      <c r="D18" s="85">
+        <v>677.26</v>
+      </c>
+      <c r="E18" s="86">
+        <v>717.11300000000006</v>
+      </c>
+      <c r="F18" s="84">
+        <v>723.41099999999994</v>
+      </c>
+      <c r="G18" s="87">
+        <v>713.4</v>
+      </c>
+      <c r="H18" s="88">
+        <v>644.51499999999999</v>
+      </c>
+      <c r="I18" s="84">
+        <v>622.93700000000001</v>
+      </c>
+      <c r="J18" s="84">
+        <v>597.38499999999999</v>
+      </c>
+      <c r="K18" s="84">
+        <v>576.61500000000001</v>
+      </c>
+      <c r="L18" s="84">
+        <v>551.16700000000003</v>
+      </c>
+      <c r="M18" s="82">
+        <v>551.58600000000001</v>
+      </c>
+      <c r="N18" s="84">
+        <v>567.96600000000001</v>
+      </c>
+      <c r="O18" s="84">
+        <v>623.94500000000005</v>
+      </c>
+      <c r="P18" s="85">
+        <v>695.49699999999996</v>
+      </c>
+      <c r="Q18" s="86">
+        <v>734.60399999999993</v>
+      </c>
+      <c r="R18" s="84">
+        <v>741.93600000000004</v>
+      </c>
+      <c r="S18" s="87">
+        <v>732.11099999999999</v>
+      </c>
+      <c r="T18" s="84">
+        <v>674.34199999999998</v>
+      </c>
+      <c r="U18" s="82">
+        <v>651.97199999999998</v>
+      </c>
+      <c r="V18" s="82">
+        <v>623.16600000000005</v>
+      </c>
+      <c r="W18" s="82">
+        <v>602.56100000000004</v>
+      </c>
+      <c r="X18" s="82">
+        <v>575.58600000000001</v>
+      </c>
+      <c r="Y18" s="82">
+        <v>565.48400000000004</v>
+      </c>
+      <c r="Z18" s="89">
+        <v>588.60599999999999</v>
+      </c>
+      <c r="AA18" s="89">
+        <v>635.04700000000003</v>
+      </c>
+      <c r="AB18" s="90">
+        <v>704.26900000000001</v>
+      </c>
+      <c r="AC18" s="90">
+        <v>743.00699999999995</v>
+      </c>
+      <c r="AD18" s="82">
+        <v>752.23800000000006</v>
+      </c>
+      <c r="AE18" s="82">
+        <v>740.71699999999998</v>
+      </c>
+      <c r="AF18" s="82">
+        <v>677.99400000000003</v>
+      </c>
+      <c r="AG18" s="84">
+        <v>655.83199999999999</v>
+      </c>
+      <c r="AH18" s="97">
+        <v>630.88599999999997</v>
+      </c>
+      <c r="AI18" s="84">
+        <v>610.66899999999998</v>
+      </c>
+      <c r="AJ18" s="97">
+        <v>584.51700000000005</v>
+      </c>
+      <c r="AK18" s="97">
+        <v>617.80399999999997</v>
+      </c>
+      <c r="AL18" s="89">
+        <v>643.07000000000005</v>
+      </c>
+      <c r="AM18" s="89">
+        <v>691.59699999999998</v>
+      </c>
+      <c r="AN18" s="90">
+        <v>769.43799999999999</v>
+      </c>
+      <c r="AO18" s="90">
+        <v>812.53300000000002</v>
+      </c>
+      <c r="AP18" s="82">
+        <v>827.64</v>
+      </c>
+      <c r="AQ18" s="82">
+        <v>818.91800000000001</v>
+      </c>
+      <c r="AR18" s="82">
+        <v>723.09500000000003</v>
+      </c>
+      <c r="AS18" s="82">
+        <v>700.24300000000005</v>
+      </c>
+      <c r="AT18" s="82">
+        <v>674.98099999999999</v>
+      </c>
+      <c r="AU18" s="82">
+        <v>654.53300000000002</v>
+      </c>
+      <c r="AV18" s="82">
+        <v>629.27800000000002</v>
+      </c>
+      <c r="AW18" s="82">
+        <v>657.04100000000005</v>
+      </c>
+      <c r="AX18" s="82">
+        <v>553.10900000000004</v>
+      </c>
+      <c r="AY18" s="82">
+        <v>589.88499999999999</v>
+      </c>
+      <c r="AZ18" s="82">
+        <v>652.06700000000001</v>
+      </c>
+      <c r="BA18" s="82">
+        <v>692.67</v>
+      </c>
+      <c r="BB18" s="82">
+        <v>712.07100000000003</v>
+      </c>
+      <c r="BC18" s="82">
+        <v>703.83199999999999</v>
+      </c>
+      <c r="BD18" s="82">
+        <v>614.50599999999997</v>
+      </c>
+      <c r="BE18" s="82">
+        <v>594.02500000000009</v>
+      </c>
+      <c r="BF18" s="82">
+        <v>572.755</v>
+      </c>
+      <c r="BG18" s="82">
+        <v>555.62900000000002</v>
+      </c>
+      <c r="BH18" s="82">
+        <v>532.88800000000003</v>
+      </c>
+      <c r="BI18" s="82">
+        <v>496.69299999999998</v>
+      </c>
+      <c r="BJ18" s="82">
+        <v>536.18100000000004</v>
+      </c>
+      <c r="BK18" s="82">
+        <v>580.16899999999998</v>
+      </c>
+      <c r="BL18" s="82">
+        <v>647.971</v>
+      </c>
+      <c r="BM18" s="82">
+        <v>697.21900000000005</v>
+      </c>
+      <c r="BN18" s="82">
+        <v>724.06100000000004</v>
+      </c>
+      <c r="BO18" s="82">
+        <v>715.26700000000005</v>
+      </c>
+      <c r="BP18" s="82">
+        <v>691.92200000000003</v>
+      </c>
+      <c r="BQ18" s="82">
+        <v>672.37300000000005</v>
+      </c>
+      <c r="BR18" s="82">
+        <v>649.12800000000004</v>
+      </c>
+      <c r="BS18" s="82">
+        <v>620.61699999999996</v>
+      </c>
+      <c r="BT18" s="82">
+        <v>599.30799999999999</v>
+      </c>
+      <c r="BU18" s="82">
+        <v>564.16700000000003</v>
+      </c>
+      <c r="BV18" s="82">
+        <v>652.33900000000006</v>
+      </c>
+      <c r="BW18" s="81">
+        <v>703.05200000000002</v>
+      </c>
+      <c r="BX18" s="82">
+        <v>787.42100000000005</v>
+      </c>
+      <c r="BY18" s="82">
+        <v>837.94600000000003</v>
+      </c>
+      <c r="BZ18" s="82">
+        <v>864.48</v>
+      </c>
+      <c r="CA18" s="82">
+        <v>702.64499999999998</v>
+      </c>
+      <c r="CB18" s="82">
+        <v>696.94799999999998</v>
+      </c>
+      <c r="CC18" s="82">
+        <v>675.70299999999997</v>
+      </c>
+      <c r="CD18" s="82">
+        <v>651.36300000000006</v>
+      </c>
+      <c r="CE18" s="82">
+        <v>634.25199999999995</v>
+      </c>
+      <c r="CF18" s="82">
+        <v>609.40499999999997</v>
+      </c>
+      <c r="CG18" s="82">
+        <v>629.00699999999995</v>
+      </c>
+      <c r="CH18" s="82">
+        <v>653.51400000000001</v>
+      </c>
+      <c r="CI18" s="81">
+        <v>704.22</v>
+      </c>
+      <c r="CJ18" s="82">
+        <v>791.98</v>
+      </c>
+      <c r="CK18" s="82">
+        <v>844.95900000000006</v>
+      </c>
+      <c r="CL18" s="82">
+        <v>872.79100000000005</v>
+      </c>
+      <c r="CM18" s="82">
+        <v>706.84400000000005</v>
+      </c>
+      <c r="CN18" s="82">
+        <v>692.755</v>
+      </c>
+      <c r="CO18" s="82">
+        <v>671.00199999999995</v>
+      </c>
+      <c r="CP18" s="82">
+        <v>644.39099999999996</v>
+      </c>
+      <c r="CQ18" s="82"/>
+      <c r="CR18" s="82"/>
+      <c r="CS18" s="82"/>
+    </row>
+    <row r="19" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A19" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="84">
+        <v>396.24400000000003</v>
+      </c>
+      <c r="C19" s="84">
+        <v>395.423</v>
+      </c>
+      <c r="D19" s="85">
+        <v>390.16199999999998</v>
+      </c>
+      <c r="E19" s="86">
+        <v>457.64</v>
+      </c>
+      <c r="F19" s="84">
+        <v>568.02200000000005</v>
+      </c>
+      <c r="G19" s="87">
+        <v>576.10299999999995</v>
+      </c>
+      <c r="H19" s="88">
+        <v>471.012</v>
+      </c>
+      <c r="I19" s="84">
+        <v>431.44400000000002</v>
+      </c>
+      <c r="J19" s="84">
+        <v>415.27300000000002</v>
+      </c>
+      <c r="K19" s="84">
+        <v>409.29199999999997</v>
+      </c>
+      <c r="L19" s="84">
+        <v>402.65899999999999</v>
+      </c>
+      <c r="M19" s="82">
+        <v>419.29700000000003</v>
+      </c>
+      <c r="N19" s="84">
+        <v>411.60899999999998</v>
+      </c>
+      <c r="O19" s="84">
+        <v>411.315</v>
+      </c>
+      <c r="P19" s="85">
+        <v>406.27100000000002</v>
+      </c>
+      <c r="Q19" s="86">
+        <v>478.39700000000005</v>
+      </c>
+      <c r="R19" s="89">
+        <v>595.04700000000003</v>
+      </c>
+      <c r="S19" s="87">
+        <v>603.33900000000006</v>
+      </c>
+      <c r="T19" s="84">
+        <v>487.79500000000002</v>
+      </c>
+      <c r="U19" s="82">
+        <v>447.64600000000002</v>
+      </c>
+      <c r="V19" s="82">
+        <v>430.33799999999997</v>
+      </c>
+      <c r="W19" s="82">
+        <v>424.30900000000003</v>
+      </c>
+      <c r="X19" s="82">
+        <v>416.92600000000004</v>
+      </c>
+      <c r="Y19" s="82">
+        <v>433.37299999999999</v>
+      </c>
+      <c r="Z19" s="89">
+        <v>424.76299999999998</v>
+      </c>
+      <c r="AA19" s="89">
+        <v>423.80700000000002</v>
+      </c>
+      <c r="AB19" s="90">
+        <v>418.27600000000001</v>
+      </c>
+      <c r="AC19" s="90">
+        <v>493.91300000000001</v>
+      </c>
+      <c r="AD19" s="82">
+        <v>615.39099999999996</v>
+      </c>
+      <c r="AE19" s="82">
+        <v>623.08299999999997</v>
+      </c>
+      <c r="AF19" s="82">
+        <v>501.89600000000002</v>
+      </c>
+      <c r="AG19" s="84">
+        <v>460.3</v>
+      </c>
+      <c r="AH19" s="84">
+        <v>444.62299999999999</v>
+      </c>
+      <c r="AI19" s="84">
+        <v>438.67500000000001</v>
+      </c>
+      <c r="AJ19" s="84">
+        <v>432.00099999999998</v>
+      </c>
+      <c r="AK19" s="82">
+        <v>447.94900000000001</v>
+      </c>
+      <c r="AL19" s="89">
+        <v>439.37099999999998</v>
+      </c>
+      <c r="AM19" s="89">
+        <v>438.72300000000001</v>
+      </c>
+      <c r="AN19" s="90">
+        <v>433.63499999999999</v>
+      </c>
+      <c r="AO19" s="90">
+        <v>511.03000000000003</v>
+      </c>
+      <c r="AP19" s="82">
+        <v>634.85199999999998</v>
+      </c>
+      <c r="AQ19" s="82">
+        <v>642.68299999999999</v>
+      </c>
+      <c r="AR19" s="82">
+        <v>512.43700000000001</v>
+      </c>
+      <c r="AS19" s="82">
+        <v>471.76499999999999</v>
+      </c>
+      <c r="AT19" s="82">
+        <v>455.74099999999999</v>
+      </c>
+      <c r="AU19" s="82">
+        <v>452.25799999999998</v>
+      </c>
+      <c r="AV19" s="82">
+        <v>445.54700000000003</v>
+      </c>
+      <c r="AW19" s="82">
+        <v>463.197</v>
+      </c>
+      <c r="AX19" s="82">
+        <v>376.17599999999999</v>
+      </c>
+      <c r="AY19" s="82">
+        <v>375.83799999999997</v>
+      </c>
+      <c r="AZ19" s="82">
+        <v>371.798</v>
+      </c>
+      <c r="BA19" s="82">
+        <v>437.92099999999999</v>
+      </c>
+      <c r="BB19" s="82">
+        <v>538.15199999999993</v>
+      </c>
+      <c r="BC19" s="82">
+        <v>545.21699999999998</v>
+      </c>
+      <c r="BD19" s="82">
+        <v>432.96699999999998</v>
+      </c>
+      <c r="BE19" s="82">
+        <v>398.899</v>
+      </c>
+      <c r="BF19" s="82">
+        <v>385.78800000000001</v>
+      </c>
+      <c r="BG19" s="82">
+        <v>380.38200000000001</v>
+      </c>
+      <c r="BH19" s="82">
+        <v>375.72300000000001</v>
+      </c>
+      <c r="BI19" s="82">
+        <v>364.34999999999997</v>
+      </c>
+      <c r="BJ19" s="82">
+        <v>360.19400000000002</v>
+      </c>
+      <c r="BK19" s="82">
+        <v>358.25900000000001</v>
+      </c>
+      <c r="BL19" s="82">
+        <v>354.91300000000001</v>
+      </c>
+      <c r="BM19" s="82">
+        <v>424.36099999999999</v>
+      </c>
+      <c r="BN19" s="82">
+        <v>533.84</v>
+      </c>
+      <c r="BO19" s="82">
+        <v>545.09500000000003</v>
+      </c>
+      <c r="BP19" s="82">
+        <v>400.012</v>
+      </c>
+      <c r="BQ19" s="82">
+        <v>366.10700000000003</v>
+      </c>
+      <c r="BR19" s="82">
+        <v>357.71100000000001</v>
+      </c>
+      <c r="BS19" s="82">
+        <v>352.88299999999998</v>
+      </c>
+      <c r="BT19" s="82">
+        <v>347.34100000000001</v>
+      </c>
+      <c r="BU19" s="82">
+        <v>395.11200000000002</v>
+      </c>
+      <c r="BV19" s="82">
+        <v>387.392</v>
+      </c>
+      <c r="BW19" s="81">
+        <v>386.47699999999998</v>
+      </c>
+      <c r="BX19" s="82">
+        <v>383.19900000000001</v>
+      </c>
+      <c r="BY19" s="82">
+        <v>455.55200000000002</v>
+      </c>
+      <c r="BZ19" s="82">
+        <v>569.69299999999998</v>
+      </c>
+      <c r="CA19" s="82">
+        <v>583.04100000000005</v>
+      </c>
+      <c r="CB19" s="82">
+        <v>422.60899999999998</v>
+      </c>
+      <c r="CC19" s="82">
+        <v>384.12100000000004</v>
+      </c>
+      <c r="CD19" s="82">
+        <v>369.80199999999996</v>
+      </c>
+      <c r="CE19" s="82">
+        <v>366.55900000000003</v>
+      </c>
+      <c r="CF19" s="82">
+        <v>358.31200000000001</v>
+      </c>
+      <c r="CG19" s="82">
+        <v>413.35300000000001</v>
+      </c>
+      <c r="CH19" s="82">
+        <v>399.00700000000001</v>
+      </c>
+      <c r="CI19" s="81">
+        <v>396.29399999999998</v>
+      </c>
+      <c r="CJ19" s="82">
+        <v>391.83499999999998</v>
+      </c>
+      <c r="CK19" s="82">
+        <v>465.39100000000002</v>
+      </c>
+      <c r="CL19" s="82">
+        <v>585.25</v>
+      </c>
+      <c r="CM19" s="82">
+        <v>596.06700000000001</v>
+      </c>
+      <c r="CN19" s="82">
+        <v>443.233</v>
+      </c>
+      <c r="CO19" s="82">
+        <v>405.96800000000002</v>
+      </c>
+      <c r="CP19" s="82">
+        <v>387.23500000000001</v>
+      </c>
+      <c r="CQ19" s="82"/>
+      <c r="CR19" s="82"/>
+      <c r="CS19" s="82"/>
+    </row>
+    <row r="20" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A20" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="84">
+        <v>4059.4769999999999</v>
+      </c>
+      <c r="C20" s="84">
+        <v>4222.8680000000004</v>
+      </c>
+      <c r="D20" s="85">
+        <v>4783.62</v>
+      </c>
+      <c r="E20" s="86">
+        <v>5368.4939999999997</v>
+      </c>
+      <c r="F20" s="84">
+        <v>5383.2380000000003</v>
+      </c>
+      <c r="G20" s="87">
+        <v>5232.1170000000002</v>
+      </c>
+      <c r="H20" s="88">
+        <v>4812.0709999999999</v>
+      </c>
+      <c r="I20" s="84">
+        <v>4681.5789999999997</v>
+      </c>
+      <c r="J20" s="84">
+        <v>4544.1459999999997</v>
+      </c>
+      <c r="K20" s="84">
+        <v>4377.6149999999998</v>
+      </c>
+      <c r="L20" s="84">
+        <v>4217.634</v>
+      </c>
+      <c r="M20" s="82">
+        <v>4290.6480000000001</v>
+      </c>
+      <c r="N20" s="84">
+        <v>4271.4089999999997</v>
+      </c>
+      <c r="O20" s="84">
+        <v>4439.8050000000003</v>
+      </c>
+      <c r="P20" s="85">
+        <v>5006.3190000000004</v>
+      </c>
+      <c r="Q20" s="86">
+        <v>5632.8469999999998</v>
+      </c>
+      <c r="R20" s="84">
+        <v>5673.9589999999998</v>
+      </c>
+      <c r="S20" s="87">
+        <v>5498.8119999999999</v>
+      </c>
+      <c r="T20" s="84">
+        <v>5042.3440000000001</v>
+      </c>
+      <c r="U20" s="82">
+        <v>4913.8850000000002</v>
+      </c>
+      <c r="V20" s="82">
+        <v>4764.4290000000001</v>
+      </c>
+      <c r="W20" s="82">
+        <v>4600.9859999999999</v>
+      </c>
+      <c r="X20" s="82">
+        <v>4447.607</v>
+      </c>
+      <c r="Y20" s="82">
+        <v>4602.4549999999999</v>
+      </c>
+      <c r="Z20" s="98">
+        <v>4582.1109999999999</v>
+      </c>
+      <c r="AA20" s="98">
+        <v>4754.0630000000001</v>
+      </c>
+      <c r="AB20" s="90">
+        <v>5296.2470000000003</v>
+      </c>
+      <c r="AC20" s="90">
+        <v>5935.5110000000004</v>
+      </c>
+      <c r="AD20" s="82">
+        <v>5981.1750000000002</v>
+      </c>
+      <c r="AE20" s="82">
+        <v>5850.91</v>
+      </c>
+      <c r="AF20" s="82">
+        <v>5206.527</v>
+      </c>
+      <c r="AG20" s="84">
+        <v>5081.0919999999996</v>
+      </c>
+      <c r="AH20" s="84">
+        <v>4925.33</v>
+      </c>
+      <c r="AI20" s="84">
+        <v>4754.8890000000001</v>
+      </c>
+      <c r="AJ20" s="84">
+        <v>4603.2209999999995</v>
+      </c>
+      <c r="AK20" s="82">
+        <v>4776.9139999999998</v>
+      </c>
+      <c r="AL20" s="98">
+        <v>4758.9059999999999</v>
+      </c>
+      <c r="AM20" s="98">
+        <v>4917.9350000000004</v>
+      </c>
+      <c r="AN20" s="90">
+        <v>5395.2190000000001</v>
+      </c>
+      <c r="AO20" s="90">
+        <v>6027.4780000000001</v>
+      </c>
+      <c r="AP20" s="82">
+        <v>6087.9440000000004</v>
+      </c>
+      <c r="AQ20" s="82">
+        <v>5967.0360000000001</v>
+      </c>
+      <c r="AR20" s="82">
+        <v>5310.2420000000002</v>
+      </c>
+      <c r="AS20" s="82">
+        <v>5197.5739999999996</v>
+      </c>
+      <c r="AT20" s="82">
+        <v>5058.241</v>
+      </c>
+      <c r="AU20" s="82">
+        <v>4900.6729999999998</v>
+      </c>
+      <c r="AV20" s="82">
+        <v>4746.3680000000004</v>
+      </c>
+      <c r="AW20" s="82">
+        <v>4530.085</v>
+      </c>
+      <c r="AX20" s="82">
+        <v>4713.826</v>
+      </c>
+      <c r="AY20" s="82">
+        <v>4861.3009999999995</v>
+      </c>
+      <c r="AZ20" s="82">
+        <v>5333.3789999999999</v>
+      </c>
+      <c r="BA20" s="82">
+        <v>5938.0839999999998</v>
+      </c>
+      <c r="BB20" s="82">
+        <v>5979.1489999999994</v>
+      </c>
+      <c r="BC20" s="82">
+        <v>5851.6790000000001</v>
+      </c>
+      <c r="BD20" s="82">
+        <v>5029.2929999999997</v>
+      </c>
+      <c r="BE20" s="82">
+        <v>4916.2469999999994</v>
+      </c>
+      <c r="BF20" s="82">
+        <v>4813.2040000000006</v>
+      </c>
+      <c r="BG20" s="82">
+        <v>4668.2</v>
+      </c>
+      <c r="BH20" s="82">
+        <v>4520.1530000000002</v>
+      </c>
+      <c r="BI20" s="82">
+        <v>4313.3860000000004</v>
+      </c>
+      <c r="BJ20" s="82">
+        <v>4285.3209999999999</v>
+      </c>
+      <c r="BK20" s="82">
+        <v>4408.1360000000004</v>
+      </c>
+      <c r="BL20" s="82">
+        <v>4778.9560000000001</v>
+      </c>
+      <c r="BM20" s="82">
+        <v>5254.8149999999996</v>
+      </c>
+      <c r="BN20" s="82">
+        <v>5335.9430000000002</v>
+      </c>
+      <c r="BO20" s="82">
+        <v>5091.8339999999998</v>
+      </c>
+      <c r="BP20" s="82">
+        <v>5034.13</v>
+      </c>
+      <c r="BQ20" s="82">
+        <v>4967.6499999999996</v>
+      </c>
+      <c r="BR20" s="82">
+        <v>4881.0450000000001</v>
+      </c>
+      <c r="BS20" s="82">
+        <v>4779.7259999999997</v>
+      </c>
+      <c r="BT20" s="82">
+        <v>4661.1279999999997</v>
+      </c>
+      <c r="BU20" s="82">
+        <v>4470.4989999999998</v>
+      </c>
+      <c r="BV20" s="82">
+        <v>4358.0749999999998</v>
+      </c>
+      <c r="BW20" s="81">
+        <v>4464.9889999999996</v>
+      </c>
+      <c r="BX20" s="82">
+        <v>4819.9250000000002</v>
+      </c>
+      <c r="BY20" s="82">
+        <v>5164.8249999999998</v>
+      </c>
+      <c r="BZ20" s="82">
+        <v>5351.1930000000002</v>
+      </c>
+      <c r="CA20" s="82">
+        <v>5062.8140000000003</v>
+      </c>
+      <c r="CB20" s="82">
+        <v>5007.5789999999997</v>
+      </c>
+      <c r="CC20" s="82">
+        <v>4947.6319999999996</v>
+      </c>
+      <c r="CD20" s="82">
+        <v>4825.6229999999996</v>
+      </c>
+      <c r="CE20" s="82">
+        <v>4748.28</v>
+      </c>
+      <c r="CF20" s="82">
+        <v>4633.1419999999998</v>
+      </c>
+      <c r="CG20" s="82">
+        <v>4432.2420000000002</v>
+      </c>
+      <c r="CH20" s="82">
+        <v>4450.1659999999993</v>
+      </c>
+      <c r="CI20" s="81">
+        <v>4523.3419999999996</v>
+      </c>
+      <c r="CJ20" s="82">
+        <v>4886.4380000000001</v>
+      </c>
+      <c r="CK20" s="82">
+        <v>5224.5079999999998</v>
+      </c>
+      <c r="CL20" s="82">
+        <v>5393.009</v>
+      </c>
+      <c r="CM20" s="82">
+        <v>5211.6059999999998</v>
+      </c>
+      <c r="CN20" s="82">
+        <v>5150.723</v>
+      </c>
+      <c r="CO20" s="82">
+        <v>5083.5050000000001</v>
+      </c>
+      <c r="CP20" s="82">
+        <v>4981.2269999999999</v>
+      </c>
+      <c r="CQ20" s="82"/>
+      <c r="CR20" s="82"/>
+      <c r="CS20" s="82"/>
+    </row>
+    <row r="21" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A21" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="89">
+        <v>449.19400000000002</v>
+      </c>
+      <c r="AR21" s="82">
+        <v>352.548</v>
+      </c>
+      <c r="AS21" s="82">
+        <v>342.214</v>
+      </c>
+      <c r="AT21" s="82">
+        <v>316.58800000000002</v>
+      </c>
+      <c r="AU21" s="82">
+        <v>301.07</v>
+      </c>
+      <c r="AV21" s="82">
+        <v>289.97199999999998</v>
+      </c>
+      <c r="AW21" s="82">
+        <v>266.67899999999997</v>
+      </c>
+      <c r="AX21" s="82">
+        <v>319.90799999999996</v>
+      </c>
+      <c r="AY21" s="82">
+        <v>339.74700000000001</v>
+      </c>
+      <c r="AZ21" s="82">
+        <v>367.46400000000006</v>
+      </c>
+      <c r="BA21" s="82">
+        <v>456.19</v>
+      </c>
+      <c r="BB21" s="82">
+        <v>479.44599999999997</v>
+      </c>
+      <c r="BC21" s="89">
+        <v>464.82900000000001</v>
+      </c>
+      <c r="BD21" s="82">
+        <v>362.59199999999998</v>
+      </c>
+      <c r="BE21" s="82">
+        <v>350.02199999999999</v>
+      </c>
+      <c r="BF21" s="82">
+        <v>318.42900000000003</v>
+      </c>
+      <c r="BG21" s="82">
+        <v>303.96699999999998</v>
+      </c>
+      <c r="BH21" s="82">
+        <v>295.16699999999997</v>
+      </c>
+      <c r="BI21" s="82">
+        <v>284.608</v>
+      </c>
+      <c r="BJ21" s="82">
+        <v>278.97199999999998</v>
+      </c>
+      <c r="BK21" s="82">
+        <v>298.09100000000001</v>
+      </c>
+      <c r="BL21" s="82">
+        <v>309.27699999999999</v>
+      </c>
+      <c r="BM21" s="82">
+        <v>357.04199999999997</v>
+      </c>
+      <c r="BN21" s="82">
+        <v>362.88200000000001</v>
+      </c>
+      <c r="BO21" s="89">
+        <v>345.27800000000002</v>
+      </c>
+      <c r="BP21" s="82">
+        <v>282.553</v>
+      </c>
+      <c r="BQ21" s="82">
+        <v>269.85700000000003</v>
+      </c>
+      <c r="BR21" s="82">
+        <v>243.16499999999999</v>
+      </c>
+      <c r="BS21" s="82">
+        <v>232.131</v>
+      </c>
+      <c r="BT21" s="82">
+        <v>224.517</v>
+      </c>
+      <c r="BU21" s="82">
+        <v>248.59800000000001</v>
+      </c>
+      <c r="BV21" s="82">
+        <v>242.64400000000001</v>
+      </c>
+      <c r="BW21" s="81">
+        <v>244.63399999999999</v>
+      </c>
+      <c r="BX21" s="82">
+        <v>259.58699999999999</v>
+      </c>
+      <c r="BY21" s="82">
+        <v>296.46300000000002</v>
+      </c>
+      <c r="BZ21" s="82">
+        <v>297.32100000000003</v>
+      </c>
+      <c r="CA21" s="89">
+        <v>280.22899999999998</v>
+      </c>
+      <c r="CB21" s="82">
+        <v>274.32600000000002</v>
+      </c>
+      <c r="CC21" s="82">
+        <v>261.67899999999997</v>
+      </c>
+      <c r="CD21" s="82">
+        <v>235.08699999999999</v>
+      </c>
+      <c r="CE21" s="82">
+        <v>219.81200000000001</v>
+      </c>
+      <c r="CF21" s="82">
+        <v>212.262</v>
+      </c>
+      <c r="CG21" s="82">
+        <v>219.75</v>
+      </c>
+      <c r="CH21" s="82">
+        <v>222.68299999999999</v>
+      </c>
+      <c r="CI21" s="81">
+        <v>230.57900000000001</v>
+      </c>
+      <c r="CJ21" s="82">
+        <v>235.18100000000001</v>
+      </c>
+      <c r="CK21" s="82">
+        <v>262.96500000000003</v>
+      </c>
+      <c r="CL21" s="82">
+        <v>261.48700000000002</v>
+      </c>
+      <c r="CM21" s="89">
+        <v>244.60400000000001</v>
+      </c>
+      <c r="CN21" s="82">
+        <v>291.19600000000003</v>
+      </c>
+      <c r="CO21" s="82">
+        <v>277.78399999999999</v>
+      </c>
+      <c r="CP21" s="82">
+        <v>248.76400000000001</v>
+      </c>
+      <c r="CQ21" s="82"/>
+      <c r="CR21" s="82"/>
+      <c r="CS21" s="82"/>
+    </row>
+    <row r="22" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A22" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="84">
+        <v>1619.922</v>
+      </c>
+      <c r="C22" s="84">
+        <v>1733.23</v>
+      </c>
+      <c r="D22" s="85">
+        <v>1951.067</v>
+      </c>
+      <c r="E22" s="84">
+        <v>2282.3760000000002</v>
+      </c>
+      <c r="F22" s="84">
+        <v>2349.625</v>
+      </c>
+      <c r="G22" s="87">
+        <v>2196.2559999999999</v>
+      </c>
+      <c r="H22" s="84">
+        <v>2103.0050000000001</v>
+      </c>
+      <c r="I22" s="84">
+        <v>2025.5740000000001</v>
+      </c>
+      <c r="J22" s="84">
+        <v>1932.672</v>
+      </c>
+      <c r="K22" s="84">
+        <v>1875.0820000000001</v>
+      </c>
+      <c r="L22" s="84">
+        <v>1784.0820000000001</v>
+      </c>
+      <c r="M22" s="82">
+        <v>1611.7460000000001</v>
+      </c>
+      <c r="N22" s="84">
+        <v>1636.9780000000001</v>
+      </c>
+      <c r="O22" s="84">
+        <v>1747.9580000000001</v>
+      </c>
+      <c r="P22" s="85">
+        <v>1960.367</v>
+      </c>
+      <c r="Q22" s="84">
+        <v>2281.0299999999997</v>
+      </c>
+      <c r="R22" s="84">
+        <v>2360.2240000000002</v>
+      </c>
+      <c r="S22" s="87">
+        <v>2175.8789999999999</v>
+      </c>
+      <c r="T22" s="84">
+        <v>2084.9299999999998</v>
+      </c>
+      <c r="U22" s="82">
+        <v>2010.364</v>
+      </c>
+      <c r="V22" s="82">
+        <v>1917.9850000000001</v>
+      </c>
+      <c r="W22" s="82">
+        <v>1858.1229999999998</v>
+      </c>
+      <c r="X22" s="82">
+        <v>1769.8430000000001</v>
+      </c>
+      <c r="Y22" s="82">
+        <v>1619.2639999999999</v>
+      </c>
+      <c r="Z22" s="89">
+        <v>1644.7380000000001</v>
+      </c>
+      <c r="AA22" s="89">
+        <v>1759.89</v>
+      </c>
+      <c r="AB22" s="90">
+        <v>1972.944</v>
+      </c>
+      <c r="AC22" s="90">
+        <v>2292.7869999999998</v>
+      </c>
+      <c r="AD22" s="82">
+        <v>2370.7289999999998</v>
+      </c>
+      <c r="AE22" s="82">
+        <v>2210.174</v>
+      </c>
+      <c r="AF22" s="82">
+        <v>2116.9859999999999</v>
+      </c>
+      <c r="AG22" s="84">
+        <v>2045.0329999999999</v>
+      </c>
+      <c r="AH22" s="84">
+        <v>1934.4670000000001</v>
+      </c>
+      <c r="AI22" s="84">
+        <v>1870.355</v>
+      </c>
+      <c r="AJ22" s="84">
+        <v>1782.433</v>
+      </c>
+      <c r="AK22" s="82">
+        <v>1655.404</v>
+      </c>
+      <c r="AL22" s="89">
+        <v>1678.067</v>
+      </c>
+      <c r="AM22" s="89">
+        <v>1796.527</v>
+      </c>
+      <c r="AN22" s="90">
+        <v>1980.0150000000001</v>
+      </c>
+      <c r="AO22" s="90">
+        <v>2325.4369999999999</v>
+      </c>
+      <c r="AP22" s="82">
+        <v>2401.9470000000001</v>
+      </c>
+      <c r="AQ22" s="82">
+        <v>773.59699999999998</v>
+      </c>
+      <c r="AR22" s="82">
+        <v>737.5329999999999</v>
+      </c>
+      <c r="AS22" s="82">
+        <v>718.03399999999999</v>
+      </c>
+      <c r="AT22" s="82">
+        <v>675.47699999999998</v>
+      </c>
+      <c r="AU22" s="82">
+        <v>652.09199999999998</v>
+      </c>
+      <c r="AV22" s="82">
+        <v>616.83100000000002</v>
+      </c>
+      <c r="AW22" s="82">
+        <v>603.84100000000001</v>
+      </c>
+      <c r="AX22" s="82">
+        <v>599.178</v>
+      </c>
+      <c r="AY22" s="82">
+        <v>662.66000000000008</v>
+      </c>
+      <c r="AZ22" s="82">
+        <v>724.61500000000001</v>
+      </c>
+      <c r="BA22" s="82">
+        <v>797.51300000000003</v>
+      </c>
+      <c r="BB22" s="82">
+        <v>838.79500000000007</v>
+      </c>
+      <c r="BC22" s="82">
+        <v>749.95699999999999</v>
+      </c>
+      <c r="BD22" s="82">
+        <v>715.74799999999993</v>
+      </c>
+      <c r="BE22" s="82">
+        <v>699.61400000000003</v>
+      </c>
+      <c r="BF22" s="82">
+        <v>659.35300000000007</v>
+      </c>
+      <c r="BG22" s="82">
+        <v>635.45399999999995</v>
+      </c>
+      <c r="BH22" s="82">
+        <v>601.93900000000008</v>
+      </c>
+      <c r="BI22" s="82">
+        <v>561.72199999999998</v>
+      </c>
+      <c r="BJ22" s="82">
+        <v>566.35599999999999</v>
+      </c>
+      <c r="BK22" s="82">
+        <v>600.65499999999997</v>
+      </c>
+      <c r="BL22" s="82">
+        <v>616.87</v>
+      </c>
+      <c r="BM22" s="82">
+        <v>701.654</v>
+      </c>
+      <c r="BN22" s="82">
+        <v>733.96</v>
+      </c>
+      <c r="BO22" s="82">
+        <v>704.15499999999997</v>
+      </c>
+      <c r="BP22" s="82">
+        <v>636.63300000000004</v>
+      </c>
+      <c r="BQ22" s="82">
+        <v>653.91099999999994</v>
+      </c>
+      <c r="BR22" s="82">
+        <v>624.59199999999998</v>
+      </c>
+      <c r="BS22" s="82">
+        <v>602.06399999999996</v>
+      </c>
+      <c r="BT22" s="82">
+        <v>577.11599999999999</v>
+      </c>
+      <c r="BU22" s="82">
+        <v>551.63199999999995</v>
+      </c>
+      <c r="BV22" s="82">
+        <v>545.08000000000004</v>
+      </c>
+      <c r="BW22" s="81">
+        <v>589.36400000000003</v>
+      </c>
+      <c r="BX22" s="82">
+        <v>649.90599999999995</v>
+      </c>
+      <c r="BY22" s="82">
+        <v>716.89300000000003</v>
+      </c>
+      <c r="BZ22" s="82">
+        <v>764.18299999999999</v>
+      </c>
+      <c r="CA22" s="82">
+        <v>666.56</v>
+      </c>
+      <c r="CB22" s="82">
+        <v>651.30200000000002</v>
+      </c>
+      <c r="CC22" s="82">
+        <v>644.11300000000006</v>
+      </c>
+      <c r="CD22" s="82">
+        <v>624.346</v>
+      </c>
+      <c r="CE22" s="82">
+        <v>603.53700000000003</v>
+      </c>
+      <c r="CF22" s="82">
+        <v>576.36500000000001</v>
+      </c>
+      <c r="CG22" s="82">
+        <v>546.26199999999994</v>
+      </c>
+      <c r="CH22" s="82">
+        <v>548.69600000000003</v>
+      </c>
+      <c r="CI22" s="81">
+        <v>600.50099999999998</v>
+      </c>
+      <c r="CJ22" s="82">
+        <v>649.596</v>
+      </c>
+      <c r="CK22" s="82">
+        <v>754.70299999999997</v>
+      </c>
+      <c r="CL22" s="82">
+        <v>779.55600000000004</v>
+      </c>
+      <c r="CM22" s="82">
+        <v>667.245</v>
+      </c>
+      <c r="CN22" s="82">
+        <v>628.32299999999998</v>
+      </c>
+      <c r="CO22" s="82">
+        <v>610.04300000000001</v>
+      </c>
+      <c r="CP22" s="82">
+        <v>569.221</v>
+      </c>
+      <c r="CQ22" s="82"/>
+      <c r="CR22" s="82"/>
+      <c r="CS22" s="82"/>
+    </row>
+    <row r="23" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A23" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="84">
+        <v>1.6859999999999999</v>
+      </c>
+      <c r="C23" s="84">
+        <v>1.6850000000000001</v>
+      </c>
+      <c r="D23" s="85">
+        <v>1.637</v>
+      </c>
+      <c r="E23" s="84">
+        <v>1.5920000000000001</v>
+      </c>
+      <c r="F23" s="84">
+        <v>1.5649999999999999</v>
+      </c>
+      <c r="G23" s="84">
+        <v>1.748</v>
+      </c>
+      <c r="H23" s="84">
+        <v>1.6679999999999999</v>
+      </c>
+      <c r="I23" s="84">
+        <v>1.5880000000000001</v>
+      </c>
+      <c r="J23" s="84">
+        <v>1.526</v>
+      </c>
+      <c r="K23" s="84">
+        <v>1.456</v>
+      </c>
+      <c r="L23" s="84">
+        <v>1.3939999999999999</v>
+      </c>
+      <c r="M23" s="82">
+        <v>1.4670000000000001</v>
+      </c>
+      <c r="N23" s="84">
+        <v>1.43</v>
+      </c>
+      <c r="O23" s="84">
+        <v>1.409</v>
+      </c>
+      <c r="P23" s="85">
+        <v>1.39</v>
+      </c>
+      <c r="Q23" s="84">
+        <v>1.361</v>
+      </c>
+      <c r="R23" s="84">
+        <v>1.3160000000000001</v>
+      </c>
+      <c r="S23" s="84">
+        <v>1.387</v>
+      </c>
+      <c r="T23" s="84">
+        <v>1.325</v>
+      </c>
+      <c r="U23" s="82">
+        <v>1.1579999999999999</v>
+      </c>
+      <c r="V23" s="82">
+        <v>1.103</v>
+      </c>
+      <c r="W23" s="82">
+        <v>1.028</v>
+      </c>
+      <c r="X23" s="82">
+        <v>0.97599999999999998</v>
+      </c>
+      <c r="Y23" s="82">
+        <v>1.081</v>
+      </c>
+      <c r="Z23" s="89">
+        <v>1.05</v>
+      </c>
+      <c r="AA23" s="89">
+        <v>1.032</v>
+      </c>
+      <c r="AB23" s="85">
+        <v>1.014</v>
+      </c>
+      <c r="AC23" s="85">
+        <v>0.997</v>
+      </c>
+      <c r="AD23" s="82">
+        <v>0.96699999999999997</v>
+      </c>
+      <c r="AE23" s="82">
+        <v>0.60599999999999998</v>
+      </c>
+      <c r="AF23" s="82">
+        <v>0.57199999999999995</v>
+      </c>
+      <c r="AG23" s="84">
+        <v>1.165</v>
+      </c>
+      <c r="AH23" s="84">
+        <v>1.117</v>
+      </c>
+      <c r="AI23" s="84">
+        <v>1.1890000000000001</v>
+      </c>
+      <c r="AJ23" s="84">
+        <v>1.1719999999999999</v>
+      </c>
+      <c r="AK23" s="82">
+        <v>1.117</v>
+      </c>
+      <c r="AL23" s="89">
+        <v>1.0940000000000001</v>
+      </c>
+      <c r="AM23" s="89">
+        <v>1.071</v>
+      </c>
+      <c r="AN23" s="85">
+        <v>1.032</v>
+      </c>
+      <c r="AO23" s="85">
+        <v>1.161</v>
+      </c>
+      <c r="AP23" s="82">
+        <v>1.1279999999999999</v>
+      </c>
+      <c r="AQ23" s="82">
+        <v>1.133</v>
+      </c>
+      <c r="AR23" s="82">
+        <v>1.1139999999999999</v>
+      </c>
+      <c r="AS23" s="82">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="AT23" s="82">
+        <v>1.7809999999999999</v>
+      </c>
+      <c r="AU23" s="82">
+        <v>1.8220000000000001</v>
+      </c>
+      <c r="AV23" s="82">
+        <v>1.8029999999999999</v>
+      </c>
+      <c r="AW23" s="82">
+        <v>1.7569999999999999</v>
+      </c>
+      <c r="AX23" s="82">
+        <v>1.6509999999999998</v>
+      </c>
+      <c r="AY23" s="82">
+        <v>1.6320000000000001</v>
+      </c>
+      <c r="AZ23" s="82">
+        <v>1.6</v>
+      </c>
+      <c r="BA23" s="82">
+        <v>1.581</v>
+      </c>
+      <c r="BB23" s="82">
+        <v>1.5539999999999998</v>
+      </c>
+      <c r="BC23" s="82">
+        <v>1.881</v>
+      </c>
+      <c r="BD23" s="82">
+        <v>1.8560000000000001</v>
+      </c>
+      <c r="BE23" s="82">
+        <v>1.7959999999999998</v>
+      </c>
+      <c r="BF23" s="82">
+        <v>1.7770000000000001</v>
+      </c>
+      <c r="BG23" s="82">
+        <v>1.843</v>
+      </c>
+      <c r="BH23" s="82">
+        <v>1.827</v>
+      </c>
+      <c r="BI23" s="82">
+        <v>1.8069999999999999</v>
+      </c>
+      <c r="BJ23" s="82">
+        <v>1.621</v>
+      </c>
+      <c r="BK23" s="82">
+        <v>1.603</v>
+      </c>
+      <c r="BL23" s="82">
+        <v>1.57</v>
+      </c>
+      <c r="BM23" s="82">
+        <v>1.552</v>
+      </c>
+      <c r="BN23" s="82">
+        <v>1.5289999999999999</v>
+      </c>
+      <c r="BO23" s="82">
+        <v>1.7869999999999999</v>
+      </c>
+      <c r="BP23" s="82">
+        <v>1.758</v>
+      </c>
+      <c r="BQ23" s="82">
+        <v>1.714</v>
+      </c>
+      <c r="BR23" s="82">
+        <v>1.6919999999999999</v>
+      </c>
+      <c r="BS23" s="82">
+        <v>1.671</v>
+      </c>
+      <c r="BT23" s="82">
+        <v>1.6579999999999999</v>
+      </c>
+      <c r="BU23" s="82">
+        <v>1.7030000000000001</v>
+      </c>
+      <c r="BV23" s="82">
+        <v>1.6890000000000001</v>
+      </c>
+      <c r="BW23" s="81">
+        <v>1.671</v>
+      </c>
+      <c r="BX23" s="82">
+        <v>1.631</v>
+      </c>
+      <c r="BY23" s="82">
+        <v>1.611</v>
+      </c>
+      <c r="BZ23" s="82">
+        <v>1.59</v>
+      </c>
+      <c r="CA23" s="82">
+        <v>2.4430000000000001</v>
+      </c>
+      <c r="CB23" s="82">
+        <v>1.8980000000000001</v>
+      </c>
+      <c r="CC23" s="82">
+        <v>1.819</v>
+      </c>
+      <c r="CD23" s="82">
+        <v>1.786</v>
+      </c>
+      <c r="CE23" s="82">
+        <v>1.88</v>
+      </c>
+      <c r="CF23" s="82">
+        <v>1.8080000000000001</v>
+      </c>
+      <c r="CG23" s="82">
+        <v>2.0960000000000001</v>
+      </c>
+      <c r="CH23" s="82">
+        <v>2.0819999999999999</v>
+      </c>
+      <c r="CI23" s="81">
+        <v>2.0190000000000001</v>
+      </c>
+      <c r="CJ23" s="82">
+        <v>1.99</v>
+      </c>
+      <c r="CK23" s="82">
+        <v>1.9349999999999998</v>
+      </c>
+      <c r="CL23" s="82">
+        <v>1.899</v>
+      </c>
+      <c r="CM23" s="82">
+        <v>2.1960000000000002</v>
+      </c>
+      <c r="CN23" s="82">
+        <v>2.1709999999999998</v>
+      </c>
+      <c r="CO23" s="82">
+        <v>2.1019999999999999</v>
+      </c>
+      <c r="CP23" s="82">
+        <v>2.0419999999999998</v>
+      </c>
+      <c r="CQ23" s="82"/>
+      <c r="CR23" s="82"/>
+      <c r="CS23" s="82"/>
+    </row>
+    <row r="24" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A24" s="96" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="84">
+        <v>2.3079999999999998</v>
+      </c>
+      <c r="C24" s="84">
+        <v>2.3540000000000001</v>
+      </c>
+      <c r="D24" s="85">
+        <v>2.3650000000000002</v>
+      </c>
+      <c r="E24" s="84">
+        <v>2.4769999999999999</v>
+      </c>
+      <c r="F24" s="84">
+        <v>2.367</v>
+      </c>
+      <c r="G24" s="84">
+        <v>2.2909999999999999</v>
+      </c>
+      <c r="H24" s="84">
+        <v>2.0329999999999999</v>
+      </c>
+      <c r="I24" s="84">
+        <v>2.0129999999999999</v>
+      </c>
+      <c r="J24" s="84">
+        <v>2.11</v>
+      </c>
+      <c r="K24" s="84">
+        <v>2.2629999999999999</v>
+      </c>
+      <c r="L24" s="84">
+        <v>2.2250000000000001</v>
+      </c>
+      <c r="M24" s="82">
+        <v>1.4950000000000001</v>
+      </c>
+      <c r="N24" s="84">
+        <v>1.5309999999999999</v>
+      </c>
+      <c r="O24" s="84">
+        <v>1.54</v>
+      </c>
+      <c r="P24" s="85">
+        <v>1.593</v>
+      </c>
+      <c r="Q24" s="84">
+        <v>1.72</v>
+      </c>
+      <c r="R24" s="84">
+        <v>1.764</v>
+      </c>
+      <c r="S24" s="84">
+        <v>1.7909999999999999</v>
+      </c>
+      <c r="T24" s="84">
+        <v>1.8580000000000001</v>
+      </c>
+      <c r="U24" s="82">
+        <v>1.8580000000000001</v>
+      </c>
+      <c r="V24" s="82">
+        <v>1.8889999999999998</v>
+      </c>
+      <c r="W24" s="82">
+        <v>1.9889999999999999</v>
+      </c>
+      <c r="X24" s="82">
+        <v>1.841</v>
+      </c>
+      <c r="Y24" s="82">
+        <v>1.734</v>
+      </c>
+      <c r="Z24" s="89">
+        <v>1.7290000000000001</v>
+      </c>
+      <c r="AA24" s="89">
+        <v>1.698</v>
+      </c>
+      <c r="AB24" s="85">
+        <v>1.712</v>
+      </c>
+      <c r="AC24" s="85">
+        <v>1.7749999999999999</v>
+      </c>
+      <c r="AD24" s="82">
+        <v>1.881</v>
+      </c>
+      <c r="AE24" s="82">
+        <v>1.875</v>
+      </c>
+      <c r="AF24" s="82">
+        <v>1.879</v>
+      </c>
+      <c r="AG24" s="84">
+        <v>1.901</v>
+      </c>
+      <c r="AH24" s="84">
+        <v>1.837</v>
+      </c>
+      <c r="AI24" s="84">
+        <v>1.726</v>
+      </c>
+      <c r="AJ24" s="84">
+        <v>1.6439999999999999</v>
+      </c>
+      <c r="AK24" s="82">
+        <v>1.494</v>
+      </c>
+      <c r="AL24" s="89">
+        <v>1.458</v>
+      </c>
+      <c r="AM24" s="89">
+        <v>1.4630000000000001</v>
+      </c>
+      <c r="AN24" s="85">
+        <v>1.3939999999999999</v>
+      </c>
+      <c r="AO24" s="85">
+        <v>1.516</v>
+      </c>
+      <c r="AP24" s="82">
+        <v>1.8160000000000001</v>
+      </c>
+      <c r="AQ24" s="82">
+        <v>1.94</v>
+      </c>
+      <c r="AR24" s="82">
+        <v>1.9300000000000002</v>
+      </c>
+      <c r="AS24" s="82">
+        <v>1.9279999999999999</v>
+      </c>
+      <c r="AT24" s="82">
+        <v>1.8560000000000001</v>
+      </c>
+      <c r="AU24" s="82">
+        <v>1.7509999999999999</v>
+      </c>
+      <c r="AV24" s="82">
+        <v>1.8069999999999999</v>
+      </c>
+      <c r="AW24" s="82">
+        <v>1.748</v>
+      </c>
+      <c r="AX24" s="82">
+        <v>1.694</v>
+      </c>
+      <c r="AY24" s="82">
+        <v>1.75</v>
+      </c>
+      <c r="AZ24" s="82">
+        <v>1.6429999999999998</v>
+      </c>
+      <c r="BA24" s="82">
+        <v>1.712</v>
+      </c>
+      <c r="BB24" s="82">
+        <v>1.631</v>
+      </c>
+      <c r="BC24" s="82">
+        <v>1.7469999999999999</v>
+      </c>
+      <c r="BD24" s="82">
+        <v>1.7749999999999999</v>
+      </c>
+      <c r="BE24" s="82">
+        <v>1.895</v>
+      </c>
+      <c r="BF24" s="82">
+        <v>1.8360000000000001</v>
+      </c>
+      <c r="BG24" s="82">
+        <v>1.6339999999999999</v>
+      </c>
+      <c r="BH24" s="82">
+        <v>1.694</v>
+      </c>
+      <c r="BI24" s="82">
+        <v>1.1659999999999999</v>
+      </c>
+      <c r="BJ24" s="82">
+        <v>1.1619999999999999</v>
+      </c>
+      <c r="BK24" s="82">
+        <v>1.145</v>
+      </c>
+      <c r="BL24" s="82">
+        <v>1.226</v>
+      </c>
+      <c r="BM24" s="82">
+        <v>1.2569999999999999</v>
+      </c>
+      <c r="BN24" s="82">
+        <v>1.371</v>
+      </c>
+      <c r="BO24" s="82">
+        <v>1.536</v>
+      </c>
+      <c r="BP24" s="82">
+        <v>1.635</v>
+      </c>
+      <c r="BQ24" s="82">
+        <v>1.641</v>
+      </c>
+      <c r="BR24" s="82">
+        <v>1.617</v>
+      </c>
+      <c r="BS24" s="82">
+        <v>1.6</v>
+      </c>
+      <c r="BT24" s="82">
+        <v>1.591</v>
+      </c>
+      <c r="BU24" s="82">
+        <v>1.3360000000000001</v>
+      </c>
+      <c r="BV24" s="82">
+        <v>1.236</v>
+      </c>
+      <c r="BW24" s="81">
+        <v>1.175</v>
+      </c>
+      <c r="BX24" s="82">
+        <v>1.208</v>
+      </c>
+      <c r="BY24" s="82">
+        <v>1.23</v>
+      </c>
+      <c r="BZ24" s="82">
+        <v>1.44</v>
+      </c>
+      <c r="CA24" s="82">
+        <v>1.7210000000000001</v>
+      </c>
+      <c r="CB24" s="82">
+        <v>1.5710000000000002</v>
+      </c>
+      <c r="CC24" s="82">
+        <v>1.5840000000000001</v>
+      </c>
+      <c r="CD24" s="82">
+        <v>2.2029999999999998</v>
+      </c>
+      <c r="CE24" s="82">
+        <v>1.486</v>
+      </c>
+      <c r="CF24" s="82">
+        <v>1.3819999999999999</v>
+      </c>
+      <c r="CG24" s="82">
+        <v>1.29</v>
+      </c>
+      <c r="CH24" s="82">
+        <v>1.2810000000000001</v>
+      </c>
+      <c r="CI24" s="81">
+        <v>1.371</v>
+      </c>
+      <c r="CJ24" s="82">
+        <v>1.41</v>
+      </c>
+      <c r="CK24" s="82">
+        <v>1.532</v>
+      </c>
+      <c r="CL24" s="82">
+        <v>1.5840000000000001</v>
+      </c>
+      <c r="CM24" s="82">
+        <v>1.6180000000000001</v>
+      </c>
+      <c r="CN24" s="82">
+        <v>1.5820000000000001</v>
+      </c>
+      <c r="CO24" s="82">
+        <v>1.6839999999999999</v>
+      </c>
+      <c r="CP24" s="82">
+        <v>1.7470000000000001</v>
+      </c>
+      <c r="CQ24" s="82"/>
+      <c r="CR24" s="82"/>
+      <c r="CS24" s="82"/>
+    </row>
+    <row r="25" spans="1:97" s="65" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A25" s="96" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="85">
+        <v>110.026</v>
+      </c>
+      <c r="C25" s="85">
+        <v>107.59399999999999</v>
+      </c>
+      <c r="D25" s="85">
+        <v>105.673</v>
+      </c>
+      <c r="E25" s="85">
+        <v>105.992</v>
+      </c>
+      <c r="F25" s="85">
+        <v>108.90300000000001</v>
+      </c>
+      <c r="G25" s="85">
+        <v>106.28700000000001</v>
+      </c>
+      <c r="H25" s="85">
+        <v>118.033</v>
+      </c>
+      <c r="I25" s="85">
+        <v>115.09399999999999</v>
+      </c>
+      <c r="J25" s="84">
+        <v>112.562</v>
+      </c>
+      <c r="K25" s="84">
+        <v>109.741</v>
+      </c>
+      <c r="L25" s="84">
+        <v>106.307</v>
+      </c>
+      <c r="M25" s="82">
+        <v>95.382000000000005</v>
+      </c>
+      <c r="N25" s="85">
+        <v>113.381</v>
+      </c>
+      <c r="O25" s="85">
+        <v>111.03400000000001</v>
+      </c>
+      <c r="P25" s="85">
+        <v>109.206</v>
+      </c>
+      <c r="Q25" s="85">
+        <v>109.13</v>
+      </c>
+      <c r="R25" s="85">
+        <v>112.233</v>
+      </c>
+      <c r="S25" s="85">
+        <v>112.374</v>
+      </c>
+      <c r="T25" s="82">
+        <v>109.33199999999999</v>
+      </c>
+      <c r="U25" s="82">
+        <v>106.78</v>
+      </c>
+      <c r="V25" s="89">
+        <v>104.286</v>
+      </c>
+      <c r="W25" s="82">
+        <v>102.19</v>
+      </c>
+      <c r="X25" s="82">
+        <v>99.637999999999991</v>
+      </c>
+      <c r="Y25" s="82">
+        <v>101.18</v>
+      </c>
+      <c r="Z25" s="98">
+        <v>88.635000000000005</v>
+      </c>
+      <c r="AA25" s="98">
+        <v>86.608000000000004</v>
+      </c>
+      <c r="AB25" s="98">
+        <v>87.58</v>
+      </c>
+      <c r="AC25" s="98">
+        <v>88.938999999999993</v>
+      </c>
+      <c r="AD25" s="98">
+        <v>93.361999999999995</v>
+      </c>
+      <c r="AE25" s="98">
+        <v>93.825999999999993</v>
+      </c>
+      <c r="AF25" s="98">
+        <v>92.680999999999997</v>
+      </c>
+      <c r="AG25" s="84">
+        <v>91.298000000000002</v>
+      </c>
+      <c r="AH25" s="84">
+        <v>89.713999999999999</v>
+      </c>
+      <c r="AI25" s="84">
+        <v>88.03</v>
+      </c>
+      <c r="AJ25" s="84">
+        <v>85.230999999999995</v>
+      </c>
+      <c r="AK25" s="82">
+        <v>74.179000000000002</v>
+      </c>
+      <c r="AL25" s="98">
+        <v>71.332999999999998</v>
+      </c>
+      <c r="AM25" s="98">
+        <v>68.902000000000001</v>
+      </c>
+      <c r="AN25" s="98">
+        <v>68.349999999999994</v>
+      </c>
+      <c r="AO25" s="98">
+        <v>69.114000000000004</v>
+      </c>
+      <c r="AP25" s="98">
+        <v>71.808999999999997</v>
+      </c>
+      <c r="AQ25" s="98">
+        <v>77.230999999999995</v>
+      </c>
+      <c r="AR25" s="98">
+        <v>75.861999999999995</v>
+      </c>
+      <c r="AS25" s="98">
+        <v>74.497</v>
+      </c>
+      <c r="AT25" s="82">
+        <v>89.165999999999997</v>
+      </c>
+      <c r="AU25" s="82">
+        <v>87.614999999999995</v>
+      </c>
+      <c r="AV25" s="82">
+        <v>86.078000000000003</v>
+      </c>
+      <c r="AW25" s="82">
+        <v>82.551000000000002</v>
+      </c>
+      <c r="AX25" s="82">
+        <v>77.178999999999988</v>
+      </c>
+      <c r="AY25" s="82">
+        <v>74.710000000000008</v>
+      </c>
+      <c r="AZ25" s="82">
+        <v>73.83</v>
+      </c>
+      <c r="BA25" s="82">
+        <v>74.824000000000012</v>
+      </c>
+      <c r="BB25" s="82">
+        <v>73.262</v>
+      </c>
+      <c r="BC25" s="98">
+        <v>80.75</v>
+      </c>
+      <c r="BD25" s="98">
+        <v>81.043000000000006</v>
+      </c>
+      <c r="BE25" s="98">
+        <v>79.161000000000001</v>
+      </c>
+      <c r="BF25" s="82">
+        <v>77.66</v>
+      </c>
+      <c r="BG25" s="82">
+        <v>76.350999999999999</v>
+      </c>
+      <c r="BH25" s="82">
+        <v>75.305999999999997</v>
+      </c>
+      <c r="BI25" s="82">
+        <v>125.82900000000001</v>
+      </c>
+      <c r="BJ25" s="82">
+        <v>109.39700000000001</v>
+      </c>
+      <c r="BK25" s="82">
+        <v>106.922</v>
+      </c>
+      <c r="BL25" s="82">
+        <v>105.05</v>
+      </c>
+      <c r="BM25" s="82">
+        <v>104.75</v>
+      </c>
+      <c r="BN25" s="82">
+        <v>102.473</v>
+      </c>
+      <c r="BO25" s="98">
+        <v>144.113</v>
+      </c>
+      <c r="BP25" s="98">
+        <v>142.53899999999999</v>
+      </c>
+      <c r="BQ25" s="98">
+        <v>139.792</v>
+      </c>
+      <c r="BR25" s="82">
+        <v>137.703</v>
+      </c>
+      <c r="BS25" s="82">
+        <v>137.23400000000001</v>
+      </c>
+      <c r="BT25" s="82">
+        <v>135.69499999999999</v>
+      </c>
+      <c r="BU25" s="82">
+        <v>119.31</v>
+      </c>
+      <c r="BV25" s="82">
+        <v>115.44499999999999</v>
+      </c>
+      <c r="BW25" s="81">
+        <v>103.95699999999999</v>
+      </c>
+      <c r="BX25" s="82">
+        <v>100.873</v>
+      </c>
+      <c r="BY25" s="82">
+        <v>99.623000000000005</v>
+      </c>
+      <c r="BZ25" s="82">
+        <v>103.13800000000001</v>
+      </c>
+      <c r="CA25" s="98">
+        <v>105.345</v>
+      </c>
+      <c r="CB25" s="98">
+        <v>105.97</v>
+      </c>
+      <c r="CC25" s="98">
+        <v>104.648</v>
+      </c>
+      <c r="CD25" s="82">
+        <v>108.42100000000001</v>
+      </c>
+      <c r="CE25" s="82">
+        <v>105.626</v>
+      </c>
+      <c r="CF25" s="82">
+        <v>104.258</v>
+      </c>
+      <c r="CG25" s="82">
+        <v>96.402000000000001</v>
+      </c>
+      <c r="CH25" s="82">
+        <v>93.92</v>
+      </c>
+      <c r="CI25" s="81">
+        <v>96.206000000000003</v>
+      </c>
+      <c r="CJ25" s="82">
+        <v>94.622</v>
+      </c>
+      <c r="CK25" s="82">
+        <v>95.429000000000002</v>
+      </c>
+      <c r="CL25" s="82">
+        <v>97.539000000000001</v>
+      </c>
+      <c r="CM25" s="98">
+        <v>117.322</v>
+      </c>
+      <c r="CN25" s="98">
+        <v>115.986</v>
+      </c>
+      <c r="CO25" s="98">
+        <v>120.928</v>
+      </c>
+      <c r="CP25" s="82">
+        <v>119.569</v>
+      </c>
+      <c r="CQ25" s="82"/>
+      <c r="CR25" s="82"/>
+      <c r="CS25" s="82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
   </mergeCells>
-  <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="CP5" sqref="CP5:CP25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="16.5" customHeight="1">
+      <c r="A1" s="160" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="160"/>
+      <c r="F1" s="160"/>
+      <c r="G1" s="160"/>
+      <c r="H1" s="160"/>
+      <c r="I1" s="160"/>
+      <c r="J1" s="160"/>
+      <c r="K1" s="160"/>
+      <c r="L1" s="160"/>
+      <c r="M1" s="160"/>
+      <c r="N1" s="160"/>
+      <c r="O1" s="160"/>
+      <c r="P1" s="160"/>
+      <c r="Q1" s="160"/>
+      <c r="R1" s="160"/>
+      <c r="S1" s="160"/>
+      <c r="T1" s="160"/>
+      <c r="U1" s="160"/>
+      <c r="V1" s="160"/>
+      <c r="W1" s="160"/>
+      <c r="X1" s="160"/>
+      <c r="Y1" s="160"/>
+      <c r="Z1" s="160"/>
+      <c r="AA1" s="160"/>
+      <c r="AB1" s="160"/>
+      <c r="AC1" s="160"/>
+      <c r="AD1" s="160"/>
+      <c r="AE1" s="160"/>
+      <c r="AF1" s="160"/>
+      <c r="AG1" s="160"/>
+      <c r="AH1" s="160"/>
+      <c r="AI1" s="160"/>
+      <c r="AJ1" s="160"/>
+      <c r="AK1" s="160"/>
+      <c r="AL1" s="160"/>
+      <c r="AM1" s="160"/>
+      <c r="AN1" s="160"/>
+      <c r="AO1" s="160"/>
+      <c r="AP1" s="160"/>
+      <c r="AQ1" s="160"/>
+      <c r="AR1" s="160"/>
+      <c r="AS1" s="160"/>
+      <c r="AT1" s="160"/>
+      <c r="AU1" s="160"/>
+      <c r="AV1" s="160"/>
+      <c r="AW1" s="160"/>
+      <c r="AX1" s="53"/>
+      <c r="AY1" s="53"/>
+      <c r="AZ1" s="53"/>
+      <c r="BA1" s="53"/>
+      <c r="BB1" s="53"/>
+      <c r="BC1" s="53"/>
+      <c r="BD1" s="53"/>
+      <c r="BE1" s="53"/>
+      <c r="BF1" s="53"/>
+      <c r="BG1" s="53"/>
+      <c r="BH1" s="53"/>
+      <c r="BI1" s="53"/>
+      <c r="BJ1" s="53"/>
+      <c r="BK1" s="53"/>
+      <c r="BL1" s="53"/>
+      <c r="BM1" s="53"/>
+      <c r="BN1" s="53"/>
+      <c r="BO1" s="53"/>
+      <c r="BP1" s="53"/>
+      <c r="BQ1" s="53"/>
+      <c r="BR1" s="53"/>
+      <c r="BS1" s="53"/>
+      <c r="BT1" s="53"/>
+      <c r="BU1" s="53"/>
+      <c r="BV1" s="53"/>
+      <c r="BW1" s="53"/>
+      <c r="BX1" s="53"/>
+      <c r="BY1" s="53"/>
+      <c r="BZ1" s="53"/>
+      <c r="CA1" s="176"/>
+      <c r="CB1" s="176"/>
+      <c r="CC1" s="176"/>
+      <c r="CD1" s="176"/>
+      <c r="CE1" s="176"/>
+      <c r="CF1" s="176"/>
+      <c r="CG1" s="176"/>
+      <c r="CH1" s="176"/>
+      <c r="CI1" s="176"/>
+      <c r="CJ1" s="176"/>
+      <c r="CK1" s="176"/>
+      <c r="CL1" s="176"/>
+      <c r="CM1" s="176"/>
+      <c r="CN1" s="176"/>
+      <c r="CO1" s="176"/>
+      <c r="CP1" s="176"/>
+      <c r="CQ1" s="176"/>
+      <c r="CR1" s="176"/>
+      <c r="CS1" s="176"/>
+      <c r="CT1" s="15"/>
+    </row>
+    <row r="2" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A2" s="54"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="177"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="177"/>
+      <c r="X2" s="177"/>
+      <c r="Y2" s="177"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="177"/>
+      <c r="AJ2" s="177"/>
+      <c r="AK2" s="177"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="177"/>
+      <c r="AV2" s="177"/>
+      <c r="AW2" s="177"/>
+      <c r="AX2" s="53"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="53"/>
+      <c r="BE2" s="53"/>
+      <c r="BF2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="177"/>
+      <c r="BH2" s="177"/>
+      <c r="BI2" s="177"/>
+      <c r="BJ2" s="53"/>
+      <c r="BK2" s="53"/>
+      <c r="BL2" s="53"/>
+      <c r="BM2" s="53"/>
+      <c r="BN2" s="53"/>
+      <c r="BO2" s="53"/>
+      <c r="BP2" s="53"/>
+      <c r="BQ2" s="53"/>
+      <c r="BR2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="177"/>
+      <c r="BT2" s="177"/>
+      <c r="BU2" s="177"/>
+      <c r="BV2" s="53"/>
+      <c r="BW2" s="53"/>
+      <c r="BX2" s="53"/>
+      <c r="BY2" s="53"/>
+      <c r="BZ2" s="53"/>
+      <c r="CA2" s="53"/>
+      <c r="CB2" s="53"/>
+      <c r="CC2" s="53"/>
+      <c r="CD2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="177"/>
+      <c r="CF2" s="177"/>
+      <c r="CG2" s="177"/>
+      <c r="CH2" s="53"/>
+      <c r="CI2" s="53"/>
+      <c r="CJ2" s="53"/>
+      <c r="CK2" s="53"/>
+      <c r="CL2" s="53"/>
+      <c r="CM2" s="53"/>
+      <c r="CN2" s="53"/>
+      <c r="CO2" s="53"/>
+      <c r="CP2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="CQ2" s="177"/>
+      <c r="CR2" s="177"/>
+      <c r="CS2" s="177"/>
+      <c r="CT2" s="10"/>
+    </row>
+    <row r="3" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A3" s="174" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="173"/>
+      <c r="N3" s="171" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
+      <c r="R3" s="172"/>
+      <c r="S3" s="172"/>
+      <c r="T3" s="172"/>
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="173"/>
+      <c r="Z3" s="171" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="172"/>
+      <c r="AK3" s="173"/>
+      <c r="AL3" s="171" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="172"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="172"/>
+      <c r="AT3" s="172"/>
+      <c r="AU3" s="172"/>
+      <c r="AV3" s="172"/>
+      <c r="AW3" s="173"/>
+      <c r="AX3" s="171" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY3" s="172"/>
+      <c r="AZ3" s="172"/>
+      <c r="BA3" s="172"/>
+      <c r="BB3" s="172"/>
+      <c r="BC3" s="172"/>
+      <c r="BD3" s="172"/>
+      <c r="BE3" s="172"/>
+      <c r="BF3" s="172"/>
+      <c r="BG3" s="172"/>
+      <c r="BH3" s="172"/>
+      <c r="BI3" s="173"/>
+      <c r="BJ3" s="171" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK3" s="172"/>
+      <c r="BL3" s="172"/>
+      <c r="BM3" s="172"/>
+      <c r="BN3" s="172"/>
+      <c r="BO3" s="172"/>
+      <c r="BP3" s="172"/>
+      <c r="BQ3" s="172"/>
+      <c r="BR3" s="172"/>
+      <c r="BS3" s="172"/>
+      <c r="BT3" s="172"/>
+      <c r="BU3" s="173"/>
+      <c r="BV3" s="171" t="s">
+        <v>57</v>
+      </c>
+      <c r="BW3" s="172"/>
+      <c r="BX3" s="172"/>
+      <c r="BY3" s="172"/>
+      <c r="BZ3" s="172"/>
+      <c r="CA3" s="172"/>
+      <c r="CB3" s="172"/>
+      <c r="CC3" s="172"/>
+      <c r="CD3" s="172"/>
+      <c r="CE3" s="172"/>
+      <c r="CF3" s="172"/>
+      <c r="CG3" s="173"/>
+      <c r="CH3" s="171" t="s">
+        <v>58</v>
+      </c>
+      <c r="CI3" s="172"/>
+      <c r="CJ3" s="172"/>
+      <c r="CK3" s="172"/>
+      <c r="CL3" s="172"/>
+      <c r="CM3" s="172"/>
+      <c r="CN3" s="172"/>
+      <c r="CO3" s="172"/>
+      <c r="CP3" s="172"/>
+      <c r="CQ3" s="172"/>
+      <c r="CR3" s="172"/>
+      <c r="CS3" s="173"/>
+      <c r="CT3" s="11"/>
+    </row>
+    <row r="4" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A4" s="175"/>
+      <c r="B4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT4" s="11"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="104">
+        <v>2602.4229999999998</v>
+      </c>
+      <c r="C5" s="104">
+        <v>2588.886</v>
+      </c>
+      <c r="D5" s="105">
+        <v>2702.181</v>
+      </c>
+      <c r="E5" s="104">
+        <v>2960.61</v>
+      </c>
+      <c r="F5" s="104">
+        <v>3135.1529999999998</v>
+      </c>
+      <c r="G5" s="106">
+        <v>3108.8829999999998</v>
+      </c>
+      <c r="H5" s="107">
+        <v>2961.3449999999998</v>
+      </c>
+      <c r="I5" s="104">
+        <v>2905.6779999999999</v>
+      </c>
+      <c r="J5" s="104">
+        <v>2831.3240000000001</v>
+      </c>
+      <c r="K5" s="104">
+        <v>2777.9349999999999</v>
+      </c>
+      <c r="L5" s="104">
+        <v>2706.732</v>
+      </c>
+      <c r="M5" s="104">
+        <v>2825.8510000000001</v>
+      </c>
+      <c r="N5" s="104">
+        <v>2805.6669999999999</v>
+      </c>
+      <c r="O5" s="104">
+        <v>2789.0729999999999</v>
+      </c>
+      <c r="P5" s="104">
+        <v>2912.5740000000001</v>
+      </c>
+      <c r="Q5" s="104">
+        <v>3185.1680000000001</v>
+      </c>
+      <c r="R5" s="104">
+        <v>3381.4229999999998</v>
+      </c>
+      <c r="S5" s="106">
+        <v>3372.5160000000001</v>
+      </c>
+      <c r="T5" s="108">
+        <v>3228.3620000000001</v>
+      </c>
+      <c r="U5" s="109">
+        <v>3168.3339999999998</v>
+      </c>
+      <c r="V5" s="109">
+        <v>3088.944</v>
+      </c>
+      <c r="W5" s="109">
+        <v>3033.8330000000001</v>
+      </c>
+      <c r="X5" s="109">
+        <v>2955.2640000000001</v>
+      </c>
+      <c r="Y5" s="109">
+        <v>3118.2559999999999</v>
+      </c>
+      <c r="Z5" s="108">
+        <v>3093.3969999999999</v>
+      </c>
+      <c r="AA5" s="108">
+        <v>3079.9670000000001</v>
+      </c>
+      <c r="AB5" s="110">
+        <v>3203.42</v>
+      </c>
+      <c r="AC5" s="110">
+        <v>3504.1590000000001</v>
+      </c>
+      <c r="AD5" s="109">
+        <v>3708.9690000000001</v>
+      </c>
+      <c r="AE5" s="111">
+        <v>3701.0430000000001</v>
+      </c>
+      <c r="AF5" s="112">
+        <v>3531.6469999999999</v>
+      </c>
+      <c r="AG5" s="104">
+        <v>3471.57</v>
+      </c>
+      <c r="AH5" s="104">
+        <v>3388.6869999999999</v>
+      </c>
+      <c r="AI5" s="109">
+        <v>3331.0810000000001</v>
+      </c>
+      <c r="AJ5" s="104">
+        <v>3256.1480000000001</v>
+      </c>
+      <c r="AK5" s="111">
+        <v>3470.819</v>
+      </c>
+      <c r="AL5" s="108">
+        <v>3443.5390000000002</v>
+      </c>
+      <c r="AM5" s="108">
+        <v>3423.2170000000001</v>
+      </c>
+      <c r="AN5" s="110">
+        <v>3548.7240000000002</v>
+      </c>
+      <c r="AO5" s="110">
+        <v>3881.7449999999999</v>
+      </c>
+      <c r="AP5" s="109">
+        <v>4110.4440000000004</v>
+      </c>
+      <c r="AQ5" s="111">
+        <v>4094.0450000000001</v>
+      </c>
+      <c r="AR5" s="109">
+        <v>3935.41</v>
+      </c>
+      <c r="AS5" s="109">
+        <v>3874.0590000000002</v>
+      </c>
+      <c r="AT5" s="109">
+        <v>3785.68</v>
+      </c>
+      <c r="AU5" s="109">
+        <v>3728.078</v>
+      </c>
+      <c r="AV5" s="109">
+        <v>3650.7440000000001</v>
+      </c>
+      <c r="AW5" s="109">
+        <v>3759.4679999999998</v>
+      </c>
+      <c r="AX5" s="109">
+        <v>3741.7097719999997</v>
+      </c>
+      <c r="AY5" s="109">
+        <v>3726.1568063</v>
+      </c>
+      <c r="AZ5" s="109">
+        <v>3872.9067455000004</v>
+      </c>
+      <c r="BA5" s="109">
+        <v>4211.9671856000004</v>
+      </c>
+      <c r="BB5" s="109">
+        <v>4444.8650361999998</v>
+      </c>
+      <c r="BC5" s="111">
+        <v>4352.8735961999992</v>
+      </c>
+      <c r="BD5" s="109">
+        <v>4155.6111344000001</v>
+      </c>
+      <c r="BE5" s="109">
+        <v>4086.4821367999998</v>
+      </c>
+      <c r="BF5" s="109">
+        <v>4002.1171560999996</v>
+      </c>
+      <c r="BG5" s="109">
+        <v>3940.4744065999998</v>
+      </c>
+      <c r="BH5" s="109">
+        <v>3855.4885366000003</v>
+      </c>
+      <c r="BI5" s="109">
+        <v>3850.7165464</v>
+      </c>
+      <c r="BJ5" s="109">
+        <v>3841.9279999999999</v>
+      </c>
+      <c r="BK5" s="109">
+        <v>3827.471</v>
+      </c>
+      <c r="BL5" s="109">
+        <v>3984.29</v>
+      </c>
+      <c r="BM5" s="109">
+        <v>4267.1930000000002</v>
+      </c>
+      <c r="BN5" s="109">
+        <v>4475.8459999999995</v>
+      </c>
+      <c r="BO5" s="111">
+        <v>4488.93</v>
+      </c>
+      <c r="BP5" s="109">
+        <v>4313.6559999999999</v>
+      </c>
+      <c r="BQ5" s="109">
+        <v>4276</v>
+      </c>
+      <c r="BR5" s="109">
+        <v>4194.2520000000004</v>
+      </c>
+      <c r="BS5" s="109">
+        <v>4132.2120000000004</v>
+      </c>
+      <c r="BT5" s="109">
+        <v>4072.922</v>
+      </c>
+      <c r="BU5" s="109">
+        <v>4217.3710000000001</v>
+      </c>
+      <c r="BV5" s="109">
+        <v>4309.4250000000002</v>
+      </c>
+      <c r="BW5" s="109">
+        <v>4296.1059999999998</v>
+      </c>
+      <c r="BX5" s="109">
+        <v>4444.6170000000002</v>
+      </c>
+      <c r="BY5" s="109">
+        <v>4804.8519999999999</v>
+      </c>
+      <c r="BZ5" s="109">
+        <v>5020.1859999999997</v>
+      </c>
+      <c r="CA5" s="111">
+        <v>4698.8379999999997</v>
+      </c>
+      <c r="CB5" s="109">
+        <v>4601.6959999999999</v>
+      </c>
+      <c r="CC5" s="109">
+        <v>4546.3440000000001</v>
+      </c>
+      <c r="CD5" s="109">
+        <v>4463.4070000000002</v>
+      </c>
+      <c r="CE5" s="109">
+        <v>4410.8720000000003</v>
+      </c>
+      <c r="CF5" s="109">
+        <v>4354.8710000000001</v>
+      </c>
+      <c r="CG5" s="109">
+        <v>4595.6549999999997</v>
+      </c>
+      <c r="CH5" s="109">
+        <v>4607.68</v>
+      </c>
+      <c r="CI5" s="109">
+        <v>4587.3389999999999</v>
+      </c>
+      <c r="CJ5" s="109">
+        <v>4758.6289999999999</v>
+      </c>
+      <c r="CK5" s="109">
+        <v>5144.665</v>
+      </c>
+      <c r="CL5" s="109">
+        <v>5380.4690000000001</v>
+      </c>
+      <c r="CM5" s="111">
+        <v>5046.88</v>
+      </c>
+      <c r="CN5" s="109">
+        <v>4943.7489999999998</v>
+      </c>
+      <c r="CO5" s="109">
+        <v>4870.8540000000003</v>
+      </c>
+      <c r="CP5" s="109">
+        <v>4787.0630000000001</v>
+      </c>
+      <c r="CQ5" s="109"/>
+      <c r="CR5" s="109"/>
+      <c r="CS5" s="109"/>
+      <c r="CT5" s="12"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="115">
+        <v>361.51900000000001</v>
+      </c>
+      <c r="AR6" s="116">
+        <v>354.33800000000002</v>
+      </c>
+      <c r="AS6" s="116">
+        <v>344.10899999999998</v>
+      </c>
+      <c r="AT6" s="116">
+        <v>331.39</v>
+      </c>
+      <c r="AU6" s="116">
+        <v>324.07299999999998</v>
+      </c>
+      <c r="AV6" s="116">
+        <v>313.57600000000002</v>
+      </c>
+      <c r="AW6" s="116">
+        <v>325.78699999999998</v>
+      </c>
+      <c r="AX6" s="116">
+        <v>376.6314994</v>
+      </c>
+      <c r="AY6" s="116">
+        <v>373.84753509999996</v>
+      </c>
+      <c r="AZ6" s="116">
+        <v>377.7209532</v>
+      </c>
+      <c r="BA6" s="116">
+        <v>439.33738650000004</v>
+      </c>
+      <c r="BB6" s="116">
+        <v>476.18574719999998</v>
+      </c>
+      <c r="BC6" s="115">
+        <v>447.76462880000003</v>
+      </c>
+      <c r="BD6" s="116">
+        <v>437.55517090000001</v>
+      </c>
+      <c r="BE6" s="116">
+        <v>423.6487358</v>
+      </c>
+      <c r="BF6" s="116">
+        <v>406.69244229999998</v>
+      </c>
+      <c r="BG6" s="116">
+        <v>396.73555719999996</v>
+      </c>
+      <c r="BH6" s="116">
+        <v>384.44432860000001</v>
+      </c>
+      <c r="BI6" s="116">
+        <v>367.47771820000003</v>
+      </c>
+      <c r="BJ6" s="116">
+        <v>366.762</v>
+      </c>
+      <c r="BK6" s="116">
+        <v>364.97</v>
+      </c>
+      <c r="BL6" s="116">
+        <v>402.44400000000002</v>
+      </c>
+      <c r="BM6" s="116">
+        <v>442.303</v>
+      </c>
+      <c r="BN6" s="116">
+        <v>485.85899999999998</v>
+      </c>
+      <c r="BO6" s="115">
+        <v>476.613</v>
+      </c>
+      <c r="BP6" s="116">
+        <v>401.005</v>
+      </c>
+      <c r="BQ6" s="116">
+        <v>385.34800000000001</v>
+      </c>
+      <c r="BR6" s="116">
+        <v>369.07600000000002</v>
+      </c>
+      <c r="BS6" s="116">
+        <v>357.58600000000001</v>
+      </c>
+      <c r="BT6" s="116">
+        <v>366.803</v>
+      </c>
+      <c r="BU6" s="116">
+        <v>349.41</v>
+      </c>
+      <c r="BV6" s="116">
+        <v>388.55</v>
+      </c>
+      <c r="BW6" s="116">
+        <v>386.68299999999999</v>
+      </c>
+      <c r="BX6" s="116">
+        <v>392.17500000000001</v>
+      </c>
+      <c r="BY6" s="116">
+        <v>456.49200000000002</v>
+      </c>
+      <c r="BZ6" s="116">
+        <v>492.91500000000002</v>
+      </c>
+      <c r="CA6" s="115">
+        <v>443.83600000000001</v>
+      </c>
+      <c r="CB6" s="116">
+        <v>431.726</v>
+      </c>
+      <c r="CC6" s="116">
+        <v>416.24700000000001</v>
+      </c>
+      <c r="CD6" s="116">
+        <v>398.572</v>
+      </c>
+      <c r="CE6" s="116">
+        <v>389.99200000000002</v>
+      </c>
+      <c r="CF6" s="116">
+        <v>378.62</v>
+      </c>
+      <c r="CG6" s="116">
+        <v>409.29500000000002</v>
+      </c>
+      <c r="CH6" s="116">
+        <v>405.99299999999999</v>
+      </c>
+      <c r="CI6" s="116">
+        <v>403.99900000000002</v>
+      </c>
+      <c r="CJ6" s="116">
+        <v>412.44900000000001</v>
+      </c>
+      <c r="CK6" s="116">
+        <v>493.94900000000001</v>
+      </c>
+      <c r="CL6" s="116">
+        <v>518.96100000000001</v>
+      </c>
+      <c r="CM6" s="115">
+        <v>502.01499999999999</v>
+      </c>
+      <c r="CN6" s="116">
+        <v>482.46300000000002</v>
+      </c>
+      <c r="CO6" s="116">
+        <v>463.90699999999998</v>
+      </c>
+      <c r="CP6" s="116">
+        <v>445.05799999999999</v>
+      </c>
+      <c r="CQ6" s="116"/>
+      <c r="CR6" s="116"/>
+      <c r="CS6" s="116"/>
+      <c r="CT6" s="12"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" s="117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="118">
+        <v>186.11799999999999</v>
+      </c>
+      <c r="C7" s="118">
+        <v>185.45699999999999</v>
+      </c>
+      <c r="D7" s="118">
+        <v>189.45</v>
+      </c>
+      <c r="E7" s="118">
+        <v>205.30500000000001</v>
+      </c>
+      <c r="F7" s="118">
+        <v>219.18600000000001</v>
+      </c>
+      <c r="G7" s="119">
+        <v>219.17</v>
+      </c>
+      <c r="H7" s="120">
+        <v>204.27199999999999</v>
+      </c>
+      <c r="I7" s="118">
+        <v>201.59200000000001</v>
+      </c>
+      <c r="J7" s="118">
+        <v>197.94</v>
+      </c>
+      <c r="K7" s="118">
+        <v>195.35599999999999</v>
+      </c>
+      <c r="L7" s="118">
+        <v>189.45099999999999</v>
+      </c>
+      <c r="M7" s="118">
+        <v>187.31899999999999</v>
+      </c>
+      <c r="N7" s="118">
+        <v>198.12799999999999</v>
+      </c>
+      <c r="O7" s="118">
+        <v>196.96199999999999</v>
+      </c>
+      <c r="P7" s="118">
+        <v>201.554</v>
+      </c>
+      <c r="Q7" s="118">
+        <v>217.88300000000001</v>
+      </c>
+      <c r="R7" s="118">
+        <v>231.25299999999999</v>
+      </c>
+      <c r="S7" s="119">
+        <v>230.82</v>
+      </c>
+      <c r="T7" s="118">
+        <v>212.9</v>
+      </c>
+      <c r="U7" s="121">
+        <v>210.18700000000001</v>
+      </c>
+      <c r="V7" s="121">
+        <v>206.52099999999999</v>
+      </c>
+      <c r="W7" s="121">
+        <v>203.79499999999999</v>
+      </c>
+      <c r="X7" s="116">
+        <v>197.60400000000001</v>
+      </c>
+      <c r="Y7" s="121">
+        <v>196.30199999999999</v>
+      </c>
+      <c r="Z7" s="122">
+        <v>212.399</v>
+      </c>
+      <c r="AA7" s="122">
+        <v>211.97499999999999</v>
+      </c>
+      <c r="AB7" s="123">
+        <v>216.58500000000001</v>
+      </c>
+      <c r="AC7" s="123">
+        <v>234.048</v>
+      </c>
+      <c r="AD7" s="121">
+        <v>248.40600000000001</v>
+      </c>
+      <c r="AE7" s="121">
+        <v>248.411</v>
+      </c>
+      <c r="AF7" s="121">
+        <v>230.714</v>
+      </c>
+      <c r="AG7" s="118">
+        <v>227.90600000000001</v>
+      </c>
+      <c r="AH7" s="118">
+        <v>224.11600000000001</v>
+      </c>
+      <c r="AI7" s="124">
+        <v>221.67699999999999</v>
+      </c>
+      <c r="AJ7" s="118">
+        <v>216.148</v>
+      </c>
+      <c r="AK7" s="121">
+        <v>212.465</v>
+      </c>
+      <c r="AL7" s="122">
+        <v>228.089</v>
+      </c>
+      <c r="AM7" s="122">
+        <v>227.69200000000001</v>
+      </c>
+      <c r="AN7" s="123">
+        <v>232.071</v>
+      </c>
+      <c r="AO7" s="123">
+        <v>249.55199999999999</v>
+      </c>
+      <c r="AP7" s="121">
+        <v>265.71300000000002</v>
+      </c>
+      <c r="AQ7" s="121">
+        <v>266.51600000000002</v>
+      </c>
+      <c r="AR7" s="121">
+        <v>251.566</v>
+      </c>
+      <c r="AS7" s="121">
+        <v>248.88499999999999</v>
+      </c>
+      <c r="AT7" s="121">
+        <v>245.738</v>
+      </c>
+      <c r="AU7" s="121">
+        <v>243.089</v>
+      </c>
+      <c r="AV7" s="121">
+        <v>237.34700000000001</v>
+      </c>
+      <c r="AW7" s="121">
+        <v>232.011</v>
+      </c>
+      <c r="AX7" s="121">
+        <v>238.43254289999999</v>
+      </c>
+      <c r="AY7" s="121">
+        <v>238.13916740000002</v>
+      </c>
+      <c r="AZ7" s="121">
+        <v>243.21189219999999</v>
+      </c>
+      <c r="BA7" s="121">
+        <v>259.26796380000002</v>
+      </c>
+      <c r="BB7" s="121">
+        <v>275.05123700000001</v>
+      </c>
+      <c r="BC7" s="121">
+        <v>275.96856920000005</v>
+      </c>
+      <c r="BD7" s="121">
+        <v>261.52173269999997</v>
+      </c>
+      <c r="BE7" s="121">
+        <v>258.6717491</v>
+      </c>
+      <c r="BF7" s="121">
+        <v>256.5686278</v>
+      </c>
+      <c r="BG7" s="121">
+        <v>255.01214859999999</v>
+      </c>
+      <c r="BH7" s="121">
+        <v>249.21381310000001</v>
+      </c>
+      <c r="BI7" s="121">
+        <v>244.1030729</v>
+      </c>
+      <c r="BJ7" s="121">
+        <v>241.03200000000001</v>
+      </c>
+      <c r="BK7" s="121">
+        <v>240.79300000000001</v>
+      </c>
+      <c r="BL7" s="121">
+        <v>244.023</v>
+      </c>
+      <c r="BM7" s="121">
+        <v>257.22000000000003</v>
+      </c>
+      <c r="BN7" s="121">
+        <v>270.892</v>
+      </c>
+      <c r="BO7" s="121">
+        <v>267.99299999999999</v>
+      </c>
+      <c r="BP7" s="121">
+        <v>265.923</v>
+      </c>
+      <c r="BQ7" s="121">
+        <v>261.95999999999998</v>
+      </c>
+      <c r="BR7" s="121">
+        <v>258.85000000000002</v>
+      </c>
+      <c r="BS7" s="121">
+        <v>255.41300000000001</v>
+      </c>
+      <c r="BT7" s="121">
+        <v>248.79900000000001</v>
+      </c>
+      <c r="BU7" s="121">
+        <v>241.86</v>
+      </c>
+      <c r="BV7" s="121">
+        <v>257.82900000000001</v>
+      </c>
+      <c r="BW7" s="116">
+        <v>258.67700000000002</v>
+      </c>
+      <c r="BX7" s="121">
+        <v>263.351</v>
+      </c>
+      <c r="BY7" s="121">
+        <v>277.27600000000001</v>
+      </c>
+      <c r="BZ7" s="121">
+        <v>292.63799999999998</v>
+      </c>
+      <c r="CA7" s="121">
+        <v>294.18</v>
+      </c>
+      <c r="CB7" s="121">
+        <v>271.18900000000002</v>
+      </c>
+      <c r="CC7" s="121">
+        <v>268.87799999999999</v>
+      </c>
+      <c r="CD7" s="121">
+        <v>265.18900000000002</v>
+      </c>
+      <c r="CE7" s="121">
+        <v>261.709</v>
+      </c>
+      <c r="CF7" s="121">
+        <v>254.941</v>
+      </c>
+      <c r="CG7" s="121">
+        <v>249.96700000000001</v>
+      </c>
+      <c r="CH7" s="121">
+        <v>271.44499999999999</v>
+      </c>
+      <c r="CI7" s="116">
+        <v>270.35500000000002</v>
+      </c>
+      <c r="CJ7" s="121">
+        <v>274.59100000000001</v>
+      </c>
+      <c r="CK7" s="121">
+        <v>288.21899999999999</v>
+      </c>
+      <c r="CL7" s="121">
+        <v>305.40300000000002</v>
+      </c>
+      <c r="CM7" s="121">
+        <v>308.12299999999999</v>
+      </c>
+      <c r="CN7" s="121">
+        <v>292.01799999999997</v>
+      </c>
+      <c r="CO7" s="121">
+        <v>290.27499999999998</v>
+      </c>
+      <c r="CP7" s="121">
+        <v>286.68200000000002</v>
+      </c>
+      <c r="CQ7" s="121"/>
+      <c r="CR7" s="121"/>
+      <c r="CS7" s="121"/>
+      <c r="CT7" s="13"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" s="117" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="118">
+        <v>124.825</v>
+      </c>
+      <c r="C8" s="118">
+        <v>123.236</v>
+      </c>
+      <c r="D8" s="118">
+        <v>126.06</v>
+      </c>
+      <c r="E8" s="118">
+        <v>138.756</v>
+      </c>
+      <c r="F8" s="118">
+        <v>148.47499999999999</v>
+      </c>
+      <c r="G8" s="119">
+        <v>147.38300000000001</v>
+      </c>
+      <c r="H8" s="120">
+        <v>144.29599999999999</v>
+      </c>
+      <c r="I8" s="118">
+        <v>142.417</v>
+      </c>
+      <c r="J8" s="118">
+        <v>138.18</v>
+      </c>
+      <c r="K8" s="118">
+        <v>134.65799999999999</v>
+      </c>
+      <c r="L8" s="118">
+        <v>129.01599999999999</v>
+      </c>
+      <c r="M8" s="118">
+        <v>144.251</v>
+      </c>
+      <c r="N8" s="118">
+        <v>140.32300000000001</v>
+      </c>
+      <c r="O8" s="118">
+        <v>138.702</v>
+      </c>
+      <c r="P8" s="118">
+        <v>141.87</v>
+      </c>
+      <c r="Q8" s="118">
+        <v>155.364</v>
+      </c>
+      <c r="R8" s="118">
+        <v>164.834</v>
+      </c>
+      <c r="S8" s="119">
+        <v>166.57499999999999</v>
+      </c>
+      <c r="T8" s="118">
+        <v>163.95699999999999</v>
+      </c>
+      <c r="U8" s="121">
+        <v>162.41200000000001</v>
+      </c>
+      <c r="V8" s="121">
+        <v>159.02099999999999</v>
+      </c>
+      <c r="W8" s="121">
+        <v>155.5</v>
+      </c>
+      <c r="X8" s="116">
+        <v>149.62100000000001</v>
+      </c>
+      <c r="Y8" s="121">
+        <v>178.05099999999999</v>
+      </c>
+      <c r="Z8" s="122">
+        <v>173.53299999999999</v>
+      </c>
+      <c r="AA8" s="122">
+        <v>171.94200000000001</v>
+      </c>
+      <c r="AB8" s="123">
+        <v>177.70599999999999</v>
+      </c>
+      <c r="AC8" s="123">
+        <v>193.63900000000001</v>
+      </c>
+      <c r="AD8" s="121">
+        <v>204.61199999999999</v>
+      </c>
+      <c r="AE8" s="121">
+        <v>206.774</v>
+      </c>
+      <c r="AF8" s="121">
+        <v>203.77799999999999</v>
+      </c>
+      <c r="AG8" s="118">
+        <v>201.91499999999999</v>
+      </c>
+      <c r="AH8" s="118">
+        <v>197.96799999999999</v>
+      </c>
+      <c r="AI8" s="124">
+        <v>192.74600000000001</v>
+      </c>
+      <c r="AJ8" s="118">
+        <v>185.00800000000001</v>
+      </c>
+      <c r="AK8" s="121">
+        <v>220.36</v>
+      </c>
+      <c r="AL8" s="122">
+        <v>215.93799999999999</v>
+      </c>
+      <c r="AM8" s="122">
+        <v>214.3</v>
+      </c>
+      <c r="AN8" s="123">
+        <v>219.727</v>
+      </c>
+      <c r="AO8" s="123">
+        <v>237.928</v>
+      </c>
+      <c r="AP8" s="121">
+        <v>251.173</v>
+      </c>
+      <c r="AQ8" s="121">
+        <v>264.58</v>
+      </c>
+      <c r="AR8" s="121">
+        <v>261.56599999999997</v>
+      </c>
+      <c r="AS8" s="121">
+        <v>259.154</v>
+      </c>
+      <c r="AT8" s="121">
+        <v>255.65600000000001</v>
+      </c>
+      <c r="AU8" s="121">
+        <v>251.2</v>
+      </c>
+      <c r="AV8" s="121">
+        <v>244.524</v>
+      </c>
+      <c r="AW8" s="121">
+        <v>271.928</v>
+      </c>
+      <c r="AX8" s="121">
+        <v>235.82127600000001</v>
+      </c>
+      <c r="AY8" s="121">
+        <v>235.26358260000001</v>
+      </c>
+      <c r="AZ8" s="121">
+        <v>241.4697626</v>
+      </c>
+      <c r="BA8" s="121">
+        <v>262.29537300000004</v>
+      </c>
+      <c r="BB8" s="121">
+        <v>276.89400840000002</v>
+      </c>
+      <c r="BC8" s="121">
+        <v>279.76407330000001</v>
+      </c>
+      <c r="BD8" s="121">
+        <v>277.3582692</v>
+      </c>
+      <c r="BE8" s="121">
+        <v>275.87369559999996</v>
+      </c>
+      <c r="BF8" s="121">
+        <v>274.25762120000002</v>
+      </c>
+      <c r="BG8" s="121">
+        <v>270.01577589999999</v>
+      </c>
+      <c r="BH8" s="121">
+        <v>262.4270391</v>
+      </c>
+      <c r="BI8" s="121">
+        <v>283.18693449999995</v>
+      </c>
+      <c r="BJ8" s="121">
+        <v>281.24</v>
+      </c>
+      <c r="BK8" s="121">
+        <v>279.85899999999998</v>
+      </c>
+      <c r="BL8" s="121">
+        <v>285.041</v>
+      </c>
+      <c r="BM8" s="121">
+        <v>304.62799999999999</v>
+      </c>
+      <c r="BN8" s="121">
+        <v>317.68599999999998</v>
+      </c>
+      <c r="BO8" s="121">
+        <v>317.43900000000002</v>
+      </c>
+      <c r="BP8" s="121">
+        <v>329.09699999999998</v>
+      </c>
+      <c r="BQ8" s="121">
+        <v>328.08199999999999</v>
+      </c>
+      <c r="BR8" s="121">
+        <v>322.96100000000001</v>
+      </c>
+      <c r="BS8" s="121">
+        <v>320.19600000000003</v>
+      </c>
+      <c r="BT8" s="121">
+        <v>311.24400000000003</v>
+      </c>
+      <c r="BU8" s="121">
+        <v>361.89800000000002</v>
+      </c>
+      <c r="BV8" s="121">
+        <v>357.77199999999999</v>
+      </c>
+      <c r="BW8" s="116">
+        <v>356.02800000000002</v>
+      </c>
+      <c r="BX8" s="121">
+        <v>362.80900000000003</v>
+      </c>
+      <c r="BY8" s="121">
+        <v>381.55399999999997</v>
+      </c>
+      <c r="BZ8" s="121">
+        <v>393.80500000000001</v>
+      </c>
+      <c r="CA8" s="121">
+        <v>377.702</v>
+      </c>
+      <c r="CB8" s="121">
+        <v>373.88299999999998</v>
+      </c>
+      <c r="CC8" s="121">
+        <v>374.04899999999998</v>
+      </c>
+      <c r="CD8" s="121">
+        <v>368.19900000000001</v>
+      </c>
+      <c r="CE8" s="121">
+        <v>362.25400000000002</v>
+      </c>
+      <c r="CF8" s="121">
+        <v>352.34100000000001</v>
+      </c>
+      <c r="CG8" s="121">
+        <v>399.74900000000002</v>
+      </c>
+      <c r="CH8" s="121">
+        <v>395.50700000000001</v>
+      </c>
+      <c r="CI8" s="116">
+        <v>393.07</v>
+      </c>
+      <c r="CJ8" s="121">
+        <v>399.26100000000002</v>
+      </c>
+      <c r="CK8" s="121">
+        <v>420.66</v>
+      </c>
+      <c r="CL8" s="121">
+        <v>435.75599999999997</v>
+      </c>
+      <c r="CM8" s="121">
+        <v>429.74099999999999</v>
+      </c>
+      <c r="CN8" s="121">
+        <v>426.202</v>
+      </c>
+      <c r="CO8" s="121">
+        <v>423.69400000000002</v>
+      </c>
+      <c r="CP8" s="121">
+        <v>417.69200000000001</v>
+      </c>
+      <c r="CQ8" s="121"/>
+      <c r="CR8" s="121"/>
+      <c r="CS8" s="121"/>
+      <c r="CT8" s="13"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" s="117" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="118">
+        <v>308.60199999999998</v>
+      </c>
+      <c r="C9" s="118">
+        <v>310.74099999999999</v>
+      </c>
+      <c r="D9" s="118">
+        <v>327.68</v>
+      </c>
+      <c r="E9" s="118">
+        <v>352.13600000000002</v>
+      </c>
+      <c r="F9" s="118">
+        <v>373.947</v>
+      </c>
+      <c r="G9" s="119">
+        <v>373.09800000000001</v>
+      </c>
+      <c r="H9" s="120">
+        <v>364.495</v>
+      </c>
+      <c r="I9" s="118">
+        <v>357.36599999999999</v>
+      </c>
+      <c r="J9" s="118">
+        <v>348.37299999999999</v>
+      </c>
+      <c r="K9" s="118">
+        <v>343.35899999999998</v>
+      </c>
+      <c r="L9" s="118">
+        <v>330.74</v>
+      </c>
+      <c r="M9" s="118">
+        <v>326.38200000000001</v>
+      </c>
+      <c r="N9" s="118">
+        <v>322.05799999999999</v>
+      </c>
+      <c r="O9" s="118">
+        <v>324.33999999999997</v>
+      </c>
+      <c r="P9" s="118">
+        <v>338.24200000000002</v>
+      </c>
+      <c r="Q9" s="118">
+        <v>360.18900000000002</v>
+      </c>
+      <c r="R9" s="118">
+        <v>390.77499999999998</v>
+      </c>
+      <c r="S9" s="119">
+        <v>392.31099999999998</v>
+      </c>
+      <c r="T9" s="118">
+        <v>394.48399999999998</v>
+      </c>
+      <c r="U9" s="121">
+        <v>385.91899999999998</v>
+      </c>
+      <c r="V9" s="121">
+        <v>375.97399999999999</v>
+      </c>
+      <c r="W9" s="121">
+        <v>369.98099999999999</v>
+      </c>
+      <c r="X9" s="116">
+        <v>356.75799999999998</v>
+      </c>
+      <c r="Y9" s="121">
+        <v>353.46600000000001</v>
+      </c>
+      <c r="Z9" s="122">
+        <v>351.37</v>
+      </c>
+      <c r="AA9" s="122">
+        <v>354.67099999999999</v>
+      </c>
+      <c r="AB9" s="123">
+        <v>363.06</v>
+      </c>
+      <c r="AC9" s="123">
+        <v>394.55</v>
+      </c>
+      <c r="AD9" s="121">
+        <v>418.10199999999998</v>
+      </c>
+      <c r="AE9" s="121">
+        <v>415.64699999999999</v>
+      </c>
+      <c r="AF9" s="121">
+        <v>418.09399999999999</v>
+      </c>
+      <c r="AG9" s="118">
+        <v>412.29700000000003</v>
+      </c>
+      <c r="AH9" s="118">
+        <v>401.93599999999998</v>
+      </c>
+      <c r="AI9" s="124">
+        <v>397.44400000000002</v>
+      </c>
+      <c r="AJ9" s="118">
+        <v>384.33800000000002</v>
+      </c>
+      <c r="AK9" s="121">
+        <v>381.17</v>
+      </c>
+      <c r="AL9" s="122">
+        <v>376.94</v>
+      </c>
+      <c r="AM9" s="122">
+        <v>377.72699999999998</v>
+      </c>
+      <c r="AN9" s="123">
+        <v>381.19499999999999</v>
+      </c>
+      <c r="AO9" s="123">
+        <v>427.02199999999999</v>
+      </c>
+      <c r="AP9" s="121">
+        <v>452.24700000000001</v>
+      </c>
+      <c r="AQ9" s="121">
+        <v>251.137</v>
+      </c>
+      <c r="AR9" s="121">
+        <v>251.77199999999999</v>
+      </c>
+      <c r="AS9" s="121">
+        <v>249.17699999999999</v>
+      </c>
+      <c r="AT9" s="121">
+        <v>242.41800000000001</v>
+      </c>
+      <c r="AU9" s="121">
+        <v>239.06800000000001</v>
+      </c>
+      <c r="AV9" s="121">
+        <v>232.738</v>
+      </c>
+      <c r="AW9" s="121">
+        <v>218.018</v>
+      </c>
+      <c r="AX9" s="121">
+        <v>170.20312680000001</v>
+      </c>
+      <c r="AY9" s="121">
+        <v>169.75922270000001</v>
+      </c>
+      <c r="AZ9" s="121">
+        <v>174.5948703</v>
+      </c>
+      <c r="BA9" s="121">
+        <v>191.86309890000001</v>
+      </c>
+      <c r="BB9" s="121">
+        <v>205.65246400000001</v>
+      </c>
+      <c r="BC9" s="121">
+        <v>198.93773999999999</v>
+      </c>
+      <c r="BD9" s="121">
+        <v>198.60115249999998</v>
+      </c>
+      <c r="BE9" s="121">
+        <v>194.6529927</v>
+      </c>
+      <c r="BF9" s="121">
+        <v>190.54515659999998</v>
+      </c>
+      <c r="BG9" s="121">
+        <v>186.74491500000002</v>
+      </c>
+      <c r="BH9" s="121">
+        <v>180.24773819999999</v>
+      </c>
+      <c r="BI9" s="121">
+        <v>169.1141829</v>
+      </c>
+      <c r="BJ9" s="121">
+        <v>168.43600000000001</v>
+      </c>
+      <c r="BK9" s="121">
+        <v>166.41800000000001</v>
+      </c>
+      <c r="BL9" s="121">
+        <v>170.876</v>
+      </c>
+      <c r="BM9" s="121">
+        <v>180.73599999999999</v>
+      </c>
+      <c r="BN9" s="121">
+        <v>185.84</v>
+      </c>
+      <c r="BO9" s="121">
+        <v>181.92599999999999</v>
+      </c>
+      <c r="BP9" s="121">
+        <v>236.07400000000001</v>
+      </c>
+      <c r="BQ9" s="121">
+        <v>233.994</v>
+      </c>
+      <c r="BR9" s="121">
+        <v>228.88499999999999</v>
+      </c>
+      <c r="BS9" s="121">
+        <v>224.65199999999999</v>
+      </c>
+      <c r="BT9" s="121">
+        <v>217.95699999999999</v>
+      </c>
+      <c r="BU9" s="121">
+        <v>230.42599999999999</v>
+      </c>
+      <c r="BV9" s="121">
+        <v>229.70699999999999</v>
+      </c>
+      <c r="BW9" s="116">
+        <v>228.84899999999999</v>
+      </c>
+      <c r="BX9" s="121">
+        <v>241.04400000000001</v>
+      </c>
+      <c r="BY9" s="121">
+        <v>277.03199999999998</v>
+      </c>
+      <c r="BZ9" s="121">
+        <v>276.17</v>
+      </c>
+      <c r="CA9" s="121">
+        <v>249.72200000000001</v>
+      </c>
+      <c r="CB9" s="121">
+        <v>247.595</v>
+      </c>
+      <c r="CC9" s="121">
+        <v>245.096</v>
+      </c>
+      <c r="CD9" s="121">
+        <v>242.37</v>
+      </c>
+      <c r="CE9" s="121">
+        <v>251.482</v>
+      </c>
+      <c r="CF9" s="121">
+        <v>262.733</v>
+      </c>
+      <c r="CG9" s="121">
+        <v>250.26900000000001</v>
+      </c>
+      <c r="CH9" s="121">
+        <v>251.477</v>
+      </c>
+      <c r="CI9" s="116">
+        <v>252.09800000000001</v>
+      </c>
+      <c r="CJ9" s="121">
+        <v>267.62799999999999</v>
+      </c>
+      <c r="CK9" s="121">
+        <v>299.19099999999997</v>
+      </c>
+      <c r="CL9" s="121">
+        <v>310.35700000000003</v>
+      </c>
+      <c r="CM9" s="121">
+        <v>268.43900000000002</v>
+      </c>
+      <c r="CN9" s="121">
+        <v>265.41399999999999</v>
+      </c>
+      <c r="CO9" s="121">
+        <v>260.01</v>
+      </c>
+      <c r="CP9" s="121">
+        <v>253.23599999999999</v>
+      </c>
+      <c r="CQ9" s="121"/>
+      <c r="CR9" s="121"/>
+      <c r="CS9" s="121"/>
+      <c r="CT9" s="13"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="118">
+        <v>77.623000000000005</v>
+      </c>
+      <c r="C10" s="118">
+        <v>76.48</v>
+      </c>
+      <c r="D10" s="118">
+        <v>78.406999999999996</v>
+      </c>
+      <c r="E10" s="118">
+        <v>85.177000000000007</v>
+      </c>
+      <c r="F10" s="118">
+        <v>89.619</v>
+      </c>
+      <c r="G10" s="119">
+        <v>90.724999999999994</v>
+      </c>
+      <c r="H10" s="120">
+        <v>89.938000000000002</v>
+      </c>
+      <c r="I10" s="118">
+        <v>88.965000000000003</v>
+      </c>
+      <c r="J10" s="118">
+        <v>87.055999999999997</v>
+      </c>
+      <c r="K10" s="118">
+        <v>85.938000000000002</v>
+      </c>
+      <c r="L10" s="118">
+        <v>83.236000000000004</v>
+      </c>
+      <c r="M10" s="118">
+        <v>83.816999999999993</v>
+      </c>
+      <c r="N10" s="118">
+        <v>82.182000000000002</v>
+      </c>
+      <c r="O10" s="118">
+        <v>80.519000000000005</v>
+      </c>
+      <c r="P10" s="118">
+        <v>82.727999999999994</v>
+      </c>
+      <c r="Q10" s="118">
+        <v>89.379000000000005</v>
+      </c>
+      <c r="R10" s="118">
+        <v>93.774000000000001</v>
+      </c>
+      <c r="S10" s="119">
+        <v>96.308999999999997</v>
+      </c>
+      <c r="T10" s="118">
+        <v>95.546000000000006</v>
+      </c>
+      <c r="U10" s="121">
+        <v>94.632000000000005</v>
+      </c>
+      <c r="V10" s="121">
+        <v>92.649000000000001</v>
+      </c>
+      <c r="W10" s="121">
+        <v>91.216999999999999</v>
+      </c>
+      <c r="X10" s="116">
+        <v>88.478999999999999</v>
+      </c>
+      <c r="Y10" s="121">
+        <v>91.724999999999994</v>
+      </c>
+      <c r="Z10" s="122">
+        <v>89.894999999999996</v>
+      </c>
+      <c r="AA10" s="122">
+        <v>88.614000000000004</v>
+      </c>
+      <c r="AB10" s="123">
+        <v>91.197999999999993</v>
+      </c>
+      <c r="AC10" s="123">
+        <v>98.257999999999996</v>
+      </c>
+      <c r="AD10" s="121">
+        <v>102.589</v>
+      </c>
+      <c r="AE10" s="121">
+        <v>106.023</v>
+      </c>
+      <c r="AF10" s="121">
+        <v>105.012</v>
+      </c>
+      <c r="AG10" s="118">
+        <v>105.57</v>
+      </c>
+      <c r="AH10" s="118">
+        <v>103.625</v>
+      </c>
+      <c r="AI10" s="124">
+        <v>101.78</v>
+      </c>
+      <c r="AJ10" s="118">
+        <v>99.338999999999999</v>
+      </c>
+      <c r="AK10" s="121">
+        <v>100.535</v>
+      </c>
+      <c r="AL10" s="122">
+        <v>98.683000000000007</v>
+      </c>
+      <c r="AM10" s="122">
+        <v>97.230999999999995</v>
+      </c>
+      <c r="AN10" s="123">
+        <v>99.26</v>
+      </c>
+      <c r="AO10" s="123">
+        <v>106.75700000000001</v>
+      </c>
+      <c r="AP10" s="121">
+        <v>111.87</v>
+      </c>
+      <c r="AQ10" s="121">
+        <v>115.78400000000001</v>
+      </c>
+      <c r="AR10" s="121">
+        <v>114.46599999999999</v>
+      </c>
+      <c r="AS10" s="121">
+        <v>113.58499999999999</v>
+      </c>
+      <c r="AT10" s="121">
+        <v>112.319</v>
+      </c>
+      <c r="AU10" s="121">
+        <v>110.462</v>
+      </c>
+      <c r="AV10" s="121">
+        <v>107.652</v>
+      </c>
+      <c r="AW10" s="121">
+        <v>109.19199999999999</v>
+      </c>
+      <c r="AX10" s="121">
+        <v>103.5350904</v>
+      </c>
+      <c r="AY10" s="121">
+        <v>101.9781674</v>
+      </c>
+      <c r="AZ10" s="121">
+        <v>103.6524216</v>
+      </c>
+      <c r="BA10" s="121">
+        <v>110.1173237</v>
+      </c>
+      <c r="BB10" s="121">
+        <v>113.8795867</v>
+      </c>
+      <c r="BC10" s="121">
+        <v>120.10394580000001</v>
+      </c>
+      <c r="BD10" s="121">
+        <v>117.4585524</v>
+      </c>
+      <c r="BE10" s="121">
+        <v>116.1577654</v>
+      </c>
+      <c r="BF10" s="121">
+        <v>114.1748022</v>
+      </c>
+      <c r="BG10" s="121">
+        <v>113.2016115</v>
+      </c>
+      <c r="BH10" s="121">
+        <v>111.0296086</v>
+      </c>
+      <c r="BI10" s="121">
+        <v>106.1899543</v>
+      </c>
+      <c r="BJ10" s="121">
+        <v>101.95399999999999</v>
+      </c>
+      <c r="BK10" s="121">
+        <v>104.124</v>
+      </c>
+      <c r="BL10" s="121">
+        <v>105.26</v>
+      </c>
+      <c r="BM10" s="121">
+        <v>108.971</v>
+      </c>
+      <c r="BN10" s="121">
+        <v>111.75</v>
+      </c>
+      <c r="BO10" s="121">
+        <v>137.55600000000001</v>
+      </c>
+      <c r="BP10" s="121">
+        <v>136.285</v>
+      </c>
+      <c r="BQ10" s="121">
+        <v>136.935</v>
+      </c>
+      <c r="BR10" s="121">
+        <v>135.529</v>
+      </c>
+      <c r="BS10" s="121">
+        <v>135.02799999999999</v>
+      </c>
+      <c r="BT10" s="121">
+        <v>135.21</v>
+      </c>
+      <c r="BU10" s="121">
+        <v>143.505</v>
+      </c>
+      <c r="BV10" s="121">
+        <v>142.27500000000001</v>
+      </c>
+      <c r="BW10" s="116">
+        <v>141.08600000000001</v>
+      </c>
+      <c r="BX10" s="121">
+        <v>144.839</v>
+      </c>
+      <c r="BY10" s="121">
+        <v>149.26300000000001</v>
+      </c>
+      <c r="BZ10" s="121">
+        <v>152.78700000000001</v>
+      </c>
+      <c r="CA10" s="121">
+        <v>154.23699999999999</v>
+      </c>
+      <c r="CB10" s="121">
+        <v>153.36799999999999</v>
+      </c>
+      <c r="CC10" s="121">
+        <v>152.489</v>
+      </c>
+      <c r="CD10" s="121">
+        <v>150.18700000000001</v>
+      </c>
+      <c r="CE10" s="121">
+        <v>148.92400000000001</v>
+      </c>
+      <c r="CF10" s="121">
+        <v>147.59700000000001</v>
+      </c>
+      <c r="CG10" s="121">
+        <v>156.93100000000001</v>
+      </c>
+      <c r="CH10" s="121">
+        <v>156.17400000000001</v>
+      </c>
+      <c r="CI10" s="116">
+        <v>153.41</v>
+      </c>
+      <c r="CJ10" s="121">
+        <v>155.75700000000001</v>
+      </c>
+      <c r="CK10" s="121">
+        <v>159.238</v>
+      </c>
+      <c r="CL10" s="121">
+        <v>165.74100000000001</v>
+      </c>
+      <c r="CM10" s="121">
+        <v>165.18</v>
+      </c>
+      <c r="CN10" s="121">
+        <v>164.21799999999999</v>
+      </c>
+      <c r="CO10" s="121">
+        <v>163.23699999999999</v>
+      </c>
+      <c r="CP10" s="121">
+        <v>160.93</v>
+      </c>
+      <c r="CQ10" s="121"/>
+      <c r="CR10" s="121"/>
+      <c r="CS10" s="121"/>
+      <c r="CT10" s="13"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" s="117" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="118">
+        <v>178.393</v>
+      </c>
+      <c r="C11" s="118">
+        <v>177.65700000000001</v>
+      </c>
+      <c r="D11" s="118">
+        <v>180.465</v>
+      </c>
+      <c r="E11" s="118">
+        <v>195.80600000000001</v>
+      </c>
+      <c r="F11" s="118">
+        <v>207.66499999999999</v>
+      </c>
+      <c r="G11" s="119">
+        <v>198.91300000000001</v>
+      </c>
+      <c r="H11" s="120">
+        <v>197.58799999999999</v>
+      </c>
+      <c r="I11" s="118">
+        <v>196.44499999999999</v>
+      </c>
+      <c r="J11" s="118">
+        <v>193.768</v>
+      </c>
+      <c r="K11" s="118">
+        <v>192.09299999999999</v>
+      </c>
+      <c r="L11" s="118">
+        <v>188.9</v>
+      </c>
+      <c r="M11" s="118">
+        <v>192.892</v>
+      </c>
+      <c r="N11" s="118">
+        <v>191.40600000000001</v>
+      </c>
+      <c r="O11" s="118">
+        <v>190.941</v>
+      </c>
+      <c r="P11" s="118">
+        <v>194.898</v>
+      </c>
+      <c r="Q11" s="118">
+        <v>211.26499999999999</v>
+      </c>
+      <c r="R11" s="118">
+        <v>226.375</v>
+      </c>
+      <c r="S11" s="119">
+        <v>227.078</v>
+      </c>
+      <c r="T11" s="118">
+        <v>225.14099999999999</v>
+      </c>
+      <c r="U11" s="121">
+        <v>223.84</v>
+      </c>
+      <c r="V11" s="121">
+        <v>220.73099999999999</v>
+      </c>
+      <c r="W11" s="121">
+        <v>218.99</v>
+      </c>
+      <c r="X11" s="116">
+        <v>216.18299999999999</v>
+      </c>
+      <c r="Y11" s="121">
+        <v>223.15100000000001</v>
+      </c>
+      <c r="Z11" s="122">
+        <v>221.506</v>
+      </c>
+      <c r="AA11" s="122">
+        <v>221.06899999999999</v>
+      </c>
+      <c r="AB11" s="123">
+        <v>225.422</v>
+      </c>
+      <c r="AC11" s="123">
+        <v>242.46799999999999</v>
+      </c>
+      <c r="AD11" s="121">
+        <v>260.12200000000001</v>
+      </c>
+      <c r="AE11" s="121">
+        <v>253.37799999999999</v>
+      </c>
+      <c r="AF11" s="121">
+        <v>252.03800000000001</v>
+      </c>
+      <c r="AG11" s="118">
+        <v>250.685</v>
+      </c>
+      <c r="AH11" s="118">
+        <v>247.393</v>
+      </c>
+      <c r="AI11" s="124">
+        <v>245.715</v>
+      </c>
+      <c r="AJ11" s="118">
+        <v>242.35300000000001</v>
+      </c>
+      <c r="AK11" s="121">
+        <v>250.57400000000001</v>
+      </c>
+      <c r="AL11" s="122">
+        <v>249.018</v>
+      </c>
+      <c r="AM11" s="122">
+        <v>249.78299999999999</v>
+      </c>
+      <c r="AN11" s="123">
+        <v>254.55699999999999</v>
+      </c>
+      <c r="AO11" s="123">
+        <v>273.81200000000001</v>
+      </c>
+      <c r="AP11" s="121">
+        <v>293.30799999999999</v>
+      </c>
+      <c r="AQ11" s="121">
+        <v>283.26900000000001</v>
+      </c>
+      <c r="AR11" s="121">
+        <v>282.19499999999999</v>
+      </c>
+      <c r="AS11" s="121">
+        <v>280.37299999999999</v>
+      </c>
+      <c r="AT11" s="121">
+        <v>276.57299999999998</v>
+      </c>
+      <c r="AU11" s="121">
+        <v>275.02800000000002</v>
+      </c>
+      <c r="AV11" s="121">
+        <v>271.29199999999997</v>
+      </c>
+      <c r="AW11" s="121">
+        <v>280.48399999999998</v>
+      </c>
+      <c r="AX11" s="121">
+        <v>243.2503447</v>
+      </c>
+      <c r="AY11" s="121">
+        <v>244.27378959999999</v>
+      </c>
+      <c r="AZ11" s="121">
+        <v>249.70886859999999</v>
+      </c>
+      <c r="BA11" s="121">
+        <v>268.30181180000005</v>
+      </c>
+      <c r="BB11" s="121">
+        <v>288.12286190000003</v>
+      </c>
+      <c r="BC11" s="121">
+        <v>262.61102349999999</v>
+      </c>
+      <c r="BD11" s="121">
+        <v>261.38890359999999</v>
+      </c>
+      <c r="BE11" s="121">
+        <v>259.98932550000001</v>
+      </c>
+      <c r="BF11" s="121">
+        <v>256.57944880000002</v>
+      </c>
+      <c r="BG11" s="121">
+        <v>254.68904420000001</v>
+      </c>
+      <c r="BH11" s="121">
+        <v>251.3427073</v>
+      </c>
+      <c r="BI11" s="121">
+        <v>265.44134970000005</v>
+      </c>
+      <c r="BJ11" s="121">
+        <v>264.20999999999998</v>
+      </c>
+      <c r="BK11" s="121">
+        <v>265.31900000000002</v>
+      </c>
+      <c r="BL11" s="121">
+        <v>271.47399999999999</v>
+      </c>
+      <c r="BM11" s="121">
+        <v>291.18599999999998</v>
+      </c>
+      <c r="BN11" s="121">
+        <v>312.49</v>
+      </c>
+      <c r="BO11" s="121">
+        <v>332.173</v>
+      </c>
+      <c r="BP11" s="121">
+        <v>300.709</v>
+      </c>
+      <c r="BQ11" s="121">
+        <v>299.11799999999999</v>
+      </c>
+      <c r="BR11" s="121">
+        <v>295.48500000000001</v>
+      </c>
+      <c r="BS11" s="121">
+        <v>293.50200000000001</v>
+      </c>
+      <c r="BT11" s="121">
+        <v>289.99099999999999</v>
+      </c>
+      <c r="BU11" s="121">
+        <v>309.69099999999997</v>
+      </c>
+      <c r="BV11" s="121">
+        <v>309.83800000000002</v>
+      </c>
+      <c r="BW11" s="116">
+        <v>310.53699999999998</v>
+      </c>
+      <c r="BX11" s="121">
+        <v>318.19</v>
+      </c>
+      <c r="BY11" s="121">
+        <v>340.565</v>
+      </c>
+      <c r="BZ11" s="121">
+        <v>361.34399999999999</v>
+      </c>
+      <c r="CA11" s="121">
+        <v>322.303</v>
+      </c>
+      <c r="CB11" s="121">
+        <v>320.786</v>
+      </c>
+      <c r="CC11" s="121">
+        <v>319.06400000000002</v>
+      </c>
+      <c r="CD11" s="121">
+        <v>315.20299999999997</v>
+      </c>
+      <c r="CE11" s="121">
+        <v>313.01799999999997</v>
+      </c>
+      <c r="CF11" s="121">
+        <v>309.41199999999998</v>
+      </c>
+      <c r="CG11" s="121">
+        <v>329.99099999999999</v>
+      </c>
+      <c r="CH11" s="121">
+        <v>328.26100000000002</v>
+      </c>
+      <c r="CI11" s="116">
+        <v>328.61500000000001</v>
+      </c>
+      <c r="CJ11" s="121">
+        <v>336.64600000000002</v>
+      </c>
+      <c r="CK11" s="121">
+        <v>359.18599999999998</v>
+      </c>
+      <c r="CL11" s="121">
+        <v>380.76400000000001</v>
+      </c>
+      <c r="CM11" s="121">
+        <v>324.92099999999999</v>
+      </c>
+      <c r="CN11" s="121">
+        <v>323.64800000000002</v>
+      </c>
+      <c r="CO11" s="121">
+        <v>322.017</v>
+      </c>
+      <c r="CP11" s="121">
+        <v>317.77100000000002</v>
+      </c>
+      <c r="CQ11" s="121"/>
+      <c r="CR11" s="121"/>
+      <c r="CS11" s="121"/>
+      <c r="CT11" s="13"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" s="117" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="118">
+        <v>124.68899999999999</v>
+      </c>
+      <c r="C12" s="118">
+        <v>122.90300000000001</v>
+      </c>
+      <c r="D12" s="118">
+        <v>127.898</v>
+      </c>
+      <c r="E12" s="118">
+        <v>137.67599999999999</v>
+      </c>
+      <c r="F12" s="118">
+        <v>140.78800000000001</v>
+      </c>
+      <c r="G12" s="119">
+        <v>140.578</v>
+      </c>
+      <c r="H12" s="120">
+        <v>141.904</v>
+      </c>
+      <c r="I12" s="118">
+        <v>137.31100000000001</v>
+      </c>
+      <c r="J12" s="118">
+        <v>132.00399999999999</v>
+      </c>
+      <c r="K12" s="118">
+        <v>128.34299999999999</v>
+      </c>
+      <c r="L12" s="118">
+        <v>124.54300000000001</v>
+      </c>
+      <c r="M12" s="118">
+        <v>135.971</v>
+      </c>
+      <c r="N12" s="118">
+        <v>132.358</v>
+      </c>
+      <c r="O12" s="118">
+        <v>130.46600000000001</v>
+      </c>
+      <c r="P12" s="118">
+        <v>135.62200000000001</v>
+      </c>
+      <c r="Q12" s="118">
+        <v>146.27000000000001</v>
+      </c>
+      <c r="R12" s="118">
+        <v>149.239</v>
+      </c>
+      <c r="S12" s="119">
+        <v>156.678</v>
+      </c>
+      <c r="T12" s="118">
+        <v>155.46799999999999</v>
+      </c>
+      <c r="U12" s="121">
+        <v>150.755</v>
+      </c>
+      <c r="V12" s="121">
+        <v>145.13200000000001</v>
+      </c>
+      <c r="W12" s="121">
+        <v>141.58799999999999</v>
+      </c>
+      <c r="X12" s="116">
+        <v>137.54300000000001</v>
+      </c>
+      <c r="Y12" s="121">
+        <v>151.68100000000001</v>
+      </c>
+      <c r="Z12" s="122">
+        <v>148.01599999999999</v>
+      </c>
+      <c r="AA12" s="122">
+        <v>146.08199999999999</v>
+      </c>
+      <c r="AB12" s="123">
+        <v>151.27699999999999</v>
+      </c>
+      <c r="AC12" s="123">
+        <v>161.209</v>
+      </c>
+      <c r="AD12" s="121">
+        <v>163.791</v>
+      </c>
+      <c r="AE12" s="121">
+        <v>165.06399999999999</v>
+      </c>
+      <c r="AF12" s="121">
+        <v>163.91</v>
+      </c>
+      <c r="AG12" s="118">
+        <v>158.65600000000001</v>
+      </c>
+      <c r="AH12" s="118">
+        <v>152.65299999999999</v>
+      </c>
+      <c r="AI12" s="124">
+        <v>148.57499999999999</v>
+      </c>
+      <c r="AJ12" s="118">
+        <v>145.53299999999999</v>
+      </c>
+      <c r="AK12" s="121">
+        <v>167.084</v>
+      </c>
+      <c r="AL12" s="122">
+        <v>163.15100000000001</v>
+      </c>
+      <c r="AM12" s="122">
+        <v>160.81100000000001</v>
+      </c>
+      <c r="AN12" s="123">
+        <v>165.751</v>
+      </c>
+      <c r="AO12" s="123">
+        <v>175.285</v>
+      </c>
+      <c r="AP12" s="121">
+        <v>178.15199999999999</v>
+      </c>
+      <c r="AQ12" s="121">
+        <v>180.60499999999999</v>
+      </c>
+      <c r="AR12" s="121">
+        <v>179.55600000000001</v>
+      </c>
+      <c r="AS12" s="121">
+        <v>174.286</v>
+      </c>
+      <c r="AT12" s="121">
+        <v>168.46700000000001</v>
+      </c>
+      <c r="AU12" s="121">
+        <v>164.7</v>
+      </c>
+      <c r="AV12" s="121">
+        <v>160.166</v>
+      </c>
+      <c r="AW12" s="121">
+        <v>174.965</v>
+      </c>
+      <c r="AX12" s="121">
+        <v>152.45495529999999</v>
+      </c>
+      <c r="AY12" s="121">
+        <v>150.04309400000002</v>
+      </c>
+      <c r="AZ12" s="121">
+        <v>156.05150359999999</v>
+      </c>
+      <c r="BA12" s="121">
+        <v>164.9696457</v>
+      </c>
+      <c r="BB12" s="121">
+        <v>167.1789709</v>
+      </c>
+      <c r="BC12" s="121">
+        <v>175.87810970000001</v>
+      </c>
+      <c r="BD12" s="121">
+        <v>174.80326629999999</v>
+      </c>
+      <c r="BE12" s="121">
+        <v>169.68187879999999</v>
+      </c>
+      <c r="BF12" s="121">
+        <v>164.15787650000001</v>
+      </c>
+      <c r="BG12" s="121">
+        <v>160.51214279999999</v>
+      </c>
+      <c r="BH12" s="121">
+        <v>156.47165520000001</v>
+      </c>
+      <c r="BI12" s="121">
+        <v>168.53186959999999</v>
+      </c>
+      <c r="BJ12" s="121">
+        <v>165.09299999999999</v>
+      </c>
+      <c r="BK12" s="121">
+        <v>163.73400000000001</v>
+      </c>
+      <c r="BL12" s="121">
+        <v>167.988</v>
+      </c>
+      <c r="BM12" s="121">
+        <v>173.05699999999999</v>
+      </c>
+      <c r="BN12" s="121">
+        <v>174.715</v>
+      </c>
+      <c r="BO12" s="121">
+        <v>177.21700000000001</v>
+      </c>
+      <c r="BP12" s="121">
+        <v>184.90299999999999</v>
+      </c>
+      <c r="BQ12" s="121">
+        <v>179.66200000000001</v>
+      </c>
+      <c r="BR12" s="121">
+        <v>173.434</v>
+      </c>
+      <c r="BS12" s="121">
+        <v>169.62100000000001</v>
+      </c>
+      <c r="BT12" s="121">
+        <v>165.60400000000001</v>
+      </c>
+      <c r="BU12" s="121">
+        <v>173.977</v>
+      </c>
+      <c r="BV12" s="121">
+        <v>170.15100000000001</v>
+      </c>
+      <c r="BW12" s="116">
+        <v>168.21100000000001</v>
+      </c>
+      <c r="BX12" s="121">
+        <v>176.91</v>
+      </c>
+      <c r="BY12" s="121">
+        <v>186.774</v>
+      </c>
+      <c r="BZ12" s="121">
+        <v>188.06899999999999</v>
+      </c>
+      <c r="CA12" s="121">
+        <v>196.648</v>
+      </c>
+      <c r="CB12" s="121">
+        <v>195.51499999999999</v>
+      </c>
+      <c r="CC12" s="121">
+        <v>189.98</v>
+      </c>
+      <c r="CD12" s="121">
+        <v>183.63900000000001</v>
+      </c>
+      <c r="CE12" s="121">
+        <v>179.768</v>
+      </c>
+      <c r="CF12" s="121">
+        <v>175.577</v>
+      </c>
+      <c r="CG12" s="121">
+        <v>197.20400000000001</v>
+      </c>
+      <c r="CH12" s="121">
+        <v>193.345</v>
+      </c>
+      <c r="CI12" s="116">
+        <v>191.315</v>
+      </c>
+      <c r="CJ12" s="121">
+        <v>200.93299999999999</v>
+      </c>
+      <c r="CK12" s="121">
+        <v>209.786</v>
+      </c>
+      <c r="CL12" s="121">
+        <v>211.34</v>
+      </c>
+      <c r="CM12" s="121">
+        <v>217.57499999999999</v>
+      </c>
+      <c r="CN12" s="121">
+        <v>216.23</v>
+      </c>
+      <c r="CO12" s="121">
+        <v>210.64699999999999</v>
+      </c>
+      <c r="CP12" s="121">
+        <v>204.24600000000001</v>
+      </c>
+      <c r="CQ12" s="121"/>
+      <c r="CR12" s="121"/>
+      <c r="CS12" s="121"/>
+      <c r="CT12" s="13"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" s="125" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="126">
+        <v>194.69900000000001</v>
+      </c>
+      <c r="AR13" s="121">
+        <v>194.232</v>
+      </c>
+      <c r="AS13" s="121">
+        <v>190.06899999999999</v>
+      </c>
+      <c r="AT13" s="121">
+        <v>184.96</v>
+      </c>
+      <c r="AU13" s="121">
+        <v>182.85499999999999</v>
+      </c>
+      <c r="AV13" s="121">
+        <v>181.55199999999999</v>
+      </c>
+      <c r="AW13" s="121">
+        <v>182.53</v>
+      </c>
+      <c r="AX13" s="121">
+        <v>172.67870389999999</v>
+      </c>
+      <c r="AY13" s="121">
+        <v>174.80182790000001</v>
+      </c>
+      <c r="AZ13" s="121">
+        <v>180.91012650000002</v>
+      </c>
+      <c r="BA13" s="121">
+        <v>194.68724879999999</v>
+      </c>
+      <c r="BB13" s="121">
+        <v>198.82024969999998</v>
+      </c>
+      <c r="BC13" s="126">
+        <v>203.17908609999998</v>
+      </c>
+      <c r="BD13" s="121">
+        <v>203.7536514</v>
+      </c>
+      <c r="BE13" s="121">
+        <v>199.23825429999999</v>
+      </c>
+      <c r="BF13" s="121">
+        <v>195.85907019999999</v>
+      </c>
+      <c r="BG13" s="121">
+        <v>192.52573660000002</v>
+      </c>
+      <c r="BH13" s="121">
+        <v>188.05870060000001</v>
+      </c>
+      <c r="BI13" s="121">
+        <v>189.21314889999999</v>
+      </c>
+      <c r="BJ13" s="121">
+        <v>189.66399999999999</v>
+      </c>
+      <c r="BK13" s="121">
+        <v>191.077</v>
+      </c>
+      <c r="BL13" s="121">
+        <v>197.84899999999999</v>
+      </c>
+      <c r="BM13" s="121">
+        <v>211.792</v>
+      </c>
+      <c r="BN13" s="121">
+        <v>215.916</v>
+      </c>
+      <c r="BO13" s="126">
+        <v>214.661</v>
+      </c>
+      <c r="BP13" s="121">
+        <v>212.422</v>
+      </c>
+      <c r="BQ13" s="121">
+        <v>208.239</v>
+      </c>
+      <c r="BR13" s="121">
+        <v>202.35599999999999</v>
+      </c>
+      <c r="BS13" s="121">
+        <v>197.72900000000001</v>
+      </c>
+      <c r="BT13" s="121">
+        <v>193.34200000000001</v>
+      </c>
+      <c r="BU13" s="121">
+        <v>206.50899999999999</v>
+      </c>
+      <c r="BV13" s="121">
+        <v>203.84800000000001</v>
+      </c>
+      <c r="BW13" s="116">
+        <v>205.11099999999999</v>
+      </c>
+      <c r="BX13" s="121">
+        <v>210.36699999999999</v>
+      </c>
+      <c r="BY13" s="121">
+        <v>224.202</v>
+      </c>
+      <c r="BZ13" s="121">
+        <v>225.773</v>
+      </c>
+      <c r="CA13" s="126">
+        <v>218.79300000000001</v>
+      </c>
+      <c r="CB13" s="121">
+        <v>225.37899999999999</v>
+      </c>
+      <c r="CC13" s="121">
+        <v>224.94399999999999</v>
+      </c>
+      <c r="CD13" s="121">
+        <v>223.98400000000001</v>
+      </c>
+      <c r="CE13" s="121">
+        <v>218.714</v>
+      </c>
+      <c r="CF13" s="121">
+        <v>218.46299999999999</v>
+      </c>
+      <c r="CG13" s="121">
+        <v>203.71</v>
+      </c>
+      <c r="CH13" s="121">
+        <v>219.404</v>
+      </c>
+      <c r="CI13" s="116">
+        <v>219.33699999999999</v>
+      </c>
+      <c r="CJ13" s="121">
+        <v>228.202</v>
+      </c>
+      <c r="CK13" s="121">
+        <v>242.148</v>
+      </c>
+      <c r="CL13" s="121">
+        <v>243.904</v>
+      </c>
+      <c r="CM13" s="126">
+        <v>240.126</v>
+      </c>
+      <c r="CN13" s="121">
+        <v>239.48500000000001</v>
+      </c>
+      <c r="CO13" s="121">
+        <v>234.93600000000001</v>
+      </c>
+      <c r="CP13" s="121">
+        <v>229.571</v>
+      </c>
+      <c r="CQ13" s="121"/>
+      <c r="CR13" s="121"/>
+      <c r="CS13" s="121"/>
+      <c r="CT13" s="13"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" s="117" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="118">
+        <v>301.786</v>
+      </c>
+      <c r="C14" s="118">
+        <v>298.87</v>
+      </c>
+      <c r="D14" s="118">
+        <v>326.31200000000001</v>
+      </c>
+      <c r="E14" s="118">
+        <v>379.18</v>
+      </c>
+      <c r="F14" s="118">
+        <v>402.19600000000003</v>
+      </c>
+      <c r="G14" s="119">
+        <v>393.21800000000002</v>
+      </c>
+      <c r="H14" s="120">
+        <v>349.35199999999998</v>
+      </c>
+      <c r="I14" s="118">
+        <v>344.64600000000002</v>
+      </c>
+      <c r="J14" s="118">
+        <v>334.94499999999999</v>
+      </c>
+      <c r="K14" s="118">
+        <v>331.13600000000002</v>
+      </c>
+      <c r="L14" s="118">
+        <v>325.66199999999998</v>
+      </c>
+      <c r="M14" s="118">
+        <v>337.202</v>
+      </c>
+      <c r="N14" s="118">
+        <v>328.27</v>
+      </c>
+      <c r="O14" s="118">
+        <v>325.14</v>
+      </c>
+      <c r="P14" s="118">
+        <v>355.21</v>
+      </c>
+      <c r="Q14" s="118">
+        <v>413.57900000000001</v>
+      </c>
+      <c r="R14" s="118">
+        <v>437.53500000000003</v>
+      </c>
+      <c r="S14" s="119">
+        <v>427.59800000000001</v>
+      </c>
+      <c r="T14" s="118">
+        <v>388.99400000000003</v>
+      </c>
+      <c r="U14" s="121">
+        <v>383.95299999999997</v>
+      </c>
+      <c r="V14" s="127">
+        <v>373.59699999999998</v>
+      </c>
+      <c r="W14" s="127">
+        <v>369.471</v>
+      </c>
+      <c r="X14" s="128">
+        <v>363.55900000000003</v>
+      </c>
+      <c r="Y14" s="127">
+        <v>383.15199999999999</v>
+      </c>
+      <c r="Z14" s="122">
+        <v>374.48500000000001</v>
+      </c>
+      <c r="AA14" s="122">
+        <v>371.358</v>
+      </c>
+      <c r="AB14" s="123">
+        <v>405.02199999999999</v>
+      </c>
+      <c r="AC14" s="123">
+        <v>470.04500000000002</v>
+      </c>
+      <c r="AD14" s="121">
+        <v>497.12799999999999</v>
+      </c>
+      <c r="AE14" s="121">
+        <v>487.11399999999998</v>
+      </c>
+      <c r="AF14" s="121">
+        <v>443.42</v>
+      </c>
+      <c r="AG14" s="118">
+        <v>437.83499999999998</v>
+      </c>
+      <c r="AH14" s="118">
+        <v>426.80799999999999</v>
+      </c>
+      <c r="AI14" s="124">
+        <v>422.22800000000001</v>
+      </c>
+      <c r="AJ14" s="118">
+        <v>417.09699999999998</v>
+      </c>
+      <c r="AK14" s="121">
+        <v>433.858</v>
+      </c>
+      <c r="AL14" s="122">
+        <v>424.61</v>
+      </c>
+      <c r="AM14" s="122">
+        <v>421.25299999999999</v>
+      </c>
+      <c r="AN14" s="123">
+        <v>461.16199999999998</v>
+      </c>
+      <c r="AO14" s="123">
+        <v>537.16200000000003</v>
+      </c>
+      <c r="AP14" s="121">
+        <v>568.98199999999997</v>
+      </c>
+      <c r="AQ14" s="121">
+        <v>365.30599999999998</v>
+      </c>
+      <c r="AR14" s="121">
+        <v>320.55399999999997</v>
+      </c>
+      <c r="AS14" s="121">
+        <v>317.072</v>
+      </c>
+      <c r="AT14" s="121">
+        <v>309.47399999999999</v>
+      </c>
+      <c r="AU14" s="121">
+        <v>306.58600000000001</v>
+      </c>
+      <c r="AV14" s="121">
+        <v>302.17899999999997</v>
+      </c>
+      <c r="AW14" s="121">
+        <v>317.041</v>
+      </c>
+      <c r="AX14" s="121">
+        <v>290.14934999999997</v>
+      </c>
+      <c r="AY14" s="121">
+        <v>288.27174560000003</v>
+      </c>
+      <c r="AZ14" s="121">
+        <v>309.97055660000001</v>
+      </c>
+      <c r="BA14" s="121">
+        <v>361.6987853</v>
+      </c>
+      <c r="BB14" s="121">
+        <v>385.02225189999996</v>
+      </c>
+      <c r="BC14" s="121">
+        <v>378.39886280000002</v>
+      </c>
+      <c r="BD14" s="121">
+        <v>325.37438429999997</v>
+      </c>
+      <c r="BE14" s="121">
+        <v>322.13105430000002</v>
+      </c>
+      <c r="BF14" s="121">
+        <v>316.76225829999998</v>
+      </c>
+      <c r="BG14" s="121">
+        <v>314.83282700000001</v>
+      </c>
+      <c r="BH14" s="121">
+        <v>310.13164119999999</v>
+      </c>
+      <c r="BI14" s="121">
+        <v>325.31733679999996</v>
+      </c>
+      <c r="BJ14" s="121">
+        <v>323.92099999999999</v>
+      </c>
+      <c r="BK14" s="121">
+        <v>322.11599999999999</v>
+      </c>
+      <c r="BL14" s="121">
+        <v>346.18599999999998</v>
+      </c>
+      <c r="BM14" s="121">
+        <v>401.98500000000001</v>
+      </c>
+      <c r="BN14" s="121">
+        <v>427.197</v>
+      </c>
+      <c r="BO14" s="121">
+        <v>420.48700000000002</v>
+      </c>
+      <c r="BP14" s="121">
+        <v>378.82</v>
+      </c>
+      <c r="BQ14" s="121">
+        <v>372.56700000000001</v>
+      </c>
+      <c r="BR14" s="121">
+        <v>365.14100000000002</v>
+      </c>
+      <c r="BS14" s="121">
+        <v>362.10599999999999</v>
+      </c>
+      <c r="BT14" s="121">
+        <v>357.47500000000002</v>
+      </c>
+      <c r="BU14" s="121">
+        <v>369.959</v>
+      </c>
+      <c r="BV14" s="121">
+        <v>365.72300000000001</v>
+      </c>
+      <c r="BW14" s="116">
+        <v>363.62799999999999</v>
+      </c>
+      <c r="BX14" s="121">
+        <v>389.62599999999998</v>
+      </c>
+      <c r="BY14" s="121">
+        <v>449.048</v>
+      </c>
+      <c r="BZ14" s="121">
+        <v>474.99099999999999</v>
+      </c>
+      <c r="CA14" s="121">
+        <v>397.30399999999997</v>
+      </c>
+      <c r="CB14" s="121">
+        <v>395.447</v>
+      </c>
+      <c r="CC14" s="121">
+        <v>392.94200000000001</v>
+      </c>
+      <c r="CD14" s="121">
+        <v>383.83699999999999</v>
+      </c>
+      <c r="CE14" s="121">
+        <v>380.24299999999999</v>
+      </c>
+      <c r="CF14" s="121">
+        <v>374.19299999999998</v>
+      </c>
+      <c r="CG14" s="121">
+        <v>398.85599999999999</v>
+      </c>
+      <c r="CH14" s="121">
+        <v>395.62299999999999</v>
+      </c>
+      <c r="CI14" s="116">
+        <v>393.41500000000002</v>
+      </c>
+      <c r="CJ14" s="121">
+        <v>419.76499999999999</v>
+      </c>
+      <c r="CK14" s="121">
+        <v>483.20699999999999</v>
+      </c>
+      <c r="CL14" s="121">
+        <v>510.45499999999998</v>
+      </c>
+      <c r="CM14" s="121">
+        <v>423.77600000000001</v>
+      </c>
+      <c r="CN14" s="121">
+        <v>420.96199999999999</v>
+      </c>
+      <c r="CO14" s="121">
+        <v>416.48099999999999</v>
+      </c>
+      <c r="CP14" s="121">
+        <v>407.30399999999997</v>
+      </c>
+      <c r="CQ14" s="121"/>
+      <c r="CR14" s="121"/>
+      <c r="CS14" s="121"/>
+      <c r="CT14" s="13"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" s="117" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="118">
+        <v>116.709</v>
+      </c>
+      <c r="C15" s="118">
+        <v>116.79300000000001</v>
+      </c>
+      <c r="D15" s="118">
+        <v>116.642</v>
+      </c>
+      <c r="E15" s="118">
+        <v>118.456</v>
+      </c>
+      <c r="F15" s="118">
+        <v>123.08499999999999</v>
+      </c>
+      <c r="G15" s="119">
+        <v>128.685</v>
+      </c>
+      <c r="H15" s="120">
+        <v>127.321</v>
+      </c>
+      <c r="I15" s="118">
+        <v>125.76300000000001</v>
+      </c>
+      <c r="J15" s="118">
+        <v>124.05500000000001</v>
+      </c>
+      <c r="K15" s="118">
+        <v>122.872</v>
+      </c>
+      <c r="L15" s="118">
+        <v>121.51</v>
+      </c>
+      <c r="M15" s="118">
+        <v>122.881</v>
+      </c>
+      <c r="N15" s="118">
+        <v>122.57599999999999</v>
+      </c>
+      <c r="O15" s="118">
+        <v>122.581</v>
+      </c>
+      <c r="P15" s="118">
+        <v>122.523</v>
+      </c>
+      <c r="Q15" s="118">
+        <v>124.20399999999999</v>
+      </c>
+      <c r="R15" s="118">
+        <v>128.62200000000001</v>
+      </c>
+      <c r="S15" s="119">
+        <v>134.43799999999999</v>
+      </c>
+      <c r="T15" s="118">
+        <v>133.96799999999999</v>
+      </c>
+      <c r="U15" s="121">
+        <v>132.136</v>
+      </c>
+      <c r="V15" s="121">
+        <v>130.41999999999999</v>
+      </c>
+      <c r="W15" s="121">
+        <v>129.166</v>
+      </c>
+      <c r="X15" s="121">
+        <v>128.81200000000001</v>
+      </c>
+      <c r="Y15" s="121">
+        <v>131.22900000000001</v>
+      </c>
+      <c r="Z15" s="122">
+        <v>131.43100000000001</v>
+      </c>
+      <c r="AA15" s="122">
+        <v>131.816</v>
+      </c>
+      <c r="AB15" s="123">
+        <v>131.65799999999999</v>
+      </c>
+      <c r="AC15" s="123">
+        <v>134.15199999999999</v>
+      </c>
+      <c r="AD15" s="121">
+        <v>139.00899999999999</v>
+      </c>
+      <c r="AE15" s="121">
+        <v>145.55699999999999</v>
+      </c>
+      <c r="AF15" s="121">
+        <v>146.67099999999999</v>
+      </c>
+      <c r="AG15" s="118">
+        <v>144.922</v>
+      </c>
+      <c r="AH15" s="118">
+        <v>142.94499999999999</v>
+      </c>
+      <c r="AI15" s="124">
+        <v>141.72499999999999</v>
+      </c>
+      <c r="AJ15" s="118">
+        <v>140.40299999999999</v>
+      </c>
+      <c r="AK15" s="121">
+        <v>146.42599999999999</v>
+      </c>
+      <c r="AL15" s="122">
+        <v>146.29300000000001</v>
+      </c>
+      <c r="AM15" s="122">
+        <v>145.88399999999999</v>
+      </c>
+      <c r="AN15" s="123">
+        <v>145.78899999999999</v>
+      </c>
+      <c r="AO15" s="123">
+        <v>147.714</v>
+      </c>
+      <c r="AP15" s="121">
+        <v>153.44399999999999</v>
+      </c>
+      <c r="AQ15" s="121">
+        <v>161.57400000000001</v>
+      </c>
+      <c r="AR15" s="121">
+        <v>157.464</v>
+      </c>
+      <c r="AS15" s="121">
+        <v>156.05199999999999</v>
+      </c>
+      <c r="AT15" s="121">
+        <v>154.35400000000001</v>
+      </c>
+      <c r="AU15" s="121">
+        <v>153.01400000000001</v>
+      </c>
+      <c r="AV15" s="121">
+        <v>151.667</v>
+      </c>
+      <c r="AW15" s="121">
+        <v>158.30500000000001</v>
+      </c>
+      <c r="AX15" s="121">
+        <v>165.15861150000001</v>
+      </c>
+      <c r="AY15" s="121">
+        <v>165.52095749999998</v>
+      </c>
+      <c r="AZ15" s="121">
+        <v>165.4486588</v>
+      </c>
+      <c r="BA15" s="121">
+        <v>167.45082550000001</v>
+      </c>
+      <c r="BB15" s="121">
+        <v>173.94557409999999</v>
+      </c>
+      <c r="BC15" s="121">
+        <v>182.61743150000001</v>
+      </c>
+      <c r="BD15" s="121">
+        <v>171.72544920000001</v>
+      </c>
+      <c r="BE15" s="121">
+        <v>169.91555819999999</v>
+      </c>
+      <c r="BF15" s="121">
+        <v>168.88745029999998</v>
+      </c>
+      <c r="BG15" s="121">
+        <v>167.5178468</v>
+      </c>
+      <c r="BH15" s="121">
+        <v>165.8852765</v>
+      </c>
+      <c r="BI15" s="121">
+        <v>162.7396373</v>
+      </c>
+      <c r="BJ15" s="121">
+        <v>163.435</v>
+      </c>
+      <c r="BK15" s="121">
+        <v>163.69</v>
+      </c>
+      <c r="BL15" s="121">
+        <v>163.309</v>
+      </c>
+      <c r="BM15" s="121">
+        <v>165.553</v>
+      </c>
+      <c r="BN15" s="121">
+        <v>171.85400000000001</v>
+      </c>
+      <c r="BO15" s="121">
+        <v>164.06800000000001</v>
+      </c>
+      <c r="BP15" s="121">
+        <v>163.61600000000001</v>
+      </c>
+      <c r="BQ15" s="121">
+        <v>162.886</v>
+      </c>
+      <c r="BR15" s="121">
+        <v>162.45099999999999</v>
+      </c>
+      <c r="BS15" s="121">
+        <v>161.078</v>
+      </c>
+      <c r="BT15" s="121">
+        <v>160.267</v>
+      </c>
+      <c r="BU15" s="121">
+        <v>170.01400000000001</v>
+      </c>
+      <c r="BV15" s="121">
+        <v>170.74</v>
+      </c>
+      <c r="BW15" s="116">
+        <v>171.07</v>
+      </c>
+      <c r="BX15" s="121">
+        <v>171.214</v>
+      </c>
+      <c r="BY15" s="121">
+        <v>174.21899999999999</v>
+      </c>
+      <c r="BZ15" s="121">
+        <v>181.07599999999999</v>
+      </c>
+      <c r="CA15" s="121">
+        <v>174.63399999999999</v>
+      </c>
+      <c r="CB15" s="121">
+        <v>173.95599999999999</v>
+      </c>
+      <c r="CC15" s="121">
+        <v>172.74199999999999</v>
+      </c>
+      <c r="CD15" s="121">
+        <v>171.62700000000001</v>
+      </c>
+      <c r="CE15" s="121">
+        <v>170.15100000000001</v>
+      </c>
+      <c r="CF15" s="121">
+        <v>169.19800000000001</v>
+      </c>
+      <c r="CG15" s="121">
+        <v>179.18899999999999</v>
+      </c>
+      <c r="CH15" s="121">
+        <v>180.09299999999999</v>
+      </c>
+      <c r="CI15" s="116">
+        <v>180.77199999999999</v>
+      </c>
+      <c r="CJ15" s="121">
+        <v>180.97399999999999</v>
+      </c>
+      <c r="CK15" s="121">
+        <v>183.57300000000001</v>
+      </c>
+      <c r="CL15" s="121">
+        <v>191.726</v>
+      </c>
+      <c r="CM15" s="121">
+        <v>186.49100000000001</v>
+      </c>
+      <c r="CN15" s="121">
+        <v>186.93299999999999</v>
+      </c>
+      <c r="CO15" s="121">
+        <v>186.55699999999999</v>
+      </c>
+      <c r="CP15" s="121">
+        <v>185.136</v>
+      </c>
+      <c r="CQ15" s="121"/>
+      <c r="CR15" s="121"/>
+      <c r="CS15" s="121"/>
+      <c r="CT15" s="13"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" s="117" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="118">
+        <v>134.74799999999999</v>
+      </c>
+      <c r="C16" s="118">
+        <v>135.565</v>
+      </c>
+      <c r="D16" s="118">
+        <v>139.33699999999999</v>
+      </c>
+      <c r="E16" s="118">
+        <v>143.86600000000001</v>
+      </c>
+      <c r="F16" s="118">
+        <v>147.852</v>
+      </c>
+      <c r="G16" s="119">
+        <v>147.947</v>
+      </c>
+      <c r="H16" s="120">
+        <v>144.828</v>
+      </c>
+      <c r="I16" s="118">
+        <v>143.65</v>
+      </c>
+      <c r="J16" s="118">
+        <v>141.77600000000001</v>
+      </c>
+      <c r="K16" s="118">
+        <v>139.45500000000001</v>
+      </c>
+      <c r="L16" s="118">
+        <v>137.542</v>
+      </c>
+      <c r="M16" s="118">
+        <v>148.339</v>
+      </c>
+      <c r="N16" s="118">
+        <v>146.65100000000001</v>
+      </c>
+      <c r="O16" s="118">
+        <v>147.536</v>
+      </c>
+      <c r="P16" s="118">
+        <v>151.541</v>
+      </c>
+      <c r="Q16" s="118">
+        <v>156.49600000000001</v>
+      </c>
+      <c r="R16" s="118">
+        <v>160.922</v>
+      </c>
+      <c r="S16" s="119">
+        <v>158.47200000000001</v>
+      </c>
+      <c r="T16" s="118">
+        <v>157.489</v>
+      </c>
+      <c r="U16" s="121">
+        <v>155.91200000000001</v>
+      </c>
+      <c r="V16" s="121">
+        <v>153.82499999999999</v>
+      </c>
+      <c r="W16" s="121">
+        <v>153.97900000000001</v>
+      </c>
+      <c r="X16" s="121">
+        <v>151.94</v>
+      </c>
+      <c r="Y16" s="121">
+        <v>164.67099999999999</v>
+      </c>
+      <c r="Z16" s="122">
+        <v>162.60300000000001</v>
+      </c>
+      <c r="AA16" s="122">
+        <v>163.66300000000001</v>
+      </c>
+      <c r="AB16" s="123">
+        <v>167.21700000000001</v>
+      </c>
+      <c r="AC16" s="123">
+        <v>171.64</v>
+      </c>
+      <c r="AD16" s="121">
+        <v>177.69399999999999</v>
+      </c>
+      <c r="AE16" s="121">
+        <v>180.06800000000001</v>
+      </c>
+      <c r="AF16" s="121">
+        <v>178.321</v>
+      </c>
+      <c r="AG16" s="118">
+        <v>176.62700000000001</v>
+      </c>
+      <c r="AH16" s="118">
+        <v>175.626</v>
+      </c>
+      <c r="AI16" s="124">
+        <v>173.477</v>
+      </c>
+      <c r="AJ16" s="118">
+        <v>171.66900000000001</v>
+      </c>
+      <c r="AK16" s="121">
+        <v>189.673</v>
+      </c>
+      <c r="AL16" s="122">
+        <v>187.738</v>
+      </c>
+      <c r="AM16" s="122">
+        <v>188.41300000000001</v>
+      </c>
+      <c r="AN16" s="123">
+        <v>192.81399999999999</v>
+      </c>
+      <c r="AO16" s="123">
+        <v>197.22499999999999</v>
+      </c>
+      <c r="AP16" s="121">
+        <v>202.566</v>
+      </c>
+      <c r="AQ16" s="121">
+        <v>210.94200000000001</v>
+      </c>
+      <c r="AR16" s="121">
+        <v>208.934</v>
+      </c>
+      <c r="AS16" s="121">
+        <v>207.19</v>
+      </c>
+      <c r="AT16" s="121">
+        <v>204.999</v>
+      </c>
+      <c r="AU16" s="121">
+        <v>202.37100000000001</v>
+      </c>
+      <c r="AV16" s="121">
+        <v>200.036</v>
+      </c>
+      <c r="AW16" s="121">
+        <v>216.405</v>
+      </c>
+      <c r="AX16" s="121">
+        <v>244.22194579999999</v>
+      </c>
+      <c r="AY16" s="121">
+        <v>244.7622843</v>
+      </c>
+      <c r="AZ16" s="121">
+        <v>251.52721160000002</v>
+      </c>
+      <c r="BA16" s="121">
+        <v>258.20362220000004</v>
+      </c>
+      <c r="BB16" s="121">
+        <v>264.66987219999999</v>
+      </c>
+      <c r="BC16" s="121">
+        <v>258.3243195</v>
+      </c>
+      <c r="BD16" s="121">
+        <v>255.9351317</v>
+      </c>
+      <c r="BE16" s="121">
+        <v>253.70303520000002</v>
+      </c>
+      <c r="BF16" s="121">
+        <v>251.59516149999999</v>
+      </c>
+      <c r="BG16" s="121">
+        <v>248.4837297</v>
+      </c>
+      <c r="BH16" s="121">
+        <v>245.6217177</v>
+      </c>
+      <c r="BI16" s="121">
+        <v>241.55407440000002</v>
+      </c>
+      <c r="BJ16" s="121">
+        <v>252.22</v>
+      </c>
+      <c r="BK16" s="121">
+        <v>246.87100000000001</v>
+      </c>
+      <c r="BL16" s="121">
+        <v>253.375</v>
+      </c>
+      <c r="BM16" s="121">
+        <v>259.74099999999999</v>
+      </c>
+      <c r="BN16" s="121">
+        <v>268.51600000000002</v>
+      </c>
+      <c r="BO16" s="121">
+        <v>263.35000000000002</v>
+      </c>
+      <c r="BP16" s="121">
+        <v>246.71</v>
+      </c>
+      <c r="BQ16" s="121">
+        <v>253.89500000000001</v>
+      </c>
+      <c r="BR16" s="121">
+        <v>253.45500000000001</v>
+      </c>
+      <c r="BS16" s="121">
+        <v>251.65799999999999</v>
+      </c>
+      <c r="BT16" s="121">
+        <v>249.02799999999999</v>
+      </c>
+      <c r="BU16" s="121">
+        <v>257.87099999999998</v>
+      </c>
+      <c r="BV16" s="121">
+        <v>257.23399999999998</v>
+      </c>
+      <c r="BW16" s="116">
+        <v>260.91699999999997</v>
+      </c>
+      <c r="BX16" s="121">
+        <v>263.459</v>
+      </c>
+      <c r="BY16" s="121">
+        <v>270.55700000000002</v>
+      </c>
+      <c r="BZ16" s="121">
+        <v>283.93400000000003</v>
+      </c>
+      <c r="CA16" s="121">
+        <v>272.62099999999998</v>
+      </c>
+      <c r="CB16" s="121">
+        <v>270.66399999999999</v>
+      </c>
+      <c r="CC16" s="121">
+        <v>269.49700000000001</v>
+      </c>
+      <c r="CD16" s="121">
+        <v>268.10399999999998</v>
+      </c>
+      <c r="CE16" s="121">
+        <v>263.86500000000001</v>
+      </c>
+      <c r="CF16" s="121">
+        <v>263.63200000000001</v>
+      </c>
+      <c r="CG16" s="121">
+        <v>275.37400000000002</v>
+      </c>
+      <c r="CH16" s="121">
+        <v>273.98500000000001</v>
+      </c>
+      <c r="CI16" s="116">
+        <v>274.50099999999998</v>
+      </c>
+      <c r="CJ16" s="121">
+        <v>279.27300000000002</v>
+      </c>
+      <c r="CK16" s="121">
+        <v>288.839</v>
+      </c>
+      <c r="CL16" s="121">
+        <v>297.96699999999998</v>
+      </c>
+      <c r="CM16" s="121">
+        <v>282.495</v>
+      </c>
+      <c r="CN16" s="121">
+        <v>280.02999999999997</v>
+      </c>
+      <c r="CO16" s="121">
+        <v>277.28800000000001</v>
+      </c>
+      <c r="CP16" s="121">
+        <v>284.49799999999999</v>
+      </c>
+      <c r="CQ16" s="121"/>
+      <c r="CR16" s="121"/>
+      <c r="CS16" s="121"/>
+      <c r="CT16" s="13"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" s="117" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="118">
+        <v>78.391999999999996</v>
+      </c>
+      <c r="C17" s="118">
+        <v>77.992999999999995</v>
+      </c>
+      <c r="D17" s="118">
+        <v>107.616</v>
+      </c>
+      <c r="E17" s="118">
+        <v>107.351</v>
+      </c>
+      <c r="F17" s="118">
+        <v>107.036</v>
+      </c>
+      <c r="G17" s="119">
+        <v>106.533</v>
+      </c>
+      <c r="H17" s="120">
+        <v>78.36</v>
+      </c>
+      <c r="I17" s="118">
+        <v>77.947999999999993</v>
+      </c>
+      <c r="J17" s="118">
+        <v>76.662000000000006</v>
+      </c>
+      <c r="K17" s="118">
+        <v>75.935000000000002</v>
+      </c>
+      <c r="L17" s="118">
+        <v>75.332999999999998</v>
+      </c>
+      <c r="M17" s="118">
+        <v>74.260000000000005</v>
+      </c>
+      <c r="N17" s="118">
+        <v>86.290999999999997</v>
+      </c>
+      <c r="O17" s="118">
+        <v>86.021000000000001</v>
+      </c>
+      <c r="P17" s="118">
+        <v>117.833</v>
+      </c>
+      <c r="Q17" s="118">
+        <v>117.621</v>
+      </c>
+      <c r="R17" s="118">
+        <v>117.426</v>
+      </c>
+      <c r="S17" s="119">
+        <v>116.46299999999999</v>
+      </c>
+      <c r="T17" s="118">
+        <v>91.144999999999996</v>
+      </c>
+      <c r="U17" s="121">
+        <v>90.712000000000003</v>
+      </c>
+      <c r="V17" s="121">
+        <v>89.563999999999993</v>
+      </c>
+      <c r="W17" s="121">
+        <v>86.391000000000005</v>
+      </c>
+      <c r="X17" s="121">
+        <v>86.266000000000005</v>
+      </c>
+      <c r="Y17" s="121">
+        <v>92.616</v>
+      </c>
+      <c r="Z17" s="122">
+        <v>92.543999999999997</v>
+      </c>
+      <c r="AA17" s="122">
+        <v>92.147999999999996</v>
+      </c>
+      <c r="AB17" s="123">
+        <v>124.068</v>
+      </c>
+      <c r="AC17" s="123">
+        <v>123.67100000000001</v>
+      </c>
+      <c r="AD17" s="121">
+        <v>123.49</v>
+      </c>
+      <c r="AE17" s="121">
+        <v>122.453</v>
+      </c>
+      <c r="AF17" s="121">
+        <v>95.683999999999997</v>
+      </c>
+      <c r="AG17" s="118">
+        <v>95.289000000000001</v>
+      </c>
+      <c r="AH17" s="118">
+        <v>94.055999999999997</v>
+      </c>
+      <c r="AI17" s="124">
+        <v>93.311999999999998</v>
+      </c>
+      <c r="AJ17" s="118">
+        <v>93.161000000000001</v>
+      </c>
+      <c r="AK17" s="121">
+        <v>113.351</v>
+      </c>
+      <c r="AL17" s="122">
+        <v>113.083</v>
+      </c>
+      <c r="AM17" s="122">
+        <v>112.59399999999999</v>
+      </c>
+      <c r="AN17" s="123">
+        <v>144.571</v>
+      </c>
+      <c r="AO17" s="123">
+        <v>144.107</v>
+      </c>
+      <c r="AP17" s="121">
+        <v>143.91800000000001</v>
+      </c>
+      <c r="AQ17" s="121">
+        <v>120.648</v>
+      </c>
+      <c r="AR17" s="121">
+        <v>120.117</v>
+      </c>
+      <c r="AS17" s="121">
+        <v>119.61799999999999</v>
+      </c>
+      <c r="AT17" s="121">
+        <v>112.673</v>
+      </c>
+      <c r="AU17" s="121">
+        <v>111.89400000000001</v>
+      </c>
+      <c r="AV17" s="121">
+        <v>111.27800000000001</v>
+      </c>
+      <c r="AW17" s="121">
+        <v>109.59699999999999</v>
+      </c>
+      <c r="AX17" s="121">
+        <v>128.65422520000001</v>
+      </c>
+      <c r="AY17" s="121">
+        <v>128.372152</v>
+      </c>
+      <c r="AZ17" s="121">
+        <v>164.99541029999997</v>
+      </c>
+      <c r="BA17" s="121">
+        <v>164.6069583</v>
+      </c>
+      <c r="BB17" s="121">
+        <v>164.36828890000001</v>
+      </c>
+      <c r="BC17" s="121">
+        <v>133.06473319999998</v>
+      </c>
+      <c r="BD17" s="121">
+        <v>132.42061949999999</v>
+      </c>
+      <c r="BE17" s="121">
+        <v>131.9775765</v>
+      </c>
+      <c r="BF17" s="121">
+        <v>131.47136029999999</v>
+      </c>
+      <c r="BG17" s="121">
+        <v>131.75929010000002</v>
+      </c>
+      <c r="BH17" s="121">
+        <v>131.49807670000001</v>
+      </c>
+      <c r="BI17" s="121">
+        <v>131.26823819999998</v>
+      </c>
+      <c r="BJ17" s="121">
+        <v>130.59700000000001</v>
+      </c>
+      <c r="BK17" s="121">
+        <v>130.637</v>
+      </c>
+      <c r="BL17" s="121">
+        <v>168.34399999999999</v>
+      </c>
+      <c r="BM17" s="121">
+        <v>168.29599999999999</v>
+      </c>
+      <c r="BN17" s="121">
+        <v>168.05199999999999</v>
+      </c>
+      <c r="BO17" s="121">
+        <v>135.71199999999999</v>
+      </c>
+      <c r="BP17" s="121">
+        <v>127.61799999999999</v>
+      </c>
+      <c r="BQ17" s="121">
+        <v>127.548</v>
+      </c>
+      <c r="BR17" s="121">
+        <v>127.077</v>
+      </c>
+      <c r="BS17" s="121">
+        <v>126.595</v>
+      </c>
+      <c r="BT17" s="121">
+        <v>126.36199999999999</v>
+      </c>
+      <c r="BU17" s="121">
+        <v>128.023</v>
+      </c>
+      <c r="BV17" s="121">
+        <v>129.22200000000001</v>
+      </c>
+      <c r="BW17" s="116">
+        <v>129.185</v>
+      </c>
+      <c r="BX17" s="121">
+        <v>167.078</v>
+      </c>
+      <c r="BY17" s="121">
+        <v>167.06700000000001</v>
+      </c>
+      <c r="BZ17" s="121">
+        <v>166.83</v>
+      </c>
+      <c r="CA17" s="121">
+        <v>133.50899999999999</v>
+      </c>
+      <c r="CB17" s="121">
+        <v>133.47800000000001</v>
+      </c>
+      <c r="CC17" s="121">
+        <v>133.67500000000001</v>
+      </c>
+      <c r="CD17" s="121">
+        <v>133.80099999999999</v>
+      </c>
+      <c r="CE17" s="121">
+        <v>133.75299999999999</v>
+      </c>
+      <c r="CF17" s="121">
+        <v>140.40899999999999</v>
+      </c>
+      <c r="CG17" s="121">
+        <v>140.18299999999999</v>
+      </c>
+      <c r="CH17" s="121">
+        <v>141.90899999999999</v>
+      </c>
+      <c r="CI17" s="116">
+        <v>141.53</v>
+      </c>
+      <c r="CJ17" s="121">
+        <v>182.22</v>
+      </c>
+      <c r="CK17" s="121">
+        <v>182.083</v>
+      </c>
+      <c r="CL17" s="121">
+        <v>181.83</v>
+      </c>
+      <c r="CM17" s="121">
+        <v>148.417</v>
+      </c>
+      <c r="CN17" s="121">
+        <v>147.93600000000001</v>
+      </c>
+      <c r="CO17" s="121">
+        <v>147.727</v>
+      </c>
+      <c r="CP17" s="121">
+        <v>153.45400000000001</v>
+      </c>
+      <c r="CQ17" s="121"/>
+      <c r="CR17" s="121"/>
+      <c r="CS17" s="121"/>
+      <c r="CT17" s="13"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="118">
+        <v>160.33699999999999</v>
+      </c>
+      <c r="C18" s="118">
+        <v>157.99199999999999</v>
+      </c>
+      <c r="D18" s="118">
+        <v>160.197</v>
+      </c>
+      <c r="E18" s="118">
+        <v>177.09100000000001</v>
+      </c>
+      <c r="F18" s="118">
+        <v>185.614</v>
+      </c>
+      <c r="G18" s="119">
+        <v>188.578</v>
+      </c>
+      <c r="H18" s="120">
+        <v>185.67099999999999</v>
+      </c>
+      <c r="I18" s="118">
+        <v>181.29400000000001</v>
+      </c>
+      <c r="J18" s="118">
+        <v>176.24100000000001</v>
+      </c>
+      <c r="K18" s="118">
+        <v>169.84700000000001</v>
+      </c>
+      <c r="L18" s="118">
+        <v>164.24700000000001</v>
+      </c>
+      <c r="M18" s="118">
+        <v>184.59100000000001</v>
+      </c>
+      <c r="N18" s="118">
+        <v>179.28200000000001</v>
+      </c>
+      <c r="O18" s="118">
+        <v>175.96</v>
+      </c>
+      <c r="P18" s="118">
+        <v>180.09200000000001</v>
+      </c>
+      <c r="Q18" s="118">
+        <v>198.12299999999999</v>
+      </c>
+      <c r="R18" s="118">
+        <v>208.274</v>
+      </c>
+      <c r="S18" s="119">
+        <v>209.679</v>
+      </c>
+      <c r="T18" s="118">
+        <v>204.82300000000001</v>
+      </c>
+      <c r="U18" s="121">
+        <v>200.09100000000001</v>
+      </c>
+      <c r="V18" s="121">
+        <v>194.62100000000001</v>
+      </c>
+      <c r="W18" s="121">
+        <v>189.63399999999999</v>
+      </c>
+      <c r="X18" s="121">
+        <v>183.87200000000001</v>
+      </c>
+      <c r="Y18" s="121">
+        <v>197.56700000000001</v>
+      </c>
+      <c r="Z18" s="122">
+        <v>191.63399999999999</v>
+      </c>
+      <c r="AA18" s="122">
+        <v>188.53</v>
+      </c>
+      <c r="AB18" s="123">
+        <v>192.887</v>
+      </c>
+      <c r="AC18" s="123">
+        <v>213.03200000000001</v>
+      </c>
+      <c r="AD18" s="121">
+        <v>223.989</v>
+      </c>
+      <c r="AE18" s="121">
+        <v>224.58799999999999</v>
+      </c>
+      <c r="AF18" s="121">
+        <v>222.58099999999999</v>
+      </c>
+      <c r="AG18" s="118">
+        <v>217.73099999999999</v>
+      </c>
+      <c r="AH18" s="130">
+        <v>213.101</v>
+      </c>
+      <c r="AI18" s="130">
+        <v>207.732</v>
+      </c>
+      <c r="AJ18" s="130">
+        <v>201.834</v>
+      </c>
+      <c r="AK18" s="130">
+        <v>226.47900000000001</v>
+      </c>
+      <c r="AL18" s="122">
+        <v>221.50200000000001</v>
+      </c>
+      <c r="AM18" s="122">
+        <v>216.863</v>
+      </c>
+      <c r="AN18" s="123">
+        <v>221.72399999999999</v>
+      </c>
+      <c r="AO18" s="123">
+        <v>242.28100000000001</v>
+      </c>
+      <c r="AP18" s="121">
+        <v>256.86599999999999</v>
+      </c>
+      <c r="AQ18" s="121">
+        <v>259.96499999999997</v>
+      </c>
+      <c r="AR18" s="121">
+        <v>246.55</v>
+      </c>
+      <c r="AS18" s="121">
+        <v>240.97399999999999</v>
+      </c>
+      <c r="AT18" s="121">
+        <v>236.86500000000001</v>
+      </c>
+      <c r="AU18" s="121">
+        <v>231.18299999999999</v>
+      </c>
+      <c r="AV18" s="121">
+        <v>224.87299999999999</v>
+      </c>
+      <c r="AW18" s="121">
+        <v>252.642</v>
+      </c>
+      <c r="AX18" s="121">
+        <v>259.35175470000001</v>
+      </c>
+      <c r="AY18" s="121">
+        <v>254.8914532</v>
+      </c>
+      <c r="AZ18" s="121">
+        <v>258.86750269999999</v>
+      </c>
+      <c r="BA18" s="121">
+        <v>278.28585290000001</v>
+      </c>
+      <c r="BB18" s="121">
+        <v>291.70437900000002</v>
+      </c>
+      <c r="BC18" s="121">
+        <v>292.64802889999999</v>
+      </c>
+      <c r="BD18" s="121">
+        <v>275.4989941</v>
+      </c>
+      <c r="BE18" s="121">
+        <v>268.52554270000002</v>
+      </c>
+      <c r="BF18" s="121">
+        <v>252.11617459999999</v>
+      </c>
+      <c r="BG18" s="121">
+        <v>244.8772793</v>
+      </c>
+      <c r="BH18" s="121">
+        <v>238.66140419999999</v>
+      </c>
+      <c r="BI18" s="121">
+        <v>228.45737210000001</v>
+      </c>
+      <c r="BJ18" s="121">
+        <v>234.91300000000001</v>
+      </c>
+      <c r="BK18" s="121">
+        <v>242.52799999999999</v>
+      </c>
+      <c r="BL18" s="121">
+        <v>246.71100000000001</v>
+      </c>
+      <c r="BM18" s="121">
+        <v>271.43599999999998</v>
+      </c>
+      <c r="BN18" s="121">
+        <v>286.66500000000002</v>
+      </c>
+      <c r="BO18" s="121">
+        <v>298.61200000000002</v>
+      </c>
+      <c r="BP18" s="121">
+        <v>295.09699999999998</v>
+      </c>
+      <c r="BQ18" s="121">
+        <v>292.63099999999997</v>
+      </c>
+      <c r="BR18" s="121">
+        <v>286.80700000000002</v>
+      </c>
+      <c r="BS18" s="121">
+        <v>279.149</v>
+      </c>
+      <c r="BT18" s="121">
+        <v>273.77100000000002</v>
+      </c>
+      <c r="BU18" s="121">
+        <v>263.57400000000001</v>
+      </c>
+      <c r="BV18" s="121">
+        <v>287.74599999999998</v>
+      </c>
+      <c r="BW18" s="116">
+        <v>284.32600000000002</v>
+      </c>
+      <c r="BX18" s="121">
+        <v>291.08300000000003</v>
+      </c>
+      <c r="BY18" s="121">
+        <v>326.10700000000003</v>
+      </c>
+      <c r="BZ18" s="121">
+        <v>347.79199999999997</v>
+      </c>
+      <c r="CA18" s="121">
+        <v>310.59100000000001</v>
+      </c>
+      <c r="CB18" s="121">
+        <v>305.41399999999999</v>
+      </c>
+      <c r="CC18" s="121">
+        <v>301.17700000000002</v>
+      </c>
+      <c r="CD18" s="121">
+        <v>295.48</v>
+      </c>
+      <c r="CE18" s="121">
+        <v>286.7</v>
+      </c>
+      <c r="CF18" s="121">
+        <v>281.16199999999998</v>
+      </c>
+      <c r="CG18" s="121">
+        <v>318.37099999999998</v>
+      </c>
+      <c r="CH18" s="121">
+        <v>313.553</v>
+      </c>
+      <c r="CI18" s="116">
+        <v>311.721</v>
+      </c>
+      <c r="CJ18" s="121">
+        <v>320.88200000000001</v>
+      </c>
+      <c r="CK18" s="121">
+        <v>354.76499999999999</v>
+      </c>
+      <c r="CL18" s="121">
+        <v>378.04700000000003</v>
+      </c>
+      <c r="CM18" s="121">
+        <v>328.89</v>
+      </c>
+      <c r="CN18" s="121">
+        <v>325.71199999999999</v>
+      </c>
+      <c r="CO18" s="121">
+        <v>321.77800000000002</v>
+      </c>
+      <c r="CP18" s="121">
+        <v>315.762</v>
+      </c>
+      <c r="CQ18" s="121"/>
+      <c r="CR18" s="121"/>
+      <c r="CS18" s="121"/>
+      <c r="CT18" s="13"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" s="129" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="118">
+        <v>120.33</v>
+      </c>
+      <c r="C19" s="118">
+        <v>119.492</v>
+      </c>
+      <c r="D19" s="118">
+        <v>118.364</v>
+      </c>
+      <c r="E19" s="118">
+        <v>136.45699999999999</v>
+      </c>
+      <c r="F19" s="118">
+        <v>162.46799999999999</v>
+      </c>
+      <c r="G19" s="119">
+        <v>162.22</v>
+      </c>
+      <c r="H19" s="120">
+        <v>141.18799999999999</v>
+      </c>
+      <c r="I19" s="118">
+        <v>134.46799999999999</v>
+      </c>
+      <c r="J19" s="118">
+        <v>128.38999999999999</v>
+      </c>
+      <c r="K19" s="118">
+        <v>125.86</v>
+      </c>
+      <c r="L19" s="118">
+        <v>122.755</v>
+      </c>
+      <c r="M19" s="118">
+        <v>131.036</v>
+      </c>
+      <c r="N19" s="118">
+        <v>128.34899999999999</v>
+      </c>
+      <c r="O19" s="118">
+        <v>127.42</v>
+      </c>
+      <c r="P19" s="118">
+        <v>126.393</v>
+      </c>
+      <c r="Q19" s="118">
+        <v>146.822</v>
+      </c>
+      <c r="R19" s="118">
+        <v>177.01</v>
+      </c>
+      <c r="S19" s="119">
+        <v>177.23599999999999</v>
+      </c>
+      <c r="T19" s="118">
+        <v>147.81700000000001</v>
+      </c>
+      <c r="U19" s="121">
+        <v>140.779</v>
+      </c>
+      <c r="V19" s="121">
+        <v>134.55099999999999</v>
+      </c>
+      <c r="W19" s="121">
+        <v>131.98400000000001</v>
+      </c>
+      <c r="X19" s="121">
+        <v>128.69399999999999</v>
+      </c>
+      <c r="Y19" s="121">
+        <v>135.648</v>
+      </c>
+      <c r="Z19" s="122">
+        <v>132.72300000000001</v>
+      </c>
+      <c r="AA19" s="122">
+        <v>131.94499999999999</v>
+      </c>
+      <c r="AB19" s="123">
+        <v>130.86500000000001</v>
+      </c>
+      <c r="AC19" s="123">
+        <v>149.72900000000001</v>
+      </c>
+      <c r="AD19" s="121">
+        <v>179.785</v>
+      </c>
+      <c r="AE19" s="121">
+        <v>180.73099999999999</v>
+      </c>
+      <c r="AF19" s="121">
+        <v>153.126</v>
+      </c>
+      <c r="AG19" s="118">
+        <v>145.81899999999999</v>
+      </c>
+      <c r="AH19" s="118">
+        <v>139.79300000000001</v>
+      </c>
+      <c r="AI19" s="124">
+        <v>137.29900000000001</v>
+      </c>
+      <c r="AJ19" s="118">
+        <v>133.90100000000001</v>
+      </c>
+      <c r="AK19" s="121">
+        <v>145.20699999999999</v>
+      </c>
+      <c r="AL19" s="122">
+        <v>142.655</v>
+      </c>
+      <c r="AM19" s="122">
+        <v>141.721</v>
+      </c>
+      <c r="AN19" s="123">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="AO19" s="123">
+        <v>160.703</v>
+      </c>
+      <c r="AP19" s="121">
+        <v>191.471</v>
+      </c>
+      <c r="AQ19" s="121">
+        <v>192.52</v>
+      </c>
+      <c r="AR19" s="121">
+        <v>160.899</v>
+      </c>
+      <c r="AS19" s="121">
+        <v>153.71199999999999</v>
+      </c>
+      <c r="AT19" s="121">
+        <v>147.50299999999999</v>
+      </c>
+      <c r="AU19" s="121">
+        <v>145.072</v>
+      </c>
+      <c r="AV19" s="121">
+        <v>141.916</v>
+      </c>
+      <c r="AW19" s="121">
+        <v>154.33699999999999</v>
+      </c>
+      <c r="AX19" s="121">
+        <v>142.65446840000001</v>
+      </c>
+      <c r="AY19" s="121">
+        <v>142.17036720000002</v>
+      </c>
+      <c r="AZ19" s="121">
+        <v>141.0531211</v>
+      </c>
+      <c r="BA19" s="121">
+        <v>161.09274439999999</v>
+      </c>
+      <c r="BB19" s="121">
+        <v>187.4575682</v>
+      </c>
+      <c r="BC19" s="121">
+        <v>188.80926019999998</v>
+      </c>
+      <c r="BD19" s="121">
+        <v>155.0542337</v>
+      </c>
+      <c r="BE19" s="121">
+        <v>148.23869399999998</v>
+      </c>
+      <c r="BF19" s="121">
+        <v>142.77796069999999</v>
+      </c>
+      <c r="BG19" s="121">
+        <v>140.8166311</v>
+      </c>
+      <c r="BH19" s="121">
+        <v>138.2390862</v>
+      </c>
+      <c r="BI19" s="121">
+        <v>135.50427260000001</v>
+      </c>
+      <c r="BJ19" s="121">
+        <v>141.59100000000001</v>
+      </c>
+      <c r="BK19" s="121">
+        <v>133.49199999999999</v>
+      </c>
+      <c r="BL19" s="121">
+        <v>132.86799999999999</v>
+      </c>
+      <c r="BM19" s="121">
+        <v>152.49700000000001</v>
+      </c>
+      <c r="BN19" s="121">
+        <v>175.999</v>
+      </c>
+      <c r="BO19" s="121">
+        <v>176.881</v>
+      </c>
+      <c r="BP19" s="121">
+        <v>134.66200000000001</v>
+      </c>
+      <c r="BQ19" s="121">
+        <v>128.809</v>
+      </c>
+      <c r="BR19" s="121">
+        <v>124.169</v>
+      </c>
+      <c r="BS19" s="121">
+        <v>122.44199999999999</v>
+      </c>
+      <c r="BT19" s="121">
+        <v>120.35299999999999</v>
+      </c>
+      <c r="BU19" s="121">
+        <v>146.43100000000001</v>
+      </c>
+      <c r="BV19" s="121">
+        <v>143.34700000000001</v>
+      </c>
+      <c r="BW19" s="116">
+        <v>142.58799999999999</v>
+      </c>
+      <c r="BX19" s="121">
+        <v>140.88200000000001</v>
+      </c>
+      <c r="BY19" s="121">
+        <v>161.965</v>
+      </c>
+      <c r="BZ19" s="121">
+        <v>187.22300000000001</v>
+      </c>
+      <c r="CA19" s="121">
+        <v>188.31800000000001</v>
+      </c>
+      <c r="CB19" s="121">
+        <v>142.41900000000001</v>
+      </c>
+      <c r="CC19" s="121">
+        <v>135.61099999999999</v>
+      </c>
+      <c r="CD19" s="121">
+        <v>130.374</v>
+      </c>
+      <c r="CE19" s="121">
+        <v>128.79900000000001</v>
+      </c>
+      <c r="CF19" s="121">
+        <v>126.331</v>
+      </c>
+      <c r="CG19" s="121">
+        <v>156.69399999999999</v>
+      </c>
+      <c r="CH19" s="121">
+        <v>152.37100000000001</v>
+      </c>
+      <c r="CI19" s="116">
+        <v>151.55600000000001</v>
+      </c>
+      <c r="CJ19" s="121">
+        <v>150.01599999999999</v>
+      </c>
+      <c r="CK19" s="121">
+        <v>172.666</v>
+      </c>
+      <c r="CL19" s="121">
+        <v>205.20400000000001</v>
+      </c>
+      <c r="CM19" s="121">
+        <v>206.417</v>
+      </c>
+      <c r="CN19" s="121">
+        <v>155.34399999999999</v>
+      </c>
+      <c r="CO19" s="121">
+        <v>147.898</v>
+      </c>
+      <c r="CP19" s="121">
+        <v>140.928</v>
+      </c>
+      <c r="CQ19" s="121"/>
+      <c r="CR19" s="121"/>
+      <c r="CS19" s="121"/>
+      <c r="CT19" s="13"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" s="129" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="118">
+        <v>316.04500000000002</v>
+      </c>
+      <c r="C20" s="118">
+        <v>314.70800000000003</v>
+      </c>
+      <c r="D20" s="118">
+        <v>324.05099999999999</v>
+      </c>
+      <c r="E20" s="118">
+        <v>348.44900000000001</v>
+      </c>
+      <c r="F20" s="118">
+        <v>357.78</v>
+      </c>
+      <c r="G20" s="119">
+        <v>352.46899999999999</v>
+      </c>
+      <c r="H20" s="120">
+        <v>341.09100000000001</v>
+      </c>
+      <c r="I20" s="118">
+        <v>336.839</v>
+      </c>
+      <c r="J20" s="118">
+        <v>332.00400000000002</v>
+      </c>
+      <c r="K20" s="118">
+        <v>325.27499999999998</v>
+      </c>
+      <c r="L20" s="118">
+        <v>317.786</v>
+      </c>
+      <c r="M20" s="118">
+        <v>346.43099999999998</v>
+      </c>
+      <c r="N20" s="118">
+        <v>342.51900000000001</v>
+      </c>
+      <c r="O20" s="118">
+        <v>340.00099999999998</v>
+      </c>
+      <c r="P20" s="118">
+        <v>351.839</v>
+      </c>
+      <c r="Q20" s="118">
+        <v>377.892</v>
+      </c>
+      <c r="R20" s="118">
+        <v>387.59199999999998</v>
+      </c>
+      <c r="S20" s="119">
+        <v>385.726</v>
+      </c>
+      <c r="T20" s="118">
+        <v>372.87700000000001</v>
+      </c>
+      <c r="U20" s="121">
+        <v>368.19299999999998</v>
+      </c>
+      <c r="V20" s="121">
+        <v>361.19600000000003</v>
+      </c>
+      <c r="W20" s="121">
+        <v>352.53100000000001</v>
+      </c>
+      <c r="X20" s="121">
+        <v>340.44600000000003</v>
+      </c>
+      <c r="Y20" s="121">
+        <v>377.26900000000001</v>
+      </c>
+      <c r="Z20" s="124">
+        <v>373.29</v>
+      </c>
+      <c r="AA20" s="124">
+        <v>370.86900000000003</v>
+      </c>
+      <c r="AB20" s="123">
+        <v>382.26499999999999</v>
+      </c>
+      <c r="AC20" s="123">
+        <v>409.815</v>
+      </c>
+      <c r="AD20" s="121">
+        <v>421.483</v>
+      </c>
+      <c r="AE20" s="121">
+        <v>427.58100000000002</v>
+      </c>
+      <c r="AF20" s="121">
+        <v>391.64800000000002</v>
+      </c>
+      <c r="AG20" s="118">
+        <v>385.21899999999999</v>
+      </c>
+      <c r="AH20" s="118">
+        <v>376.822</v>
+      </c>
+      <c r="AI20" s="124">
+        <v>366.67399999999998</v>
+      </c>
+      <c r="AJ20" s="118">
+        <v>356.66699999999997</v>
+      </c>
+      <c r="AK20" s="121">
+        <v>389.89600000000002</v>
+      </c>
+      <c r="AL20" s="124">
+        <v>386.86599999999999</v>
+      </c>
+      <c r="AM20" s="124">
+        <v>382.99700000000001</v>
+      </c>
+      <c r="AN20" s="123">
+        <v>393.78500000000003</v>
+      </c>
+      <c r="AO20" s="123">
+        <v>421.22800000000001</v>
+      </c>
+      <c r="AP20" s="121">
+        <v>432.28899999999999</v>
+      </c>
+      <c r="AQ20" s="121">
+        <v>431.90699999999998</v>
+      </c>
+      <c r="AR20" s="121">
+        <v>424.714</v>
+      </c>
+      <c r="AS20" s="121">
+        <v>420.98200000000003</v>
+      </c>
+      <c r="AT20" s="121">
+        <v>414.94099999999997</v>
+      </c>
+      <c r="AU20" s="121">
+        <v>406.608</v>
+      </c>
+      <c r="AV20" s="121">
+        <v>397.041</v>
+      </c>
+      <c r="AW20" s="121">
+        <v>385.33600000000001</v>
+      </c>
+      <c r="AX20" s="121">
+        <v>407.49724379999998</v>
+      </c>
+      <c r="AY20" s="121">
+        <v>404.40735509999996</v>
+      </c>
+      <c r="AZ20" s="121">
+        <v>416.06831430000005</v>
+      </c>
+      <c r="BA20" s="121">
+        <v>444.19450840000002</v>
+      </c>
+      <c r="BB20" s="121">
+        <v>455.85610560000003</v>
+      </c>
+      <c r="BC20" s="121">
+        <v>459.61128179999997</v>
+      </c>
+      <c r="BD20" s="121">
+        <v>452.02233460000002</v>
+      </c>
+      <c r="BE20" s="121">
+        <v>447.05543499999999</v>
+      </c>
+      <c r="BF20" s="121">
+        <v>443.7493791</v>
+      </c>
+      <c r="BG20" s="121">
+        <v>434.67765730000002</v>
+      </c>
+      <c r="BH20" s="121">
+        <v>423.43369799999999</v>
+      </c>
+      <c r="BI20" s="121">
+        <v>411.21787269999999</v>
+      </c>
+      <c r="BJ20" s="121">
+        <v>407.06700000000001</v>
+      </c>
+      <c r="BK20" s="121">
+        <v>404.15600000000001</v>
+      </c>
+      <c r="BL20" s="121">
+        <v>413.68</v>
+      </c>
+      <c r="BM20" s="121">
+        <v>438.96199999999999</v>
+      </c>
+      <c r="BN20" s="121">
+        <v>448.25299999999999</v>
+      </c>
+      <c r="BO20" s="121">
+        <v>476.83</v>
+      </c>
+      <c r="BP20" s="121">
+        <v>474.702</v>
+      </c>
+      <c r="BQ20" s="121">
+        <v>470.31700000000001</v>
+      </c>
+      <c r="BR20" s="121">
+        <v>464.89299999999997</v>
+      </c>
+      <c r="BS20" s="121">
+        <v>456.23899999999998</v>
+      </c>
+      <c r="BT20" s="121">
+        <v>446.02600000000001</v>
+      </c>
+      <c r="BU20" s="121">
+        <v>430.72300000000001</v>
+      </c>
+      <c r="BV20" s="121">
+        <v>470.05500000000001</v>
+      </c>
+      <c r="BW20" s="116">
+        <v>466.18900000000002</v>
+      </c>
+      <c r="BX20" s="121">
+        <v>483.39499999999998</v>
+      </c>
+      <c r="BY20" s="121">
+        <v>504.81</v>
+      </c>
+      <c r="BZ20" s="121">
+        <v>518.68200000000002</v>
+      </c>
+      <c r="CA20" s="121">
+        <v>505.49</v>
+      </c>
+      <c r="CB20" s="121">
+        <v>500.1</v>
+      </c>
+      <c r="CC20" s="121">
+        <v>495.79399999999998</v>
+      </c>
+      <c r="CD20" s="121">
+        <v>486.87900000000002</v>
+      </c>
+      <c r="CE20" s="121">
+        <v>476.529</v>
+      </c>
+      <c r="CF20" s="121">
+        <v>464.68599999999998</v>
+      </c>
+      <c r="CG20" s="121">
+        <v>492.92</v>
+      </c>
+      <c r="CH20" s="121">
+        <v>494.26100000000002</v>
+      </c>
+      <c r="CI20" s="116">
+        <v>490.30500000000001</v>
+      </c>
+      <c r="CJ20" s="121">
+        <v>509.58</v>
+      </c>
+      <c r="CK20" s="121">
+        <v>530.91899999999998</v>
+      </c>
+      <c r="CL20" s="121">
+        <v>545.08600000000001</v>
+      </c>
+      <c r="CM20" s="121">
+        <v>549.03800000000001</v>
+      </c>
+      <c r="CN20" s="121">
+        <v>544.22500000000002</v>
+      </c>
+      <c r="CO20" s="121">
+        <v>539.30799999999999</v>
+      </c>
+      <c r="CP20" s="121">
+        <v>531.12099999999998</v>
+      </c>
+      <c r="CQ20" s="121"/>
+      <c r="CR20" s="121"/>
+      <c r="CS20" s="121"/>
+      <c r="CT20" s="13"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" s="129" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="122">
+        <v>194.54300000000001</v>
+      </c>
+      <c r="AR21" s="121">
+        <v>172.02699999999999</v>
+      </c>
+      <c r="AS21" s="121">
+        <v>169.571</v>
+      </c>
+      <c r="AT21" s="121">
+        <v>165.005</v>
+      </c>
+      <c r="AU21" s="121">
+        <v>162.99700000000001</v>
+      </c>
+      <c r="AV21" s="121">
+        <v>161.11500000000001</v>
+      </c>
+      <c r="AW21" s="121">
+        <v>150.63499999999999</v>
+      </c>
+      <c r="AX21" s="121">
+        <v>187.19289309999999</v>
+      </c>
+      <c r="AY21" s="121">
+        <v>186.51610120000001</v>
+      </c>
+      <c r="AZ21" s="121">
+        <v>210.536979</v>
+      </c>
+      <c r="BA21" s="121">
+        <v>237.1016721</v>
+      </c>
+      <c r="BB21" s="121">
+        <v>249.04669570000001</v>
+      </c>
+      <c r="BC21" s="122">
+        <v>245.5558178</v>
+      </c>
+      <c r="BD21" s="121">
+        <v>209.67107860000002</v>
+      </c>
+      <c r="BE21" s="121">
+        <v>206.7482536</v>
+      </c>
+      <c r="BF21" s="121">
+        <v>201.37830629999999</v>
+      </c>
+      <c r="BG21" s="121">
+        <v>199.26018450000001</v>
+      </c>
+      <c r="BH21" s="121">
+        <v>196.5477266</v>
+      </c>
+      <c r="BI21" s="121">
+        <v>183.94897399999999</v>
+      </c>
+      <c r="BJ21" s="121">
+        <v>177.023</v>
+      </c>
+      <c r="BK21" s="121">
+        <v>175.792</v>
+      </c>
+      <c r="BL21" s="121">
+        <v>177.63200000000001</v>
+      </c>
+      <c r="BM21" s="121">
+        <v>186.315</v>
+      </c>
+      <c r="BN21" s="121">
+        <v>188.29400000000001</v>
+      </c>
+      <c r="BO21" s="122">
+        <v>183.65600000000001</v>
+      </c>
+      <c r="BP21" s="121">
+        <v>175.142</v>
+      </c>
+      <c r="BQ21" s="121">
+        <v>172.14400000000001</v>
+      </c>
+      <c r="BR21" s="121">
+        <v>166.81299999999999</v>
+      </c>
+      <c r="BS21" s="121">
+        <v>166.33500000000001</v>
+      </c>
+      <c r="BT21" s="121">
+        <v>163.70500000000001</v>
+      </c>
+      <c r="BU21" s="121">
+        <v>186.209</v>
+      </c>
+      <c r="BV21" s="121">
+        <v>178.43199999999999</v>
+      </c>
+      <c r="BW21" s="116">
+        <v>177.429</v>
+      </c>
+      <c r="BX21" s="121">
+        <v>179.38</v>
+      </c>
+      <c r="BY21" s="121">
+        <v>188.167</v>
+      </c>
+      <c r="BZ21" s="121">
+        <v>190.74700000000001</v>
+      </c>
+      <c r="CA21" s="122">
+        <v>193.86</v>
+      </c>
+      <c r="CB21" s="121">
+        <v>191.124</v>
+      </c>
+      <c r="CC21" s="121">
+        <v>188.13200000000001</v>
+      </c>
+      <c r="CD21" s="121">
+        <v>182.74100000000001</v>
+      </c>
+      <c r="CE21" s="121">
+        <v>181.74</v>
+      </c>
+      <c r="CF21" s="121">
+        <v>179.08199999999999</v>
+      </c>
+      <c r="CG21" s="121">
+        <v>186.69</v>
+      </c>
+      <c r="CH21" s="121">
+        <v>179.631</v>
+      </c>
+      <c r="CI21" s="116">
+        <v>178.749</v>
+      </c>
+      <c r="CJ21" s="121">
+        <v>180.506</v>
+      </c>
+      <c r="CK21" s="121">
+        <v>189.45500000000001</v>
+      </c>
+      <c r="CL21" s="121">
+        <v>192.827</v>
+      </c>
+      <c r="CM21" s="122">
+        <v>187.75399999999999</v>
+      </c>
+      <c r="CN21" s="121">
+        <v>200.566</v>
+      </c>
+      <c r="CO21" s="121">
+        <v>197.202</v>
+      </c>
+      <c r="CP21" s="121">
+        <v>191.69499999999999</v>
+      </c>
+      <c r="CQ21" s="121"/>
+      <c r="CR21" s="121"/>
+      <c r="CS21" s="121"/>
+      <c r="CT21" s="13"/>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="118">
+        <v>358.74299999999999</v>
+      </c>
+      <c r="C22" s="118">
+        <v>356.03</v>
+      </c>
+      <c r="D22" s="118">
+        <v>364.517</v>
+      </c>
+      <c r="E22" s="118">
+        <v>418.90499999999997</v>
+      </c>
+      <c r="F22" s="118">
+        <v>453.52499999999998</v>
+      </c>
+      <c r="G22" s="119">
+        <v>443.00599999999997</v>
+      </c>
+      <c r="H22" s="120">
+        <v>434.66199999999998</v>
+      </c>
+      <c r="I22" s="118">
+        <v>420.67200000000003</v>
+      </c>
+      <c r="J22" s="118">
+        <v>403.601</v>
+      </c>
+      <c r="K22" s="118">
+        <v>391.52100000000002</v>
+      </c>
+      <c r="L22" s="118">
+        <v>379.82400000000001</v>
+      </c>
+      <c r="M22" s="118">
+        <v>394.51799999999997</v>
+      </c>
+      <c r="N22" s="118">
+        <v>390.44799999999998</v>
+      </c>
+      <c r="O22" s="118">
+        <v>387.83499999999998</v>
+      </c>
+      <c r="P22" s="118">
+        <v>397.29500000000002</v>
+      </c>
+      <c r="Q22" s="118">
+        <v>454.214</v>
+      </c>
+      <c r="R22" s="118">
+        <v>492.01400000000001</v>
+      </c>
+      <c r="S22" s="119">
+        <v>477.38</v>
+      </c>
+      <c r="T22" s="118">
+        <v>468.06799999999998</v>
+      </c>
+      <c r="U22" s="121">
+        <v>453.14800000000002</v>
+      </c>
+      <c r="V22" s="121">
+        <v>435.49299999999999</v>
+      </c>
+      <c r="W22" s="121">
+        <v>424.08600000000001</v>
+      </c>
+      <c r="X22" s="121">
+        <v>410.01799999999997</v>
+      </c>
+      <c r="Y22" s="121">
+        <v>426.32100000000003</v>
+      </c>
+      <c r="Z22" s="122">
+        <v>422.90899999999999</v>
+      </c>
+      <c r="AA22" s="122">
+        <v>420.32100000000003</v>
+      </c>
+      <c r="AB22" s="123">
+        <v>428.97399999999999</v>
+      </c>
+      <c r="AC22" s="123">
+        <v>491.70699999999999</v>
+      </c>
+      <c r="AD22" s="121">
+        <v>532.798</v>
+      </c>
+      <c r="AE22" s="121">
+        <v>522.01900000000001</v>
+      </c>
+      <c r="AF22" s="121">
+        <v>511.46199999999999</v>
+      </c>
+      <c r="AG22" s="118">
+        <v>495.83600000000001</v>
+      </c>
+      <c r="AH22" s="118">
+        <v>476.64600000000002</v>
+      </c>
+      <c r="AI22" s="124">
+        <v>465.62</v>
+      </c>
+      <c r="AJ22" s="118">
+        <v>453.69900000000001</v>
+      </c>
+      <c r="AK22" s="121">
+        <v>478.79500000000002</v>
+      </c>
+      <c r="AL22" s="122">
+        <v>474.18799999999999</v>
+      </c>
+      <c r="AM22" s="122">
+        <v>471.298</v>
+      </c>
+      <c r="AN22" s="123">
+        <v>480.68400000000003</v>
+      </c>
+      <c r="AO22" s="123">
+        <v>545.12</v>
+      </c>
+      <c r="AP22" s="121">
+        <v>592.63599999999997</v>
+      </c>
+      <c r="AQ22" s="121">
+        <v>220.798</v>
+      </c>
+      <c r="AR22" s="121">
+        <v>216.90700000000001</v>
+      </c>
+      <c r="AS22" s="121">
+        <v>211.81299999999999</v>
+      </c>
+      <c r="AT22" s="121">
+        <v>204.94800000000001</v>
+      </c>
+      <c r="AU22" s="121">
+        <v>200.37799999999999</v>
+      </c>
+      <c r="AV22" s="121">
+        <v>194.44200000000001</v>
+      </c>
+      <c r="AW22" s="121">
+        <v>203.04300000000001</v>
+      </c>
+      <c r="AX22" s="121">
+        <v>205.9537401</v>
+      </c>
+      <c r="AY22" s="121">
+        <v>205.44500349999998</v>
+      </c>
+      <c r="AZ22" s="121">
+        <v>209.19359249999999</v>
+      </c>
+      <c r="BA22" s="121">
+        <v>230.21836429999999</v>
+      </c>
+      <c r="BB22" s="121">
+        <v>252.7921748</v>
+      </c>
+      <c r="BC22" s="121">
+        <v>237.0786841</v>
+      </c>
+      <c r="BD22" s="121">
+        <v>233.05120970000002</v>
+      </c>
+      <c r="BE22" s="121">
+        <v>227.95459009999999</v>
+      </c>
+      <c r="BF22" s="121">
+        <v>222.19205940000001</v>
+      </c>
+      <c r="BG22" s="121">
+        <v>216.73902900000002</v>
+      </c>
+      <c r="BH22" s="121">
+        <v>210.2013188</v>
+      </c>
+      <c r="BI22" s="121">
+        <v>214.7105373</v>
+      </c>
+      <c r="BJ22" s="121">
+        <v>213.87799999999999</v>
+      </c>
+      <c r="BK22" s="121">
+        <v>213.28800000000001</v>
+      </c>
+      <c r="BL22" s="121">
+        <v>218.726</v>
+      </c>
+      <c r="BM22" s="121">
+        <v>233.70099999999999</v>
+      </c>
+      <c r="BN22" s="121">
+        <v>247.09</v>
+      </c>
+      <c r="BO22" s="121">
+        <v>241.708</v>
+      </c>
+      <c r="BP22" s="121">
+        <v>228.988</v>
+      </c>
+      <c r="BQ22" s="121">
+        <v>240.14400000000001</v>
+      </c>
+      <c r="BR22" s="121">
+        <v>235.084</v>
+      </c>
+      <c r="BS22" s="121">
+        <v>231.23400000000001</v>
+      </c>
+      <c r="BT22" s="121">
+        <v>225.494</v>
+      </c>
+      <c r="BU22" s="121">
+        <v>224.739</v>
+      </c>
+      <c r="BV22" s="121">
+        <v>224.86199999999999</v>
+      </c>
+      <c r="BW22" s="116">
+        <v>224.999</v>
+      </c>
+      <c r="BX22" s="121">
+        <v>228.14099999999999</v>
+      </c>
+      <c r="BY22" s="121">
+        <v>249.245</v>
+      </c>
+      <c r="BZ22" s="121">
+        <v>263.71800000000002</v>
+      </c>
+      <c r="CA22" s="121">
+        <v>242.483</v>
+      </c>
+      <c r="CB22" s="121">
+        <v>247.24600000000001</v>
+      </c>
+      <c r="CC22" s="121">
+        <v>243.672</v>
+      </c>
+      <c r="CD22" s="121">
+        <v>239.30699999999999</v>
+      </c>
+      <c r="CE22" s="121">
+        <v>240.11699999999999</v>
+      </c>
+      <c r="CF22" s="121">
+        <v>233.41</v>
+      </c>
+      <c r="CG22" s="121">
+        <v>228.501</v>
+      </c>
+      <c r="CH22" s="121">
+        <v>230.34299999999999</v>
+      </c>
+      <c r="CI22" s="116">
+        <v>230.10400000000001</v>
+      </c>
+      <c r="CJ22" s="121">
+        <v>237.59700000000001</v>
+      </c>
+      <c r="CK22" s="121">
+        <v>263.91399999999999</v>
+      </c>
+      <c r="CL22" s="121">
+        <v>282.43400000000003</v>
+      </c>
+      <c r="CM22" s="121">
+        <v>254.39500000000001</v>
+      </c>
+      <c r="CN22" s="121">
+        <v>249.39099999999999</v>
+      </c>
+      <c r="CO22" s="121">
+        <v>245.38399999999999</v>
+      </c>
+      <c r="CP22" s="121">
+        <v>239.55699999999999</v>
+      </c>
+      <c r="CQ22" s="121"/>
+      <c r="CR22" s="121"/>
+      <c r="CS22" s="121"/>
+      <c r="CT22" s="13"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" s="129" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="118">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="C23" s="118">
+        <v>0.499</v>
+      </c>
+      <c r="D23" s="118">
+        <v>0.49199999999999999</v>
+      </c>
+      <c r="E23" s="118">
+        <v>0.503</v>
+      </c>
+      <c r="F23" s="118">
+        <v>0.497</v>
+      </c>
+      <c r="G23" s="118">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="H23" s="118">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="I23" s="118">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="J23" s="118">
+        <v>0.42799999999999999</v>
+      </c>
+      <c r="K23" s="118">
+        <v>0.41899999999999998</v>
+      </c>
+      <c r="L23" s="118">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="M23" s="118">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="N23" s="118">
+        <v>0.33600000000000002</v>
+      </c>
+      <c r="O23" s="118">
+        <v>0.33200000000000002</v>
+      </c>
+      <c r="P23" s="118">
+        <v>0.34799999999999998</v>
+      </c>
+      <c r="Q23" s="118">
+        <v>0.35599999999999998</v>
+      </c>
+      <c r="R23" s="118">
+        <v>0.35099999999999998</v>
+      </c>
+      <c r="S23" s="118">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="T23" s="118">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="U23" s="121">
+        <v>0.34699999999999998</v>
+      </c>
+      <c r="V23" s="121">
+        <v>0.372</v>
+      </c>
+      <c r="W23" s="121">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="X23" s="121">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="Y23" s="121">
+        <v>0.35599999999999998</v>
+      </c>
+      <c r="Z23" s="122">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="AA23" s="122">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="AB23" s="131">
+        <v>0.33100000000000002</v>
+      </c>
+      <c r="AC23" s="131">
+        <v>0.315</v>
+      </c>
+      <c r="AD23" s="121">
+        <v>0.309</v>
+      </c>
+      <c r="AE23" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="AF23" s="121">
+        <v>0.187</v>
+      </c>
+      <c r="AG23" s="118">
+        <v>0.38700000000000001</v>
+      </c>
+      <c r="AH23" s="118">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="AI23" s="124">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="AJ23" s="118">
+        <v>0.41099999999999998</v>
+      </c>
+      <c r="AK23" s="121">
+        <v>0.378</v>
+      </c>
+      <c r="AL23" s="122">
+        <v>0.371</v>
+      </c>
+      <c r="AM23" s="122">
+        <v>0.36699999999999999</v>
+      </c>
+      <c r="AN23" s="131">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="AO23" s="131">
+        <v>0.32</v>
+      </c>
+      <c r="AP23" s="121">
+        <v>0.312</v>
+      </c>
+      <c r="AQ23" s="121">
+        <v>0.33500000000000002</v>
+      </c>
+      <c r="AR23" s="121">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="AS23" s="121">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="AT23" s="121">
+        <v>0.40300000000000002</v>
+      </c>
+      <c r="AU23" s="121">
+        <v>0.41</v>
+      </c>
+      <c r="AV23" s="121">
+        <v>0.378</v>
+      </c>
+      <c r="AW23" s="121">
+        <v>0.432</v>
+      </c>
+      <c r="AX23" s="121">
+        <v>0.42299999999999999</v>
+      </c>
+      <c r="AY23" s="121">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="AZ23" s="121">
+        <v>0.40500000000000003</v>
+      </c>
+      <c r="BA23" s="121">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="BB23" s="121">
+        <v>0.35899999999999999</v>
+      </c>
+      <c r="BC23" s="121">
+        <v>0.38800000000000001</v>
+      </c>
+      <c r="BD23" s="121">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="BE23" s="121">
+        <v>0.376</v>
+      </c>
+      <c r="BF23" s="121">
+        <v>0.371</v>
+      </c>
+      <c r="BG23" s="121">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="BH23" s="121">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="BI23" s="121">
+        <v>0.318</v>
+      </c>
+      <c r="BJ23" s="121">
+        <v>0.29799999999999999</v>
+      </c>
+      <c r="BK23" s="121">
+        <v>0.3</v>
+      </c>
+      <c r="BL23" s="121">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="BM23" s="121">
+        <v>0.28199999999999997</v>
+      </c>
+      <c r="BN23" s="121">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="BO23" s="121">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="BP23" s="121">
+        <v>0.29399999999999998</v>
+      </c>
+      <c r="BQ23" s="121">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="BR23" s="121">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="BS23" s="121">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="BT23" s="121">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="BU23" s="121">
+        <v>0.374</v>
+      </c>
+      <c r="BV23" s="121">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="BW23" s="116">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="BX23" s="121">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="BY23" s="121">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="BZ23" s="121">
+        <v>0.34100000000000003</v>
+      </c>
+      <c r="CA23" s="121">
+        <v>0.47099999999999997</v>
+      </c>
+      <c r="CB23" s="121">
+        <v>0.4</v>
+      </c>
+      <c r="CC23" s="121">
+        <v>0.40300000000000002</v>
+      </c>
+      <c r="CD23" s="121">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="CE23" s="121">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="CF23" s="121">
+        <v>0.436</v>
+      </c>
+      <c r="CG23" s="121">
+        <v>0.39100000000000001</v>
+      </c>
+      <c r="CH23" s="121">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="CI23" s="116">
+        <v>0.377</v>
+      </c>
+      <c r="CJ23" s="121">
+        <v>0.36</v>
+      </c>
+      <c r="CK23" s="121">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="CL23" s="121">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="CM23" s="121">
+        <v>0.40300000000000002</v>
+      </c>
+      <c r="CN23" s="121">
+        <v>0.4</v>
+      </c>
+      <c r="CO23" s="121">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="CP23" s="121">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="CQ23" s="121"/>
+      <c r="CR23" s="121"/>
+      <c r="CS23" s="121"/>
+      <c r="CT23" s="13"/>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" s="129" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="120">
+        <v>0.79500000000000004</v>
+      </c>
+      <c r="C24" s="120">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="D24" s="120">
+        <v>0.80700000000000005</v>
+      </c>
+      <c r="E24" s="120">
+        <v>0.70099999999999996</v>
+      </c>
+      <c r="F24" s="120">
+        <v>0.72399999999999998</v>
+      </c>
+      <c r="G24" s="120">
+        <v>0.77</v>
+      </c>
+      <c r="H24" s="120">
+        <v>0.77</v>
+      </c>
+      <c r="I24" s="118">
+        <v>0.76400000000000001</v>
+      </c>
+      <c r="J24" s="118">
+        <v>0.77500000000000002</v>
+      </c>
+      <c r="K24" s="118">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="L24" s="118">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="M24" s="118">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="N24" s="120">
+        <v>0.80100000000000005</v>
+      </c>
+      <c r="O24" s="120">
+        <v>0.78700000000000003</v>
+      </c>
+      <c r="P24" s="120">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="Q24" s="120">
+        <v>0.79500000000000004</v>
+      </c>
+      <c r="R24" s="120">
+        <v>0.79700000000000004</v>
+      </c>
+      <c r="S24" s="120">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="T24" s="118">
+        <v>0.81</v>
+      </c>
+      <c r="U24" s="121">
+        <v>0.81899999999999995</v>
+      </c>
+      <c r="V24" s="121">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="W24" s="121">
+        <v>0.80400000000000005</v>
+      </c>
+      <c r="X24" s="121">
+        <v>0.80300000000000005</v>
+      </c>
+      <c r="Y24" s="121">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="Z24" s="122">
+        <v>0.84199999999999997</v>
+      </c>
+      <c r="AA24" s="122">
+        <v>0.84099999999999997</v>
+      </c>
+      <c r="AB24" s="131">
+        <v>0.81100000000000005</v>
+      </c>
+      <c r="AC24" s="131">
+        <v>0.90900000000000003</v>
+      </c>
+      <c r="AD24" s="121">
+        <v>0.874</v>
+      </c>
+      <c r="AE24" s="121">
+        <v>0.88700000000000001</v>
+      </c>
+      <c r="AF24" s="121">
+        <v>0.873</v>
+      </c>
+      <c r="AG24" s="118">
+        <v>0.871</v>
+      </c>
+      <c r="AH24" s="118">
+        <v>0.875</v>
+      </c>
+      <c r="AI24" s="124">
+        <v>0.86699999999999999</v>
+      </c>
+      <c r="AJ24" s="118">
+        <v>0.86199999999999999</v>
+      </c>
+      <c r="AK24" s="121">
+        <v>0.9</v>
+      </c>
+      <c r="AL24" s="122">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="AM24" s="122">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="AN24" s="131">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="AO24" s="131">
+        <v>1.012</v>
+      </c>
+      <c r="AP24" s="121">
+        <v>1.0980000000000001</v>
+      </c>
+      <c r="AQ24" s="121">
+        <v>1.2130000000000001</v>
+      </c>
+      <c r="AR24" s="121">
+        <v>1.2050000000000001</v>
+      </c>
+      <c r="AS24" s="121">
+        <v>1.208</v>
+      </c>
+      <c r="AT24" s="121">
+        <v>1.177</v>
+      </c>
+      <c r="AU24" s="121">
+        <v>1.2809999999999999</v>
+      </c>
+      <c r="AV24" s="121">
+        <v>1.3120000000000001</v>
+      </c>
+      <c r="AW24" s="121">
+        <v>1.3380000000000001</v>
+      </c>
+      <c r="AX24" s="121">
+        <v>1.339</v>
+      </c>
+      <c r="AY24" s="121">
+        <v>1.34</v>
+      </c>
+      <c r="AZ24" s="121">
+        <v>1.3320000000000001</v>
+      </c>
+      <c r="BA24" s="121">
+        <v>1.329</v>
+      </c>
+      <c r="BB24" s="121">
+        <v>1.399</v>
+      </c>
+      <c r="BC24" s="121">
+        <v>1.389</v>
+      </c>
+      <c r="BD24" s="121">
+        <v>1.3919999999999999</v>
+      </c>
+      <c r="BE24" s="121">
+        <v>1.3959999999999999</v>
+      </c>
+      <c r="BF24" s="121">
+        <v>1.401</v>
+      </c>
+      <c r="BG24" s="121">
+        <v>1.4279999999999999</v>
+      </c>
+      <c r="BH24" s="121">
+        <v>1.4359999999999999</v>
+      </c>
+      <c r="BI24" s="121">
+        <v>1.3580000000000001</v>
+      </c>
+      <c r="BJ24" s="121">
+        <v>1.365</v>
+      </c>
+      <c r="BK24" s="121">
+        <v>1.3420000000000001</v>
+      </c>
+      <c r="BL24" s="121">
+        <v>1.3680000000000001</v>
+      </c>
+      <c r="BM24" s="121">
+        <v>1.4179999999999999</v>
+      </c>
+      <c r="BN24" s="121">
+        <v>1.5029999999999999</v>
+      </c>
+      <c r="BO24" s="121">
+        <v>1.5249999999999999</v>
+      </c>
+      <c r="BP24" s="121">
+        <v>1.5329999999999999</v>
+      </c>
+      <c r="BQ24" s="121">
+        <v>1.488</v>
+      </c>
+      <c r="BR24" s="121">
+        <v>1.4870000000000001</v>
+      </c>
+      <c r="BS24" s="121">
+        <v>1.48</v>
+      </c>
+      <c r="BT24" s="121">
+        <v>1.482</v>
+      </c>
+      <c r="BU24" s="121">
+        <v>1.1279999999999999</v>
+      </c>
+      <c r="BV24" s="121">
+        <v>0.91300000000000003</v>
+      </c>
+      <c r="BW24" s="116">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="BX24" s="121">
+        <v>0.70099999999999996</v>
+      </c>
+      <c r="BY24" s="121">
+        <v>0.626</v>
+      </c>
+      <c r="BZ24" s="121">
+        <v>0.57299999999999995</v>
+      </c>
+      <c r="CA24" s="121">
+        <v>1.2230000000000001</v>
+      </c>
+      <c r="CB24" s="121">
+        <v>1.2110000000000001</v>
+      </c>
+      <c r="CC24" s="121">
+        <v>1.248</v>
+      </c>
+      <c r="CD24" s="121">
+        <v>1.2669999999999999</v>
+      </c>
+      <c r="CE24" s="121">
+        <v>1.3029999999999999</v>
+      </c>
+      <c r="CF24" s="121">
+        <v>1.3640000000000001</v>
+      </c>
+      <c r="CG24" s="121">
+        <v>1.365</v>
+      </c>
+      <c r="CH24" s="121">
+        <v>1.421</v>
+      </c>
+      <c r="CI24" s="116">
+        <v>1.49</v>
+      </c>
+      <c r="CJ24" s="121">
+        <v>1.49</v>
+      </c>
+      <c r="CK24" s="121">
+        <v>1.472</v>
+      </c>
+      <c r="CL24" s="121">
+        <v>1.464</v>
+      </c>
+      <c r="CM24" s="121">
+        <v>1.7470000000000001</v>
+      </c>
+      <c r="CN24" s="121">
+        <v>1.7490000000000001</v>
+      </c>
+      <c r="CO24" s="121">
+        <v>1.546</v>
+      </c>
+      <c r="CP24" s="121">
+        <v>1.5569999999999999</v>
+      </c>
+      <c r="CQ24" s="121"/>
+      <c r="CR24" s="121"/>
+      <c r="CS24" s="121"/>
+      <c r="CT24" s="13"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="120">
+        <v>13.843999999999999</v>
+      </c>
+      <c r="C25" s="120">
+        <v>13.661</v>
+      </c>
+      <c r="D25" s="120">
+        <v>13.885999999999999</v>
+      </c>
+      <c r="E25" s="120">
+        <v>14.795</v>
+      </c>
+      <c r="F25" s="120">
+        <v>14.696</v>
+      </c>
+      <c r="G25" s="120">
+        <v>15.191000000000001</v>
+      </c>
+      <c r="H25" s="120">
+        <v>15.218</v>
+      </c>
+      <c r="I25" s="131">
+        <v>15.154</v>
+      </c>
+      <c r="J25" s="118">
+        <v>15.125999999999999</v>
+      </c>
+      <c r="K25" s="118">
+        <v>15.082000000000001</v>
+      </c>
+      <c r="L25" s="118">
+        <v>14.967000000000001</v>
+      </c>
+      <c r="M25" s="118">
+        <v>14.83</v>
+      </c>
+      <c r="N25" s="120">
+        <v>13.689</v>
+      </c>
+      <c r="O25" s="120">
+        <v>13.53</v>
+      </c>
+      <c r="P25" s="120">
+        <v>13.798</v>
+      </c>
+      <c r="Q25" s="120">
+        <v>14.715999999999999</v>
+      </c>
+      <c r="R25" s="120">
+        <v>14.63</v>
+      </c>
+      <c r="S25" s="120">
+        <v>14.613</v>
+      </c>
+      <c r="T25" s="121">
+        <v>14.55</v>
+      </c>
+      <c r="U25" s="121">
+        <v>14.499000000000001</v>
+      </c>
+      <c r="V25" s="122">
+        <v>14.464</v>
+      </c>
+      <c r="W25" s="121">
+        <v>14.323</v>
+      </c>
+      <c r="X25" s="121">
+        <v>14.282</v>
+      </c>
+      <c r="Y25" s="121">
+        <v>14.218999999999999</v>
+      </c>
+      <c r="Z25" s="124">
+        <v>13.878</v>
+      </c>
+      <c r="AA25" s="124">
+        <v>13.776999999999999</v>
+      </c>
+      <c r="AB25" s="124">
+        <v>14.074</v>
+      </c>
+      <c r="AC25" s="124">
+        <v>14.972</v>
+      </c>
+      <c r="AD25" s="124">
+        <v>14.788</v>
+      </c>
+      <c r="AE25" s="124">
+        <v>14.558</v>
+      </c>
+      <c r="AF25" s="124">
+        <v>14.128</v>
+      </c>
+      <c r="AG25" s="118">
+        <v>14.005000000000001</v>
+      </c>
+      <c r="AH25" s="118">
+        <v>13.926</v>
+      </c>
+      <c r="AI25" s="124">
+        <v>13.821</v>
+      </c>
+      <c r="AJ25" s="118">
+        <v>13.725</v>
+      </c>
+      <c r="AK25" s="121">
+        <v>13.667999999999999</v>
+      </c>
+      <c r="AL25" s="124">
+        <v>13.529</v>
+      </c>
+      <c r="AM25" s="124">
+        <v>13.377000000000001</v>
+      </c>
+      <c r="AN25" s="124">
+        <v>13.619</v>
+      </c>
+      <c r="AO25" s="124">
+        <v>14.516999999999999</v>
+      </c>
+      <c r="AP25" s="124">
+        <v>14.398999999999999</v>
+      </c>
+      <c r="AQ25" s="124">
+        <v>16.184999999999999</v>
+      </c>
+      <c r="AR25" s="124">
+        <v>16.015000000000001</v>
+      </c>
+      <c r="AS25" s="124">
+        <v>15.904</v>
+      </c>
+      <c r="AT25" s="124">
+        <v>15.817</v>
+      </c>
+      <c r="AU25" s="124">
+        <v>15.808999999999999</v>
+      </c>
+      <c r="AV25" s="124">
+        <v>15.66</v>
+      </c>
+      <c r="AW25" s="124">
+        <v>15.442</v>
+      </c>
+      <c r="AX25" s="124">
+        <v>16.106000000000002</v>
+      </c>
+      <c r="AY25" s="124">
+        <v>15.936999999999999</v>
+      </c>
+      <c r="AZ25" s="124">
+        <v>16.187999999999999</v>
+      </c>
+      <c r="BA25" s="124">
+        <v>16.577000000000002</v>
+      </c>
+      <c r="BB25" s="124">
+        <v>16.459</v>
+      </c>
+      <c r="BC25" s="124">
+        <v>10.781000000000001</v>
+      </c>
+      <c r="BD25" s="124">
+        <v>10.657</v>
+      </c>
+      <c r="BE25" s="124">
+        <v>10.545999999999999</v>
+      </c>
+      <c r="BF25" s="124">
+        <v>10.58</v>
+      </c>
+      <c r="BG25" s="124">
+        <v>10.28</v>
+      </c>
+      <c r="BH25" s="124">
+        <v>10.243</v>
+      </c>
+      <c r="BI25" s="124">
+        <v>21.064</v>
+      </c>
+      <c r="BJ25" s="124">
+        <v>17.228999999999999</v>
+      </c>
+      <c r="BK25" s="124">
+        <v>16.965</v>
+      </c>
+      <c r="BL25" s="124">
+        <v>16.847999999999999</v>
+      </c>
+      <c r="BM25" s="124">
+        <v>17.114000000000001</v>
+      </c>
+      <c r="BN25" s="124">
+        <v>16.998999999999999</v>
+      </c>
+      <c r="BO25" s="124">
+        <v>20.225999999999999</v>
+      </c>
+      <c r="BP25" s="124">
+        <v>20.056000000000001</v>
+      </c>
+      <c r="BQ25" s="124">
+        <v>19.945</v>
+      </c>
+      <c r="BR25" s="124">
+        <v>20.015999999999998</v>
+      </c>
+      <c r="BS25" s="124">
+        <v>19.891999999999999</v>
+      </c>
+      <c r="BT25" s="124">
+        <v>19.739999999999998</v>
+      </c>
+      <c r="BU25" s="124">
+        <v>21.05</v>
+      </c>
+      <c r="BV25" s="121">
+        <v>20.818999999999999</v>
+      </c>
+      <c r="BW25" s="116">
+        <v>19.422000000000001</v>
+      </c>
+      <c r="BX25" s="124">
+        <v>19.626999999999999</v>
+      </c>
+      <c r="BY25" s="124">
+        <v>19.544</v>
+      </c>
+      <c r="BZ25" s="124">
+        <v>20.777999999999999</v>
+      </c>
+      <c r="CA25" s="124">
+        <v>20.913</v>
+      </c>
+      <c r="CB25" s="124">
+        <v>20.800999999999998</v>
+      </c>
+      <c r="CC25" s="124">
+        <v>20.704000000000001</v>
+      </c>
+      <c r="CD25" s="124">
+        <v>22.25</v>
+      </c>
+      <c r="CE25" s="124">
+        <v>21.367000000000001</v>
+      </c>
+      <c r="CF25" s="124">
+        <v>21.283999999999999</v>
+      </c>
+      <c r="CG25" s="124">
+        <v>20.004999999999999</v>
+      </c>
+      <c r="CH25" s="121">
+        <v>22.5</v>
+      </c>
+      <c r="CI25" s="116">
+        <v>20.62</v>
+      </c>
+      <c r="CJ25" s="124">
+        <v>20.498999999999999</v>
+      </c>
+      <c r="CK25" s="124">
+        <v>21.041</v>
+      </c>
+      <c r="CL25" s="124">
+        <v>20.861000000000001</v>
+      </c>
+      <c r="CM25" s="124">
+        <v>20.937000000000001</v>
+      </c>
+      <c r="CN25" s="124">
+        <v>20.823</v>
+      </c>
+      <c r="CO25" s="124">
+        <v>20.568000000000001</v>
+      </c>
+      <c r="CP25" s="124">
+        <v>20.475999999999999</v>
+      </c>
+      <c r="CQ25" s="124"/>
+      <c r="CR25" s="124"/>
+      <c r="CS25" s="124"/>
+      <c r="CT25" s="13"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="CA1:CS1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="CO28" sqref="CO28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="156" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="16.5" customHeight="1">
+      <c r="A1" s="180" t="s">
+        <v>60</v>
+      </c>
+      <c r="B1" s="181"/>
+      <c r="C1" s="181"/>
+      <c r="D1" s="181"/>
+      <c r="E1" s="181"/>
+      <c r="F1" s="181"/>
+      <c r="G1" s="181"/>
+      <c r="H1" s="181"/>
+      <c r="I1" s="181"/>
+      <c r="J1" s="181"/>
+      <c r="K1" s="181"/>
+      <c r="L1" s="181"/>
+      <c r="M1" s="181"/>
+      <c r="N1" s="181"/>
+      <c r="O1" s="181"/>
+      <c r="P1" s="181"/>
+      <c r="Q1" s="181"/>
+      <c r="R1" s="181"/>
+      <c r="S1" s="181"/>
+      <c r="T1" s="181"/>
+      <c r="U1" s="181"/>
+      <c r="V1" s="181"/>
+      <c r="W1" s="181"/>
+      <c r="X1" s="181"/>
+      <c r="Y1" s="181"/>
+      <c r="Z1" s="181"/>
+      <c r="AA1" s="181"/>
+      <c r="AB1" s="181"/>
+      <c r="AC1" s="181"/>
+      <c r="AD1" s="181"/>
+      <c r="AE1" s="181"/>
+      <c r="AF1" s="181"/>
+      <c r="AG1" s="181"/>
+      <c r="AH1" s="181"/>
+      <c r="AI1" s="181"/>
+      <c r="AJ1" s="181"/>
+      <c r="AK1" s="181"/>
+      <c r="AL1" s="181"/>
+      <c r="AM1" s="181"/>
+      <c r="AN1" s="181"/>
+      <c r="AO1" s="181"/>
+      <c r="AP1" s="181"/>
+      <c r="AQ1" s="181"/>
+      <c r="AR1" s="181"/>
+      <c r="AS1" s="181"/>
+      <c r="AT1" s="181"/>
+      <c r="AU1" s="181"/>
+      <c r="AV1" s="181"/>
+      <c r="AW1" s="11"/>
+      <c r="AX1" s="11"/>
+      <c r="AY1" s="11"/>
+      <c r="AZ1" s="11"/>
+      <c r="BA1" s="11"/>
+      <c r="BB1" s="11"/>
+      <c r="BC1" s="11"/>
+      <c r="BD1" s="11"/>
+      <c r="BE1" s="11"/>
+      <c r="BF1" s="11"/>
+      <c r="BG1" s="11"/>
+      <c r="BH1" s="11"/>
+      <c r="BI1" s="11"/>
+      <c r="BJ1" s="11"/>
+      <c r="BK1" s="11"/>
+      <c r="BL1" s="11"/>
+      <c r="BM1" s="11"/>
+      <c r="BN1" s="11"/>
+      <c r="BO1" s="11"/>
+      <c r="BP1" s="11"/>
+      <c r="BQ1" s="11"/>
+      <c r="BR1" s="11"/>
+      <c r="BS1" s="11"/>
+      <c r="BT1" s="11"/>
+      <c r="BU1" s="11"/>
+      <c r="BV1" s="181"/>
+      <c r="BW1" s="181"/>
+      <c r="BX1" s="181"/>
+      <c r="BY1" s="181"/>
+      <c r="BZ1" s="181"/>
+      <c r="CA1" s="181"/>
+      <c r="CB1" s="181"/>
+      <c r="CC1" s="181"/>
+      <c r="CD1" s="181"/>
+      <c r="CE1" s="181"/>
+      <c r="CF1" s="181"/>
+      <c r="CG1" s="181"/>
+      <c r="CH1" s="181"/>
+      <c r="CI1" s="181"/>
+      <c r="CJ1" s="181"/>
+      <c r="CK1" s="181"/>
+      <c r="CL1" s="181"/>
+      <c r="CM1" s="181"/>
+      <c r="CN1" s="181"/>
+      <c r="CO1" s="181"/>
+      <c r="CP1" s="181"/>
+      <c r="CQ1" s="181"/>
+      <c r="CR1" s="181"/>
+      <c r="CS1" s="181"/>
+      <c r="CT1" s="15"/>
+    </row>
+    <row r="2" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A2" s="151"/>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="183"/>
+      <c r="L2" s="183"/>
+      <c r="M2" s="183"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="183"/>
+      <c r="X2" s="183"/>
+      <c r="Y2" s="183"/>
+      <c r="Z2" s="10"/>
+      <c r="AA2" s="10"/>
+      <c r="AB2" s="10"/>
+      <c r="AC2" s="10"/>
+      <c r="AD2" s="10"/>
+      <c r="AE2" s="10"/>
+      <c r="AF2" s="10"/>
+      <c r="AG2" s="10"/>
+      <c r="AH2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="183"/>
+      <c r="AJ2" s="183"/>
+      <c r="AK2" s="183"/>
+      <c r="AL2" s="10"/>
+      <c r="AM2" s="10"/>
+      <c r="AN2" s="10"/>
+      <c r="AO2" s="10"/>
+      <c r="AP2" s="10"/>
+      <c r="AQ2" s="10"/>
+      <c r="AR2" s="10"/>
+      <c r="AS2" s="10"/>
+      <c r="AT2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="183"/>
+      <c r="AV2" s="183"/>
+      <c r="AW2" s="183"/>
+      <c r="AX2" s="10"/>
+      <c r="AY2" s="10"/>
+      <c r="AZ2" s="10"/>
+      <c r="BA2" s="10"/>
+      <c r="BB2" s="10"/>
+      <c r="BC2" s="10"/>
+      <c r="BD2" s="10"/>
+      <c r="BE2" s="10"/>
+      <c r="BF2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="183"/>
+      <c r="BH2" s="183"/>
+      <c r="BI2" s="183"/>
+      <c r="BJ2" s="10"/>
+      <c r="BK2" s="10"/>
+      <c r="BL2" s="10"/>
+      <c r="BM2" s="10"/>
+      <c r="BN2" s="10"/>
+      <c r="BO2" s="10"/>
+      <c r="BP2" s="10"/>
+      <c r="BQ2" s="10"/>
+      <c r="BR2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="183"/>
+      <c r="BT2" s="183"/>
+      <c r="BU2" s="183"/>
+      <c r="BV2" s="10"/>
+      <c r="BW2" s="10"/>
+      <c r="BX2" s="10"/>
+      <c r="BY2" s="10"/>
+      <c r="BZ2" s="10"/>
+      <c r="CA2" s="10"/>
+      <c r="CB2" s="10"/>
+      <c r="CC2" s="10"/>
+      <c r="CD2" s="183" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="183"/>
+      <c r="CF2" s="183"/>
+      <c r="CG2" s="183"/>
+      <c r="CH2" s="10"/>
+      <c r="CI2" s="10"/>
+      <c r="CJ2" s="10"/>
+      <c r="CK2" s="10"/>
+      <c r="CL2" s="10"/>
+      <c r="CM2" s="10"/>
+      <c r="CN2" s="10"/>
+      <c r="CO2" s="10"/>
+      <c r="CP2" s="183" t="s">
+        <v>65</v>
+      </c>
+      <c r="CQ2" s="183"/>
+      <c r="CR2" s="183"/>
+      <c r="CS2" s="183"/>
+      <c r="CT2" s="11"/>
+    </row>
+    <row r="3" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A3" s="178" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="173"/>
+      <c r="N3" s="171" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
+      <c r="R3" s="172"/>
+      <c r="S3" s="172"/>
+      <c r="T3" s="172"/>
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="173"/>
+      <c r="Z3" s="171" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="172"/>
+      <c r="AK3" s="173"/>
+      <c r="AL3" s="171" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="172"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="172"/>
+      <c r="AT3" s="172"/>
+      <c r="AU3" s="172"/>
+      <c r="AV3" s="172"/>
+      <c r="AW3" s="173"/>
+      <c r="AX3" s="171" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY3" s="172"/>
+      <c r="AZ3" s="172"/>
+      <c r="BA3" s="172"/>
+      <c r="BB3" s="172"/>
+      <c r="BC3" s="172"/>
+      <c r="BD3" s="172"/>
+      <c r="BE3" s="172"/>
+      <c r="BF3" s="172"/>
+      <c r="BG3" s="172"/>
+      <c r="BH3" s="172"/>
+      <c r="BI3" s="173"/>
+      <c r="BJ3" s="171" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK3" s="172"/>
+      <c r="BL3" s="172"/>
+      <c r="BM3" s="172"/>
+      <c r="BN3" s="172"/>
+      <c r="BO3" s="172"/>
+      <c r="BP3" s="172"/>
+      <c r="BQ3" s="172"/>
+      <c r="BR3" s="172"/>
+      <c r="BS3" s="172"/>
+      <c r="BT3" s="172"/>
+      <c r="BU3" s="173"/>
+      <c r="BV3" s="171" t="s">
+        <v>57</v>
+      </c>
+      <c r="BW3" s="172"/>
+      <c r="BX3" s="172"/>
+      <c r="BY3" s="172"/>
+      <c r="BZ3" s="172"/>
+      <c r="CA3" s="172"/>
+      <c r="CB3" s="172"/>
+      <c r="CC3" s="172"/>
+      <c r="CD3" s="172"/>
+      <c r="CE3" s="172"/>
+      <c r="CF3" s="172"/>
+      <c r="CG3" s="173"/>
+      <c r="CH3" s="171" t="s">
+        <v>58</v>
+      </c>
+      <c r="CI3" s="172"/>
+      <c r="CJ3" s="172"/>
+      <c r="CK3" s="172"/>
+      <c r="CL3" s="172"/>
+      <c r="CM3" s="172"/>
+      <c r="CN3" s="172"/>
+      <c r="CO3" s="172"/>
+      <c r="CP3" s="172"/>
+      <c r="CQ3" s="172"/>
+      <c r="CR3" s="172"/>
+      <c r="CS3" s="173"/>
+      <c r="CT3" s="11"/>
+    </row>
+    <row r="4" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A4" s="179"/>
+      <c r="B4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT4" s="11"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" s="152" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="107">
+        <v>205.404</v>
+      </c>
+      <c r="C5" s="107">
+        <v>206.20099999999999</v>
+      </c>
+      <c r="D5" s="104">
+        <v>226.25899999999999</v>
+      </c>
+      <c r="E5" s="132">
+        <v>233.62299999999999</v>
+      </c>
+      <c r="F5" s="133">
+        <v>237.12799999999999</v>
+      </c>
+      <c r="G5" s="106">
+        <v>236.82900000000001</v>
+      </c>
+      <c r="H5" s="132">
+        <v>224.697</v>
+      </c>
+      <c r="I5" s="107">
+        <v>223.62899999999999</v>
+      </c>
+      <c r="J5" s="132">
+        <v>221.42400000000001</v>
+      </c>
+      <c r="K5" s="107">
+        <v>219.715</v>
+      </c>
+      <c r="L5" s="132">
+        <v>217.084</v>
+      </c>
+      <c r="M5" s="132">
+        <v>214.75800000000001</v>
+      </c>
+      <c r="N5" s="132">
+        <v>214.142</v>
+      </c>
+      <c r="O5" s="107">
+        <v>214.62899999999999</v>
+      </c>
+      <c r="P5" s="104">
+        <v>235.31</v>
+      </c>
+      <c r="Q5" s="132">
+        <v>243.17400000000001</v>
+      </c>
+      <c r="R5" s="133">
+        <v>247.59299999999999</v>
+      </c>
+      <c r="S5" s="106">
+        <v>246.375</v>
+      </c>
+      <c r="T5" s="106">
+        <v>236.458</v>
+      </c>
+      <c r="U5" s="134">
+        <v>236.38800000000001</v>
+      </c>
+      <c r="V5" s="134">
+        <v>234.13499999999999</v>
+      </c>
+      <c r="W5" s="109">
+        <v>232.06899999999999</v>
+      </c>
+      <c r="X5" s="134">
+        <v>229.23599999999999</v>
+      </c>
+      <c r="Y5" s="134">
+        <v>227.24700000000001</v>
+      </c>
+      <c r="Z5" s="108">
+        <v>224.74100000000001</v>
+      </c>
+      <c r="AA5" s="108">
+        <v>226.19200000000001</v>
+      </c>
+      <c r="AB5" s="110">
+        <v>247.64</v>
+      </c>
+      <c r="AC5" s="110">
+        <v>256.07900000000001</v>
+      </c>
+      <c r="AD5" s="109">
+        <v>261.10000000000002</v>
+      </c>
+      <c r="AE5" s="111">
+        <v>260.02300000000002</v>
+      </c>
+      <c r="AF5" s="112">
+        <v>247.285</v>
+      </c>
+      <c r="AG5" s="104">
+        <v>246.62299999999999</v>
+      </c>
+      <c r="AH5" s="104">
+        <v>244.21299999999999</v>
+      </c>
+      <c r="AI5" s="135">
+        <v>242.518</v>
+      </c>
+      <c r="AJ5" s="104">
+        <v>239.77699999999999</v>
+      </c>
+      <c r="AK5" s="111">
+        <v>243.36600000000001</v>
+      </c>
+      <c r="AL5" s="108">
+        <v>241.51300000000001</v>
+      </c>
+      <c r="AM5" s="108">
+        <v>241.84899999999999</v>
+      </c>
+      <c r="AN5" s="110">
+        <v>262.94400000000002</v>
+      </c>
+      <c r="AO5" s="110">
+        <v>271.99200000000002</v>
+      </c>
+      <c r="AP5" s="109">
+        <v>276.85000000000002</v>
+      </c>
+      <c r="AQ5" s="111">
+        <v>270.48500000000001</v>
+      </c>
+      <c r="AR5" s="109">
+        <v>268.79500000000002</v>
+      </c>
+      <c r="AS5" s="133">
+        <v>267.57</v>
+      </c>
+      <c r="AT5" s="109">
+        <v>265.298</v>
+      </c>
+      <c r="AU5" s="133">
+        <v>263.62799999999999</v>
+      </c>
+      <c r="AV5" s="133">
+        <v>260.48700000000002</v>
+      </c>
+      <c r="AW5" s="133">
+        <v>254.595</v>
+      </c>
+      <c r="AX5" s="133">
+        <v>251.83500000000001</v>
+      </c>
+      <c r="AY5" s="133">
+        <v>251.57900000000001</v>
+      </c>
+      <c r="AZ5" s="133">
+        <v>273.20699999999999</v>
+      </c>
+      <c r="BA5" s="133">
+        <v>280.48599999999999</v>
+      </c>
+      <c r="BB5" s="133">
+        <v>286.625</v>
+      </c>
+      <c r="BC5" s="111">
+        <v>275.25099999999998</v>
+      </c>
+      <c r="BD5" s="109">
+        <v>274.98700000000002</v>
+      </c>
+      <c r="BE5" s="133">
+        <v>273.90300000000002</v>
+      </c>
+      <c r="BF5" s="109">
+        <v>272.81099999999998</v>
+      </c>
+      <c r="BG5" s="133">
+        <v>271.97800000000001</v>
+      </c>
+      <c r="BH5" s="133">
+        <v>269.572</v>
+      </c>
+      <c r="BI5" s="133">
+        <v>264.84500000000003</v>
+      </c>
+      <c r="BJ5" s="133">
+        <v>263.74400000000003</v>
+      </c>
+      <c r="BK5" s="133">
+        <v>263.19499999999999</v>
+      </c>
+      <c r="BL5" s="133">
+        <v>282.601</v>
+      </c>
+      <c r="BM5" s="133">
+        <v>290.48599999999999</v>
+      </c>
+      <c r="BN5" s="133">
+        <v>296.16800000000001</v>
+      </c>
+      <c r="BO5" s="111">
+        <v>288.101</v>
+      </c>
+      <c r="BP5" s="109">
+        <v>288.947</v>
+      </c>
+      <c r="BQ5" s="133">
+        <v>288.24799999999999</v>
+      </c>
+      <c r="BR5" s="109">
+        <v>286.66699999999997</v>
+      </c>
+      <c r="BS5" s="133">
+        <v>284.86599999999999</v>
+      </c>
+      <c r="BT5" s="133">
+        <v>282.31200000000001</v>
+      </c>
+      <c r="BU5" s="133">
+        <v>281.57600000000002</v>
+      </c>
+      <c r="BV5" s="133">
+        <v>278.74799999999999</v>
+      </c>
+      <c r="BW5" s="133">
+        <v>280.52999999999997</v>
+      </c>
+      <c r="BX5" s="133">
+        <v>306.56099999999998</v>
+      </c>
+      <c r="BY5" s="133">
+        <v>314.70100000000002</v>
+      </c>
+      <c r="BZ5" s="133">
+        <v>321.33300000000003</v>
+      </c>
+      <c r="CA5" s="111">
+        <v>301.19400000000002</v>
+      </c>
+      <c r="CB5" s="109">
+        <v>300.35500000000002</v>
+      </c>
+      <c r="CC5" s="133">
+        <v>299.798</v>
+      </c>
+      <c r="CD5" s="109">
+        <v>299.67599999999999</v>
+      </c>
+      <c r="CE5" s="133">
+        <v>297.56900000000002</v>
+      </c>
+      <c r="CF5" s="133">
+        <v>300.12799999999999</v>
+      </c>
+      <c r="CG5" s="133">
+        <v>293.98399999999998</v>
+      </c>
+      <c r="CH5" s="136">
+        <v>289.68400000000003</v>
+      </c>
+      <c r="CI5" s="133">
+        <v>289.08999999999997</v>
+      </c>
+      <c r="CJ5" s="133">
+        <v>312.62400000000002</v>
+      </c>
+      <c r="CK5" s="133">
+        <v>322.21899999999999</v>
+      </c>
+      <c r="CL5" s="133">
+        <v>329.53399999999999</v>
+      </c>
+      <c r="CM5" s="111">
+        <v>312.12099999999998</v>
+      </c>
+      <c r="CN5" s="109">
+        <v>312.03699999999998</v>
+      </c>
+      <c r="CO5" s="133">
+        <v>310.92599999999999</v>
+      </c>
+      <c r="CP5" s="109">
+        <v>311.565</v>
+      </c>
+      <c r="CQ5" s="133"/>
+      <c r="CR5" s="133"/>
+      <c r="CS5" s="133"/>
+      <c r="CT5" s="12"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" s="153" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="115">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AR6" s="116">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AS6" s="124">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AT6" s="121">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AU6" s="124">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="AV6" s="124">
+        <v>0.441</v>
+      </c>
+      <c r="AW6" s="124">
+        <v>0.41799999999999998</v>
+      </c>
+      <c r="AX6" s="124">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="AY6" s="124">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="AZ6" s="124">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="BA6" s="124">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="BB6" s="124">
+        <v>0.36699999999999999</v>
+      </c>
+      <c r="BC6" s="115">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="BD6" s="116">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="BE6" s="124">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="BF6" s="121">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="BG6" s="124">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="BH6" s="124">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="BI6" s="124">
+        <v>0.49299999999999999</v>
+      </c>
+      <c r="BJ6" s="124">
+        <v>0.48299999999999998</v>
+      </c>
+      <c r="BK6" s="124">
+        <v>0.47599999999999998</v>
+      </c>
+      <c r="BL6" s="124">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="BM6" s="124">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="BN6" s="124">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="BO6" s="115">
+        <v>0.502</v>
+      </c>
+      <c r="BP6" s="116">
+        <v>0.51</v>
+      </c>
+      <c r="BQ6" s="124">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="BR6" s="121">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="BS6" s="124">
+        <v>0.51300000000000001</v>
+      </c>
+      <c r="BT6" s="124">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="BU6" s="124">
+        <v>0.47199999999999998</v>
+      </c>
+      <c r="BV6" s="124">
+        <v>0.45500000000000002</v>
+      </c>
+      <c r="BW6" s="137">
+        <v>0.45100000000000001</v>
+      </c>
+      <c r="BX6" s="124">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="BY6" s="124">
+        <v>0.48</v>
+      </c>
+      <c r="BZ6" s="124">
+        <v>0.48299999999999998</v>
+      </c>
+      <c r="CA6" s="115">
+        <v>0.51800000000000002</v>
+      </c>
+      <c r="CB6" s="116">
+        <v>0.51800000000000002</v>
+      </c>
+      <c r="CC6" s="124">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="CD6" s="121">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="CE6" s="124">
+        <v>0.52800000000000002</v>
+      </c>
+      <c r="CF6" s="124">
+        <v>0.53200000000000003</v>
+      </c>
+      <c r="CG6" s="124">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="CH6" s="138">
+        <v>0.55400000000000005</v>
+      </c>
+      <c r="CI6" s="137">
+        <v>0.55400000000000005</v>
+      </c>
+      <c r="CJ6" s="124">
+        <v>0.55700000000000005</v>
+      </c>
+      <c r="CK6" s="124">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="CL6" s="124">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="CM6" s="115">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="CN6" s="116">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="CO6" s="124">
+        <v>0.60699999999999998</v>
+      </c>
+      <c r="CP6" s="121">
+        <v>0.57599999999999996</v>
+      </c>
+      <c r="CQ6" s="124"/>
+      <c r="CR6" s="124"/>
+      <c r="CS6" s="124"/>
+      <c r="CT6" s="12"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" s="154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="120">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="C7" s="120">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="D7" s="118">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="E7" s="139">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="F7" s="140">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="G7" s="119">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="H7" s="139">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="I7" s="120">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="J7" s="139">
+        <v>7.9000000000000001E-2</v>
+      </c>
+      <c r="K7" s="120">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="L7" s="139">
+        <v>6.4000000000000001E-2</v>
+      </c>
+      <c r="M7" s="139">
+        <v>6.0999999999999999E-2</v>
+      </c>
+      <c r="N7" s="139">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="O7" s="120">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="P7" s="118">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="Q7" s="139">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="R7" s="140">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="S7" s="119">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="T7" s="119">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="U7" s="122">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="V7" s="122">
+        <v>9.4E-2</v>
+      </c>
+      <c r="W7" s="121">
+        <v>9.4E-2</v>
+      </c>
+      <c r="X7" s="115">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="Y7" s="122">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="Z7" s="122">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AA7" s="122">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AB7" s="123">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AC7" s="123">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AD7" s="121">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="AE7" s="121">
+        <v>0.08</v>
+      </c>
+      <c r="AF7" s="121">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="AG7" s="118">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="AH7" s="118">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AI7" s="124">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AJ7" s="118">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AK7" s="121">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="AL7" s="122">
+        <v>0.10100000000000001</v>
+      </c>
+      <c r="AM7" s="122">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AN7" s="123">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AO7" s="123">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AP7" s="121">
+        <v>0.12</v>
+      </c>
+      <c r="AQ7" s="121">
+        <v>0.12</v>
+      </c>
+      <c r="AR7" s="121">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AS7" s="124">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AT7" s="121">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="AU7" s="124">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AV7" s="124">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AW7" s="124">
+        <v>0.112</v>
+      </c>
+      <c r="AX7" s="124">
+        <v>0.115</v>
+      </c>
+      <c r="AY7" s="124">
+        <v>0.115</v>
+      </c>
+      <c r="AZ7" s="124">
+        <v>0.115</v>
+      </c>
+      <c r="BA7" s="124">
+        <v>0.115</v>
+      </c>
+      <c r="BB7" s="124">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="BC7" s="121">
+        <v>0.156</v>
+      </c>
+      <c r="BD7" s="121">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="BE7" s="124">
+        <v>0.153</v>
+      </c>
+      <c r="BF7" s="121">
+        <v>0.154</v>
+      </c>
+      <c r="BG7" s="124">
+        <v>0.154</v>
+      </c>
+      <c r="BH7" s="124">
+        <v>0.154</v>
+      </c>
+      <c r="BI7" s="124">
+        <v>0.155</v>
+      </c>
+      <c r="BJ7" s="124">
+        <v>0.155</v>
+      </c>
+      <c r="BK7" s="124">
+        <v>0.155</v>
+      </c>
+      <c r="BL7" s="124">
+        <v>0.17499999999999999</v>
+      </c>
+      <c r="BM7" s="124">
+        <v>0.187</v>
+      </c>
+      <c r="BN7" s="124">
+        <v>0.187</v>
+      </c>
+      <c r="BO7" s="121">
+        <v>0.20899999999999999</v>
+      </c>
+      <c r="BP7" s="121">
+        <v>0.21</v>
+      </c>
+      <c r="BQ7" s="124">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BR7" s="121">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BS7" s="124">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BT7" s="124">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BU7" s="124">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BV7" s="124">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="BW7" s="137">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="BX7" s="124">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="BY7" s="124">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="BZ7" s="124">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="CA7" s="121">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="CB7" s="121">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="CC7" s="124">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="CD7" s="121">
+        <v>0.23</v>
+      </c>
+      <c r="CE7" s="124">
+        <v>0.23</v>
+      </c>
+      <c r="CF7" s="124">
+        <v>0.23</v>
+      </c>
+      <c r="CG7" s="124">
+        <v>0.23</v>
+      </c>
+      <c r="CH7" s="138">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="CI7" s="137">
+        <v>0.23</v>
+      </c>
+      <c r="CJ7" s="124">
+        <v>0.25</v>
+      </c>
+      <c r="CK7" s="124">
+        <v>0.245</v>
+      </c>
+      <c r="CL7" s="124">
+        <v>0.245</v>
+      </c>
+      <c r="CM7" s="121">
+        <v>0.245</v>
+      </c>
+      <c r="CN7" s="121">
+        <v>0.26</v>
+      </c>
+      <c r="CO7" s="124">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="CP7" s="121">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="CQ7" s="124"/>
+      <c r="CR7" s="124"/>
+      <c r="CS7" s="124"/>
+      <c r="CT7" s="13"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" s="154" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="120">
+        <v>17.196999999999999</v>
+      </c>
+      <c r="C8" s="120">
+        <v>17.041</v>
+      </c>
+      <c r="D8" s="118">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="E8" s="139">
+        <v>18.422999999999998</v>
+      </c>
+      <c r="F8" s="140">
+        <v>18.59</v>
+      </c>
+      <c r="G8" s="119">
+        <v>18.791</v>
+      </c>
+      <c r="H8" s="139">
+        <v>17.757999999999999</v>
+      </c>
+      <c r="I8" s="120">
+        <v>17.744</v>
+      </c>
+      <c r="J8" s="139">
+        <v>17.640999999999998</v>
+      </c>
+      <c r="K8" s="120">
+        <v>17.498999999999999</v>
+      </c>
+      <c r="L8" s="139">
+        <v>16.936</v>
+      </c>
+      <c r="M8" s="139">
+        <v>17.783999999999999</v>
+      </c>
+      <c r="N8" s="139">
+        <v>17.521999999999998</v>
+      </c>
+      <c r="O8" s="120">
+        <v>17.364000000000001</v>
+      </c>
+      <c r="P8" s="118">
+        <v>17.224</v>
+      </c>
+      <c r="Q8" s="139">
+        <v>18.748999999999999</v>
+      </c>
+      <c r="R8" s="140">
+        <v>18.934999999999999</v>
+      </c>
+      <c r="S8" s="119">
+        <v>19.664999999999999</v>
+      </c>
+      <c r="T8" s="119">
+        <v>19.620999999999999</v>
+      </c>
+      <c r="U8" s="122">
+        <v>19.606999999999999</v>
+      </c>
+      <c r="V8" s="122">
+        <v>19.472000000000001</v>
+      </c>
+      <c r="W8" s="121">
+        <v>19.341000000000001</v>
+      </c>
+      <c r="X8" s="115">
+        <v>18.765000000000001</v>
+      </c>
+      <c r="Y8" s="122">
+        <v>17.613</v>
+      </c>
+      <c r="Z8" s="122">
+        <v>17.347000000000001</v>
+      </c>
+      <c r="AA8" s="122">
+        <v>17.189</v>
+      </c>
+      <c r="AB8" s="123">
+        <v>17.109000000000002</v>
+      </c>
+      <c r="AC8" s="123">
+        <v>18.635999999999999</v>
+      </c>
+      <c r="AD8" s="121">
+        <v>18.838999999999999</v>
+      </c>
+      <c r="AE8" s="121">
+        <v>19.215</v>
+      </c>
+      <c r="AF8" s="121">
+        <v>19.170000000000002</v>
+      </c>
+      <c r="AG8" s="118">
+        <v>19.155999999999999</v>
+      </c>
+      <c r="AH8" s="118">
+        <v>19.018999999999998</v>
+      </c>
+      <c r="AI8" s="124">
+        <v>18.884</v>
+      </c>
+      <c r="AJ8" s="118">
+        <v>18.556000000000001</v>
+      </c>
+      <c r="AK8" s="121">
+        <v>18.474</v>
+      </c>
+      <c r="AL8" s="122">
+        <v>18.207000000000001</v>
+      </c>
+      <c r="AM8" s="122">
+        <v>18.045999999999999</v>
+      </c>
+      <c r="AN8" s="123">
+        <v>17.968</v>
+      </c>
+      <c r="AO8" s="123">
+        <v>19.581</v>
+      </c>
+      <c r="AP8" s="121">
+        <v>19.739000000000001</v>
+      </c>
+      <c r="AQ8" s="121">
+        <v>21.745000000000001</v>
+      </c>
+      <c r="AR8" s="121">
+        <v>21.699000000000002</v>
+      </c>
+      <c r="AS8" s="124">
+        <v>21.687000000000001</v>
+      </c>
+      <c r="AT8" s="121">
+        <v>21.577999999999999</v>
+      </c>
+      <c r="AU8" s="124">
+        <v>21.442</v>
+      </c>
+      <c r="AV8" s="124">
+        <v>21.103000000000002</v>
+      </c>
+      <c r="AW8" s="124">
+        <v>20.167000000000002</v>
+      </c>
+      <c r="AX8" s="124">
+        <v>18.978000000000002</v>
+      </c>
+      <c r="AY8" s="124">
+        <v>18.826000000000001</v>
+      </c>
+      <c r="AZ8" s="124">
+        <v>18.788</v>
+      </c>
+      <c r="BA8" s="124">
+        <v>20.385000000000002</v>
+      </c>
+      <c r="BB8" s="124">
+        <v>20.53</v>
+      </c>
+      <c r="BC8" s="121">
+        <v>21.678999999999998</v>
+      </c>
+      <c r="BD8" s="121">
+        <v>21.635999999999999</v>
+      </c>
+      <c r="BE8" s="124">
+        <v>21.675000000000001</v>
+      </c>
+      <c r="BF8" s="121">
+        <v>21.888999999999999</v>
+      </c>
+      <c r="BG8" s="124">
+        <v>21.757999999999999</v>
+      </c>
+      <c r="BH8" s="124">
+        <v>21.436</v>
+      </c>
+      <c r="BI8" s="124">
+        <v>20.431999999999999</v>
+      </c>
+      <c r="BJ8" s="124">
+        <v>20.169</v>
+      </c>
+      <c r="BK8" s="124">
+        <v>20.009</v>
+      </c>
+      <c r="BL8" s="124">
+        <v>20.001000000000001</v>
+      </c>
+      <c r="BM8" s="124">
+        <v>21.585999999999999</v>
+      </c>
+      <c r="BN8" s="124">
+        <v>21.716999999999999</v>
+      </c>
+      <c r="BO8" s="121">
+        <v>21.879000000000001</v>
+      </c>
+      <c r="BP8" s="121">
+        <v>23.802</v>
+      </c>
+      <c r="BQ8" s="124">
+        <v>23.812999999999999</v>
+      </c>
+      <c r="BR8" s="121">
+        <v>23.704000000000001</v>
+      </c>
+      <c r="BS8" s="124">
+        <v>23.565999999999999</v>
+      </c>
+      <c r="BT8" s="124">
+        <v>23.224</v>
+      </c>
+      <c r="BU8" s="124">
+        <v>24.367999999999999</v>
+      </c>
+      <c r="BV8" s="124">
+        <v>24.085000000000001</v>
+      </c>
+      <c r="BW8" s="137">
+        <v>23.914999999999999</v>
+      </c>
+      <c r="BX8" s="124">
+        <v>23.91</v>
+      </c>
+      <c r="BY8" s="124">
+        <v>25.443999999999999</v>
+      </c>
+      <c r="BZ8" s="124">
+        <v>25.481000000000002</v>
+      </c>
+      <c r="CA8" s="121">
+        <v>25.856999999999999</v>
+      </c>
+      <c r="CB8" s="121">
+        <v>25.806999999999999</v>
+      </c>
+      <c r="CC8" s="124">
+        <v>25.824999999999999</v>
+      </c>
+      <c r="CD8" s="121">
+        <v>25.715</v>
+      </c>
+      <c r="CE8" s="124">
+        <v>25.594999999999999</v>
+      </c>
+      <c r="CF8" s="124">
+        <v>25.238</v>
+      </c>
+      <c r="CG8" s="124">
+        <v>24.076000000000001</v>
+      </c>
+      <c r="CH8" s="138">
+        <v>23.795000000000002</v>
+      </c>
+      <c r="CI8" s="137">
+        <v>23.620999999999999</v>
+      </c>
+      <c r="CJ8" s="124">
+        <v>23.431999999999999</v>
+      </c>
+      <c r="CK8" s="124">
+        <v>24.984999999999999</v>
+      </c>
+      <c r="CL8" s="124">
+        <v>25.032</v>
+      </c>
+      <c r="CM8" s="121">
+        <v>26.448</v>
+      </c>
+      <c r="CN8" s="121">
+        <v>26.398</v>
+      </c>
+      <c r="CO8" s="124">
+        <v>26.385999999999999</v>
+      </c>
+      <c r="CP8" s="121">
+        <v>26.271000000000001</v>
+      </c>
+      <c r="CQ8" s="124"/>
+      <c r="CR8" s="124"/>
+      <c r="CS8" s="124"/>
+      <c r="CT8" s="13"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" s="154" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="120">
+        <v>7.0540000000000003</v>
+      </c>
+      <c r="C9" s="120">
+        <v>7.4029999999999996</v>
+      </c>
+      <c r="D9" s="118">
+        <v>7.665</v>
+      </c>
+      <c r="E9" s="139">
+        <v>7.7919999999999998</v>
+      </c>
+      <c r="F9" s="140">
+        <v>7.9279999999999999</v>
+      </c>
+      <c r="G9" s="119">
+        <v>8.5589999999999993</v>
+      </c>
+      <c r="H9" s="139">
+        <v>8.4659999999999993</v>
+      </c>
+      <c r="I9" s="120">
+        <v>8.4649999999999999</v>
+      </c>
+      <c r="J9" s="139">
+        <v>8.5370000000000008</v>
+      </c>
+      <c r="K9" s="120">
+        <v>8.484</v>
+      </c>
+      <c r="L9" s="139">
+        <v>8.4770000000000003</v>
+      </c>
+      <c r="M9" s="139">
+        <v>7.431</v>
+      </c>
+      <c r="N9" s="139">
+        <v>7.4009999999999998</v>
+      </c>
+      <c r="O9" s="120">
+        <v>7.3689999999999998</v>
+      </c>
+      <c r="P9" s="118">
+        <v>7.5110000000000001</v>
+      </c>
+      <c r="Q9" s="139">
+        <v>7.6970000000000001</v>
+      </c>
+      <c r="R9" s="140">
+        <v>7.8479999999999999</v>
+      </c>
+      <c r="S9" s="119">
+        <v>8.5809999999999995</v>
+      </c>
+      <c r="T9" s="119">
+        <v>8.6080000000000005</v>
+      </c>
+      <c r="U9" s="122">
+        <v>9.66</v>
+      </c>
+      <c r="V9" s="122">
+        <v>9.6170000000000009</v>
+      </c>
+      <c r="W9" s="121">
+        <v>8.6989999999999998</v>
+      </c>
+      <c r="X9" s="115">
+        <v>8.66</v>
+      </c>
+      <c r="Y9" s="122">
+        <v>7.5860000000000003</v>
+      </c>
+      <c r="Z9" s="122">
+        <v>7.5469999999999997</v>
+      </c>
+      <c r="AA9" s="122">
+        <v>7.5250000000000004</v>
+      </c>
+      <c r="AB9" s="123">
+        <v>8.0280000000000005</v>
+      </c>
+      <c r="AC9" s="123">
+        <v>8.1509999999999998</v>
+      </c>
+      <c r="AD9" s="121">
+        <v>8.42</v>
+      </c>
+      <c r="AE9" s="121">
+        <v>8.8789999999999996</v>
+      </c>
+      <c r="AF9" s="121">
+        <v>8.8659999999999997</v>
+      </c>
+      <c r="AG9" s="118">
+        <v>8.9459999999999997</v>
+      </c>
+      <c r="AH9" s="118">
+        <v>8.9269999999999996</v>
+      </c>
+      <c r="AI9" s="124">
+        <v>8.9220000000000006</v>
+      </c>
+      <c r="AJ9" s="118">
+        <v>8.9079999999999995</v>
+      </c>
+      <c r="AK9" s="121">
+        <v>7.9409999999999998</v>
+      </c>
+      <c r="AL9" s="122">
+        <v>7.9</v>
+      </c>
+      <c r="AM9" s="122">
+        <v>7.8659999999999997</v>
+      </c>
+      <c r="AN9" s="123">
+        <v>7.8070000000000004</v>
+      </c>
+      <c r="AO9" s="123">
+        <v>8.4830000000000005</v>
+      </c>
+      <c r="AP9" s="121">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="AQ9" s="121">
+        <v>7.3840000000000003</v>
+      </c>
+      <c r="AR9" s="121">
+        <v>7.3639999999999999</v>
+      </c>
+      <c r="AS9" s="124">
+        <v>7.3230000000000004</v>
+      </c>
+      <c r="AT9" s="121">
+        <v>7.2770000000000001</v>
+      </c>
+      <c r="AU9" s="124">
+        <v>7.226</v>
+      </c>
+      <c r="AV9" s="124">
+        <v>7.1609999999999996</v>
+      </c>
+      <c r="AW9" s="124">
+        <v>7.1020000000000003</v>
+      </c>
+      <c r="AX9" s="124">
+        <v>6.0750000000000002</v>
+      </c>
+      <c r="AY9" s="124">
+        <v>6.016</v>
+      </c>
+      <c r="AZ9" s="124">
+        <v>6.0110000000000001</v>
+      </c>
+      <c r="BA9" s="124">
+        <v>6.0049999999999999</v>
+      </c>
+      <c r="BB9" s="124">
+        <v>6.0650000000000004</v>
+      </c>
+      <c r="BC9" s="121">
+        <v>6.6689999999999996</v>
+      </c>
+      <c r="BD9" s="121">
+        <v>6.7750000000000004</v>
+      </c>
+      <c r="BE9" s="124">
+        <v>6.7290000000000001</v>
+      </c>
+      <c r="BF9" s="121">
+        <v>6.67</v>
+      </c>
+      <c r="BG9" s="124">
+        <v>6.593</v>
+      </c>
+      <c r="BH9" s="124">
+        <v>6.56</v>
+      </c>
+      <c r="BI9" s="124">
+        <v>6.4770000000000003</v>
+      </c>
+      <c r="BJ9" s="124">
+        <v>6.4320000000000004</v>
+      </c>
+      <c r="BK9" s="124">
+        <v>6.399</v>
+      </c>
+      <c r="BL9" s="124">
+        <v>6.1429999999999998</v>
+      </c>
+      <c r="BM9" s="124">
+        <v>6.5510000000000002</v>
+      </c>
+      <c r="BN9" s="124">
+        <v>7.1970000000000001</v>
+      </c>
+      <c r="BO9" s="121">
+        <v>7.1260000000000003</v>
+      </c>
+      <c r="BP9" s="121">
+        <v>7.6630000000000003</v>
+      </c>
+      <c r="BQ9" s="124">
+        <v>7.5940000000000003</v>
+      </c>
+      <c r="BR9" s="121">
+        <v>7.5</v>
+      </c>
+      <c r="BS9" s="124">
+        <v>7.4610000000000003</v>
+      </c>
+      <c r="BT9" s="124">
+        <v>7.42</v>
+      </c>
+      <c r="BU9" s="124">
+        <v>7.2910000000000004</v>
+      </c>
+      <c r="BV9" s="124">
+        <v>7.2210000000000001</v>
+      </c>
+      <c r="BW9" s="137">
+        <v>7.1779999999999999</v>
+      </c>
+      <c r="BX9" s="124">
+        <v>8.1630000000000003</v>
+      </c>
+      <c r="BY9" s="124">
+        <v>8.2989999999999995</v>
+      </c>
+      <c r="BZ9" s="124">
+        <v>8.7430000000000003</v>
+      </c>
+      <c r="CA9" s="121">
+        <v>8.15</v>
+      </c>
+      <c r="CB9" s="121">
+        <v>8.0630000000000006</v>
+      </c>
+      <c r="CC9" s="124">
+        <v>7.8890000000000002</v>
+      </c>
+      <c r="CD9" s="121">
+        <v>8.0760000000000005</v>
+      </c>
+      <c r="CE9" s="124">
+        <v>8.0649999999999995</v>
+      </c>
+      <c r="CF9" s="124">
+        <v>9.9870000000000001</v>
+      </c>
+      <c r="CG9" s="124">
+        <v>8.3610000000000007</v>
+      </c>
+      <c r="CH9" s="138">
+        <v>8.4149999999999991</v>
+      </c>
+      <c r="CI9" s="137">
+        <v>8.3729999999999993</v>
+      </c>
+      <c r="CJ9" s="124">
+        <v>8.94</v>
+      </c>
+      <c r="CK9" s="124">
+        <v>9.2639999999999993</v>
+      </c>
+      <c r="CL9" s="124">
+        <v>9.2490000000000006</v>
+      </c>
+      <c r="CM9" s="121">
+        <v>8.3650000000000002</v>
+      </c>
+      <c r="CN9" s="121">
+        <v>8.7119999999999997</v>
+      </c>
+      <c r="CO9" s="124">
+        <v>8.6780000000000008</v>
+      </c>
+      <c r="CP9" s="121">
+        <v>8.6340000000000003</v>
+      </c>
+      <c r="CQ9" s="124"/>
+      <c r="CR9" s="124"/>
+      <c r="CS9" s="124"/>
+      <c r="CT9" s="13"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" s="154" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="120">
+        <v>31.405000000000001</v>
+      </c>
+      <c r="C10" s="120">
+        <v>31.085000000000001</v>
+      </c>
+      <c r="D10" s="118">
+        <v>32.326999999999998</v>
+      </c>
+      <c r="E10" s="139">
+        <v>33.36</v>
+      </c>
+      <c r="F10" s="140">
+        <v>34.555999999999997</v>
+      </c>
+      <c r="G10" s="119">
+        <v>34.348999999999997</v>
+      </c>
+      <c r="H10" s="139">
+        <v>34.274000000000001</v>
+      </c>
+      <c r="I10" s="120">
+        <v>34.134999999999998</v>
+      </c>
+      <c r="J10" s="139">
+        <v>33.83</v>
+      </c>
+      <c r="K10" s="120">
+        <v>33.427</v>
+      </c>
+      <c r="L10" s="139">
+        <v>33.106000000000002</v>
+      </c>
+      <c r="M10" s="139">
+        <v>32.448</v>
+      </c>
+      <c r="N10" s="139">
+        <v>31.934999999999999</v>
+      </c>
+      <c r="O10" s="120">
+        <v>31.681000000000001</v>
+      </c>
+      <c r="P10" s="118">
+        <v>33.026000000000003</v>
+      </c>
+      <c r="Q10" s="139">
+        <v>34.073</v>
+      </c>
+      <c r="R10" s="140">
+        <v>35.021000000000001</v>
+      </c>
+      <c r="S10" s="119">
+        <v>35.024000000000001</v>
+      </c>
+      <c r="T10" s="119">
+        <v>34.896999999999998</v>
+      </c>
+      <c r="U10" s="122">
+        <v>34.725999999999999</v>
+      </c>
+      <c r="V10" s="122">
+        <v>34.472999999999999</v>
+      </c>
+      <c r="W10" s="121">
+        <v>34.029000000000003</v>
+      </c>
+      <c r="X10" s="115">
+        <v>33.554000000000002</v>
+      </c>
+      <c r="Y10" s="122">
+        <v>32.936</v>
+      </c>
+      <c r="Z10" s="122">
+        <v>32.430999999999997</v>
+      </c>
+      <c r="AA10" s="122">
+        <v>32.183999999999997</v>
+      </c>
+      <c r="AB10" s="123">
+        <v>33.518000000000001</v>
+      </c>
+      <c r="AC10" s="123">
+        <v>34.936999999999998</v>
+      </c>
+      <c r="AD10" s="121">
+        <v>36.087000000000003</v>
+      </c>
+      <c r="AE10" s="121">
+        <v>35.957999999999998</v>
+      </c>
+      <c r="AF10" s="121">
+        <v>35.862000000000002</v>
+      </c>
+      <c r="AG10" s="118">
+        <v>36.15</v>
+      </c>
+      <c r="AH10" s="118">
+        <v>35.737000000000002</v>
+      </c>
+      <c r="AI10" s="124">
+        <v>35.213999999999999</v>
+      </c>
+      <c r="AJ10" s="118">
+        <v>34.542000000000002</v>
+      </c>
+      <c r="AK10" s="121">
+        <v>34.356000000000002</v>
+      </c>
+      <c r="AL10" s="122">
+        <v>33.927999999999997</v>
+      </c>
+      <c r="AM10" s="122">
+        <v>33.654000000000003</v>
+      </c>
+      <c r="AN10" s="123">
+        <v>35.155999999999999</v>
+      </c>
+      <c r="AO10" s="123">
+        <v>36.872</v>
+      </c>
+      <c r="AP10" s="121">
+        <v>38.25</v>
+      </c>
+      <c r="AQ10" s="121">
+        <v>38.122</v>
+      </c>
+      <c r="AR10" s="121">
+        <v>37.976999999999997</v>
+      </c>
+      <c r="AS10" s="124">
+        <v>37.801000000000002</v>
+      </c>
+      <c r="AT10" s="121">
+        <v>37.502000000000002</v>
+      </c>
+      <c r="AU10" s="124">
+        <v>36.984000000000002</v>
+      </c>
+      <c r="AV10" s="124">
+        <v>36.335999999999999</v>
+      </c>
+      <c r="AW10" s="124">
+        <v>36.048000000000002</v>
+      </c>
+      <c r="AX10" s="124">
+        <v>35.110999999999997</v>
+      </c>
+      <c r="AY10" s="124">
+        <v>34.923000000000002</v>
+      </c>
+      <c r="AZ10" s="124">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="BA10" s="124">
+        <v>37.121000000000002</v>
+      </c>
+      <c r="BB10" s="124">
+        <v>38.462000000000003</v>
+      </c>
+      <c r="BC10" s="121">
+        <v>38.564</v>
+      </c>
+      <c r="BD10" s="121">
+        <v>38.536000000000001</v>
+      </c>
+      <c r="BE10" s="124">
+        <v>38.177999999999997</v>
+      </c>
+      <c r="BF10" s="121">
+        <v>37.787999999999997</v>
+      </c>
+      <c r="BG10" s="124">
+        <v>37.558999999999997</v>
+      </c>
+      <c r="BH10" s="124">
+        <v>37.162999999999997</v>
+      </c>
+      <c r="BI10" s="124">
+        <v>35.414999999999999</v>
+      </c>
+      <c r="BJ10" s="124">
+        <v>36.000999999999998</v>
+      </c>
+      <c r="BK10" s="124">
+        <v>35.817999999999998</v>
+      </c>
+      <c r="BL10" s="124">
+        <v>36.655999999999999</v>
+      </c>
+      <c r="BM10" s="124">
+        <v>37.784999999999997</v>
+      </c>
+      <c r="BN10" s="124">
+        <v>38.472000000000001</v>
+      </c>
+      <c r="BO10" s="121">
+        <v>41.561</v>
+      </c>
+      <c r="BP10" s="121">
+        <v>42.2</v>
+      </c>
+      <c r="BQ10" s="124">
+        <v>42.405000000000001</v>
+      </c>
+      <c r="BR10" s="121">
+        <v>42.139000000000003</v>
+      </c>
+      <c r="BS10" s="124">
+        <v>41.356000000000002</v>
+      </c>
+      <c r="BT10" s="124">
+        <v>41.121000000000002</v>
+      </c>
+      <c r="BU10" s="124">
+        <v>41.738999999999997</v>
+      </c>
+      <c r="BV10" s="124">
+        <v>41.466999999999999</v>
+      </c>
+      <c r="BW10" s="137">
+        <v>41.624000000000002</v>
+      </c>
+      <c r="BX10" s="124">
+        <v>42.83</v>
+      </c>
+      <c r="BY10" s="124">
+        <v>44.627000000000002</v>
+      </c>
+      <c r="BZ10" s="124">
+        <v>47.027999999999999</v>
+      </c>
+      <c r="CA10" s="121">
+        <v>45.113</v>
+      </c>
+      <c r="CB10" s="121">
+        <v>45.167000000000002</v>
+      </c>
+      <c r="CC10" s="124">
+        <v>45.212000000000003</v>
+      </c>
+      <c r="CD10" s="121">
+        <v>44.634999999999998</v>
+      </c>
+      <c r="CE10" s="124">
+        <v>43.484999999999999</v>
+      </c>
+      <c r="CF10" s="124">
+        <v>43.503999999999998</v>
+      </c>
+      <c r="CG10" s="124">
+        <v>43.737000000000002</v>
+      </c>
+      <c r="CH10" s="138">
+        <v>42.463999999999999</v>
+      </c>
+      <c r="CI10" s="137">
+        <v>42.619</v>
+      </c>
+      <c r="CJ10" s="124">
+        <v>43.658000000000001</v>
+      </c>
+      <c r="CK10" s="124">
+        <v>44.902999999999999</v>
+      </c>
+      <c r="CL10" s="124">
+        <v>47.856999999999999</v>
+      </c>
+      <c r="CM10" s="121">
+        <v>46.167999999999999</v>
+      </c>
+      <c r="CN10" s="121">
+        <v>46.149000000000001</v>
+      </c>
+      <c r="CO10" s="124">
+        <v>45.762</v>
+      </c>
+      <c r="CP10" s="121">
+        <v>44.701000000000001</v>
+      </c>
+      <c r="CQ10" s="124"/>
+      <c r="CR10" s="124"/>
+      <c r="CS10" s="124"/>
+      <c r="CT10" s="13"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" s="154" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="120">
+        <v>2.3919999999999999</v>
+      </c>
+      <c r="C11" s="120">
+        <v>2.3849999999999998</v>
+      </c>
+      <c r="D11" s="118">
+        <v>2.484</v>
+      </c>
+      <c r="E11" s="139">
+        <v>2.6869999999999998</v>
+      </c>
+      <c r="F11" s="140">
+        <v>2.7669999999999999</v>
+      </c>
+      <c r="G11" s="119">
+        <v>2.2519999999999998</v>
+      </c>
+      <c r="H11" s="139">
+        <v>2.2440000000000002</v>
+      </c>
+      <c r="I11" s="120">
+        <v>2.2280000000000002</v>
+      </c>
+      <c r="J11" s="139">
+        <v>2.1920000000000002</v>
+      </c>
+      <c r="K11" s="120">
+        <v>2.1749999999999998</v>
+      </c>
+      <c r="L11" s="139">
+        <v>2.1379999999999999</v>
+      </c>
+      <c r="M11" s="139">
+        <v>2.2349999999999999</v>
+      </c>
+      <c r="N11" s="139">
+        <v>2.2240000000000002</v>
+      </c>
+      <c r="O11" s="120">
+        <v>2.23</v>
+      </c>
+      <c r="P11" s="118">
+        <v>2.3090000000000002</v>
+      </c>
+      <c r="Q11" s="139">
+        <v>2.4460000000000002</v>
+      </c>
+      <c r="R11" s="140">
+        <v>2.5459999999999998</v>
+      </c>
+      <c r="S11" s="119">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="T11" s="119">
+        <v>2.2919999999999998</v>
+      </c>
+      <c r="U11" s="122">
+        <v>2.2690000000000001</v>
+      </c>
+      <c r="V11" s="122">
+        <v>2.2280000000000002</v>
+      </c>
+      <c r="W11" s="121">
+        <v>2.206</v>
+      </c>
+      <c r="X11" s="115">
+        <v>2.202</v>
+      </c>
+      <c r="Y11" s="122">
+        <v>2.38</v>
+      </c>
+      <c r="Z11" s="122">
+        <v>2.3740000000000001</v>
+      </c>
+      <c r="AA11" s="122">
+        <v>2.3540000000000001</v>
+      </c>
+      <c r="AB11" s="123">
+        <v>2.4580000000000002</v>
+      </c>
+      <c r="AC11" s="123">
+        <v>2.6110000000000002</v>
+      </c>
+      <c r="AD11" s="121">
+        <v>2.734</v>
+      </c>
+      <c r="AE11" s="121">
+        <v>2.452</v>
+      </c>
+      <c r="AF11" s="121">
+        <v>2.4510000000000001</v>
+      </c>
+      <c r="AG11" s="118">
+        <v>2.4350000000000001</v>
+      </c>
+      <c r="AH11" s="118">
+        <v>2.399</v>
+      </c>
+      <c r="AI11" s="124">
+        <v>2.3809999999999998</v>
+      </c>
+      <c r="AJ11" s="118">
+        <v>2.3769999999999998</v>
+      </c>
+      <c r="AK11" s="121">
+        <v>2.4340000000000002</v>
+      </c>
+      <c r="AL11" s="122">
+        <v>2.427</v>
+      </c>
+      <c r="AM11" s="122">
+        <v>2.4009999999999998</v>
+      </c>
+      <c r="AN11" s="123">
+        <v>2.5</v>
+      </c>
+      <c r="AO11" s="123">
+        <v>2.653</v>
+      </c>
+      <c r="AP11" s="121">
+        <v>2.7669999999999999</v>
+      </c>
+      <c r="AQ11" s="121">
+        <v>2.6</v>
+      </c>
+      <c r="AR11" s="121">
+        <v>2.5990000000000002</v>
+      </c>
+      <c r="AS11" s="124">
+        <v>2.58</v>
+      </c>
+      <c r="AT11" s="121">
+        <v>2.5379999999999998</v>
+      </c>
+      <c r="AU11" s="124">
+        <v>2.5190000000000001</v>
+      </c>
+      <c r="AV11" s="124">
+        <v>2.5150000000000001</v>
+      </c>
+      <c r="AW11" s="124">
+        <v>2.6030000000000002</v>
+      </c>
+      <c r="AX11" s="124">
+        <v>2.508</v>
+      </c>
+      <c r="AY11" s="124">
+        <v>2.4820000000000002</v>
+      </c>
+      <c r="AZ11" s="124">
+        <v>2.5880000000000001</v>
+      </c>
+      <c r="BA11" s="124">
+        <v>2.7429999999999999</v>
+      </c>
+      <c r="BB11" s="124">
+        <v>2.8879999999999999</v>
+      </c>
+      <c r="BC11" s="121">
+        <v>2.4129999999999998</v>
+      </c>
+      <c r="BD11" s="121">
+        <v>2.4119999999999999</v>
+      </c>
+      <c r="BE11" s="124">
+        <v>2.407</v>
+      </c>
+      <c r="BF11" s="121">
+        <v>2.3490000000000002</v>
+      </c>
+      <c r="BG11" s="124">
+        <v>2.323</v>
+      </c>
+      <c r="BH11" s="124">
+        <v>2.3180000000000001</v>
+      </c>
+      <c r="BI11" s="124">
+        <v>2.5950000000000002</v>
+      </c>
+      <c r="BJ11" s="124">
+        <v>2.59</v>
+      </c>
+      <c r="BK11" s="124">
+        <v>2.585</v>
+      </c>
+      <c r="BL11" s="124">
+        <v>2.625</v>
+      </c>
+      <c r="BM11" s="124">
+        <v>2.7909999999999999</v>
+      </c>
+      <c r="BN11" s="124">
+        <v>2.94</v>
+      </c>
+      <c r="BO11" s="121">
+        <v>2.8690000000000002</v>
+      </c>
+      <c r="BP11" s="121">
+        <v>2.5960000000000001</v>
+      </c>
+      <c r="BQ11" s="124">
+        <v>2.5830000000000002</v>
+      </c>
+      <c r="BR11" s="121">
+        <v>2.5230000000000001</v>
+      </c>
+      <c r="BS11" s="124">
+        <v>2.5310000000000001</v>
+      </c>
+      <c r="BT11" s="124">
+        <v>2.5259999999999998</v>
+      </c>
+      <c r="BU11" s="124">
+        <v>2.6360000000000001</v>
+      </c>
+      <c r="BV11" s="124">
+        <v>2.6539999999999999</v>
+      </c>
+      <c r="BW11" s="137">
+        <v>2.6360000000000001</v>
+      </c>
+      <c r="BX11" s="124">
+        <v>2.6920000000000002</v>
+      </c>
+      <c r="BY11" s="124">
+        <v>2.915</v>
+      </c>
+      <c r="BZ11" s="124">
+        <v>3.0489999999999999</v>
+      </c>
+      <c r="CA11" s="121">
+        <v>2.7869999999999999</v>
+      </c>
+      <c r="CB11" s="121">
+        <v>2.786</v>
+      </c>
+      <c r="CC11" s="124">
+        <v>2.7730000000000001</v>
+      </c>
+      <c r="CD11" s="121">
+        <v>2.71</v>
+      </c>
+      <c r="CE11" s="124">
+        <v>2.6829999999999998</v>
+      </c>
+      <c r="CF11" s="124">
+        <v>2.6779999999999999</v>
+      </c>
+      <c r="CG11" s="124">
+        <v>2.597</v>
+      </c>
+      <c r="CH11" s="138">
+        <v>2.593</v>
+      </c>
+      <c r="CI11" s="137">
+        <v>2.5750000000000002</v>
+      </c>
+      <c r="CJ11" s="124">
+        <v>2.6269999999999998</v>
+      </c>
+      <c r="CK11" s="124">
+        <v>2.83</v>
+      </c>
+      <c r="CL11" s="124">
+        <v>2.976</v>
+      </c>
+      <c r="CM11" s="121">
+        <v>2.532</v>
+      </c>
+      <c r="CN11" s="121">
+        <v>2.5310000000000001</v>
+      </c>
+      <c r="CO11" s="124">
+        <v>2.5169999999999999</v>
+      </c>
+      <c r="CP11" s="121">
+        <v>2.4529999999999998</v>
+      </c>
+      <c r="CQ11" s="124"/>
+      <c r="CR11" s="124"/>
+      <c r="CS11" s="124"/>
+      <c r="CT11" s="13"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" s="154" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="120">
+        <v>6.44</v>
+      </c>
+      <c r="C12" s="120">
+        <v>6.4249999999999998</v>
+      </c>
+      <c r="D12" s="118">
+        <v>6.84</v>
+      </c>
+      <c r="E12" s="139">
+        <v>7.3979999999999997</v>
+      </c>
+      <c r="F12" s="140">
+        <v>7.5179999999999998</v>
+      </c>
+      <c r="G12" s="119">
+        <v>7.56</v>
+      </c>
+      <c r="H12" s="139">
+        <v>7.4050000000000002</v>
+      </c>
+      <c r="I12" s="120">
+        <v>7.38</v>
+      </c>
+      <c r="J12" s="139">
+        <v>7.25</v>
+      </c>
+      <c r="K12" s="120">
+        <v>7.1779999999999999</v>
+      </c>
+      <c r="L12" s="139">
+        <v>7.0540000000000003</v>
+      </c>
+      <c r="M12" s="139">
+        <v>6.8979999999999997</v>
+      </c>
+      <c r="N12" s="139">
+        <v>6.7329999999999997</v>
+      </c>
+      <c r="O12" s="120">
+        <v>6.7220000000000004</v>
+      </c>
+      <c r="P12" s="118">
+        <v>7.14</v>
+      </c>
+      <c r="Q12" s="139">
+        <v>7.7220000000000004</v>
+      </c>
+      <c r="R12" s="140">
+        <v>7.86</v>
+      </c>
+      <c r="S12" s="119">
+        <v>7.9320000000000004</v>
+      </c>
+      <c r="T12" s="119">
+        <v>7.931</v>
+      </c>
+      <c r="U12" s="122">
+        <v>7.8570000000000002</v>
+      </c>
+      <c r="V12" s="122">
+        <v>7.673</v>
+      </c>
+      <c r="W12" s="121">
+        <v>7.5990000000000002</v>
+      </c>
+      <c r="X12" s="115">
+        <v>7.4749999999999996</v>
+      </c>
+      <c r="Y12" s="122">
+        <v>7.2350000000000003</v>
+      </c>
+      <c r="Z12" s="122">
+        <v>7.0650000000000004</v>
+      </c>
+      <c r="AA12" s="122">
+        <v>7.0540000000000003</v>
+      </c>
+      <c r="AB12" s="123">
+        <v>7.4950000000000001</v>
+      </c>
+      <c r="AC12" s="123">
+        <v>8.09</v>
+      </c>
+      <c r="AD12" s="121">
+        <v>8.2119999999999997</v>
+      </c>
+      <c r="AE12" s="121">
+        <v>8.5239999999999991</v>
+      </c>
+      <c r="AF12" s="121">
+        <v>8.5150000000000006</v>
+      </c>
+      <c r="AG12" s="118">
+        <v>8.44</v>
+      </c>
+      <c r="AH12" s="118">
+        <v>8.2520000000000007</v>
+      </c>
+      <c r="AI12" s="124">
+        <v>8.1760000000000002</v>
+      </c>
+      <c r="AJ12" s="118">
+        <v>8.0510000000000002</v>
+      </c>
+      <c r="AK12" s="121">
+        <v>7.4870000000000001</v>
+      </c>
+      <c r="AL12" s="122">
+        <v>7.319</v>
+      </c>
+      <c r="AM12" s="122">
+        <v>7.31</v>
+      </c>
+      <c r="AN12" s="123">
+        <v>7.7679999999999998</v>
+      </c>
+      <c r="AO12" s="123">
+        <v>8.0399999999999991</v>
+      </c>
+      <c r="AP12" s="121">
+        <v>8.1690000000000005</v>
+      </c>
+      <c r="AQ12" s="121">
+        <v>8.4559999999999995</v>
+      </c>
+      <c r="AR12" s="121">
+        <v>8.4730000000000008</v>
+      </c>
+      <c r="AS12" s="124">
+        <v>8.4480000000000004</v>
+      </c>
+      <c r="AT12" s="121">
+        <v>8.3089999999999993</v>
+      </c>
+      <c r="AU12" s="124">
+        <v>8.2349999999999994</v>
+      </c>
+      <c r="AV12" s="124">
+        <v>8.1039999999999992</v>
+      </c>
+      <c r="AW12" s="124">
+        <v>7.4829999999999997</v>
+      </c>
+      <c r="AX12" s="124">
+        <v>6.0529999999999999</v>
+      </c>
+      <c r="AY12" s="124">
+        <v>6.0529999999999999</v>
+      </c>
+      <c r="AZ12" s="124">
+        <v>6.53</v>
+      </c>
+      <c r="BA12" s="124">
+        <v>7.0179999999999998</v>
+      </c>
+      <c r="BB12" s="124">
+        <v>7.0990000000000002</v>
+      </c>
+      <c r="BC12" s="121">
+        <v>7.718</v>
+      </c>
+      <c r="BD12" s="121">
+        <v>7.7679999999999998</v>
+      </c>
+      <c r="BE12" s="124">
+        <v>7.7389999999999999</v>
+      </c>
+      <c r="BF12" s="121">
+        <v>7.4859999999999998</v>
+      </c>
+      <c r="BG12" s="124">
+        <v>7.407</v>
+      </c>
+      <c r="BH12" s="124">
+        <v>7.3280000000000003</v>
+      </c>
+      <c r="BI12" s="124">
+        <v>7.2830000000000004</v>
+      </c>
+      <c r="BJ12" s="124">
+        <v>6.5019999999999998</v>
+      </c>
+      <c r="BK12" s="124">
+        <v>6.6219999999999999</v>
+      </c>
+      <c r="BL12" s="124">
+        <v>7.3170000000000002</v>
+      </c>
+      <c r="BM12" s="124">
+        <v>7.81</v>
+      </c>
+      <c r="BN12" s="124">
+        <v>7.8869999999999996</v>
+      </c>
+      <c r="BO12" s="121">
+        <v>7.8659999999999997</v>
+      </c>
+      <c r="BP12" s="121">
+        <v>7.7050000000000001</v>
+      </c>
+      <c r="BQ12" s="124">
+        <v>7.7649999999999997</v>
+      </c>
+      <c r="BR12" s="121">
+        <v>7.5069999999999997</v>
+      </c>
+      <c r="BS12" s="124">
+        <v>7.4420000000000002</v>
+      </c>
+      <c r="BT12" s="124">
+        <v>7.3579999999999997</v>
+      </c>
+      <c r="BU12" s="124">
+        <v>7.8490000000000002</v>
+      </c>
+      <c r="BV12" s="124">
+        <v>7.5579999999999998</v>
+      </c>
+      <c r="BW12" s="137">
+        <v>7.5549999999999997</v>
+      </c>
+      <c r="BX12" s="124">
+        <v>8.0370000000000008</v>
+      </c>
+      <c r="BY12" s="124">
+        <v>8.5210000000000008</v>
+      </c>
+      <c r="BZ12" s="124">
+        <v>8.6189999999999998</v>
+      </c>
+      <c r="CA12" s="121">
+        <v>8.6679999999999993</v>
+      </c>
+      <c r="CB12" s="121">
+        <v>8.6780000000000008</v>
+      </c>
+      <c r="CC12" s="124">
+        <v>8.65</v>
+      </c>
+      <c r="CD12" s="121">
+        <v>8.3879999999999999</v>
+      </c>
+      <c r="CE12" s="124">
+        <v>8.3279999999999994</v>
+      </c>
+      <c r="CF12" s="124">
+        <v>8.2279999999999998</v>
+      </c>
+      <c r="CG12" s="124">
+        <v>8.4309999999999992</v>
+      </c>
+      <c r="CH12" s="138">
+        <v>8.1389999999999993</v>
+      </c>
+      <c r="CI12" s="137">
+        <v>8.1379999999999999</v>
+      </c>
+      <c r="CJ12" s="124">
+        <v>8.593</v>
+      </c>
+      <c r="CK12" s="124">
+        <v>9.1489999999999991</v>
+      </c>
+      <c r="CL12" s="124">
+        <v>9.2439999999999998</v>
+      </c>
+      <c r="CM12" s="121">
+        <v>8.9570000000000007</v>
+      </c>
+      <c r="CN12" s="121">
+        <v>8.9640000000000004</v>
+      </c>
+      <c r="CO12" s="124">
+        <v>8.9359999999999999</v>
+      </c>
+      <c r="CP12" s="121">
+        <v>8.7349999999999994</v>
+      </c>
+      <c r="CQ12" s="124"/>
+      <c r="CR12" s="124"/>
+      <c r="CS12" s="124"/>
+      <c r="CT12" s="13"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" s="154" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="126">
+        <v>1.61</v>
+      </c>
+      <c r="AR13" s="121">
+        <v>1.61</v>
+      </c>
+      <c r="AS13" s="124">
+        <v>1.6160000000000001</v>
+      </c>
+      <c r="AT13" s="121">
+        <v>1.615</v>
+      </c>
+      <c r="AU13" s="124">
+        <v>1.615</v>
+      </c>
+      <c r="AV13" s="124">
+        <v>1.6120000000000001</v>
+      </c>
+      <c r="AW13" s="124">
+        <v>1.532</v>
+      </c>
+      <c r="AX13" s="124">
+        <v>2.0179999999999998</v>
+      </c>
+      <c r="AY13" s="124">
+        <v>2.056</v>
+      </c>
+      <c r="AZ13" s="124">
+        <v>2.1030000000000002</v>
+      </c>
+      <c r="BA13" s="124">
+        <v>2.1120000000000001</v>
+      </c>
+      <c r="BB13" s="124">
+        <v>2.2549999999999999</v>
+      </c>
+      <c r="BC13" s="126">
+        <v>1.8859999999999999</v>
+      </c>
+      <c r="BD13" s="121">
+        <v>1.8979999999999999</v>
+      </c>
+      <c r="BE13" s="124">
+        <v>1.86</v>
+      </c>
+      <c r="BF13" s="121">
+        <v>1.857</v>
+      </c>
+      <c r="BG13" s="124">
+        <v>1.857</v>
+      </c>
+      <c r="BH13" s="124">
+        <v>1.8160000000000001</v>
+      </c>
+      <c r="BI13" s="124">
+        <v>1.792</v>
+      </c>
+      <c r="BJ13" s="124">
+        <v>1.9510000000000001</v>
+      </c>
+      <c r="BK13" s="124">
+        <v>1.819</v>
+      </c>
+      <c r="BL13" s="124">
+        <v>1.8340000000000001</v>
+      </c>
+      <c r="BM13" s="124">
+        <v>1.841</v>
+      </c>
+      <c r="BN13" s="124">
+        <v>1.861</v>
+      </c>
+      <c r="BO13" s="126">
+        <v>1.889</v>
+      </c>
+      <c r="BP13" s="121">
+        <v>2.3090000000000002</v>
+      </c>
+      <c r="BQ13" s="124">
+        <v>2.298</v>
+      </c>
+      <c r="BR13" s="121">
+        <v>2.2930000000000001</v>
+      </c>
+      <c r="BS13" s="124">
+        <v>2.2930000000000001</v>
+      </c>
+      <c r="BT13" s="124">
+        <v>2.2639999999999998</v>
+      </c>
+      <c r="BU13" s="124">
+        <v>2.2429999999999999</v>
+      </c>
+      <c r="BV13" s="124">
+        <v>2.258</v>
+      </c>
+      <c r="BW13" s="137">
+        <v>2.2959999999999998</v>
+      </c>
+      <c r="BX13" s="124">
+        <v>2.35</v>
+      </c>
+      <c r="BY13" s="124">
+        <v>2.3570000000000002</v>
+      </c>
+      <c r="BZ13" s="124">
+        <v>2.3719999999999999</v>
+      </c>
+      <c r="CA13" s="126">
+        <v>2.3010000000000002</v>
+      </c>
+      <c r="CB13" s="121">
+        <v>2.214</v>
+      </c>
+      <c r="CC13" s="124">
+        <v>2.2080000000000002</v>
+      </c>
+      <c r="CD13" s="121">
+        <v>2.4729999999999999</v>
+      </c>
+      <c r="CE13" s="124">
+        <v>2.3279999999999998</v>
+      </c>
+      <c r="CF13" s="124">
+        <v>2.327</v>
+      </c>
+      <c r="CG13" s="124">
+        <v>2.2349999999999999</v>
+      </c>
+      <c r="CH13" s="138">
+        <v>2.3050000000000002</v>
+      </c>
+      <c r="CI13" s="137">
+        <v>2.3039999999999998</v>
+      </c>
+      <c r="CJ13" s="124">
+        <v>2.3340000000000001</v>
+      </c>
+      <c r="CK13" s="124">
+        <v>2.343</v>
+      </c>
+      <c r="CL13" s="124">
+        <v>2.4670000000000001</v>
+      </c>
+      <c r="CM13" s="126">
+        <v>2.8319999999999999</v>
+      </c>
+      <c r="CN13" s="121">
+        <v>2.6840000000000002</v>
+      </c>
+      <c r="CO13" s="124">
+        <v>2.645</v>
+      </c>
+      <c r="CP13" s="121">
+        <v>2.6419999999999999</v>
+      </c>
+      <c r="CQ13" s="124"/>
+      <c r="CR13" s="124"/>
+      <c r="CS13" s="124"/>
+      <c r="CT13" s="13"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" s="154" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="120">
+        <v>1.353</v>
+      </c>
+      <c r="C14" s="120">
+        <v>1.3420000000000001</v>
+      </c>
+      <c r="D14" s="118">
+        <v>1.4810000000000001</v>
+      </c>
+      <c r="E14" s="139">
+        <v>1.569</v>
+      </c>
+      <c r="F14" s="140">
+        <v>1.639</v>
+      </c>
+      <c r="G14" s="119">
+        <v>1.6639999999999999</v>
+      </c>
+      <c r="H14" s="139">
+        <v>1.5049999999999999</v>
+      </c>
+      <c r="I14" s="120">
+        <v>1.5029999999999999</v>
+      </c>
+      <c r="J14" s="139">
+        <v>1.486</v>
+      </c>
+      <c r="K14" s="120">
+        <v>1.486</v>
+      </c>
+      <c r="L14" s="139">
+        <v>1.484</v>
+      </c>
+      <c r="M14" s="139">
+        <v>1.4379999999999999</v>
+      </c>
+      <c r="N14" s="139">
+        <v>1.4370000000000001</v>
+      </c>
+      <c r="O14" s="120">
+        <v>1.427</v>
+      </c>
+      <c r="P14" s="118">
+        <v>1.5760000000000001</v>
+      </c>
+      <c r="Q14" s="139">
+        <v>1.6659999999999999</v>
+      </c>
+      <c r="R14" s="140">
+        <v>1.698</v>
+      </c>
+      <c r="S14" s="119">
+        <v>1.7030000000000001</v>
+      </c>
+      <c r="T14" s="119">
+        <v>1.5089999999999999</v>
+      </c>
+      <c r="U14" s="122">
+        <v>1.504</v>
+      </c>
+      <c r="V14" s="126">
+        <v>1.49</v>
+      </c>
+      <c r="W14" s="127">
+        <v>1.49</v>
+      </c>
+      <c r="X14" s="122">
+        <v>1.4810000000000001</v>
+      </c>
+      <c r="Y14" s="126">
+        <v>1.536</v>
+      </c>
+      <c r="Z14" s="122">
+        <v>1.4910000000000001</v>
+      </c>
+      <c r="AA14" s="122">
+        <v>1.4890000000000001</v>
+      </c>
+      <c r="AB14" s="123">
+        <v>1.625</v>
+      </c>
+      <c r="AC14" s="123">
+        <v>1.7150000000000001</v>
+      </c>
+      <c r="AD14" s="121">
+        <v>1.7549999999999999</v>
+      </c>
+      <c r="AE14" s="121">
+        <v>1.77</v>
+      </c>
+      <c r="AF14" s="121">
+        <v>1.7470000000000001</v>
+      </c>
+      <c r="AG14" s="118">
+        <v>1.7450000000000001</v>
+      </c>
+      <c r="AH14" s="118">
+        <v>1.728</v>
+      </c>
+      <c r="AI14" s="124">
+        <v>1.726</v>
+      </c>
+      <c r="AJ14" s="118">
+        <v>1.724</v>
+      </c>
+      <c r="AK14" s="121">
+        <v>1.677</v>
+      </c>
+      <c r="AL14" s="122">
+        <v>1.6759999999999999</v>
+      </c>
+      <c r="AM14" s="122">
+        <v>1.6759999999999999</v>
+      </c>
+      <c r="AN14" s="123">
+        <v>1.83</v>
+      </c>
+      <c r="AO14" s="123">
+        <v>1.923</v>
+      </c>
+      <c r="AP14" s="121">
+        <v>1.9590000000000001</v>
+      </c>
+      <c r="AQ14" s="121">
+        <v>1.276</v>
+      </c>
+      <c r="AR14" s="121">
+        <v>1.1930000000000001</v>
+      </c>
+      <c r="AS14" s="124">
+        <v>1.1930000000000001</v>
+      </c>
+      <c r="AT14" s="121">
+        <v>1.1759999999999999</v>
+      </c>
+      <c r="AU14" s="124">
+        <v>1.1739999999999999</v>
+      </c>
+      <c r="AV14" s="124">
+        <v>1.171</v>
+      </c>
+      <c r="AW14" s="124">
+        <v>1.1850000000000001</v>
+      </c>
+      <c r="AX14" s="124">
+        <v>1.0469999999999999</v>
+      </c>
+      <c r="AY14" s="124">
+        <v>1.0469999999999999</v>
+      </c>
+      <c r="AZ14" s="124">
+        <v>1.202</v>
+      </c>
+      <c r="BA14" s="124">
+        <v>1.2589999999999999</v>
+      </c>
+      <c r="BB14" s="124">
+        <v>1.304</v>
+      </c>
+      <c r="BC14" s="121">
+        <v>1.3160000000000001</v>
+      </c>
+      <c r="BD14" s="121">
+        <v>1.171</v>
+      </c>
+      <c r="BE14" s="124">
+        <v>1.171</v>
+      </c>
+      <c r="BF14" s="121">
+        <v>1.165</v>
+      </c>
+      <c r="BG14" s="124">
+        <v>1.163</v>
+      </c>
+      <c r="BH14" s="124">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="BI14" s="124">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="BJ14" s="124">
+        <v>1.1579999999999999</v>
+      </c>
+      <c r="BK14" s="124">
+        <v>1.1579999999999999</v>
+      </c>
+      <c r="BL14" s="124">
+        <v>1.3260000000000001</v>
+      </c>
+      <c r="BM14" s="124">
+        <v>1.369</v>
+      </c>
+      <c r="BN14" s="124">
+        <v>1.4139999999999999</v>
+      </c>
+      <c r="BO14" s="121">
+        <v>1.4259999999999999</v>
+      </c>
+      <c r="BP14" s="121">
+        <v>1.4319999999999999</v>
+      </c>
+      <c r="BQ14" s="124">
+        <v>1.2450000000000001</v>
+      </c>
+      <c r="BR14" s="121">
+        <v>1.2210000000000001</v>
+      </c>
+      <c r="BS14" s="124">
+        <v>1.2210000000000001</v>
+      </c>
+      <c r="BT14" s="124">
+        <v>1.2210000000000001</v>
+      </c>
+      <c r="BU14" s="124">
+        <v>1.1819999999999999</v>
+      </c>
+      <c r="BV14" s="124">
+        <v>1.181</v>
+      </c>
+      <c r="BW14" s="137">
+        <v>1.181</v>
+      </c>
+      <c r="BX14" s="124">
+        <v>1.3680000000000001</v>
+      </c>
+      <c r="BY14" s="124">
+        <v>1.4319999999999999</v>
+      </c>
+      <c r="BZ14" s="124">
+        <v>1.4770000000000001</v>
+      </c>
+      <c r="CA14" s="121">
+        <v>1.3740000000000001</v>
+      </c>
+      <c r="CB14" s="121">
+        <v>1.3759999999999999</v>
+      </c>
+      <c r="CC14" s="124">
+        <v>1.3759999999999999</v>
+      </c>
+      <c r="CD14" s="121">
+        <v>1.351</v>
+      </c>
+      <c r="CE14" s="124">
+        <v>1.351</v>
+      </c>
+      <c r="CF14" s="124">
+        <v>1.351</v>
+      </c>
+      <c r="CG14" s="124">
+        <v>1.232</v>
+      </c>
+      <c r="CH14" s="138">
+        <v>1.2310000000000001</v>
+      </c>
+      <c r="CI14" s="137">
+        <v>1.2310000000000001</v>
+      </c>
+      <c r="CJ14" s="124">
+        <v>1.4179999999999999</v>
+      </c>
+      <c r="CK14" s="124">
+        <v>1.5</v>
+      </c>
+      <c r="CL14" s="124">
+        <v>1.5429999999999999</v>
+      </c>
+      <c r="CM14" s="121">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="CN14" s="121">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="CO14" s="124">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="CP14" s="121">
+        <v>0.92700000000000005</v>
+      </c>
+      <c r="CQ14" s="124"/>
+      <c r="CR14" s="124"/>
+      <c r="CS14" s="124"/>
+      <c r="CT14" s="13"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" s="154" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="120">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="C15" s="120">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="D15" s="118">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="E15" s="139">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="F15" s="140">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="G15" s="119">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="H15" s="139">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="I15" s="120">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="J15" s="139">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="K15" s="120">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="L15" s="139">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="M15" s="139">
+        <v>0.247</v>
+      </c>
+      <c r="N15" s="139">
+        <v>0.247</v>
+      </c>
+      <c r="O15" s="120">
+        <v>0.247</v>
+      </c>
+      <c r="P15" s="118">
+        <v>0.247</v>
+      </c>
+      <c r="Q15" s="139">
+        <v>0.251</v>
+      </c>
+      <c r="R15" s="140">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="S15" s="119">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="T15" s="119">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="U15" s="122">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="V15" s="122">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="W15" s="121">
+        <v>0.24</v>
+      </c>
+      <c r="X15" s="122">
+        <v>0.24</v>
+      </c>
+      <c r="Y15" s="122">
+        <v>0.249</v>
+      </c>
+      <c r="Z15" s="122">
+        <v>0.249</v>
+      </c>
+      <c r="AA15" s="122">
+        <v>0.249</v>
+      </c>
+      <c r="AB15" s="123">
+        <v>0.249</v>
+      </c>
+      <c r="AC15" s="123">
+        <v>0.252</v>
+      </c>
+      <c r="AD15" s="121">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="AE15" s="121">
+        <v>0.26900000000000002</v>
+      </c>
+      <c r="AF15" s="121">
+        <v>0.251</v>
+      </c>
+      <c r="AG15" s="118">
+        <v>0.251</v>
+      </c>
+      <c r="AH15" s="118">
+        <v>0.251</v>
+      </c>
+      <c r="AI15" s="124">
+        <v>0.251</v>
+      </c>
+      <c r="AJ15" s="118">
+        <v>0.25</v>
+      </c>
+      <c r="AK15" s="121">
+        <v>0.248</v>
+      </c>
+      <c r="AL15" s="122">
+        <v>0.248</v>
+      </c>
+      <c r="AM15" s="122">
+        <v>0.248</v>
+      </c>
+      <c r="AN15" s="123">
+        <v>0.246</v>
+      </c>
+      <c r="AO15" s="123">
+        <v>0.251</v>
+      </c>
+      <c r="AP15" s="121">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="AQ15" s="121">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="AR15" s="121">
+        <v>0.247</v>
+      </c>
+      <c r="AS15" s="124">
+        <v>0.247</v>
+      </c>
+      <c r="AT15" s="121">
+        <v>0.247</v>
+      </c>
+      <c r="AU15" s="124">
+        <v>0.247</v>
+      </c>
+      <c r="AV15" s="124">
+        <v>0.247</v>
+      </c>
+      <c r="AW15" s="124">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="AX15" s="124">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AY15" s="124">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AZ15" s="124">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="BA15" s="124">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="BB15" s="124">
+        <v>0.308</v>
+      </c>
+      <c r="BC15" s="121">
+        <v>0.31</v>
+      </c>
+      <c r="BD15" s="121">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BE15" s="124">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BF15" s="121">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="BG15" s="124">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="BH15" s="124">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="BI15" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BJ15" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BK15" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BL15" s="124">
+        <v>0.26400000000000001</v>
+      </c>
+      <c r="BM15" s="124">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="BN15" s="124">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="BO15" s="121">
+        <v>0.248</v>
+      </c>
+      <c r="BP15" s="121">
+        <v>0.248</v>
+      </c>
+      <c r="BQ15" s="124">
+        <v>0.248</v>
+      </c>
+      <c r="BR15" s="121">
+        <v>0.248</v>
+      </c>
+      <c r="BS15" s="124">
+        <v>0.248</v>
+      </c>
+      <c r="BT15" s="124">
+        <v>0.248</v>
+      </c>
+      <c r="BU15" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BV15" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BW15" s="137">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BX15" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BY15" s="124">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="BZ15" s="124">
+        <v>0.251</v>
+      </c>
+      <c r="CA15" s="121">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CB15" s="121">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CC15" s="124">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CD15" s="121">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CE15" s="124">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CF15" s="124">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="CG15" s="124">
+        <v>0.222</v>
+      </c>
+      <c r="CH15" s="138">
+        <v>0.222</v>
+      </c>
+      <c r="CI15" s="137">
+        <v>0.222</v>
+      </c>
+      <c r="CJ15" s="124">
+        <v>0.222</v>
+      </c>
+      <c r="CK15" s="124">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="CL15" s="124">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="CM15" s="121">
+        <v>0.254</v>
+      </c>
+      <c r="CN15" s="121">
+        <v>0.254</v>
+      </c>
+      <c r="CO15" s="124">
+        <v>0.254</v>
+      </c>
+      <c r="CP15" s="121">
+        <v>0.254</v>
+      </c>
+      <c r="CQ15" s="124"/>
+      <c r="CR15" s="124"/>
+      <c r="CS15" s="124"/>
+      <c r="CT15" s="13"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" s="154" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="120">
+        <v>45.222000000000001</v>
+      </c>
+      <c r="C16" s="120">
+        <v>46.429000000000002</v>
+      </c>
+      <c r="D16" s="118">
+        <v>47.933999999999997</v>
+      </c>
+      <c r="E16" s="139">
+        <v>50.289000000000001</v>
+      </c>
+      <c r="F16" s="140">
+        <v>51.947000000000003</v>
+      </c>
+      <c r="G16" s="119">
+        <v>52.134</v>
+      </c>
+      <c r="H16" s="139">
+        <v>50.481000000000002</v>
+      </c>
+      <c r="I16" s="120">
+        <v>50.47</v>
+      </c>
+      <c r="J16" s="139">
+        <v>50.46</v>
+      </c>
+      <c r="K16" s="120">
+        <v>50.423999999999999</v>
+      </c>
+      <c r="L16" s="139">
+        <v>49.747</v>
+      </c>
+      <c r="M16" s="139">
+        <v>47.872999999999998</v>
+      </c>
+      <c r="N16" s="139">
+        <v>47.341000000000001</v>
+      </c>
+      <c r="O16" s="120">
+        <v>48.564</v>
+      </c>
+      <c r="P16" s="118">
+        <v>50.14</v>
+      </c>
+      <c r="Q16" s="139">
+        <v>52.527999999999999</v>
+      </c>
+      <c r="R16" s="140">
+        <v>55.046999999999997</v>
+      </c>
+      <c r="S16" s="119">
+        <v>53.203000000000003</v>
+      </c>
+      <c r="T16" s="119">
+        <v>53.195999999999998</v>
+      </c>
+      <c r="U16" s="122">
+        <v>53.188000000000002</v>
+      </c>
+      <c r="V16" s="122">
+        <v>53.155000000000001</v>
+      </c>
+      <c r="W16" s="121">
+        <v>53.103000000000002</v>
+      </c>
+      <c r="X16" s="122">
+        <v>52.420999999999999</v>
+      </c>
+      <c r="Y16" s="122">
+        <v>51.569000000000003</v>
+      </c>
+      <c r="Z16" s="122">
+        <v>50.963000000000001</v>
+      </c>
+      <c r="AA16" s="122">
+        <v>52.069000000000003</v>
+      </c>
+      <c r="AB16" s="123">
+        <v>53.872999999999998</v>
+      </c>
+      <c r="AC16" s="123">
+        <v>56.3</v>
+      </c>
+      <c r="AD16" s="121">
+        <v>58.975999999999999</v>
+      </c>
+      <c r="AE16" s="121">
+        <v>57.527999999999999</v>
+      </c>
+      <c r="AF16" s="121">
+        <v>57.521000000000001</v>
+      </c>
+      <c r="AG16" s="118">
+        <v>57.503999999999998</v>
+      </c>
+      <c r="AH16" s="118">
+        <v>57.482999999999997</v>
+      </c>
+      <c r="AI16" s="124">
+        <v>57.506</v>
+      </c>
+      <c r="AJ16" s="118">
+        <v>56.765000000000001</v>
+      </c>
+      <c r="AK16" s="121">
+        <v>54.073</v>
+      </c>
+      <c r="AL16" s="122">
+        <v>53.595999999999997</v>
+      </c>
+      <c r="AM16" s="122">
+        <v>54.604999999999997</v>
+      </c>
+      <c r="AN16" s="123">
+        <v>56.518999999999998</v>
+      </c>
+      <c r="AO16" s="123">
+        <v>58.945999999999998</v>
+      </c>
+      <c r="AP16" s="121">
+        <v>61.412999999999997</v>
+      </c>
+      <c r="AQ16" s="121">
+        <v>61.628999999999998</v>
+      </c>
+      <c r="AR16" s="121">
+        <v>61.622</v>
+      </c>
+      <c r="AS16" s="124">
+        <v>61.613999999999997</v>
+      </c>
+      <c r="AT16" s="121">
+        <v>61.591999999999999</v>
+      </c>
+      <c r="AU16" s="124">
+        <v>61.512</v>
+      </c>
+      <c r="AV16" s="124">
+        <v>60.765999999999998</v>
+      </c>
+      <c r="AW16" s="124">
+        <v>58.643000000000001</v>
+      </c>
+      <c r="AX16" s="124">
+        <v>57.128999999999998</v>
+      </c>
+      <c r="AY16" s="124">
+        <v>57.689</v>
+      </c>
+      <c r="AZ16" s="124">
+        <v>59.21</v>
+      </c>
+      <c r="BA16" s="124">
+        <v>60.63</v>
+      </c>
+      <c r="BB16" s="124">
+        <v>64.23</v>
+      </c>
+      <c r="BC16" s="121">
+        <v>62.582999999999998</v>
+      </c>
+      <c r="BD16" s="121">
+        <v>62.575000000000003</v>
+      </c>
+      <c r="BE16" s="124">
+        <v>62.567</v>
+      </c>
+      <c r="BF16" s="121">
+        <v>62.569000000000003</v>
+      </c>
+      <c r="BG16" s="124">
+        <v>62.476999999999997</v>
+      </c>
+      <c r="BH16" s="124">
+        <v>61.627000000000002</v>
+      </c>
+      <c r="BI16" s="124">
+        <v>60.231999999999999</v>
+      </c>
+      <c r="BJ16" s="124">
+        <v>60.040999999999997</v>
+      </c>
+      <c r="BK16" s="124">
+        <v>59.981000000000002</v>
+      </c>
+      <c r="BL16" s="124">
+        <v>61.573999999999998</v>
+      </c>
+      <c r="BM16" s="124">
+        <v>63.66</v>
+      </c>
+      <c r="BN16" s="124">
+        <v>66.45</v>
+      </c>
+      <c r="BO16" s="121">
+        <v>66.067999999999998</v>
+      </c>
+      <c r="BP16" s="121">
+        <v>65.274000000000001</v>
+      </c>
+      <c r="BQ16" s="124">
+        <v>65.265000000000001</v>
+      </c>
+      <c r="BR16" s="121">
+        <v>65.424999999999997</v>
+      </c>
+      <c r="BS16" s="124">
+        <v>65.275000000000006</v>
+      </c>
+      <c r="BT16" s="124">
+        <v>64.16</v>
+      </c>
+      <c r="BU16" s="124">
+        <v>60.698</v>
+      </c>
+      <c r="BV16" s="124">
+        <v>59.829000000000001</v>
+      </c>
+      <c r="BW16" s="137">
+        <v>61.585000000000001</v>
+      </c>
+      <c r="BX16" s="124">
+        <v>63.741</v>
+      </c>
+      <c r="BY16" s="124">
+        <v>65.049000000000007</v>
+      </c>
+      <c r="BZ16" s="124">
+        <v>67.876000000000005</v>
+      </c>
+      <c r="CA16" s="121">
+        <v>66.494</v>
+      </c>
+      <c r="CB16" s="121">
+        <v>66.040000000000006</v>
+      </c>
+      <c r="CC16" s="124">
+        <v>65.997</v>
+      </c>
+      <c r="CD16" s="121">
+        <v>65.992999999999995</v>
+      </c>
+      <c r="CE16" s="124">
+        <v>65.771000000000001</v>
+      </c>
+      <c r="CF16" s="124">
+        <v>65.537999999999997</v>
+      </c>
+      <c r="CG16" s="124">
+        <v>63.689</v>
+      </c>
+      <c r="CH16" s="138">
+        <v>62.957000000000001</v>
+      </c>
+      <c r="CI16" s="137">
+        <v>62.835000000000001</v>
+      </c>
+      <c r="CJ16" s="124">
+        <v>63.637</v>
+      </c>
+      <c r="CK16" s="124">
+        <v>67.236000000000004</v>
+      </c>
+      <c r="CL16" s="124">
+        <v>70.171000000000006</v>
+      </c>
+      <c r="CM16" s="121">
+        <v>68.497</v>
+      </c>
+      <c r="CN16" s="121">
+        <v>68.591999999999999</v>
+      </c>
+      <c r="CO16" s="124">
+        <v>68.486999999999995</v>
+      </c>
+      <c r="CP16" s="121">
+        <v>68.23</v>
+      </c>
+      <c r="CQ16" s="124"/>
+      <c r="CR16" s="124"/>
+      <c r="CS16" s="124"/>
+      <c r="CT16" s="13"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" s="154" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="120">
+        <v>65.438999999999993</v>
+      </c>
+      <c r="C17" s="120">
+        <v>64.835999999999999</v>
+      </c>
+      <c r="D17" s="120">
+        <v>79.421999999999997</v>
+      </c>
+      <c r="E17" s="120">
+        <v>79.19</v>
+      </c>
+      <c r="F17" s="120">
+        <v>78.861999999999995</v>
+      </c>
+      <c r="G17" s="120">
+        <v>78.406000000000006</v>
+      </c>
+      <c r="H17" s="120">
+        <v>71.37</v>
+      </c>
+      <c r="I17" s="120">
+        <v>71.055000000000007</v>
+      </c>
+      <c r="J17" s="139">
+        <v>69.613</v>
+      </c>
+      <c r="K17" s="120">
+        <v>68.966999999999999</v>
+      </c>
+      <c r="L17" s="139">
+        <v>68.393000000000001</v>
+      </c>
+      <c r="M17" s="139">
+        <v>67.287000000000006</v>
+      </c>
+      <c r="N17" s="139">
+        <v>68.536000000000001</v>
+      </c>
+      <c r="O17" s="120">
+        <v>68.061999999999998</v>
+      </c>
+      <c r="P17" s="120">
+        <v>82.968000000000004</v>
+      </c>
+      <c r="Q17" s="120">
+        <v>82.881</v>
+      </c>
+      <c r="R17" s="120">
+        <v>82.623000000000005</v>
+      </c>
+      <c r="S17" s="120">
+        <v>82.171000000000006</v>
+      </c>
+      <c r="T17" s="120">
+        <v>72.361999999999995</v>
+      </c>
+      <c r="U17" s="122">
+        <v>72.081999999999994</v>
+      </c>
+      <c r="V17" s="122">
+        <v>70.819000000000003</v>
+      </c>
+      <c r="W17" s="121">
+        <v>70.81</v>
+      </c>
+      <c r="X17" s="122">
+        <v>70.566999999999993</v>
+      </c>
+      <c r="Y17" s="122">
+        <v>71.051000000000002</v>
+      </c>
+      <c r="Z17" s="122">
+        <v>71.23</v>
+      </c>
+      <c r="AA17" s="122">
+        <v>70.784000000000006</v>
+      </c>
+      <c r="AB17" s="123">
+        <v>85.893000000000001</v>
+      </c>
+      <c r="AC17" s="123">
+        <v>85.712999999999994</v>
+      </c>
+      <c r="AD17" s="121">
+        <v>85.474000000000004</v>
+      </c>
+      <c r="AE17" s="121">
+        <v>84.778000000000006</v>
+      </c>
+      <c r="AF17" s="121">
+        <v>73.53</v>
+      </c>
+      <c r="AG17" s="118">
+        <v>73.265000000000001</v>
+      </c>
+      <c r="AH17" s="118">
+        <v>71.98</v>
+      </c>
+      <c r="AI17" s="124">
+        <v>71.347999999999999</v>
+      </c>
+      <c r="AJ17" s="118">
+        <v>71.116</v>
+      </c>
+      <c r="AK17" s="121">
+        <v>80.831999999999994</v>
+      </c>
+      <c r="AL17" s="122">
+        <v>80.498999999999995</v>
+      </c>
+      <c r="AM17" s="122">
+        <v>79.94</v>
+      </c>
+      <c r="AN17" s="123">
+        <v>94.995999999999995</v>
+      </c>
+      <c r="AO17" s="123">
+        <v>94.801000000000002</v>
+      </c>
+      <c r="AP17" s="121">
+        <v>94.551000000000002</v>
+      </c>
+      <c r="AQ17" s="121">
+        <v>85.350999999999999</v>
+      </c>
+      <c r="AR17" s="121">
+        <v>84.962000000000003</v>
+      </c>
+      <c r="AS17" s="124">
+        <v>84.608999999999995</v>
+      </c>
+      <c r="AT17" s="121">
+        <v>83.35</v>
+      </c>
+      <c r="AU17" s="124">
+        <v>82.715999999999994</v>
+      </c>
+      <c r="AV17" s="124">
+        <v>82.158000000000001</v>
+      </c>
+      <c r="AW17" s="124">
+        <v>81.222999999999999</v>
+      </c>
+      <c r="AX17" s="124">
+        <v>87.135000000000005</v>
+      </c>
+      <c r="AY17" s="124">
+        <v>86.569000000000003</v>
+      </c>
+      <c r="AZ17" s="124">
+        <v>103.316</v>
+      </c>
+      <c r="BA17" s="124">
+        <v>103.137</v>
+      </c>
+      <c r="BB17" s="124">
+        <v>102.873</v>
+      </c>
+      <c r="BC17" s="121">
+        <v>91.015000000000001</v>
+      </c>
+      <c r="BD17" s="121">
+        <v>90.603999999999999</v>
+      </c>
+      <c r="BE17" s="124">
+        <v>90.397999999999996</v>
+      </c>
+      <c r="BF17" s="121">
+        <v>89.567999999999998</v>
+      </c>
+      <c r="BG17" s="124">
+        <v>89.656000000000006</v>
+      </c>
+      <c r="BH17" s="124">
+        <v>89.543000000000006</v>
+      </c>
+      <c r="BI17" s="124">
+        <v>89.475999999999999</v>
+      </c>
+      <c r="BJ17" s="124">
+        <v>89.075000000000003</v>
+      </c>
+      <c r="BK17" s="124">
+        <v>88.85</v>
+      </c>
+      <c r="BL17" s="124">
+        <v>103.429</v>
+      </c>
+      <c r="BM17" s="124">
+        <v>102.73099999999999</v>
+      </c>
+      <c r="BN17" s="124">
+        <v>103.02800000000001</v>
+      </c>
+      <c r="BO17" s="121">
+        <v>91.34</v>
+      </c>
+      <c r="BP17" s="121">
+        <v>89.992000000000004</v>
+      </c>
+      <c r="BQ17" s="124">
+        <v>89.644999999999996</v>
+      </c>
+      <c r="BR17" s="121">
+        <v>88.873000000000005</v>
+      </c>
+      <c r="BS17" s="124">
+        <v>88.569000000000003</v>
+      </c>
+      <c r="BT17" s="124">
+        <v>88.412999999999997</v>
+      </c>
+      <c r="BU17" s="124">
+        <v>90.641999999999996</v>
+      </c>
+      <c r="BV17" s="124">
+        <v>90.838999999999999</v>
+      </c>
+      <c r="BW17" s="137">
+        <v>90.736000000000004</v>
+      </c>
+      <c r="BX17" s="124">
+        <v>109.879</v>
+      </c>
+      <c r="BY17" s="124">
+        <v>109.813</v>
+      </c>
+      <c r="BZ17" s="124">
+        <v>109.482</v>
+      </c>
+      <c r="CA17" s="121">
+        <v>94.656999999999996</v>
+      </c>
+      <c r="CB17" s="121">
+        <v>94.617999999999995</v>
+      </c>
+      <c r="CC17" s="124">
+        <v>94.56</v>
+      </c>
+      <c r="CD17" s="121">
+        <v>94.781000000000006</v>
+      </c>
+      <c r="CE17" s="124">
+        <v>94.748000000000005</v>
+      </c>
+      <c r="CF17" s="124">
+        <v>96.69</v>
+      </c>
+      <c r="CG17" s="124">
+        <v>96.646000000000001</v>
+      </c>
+      <c r="CH17" s="138">
+        <v>94.995000000000005</v>
+      </c>
+      <c r="CI17" s="137">
+        <v>94.323999999999998</v>
+      </c>
+      <c r="CJ17" s="124">
+        <v>113.623</v>
+      </c>
+      <c r="CK17" s="124">
+        <v>113.446</v>
+      </c>
+      <c r="CL17" s="124">
+        <v>113.137</v>
+      </c>
+      <c r="CM17" s="121">
+        <v>99.094999999999999</v>
+      </c>
+      <c r="CN17" s="121">
+        <v>98.762</v>
+      </c>
+      <c r="CO17" s="124">
+        <v>98.528999999999996</v>
+      </c>
+      <c r="CP17" s="121">
+        <v>101.166</v>
+      </c>
+      <c r="CQ17" s="124"/>
+      <c r="CR17" s="124"/>
+      <c r="CS17" s="124"/>
+      <c r="CT17" s="13"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" s="155" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="120">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="C18" s="120">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="D18" s="120">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="E18" s="120">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="F18" s="120">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="G18" s="120">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="H18" s="120">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="I18" s="120">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="J18" s="139">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="K18" s="120">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="L18" s="139">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="M18" s="139">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="N18" s="139">
+        <v>9.4E-2</v>
+      </c>
+      <c r="O18" s="120">
+        <v>9.4E-2</v>
+      </c>
+      <c r="P18" s="120">
+        <v>9.4E-2</v>
+      </c>
+      <c r="Q18" s="120">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="R18" s="120">
+        <v>0.10199999999999999</v>
+      </c>
+      <c r="S18" s="120">
+        <v>0.129</v>
+      </c>
+      <c r="T18" s="120">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="U18" s="122">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="V18" s="122">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="W18" s="121">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="X18" s="122">
+        <v>0.129</v>
+      </c>
+      <c r="Y18" s="122">
+        <v>0.09</v>
+      </c>
+      <c r="Z18" s="122">
+        <v>0.09</v>
+      </c>
+      <c r="AA18" s="122">
+        <v>0.09</v>
+      </c>
+      <c r="AB18" s="123">
+        <v>0.09</v>
+      </c>
+      <c r="AC18" s="123">
+        <v>0.09</v>
+      </c>
+      <c r="AD18" s="121">
+        <v>0.09</v>
+      </c>
+      <c r="AE18" s="121">
+        <v>0.09</v>
+      </c>
+      <c r="AF18" s="121">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AG18" s="118">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AH18" s="130">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AI18" s="130">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AJ18" s="130">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AK18" s="130">
+        <v>8.5999999999999993E-2</v>
+      </c>
+      <c r="AL18" s="122">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AM18" s="122">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AN18" s="123">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AO18" s="123">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AP18" s="121">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AQ18" s="121">
+        <v>0.10299999999999999</v>
+      </c>
+      <c r="AR18" s="121">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AS18" s="124">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AT18" s="121">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AU18" s="124">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AV18" s="124">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AW18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="AX18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="AY18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="AZ18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BA18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BB18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BC18" s="121">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BD18" s="121">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="BE18" s="124">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="BF18" s="121">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="BG18" s="124">
+        <v>2.7E-2</v>
+      </c>
+      <c r="BH18" s="124">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="BI18" s="124">
+        <v>0.113</v>
+      </c>
+      <c r="BJ18" s="124">
+        <v>0.113</v>
+      </c>
+      <c r="BK18" s="124">
+        <v>0.11</v>
+      </c>
+      <c r="BL18" s="124">
+        <v>0.112</v>
+      </c>
+      <c r="BM18" s="124">
+        <v>0.112</v>
+      </c>
+      <c r="BN18" s="124">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="BO18" s="121">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="BP18" s="121">
+        <v>0.152</v>
+      </c>
+      <c r="BQ18" s="124">
+        <v>0.151</v>
+      </c>
+      <c r="BR18" s="121">
+        <v>0.151</v>
+      </c>
+      <c r="BS18" s="124">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="BT18" s="124">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="BU18" s="124">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="BV18" s="124">
+        <v>0.15</v>
+      </c>
+      <c r="BW18" s="137">
+        <v>0.156</v>
+      </c>
+      <c r="BX18" s="124">
+        <v>0.158</v>
+      </c>
+      <c r="BY18" s="124">
+        <v>0.186</v>
+      </c>
+      <c r="BZ18" s="124">
+        <v>0.186</v>
+      </c>
+      <c r="CA18" s="121">
+        <v>0.17799999999999999</v>
+      </c>
+      <c r="CB18" s="121">
+        <v>0.18</v>
+      </c>
+      <c r="CC18" s="124">
+        <v>0.18</v>
+      </c>
+      <c r="CD18" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="CE18" s="124">
+        <v>0.19</v>
+      </c>
+      <c r="CF18" s="124">
+        <v>0.19</v>
+      </c>
+      <c r="CG18" s="124">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="CH18" s="138">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="CI18" s="137">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="CJ18" s="124">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="CK18" s="124">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="CL18" s="124">
+        <v>0.155</v>
+      </c>
+      <c r="CM18" s="121">
+        <v>0.152</v>
+      </c>
+      <c r="CN18" s="121">
+        <v>0.158</v>
+      </c>
+      <c r="CO18" s="124">
+        <v>0.158</v>
+      </c>
+      <c r="CP18" s="121">
+        <v>0.158</v>
+      </c>
+      <c r="CQ18" s="124"/>
+      <c r="CR18" s="124"/>
+      <c r="CS18" s="124"/>
+      <c r="CT18" s="13"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" s="155" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="120">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="C19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="D19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="E19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="F19" s="120">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="G19" s="120">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="H19" s="120">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="I19" s="120">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="J19" s="139">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="K19" s="120">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="L19" s="139">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="M19" s="141">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="N19" s="141">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="O19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="P19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="Q19" s="120">
+        <v>1.6E-2</v>
+      </c>
+      <c r="R19" s="120">
+        <v>1.9E-2</v>
+      </c>
+      <c r="S19" s="120">
+        <v>1.9E-2</v>
+      </c>
+      <c r="T19" s="120">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="U19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="V19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="W19" s="121">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="X19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="Y19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="Z19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AA19" s="122">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AB19" s="123">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AC19" s="123">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="AD19" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="AE19" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="AF19" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="AG19" s="118">
+        <v>0.02</v>
+      </c>
+      <c r="AH19" s="118">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AI19" s="124">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AJ19" s="118">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AK19" s="121">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AL19" s="122">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AM19" s="122">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AN19" s="123">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AO19" s="123">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AP19" s="121">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="AQ19" s="121">
+        <v>1.7999999999999999E-2</v>
+      </c>
+      <c r="AR19" s="121">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AS19" s="124">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AT19" s="121">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AU19" s="124">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AV19" s="124">
+        <v>1.6E-2</v>
+      </c>
+      <c r="AW19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AX19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AY19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="AZ19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BA19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BB19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="BC19" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BD19" s="121">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BE19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BF19" s="121">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BG19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BH19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BI19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BJ19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BK19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BL19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BM19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BN19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BO19" s="121">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BP19" s="121">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="BQ19" s="124">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="BR19" s="121">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="BS19" s="124">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="BT19" s="124">
+        <v>1.2999999999999999E-2</v>
+      </c>
+      <c r="BU19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BV19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BW19" s="137">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BX19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BY19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="BZ19" s="124">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="CA19" s="121">
+        <v>1.0999999999999999E-2</v>
+      </c>
+      <c r="CB19" s="121">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="CC19" s="124">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="CD19" s="121">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="CE19" s="124">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="CF19" s="124">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="CG19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL19" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM19" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN19" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO19" s="124">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="CP19" s="121">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="CQ19" s="124"/>
+      <c r="CR19" s="124"/>
+      <c r="CS19" s="138"/>
+      <c r="CT19" s="13"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" s="155" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="120">
+        <v>27.785</v>
+      </c>
+      <c r="C20" s="120">
+        <v>28.138999999999999</v>
+      </c>
+      <c r="D20" s="120">
+        <v>30.099</v>
+      </c>
+      <c r="E20" s="120">
+        <v>31.808</v>
+      </c>
+      <c r="F20" s="120">
+        <v>32.167000000000002</v>
+      </c>
+      <c r="G20" s="120">
+        <v>32.002000000000002</v>
+      </c>
+      <c r="H20" s="120">
+        <v>30.113</v>
+      </c>
+      <c r="I20" s="120">
+        <v>29.581</v>
+      </c>
+      <c r="J20" s="139">
+        <v>29.364999999999998</v>
+      </c>
+      <c r="K20" s="120">
+        <v>29.041</v>
+      </c>
+      <c r="L20" s="139">
+        <v>28.721</v>
+      </c>
+      <c r="M20" s="141">
+        <v>30.353000000000002</v>
+      </c>
+      <c r="N20" s="141">
+        <v>29.972999999999999</v>
+      </c>
+      <c r="O20" s="120">
+        <v>30.17</v>
+      </c>
+      <c r="P20" s="120">
+        <v>32.380000000000003</v>
+      </c>
+      <c r="Q20" s="120">
+        <v>34.365000000000002</v>
+      </c>
+      <c r="R20" s="120">
+        <v>34.923000000000002</v>
+      </c>
+      <c r="S20" s="120">
+        <v>34.673000000000002</v>
+      </c>
+      <c r="T20" s="120">
+        <v>34.936</v>
+      </c>
+      <c r="U20" s="122">
+        <v>34.39</v>
+      </c>
+      <c r="V20" s="122">
+        <v>34.125</v>
+      </c>
+      <c r="W20" s="121">
+        <v>33.716999999999999</v>
+      </c>
+      <c r="X20" s="122">
+        <v>33.058999999999997</v>
+      </c>
+      <c r="Y20" s="122">
+        <v>34.305999999999997</v>
+      </c>
+      <c r="Z20" s="124">
+        <v>34.116</v>
+      </c>
+      <c r="AA20" s="124">
+        <v>34.509</v>
+      </c>
+      <c r="AB20" s="123">
+        <v>36.603000000000002</v>
+      </c>
+      <c r="AC20" s="123">
+        <v>38.869999999999997</v>
+      </c>
+      <c r="AD20" s="121">
+        <v>39.512</v>
+      </c>
+      <c r="AE20" s="121">
+        <v>39.819000000000003</v>
+      </c>
+      <c r="AF20" s="121">
+        <v>38.524000000000001</v>
+      </c>
+      <c r="AG20" s="118">
+        <v>37.883000000000003</v>
+      </c>
+      <c r="AH20" s="118">
+        <v>37.604999999999997</v>
+      </c>
+      <c r="AI20" s="124">
+        <v>37.277000000000001</v>
+      </c>
+      <c r="AJ20" s="118">
+        <v>36.659999999999997</v>
+      </c>
+      <c r="AK20" s="121">
+        <v>34.991999999999997</v>
+      </c>
+      <c r="AL20" s="124">
+        <v>34.837000000000003</v>
+      </c>
+      <c r="AM20" s="124">
+        <v>35.216999999999999</v>
+      </c>
+      <c r="AN20" s="123">
+        <v>37.277000000000001</v>
+      </c>
+      <c r="AO20" s="123">
+        <v>39.542000000000002</v>
+      </c>
+      <c r="AP20" s="121">
+        <v>40.171999999999997</v>
+      </c>
+      <c r="AQ20" s="121">
+        <v>40.414999999999999</v>
+      </c>
+      <c r="AR20" s="121">
+        <v>39.478000000000002</v>
+      </c>
+      <c r="AS20" s="124">
+        <v>38.881</v>
+      </c>
+      <c r="AT20" s="121">
+        <v>38.542999999999999</v>
+      </c>
+      <c r="AU20" s="124">
+        <v>38.386000000000003</v>
+      </c>
+      <c r="AV20" s="124">
+        <v>37.756</v>
+      </c>
+      <c r="AW20" s="124">
+        <v>36.823</v>
+      </c>
+      <c r="AX20" s="124">
+        <v>34.07</v>
+      </c>
+      <c r="AY20" s="124">
+        <v>34.206000000000003</v>
+      </c>
+      <c r="AZ20" s="124">
+        <v>36.046999999999997</v>
+      </c>
+      <c r="BA20" s="124">
+        <v>38.314</v>
+      </c>
+      <c r="BB20" s="124">
+        <v>39.073999999999998</v>
+      </c>
+      <c r="BC20" s="121">
+        <v>39.447000000000003</v>
+      </c>
+      <c r="BD20" s="121">
+        <v>39.744</v>
+      </c>
+      <c r="BE20" s="124">
+        <v>39.305</v>
+      </c>
+      <c r="BF20" s="121">
+        <v>39.563000000000002</v>
+      </c>
+      <c r="BG20" s="124">
+        <v>39.274999999999999</v>
+      </c>
+      <c r="BH20" s="124">
+        <v>38.712000000000003</v>
+      </c>
+      <c r="BI20" s="124">
+        <v>37.969000000000001</v>
+      </c>
+      <c r="BJ20" s="124">
+        <v>37.820999999999998</v>
+      </c>
+      <c r="BK20" s="124">
+        <v>37.962000000000003</v>
+      </c>
+      <c r="BL20" s="124">
+        <v>39.713999999999999</v>
+      </c>
+      <c r="BM20" s="124">
+        <v>42.343000000000004</v>
+      </c>
+      <c r="BN20" s="124">
+        <v>43.097999999999999</v>
+      </c>
+      <c r="BO20" s="121">
+        <v>43.94</v>
+      </c>
+      <c r="BP20" s="121">
+        <v>43.875999999999998</v>
+      </c>
+      <c r="BQ20" s="124">
+        <v>43.533999999999999</v>
+      </c>
+      <c r="BR20" s="121">
+        <v>43.37</v>
+      </c>
+      <c r="BS20" s="124">
+        <v>43.04</v>
+      </c>
+      <c r="BT20" s="124">
+        <v>42.497</v>
+      </c>
+      <c r="BU20" s="124">
+        <v>40.957000000000001</v>
+      </c>
+      <c r="BV20" s="124">
+        <v>39.686999999999998</v>
+      </c>
+      <c r="BW20" s="137">
+        <v>39.857999999999997</v>
+      </c>
+      <c r="BX20" s="124">
+        <v>41.619</v>
+      </c>
+      <c r="BY20" s="124">
+        <v>44.216999999999999</v>
+      </c>
+      <c r="BZ20" s="124">
+        <v>45.124000000000002</v>
+      </c>
+      <c r="CA20" s="121">
+        <v>43.682000000000002</v>
+      </c>
+      <c r="CB20" s="121">
+        <v>43.497999999999998</v>
+      </c>
+      <c r="CC20" s="124">
+        <v>43.201999999999998</v>
+      </c>
+      <c r="CD20" s="121">
+        <v>43.427999999999997</v>
+      </c>
+      <c r="CE20" s="124">
+        <v>43.122999999999998</v>
+      </c>
+      <c r="CF20" s="124">
+        <v>42.503</v>
+      </c>
+      <c r="CG20" s="124">
+        <v>40.92</v>
+      </c>
+      <c r="CH20" s="138">
+        <v>40.734000000000002</v>
+      </c>
+      <c r="CI20" s="137">
+        <v>41.043999999999997</v>
+      </c>
+      <c r="CJ20" s="124">
+        <v>42.314999999999998</v>
+      </c>
+      <c r="CK20" s="124">
+        <v>44.487000000000002</v>
+      </c>
+      <c r="CL20" s="124">
+        <v>45.735999999999997</v>
+      </c>
+      <c r="CM20" s="121">
+        <v>46.125</v>
+      </c>
+      <c r="CN20" s="121">
+        <v>46.073</v>
+      </c>
+      <c r="CO20" s="124">
+        <v>45.813000000000002</v>
+      </c>
+      <c r="CP20" s="121">
+        <v>45.591999999999999</v>
+      </c>
+      <c r="CQ20" s="124"/>
+      <c r="CR20" s="124"/>
+      <c r="CS20" s="124"/>
+      <c r="CT20" s="13"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" s="155" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="122">
+        <v>0.7</v>
+      </c>
+      <c r="AR21" s="121">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AS21" s="124">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AT21" s="121">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AU21" s="124">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AV21" s="124">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="AW21" s="124">
+        <v>0.72099999999999997</v>
+      </c>
+      <c r="AX21" s="124">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="AY21" s="124">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="AZ21" s="124">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="BA21" s="124">
+        <v>0.71799999999999997</v>
+      </c>
+      <c r="BB21" s="124">
+        <v>0.76</v>
+      </c>
+      <c r="BC21" s="122">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="BD21" s="121">
+        <v>0.71</v>
+      </c>
+      <c r="BE21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BF21" s="121">
+        <v>0.71</v>
+      </c>
+      <c r="BG21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BH21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BI21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BJ21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BK21" s="124">
+        <v>0.71</v>
+      </c>
+      <c r="BL21" s="124">
+        <v>0.71099999999999997</v>
+      </c>
+      <c r="BM21" s="124">
+        <v>0.71099999999999997</v>
+      </c>
+      <c r="BN21" s="124">
+        <v>0.747</v>
+      </c>
+      <c r="BO21" s="122">
+        <v>0.747</v>
+      </c>
+      <c r="BP21" s="121">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="BQ21" s="124">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="BR21" s="121">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="BS21" s="124">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="BT21" s="124">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="BU21" s="124">
+        <v>0.61</v>
+      </c>
+      <c r="BV21" s="124">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="BW21" s="137">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="BX21" s="124">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="BY21" s="124">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="BZ21" s="124">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="CA21" s="122">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CB21" s="121">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CC21" s="124">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CD21" s="121">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CE21" s="124">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CF21" s="124">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="CG21" s="124">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CH21" s="138">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CI21" s="137">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CJ21" s="124">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CK21" s="124">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CL21" s="124">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CM21" s="122">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CN21" s="121">
+        <v>0.63</v>
+      </c>
+      <c r="CO21" s="124">
+        <v>0.63</v>
+      </c>
+      <c r="CP21" s="121">
+        <v>0.63</v>
+      </c>
+      <c r="CQ21" s="124"/>
+      <c r="CR21" s="124"/>
+      <c r="CS21" s="124"/>
+      <c r="CT21" s="13"/>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" s="155" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="120">
+        <v>0.63800000000000001</v>
+      </c>
+      <c r="C22" s="120">
+        <v>0.63800000000000001</v>
+      </c>
+      <c r="D22" s="120">
+        <v>0.63600000000000001</v>
+      </c>
+      <c r="E22" s="120">
+        <v>0.629</v>
+      </c>
+      <c r="F22" s="120">
+        <v>0.65800000000000003</v>
+      </c>
+      <c r="G22" s="120">
+        <v>0.62</v>
+      </c>
+      <c r="H22" s="120">
+        <v>0.61899999999999999</v>
+      </c>
+      <c r="I22" s="120">
+        <v>0.60499999999999998</v>
+      </c>
+      <c r="J22" s="139">
+        <v>0.59299999999999997</v>
+      </c>
+      <c r="K22" s="120">
+        <v>0.59199999999999997</v>
+      </c>
+      <c r="L22" s="139">
+        <v>0.58599999999999997</v>
+      </c>
+      <c r="M22" s="141">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="N22" s="141">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="O22" s="120">
+        <v>0.55500000000000005</v>
+      </c>
+      <c r="P22" s="120">
+        <v>0.55100000000000005</v>
+      </c>
+      <c r="Q22" s="120">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="R22" s="120">
+        <v>0.57799999999999996</v>
+      </c>
+      <c r="S22" s="120">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="T22" s="120">
+        <v>0.58299999999999996</v>
+      </c>
+      <c r="U22" s="122">
+        <v>0.58199999999999996</v>
+      </c>
+      <c r="V22" s="122">
+        <v>0.56899999999999995</v>
+      </c>
+      <c r="W22" s="121">
+        <v>0.56200000000000006</v>
+      </c>
+      <c r="X22" s="122">
+        <v>0.55300000000000005</v>
+      </c>
+      <c r="Y22" s="122">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="Z22" s="122">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="AA22" s="122">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="AB22" s="123">
+        <v>0.56899999999999995</v>
+      </c>
+      <c r="AC22" s="123">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="AD22" s="121">
+        <v>0.60099999999999998</v>
+      </c>
+      <c r="AE22" s="121">
+        <v>0.61899999999999999</v>
+      </c>
+      <c r="AF22" s="121">
+        <v>0.61799999999999999</v>
+      </c>
+      <c r="AG22" s="118">
+        <v>0.61799999999999999</v>
+      </c>
+      <c r="AH22" s="118">
+        <v>0.60099999999999998</v>
+      </c>
+      <c r="AI22" s="124">
+        <v>0.60199999999999998</v>
+      </c>
+      <c r="AJ22" s="118">
+        <v>0.59699999999999998</v>
+      </c>
+      <c r="AK22" s="121">
+        <v>0.628</v>
+      </c>
+      <c r="AL22" s="122">
+        <v>0.63500000000000001</v>
+      </c>
+      <c r="AM22" s="122">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="AN22" s="123">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="AO22" s="123">
+        <v>0.65700000000000003</v>
+      </c>
+      <c r="AP22" s="121">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="AQ22" s="121">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AR22" s="121">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AS22" s="124">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AT22" s="121">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AU22" s="124">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AV22" s="124">
+        <v>0.24</v>
+      </c>
+      <c r="AW22" s="124">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="AX22" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="AY22" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="AZ22" s="124">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="BA22" s="137">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="BB22" s="137">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="BC22" s="121">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="BD22" s="121">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="BE22" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BF22" s="121">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BG22" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BH22" s="124">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="BI22" s="124">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="BJ22" s="124">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="BK22" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BL22" s="124">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="BM22" s="137">
+        <v>0.26600000000000001</v>
+      </c>
+      <c r="BN22" s="137">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="BO22" s="121">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="BP22" s="121">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BQ22" s="124">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="BR22" s="121">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="BS22" s="124">
+        <v>0.29199999999999998</v>
+      </c>
+      <c r="BT22" s="124">
+        <v>0.29199999999999998</v>
+      </c>
+      <c r="BU22" s="124">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="BV22" s="124">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="BW22" s="137">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BX22" s="124">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="BY22" s="137">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="BZ22" s="137">
+        <v>0.311</v>
+      </c>
+      <c r="CA22" s="121">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="CB22" s="121">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="CC22" s="124">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="CD22" s="121">
+        <v>0.34300000000000003</v>
+      </c>
+      <c r="CE22" s="124">
+        <v>0.309</v>
+      </c>
+      <c r="CF22" s="124">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="CG22" s="124">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="CH22" s="138">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="CI22" s="137">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="CJ22" s="124">
+        <v>0.29399999999999998</v>
+      </c>
+      <c r="CK22" s="137">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="CL22" s="137">
+        <v>0.31900000000000001</v>
+      </c>
+      <c r="CM22" s="121">
+        <v>0.33600000000000002</v>
+      </c>
+      <c r="CN22" s="121">
+        <v>0.33600000000000002</v>
+      </c>
+      <c r="CO22" s="124">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="CP22" s="121">
+        <v>0.33700000000000002</v>
+      </c>
+      <c r="CQ22" s="124"/>
+      <c r="CR22" s="124"/>
+      <c r="CS22" s="124"/>
+      <c r="CT22" s="13"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" s="155" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S23" s="142" t="s">
+        <v>0</v>
+      </c>
+      <c r="T23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS23" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BI23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BJ23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BL23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BM23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BN23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BQ23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BX23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BZ23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CP23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ23" s="122"/>
+      <c r="CR23" s="122"/>
+      <c r="CS23" s="122"/>
+      <c r="CT23" s="13"/>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" s="155" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="120">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="C24" s="120">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="D24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="F24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="J24" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="L24" s="139" t="s">
+        <v>0</v>
+      </c>
+      <c r="M24" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="118">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="P24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="R24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="S24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="T24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="U24" s="122">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="V24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="W24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="X24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AT24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AU24" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AX24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BI24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BJ24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BL24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BM24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BN24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BQ24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BX24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BZ24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CP24" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ24" s="122"/>
+      <c r="CR24" s="122"/>
+      <c r="CS24" s="122"/>
+      <c r="CT24" s="11"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" s="155" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="C25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="D25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="E25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="F25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="G25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="H25" s="120">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="I25" s="122">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="J25" s="143">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="K25" s="121">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="L25" s="138">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="M25" s="124">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="N25" s="124">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="O25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="P25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="Q25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="R25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="S25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="T25" s="120">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="U25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="V25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="W25" s="121">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="X25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="Y25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="Z25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AA25" s="122">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AB25" s="131">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AC25" s="131">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AD25" s="121">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="AE25" s="121">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AF25" s="121">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AG25" s="118">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AH25" s="118">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AI25" s="124">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AJ25" s="118">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AK25" s="121">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AL25" s="138">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AM25" s="138">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="AN25" s="138">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AO25" s="131">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AP25" s="138">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="AQ25" s="138">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AR25" s="114">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AS25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AT25" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AU25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AV25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AW25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AX25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AY25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AZ25" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BA25" s="131">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BB25" s="131">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BC25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BI25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BJ25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BL25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BM25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BN25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BQ25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BX25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="BZ25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CG25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CH25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CI25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CJ25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CN25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CO25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CP25" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CQ25" s="122"/>
+      <c r="CR25" s="122"/>
+      <c r="CS25" s="122"/>
+      <c r="CT25" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A1:AV1"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DR28"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CH1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CP5" sqref="CP5:CP25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" style="2" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" style="2" customWidth="1"/>
+    <col min="98" max="132" width="20.7109375" style="2" customWidth="1"/>
+    <col min="133" max="16384" width="9.140625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A1" s="160" t="s">
+        <v>59</v>
+      </c>
+      <c r="B1" s="176"/>
+      <c r="C1" s="176"/>
+      <c r="D1" s="176"/>
+      <c r="E1" s="176"/>
+      <c r="F1" s="176"/>
+      <c r="G1" s="176"/>
+      <c r="H1" s="176"/>
+      <c r="I1" s="176"/>
+      <c r="J1" s="176"/>
+      <c r="K1" s="176"/>
+      <c r="L1" s="176"/>
+      <c r="M1" s="176"/>
+      <c r="N1" s="176"/>
+      <c r="O1" s="176"/>
+      <c r="P1" s="176"/>
+      <c r="Q1" s="176"/>
+      <c r="R1" s="176"/>
+      <c r="S1" s="176"/>
+      <c r="T1" s="176"/>
+      <c r="U1" s="176"/>
+      <c r="V1" s="176"/>
+      <c r="W1" s="176"/>
+      <c r="X1" s="176"/>
+      <c r="Y1" s="176"/>
+      <c r="Z1" s="176"/>
+      <c r="AA1" s="176"/>
+      <c r="AB1" s="176"/>
+      <c r="AC1" s="176"/>
+      <c r="AD1" s="176"/>
+      <c r="AE1" s="176"/>
+      <c r="AF1" s="176"/>
+      <c r="AG1" s="176"/>
+      <c r="AH1" s="176"/>
+      <c r="AI1" s="176"/>
+      <c r="AJ1" s="176"/>
+      <c r="AK1" s="176"/>
+      <c r="AL1" s="176"/>
+      <c r="AM1" s="176"/>
+      <c r="AN1" s="176"/>
+      <c r="AO1" s="176"/>
+      <c r="AP1" s="176"/>
+      <c r="AQ1" s="176"/>
+      <c r="AR1" s="176"/>
+      <c r="AS1" s="176"/>
+      <c r="AT1" s="176"/>
+      <c r="AU1" s="176"/>
+      <c r="AV1" s="176"/>
+      <c r="AW1" s="176"/>
+      <c r="AX1" s="53"/>
+      <c r="AY1" s="53"/>
+      <c r="AZ1" s="53"/>
+      <c r="BA1" s="53"/>
+      <c r="BB1" s="53"/>
+      <c r="BC1" s="53"/>
+      <c r="BD1" s="53"/>
+      <c r="BE1" s="53"/>
+      <c r="BF1" s="53"/>
+      <c r="BG1" s="53"/>
+      <c r="BH1" s="53"/>
+      <c r="BI1" s="53"/>
+      <c r="BJ1" s="53"/>
+      <c r="BK1" s="53"/>
+      <c r="BL1" s="53"/>
+      <c r="BM1" s="53"/>
+      <c r="BN1" s="53"/>
+      <c r="BO1" s="53"/>
+      <c r="BP1" s="53"/>
+      <c r="BQ1" s="53"/>
+      <c r="BR1" s="53"/>
+      <c r="BS1" s="53"/>
+      <c r="BT1" s="53"/>
+      <c r="BU1" s="53"/>
+      <c r="BV1" s="176"/>
+      <c r="BW1" s="176"/>
+      <c r="BX1" s="176"/>
+      <c r="BY1" s="176"/>
+      <c r="BZ1" s="176"/>
+      <c r="CA1" s="176"/>
+      <c r="CB1" s="176"/>
+      <c r="CC1" s="176"/>
+      <c r="CD1" s="176"/>
+      <c r="CE1" s="176"/>
+      <c r="CF1" s="176"/>
+      <c r="CG1" s="176"/>
+      <c r="CH1" s="176"/>
+      <c r="CI1" s="176"/>
+      <c r="CJ1" s="176"/>
+      <c r="CK1" s="176"/>
+      <c r="CL1" s="176"/>
+      <c r="CM1" s="176"/>
+      <c r="CN1" s="176"/>
+      <c r="CO1" s="176"/>
+      <c r="CP1" s="176"/>
+      <c r="CQ1" s="176"/>
+      <c r="CR1" s="176"/>
+      <c r="CS1" s="176"/>
+      <c r="CT1" s="56"/>
+      <c r="CU1" s="8"/>
+      <c r="CV1" s="8"/>
+      <c r="CW1" s="8"/>
+      <c r="CX1" s="8"/>
+      <c r="CY1" s="8"/>
+      <c r="CZ1" s="8"/>
+      <c r="DA1" s="8"/>
+      <c r="DB1" s="8"/>
+      <c r="DC1" s="8"/>
+      <c r="DD1" s="8"/>
+      <c r="DE1" s="8"/>
+      <c r="DF1" s="8"/>
+      <c r="DG1" s="8"/>
+      <c r="DH1" s="8"/>
+      <c r="DI1" s="8"/>
+      <c r="DJ1" s="8"/>
+      <c r="DK1" s="8"/>
+      <c r="DL1" s="8"/>
+      <c r="DM1" s="8"/>
+      <c r="DN1" s="8"/>
+      <c r="DO1" s="8"/>
+      <c r="DP1" s="8"/>
+      <c r="DQ1" s="8"/>
+      <c r="DR1" s="8"/>
+    </row>
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A2" s="54"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="177"/>
+      <c r="L2" s="177"/>
+      <c r="M2" s="177"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="162"/>
+      <c r="X2" s="162"/>
+      <c r="Y2" s="162"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="177"/>
+      <c r="AJ2" s="177"/>
+      <c r="AK2" s="177"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="162"/>
+      <c r="AV2" s="162"/>
+      <c r="AW2" s="162"/>
+      <c r="AX2" s="53"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="53"/>
+      <c r="BE2" s="53"/>
+      <c r="BF2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="177"/>
+      <c r="BH2" s="177"/>
+      <c r="BI2" s="177"/>
+      <c r="BJ2" s="53"/>
+      <c r="BK2" s="53"/>
+      <c r="BL2" s="53"/>
+      <c r="BM2" s="53"/>
+      <c r="BN2" s="53"/>
+      <c r="BO2" s="53"/>
+      <c r="BP2" s="53"/>
+      <c r="BQ2" s="53"/>
+      <c r="BR2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="177"/>
+      <c r="BT2" s="177"/>
+      <c r="BU2" s="177"/>
+      <c r="BV2" s="53"/>
+      <c r="BW2" s="53"/>
+      <c r="BX2" s="53"/>
+      <c r="BY2" s="53"/>
+      <c r="BZ2" s="53"/>
+      <c r="CA2" s="53"/>
+      <c r="CB2" s="53"/>
+      <c r="CC2" s="53"/>
+      <c r="CD2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="162"/>
+      <c r="CF2" s="162"/>
+      <c r="CG2" s="162"/>
+      <c r="CH2" s="53"/>
+      <c r="CI2" s="53"/>
+      <c r="CJ2" s="53"/>
+      <c r="CK2" s="53"/>
+      <c r="CL2" s="53"/>
+      <c r="CM2" s="53"/>
+      <c r="CN2" s="53"/>
+      <c r="CO2" s="53"/>
+      <c r="CP2" s="162" t="s">
+        <v>51</v>
+      </c>
+      <c r="CQ2" s="177"/>
+      <c r="CR2" s="177"/>
+      <c r="CS2" s="177"/>
+      <c r="CT2" s="53"/>
+    </row>
+    <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1">
+      <c r="A3" s="184" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="186"/>
+      <c r="N3" s="171" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
+      <c r="R3" s="172"/>
+      <c r="S3" s="172"/>
+      <c r="T3" s="172"/>
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="186"/>
+      <c r="Z3" s="171" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="172"/>
+      <c r="AK3" s="186"/>
+      <c r="AL3" s="171" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="172"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="172"/>
+      <c r="AT3" s="172"/>
+      <c r="AU3" s="172"/>
+      <c r="AV3" s="172"/>
+      <c r="AW3" s="173"/>
+      <c r="AX3" s="171" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY3" s="172"/>
+      <c r="AZ3" s="172"/>
+      <c r="BA3" s="172"/>
+      <c r="BB3" s="172"/>
+      <c r="BC3" s="172"/>
+      <c r="BD3" s="172"/>
+      <c r="BE3" s="172"/>
+      <c r="BF3" s="172"/>
+      <c r="BG3" s="172"/>
+      <c r="BH3" s="172"/>
+      <c r="BI3" s="173"/>
+      <c r="BJ3" s="171" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK3" s="172"/>
+      <c r="BL3" s="172"/>
+      <c r="BM3" s="172"/>
+      <c r="BN3" s="172"/>
+      <c r="BO3" s="172"/>
+      <c r="BP3" s="172"/>
+      <c r="BQ3" s="172"/>
+      <c r="BR3" s="172"/>
+      <c r="BS3" s="172"/>
+      <c r="BT3" s="172"/>
+      <c r="BU3" s="173"/>
+      <c r="BV3" s="171" t="s">
+        <v>57</v>
+      </c>
+      <c r="BW3" s="172"/>
+      <c r="BX3" s="172"/>
+      <c r="BY3" s="172"/>
+      <c r="BZ3" s="172"/>
+      <c r="CA3" s="172"/>
+      <c r="CB3" s="172"/>
+      <c r="CC3" s="172"/>
+      <c r="CD3" s="172"/>
+      <c r="CE3" s="172"/>
+      <c r="CF3" s="172"/>
+      <c r="CG3" s="173"/>
+      <c r="CH3" s="171" t="s">
+        <v>58</v>
+      </c>
+      <c r="CI3" s="172"/>
+      <c r="CJ3" s="172"/>
+      <c r="CK3" s="172"/>
+      <c r="CL3" s="172"/>
+      <c r="CM3" s="172"/>
+      <c r="CN3" s="172"/>
+      <c r="CO3" s="172"/>
+      <c r="CP3" s="172"/>
+      <c r="CQ3" s="172"/>
+      <c r="CR3" s="172"/>
+      <c r="CS3" s="173"/>
+      <c r="CT3" s="57"/>
+    </row>
+    <row r="4" spans="1:122" ht="13.5" thickBot="1">
+      <c r="A4" s="185"/>
+      <c r="B4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT4" s="57"/>
+    </row>
+    <row r="5" spans="1:122" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A5" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="108">
+        <v>823.93299999999999</v>
+      </c>
+      <c r="C5" s="104">
+        <v>827.31500000000005</v>
+      </c>
+      <c r="D5" s="144">
+        <v>879.60500000000002</v>
+      </c>
+      <c r="E5" s="104">
+        <v>918.84299999999996</v>
+      </c>
+      <c r="F5" s="104">
+        <v>958.02599999999995</v>
+      </c>
+      <c r="G5" s="106">
+        <v>963.02499999999998</v>
+      </c>
+      <c r="H5" s="107">
+        <v>963.255</v>
+      </c>
+      <c r="I5" s="104">
+        <v>944.37400000000002</v>
+      </c>
+      <c r="J5" s="104">
+        <v>961.20500000000004</v>
+      </c>
+      <c r="K5" s="104">
+        <v>929.06899999999996</v>
+      </c>
+      <c r="L5" s="134">
+        <v>886.09900000000005</v>
+      </c>
+      <c r="M5" s="145">
+        <v>822.19899999999996</v>
+      </c>
+      <c r="N5" s="108">
+        <v>837.98500000000001</v>
+      </c>
+      <c r="O5" s="104">
+        <v>842.35</v>
+      </c>
+      <c r="P5" s="144">
+        <v>894.15200000000004</v>
+      </c>
+      <c r="Q5" s="144">
+        <v>933.42</v>
+      </c>
+      <c r="R5" s="104">
+        <v>972.774</v>
+      </c>
+      <c r="S5" s="106">
+        <v>969.77800000000002</v>
+      </c>
+      <c r="T5" s="108">
+        <v>948.6</v>
+      </c>
+      <c r="U5" s="109">
+        <v>936.19</v>
+      </c>
+      <c r="V5" s="109">
+        <v>962.76599999999996</v>
+      </c>
+      <c r="W5" s="109">
+        <v>936.34299999999996</v>
+      </c>
+      <c r="X5" s="134">
+        <v>913.226</v>
+      </c>
+      <c r="Y5" s="109">
+        <v>819.89</v>
+      </c>
+      <c r="Z5" s="108">
+        <v>845.66399999999999</v>
+      </c>
+      <c r="AA5" s="108">
+        <v>846.74599999999998</v>
+      </c>
+      <c r="AB5" s="110">
+        <v>892.23699999999997</v>
+      </c>
+      <c r="AC5" s="110">
+        <v>941.92899999999997</v>
+      </c>
+      <c r="AD5" s="109">
+        <v>988.09</v>
+      </c>
+      <c r="AE5" s="111">
+        <v>992.625</v>
+      </c>
+      <c r="AF5" s="112">
+        <v>949.35799999999995</v>
+      </c>
+      <c r="AG5" s="104">
+        <v>934.91200000000003</v>
+      </c>
+      <c r="AH5" s="104">
+        <v>960.78399999999999</v>
+      </c>
+      <c r="AI5" s="135">
+        <v>937.16800000000001</v>
+      </c>
+      <c r="AJ5" s="104">
+        <v>902.55700000000002</v>
+      </c>
+      <c r="AK5" s="111">
+        <v>775.34799999999996</v>
+      </c>
+      <c r="AL5" s="108">
+        <v>823.25800000000004</v>
+      </c>
+      <c r="AM5" s="108">
+        <v>784.1</v>
+      </c>
+      <c r="AN5" s="110">
+        <v>842.255</v>
+      </c>
+      <c r="AO5" s="110">
+        <v>892.47900000000004</v>
+      </c>
+      <c r="AP5" s="109">
+        <v>931.91300000000001</v>
+      </c>
+      <c r="AQ5" s="111">
+        <v>923.70799999999997</v>
+      </c>
+      <c r="AR5" s="109">
+        <v>841.255</v>
+      </c>
+      <c r="AS5" s="133">
+        <v>831.33299999999997</v>
+      </c>
+      <c r="AT5" s="109">
+        <v>849.29600000000005</v>
+      </c>
+      <c r="AU5" s="133">
+        <v>827.99800000000005</v>
+      </c>
+      <c r="AV5" s="133">
+        <v>812.52200000000005</v>
+      </c>
+      <c r="AW5" s="133">
+        <v>706.51900000000001</v>
+      </c>
+      <c r="AX5" s="133">
+        <v>531.02599999999995</v>
+      </c>
+      <c r="AY5" s="133">
+        <v>546.72199999999998</v>
+      </c>
+      <c r="AZ5" s="133">
+        <v>576.76599999999996</v>
+      </c>
+      <c r="BA5" s="133">
+        <v>596.56200000000001</v>
+      </c>
+      <c r="BB5" s="133">
+        <v>614.44899999999996</v>
+      </c>
+      <c r="BC5" s="111">
+        <v>597.51599999999996</v>
+      </c>
+      <c r="BD5" s="109">
+        <v>548.71500000000003</v>
+      </c>
+      <c r="BE5" s="133">
+        <v>543.15800000000002</v>
+      </c>
+      <c r="BF5" s="109">
+        <v>542.81500000000005</v>
+      </c>
+      <c r="BG5" s="133">
+        <v>524.24199999999996</v>
+      </c>
+      <c r="BH5" s="133">
+        <v>508.91800000000001</v>
+      </c>
+      <c r="BI5" s="133">
+        <v>486.411</v>
+      </c>
+      <c r="BJ5" s="133">
+        <v>504.37299999999999</v>
+      </c>
+      <c r="BK5" s="133">
+        <v>510.56799999999998</v>
+      </c>
+      <c r="BL5" s="133">
+        <v>529.83100000000002</v>
+      </c>
+      <c r="BM5" s="133">
+        <v>539.93600000000004</v>
+      </c>
+      <c r="BN5" s="133">
+        <v>564.84400000000005</v>
+      </c>
+      <c r="BO5" s="111">
+        <v>529.69600000000003</v>
+      </c>
+      <c r="BP5" s="109">
+        <v>496.11500000000001</v>
+      </c>
+      <c r="BQ5" s="133">
+        <v>488.40699999999998</v>
+      </c>
+      <c r="BR5" s="109">
+        <v>489.608</v>
+      </c>
+      <c r="BS5" s="133">
+        <v>481.87</v>
+      </c>
+      <c r="BT5" s="133">
+        <v>476.77600000000001</v>
+      </c>
+      <c r="BU5" s="133">
+        <v>467.90100000000001</v>
+      </c>
+      <c r="BV5" s="133">
+        <v>498.70299999999997</v>
+      </c>
+      <c r="BW5" s="133">
+        <v>502.221</v>
+      </c>
+      <c r="BX5" s="133">
+        <v>526.93799999999999</v>
+      </c>
+      <c r="BY5" s="133">
+        <v>530.15800000000002</v>
+      </c>
+      <c r="BZ5" s="133">
+        <v>543.54100000000005</v>
+      </c>
+      <c r="CA5" s="111">
+        <v>509.16300000000001</v>
+      </c>
+      <c r="CB5" s="109">
+        <v>478.83</v>
+      </c>
+      <c r="CC5" s="133">
+        <v>472.16500000000002</v>
+      </c>
+      <c r="CD5" s="109">
+        <v>485.22300000000001</v>
+      </c>
+      <c r="CE5" s="133">
+        <v>488.62599999999998</v>
+      </c>
+      <c r="CF5" s="133">
+        <v>491.709</v>
+      </c>
+      <c r="CG5" s="133">
+        <v>474.72199999999998</v>
+      </c>
+      <c r="CH5" s="133">
+        <v>507.21699999999998</v>
+      </c>
+      <c r="CI5" s="133">
+        <v>521.91099999999994</v>
+      </c>
+      <c r="CJ5" s="133">
+        <v>544.66200000000003</v>
+      </c>
+      <c r="CK5" s="133">
+        <v>564.673</v>
+      </c>
+      <c r="CL5" s="133">
+        <v>586.12</v>
+      </c>
+      <c r="CM5" s="133">
+        <v>561.79700000000003</v>
+      </c>
+      <c r="CN5" s="109">
+        <v>528.04399999999998</v>
+      </c>
+      <c r="CO5" s="133">
+        <v>527.69899999999996</v>
+      </c>
+      <c r="CP5" s="109">
+        <v>534.79399999999998</v>
+      </c>
+      <c r="CQ5" s="133"/>
+      <c r="CR5" s="133"/>
+      <c r="CS5" s="133"/>
+      <c r="CT5" s="58"/>
+    </row>
+    <row r="6" spans="1:122" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A6" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="115">
+        <v>11.558999999999999</v>
+      </c>
+      <c r="AR6" s="116">
+        <v>11.294</v>
+      </c>
+      <c r="AS6" s="124">
+        <v>11.212</v>
+      </c>
+      <c r="AT6" s="121">
+        <v>11.302</v>
+      </c>
+      <c r="AU6" s="124">
+        <v>11.069000000000001</v>
+      </c>
+      <c r="AV6" s="124">
+        <v>9.5220000000000002</v>
+      </c>
+      <c r="AW6" s="124">
+        <v>11.048999999999999</v>
+      </c>
+      <c r="AX6" s="124">
+        <v>11.342000000000001</v>
+      </c>
+      <c r="AY6" s="124">
+        <v>11.734</v>
+      </c>
+      <c r="AZ6" s="124">
+        <v>13.811999999999999</v>
+      </c>
+      <c r="BA6" s="124">
+        <v>14.846</v>
+      </c>
+      <c r="BB6" s="124">
+        <v>15.31</v>
+      </c>
+      <c r="BC6" s="115">
+        <v>7.5540000000000003</v>
+      </c>
+      <c r="BD6" s="116">
+        <v>6.8680000000000003</v>
+      </c>
+      <c r="BE6" s="124">
+        <v>6.9080000000000004</v>
+      </c>
+      <c r="BF6" s="121">
+        <v>6.867</v>
+      </c>
+      <c r="BG6" s="124">
+        <v>6.6719999999999997</v>
+      </c>
+      <c r="BH6" s="124">
+        <v>5.2450000000000001</v>
+      </c>
+      <c r="BI6" s="124">
+        <v>4.0369999999999999</v>
+      </c>
+      <c r="BJ6" s="124">
+        <v>6.6269999999999998</v>
+      </c>
+      <c r="BK6" s="124">
+        <v>5.4050000000000002</v>
+      </c>
+      <c r="BL6" s="124">
+        <v>13.824999999999999</v>
+      </c>
+      <c r="BM6" s="124">
+        <v>13.053000000000001</v>
+      </c>
+      <c r="BN6" s="124">
+        <v>12.445</v>
+      </c>
+      <c r="BO6" s="115">
+        <v>7.7110000000000003</v>
+      </c>
+      <c r="BP6" s="116">
+        <v>4.7489999999999997</v>
+      </c>
+      <c r="BQ6" s="124">
+        <v>4.548</v>
+      </c>
+      <c r="BR6" s="121">
+        <v>4.452</v>
+      </c>
+      <c r="BS6" s="124">
+        <v>4.3550000000000004</v>
+      </c>
+      <c r="BT6" s="124">
+        <v>3.617</v>
+      </c>
+      <c r="BU6" s="124">
+        <v>2.3119999999999998</v>
+      </c>
+      <c r="BV6" s="124">
+        <v>5.5830000000000002</v>
+      </c>
+      <c r="BW6" s="137">
+        <v>5.3040000000000003</v>
+      </c>
+      <c r="BX6" s="124">
+        <v>4.9969999999999999</v>
+      </c>
+      <c r="BY6" s="124">
+        <v>5.18</v>
+      </c>
+      <c r="BZ6" s="124">
+        <v>4.827</v>
+      </c>
+      <c r="CA6" s="115">
+        <v>4.8049999999999997</v>
+      </c>
+      <c r="CB6" s="116">
+        <v>4.5890000000000004</v>
+      </c>
+      <c r="CC6" s="124">
+        <v>4.4939999999999998</v>
+      </c>
+      <c r="CD6" s="121">
+        <v>4.4059999999999997</v>
+      </c>
+      <c r="CE6" s="124">
+        <v>4.3579999999999997</v>
+      </c>
+      <c r="CF6" s="124">
+        <v>3.573</v>
+      </c>
+      <c r="CG6" s="124">
+        <v>3.9630000000000001</v>
+      </c>
+      <c r="CH6" s="124">
+        <v>4.6159999999999997</v>
+      </c>
+      <c r="CI6" s="137">
+        <v>4.5090000000000003</v>
+      </c>
+      <c r="CJ6" s="124">
+        <v>4.4059999999999997</v>
+      </c>
+      <c r="CK6" s="124">
+        <v>4.5359999999999996</v>
+      </c>
+      <c r="CL6" s="124">
+        <v>4.3719999999999999</v>
+      </c>
+      <c r="CM6" s="124">
+        <v>5.3479999999999999</v>
+      </c>
+      <c r="CN6" s="116">
+        <v>5.1890000000000001</v>
+      </c>
+      <c r="CO6" s="124">
+        <v>5.1289999999999996</v>
+      </c>
+      <c r="CP6" s="121">
+        <v>5.0439999999999996</v>
+      </c>
+      <c r="CQ6" s="124"/>
+      <c r="CR6" s="124"/>
+      <c r="CS6" s="124"/>
+      <c r="CT6" s="58"/>
+    </row>
+    <row r="7" spans="1:122" s="4" customFormat="1">
+      <c r="A7" s="117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="146">
+        <v>109.794</v>
+      </c>
+      <c r="C7" s="118">
+        <v>116.45699999999999</v>
+      </c>
+      <c r="D7" s="147">
+        <v>129.636</v>
+      </c>
+      <c r="E7" s="118">
+        <v>139.88</v>
+      </c>
+      <c r="F7" s="118">
+        <v>150.351</v>
+      </c>
+      <c r="G7" s="119">
+        <v>141.339</v>
+      </c>
+      <c r="H7" s="120">
+        <v>111.011</v>
+      </c>
+      <c r="I7" s="118">
+        <v>109.333</v>
+      </c>
+      <c r="J7" s="118">
+        <v>108.846</v>
+      </c>
+      <c r="K7" s="118">
+        <v>108.31699999999999</v>
+      </c>
+      <c r="L7" s="115">
+        <v>104.40900000000001</v>
+      </c>
+      <c r="M7" s="122">
+        <v>101.571</v>
+      </c>
+      <c r="N7" s="146">
+        <v>105.334</v>
+      </c>
+      <c r="O7" s="118">
+        <v>111.892</v>
+      </c>
+      <c r="P7" s="147">
+        <v>124.986</v>
+      </c>
+      <c r="Q7" s="147">
+        <v>135.173</v>
+      </c>
+      <c r="R7" s="118">
+        <v>144.82300000000001</v>
+      </c>
+      <c r="S7" s="119">
+        <v>135.43100000000001</v>
+      </c>
+      <c r="T7" s="118">
+        <v>106.09099999999999</v>
+      </c>
+      <c r="U7" s="121">
+        <v>104.804</v>
+      </c>
+      <c r="V7" s="121">
+        <v>104.449</v>
+      </c>
+      <c r="W7" s="121">
+        <v>104.44799999999999</v>
+      </c>
+      <c r="X7" s="115">
+        <v>100.82299999999999</v>
+      </c>
+      <c r="Y7" s="121">
+        <v>97.484999999999999</v>
+      </c>
+      <c r="Z7" s="122">
+        <v>99.873000000000005</v>
+      </c>
+      <c r="AA7" s="122">
+        <v>104.768</v>
+      </c>
+      <c r="AB7" s="123">
+        <v>117.74299999999999</v>
+      </c>
+      <c r="AC7" s="123">
+        <v>127.352</v>
+      </c>
+      <c r="AD7" s="121">
+        <v>137.208</v>
+      </c>
+      <c r="AE7" s="121">
+        <v>127.61499999999999</v>
+      </c>
+      <c r="AF7" s="121">
+        <v>101.09699999999999</v>
+      </c>
+      <c r="AG7" s="118">
+        <v>98.948999999999998</v>
+      </c>
+      <c r="AH7" s="118">
+        <v>95.343000000000004</v>
+      </c>
+      <c r="AI7" s="124">
+        <v>93.445999999999998</v>
+      </c>
+      <c r="AJ7" s="118">
+        <v>88.766000000000005</v>
+      </c>
+      <c r="AK7" s="121">
+        <v>88.251000000000005</v>
+      </c>
+      <c r="AL7" s="122">
+        <v>94.213999999999999</v>
+      </c>
+      <c r="AM7" s="122">
+        <v>99.373000000000005</v>
+      </c>
+      <c r="AN7" s="123">
+        <v>110.964</v>
+      </c>
+      <c r="AO7" s="123">
+        <v>119.371</v>
+      </c>
+      <c r="AP7" s="121">
+        <v>127.86</v>
+      </c>
+      <c r="AQ7" s="121">
+        <v>118.91200000000001</v>
+      </c>
+      <c r="AR7" s="121">
+        <v>84.92</v>
+      </c>
+      <c r="AS7" s="124">
+        <v>81.951999999999998</v>
+      </c>
+      <c r="AT7" s="121">
+        <v>78.186000000000007</v>
+      </c>
+      <c r="AU7" s="124">
+        <v>75.382999999999996</v>
+      </c>
+      <c r="AV7" s="124">
+        <v>72.149000000000001</v>
+      </c>
+      <c r="AW7" s="124">
+        <v>71.063000000000002</v>
+      </c>
+      <c r="AX7" s="124">
+        <v>75.406000000000006</v>
+      </c>
+      <c r="AY7" s="124">
+        <v>77.462999999999994</v>
+      </c>
+      <c r="AZ7" s="124">
+        <v>83.497</v>
+      </c>
+      <c r="BA7" s="124">
+        <v>88.495999999999995</v>
+      </c>
+      <c r="BB7" s="124">
+        <v>91.82</v>
+      </c>
+      <c r="BC7" s="121">
+        <v>85.004999999999995</v>
+      </c>
+      <c r="BD7" s="121">
+        <v>66.683000000000007</v>
+      </c>
+      <c r="BE7" s="124">
+        <v>62.834000000000003</v>
+      </c>
+      <c r="BF7" s="121">
+        <v>56.853999999999999</v>
+      </c>
+      <c r="BG7" s="124">
+        <v>55.113999999999997</v>
+      </c>
+      <c r="BH7" s="124">
+        <v>49.69</v>
+      </c>
+      <c r="BI7" s="124">
+        <v>49.682000000000002</v>
+      </c>
+      <c r="BJ7" s="124">
+        <v>51.796999999999997</v>
+      </c>
+      <c r="BK7" s="124">
+        <v>54.161000000000001</v>
+      </c>
+      <c r="BL7" s="124">
+        <v>57.84</v>
+      </c>
+      <c r="BM7" s="124">
+        <v>61.454999999999998</v>
+      </c>
+      <c r="BN7" s="124">
+        <v>65.102000000000004</v>
+      </c>
+      <c r="BO7" s="121">
+        <v>45.241</v>
+      </c>
+      <c r="BP7" s="121">
+        <v>42.902000000000001</v>
+      </c>
+      <c r="BQ7" s="124">
+        <v>39.729999999999997</v>
+      </c>
+      <c r="BR7" s="121">
+        <v>36.628</v>
+      </c>
+      <c r="BS7" s="124">
+        <v>34.889000000000003</v>
+      </c>
+      <c r="BT7" s="124">
+        <v>32.414999999999999</v>
+      </c>
+      <c r="BU7" s="124">
+        <v>31.492000000000001</v>
+      </c>
+      <c r="BV7" s="124">
+        <v>42.923000000000002</v>
+      </c>
+      <c r="BW7" s="137">
+        <v>45.774000000000001</v>
+      </c>
+      <c r="BX7" s="124">
+        <v>47.889000000000003</v>
+      </c>
+      <c r="BY7" s="124">
+        <v>50.667000000000002</v>
+      </c>
+      <c r="BZ7" s="124">
+        <v>53.747999999999998</v>
+      </c>
+      <c r="CA7" s="121">
+        <v>49.939</v>
+      </c>
+      <c r="CB7" s="121">
+        <v>41.095999999999997</v>
+      </c>
+      <c r="CC7" s="124">
+        <v>38.104999999999997</v>
+      </c>
+      <c r="CD7" s="121">
+        <v>35.369999999999997</v>
+      </c>
+      <c r="CE7" s="124">
+        <v>34.015999999999998</v>
+      </c>
+      <c r="CF7" s="124">
+        <v>31.99</v>
+      </c>
+      <c r="CG7" s="124">
+        <v>32.012999999999998</v>
+      </c>
+      <c r="CH7" s="124">
+        <v>43.38</v>
+      </c>
+      <c r="CI7" s="137">
+        <v>46.651000000000003</v>
+      </c>
+      <c r="CJ7" s="124">
+        <v>48.936</v>
+      </c>
+      <c r="CK7" s="124">
+        <v>51.719000000000001</v>
+      </c>
+      <c r="CL7" s="124">
+        <v>56.646000000000001</v>
+      </c>
+      <c r="CM7" s="124">
+        <v>54.210999999999999</v>
+      </c>
+      <c r="CN7" s="121">
+        <v>39.122</v>
+      </c>
+      <c r="CO7" s="124">
+        <v>36.134</v>
+      </c>
+      <c r="CP7" s="121">
+        <v>33.683999999999997</v>
+      </c>
+      <c r="CQ7" s="124"/>
+      <c r="CR7" s="124"/>
+      <c r="CS7" s="124"/>
+      <c r="CT7" s="59"/>
+    </row>
+    <row r="8" spans="1:122" s="4" customFormat="1">
+      <c r="A8" s="117" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="146">
+        <v>58.402999999999999</v>
+      </c>
+      <c r="C8" s="118">
+        <v>59.947000000000003</v>
+      </c>
+      <c r="D8" s="147">
+        <v>58.381999999999998</v>
+      </c>
+      <c r="E8" s="118">
+        <v>57.853000000000002</v>
+      </c>
+      <c r="F8" s="118">
+        <v>58.612000000000002</v>
+      </c>
+      <c r="G8" s="119">
+        <v>59.523000000000003</v>
+      </c>
+      <c r="H8" s="120">
+        <v>59.921999999999997</v>
+      </c>
+      <c r="I8" s="118">
+        <v>59.966000000000001</v>
+      </c>
+      <c r="J8" s="118">
+        <v>59.828000000000003</v>
+      </c>
+      <c r="K8" s="118">
+        <v>59.484999999999999</v>
+      </c>
+      <c r="L8" s="115">
+        <v>59.216000000000001</v>
+      </c>
+      <c r="M8" s="122">
+        <v>58.417000000000002</v>
+      </c>
+      <c r="N8" s="146">
+        <v>59.978000000000002</v>
+      </c>
+      <c r="O8" s="118">
+        <v>61.728999999999999</v>
+      </c>
+      <c r="P8" s="147">
+        <v>60.942</v>
+      </c>
+      <c r="Q8" s="147">
+        <v>60.658999999999999</v>
+      </c>
+      <c r="R8" s="118">
+        <v>59.069000000000003</v>
+      </c>
+      <c r="S8" s="119">
+        <v>59.155999999999999</v>
+      </c>
+      <c r="T8" s="118">
+        <v>58.497999999999998</v>
+      </c>
+      <c r="U8" s="121">
+        <v>59.481000000000002</v>
+      </c>
+      <c r="V8" s="121">
+        <v>59</v>
+      </c>
+      <c r="W8" s="121">
+        <v>58.54</v>
+      </c>
+      <c r="X8" s="115">
+        <v>60.164999999999999</v>
+      </c>
+      <c r="Y8" s="121">
+        <v>61.527000000000001</v>
+      </c>
+      <c r="Z8" s="122">
+        <v>63.018000000000001</v>
+      </c>
+      <c r="AA8" s="122">
+        <v>60.41</v>
+      </c>
+      <c r="AB8" s="123">
+        <v>52.904000000000003</v>
+      </c>
+      <c r="AC8" s="123">
+        <v>53.173000000000002</v>
+      </c>
+      <c r="AD8" s="121">
+        <v>55.756</v>
+      </c>
+      <c r="AE8" s="121">
+        <v>59.308</v>
+      </c>
+      <c r="AF8" s="121">
+        <v>63.585999999999999</v>
+      </c>
+      <c r="AG8" s="118">
+        <v>63.485999999999997</v>
+      </c>
+      <c r="AH8" s="118">
+        <v>62.838000000000001</v>
+      </c>
+      <c r="AI8" s="124">
+        <v>61.814999999999998</v>
+      </c>
+      <c r="AJ8" s="118">
+        <v>61.456000000000003</v>
+      </c>
+      <c r="AK8" s="121">
+        <v>62.405000000000001</v>
+      </c>
+      <c r="AL8" s="122">
+        <v>62.991</v>
+      </c>
+      <c r="AM8" s="122">
+        <v>9.4209999999999994</v>
+      </c>
+      <c r="AN8" s="123">
+        <v>8.1059999999999999</v>
+      </c>
+      <c r="AO8" s="123">
+        <v>7.0380000000000003</v>
+      </c>
+      <c r="AP8" s="121">
+        <v>7.5019999999999998</v>
+      </c>
+      <c r="AQ8" s="121">
+        <v>8.5079999999999991</v>
+      </c>
+      <c r="AR8" s="121">
+        <v>7.9829999999999997</v>
+      </c>
+      <c r="AS8" s="124">
+        <v>7.88</v>
+      </c>
+      <c r="AT8" s="121">
+        <v>7.117</v>
+      </c>
+      <c r="AU8" s="124">
+        <v>6.0270000000000001</v>
+      </c>
+      <c r="AV8" s="124">
+        <v>5.5179999999999998</v>
+      </c>
+      <c r="AW8" s="124">
+        <v>7.3689999999999998</v>
+      </c>
+      <c r="AX8" s="124">
+        <v>6.516</v>
+      </c>
+      <c r="AY8" s="124">
+        <v>8.3260000000000005</v>
+      </c>
+      <c r="AZ8" s="124">
+        <v>5.92</v>
+      </c>
+      <c r="BA8" s="124">
+        <v>5.27</v>
+      </c>
+      <c r="BB8" s="124">
+        <v>5.5209999999999999</v>
+      </c>
+      <c r="BC8" s="121">
+        <v>5.2750000000000004</v>
+      </c>
+      <c r="BD8" s="121">
+        <v>4.9290000000000003</v>
+      </c>
+      <c r="BE8" s="124">
+        <v>4.9029999999999996</v>
+      </c>
+      <c r="BF8" s="121">
+        <v>4.5359999999999996</v>
+      </c>
+      <c r="BG8" s="124">
+        <v>3.97</v>
+      </c>
+      <c r="BH8" s="124">
+        <v>3.7469999999999999</v>
+      </c>
+      <c r="BI8" s="124">
+        <v>4.5620000000000003</v>
+      </c>
+      <c r="BJ8" s="124">
+        <v>5.593</v>
+      </c>
+      <c r="BK8" s="124">
+        <v>7.4770000000000003</v>
+      </c>
+      <c r="BL8" s="124">
+        <v>5.2359999999999998</v>
+      </c>
+      <c r="BM8" s="124">
+        <v>4.5860000000000003</v>
+      </c>
+      <c r="BN8" s="124">
+        <v>4.8380000000000001</v>
+      </c>
+      <c r="BO8" s="121">
+        <v>5.5570000000000004</v>
+      </c>
+      <c r="BP8" s="121">
+        <v>3.7069999999999999</v>
+      </c>
+      <c r="BQ8" s="124">
+        <v>3.669</v>
+      </c>
+      <c r="BR8" s="121">
+        <v>3.234</v>
+      </c>
+      <c r="BS8" s="124">
+        <v>2.661</v>
+      </c>
+      <c r="BT8" s="124">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="BU8" s="124">
+        <v>3.4849999999999999</v>
+      </c>
+      <c r="BV8" s="124">
+        <v>3.8639999999999999</v>
+      </c>
+      <c r="BW8" s="137">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="BX8" s="124">
+        <v>3.722</v>
+      </c>
+      <c r="BY8" s="124">
+        <v>3.0350000000000001</v>
+      </c>
+      <c r="BZ8" s="124">
+        <v>3.254</v>
+      </c>
+      <c r="CA8" s="121">
+        <v>2.907</v>
+      </c>
+      <c r="CB8" s="121">
+        <v>2.5680000000000001</v>
+      </c>
+      <c r="CC8" s="124">
+        <v>2.5089999999999999</v>
+      </c>
+      <c r="CD8" s="121">
+        <v>2.0640000000000001</v>
+      </c>
+      <c r="CE8" s="124">
+        <v>1.641</v>
+      </c>
+      <c r="CF8" s="124">
+        <v>1.405</v>
+      </c>
+      <c r="CG8" s="124">
+        <v>2.556</v>
+      </c>
+      <c r="CH8" s="124">
+        <v>2.6920000000000002</v>
+      </c>
+      <c r="CI8" s="137">
+        <v>3.26</v>
+      </c>
+      <c r="CJ8" s="124">
+        <v>2.6379999999999999</v>
+      </c>
+      <c r="CK8" s="124">
+        <v>1.9410000000000001</v>
+      </c>
+      <c r="CL8" s="124">
+        <v>2.1560000000000001</v>
+      </c>
+      <c r="CM8" s="124">
+        <v>3.0209999999999999</v>
+      </c>
+      <c r="CN8" s="121">
+        <v>2.6760000000000002</v>
+      </c>
+      <c r="CO8" s="124">
+        <v>2.6160000000000001</v>
+      </c>
+      <c r="CP8" s="121">
+        <v>2.2170000000000001</v>
+      </c>
+      <c r="CQ8" s="124"/>
+      <c r="CR8" s="124"/>
+      <c r="CS8" s="124"/>
+      <c r="CT8" s="59"/>
+    </row>
+    <row r="9" spans="1:122" s="4" customFormat="1">
+      <c r="A9" s="117" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="146">
+        <v>57.43</v>
+      </c>
+      <c r="C9" s="118">
+        <v>57.715000000000003</v>
+      </c>
+      <c r="D9" s="147">
+        <v>64.92</v>
+      </c>
+      <c r="E9" s="118">
+        <v>66.385000000000005</v>
+      </c>
+      <c r="F9" s="118">
+        <v>67.918999999999997</v>
+      </c>
+      <c r="G9" s="119">
+        <v>66.382000000000005</v>
+      </c>
+      <c r="H9" s="120">
+        <v>67.027000000000001</v>
+      </c>
+      <c r="I9" s="118">
+        <v>66.503</v>
+      </c>
+      <c r="J9" s="118">
+        <v>61.926000000000002</v>
+      </c>
+      <c r="K9" s="118">
+        <v>58.667000000000002</v>
+      </c>
+      <c r="L9" s="115">
+        <v>52.295000000000002</v>
+      </c>
+      <c r="M9" s="122">
+        <v>53.563000000000002</v>
+      </c>
+      <c r="N9" s="146">
+        <v>54.655000000000001</v>
+      </c>
+      <c r="O9" s="118">
+        <v>56.807000000000002</v>
+      </c>
+      <c r="P9" s="147">
+        <v>62.988</v>
+      </c>
+      <c r="Q9" s="147">
+        <v>64.522999999999996</v>
+      </c>
+      <c r="R9" s="118">
+        <v>71.757000000000005</v>
+      </c>
+      <c r="S9" s="119">
+        <v>64.266000000000005</v>
+      </c>
+      <c r="T9" s="118">
+        <v>66.227999999999994</v>
+      </c>
+      <c r="U9" s="121">
+        <v>64.278999999999996</v>
+      </c>
+      <c r="V9" s="121">
+        <v>61.061</v>
+      </c>
+      <c r="W9" s="121">
+        <v>58.146999999999998</v>
+      </c>
+      <c r="X9" s="115">
+        <v>52.932000000000002</v>
+      </c>
+      <c r="Y9" s="121">
+        <v>52.171999999999997</v>
+      </c>
+      <c r="Z9" s="122">
+        <v>52.177999999999997</v>
+      </c>
+      <c r="AA9" s="122">
+        <v>54.884999999999998</v>
+      </c>
+      <c r="AB9" s="123">
+        <v>57.71</v>
+      </c>
+      <c r="AC9" s="123">
+        <v>63.273000000000003</v>
+      </c>
+      <c r="AD9" s="121">
+        <v>66.599000000000004</v>
+      </c>
+      <c r="AE9" s="121">
+        <v>70.034999999999997</v>
+      </c>
+      <c r="AF9" s="121">
+        <v>64.924000000000007</v>
+      </c>
+      <c r="AG9" s="118">
+        <v>64.914000000000001</v>
+      </c>
+      <c r="AH9" s="118">
+        <v>63.075000000000003</v>
+      </c>
+      <c r="AI9" s="124">
+        <v>58.52</v>
+      </c>
+      <c r="AJ9" s="118">
+        <v>53.308999999999997</v>
+      </c>
+      <c r="AK9" s="121">
+        <v>56.569000000000003</v>
+      </c>
+      <c r="AL9" s="122">
+        <v>59.323999999999998</v>
+      </c>
+      <c r="AM9" s="122">
+        <v>61.975999999999999</v>
+      </c>
+      <c r="AN9" s="123">
+        <v>66.408000000000001</v>
+      </c>
+      <c r="AO9" s="123">
+        <v>73.338999999999999</v>
+      </c>
+      <c r="AP9" s="121">
+        <v>72.980999999999995</v>
+      </c>
+      <c r="AQ9" s="121">
+        <v>45.44</v>
+      </c>
+      <c r="AR9" s="121">
+        <v>47.034999999999997</v>
+      </c>
+      <c r="AS9" s="124">
+        <v>45.716999999999999</v>
+      </c>
+      <c r="AT9" s="121">
+        <v>39.130000000000003</v>
+      </c>
+      <c r="AU9" s="124">
+        <v>42.533000000000001</v>
+      </c>
+      <c r="AV9" s="124">
+        <v>43.52</v>
+      </c>
+      <c r="AW9" s="124">
+        <v>41.615000000000002</v>
+      </c>
+      <c r="AX9" s="124">
+        <v>31.263000000000002</v>
+      </c>
+      <c r="AY9" s="124">
+        <v>33.195999999999998</v>
+      </c>
+      <c r="AZ9" s="124">
+        <v>38.393999999999998</v>
+      </c>
+      <c r="BA9" s="124">
+        <v>38.915999999999997</v>
+      </c>
+      <c r="BB9" s="124">
+        <v>37.436999999999998</v>
+      </c>
+      <c r="BC9" s="121">
+        <v>33.668999999999997</v>
+      </c>
+      <c r="BD9" s="121">
+        <v>32.646999999999998</v>
+      </c>
+      <c r="BE9" s="124">
+        <v>31.15</v>
+      </c>
+      <c r="BF9" s="121">
+        <v>27.516999999999999</v>
+      </c>
+      <c r="BG9" s="124">
+        <v>24.402000000000001</v>
+      </c>
+      <c r="BH9" s="124">
+        <v>24.143000000000001</v>
+      </c>
+      <c r="BI9" s="124">
+        <v>22.210999999999999</v>
+      </c>
+      <c r="BJ9" s="124">
+        <v>22.548999999999999</v>
+      </c>
+      <c r="BK9" s="124">
+        <v>18.867999999999999</v>
+      </c>
+      <c r="BL9" s="124">
+        <v>18.338999999999999</v>
+      </c>
+      <c r="BM9" s="124">
+        <v>17.433</v>
+      </c>
+      <c r="BN9" s="124">
+        <v>27.177</v>
+      </c>
+      <c r="BO9" s="121">
+        <v>24.948</v>
+      </c>
+      <c r="BP9" s="121">
+        <v>32.247</v>
+      </c>
+      <c r="BQ9" s="124">
+        <v>30.204999999999998</v>
+      </c>
+      <c r="BR9" s="121">
+        <v>26.998999999999999</v>
+      </c>
+      <c r="BS9" s="124">
+        <v>24.481999999999999</v>
+      </c>
+      <c r="BT9" s="124">
+        <v>23.053000000000001</v>
+      </c>
+      <c r="BU9" s="124">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="BV9" s="124">
+        <v>29.837</v>
+      </c>
+      <c r="BW9" s="137">
+        <v>24.535</v>
+      </c>
+      <c r="BX9" s="124">
+        <v>32.872</v>
+      </c>
+      <c r="BY9" s="124">
+        <v>24.126000000000001</v>
+      </c>
+      <c r="BZ9" s="124">
+        <v>17.908000000000001</v>
+      </c>
+      <c r="CA9" s="121">
+        <v>19.446999999999999</v>
+      </c>
+      <c r="CB9" s="121">
+        <v>19.222999999999999</v>
+      </c>
+      <c r="CC9" s="124">
+        <v>19.352</v>
+      </c>
+      <c r="CD9" s="121">
+        <v>19.634</v>
+      </c>
+      <c r="CE9" s="124">
+        <v>24.253</v>
+      </c>
+      <c r="CF9" s="124">
+        <v>20.907</v>
+      </c>
+      <c r="CG9" s="124">
+        <v>21.317</v>
+      </c>
+      <c r="CH9" s="124">
+        <v>20.966000000000001</v>
+      </c>
+      <c r="CI9" s="137">
+        <v>19.381</v>
+      </c>
+      <c r="CJ9" s="124">
+        <v>21.100999999999999</v>
+      </c>
+      <c r="CK9" s="124">
+        <v>21.408999999999999</v>
+      </c>
+      <c r="CL9" s="124">
+        <v>21.548999999999999</v>
+      </c>
+      <c r="CM9" s="124">
+        <v>14.164999999999999</v>
+      </c>
+      <c r="CN9" s="121">
+        <v>13.521000000000001</v>
+      </c>
+      <c r="CO9" s="124">
+        <v>12.957000000000001</v>
+      </c>
+      <c r="CP9" s="121">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="CQ9" s="124"/>
+      <c r="CR9" s="124"/>
+      <c r="CS9" s="124"/>
+      <c r="CT9" s="59"/>
+    </row>
+    <row r="10" spans="1:122" s="4" customFormat="1">
+      <c r="A10" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="146">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="C10" s="118">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="D10" s="147">
+        <v>0.46100000000000002</v>
+      </c>
+      <c r="E10" s="118">
+        <v>0.46</v>
+      </c>
+      <c r="F10" s="118">
+        <v>0.57599999999999996</v>
+      </c>
+      <c r="G10" s="119">
+        <v>0.57599999999999996</v>
+      </c>
+      <c r="H10" s="120">
+        <v>0.57599999999999996</v>
+      </c>
+      <c r="I10" s="118">
+        <v>0.499</v>
+      </c>
+      <c r="J10" s="118">
+        <v>0.46500000000000002</v>
+      </c>
+      <c r="K10" s="118">
+        <v>0.48199999999999998</v>
+      </c>
+      <c r="L10" s="115">
+        <v>0.45</v>
+      </c>
+      <c r="M10" s="122">
+        <v>0.44400000000000001</v>
+      </c>
+      <c r="N10" s="146">
+        <v>0.441</v>
+      </c>
+      <c r="O10" s="118">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="P10" s="147">
+        <v>0.183</v>
+      </c>
+      <c r="Q10" s="147">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="R10" s="118">
+        <v>0.185</v>
+      </c>
+      <c r="S10" s="119">
+        <v>0.185</v>
+      </c>
+      <c r="T10" s="118">
+        <v>0.188</v>
+      </c>
+      <c r="U10" s="121">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="V10" s="121">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="W10" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="X10" s="115">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="Y10" s="121">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="Z10" s="122">
+        <v>0.187</v>
+      </c>
+      <c r="AA10" s="122">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="AB10" s="123">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="AC10" s="123">
+        <v>0.189</v>
+      </c>
+      <c r="AD10" s="121">
+        <v>0.189</v>
+      </c>
+      <c r="AE10" s="121">
+        <v>0.374</v>
+      </c>
+      <c r="AF10" s="121">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="AG10" s="118">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="AH10" s="118">
+        <v>0.38900000000000001</v>
+      </c>
+      <c r="AI10" s="124">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="AJ10" s="118">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="AK10" s="121">
+        <v>0.57199999999999995</v>
+      </c>
+      <c r="AL10" s="122">
+        <v>0.54200000000000004</v>
+      </c>
+      <c r="AM10" s="122">
+        <v>0.54200000000000004</v>
+      </c>
+      <c r="AN10" s="123">
+        <v>0.54200000000000004</v>
+      </c>
+      <c r="AO10" s="123">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="AP10" s="121">
+        <v>0.54100000000000004</v>
+      </c>
+      <c r="AQ10" s="121">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="AR10" s="121">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="AS10" s="124">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="AT10" s="121">
+        <v>0.30199999999999999</v>
+      </c>
+      <c r="AU10" s="124">
+        <v>0.28699999999999998</v>
+      </c>
+      <c r="AV10" s="124">
+        <v>0.307</v>
+      </c>
+      <c r="AW10" s="124">
+        <v>0.32900000000000001</v>
+      </c>
+      <c r="AX10" s="124">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AY10" s="124">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AZ10" s="124">
+        <v>0.316</v>
+      </c>
+      <c r="BA10" s="124">
+        <v>0.316</v>
+      </c>
+      <c r="BB10" s="124">
+        <v>0.316</v>
+      </c>
+      <c r="BC10" s="121">
+        <v>0.316</v>
+      </c>
+      <c r="BD10" s="121">
+        <v>0.316</v>
+      </c>
+      <c r="BE10" s="124">
+        <v>0.255</v>
+      </c>
+      <c r="BF10" s="121">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="BG10" s="124">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="BH10" s="124">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="BI10" s="124">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="BJ10" s="124">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="BK10" s="124">
+        <v>0.124</v>
+      </c>
+      <c r="BL10" s="124">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="BM10" s="124">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="BN10" s="124">
+        <v>0.125</v>
+      </c>
+      <c r="BO10" s="121">
+        <v>0.124</v>
+      </c>
+      <c r="BP10" s="121">
+        <v>0.124</v>
+      </c>
+      <c r="BQ10" s="124">
+        <v>0.124</v>
+      </c>
+      <c r="BR10" s="121">
+        <v>0.224</v>
+      </c>
+      <c r="BS10" s="124">
+        <v>0.124</v>
+      </c>
+      <c r="BT10" s="124">
+        <v>0.223</v>
+      </c>
+      <c r="BU10" s="124">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="BV10" s="124">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="BW10" s="137">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="BX10" s="124">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="BY10" s="124">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="BZ10" s="124">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="CA10" s="121">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="CB10" s="121">
+        <v>0.19900000000000001</v>
+      </c>
+      <c r="CC10" s="124">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="CD10" s="121">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="CE10" s="124">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="CF10" s="124">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="CG10" s="124">
+        <v>0.439</v>
+      </c>
+      <c r="CH10" s="124">
+        <v>0.439</v>
+      </c>
+      <c r="CI10" s="137">
+        <v>0.439</v>
+      </c>
+      <c r="CJ10" s="124">
+        <v>0.439</v>
+      </c>
+      <c r="CK10" s="124">
+        <v>0.439</v>
+      </c>
+      <c r="CL10" s="124">
+        <v>0.439</v>
+      </c>
+      <c r="CM10" s="124">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="CN10" s="121">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="CO10" s="124">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="CP10" s="121">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="CQ10" s="124"/>
+      <c r="CR10" s="124"/>
+      <c r="CS10" s="124"/>
+      <c r="CT10" s="59"/>
+    </row>
+    <row r="11" spans="1:122" s="4" customFormat="1">
+      <c r="A11" s="117" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="146">
+        <v>21.568000000000001</v>
+      </c>
+      <c r="C11" s="118">
+        <v>21.718</v>
+      </c>
+      <c r="D11" s="147">
+        <v>23.390999999999998</v>
+      </c>
+      <c r="E11" s="118">
+        <v>25.262</v>
+      </c>
+      <c r="F11" s="118">
+        <v>26.225999999999999</v>
+      </c>
+      <c r="G11" s="119">
+        <v>22.041</v>
+      </c>
+      <c r="H11" s="120">
+        <v>21.603000000000002</v>
+      </c>
+      <c r="I11" s="118">
+        <v>20.585999999999999</v>
+      </c>
+      <c r="J11" s="118">
+        <v>18.838999999999999</v>
+      </c>
+      <c r="K11" s="118">
+        <v>17.233000000000001</v>
+      </c>
+      <c r="L11" s="115">
+        <v>14.622</v>
+      </c>
+      <c r="M11" s="122">
+        <v>17.271000000000001</v>
+      </c>
+      <c r="N11" s="146">
+        <v>17.033999999999999</v>
+      </c>
+      <c r="O11" s="118">
+        <v>16.661999999999999</v>
+      </c>
+      <c r="P11" s="147">
+        <v>17.222999999999999</v>
+      </c>
+      <c r="Q11" s="147">
+        <v>19.094999999999999</v>
+      </c>
+      <c r="R11" s="118">
+        <v>20.047000000000001</v>
+      </c>
+      <c r="S11" s="119">
+        <v>16.186</v>
+      </c>
+      <c r="T11" s="118">
+        <v>15.641999999999999</v>
+      </c>
+      <c r="U11" s="121">
+        <v>14.303000000000001</v>
+      </c>
+      <c r="V11" s="121">
+        <v>12.664999999999999</v>
+      </c>
+      <c r="W11" s="121">
+        <v>11.942</v>
+      </c>
+      <c r="X11" s="115">
+        <v>11.057</v>
+      </c>
+      <c r="Y11" s="121">
+        <v>14.029</v>
+      </c>
+      <c r="Z11" s="122">
+        <v>14.417</v>
+      </c>
+      <c r="AA11" s="122">
+        <v>14.958</v>
+      </c>
+      <c r="AB11" s="123">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AC11" s="123">
+        <v>17.317</v>
+      </c>
+      <c r="AD11" s="121">
+        <v>18.303000000000001</v>
+      </c>
+      <c r="AE11" s="121">
+        <v>14.255000000000001</v>
+      </c>
+      <c r="AF11" s="121">
+        <v>13.515000000000001</v>
+      </c>
+      <c r="AG11" s="118">
+        <v>12.935</v>
+      </c>
+      <c r="AH11" s="118">
+        <v>12.382</v>
+      </c>
+      <c r="AI11" s="124">
+        <v>11.99</v>
+      </c>
+      <c r="AJ11" s="118">
+        <v>11.632999999999999</v>
+      </c>
+      <c r="AK11" s="121">
+        <v>12.63</v>
+      </c>
+      <c r="AL11" s="122">
+        <v>13.029</v>
+      </c>
+      <c r="AM11" s="122">
+        <v>13.122</v>
+      </c>
+      <c r="AN11" s="123">
+        <v>14.336</v>
+      </c>
+      <c r="AO11" s="123">
+        <v>15.412000000000001</v>
+      </c>
+      <c r="AP11" s="121">
+        <v>16.594000000000001</v>
+      </c>
+      <c r="AQ11" s="121">
+        <v>12.978</v>
+      </c>
+      <c r="AR11" s="121">
+        <v>12.420999999999999</v>
+      </c>
+      <c r="AS11" s="124">
+        <v>11.885</v>
+      </c>
+      <c r="AT11" s="121">
+        <v>11.547000000000001</v>
+      </c>
+      <c r="AU11" s="124">
+        <v>11.224</v>
+      </c>
+      <c r="AV11" s="124">
+        <v>10.795</v>
+      </c>
+      <c r="AW11" s="124">
+        <v>11.557</v>
+      </c>
+      <c r="AX11" s="124">
+        <v>10.638999999999999</v>
+      </c>
+      <c r="AY11" s="124">
+        <v>10.782</v>
+      </c>
+      <c r="AZ11" s="124">
+        <v>12.098000000000001</v>
+      </c>
+      <c r="BA11" s="124">
+        <v>13.048999999999999</v>
+      </c>
+      <c r="BB11" s="124">
+        <v>14.172000000000001</v>
+      </c>
+      <c r="BC11" s="121">
+        <v>11.762</v>
+      </c>
+      <c r="BD11" s="121">
+        <v>11.269</v>
+      </c>
+      <c r="BE11" s="124">
+        <v>10.695</v>
+      </c>
+      <c r="BF11" s="121">
+        <v>10.452999999999999</v>
+      </c>
+      <c r="BG11" s="124">
+        <v>10.461</v>
+      </c>
+      <c r="BH11" s="124">
+        <v>10.537000000000001</v>
+      </c>
+      <c r="BI11" s="124">
+        <v>12.089</v>
+      </c>
+      <c r="BJ11" s="124">
+        <v>12.504</v>
+      </c>
+      <c r="BK11" s="124">
+        <v>13.263</v>
+      </c>
+      <c r="BL11" s="124">
+        <v>14.587</v>
+      </c>
+      <c r="BM11" s="124">
+        <v>15.307</v>
+      </c>
+      <c r="BN11" s="124">
+        <v>16.248000000000001</v>
+      </c>
+      <c r="BO11" s="121">
+        <v>16.076000000000001</v>
+      </c>
+      <c r="BP11" s="121">
+        <v>12.522</v>
+      </c>
+      <c r="BQ11" s="124">
+        <v>12.11</v>
+      </c>
+      <c r="BR11" s="121">
+        <v>11.599</v>
+      </c>
+      <c r="BS11" s="124">
+        <v>11.209</v>
+      </c>
+      <c r="BT11" s="124">
+        <v>10.901999999999999</v>
+      </c>
+      <c r="BU11" s="124">
+        <v>10.801</v>
+      </c>
+      <c r="BV11" s="124">
+        <v>9.9939999999999998</v>
+      </c>
+      <c r="BW11" s="137">
+        <v>11.351000000000001</v>
+      </c>
+      <c r="BX11" s="124">
+        <v>12.478</v>
+      </c>
+      <c r="BY11" s="124">
+        <v>12.632</v>
+      </c>
+      <c r="BZ11" s="124">
+        <v>13.06</v>
+      </c>
+      <c r="CA11" s="121">
+        <v>10.682</v>
+      </c>
+      <c r="CB11" s="121">
+        <v>10.242000000000001</v>
+      </c>
+      <c r="CC11" s="124">
+        <v>9.9849999999999994</v>
+      </c>
+      <c r="CD11" s="121">
+        <v>9.6880000000000006</v>
+      </c>
+      <c r="CE11" s="124">
+        <v>9.3680000000000003</v>
+      </c>
+      <c r="CF11" s="124">
+        <v>9.3339999999999996</v>
+      </c>
+      <c r="CG11" s="124">
+        <v>10.36</v>
+      </c>
+      <c r="CH11" s="124">
+        <v>10.76</v>
+      </c>
+      <c r="CI11" s="137">
+        <v>10.388</v>
+      </c>
+      <c r="CJ11" s="124">
+        <v>11.611000000000001</v>
+      </c>
+      <c r="CK11" s="124">
+        <v>11.786</v>
+      </c>
+      <c r="CL11" s="124">
+        <v>12.147</v>
+      </c>
+      <c r="CM11" s="124">
+        <v>10.448</v>
+      </c>
+      <c r="CN11" s="121">
+        <v>9.8520000000000003</v>
+      </c>
+      <c r="CO11" s="124">
+        <v>9.5860000000000003</v>
+      </c>
+      <c r="CP11" s="121">
+        <v>9.1760000000000002</v>
+      </c>
+      <c r="CQ11" s="124"/>
+      <c r="CR11" s="124"/>
+      <c r="CS11" s="124"/>
+      <c r="CT11" s="59"/>
+    </row>
+    <row r="12" spans="1:122" s="4" customFormat="1">
+      <c r="A12" s="117" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="146">
+        <v>16.312000000000001</v>
+      </c>
+      <c r="C12" s="118">
+        <v>17.565000000000001</v>
+      </c>
+      <c r="D12" s="147">
+        <v>20.146999999999998</v>
+      </c>
+      <c r="E12" s="118">
+        <v>21.989000000000001</v>
+      </c>
+      <c r="F12" s="118">
+        <v>22.567</v>
+      </c>
+      <c r="G12" s="119">
+        <v>22.817</v>
+      </c>
+      <c r="H12" s="120">
+        <v>21.972000000000001</v>
+      </c>
+      <c r="I12" s="118">
+        <v>21.585000000000001</v>
+      </c>
+      <c r="J12" s="118">
+        <v>21.491</v>
+      </c>
+      <c r="K12" s="118">
+        <v>21.030999999999999</v>
+      </c>
+      <c r="L12" s="115">
+        <v>20.527000000000001</v>
+      </c>
+      <c r="M12" s="122">
+        <v>20.885999999999999</v>
+      </c>
+      <c r="N12" s="146">
+        <v>21.917999999999999</v>
+      </c>
+      <c r="O12" s="118">
+        <v>22.664000000000001</v>
+      </c>
+      <c r="P12" s="147">
+        <v>23.704000000000001</v>
+      </c>
+      <c r="Q12" s="147">
+        <v>23.532</v>
+      </c>
+      <c r="R12" s="118">
+        <v>22.445</v>
+      </c>
+      <c r="S12" s="119">
+        <v>19.765999999999998</v>
+      </c>
+      <c r="T12" s="118">
+        <v>18.829999999999998</v>
+      </c>
+      <c r="U12" s="121">
+        <v>17.356999999999999</v>
+      </c>
+      <c r="V12" s="121">
+        <v>15.782</v>
+      </c>
+      <c r="W12" s="121">
+        <v>14.46</v>
+      </c>
+      <c r="X12" s="115">
+        <v>13.32</v>
+      </c>
+      <c r="Y12" s="121">
+        <v>12.853999999999999</v>
+      </c>
+      <c r="Z12" s="122">
+        <v>14.186999999999999</v>
+      </c>
+      <c r="AA12" s="122">
+        <v>14.215</v>
+      </c>
+      <c r="AB12" s="123">
+        <v>15.503</v>
+      </c>
+      <c r="AC12" s="123">
+        <v>16.323</v>
+      </c>
+      <c r="AD12" s="121">
+        <v>16.385999999999999</v>
+      </c>
+      <c r="AE12" s="121">
+        <v>14.755000000000001</v>
+      </c>
+      <c r="AF12" s="121">
+        <v>15.151999999999999</v>
+      </c>
+      <c r="AG12" s="118">
+        <v>15.007999999999999</v>
+      </c>
+      <c r="AH12" s="118">
+        <v>14.625</v>
+      </c>
+      <c r="AI12" s="124">
+        <v>13.384</v>
+      </c>
+      <c r="AJ12" s="118">
+        <v>11.909000000000001</v>
+      </c>
+      <c r="AK12" s="121">
+        <v>11.845000000000001</v>
+      </c>
+      <c r="AL12" s="122">
+        <v>12.121</v>
+      </c>
+      <c r="AM12" s="122">
+        <v>11.853</v>
+      </c>
+      <c r="AN12" s="123">
+        <v>13.68</v>
+      </c>
+      <c r="AO12" s="123">
+        <v>14.148999999999999</v>
+      </c>
+      <c r="AP12" s="121">
+        <v>13.757999999999999</v>
+      </c>
+      <c r="AQ12" s="121">
+        <v>11.111000000000001</v>
+      </c>
+      <c r="AR12" s="121">
+        <v>10.827</v>
+      </c>
+      <c r="AS12" s="124">
+        <v>10.443</v>
+      </c>
+      <c r="AT12" s="121">
+        <v>7.9080000000000004</v>
+      </c>
+      <c r="AU12" s="124">
+        <v>7.4420000000000002</v>
+      </c>
+      <c r="AV12" s="124">
+        <v>8.8339999999999996</v>
+      </c>
+      <c r="AW12" s="124">
+        <v>9.8309999999999995</v>
+      </c>
+      <c r="AX12" s="124">
+        <v>4.984</v>
+      </c>
+      <c r="AY12" s="124">
+        <v>5.8109999999999999</v>
+      </c>
+      <c r="AZ12" s="124">
+        <v>5.9409999999999998</v>
+      </c>
+      <c r="BA12" s="124">
+        <v>5.7089999999999996</v>
+      </c>
+      <c r="BB12" s="124">
+        <v>5.8769999999999998</v>
+      </c>
+      <c r="BC12" s="121">
+        <v>4.8120000000000003</v>
+      </c>
+      <c r="BD12" s="121">
+        <v>4.6319999999999997</v>
+      </c>
+      <c r="BE12" s="124">
+        <v>4.532</v>
+      </c>
+      <c r="BF12" s="121">
+        <v>4.1399999999999997</v>
+      </c>
+      <c r="BG12" s="124">
+        <v>4.0220000000000002</v>
+      </c>
+      <c r="BH12" s="124">
+        <v>3.56</v>
+      </c>
+      <c r="BI12" s="124">
+        <v>4.2169999999999996</v>
+      </c>
+      <c r="BJ12" s="124">
+        <v>3.843</v>
+      </c>
+      <c r="BK12" s="124">
+        <v>3.7320000000000002</v>
+      </c>
+      <c r="BL12" s="124">
+        <v>4.1779999999999999</v>
+      </c>
+      <c r="BM12" s="124">
+        <v>4.4610000000000003</v>
+      </c>
+      <c r="BN12" s="124">
+        <v>4.7060000000000004</v>
+      </c>
+      <c r="BO12" s="121">
+        <v>3.9129999999999998</v>
+      </c>
+      <c r="BP12" s="121">
+        <v>4.93</v>
+      </c>
+      <c r="BQ12" s="124">
+        <v>4.8220000000000001</v>
+      </c>
+      <c r="BR12" s="121">
+        <v>4.47</v>
+      </c>
+      <c r="BS12" s="124">
+        <v>4.2409999999999997</v>
+      </c>
+      <c r="BT12" s="124">
+        <v>3.8610000000000002</v>
+      </c>
+      <c r="BU12" s="124">
+        <v>4.8490000000000002</v>
+      </c>
+      <c r="BV12" s="124">
+        <v>4.8239999999999998</v>
+      </c>
+      <c r="BW12" s="137">
+        <v>4.6689999999999996</v>
+      </c>
+      <c r="BX12" s="124">
+        <v>5.1310000000000002</v>
+      </c>
+      <c r="BY12" s="124">
+        <v>5.415</v>
+      </c>
+      <c r="BZ12" s="124">
+        <v>5.633</v>
+      </c>
+      <c r="CA12" s="121">
+        <v>3.9239999999999999</v>
+      </c>
+      <c r="CB12" s="121">
+        <v>3.8839999999999999</v>
+      </c>
+      <c r="CC12" s="124">
+        <v>3.7869999999999999</v>
+      </c>
+      <c r="CD12" s="121">
+        <v>3.4329999999999998</v>
+      </c>
+      <c r="CE12" s="124">
+        <v>3.218</v>
+      </c>
+      <c r="CF12" s="124">
+        <v>2.8210000000000002</v>
+      </c>
+      <c r="CG12" s="124">
+        <v>4.1500000000000004</v>
+      </c>
+      <c r="CH12" s="124">
+        <v>4.2350000000000003</v>
+      </c>
+      <c r="CI12" s="137">
+        <v>4.1029999999999998</v>
+      </c>
+      <c r="CJ12" s="124">
+        <v>4.5380000000000003</v>
+      </c>
+      <c r="CK12" s="124">
+        <v>4.8449999999999998</v>
+      </c>
+      <c r="CL12" s="124">
+        <v>4.9989999999999997</v>
+      </c>
+      <c r="CM12" s="124">
+        <v>4.6429999999999998</v>
+      </c>
+      <c r="CN12" s="121">
+        <v>4.6029999999999998</v>
+      </c>
+      <c r="CO12" s="124">
+        <v>4.5010000000000003</v>
+      </c>
+      <c r="CP12" s="121">
+        <v>4.149</v>
+      </c>
+      <c r="CQ12" s="124"/>
+      <c r="CR12" s="124"/>
+      <c r="CS12" s="124"/>
+      <c r="CT12" s="59"/>
+    </row>
+    <row r="13" spans="1:122" s="4" customFormat="1">
+      <c r="A13" s="117" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="126">
+        <v>23.268000000000001</v>
+      </c>
+      <c r="AR13" s="121">
+        <v>22.975000000000001</v>
+      </c>
+      <c r="AS13" s="124">
+        <v>22.228000000000002</v>
+      </c>
+      <c r="AT13" s="121">
+        <v>21.353000000000002</v>
+      </c>
+      <c r="AU13" s="124">
+        <v>19.146000000000001</v>
+      </c>
+      <c r="AV13" s="124">
+        <v>17.452000000000002</v>
+      </c>
+      <c r="AW13" s="124">
+        <v>17.329000000000001</v>
+      </c>
+      <c r="AX13" s="124">
+        <v>19.298999999999999</v>
+      </c>
+      <c r="AY13" s="124">
+        <v>20.77</v>
+      </c>
+      <c r="AZ13" s="124">
+        <v>22.108000000000001</v>
+      </c>
+      <c r="BA13" s="124">
+        <v>22.007999999999999</v>
+      </c>
+      <c r="BB13" s="124">
+        <v>21.812999999999999</v>
+      </c>
+      <c r="BC13" s="126">
+        <v>19.404</v>
+      </c>
+      <c r="BD13" s="121">
+        <v>19.376999999999999</v>
+      </c>
+      <c r="BE13" s="124">
+        <v>18.744</v>
+      </c>
+      <c r="BF13" s="121">
+        <v>18.123999999999999</v>
+      </c>
+      <c r="BG13" s="124">
+        <v>16.84</v>
+      </c>
+      <c r="BH13" s="124">
+        <v>13.635999999999999</v>
+      </c>
+      <c r="BI13" s="124">
+        <v>12.13</v>
+      </c>
+      <c r="BJ13" s="124">
+        <v>15.276</v>
+      </c>
+      <c r="BK13" s="124">
+        <v>13.846</v>
+      </c>
+      <c r="BL13" s="124">
+        <v>14.638</v>
+      </c>
+      <c r="BM13" s="124">
+        <v>15.018000000000001</v>
+      </c>
+      <c r="BN13" s="124">
+        <v>15.3</v>
+      </c>
+      <c r="BO13" s="126">
+        <v>11.497999999999999</v>
+      </c>
+      <c r="BP13" s="121">
+        <v>15.365</v>
+      </c>
+      <c r="BQ13" s="124">
+        <v>14.444000000000001</v>
+      </c>
+      <c r="BR13" s="121">
+        <v>13.875</v>
+      </c>
+      <c r="BS13" s="124">
+        <v>13.172000000000001</v>
+      </c>
+      <c r="BT13" s="124">
+        <v>11.759</v>
+      </c>
+      <c r="BU13" s="124">
+        <v>12.099</v>
+      </c>
+      <c r="BV13" s="124">
+        <v>12.702</v>
+      </c>
+      <c r="BW13" s="137">
+        <v>13.622</v>
+      </c>
+      <c r="BX13" s="124">
+        <v>13.818</v>
+      </c>
+      <c r="BY13" s="124">
+        <v>14.388</v>
+      </c>
+      <c r="BZ13" s="124">
+        <v>14.079000000000001</v>
+      </c>
+      <c r="CA13" s="126">
+        <v>11.738</v>
+      </c>
+      <c r="CB13" s="121">
+        <v>13.965999999999999</v>
+      </c>
+      <c r="CC13" s="124">
+        <v>14.137</v>
+      </c>
+      <c r="CD13" s="121">
+        <v>13.811999999999999</v>
+      </c>
+      <c r="CE13" s="124">
+        <v>13.035</v>
+      </c>
+      <c r="CF13" s="124">
+        <v>13.177</v>
+      </c>
+      <c r="CG13" s="124">
+        <v>9.4369999999999994</v>
+      </c>
+      <c r="CH13" s="124">
+        <v>12.19</v>
+      </c>
+      <c r="CI13" s="137">
+        <v>12.404</v>
+      </c>
+      <c r="CJ13" s="124">
+        <v>14.484999999999999</v>
+      </c>
+      <c r="CK13" s="124">
+        <v>15.118</v>
+      </c>
+      <c r="CL13" s="124">
+        <v>14.789</v>
+      </c>
+      <c r="CM13" s="124">
+        <v>15.468999999999999</v>
+      </c>
+      <c r="CN13" s="121">
+        <v>16.416</v>
+      </c>
+      <c r="CO13" s="124">
+        <v>15.454000000000001</v>
+      </c>
+      <c r="CP13" s="121">
+        <v>14.943</v>
+      </c>
+      <c r="CQ13" s="124"/>
+      <c r="CR13" s="124"/>
+      <c r="CS13" s="124"/>
+      <c r="CT13" s="59"/>
+    </row>
+    <row r="14" spans="1:122" s="4" customFormat="1">
+      <c r="A14" s="117" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="146">
+        <v>79.28</v>
+      </c>
+      <c r="C14" s="118">
+        <v>81.424999999999997</v>
+      </c>
+      <c r="D14" s="147">
+        <v>81.343000000000004</v>
+      </c>
+      <c r="E14" s="118">
+        <v>79.956000000000003</v>
+      </c>
+      <c r="F14" s="118">
+        <v>78.936999999999998</v>
+      </c>
+      <c r="G14" s="119">
+        <v>77.998999999999995</v>
+      </c>
+      <c r="H14" s="120">
+        <v>80.344999999999999</v>
+      </c>
+      <c r="I14" s="118">
+        <v>79.495999999999995</v>
+      </c>
+      <c r="J14" s="118">
+        <v>76.477000000000004</v>
+      </c>
+      <c r="K14" s="118">
+        <v>76.647999999999996</v>
+      </c>
+      <c r="L14" s="115">
+        <v>80.158000000000001</v>
+      </c>
+      <c r="M14" s="122">
+        <v>72.222999999999999</v>
+      </c>
+      <c r="N14" s="146">
+        <v>75.391000000000005</v>
+      </c>
+      <c r="O14" s="118">
+        <v>78.491</v>
+      </c>
+      <c r="P14" s="147">
+        <v>80.221000000000004</v>
+      </c>
+      <c r="Q14" s="147">
+        <v>78.796000000000006</v>
+      </c>
+      <c r="R14" s="118">
+        <v>78.052000000000007</v>
+      </c>
+      <c r="S14" s="119">
+        <v>77.745999999999995</v>
+      </c>
+      <c r="T14" s="118">
+        <v>81.757999999999996</v>
+      </c>
+      <c r="U14" s="121">
+        <v>85.052000000000007</v>
+      </c>
+      <c r="V14" s="127">
+        <v>88.238</v>
+      </c>
+      <c r="W14" s="127">
+        <v>89.885000000000005</v>
+      </c>
+      <c r="X14" s="148">
+        <v>107.476</v>
+      </c>
+      <c r="Y14" s="127">
+        <v>77.528000000000006</v>
+      </c>
+      <c r="Z14" s="122">
+        <v>80.034000000000006</v>
+      </c>
+      <c r="AA14" s="122">
+        <v>81.875</v>
+      </c>
+      <c r="AB14" s="123">
+        <v>84.515000000000001</v>
+      </c>
+      <c r="AC14" s="123">
+        <v>84.194999999999993</v>
+      </c>
+      <c r="AD14" s="121">
+        <v>85.206999999999994</v>
+      </c>
+      <c r="AE14" s="121">
+        <v>85.203999999999994</v>
+      </c>
+      <c r="AF14" s="121">
+        <v>82.855999999999995</v>
+      </c>
+      <c r="AG14" s="118">
+        <v>84.33</v>
+      </c>
+      <c r="AH14" s="118">
+        <v>84.454999999999998</v>
+      </c>
+      <c r="AI14" s="124">
+        <v>86.656000000000006</v>
+      </c>
+      <c r="AJ14" s="118">
+        <v>93.17</v>
+      </c>
+      <c r="AK14" s="121">
+        <v>79.387</v>
+      </c>
+      <c r="AL14" s="122">
+        <v>82.561000000000007</v>
+      </c>
+      <c r="AM14" s="122">
+        <v>83.537999999999997</v>
+      </c>
+      <c r="AN14" s="123">
+        <v>85.292000000000002</v>
+      </c>
+      <c r="AO14" s="123">
+        <v>84.516999999999996</v>
+      </c>
+      <c r="AP14" s="121">
+        <v>82.78</v>
+      </c>
+      <c r="AQ14" s="121">
+        <v>77.832999999999998</v>
+      </c>
+      <c r="AR14" s="121">
+        <v>76.438999999999993</v>
+      </c>
+      <c r="AS14" s="124">
+        <v>76.751999999999995</v>
+      </c>
+      <c r="AT14" s="121">
+        <v>75.918000000000006</v>
+      </c>
+      <c r="AU14" s="124">
+        <v>77.805000000000007</v>
+      </c>
+      <c r="AV14" s="124">
+        <v>83.608999999999995</v>
+      </c>
+      <c r="AW14" s="124">
+        <v>68.944000000000003</v>
+      </c>
+      <c r="AX14" s="124">
+        <v>62.195</v>
+      </c>
+      <c r="AY14" s="124">
+        <v>62.761000000000003</v>
+      </c>
+      <c r="AZ14" s="124">
+        <v>63.999000000000002</v>
+      </c>
+      <c r="BA14" s="124">
+        <v>65.962999999999994</v>
+      </c>
+      <c r="BB14" s="124">
+        <v>67.953000000000003</v>
+      </c>
+      <c r="BC14" s="121">
+        <v>68.748999999999995</v>
+      </c>
+      <c r="BD14" s="121">
+        <v>69.677999999999997</v>
+      </c>
+      <c r="BE14" s="124">
+        <v>71.98</v>
+      </c>
+      <c r="BF14" s="121">
+        <v>73.102000000000004</v>
+      </c>
+      <c r="BG14" s="124">
+        <v>73.899000000000001</v>
+      </c>
+      <c r="BH14" s="124">
+        <v>79.332999999999998</v>
+      </c>
+      <c r="BI14" s="124">
+        <v>68.376000000000005</v>
+      </c>
+      <c r="BJ14" s="124">
+        <v>69.751999999999995</v>
+      </c>
+      <c r="BK14" s="124">
+        <v>69.956999999999994</v>
+      </c>
+      <c r="BL14" s="124">
+        <v>71.619</v>
+      </c>
+      <c r="BM14" s="124">
+        <v>69.884</v>
+      </c>
+      <c r="BN14" s="124">
+        <v>69.739999999999995</v>
+      </c>
+      <c r="BO14" s="121">
+        <v>70.272999999999996</v>
+      </c>
+      <c r="BP14" s="121">
+        <v>70.209999999999994</v>
+      </c>
+      <c r="BQ14" s="124">
+        <v>69.227999999999994</v>
+      </c>
+      <c r="BR14" s="121">
+        <v>70.661000000000001</v>
+      </c>
+      <c r="BS14" s="124">
+        <v>72.638000000000005</v>
+      </c>
+      <c r="BT14" s="124">
+        <v>78.488</v>
+      </c>
+      <c r="BU14" s="124">
+        <v>69.355000000000004</v>
+      </c>
+      <c r="BV14" s="124">
+        <v>69.965000000000003</v>
+      </c>
+      <c r="BW14" s="137">
+        <v>69.781999999999996</v>
+      </c>
+      <c r="BX14" s="124">
+        <v>70.534000000000006</v>
+      </c>
+      <c r="BY14" s="124">
+        <v>67.643000000000001</v>
+      </c>
+      <c r="BZ14" s="124">
+        <v>66.007000000000005</v>
+      </c>
+      <c r="CA14" s="121">
+        <v>61.034999999999997</v>
+      </c>
+      <c r="CB14" s="121">
+        <v>62.725999999999999</v>
+      </c>
+      <c r="CC14" s="124">
+        <v>63.338999999999999</v>
+      </c>
+      <c r="CD14" s="121">
+        <v>63.881999999999998</v>
+      </c>
+      <c r="CE14" s="124">
+        <v>64.558000000000007</v>
+      </c>
+      <c r="CF14" s="124">
+        <v>71.429000000000002</v>
+      </c>
+      <c r="CG14" s="124">
+        <v>62.308999999999997</v>
+      </c>
+      <c r="CH14" s="124">
+        <v>59.648000000000003</v>
+      </c>
+      <c r="CI14" s="137">
+        <v>65.168000000000006</v>
+      </c>
+      <c r="CJ14" s="124">
+        <v>63.828000000000003</v>
+      </c>
+      <c r="CK14" s="124">
+        <v>62.968000000000004</v>
+      </c>
+      <c r="CL14" s="124">
+        <v>62.780999999999999</v>
+      </c>
+      <c r="CM14" s="124">
+        <v>60.835000000000001</v>
+      </c>
+      <c r="CN14" s="121">
+        <v>62.94</v>
+      </c>
+      <c r="CO14" s="124">
+        <v>63.716999999999999</v>
+      </c>
+      <c r="CP14" s="121">
+        <v>63.476999999999997</v>
+      </c>
+      <c r="CQ14" s="124"/>
+      <c r="CR14" s="124"/>
+      <c r="CS14" s="124"/>
+      <c r="CT14" s="59"/>
+    </row>
+    <row r="15" spans="1:122" s="4" customFormat="1">
+      <c r="A15" s="117" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="146">
+        <v>159.86199999999999</v>
+      </c>
+      <c r="C15" s="118">
+        <v>146.73400000000001</v>
+      </c>
+      <c r="D15" s="147">
+        <v>155.02199999999999</v>
+      </c>
+      <c r="E15" s="118">
+        <v>166.691</v>
+      </c>
+      <c r="F15" s="118">
+        <v>177.74700000000001</v>
+      </c>
+      <c r="G15" s="119">
+        <v>185.267</v>
+      </c>
+      <c r="H15" s="120">
+        <v>223.01599999999999</v>
+      </c>
+      <c r="I15" s="118">
+        <v>212.904</v>
+      </c>
+      <c r="J15" s="118">
+        <v>209.01400000000001</v>
+      </c>
+      <c r="K15" s="118">
+        <v>197.95</v>
+      </c>
+      <c r="L15" s="115">
+        <v>180.24600000000001</v>
+      </c>
+      <c r="M15" s="122">
+        <v>165.81399999999999</v>
+      </c>
+      <c r="N15" s="146">
+        <v>163.21</v>
+      </c>
+      <c r="O15" s="118">
+        <v>150.203</v>
+      </c>
+      <c r="P15" s="147">
+        <v>158.96199999999999</v>
+      </c>
+      <c r="Q15" s="147">
+        <v>171.14599999999999</v>
+      </c>
+      <c r="R15" s="118">
+        <v>183.42400000000001</v>
+      </c>
+      <c r="S15" s="119">
+        <v>189.661</v>
+      </c>
+      <c r="T15" s="118">
+        <v>225.209</v>
+      </c>
+      <c r="U15" s="121">
+        <v>216.80199999999999</v>
+      </c>
+      <c r="V15" s="121">
+        <v>214.58199999999999</v>
+      </c>
+      <c r="W15" s="121">
+        <v>204.64699999999999</v>
+      </c>
+      <c r="X15" s="122">
+        <v>187.37100000000001</v>
+      </c>
+      <c r="Y15" s="121">
+        <v>167.20599999999999</v>
+      </c>
+      <c r="Z15" s="122">
+        <v>168.762</v>
+      </c>
+      <c r="AA15" s="122">
+        <v>156.24799999999999</v>
+      </c>
+      <c r="AB15" s="123">
+        <v>165.584</v>
+      </c>
+      <c r="AC15" s="123">
+        <v>179.24700000000001</v>
+      </c>
+      <c r="AD15" s="121">
+        <v>192.81299999999999</v>
+      </c>
+      <c r="AE15" s="121">
+        <v>199.49700000000001</v>
+      </c>
+      <c r="AF15" s="121">
+        <v>226.27699999999999</v>
+      </c>
+      <c r="AG15" s="118">
+        <v>217.29</v>
+      </c>
+      <c r="AH15" s="118">
+        <v>214.53399999999999</v>
+      </c>
+      <c r="AI15" s="124">
+        <v>204.554</v>
+      </c>
+      <c r="AJ15" s="118">
+        <v>186.75399999999999</v>
+      </c>
+      <c r="AK15" s="121">
+        <v>114.712</v>
+      </c>
+      <c r="AL15" s="122">
+        <v>127.96899999999999</v>
+      </c>
+      <c r="AM15" s="122">
+        <v>123.468</v>
+      </c>
+      <c r="AN15" s="123">
+        <v>133.56200000000001</v>
+      </c>
+      <c r="AO15" s="123">
+        <v>146.07499999999999</v>
+      </c>
+      <c r="AP15" s="121">
+        <v>160.304</v>
+      </c>
+      <c r="AQ15" s="121">
+        <v>169.453</v>
+      </c>
+      <c r="AR15" s="121">
+        <v>163.57499999999999</v>
+      </c>
+      <c r="AS15" s="124">
+        <v>156.84</v>
+      </c>
+      <c r="AT15" s="121">
+        <v>154.27199999999999</v>
+      </c>
+      <c r="AU15" s="124">
+        <v>146.86699999999999</v>
+      </c>
+      <c r="AV15" s="124">
+        <v>134.327</v>
+      </c>
+      <c r="AW15" s="124">
+        <v>111.532</v>
+      </c>
+      <c r="AX15" s="124">
+        <v>64.149000000000001</v>
+      </c>
+      <c r="AY15" s="124">
+        <v>61.906999999999996</v>
+      </c>
+      <c r="AZ15" s="124">
+        <v>65.451999999999998</v>
+      </c>
+      <c r="BA15" s="124">
+        <v>70.748999999999995</v>
+      </c>
+      <c r="BB15" s="124">
+        <v>76.266000000000005</v>
+      </c>
+      <c r="BC15" s="121">
+        <v>79.688999999999993</v>
+      </c>
+      <c r="BD15" s="121">
+        <v>78.418000000000006</v>
+      </c>
+      <c r="BE15" s="124">
+        <v>75.789000000000001</v>
+      </c>
+      <c r="BF15" s="121">
+        <v>74.918000000000006</v>
+      </c>
+      <c r="BG15" s="124">
+        <v>70.399000000000001</v>
+      </c>
+      <c r="BH15" s="124">
+        <v>64.278999999999996</v>
+      </c>
+      <c r="BI15" s="124">
+        <v>59.710999999999999</v>
+      </c>
+      <c r="BJ15" s="124">
+        <v>64.290000000000006</v>
+      </c>
+      <c r="BK15" s="124">
+        <v>65.090999999999994</v>
+      </c>
+      <c r="BL15" s="124">
+        <v>69.933999999999997</v>
+      </c>
+      <c r="BM15" s="124">
+        <v>75.174999999999997</v>
+      </c>
+      <c r="BN15" s="124">
+        <v>81.256</v>
+      </c>
+      <c r="BO15" s="121">
+        <v>67.367999999999995</v>
+      </c>
+      <c r="BP15" s="121">
+        <v>69.540999999999997</v>
+      </c>
+      <c r="BQ15" s="124">
+        <v>69.197000000000003</v>
+      </c>
+      <c r="BR15" s="121">
+        <v>69.602999999999994</v>
+      </c>
+      <c r="BS15" s="124">
+        <v>69.004999999999995</v>
+      </c>
+      <c r="BT15" s="124">
+        <v>67.216999999999999</v>
+      </c>
+      <c r="BU15" s="124">
+        <v>66.843999999999994</v>
+      </c>
+      <c r="BV15" s="124">
+        <v>75.052000000000007</v>
+      </c>
+      <c r="BW15" s="137">
+        <v>76.177000000000007</v>
+      </c>
+      <c r="BX15" s="124">
+        <v>80.736999999999995</v>
+      </c>
+      <c r="BY15" s="124">
+        <v>86.822999999999993</v>
+      </c>
+      <c r="BZ15" s="124">
+        <v>93.569000000000003</v>
+      </c>
+      <c r="CA15" s="121">
+        <v>68.989999999999995</v>
+      </c>
+      <c r="CB15" s="121">
+        <v>71.367999999999995</v>
+      </c>
+      <c r="CC15" s="124">
+        <v>70.510999999999996</v>
+      </c>
+      <c r="CD15" s="121">
+        <v>71.334999999999994</v>
+      </c>
+      <c r="CE15" s="124">
+        <v>70.64</v>
+      </c>
+      <c r="CF15" s="124">
+        <v>68.507000000000005</v>
+      </c>
+      <c r="CG15" s="124">
+        <v>63.588000000000001</v>
+      </c>
+      <c r="CH15" s="124">
+        <v>70.819999999999993</v>
+      </c>
+      <c r="CI15" s="137">
+        <v>71.459000000000003</v>
+      </c>
+      <c r="CJ15" s="124">
+        <v>75.995999999999995</v>
+      </c>
+      <c r="CK15" s="124">
+        <v>81.174999999999997</v>
+      </c>
+      <c r="CL15" s="124">
+        <v>87.228999999999999</v>
+      </c>
+      <c r="CM15" s="124">
+        <v>68.796999999999997</v>
+      </c>
+      <c r="CN15" s="121">
+        <v>71.331000000000003</v>
+      </c>
+      <c r="CO15" s="124">
+        <v>70.254000000000005</v>
+      </c>
+      <c r="CP15" s="121">
+        <v>71.454999999999998</v>
+      </c>
+      <c r="CQ15" s="124"/>
+      <c r="CR15" s="124"/>
+      <c r="CS15" s="124"/>
+      <c r="CT15" s="59"/>
+    </row>
+    <row r="16" spans="1:122" s="4" customFormat="1">
+      <c r="A16" s="117" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="146">
+        <v>2.2320000000000002</v>
+      </c>
+      <c r="C16" s="118">
+        <v>2.27</v>
+      </c>
+      <c r="D16" s="147">
+        <v>2.7320000000000002</v>
+      </c>
+      <c r="E16" s="118">
+        <v>2.8340000000000001</v>
+      </c>
+      <c r="F16" s="118">
+        <v>3.0409999999999999</v>
+      </c>
+      <c r="G16" s="119">
+        <v>3.238</v>
+      </c>
+      <c r="H16" s="120">
+        <v>2.7330000000000001</v>
+      </c>
+      <c r="I16" s="118">
+        <v>2.6469999999999998</v>
+      </c>
+      <c r="J16" s="118">
+        <v>2.8420000000000001</v>
+      </c>
+      <c r="K16" s="118">
+        <v>2.7250000000000001</v>
+      </c>
+      <c r="L16" s="122">
+        <v>2.8580000000000001</v>
+      </c>
+      <c r="M16" s="122">
+        <v>2.5459999999999998</v>
+      </c>
+      <c r="N16" s="146">
+        <v>2.4649999999999999</v>
+      </c>
+      <c r="O16" s="118">
+        <v>2.4569999999999999</v>
+      </c>
+      <c r="P16" s="147">
+        <v>2.92</v>
+      </c>
+      <c r="Q16" s="147">
+        <v>2.97</v>
+      </c>
+      <c r="R16" s="118">
+        <v>3.2109999999999999</v>
+      </c>
+      <c r="S16" s="119">
+        <v>2.1459999999999999</v>
+      </c>
+      <c r="T16" s="118">
+        <v>2.0459999999999998</v>
+      </c>
+      <c r="U16" s="121">
+        <v>1.929</v>
+      </c>
+      <c r="V16" s="121">
+        <v>1.867</v>
+      </c>
+      <c r="W16" s="121">
+        <v>1.7010000000000001</v>
+      </c>
+      <c r="X16" s="122">
+        <v>1.8759999999999999</v>
+      </c>
+      <c r="Y16" s="121">
+        <v>1.6519999999999999</v>
+      </c>
+      <c r="Z16" s="122">
+        <v>1.5580000000000001</v>
+      </c>
+      <c r="AA16" s="122">
+        <v>1.49</v>
+      </c>
+      <c r="AB16" s="123">
+        <v>1.9470000000000001</v>
+      </c>
+      <c r="AC16" s="123">
+        <v>1.972</v>
+      </c>
+      <c r="AD16" s="121">
+        <v>1.913</v>
+      </c>
+      <c r="AE16" s="121">
+        <v>1.643</v>
+      </c>
+      <c r="AF16" s="121">
+        <v>1.498</v>
+      </c>
+      <c r="AG16" s="118">
+        <v>1.3839999999999999</v>
+      </c>
+      <c r="AH16" s="118">
+        <v>1.321</v>
+      </c>
+      <c r="AI16" s="124">
+        <v>1.1279999999999999</v>
+      </c>
+      <c r="AJ16" s="118">
+        <v>1.083</v>
+      </c>
+      <c r="AK16" s="121">
+        <v>1.2629999999999999</v>
+      </c>
+      <c r="AL16" s="122">
+        <v>1.1659999999999999</v>
+      </c>
+      <c r="AM16" s="122">
+        <v>1.0980000000000001</v>
+      </c>
+      <c r="AN16" s="123">
+        <v>1.2370000000000001</v>
+      </c>
+      <c r="AO16" s="123">
+        <v>1.24</v>
+      </c>
+      <c r="AP16" s="121">
+        <v>1.1060000000000001</v>
+      </c>
+      <c r="AQ16" s="121">
+        <v>1.1830000000000001</v>
+      </c>
+      <c r="AR16" s="121">
+        <v>1.0409999999999999</v>
+      </c>
+      <c r="AS16" s="124">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="AT16" s="121">
+        <v>0.86799999999999999</v>
+      </c>
+      <c r="AU16" s="124">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="AV16" s="124">
+        <v>0.74199999999999999</v>
+      </c>
+      <c r="AW16" s="124">
+        <v>1.0660000000000001</v>
+      </c>
+      <c r="AX16" s="124">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="AY16" s="124">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="AZ16" s="124">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="BA16" s="124">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="BB16" s="124">
+        <v>0.79200000000000004</v>
+      </c>
+      <c r="BC16" s="121">
+        <v>1.1539999999999999</v>
+      </c>
+      <c r="BD16" s="121">
+        <v>1.018</v>
+      </c>
+      <c r="BE16" s="124">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="BF16" s="121">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="BG16" s="124">
+        <v>0.78400000000000003</v>
+      </c>
+      <c r="BH16" s="124">
+        <v>0.73799999999999999</v>
+      </c>
+      <c r="BI16" s="124">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="BJ16" s="124">
+        <v>0.64100000000000001</v>
+      </c>
+      <c r="BK16" s="124">
+        <v>0.59299999999999997</v>
+      </c>
+      <c r="BL16" s="124">
+        <v>0.80900000000000005</v>
+      </c>
+      <c r="BM16" s="124">
+        <v>0.874</v>
+      </c>
+      <c r="BN16" s="124">
+        <v>0.77</v>
+      </c>
+      <c r="BO16" s="121">
+        <v>0.64600000000000002</v>
+      </c>
+      <c r="BP16" s="121">
+        <v>0.64</v>
+      </c>
+      <c r="BQ16" s="124">
+        <v>0.60099999999999998</v>
+      </c>
+      <c r="BR16" s="121">
+        <v>0.59599999999999997</v>
+      </c>
+      <c r="BS16" s="124">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="BT16" s="124">
+        <v>0.41</v>
+      </c>
+      <c r="BU16" s="124">
+        <v>0.45</v>
+      </c>
+      <c r="BV16" s="124">
+        <v>0.42799999999999999</v>
+      </c>
+      <c r="BW16" s="137">
+        <v>0.374</v>
+      </c>
+      <c r="BX16" s="124">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="BY16" s="124">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="BZ16" s="124">
+        <v>0.59499999999999997</v>
+      </c>
+      <c r="CA16" s="121">
+        <v>0.55900000000000005</v>
+      </c>
+      <c r="CB16" s="121">
+        <v>0.64800000000000002</v>
+      </c>
+      <c r="CC16" s="124">
+        <v>0.70799999999999996</v>
+      </c>
+      <c r="CD16" s="121">
+        <v>0.67200000000000004</v>
+      </c>
+      <c r="CE16" s="124">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="CF16" s="124">
+        <v>0.70199999999999996</v>
+      </c>
+      <c r="CG16" s="124">
+        <v>0.53100000000000003</v>
+      </c>
+      <c r="CH16" s="124">
+        <v>0.49099999999999999</v>
+      </c>
+      <c r="CI16" s="137">
+        <v>0.63400000000000001</v>
+      </c>
+      <c r="CJ16" s="124">
+        <v>0.63700000000000001</v>
+      </c>
+      <c r="CK16" s="124">
+        <v>0.73199999999999998</v>
+      </c>
+      <c r="CL16" s="124">
+        <v>0.72699999999999998</v>
+      </c>
+      <c r="CM16" s="124">
+        <v>0.749</v>
+      </c>
+      <c r="CN16" s="121">
+        <v>0.71799999999999997</v>
+      </c>
+      <c r="CO16" s="124">
+        <v>0.71099999999999997</v>
+      </c>
+      <c r="CP16" s="121">
+        <v>0.68300000000000005</v>
+      </c>
+      <c r="CQ16" s="124"/>
+      <c r="CR16" s="124"/>
+      <c r="CS16" s="124"/>
+      <c r="CT16" s="59"/>
+    </row>
+    <row r="17" spans="1:98" s="4" customFormat="1">
+      <c r="A17" s="117" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="146">
+        <v>6.3E-2</v>
+      </c>
+      <c r="C17" s="118">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="D17" s="147">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="E17" s="118">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="F17" s="118">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="G17" s="119">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="H17" s="120">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="I17" s="118">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="J17" s="118">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="K17" s="118">
+        <v>0.05</v>
+      </c>
+      <c r="L17" s="122">
+        <v>0.05</v>
+      </c>
+      <c r="M17" s="122">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="N17" s="146">
+        <v>0.04</v>
+      </c>
+      <c r="O17" s="118">
+        <v>0.04</v>
+      </c>
+      <c r="P17" s="147">
+        <v>0.04</v>
+      </c>
+      <c r="Q17" s="147">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="R17" s="118">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="S17" s="119">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="T17" s="118">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="U17" s="121">
+        <v>0.05</v>
+      </c>
+      <c r="V17" s="121">
+        <v>0.05</v>
+      </c>
+      <c r="W17" s="121">
+        <v>5.5E-2</v>
+      </c>
+      <c r="X17" s="122">
+        <v>5.5E-2</v>
+      </c>
+      <c r="Y17" s="121">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="Z17" s="122">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="AA17" s="122">
+        <v>0.05</v>
+      </c>
+      <c r="AB17" s="123">
+        <v>0.05</v>
+      </c>
+      <c r="AC17" s="123">
+        <v>0.04</v>
+      </c>
+      <c r="AD17" s="121">
+        <v>0.04</v>
+      </c>
+      <c r="AE17" s="121">
+        <v>0.04</v>
+      </c>
+      <c r="AF17" s="121">
+        <v>5.5E-2</v>
+      </c>
+      <c r="AG17" s="118">
+        <v>0.04</v>
+      </c>
+      <c r="AH17" s="118">
+        <v>0.04</v>
+      </c>
+      <c r="AI17" s="124">
+        <v>0.04</v>
+      </c>
+      <c r="AJ17" s="118">
+        <v>0.04</v>
+      </c>
+      <c r="AK17" s="121">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AL17" s="122">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AM17" s="122">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="AN17" s="123">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="AO17" s="123">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="AP17" s="121">
+        <v>3.6999999999999998E-2</v>
+      </c>
+      <c r="AQ17" s="121">
+        <v>0.04</v>
+      </c>
+      <c r="AR17" s="121">
+        <v>0.04</v>
+      </c>
+      <c r="AS17" s="124">
+        <v>0.04</v>
+      </c>
+      <c r="AT17" s="121">
+        <v>0.04</v>
+      </c>
+      <c r="AU17" s="124">
+        <v>0.04</v>
+      </c>
+      <c r="AV17" s="124">
+        <v>0.04</v>
+      </c>
+      <c r="AW17" s="124">
+        <v>0.04</v>
+      </c>
+      <c r="AX17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AY17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BB17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BC17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BD17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BE17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BF17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BG17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BH17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BI17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BJ17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BK17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BL17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BM17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BN17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BO17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BP17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BQ17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BS17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BT17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BU17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BV17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BW17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BX17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="BZ17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CA17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CB17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CC17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CD17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CE17" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="CF17" s="138">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CG17" s="138">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CH17" s="124">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CI17" s="124">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CJ17" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CK17" s="138" t="s">
+        <v>0</v>
+      </c>
+      <c r="CL17" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="CM17" s="124">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CN17" s="121">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CO17" s="60">
+        <v>1.9E-2</v>
+      </c>
+      <c r="CP17" s="60">
+        <v>4.4999999999999998E-2</v>
+      </c>
+      <c r="CQ17" s="122"/>
+      <c r="CR17" s="138"/>
+      <c r="CS17" s="138"/>
+      <c r="CT17" s="59"/>
+    </row>
+    <row r="18" spans="1:98" s="4" customFormat="1">
+      <c r="A18" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="146">
+        <v>75.289000000000001</v>
+      </c>
+      <c r="C18" s="118">
+        <v>76.153000000000006</v>
+      </c>
+      <c r="D18" s="147">
+        <v>82.322999999999993</v>
+      </c>
+      <c r="E18" s="118">
+        <v>83.465999999999994</v>
+      </c>
+      <c r="F18" s="118">
+        <v>83.828000000000003</v>
+      </c>
+      <c r="G18" s="119">
+        <v>85.033000000000001</v>
+      </c>
+      <c r="H18" s="120">
+        <v>74.97</v>
+      </c>
+      <c r="I18" s="118">
+        <v>76.091999999999999</v>
+      </c>
+      <c r="J18" s="118">
+        <v>78.585999999999999</v>
+      </c>
+      <c r="K18" s="118">
+        <v>77.358000000000004</v>
+      </c>
+      <c r="L18" s="122">
+        <v>74.846000000000004</v>
+      </c>
+      <c r="M18" s="122">
+        <v>73.754000000000005</v>
+      </c>
+      <c r="N18" s="146">
+        <v>75.25</v>
+      </c>
+      <c r="O18" s="118">
+        <v>75.251999999999995</v>
+      </c>
+      <c r="P18" s="147">
+        <v>81.992999999999995</v>
+      </c>
+      <c r="Q18" s="147">
+        <v>82.405000000000001</v>
+      </c>
+      <c r="R18" s="118">
+        <v>83.245999999999995</v>
+      </c>
+      <c r="S18" s="119">
+        <v>85.522000000000006</v>
+      </c>
+      <c r="T18" s="118">
+        <v>76.349999999999994</v>
+      </c>
+      <c r="U18" s="121">
+        <v>77.748999999999995</v>
+      </c>
+      <c r="V18" s="121">
+        <v>79.007000000000005</v>
+      </c>
+      <c r="W18" s="121">
+        <v>78.275999999999996</v>
+      </c>
+      <c r="X18" s="122">
+        <v>75.460999999999999</v>
+      </c>
+      <c r="Y18" s="121">
+        <v>78.376000000000005</v>
+      </c>
+      <c r="Z18" s="122">
+        <v>80.710999999999999</v>
+      </c>
+      <c r="AA18" s="122">
+        <v>81.63</v>
+      </c>
+      <c r="AB18" s="123">
+        <v>88.082999999999998</v>
+      </c>
+      <c r="AC18" s="123">
+        <v>88.983999999999995</v>
+      </c>
+      <c r="AD18" s="121">
+        <v>88.203000000000003</v>
+      </c>
+      <c r="AE18" s="121">
+        <v>88.066000000000003</v>
+      </c>
+      <c r="AF18" s="121">
+        <v>76.712000000000003</v>
+      </c>
+      <c r="AG18" s="118">
+        <v>75.945999999999998</v>
+      </c>
+      <c r="AH18" s="130">
+        <v>77.543999999999997</v>
+      </c>
+      <c r="AI18" s="130">
+        <v>77.221000000000004</v>
+      </c>
+      <c r="AJ18" s="130">
+        <v>74.254000000000005</v>
+      </c>
+      <c r="AK18" s="130">
+        <v>79.084999999999994</v>
+      </c>
+      <c r="AL18" s="122">
+        <v>80.968000000000004</v>
+      </c>
+      <c r="AM18" s="122">
+        <v>82.001999999999995</v>
+      </c>
+      <c r="AN18" s="123">
+        <v>89.591999999999999</v>
+      </c>
+      <c r="AO18" s="123">
+        <v>91.027000000000001</v>
+      </c>
+      <c r="AP18" s="121">
+        <v>91.402000000000001</v>
+      </c>
+      <c r="AQ18" s="121">
+        <v>91.262</v>
+      </c>
+      <c r="AR18" s="121">
+        <v>83.165000000000006</v>
+      </c>
+      <c r="AS18" s="124">
+        <v>84.638999999999996</v>
+      </c>
+      <c r="AT18" s="121">
+        <v>85.24</v>
+      </c>
+      <c r="AU18" s="124">
+        <v>84.858999999999995</v>
+      </c>
+      <c r="AV18" s="124">
+        <v>84.171000000000006</v>
+      </c>
+      <c r="AW18" s="124">
+        <v>95.319000000000003</v>
+      </c>
+      <c r="AX18" s="124">
+        <v>91.921000000000006</v>
+      </c>
+      <c r="AY18" s="124">
+        <v>98.602999999999994</v>
+      </c>
+      <c r="AZ18" s="124">
+        <v>110.06</v>
+      </c>
+      <c r="BA18" s="124">
+        <v>112.419</v>
+      </c>
+      <c r="BB18" s="124">
+        <v>112.55500000000001</v>
+      </c>
+      <c r="BC18" s="121">
+        <v>114.28</v>
+      </c>
+      <c r="BD18" s="121">
+        <v>104.997</v>
+      </c>
+      <c r="BE18" s="124">
+        <v>105.676</v>
+      </c>
+      <c r="BF18" s="121">
+        <v>106.289</v>
+      </c>
+      <c r="BG18" s="124">
+        <v>104.137</v>
+      </c>
+      <c r="BH18" s="124">
+        <v>101.72499999999999</v>
+      </c>
+      <c r="BI18" s="124">
+        <v>97.412000000000006</v>
+      </c>
+      <c r="BJ18" s="124">
+        <v>99.055000000000007</v>
+      </c>
+      <c r="BK18" s="124">
+        <v>99.14</v>
+      </c>
+      <c r="BL18" s="124">
+        <v>102.21599999999999</v>
+      </c>
+      <c r="BM18" s="124">
+        <v>101.64700000000001</v>
+      </c>
+      <c r="BN18" s="124">
+        <v>99.152000000000001</v>
+      </c>
+      <c r="BO18" s="121">
+        <v>105.613</v>
+      </c>
+      <c r="BP18" s="121">
+        <v>98.706000000000003</v>
+      </c>
+      <c r="BQ18" s="124">
+        <v>94.293000000000006</v>
+      </c>
+      <c r="BR18" s="121">
+        <v>92.063000000000002</v>
+      </c>
+      <c r="BS18" s="124">
+        <v>87.25</v>
+      </c>
+      <c r="BT18" s="124">
+        <v>82.540999999999997</v>
+      </c>
+      <c r="BU18" s="124">
+        <v>79.498000000000005</v>
+      </c>
+      <c r="BV18" s="124">
+        <v>84.397000000000006</v>
+      </c>
+      <c r="BW18" s="137">
+        <v>85.325000000000003</v>
+      </c>
+      <c r="BX18" s="124">
+        <v>88.162000000000006</v>
+      </c>
+      <c r="BY18" s="124">
+        <v>88.581000000000003</v>
+      </c>
+      <c r="BZ18" s="124">
+        <v>91.537000000000006</v>
+      </c>
+      <c r="CA18" s="124">
+        <v>90.828000000000003</v>
+      </c>
+      <c r="CB18" s="121">
+        <v>93.001999999999995</v>
+      </c>
+      <c r="CC18" s="121">
+        <v>93.063999999999993</v>
+      </c>
+      <c r="CD18" s="121">
+        <v>97.355999999999995</v>
+      </c>
+      <c r="CE18" s="124">
+        <v>95.703999999999994</v>
+      </c>
+      <c r="CF18" s="124">
+        <v>96.045000000000002</v>
+      </c>
+      <c r="CG18" s="124">
+        <v>97.494</v>
+      </c>
+      <c r="CH18" s="124">
+        <v>101.89100000000001</v>
+      </c>
+      <c r="CI18" s="137">
+        <v>101.629</v>
+      </c>
+      <c r="CJ18" s="124">
+        <v>106.631</v>
+      </c>
+      <c r="CK18" s="124">
+        <v>107.884</v>
+      </c>
+      <c r="CL18" s="124">
+        <v>105.217</v>
+      </c>
+      <c r="CM18" s="124">
+        <v>100.30500000000001</v>
+      </c>
+      <c r="CN18" s="121">
+        <v>103.40600000000001</v>
+      </c>
+      <c r="CO18" s="121">
+        <v>101.67400000000001</v>
+      </c>
+      <c r="CP18" s="121">
+        <v>100.857</v>
+      </c>
+      <c r="CQ18" s="124"/>
+      <c r="CR18" s="124"/>
+      <c r="CS18" s="124"/>
+      <c r="CT18" s="59"/>
+    </row>
+    <row r="19" spans="1:98" s="4" customFormat="1">
+      <c r="A19" s="129" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="146">
+        <v>158.66399999999999</v>
+      </c>
+      <c r="C19" s="118">
+        <v>158.39500000000001</v>
+      </c>
+      <c r="D19" s="147">
+        <v>168.274</v>
+      </c>
+      <c r="E19" s="118">
+        <v>179.08600000000001</v>
+      </c>
+      <c r="F19" s="118">
+        <v>190.81299999999999</v>
+      </c>
+      <c r="G19" s="119">
+        <v>208.97200000000001</v>
+      </c>
+      <c r="H19" s="120">
+        <v>210.446</v>
+      </c>
+      <c r="I19" s="118">
+        <v>206.87700000000001</v>
+      </c>
+      <c r="J19" s="118">
+        <v>236.66399999999999</v>
+      </c>
+      <c r="K19" s="118">
+        <v>224.73400000000001</v>
+      </c>
+      <c r="L19" s="122">
+        <v>218.589</v>
+      </c>
+      <c r="M19" s="122">
+        <v>173.988</v>
+      </c>
+      <c r="N19" s="146">
+        <v>183.85400000000001</v>
+      </c>
+      <c r="O19" s="118">
+        <v>183.75299999999999</v>
+      </c>
+      <c r="P19" s="147">
+        <v>194.10300000000001</v>
+      </c>
+      <c r="Q19" s="147">
+        <v>207.166</v>
+      </c>
+      <c r="R19" s="118">
+        <v>217.696</v>
+      </c>
+      <c r="S19" s="119">
+        <v>234.94300000000001</v>
+      </c>
+      <c r="T19" s="118">
+        <v>215.87700000000001</v>
+      </c>
+      <c r="U19" s="121">
+        <v>214.136</v>
+      </c>
+      <c r="V19" s="121">
+        <v>245.416</v>
+      </c>
+      <c r="W19" s="121">
+        <v>235.75800000000001</v>
+      </c>
+      <c r="X19" s="122">
+        <v>230.553</v>
+      </c>
+      <c r="Y19" s="121">
+        <v>180.363</v>
+      </c>
+      <c r="Z19" s="122">
+        <v>191.4</v>
+      </c>
+      <c r="AA19" s="122">
+        <v>192.11</v>
+      </c>
+      <c r="AB19" s="123">
+        <v>203.33799999999999</v>
+      </c>
+      <c r="AC19" s="123">
+        <v>217.239</v>
+      </c>
+      <c r="AD19" s="121">
+        <v>229.738</v>
+      </c>
+      <c r="AE19" s="121">
+        <v>249.61199999999999</v>
+      </c>
+      <c r="AF19" s="121">
+        <v>223.727</v>
+      </c>
+      <c r="AG19" s="118">
+        <v>222.36500000000001</v>
+      </c>
+      <c r="AH19" s="118">
+        <v>258.29300000000001</v>
+      </c>
+      <c r="AI19" s="124">
+        <v>251.61099999999999</v>
+      </c>
+      <c r="AJ19" s="118">
+        <v>249.577</v>
+      </c>
+      <c r="AK19" s="121">
+        <v>194.54</v>
+      </c>
+      <c r="AL19" s="122">
+        <v>210.91800000000001</v>
+      </c>
+      <c r="AM19" s="122">
+        <v>215.34899999999999</v>
+      </c>
+      <c r="AN19" s="123">
+        <v>231.73</v>
+      </c>
+      <c r="AO19" s="123">
+        <v>247.63200000000001</v>
+      </c>
+      <c r="AP19" s="121">
+        <v>261.41199999999998</v>
+      </c>
+      <c r="AQ19" s="121">
+        <v>281.72899999999998</v>
+      </c>
+      <c r="AR19" s="121">
+        <v>252.59200000000001</v>
+      </c>
+      <c r="AS19" s="124">
+        <v>255.27199999999999</v>
+      </c>
+      <c r="AT19" s="121">
+        <v>292.66500000000002</v>
+      </c>
+      <c r="AU19" s="124">
+        <v>284.94400000000002</v>
+      </c>
+      <c r="AV19" s="124">
+        <v>283.35300000000001</v>
+      </c>
+      <c r="AW19" s="124">
+        <v>200.166</v>
+      </c>
+      <c r="AX19" s="124">
+        <v>107.2</v>
+      </c>
+      <c r="AY19" s="124">
+        <v>108.747</v>
+      </c>
+      <c r="AZ19" s="124">
+        <v>110.42</v>
+      </c>
+      <c r="BA19" s="124">
+        <v>114.254</v>
+      </c>
+      <c r="BB19" s="124">
+        <v>120.321</v>
+      </c>
+      <c r="BC19" s="121">
+        <v>126.52800000000001</v>
+      </c>
+      <c r="BD19" s="121">
+        <v>110.76600000000001</v>
+      </c>
+      <c r="BE19" s="124">
+        <v>112.946</v>
+      </c>
+      <c r="BF19" s="121">
+        <v>124.304</v>
+      </c>
+      <c r="BG19" s="124">
+        <v>119.90900000000001</v>
+      </c>
+      <c r="BH19" s="124">
+        <v>119.54600000000001</v>
+      </c>
+      <c r="BI19" s="124">
+        <v>111.929</v>
+      </c>
+      <c r="BJ19" s="124">
+        <v>114.69</v>
+      </c>
+      <c r="BK19" s="124">
+        <v>122.21599999999999</v>
+      </c>
+      <c r="BL19" s="124">
+        <v>121.254</v>
+      </c>
+      <c r="BM19" s="124">
+        <v>127.72799999999999</v>
+      </c>
+      <c r="BN19" s="124">
+        <v>134.98099999999999</v>
+      </c>
+      <c r="BO19" s="121">
+        <v>142.51</v>
+      </c>
+      <c r="BP19" s="121">
+        <v>113.004</v>
+      </c>
+      <c r="BQ19" s="124">
+        <v>115.79300000000001</v>
+      </c>
+      <c r="BR19" s="121">
+        <v>127.48099999999999</v>
+      </c>
+      <c r="BS19" s="124">
+        <v>128.386</v>
+      </c>
+      <c r="BT19" s="124">
+        <v>132.72800000000001</v>
+      </c>
+      <c r="BU19" s="124">
+        <v>125.708</v>
+      </c>
+      <c r="BV19" s="124">
+        <v>131.55199999999999</v>
+      </c>
+      <c r="BW19" s="137">
+        <v>133.70099999999999</v>
+      </c>
+      <c r="BX19" s="124">
+        <v>137.69999999999999</v>
+      </c>
+      <c r="BY19" s="124">
+        <v>142.721</v>
+      </c>
+      <c r="BZ19" s="124">
+        <v>151.13999999999999</v>
+      </c>
+      <c r="CA19" s="121">
+        <v>157.857</v>
+      </c>
+      <c r="CB19" s="121">
+        <v>129.88399999999999</v>
+      </c>
+      <c r="CC19" s="124">
+        <v>129.059</v>
+      </c>
+      <c r="CD19" s="121">
+        <v>141.09800000000001</v>
+      </c>
+      <c r="CE19" s="124">
+        <v>144.489</v>
+      </c>
+      <c r="CF19" s="124">
+        <v>149.137</v>
+      </c>
+      <c r="CG19" s="124">
+        <v>142.50299999999999</v>
+      </c>
+      <c r="CH19" s="124">
+        <v>151.53</v>
+      </c>
+      <c r="CI19" s="137">
+        <v>157.83699999999999</v>
+      </c>
+      <c r="CJ19" s="124">
+        <v>163.845</v>
+      </c>
+      <c r="CK19" s="124">
+        <v>173.494</v>
+      </c>
+      <c r="CL19" s="124">
+        <v>184.33</v>
+      </c>
+      <c r="CM19" s="124">
+        <v>196.68600000000001</v>
+      </c>
+      <c r="CN19" s="121">
+        <v>171.517</v>
+      </c>
+      <c r="CO19" s="124">
+        <v>179.083</v>
+      </c>
+      <c r="CP19" s="121">
+        <v>194.87799999999999</v>
+      </c>
+      <c r="CQ19" s="124"/>
+      <c r="CR19" s="124"/>
+      <c r="CS19" s="124"/>
+      <c r="CT19" s="59"/>
+    </row>
+    <row r="20" spans="1:98" s="4" customFormat="1">
+      <c r="A20" s="129" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="146">
+        <v>6.4189999999999996</v>
+      </c>
+      <c r="C20" s="118">
+        <v>7.25</v>
+      </c>
+      <c r="D20" s="147">
+        <v>7.5979999999999999</v>
+      </c>
+      <c r="E20" s="118">
+        <v>7.9249999999999998</v>
+      </c>
+      <c r="F20" s="118">
+        <v>8.1989999999999998</v>
+      </c>
+      <c r="G20" s="119">
+        <v>8.3759999999999994</v>
+      </c>
+      <c r="H20" s="120">
+        <v>7.2619999999999996</v>
+      </c>
+      <c r="I20" s="118">
+        <v>6.8879999999999999</v>
+      </c>
+      <c r="J20" s="118">
+        <v>6.3390000000000004</v>
+      </c>
+      <c r="K20" s="118">
+        <v>5.99</v>
+      </c>
+      <c r="L20" s="122">
+        <v>5.101</v>
+      </c>
+      <c r="M20" s="122">
+        <v>6.5609999999999999</v>
+      </c>
+      <c r="N20" s="146">
+        <v>6.7380000000000004</v>
+      </c>
+      <c r="O20" s="118">
+        <v>7.6749999999999998</v>
+      </c>
+      <c r="P20" s="147">
+        <v>8.0060000000000002</v>
+      </c>
+      <c r="Q20" s="147">
+        <v>8.8209999999999997</v>
+      </c>
+      <c r="R20" s="118">
+        <v>8.5020000000000007</v>
+      </c>
+      <c r="S20" s="119">
+        <v>8.3360000000000003</v>
+      </c>
+      <c r="T20" s="118">
+        <v>6.6319999999999997</v>
+      </c>
+      <c r="U20" s="121">
+        <v>6.46</v>
+      </c>
+      <c r="V20" s="121">
+        <v>5.9130000000000003</v>
+      </c>
+      <c r="W20" s="121">
+        <v>5.5789999999999997</v>
+      </c>
+      <c r="X20" s="122">
+        <v>4.2880000000000003</v>
+      </c>
+      <c r="Y20" s="121">
+        <v>5.5449999999999999</v>
+      </c>
+      <c r="Z20" s="124">
+        <v>5.4649999999999999</v>
+      </c>
+      <c r="AA20" s="124">
+        <v>6.0839999999999996</v>
+      </c>
+      <c r="AB20" s="123">
+        <v>6.33</v>
+      </c>
+      <c r="AC20" s="123">
+        <v>7.4850000000000003</v>
+      </c>
+      <c r="AD20" s="121">
+        <v>7.3049999999999997</v>
+      </c>
+      <c r="AE20" s="121">
+        <v>7.1189999999999998</v>
+      </c>
+      <c r="AF20" s="121">
+        <v>5.5919999999999996</v>
+      </c>
+      <c r="AG20" s="118">
+        <v>5.516</v>
+      </c>
+      <c r="AH20" s="118">
+        <v>5.0860000000000003</v>
+      </c>
+      <c r="AI20" s="124">
+        <v>4.6459999999999999</v>
+      </c>
+      <c r="AJ20" s="118">
+        <v>4.0410000000000004</v>
+      </c>
+      <c r="AK20" s="121">
+        <v>4.2060000000000004</v>
+      </c>
+      <c r="AL20" s="124">
+        <v>4.2489999999999997</v>
+      </c>
+      <c r="AM20" s="124">
+        <v>4.6689999999999996</v>
+      </c>
+      <c r="AN20" s="123">
+        <v>4.8630000000000004</v>
+      </c>
+      <c r="AO20" s="123">
+        <v>5.9119999999999999</v>
+      </c>
+      <c r="AP20" s="121">
+        <v>5.8209999999999997</v>
+      </c>
+      <c r="AQ20" s="121">
+        <v>5.6660000000000004</v>
+      </c>
+      <c r="AR20" s="121">
+        <v>3.7240000000000002</v>
+      </c>
+      <c r="AS20" s="124">
+        <v>3.8490000000000002</v>
+      </c>
+      <c r="AT20" s="121">
+        <v>3.5569999999999999</v>
+      </c>
+      <c r="AU20" s="124">
+        <v>3.0659999999999998</v>
+      </c>
+      <c r="AV20" s="124">
+        <v>2.4950000000000001</v>
+      </c>
+      <c r="AW20" s="124">
+        <v>2.355</v>
+      </c>
+      <c r="AX20" s="124">
+        <v>0.373</v>
+      </c>
+      <c r="AY20" s="124">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="AZ20" s="124">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="BA20" s="124">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="BB20" s="124">
+        <v>0.433</v>
+      </c>
+      <c r="BC20" s="121">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="BD20" s="121">
+        <v>0.38300000000000001</v>
+      </c>
+      <c r="BE20" s="124">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="BF20" s="121">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="BG20" s="124">
+        <v>0.22900000000000001</v>
+      </c>
+      <c r="BH20" s="124">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BI20" s="124">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="BJ20" s="124">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="BK20" s="124">
+        <v>0.33900000000000002</v>
+      </c>
+      <c r="BL20" s="124">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="BM20" s="124">
+        <v>0.46100000000000002</v>
+      </c>
+      <c r="BN20" s="124">
+        <v>0.53900000000000003</v>
+      </c>
+      <c r="BO20" s="121">
+        <v>0.45900000000000002</v>
+      </c>
+      <c r="BP20" s="121">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="BQ20" s="124">
+        <v>0.40200000000000002</v>
+      </c>
+      <c r="BR20" s="121">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="BS20" s="124">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="BT20" s="124">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="BU20" s="124">
+        <v>0.39</v>
+      </c>
+      <c r="BV20" s="124">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="BW20" s="137">
+        <v>0.26</v>
+      </c>
+      <c r="BX20" s="124">
+        <v>0.27200000000000002</v>
+      </c>
+      <c r="BY20" s="124">
+        <v>0.312</v>
+      </c>
+      <c r="BZ20" s="124">
+        <v>0.35799999999999998</v>
+      </c>
+      <c r="CA20" s="121">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="CB20" s="121">
+        <v>0.14099999999999999</v>
+      </c>
+      <c r="CC20" s="124">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="CD20" s="121">
+        <v>0.159</v>
+      </c>
+      <c r="CE20" s="124">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="CF20" s="124">
+        <v>0.161</v>
+      </c>
+      <c r="CG20" s="124">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="CH20" s="124">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="CI20" s="137">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="CJ20" s="124">
+        <v>0.11899999999999999</v>
+      </c>
+      <c r="CK20" s="124">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="CL20" s="124">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="CM20" s="124">
+        <v>0.01</v>
+      </c>
+      <c r="CN20" s="121">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="CO20" s="124">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="CP20" s="121">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="CQ20" s="124"/>
+      <c r="CR20" s="124"/>
+      <c r="CS20" s="124"/>
+      <c r="CT20" s="59"/>
+    </row>
+    <row r="21" spans="1:98" s="4" customFormat="1">
+      <c r="A21" s="129" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="122">
+        <v>1.498</v>
+      </c>
+      <c r="AR21" s="121">
+        <v>0.79300000000000004</v>
+      </c>
+      <c r="AS21" s="124">
+        <v>0.91200000000000003</v>
+      </c>
+      <c r="AT21" s="121">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="AU21" s="124">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="AV21" s="124">
+        <v>1.0229999999999999</v>
+      </c>
+      <c r="AW21" s="124">
+        <v>0.77300000000000002</v>
+      </c>
+      <c r="AX21" s="124">
+        <v>0.64300000000000002</v>
+      </c>
+      <c r="AY21" s="124">
+        <v>0.69399999999999995</v>
+      </c>
+      <c r="AZ21" s="124">
+        <v>0.71199999999999997</v>
+      </c>
+      <c r="BA21" s="124">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="BB21" s="124">
+        <v>0.73599999999999999</v>
+      </c>
+      <c r="BC21" s="122">
+        <v>0.68899999999999995</v>
+      </c>
+      <c r="BD21" s="121">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="BE21" s="124">
+        <v>0.183</v>
+      </c>
+      <c r="BF21" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="BG21" s="124">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="BH21" s="124">
+        <v>0.23</v>
+      </c>
+      <c r="BI21" s="124">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="BJ21" s="124">
+        <v>0.216</v>
+      </c>
+      <c r="BK21" s="124">
+        <v>0.32700000000000001</v>
+      </c>
+      <c r="BL21" s="124">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="BM21" s="124">
+        <v>0.373</v>
+      </c>
+      <c r="BN21" s="124">
+        <v>0.39900000000000002</v>
+      </c>
+      <c r="BO21" s="122">
+        <v>0.41099999999999998</v>
+      </c>
+      <c r="BP21" s="121">
+        <v>0.378</v>
+      </c>
+      <c r="BQ21" s="124">
+        <v>0.42699999999999999</v>
+      </c>
+      <c r="BR21" s="121">
+        <v>0.46300000000000002</v>
+      </c>
+      <c r="BS21" s="124">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="BT21" s="124">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="BU21" s="124">
+        <v>0.312</v>
+      </c>
+      <c r="BV21" s="124">
+        <v>0.29299999999999998</v>
+      </c>
+      <c r="BW21" s="137">
+        <v>0.39600000000000002</v>
+      </c>
+      <c r="BX21" s="124">
+        <v>0.41699999999999998</v>
+      </c>
+      <c r="BY21" s="124">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="BZ21" s="124">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="CA21" s="121">
+        <v>0.29899999999999999</v>
+      </c>
+      <c r="CB21" s="121">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="CC21" s="124">
+        <v>0.30099999999999999</v>
+      </c>
+      <c r="CD21" s="121">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="CE21" s="124">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="CF21" s="124">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="CG21" s="124">
+        <v>0.25</v>
+      </c>
+      <c r="CH21" s="124">
+        <v>0.313</v>
+      </c>
+      <c r="CI21" s="137">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="CJ21" s="124">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="CK21" s="124">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="CL21" s="124">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="CM21" s="124">
+        <v>0.376</v>
+      </c>
+      <c r="CN21" s="121">
+        <v>0.45100000000000001</v>
+      </c>
+      <c r="CO21" s="124">
+        <v>0.44700000000000001</v>
+      </c>
+      <c r="CP21" s="121">
+        <v>0.432</v>
+      </c>
+      <c r="CQ21" s="124"/>
+      <c r="CR21" s="124"/>
+      <c r="CS21" s="124"/>
+      <c r="CT21" s="59"/>
+    </row>
+    <row r="22" spans="1:98" s="4" customFormat="1">
+      <c r="A22" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="118">
+        <v>70.019000000000005</v>
+      </c>
+      <c r="C22" s="118">
+        <v>72.846000000000004</v>
+      </c>
+      <c r="D22" s="147">
+        <v>76.888000000000005</v>
+      </c>
+      <c r="E22" s="118">
+        <v>78.611000000000004</v>
+      </c>
+      <c r="F22" s="118">
+        <v>80.603999999999999</v>
+      </c>
+      <c r="G22" s="119">
+        <v>73.346000000000004</v>
+      </c>
+      <c r="H22" s="118">
+        <v>72.328000000000003</v>
+      </c>
+      <c r="I22" s="118">
+        <v>71.015000000000001</v>
+      </c>
+      <c r="J22" s="118">
+        <v>69.959000000000003</v>
+      </c>
+      <c r="K22" s="118">
+        <v>68.587000000000003</v>
+      </c>
+      <c r="L22" s="122">
+        <v>62.99</v>
+      </c>
+      <c r="M22" s="122">
+        <v>65.271000000000001</v>
+      </c>
+      <c r="N22" s="118">
+        <v>67.817999999999998</v>
+      </c>
+      <c r="O22" s="118">
+        <v>70.454999999999998</v>
+      </c>
+      <c r="P22" s="147">
+        <v>73.626999999999995</v>
+      </c>
+      <c r="Q22" s="147">
+        <v>74.710999999999999</v>
+      </c>
+      <c r="R22" s="118">
+        <v>75.948999999999998</v>
+      </c>
+      <c r="S22" s="119">
+        <v>72.116</v>
+      </c>
+      <c r="T22" s="118">
+        <v>70.974999999999994</v>
+      </c>
+      <c r="U22" s="121">
+        <v>69.326999999999998</v>
+      </c>
+      <c r="V22" s="121">
+        <v>70.307000000000002</v>
+      </c>
+      <c r="W22" s="121">
+        <v>68.623999999999995</v>
+      </c>
+      <c r="X22" s="122">
+        <v>63.595999999999997</v>
+      </c>
+      <c r="Y22" s="121">
+        <v>66.87</v>
+      </c>
+      <c r="Z22" s="122">
+        <v>69.81</v>
+      </c>
+      <c r="AA22" s="122">
+        <v>73.619</v>
+      </c>
+      <c r="AB22" s="123">
+        <v>77.546000000000006</v>
+      </c>
+      <c r="AC22" s="123">
+        <v>80.718999999999994</v>
+      </c>
+      <c r="AD22" s="121">
+        <v>83.91</v>
+      </c>
+      <c r="AE22" s="121">
+        <v>71.195999999999998</v>
+      </c>
+      <c r="AF22" s="121">
+        <v>70.094999999999999</v>
+      </c>
+      <c r="AG22" s="118">
+        <v>68.481999999999999</v>
+      </c>
+      <c r="AH22" s="118">
+        <v>67.024000000000001</v>
+      </c>
+      <c r="AI22" s="124">
+        <v>67.998000000000005</v>
+      </c>
+      <c r="AJ22" s="118">
+        <v>62.439</v>
+      </c>
+      <c r="AK22" s="121">
+        <v>66.319999999999993</v>
+      </c>
+      <c r="AL22" s="122">
+        <v>69.677999999999997</v>
+      </c>
+      <c r="AM22" s="122">
+        <v>74.192999999999998</v>
+      </c>
+      <c r="AN22" s="123">
+        <v>78.262</v>
+      </c>
+      <c r="AO22" s="123">
+        <v>82.534999999999997</v>
+      </c>
+      <c r="AP22" s="121">
+        <v>86.061999999999998</v>
+      </c>
+      <c r="AQ22" s="121">
+        <v>59.283000000000001</v>
+      </c>
+      <c r="AR22" s="121">
+        <v>58.442999999999998</v>
+      </c>
+      <c r="AS22" s="124">
+        <v>56.831000000000003</v>
+      </c>
+      <c r="AT22" s="121">
+        <v>55.427</v>
+      </c>
+      <c r="AU22" s="124">
+        <v>52.081000000000003</v>
+      </c>
+      <c r="AV22" s="124">
+        <v>51.253</v>
+      </c>
+      <c r="AW22" s="124">
+        <v>52.927</v>
+      </c>
+      <c r="AX22" s="124">
+        <v>40.287999999999997</v>
+      </c>
+      <c r="AY22" s="124">
+        <v>40.859000000000002</v>
+      </c>
+      <c r="AZ22" s="124">
+        <v>39.253</v>
+      </c>
+      <c r="BA22" s="124">
+        <v>38.985999999999997</v>
+      </c>
+      <c r="BB22" s="124">
+        <v>39.639000000000003</v>
+      </c>
+      <c r="BC22" s="121">
+        <v>36.671999999999997</v>
+      </c>
+      <c r="BD22" s="121">
+        <v>35.039000000000001</v>
+      </c>
+      <c r="BE22" s="124">
+        <v>33.887</v>
+      </c>
+      <c r="BF22" s="121">
+        <v>32.688000000000002</v>
+      </c>
+      <c r="BG22" s="124">
+        <v>31.515999999999998</v>
+      </c>
+      <c r="BH22" s="124">
+        <v>30.584</v>
+      </c>
+      <c r="BI22" s="124">
+        <v>33.308</v>
+      </c>
+      <c r="BJ22" s="124">
+        <v>34.887999999999998</v>
+      </c>
+      <c r="BK22" s="124">
+        <v>34.061</v>
+      </c>
+      <c r="BL22" s="124">
+        <v>32.433</v>
+      </c>
+      <c r="BM22" s="124">
+        <v>30.33</v>
+      </c>
+      <c r="BN22" s="124">
+        <v>30.021999999999998</v>
+      </c>
+      <c r="BO22" s="121">
+        <v>24.916</v>
+      </c>
+      <c r="BP22" s="121">
+        <v>24.254000000000001</v>
+      </c>
+      <c r="BQ22" s="124">
+        <v>26.408000000000001</v>
+      </c>
+      <c r="BR22" s="121">
+        <v>24.452999999999999</v>
+      </c>
+      <c r="BS22" s="124">
+        <v>25.673999999999999</v>
+      </c>
+      <c r="BT22" s="124">
+        <v>23.872</v>
+      </c>
+      <c r="BU22" s="124">
+        <v>25.283000000000001</v>
+      </c>
+      <c r="BV22" s="124">
+        <v>24.437999999999999</v>
+      </c>
+      <c r="BW22" s="137">
+        <v>24.085000000000001</v>
+      </c>
+      <c r="BX22" s="124">
+        <v>26.407</v>
+      </c>
+      <c r="BY22" s="124">
+        <v>26.372</v>
+      </c>
+      <c r="BZ22" s="124">
+        <v>25.931000000000001</v>
+      </c>
+      <c r="CA22" s="122">
+        <v>24.545000000000002</v>
+      </c>
+      <c r="CB22" s="121">
+        <v>23.754000000000001</v>
+      </c>
+      <c r="CC22" s="124">
+        <v>21.143999999999998</v>
+      </c>
+      <c r="CD22" s="121">
+        <v>20.486000000000001</v>
+      </c>
+      <c r="CE22" s="124">
+        <v>20.779</v>
+      </c>
+      <c r="CF22" s="124">
+        <v>20.687999999999999</v>
+      </c>
+      <c r="CG22" s="124">
+        <v>22.568999999999999</v>
+      </c>
+      <c r="CH22" s="124">
+        <v>21.995999999999999</v>
+      </c>
+      <c r="CI22" s="137">
+        <v>22.286000000000001</v>
+      </c>
+      <c r="CJ22" s="124">
+        <v>23.844999999999999</v>
+      </c>
+      <c r="CK22" s="124">
+        <v>24.818000000000001</v>
+      </c>
+      <c r="CL22" s="124">
+        <v>26.751000000000001</v>
+      </c>
+      <c r="CM22" s="124">
+        <v>24.832000000000001</v>
+      </c>
+      <c r="CN22" s="121">
+        <v>24.382000000000001</v>
+      </c>
+      <c r="CO22" s="124">
+        <v>23.503</v>
+      </c>
+      <c r="CP22" s="121">
+        <v>22.652999999999999</v>
+      </c>
+      <c r="CQ22" s="124"/>
+      <c r="CR22" s="124"/>
+      <c r="CS22" s="124"/>
+      <c r="CT22" s="59"/>
+    </row>
+    <row r="23" spans="1:98" s="4" customFormat="1">
+      <c r="A23" s="129" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="118">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="C23" s="118">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="D23" s="147" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="F23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="J23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="118" t="s">
+        <v>0</v>
+      </c>
+      <c r="L23" s="122" t="s">
+        <v>0</v>
+      </c>
+      <c r="M23" s="122">
+        <v>0.01</v>
+      </c>
+      <c r="N23" s="118">
+        <v>0.01</v>
+      </c>
+      <c r="O23" s="118">
+        <v>0.01</v>
+      </c>
+      <c r="P23" s="147">
+        <v>0.01</v>
+      </c>
+      <c r="Q23" s="147">
+        <v>0.01</v>
+      </c>
+      <c r="R23" s="118">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="S23" s="118">
+        <v>2E-3</v>
+      </c>
+      <c r="T23" s="118">
+        <v>2E-3</v>
+      </c>
+      <c r="U23" s="121">
+        <v>2E-3</v>
+      </c>
+      <c r="V23" s="122">
+        <v>2E-3</v>
+      </c>
+      <c r="W23" s="121">
+        <v>2E-3</v>
+      </c>
+      <c r="X23" s="122">
+        <v>2E-3</v>
+      </c>
+      <c r="Y23" s="121">
+        <v>2E-3</v>
+      </c>
+      <c r="Z23" s="122">
+        <v>2E-3</v>
+      </c>
+      <c r="AA23" s="122">
+        <v>2E-3</v>
+      </c>
+      <c r="AB23" s="131">
+        <v>2E-3</v>
+      </c>
+      <c r="AC23" s="131">
+        <v>2E-3</v>
+      </c>
+      <c r="AD23" s="121">
+        <v>2E-3</v>
+      </c>
+      <c r="AE23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AF23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AG23" s="118">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AH23" s="118">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AI23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AJ23" s="118">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AK23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AL23" s="122">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AM23" s="122">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AN23" s="131">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AO23" s="131">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AP23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AQ23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AR23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AS23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AT23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AU23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AV23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AW23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AX23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AY23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AZ23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BA23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BB23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BC23" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BD23" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BE23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BF23" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BG23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BH23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BI23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BJ23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BK23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BL23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BM23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BN23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BO23" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BP23" s="121">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BQ23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BR23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BS23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BT23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="BU23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BV23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BW23" s="137">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BX23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BY23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="BZ23" s="124">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="CA23" s="121">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CB23" s="121">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CC23" s="124">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CD23" s="121">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CE23" s="124">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CF23" s="124">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="CG23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CH23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CI23" s="137">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CJ23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CK23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CL23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CM23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CN23" s="121">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CO23" s="124">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CP23" s="121">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="CQ23" s="124"/>
+      <c r="CR23" s="124"/>
+      <c r="CS23" s="124"/>
+      <c r="CT23" s="59"/>
+    </row>
+    <row r="24" spans="1:98" s="4" customFormat="1">
+      <c r="A24" s="129" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="C24" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="D24" s="147">
+        <v>0.3</v>
+      </c>
+      <c r="E24" s="118">
+        <v>0.3</v>
+      </c>
+      <c r="F24" s="118">
+        <v>0.25</v>
+      </c>
+      <c r="G24" s="118">
+        <v>0.1</v>
+      </c>
+      <c r="H24" s="118">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="I24" s="118">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="J24" s="118">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="K24" s="118">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="L24" s="122">
+        <v>8.6999999999999994E-2</v>
+      </c>
+      <c r="M24" s="122">
+        <v>0.27600000000000002</v>
+      </c>
+      <c r="N24" s="118">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="O24" s="118">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="P24" s="147">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="Q24" s="147">
+        <v>0.251</v>
+      </c>
+      <c r="R24" s="118">
+        <v>0.21199999999999999</v>
+      </c>
+      <c r="S24" s="118">
+        <v>0.157</v>
+      </c>
+      <c r="T24" s="118">
+        <v>0.157</v>
+      </c>
+      <c r="U24" s="121">
+        <v>0.157</v>
+      </c>
+      <c r="V24" s="121">
+        <v>0.158</v>
+      </c>
+      <c r="W24" s="121">
+        <v>0.159</v>
+      </c>
+      <c r="X24" s="122">
+        <v>0.159</v>
+      </c>
+      <c r="Y24" s="121">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="Z24" s="122">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="AA24" s="122">
+        <v>0.17699999999999999</v>
+      </c>
+      <c r="AB24" s="131">
+        <v>0.185</v>
+      </c>
+      <c r="AC24" s="131">
+        <v>0.216</v>
+      </c>
+      <c r="AD24" s="121">
+        <v>0.221</v>
+      </c>
+      <c r="AE24" s="121">
+        <v>0.2</v>
+      </c>
+      <c r="AF24" s="121">
+        <v>0.2</v>
+      </c>
+      <c r="AG24" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="AH24" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="AI24" s="124">
+        <v>0.2</v>
+      </c>
+      <c r="AJ24" s="118">
+        <v>0.2</v>
+      </c>
+      <c r="AK24" s="121">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="AL24" s="122">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="AM24" s="122">
+        <v>0.16800000000000001</v>
+      </c>
+      <c r="AN24" s="131">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="AO24" s="131">
+        <v>0.20499999999999999</v>
+      </c>
+      <c r="AP24" s="121">
+        <v>0.20499999999999999</v>
+      </c>
+      <c r="AQ24" s="121">
+        <v>0.185</v>
+      </c>
+      <c r="AR24" s="121">
+        <v>0.20300000000000001</v>
+      </c>
+      <c r="AS24" s="124">
+        <v>0.183</v>
+      </c>
+      <c r="AT24" s="121">
+        <v>0.19</v>
+      </c>
+      <c r="AU24" s="124">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="AV24" s="124">
+        <v>0.13</v>
+      </c>
+      <c r="AW24" s="124">
+        <v>0.13</v>
+      </c>
+      <c r="AX24" s="124">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="AY24" s="124">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="AZ24" s="124">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="BA24" s="124">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="BB24" s="124">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="BC24" s="121">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="BD24" s="121">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="BE24" s="124">
+        <v>0.17599999999999999</v>
+      </c>
+      <c r="BF24" s="121">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="BG24" s="124">
+        <v>0.191</v>
+      </c>
+      <c r="BH24" s="124">
+        <v>0.191</v>
+      </c>
+      <c r="BI24" s="124">
+        <v>0.193</v>
+      </c>
+      <c r="BJ24" s="124">
+        <v>0.193</v>
+      </c>
+      <c r="BK24" s="124">
+        <v>0.193</v>
+      </c>
+      <c r="BL24" s="124">
+        <v>0.193</v>
+      </c>
+      <c r="BM24" s="124">
+        <v>0.193</v>
+      </c>
+      <c r="BN24" s="124">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="BO24" s="121">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="BP24" s="121">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="BQ24" s="124">
+        <v>0.223</v>
+      </c>
+      <c r="BR24" s="121">
+        <v>0.223</v>
+      </c>
+      <c r="BS24" s="124">
+        <v>0.224</v>
+      </c>
+      <c r="BT24" s="124">
+        <v>0.20399999999999999</v>
+      </c>
+      <c r="BU24" s="124">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="BV24" s="124">
+        <v>0.2</v>
+      </c>
+      <c r="BW24" s="137">
+        <v>0.2</v>
+      </c>
+      <c r="BX24" s="124">
+        <v>0.2</v>
+      </c>
+      <c r="BY24" s="124">
+        <v>0.20200000000000001</v>
+      </c>
+      <c r="BZ24" s="124">
+        <v>0.19</v>
+      </c>
+      <c r="CA24" s="121">
+        <v>0.187</v>
+      </c>
+      <c r="CB24" s="121">
+        <v>0.155</v>
+      </c>
+      <c r="CC24" s="124">
+        <v>0.14899999999999999</v>
+      </c>
+      <c r="CD24" s="121">
+        <v>0.14199999999999999</v>
+      </c>
+      <c r="CE24" s="124">
+        <v>0.13800000000000001</v>
+      </c>
+      <c r="CF24" s="124">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="CG24" s="124">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="CH24" s="124">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="CI24" s="137">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="CJ24" s="124">
+        <v>0.13100000000000001</v>
+      </c>
+      <c r="CK24" s="124">
+        <v>0.13</v>
+      </c>
+      <c r="CL24" s="124">
+        <v>0.13</v>
+      </c>
+      <c r="CM24" s="124">
+        <v>0.13</v>
+      </c>
+      <c r="CN24" s="121">
+        <v>0.13</v>
+      </c>
+      <c r="CO24" s="124">
+        <v>0.123</v>
+      </c>
+      <c r="CP24" s="121">
+        <v>0.123</v>
+      </c>
+      <c r="CQ24" s="124"/>
+      <c r="CR24" s="124"/>
+      <c r="CS24" s="124"/>
+      <c r="CT24" s="59"/>
+    </row>
+    <row r="25" spans="1:98" s="4" customFormat="1">
+      <c r="A25" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="121">
+        <v>7.8040000000000003</v>
+      </c>
+      <c r="C25" s="121">
+        <v>7.9989999999999997</v>
+      </c>
+      <c r="D25" s="131">
+        <v>8.1519999999999992</v>
+      </c>
+      <c r="E25" s="121">
+        <v>8.1120000000000001</v>
+      </c>
+      <c r="F25" s="131">
+        <v>8.3239999999999998</v>
+      </c>
+      <c r="G25" s="119">
+        <v>7.9710000000000001</v>
+      </c>
+      <c r="H25" s="121">
+        <v>9.8620000000000001</v>
+      </c>
+      <c r="I25" s="121">
+        <v>9.8010000000000002</v>
+      </c>
+      <c r="J25" s="118">
+        <v>9.7469999999999999</v>
+      </c>
+      <c r="K25" s="118">
+        <v>9.6950000000000003</v>
+      </c>
+      <c r="L25" s="122">
+        <v>9.6549999999999994</v>
+      </c>
+      <c r="M25" s="122">
+        <v>9.5589999999999993</v>
+      </c>
+      <c r="N25" s="121">
+        <v>3.5720000000000001</v>
+      </c>
+      <c r="O25" s="121">
+        <v>3.8109999999999999</v>
+      </c>
+      <c r="P25" s="131">
+        <v>3.9670000000000001</v>
+      </c>
+      <c r="Q25" s="131">
+        <v>3.9239999999999999</v>
+      </c>
+      <c r="R25" s="131">
+        <v>4.1109999999999998</v>
+      </c>
+      <c r="S25" s="119">
+        <v>4.1109999999999998</v>
+      </c>
+      <c r="T25" s="121">
+        <v>4.0720000000000001</v>
+      </c>
+      <c r="U25" s="121">
+        <v>4.0209999999999999</v>
+      </c>
+      <c r="V25" s="122">
+        <v>3.988</v>
+      </c>
+      <c r="W25" s="121">
+        <v>3.93</v>
+      </c>
+      <c r="X25" s="122">
+        <v>3.89</v>
+      </c>
+      <c r="Y25" s="121">
+        <v>3.8580000000000001</v>
+      </c>
+      <c r="Z25" s="124">
+        <v>3.8260000000000001</v>
+      </c>
+      <c r="AA25" s="124">
+        <v>4.0460000000000003</v>
+      </c>
+      <c r="AB25" s="124">
+        <v>4.2240000000000002</v>
+      </c>
+      <c r="AC25" s="124">
+        <v>4.2030000000000003</v>
+      </c>
+      <c r="AD25" s="124">
+        <v>4.2969999999999997</v>
+      </c>
+      <c r="AE25" s="124">
+        <v>3.702</v>
+      </c>
+      <c r="AF25" s="124">
+        <v>3.6869999999999998</v>
+      </c>
+      <c r="AG25" s="118">
+        <v>3.6739999999999999</v>
+      </c>
+      <c r="AH25" s="118">
+        <v>3.6309999999999998</v>
+      </c>
+      <c r="AI25" s="124">
+        <v>3.556</v>
+      </c>
+      <c r="AJ25" s="118">
+        <v>3.5089999999999999</v>
+      </c>
+      <c r="AK25" s="121">
+        <v>3.3530000000000002</v>
+      </c>
+      <c r="AL25" s="124">
+        <v>3.3180000000000001</v>
+      </c>
+      <c r="AM25" s="124">
+        <v>3.286</v>
+      </c>
+      <c r="AN25" s="124">
+        <v>3.4670000000000001</v>
+      </c>
+      <c r="AO25" s="124">
+        <v>3.4449999999999998</v>
+      </c>
+      <c r="AP25" s="124">
+        <v>3.544</v>
+      </c>
+      <c r="AQ25" s="124">
+        <v>3.4940000000000002</v>
+      </c>
+      <c r="AR25" s="124">
+        <v>3.4790000000000001</v>
+      </c>
+      <c r="AS25" s="124">
+        <v>3.4660000000000002</v>
+      </c>
+      <c r="AT25" s="121">
+        <v>3.4220000000000002</v>
+      </c>
+      <c r="AU25" s="124">
+        <v>3.3340000000000001</v>
+      </c>
+      <c r="AV25" s="124">
+        <v>3.278</v>
+      </c>
+      <c r="AW25" s="124">
+        <v>3.121</v>
+      </c>
+      <c r="AX25" s="124">
+        <v>3.1859999999999999</v>
+      </c>
+      <c r="AY25" s="124">
+        <v>3.1539999999999999</v>
+      </c>
+      <c r="AZ25" s="124">
+        <v>3.3380000000000001</v>
+      </c>
+      <c r="BA25" s="124">
+        <v>3.3159999999999998</v>
+      </c>
+      <c r="BB25" s="124">
+        <v>3.3050000000000002</v>
+      </c>
+      <c r="BC25" s="124">
+        <v>1.359</v>
+      </c>
+      <c r="BD25" s="124">
+        <v>1.349</v>
+      </c>
+      <c r="BE25" s="124">
+        <v>1.341</v>
+      </c>
+      <c r="BF25" s="121">
+        <v>1.3049999999999999</v>
+      </c>
+      <c r="BG25" s="124">
+        <v>1.2390000000000001</v>
+      </c>
+      <c r="BH25" s="124">
+        <v>1.1990000000000001</v>
+      </c>
+      <c r="BI25" s="124">
+        <v>5.008</v>
+      </c>
+      <c r="BJ25" s="124">
+        <v>1.79</v>
+      </c>
+      <c r="BK25" s="124">
+        <v>1.77</v>
+      </c>
+      <c r="BL25" s="124">
+        <v>1.7529999999999999</v>
+      </c>
+      <c r="BM25" s="124">
+        <v>1.8169999999999999</v>
+      </c>
+      <c r="BN25" s="124">
+        <v>1.806</v>
+      </c>
+      <c r="BO25" s="124">
+        <v>2.194</v>
+      </c>
+      <c r="BP25" s="121">
+        <v>2.1850000000000001</v>
+      </c>
+      <c r="BQ25" s="124">
+        <v>2.1779999999999999</v>
+      </c>
+      <c r="BR25" s="121">
+        <v>2.1669999999999998</v>
+      </c>
+      <c r="BS25" s="124">
+        <v>2.1520000000000001</v>
+      </c>
+      <c r="BT25" s="124">
+        <v>2.1379999999999999</v>
+      </c>
+      <c r="BU25" s="124">
+        <v>2.3170000000000002</v>
+      </c>
+      <c r="BV25" s="124">
+        <v>2.282</v>
+      </c>
+      <c r="BW25" s="137">
+        <v>1.982</v>
+      </c>
+      <c r="BX25" s="124">
+        <v>0.999</v>
+      </c>
+      <c r="BY25" s="124">
+        <v>0.999</v>
+      </c>
+      <c r="BZ25" s="124">
+        <v>1.0720000000000001</v>
+      </c>
+      <c r="CA25" s="121">
+        <v>1.073</v>
+      </c>
+      <c r="CB25" s="121">
+        <v>1.073</v>
+      </c>
+      <c r="CC25" s="124">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="CD25" s="121">
+        <v>1.095</v>
+      </c>
+      <c r="CE25" s="124">
+        <v>1.0900000000000001</v>
+      </c>
+      <c r="CF25" s="124">
+        <v>1.0860000000000001</v>
+      </c>
+      <c r="CG25" s="124">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="CH25" s="124">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="CI25" s="137">
+        <v>1.099</v>
+      </c>
+      <c r="CJ25" s="124">
+        <v>1.091</v>
+      </c>
+      <c r="CK25" s="124">
+        <v>1.1140000000000001</v>
+      </c>
+      <c r="CL25" s="124">
+        <v>1.2490000000000001</v>
+      </c>
+      <c r="CM25" s="124">
+        <v>1.27</v>
+      </c>
+      <c r="CN25" s="121">
+        <v>1.2629999999999999</v>
+      </c>
+      <c r="CO25" s="124">
+        <v>1.27</v>
+      </c>
+      <c r="CP25" s="121">
+        <v>1.26</v>
+      </c>
+      <c r="CQ25" s="124"/>
+      <c r="CR25" s="124"/>
+      <c r="CS25" s="124"/>
+      <c r="CT25" s="59"/>
+    </row>
+    <row r="26" spans="1:98">
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:98">
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:98">
+      <c r="I28" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+  </mergeCells>
+  <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:CT25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="BV1" workbookViewId="0">
+      <selection activeCell="BV1" sqref="BV1:CS1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" customWidth="1"/>
+    <col min="2" max="97" width="8.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:98" ht="16.5" customHeight="1">
+      <c r="A1" s="189" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="190"/>
+      <c r="C1" s="190"/>
+      <c r="D1" s="190"/>
+      <c r="E1" s="190"/>
+      <c r="F1" s="190"/>
+      <c r="G1" s="190"/>
+      <c r="H1" s="190"/>
+      <c r="I1" s="190"/>
+      <c r="J1" s="190"/>
+      <c r="K1" s="190"/>
+      <c r="L1" s="190"/>
+      <c r="M1" s="190"/>
+      <c r="N1" s="190"/>
+      <c r="O1" s="190"/>
+      <c r="P1" s="190"/>
+      <c r="Q1" s="190"/>
+      <c r="R1" s="190"/>
+      <c r="S1" s="190"/>
+      <c r="T1" s="190"/>
+      <c r="U1" s="190"/>
+      <c r="V1" s="190"/>
+      <c r="W1" s="190"/>
+      <c r="X1" s="190"/>
+      <c r="Y1" s="190"/>
+      <c r="Z1" s="190"/>
+      <c r="AA1" s="190"/>
+      <c r="AB1" s="190"/>
+      <c r="AC1" s="190"/>
+      <c r="AD1" s="190"/>
+      <c r="AE1" s="190"/>
+      <c r="AF1" s="190"/>
+      <c r="AG1" s="190"/>
+      <c r="AH1" s="190"/>
+      <c r="AI1" s="190"/>
+      <c r="AJ1" s="190"/>
+      <c r="AK1" s="190"/>
+      <c r="AL1" s="190"/>
+      <c r="AM1" s="190"/>
+      <c r="AN1" s="190"/>
+      <c r="AO1" s="190"/>
+      <c r="AP1" s="190"/>
+      <c r="AQ1" s="190"/>
+      <c r="AR1" s="190"/>
+      <c r="AS1" s="190"/>
+      <c r="AT1" s="190"/>
+      <c r="AU1" s="190"/>
+      <c r="AV1" s="190"/>
+      <c r="AW1" s="190"/>
+      <c r="AX1" s="1"/>
+      <c r="AY1" s="1"/>
+      <c r="AZ1" s="1"/>
+      <c r="BA1" s="1"/>
+      <c r="BB1" s="1"/>
+      <c r="BC1" s="1"/>
+      <c r="BD1" s="1"/>
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="1"/>
+      <c r="BI1" s="1"/>
+      <c r="BJ1" s="1"/>
+      <c r="BK1" s="1"/>
+      <c r="BL1" s="1"/>
+      <c r="BM1" s="1"/>
+      <c r="BN1" s="1"/>
+      <c r="BO1" s="1"/>
+      <c r="BP1" s="1"/>
+      <c r="BQ1" s="1"/>
+      <c r="BR1" s="1"/>
+      <c r="BS1" s="1"/>
+      <c r="BT1" s="1"/>
+      <c r="BU1" s="1"/>
+      <c r="BV1" s="190"/>
+      <c r="BW1" s="190"/>
+      <c r="BX1" s="190"/>
+      <c r="BY1" s="190"/>
+      <c r="BZ1" s="190"/>
+      <c r="CA1" s="190"/>
+      <c r="CB1" s="190"/>
+      <c r="CC1" s="190"/>
+      <c r="CD1" s="190"/>
+      <c r="CE1" s="190"/>
+      <c r="CF1" s="190"/>
+      <c r="CG1" s="190"/>
+      <c r="CH1" s="190"/>
+      <c r="CI1" s="190"/>
+      <c r="CJ1" s="190"/>
+      <c r="CK1" s="190"/>
+      <c r="CL1" s="190"/>
+      <c r="CM1" s="190"/>
+      <c r="CN1" s="190"/>
+      <c r="CO1" s="190"/>
+      <c r="CP1" s="190"/>
+      <c r="CQ1" s="190"/>
+      <c r="CR1" s="190"/>
+      <c r="CS1" s="190"/>
+      <c r="CT1" s="9"/>
+    </row>
+    <row r="2" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A2" s="7"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="K2" s="183"/>
+      <c r="L2" s="183"/>
+      <c r="M2" s="183"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="W2" s="183"/>
+      <c r="X2" s="183"/>
+      <c r="Y2" s="183"/>
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
+      <c r="AF2" s="1"/>
+      <c r="AG2" s="1"/>
+      <c r="AH2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" s="183"/>
+      <c r="AJ2" s="183"/>
+      <c r="AK2" s="183"/>
+      <c r="AL2" s="1"/>
+      <c r="AM2" s="1"/>
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1"/>
+      <c r="AP2" s="1"/>
+      <c r="AQ2" s="1"/>
+      <c r="AR2" s="1"/>
+      <c r="AS2" s="1"/>
+      <c r="AT2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="AU2" s="183"/>
+      <c r="AV2" s="183"/>
+      <c r="AW2" s="183"/>
+      <c r="AX2" s="1"/>
+      <c r="AY2" s="1"/>
+      <c r="AZ2" s="1"/>
+      <c r="BA2" s="1"/>
+      <c r="BB2" s="1"/>
+      <c r="BC2" s="1"/>
+      <c r="BD2" s="1"/>
+      <c r="BE2" s="1"/>
+      <c r="BF2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="BG2" s="183"/>
+      <c r="BH2" s="183"/>
+      <c r="BI2" s="183"/>
+      <c r="BJ2" s="1"/>
+      <c r="BK2" s="1"/>
+      <c r="BL2" s="1"/>
+      <c r="BM2" s="1"/>
+      <c r="BN2" s="1"/>
+      <c r="BO2" s="1"/>
+      <c r="BP2" s="1"/>
+      <c r="BQ2" s="1"/>
+      <c r="BR2" s="183" t="s">
+        <v>51</v>
+      </c>
+      <c r="BS2" s="183"/>
+      <c r="BT2" s="183"/>
+      <c r="BU2" s="183"/>
+      <c r="BV2" s="1"/>
+      <c r="BW2" s="1"/>
+      <c r="BX2" s="1"/>
+      <c r="BY2" s="1"/>
+      <c r="BZ2" s="1"/>
+      <c r="CA2" s="1"/>
+      <c r="CB2" s="1"/>
+      <c r="CC2" s="1"/>
+      <c r="CD2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="CE2" s="183"/>
+      <c r="CF2" s="183"/>
+      <c r="CG2" s="183"/>
+      <c r="CH2" s="1"/>
+      <c r="CI2" s="1"/>
+      <c r="CJ2" s="1"/>
+      <c r="CK2" s="1"/>
+      <c r="CL2" s="1"/>
+      <c r="CM2" s="1"/>
+      <c r="CN2" s="1"/>
+      <c r="CO2" s="1"/>
+      <c r="CP2" s="182" t="s">
+        <v>51</v>
+      </c>
+      <c r="CQ2" s="183"/>
+      <c r="CR2" s="183"/>
+      <c r="CS2" s="183"/>
+      <c r="CT2" s="1"/>
+    </row>
+    <row r="3" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A3" s="187" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="171" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="172"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="172"/>
+      <c r="F3" s="172"/>
+      <c r="G3" s="172"/>
+      <c r="H3" s="172"/>
+      <c r="I3" s="172"/>
+      <c r="J3" s="172"/>
+      <c r="K3" s="172"/>
+      <c r="L3" s="172"/>
+      <c r="M3" s="186"/>
+      <c r="N3" s="171" t="s">
+        <v>52</v>
+      </c>
+      <c r="O3" s="172"/>
+      <c r="P3" s="172"/>
+      <c r="Q3" s="172"/>
+      <c r="R3" s="172"/>
+      <c r="S3" s="172"/>
+      <c r="T3" s="172"/>
+      <c r="U3" s="172"/>
+      <c r="V3" s="172"/>
+      <c r="W3" s="172"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="186"/>
+      <c r="Z3" s="171" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" s="172"/>
+      <c r="AB3" s="172"/>
+      <c r="AC3" s="172"/>
+      <c r="AD3" s="172"/>
+      <c r="AE3" s="172"/>
+      <c r="AF3" s="172"/>
+      <c r="AG3" s="172"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="172"/>
+      <c r="AJ3" s="172"/>
+      <c r="AK3" s="186"/>
+      <c r="AL3" s="171" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM3" s="172"/>
+      <c r="AN3" s="172"/>
+      <c r="AO3" s="172"/>
+      <c r="AP3" s="172"/>
+      <c r="AQ3" s="172"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="172"/>
+      <c r="AT3" s="172"/>
+      <c r="AU3" s="172"/>
+      <c r="AV3" s="172"/>
+      <c r="AW3" s="173"/>
+      <c r="AX3" s="171" t="s">
+        <v>55</v>
+      </c>
+      <c r="AY3" s="172"/>
+      <c r="AZ3" s="172"/>
+      <c r="BA3" s="172"/>
+      <c r="BB3" s="172"/>
+      <c r="BC3" s="172"/>
+      <c r="BD3" s="172"/>
+      <c r="BE3" s="172"/>
+      <c r="BF3" s="172"/>
+      <c r="BG3" s="172"/>
+      <c r="BH3" s="172"/>
+      <c r="BI3" s="173"/>
+      <c r="BJ3" s="171" t="s">
+        <v>56</v>
+      </c>
+      <c r="BK3" s="172"/>
+      <c r="BL3" s="172"/>
+      <c r="BM3" s="172"/>
+      <c r="BN3" s="172"/>
+      <c r="BO3" s="172"/>
+      <c r="BP3" s="172"/>
+      <c r="BQ3" s="172"/>
+      <c r="BR3" s="172"/>
+      <c r="BS3" s="172"/>
+      <c r="BT3" s="172"/>
+      <c r="BU3" s="173"/>
+      <c r="BV3" s="171" t="s">
+        <v>57</v>
+      </c>
+      <c r="BW3" s="172"/>
+      <c r="BX3" s="172"/>
+      <c r="BY3" s="172"/>
+      <c r="BZ3" s="172"/>
+      <c r="CA3" s="172"/>
+      <c r="CB3" s="172"/>
+      <c r="CC3" s="172"/>
+      <c r="CD3" s="172"/>
+      <c r="CE3" s="172"/>
+      <c r="CF3" s="172"/>
+      <c r="CG3" s="173"/>
+      <c r="CH3" s="171" t="s">
+        <v>58</v>
+      </c>
+      <c r="CI3" s="172"/>
+      <c r="CJ3" s="172"/>
+      <c r="CK3" s="172"/>
+      <c r="CL3" s="172"/>
+      <c r="CM3" s="172"/>
+      <c r="CN3" s="172"/>
+      <c r="CO3" s="172"/>
+      <c r="CP3" s="172"/>
+      <c r="CQ3" s="172"/>
+      <c r="CR3" s="172"/>
+      <c r="CS3" s="173"/>
+      <c r="CT3" s="2"/>
+    </row>
+    <row r="4" spans="1:98" ht="13.5" thickBot="1">
+      <c r="A4" s="188"/>
+      <c r="B4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="P4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="V4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="Y4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AB4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AC4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AD4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AE4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AI4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AJ4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AK4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AL4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AM4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AN4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="AO4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="AP4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="AR4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="AS4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="AT4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="AU4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="AV4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="AW4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="AX4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="AY4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="AZ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BA4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BB4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BC4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BD4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BE4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BF4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BG4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BH4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BI4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BJ4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BK4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BL4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BM4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BN4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="BO4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="BP4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="BQ4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="BR4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="BS4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="BT4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="BU4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="BV4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="BW4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="BX4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="BZ4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CA4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CB4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CC4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CD4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CE4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CF4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CG4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CH4" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="CI4" s="102" t="s">
+        <v>32</v>
+      </c>
+      <c r="CJ4" s="102" t="s">
+        <v>33</v>
+      </c>
+      <c r="CK4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="CL4" s="102" t="s">
+        <v>35</v>
+      </c>
+      <c r="CM4" s="102" t="s">
+        <v>36</v>
+      </c>
+      <c r="CN4" s="102" t="s">
+        <v>37</v>
+      </c>
+      <c r="CO4" s="102" t="s">
+        <v>38</v>
+      </c>
+      <c r="CP4" s="102" t="s">
+        <v>39</v>
+      </c>
+      <c r="CQ4" s="102" t="s">
+        <v>40</v>
+      </c>
+      <c r="CR4" s="102" t="s">
+        <v>41</v>
+      </c>
+      <c r="CS4" s="102" t="s">
+        <v>42</v>
+      </c>
+      <c r="CT4" s="2"/>
+    </row>
+    <row r="5" spans="1:98">
+      <c r="A5" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" s="111">
+        <v>43474.819000000003</v>
+      </c>
+      <c r="C5" s="111">
+        <v>43786.091999999997</v>
+      </c>
+      <c r="D5" s="108">
+        <v>44556.459000000003</v>
+      </c>
+      <c r="E5" s="108">
+        <v>45501.692999999999</v>
+      </c>
+      <c r="F5" s="111">
+        <v>45964.41</v>
+      </c>
+      <c r="G5" s="111">
+        <v>46761.45</v>
+      </c>
+      <c r="H5" s="107">
+        <v>46486.404000000002</v>
+      </c>
+      <c r="I5" s="111">
+        <v>47211.103999999999</v>
+      </c>
+      <c r="J5" s="104">
+        <v>47381.250999999997</v>
+      </c>
+      <c r="K5" s="111">
+        <v>47850.203000000001</v>
+      </c>
+      <c r="L5" s="111">
+        <v>47521.044000000002</v>
+      </c>
+      <c r="M5" s="111">
+        <v>45197.091999999997</v>
+      </c>
+      <c r="N5" s="111">
+        <v>45015.004000000001</v>
+      </c>
+      <c r="O5" s="111">
+        <v>44583.927000000003</v>
+      </c>
+      <c r="P5" s="108">
+        <v>44921.36</v>
+      </c>
+      <c r="Q5" s="108">
+        <v>45157.858999999997</v>
+      </c>
+      <c r="R5" s="111">
+        <v>46684.286999999997</v>
+      </c>
+      <c r="S5" s="111">
+        <v>46761.440000000002</v>
+      </c>
+      <c r="T5" s="108">
+        <v>46404.267</v>
+      </c>
+      <c r="U5" s="109">
+        <v>46761.163</v>
+      </c>
+      <c r="V5" s="109">
+        <v>46064.209000000003</v>
+      </c>
+      <c r="W5" s="109">
+        <v>45729.218000000001</v>
+      </c>
+      <c r="X5" s="109">
+        <v>45298.402999999998</v>
+      </c>
+      <c r="Y5" s="109">
+        <v>43159.964</v>
+      </c>
+      <c r="Z5" s="108">
+        <v>43342.841999999997</v>
+      </c>
+      <c r="AA5" s="108">
+        <v>43626.474000000002</v>
+      </c>
+      <c r="AB5" s="110">
+        <v>43766.548000000003</v>
+      </c>
+      <c r="AC5" s="110">
+        <v>45434.332000000002</v>
+      </c>
+      <c r="AD5" s="109">
+        <v>48185.23</v>
+      </c>
+      <c r="AE5" s="111">
+        <v>48723.224999999999</v>
+      </c>
+      <c r="AF5" s="112">
+        <v>49721.866999999998</v>
+      </c>
+      <c r="AG5" s="104">
+        <v>48830.686999999998</v>
+      </c>
+      <c r="AH5" s="104">
+        <v>49699.593999999997</v>
+      </c>
+      <c r="AI5" s="109">
+        <v>50372.796999999999</v>
+      </c>
+      <c r="AJ5" s="104">
+        <v>50214.735000000001</v>
+      </c>
+      <c r="AK5" s="111">
+        <v>47787.438999999998</v>
+      </c>
+      <c r="AL5" s="108">
+        <v>47313.07</v>
+      </c>
+      <c r="AM5" s="108">
+        <v>45242.197</v>
+      </c>
+      <c r="AN5" s="110">
+        <v>46507.561999999998</v>
+      </c>
+      <c r="AO5" s="110">
+        <v>47127.466</v>
+      </c>
+      <c r="AP5" s="109">
+        <v>48674.519</v>
+      </c>
+      <c r="AQ5" s="111">
+        <v>49286.408000000003</v>
+      </c>
+      <c r="AR5" s="109">
+        <v>49751.845999999998</v>
+      </c>
+      <c r="AS5" s="109">
+        <v>49812.364999999998</v>
+      </c>
+      <c r="AT5" s="109">
+        <v>50019.553999999996</v>
+      </c>
+      <c r="AU5" s="109">
+        <v>49329.906000000003</v>
+      </c>
+      <c r="AV5" s="109">
+        <v>50766.05</v>
+      </c>
+      <c r="AW5" s="109">
+        <v>49563.294999999998</v>
+      </c>
+      <c r="AX5" s="109">
+        <v>45385.373</v>
+      </c>
+      <c r="AY5" s="109">
+        <v>44252.292000000001</v>
+      </c>
+      <c r="AZ5" s="109">
+        <v>44403.002</v>
+      </c>
+      <c r="BA5" s="109">
+        <v>45355.627999999997</v>
+      </c>
+      <c r="BB5" s="109">
+        <v>45985.474999999999</v>
+      </c>
+      <c r="BC5" s="111">
+        <v>44616.211000000003</v>
+      </c>
+      <c r="BD5" s="109">
+        <v>44301.851000000002</v>
+      </c>
+      <c r="BE5" s="109">
+        <v>45640.716999999997</v>
+      </c>
+      <c r="BF5" s="109">
+        <v>46851.998</v>
+      </c>
+      <c r="BG5" s="109">
+        <v>46360.334999999999</v>
+      </c>
+      <c r="BH5" s="109">
+        <v>44372.688999999998</v>
+      </c>
+      <c r="BI5" s="109">
+        <v>43860.322999999997</v>
+      </c>
+      <c r="BJ5" s="109">
+        <v>45158.684999999998</v>
+      </c>
+      <c r="BK5" s="109">
+        <v>45319.78</v>
+      </c>
+      <c r="BL5" s="109">
+        <v>45910.872000000003</v>
+      </c>
+      <c r="BM5" s="109">
+        <v>45549.887000000002</v>
+      </c>
+      <c r="BN5" s="109">
+        <v>46694.805999999997</v>
+      </c>
+      <c r="BO5" s="111">
+        <v>46448.641000000003</v>
+      </c>
+      <c r="BP5" s="109">
+        <v>45068.396000000001</v>
+      </c>
+      <c r="BQ5" s="109">
+        <v>45603.472000000002</v>
+      </c>
+      <c r="BR5" s="109">
+        <v>46030.887000000002</v>
+      </c>
+      <c r="BS5" s="109">
+        <v>46119.773999999998</v>
+      </c>
+      <c r="BT5" s="109">
+        <v>44597.934000000001</v>
+      </c>
+      <c r="BU5" s="109">
+        <v>45175.493000000002</v>
+      </c>
+      <c r="BV5" s="109">
+        <v>45990.900999999998</v>
+      </c>
+      <c r="BW5" s="109">
+        <v>46791.883999999998</v>
+      </c>
+      <c r="BX5" s="109">
+        <v>48626.025000000001</v>
+      </c>
+      <c r="BY5" s="109">
+        <v>47902.017999999996</v>
+      </c>
+      <c r="BZ5" s="109">
+        <v>47701.845000000001</v>
+      </c>
+      <c r="CA5" s="111">
+        <v>47724.021000000001</v>
+      </c>
+      <c r="CB5" s="109">
+        <v>48029.296000000002</v>
+      </c>
+      <c r="CC5" s="109">
+        <v>46883.642999999996</v>
+      </c>
+      <c r="CD5" s="109">
+        <v>49033.053999999996</v>
+      </c>
+      <c r="CE5" s="109">
+        <v>48333.008999999998</v>
+      </c>
+      <c r="CF5" s="109">
+        <v>48530.425000000003</v>
+      </c>
+      <c r="CG5" s="109">
+        <v>48619.957999999999</v>
+      </c>
+      <c r="CH5" s="109">
+        <v>49111.046999999999</v>
+      </c>
+      <c r="CI5" s="109">
+        <v>48855.813000000002</v>
+      </c>
+      <c r="CJ5" s="109">
+        <v>47899.245999999999</v>
+      </c>
+      <c r="CK5" s="109">
+        <v>48193.514000000003</v>
+      </c>
+      <c r="CL5" s="109">
+        <v>48967.033000000003</v>
+      </c>
+      <c r="CM5" s="111">
+        <v>48320.934999999998</v>
+      </c>
+      <c r="CN5" s="109">
+        <v>48235.07</v>
+      </c>
+      <c r="CO5" s="109">
+        <v>47794.135999999999</v>
+      </c>
+      <c r="CP5" s="109">
+        <v>49247.093000000001</v>
+      </c>
+      <c r="CQ5" s="109"/>
+      <c r="CR5" s="109"/>
+      <c r="CS5" s="109"/>
+      <c r="CT5" s="3"/>
+    </row>
+    <row r="6" spans="1:98">
+      <c r="A6" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP6" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ6" s="115">
+        <v>1710.615</v>
+      </c>
+      <c r="AR6" s="116">
+        <v>1846.981</v>
+      </c>
+      <c r="AS6" s="116">
+        <v>1709.9169999999999</v>
+      </c>
+      <c r="AT6" s="121">
+        <v>1705.029</v>
+      </c>
+      <c r="AU6" s="121">
+        <v>1671.049</v>
+      </c>
+      <c r="AV6" s="121">
+        <v>1553.1959999999999</v>
+      </c>
+      <c r="AW6" s="121">
+        <v>1335.3019999999999</v>
+      </c>
+      <c r="AX6" s="121">
+        <v>1370.7380000000001</v>
+      </c>
+      <c r="AY6" s="121">
+        <v>1297.9349999999999</v>
+      </c>
+      <c r="AZ6" s="121">
+        <v>1197.3869999999999</v>
+      </c>
+      <c r="BA6" s="121">
+        <v>1249.6880000000001</v>
+      </c>
+      <c r="BB6" s="121">
+        <v>1166.9059999999999</v>
+      </c>
+      <c r="BC6" s="115">
+        <v>1396.7139999999999</v>
+      </c>
+      <c r="BD6" s="116">
+        <v>1424.3150000000001</v>
+      </c>
+      <c r="BE6" s="116">
+        <v>1384.729</v>
+      </c>
+      <c r="BF6" s="121">
+        <v>1300.933</v>
+      </c>
+      <c r="BG6" s="121">
+        <v>1264.9760000000001</v>
+      </c>
+      <c r="BH6" s="121">
+        <v>1204.67</v>
+      </c>
+      <c r="BI6" s="121">
+        <v>1084.0509999999999</v>
+      </c>
+      <c r="BJ6" s="121">
+        <v>1065.6679999999999</v>
+      </c>
+      <c r="BK6" s="121">
+        <v>1170.1110000000001</v>
+      </c>
+      <c r="BL6" s="121">
+        <v>1135.712</v>
+      </c>
+      <c r="BM6" s="121">
+        <v>1005.354</v>
+      </c>
+      <c r="BN6" s="121">
+        <v>1093.28</v>
+      </c>
+      <c r="BO6" s="115">
+        <v>1040.3150000000001</v>
+      </c>
+      <c r="BP6" s="116">
+        <v>1215.1079999999999</v>
+      </c>
+      <c r="BQ6" s="116">
+        <v>1243.6479999999999</v>
+      </c>
+      <c r="BR6" s="121">
+        <v>1241.4659999999999</v>
+      </c>
+      <c r="BS6" s="121">
+        <v>1347.78</v>
+      </c>
+      <c r="BT6" s="121">
+        <v>1242.7470000000001</v>
+      </c>
+      <c r="BU6" s="121">
+        <v>1586.6130000000001</v>
+      </c>
+      <c r="BV6" s="121">
+        <v>1597.97</v>
+      </c>
+      <c r="BW6" s="116">
+        <v>2026.394</v>
+      </c>
+      <c r="BX6" s="121">
+        <v>1580.413</v>
+      </c>
+      <c r="BY6" s="121">
+        <v>1521.58</v>
+      </c>
+      <c r="BZ6" s="121">
+        <v>1431.335</v>
+      </c>
+      <c r="CA6" s="115">
+        <v>1545.615</v>
+      </c>
+      <c r="CB6" s="116">
+        <v>1553.2940000000001</v>
+      </c>
+      <c r="CC6" s="116">
+        <v>1595.2380000000001</v>
+      </c>
+      <c r="CD6" s="121">
+        <v>1666.8579999999999</v>
+      </c>
+      <c r="CE6" s="121">
+        <v>1145.133</v>
+      </c>
+      <c r="CF6" s="121">
+        <v>1587.8240000000001</v>
+      </c>
+      <c r="CG6" s="121">
+        <v>1656.8019999999999</v>
+      </c>
+      <c r="CH6" s="121">
+        <v>1637.71</v>
+      </c>
+      <c r="CI6" s="116">
+        <v>1627.9390000000001</v>
+      </c>
+      <c r="CJ6" s="121">
+        <v>1696.453</v>
+      </c>
+      <c r="CK6" s="121">
+        <v>1728.46</v>
+      </c>
+      <c r="CL6" s="121">
+        <v>1746.8869999999999</v>
+      </c>
+      <c r="CM6" s="115">
+        <v>1690.7760000000001</v>
+      </c>
+      <c r="CN6" s="116">
+        <v>1791.124</v>
+      </c>
+      <c r="CO6" s="116">
+        <v>1685.521</v>
+      </c>
+      <c r="CP6" s="121">
+        <v>1743.2090000000001</v>
+      </c>
+      <c r="CQ6" s="121"/>
+      <c r="CR6" s="121"/>
+      <c r="CS6" s="121"/>
+      <c r="CT6" s="3"/>
+    </row>
+    <row r="7" spans="1:98">
+      <c r="A7" s="117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="121">
+        <v>7512.0159999999996</v>
+      </c>
+      <c r="C7" s="121">
+        <v>7278.18</v>
+      </c>
+      <c r="D7" s="118">
+        <v>7475.451</v>
+      </c>
+      <c r="E7" s="118">
+        <v>8390.1</v>
+      </c>
+      <c r="F7" s="121">
+        <v>7965.143</v>
+      </c>
+      <c r="G7" s="121">
+        <v>8325.6790000000001</v>
+      </c>
+      <c r="H7" s="120">
+        <v>8094.0389999999998</v>
+      </c>
+      <c r="I7" s="121">
+        <v>8314.5810000000001</v>
+      </c>
+      <c r="J7" s="118">
+        <v>8248.9120000000003</v>
+      </c>
+      <c r="K7" s="121">
+        <v>7844.0129999999999</v>
+      </c>
+      <c r="L7" s="121">
+        <v>7954.49</v>
+      </c>
+      <c r="M7" s="121">
+        <v>8078.8869999999997</v>
+      </c>
+      <c r="N7" s="121">
+        <v>8146.2719999999999</v>
+      </c>
+      <c r="O7" s="121">
+        <v>7685.76</v>
+      </c>
+      <c r="P7" s="118">
+        <v>7589.3459999999995</v>
+      </c>
+      <c r="Q7" s="118">
+        <v>7621.49</v>
+      </c>
+      <c r="R7" s="121">
+        <v>7699.674</v>
+      </c>
+      <c r="S7" s="121">
+        <v>7702.8029999999999</v>
+      </c>
+      <c r="T7" s="118">
+        <v>7598.2139999999999</v>
+      </c>
+      <c r="U7" s="121">
+        <v>7669.683</v>
+      </c>
+      <c r="V7" s="121">
+        <v>7774.9719999999998</v>
+      </c>
+      <c r="W7" s="121">
+        <v>7637.3429999999998</v>
+      </c>
+      <c r="X7" s="116">
+        <v>8031.8159999999998</v>
+      </c>
+      <c r="Y7" s="121">
+        <v>8935.2990000000009</v>
+      </c>
+      <c r="Z7" s="122">
+        <v>9222.11</v>
+      </c>
+      <c r="AA7" s="122">
+        <v>9505.0499999999993</v>
+      </c>
+      <c r="AB7" s="123">
+        <v>9649.5310000000009</v>
+      </c>
+      <c r="AC7" s="123">
+        <v>9431.9069999999992</v>
+      </c>
+      <c r="AD7" s="121">
+        <v>9527.0490000000009</v>
+      </c>
+      <c r="AE7" s="121">
+        <v>9739.9449999999997</v>
+      </c>
+      <c r="AF7" s="121">
+        <v>9880.8529999999992</v>
+      </c>
+      <c r="AG7" s="118">
+        <v>9675.4869999999992</v>
+      </c>
+      <c r="AH7" s="118">
+        <v>9397.8870000000006</v>
+      </c>
+      <c r="AI7" s="121">
+        <v>9405.3330000000005</v>
+      </c>
+      <c r="AJ7" s="118">
+        <v>9314.4539999999997</v>
+      </c>
+      <c r="AK7" s="121">
+        <v>9447.82</v>
+      </c>
+      <c r="AL7" s="122">
+        <v>9306.5439999999999</v>
+      </c>
+      <c r="AM7" s="122">
+        <v>8981.4770000000008</v>
+      </c>
+      <c r="AN7" s="123">
+        <v>8780.2109999999993</v>
+      </c>
+      <c r="AO7" s="123">
+        <v>9056.6319999999996</v>
+      </c>
+      <c r="AP7" s="121">
+        <v>9110.5869999999995</v>
+      </c>
+      <c r="AQ7" s="121">
+        <v>9371.9089999999997</v>
+      </c>
+      <c r="AR7" s="121">
+        <v>9184.81</v>
+      </c>
+      <c r="AS7" s="121">
+        <v>8878.2530000000006</v>
+      </c>
+      <c r="AT7" s="121">
+        <v>8588.0059999999994</v>
+      </c>
+      <c r="AU7" s="121">
+        <v>8932.7559999999994</v>
+      </c>
+      <c r="AV7" s="121">
+        <v>9159.92</v>
+      </c>
+      <c r="AW7" s="121">
+        <v>9751.9639999999999</v>
+      </c>
+      <c r="AX7" s="121">
+        <v>9646.91</v>
+      </c>
+      <c r="AY7" s="121">
+        <v>9418.6139999999996</v>
+      </c>
+      <c r="AZ7" s="121">
+        <v>9694.9639999999999</v>
+      </c>
+      <c r="BA7" s="121">
+        <v>9520.1239999999998</v>
+      </c>
+      <c r="BB7" s="121">
+        <v>9763.0049999999992</v>
+      </c>
+      <c r="BC7" s="121">
+        <v>9716.9599999999991</v>
+      </c>
+      <c r="BD7" s="121">
+        <v>10074.058000000001</v>
+      </c>
+      <c r="BE7" s="121">
+        <v>9928.143</v>
+      </c>
+      <c r="BF7" s="121">
+        <v>9966.7029999999995</v>
+      </c>
+      <c r="BG7" s="121">
+        <v>9705.3439999999991</v>
+      </c>
+      <c r="BH7" s="121">
+        <v>8822.8629999999994</v>
+      </c>
+      <c r="BI7" s="121">
+        <v>8147.2920000000004</v>
+      </c>
+      <c r="BJ7" s="121">
+        <v>8620.009</v>
+      </c>
+      <c r="BK7" s="121">
+        <v>8963.5059999999994</v>
+      </c>
+      <c r="BL7" s="121">
+        <v>9236.5380000000005</v>
+      </c>
+      <c r="BM7" s="121">
+        <v>9396.7759999999998</v>
+      </c>
+      <c r="BN7" s="121">
+        <v>9431.7919999999995</v>
+      </c>
+      <c r="BO7" s="121">
+        <v>9375.6550000000007</v>
+      </c>
+      <c r="BP7" s="121">
+        <v>9092.0810000000001</v>
+      </c>
+      <c r="BQ7" s="121">
+        <v>9507.3430000000008</v>
+      </c>
+      <c r="BR7" s="121">
+        <v>9680.1470000000008</v>
+      </c>
+      <c r="BS7" s="121">
+        <v>8922.2289999999994</v>
+      </c>
+      <c r="BT7" s="121">
+        <v>8815.2240000000002</v>
+      </c>
+      <c r="BU7" s="121">
+        <v>9051.8109999999997</v>
+      </c>
+      <c r="BV7" s="121">
+        <v>9915.6200000000008</v>
+      </c>
+      <c r="BW7" s="116">
+        <v>9890.16</v>
+      </c>
+      <c r="BX7" s="121">
+        <v>9678.5609999999997</v>
+      </c>
+      <c r="BY7" s="121">
+        <v>9654.9120000000003</v>
+      </c>
+      <c r="BZ7" s="121">
+        <v>9637.7389999999996</v>
+      </c>
+      <c r="CA7" s="121">
+        <v>9948.9709999999995</v>
+      </c>
+      <c r="CB7" s="121">
+        <v>9644.1020000000008</v>
+      </c>
+      <c r="CC7" s="121">
+        <v>9838.9419999999991</v>
+      </c>
+      <c r="CD7" s="121">
+        <v>10324.838</v>
+      </c>
+      <c r="CE7" s="121">
+        <v>10130.491</v>
+      </c>
+      <c r="CF7" s="121">
+        <v>9538.7430000000004</v>
+      </c>
+      <c r="CG7" s="121">
+        <v>9828.2579999999998</v>
+      </c>
+      <c r="CH7" s="121">
+        <v>10200.183999999999</v>
+      </c>
+      <c r="CI7" s="116">
+        <v>10251.295</v>
+      </c>
+      <c r="CJ7" s="121">
+        <v>10084.142</v>
+      </c>
+      <c r="CK7" s="121">
+        <v>9807.39</v>
+      </c>
+      <c r="CL7" s="121">
+        <v>10032.642</v>
+      </c>
+      <c r="CM7" s="121">
+        <v>9853.009</v>
+      </c>
+      <c r="CN7" s="121">
+        <v>9816.0120000000006</v>
+      </c>
+      <c r="CO7" s="121">
+        <v>10053.526</v>
+      </c>
+      <c r="CP7" s="121">
+        <v>10556.539000000001</v>
+      </c>
+      <c r="CQ7" s="121"/>
+      <c r="CR7" s="121"/>
+      <c r="CS7" s="121"/>
+      <c r="CT7" s="4"/>
+    </row>
+    <row r="8" spans="1:98">
+      <c r="A8" s="117" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="121">
+        <v>1287.3409999999999</v>
+      </c>
+      <c r="C8" s="121">
+        <v>1352.145</v>
+      </c>
+      <c r="D8" s="118">
+        <v>1343.0129999999999</v>
+      </c>
+      <c r="E8" s="118">
+        <v>1331.9739999999999</v>
+      </c>
+      <c r="F8" s="121">
+        <v>1303.5260000000001</v>
+      </c>
+      <c r="G8" s="121">
+        <v>1402.2049999999999</v>
+      </c>
+      <c r="H8" s="120">
+        <v>1455.096</v>
+      </c>
+      <c r="I8" s="121">
+        <v>1433.933</v>
+      </c>
+      <c r="J8" s="118">
+        <v>1462.905</v>
+      </c>
+      <c r="K8" s="121">
+        <v>1402.723</v>
+      </c>
+      <c r="L8" s="121">
+        <v>1368.818</v>
+      </c>
+      <c r="M8" s="121">
+        <v>1310.547</v>
+      </c>
+      <c r="N8" s="121">
+        <v>1223.625</v>
+      </c>
+      <c r="O8" s="121">
+        <v>1253.6420000000001</v>
+      </c>
+      <c r="P8" s="118">
+        <v>1214.681</v>
+      </c>
+      <c r="Q8" s="118">
+        <v>1209.07</v>
+      </c>
+      <c r="R8" s="121">
+        <v>1311.2739999999999</v>
+      </c>
+      <c r="S8" s="121">
+        <v>1348.182</v>
+      </c>
+      <c r="T8" s="118">
+        <v>1425.136</v>
+      </c>
+      <c r="U8" s="121">
+        <v>1402.5260000000001</v>
+      </c>
+      <c r="V8" s="121">
+        <v>1343.165</v>
+      </c>
+      <c r="W8" s="121">
+        <v>1339.6410000000001</v>
+      </c>
+      <c r="X8" s="116">
+        <v>1363.4659999999999</v>
+      </c>
+      <c r="Y8" s="121">
+        <v>1272.4929999999999</v>
+      </c>
+      <c r="Z8" s="122">
+        <v>1213.58</v>
+      </c>
+      <c r="AA8" s="122">
+        <v>1154.3420000000001</v>
+      </c>
+      <c r="AB8" s="123">
+        <v>1201.587</v>
+      </c>
+      <c r="AC8" s="123">
+        <v>1266.6410000000001</v>
+      </c>
+      <c r="AD8" s="121">
+        <v>1301.5039999999999</v>
+      </c>
+      <c r="AE8" s="121">
+        <v>1429.6279999999999</v>
+      </c>
+      <c r="AF8" s="121">
+        <v>1465.9349999999999</v>
+      </c>
+      <c r="AG8" s="118">
+        <v>1431.2570000000001</v>
+      </c>
+      <c r="AH8" s="118">
+        <v>1441.22</v>
+      </c>
+      <c r="AI8" s="121">
+        <v>1476.268</v>
+      </c>
+      <c r="AJ8" s="118">
+        <v>1455.797</v>
+      </c>
+      <c r="AK8" s="121">
+        <v>1370.318</v>
+      </c>
+      <c r="AL8" s="122">
+        <v>1299.9929999999999</v>
+      </c>
+      <c r="AM8" s="122">
+        <v>1328.181</v>
+      </c>
+      <c r="AN8" s="123">
+        <v>1389.586</v>
+      </c>
+      <c r="AO8" s="123">
+        <v>1388.6320000000001</v>
+      </c>
+      <c r="AP8" s="121">
+        <v>1362.3389999999999</v>
+      </c>
+      <c r="AQ8" s="121">
+        <v>1461.7809999999999</v>
+      </c>
+      <c r="AR8" s="121">
+        <v>1512.8219999999999</v>
+      </c>
+      <c r="AS8" s="121">
+        <v>1503.2429999999999</v>
+      </c>
+      <c r="AT8" s="121">
+        <v>1525.8820000000001</v>
+      </c>
+      <c r="AU8" s="121">
+        <v>1479.6949999999999</v>
+      </c>
+      <c r="AV8" s="121">
+        <v>1483.7080000000001</v>
+      </c>
+      <c r="AW8" s="121">
+        <v>1401.1890000000001</v>
+      </c>
+      <c r="AX8" s="121">
+        <v>1154.367</v>
+      </c>
+      <c r="AY8" s="121">
+        <v>1143.0360000000001</v>
+      </c>
+      <c r="AZ8" s="121">
+        <v>1133.799</v>
+      </c>
+      <c r="BA8" s="121">
+        <v>1142.3900000000001</v>
+      </c>
+      <c r="BB8" s="121">
+        <v>1193.4269999999999</v>
+      </c>
+      <c r="BC8" s="121">
+        <v>1140.4190000000001</v>
+      </c>
+      <c r="BD8" s="121">
+        <v>1125.0619999999999</v>
+      </c>
+      <c r="BE8" s="121">
+        <v>1169.231</v>
+      </c>
+      <c r="BF8" s="121">
+        <v>1163.1759999999999</v>
+      </c>
+      <c r="BG8" s="121">
+        <v>1180.518</v>
+      </c>
+      <c r="BH8" s="121">
+        <v>1105.6569999999999</v>
+      </c>
+      <c r="BI8" s="121">
+        <v>1181.02</v>
+      </c>
+      <c r="BJ8" s="121">
+        <v>1128.1020000000001</v>
+      </c>
+      <c r="BK8" s="121">
+        <v>1137.547</v>
+      </c>
+      <c r="BL8" s="121">
+        <v>1076.5830000000001</v>
+      </c>
+      <c r="BM8" s="121">
+        <v>1037.0719999999999</v>
+      </c>
+      <c r="BN8" s="121">
+        <v>1078.144</v>
+      </c>
+      <c r="BO8" s="121">
+        <v>1181.21</v>
+      </c>
+      <c r="BP8" s="121">
+        <v>1166.2190000000001</v>
+      </c>
+      <c r="BQ8" s="121">
+        <v>1124.3320000000001</v>
+      </c>
+      <c r="BR8" s="121">
+        <v>1180.4079999999999</v>
+      </c>
+      <c r="BS8" s="121">
+        <v>1131.7919999999999</v>
+      </c>
+      <c r="BT8" s="121">
+        <v>1206.2529999999999</v>
+      </c>
+      <c r="BU8" s="121">
+        <v>1144.4749999999999</v>
+      </c>
+      <c r="BV8" s="121">
+        <v>1166.0830000000001</v>
+      </c>
+      <c r="BW8" s="116">
+        <v>1138.7170000000001</v>
+      </c>
+      <c r="BX8" s="121">
+        <v>1182.5889999999999</v>
+      </c>
+      <c r="BY8" s="121">
+        <v>1204.1559999999999</v>
+      </c>
+      <c r="BZ8" s="121">
+        <v>1184.5160000000001</v>
+      </c>
+      <c r="CA8" s="121">
+        <v>1198.6679999999999</v>
+      </c>
+      <c r="CB8" s="121">
+        <v>1152.7929999999999</v>
+      </c>
+      <c r="CC8" s="121">
+        <v>1264.271</v>
+      </c>
+      <c r="CD8" s="121">
+        <v>1281.8800000000001</v>
+      </c>
+      <c r="CE8" s="121">
+        <v>1211.74</v>
+      </c>
+      <c r="CF8" s="121">
+        <v>1137.569</v>
+      </c>
+      <c r="CG8" s="121">
+        <v>1245.7070000000001</v>
+      </c>
+      <c r="CH8" s="121">
+        <v>1183.1469999999999</v>
+      </c>
+      <c r="CI8" s="116">
+        <v>1180.8620000000001</v>
+      </c>
+      <c r="CJ8" s="121">
+        <v>1161.893</v>
+      </c>
+      <c r="CK8" s="121">
+        <v>1189.241</v>
+      </c>
+      <c r="CL8" s="121">
+        <v>1217.7750000000001</v>
+      </c>
+      <c r="CM8" s="121">
+        <v>1218.155</v>
+      </c>
+      <c r="CN8" s="121">
+        <v>1229.991</v>
+      </c>
+      <c r="CO8" s="121">
+        <v>1214.335</v>
+      </c>
+      <c r="CP8" s="121">
+        <v>1208.075</v>
+      </c>
+      <c r="CQ8" s="121"/>
+      <c r="CR8" s="121"/>
+      <c r="CS8" s="121"/>
+      <c r="CT8" s="4"/>
+    </row>
+    <row r="9" spans="1:98">
+      <c r="A9" s="117" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="121">
+        <v>10258.370000000001</v>
+      </c>
+      <c r="C9" s="121">
+        <v>10555.299000000001</v>
+      </c>
+      <c r="D9" s="118">
+        <v>11260.605</v>
+      </c>
+      <c r="E9" s="118">
+        <v>10940.146000000001</v>
+      </c>
+      <c r="F9" s="121">
+        <v>10838.339</v>
+      </c>
+      <c r="G9" s="121">
+        <v>10305.132</v>
+      </c>
+      <c r="H9" s="120">
+        <v>10550.616</v>
+      </c>
+      <c r="I9" s="121">
+        <v>10126.472</v>
+      </c>
+      <c r="J9" s="118">
+        <v>10204.401</v>
+      </c>
+      <c r="K9" s="121">
+        <v>10960.771000000001</v>
+      </c>
+      <c r="L9" s="121">
+        <v>11200.567999999999</v>
+      </c>
+      <c r="M9" s="121">
+        <v>10311.125</v>
+      </c>
+      <c r="N9" s="121">
+        <v>10118.886</v>
+      </c>
+      <c r="O9" s="121">
+        <v>10334.84</v>
+      </c>
+      <c r="P9" s="118">
+        <v>11241.425999999999</v>
+      </c>
+      <c r="Q9" s="118">
+        <v>11007.523999999999</v>
+      </c>
+      <c r="R9" s="121">
+        <v>11356.236999999999</v>
+      </c>
+      <c r="S9" s="121">
+        <v>10887.067999999999</v>
+      </c>
+      <c r="T9" s="118">
+        <v>10869.858</v>
+      </c>
+      <c r="U9" s="121">
+        <v>11305.313</v>
+      </c>
+      <c r="V9" s="121">
+        <v>11750.153</v>
+      </c>
+      <c r="W9" s="121">
+        <v>12517.822</v>
+      </c>
+      <c r="X9" s="116">
+        <v>12046.151</v>
+      </c>
+      <c r="Y9" s="121">
+        <v>10601.487999999999</v>
+      </c>
+      <c r="Z9" s="122">
+        <v>10286.468999999999</v>
+      </c>
+      <c r="AA9" s="122">
+        <v>9949.5519999999997</v>
+      </c>
+      <c r="AB9" s="123">
+        <v>9345.3420000000006</v>
+      </c>
+      <c r="AC9" s="123">
+        <v>9963.7019999999993</v>
+      </c>
+      <c r="AD9" s="121">
+        <v>10924.964</v>
+      </c>
+      <c r="AE9" s="121">
+        <v>11147.585999999999</v>
+      </c>
+      <c r="AF9" s="121">
+        <v>11216.815000000001</v>
+      </c>
+      <c r="AG9" s="118">
+        <v>10595.027</v>
+      </c>
+      <c r="AH9" s="118">
+        <v>11380.210999999999</v>
+      </c>
+      <c r="AI9" s="121">
+        <v>11876.069</v>
+      </c>
+      <c r="AJ9" s="118">
+        <v>12478.816000000001</v>
+      </c>
+      <c r="AK9" s="121">
+        <v>12305.906000000001</v>
+      </c>
+      <c r="AL9" s="122">
+        <v>12160.3</v>
+      </c>
+      <c r="AM9" s="122">
+        <v>11504.721</v>
+      </c>
+      <c r="AN9" s="123">
+        <v>11728.47</v>
+      </c>
+      <c r="AO9" s="123">
+        <v>12224.596</v>
+      </c>
+      <c r="AP9" s="121">
+        <v>12622.864</v>
+      </c>
+      <c r="AQ9" s="121">
+        <v>10189.129000000001</v>
+      </c>
+      <c r="AR9" s="121">
+        <v>10121.939</v>
+      </c>
+      <c r="AS9" s="121">
+        <v>9761.0040000000008</v>
+      </c>
+      <c r="AT9" s="121">
+        <v>9429.1329999999998</v>
+      </c>
+      <c r="AU9" s="121">
+        <v>8344.3269999999993</v>
+      </c>
+      <c r="AV9" s="121">
+        <v>9824.3150000000005</v>
+      </c>
+      <c r="AW9" s="121">
+        <v>9768.0859999999993</v>
+      </c>
+      <c r="AX9" s="121">
+        <v>9146.3150000000005</v>
+      </c>
+      <c r="AY9" s="121">
+        <v>8240.7420000000002</v>
+      </c>
+      <c r="AZ9" s="121">
+        <v>8090.3680000000004</v>
+      </c>
+      <c r="BA9" s="121">
+        <v>8577.3919999999998</v>
+      </c>
+      <c r="BB9" s="121">
+        <v>8643.8520000000008</v>
+      </c>
+      <c r="BC9" s="121">
+        <v>8270.1010000000006</v>
+      </c>
+      <c r="BD9" s="121">
+        <v>8027.67</v>
+      </c>
+      <c r="BE9" s="121">
+        <v>8877.7260000000006</v>
+      </c>
+      <c r="BF9" s="121">
+        <v>9548.4140000000007</v>
+      </c>
+      <c r="BG9" s="121">
+        <v>9413.8690000000006</v>
+      </c>
+      <c r="BH9" s="121">
+        <v>9237.8459999999995</v>
+      </c>
+      <c r="BI9" s="121">
+        <v>9400.2980000000007</v>
+      </c>
+      <c r="BJ9" s="121">
+        <v>9687.0130000000008</v>
+      </c>
+      <c r="BK9" s="121">
+        <v>9776.5619999999999</v>
+      </c>
+      <c r="BL9" s="121">
+        <v>9465.8279999999995</v>
+      </c>
+      <c r="BM9" s="121">
+        <v>9777.0560000000005</v>
+      </c>
+      <c r="BN9" s="121">
+        <v>10873.522999999999</v>
+      </c>
+      <c r="BO9" s="121">
+        <v>10661.644</v>
+      </c>
+      <c r="BP9" s="121">
+        <v>9587.8340000000007</v>
+      </c>
+      <c r="BQ9" s="121">
+        <v>9678.5329999999994</v>
+      </c>
+      <c r="BR9" s="121">
+        <v>9594.4529999999995</v>
+      </c>
+      <c r="BS9" s="121">
+        <v>10327.766</v>
+      </c>
+      <c r="BT9" s="121">
+        <v>9281.8119999999999</v>
+      </c>
+      <c r="BU9" s="121">
+        <v>9582.6209999999992</v>
+      </c>
+      <c r="BV9" s="121">
+        <v>9081.16</v>
+      </c>
+      <c r="BW9" s="116">
+        <v>9735.3320000000003</v>
+      </c>
+      <c r="BX9" s="121">
+        <v>10904.790999999999</v>
+      </c>
+      <c r="BY9" s="121">
+        <v>10126.004999999999</v>
+      </c>
+      <c r="BZ9" s="121">
+        <v>9870.4439999999995</v>
+      </c>
+      <c r="CA9" s="121">
+        <v>9126.9560000000001</v>
+      </c>
+      <c r="CB9" s="121">
+        <v>9540.8700000000008</v>
+      </c>
+      <c r="CC9" s="121">
+        <v>7832.357</v>
+      </c>
+      <c r="CD9" s="121">
+        <v>9291.8739999999998</v>
+      </c>
+      <c r="CE9" s="121">
+        <v>9511.3209999999999</v>
+      </c>
+      <c r="CF9" s="121">
+        <v>10028.843000000001</v>
+      </c>
+      <c r="CG9" s="121">
+        <v>10038.322</v>
+      </c>
+      <c r="CH9" s="121">
+        <v>10102.402</v>
+      </c>
+      <c r="CI9" s="116">
+        <v>10048.428</v>
+      </c>
+      <c r="CJ9" s="121">
+        <v>9029.1769999999997</v>
+      </c>
+      <c r="CK9" s="121">
+        <v>8949.3700000000008</v>
+      </c>
+      <c r="CL9" s="121">
+        <v>9207.1839999999993</v>
+      </c>
+      <c r="CM9" s="121">
+        <v>8972.9920000000002</v>
+      </c>
+      <c r="CN9" s="121">
+        <v>9031.1949999999997</v>
+      </c>
+      <c r="CO9" s="121">
+        <v>8257.1569999999992</v>
+      </c>
+      <c r="CP9" s="121">
+        <v>9153.4860000000008</v>
+      </c>
+      <c r="CQ9" s="121"/>
+      <c r="CR9" s="121"/>
+      <c r="CS9" s="121"/>
+      <c r="CT9" s="4"/>
+    </row>
+    <row r="10" spans="1:98">
+      <c r="A10" s="117" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="121">
+        <v>439.70400000000001</v>
+      </c>
+      <c r="C10" s="121">
+        <v>483.47500000000002</v>
+      </c>
+      <c r="D10" s="118">
+        <v>479.31799999999998</v>
+      </c>
+      <c r="E10" s="118">
+        <v>470.59800000000001</v>
+      </c>
+      <c r="F10" s="121">
+        <v>459.42200000000003</v>
+      </c>
+      <c r="G10" s="121">
+        <v>448.31200000000001</v>
+      </c>
+      <c r="H10" s="120">
+        <v>404.35399999999998</v>
+      </c>
+      <c r="I10" s="121">
+        <v>401.02499999999998</v>
+      </c>
+      <c r="J10" s="118">
+        <v>401.95100000000002</v>
+      </c>
+      <c r="K10" s="121">
+        <v>397.22699999999998</v>
+      </c>
+      <c r="L10" s="121">
+        <v>463.67200000000003</v>
+      </c>
+      <c r="M10" s="121">
+        <v>455.47</v>
+      </c>
+      <c r="N10" s="121">
+        <v>452.75200000000001</v>
+      </c>
+      <c r="O10" s="121">
+        <v>400.83300000000003</v>
+      </c>
+      <c r="P10" s="118">
+        <v>339.55799999999999</v>
+      </c>
+      <c r="Q10" s="118">
+        <v>328.86700000000002</v>
+      </c>
+      <c r="R10" s="121">
+        <v>284.738</v>
+      </c>
+      <c r="S10" s="121">
+        <v>230.62299999999999</v>
+      </c>
+      <c r="T10" s="118">
+        <v>226.04599999999999</v>
+      </c>
+      <c r="U10" s="121">
+        <v>182.17599999999999</v>
+      </c>
+      <c r="V10" s="121">
+        <v>235.54400000000001</v>
+      </c>
+      <c r="W10" s="121">
+        <v>264.46300000000002</v>
+      </c>
+      <c r="X10" s="116">
+        <v>265.04700000000003</v>
+      </c>
+      <c r="Y10" s="121">
+        <v>263.20999999999998</v>
+      </c>
+      <c r="Z10" s="122">
+        <v>263.101</v>
+      </c>
+      <c r="AA10" s="122">
+        <v>321.45100000000002</v>
+      </c>
+      <c r="AB10" s="123">
+        <v>308.762</v>
+      </c>
+      <c r="AC10" s="123">
+        <v>320.80700000000002</v>
+      </c>
+      <c r="AD10" s="121">
+        <v>264.68700000000001</v>
+      </c>
+      <c r="AE10" s="121">
+        <v>269.27999999999997</v>
+      </c>
+      <c r="AF10" s="121">
+        <v>268.572</v>
+      </c>
+      <c r="AG10" s="118">
+        <v>299.154</v>
+      </c>
+      <c r="AH10" s="118">
+        <v>250.898</v>
+      </c>
+      <c r="AI10" s="121">
+        <v>243.76300000000001</v>
+      </c>
+      <c r="AJ10" s="118">
+        <v>232.17400000000001</v>
+      </c>
+      <c r="AK10" s="121">
+        <v>213.583</v>
+      </c>
+      <c r="AL10" s="122">
+        <v>210.99100000000001</v>
+      </c>
+      <c r="AM10" s="122">
+        <v>164.65799999999999</v>
+      </c>
+      <c r="AN10" s="123">
+        <v>163.14500000000001</v>
+      </c>
+      <c r="AO10" s="123">
+        <v>153.38999999999999</v>
+      </c>
+      <c r="AP10" s="121">
+        <v>147.58699999999999</v>
+      </c>
+      <c r="AQ10" s="121">
+        <v>127.027</v>
+      </c>
+      <c r="AR10" s="121">
+        <v>125.855</v>
+      </c>
+      <c r="AS10" s="121">
+        <v>121.875</v>
+      </c>
+      <c r="AT10" s="121">
+        <v>119.251</v>
+      </c>
+      <c r="AU10" s="121">
+        <v>116.752</v>
+      </c>
+      <c r="AV10" s="121">
+        <v>79.900999999999996</v>
+      </c>
+      <c r="AW10" s="121">
+        <v>79.566000000000003</v>
+      </c>
+      <c r="AX10" s="121">
+        <v>65.316000000000003</v>
+      </c>
+      <c r="AY10" s="121">
+        <v>64.932000000000002</v>
+      </c>
+      <c r="AZ10" s="121">
+        <v>64.421000000000006</v>
+      </c>
+      <c r="BA10" s="121">
+        <v>64.051000000000002</v>
+      </c>
+      <c r="BB10" s="121">
+        <v>24.887</v>
+      </c>
+      <c r="BC10" s="121">
+        <v>24.146000000000001</v>
+      </c>
+      <c r="BD10" s="121">
+        <v>23.972000000000001</v>
+      </c>
+      <c r="BE10" s="121">
+        <v>23.975000000000001</v>
+      </c>
+      <c r="BF10" s="121">
+        <v>79.947000000000003</v>
+      </c>
+      <c r="BG10" s="121">
+        <v>79.194999999999993</v>
+      </c>
+      <c r="BH10" s="121">
+        <v>79.188999999999993</v>
+      </c>
+      <c r="BI10" s="121">
+        <v>79.13</v>
+      </c>
+      <c r="BJ10" s="121">
+        <v>79.031000000000006</v>
+      </c>
+      <c r="BK10" s="121">
+        <v>78.924000000000007</v>
+      </c>
+      <c r="BL10" s="121">
+        <v>79.355000000000004</v>
+      </c>
+      <c r="BM10" s="121">
+        <v>78.662000000000006</v>
+      </c>
+      <c r="BN10" s="121">
+        <v>136.589</v>
+      </c>
+      <c r="BO10" s="121">
+        <v>139.53200000000001</v>
+      </c>
+      <c r="BP10" s="121">
+        <v>139.328</v>
+      </c>
+      <c r="BQ10" s="121">
+        <v>197.107</v>
+      </c>
+      <c r="BR10" s="121">
+        <v>196.22</v>
+      </c>
+      <c r="BS10" s="121">
+        <v>195.971</v>
+      </c>
+      <c r="BT10" s="121">
+        <v>194.54</v>
+      </c>
+      <c r="BU10" s="121">
+        <v>192.86699999999999</v>
+      </c>
+      <c r="BV10" s="121">
+        <v>192.07400000000001</v>
+      </c>
+      <c r="BW10" s="116">
+        <v>192.20699999999999</v>
+      </c>
+      <c r="BX10" s="121">
+        <v>242.94300000000001</v>
+      </c>
+      <c r="BY10" s="121">
+        <v>239.386</v>
+      </c>
+      <c r="BZ10" s="121">
+        <v>226.01499999999999</v>
+      </c>
+      <c r="CA10" s="121">
+        <v>216.096</v>
+      </c>
+      <c r="CB10" s="121">
+        <v>245.47800000000001</v>
+      </c>
+      <c r="CC10" s="121">
+        <v>244.74199999999999</v>
+      </c>
+      <c r="CD10" s="121">
+        <v>244.393</v>
+      </c>
+      <c r="CE10" s="121">
+        <v>243.82900000000001</v>
+      </c>
+      <c r="CF10" s="121">
+        <v>243.22300000000001</v>
+      </c>
+      <c r="CG10" s="121">
+        <v>241.154</v>
+      </c>
+      <c r="CH10" s="121">
+        <v>240.71199999999999</v>
+      </c>
+      <c r="CI10" s="116">
+        <v>239.77699999999999</v>
+      </c>
+      <c r="CJ10" s="121">
+        <v>238.292</v>
+      </c>
+      <c r="CK10" s="121">
+        <v>237.59100000000001</v>
+      </c>
+      <c r="CL10" s="121">
+        <v>226.99</v>
+      </c>
+      <c r="CM10" s="121">
+        <v>276.04500000000002</v>
+      </c>
+      <c r="CN10" s="121">
+        <v>268.72800000000001</v>
+      </c>
+      <c r="CO10" s="121">
+        <v>312.827</v>
+      </c>
+      <c r="CP10" s="121">
+        <v>253.267</v>
+      </c>
+      <c r="CQ10" s="121"/>
+      <c r="CR10" s="121"/>
+      <c r="CS10" s="121"/>
+      <c r="CT10" s="4"/>
+    </row>
+    <row r="11" spans="1:98">
+      <c r="A11" s="117" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="121">
+        <v>1367.9490000000001</v>
+      </c>
+      <c r="C11" s="121">
+        <v>1306.33</v>
+      </c>
+      <c r="D11" s="118">
+        <v>1302.492</v>
+      </c>
+      <c r="E11" s="118">
+        <v>1315.2570000000001</v>
+      </c>
+      <c r="F11" s="121">
+        <v>1412.546</v>
+      </c>
+      <c r="G11" s="121">
+        <v>1564.3530000000001</v>
+      </c>
+      <c r="H11" s="120">
+        <v>1466.2619999999999</v>
+      </c>
+      <c r="I11" s="121">
+        <v>1651.1780000000001</v>
+      </c>
+      <c r="J11" s="118">
+        <v>1658.2090000000001</v>
+      </c>
+      <c r="K11" s="121">
+        <v>1627.6769999999999</v>
+      </c>
+      <c r="L11" s="121">
+        <v>1509.569</v>
+      </c>
+      <c r="M11" s="121">
+        <v>1442.759</v>
+      </c>
+      <c r="N11" s="121">
+        <v>1570.027</v>
+      </c>
+      <c r="O11" s="121">
+        <v>1490.8240000000001</v>
+      </c>
+      <c r="P11" s="118">
+        <v>1553.624</v>
+      </c>
+      <c r="Q11" s="118">
+        <v>1512.4829999999999</v>
+      </c>
+      <c r="R11" s="121">
+        <v>1671.288</v>
+      </c>
+      <c r="S11" s="121">
+        <v>1630.194</v>
+      </c>
+      <c r="T11" s="118">
+        <v>1720.248</v>
+      </c>
+      <c r="U11" s="121">
+        <v>1606.252</v>
+      </c>
+      <c r="V11" s="121">
+        <v>1446.7629999999999</v>
+      </c>
+      <c r="W11" s="121">
+        <v>1333.2049999999999</v>
+      </c>
+      <c r="X11" s="116">
+        <v>1469.9829999999999</v>
+      </c>
+      <c r="Y11" s="121">
+        <v>1388.3520000000001</v>
+      </c>
+      <c r="Z11" s="122">
+        <v>1437.4580000000001</v>
+      </c>
+      <c r="AA11" s="122">
+        <v>1538.9680000000001</v>
+      </c>
+      <c r="AB11" s="123">
+        <v>1475.625</v>
+      </c>
+      <c r="AC11" s="123">
+        <v>1575.4069999999999</v>
+      </c>
+      <c r="AD11" s="121">
+        <v>1530.973</v>
+      </c>
+      <c r="AE11" s="121">
+        <v>1638.095</v>
+      </c>
+      <c r="AF11" s="121">
+        <v>1704.3230000000001</v>
+      </c>
+      <c r="AG11" s="118">
+        <v>1593.8679999999999</v>
+      </c>
+      <c r="AH11" s="118">
+        <v>1571.3430000000001</v>
+      </c>
+      <c r="AI11" s="121">
+        <v>1595.328</v>
+      </c>
+      <c r="AJ11" s="118">
+        <v>1351.5409999999999</v>
+      </c>
+      <c r="AK11" s="121">
+        <v>1399.259</v>
+      </c>
+      <c r="AL11" s="122">
+        <v>1492.9290000000001</v>
+      </c>
+      <c r="AM11" s="122">
+        <v>1315.278</v>
+      </c>
+      <c r="AN11" s="123">
+        <v>1514.5619999999999</v>
+      </c>
+      <c r="AO11" s="123">
+        <v>1526.3689999999999</v>
+      </c>
+      <c r="AP11" s="121">
+        <v>1564.557</v>
+      </c>
+      <c r="AQ11" s="121">
+        <v>1638.1420000000001</v>
+      </c>
+      <c r="AR11" s="121">
+        <v>1595.9839999999999</v>
+      </c>
+      <c r="AS11" s="121">
+        <v>1605.296</v>
+      </c>
+      <c r="AT11" s="121">
+        <v>1579.5519999999999</v>
+      </c>
+      <c r="AU11" s="121">
+        <v>1597.2650000000001</v>
+      </c>
+      <c r="AV11" s="121">
+        <v>1494.991</v>
+      </c>
+      <c r="AW11" s="121">
+        <v>1451.259</v>
+      </c>
+      <c r="AX11" s="121">
+        <v>1388.82</v>
+      </c>
+      <c r="AY11" s="121">
+        <v>1420.8889999999999</v>
+      </c>
+      <c r="AZ11" s="121">
+        <v>1377.165</v>
+      </c>
+      <c r="BA11" s="121">
+        <v>1409.8030000000001</v>
+      </c>
+      <c r="BB11" s="121">
+        <v>1258.826</v>
+      </c>
+      <c r="BC11" s="121">
+        <v>1299.922</v>
+      </c>
+      <c r="BD11" s="121">
+        <v>1379.694</v>
+      </c>
+      <c r="BE11" s="121">
+        <v>1389.367</v>
+      </c>
+      <c r="BF11" s="121">
+        <v>1459.011</v>
+      </c>
+      <c r="BG11" s="121">
+        <v>1410.6780000000001</v>
+      </c>
+      <c r="BH11" s="121">
+        <v>1407.797</v>
+      </c>
+      <c r="BI11" s="121">
+        <v>1248.7570000000001</v>
+      </c>
+      <c r="BJ11" s="121">
+        <v>1232.499</v>
+      </c>
+      <c r="BK11" s="121">
+        <v>1209.809</v>
+      </c>
+      <c r="BL11" s="121">
+        <v>1378.836</v>
+      </c>
+      <c r="BM11" s="121">
+        <v>1278.652</v>
+      </c>
+      <c r="BN11" s="121">
+        <v>1273.2360000000001</v>
+      </c>
+      <c r="BO11" s="121">
+        <v>1305.2729999999999</v>
+      </c>
+      <c r="BP11" s="121">
+        <v>1234.9100000000001</v>
+      </c>
+      <c r="BQ11" s="121">
+        <v>1252.4090000000001</v>
+      </c>
+      <c r="BR11" s="121">
+        <v>1340.125</v>
+      </c>
+      <c r="BS11" s="121">
+        <v>1338.377</v>
+      </c>
+      <c r="BT11" s="121">
+        <v>1197.7739999999999</v>
+      </c>
+      <c r="BU11" s="121">
+        <v>1139.2049999999999</v>
+      </c>
+      <c r="BV11" s="121">
+        <v>708.92399999999998</v>
+      </c>
+      <c r="BW11" s="116">
+        <v>647.31299999999999</v>
+      </c>
+      <c r="BX11" s="121">
+        <v>1194.451</v>
+      </c>
+      <c r="BY11" s="121">
+        <v>1258.4870000000001</v>
+      </c>
+      <c r="BZ11" s="121">
+        <v>1209.8520000000001</v>
+      </c>
+      <c r="CA11" s="121">
+        <v>1143.2860000000001</v>
+      </c>
+      <c r="CB11" s="121">
+        <v>1189.6320000000001</v>
+      </c>
+      <c r="CC11" s="121">
+        <v>1159.7760000000001</v>
+      </c>
+      <c r="CD11" s="121">
+        <v>1137.325</v>
+      </c>
+      <c r="CE11" s="121">
+        <v>1210.518</v>
+      </c>
+      <c r="CF11" s="121">
+        <v>1213.3050000000001</v>
+      </c>
+      <c r="CG11" s="121">
+        <v>1239.162</v>
+      </c>
+      <c r="CH11" s="121">
+        <v>1243.3810000000001</v>
+      </c>
+      <c r="CI11" s="116">
+        <v>1227.93</v>
+      </c>
+      <c r="CJ11" s="121">
+        <v>1207.1869999999999</v>
+      </c>
+      <c r="CK11" s="121">
+        <v>1164.9390000000001</v>
+      </c>
+      <c r="CL11" s="121">
+        <v>1156.672</v>
+      </c>
+      <c r="CM11" s="121">
+        <v>1172.7539999999999</v>
+      </c>
+      <c r="CN11" s="121">
+        <v>1150.2850000000001</v>
+      </c>
+      <c r="CO11" s="121">
+        <v>1179.99</v>
+      </c>
+      <c r="CP11" s="121">
+        <v>1249.6969999999999</v>
+      </c>
+      <c r="CQ11" s="121"/>
+      <c r="CR11" s="121"/>
+      <c r="CS11" s="121"/>
+      <c r="CT11" s="4"/>
+    </row>
+    <row r="12" spans="1:98">
+      <c r="A12" s="117" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="121">
+        <v>1280.999</v>
+      </c>
+      <c r="C12" s="121">
+        <v>1355.05</v>
+      </c>
+      <c r="D12" s="118">
+        <v>1357.701</v>
+      </c>
+      <c r="E12" s="118">
+        <v>1391.26</v>
+      </c>
+      <c r="F12" s="121">
+        <v>1475.2670000000001</v>
+      </c>
+      <c r="G12" s="121">
+        <v>1498.7339999999999</v>
+      </c>
+      <c r="H12" s="120">
+        <v>1418.9639999999999</v>
+      </c>
+      <c r="I12" s="121">
+        <v>1510.3810000000001</v>
+      </c>
+      <c r="J12" s="118">
+        <v>1628.952</v>
+      </c>
+      <c r="K12" s="121">
+        <v>1720.3530000000001</v>
+      </c>
+      <c r="L12" s="121">
+        <v>1602.6179999999999</v>
+      </c>
+      <c r="M12" s="121">
+        <v>1701.3989999999999</v>
+      </c>
+      <c r="N12" s="121">
+        <v>1668.579</v>
+      </c>
+      <c r="O12" s="121">
+        <v>1646.239</v>
+      </c>
+      <c r="P12" s="118">
+        <v>1675.768</v>
+      </c>
+      <c r="Q12" s="118">
+        <v>1718.479</v>
+      </c>
+      <c r="R12" s="121">
+        <v>1861.624</v>
+      </c>
+      <c r="S12" s="121">
+        <v>1571.242</v>
+      </c>
+      <c r="T12" s="118">
+        <v>1592.135</v>
+      </c>
+      <c r="U12" s="121">
+        <v>1583.559</v>
+      </c>
+      <c r="V12" s="121">
+        <v>1704.0060000000001</v>
+      </c>
+      <c r="W12" s="121">
+        <v>1682.521</v>
+      </c>
+      <c r="X12" s="116">
+        <v>1654.2539999999999</v>
+      </c>
+      <c r="Y12" s="121">
+        <v>1781.595</v>
+      </c>
+      <c r="Z12" s="122">
+        <v>1758.3610000000001</v>
+      </c>
+      <c r="AA12" s="122">
+        <v>1674.5319999999999</v>
+      </c>
+      <c r="AB12" s="123">
+        <v>1730.672</v>
+      </c>
+      <c r="AC12" s="123">
+        <v>1769.924</v>
+      </c>
+      <c r="AD12" s="121">
+        <v>1824.606</v>
+      </c>
+      <c r="AE12" s="121">
+        <v>1742.845</v>
+      </c>
+      <c r="AF12" s="121">
+        <v>1944.3150000000001</v>
+      </c>
+      <c r="AG12" s="118">
+        <v>1848.836</v>
+      </c>
+      <c r="AH12" s="118">
+        <v>1908.692</v>
+      </c>
+      <c r="AI12" s="121">
+        <v>2141.1109999999999</v>
+      </c>
+      <c r="AJ12" s="118">
+        <v>1873.588</v>
+      </c>
+      <c r="AK12" s="121">
+        <v>1712.232</v>
+      </c>
+      <c r="AL12" s="122">
+        <v>1752.816</v>
+      </c>
+      <c r="AM12" s="122">
+        <v>1630.7070000000001</v>
+      </c>
+      <c r="AN12" s="123">
+        <v>2142.145</v>
+      </c>
+      <c r="AO12" s="123">
+        <v>2283.0819999999999</v>
+      </c>
+      <c r="AP12" s="121">
+        <v>2243.0920000000001</v>
+      </c>
+      <c r="AQ12" s="121">
+        <v>2158.1370000000002</v>
+      </c>
+      <c r="AR12" s="121">
+        <v>1982.2260000000001</v>
+      </c>
+      <c r="AS12" s="121">
+        <v>1875.598</v>
+      </c>
+      <c r="AT12" s="121">
+        <v>2135.779</v>
+      </c>
+      <c r="AU12" s="121">
+        <v>2065.7289999999998</v>
+      </c>
+      <c r="AV12" s="121">
+        <v>2005.7059999999999</v>
+      </c>
+      <c r="AW12" s="121">
+        <v>2078.107</v>
+      </c>
+      <c r="AX12" s="121">
+        <v>2031.8389999999999</v>
+      </c>
+      <c r="AY12" s="121">
+        <v>2133.9140000000002</v>
+      </c>
+      <c r="AZ12" s="121">
+        <v>1965.92</v>
+      </c>
+      <c r="BA12" s="121">
+        <v>2122.6640000000002</v>
+      </c>
+      <c r="BB12" s="121">
+        <v>2092.4209999999998</v>
+      </c>
+      <c r="BC12" s="121">
+        <v>2139.279</v>
+      </c>
+      <c r="BD12" s="121">
+        <v>1972.4970000000001</v>
+      </c>
+      <c r="BE12" s="121">
+        <v>1971.5540000000001</v>
+      </c>
+      <c r="BF12" s="121">
+        <v>2181.5720000000001</v>
+      </c>
+      <c r="BG12" s="121">
+        <v>2176.39</v>
+      </c>
+      <c r="BH12" s="121">
+        <v>2071.4</v>
+      </c>
+      <c r="BI12" s="121">
+        <v>2098.3719999999998</v>
+      </c>
+      <c r="BJ12" s="121">
+        <v>2009.57</v>
+      </c>
+      <c r="BK12" s="121">
+        <v>2023.626</v>
+      </c>
+      <c r="BL12" s="121">
+        <v>2227.6390000000001</v>
+      </c>
+      <c r="BM12" s="121">
+        <v>2059.1509999999998</v>
+      </c>
+      <c r="BN12" s="121">
+        <v>2210.5070000000001</v>
+      </c>
+      <c r="BO12" s="121">
+        <v>2074.4540000000002</v>
+      </c>
+      <c r="BP12" s="121">
+        <v>1946.6479999999999</v>
+      </c>
+      <c r="BQ12" s="121">
+        <v>1829.0540000000001</v>
+      </c>
+      <c r="BR12" s="121">
+        <v>1803.7750000000001</v>
+      </c>
+      <c r="BS12" s="121">
+        <v>1842.8630000000001</v>
+      </c>
+      <c r="BT12" s="121">
+        <v>1840.28</v>
+      </c>
+      <c r="BU12" s="121">
+        <v>1981.3</v>
+      </c>
+      <c r="BV12" s="121">
+        <v>1943.402</v>
+      </c>
+      <c r="BW12" s="116">
+        <v>2130.9059999999999</v>
+      </c>
+      <c r="BX12" s="121">
+        <v>2146.105</v>
+      </c>
+      <c r="BY12" s="121">
+        <v>2198.0349999999999</v>
+      </c>
+      <c r="BZ12" s="121">
+        <v>2132.3870000000002</v>
+      </c>
+      <c r="CA12" s="121">
+        <v>2010.925</v>
+      </c>
+      <c r="CB12" s="121">
+        <v>1944.559</v>
+      </c>
+      <c r="CC12" s="121">
+        <v>1901.56</v>
+      </c>
+      <c r="CD12" s="121">
+        <v>1897.325</v>
+      </c>
+      <c r="CE12" s="121">
+        <v>1890.597</v>
+      </c>
+      <c r="CF12" s="121">
+        <v>2034.546</v>
+      </c>
+      <c r="CG12" s="121">
+        <v>2348.27</v>
+      </c>
+      <c r="CH12" s="121">
+        <v>2186.7170000000001</v>
+      </c>
+      <c r="CI12" s="116">
+        <v>2276.7649999999999</v>
+      </c>
+      <c r="CJ12" s="121">
+        <v>2376.453</v>
+      </c>
+      <c r="CK12" s="121">
+        <v>2318.348</v>
+      </c>
+      <c r="CL12" s="121">
+        <v>2163.7139999999999</v>
+      </c>
+      <c r="CM12" s="121">
+        <v>2351.8090000000002</v>
+      </c>
+      <c r="CN12" s="121">
+        <v>2132.2109999999998</v>
+      </c>
+      <c r="CO12" s="121">
+        <v>2210.1680000000001</v>
+      </c>
+      <c r="CP12" s="121">
+        <v>2342.7159999999999</v>
+      </c>
+      <c r="CQ12" s="121"/>
+      <c r="CR12" s="121"/>
+      <c r="CS12" s="121"/>
+      <c r="CT12" s="4"/>
+    </row>
+    <row r="13" spans="1:98">
+      <c r="A13" s="125" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP13" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ13" s="126">
+        <v>2383.944</v>
+      </c>
+      <c r="AR13" s="121">
+        <v>2352.3629999999998</v>
+      </c>
+      <c r="AS13" s="121">
+        <v>2324.261</v>
+      </c>
+      <c r="AT13" s="121">
+        <v>2378.172</v>
+      </c>
+      <c r="AU13" s="121">
+        <v>2410.7260000000001</v>
+      </c>
+      <c r="AV13" s="121">
+        <v>2450.21</v>
+      </c>
+      <c r="AW13" s="121">
+        <v>2503.6080000000002</v>
+      </c>
+      <c r="AX13" s="121">
+        <v>2097.2559999999999</v>
+      </c>
+      <c r="AY13" s="121">
+        <v>2128.701</v>
+      </c>
+      <c r="AZ13" s="121">
+        <v>2203.614</v>
+      </c>
+      <c r="BA13" s="121">
+        <v>2297.81</v>
+      </c>
+      <c r="BB13" s="121">
+        <v>2206.0839999999998</v>
+      </c>
+      <c r="BC13" s="126">
+        <v>1868.2370000000001</v>
+      </c>
+      <c r="BD13" s="121">
+        <v>1798.6030000000001</v>
+      </c>
+      <c r="BE13" s="121">
+        <v>1849.922</v>
+      </c>
+      <c r="BF13" s="121">
+        <v>1919.932</v>
+      </c>
+      <c r="BG13" s="121">
+        <v>2040.4010000000001</v>
+      </c>
+      <c r="BH13" s="121">
+        <v>2061.3519999999999</v>
+      </c>
+      <c r="BI13" s="121">
+        <v>2002.422</v>
+      </c>
+      <c r="BJ13" s="121">
+        <v>2033.434</v>
+      </c>
+      <c r="BK13" s="121">
+        <v>2062.0749999999998</v>
+      </c>
+      <c r="BL13" s="121">
+        <v>2137.4920000000002</v>
+      </c>
+      <c r="BM13" s="121">
+        <v>2061.1869999999999</v>
+      </c>
+      <c r="BN13" s="121">
+        <v>2037.569</v>
+      </c>
+      <c r="BO13" s="126">
+        <v>1915.93</v>
+      </c>
+      <c r="BP13" s="121">
+        <v>1925.1120000000001</v>
+      </c>
+      <c r="BQ13" s="121">
+        <v>1941.15</v>
+      </c>
+      <c r="BR13" s="121">
+        <v>1918.019</v>
+      </c>
+      <c r="BS13" s="121">
+        <v>1911.77</v>
+      </c>
+      <c r="BT13" s="121">
+        <v>1996.4870000000001</v>
+      </c>
+      <c r="BU13" s="121">
+        <v>1886.0039999999999</v>
+      </c>
+      <c r="BV13" s="121">
+        <v>1759.825</v>
+      </c>
+      <c r="BW13" s="116">
+        <v>1840.1759999999999</v>
+      </c>
+      <c r="BX13" s="121">
+        <v>1867.498</v>
+      </c>
+      <c r="BY13" s="121">
+        <v>1785.922</v>
+      </c>
+      <c r="BZ13" s="121">
+        <v>1751.289</v>
+      </c>
+      <c r="CA13" s="126">
+        <v>1765.598</v>
+      </c>
+      <c r="CB13" s="121">
+        <v>1895.06</v>
+      </c>
+      <c r="CC13" s="121">
+        <v>1941.1990000000001</v>
+      </c>
+      <c r="CD13" s="121">
+        <v>1936.5740000000001</v>
+      </c>
+      <c r="CE13" s="121">
+        <v>1995.711</v>
+      </c>
+      <c r="CF13" s="121">
+        <v>1998.4960000000001</v>
+      </c>
+      <c r="CG13" s="121">
+        <v>1845.421</v>
+      </c>
+      <c r="CH13" s="121">
+        <v>1928.79</v>
+      </c>
+      <c r="CI13" s="116">
+        <v>1820.674</v>
+      </c>
+      <c r="CJ13" s="121">
+        <v>1857.0820000000001</v>
+      </c>
+      <c r="CK13" s="121">
+        <v>1940.345</v>
+      </c>
+      <c r="CL13" s="121">
+        <v>1780.557</v>
+      </c>
+      <c r="CM13" s="126">
+        <v>1764.2809999999999</v>
+      </c>
+      <c r="CN13" s="121">
+        <v>1884.675</v>
+      </c>
+      <c r="CO13" s="121">
+        <v>1863.9870000000001</v>
+      </c>
+      <c r="CP13" s="121">
+        <v>1851.8720000000001</v>
+      </c>
+      <c r="CQ13" s="121"/>
+      <c r="CR13" s="121"/>
+      <c r="CS13" s="121"/>
+      <c r="CT13" s="4"/>
+    </row>
+    <row r="14" spans="1:98">
+      <c r="A14" s="117" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="121">
+        <v>3944.491</v>
+      </c>
+      <c r="C14" s="121">
+        <v>4038.0830000000001</v>
+      </c>
+      <c r="D14" s="118">
+        <v>3995.442</v>
+      </c>
+      <c r="E14" s="118">
+        <v>4120.9430000000002</v>
+      </c>
+      <c r="F14" s="121">
+        <v>4240.098</v>
+      </c>
+      <c r="G14" s="121">
+        <v>4270.7389999999996</v>
+      </c>
+      <c r="H14" s="120">
+        <v>3743.6559999999999</v>
+      </c>
+      <c r="I14" s="121">
+        <v>3975.317</v>
+      </c>
+      <c r="J14" s="118">
+        <v>4103.982</v>
+      </c>
+      <c r="K14" s="121">
+        <v>4293.4530000000004</v>
+      </c>
+      <c r="L14" s="121">
+        <v>4234.1390000000001</v>
+      </c>
+      <c r="M14" s="121">
+        <v>4008.8310000000001</v>
+      </c>
+      <c r="N14" s="121">
+        <v>3899.04</v>
+      </c>
+      <c r="O14" s="121">
+        <v>3703.7069999999999</v>
+      </c>
+      <c r="P14" s="118">
+        <v>3691.3069999999998</v>
+      </c>
+      <c r="Q14" s="118">
+        <v>3649.0189999999998</v>
+      </c>
+      <c r="R14" s="121">
+        <v>3970.2310000000002</v>
+      </c>
+      <c r="S14" s="121">
+        <v>4052.3789999999999</v>
+      </c>
+      <c r="T14" s="118">
+        <v>3677.99</v>
+      </c>
+      <c r="U14" s="121">
+        <v>3631.1060000000002</v>
+      </c>
+      <c r="V14" s="127">
+        <v>3407.326</v>
+      </c>
+      <c r="W14" s="127">
+        <v>3389.5430000000001</v>
+      </c>
+      <c r="X14" s="128">
+        <v>3398.596</v>
+      </c>
+      <c r="Y14" s="127">
+        <v>3236.4769999999999</v>
+      </c>
+      <c r="Z14" s="122">
+        <v>3307.1109999999999</v>
+      </c>
+      <c r="AA14" s="122">
+        <v>3480.6559999999999</v>
+      </c>
+      <c r="AB14" s="123">
+        <v>3497.5030000000002</v>
+      </c>
+      <c r="AC14" s="123">
+        <v>3574.2330000000002</v>
+      </c>
+      <c r="AD14" s="121">
+        <v>3609.268</v>
+      </c>
+      <c r="AE14" s="121">
+        <v>3596.326</v>
+      </c>
+      <c r="AF14" s="121">
+        <v>3372.5740000000001</v>
+      </c>
+      <c r="AG14" s="118">
+        <v>3422.3739999999998</v>
+      </c>
+      <c r="AH14" s="118">
+        <v>3608.03</v>
+      </c>
+      <c r="AI14" s="127">
+        <v>3503.4569999999999</v>
+      </c>
+      <c r="AJ14" s="118">
+        <v>3454.913</v>
+      </c>
+      <c r="AK14" s="121">
+        <v>3283.5839999999998</v>
+      </c>
+      <c r="AL14" s="122">
+        <v>3350.3679999999999</v>
+      </c>
+      <c r="AM14" s="122">
+        <v>3594.107</v>
+      </c>
+      <c r="AN14" s="123">
+        <v>3717.723</v>
+      </c>
+      <c r="AO14" s="123">
+        <v>3711.3649999999998</v>
+      </c>
+      <c r="AP14" s="121">
+        <v>3760.3319999999999</v>
+      </c>
+      <c r="AQ14" s="121">
+        <v>3745.694</v>
+      </c>
+      <c r="AR14" s="121">
+        <v>3556.3380000000002</v>
+      </c>
+      <c r="AS14" s="121">
+        <v>3498.547</v>
+      </c>
+      <c r="AT14" s="121">
+        <v>3522.5010000000002</v>
+      </c>
+      <c r="AU14" s="121">
+        <v>3625.8809999999999</v>
+      </c>
+      <c r="AV14" s="121">
+        <v>3652.4850000000001</v>
+      </c>
+      <c r="AW14" s="121">
+        <v>3602.924</v>
+      </c>
+      <c r="AX14" s="121">
+        <v>3301.4430000000002</v>
+      </c>
+      <c r="AY14" s="121">
+        <v>3422.2959999999998</v>
+      </c>
+      <c r="AZ14" s="121">
+        <v>3553.0010000000002</v>
+      </c>
+      <c r="BA14" s="121">
+        <v>3623.5160000000001</v>
+      </c>
+      <c r="BB14" s="121">
+        <v>3767.1550000000002</v>
+      </c>
+      <c r="BC14" s="121">
+        <v>3746.5770000000002</v>
+      </c>
+      <c r="BD14" s="121">
+        <v>3435.7269999999999</v>
+      </c>
+      <c r="BE14" s="121">
+        <v>3602.1260000000002</v>
+      </c>
+      <c r="BF14" s="121">
+        <v>3533.7020000000002</v>
+      </c>
+      <c r="BG14" s="121">
+        <v>3497.6379999999999</v>
+      </c>
+      <c r="BH14" s="121">
+        <v>3375.3110000000001</v>
+      </c>
+      <c r="BI14" s="121">
+        <v>3282.1930000000002</v>
+      </c>
+      <c r="BJ14" s="121">
+        <v>3334.8980000000001</v>
+      </c>
+      <c r="BK14" s="121">
+        <v>3360.8359999999998</v>
+      </c>
+      <c r="BL14" s="121">
+        <v>3299.0259999999998</v>
+      </c>
+      <c r="BM14" s="121">
+        <v>3318.777</v>
+      </c>
+      <c r="BN14" s="121">
+        <v>3323.2869999999998</v>
+      </c>
+      <c r="BO14" s="121">
+        <v>3351.518</v>
+      </c>
+      <c r="BP14" s="121">
+        <v>3426.674</v>
+      </c>
+      <c r="BQ14" s="121">
+        <v>3601.4580000000001</v>
+      </c>
+      <c r="BR14" s="121">
+        <v>3476.0039999999999</v>
+      </c>
+      <c r="BS14" s="121">
+        <v>3452.9609999999998</v>
+      </c>
+      <c r="BT14" s="121">
+        <v>3453.1320000000001</v>
+      </c>
+      <c r="BU14" s="121">
+        <v>3440.36</v>
+      </c>
+      <c r="BV14" s="121">
+        <v>3453.027</v>
+      </c>
+      <c r="BW14" s="116">
+        <v>3365.7040000000002</v>
+      </c>
+      <c r="BX14" s="121">
+        <v>3296.0749999999998</v>
+      </c>
+      <c r="BY14" s="121">
+        <v>3333.0720000000001</v>
+      </c>
+      <c r="BZ14" s="121">
+        <v>3333.8710000000001</v>
+      </c>
+      <c r="CA14" s="121">
+        <v>3441.5880000000002</v>
+      </c>
+      <c r="CB14" s="121">
+        <v>3517.3310000000001</v>
+      </c>
+      <c r="CC14" s="121">
+        <v>3492.9470000000001</v>
+      </c>
+      <c r="CD14" s="121">
+        <v>3452.2809999999999</v>
+      </c>
+      <c r="CE14" s="121">
+        <v>3592.482</v>
+      </c>
+      <c r="CF14" s="121">
+        <v>3460.3090000000002</v>
+      </c>
+      <c r="CG14" s="121">
+        <v>3472.8490000000002</v>
+      </c>
+      <c r="CH14" s="121">
+        <v>3438.0369999999998</v>
+      </c>
+      <c r="CI14" s="116">
+        <v>3409.13</v>
+      </c>
+      <c r="CJ14" s="121">
+        <v>3522.5619999999999</v>
+      </c>
+      <c r="CK14" s="121">
+        <v>3617.83</v>
+      </c>
+      <c r="CL14" s="121">
+        <v>3555.1559999999999</v>
+      </c>
+      <c r="CM14" s="121">
+        <v>3387.5050000000001</v>
+      </c>
+      <c r="CN14" s="121">
+        <v>3454.6509999999998</v>
+      </c>
+      <c r="CO14" s="121">
+        <v>3656.5540000000001</v>
+      </c>
+      <c r="CP14" s="121">
+        <v>3488.163</v>
+      </c>
+      <c r="CQ14" s="121"/>
+      <c r="CR14" s="121"/>
+      <c r="CS14" s="121"/>
+      <c r="CT14" s="4"/>
+    </row>
+    <row r="15" spans="1:98">
+      <c r="A15" s="129" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="121">
+        <v>4303.0829999999996</v>
+      </c>
+      <c r="C15" s="121">
+        <v>4369.0910000000003</v>
+      </c>
+      <c r="D15" s="118">
+        <v>4389.7730000000001</v>
+      </c>
+      <c r="E15" s="118">
+        <v>4297.6629999999996</v>
+      </c>
+      <c r="F15" s="121">
+        <v>4286.1899999999996</v>
+      </c>
+      <c r="G15" s="121">
+        <v>4251.6130000000003</v>
+      </c>
+      <c r="H15" s="120">
+        <v>4858.9780000000001</v>
+      </c>
+      <c r="I15" s="121">
+        <v>4931.75</v>
+      </c>
+      <c r="J15" s="118">
+        <v>4908.1369999999997</v>
+      </c>
+      <c r="K15" s="121">
+        <v>4868.9889999999996</v>
+      </c>
+      <c r="L15" s="121">
+        <v>4714.5119999999997</v>
+      </c>
+      <c r="M15" s="121">
+        <v>4266.7510000000002</v>
+      </c>
+      <c r="N15" s="121">
+        <v>4563.915</v>
+      </c>
+      <c r="O15" s="121">
+        <v>4687.0770000000002</v>
+      </c>
+      <c r="P15" s="118">
+        <v>4582.2340000000004</v>
+      </c>
+      <c r="Q15" s="118">
+        <v>4427.1149999999998</v>
+      </c>
+      <c r="R15" s="121">
+        <v>4469.884</v>
+      </c>
+      <c r="S15" s="121">
+        <v>4491.8429999999998</v>
+      </c>
+      <c r="T15" s="118">
+        <v>5019.799</v>
+      </c>
+      <c r="U15" s="121">
+        <v>5052.201</v>
+      </c>
+      <c r="V15" s="121">
+        <v>4883.8710000000001</v>
+      </c>
+      <c r="W15" s="121">
+        <v>4674.6030000000001</v>
+      </c>
+      <c r="X15" s="121">
+        <v>4518.04</v>
+      </c>
+      <c r="Y15" s="121">
+        <v>4024.8629999999998</v>
+      </c>
+      <c r="Z15" s="122">
+        <v>4271.223</v>
+      </c>
+      <c r="AA15" s="122">
+        <v>4346.8230000000003</v>
+      </c>
+      <c r="AB15" s="123">
+        <v>4151.9459999999999</v>
+      </c>
+      <c r="AC15" s="123">
+        <v>4075.84</v>
+      </c>
+      <c r="AD15" s="121">
+        <v>4625.7370000000001</v>
+      </c>
+      <c r="AE15" s="121">
+        <v>4491.8760000000002</v>
+      </c>
+      <c r="AF15" s="121">
+        <v>5308.9009999999998</v>
+      </c>
+      <c r="AG15" s="118">
+        <v>5495.0020000000004</v>
+      </c>
+      <c r="AH15" s="118">
+        <v>5499.7190000000001</v>
+      </c>
+      <c r="AI15" s="121">
+        <v>5446.4719999999998</v>
+      </c>
+      <c r="AJ15" s="118">
+        <v>5611.0870000000004</v>
+      </c>
+      <c r="AK15" s="121">
+        <v>4821.6379999999999</v>
+      </c>
+      <c r="AL15" s="122">
+        <v>4632.143</v>
+      </c>
+      <c r="AM15" s="122">
+        <v>4243.6329999999998</v>
+      </c>
+      <c r="AN15" s="123">
+        <v>4112.32</v>
+      </c>
+      <c r="AO15" s="123">
+        <v>4031.8240000000001</v>
+      </c>
+      <c r="AP15" s="121">
+        <v>4028.9549999999999</v>
+      </c>
+      <c r="AQ15" s="121">
+        <v>4095.4780000000001</v>
+      </c>
+      <c r="AR15" s="121">
+        <v>4728.1930000000002</v>
+      </c>
+      <c r="AS15" s="121">
+        <v>4798.9309999999996</v>
+      </c>
+      <c r="AT15" s="121">
+        <v>4840.4530000000004</v>
+      </c>
+      <c r="AU15" s="121">
+        <v>4848.7709999999997</v>
+      </c>
+      <c r="AV15" s="121">
+        <v>4996.4260000000004</v>
+      </c>
+      <c r="AW15" s="121">
+        <v>4354.8999999999996</v>
+      </c>
+      <c r="AX15" s="121">
+        <v>3154.0619999999999</v>
+      </c>
+      <c r="AY15" s="121">
+        <v>3072.69</v>
+      </c>
+      <c r="AZ15" s="121">
+        <v>3014.558</v>
+      </c>
+      <c r="BA15" s="121">
+        <v>2950.0390000000002</v>
+      </c>
+      <c r="BB15" s="121">
+        <v>2968.2919999999999</v>
+      </c>
+      <c r="BC15" s="121">
+        <v>2751.21</v>
+      </c>
+      <c r="BD15" s="121">
+        <v>3190.2060000000001</v>
+      </c>
+      <c r="BE15" s="121">
+        <v>2998.0410000000002</v>
+      </c>
+      <c r="BF15" s="121">
+        <v>3102.933</v>
+      </c>
+      <c r="BG15" s="121">
+        <v>3201.5390000000002</v>
+      </c>
+      <c r="BH15" s="121">
+        <v>3057.1129999999998</v>
+      </c>
+      <c r="BI15" s="121">
+        <v>2925.2910000000002</v>
+      </c>
+      <c r="BJ15" s="121">
+        <v>3045.7950000000001</v>
+      </c>
+      <c r="BK15" s="121">
+        <v>3013.0309999999999</v>
+      </c>
+      <c r="BL15" s="121">
+        <v>2978.3470000000002</v>
+      </c>
+      <c r="BM15" s="121">
+        <v>2929.9870000000001</v>
+      </c>
+      <c r="BN15" s="121">
+        <v>2629.6660000000002</v>
+      </c>
+      <c r="BO15" s="121">
+        <v>2589.5329999999999</v>
+      </c>
+      <c r="BP15" s="121">
+        <v>2880.509</v>
+      </c>
+      <c r="BQ15" s="121">
+        <v>2831.2840000000001</v>
+      </c>
+      <c r="BR15" s="121">
+        <v>2877.183</v>
+      </c>
+      <c r="BS15" s="121">
+        <v>3053.8670000000002</v>
+      </c>
+      <c r="BT15" s="121">
+        <v>2951.288</v>
+      </c>
+      <c r="BU15" s="121">
+        <v>2973.95</v>
+      </c>
+      <c r="BV15" s="121">
+        <v>3004.6790000000001</v>
+      </c>
+      <c r="BW15" s="116">
+        <v>2972.2890000000002</v>
+      </c>
+      <c r="BX15" s="121">
+        <v>2814.393</v>
+      </c>
+      <c r="BY15" s="121">
+        <v>2923.8449999999998</v>
+      </c>
+      <c r="BZ15" s="121">
+        <v>2992.8589999999999</v>
+      </c>
+      <c r="CA15" s="121">
+        <v>2951.4</v>
+      </c>
+      <c r="CB15" s="121">
+        <v>3030.93</v>
+      </c>
+      <c r="CC15" s="121">
+        <v>3058.7710000000002</v>
+      </c>
+      <c r="CD15" s="121">
+        <v>3089.0410000000002</v>
+      </c>
+      <c r="CE15" s="121">
+        <v>3007.8939999999998</v>
+      </c>
+      <c r="CF15" s="121">
+        <v>3181.098</v>
+      </c>
+      <c r="CG15" s="121">
+        <v>2860.5619999999999</v>
+      </c>
+      <c r="CH15" s="121">
+        <v>2820.201</v>
+      </c>
+      <c r="CI15" s="116">
+        <v>2750.0509999999999</v>
+      </c>
+      <c r="CJ15" s="121">
+        <v>2688.145</v>
+      </c>
+      <c r="CK15" s="121">
+        <v>2890.268</v>
+      </c>
+      <c r="CL15" s="121">
+        <v>3132.212</v>
+      </c>
+      <c r="CM15" s="121">
+        <v>2929.7739999999999</v>
+      </c>
+      <c r="CN15" s="121">
+        <v>2951.9369999999999</v>
+      </c>
+      <c r="CO15" s="121">
+        <v>2953.7130000000002</v>
+      </c>
+      <c r="CP15" s="121">
+        <v>2957.7150000000001</v>
+      </c>
+      <c r="CQ15" s="121"/>
+      <c r="CR15" s="121"/>
+      <c r="CS15" s="121"/>
+      <c r="CT15" s="4"/>
+    </row>
+    <row r="16" spans="1:98">
+      <c r="A16" s="129" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="121">
+        <v>126.431</v>
+      </c>
+      <c r="C16" s="121">
+        <v>125.779</v>
+      </c>
+      <c r="D16" s="118">
+        <v>116.005</v>
+      </c>
+      <c r="E16" s="118">
+        <v>114.43300000000001</v>
+      </c>
+      <c r="F16" s="121">
+        <v>113.714</v>
+      </c>
+      <c r="G16" s="121">
+        <v>113.645</v>
+      </c>
+      <c r="H16" s="120">
+        <v>120.55</v>
+      </c>
+      <c r="I16" s="121">
+        <v>124.084</v>
+      </c>
+      <c r="J16" s="118">
+        <v>122.98099999999999</v>
+      </c>
+      <c r="K16" s="121">
+        <v>121.727</v>
+      </c>
+      <c r="L16" s="121">
+        <v>120.434</v>
+      </c>
+      <c r="M16" s="121">
+        <v>126.301</v>
+      </c>
+      <c r="N16" s="121">
+        <v>115.506</v>
+      </c>
+      <c r="O16" s="121">
+        <v>115.001</v>
+      </c>
+      <c r="P16" s="118">
+        <v>114.43300000000001</v>
+      </c>
+      <c r="Q16" s="118">
+        <v>113.67700000000001</v>
+      </c>
+      <c r="R16" s="121">
+        <v>113.15900000000001</v>
+      </c>
+      <c r="S16" s="121">
+        <v>126.819</v>
+      </c>
+      <c r="T16" s="118">
+        <v>125.461</v>
+      </c>
+      <c r="U16" s="121">
+        <v>124.77800000000001</v>
+      </c>
+      <c r="V16" s="121">
+        <v>124.759</v>
+      </c>
+      <c r="W16" s="121">
+        <v>123.52500000000001</v>
+      </c>
+      <c r="X16" s="121">
+        <v>122.32599999999999</v>
+      </c>
+      <c r="Y16" s="121">
+        <v>123.50700000000001</v>
+      </c>
+      <c r="Z16" s="122">
+        <v>122.498</v>
+      </c>
+      <c r="AA16" s="122">
+        <v>121.878</v>
+      </c>
+      <c r="AB16" s="123">
+        <v>121.277</v>
+      </c>
+      <c r="AC16" s="123">
+        <v>120.532</v>
+      </c>
+      <c r="AD16" s="121">
+        <v>120.038</v>
+      </c>
+      <c r="AE16" s="121">
+        <v>124.59699999999999</v>
+      </c>
+      <c r="AF16" s="121">
+        <v>123.44</v>
+      </c>
+      <c r="AG16" s="118">
+        <v>122.741</v>
+      </c>
+      <c r="AH16" s="118">
+        <v>121.863</v>
+      </c>
+      <c r="AI16" s="121">
+        <v>120.71299999999999</v>
+      </c>
+      <c r="AJ16" s="118">
+        <v>119.55200000000001</v>
+      </c>
+      <c r="AK16" s="121">
+        <v>124.434</v>
+      </c>
+      <c r="AL16" s="122">
+        <v>123.79300000000001</v>
+      </c>
+      <c r="AM16" s="122">
+        <v>123.283</v>
+      </c>
+      <c r="AN16" s="123">
+        <v>122.66800000000001</v>
+      </c>
+      <c r="AO16" s="123">
+        <v>122.081</v>
+      </c>
+      <c r="AP16" s="121">
+        <v>121.684</v>
+      </c>
+      <c r="AQ16" s="121">
+        <v>127.996</v>
+      </c>
+      <c r="AR16" s="121">
+        <v>126.861</v>
+      </c>
+      <c r="AS16" s="121">
+        <v>124.71</v>
+      </c>
+      <c r="AT16" s="121">
+        <v>123.88500000000001</v>
+      </c>
+      <c r="AU16" s="121">
+        <v>122.706</v>
+      </c>
+      <c r="AV16" s="121">
+        <v>121.568</v>
+      </c>
+      <c r="AW16" s="121">
+        <v>125.261</v>
+      </c>
+      <c r="AX16" s="121">
+        <v>120.48099999999999</v>
+      </c>
+      <c r="AY16" s="121">
+        <v>119.95099999999999</v>
+      </c>
+      <c r="AZ16" s="121">
+        <v>119.40600000000001</v>
+      </c>
+      <c r="BA16" s="121">
+        <v>118.821</v>
+      </c>
+      <c r="BB16" s="121">
+        <v>118.39400000000001</v>
+      </c>
+      <c r="BC16" s="121">
+        <v>122.622</v>
+      </c>
+      <c r="BD16" s="121">
+        <v>121.608</v>
+      </c>
+      <c r="BE16" s="121">
+        <v>121.121</v>
+      </c>
+      <c r="BF16" s="121">
+        <v>120.313</v>
+      </c>
+      <c r="BG16" s="121">
+        <v>119.095</v>
+      </c>
+      <c r="BH16" s="121">
+        <v>118.246</v>
+      </c>
+      <c r="BI16" s="121">
+        <v>127.19199999999999</v>
+      </c>
+      <c r="BJ16" s="121">
+        <v>138.21700000000001</v>
+      </c>
+      <c r="BK16" s="121">
+        <v>126.877</v>
+      </c>
+      <c r="BL16" s="121">
+        <v>123.077</v>
+      </c>
+      <c r="BM16" s="121">
+        <v>126.005</v>
+      </c>
+      <c r="BN16" s="121">
+        <v>127.61199999999999</v>
+      </c>
+      <c r="BO16" s="121">
+        <v>127.916</v>
+      </c>
+      <c r="BP16" s="121">
+        <v>125.396</v>
+      </c>
+      <c r="BQ16" s="121">
+        <v>130.405</v>
+      </c>
+      <c r="BR16" s="121">
+        <v>120.395</v>
+      </c>
+      <c r="BS16" s="121">
+        <v>119.53700000000001</v>
+      </c>
+      <c r="BT16" s="121">
+        <v>122.142</v>
+      </c>
+      <c r="BU16" s="121">
+        <v>124.258</v>
+      </c>
+      <c r="BV16" s="121">
+        <v>125.054</v>
+      </c>
+      <c r="BW16" s="116">
+        <v>123.057</v>
+      </c>
+      <c r="BX16" s="121">
+        <v>124.26900000000001</v>
+      </c>
+      <c r="BY16" s="121">
+        <v>126.001</v>
+      </c>
+      <c r="BZ16" s="121">
+        <v>124.864</v>
+      </c>
+      <c r="CA16" s="121">
+        <v>127.04900000000001</v>
+      </c>
+      <c r="CB16" s="121">
+        <v>126.84399999999999</v>
+      </c>
+      <c r="CC16" s="121">
+        <v>122.749</v>
+      </c>
+      <c r="CD16" s="121">
+        <v>122.246</v>
+      </c>
+      <c r="CE16" s="121">
+        <v>124.72499999999999</v>
+      </c>
+      <c r="CF16" s="121">
+        <v>121.999</v>
+      </c>
+      <c r="CG16" s="121">
+        <v>122.19799999999999</v>
+      </c>
+      <c r="CH16" s="121">
+        <v>115.642</v>
+      </c>
+      <c r="CI16" s="116">
+        <v>120.02</v>
+      </c>
+      <c r="CJ16" s="121">
+        <v>117.185</v>
+      </c>
+      <c r="CK16" s="121">
+        <v>117.765</v>
+      </c>
+      <c r="CL16" s="121">
+        <v>120.65300000000001</v>
+      </c>
+      <c r="CM16" s="121">
+        <v>125.599</v>
+      </c>
+      <c r="CN16" s="121">
+        <v>125.396</v>
+      </c>
+      <c r="CO16" s="121">
+        <v>127.97799999999999</v>
+      </c>
+      <c r="CP16" s="121">
+        <v>128.19800000000001</v>
+      </c>
+      <c r="CQ16" s="121"/>
+      <c r="CR16" s="121"/>
+      <c r="CS16" s="121"/>
+      <c r="CT16" s="4"/>
+    </row>
+    <row r="17" spans="1:98">
+      <c r="A17" s="129" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="121">
+        <v>46.232999999999997</v>
+      </c>
+      <c r="C17" s="121">
+        <v>46.218000000000004</v>
+      </c>
+      <c r="D17" s="122">
+        <v>46.203000000000003</v>
+      </c>
+      <c r="E17" s="122">
+        <v>46.387999999999998</v>
+      </c>
+      <c r="F17" s="121">
+        <v>46.372999999999998</v>
+      </c>
+      <c r="G17" s="121">
+        <v>46.366999999999997</v>
+      </c>
+      <c r="H17" s="149">
+        <v>46.478000000000002</v>
+      </c>
+      <c r="I17" s="121">
+        <v>46.472000000000001</v>
+      </c>
+      <c r="J17" s="122">
+        <v>44.765999999999998</v>
+      </c>
+      <c r="K17" s="121">
+        <v>44.76</v>
+      </c>
+      <c r="L17" s="121">
+        <v>49.753999999999998</v>
+      </c>
+      <c r="M17" s="121">
+        <v>39.747999999999998</v>
+      </c>
+      <c r="N17" s="121">
+        <v>30.36</v>
+      </c>
+      <c r="O17" s="121">
+        <v>20.353000000000002</v>
+      </c>
+      <c r="P17" s="122">
+        <v>20.331</v>
+      </c>
+      <c r="Q17" s="122">
+        <v>20.324000000000002</v>
+      </c>
+      <c r="R17" s="121">
+        <v>18.289000000000001</v>
+      </c>
+      <c r="S17" s="121">
+        <v>26.324999999999999</v>
+      </c>
+      <c r="T17" s="122">
+        <v>25.600999999999999</v>
+      </c>
+      <c r="U17" s="121">
+        <v>20.678000000000001</v>
+      </c>
+      <c r="V17" s="121">
+        <v>15.657</v>
+      </c>
+      <c r="W17" s="121">
+        <v>15.641999999999999</v>
+      </c>
+      <c r="X17" s="121">
+        <v>39.642000000000003</v>
+      </c>
+      <c r="Y17" s="121">
+        <v>31.132999999999999</v>
+      </c>
+      <c r="Z17" s="122">
+        <v>56.759</v>
+      </c>
+      <c r="AA17" s="122">
+        <v>81.727000000000004</v>
+      </c>
+      <c r="AB17" s="116">
+        <v>101.721</v>
+      </c>
+      <c r="AC17" s="116">
+        <v>120.717</v>
+      </c>
+      <c r="AD17" s="121">
+        <v>183.185</v>
+      </c>
+      <c r="AE17" s="121">
+        <v>226.739</v>
+      </c>
+      <c r="AF17" s="121">
+        <v>275.24900000000002</v>
+      </c>
+      <c r="AG17" s="122">
+        <v>341.95</v>
+      </c>
+      <c r="AH17" s="122">
+        <v>377.20299999999997</v>
+      </c>
+      <c r="AI17" s="121">
+        <v>385.50700000000001</v>
+      </c>
+      <c r="AJ17" s="122">
+        <v>335.84199999999998</v>
+      </c>
+      <c r="AK17" s="121">
+        <v>383.09399999999999</v>
+      </c>
+      <c r="AL17" s="122">
+        <v>311.65499999999997</v>
+      </c>
+      <c r="AM17" s="122">
+        <v>208.845</v>
+      </c>
+      <c r="AN17" s="116">
+        <v>369.827</v>
+      </c>
+      <c r="AO17" s="116">
+        <v>368.18700000000001</v>
+      </c>
+      <c r="AP17" s="121">
+        <v>444.80099999999999</v>
+      </c>
+      <c r="AQ17" s="121">
+        <v>460.05500000000001</v>
+      </c>
+      <c r="AR17" s="121">
+        <v>487.86900000000003</v>
+      </c>
+      <c r="AS17" s="121">
+        <v>544</v>
+      </c>
+      <c r="AT17" s="121">
+        <v>525.33199999999999</v>
+      </c>
+      <c r="AU17" s="121">
+        <v>579.33500000000004</v>
+      </c>
+      <c r="AV17" s="121">
+        <v>705.279</v>
+      </c>
+      <c r="AW17" s="121">
+        <v>759.42100000000005</v>
+      </c>
+      <c r="AX17" s="121">
+        <v>737.47199999999998</v>
+      </c>
+      <c r="AY17" s="121">
+        <v>701.98699999999997</v>
+      </c>
+      <c r="AZ17" s="121">
+        <v>755.08699999999999</v>
+      </c>
+      <c r="BA17" s="121">
+        <v>790.38800000000003</v>
+      </c>
+      <c r="BB17" s="121">
+        <v>754.19399999999996</v>
+      </c>
+      <c r="BC17" s="121">
+        <v>658.30799999999999</v>
+      </c>
+      <c r="BD17" s="121">
+        <v>596.29300000000001</v>
+      </c>
+      <c r="BE17" s="121">
+        <v>438.16399999999999</v>
+      </c>
+      <c r="BF17" s="121">
+        <v>449.15600000000001</v>
+      </c>
+      <c r="BG17" s="121">
+        <v>461.55599999999998</v>
+      </c>
+      <c r="BH17" s="121">
+        <v>582.73599999999999</v>
+      </c>
+      <c r="BI17" s="121">
+        <v>1058.8240000000001</v>
+      </c>
+      <c r="BJ17" s="121">
+        <v>1004.577</v>
+      </c>
+      <c r="BK17" s="121">
+        <v>969.3</v>
+      </c>
+      <c r="BL17" s="121">
+        <v>1045.729</v>
+      </c>
+      <c r="BM17" s="121">
+        <v>970.02499999999998</v>
+      </c>
+      <c r="BN17" s="121">
+        <v>919.74099999999999</v>
+      </c>
+      <c r="BO17" s="121">
+        <v>909.21</v>
+      </c>
+      <c r="BP17" s="121">
+        <v>1038.9749999999999</v>
+      </c>
+      <c r="BQ17" s="121">
+        <v>923.24099999999999</v>
+      </c>
+      <c r="BR17" s="121">
+        <v>940.96299999999997</v>
+      </c>
+      <c r="BS17" s="121">
+        <v>1121.5309999999999</v>
+      </c>
+      <c r="BT17" s="121">
+        <v>1038.8230000000001</v>
+      </c>
+      <c r="BU17" s="121">
+        <v>915.09500000000003</v>
+      </c>
+      <c r="BV17" s="121">
+        <v>894.97900000000004</v>
+      </c>
+      <c r="BW17" s="116">
+        <v>917.54899999999998</v>
+      </c>
+      <c r="BX17" s="121">
+        <v>1234.8150000000001</v>
+      </c>
+      <c r="BY17" s="121">
+        <v>1064.586</v>
+      </c>
+      <c r="BZ17" s="121">
+        <v>1196.913</v>
+      </c>
+      <c r="CA17" s="121">
+        <v>1251.6020000000001</v>
+      </c>
+      <c r="CB17" s="121">
+        <v>1259.9459999999999</v>
+      </c>
+      <c r="CC17" s="121">
+        <v>1375.7049999999999</v>
+      </c>
+      <c r="CD17" s="121">
+        <v>1506.2670000000001</v>
+      </c>
+      <c r="CE17" s="121">
+        <v>1519.759</v>
+      </c>
+      <c r="CF17" s="121">
+        <v>1570.7</v>
+      </c>
+      <c r="CG17" s="121">
+        <v>1519.192</v>
+      </c>
+      <c r="CH17" s="121">
+        <v>1325.36</v>
+      </c>
+      <c r="CI17" s="116">
+        <v>1276.3119999999999</v>
+      </c>
+      <c r="CJ17" s="121">
+        <v>1294.3900000000001</v>
+      </c>
+      <c r="CK17" s="121">
+        <v>1570.4929999999999</v>
+      </c>
+      <c r="CL17" s="121">
+        <v>1399.702</v>
+      </c>
+      <c r="CM17" s="121">
+        <v>1172.1659999999999</v>
+      </c>
+      <c r="CN17" s="121">
+        <v>1007.967</v>
+      </c>
+      <c r="CO17" s="121">
+        <v>772.14300000000003</v>
+      </c>
+      <c r="CP17" s="121">
+        <v>467.1</v>
+      </c>
+      <c r="CQ17" s="121"/>
+      <c r="CR17" s="121"/>
+      <c r="CS17" s="121"/>
+      <c r="CT17" s="4"/>
+    </row>
+    <row r="18" spans="1:98">
+      <c r="A18" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="121">
+        <v>1586.192</v>
+      </c>
+      <c r="C18" s="121">
+        <v>1566.3520000000001</v>
+      </c>
+      <c r="D18" s="118">
+        <v>1612.8820000000001</v>
+      </c>
+      <c r="E18" s="118">
+        <v>1732.7639999999999</v>
+      </c>
+      <c r="F18" s="121">
+        <v>1781.076</v>
+      </c>
+      <c r="G18" s="121">
+        <v>1750.982</v>
+      </c>
+      <c r="H18" s="120">
+        <v>1717.674</v>
+      </c>
+      <c r="I18" s="121">
+        <v>1770.7460000000001</v>
+      </c>
+      <c r="J18" s="118">
+        <v>1806.402</v>
+      </c>
+      <c r="K18" s="121">
+        <v>1830.8430000000001</v>
+      </c>
+      <c r="L18" s="121">
+        <v>1743.914</v>
+      </c>
+      <c r="M18" s="121">
+        <v>1695.76</v>
+      </c>
+      <c r="N18" s="121">
+        <v>1784.6179999999999</v>
+      </c>
+      <c r="O18" s="121">
+        <v>1730.1120000000001</v>
+      </c>
+      <c r="P18" s="118">
+        <v>1690.011</v>
+      </c>
+      <c r="Q18" s="118">
+        <v>1769.335</v>
+      </c>
+      <c r="R18" s="121">
+        <v>1822.9639999999999</v>
+      </c>
+      <c r="S18" s="121">
+        <v>1846.7159999999999</v>
+      </c>
+      <c r="T18" s="118">
+        <v>1793.713</v>
+      </c>
+      <c r="U18" s="121">
+        <v>1855.944</v>
+      </c>
+      <c r="V18" s="121">
+        <v>1914.559</v>
+      </c>
+      <c r="W18" s="121">
+        <v>1894.2470000000001</v>
+      </c>
+      <c r="X18" s="121">
+        <v>1847.0050000000001</v>
+      </c>
+      <c r="Y18" s="121">
+        <v>1794.952</v>
+      </c>
+      <c r="Z18" s="122">
+        <v>1712.046</v>
+      </c>
+      <c r="AA18" s="122">
+        <v>1650.59</v>
+      </c>
+      <c r="AB18" s="123">
+        <v>1677.9970000000001</v>
+      </c>
+      <c r="AC18" s="123">
+        <v>1653.6479999999999</v>
+      </c>
+      <c r="AD18" s="121">
+        <v>1779.1880000000001</v>
+      </c>
+      <c r="AE18" s="121">
+        <v>1724.624</v>
+      </c>
+      <c r="AF18" s="121">
+        <v>1715.7729999999999</v>
+      </c>
+      <c r="AG18" s="118">
+        <v>1735.2909999999999</v>
+      </c>
+      <c r="AH18" s="130">
+        <v>1649.73</v>
+      </c>
+      <c r="AI18" s="121">
+        <v>1738.0070000000001</v>
+      </c>
+      <c r="AJ18" s="130">
+        <v>1740.3409999999999</v>
+      </c>
+      <c r="AK18" s="130">
+        <v>1486.3579999999999</v>
+      </c>
+      <c r="AL18" s="122">
+        <v>1452.4929999999999</v>
+      </c>
+      <c r="AM18" s="122">
+        <v>1412.1990000000001</v>
+      </c>
+      <c r="AN18" s="123">
+        <v>1428.11</v>
+      </c>
+      <c r="AO18" s="123">
+        <v>1377.98</v>
+      </c>
+      <c r="AP18" s="121">
+        <v>1354.72</v>
+      </c>
+      <c r="AQ18" s="121">
+        <v>1429.8720000000001</v>
+      </c>
+      <c r="AR18" s="121">
+        <v>1448.373</v>
+      </c>
+      <c r="AS18" s="121">
+        <v>1399.444</v>
+      </c>
+      <c r="AT18" s="121">
+        <v>1349.616</v>
+      </c>
+      <c r="AU18" s="121">
+        <v>1378.9190000000001</v>
+      </c>
+      <c r="AV18" s="121">
+        <v>1295.2650000000001</v>
+      </c>
+      <c r="AW18" s="121">
+        <v>1254.527</v>
+      </c>
+      <c r="AX18" s="121">
+        <v>1111.7360000000001</v>
+      </c>
+      <c r="AY18" s="121">
+        <v>1104.1949999999999</v>
+      </c>
+      <c r="AZ18" s="121">
+        <v>1139.375</v>
+      </c>
+      <c r="BA18" s="121">
+        <v>1210.662</v>
+      </c>
+      <c r="BB18" s="121">
+        <v>1176.79</v>
+      </c>
+      <c r="BC18" s="121">
+        <v>1112.01</v>
+      </c>
+      <c r="BD18" s="121">
+        <v>1115.521</v>
+      </c>
+      <c r="BE18" s="121">
+        <v>1183.8030000000001</v>
+      </c>
+      <c r="BF18" s="121">
+        <v>1172.577</v>
+      </c>
+      <c r="BG18" s="121">
+        <v>1191.559</v>
+      </c>
+      <c r="BH18" s="121">
+        <v>1103.606</v>
+      </c>
+      <c r="BI18" s="121">
+        <v>1041.4649999999999</v>
+      </c>
+      <c r="BJ18" s="121">
+        <v>1079.3240000000001</v>
+      </c>
+      <c r="BK18" s="121">
+        <v>1057.038</v>
+      </c>
+      <c r="BL18" s="121">
+        <v>1109.288</v>
+      </c>
+      <c r="BM18" s="121">
+        <v>1046.97</v>
+      </c>
+      <c r="BN18" s="121">
+        <v>1097.999</v>
+      </c>
+      <c r="BO18" s="121">
+        <v>1126.2729999999999</v>
+      </c>
+      <c r="BP18" s="121">
+        <v>1015.221</v>
+      </c>
+      <c r="BQ18" s="121">
+        <v>1047.1590000000001</v>
+      </c>
+      <c r="BR18" s="121">
+        <v>1110.8109999999999</v>
+      </c>
+      <c r="BS18" s="121">
+        <v>1159.6420000000001</v>
+      </c>
+      <c r="BT18" s="121">
+        <v>1103.702</v>
+      </c>
+      <c r="BU18" s="121">
+        <v>1023.301</v>
+      </c>
+      <c r="BV18" s="121">
+        <v>1124.1179999999999</v>
+      </c>
+      <c r="BW18" s="116">
+        <v>1122.607</v>
+      </c>
+      <c r="BX18" s="121">
+        <v>1232.4960000000001</v>
+      </c>
+      <c r="BY18" s="121">
+        <v>1329.5350000000001</v>
+      </c>
+      <c r="BZ18" s="121">
+        <v>1348.7550000000001</v>
+      </c>
+      <c r="CA18" s="121">
+        <v>1604.8520000000001</v>
+      </c>
+      <c r="CB18" s="121">
+        <v>1656.261</v>
+      </c>
+      <c r="CC18" s="121">
+        <v>1577.3230000000001</v>
+      </c>
+      <c r="CD18" s="121">
+        <v>1667.5550000000001</v>
+      </c>
+      <c r="CE18" s="121">
+        <v>1728.761</v>
+      </c>
+      <c r="CF18" s="121">
+        <v>1704.481</v>
+      </c>
+      <c r="CG18" s="121">
+        <v>1674.338</v>
+      </c>
+      <c r="CH18" s="121">
+        <v>1743.903</v>
+      </c>
+      <c r="CI18" s="116">
+        <v>1688.2190000000001</v>
+      </c>
+      <c r="CJ18" s="121">
+        <v>1687.643</v>
+      </c>
+      <c r="CK18" s="121">
+        <v>1710.434</v>
+      </c>
+      <c r="CL18" s="121">
+        <v>1837.1769999999999</v>
+      </c>
+      <c r="CM18" s="121">
+        <v>1798.346</v>
+      </c>
+      <c r="CN18" s="121">
+        <v>1889.229</v>
+      </c>
+      <c r="CO18" s="121">
+        <v>2008.67</v>
+      </c>
+      <c r="CP18" s="121">
+        <v>1977.8</v>
+      </c>
+      <c r="CQ18" s="121"/>
+      <c r="CR18" s="121"/>
+      <c r="CS18" s="121"/>
+      <c r="CT18" s="4"/>
+    </row>
+    <row r="19" spans="1:98">
+      <c r="A19" s="129" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="121">
+        <v>4509.3509999999997</v>
+      </c>
+      <c r="C19" s="121">
+        <v>4592.9480000000003</v>
+      </c>
+      <c r="D19" s="118">
+        <v>4516.4549999999999</v>
+      </c>
+      <c r="E19" s="118">
+        <v>4842.1170000000002</v>
+      </c>
+      <c r="F19" s="121">
+        <v>5435.3519999999999</v>
+      </c>
+      <c r="G19" s="121">
+        <v>5695.8</v>
+      </c>
+      <c r="H19" s="120">
+        <v>5258.3969999999999</v>
+      </c>
+      <c r="I19" s="121">
+        <v>5470.1490000000003</v>
+      </c>
+      <c r="J19" s="122">
+        <v>5441.39</v>
+      </c>
+      <c r="K19" s="121">
+        <v>5385.4520000000002</v>
+      </c>
+      <c r="L19" s="121">
+        <v>5381.9840000000004</v>
+      </c>
+      <c r="M19" s="121">
+        <v>4614.4160000000002</v>
+      </c>
+      <c r="N19" s="121">
+        <v>4449.0159999999996</v>
+      </c>
+      <c r="O19" s="121">
+        <v>4488.6319999999996</v>
+      </c>
+      <c r="P19" s="118">
+        <v>4317.8860000000004</v>
+      </c>
+      <c r="Q19" s="118">
+        <v>4678.3689999999997</v>
+      </c>
+      <c r="R19" s="121">
+        <v>5407.3519999999999</v>
+      </c>
+      <c r="S19" s="121">
+        <v>5615.2849999999999</v>
+      </c>
+      <c r="T19" s="118">
+        <v>5048.0910000000003</v>
+      </c>
+      <c r="U19" s="121">
+        <v>5064.3159999999998</v>
+      </c>
+      <c r="V19" s="121">
+        <v>4229.9939999999997</v>
+      </c>
+      <c r="W19" s="121">
+        <v>3472.1930000000002</v>
+      </c>
+      <c r="X19" s="121">
+        <v>3483.1489999999999</v>
+      </c>
+      <c r="Y19" s="121">
+        <v>3109.8919999999998</v>
+      </c>
+      <c r="Z19" s="122">
+        <v>3123.9920000000002</v>
+      </c>
+      <c r="AA19" s="122">
+        <v>3278.4769999999999</v>
+      </c>
+      <c r="AB19" s="123">
+        <v>3340.2</v>
+      </c>
+      <c r="AC19" s="123">
+        <v>4063.1680000000001</v>
+      </c>
+      <c r="AD19" s="121">
+        <v>5033.6589999999997</v>
+      </c>
+      <c r="AE19" s="121">
+        <v>5180.8239999999996</v>
+      </c>
+      <c r="AF19" s="121">
+        <v>4921.22</v>
+      </c>
+      <c r="AG19" s="118">
+        <v>4866.8190000000004</v>
+      </c>
+      <c r="AH19" s="118">
+        <v>4901.6869999999999</v>
+      </c>
+      <c r="AI19" s="121">
+        <v>4763.8980000000001</v>
+      </c>
+      <c r="AJ19" s="118">
+        <v>4702.0050000000001</v>
+      </c>
+      <c r="AK19" s="121">
+        <v>3996.53</v>
+      </c>
+      <c r="AL19" s="122">
+        <v>4034.989</v>
+      </c>
+      <c r="AM19" s="122">
+        <v>3979.7310000000002</v>
+      </c>
+      <c r="AN19" s="123">
+        <v>3930.393</v>
+      </c>
+      <c r="AO19" s="123">
+        <v>4251.93</v>
+      </c>
+      <c r="AP19" s="121">
+        <v>5235.1819999999998</v>
+      </c>
+      <c r="AQ19" s="121">
+        <v>5390.3339999999998</v>
+      </c>
+      <c r="AR19" s="121">
+        <v>5007.9009999999998</v>
+      </c>
+      <c r="AS19" s="121">
+        <v>5003.9080000000004</v>
+      </c>
+      <c r="AT19" s="121">
+        <v>5070.8379999999997</v>
+      </c>
+      <c r="AU19" s="121">
+        <v>4901.2780000000002</v>
+      </c>
+      <c r="AV19" s="121">
+        <v>4953.1719999999996</v>
+      </c>
+      <c r="AW19" s="121">
+        <v>4234.22</v>
+      </c>
+      <c r="AX19" s="121">
+        <v>3056.3710000000001</v>
+      </c>
+      <c r="AY19" s="121">
+        <v>3124.5790000000002</v>
+      </c>
+      <c r="AZ19" s="121">
+        <v>3204.165</v>
+      </c>
+      <c r="BA19" s="121">
+        <v>3227.529</v>
+      </c>
+      <c r="BB19" s="121">
+        <v>3634.6660000000002</v>
+      </c>
+      <c r="BC19" s="121">
+        <v>3683.3159999999998</v>
+      </c>
+      <c r="BD19" s="121">
+        <v>3449.6709999999998</v>
+      </c>
+      <c r="BE19" s="121">
+        <v>3647.904</v>
+      </c>
+      <c r="BF19" s="121">
+        <v>3753.3560000000002</v>
+      </c>
+      <c r="BG19" s="121">
+        <v>3619.16</v>
+      </c>
+      <c r="BH19" s="121">
+        <v>3405.9560000000001</v>
+      </c>
+      <c r="BI19" s="121">
+        <v>3513.3939999999998</v>
+      </c>
+      <c r="BJ19" s="121">
+        <v>3602.5129999999999</v>
+      </c>
+      <c r="BK19" s="121">
+        <v>3442.9279999999999</v>
+      </c>
+      <c r="BL19" s="121">
+        <v>3402.694</v>
+      </c>
+      <c r="BM19" s="121">
+        <v>3268.6970000000001</v>
+      </c>
+      <c r="BN19" s="121">
+        <v>3483.9090000000001</v>
+      </c>
+      <c r="BO19" s="121">
+        <v>3522.18</v>
+      </c>
+      <c r="BP19" s="121">
+        <v>3306.0050000000001</v>
+      </c>
+      <c r="BQ19" s="121">
+        <v>3285.165</v>
+      </c>
+      <c r="BR19" s="121">
+        <v>3515.268</v>
+      </c>
+      <c r="BS19" s="121">
+        <v>3302.886</v>
+      </c>
+      <c r="BT19" s="121">
+        <v>3204.0970000000002</v>
+      </c>
+      <c r="BU19" s="121">
+        <v>3317.252</v>
+      </c>
+      <c r="BV19" s="121">
+        <v>3633.194</v>
+      </c>
+      <c r="BW19" s="116">
+        <v>3503.7750000000001</v>
+      </c>
+      <c r="BX19" s="121">
+        <v>3575.05</v>
+      </c>
+      <c r="BY19" s="121">
+        <v>3680.9859999999999</v>
+      </c>
+      <c r="BZ19" s="121">
+        <v>3800.5709999999999</v>
+      </c>
+      <c r="CA19" s="121">
+        <v>3866.6480000000001</v>
+      </c>
+      <c r="CB19" s="121">
+        <v>3885.51</v>
+      </c>
+      <c r="CC19" s="121">
+        <v>3793.0039999999999</v>
+      </c>
+      <c r="CD19" s="121">
+        <v>3799.3710000000001</v>
+      </c>
+      <c r="CE19" s="121">
+        <v>3593.5479999999998</v>
+      </c>
+      <c r="CF19" s="121">
+        <v>3547.1669999999999</v>
+      </c>
+      <c r="CG19" s="121">
+        <v>3763.04</v>
+      </c>
+      <c r="CH19" s="121">
+        <v>3575.326</v>
+      </c>
+      <c r="CI19" s="116">
+        <v>3567.6660000000002</v>
+      </c>
+      <c r="CJ19" s="121">
+        <v>3430.4369999999999</v>
+      </c>
+      <c r="CK19" s="121">
+        <v>3468.902</v>
+      </c>
+      <c r="CL19" s="121">
+        <v>3876.39</v>
+      </c>
+      <c r="CM19" s="121">
+        <v>3860.3560000000002</v>
+      </c>
+      <c r="CN19" s="121">
+        <v>3847.2020000000002</v>
+      </c>
+      <c r="CO19" s="121">
+        <v>3781.7820000000002</v>
+      </c>
+      <c r="CP19" s="121">
+        <v>3994.6509999999998</v>
+      </c>
+      <c r="CQ19" s="121"/>
+      <c r="CR19" s="121"/>
+      <c r="CS19" s="121"/>
+      <c r="CT19" s="4"/>
+    </row>
+    <row r="20" spans="1:98">
+      <c r="A20" s="129" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="121">
+        <v>1938.3050000000001</v>
+      </c>
+      <c r="C20" s="121">
+        <v>1865.1759999999999</v>
+      </c>
+      <c r="D20" s="118">
+        <v>1832.7249999999999</v>
+      </c>
+      <c r="E20" s="118">
+        <v>1896.287</v>
+      </c>
+      <c r="F20" s="121">
+        <v>1818.943</v>
+      </c>
+      <c r="G20" s="121">
+        <v>1788.24</v>
+      </c>
+      <c r="H20" s="120">
+        <v>2057.2669999999998</v>
+      </c>
+      <c r="I20" s="121">
+        <v>2127.63</v>
+      </c>
+      <c r="J20" s="118">
+        <v>2106.614</v>
+      </c>
+      <c r="K20" s="121">
+        <v>1955.097</v>
+      </c>
+      <c r="L20" s="121">
+        <v>1907.825</v>
+      </c>
+      <c r="M20" s="121">
+        <v>2178.5129999999999</v>
+      </c>
+      <c r="N20" s="121">
+        <v>2127.857</v>
+      </c>
+      <c r="O20" s="121">
+        <v>2110.616</v>
+      </c>
+      <c r="P20" s="118">
+        <v>1945.2909999999999</v>
+      </c>
+      <c r="Q20" s="118">
+        <v>2065.6239999999998</v>
+      </c>
+      <c r="R20" s="121">
+        <v>1875.0239999999999</v>
+      </c>
+      <c r="S20" s="121">
+        <v>2011.1120000000001</v>
+      </c>
+      <c r="T20" s="118">
+        <v>2024.585</v>
+      </c>
+      <c r="U20" s="121">
+        <v>2020.3820000000001</v>
+      </c>
+      <c r="V20" s="121">
+        <v>1965.3240000000001</v>
+      </c>
+      <c r="W20" s="121">
+        <v>2080.5479999999998</v>
+      </c>
+      <c r="X20" s="121">
+        <v>1916.242</v>
+      </c>
+      <c r="Y20" s="121">
+        <v>2218.5929999999998</v>
+      </c>
+      <c r="Z20" s="124">
+        <v>2058.6329999999998</v>
+      </c>
+      <c r="AA20" s="124">
+        <v>2260.1590000000001</v>
+      </c>
+      <c r="AB20" s="123">
+        <v>2190.0720000000001</v>
+      </c>
+      <c r="AC20" s="123">
+        <v>2351.3049999999998</v>
+      </c>
+      <c r="AD20" s="121">
+        <v>2255.366</v>
+      </c>
+      <c r="AE20" s="121">
+        <v>2133.7460000000001</v>
+      </c>
+      <c r="AF20" s="121">
+        <v>2270.0300000000002</v>
+      </c>
+      <c r="AG20" s="118">
+        <v>2271.6329999999998</v>
+      </c>
+      <c r="AH20" s="118">
+        <v>2242.683</v>
+      </c>
+      <c r="AI20" s="121">
+        <v>2148.529</v>
+      </c>
+      <c r="AJ20" s="118">
+        <v>2186.6689999999999</v>
+      </c>
+      <c r="AK20" s="121">
+        <v>2297.1320000000001</v>
+      </c>
+      <c r="AL20" s="124">
+        <v>2173.2139999999999</v>
+      </c>
+      <c r="AM20" s="124">
+        <v>2094.7310000000002</v>
+      </c>
+      <c r="AN20" s="123">
+        <v>2158.7809999999999</v>
+      </c>
+      <c r="AO20" s="123">
+        <v>1903.8989999999999</v>
+      </c>
+      <c r="AP20" s="121">
+        <v>1887.691</v>
+      </c>
+      <c r="AQ20" s="121">
+        <v>1797.383</v>
+      </c>
+      <c r="AR20" s="121">
+        <v>2092.0700000000002</v>
+      </c>
+      <c r="AS20" s="121">
+        <v>2046.538</v>
+      </c>
+      <c r="AT20" s="121">
+        <v>2014.184</v>
+      </c>
+      <c r="AU20" s="121">
+        <v>1989.0889999999999</v>
+      </c>
+      <c r="AV20" s="121">
+        <v>1989.25</v>
+      </c>
+      <c r="AW20" s="121">
+        <v>1885.6780000000001</v>
+      </c>
+      <c r="AX20" s="121">
+        <v>2022.6679999999999</v>
+      </c>
+      <c r="AY20" s="121">
+        <v>2144.2710000000002</v>
+      </c>
+      <c r="AZ20" s="121">
+        <v>2126.2939999999999</v>
+      </c>
+      <c r="BA20" s="121">
+        <v>2196.9769999999999</v>
+      </c>
+      <c r="BB20" s="121">
+        <v>2100.3069999999998</v>
+      </c>
+      <c r="BC20" s="121">
+        <v>1977.758</v>
+      </c>
+      <c r="BD20" s="121">
+        <v>2153.8200000000002</v>
+      </c>
+      <c r="BE20" s="121">
+        <v>2218.866</v>
+      </c>
+      <c r="BF20" s="121">
+        <v>2131.4290000000001</v>
+      </c>
+      <c r="BG20" s="121">
+        <v>2135.3049999999998</v>
+      </c>
+      <c r="BH20" s="121">
+        <v>2113.8890000000001</v>
+      </c>
+      <c r="BI20" s="121">
+        <v>1984.5519999999999</v>
+      </c>
+      <c r="BJ20" s="121">
+        <v>1996.9190000000001</v>
+      </c>
+      <c r="BK20" s="121">
+        <v>1997.0719999999999</v>
+      </c>
+      <c r="BL20" s="121">
+        <v>2105.7240000000002</v>
+      </c>
+      <c r="BM20" s="121">
+        <v>1967.508</v>
+      </c>
+      <c r="BN20" s="121">
+        <v>1953.752</v>
+      </c>
+      <c r="BO20" s="121">
+        <v>2137.8150000000001</v>
+      </c>
+      <c r="BP20" s="121">
+        <v>2167.498</v>
+      </c>
+      <c r="BQ20" s="121">
+        <v>2092.9960000000001</v>
+      </c>
+      <c r="BR20" s="121">
+        <v>2088.0859999999998</v>
+      </c>
+      <c r="BS20" s="121">
+        <v>2030.0350000000001</v>
+      </c>
+      <c r="BT20" s="121">
+        <v>2151.9430000000002</v>
+      </c>
+      <c r="BU20" s="121">
+        <v>2112.1129999999998</v>
+      </c>
+      <c r="BV20" s="121">
+        <v>2329.0059999999999</v>
+      </c>
+      <c r="BW20" s="116">
+        <v>2284.89</v>
+      </c>
+      <c r="BX20" s="121">
+        <v>2210.7109999999998</v>
+      </c>
+      <c r="BY20" s="121">
+        <v>2352.489</v>
+      </c>
+      <c r="BZ20" s="121">
+        <v>2232.326</v>
+      </c>
+      <c r="CA20" s="121">
+        <v>2394.6680000000001</v>
+      </c>
+      <c r="CB20" s="121">
+        <v>2522.761</v>
+      </c>
+      <c r="CC20" s="121">
+        <v>2566.41</v>
+      </c>
+      <c r="CD20" s="121">
+        <v>2355.5680000000002</v>
+      </c>
+      <c r="CE20" s="121">
+        <v>2260.9169999999999</v>
+      </c>
+      <c r="CF20" s="121">
+        <v>2319.1970000000001</v>
+      </c>
+      <c r="CG20" s="121">
+        <v>2243.261</v>
+      </c>
+      <c r="CH20" s="121">
+        <v>2239.7620000000002</v>
+      </c>
+      <c r="CI20" s="116">
+        <v>2211.9690000000001</v>
+      </c>
+      <c r="CJ20" s="121">
+        <v>2260.16</v>
+      </c>
+      <c r="CK20" s="121">
+        <v>2312.4029999999998</v>
+      </c>
+      <c r="CL20" s="121">
+        <v>2304.2040000000002</v>
+      </c>
+      <c r="CM20" s="121">
+        <v>2586.77</v>
+      </c>
+      <c r="CN20" s="121">
+        <v>2599.498</v>
+      </c>
+      <c r="CO20" s="121">
+        <v>2660.7869999999998</v>
+      </c>
+      <c r="CP20" s="121">
+        <v>2654.8339999999998</v>
+      </c>
+      <c r="CQ20" s="121"/>
+      <c r="CR20" s="121"/>
+      <c r="CS20" s="121"/>
+      <c r="CT20" s="4"/>
+    </row>
+    <row r="21" spans="1:98">
+      <c r="A21" s="129" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="T21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="U21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="V21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="W21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="X21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AH21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AI21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AK21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AL21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AM21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AP21" s="114" t="s">
+        <v>0</v>
+      </c>
+      <c r="AQ21" s="122">
+        <v>129.97900000000001</v>
+      </c>
+      <c r="AR21" s="121">
+        <v>114.062</v>
+      </c>
+      <c r="AS21" s="121">
+        <v>112.919</v>
+      </c>
+      <c r="AT21" s="121">
+        <v>109.318</v>
+      </c>
+      <c r="AU21" s="121">
+        <v>107.17</v>
+      </c>
+      <c r="AV21" s="121">
+        <v>105.36</v>
+      </c>
+      <c r="AW21" s="121">
+        <v>98.584999999999994</v>
+      </c>
+      <c r="AX21" s="121">
+        <v>134.53299999999999</v>
+      </c>
+      <c r="AY21" s="121">
+        <v>131.64599999999999</v>
+      </c>
+      <c r="AZ21" s="121">
+        <v>123.06</v>
+      </c>
+      <c r="BA21" s="121">
+        <v>121.33</v>
+      </c>
+      <c r="BB21" s="121">
+        <v>166.37799999999999</v>
+      </c>
+      <c r="BC21" s="122">
+        <v>135.71299999999999</v>
+      </c>
+      <c r="BD21" s="121">
+        <v>115.643</v>
+      </c>
+      <c r="BE21" s="121">
+        <v>113.616</v>
+      </c>
+      <c r="BF21" s="121">
+        <v>108.181</v>
+      </c>
+      <c r="BG21" s="121">
+        <v>104.593</v>
+      </c>
+      <c r="BH21" s="121">
+        <v>101.58</v>
+      </c>
+      <c r="BI21" s="121">
+        <v>95.962999999999994</v>
+      </c>
+      <c r="BJ21" s="121">
+        <v>94.555999999999997</v>
+      </c>
+      <c r="BK21" s="121">
+        <v>93.006</v>
+      </c>
+      <c r="BL21" s="121">
+        <v>92.266000000000005</v>
+      </c>
+      <c r="BM21" s="121">
+        <v>91.248000000000005</v>
+      </c>
+      <c r="BN21" s="121">
+        <v>90.861000000000004</v>
+      </c>
+      <c r="BO21" s="122">
+        <v>90.421000000000006</v>
+      </c>
+      <c r="BP21" s="121">
+        <v>100.38</v>
+      </c>
+      <c r="BQ21" s="121">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="BR21" s="121">
+        <v>142.148</v>
+      </c>
+      <c r="BS21" s="121">
+        <v>138.131</v>
+      </c>
+      <c r="BT21" s="121">
+        <v>147.46</v>
+      </c>
+      <c r="BU21" s="121">
+        <v>154.18600000000001</v>
+      </c>
+      <c r="BV21" s="121">
+        <v>148.11099999999999</v>
+      </c>
+      <c r="BW21" s="116">
+        <v>147.65299999999999</v>
+      </c>
+      <c r="BX21" s="121">
+        <v>145.21700000000001</v>
+      </c>
+      <c r="BY21" s="121">
+        <v>139.67599999999999</v>
+      </c>
+      <c r="BZ21" s="121">
+        <v>138.99299999999999</v>
+      </c>
+      <c r="CA21" s="122">
+        <v>110.79600000000001</v>
+      </c>
+      <c r="CB21" s="121">
+        <v>105.477</v>
+      </c>
+      <c r="CC21" s="121">
+        <v>152.834</v>
+      </c>
+      <c r="CD21" s="121">
+        <v>125.49</v>
+      </c>
+      <c r="CE21" s="121">
+        <v>120.792</v>
+      </c>
+      <c r="CF21" s="121">
+        <v>117.08</v>
+      </c>
+      <c r="CG21" s="121">
+        <v>128.959</v>
+      </c>
+      <c r="CH21" s="121">
+        <v>128.01</v>
+      </c>
+      <c r="CI21" s="116">
+        <v>127.378</v>
+      </c>
+      <c r="CJ21" s="121">
+        <v>126.881</v>
+      </c>
+      <c r="CK21" s="121">
+        <v>115.81100000000001</v>
+      </c>
+      <c r="CL21" s="121">
+        <v>115.319</v>
+      </c>
+      <c r="CM21" s="122">
+        <v>116.663</v>
+      </c>
+      <c r="CN21" s="121">
+        <v>206.90299999999999</v>
+      </c>
+      <c r="CO21" s="121">
+        <v>186.08500000000001</v>
+      </c>
+      <c r="CP21" s="121">
+        <v>178.441</v>
+      </c>
+      <c r="CQ21" s="121"/>
+      <c r="CR21" s="121"/>
+      <c r="CS21" s="121"/>
+      <c r="CT21" s="4"/>
+    </row>
+    <row r="22" spans="1:98">
+      <c r="A22" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="121">
+        <v>3973.7179999999998</v>
+      </c>
+      <c r="C22" s="121">
+        <v>4039.5479999999998</v>
+      </c>
+      <c r="D22" s="118">
+        <v>4078.0039999999999</v>
+      </c>
+      <c r="E22" s="118">
+        <v>3827.2860000000001</v>
+      </c>
+      <c r="F22" s="121">
+        <v>3921.4639999999999</v>
+      </c>
+      <c r="G22" s="121">
+        <v>4393.6809999999996</v>
+      </c>
+      <c r="H22" s="118">
+        <v>4406.0230000000001</v>
+      </c>
+      <c r="I22" s="121">
+        <v>4401.8320000000003</v>
+      </c>
+      <c r="J22" s="118">
+        <v>4284.7290000000003</v>
+      </c>
+      <c r="K22" s="121">
+        <v>4399.9589999999998</v>
+      </c>
+      <c r="L22" s="121">
+        <v>4189.1379999999999</v>
+      </c>
+      <c r="M22" s="121">
+        <v>3874.9540000000002</v>
+      </c>
+      <c r="N22" s="121">
+        <v>4019.34</v>
+      </c>
+      <c r="O22" s="121">
+        <v>4033.145</v>
+      </c>
+      <c r="P22" s="118">
+        <v>4035.55</v>
+      </c>
+      <c r="Q22" s="118">
+        <v>4074.924</v>
+      </c>
+      <c r="R22" s="121">
+        <v>3862.989</v>
+      </c>
+      <c r="S22" s="121">
+        <v>4243.2619999999997</v>
+      </c>
+      <c r="T22" s="118">
+        <v>4282.2650000000003</v>
+      </c>
+      <c r="U22" s="121">
+        <v>4235.8789999999999</v>
+      </c>
+      <c r="V22" s="121">
+        <v>4263.6869999999999</v>
+      </c>
+      <c r="W22" s="121">
+        <v>4255.59</v>
+      </c>
+      <c r="X22" s="121">
+        <v>4060.239</v>
+      </c>
+      <c r="Y22" s="121">
+        <v>3256.1390000000001</v>
+      </c>
+      <c r="Z22" s="122">
+        <v>3409.75</v>
+      </c>
+      <c r="AA22" s="122">
+        <v>3128.2629999999999</v>
+      </c>
+      <c r="AB22" s="123">
+        <v>3844.3710000000001</v>
+      </c>
+      <c r="AC22" s="123">
+        <v>3978.8</v>
+      </c>
+      <c r="AD22" s="121">
+        <v>4000.3609999999999</v>
+      </c>
+      <c r="AE22" s="121">
+        <v>4328.32</v>
+      </c>
+      <c r="AF22" s="121">
+        <v>4308.1030000000001</v>
+      </c>
+      <c r="AG22" s="118">
+        <v>4144.26</v>
+      </c>
+      <c r="AH22" s="118">
+        <v>4316.8280000000004</v>
+      </c>
+      <c r="AI22" s="121">
+        <v>4453.076</v>
+      </c>
+      <c r="AJ22" s="118">
+        <v>4238.3829999999998</v>
+      </c>
+      <c r="AK22" s="121">
+        <v>3978.1619999999998</v>
+      </c>
+      <c r="AL22" s="122">
+        <v>4049.4079999999999</v>
+      </c>
+      <c r="AM22" s="122">
+        <v>3702.652</v>
+      </c>
+      <c r="AN22" s="123">
+        <v>3953.5120000000002</v>
+      </c>
+      <c r="AO22" s="123">
+        <v>3734.6759999999999</v>
+      </c>
+      <c r="AP22" s="121">
+        <v>3800.0479999999998</v>
+      </c>
+      <c r="AQ22" s="121">
+        <v>2332.665</v>
+      </c>
+      <c r="AR22" s="121">
+        <v>2734.375</v>
+      </c>
+      <c r="AS22" s="121">
+        <v>3732.6170000000002</v>
+      </c>
+      <c r="AT22" s="121">
+        <v>4234.7939999999999</v>
+      </c>
+      <c r="AU22" s="121">
+        <v>4306.6899999999996</v>
+      </c>
+      <c r="AV22" s="121">
+        <v>4001.4160000000002</v>
+      </c>
+      <c r="AW22" s="121">
+        <v>3991.4409999999998</v>
+      </c>
+      <c r="AX22" s="121">
+        <v>3870.0279999999998</v>
+      </c>
+      <c r="AY22" s="121">
+        <v>3610.9119999999998</v>
+      </c>
+      <c r="AZ22" s="121">
+        <v>3674.3359999999998</v>
+      </c>
+      <c r="BA22" s="121">
+        <v>3770.0239999999999</v>
+      </c>
+      <c r="BB22" s="121">
+        <v>3907.252</v>
+      </c>
+      <c r="BC22" s="121">
+        <v>3755.5349999999999</v>
+      </c>
+      <c r="BD22" s="121">
+        <v>3436.1669999999999</v>
+      </c>
+      <c r="BE22" s="121">
+        <v>3819.8789999999999</v>
+      </c>
+      <c r="BF22" s="121">
+        <v>3921.2420000000002</v>
+      </c>
+      <c r="BG22" s="121">
+        <v>3866.3490000000002</v>
+      </c>
+      <c r="BH22" s="121">
+        <v>3652.933</v>
+      </c>
+      <c r="BI22" s="121">
+        <v>3721.6750000000002</v>
+      </c>
+      <c r="BJ22" s="121">
+        <v>3973.3180000000002</v>
+      </c>
+      <c r="BK22" s="121">
+        <v>3765.672</v>
+      </c>
+      <c r="BL22" s="121">
+        <v>3946.116</v>
+      </c>
+      <c r="BM22" s="121">
+        <v>3958.3910000000001</v>
+      </c>
+      <c r="BN22" s="121">
+        <v>3735.2890000000002</v>
+      </c>
+      <c r="BO22" s="121">
+        <v>3819.7840000000001</v>
+      </c>
+      <c r="BP22" s="121">
+        <v>3620.23</v>
+      </c>
+      <c r="BQ22" s="121">
+        <v>3747.3150000000001</v>
+      </c>
+      <c r="BR22" s="121">
+        <v>3723.5419999999999</v>
+      </c>
+      <c r="BS22" s="121">
+        <v>3764.3649999999998</v>
+      </c>
+      <c r="BT22" s="121">
+        <v>3426.444</v>
+      </c>
+      <c r="BU22" s="121">
+        <v>3482.9749999999999</v>
+      </c>
+      <c r="BV22" s="121">
+        <v>3815.2179999999998</v>
+      </c>
+      <c r="BW22" s="116">
+        <v>3618.7020000000002</v>
+      </c>
+      <c r="BX22" s="121">
+        <v>4025.0309999999999</v>
+      </c>
+      <c r="BY22" s="121">
+        <v>3803.1439999999998</v>
+      </c>
+      <c r="BZ22" s="121">
+        <v>3877.2179999999998</v>
+      </c>
+      <c r="CA22" s="121">
+        <v>3876.69</v>
+      </c>
+      <c r="CB22" s="121">
+        <v>3524.4839999999999</v>
+      </c>
+      <c r="CC22" s="121">
+        <v>3738.7640000000001</v>
+      </c>
+      <c r="CD22" s="121">
+        <v>3913.422</v>
+      </c>
+      <c r="CE22" s="121">
+        <v>3813.4319999999998</v>
+      </c>
+      <c r="CF22" s="121">
+        <v>3510.4160000000002</v>
+      </c>
+      <c r="CG22" s="121">
+        <v>3341.5459999999998</v>
+      </c>
+      <c r="CH22" s="121">
+        <v>3956.4250000000002</v>
+      </c>
+      <c r="CI22" s="116">
+        <v>3856.9070000000002</v>
+      </c>
+      <c r="CJ22" s="121">
+        <v>3896.84</v>
+      </c>
+      <c r="CK22" s="121">
+        <v>3866.0520000000001</v>
+      </c>
+      <c r="CL22" s="121">
+        <v>3955.43</v>
+      </c>
+      <c r="CM22" s="121">
+        <v>3863.84</v>
+      </c>
+      <c r="CN22" s="121">
+        <v>3677.0839999999998</v>
+      </c>
+      <c r="CO22" s="121">
+        <v>3703.91</v>
+      </c>
+      <c r="CP22" s="121">
+        <v>3882.2179999999998</v>
+      </c>
+      <c r="CQ22" s="121"/>
+      <c r="CR22" s="121"/>
+      <c r="CS22" s="121"/>
+      <c r="CT22" s="4"/>
+    </row>
+    <row r="23" spans="1:98">
+      <c r="A23" s="129" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="121">
+        <v>8.2000000000000003E-2</v>
+      </c>
+      <c r="C23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="D23" s="118">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="E23" s="118">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="F23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="G23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="H23" s="118">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="I23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="J23" s="118">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="K23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="L23" s="121">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="M23" s="121">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="N23" s="121">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="O23" s="121">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="P23" s="118">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="Q23" s="118">
+        <v>0.06</v>
+      </c>
+      <c r="R23" s="121">
+        <v>0.06</v>
+      </c>
+      <c r="S23" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="T23" s="118">
+        <v>0.02</v>
+      </c>
+      <c r="U23" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="V23" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="W23" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="X23" s="121">
+        <v>0.02</v>
+      </c>
+      <c r="Y23" s="121">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="Z23" s="122">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="AA23" s="122">
+        <v>3.7949999999999999</v>
+      </c>
+      <c r="AB23" s="131">
+        <v>3.7749999999999999</v>
+      </c>
+      <c r="AC23" s="131">
+        <v>3.7549999999999999</v>
+      </c>
+      <c r="AD23" s="121">
+        <v>3.72</v>
+      </c>
+      <c r="AE23" s="121">
+        <v>4.2830000000000004</v>
+      </c>
+      <c r="AF23" s="121">
+        <v>4.2430000000000003</v>
+      </c>
+      <c r="AG23" s="118">
+        <v>4.3819999999999997</v>
+      </c>
+      <c r="AH23" s="118">
+        <v>4.3319999999999999</v>
+      </c>
+      <c r="AI23" s="121">
+        <v>4.2919999999999998</v>
+      </c>
+      <c r="AJ23" s="118">
+        <v>4.266</v>
+      </c>
+      <c r="AK23" s="121">
+        <v>3.1219999999999999</v>
+      </c>
+      <c r="AL23" s="122">
+        <v>3.1219999999999999</v>
+      </c>
+      <c r="AM23" s="122">
+        <v>3.0859999999999999</v>
+      </c>
+      <c r="AN23" s="131">
+        <v>3.0680000000000001</v>
+      </c>
+      <c r="AO23" s="131">
+        <v>3.04</v>
+      </c>
+      <c r="AP23" s="121">
+        <v>3.01</v>
+      </c>
+      <c r="AQ23" s="121">
+        <v>1.734</v>
+      </c>
+      <c r="AR23" s="121">
+        <v>1.716</v>
+      </c>
+      <c r="AS23" s="121">
+        <v>1.6679999999999999</v>
+      </c>
+      <c r="AT23" s="121">
+        <v>1.6359999999999999</v>
+      </c>
+      <c r="AU23" s="121">
+        <v>1.6080000000000001</v>
+      </c>
+      <c r="AV23" s="121">
+        <v>1.5880000000000001</v>
+      </c>
+      <c r="AW23" s="121">
+        <v>0.58899999999999997</v>
+      </c>
+      <c r="AX23" s="121">
+        <v>0.58899999999999997</v>
+      </c>
+      <c r="AY23" s="121">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="AZ23" s="121">
+        <v>0.55300000000000005</v>
+      </c>
+      <c r="BA23" s="121">
+        <v>0.53</v>
+      </c>
+      <c r="BB23" s="121">
+        <v>0.504</v>
+      </c>
+      <c r="BC23" s="121">
+        <v>0.58899999999999997</v>
+      </c>
+      <c r="BD23" s="121">
+        <v>0.56899999999999995</v>
+      </c>
+      <c r="BE23" s="121">
+        <v>0.50900000000000001</v>
+      </c>
+      <c r="BF23" s="121">
+        <v>0.496</v>
+      </c>
+      <c r="BG23" s="121">
+        <v>0.46600000000000003</v>
+      </c>
+      <c r="BH23" s="121">
+        <v>0.44600000000000001</v>
+      </c>
+      <c r="BI23" s="121">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="BJ23" s="121">
+        <v>0.76700000000000002</v>
+      </c>
+      <c r="BK23" s="121">
+        <v>0.755</v>
+      </c>
+      <c r="BL23" s="121">
+        <v>0.74199999999999999</v>
+      </c>
+      <c r="BM23" s="121">
+        <v>0.73199999999999998</v>
+      </c>
+      <c r="BN23" s="121">
+        <v>0.69899999999999995</v>
+      </c>
+      <c r="BO23" s="121">
+        <v>0.3</v>
+      </c>
+      <c r="BP23" s="121">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="BQ23" s="121">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="BR23" s="121">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="BS23" s="121">
+        <v>0.26300000000000001</v>
+      </c>
+      <c r="BT23" s="121">
+        <v>0.253</v>
+      </c>
+      <c r="BU23" s="121">
+        <v>0.3</v>
+      </c>
+      <c r="BV23" s="121">
+        <v>0.3</v>
+      </c>
+      <c r="BW23" s="116">
+        <v>0.29499999999999998</v>
+      </c>
+      <c r="BX23" s="121">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="BY23" s="121">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="BZ23" s="121">
+        <v>0.28299999999999997</v>
+      </c>
+      <c r="CA23" s="121">
+        <v>1.5309999999999999</v>
+      </c>
+      <c r="CB23" s="121">
+        <v>1.5309999999999999</v>
+      </c>
+      <c r="CC23" s="121">
+        <v>1.5309999999999999</v>
+      </c>
+      <c r="CD23" s="121">
+        <v>1.4810000000000001</v>
+      </c>
+      <c r="CE23" s="121">
+        <v>1.4810000000000001</v>
+      </c>
+      <c r="CF23" s="121">
+        <v>1.4810000000000001</v>
+      </c>
+      <c r="CG23" s="121">
+        <v>2.169</v>
+      </c>
+      <c r="CH23" s="121">
+        <v>2.1190000000000002</v>
+      </c>
+      <c r="CI23" s="116">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="CJ23" s="121">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="CK23" s="121">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="CL23" s="121">
+        <v>1.9850000000000001</v>
+      </c>
+      <c r="CM23" s="121">
+        <v>5.4980000000000002</v>
+      </c>
+      <c r="CN23" s="121">
+        <v>5.468</v>
+      </c>
+      <c r="CO23" s="121">
+        <v>5.4379999999999997</v>
+      </c>
+      <c r="CP23" s="121">
+        <v>5.383</v>
+      </c>
+      <c r="CQ23" s="121"/>
+      <c r="CR23" s="121"/>
+      <c r="CS23" s="121"/>
+      <c r="CT23" s="4"/>
+    </row>
+    <row r="24" spans="1:98">
+      <c r="A24" s="129" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="121">
+        <v>5.5839999999999996</v>
+      </c>
+      <c r="C24" s="121">
+        <v>5.5339999999999998</v>
+      </c>
+      <c r="D24" s="118">
+        <v>5.6390000000000002</v>
+      </c>
+      <c r="E24" s="118">
+        <v>5.8689999999999998</v>
+      </c>
+      <c r="F24" s="121">
+        <v>5.8170000000000002</v>
+      </c>
+      <c r="G24" s="121">
+        <v>5.6230000000000002</v>
+      </c>
+      <c r="H24" s="118">
+        <v>5.7130000000000001</v>
+      </c>
+      <c r="I24" s="121">
+        <v>5.6829999999999998</v>
+      </c>
+      <c r="J24" s="118">
+        <v>5.77</v>
+      </c>
+      <c r="K24" s="121">
+        <v>5.7290000000000001</v>
+      </c>
+      <c r="L24" s="121">
+        <v>5.6950000000000003</v>
+      </c>
+      <c r="M24" s="121">
+        <v>5.6950000000000003</v>
+      </c>
+      <c r="N24" s="121">
+        <v>5.71</v>
+      </c>
+      <c r="O24" s="121">
+        <v>5.71</v>
+      </c>
+      <c r="P24" s="118">
+        <v>5.6130000000000004</v>
+      </c>
+      <c r="Q24" s="118">
+        <v>5.5579999999999998</v>
+      </c>
+      <c r="R24" s="121">
+        <v>5.5279999999999996</v>
+      </c>
+      <c r="S24" s="121">
+        <v>5.5030000000000001</v>
+      </c>
+      <c r="T24" s="118">
+        <v>5.4829999999999997</v>
+      </c>
+      <c r="U24" s="121">
+        <v>5.4630000000000001</v>
+      </c>
+      <c r="V24" s="121">
+        <v>5.4429999999999996</v>
+      </c>
+      <c r="W24" s="121">
+        <v>6.8959999999999999</v>
+      </c>
+      <c r="X24" s="121">
+        <v>6.8760000000000003</v>
+      </c>
+      <c r="Y24" s="121">
+        <v>6.8559999999999999</v>
+      </c>
+      <c r="Z24" s="122">
+        <v>6.8360000000000003</v>
+      </c>
+      <c r="AA24" s="122">
+        <v>6.8159999999999998</v>
+      </c>
+      <c r="AB24" s="131">
+        <v>6.7960000000000003</v>
+      </c>
+      <c r="AC24" s="131">
+        <v>6.7759999999999998</v>
+      </c>
+      <c r="AD24" s="121">
+        <v>6.766</v>
+      </c>
+      <c r="AE24" s="121">
+        <v>6.7560000000000002</v>
+      </c>
+      <c r="AF24" s="121">
+        <v>6.7460000000000004</v>
+      </c>
+      <c r="AG24" s="118">
+        <v>6.7359999999999998</v>
+      </c>
+      <c r="AH24" s="118">
+        <v>6.726</v>
+      </c>
+      <c r="AI24" s="121">
+        <v>9.5359999999999996</v>
+      </c>
+      <c r="AJ24" s="118">
+        <v>9.516</v>
+      </c>
+      <c r="AK24" s="121">
+        <v>9.5060000000000002</v>
+      </c>
+      <c r="AL24" s="122">
+        <v>9.4860000000000007</v>
+      </c>
+      <c r="AM24" s="122">
+        <v>9.4659999999999993</v>
+      </c>
+      <c r="AN24" s="131">
+        <v>9.4659999999999993</v>
+      </c>
+      <c r="AO24" s="131">
+        <v>9.4559999999999995</v>
+      </c>
+      <c r="AP24" s="121">
+        <v>9.4359999999999999</v>
+      </c>
+      <c r="AQ24" s="121">
+        <v>9.4160000000000004</v>
+      </c>
+      <c r="AR24" s="121">
+        <v>9.2970000000000006</v>
+      </c>
+      <c r="AS24" s="121">
+        <v>9.2970000000000006</v>
+      </c>
+      <c r="AT24" s="121">
+        <v>9.2970000000000006</v>
+      </c>
+      <c r="AU24" s="121">
+        <v>9.2970000000000006</v>
+      </c>
+      <c r="AV24" s="121">
+        <v>9.39</v>
+      </c>
+      <c r="AW24" s="121">
+        <v>9.3780000000000001</v>
+      </c>
+      <c r="AX24" s="121">
+        <v>9.5709999999999997</v>
+      </c>
+      <c r="AY24" s="121">
+        <v>9.5709999999999997</v>
+      </c>
+      <c r="AZ24" s="121">
+        <v>9.4730000000000008</v>
+      </c>
+      <c r="BA24" s="121">
+        <v>9.3810000000000002</v>
+      </c>
+      <c r="BB24" s="121">
+        <v>9.2959999999999994</v>
+      </c>
+      <c r="BC24" s="121">
+        <v>9.2029999999999994</v>
+      </c>
+      <c r="BD24" s="121">
+        <v>9.1069999999999993</v>
+      </c>
+      <c r="BE24" s="121">
+        <v>9.0139999999999993</v>
+      </c>
+      <c r="BF24" s="121">
+        <v>8.9169999999999998</v>
+      </c>
+      <c r="BG24" s="121">
+        <v>8.8239999999999998</v>
+      </c>
+      <c r="BH24" s="121">
+        <v>8.7309999999999999</v>
+      </c>
+      <c r="BI24" s="121">
+        <v>8.6539999999999999</v>
+      </c>
+      <c r="BJ24" s="121">
+        <v>8.5640000000000001</v>
+      </c>
+      <c r="BK24" s="121">
+        <v>8.4749999999999996</v>
+      </c>
+      <c r="BL24" s="121">
+        <v>8.3550000000000004</v>
+      </c>
+      <c r="BM24" s="121">
+        <v>8.266</v>
+      </c>
+      <c r="BN24" s="121">
+        <v>8.1790000000000003</v>
+      </c>
+      <c r="BO24" s="121">
+        <v>8.0939999999999994</v>
+      </c>
+      <c r="BP24" s="121">
+        <v>8.0090000000000003</v>
+      </c>
+      <c r="BQ24" s="121">
+        <v>7.9240000000000004</v>
+      </c>
+      <c r="BR24" s="121">
+        <v>7.8390000000000004</v>
+      </c>
+      <c r="BS24" s="121">
+        <v>7.7560000000000002</v>
+      </c>
+      <c r="BT24" s="121">
+        <v>7.6749999999999998</v>
+      </c>
+      <c r="BU24" s="121">
+        <v>7.5940000000000003</v>
+      </c>
+      <c r="BV24" s="121">
+        <v>7.5940000000000003</v>
+      </c>
+      <c r="BW24" s="116">
+        <v>7.5129999999999999</v>
+      </c>
+      <c r="BX24" s="121">
+        <v>7.4320000000000004</v>
+      </c>
+      <c r="BY24" s="121">
+        <v>7.3529999999999998</v>
+      </c>
+      <c r="BZ24" s="121">
+        <v>7.2759999999999998</v>
+      </c>
+      <c r="CA24" s="121">
+        <v>7.1989999999999998</v>
+      </c>
+      <c r="CB24" s="121">
+        <v>7.1219999999999999</v>
+      </c>
+      <c r="CC24" s="121">
+        <v>7.0460000000000003</v>
+      </c>
+      <c r="CD24" s="121">
+        <v>6.9710000000000001</v>
+      </c>
+      <c r="CE24" s="121">
+        <v>6.8979999999999997</v>
+      </c>
+      <c r="CF24" s="121">
+        <v>6.8250000000000002</v>
+      </c>
+      <c r="CG24" s="121">
+        <v>6.7519999999999998</v>
+      </c>
+      <c r="CH24" s="121">
+        <v>6.68</v>
+      </c>
+      <c r="CI24" s="116">
+        <v>6.6079999999999997</v>
+      </c>
+      <c r="CJ24" s="121">
+        <v>6.5369999999999999</v>
+      </c>
+      <c r="CK24" s="121">
+        <v>6.4669999999999996</v>
+      </c>
+      <c r="CL24" s="121">
+        <v>6.399</v>
+      </c>
+      <c r="CM24" s="121">
+        <v>6.33</v>
+      </c>
+      <c r="CN24" s="121">
+        <v>6.2649999999999997</v>
+      </c>
+      <c r="CO24" s="121">
+        <v>6.2</v>
+      </c>
+      <c r="CP24" s="121">
+        <v>6.1349999999999998</v>
+      </c>
+      <c r="CQ24" s="121"/>
+      <c r="CR24" s="121"/>
+      <c r="CS24" s="121"/>
+      <c r="CT24" s="4"/>
+    </row>
+    <row r="25" spans="1:98">
+      <c r="A25" s="129" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="121">
+        <v>894.97</v>
+      </c>
+      <c r="C25" s="121">
+        <v>806.80700000000002</v>
+      </c>
+      <c r="D25" s="121">
+        <v>744.67399999999998</v>
+      </c>
+      <c r="E25" s="131">
+        <v>778.53099999999995</v>
+      </c>
+      <c r="F25" s="121">
+        <v>861.06299999999999</v>
+      </c>
+      <c r="G25" s="121">
+        <v>900.26800000000003</v>
+      </c>
+      <c r="H25" s="121">
+        <v>882.26</v>
+      </c>
+      <c r="I25" s="121">
+        <v>919.79399999999998</v>
+      </c>
+      <c r="J25" s="118">
+        <v>951.07299999999998</v>
+      </c>
+      <c r="K25" s="121">
+        <v>991.35299999999995</v>
+      </c>
+      <c r="L25" s="121">
+        <v>1073.837</v>
+      </c>
+      <c r="M25" s="121">
+        <v>1085.864</v>
+      </c>
+      <c r="N25" s="121">
+        <v>839.42899999999997</v>
+      </c>
+      <c r="O25" s="121">
+        <v>877.36400000000003</v>
+      </c>
+      <c r="P25" s="121">
+        <v>904.22900000000004</v>
+      </c>
+      <c r="Q25" s="131">
+        <v>955.94100000000003</v>
+      </c>
+      <c r="R25" s="121">
+        <v>953.97199999999998</v>
+      </c>
+      <c r="S25" s="121">
+        <v>972.06399999999996</v>
+      </c>
+      <c r="T25" s="121">
+        <v>969.62199999999996</v>
+      </c>
+      <c r="U25" s="121">
+        <v>1000.8869999999999</v>
+      </c>
+      <c r="V25" s="122">
+        <v>998.96600000000001</v>
+      </c>
+      <c r="W25" s="121">
+        <v>1041.4159999999999</v>
+      </c>
+      <c r="X25" s="121">
+        <v>1075.5509999999999</v>
+      </c>
+      <c r="Y25" s="121">
+        <v>1111.32</v>
+      </c>
+      <c r="Z25" s="124">
+        <v>1089.1199999999999</v>
+      </c>
+      <c r="AA25" s="124">
+        <v>1123.395</v>
+      </c>
+      <c r="AB25" s="124">
+        <v>1119.3710000000001</v>
+      </c>
+      <c r="AC25" s="124">
+        <v>1157.17</v>
+      </c>
+      <c r="AD25" s="124">
+        <v>1194.1590000000001</v>
+      </c>
+      <c r="AE25" s="124">
+        <v>937.755</v>
+      </c>
+      <c r="AF25" s="124">
+        <v>934.77499999999998</v>
+      </c>
+      <c r="AG25" s="118">
+        <v>975.87</v>
+      </c>
+      <c r="AH25" s="118">
+        <v>1020.542</v>
+      </c>
+      <c r="AI25" s="121">
+        <v>1061.4380000000001</v>
+      </c>
+      <c r="AJ25" s="118">
+        <v>1105.7909999999999</v>
+      </c>
+      <c r="AK25" s="121">
+        <v>954.76099999999997</v>
+      </c>
+      <c r="AL25" s="124">
+        <v>948.82600000000002</v>
+      </c>
+      <c r="AM25" s="124">
+        <v>944.94200000000001</v>
+      </c>
+      <c r="AN25" s="124">
+        <v>983.57500000000005</v>
+      </c>
+      <c r="AO25" s="124">
+        <v>980.327</v>
+      </c>
+      <c r="AP25" s="124">
+        <v>977.63400000000001</v>
+      </c>
+      <c r="AQ25" s="124">
+        <v>725.11800000000005</v>
+      </c>
+      <c r="AR25" s="124">
+        <v>721.81100000000004</v>
+      </c>
+      <c r="AS25" s="124">
+        <v>760.33900000000006</v>
+      </c>
+      <c r="AT25" s="121">
+        <v>756.89599999999996</v>
+      </c>
+      <c r="AU25" s="121">
+        <v>840.86300000000006</v>
+      </c>
+      <c r="AV25" s="121">
+        <v>882.904</v>
+      </c>
+      <c r="AW25" s="121">
+        <v>877.29</v>
+      </c>
+      <c r="AX25" s="121">
+        <v>964.85900000000004</v>
+      </c>
+      <c r="AY25" s="121">
+        <v>960.86500000000001</v>
+      </c>
+      <c r="AZ25" s="121">
+        <v>956.05700000000002</v>
+      </c>
+      <c r="BA25" s="121">
+        <v>952.51099999999997</v>
+      </c>
+      <c r="BB25" s="121">
+        <v>1032.8409999999999</v>
+      </c>
+      <c r="BC25" s="124">
+        <v>807.59199999999998</v>
+      </c>
+      <c r="BD25" s="124">
+        <v>851.64800000000002</v>
+      </c>
+      <c r="BE25" s="124">
+        <v>893.02499999999998</v>
+      </c>
+      <c r="BF25" s="121">
+        <v>930.01</v>
+      </c>
+      <c r="BG25" s="121">
+        <v>882.87900000000002</v>
+      </c>
+      <c r="BH25" s="121">
+        <v>861.36900000000003</v>
+      </c>
+      <c r="BI25" s="121">
+        <v>859.01099999999997</v>
+      </c>
+      <c r="BJ25" s="121">
+        <v>1023.9109999999999</v>
+      </c>
+      <c r="BK25" s="121">
+        <v>1062.6300000000001</v>
+      </c>
+      <c r="BL25" s="121">
+        <v>1061.5250000000001</v>
+      </c>
+      <c r="BM25" s="121">
+        <v>1169.3710000000001</v>
+      </c>
+      <c r="BN25" s="121">
+        <v>1189.172</v>
+      </c>
+      <c r="BO25" s="124">
+        <v>1071.5840000000001</v>
+      </c>
+      <c r="BP25" s="124">
+        <v>1071.9690000000001</v>
+      </c>
+      <c r="BQ25" s="124">
+        <v>1031.374</v>
+      </c>
+      <c r="BR25" s="121">
+        <v>1073.7619999999999</v>
+      </c>
+      <c r="BS25" s="121">
+        <v>1116.9000000000001</v>
+      </c>
+      <c r="BT25" s="121">
+        <v>1215.8579999999999</v>
+      </c>
+      <c r="BU25" s="121">
+        <v>1059.213</v>
+      </c>
+      <c r="BV25" s="121">
+        <v>1090.5630000000001</v>
+      </c>
+      <c r="BW25" s="116">
+        <v>1126.645</v>
+      </c>
+      <c r="BX25" s="121">
+        <v>1162.895</v>
+      </c>
+      <c r="BY25" s="121">
+        <v>1152.558</v>
+      </c>
+      <c r="BZ25" s="121">
+        <v>1204.3389999999999</v>
+      </c>
+      <c r="CA25" s="124">
+        <v>1133.883</v>
+      </c>
+      <c r="CB25" s="124">
+        <v>1225.3109999999999</v>
+      </c>
+      <c r="CC25" s="124">
+        <v>1218.4739999999999</v>
+      </c>
+      <c r="CD25" s="121">
+        <v>1212.2940000000001</v>
+      </c>
+      <c r="CE25" s="121">
+        <v>1222.98</v>
+      </c>
+      <c r="CF25" s="121">
+        <v>1207.123</v>
+      </c>
+      <c r="CG25" s="121">
+        <v>1041.9960000000001</v>
+      </c>
+      <c r="CH25" s="121">
+        <v>1036.539</v>
+      </c>
+      <c r="CI25" s="116">
+        <v>1165.8979999999999</v>
+      </c>
+      <c r="CJ25" s="121">
+        <v>1215.8019999999999</v>
+      </c>
+      <c r="CK25" s="121">
+        <v>1179.42</v>
+      </c>
+      <c r="CL25" s="121">
+        <v>1129.9849999999999</v>
+      </c>
+      <c r="CM25" s="124">
+        <v>1168.2670000000001</v>
+      </c>
+      <c r="CN25" s="124">
+        <v>1159.249</v>
+      </c>
+      <c r="CO25" s="124">
+        <v>1153.365</v>
+      </c>
+      <c r="CP25" s="121">
+        <v>1147.5940000000001</v>
+      </c>
+      <c r="CQ25" s="121"/>
+      <c r="CR25" s="121"/>
+      <c r="CS25" s="121"/>
+      <c r="CT25" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AX3:BI3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>шошқа!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>ІҚМ</vt:lpstr>
+      <vt:lpstr>Қой мен ешкі</vt:lpstr>
+      <vt:lpstr>Жылқы</vt:lpstr>
+      <vt:lpstr>Түйе</vt:lpstr>
+      <vt:lpstr>Шошқа</vt:lpstr>
+      <vt:lpstr>Құс</vt:lpstr>
+      <vt:lpstr>Шошқа!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>