--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2355" yWindow="2460" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="2805" yWindow="330" windowWidth="24150" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="45">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -861,67 +861,67 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="32" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="32" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="32" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="32" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="78" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
       <c r="H1" s="78"/>
       <c r="I1" s="78"/>
       <c r="J1" s="78"/>
       <c r="K1" s="78"/>
       <c r="L1" s="78"/>
       <c r="M1" s="78"/>
       <c r="N1" s="78"/>
       <c r="O1" s="78"/>
       <c r="P1" s="78"/>
       <c r="Q1" s="78"/>
       <c r="R1" s="78"/>
       <c r="S1" s="78"/>
       <c r="T1" s="78"/>
       <c r="U1" s="78"/>
       <c r="V1" s="78"/>
       <c r="W1" s="78"/>
@@ -1733,51 +1733,53 @@
       </c>
       <c r="CG5" s="70">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="70">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="69">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="69">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="70">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="69">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="9">
         <v>312.12099999999998</v>
       </c>
       <c r="CN5" s="8">
         <v>312.03699999999998</v>
       </c>
-      <c r="CO5" s="69"/>
+      <c r="CO5" s="69">
+        <v>310.92599999999999</v>
+      </c>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="69"/>
       <c r="CR5" s="69"/>
       <c r="CS5" s="70"/>
     </row>
     <row r="6" spans="1:122" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="G6" s="38" t="s">
@@ -2016,51 +2018,53 @@
       </c>
       <c r="CG6" s="53">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="68">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="68">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="53">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="68">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="39">
         <v>0.60699999999999998</v>
       </c>
       <c r="CN6" s="34">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CO6" s="68"/>
+      <c r="CO6" s="68">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="68"/>
       <c r="CR6" s="68"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="48">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="49">
         <v>0.10100000000000001</v>
       </c>
       <c r="G7" s="17">
@@ -2299,51 +2303,53 @@
       </c>
       <c r="CG7" s="53">
         <v>0.23</v>
       </c>
       <c r="CH7" s="53">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="68">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="68">
         <v>0.25</v>
       </c>
       <c r="CK7" s="53">
         <v>0.245</v>
       </c>
       <c r="CL7" s="68">
         <v>0.245</v>
       </c>
       <c r="CM7" s="39">
         <v>0.245</v>
       </c>
       <c r="CN7" s="21">
         <v>0.26</v>
       </c>
-      <c r="CO7" s="68"/>
+      <c r="CO7" s="68">
+        <v>0.25700000000000001</v>
+      </c>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="68"/>
       <c r="CR7" s="68"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>17.041</v>
       </c>
       <c r="D8" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="48">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="49">
         <v>18.59</v>
       </c>
       <c r="G8" s="17">
@@ -2582,51 +2588,53 @@
       </c>
       <c r="CG8" s="53">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="53">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="68">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="68">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="53">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="68">
         <v>25.032</v>
       </c>
       <c r="CM8" s="39">
         <v>26.448</v>
       </c>
       <c r="CN8" s="21">
         <v>26.398</v>
       </c>
-      <c r="CO8" s="68"/>
+      <c r="CO8" s="68">
+        <v>26.385999999999999</v>
+      </c>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="68"/>
       <c r="CR8" s="68"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="18">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="16">
         <v>7.665</v>
       </c>
       <c r="E9" s="48">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="49">
         <v>7.9279999999999999</v>
       </c>
       <c r="G9" s="17">
@@ -2865,51 +2873,53 @@
       </c>
       <c r="CG9" s="53">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="53">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="68">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="68">
         <v>8.94</v>
       </c>
       <c r="CK9" s="53">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="68">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="39">
         <v>8.3650000000000002</v>
       </c>
       <c r="CN9" s="21">
         <v>8.7119999999999997</v>
       </c>
-      <c r="CO9" s="68"/>
+      <c r="CO9" s="68">
+        <v>8.6780000000000008</v>
+      </c>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="68"/>
       <c r="CR9" s="68"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="48">
         <v>33.36</v>
       </c>
       <c r="F10" s="49">
         <v>34.555999999999997</v>
       </c>
       <c r="G10" s="17">
@@ -3148,51 +3158,53 @@
       </c>
       <c r="CG10" s="53">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="53">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="68">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="68">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="53">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="68">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="39">
         <v>46.167999999999999</v>
       </c>
       <c r="CN10" s="21">
         <v>46.149000000000001</v>
       </c>
-      <c r="CO10" s="68"/>
+      <c r="CO10" s="68">
+        <v>45.762</v>
+      </c>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="68"/>
       <c r="CR10" s="68"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="18">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="16">
         <v>2.484</v>
       </c>
       <c r="E11" s="48">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="49">
         <v>2.7669999999999999</v>
       </c>
       <c r="G11" s="17">
@@ -3431,51 +3443,53 @@
       </c>
       <c r="CG11" s="53">
         <v>2.597</v>
       </c>
       <c r="CH11" s="53">
         <v>2.593</v>
       </c>
       <c r="CI11" s="68">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="68">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="53">
         <v>2.83</v>
       </c>
       <c r="CL11" s="68">
         <v>2.976</v>
       </c>
       <c r="CM11" s="39">
         <v>2.532</v>
       </c>
       <c r="CN11" s="21">
         <v>2.5310000000000001</v>
       </c>
-      <c r="CO11" s="68"/>
+      <c r="CO11" s="68">
+        <v>2.5169999999999999</v>
+      </c>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="68"/>
       <c r="CR11" s="68"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>6.44</v>
       </c>
       <c r="C12" s="18">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>6.84</v>
       </c>
       <c r="E12" s="48">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="49">
         <v>7.5179999999999998</v>
       </c>
       <c r="G12" s="17">
@@ -3714,51 +3728,53 @@
       </c>
       <c r="CG12" s="53">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="53">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="68">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="68">
         <v>8.593</v>
       </c>
       <c r="CK12" s="53">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="68">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="39">
         <v>8.9570000000000007</v>
       </c>
       <c r="CN12" s="21">
         <v>8.9640000000000004</v>
       </c>
-      <c r="CO12" s="68"/>
+      <c r="CO12" s="68">
+        <v>8.9359999999999999</v>
+      </c>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="68"/>
       <c r="CR12" s="68"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="G13" s="38" t="s">
@@ -3997,51 +4013,53 @@
       </c>
       <c r="CG13" s="53">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="53">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="68">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="68">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="53">
         <v>2.343</v>
       </c>
       <c r="CL13" s="68">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="39">
         <v>2.8319999999999999</v>
       </c>
       <c r="CN13" s="21">
         <v>2.6840000000000002</v>
       </c>
-      <c r="CO13" s="68"/>
+      <c r="CO13" s="68">
+        <v>2.645</v>
+      </c>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>1.353</v>
       </c>
       <c r="C14" s="18">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="48">
         <v>1.569</v>
       </c>
       <c r="F14" s="49">
         <v>1.639</v>
       </c>
       <c r="G14" s="17">
@@ -4280,51 +4298,53 @@
       </c>
       <c r="CG14" s="53">
         <v>1.232</v>
       </c>
       <c r="CH14" s="53">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="68">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="68">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="53">
         <v>1.5</v>
       </c>
       <c r="CL14" s="68">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="39">
         <v>0.92700000000000005</v>
       </c>
       <c r="CN14" s="21">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CO14" s="68"/>
+      <c r="CO14" s="68">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="68"/>
       <c r="CR14" s="68"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="49">
         <v>0.25700000000000001</v>
       </c>
       <c r="G15" s="17">
@@ -4563,51 +4583,53 @@
       </c>
       <c r="CG15" s="53">
         <v>0.222</v>
       </c>
       <c r="CH15" s="53">
         <v>0.222</v>
       </c>
       <c r="CI15" s="68">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="68">
         <v>0.222</v>
       </c>
       <c r="CK15" s="53">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="68">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="39">
         <v>0.254</v>
       </c>
       <c r="CN15" s="21">
         <v>0.254</v>
       </c>
-      <c r="CO15" s="68"/>
+      <c r="CO15" s="68">
+        <v>0.254</v>
+      </c>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="68"/>
       <c r="CR15" s="68"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="16">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="48">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="49">
         <v>51.947000000000003</v>
       </c>
       <c r="G16" s="17">
@@ -4846,51 +4868,53 @@
       </c>
       <c r="CG16" s="53">
         <v>63.689</v>
       </c>
       <c r="CH16" s="53">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="68">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="68">
         <v>63.637</v>
       </c>
       <c r="CK16" s="53">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="68">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="39">
         <v>68.497</v>
       </c>
       <c r="CN16" s="21">
         <v>68.591999999999999</v>
       </c>
-      <c r="CO16" s="68"/>
+      <c r="CO16" s="68">
+        <v>68.486999999999995</v>
+      </c>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="68"/>
       <c r="CR16" s="68"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="18">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="18">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="18">
         <v>79.19</v>
       </c>
       <c r="F17" s="18">
         <v>78.861999999999995</v>
       </c>
       <c r="G17" s="18">
@@ -5129,51 +5153,53 @@
       </c>
       <c r="CG17" s="53">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="53">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="68">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="68">
         <v>113.623</v>
       </c>
       <c r="CK17" s="53">
         <v>113.446</v>
       </c>
       <c r="CL17" s="68">
         <v>113.137</v>
       </c>
       <c r="CM17" s="39">
         <v>99.094999999999999</v>
       </c>
       <c r="CN17" s="21">
         <v>98.762</v>
       </c>
-      <c r="CO17" s="68"/>
+      <c r="CO17" s="68">
+        <v>98.528999999999996</v>
+      </c>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="68"/>
       <c r="CR17" s="68"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="18">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="G18" s="18">
@@ -5412,51 +5438,53 @@
       </c>
       <c r="CG18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="53">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="68">
         <v>0.155</v>
       </c>
       <c r="CM18" s="39">
         <v>0.152</v>
       </c>
       <c r="CN18" s="21">
         <v>0.158</v>
       </c>
-      <c r="CO18" s="68"/>
+      <c r="CO18" s="68">
+        <v>0.158</v>
+      </c>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="68"/>
       <c r="CR18" s="68"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="18">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G19" s="18">
@@ -5695,51 +5723,53 @@
       </c>
       <c r="CG19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CH19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CI19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CJ19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CK19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CL19" s="68" t="s">
         <v>36</v>
       </c>
       <c r="CM19" s="39" t="s">
         <v>36</v>
       </c>
       <c r="CN19" s="19" t="s">
         <v>36</v>
       </c>
-      <c r="CO19" s="68"/>
+      <c r="CO19" s="68">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="68"/>
       <c r="CR19" s="68"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>27.785</v>
       </c>
       <c r="C20" s="18">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="18">
         <v>30.099</v>
       </c>
       <c r="E20" s="18">
         <v>31.808</v>
       </c>
       <c r="F20" s="18">
         <v>32.167000000000002</v>
       </c>
       <c r="G20" s="18">
@@ -5978,51 +6008,53 @@
       </c>
       <c r="CG20" s="53">
         <v>40.92</v>
       </c>
       <c r="CH20" s="53">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="68">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="68">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="53">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="68">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="39">
         <v>46.125</v>
       </c>
       <c r="CN20" s="21">
         <v>46.073</v>
       </c>
-      <c r="CO20" s="68"/>
+      <c r="CO20" s="68">
+        <v>45.813000000000002</v>
+      </c>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="68"/>
       <c r="CR20" s="68"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="G21" s="38" t="s">
@@ -6261,51 +6293,53 @@
       </c>
       <c r="CG21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="39">
         <v>0.58099999999999996</v>
       </c>
       <c r="CN21" s="21">
         <v>0.63</v>
       </c>
-      <c r="CO21" s="68"/>
+      <c r="CO21" s="68">
+        <v>0.63</v>
+      </c>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="68"/>
       <c r="CR21" s="68"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="18">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="18">
         <v>0.629</v>
       </c>
       <c r="F22" s="18">
         <v>0.65800000000000003</v>
       </c>
       <c r="G22" s="18">
@@ -6544,51 +6578,53 @@
       </c>
       <c r="CG22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="68">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="68">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="73">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="39">
         <v>0.33600000000000002</v>
       </c>
       <c r="CN22" s="21">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CO22" s="68"/>
+      <c r="CO22" s="68">
+        <v>0.33700000000000002</v>
+      </c>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="68"/>
       <c r="CR22" s="68"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="38" t="s">
@@ -6825,51 +6861,53 @@
       <c r="CF23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI23" s="67"/>
       <c r="CJ23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CM23" s="39" t="s">
         <v>36</v>
       </c>
       <c r="CN23" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CO23" s="67"/>
+      <c r="CO23" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CP23" s="67"/>
       <c r="CQ23" s="67"/>
       <c r="CR23" s="67"/>
       <c r="CS23" s="67"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="18" t="s">
@@ -7106,51 +7144,53 @@
       <c r="CF24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI24" s="67"/>
       <c r="CJ24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CM24" s="39" t="s">
         <v>36</v>
       </c>
       <c r="CN24" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CO24" s="67"/>
+      <c r="CO24" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="67"/>
       <c r="CR24" s="67"/>
       <c r="CS24" s="67"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="G25" s="18">
@@ -7387,51 +7427,53 @@
       <c r="CF25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI25" s="53"/>
       <c r="CJ25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL25" s="22" t="s">
         <v>36</v>
       </c>
       <c r="CM25" s="39" t="s">
         <v>36</v>
       </c>
       <c r="CN25" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CO25" s="67"/>
+      <c r="CO25" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CP25" s="67"/>
       <c r="CQ25" s="67"/>
       <c r="CR25" s="67"/>
       <c r="CS25" s="67"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>