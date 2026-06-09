--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2355" yWindow="2460" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="45">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -383,51 +383,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -537,50 +537,53 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -858,51 +861,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="32" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="32" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="32" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="32" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="77" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="77"/>
       <c r="C1" s="77"/>
       <c r="D1" s="77"/>
       <c r="E1" s="77"/>
       <c r="F1" s="77"/>
       <c r="G1" s="77"/>
@@ -1718,51 +1721,53 @@
       </c>
       <c r="CC5" s="64">
         <v>299.798</v>
       </c>
       <c r="CD5" s="12">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="66">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="69">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="70">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="70">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="69">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="69">
         <v>312.62400000000002</v>
       </c>
-      <c r="CK5" s="69"/>
+      <c r="CK5" s="70">
+        <v>322.21899999999999</v>
+      </c>
       <c r="CL5" s="69"/>
       <c r="CM5" s="9"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="69"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="69"/>
       <c r="CR5" s="69"/>
       <c r="CS5" s="70"/>
     </row>
     <row r="6" spans="1:122" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>36</v>
       </c>
@@ -1993,51 +1998,53 @@
       </c>
       <c r="CC6" s="63">
         <v>0.51700000000000002</v>
       </c>
       <c r="CD6" s="23">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="65">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="68">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="53">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="68">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="68">
         <v>0.55700000000000005</v>
       </c>
-      <c r="CK6" s="68"/>
+      <c r="CK6" s="53">
+        <v>0.58499999999999996</v>
+      </c>
       <c r="CL6" s="68"/>
       <c r="CM6" s="39"/>
       <c r="CN6" s="34"/>
       <c r="CO6" s="68"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="68"/>
       <c r="CR6" s="68"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="48">
         <v>9.9000000000000005E-2</v>
       </c>
@@ -2268,51 +2275,53 @@
       </c>
       <c r="CC7" s="63">
         <v>0.23100000000000001</v>
       </c>
       <c r="CD7" s="23">
         <v>0.23</v>
       </c>
       <c r="CE7" s="65">
         <v>0.23</v>
       </c>
       <c r="CF7" s="68">
         <v>0.23</v>
       </c>
       <c r="CG7" s="53">
         <v>0.23</v>
       </c>
       <c r="CH7" s="53">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="68">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="68">
         <v>0.25</v>
       </c>
-      <c r="CK7" s="68"/>
+      <c r="CK7" s="53">
+        <v>0.245</v>
+      </c>
       <c r="CL7" s="68"/>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="68"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="68"/>
       <c r="CR7" s="68"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>17.041</v>
       </c>
       <c r="D8" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="48">
         <v>18.422999999999998</v>
       </c>
@@ -2543,51 +2552,53 @@
       </c>
       <c r="CC8" s="63">
         <v>25.824999999999999</v>
       </c>
       <c r="CD8" s="23">
         <v>25.715</v>
       </c>
       <c r="CE8" s="65">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="68">
         <v>25.238</v>
       </c>
       <c r="CG8" s="53">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="53">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="68">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="68">
         <v>23.431999999999999</v>
       </c>
-      <c r="CK8" s="68"/>
+      <c r="CK8" s="53">
+        <v>24.984999999999999</v>
+      </c>
       <c r="CL8" s="68"/>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="68"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="68"/>
       <c r="CR8" s="68"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="18">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="16">
         <v>7.665</v>
       </c>
       <c r="E9" s="48">
         <v>7.7919999999999998</v>
       </c>
@@ -2818,51 +2829,53 @@
       </c>
       <c r="CC9" s="63">
         <v>7.8890000000000002</v>
       </c>
       <c r="CD9" s="23">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="65">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="68">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="53">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="53">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="68">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="68">
         <v>8.94</v>
       </c>
-      <c r="CK9" s="68"/>
+      <c r="CK9" s="53">
+        <v>9.2639999999999993</v>
+      </c>
       <c r="CL9" s="68"/>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="68"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="68"/>
       <c r="CR9" s="68"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="48">
         <v>33.36</v>
       </c>
@@ -3093,51 +3106,53 @@
       </c>
       <c r="CC10" s="63">
         <v>45.212000000000003</v>
       </c>
       <c r="CD10" s="23">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="65">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="68">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="53">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="53">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="68">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="68">
         <v>43.658000000000001</v>
       </c>
-      <c r="CK10" s="68"/>
+      <c r="CK10" s="53">
+        <v>44.902999999999999</v>
+      </c>
       <c r="CL10" s="68"/>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="68"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="68"/>
       <c r="CR10" s="68"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="18">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="16">
         <v>2.484</v>
       </c>
       <c r="E11" s="48">
         <v>2.6869999999999998</v>
       </c>
@@ -3368,51 +3383,53 @@
       </c>
       <c r="CC11" s="63">
         <v>2.7730000000000001</v>
       </c>
       <c r="CD11" s="23">
         <v>2.71</v>
       </c>
       <c r="CE11" s="65">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="68">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="53">
         <v>2.597</v>
       </c>
       <c r="CH11" s="53">
         <v>2.593</v>
       </c>
       <c r="CI11" s="68">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="68">
         <v>2.6269999999999998</v>
       </c>
-      <c r="CK11" s="68"/>
+      <c r="CK11" s="53">
+        <v>2.83</v>
+      </c>
       <c r="CL11" s="68"/>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="68"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="68"/>
       <c r="CR11" s="68"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>6.44</v>
       </c>
       <c r="C12" s="18">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>6.84</v>
       </c>
       <c r="E12" s="48">
         <v>7.3979999999999997</v>
       </c>
@@ -3643,51 +3660,53 @@
       </c>
       <c r="CC12" s="63">
         <v>8.65</v>
       </c>
       <c r="CD12" s="23">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="65">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="68">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="53">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="53">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="68">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="68">
         <v>8.593</v>
       </c>
-      <c r="CK12" s="68"/>
+      <c r="CK12" s="53">
+        <v>9.1489999999999991</v>
+      </c>
       <c r="CL12" s="68"/>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="68"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="68"/>
       <c r="CR12" s="68"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>36</v>
       </c>
@@ -3918,51 +3937,53 @@
       </c>
       <c r="CC13" s="63">
         <v>2.2080000000000002</v>
       </c>
       <c r="CD13" s="23">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="65">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="68">
         <v>2.327</v>
       </c>
       <c r="CG13" s="53">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="53">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="68">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="68">
         <v>2.3340000000000001</v>
       </c>
-      <c r="CK13" s="68"/>
+      <c r="CK13" s="53">
+        <v>2.343</v>
+      </c>
       <c r="CL13" s="68"/>
       <c r="CM13" s="40"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="68"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>1.353</v>
       </c>
       <c r="C14" s="18">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="48">
         <v>1.569</v>
       </c>
@@ -4193,51 +4214,53 @@
       </c>
       <c r="CC14" s="63">
         <v>1.3759999999999999</v>
       </c>
       <c r="CD14" s="23">
         <v>1.351</v>
       </c>
       <c r="CE14" s="65">
         <v>1.351</v>
       </c>
       <c r="CF14" s="68">
         <v>1.351</v>
       </c>
       <c r="CG14" s="53">
         <v>1.232</v>
       </c>
       <c r="CH14" s="53">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="68">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="68">
         <v>1.4179999999999999</v>
       </c>
-      <c r="CK14" s="68"/>
+      <c r="CK14" s="53">
+        <v>1.5</v>
+      </c>
       <c r="CL14" s="68"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="68"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="68"/>
       <c r="CR14" s="68"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>0.24199999999999999</v>
       </c>
@@ -4468,51 +4491,53 @@
       </c>
       <c r="CC15" s="63">
         <v>0.24199999999999999</v>
       </c>
       <c r="CD15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="65">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="68">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="53">
         <v>0.222</v>
       </c>
       <c r="CH15" s="53">
         <v>0.222</v>
       </c>
       <c r="CI15" s="68">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="68">
         <v>0.222</v>
       </c>
-      <c r="CK15" s="68"/>
+      <c r="CK15" s="53">
+        <v>0.22500000000000001</v>
+      </c>
       <c r="CL15" s="68"/>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="68"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="68"/>
       <c r="CR15" s="68"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="16">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="48">
         <v>50.289000000000001</v>
       </c>
@@ -4743,51 +4768,53 @@
       </c>
       <c r="CC16" s="63">
         <v>65.997</v>
       </c>
       <c r="CD16" s="23">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="65">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="68">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="53">
         <v>63.689</v>
       </c>
       <c r="CH16" s="53">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="68">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="68">
         <v>63.637</v>
       </c>
-      <c r="CK16" s="68"/>
+      <c r="CK16" s="53">
+        <v>67.236000000000004</v>
+      </c>
       <c r="CL16" s="68"/>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="68"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="68"/>
       <c r="CR16" s="68"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="18">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="18">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="18">
         <v>79.19</v>
       </c>
@@ -5018,51 +5045,53 @@
       </c>
       <c r="CC17" s="63">
         <v>94.56</v>
       </c>
       <c r="CD17" s="23">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="65">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="68">
         <v>96.69</v>
       </c>
       <c r="CG17" s="53">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="53">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="68">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="68">
         <v>113.623</v>
       </c>
-      <c r="CK17" s="68"/>
+      <c r="CK17" s="53">
+        <v>113.446</v>
+      </c>
       <c r="CL17" s="68"/>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="68"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="68"/>
       <c r="CR17" s="68"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
@@ -5293,51 +5322,53 @@
       </c>
       <c r="CC18" s="63">
         <v>0.18</v>
       </c>
       <c r="CD18" s="23">
         <v>0.19</v>
       </c>
       <c r="CE18" s="65">
         <v>0.19</v>
       </c>
       <c r="CF18" s="68">
         <v>0.19</v>
       </c>
       <c r="CG18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="68">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CK18" s="68"/>
+      <c r="CK18" s="53">
+        <v>0.14299999999999999</v>
+      </c>
       <c r="CL18" s="68"/>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="68"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="68"/>
       <c r="CR18" s="68"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="18">
         <v>1.6E-2</v>
       </c>
@@ -5568,51 +5599,53 @@
       </c>
       <c r="CC19" s="63">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CD19" s="23">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="65">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="68">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CH19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CI19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CJ19" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="CK19" s="68"/>
+      <c r="CK19" s="53" t="s">
+        <v>36</v>
+      </c>
       <c r="CL19" s="68"/>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="68"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="68"/>
       <c r="CR19" s="68"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>27.785</v>
       </c>
       <c r="C20" s="18">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="18">
         <v>30.099</v>
       </c>
       <c r="E20" s="18">
         <v>31.808</v>
       </c>
@@ -5843,51 +5876,53 @@
       </c>
       <c r="CC20" s="63">
         <v>43.201999999999998</v>
       </c>
       <c r="CD20" s="23">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="65">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="68">
         <v>42.503</v>
       </c>
       <c r="CG20" s="53">
         <v>40.92</v>
       </c>
       <c r="CH20" s="53">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="68">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="68">
         <v>42.314999999999998</v>
       </c>
-      <c r="CK20" s="68"/>
+      <c r="CK20" s="53">
+        <v>44.487000000000002</v>
+      </c>
       <c r="CL20" s="68"/>
       <c r="CM20" s="21"/>
       <c r="CN20" s="21"/>
       <c r="CO20" s="68"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="68"/>
       <c r="CR20" s="68"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
@@ -6118,51 +6153,53 @@
       </c>
       <c r="CC21" s="63">
         <v>0.58399999999999996</v>
       </c>
       <c r="CD21" s="23">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="65">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="68">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="68">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CK21" s="68"/>
+      <c r="CK21" s="53">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CL21" s="68"/>
       <c r="CM21" s="67"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="68"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="68"/>
       <c r="CR21" s="68"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="18">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="18">
         <v>0.629</v>
       </c>
@@ -6393,51 +6430,53 @@
       </c>
       <c r="CC22" s="63">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="23">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="65">
         <v>0.309</v>
       </c>
       <c r="CF22" s="68">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="68">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="68">
         <v>0.29399999999999998</v>
       </c>
-      <c r="CK22" s="51"/>
+      <c r="CK22" s="80">
+        <v>0.29699999999999999</v>
+      </c>
       <c r="CL22" s="51"/>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="68"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="68"/>
       <c r="CR22" s="68"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
@@ -6666,51 +6705,53 @@
       <c r="CB23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="CC23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI23" s="67"/>
       <c r="CJ23" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CK23" s="67"/>
+      <c r="CK23" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CL23" s="67"/>
       <c r="CM23" s="67"/>
       <c r="CN23" s="38"/>
       <c r="CO23" s="67"/>
       <c r="CP23" s="67"/>
       <c r="CQ23" s="67"/>
       <c r="CR23" s="67"/>
       <c r="CS23" s="67"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>36</v>
       </c>
@@ -6939,51 +6980,53 @@
       <c r="CB24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="CC24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="CE24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI24" s="67"/>
       <c r="CJ24" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CK24" s="67"/>
+      <c r="CK24" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CL24" s="67"/>
       <c r="CM24" s="67"/>
       <c r="CN24" s="16"/>
       <c r="CO24" s="67"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="67"/>
       <c r="CR24" s="67"/>
       <c r="CS24" s="67"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
@@ -7212,51 +7255,53 @@
       <c r="CB25" s="16" t="s">
         <v>36</v>
       </c>
       <c r="CC25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI25" s="53"/>
       <c r="CJ25" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CK25" s="67"/>
+      <c r="CK25" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CL25" s="22"/>
       <c r="CM25" s="22"/>
       <c r="CN25" s="16"/>
       <c r="CO25" s="67"/>
       <c r="CP25" s="67"/>
       <c r="CQ25" s="67"/>
       <c r="CR25" s="67"/>
       <c r="CS25" s="67"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
@@ -8519,69 +8564,69 @@
       <c r="D72" s="31"/>
       <c r="E72" s="31"/>
       <c r="F72" s="31"/>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
       <c r="J72" s="31"/>
       <c r="K72" s="31"/>
       <c r="L72" s="31"/>
       <c r="M72" s="31"/>
       <c r="N72" s="31"/>
       <c r="O72" s="31"/>
       <c r="P72" s="31"/>
       <c r="Q72" s="31"/>
       <c r="R72" s="31"/>
       <c r="S72" s="31"/>
       <c r="T72" s="31"/>
       <c r="U72" s="31"/>
       <c r="V72" s="31"/>
       <c r="W72" s="31"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>