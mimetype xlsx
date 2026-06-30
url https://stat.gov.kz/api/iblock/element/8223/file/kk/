--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="2355" yWindow="2460" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="45">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Түйе саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -517,73 +522,73 @@
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -609,86 +614,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -860,357 +865,357 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="32" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="32" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="32" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="32" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="77"/>
-[...47 lines deleted...]
-      <c r="BV1" s="77" t="s">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+      <c r="AC1" s="78"/>
+      <c r="AD1" s="78"/>
+      <c r="AE1" s="78"/>
+      <c r="AF1" s="78"/>
+      <c r="AG1" s="78"/>
+      <c r="AH1" s="78"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="78"/>
+      <c r="AM1" s="78"/>
+      <c r="AN1" s="78"/>
+      <c r="AO1" s="78"/>
+      <c r="AP1" s="78"/>
+      <c r="AQ1" s="78"/>
+      <c r="AR1" s="78"/>
+      <c r="AS1" s="78"/>
+      <c r="AT1" s="78"/>
+      <c r="AU1" s="78"/>
+      <c r="AV1" s="78"/>
+      <c r="AW1" s="78"/>
+      <c r="BV1" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="BW1" s="77"/>
-[...21 lines deleted...]
-      <c r="CS1" s="77"/>
+      <c r="BW1" s="78"/>
+      <c r="BX1" s="78"/>
+      <c r="BY1" s="78"/>
+      <c r="BZ1" s="78"/>
+      <c r="CA1" s="78"/>
+      <c r="CB1" s="78"/>
+      <c r="CC1" s="78"/>
+      <c r="CD1" s="78"/>
+      <c r="CE1" s="78"/>
+      <c r="CF1" s="78"/>
+      <c r="CG1" s="78"/>
+      <c r="CH1" s="78"/>
+      <c r="CI1" s="78"/>
+      <c r="CJ1" s="78"/>
+      <c r="CK1" s="78"/>
+      <c r="CL1" s="78"/>
+      <c r="CM1" s="78"/>
+      <c r="CN1" s="78"/>
+      <c r="CO1" s="78"/>
+      <c r="CP1" s="78"/>
+      <c r="CQ1" s="78"/>
+      <c r="CR1" s="78"/>
+      <c r="CS1" s="78"/>
       <c r="CT1" s="72"/>
       <c r="CU1" s="72"/>
       <c r="CV1" s="72"/>
       <c r="CW1" s="72"/>
       <c r="CX1" s="72"/>
       <c r="CY1" s="72"/>
       <c r="CZ1" s="72"/>
       <c r="DA1" s="72"/>
       <c r="DB1" s="72"/>
       <c r="DC1" s="72"/>
       <c r="DD1" s="72"/>
       <c r="DE1" s="72"/>
       <c r="DF1" s="72"/>
       <c r="DG1" s="72"/>
       <c r="DH1" s="72"/>
       <c r="DI1" s="72"/>
       <c r="DJ1" s="72"/>
       <c r="DK1" s="72"/>
       <c r="DL1" s="72"/>
       <c r="DM1" s="72"/>
       <c r="DN1" s="72"/>
       <c r="DO1" s="72"/>
       <c r="DP1" s="72"/>
       <c r="DQ1" s="72"/>
       <c r="DR1" s="72"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41"/>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
-      <c r="J2" s="73" t="s">
+      <c r="J2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="73"/>
-[...1 lines deleted...]
-      <c r="M2" s="73"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
       <c r="N2" s="41"/>
       <c r="O2" s="41"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="41"/>
       <c r="R2" s="41"/>
       <c r="S2" s="41"/>
       <c r="T2" s="41"/>
       <c r="U2" s="41"/>
-      <c r="V2" s="73" t="s">
+      <c r="V2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="W2" s="73"/>
-[...2 lines deleted...]
-      <c r="AH2" s="73" t="s">
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
+      <c r="AH2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="AI2" s="73"/>
-[...2 lines deleted...]
-      <c r="AT2" s="73" t="s">
+      <c r="AI2" s="74"/>
+      <c r="AJ2" s="74"/>
+      <c r="AK2" s="74"/>
+      <c r="AT2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="AU2" s="73"/>
-[...2 lines deleted...]
-      <c r="BF2" s="73" t="s">
+      <c r="AU2" s="74"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="74"/>
+      <c r="BF2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="BG2" s="73"/>
-[...2 lines deleted...]
-      <c r="BR2" s="73" t="s">
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
+      <c r="BI2" s="74"/>
+      <c r="BR2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="BS2" s="73"/>
-[...2 lines deleted...]
-      <c r="CD2" s="73" t="s">
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="74"/>
+      <c r="BU2" s="74"/>
+      <c r="CD2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="CE2" s="73"/>
-[...2 lines deleted...]
-      <c r="CP2" s="73" t="s">
+      <c r="CE2" s="74"/>
+      <c r="CF2" s="74"/>
+      <c r="CG2" s="74"/>
+      <c r="CP2" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="CQ2" s="73"/>
-[...1 lines deleted...]
-      <c r="CS2" s="73"/>
+      <c r="CQ2" s="74"/>
+      <c r="CR2" s="74"/>
+      <c r="CS2" s="74"/>
     </row>
     <row r="3" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="79" t="s">
         <v>40</v>
       </c>
-      <c r="B3" s="74" t="s">
+      <c r="B3" s="75" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="75"/>
-[...10 lines deleted...]
-      <c r="N3" s="74" t="s">
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="77"/>
+      <c r="N3" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="O3" s="75"/>
-[...10 lines deleted...]
-      <c r="Z3" s="74" t="s">
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="77"/>
+      <c r="Z3" s="75" t="s">
         <v>35</v>
       </c>
-      <c r="AA3" s="75"/>
-[...10 lines deleted...]
-      <c r="AL3" s="74" t="s">
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="76"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="76"/>
+      <c r="AF3" s="76"/>
+      <c r="AG3" s="76"/>
+      <c r="AH3" s="76"/>
+      <c r="AI3" s="76"/>
+      <c r="AJ3" s="76"/>
+      <c r="AK3" s="77"/>
+      <c r="AL3" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="AM3" s="75"/>
-[...10 lines deleted...]
-      <c r="AX3" s="74" t="s">
+      <c r="AM3" s="76"/>
+      <c r="AN3" s="76"/>
+      <c r="AO3" s="76"/>
+      <c r="AP3" s="76"/>
+      <c r="AQ3" s="76"/>
+      <c r="AR3" s="76"/>
+      <c r="AS3" s="76"/>
+      <c r="AT3" s="76"/>
+      <c r="AU3" s="76"/>
+      <c r="AV3" s="76"/>
+      <c r="AW3" s="77"/>
+      <c r="AX3" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="75"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="74" t="s">
+      <c r="AY3" s="76"/>
+      <c r="AZ3" s="76"/>
+      <c r="BA3" s="76"/>
+      <c r="BB3" s="76"/>
+      <c r="BC3" s="76"/>
+      <c r="BD3" s="76"/>
+      <c r="BE3" s="76"/>
+      <c r="BF3" s="76"/>
+      <c r="BG3" s="76"/>
+      <c r="BH3" s="76"/>
+      <c r="BI3" s="77"/>
+      <c r="BJ3" s="75" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="75"/>
-[...10 lines deleted...]
-      <c r="BV3" s="74" t="s">
+      <c r="BK3" s="76"/>
+      <c r="BL3" s="76"/>
+      <c r="BM3" s="76"/>
+      <c r="BN3" s="76"/>
+      <c r="BO3" s="76"/>
+      <c r="BP3" s="76"/>
+      <c r="BQ3" s="76"/>
+      <c r="BR3" s="76"/>
+      <c r="BS3" s="76"/>
+      <c r="BT3" s="76"/>
+      <c r="BU3" s="77"/>
+      <c r="BV3" s="75" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="75"/>
-[...10 lines deleted...]
-      <c r="CH3" s="74" t="s">
+      <c r="BW3" s="76"/>
+      <c r="BX3" s="76"/>
+      <c r="BY3" s="76"/>
+      <c r="BZ3" s="76"/>
+      <c r="CA3" s="76"/>
+      <c r="CB3" s="76"/>
+      <c r="CC3" s="76"/>
+      <c r="CD3" s="76"/>
+      <c r="CE3" s="76"/>
+      <c r="CF3" s="76"/>
+      <c r="CG3" s="77"/>
+      <c r="CH3" s="75" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="75"/>
-[...9 lines deleted...]
-      <c r="CS3" s="76"/>
+      <c r="CI3" s="76"/>
+      <c r="CJ3" s="76"/>
+      <c r="CK3" s="76"/>
+      <c r="CL3" s="76"/>
+      <c r="CM3" s="76"/>
+      <c r="CN3" s="76"/>
+      <c r="CO3" s="76"/>
+      <c r="CP3" s="76"/>
+      <c r="CQ3" s="76"/>
+      <c r="CR3" s="76"/>
+      <c r="CS3" s="77"/>
     </row>
     <row r="4" spans="1:122" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="79"/>
+      <c r="A4" s="80"/>
       <c r="B4" s="36" t="s">
         <v>23</v>
       </c>
       <c r="C4" s="35" t="s">
         <v>24</v>
       </c>
       <c r="D4" s="35" t="s">
         <v>25</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>26</v>
       </c>
       <c r="F4" s="35" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="35" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="35" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="35" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="35" t="s">
@@ -1724,51 +1729,53 @@
       </c>
       <c r="CD5" s="12">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="66">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="69">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="70">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="70">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="69">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="69">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="70">
         <v>322.21899999999999</v>
       </c>
-      <c r="CL5" s="69"/>
+      <c r="CL5" s="69">
+        <v>329.53399999999999</v>
+      </c>
       <c r="CM5" s="9"/>
       <c r="CN5" s="8"/>
       <c r="CO5" s="69"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="69"/>
       <c r="CR5" s="69"/>
       <c r="CS5" s="70"/>
     </row>
     <row r="6" spans="1:122" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="38" t="s">
@@ -2001,51 +2008,53 @@
       </c>
       <c r="CD6" s="23">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="65">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="68">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="53">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="68">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="68">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="53">
         <v>0.58499999999999996</v>
       </c>
-      <c r="CL6" s="68"/>
+      <c r="CL6" s="68">
+        <v>0.58499999999999996</v>
+      </c>
       <c r="CM6" s="39"/>
       <c r="CN6" s="34"/>
       <c r="CO6" s="68"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="68"/>
       <c r="CR6" s="68"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="48">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="49">
@@ -2278,51 +2287,53 @@
       </c>
       <c r="CD7" s="23">
         <v>0.23</v>
       </c>
       <c r="CE7" s="65">
         <v>0.23</v>
       </c>
       <c r="CF7" s="68">
         <v>0.23</v>
       </c>
       <c r="CG7" s="53">
         <v>0.23</v>
       </c>
       <c r="CH7" s="53">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="68">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="68">
         <v>0.25</v>
       </c>
       <c r="CK7" s="53">
         <v>0.245</v>
       </c>
-      <c r="CL7" s="68"/>
+      <c r="CL7" s="68">
+        <v>0.245</v>
+      </c>
       <c r="CM7" s="21"/>
       <c r="CN7" s="21"/>
       <c r="CO7" s="68"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="68"/>
       <c r="CR7" s="68"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>17.041</v>
       </c>
       <c r="D8" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="48">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="49">
@@ -2555,51 +2566,53 @@
       </c>
       <c r="CD8" s="23">
         <v>25.715</v>
       </c>
       <c r="CE8" s="65">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="68">
         <v>25.238</v>
       </c>
       <c r="CG8" s="53">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="53">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="68">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="68">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="53">
         <v>24.984999999999999</v>
       </c>
-      <c r="CL8" s="68"/>
+      <c r="CL8" s="68">
+        <v>25.032</v>
+      </c>
       <c r="CM8" s="21"/>
       <c r="CN8" s="21"/>
       <c r="CO8" s="68"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="68"/>
       <c r="CR8" s="68"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="18">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="16">
         <v>7.665</v>
       </c>
       <c r="E9" s="48">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="49">
@@ -2832,51 +2845,53 @@
       </c>
       <c r="CD9" s="23">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="65">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="68">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="53">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="53">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="68">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="68">
         <v>8.94</v>
       </c>
       <c r="CK9" s="53">
         <v>9.2639999999999993</v>
       </c>
-      <c r="CL9" s="68"/>
+      <c r="CL9" s="68">
+        <v>9.2490000000000006</v>
+      </c>
       <c r="CM9" s="21"/>
       <c r="CN9" s="21"/>
       <c r="CO9" s="68"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="68"/>
       <c r="CR9" s="68"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="48">
         <v>33.36</v>
       </c>
       <c r="F10" s="49">
@@ -3109,51 +3124,53 @@
       </c>
       <c r="CD10" s="23">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="65">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="68">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="53">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="53">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="68">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="68">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="53">
         <v>44.902999999999999</v>
       </c>
-      <c r="CL10" s="68"/>
+      <c r="CL10" s="68">
+        <v>47.856999999999999</v>
+      </c>
       <c r="CM10" s="21"/>
       <c r="CN10" s="21"/>
       <c r="CO10" s="68"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="68"/>
       <c r="CR10" s="68"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="18">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="16">
         <v>2.484</v>
       </c>
       <c r="E11" s="48">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="49">
@@ -3386,51 +3403,53 @@
       </c>
       <c r="CD11" s="23">
         <v>2.71</v>
       </c>
       <c r="CE11" s="65">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="68">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="53">
         <v>2.597</v>
       </c>
       <c r="CH11" s="53">
         <v>2.593</v>
       </c>
       <c r="CI11" s="68">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="68">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="53">
         <v>2.83</v>
       </c>
-      <c r="CL11" s="68"/>
+      <c r="CL11" s="68">
+        <v>2.976</v>
+      </c>
       <c r="CM11" s="21"/>
       <c r="CN11" s="21"/>
       <c r="CO11" s="68"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="68"/>
       <c r="CR11" s="68"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>6.44</v>
       </c>
       <c r="C12" s="18">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>6.84</v>
       </c>
       <c r="E12" s="48">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="49">
@@ -3663,51 +3682,53 @@
       </c>
       <c r="CD12" s="23">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="65">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="68">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="53">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="53">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="68">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="68">
         <v>8.593</v>
       </c>
       <c r="CK12" s="53">
         <v>9.1489999999999991</v>
       </c>
-      <c r="CL12" s="68"/>
+      <c r="CL12" s="68">
+        <v>9.2439999999999998</v>
+      </c>
       <c r="CM12" s="21"/>
       <c r="CN12" s="21"/>
       <c r="CO12" s="68"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="68"/>
       <c r="CR12" s="68"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="38" t="s">
@@ -3940,51 +3961,53 @@
       </c>
       <c r="CD13" s="23">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="65">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="68">
         <v>2.327</v>
       </c>
       <c r="CG13" s="53">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="53">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="68">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="68">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="53">
         <v>2.343</v>
       </c>
-      <c r="CL13" s="68"/>
+      <c r="CL13" s="68">
+        <v>2.4670000000000001</v>
+      </c>
       <c r="CM13" s="40"/>
       <c r="CN13" s="21"/>
       <c r="CO13" s="68"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>1.353</v>
       </c>
       <c r="C14" s="18">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="48">
         <v>1.569</v>
       </c>
       <c r="F14" s="49">
@@ -4217,51 +4240,53 @@
       </c>
       <c r="CD14" s="23">
         <v>1.351</v>
       </c>
       <c r="CE14" s="65">
         <v>1.351</v>
       </c>
       <c r="CF14" s="68">
         <v>1.351</v>
       </c>
       <c r="CG14" s="53">
         <v>1.232</v>
       </c>
       <c r="CH14" s="53">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="68">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="68">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="53">
         <v>1.5</v>
       </c>
-      <c r="CL14" s="68"/>
+      <c r="CL14" s="68">
+        <v>1.5429999999999999</v>
+      </c>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="68"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="68"/>
       <c r="CR14" s="68"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="49">
@@ -4494,51 +4519,53 @@
       </c>
       <c r="CD15" s="23">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="65">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="68">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="53">
         <v>0.222</v>
       </c>
       <c r="CH15" s="53">
         <v>0.222</v>
       </c>
       <c r="CI15" s="68">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="68">
         <v>0.222</v>
       </c>
       <c r="CK15" s="53">
         <v>0.22500000000000001</v>
       </c>
-      <c r="CL15" s="68"/>
+      <c r="CL15" s="68">
+        <v>0.23699999999999999</v>
+      </c>
       <c r="CM15" s="21"/>
       <c r="CN15" s="21"/>
       <c r="CO15" s="68"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="68"/>
       <c r="CR15" s="68"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="16">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="48">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="49">
@@ -4771,51 +4798,53 @@
       </c>
       <c r="CD16" s="23">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="65">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="68">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="53">
         <v>63.689</v>
       </c>
       <c r="CH16" s="53">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="68">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="68">
         <v>63.637</v>
       </c>
       <c r="CK16" s="53">
         <v>67.236000000000004</v>
       </c>
-      <c r="CL16" s="68"/>
+      <c r="CL16" s="68">
+        <v>70.171000000000006</v>
+      </c>
       <c r="CM16" s="21"/>
       <c r="CN16" s="21"/>
       <c r="CO16" s="68"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="68"/>
       <c r="CR16" s="68"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="18">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="18">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="18">
         <v>79.19</v>
       </c>
       <c r="F17" s="18">
@@ -5048,51 +5077,53 @@
       </c>
       <c r="CD17" s="23">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="65">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="68">
         <v>96.69</v>
       </c>
       <c r="CG17" s="53">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="53">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="68">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="68">
         <v>113.623</v>
       </c>
       <c r="CK17" s="53">
         <v>113.446</v>
       </c>
-      <c r="CL17" s="68"/>
+      <c r="CL17" s="68">
+        <v>113.137</v>
+      </c>
       <c r="CM17" s="21"/>
       <c r="CN17" s="21"/>
       <c r="CO17" s="68"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="68"/>
       <c r="CR17" s="68"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="18">
@@ -5325,51 +5356,53 @@
       </c>
       <c r="CD18" s="23">
         <v>0.19</v>
       </c>
       <c r="CE18" s="65">
         <v>0.19</v>
       </c>
       <c r="CF18" s="68">
         <v>0.19</v>
       </c>
       <c r="CG18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="53">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CL18" s="68"/>
+      <c r="CL18" s="68">
+        <v>0.155</v>
+      </c>
       <c r="CM18" s="21"/>
       <c r="CN18" s="21"/>
       <c r="CO18" s="68"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="68"/>
       <c r="CR18" s="68"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="18">
@@ -5602,51 +5635,53 @@
       </c>
       <c r="CD19" s="23">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="65">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="68">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CH19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CI19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CJ19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CK19" s="53" t="s">
         <v>36</v>
       </c>
-      <c r="CL19" s="68"/>
+      <c r="CL19" s="68" t="s">
+        <v>36</v>
+      </c>
       <c r="CM19" s="21"/>
       <c r="CN19" s="21"/>
       <c r="CO19" s="68"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="68"/>
       <c r="CR19" s="68"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>27.785</v>
       </c>
       <c r="C20" s="18">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="18">
         <v>30.099</v>
       </c>
       <c r="E20" s="18">
         <v>31.808</v>
       </c>
       <c r="F20" s="18">
@@ -5879,51 +5914,53 @@
       </c>
       <c r="CD20" s="23">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="65">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="68">
         <v>42.503</v>
       </c>
       <c r="CG20" s="53">
         <v>40.92</v>
       </c>
       <c r="CH20" s="53">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="68">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="68">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="53">
         <v>44.487000000000002</v>
       </c>
-      <c r="CL20" s="68"/>
+      <c r="CL20" s="68">
+        <v>45.735999999999997</v>
+      </c>
       <c r="CM20" s="21"/>
       <c r="CN20" s="21"/>
       <c r="CO20" s="68"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="68"/>
       <c r="CR20" s="68"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="38" t="s">
@@ -6156,51 +6193,53 @@
       </c>
       <c r="CD21" s="23">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="65">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="68">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="53">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CL21" s="68"/>
+      <c r="CL21" s="68">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CM21" s="67"/>
       <c r="CN21" s="21"/>
       <c r="CO21" s="68"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="68"/>
       <c r="CR21" s="68"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="18">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="18">
         <v>0.629</v>
       </c>
       <c r="F22" s="18">
@@ -6430,54 +6469,56 @@
       </c>
       <c r="CC22" s="63">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="23">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="65">
         <v>0.309</v>
       </c>
       <c r="CF22" s="68">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="68">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="68">
         <v>0.29399999999999998</v>
       </c>
-      <c r="CK22" s="80">
+      <c r="CK22" s="73">
         <v>0.29699999999999999</v>
       </c>
-      <c r="CL22" s="51"/>
+      <c r="CL22" s="51">
+        <v>0.31900000000000001</v>
+      </c>
       <c r="CM22" s="21"/>
       <c r="CN22" s="21"/>
       <c r="CO22" s="68"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="68"/>
       <c r="CR22" s="68"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="38" t="s">
@@ -6708,51 +6749,53 @@
       <c r="CC23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI23" s="67"/>
       <c r="CJ23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK23" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CL23" s="67"/>
+      <c r="CL23" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CM23" s="67"/>
       <c r="CN23" s="38"/>
       <c r="CO23" s="67"/>
       <c r="CP23" s="67"/>
       <c r="CQ23" s="67"/>
       <c r="CR23" s="67"/>
       <c r="CS23" s="67"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="18" t="s">
@@ -6983,51 +7026,53 @@
       <c r="CC24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="CE24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI24" s="67"/>
       <c r="CJ24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK24" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CL24" s="67"/>
+      <c r="CL24" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CM24" s="67"/>
       <c r="CN24" s="16"/>
       <c r="CO24" s="67"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="67"/>
       <c r="CR24" s="67"/>
       <c r="CS24" s="67"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="18">
@@ -7258,51 +7303,53 @@
       <c r="CC25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CD25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI25" s="53"/>
       <c r="CJ25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK25" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CL25" s="22"/>
+      <c r="CL25" s="22" t="s">
+        <v>36</v>
+      </c>
       <c r="CM25" s="22"/>
       <c r="CN25" s="16"/>
       <c r="CO25" s="67"/>
       <c r="CP25" s="67"/>
       <c r="CQ25" s="67"/>
       <c r="CR25" s="67"/>
       <c r="CS25" s="67"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
@@ -8564,69 +8611,69 @@
       <c r="D72" s="31"/>
       <c r="E72" s="31"/>
       <c r="F72" s="31"/>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
       <c r="J72" s="31"/>
       <c r="K72" s="31"/>
       <c r="L72" s="31"/>
       <c r="M72" s="31"/>
       <c r="N72" s="31"/>
       <c r="O72" s="31"/>
       <c r="P72" s="31"/>
       <c r="Q72" s="31"/>
       <c r="R72" s="31"/>
       <c r="S72" s="31"/>
       <c r="T72" s="31"/>
       <c r="U72" s="31"/>
       <c r="V72" s="31"/>
       <c r="W72" s="31"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>