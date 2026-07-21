--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,69 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="2355" yWindow="2460" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="45">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Түйе саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -614,86 +609,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -864,53 +859,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="32" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="32" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="32" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="32" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="78" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
@@ -1732,51 +1727,53 @@
       </c>
       <c r="CE5" s="66">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="69">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="70">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="70">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="69">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="69">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="70">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="69">
         <v>329.53399999999999</v>
       </c>
-      <c r="CM5" s="9"/>
+      <c r="CM5" s="9">
+        <v>312.12099999999998</v>
+      </c>
       <c r="CN5" s="8"/>
       <c r="CO5" s="69"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="69"/>
       <c r="CR5" s="69"/>
       <c r="CS5" s="70"/>
     </row>
     <row r="6" spans="1:122" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>36</v>
@@ -2011,51 +2008,53 @@
       </c>
       <c r="CE6" s="65">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="68">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="53">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="68">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="68">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="53">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="68">
         <v>0.58499999999999996</v>
       </c>
-      <c r="CM6" s="39"/>
+      <c r="CM6" s="39">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CN6" s="34"/>
       <c r="CO6" s="68"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="68"/>
       <c r="CR6" s="68"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="48">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="49">
         <v>0.10100000000000001</v>
@@ -2290,51 +2289,53 @@
       </c>
       <c r="CE7" s="65">
         <v>0.23</v>
       </c>
       <c r="CF7" s="68">
         <v>0.23</v>
       </c>
       <c r="CG7" s="53">
         <v>0.23</v>
       </c>
       <c r="CH7" s="53">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="68">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="68">
         <v>0.25</v>
       </c>
       <c r="CK7" s="53">
         <v>0.245</v>
       </c>
       <c r="CL7" s="68">
         <v>0.245</v>
       </c>
-      <c r="CM7" s="21"/>
+      <c r="CM7" s="39">
+        <v>0.245</v>
+      </c>
       <c r="CN7" s="21"/>
       <c r="CO7" s="68"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="68"/>
       <c r="CR7" s="68"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>17.041</v>
       </c>
       <c r="D8" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="48">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="49">
         <v>18.59</v>
@@ -2569,51 +2570,53 @@
       </c>
       <c r="CE8" s="65">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="68">
         <v>25.238</v>
       </c>
       <c r="CG8" s="53">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="53">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="68">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="68">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="53">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="68">
         <v>25.032</v>
       </c>
-      <c r="CM8" s="21"/>
+      <c r="CM8" s="39">
+        <v>26.448</v>
+      </c>
       <c r="CN8" s="21"/>
       <c r="CO8" s="68"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="68"/>
       <c r="CR8" s="68"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="18">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="16">
         <v>7.665</v>
       </c>
       <c r="E9" s="48">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="49">
         <v>7.9279999999999999</v>
@@ -2848,51 +2851,53 @@
       </c>
       <c r="CE9" s="65">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="68">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="53">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="53">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="68">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="68">
         <v>8.94</v>
       </c>
       <c r="CK9" s="53">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="68">
         <v>9.2490000000000006</v>
       </c>
-      <c r="CM9" s="21"/>
+      <c r="CM9" s="39">
+        <v>8.3650000000000002</v>
+      </c>
       <c r="CN9" s="21"/>
       <c r="CO9" s="68"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="68"/>
       <c r="CR9" s="68"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="48">
         <v>33.36</v>
       </c>
       <c r="F10" s="49">
         <v>34.555999999999997</v>
@@ -3127,51 +3132,53 @@
       </c>
       <c r="CE10" s="65">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="68">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="53">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="53">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="68">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="68">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="53">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="68">
         <v>47.856999999999999</v>
       </c>
-      <c r="CM10" s="21"/>
+      <c r="CM10" s="39">
+        <v>46.167999999999999</v>
+      </c>
       <c r="CN10" s="21"/>
       <c r="CO10" s="68"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="68"/>
       <c r="CR10" s="68"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="18">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="16">
         <v>2.484</v>
       </c>
       <c r="E11" s="48">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="49">
         <v>2.7669999999999999</v>
@@ -3406,51 +3413,53 @@
       </c>
       <c r="CE11" s="65">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="68">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="53">
         <v>2.597</v>
       </c>
       <c r="CH11" s="53">
         <v>2.593</v>
       </c>
       <c r="CI11" s="68">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="68">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="53">
         <v>2.83</v>
       </c>
       <c r="CL11" s="68">
         <v>2.976</v>
       </c>
-      <c r="CM11" s="21"/>
+      <c r="CM11" s="39">
+        <v>2.532</v>
+      </c>
       <c r="CN11" s="21"/>
       <c r="CO11" s="68"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="68"/>
       <c r="CR11" s="68"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>6.44</v>
       </c>
       <c r="C12" s="18">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>6.84</v>
       </c>
       <c r="E12" s="48">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="49">
         <v>7.5179999999999998</v>
@@ -3685,51 +3694,53 @@
       </c>
       <c r="CE12" s="65">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="68">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="53">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="53">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="68">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="68">
         <v>8.593</v>
       </c>
       <c r="CK12" s="53">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="68">
         <v>9.2439999999999998</v>
       </c>
-      <c r="CM12" s="21"/>
+      <c r="CM12" s="39">
+        <v>8.9570000000000007</v>
+      </c>
       <c r="CN12" s="21"/>
       <c r="CO12" s="68"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="68"/>
       <c r="CR12" s="68"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>36</v>
@@ -3964,51 +3975,53 @@
       </c>
       <c r="CE13" s="65">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="68">
         <v>2.327</v>
       </c>
       <c r="CG13" s="53">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="53">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="68">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="68">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="53">
         <v>2.343</v>
       </c>
       <c r="CL13" s="68">
         <v>2.4670000000000001</v>
       </c>
-      <c r="CM13" s="40"/>
+      <c r="CM13" s="39">
+        <v>2.8319999999999999</v>
+      </c>
       <c r="CN13" s="21"/>
       <c r="CO13" s="68"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>1.353</v>
       </c>
       <c r="C14" s="18">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="48">
         <v>1.569</v>
       </c>
       <c r="F14" s="49">
         <v>1.639</v>
@@ -4243,51 +4256,53 @@
       </c>
       <c r="CE14" s="65">
         <v>1.351</v>
       </c>
       <c r="CF14" s="68">
         <v>1.351</v>
       </c>
       <c r="CG14" s="53">
         <v>1.232</v>
       </c>
       <c r="CH14" s="53">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="68">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="68">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="53">
         <v>1.5</v>
       </c>
       <c r="CL14" s="68">
         <v>1.5429999999999999</v>
       </c>
-      <c r="CM14" s="21"/>
+      <c r="CM14" s="39">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CN14" s="21"/>
       <c r="CO14" s="68"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="68"/>
       <c r="CR14" s="68"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="49">
         <v>0.25700000000000001</v>
@@ -4522,51 +4537,53 @@
       </c>
       <c r="CE15" s="65">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="68">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="53">
         <v>0.222</v>
       </c>
       <c r="CH15" s="53">
         <v>0.222</v>
       </c>
       <c r="CI15" s="68">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="68">
         <v>0.222</v>
       </c>
       <c r="CK15" s="53">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="68">
         <v>0.23699999999999999</v>
       </c>
-      <c r="CM15" s="21"/>
+      <c r="CM15" s="39">
+        <v>0.254</v>
+      </c>
       <c r="CN15" s="21"/>
       <c r="CO15" s="68"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="68"/>
       <c r="CR15" s="68"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="16">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="48">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="49">
         <v>51.947000000000003</v>
@@ -4801,51 +4818,53 @@
       </c>
       <c r="CE16" s="65">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="68">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="53">
         <v>63.689</v>
       </c>
       <c r="CH16" s="53">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="68">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="68">
         <v>63.637</v>
       </c>
       <c r="CK16" s="53">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="68">
         <v>70.171000000000006</v>
       </c>
-      <c r="CM16" s="21"/>
+      <c r="CM16" s="39">
+        <v>68.497</v>
+      </c>
       <c r="CN16" s="21"/>
       <c r="CO16" s="68"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="68"/>
       <c r="CR16" s="68"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="18">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="18">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="18">
         <v>79.19</v>
       </c>
       <c r="F17" s="18">
         <v>78.861999999999995</v>
@@ -5080,51 +5099,53 @@
       </c>
       <c r="CE17" s="65">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="68">
         <v>96.69</v>
       </c>
       <c r="CG17" s="53">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="53">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="68">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="68">
         <v>113.623</v>
       </c>
       <c r="CK17" s="53">
         <v>113.446</v>
       </c>
       <c r="CL17" s="68">
         <v>113.137</v>
       </c>
-      <c r="CM17" s="21"/>
+      <c r="CM17" s="39">
+        <v>99.094999999999999</v>
+      </c>
       <c r="CN17" s="21"/>
       <c r="CO17" s="68"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="68"/>
       <c r="CR17" s="68"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="18">
         <v>8.5000000000000006E-2</v>
@@ -5359,51 +5380,53 @@
       </c>
       <c r="CE18" s="65">
         <v>0.19</v>
       </c>
       <c r="CF18" s="68">
         <v>0.19</v>
       </c>
       <c r="CG18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="53">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="68">
         <v>0.155</v>
       </c>
-      <c r="CM18" s="21"/>
+      <c r="CM18" s="39">
+        <v>0.152</v>
+      </c>
       <c r="CN18" s="21"/>
       <c r="CO18" s="68"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="68"/>
       <c r="CR18" s="68"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="18">
         <v>1.7999999999999999E-2</v>
@@ -5638,51 +5661,53 @@
       </c>
       <c r="CE19" s="65">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="68">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CH19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CI19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CJ19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CK19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CL19" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="CM19" s="21"/>
+      <c r="CM19" s="39" t="s">
+        <v>36</v>
+      </c>
       <c r="CN19" s="21"/>
       <c r="CO19" s="68"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="68"/>
       <c r="CR19" s="68"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>27.785</v>
       </c>
       <c r="C20" s="18">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="18">
         <v>30.099</v>
       </c>
       <c r="E20" s="18">
         <v>31.808</v>
       </c>
       <c r="F20" s="18">
         <v>32.167000000000002</v>
@@ -5917,51 +5942,53 @@
       </c>
       <c r="CE20" s="65">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="68">
         <v>42.503</v>
       </c>
       <c r="CG20" s="53">
         <v>40.92</v>
       </c>
       <c r="CH20" s="53">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="68">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="68">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="53">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="68">
         <v>45.735999999999997</v>
       </c>
-      <c r="CM20" s="21"/>
+      <c r="CM20" s="39">
+        <v>46.125</v>
+      </c>
       <c r="CN20" s="21"/>
       <c r="CO20" s="68"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="68"/>
       <c r="CR20" s="68"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>36</v>
@@ -6196,51 +6223,53 @@
       </c>
       <c r="CE21" s="65">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="68">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="68">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CM21" s="67"/>
+      <c r="CM21" s="39">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CN21" s="21"/>
       <c r="CO21" s="68"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="68"/>
       <c r="CR21" s="68"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="18">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="18">
         <v>0.629</v>
       </c>
       <c r="F22" s="18">
         <v>0.65800000000000003</v>
@@ -6475,51 +6504,53 @@
       </c>
       <c r="CE22" s="65">
         <v>0.309</v>
       </c>
       <c r="CF22" s="68">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="68">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="68">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="73">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>0.31900000000000001</v>
       </c>
-      <c r="CM22" s="21"/>
+      <c r="CM22" s="39">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CN22" s="21"/>
       <c r="CO22" s="68"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="68"/>
       <c r="CR22" s="68"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>36</v>
@@ -6752,51 +6783,53 @@
       <c r="CD23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI23" s="67"/>
       <c r="CJ23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL23" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CM23" s="67"/>
+      <c r="CM23" s="39" t="s">
+        <v>36</v>
+      </c>
       <c r="CN23" s="38"/>
       <c r="CO23" s="67"/>
       <c r="CP23" s="67"/>
       <c r="CQ23" s="67"/>
       <c r="CR23" s="67"/>
       <c r="CS23" s="67"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>36</v>
@@ -7029,51 +7062,53 @@
       <c r="CD24" s="16" t="s">
         <v>36</v>
       </c>
       <c r="CE24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI24" s="67"/>
       <c r="CJ24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL24" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="CM24" s="67"/>
+      <c r="CM24" s="39" t="s">
+        <v>36</v>
+      </c>
       <c r="CN24" s="16"/>
       <c r="CO24" s="67"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="67"/>
       <c r="CR24" s="67"/>
       <c r="CS24" s="67"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="18">
         <v>3.5000000000000003E-2</v>
@@ -7306,51 +7341,53 @@
       <c r="CD25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CE25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI25" s="53"/>
       <c r="CJ25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL25" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="CM25" s="22"/>
+      <c r="CM25" s="39" t="s">
+        <v>36</v>
+      </c>
       <c r="CN25" s="16"/>
       <c r="CO25" s="67"/>
       <c r="CP25" s="67"/>
       <c r="CQ25" s="67"/>
       <c r="CR25" s="67"/>
       <c r="CS25" s="67"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>