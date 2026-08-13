--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2355" yWindow="2460" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="45">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -860,52 +860,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR72"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BZ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="32" customWidth="1"/>
     <col min="2" max="12" width="8.85546875" style="32" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="32" customWidth="1"/>
     <col min="14" max="23" width="8.85546875" style="32" customWidth="1"/>
     <col min="24" max="24" width="8.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="10.28515625" style="2" customWidth="1"/>
     <col min="26" max="36" width="9.140625" style="2"/>
     <col min="37" max="37" width="10.140625" style="2" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="78" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="78"/>
       <c r="C1" s="78"/>
       <c r="D1" s="78"/>
       <c r="E1" s="78"/>
       <c r="F1" s="78"/>
       <c r="G1" s="78"/>
@@ -1730,51 +1730,53 @@
       </c>
       <c r="CF5" s="69">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="70">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="70">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="69">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="69">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="70">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="69">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="9">
         <v>312.12099999999998</v>
       </c>
-      <c r="CN5" s="8"/>
+      <c r="CN5" s="8">
+        <v>312.03699999999998</v>
+      </c>
       <c r="CO5" s="69"/>
       <c r="CP5" s="12"/>
       <c r="CQ5" s="69"/>
       <c r="CR5" s="69"/>
       <c r="CS5" s="70"/>
     </row>
     <row r="6" spans="1:122" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="38" t="s">
         <v>36</v>
       </c>
@@ -2011,51 +2013,53 @@
       </c>
       <c r="CF6" s="68">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="53">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="68">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="68">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="53">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="68">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="39">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CN6" s="34"/>
+      <c r="CN6" s="34">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CO6" s="68"/>
       <c r="CP6" s="23"/>
       <c r="CQ6" s="68"/>
       <c r="CR6" s="68"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="18">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="16">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="48">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="49">
         <v>0.10100000000000001</v>
       </c>
@@ -2292,51 +2296,53 @@
       </c>
       <c r="CF7" s="68">
         <v>0.23</v>
       </c>
       <c r="CG7" s="53">
         <v>0.23</v>
       </c>
       <c r="CH7" s="53">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="68">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="68">
         <v>0.25</v>
       </c>
       <c r="CK7" s="53">
         <v>0.245</v>
       </c>
       <c r="CL7" s="68">
         <v>0.245</v>
       </c>
       <c r="CM7" s="39">
         <v>0.245</v>
       </c>
-      <c r="CN7" s="21"/>
+      <c r="CN7" s="21">
+        <v>0.26</v>
+      </c>
       <c r="CO7" s="68"/>
       <c r="CP7" s="23"/>
       <c r="CQ7" s="68"/>
       <c r="CR7" s="68"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="18">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="18">
         <v>17.041</v>
       </c>
       <c r="D8" s="16">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="48">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="49">
         <v>18.59</v>
       </c>
@@ -2573,51 +2579,53 @@
       </c>
       <c r="CF8" s="68">
         <v>25.238</v>
       </c>
       <c r="CG8" s="53">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="53">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="68">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="68">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="53">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="68">
         <v>25.032</v>
       </c>
       <c r="CM8" s="39">
         <v>26.448</v>
       </c>
-      <c r="CN8" s="21"/>
+      <c r="CN8" s="21">
+        <v>26.398</v>
+      </c>
       <c r="CO8" s="68"/>
       <c r="CP8" s="23"/>
       <c r="CQ8" s="68"/>
       <c r="CR8" s="68"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="18">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="18">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="16">
         <v>7.665</v>
       </c>
       <c r="E9" s="48">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="49">
         <v>7.9279999999999999</v>
       </c>
@@ -2854,51 +2862,53 @@
       </c>
       <c r="CF9" s="68">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="53">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="53">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="68">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="68">
         <v>8.94</v>
       </c>
       <c r="CK9" s="53">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="68">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="39">
         <v>8.3650000000000002</v>
       </c>
-      <c r="CN9" s="21"/>
+      <c r="CN9" s="21">
+        <v>8.7119999999999997</v>
+      </c>
       <c r="CO9" s="68"/>
       <c r="CP9" s="23"/>
       <c r="CQ9" s="68"/>
       <c r="CR9" s="68"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="18">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="18">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="16">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="48">
         <v>33.36</v>
       </c>
       <c r="F10" s="49">
         <v>34.555999999999997</v>
       </c>
@@ -3135,51 +3145,53 @@
       </c>
       <c r="CF10" s="68">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="53">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="53">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="68">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="68">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="53">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="68">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="39">
         <v>46.167999999999999</v>
       </c>
-      <c r="CN10" s="21"/>
+      <c r="CN10" s="21">
+        <v>46.149000000000001</v>
+      </c>
       <c r="CO10" s="68"/>
       <c r="CP10" s="23"/>
       <c r="CQ10" s="68"/>
       <c r="CR10" s="68"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="18">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="18">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="16">
         <v>2.484</v>
       </c>
       <c r="E11" s="48">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="49">
         <v>2.7669999999999999</v>
       </c>
@@ -3416,51 +3428,53 @@
       </c>
       <c r="CF11" s="68">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="53">
         <v>2.597</v>
       </c>
       <c r="CH11" s="53">
         <v>2.593</v>
       </c>
       <c r="CI11" s="68">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="68">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="53">
         <v>2.83</v>
       </c>
       <c r="CL11" s="68">
         <v>2.976</v>
       </c>
       <c r="CM11" s="39">
         <v>2.532</v>
       </c>
-      <c r="CN11" s="21"/>
+      <c r="CN11" s="21">
+        <v>2.5310000000000001</v>
+      </c>
       <c r="CO11" s="68"/>
       <c r="CP11" s="23"/>
       <c r="CQ11" s="68"/>
       <c r="CR11" s="68"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="18">
         <v>6.44</v>
       </c>
       <c r="C12" s="18">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="16">
         <v>6.84</v>
       </c>
       <c r="E12" s="48">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="49">
         <v>7.5179999999999998</v>
       </c>
@@ -3697,51 +3711,53 @@
       </c>
       <c r="CF12" s="68">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="53">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="53">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="68">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="68">
         <v>8.593</v>
       </c>
       <c r="CK12" s="53">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="68">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="39">
         <v>8.9570000000000007</v>
       </c>
-      <c r="CN12" s="21"/>
+      <c r="CN12" s="21">
+        <v>8.9640000000000004</v>
+      </c>
       <c r="CO12" s="68"/>
       <c r="CP12" s="23"/>
       <c r="CQ12" s="68"/>
       <c r="CR12" s="68"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F13" s="38" t="s">
         <v>36</v>
       </c>
@@ -3978,51 +3994,53 @@
       </c>
       <c r="CF13" s="68">
         <v>2.327</v>
       </c>
       <c r="CG13" s="53">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="53">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="68">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="68">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="53">
         <v>2.343</v>
       </c>
       <c r="CL13" s="68">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="39">
         <v>2.8319999999999999</v>
       </c>
-      <c r="CN13" s="21"/>
+      <c r="CN13" s="21">
+        <v>2.6840000000000002</v>
+      </c>
       <c r="CO13" s="68"/>
       <c r="CP13" s="23"/>
       <c r="CQ13" s="68"/>
       <c r="CR13" s="68"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="18">
         <v>1.353</v>
       </c>
       <c r="C14" s="18">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="16">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="48">
         <v>1.569</v>
       </c>
       <c r="F14" s="49">
         <v>1.639</v>
       </c>
@@ -4259,51 +4277,53 @@
       </c>
       <c r="CF14" s="68">
         <v>1.351</v>
       </c>
       <c r="CG14" s="53">
         <v>1.232</v>
       </c>
       <c r="CH14" s="53">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="68">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="68">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="53">
         <v>1.5</v>
       </c>
       <c r="CL14" s="68">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="39">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CN14" s="21"/>
+      <c r="CN14" s="21">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CO14" s="68"/>
       <c r="CP14" s="23"/>
       <c r="CQ14" s="68"/>
       <c r="CR14" s="68"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="18">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="16">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="49">
         <v>0.25700000000000001</v>
       </c>
@@ -4540,51 +4560,53 @@
       </c>
       <c r="CF15" s="68">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="53">
         <v>0.222</v>
       </c>
       <c r="CH15" s="53">
         <v>0.222</v>
       </c>
       <c r="CI15" s="68">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="68">
         <v>0.222</v>
       </c>
       <c r="CK15" s="53">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="68">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="39">
         <v>0.254</v>
       </c>
-      <c r="CN15" s="21"/>
+      <c r="CN15" s="21">
+        <v>0.254</v>
+      </c>
       <c r="CO15" s="68"/>
       <c r="CP15" s="23"/>
       <c r="CQ15" s="68"/>
       <c r="CR15" s="68"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="18">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="18">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="16">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="48">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="49">
         <v>51.947000000000003</v>
       </c>
@@ -4821,51 +4843,53 @@
       </c>
       <c r="CF16" s="68">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="53">
         <v>63.689</v>
       </c>
       <c r="CH16" s="53">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="68">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="68">
         <v>63.637</v>
       </c>
       <c r="CK16" s="53">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="68">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="39">
         <v>68.497</v>
       </c>
-      <c r="CN16" s="21"/>
+      <c r="CN16" s="21">
+        <v>68.591999999999999</v>
+      </c>
       <c r="CO16" s="68"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="68"/>
       <c r="CR16" s="68"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="18">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="18">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="18">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="18">
         <v>79.19</v>
       </c>
       <c r="F17" s="18">
         <v>78.861999999999995</v>
       </c>
@@ -5102,51 +5126,53 @@
       </c>
       <c r="CF17" s="68">
         <v>96.69</v>
       </c>
       <c r="CG17" s="53">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="53">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="68">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="68">
         <v>113.623</v>
       </c>
       <c r="CK17" s="53">
         <v>113.446</v>
       </c>
       <c r="CL17" s="68">
         <v>113.137</v>
       </c>
       <c r="CM17" s="39">
         <v>99.094999999999999</v>
       </c>
-      <c r="CN17" s="21"/>
+      <c r="CN17" s="21">
+        <v>98.762</v>
+      </c>
       <c r="CO17" s="68"/>
       <c r="CP17" s="23"/>
       <c r="CQ17" s="68"/>
       <c r="CR17" s="68"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="18">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="18">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="18">
         <v>8.5000000000000006E-2</v>
       </c>
@@ -5383,51 +5409,53 @@
       </c>
       <c r="CF18" s="68">
         <v>0.19</v>
       </c>
       <c r="CG18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="68">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="53">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="68">
         <v>0.155</v>
       </c>
       <c r="CM18" s="39">
         <v>0.152</v>
       </c>
-      <c r="CN18" s="21"/>
+      <c r="CN18" s="21">
+        <v>0.158</v>
+      </c>
       <c r="CO18" s="68"/>
       <c r="CP18" s="23"/>
       <c r="CQ18" s="68"/>
       <c r="CR18" s="68"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="18">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="18">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="18">
         <v>1.7999999999999999E-2</v>
       </c>
@@ -5664,51 +5692,53 @@
       </c>
       <c r="CF19" s="68">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CH19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CI19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CJ19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CK19" s="53" t="s">
         <v>36</v>
       </c>
       <c r="CL19" s="68" t="s">
         <v>36</v>
       </c>
       <c r="CM19" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="CN19" s="21"/>
+      <c r="CN19" s="19" t="s">
+        <v>36</v>
+      </c>
       <c r="CO19" s="68"/>
       <c r="CP19" s="23"/>
       <c r="CQ19" s="68"/>
       <c r="CR19" s="68"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="18">
         <v>27.785</v>
       </c>
       <c r="C20" s="18">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="18">
         <v>30.099</v>
       </c>
       <c r="E20" s="18">
         <v>31.808</v>
       </c>
       <c r="F20" s="18">
         <v>32.167000000000002</v>
       </c>
@@ -5945,51 +5975,53 @@
       </c>
       <c r="CF20" s="68">
         <v>42.503</v>
       </c>
       <c r="CG20" s="53">
         <v>40.92</v>
       </c>
       <c r="CH20" s="53">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="68">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="68">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="53">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="68">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="39">
         <v>46.125</v>
       </c>
-      <c r="CN20" s="21"/>
+      <c r="CN20" s="21">
+        <v>46.073</v>
+      </c>
       <c r="CO20" s="68"/>
       <c r="CP20" s="23"/>
       <c r="CQ20" s="68"/>
       <c r="CR20" s="68"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F21" s="38" t="s">
         <v>36</v>
       </c>
@@ -6226,51 +6258,53 @@
       </c>
       <c r="CF21" s="68">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="53">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="68">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="39">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CN21" s="21"/>
+      <c r="CN21" s="21">
+        <v>0.63</v>
+      </c>
       <c r="CO21" s="68"/>
       <c r="CP21" s="23"/>
       <c r="CQ21" s="68"/>
       <c r="CR21" s="68"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="18">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="18">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="18">
         <v>0.629</v>
       </c>
       <c r="F22" s="18">
         <v>0.65800000000000003</v>
       </c>
@@ -6507,51 +6541,53 @@
       </c>
       <c r="CF22" s="68">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="53">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="68">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="68">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="73">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="39">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CN22" s="21"/>
+      <c r="CN22" s="21">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CO22" s="68"/>
       <c r="CP22" s="23"/>
       <c r="CQ22" s="68"/>
       <c r="CR22" s="68"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="D23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="38" t="s">
         <v>36</v>
       </c>
       <c r="F23" s="38" t="s">
         <v>36</v>
       </c>
@@ -6786,51 +6822,53 @@
       <c r="CE23" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI23" s="67"/>
       <c r="CJ23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL23" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CM23" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="CN23" s="38"/>
+      <c r="CN23" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CO23" s="67"/>
       <c r="CP23" s="67"/>
       <c r="CQ23" s="67"/>
       <c r="CR23" s="67"/>
       <c r="CS23" s="67"/>
     </row>
     <row r="24" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="18">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>36</v>
       </c>
       <c r="F24" s="18" t="s">
         <v>36</v>
       </c>
@@ -7065,51 +7103,53 @@
       <c r="CE24" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI24" s="67"/>
       <c r="CJ24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL24" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CM24" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="CN24" s="16"/>
+      <c r="CN24" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CO24" s="67"/>
       <c r="CP24" s="16"/>
       <c r="CQ24" s="67"/>
       <c r="CR24" s="67"/>
       <c r="CS24" s="67"/>
     </row>
     <row r="25" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
@@ -7344,51 +7384,53 @@
       <c r="CE25" s="62" t="s">
         <v>36</v>
       </c>
       <c r="CF25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CG25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CH25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CI25" s="53"/>
       <c r="CJ25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CK25" s="67" t="s">
         <v>36</v>
       </c>
       <c r="CL25" s="22" t="s">
         <v>36</v>
       </c>
       <c r="CM25" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="CN25" s="16"/>
+      <c r="CN25" s="67" t="s">
+        <v>36</v>
+      </c>
       <c r="CO25" s="67"/>
       <c r="CP25" s="67"/>
       <c r="CQ25" s="67"/>
       <c r="CR25" s="67"/>
       <c r="CS25" s="67"/>
     </row>
     <row r="26" spans="1:97" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31"/>
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
@@ -8648,69 +8690,69 @@
       <c r="D72" s="31"/>
       <c r="E72" s="31"/>
       <c r="F72" s="31"/>
       <c r="G72" s="31"/>
       <c r="H72" s="31"/>
       <c r="I72" s="31"/>
       <c r="J72" s="31"/>
       <c r="K72" s="31"/>
       <c r="L72" s="31"/>
       <c r="M72" s="31"/>
       <c r="N72" s="31"/>
       <c r="O72" s="31"/>
       <c r="P72" s="31"/>
       <c r="Q72" s="31"/>
       <c r="R72" s="31"/>
       <c r="S72" s="31"/>
       <c r="T72" s="31"/>
       <c r="U72" s="31"/>
       <c r="V72" s="31"/>
       <c r="W72" s="31"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>