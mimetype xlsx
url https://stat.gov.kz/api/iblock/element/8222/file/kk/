--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="17970" windowHeight="11595"/>
+    <workbookView xWindow="-600" yWindow="-300" windowWidth="23160" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'жылқы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Жылқы саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -833,87 +833,87 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="36" customWidth="1"/>
     <col min="2" max="6" width="9" style="36" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="36" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="36" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="36" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="36" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="36" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="36" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="36" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="36" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="36" customWidth="1"/>
     <col min="18" max="18" width="9" style="36" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="36" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="36" customWidth="1"/>
     <col min="21" max="21" width="9" style="36" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="38" width="9.140625" style="2"/>
     <col min="39" max="39" width="8" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.28515625" style="2" customWidth="1"/>
     <col min="41" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10.28515625" style="2" customWidth="1"/>
     <col min="75" max="85" width="9.140625" style="2"/>
     <col min="86" max="86" width="10.28515625" style="2" customWidth="1"/>
     <col min="87" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
       <c r="O1" s="58"/>
       <c r="P1" s="58"/>
       <c r="Q1" s="58"/>
       <c r="R1" s="58"/>
       <c r="S1" s="58"/>
       <c r="T1" s="58"/>
       <c r="U1" s="58"/>
       <c r="V1" s="58"/>
       <c r="W1" s="58"/>
@@ -1732,51 +1732,53 @@
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
       <c r="CM5" s="12">
         <v>5046.88</v>
       </c>
       <c r="CN5" s="50">
         <v>4943.7489999999998</v>
       </c>
-      <c r="CO5" s="50"/>
+      <c r="CO5" s="50">
+        <v>4870.8540000000003</v>
+      </c>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="44" t="s">
@@ -2015,51 +2017,53 @@
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
       <c r="CM6" s="45">
         <v>502.01499999999999</v>
       </c>
       <c r="CN6" s="53">
         <v>482.46300000000002</v>
       </c>
-      <c r="CO6" s="53"/>
+      <c r="CO6" s="53">
+        <v>463.90699999999998</v>
+      </c>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
       </c>
       <c r="G7" s="20">
@@ -2298,51 +2302,53 @@
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
       <c r="CM7" s="51">
         <v>308.12299999999999</v>
       </c>
       <c r="CN7" s="51">
         <v>292.01799999999997</v>
       </c>
-      <c r="CO7" s="51"/>
+      <c r="CO7" s="51">
+        <v>290.27499999999998</v>
+      </c>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
       </c>
       <c r="G8" s="20">
@@ -2581,51 +2587,53 @@
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
       <c r="CM8" s="51">
         <v>429.74099999999999</v>
       </c>
       <c r="CN8" s="51">
         <v>426.202</v>
       </c>
-      <c r="CO8" s="51"/>
+      <c r="CO8" s="51">
+        <v>423.69400000000002</v>
+      </c>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
       </c>
       <c r="G9" s="20">
@@ -2864,51 +2872,53 @@
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
       <c r="CM9" s="51">
         <v>268.43900000000002</v>
       </c>
       <c r="CN9" s="51">
         <v>265.41399999999999</v>
       </c>
-      <c r="CO9" s="51"/>
+      <c r="CO9" s="51">
+        <v>260.01</v>
+      </c>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
       </c>
       <c r="G10" s="20">
@@ -3147,51 +3157,53 @@
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
       <c r="CM10" s="51">
         <v>165.18</v>
       </c>
       <c r="CN10" s="51">
         <v>164.21799999999999</v>
       </c>
-      <c r="CO10" s="51"/>
+      <c r="CO10" s="51">
+        <v>163.23699999999999</v>
+      </c>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
       </c>
       <c r="G11" s="20">
@@ -3430,51 +3442,53 @@
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
       <c r="CM11" s="51">
         <v>324.92099999999999</v>
       </c>
       <c r="CN11" s="51">
         <v>323.64800000000002</v>
       </c>
-      <c r="CO11" s="51"/>
+      <c r="CO11" s="51">
+        <v>322.017</v>
+      </c>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
       </c>
       <c r="G12" s="20">
@@ -3713,51 +3727,53 @@
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
       <c r="CM12" s="51">
         <v>217.57499999999999</v>
       </c>
       <c r="CN12" s="51">
         <v>216.23</v>
       </c>
-      <c r="CO12" s="51"/>
+      <c r="CO12" s="51">
+        <v>210.64699999999999</v>
+      </c>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="44" t="s">
@@ -3996,51 +4012,53 @@
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
       <c r="CM13" s="46">
         <v>240.126</v>
       </c>
       <c r="CN13" s="51">
         <v>239.48500000000001</v>
       </c>
-      <c r="CO13" s="51"/>
+      <c r="CO13" s="51">
+        <v>234.93600000000001</v>
+      </c>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
       </c>
       <c r="G14" s="20">
@@ -4279,51 +4297,53 @@
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
       <c r="CM14" s="51">
         <v>423.77600000000001</v>
       </c>
       <c r="CN14" s="51">
         <v>420.96199999999999</v>
       </c>
-      <c r="CO14" s="51"/>
+      <c r="CO14" s="51">
+        <v>416.48099999999999</v>
+      </c>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
       </c>
       <c r="G15" s="20">
@@ -4562,51 +4582,53 @@
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
       <c r="CM15" s="51">
         <v>186.49100000000001</v>
       </c>
       <c r="CN15" s="51">
         <v>186.93299999999999</v>
       </c>
-      <c r="CO15" s="51"/>
+      <c r="CO15" s="51">
+        <v>186.55699999999999</v>
+      </c>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
       </c>
       <c r="G16" s="20">
@@ -4845,51 +4867,53 @@
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
       <c r="CM16" s="51">
         <v>282.495</v>
       </c>
       <c r="CN16" s="51">
         <v>280.02999999999997</v>
       </c>
-      <c r="CO16" s="51"/>
+      <c r="CO16" s="51">
+        <v>277.28800000000001</v>
+      </c>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
       </c>
       <c r="G17" s="20">
@@ -5128,51 +5152,53 @@
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
       <c r="CM17" s="51">
         <v>148.417</v>
       </c>
       <c r="CN17" s="51">
         <v>147.93600000000001</v>
       </c>
-      <c r="CO17" s="51"/>
+      <c r="CO17" s="51">
+        <v>147.727</v>
+      </c>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
       </c>
       <c r="G18" s="20">
@@ -5411,51 +5437,53 @@
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
       <c r="CM18" s="51">
         <v>328.89</v>
       </c>
       <c r="CN18" s="51">
         <v>325.71199999999999</v>
       </c>
-      <c r="CO18" s="51"/>
+      <c r="CO18" s="51">
+        <v>321.77800000000002</v>
+      </c>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
       </c>
       <c r="G19" s="20">
@@ -5694,51 +5722,53 @@
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
       <c r="CM19" s="51">
         <v>206.417</v>
       </c>
       <c r="CN19" s="51">
         <v>155.34399999999999</v>
       </c>
-      <c r="CO19" s="51"/>
+      <c r="CO19" s="51">
+        <v>147.898</v>
+      </c>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
       </c>
       <c r="G20" s="20">
@@ -5977,51 +6007,53 @@
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
       <c r="CM20" s="51">
         <v>549.03800000000001</v>
       </c>
       <c r="CN20" s="51">
         <v>544.22500000000002</v>
       </c>
-      <c r="CO20" s="51"/>
+      <c r="CO20" s="51">
+        <v>539.30799999999999</v>
+      </c>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="44" t="s">
@@ -6260,51 +6292,53 @@
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
       <c r="CM21" s="29">
         <v>187.75399999999999</v>
       </c>
       <c r="CN21" s="51">
         <v>200.566</v>
       </c>
-      <c r="CO21" s="51"/>
+      <c r="CO21" s="51">
+        <v>197.202</v>
+      </c>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
       </c>
       <c r="G22" s="20">
@@ -6543,51 +6577,53 @@
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
       <c r="CM22" s="51">
         <v>254.39500000000001</v>
       </c>
       <c r="CN22" s="51">
         <v>249.39099999999999</v>
       </c>
-      <c r="CO22" s="51"/>
+      <c r="CO22" s="51">
+        <v>245.38399999999999</v>
+      </c>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
       </c>
       <c r="G23" s="19">
@@ -6826,51 +6862,53 @@
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
       <c r="CM23" s="51">
         <v>0.40300000000000002</v>
       </c>
       <c r="CN23" s="51">
         <v>0.4</v>
       </c>
-      <c r="CO23" s="51"/>
+      <c r="CO23" s="51">
+        <v>0.39400000000000002</v>
+      </c>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
       </c>
       <c r="G24" s="21">
@@ -7109,51 +7147,53 @@
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
       <c r="CM24" s="51">
         <v>1.7470000000000001</v>
       </c>
       <c r="CN24" s="51">
         <v>1.7490000000000001</v>
       </c>
-      <c r="CO24" s="51"/>
+      <c r="CO24" s="51">
+        <v>1.546</v>
+      </c>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
       </c>
       <c r="G25" s="21">
@@ -7392,51 +7432,53 @@
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
       <c r="CM25" s="52">
         <v>20.937000000000001</v>
       </c>
       <c r="CN25" s="52">
         <v>20.823</v>
       </c>
-      <c r="CO25" s="52"/>
+      <c r="CO25" s="52">
+        <v>20.568000000000001</v>
+      </c>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35"/>
       <c r="R27" s="35"/>