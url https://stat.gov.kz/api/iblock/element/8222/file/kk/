--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -833,51 +833,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="36" customWidth="1"/>
     <col min="2" max="6" width="9" style="36" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="36" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="36" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="36" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="36" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="36" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="36" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="36" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="36" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="36" customWidth="1"/>
     <col min="18" max="18" width="9" style="36" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="36" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="36" customWidth="1"/>
     <col min="21" max="21" width="9" style="36" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
@@ -1720,51 +1720,53 @@
       </c>
       <c r="CC5" s="50">
         <v>4546.3440000000001</v>
       </c>
       <c r="CD5" s="50">
         <v>4463.4070000000002</v>
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
-      <c r="CK5" s="50"/>
+      <c r="CK5" s="50">
+        <v>5144.665</v>
+      </c>
       <c r="CL5" s="50"/>
       <c r="CM5" s="12"/>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
@@ -1995,51 +1997,53 @@
       </c>
       <c r="CC6" s="53">
         <v>416.24700000000001</v>
       </c>
       <c r="CD6" s="53">
         <v>398.572</v>
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
-      <c r="CK6" s="53"/>
+      <c r="CK6" s="53">
+        <v>493.94900000000001</v>
+      </c>
       <c r="CL6" s="53"/>
       <c r="CM6" s="45"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
@@ -2270,51 +2274,53 @@
       </c>
       <c r="CC7" s="51">
         <v>268.87799999999999</v>
       </c>
       <c r="CD7" s="51">
         <v>265.18900000000002</v>
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
-      <c r="CK7" s="51"/>
+      <c r="CK7" s="51">
+        <v>288.21899999999999</v>
+      </c>
       <c r="CL7" s="51"/>
       <c r="CM7" s="51"/>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
@@ -2545,51 +2551,53 @@
       </c>
       <c r="CC8" s="51">
         <v>374.04899999999998</v>
       </c>
       <c r="CD8" s="51">
         <v>368.19900000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
-      <c r="CK8" s="51"/>
+      <c r="CK8" s="51">
+        <v>420.66</v>
+      </c>
       <c r="CL8" s="51"/>
       <c r="CM8" s="51"/>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
@@ -2820,51 +2828,53 @@
       </c>
       <c r="CC9" s="51">
         <v>245.096</v>
       </c>
       <c r="CD9" s="51">
         <v>242.37</v>
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
-      <c r="CK9" s="51"/>
+      <c r="CK9" s="51">
+        <v>299.19099999999997</v>
+      </c>
       <c r="CL9" s="51"/>
       <c r="CM9" s="51"/>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
@@ -3095,51 +3105,53 @@
       </c>
       <c r="CC10" s="51">
         <v>152.489</v>
       </c>
       <c r="CD10" s="51">
         <v>150.18700000000001</v>
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
-      <c r="CK10" s="51"/>
+      <c r="CK10" s="51">
+        <v>159.238</v>
+      </c>
       <c r="CL10" s="51"/>
       <c r="CM10" s="51"/>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
@@ -3370,51 +3382,53 @@
       </c>
       <c r="CC11" s="51">
         <v>319.06400000000002</v>
       </c>
       <c r="CD11" s="51">
         <v>315.20299999999997</v>
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
-      <c r="CK11" s="51"/>
+      <c r="CK11" s="51">
+        <v>359.18599999999998</v>
+      </c>
       <c r="CL11" s="51"/>
       <c r="CM11" s="51"/>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
@@ -3645,51 +3659,53 @@
       </c>
       <c r="CC12" s="51">
         <v>189.98</v>
       </c>
       <c r="CD12" s="51">
         <v>183.63900000000001</v>
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
-      <c r="CK12" s="51"/>
+      <c r="CK12" s="51">
+        <v>209.786</v>
+      </c>
       <c r="CL12" s="51"/>
       <c r="CM12" s="51"/>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
@@ -3920,51 +3936,53 @@
       </c>
       <c r="CC13" s="51">
         <v>224.94399999999999</v>
       </c>
       <c r="CD13" s="51">
         <v>223.98400000000001</v>
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
-      <c r="CK13" s="51"/>
+      <c r="CK13" s="51">
+        <v>242.148</v>
+      </c>
       <c r="CL13" s="51"/>
       <c r="CM13" s="46"/>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
@@ -4195,51 +4213,53 @@
       </c>
       <c r="CC14" s="51">
         <v>392.94200000000001</v>
       </c>
       <c r="CD14" s="51">
         <v>383.83699999999999</v>
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
-      <c r="CK14" s="51"/>
+      <c r="CK14" s="51">
+        <v>483.20699999999999</v>
+      </c>
       <c r="CL14" s="51"/>
       <c r="CM14" s="51"/>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
@@ -4470,51 +4490,53 @@
       </c>
       <c r="CC15" s="51">
         <v>172.74199999999999</v>
       </c>
       <c r="CD15" s="51">
         <v>171.62700000000001</v>
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
-      <c r="CK15" s="51"/>
+      <c r="CK15" s="51">
+        <v>183.57300000000001</v>
+      </c>
       <c r="CL15" s="51"/>
       <c r="CM15" s="51"/>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
@@ -4745,51 +4767,53 @@
       </c>
       <c r="CC16" s="51">
         <v>269.49700000000001</v>
       </c>
       <c r="CD16" s="51">
         <v>268.10399999999998</v>
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
-      <c r="CK16" s="51"/>
+      <c r="CK16" s="51">
+        <v>288.839</v>
+      </c>
       <c r="CL16" s="51"/>
       <c r="CM16" s="51"/>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
@@ -5020,51 +5044,53 @@
       </c>
       <c r="CC17" s="51">
         <v>133.67500000000001</v>
       </c>
       <c r="CD17" s="51">
         <v>133.80099999999999</v>
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
-      <c r="CK17" s="51"/>
+      <c r="CK17" s="51">
+        <v>182.083</v>
+      </c>
       <c r="CL17" s="51"/>
       <c r="CM17" s="51"/>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
@@ -5295,51 +5321,53 @@
       </c>
       <c r="CC18" s="51">
         <v>301.17700000000002</v>
       </c>
       <c r="CD18" s="51">
         <v>295.48</v>
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
-      <c r="CK18" s="51"/>
+      <c r="CK18" s="51">
+        <v>354.76499999999999</v>
+      </c>
       <c r="CL18" s="51"/>
       <c r="CM18" s="51"/>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
@@ -5570,51 +5598,53 @@
       </c>
       <c r="CC19" s="51">
         <v>135.61099999999999</v>
       </c>
       <c r="CD19" s="51">
         <v>130.374</v>
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
-      <c r="CK19" s="51"/>
+      <c r="CK19" s="51">
+        <v>172.666</v>
+      </c>
       <c r="CL19" s="51"/>
       <c r="CM19" s="51"/>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
@@ -5845,51 +5875,53 @@
       </c>
       <c r="CC20" s="51">
         <v>495.79399999999998</v>
       </c>
       <c r="CD20" s="51">
         <v>486.87900000000002</v>
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
-      <c r="CK20" s="51"/>
+      <c r="CK20" s="51">
+        <v>530.91899999999998</v>
+      </c>
       <c r="CL20" s="51"/>
       <c r="CM20" s="51"/>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
@@ -6120,51 +6152,53 @@
       </c>
       <c r="CC21" s="51">
         <v>188.13200000000001</v>
       </c>
       <c r="CD21" s="51">
         <v>182.74100000000001</v>
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
-      <c r="CK21" s="51"/>
+      <c r="CK21" s="51">
+        <v>189.45500000000001</v>
+      </c>
       <c r="CL21" s="51"/>
       <c r="CM21" s="29"/>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
@@ -6395,51 +6429,53 @@
       </c>
       <c r="CC22" s="51">
         <v>243.672</v>
       </c>
       <c r="CD22" s="51">
         <v>239.30699999999999</v>
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
-      <c r="CK22" s="51"/>
+      <c r="CK22" s="51">
+        <v>263.91399999999999</v>
+      </c>
       <c r="CL22" s="51"/>
       <c r="CM22" s="51"/>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
@@ -6670,51 +6706,53 @@
       </c>
       <c r="CC23" s="51">
         <v>0.40300000000000002</v>
       </c>
       <c r="CD23" s="51">
         <v>0.39700000000000002</v>
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
-      <c r="CK23" s="51"/>
+      <c r="CK23" s="51">
+        <v>0.35399999999999998</v>
+      </c>
       <c r="CL23" s="51"/>
       <c r="CM23" s="51"/>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
@@ -6945,51 +6983,53 @@
       </c>
       <c r="CC24" s="51">
         <v>1.248</v>
       </c>
       <c r="CD24" s="51">
         <v>1.2669999999999999</v>
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
-      <c r="CK24" s="51"/>
+      <c r="CK24" s="51">
+        <v>1.472</v>
+      </c>
       <c r="CL24" s="51"/>
       <c r="CM24" s="51"/>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
@@ -7220,51 +7260,53 @@
       </c>
       <c r="CC25" s="52">
         <v>20.704000000000001</v>
       </c>
       <c r="CD25" s="52">
         <v>22.25</v>
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
-      <c r="CK25" s="52"/>
+      <c r="CK25" s="52">
+        <v>21.041</v>
+      </c>
       <c r="CL25" s="52"/>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
@@ -8458,69 +8500,69 @@
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
       <c r="R75" s="35"/>
       <c r="S75" s="35"/>
       <c r="T75" s="35"/>
       <c r="U75" s="35"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="BR2:BU2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>