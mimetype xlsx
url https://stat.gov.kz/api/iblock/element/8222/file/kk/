--- v1 (2026-06-09)
+++ v2 (2026-06-30)
@@ -1,49 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'жылқы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Жылқы саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -154,51 +159,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -581,86 +586,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -832,52 +837,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5"/>
+      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="36" customWidth="1"/>
     <col min="2" max="6" width="9" style="36" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="36" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="36" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="36" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="36" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="36" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="36" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="36" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="36" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="36" customWidth="1"/>
     <col min="18" max="18" width="9" style="36" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="36" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="36" customWidth="1"/>
     <col min="21" max="21" width="9" style="36" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
@@ -1723,51 +1728,53 @@
       </c>
       <c r="CD5" s="50">
         <v>4463.4070000000002</v>
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
-      <c r="CL5" s="50"/>
+      <c r="CL5" s="50">
+        <v>5380.4690000000001</v>
+      </c>
       <c r="CM5" s="12"/>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="44" t="s">
@@ -2000,51 +2007,53 @@
       </c>
       <c r="CD6" s="53">
         <v>398.572</v>
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
-      <c r="CL6" s="53"/>
+      <c r="CL6" s="53">
+        <v>518.96100000000001</v>
+      </c>
       <c r="CM6" s="45"/>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
@@ -2277,51 +2286,53 @@
       </c>
       <c r="CD7" s="51">
         <v>265.18900000000002</v>
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
-      <c r="CL7" s="51"/>
+      <c r="CL7" s="51">
+        <v>305.40300000000002</v>
+      </c>
       <c r="CM7" s="51"/>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
@@ -2554,51 +2565,53 @@
       </c>
       <c r="CD8" s="51">
         <v>368.19900000000001</v>
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
-      <c r="CL8" s="51"/>
+      <c r="CL8" s="51">
+        <v>435.75599999999997</v>
+      </c>
       <c r="CM8" s="51"/>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
@@ -2831,51 +2844,53 @@
       </c>
       <c r="CD9" s="51">
         <v>242.37</v>
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
-      <c r="CL9" s="51"/>
+      <c r="CL9" s="51">
+        <v>310.35700000000003</v>
+      </c>
       <c r="CM9" s="51"/>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
@@ -3108,51 +3123,53 @@
       </c>
       <c r="CD10" s="51">
         <v>150.18700000000001</v>
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
-      <c r="CL10" s="51"/>
+      <c r="CL10" s="51">
+        <v>165.74100000000001</v>
+      </c>
       <c r="CM10" s="51"/>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
@@ -3385,51 +3402,53 @@
       </c>
       <c r="CD11" s="51">
         <v>315.20299999999997</v>
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
-      <c r="CL11" s="51"/>
+      <c r="CL11" s="51">
+        <v>380.76400000000001</v>
+      </c>
       <c r="CM11" s="51"/>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
@@ -3662,51 +3681,53 @@
       </c>
       <c r="CD12" s="51">
         <v>183.63900000000001</v>
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
-      <c r="CL12" s="51"/>
+      <c r="CL12" s="51">
+        <v>211.34</v>
+      </c>
       <c r="CM12" s="51"/>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="44" t="s">
@@ -3939,51 +3960,53 @@
       </c>
       <c r="CD13" s="51">
         <v>223.98400000000001</v>
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
-      <c r="CL13" s="51"/>
+      <c r="CL13" s="51">
+        <v>243.904</v>
+      </c>
       <c r="CM13" s="46"/>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
@@ -4216,51 +4239,53 @@
       </c>
       <c r="CD14" s="51">
         <v>383.83699999999999</v>
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
-      <c r="CL14" s="51"/>
+      <c r="CL14" s="51">
+        <v>510.45499999999998</v>
+      </c>
       <c r="CM14" s="51"/>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
@@ -4493,51 +4518,53 @@
       </c>
       <c r="CD15" s="51">
         <v>171.62700000000001</v>
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
-      <c r="CL15" s="51"/>
+      <c r="CL15" s="51">
+        <v>191.726</v>
+      </c>
       <c r="CM15" s="51"/>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
@@ -4770,51 +4797,53 @@
       </c>
       <c r="CD16" s="51">
         <v>268.10399999999998</v>
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
-      <c r="CL16" s="51"/>
+      <c r="CL16" s="51">
+        <v>297.96699999999998</v>
+      </c>
       <c r="CM16" s="51"/>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
@@ -5047,51 +5076,53 @@
       </c>
       <c r="CD17" s="51">
         <v>133.80099999999999</v>
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
-      <c r="CL17" s="51"/>
+      <c r="CL17" s="51">
+        <v>181.83</v>
+      </c>
       <c r="CM17" s="51"/>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
@@ -5324,51 +5355,53 @@
       </c>
       <c r="CD18" s="51">
         <v>295.48</v>
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
-      <c r="CL18" s="51"/>
+      <c r="CL18" s="51">
+        <v>378.04700000000003</v>
+      </c>
       <c r="CM18" s="51"/>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
@@ -5601,51 +5634,53 @@
       </c>
       <c r="CD19" s="51">
         <v>130.374</v>
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
-      <c r="CL19" s="51"/>
+      <c r="CL19" s="51">
+        <v>205.20400000000001</v>
+      </c>
       <c r="CM19" s="51"/>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
@@ -5878,51 +5913,53 @@
       </c>
       <c r="CD20" s="51">
         <v>486.87900000000002</v>
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
-      <c r="CL20" s="51"/>
+      <c r="CL20" s="51">
+        <v>545.08600000000001</v>
+      </c>
       <c r="CM20" s="51"/>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="44" t="s">
@@ -6155,51 +6192,53 @@
       </c>
       <c r="CD21" s="51">
         <v>182.74100000000001</v>
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
-      <c r="CL21" s="51"/>
+      <c r="CL21" s="51">
+        <v>192.827</v>
+      </c>
       <c r="CM21" s="29"/>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
@@ -6432,51 +6471,53 @@
       </c>
       <c r="CD22" s="51">
         <v>239.30699999999999</v>
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
-      <c r="CL22" s="51"/>
+      <c r="CL22" s="51">
+        <v>282.43400000000003</v>
+      </c>
       <c r="CM22" s="51"/>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
@@ -6709,51 +6750,53 @@
       </c>
       <c r="CD23" s="51">
         <v>0.39700000000000002</v>
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
-      <c r="CL23" s="51"/>
+      <c r="CL23" s="51">
+        <v>0.34200000000000003</v>
+      </c>
       <c r="CM23" s="51"/>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
@@ -6986,51 +7029,53 @@
       </c>
       <c r="CD24" s="51">
         <v>1.2669999999999999</v>
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
-      <c r="CL24" s="51"/>
+      <c r="CL24" s="51">
+        <v>1.464</v>
+      </c>
       <c r="CM24" s="51"/>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
@@ -7263,51 +7308,53 @@
       </c>
       <c r="CD25" s="52">
         <v>22.25</v>
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
-      <c r="CL25" s="52"/>
+      <c r="CL25" s="52">
+        <v>20.861000000000001</v>
+      </c>
       <c r="CM25" s="52"/>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
@@ -8500,69 +8547,69 @@
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
       <c r="R75" s="35"/>
       <c r="S75" s="35"/>
       <c r="T75" s="35"/>
       <c r="U75" s="35"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="BR2:BU2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>