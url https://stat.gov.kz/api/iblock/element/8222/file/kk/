--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,54 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'жылқы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Жылқы саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
@@ -159,51 +154,51 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдың соңына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -586,86 +581,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -838,51 +833,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="36" customWidth="1"/>
     <col min="2" max="6" width="9" style="36" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="36" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="36" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="36" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="36" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="36" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="36" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="36" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="36" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="36" customWidth="1"/>
     <col min="18" max="18" width="9" style="36" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="36" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="36" customWidth="1"/>
     <col min="21" max="21" width="9" style="36" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
@@ -1731,51 +1726,53 @@
       </c>
       <c r="CE5" s="50">
         <v>4410.8720000000003</v>
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="12">
+        <v>5046.88</v>
+      </c>
       <c r="CN5" s="50"/>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>38</v>
@@ -2010,51 +2007,53 @@
       </c>
       <c r="CE6" s="53">
         <v>389.99200000000002</v>
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
-      <c r="CM6" s="45"/>
+      <c r="CM6" s="45">
+        <v>502.01499999999999</v>
+      </c>
       <c r="CN6" s="53"/>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
@@ -2289,51 +2288,53 @@
       </c>
       <c r="CE7" s="51">
         <v>261.709</v>
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
-      <c r="CM7" s="51"/>
+      <c r="CM7" s="51">
+        <v>308.12299999999999</v>
+      </c>
       <c r="CN7" s="51"/>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
@@ -2568,51 +2569,53 @@
       </c>
       <c r="CE8" s="51">
         <v>362.25400000000002</v>
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
-      <c r="CM8" s="51"/>
+      <c r="CM8" s="51">
+        <v>429.74099999999999</v>
+      </c>
       <c r="CN8" s="51"/>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
@@ -2847,51 +2850,53 @@
       </c>
       <c r="CE9" s="51">
         <v>251.482</v>
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
-      <c r="CM9" s="51"/>
+      <c r="CM9" s="51">
+        <v>268.43900000000002</v>
+      </c>
       <c r="CN9" s="51"/>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
@@ -3126,51 +3131,53 @@
       </c>
       <c r="CE10" s="51">
         <v>148.92400000000001</v>
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
-      <c r="CM10" s="51"/>
+      <c r="CM10" s="51">
+        <v>165.18</v>
+      </c>
       <c r="CN10" s="51"/>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
@@ -3405,51 +3412,53 @@
       </c>
       <c r="CE11" s="51">
         <v>313.01799999999997</v>
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
-      <c r="CM11" s="51"/>
+      <c r="CM11" s="51">
+        <v>324.92099999999999</v>
+      </c>
       <c r="CN11" s="51"/>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
@@ -3684,51 +3693,53 @@
       </c>
       <c r="CE12" s="51">
         <v>179.768</v>
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
-      <c r="CM12" s="51"/>
+      <c r="CM12" s="51">
+        <v>217.57499999999999</v>
+      </c>
       <c r="CN12" s="51"/>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>38</v>
@@ -3963,51 +3974,53 @@
       </c>
       <c r="CE13" s="51">
         <v>218.714</v>
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
-      <c r="CM13" s="46"/>
+      <c r="CM13" s="46">
+        <v>240.126</v>
+      </c>
       <c r="CN13" s="51"/>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
@@ -4242,51 +4255,53 @@
       </c>
       <c r="CE14" s="51">
         <v>380.24299999999999</v>
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
-      <c r="CM14" s="51"/>
+      <c r="CM14" s="51">
+        <v>423.77600000000001</v>
+      </c>
       <c r="CN14" s="51"/>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
@@ -4521,51 +4536,53 @@
       </c>
       <c r="CE15" s="51">
         <v>170.15100000000001</v>
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
-      <c r="CM15" s="51"/>
+      <c r="CM15" s="51">
+        <v>186.49100000000001</v>
+      </c>
       <c r="CN15" s="51"/>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
@@ -4800,51 +4817,53 @@
       </c>
       <c r="CE16" s="51">
         <v>263.86500000000001</v>
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
-      <c r="CM16" s="51"/>
+      <c r="CM16" s="51">
+        <v>282.495</v>
+      </c>
       <c r="CN16" s="51"/>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
@@ -5079,51 +5098,53 @@
       </c>
       <c r="CE17" s="51">
         <v>133.75299999999999</v>
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
-      <c r="CM17" s="51"/>
+      <c r="CM17" s="51">
+        <v>148.417</v>
+      </c>
       <c r="CN17" s="51"/>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
@@ -5358,51 +5379,53 @@
       </c>
       <c r="CE18" s="51">
         <v>286.7</v>
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
-      <c r="CM18" s="51"/>
+      <c r="CM18" s="51">
+        <v>328.89</v>
+      </c>
       <c r="CN18" s="51"/>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
@@ -5637,51 +5660,53 @@
       </c>
       <c r="CE19" s="51">
         <v>128.79900000000001</v>
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
-      <c r="CM19" s="51"/>
+      <c r="CM19" s="51">
+        <v>206.417</v>
+      </c>
       <c r="CN19" s="51"/>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
@@ -5916,51 +5941,53 @@
       </c>
       <c r="CE20" s="51">
         <v>476.529</v>
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
-      <c r="CM20" s="51"/>
+      <c r="CM20" s="51">
+        <v>549.03800000000001</v>
+      </c>
       <c r="CN20" s="51"/>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>38</v>
@@ -6195,51 +6222,53 @@
       </c>
       <c r="CE21" s="51">
         <v>181.74</v>
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
-      <c r="CM21" s="29"/>
+      <c r="CM21" s="29">
+        <v>187.75399999999999</v>
+      </c>
       <c r="CN21" s="51"/>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
@@ -6474,51 +6503,53 @@
       </c>
       <c r="CE22" s="51">
         <v>240.11699999999999</v>
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
-      <c r="CM22" s="51"/>
+      <c r="CM22" s="51">
+        <v>254.39500000000001</v>
+      </c>
       <c r="CN22" s="51"/>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
@@ -6753,51 +6784,53 @@
       </c>
       <c r="CE23" s="51">
         <v>0.44400000000000001</v>
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
-      <c r="CM23" s="51"/>
+      <c r="CM23" s="51">
+        <v>0.40300000000000002</v>
+      </c>
       <c r="CN23" s="51"/>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
@@ -7032,51 +7065,53 @@
       </c>
       <c r="CE24" s="51">
         <v>1.3029999999999999</v>
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
-      <c r="CM24" s="51"/>
+      <c r="CM24" s="51">
+        <v>1.7470000000000001</v>
+      </c>
       <c r="CN24" s="51"/>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
@@ -7311,51 +7346,53 @@
       </c>
       <c r="CE25" s="52">
         <v>21.367000000000001</v>
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
-      <c r="CM25" s="52"/>
+      <c r="CM25" s="52">
+        <v>20.937000000000001</v>
+      </c>
       <c r="CN25" s="52"/>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
@@ -8547,69 +8584,69 @@
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
       <c r="R75" s="35"/>
       <c r="S75" s="35"/>
       <c r="T75" s="35"/>
       <c r="U75" s="35"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="BR2:BU2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>