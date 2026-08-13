--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="17970" windowHeight="11595"/>
   </bookViews>
   <sheets>
     <sheet name="жылқы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'жылқы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Жылқы саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -832,52 +832,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="36" customWidth="1"/>
     <col min="2" max="6" width="9" style="36" customWidth="1"/>
     <col min="7" max="7" width="9.5703125" style="36" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="36" customWidth="1"/>
     <col min="9" max="9" width="8.28515625" style="36" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="36" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="36" customWidth="1"/>
     <col min="12" max="13" width="9.42578125" style="36" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="36" customWidth="1"/>
     <col min="15" max="15" width="9.5703125" style="36" customWidth="1"/>
     <col min="16" max="16" width="8.85546875" style="36" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="36" customWidth="1"/>
     <col min="18" max="18" width="9" style="36" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" style="36" customWidth="1"/>
     <col min="20" max="20" width="8.7109375" style="36" customWidth="1"/>
     <col min="21" max="21" width="9" style="36" customWidth="1"/>
     <col min="22" max="22" width="9.7109375" style="2" customWidth="1"/>
     <col min="23" max="23" width="9.5703125" style="2" customWidth="1"/>
     <col min="24" max="26" width="9.140625" style="2"/>
     <col min="27" max="27" width="8" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
@@ -1729,51 +1729,53 @@
       </c>
       <c r="CF5" s="50">
         <v>4354.8710000000001</v>
       </c>
       <c r="CG5" s="50">
         <v>4595.6549999999997</v>
       </c>
       <c r="CH5" s="50">
         <v>4607.68</v>
       </c>
       <c r="CI5" s="50">
         <v>4587.3389999999999</v>
       </c>
       <c r="CJ5" s="50">
         <v>4758.6289999999999</v>
       </c>
       <c r="CK5" s="50">
         <v>5144.665</v>
       </c>
       <c r="CL5" s="50">
         <v>5380.4690000000001</v>
       </c>
       <c r="CM5" s="12">
         <v>5046.88</v>
       </c>
-      <c r="CN5" s="50"/>
+      <c r="CN5" s="50">
+        <v>4943.7489999999998</v>
+      </c>
       <c r="CO5" s="50"/>
       <c r="CP5" s="50"/>
       <c r="CQ5" s="50"/>
       <c r="CR5" s="50"/>
       <c r="CS5" s="50"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>38</v>
       </c>
@@ -2010,51 +2012,53 @@
       </c>
       <c r="CF6" s="53">
         <v>378.62</v>
       </c>
       <c r="CG6" s="53">
         <v>409.29500000000002</v>
       </c>
       <c r="CH6" s="53">
         <v>405.99299999999999</v>
       </c>
       <c r="CI6" s="53">
         <v>403.99900000000002</v>
       </c>
       <c r="CJ6" s="53">
         <v>412.44900000000001</v>
       </c>
       <c r="CK6" s="53">
         <v>493.94900000000001</v>
       </c>
       <c r="CL6" s="53">
         <v>518.96100000000001</v>
       </c>
       <c r="CM6" s="45">
         <v>502.01499999999999</v>
       </c>
-      <c r="CN6" s="53"/>
+      <c r="CN6" s="53">
+        <v>482.46300000000002</v>
+      </c>
       <c r="CO6" s="53"/>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="19">
         <v>186.11799999999999</v>
       </c>
       <c r="C7" s="19">
         <v>185.45699999999999</v>
       </c>
       <c r="D7" s="19">
         <v>189.45</v>
       </c>
       <c r="E7" s="19">
         <v>205.30500000000001</v>
       </c>
       <c r="F7" s="19">
         <v>219.18600000000001</v>
       </c>
@@ -2291,51 +2295,53 @@
       </c>
       <c r="CF7" s="51">
         <v>254.941</v>
       </c>
       <c r="CG7" s="51">
         <v>249.96700000000001</v>
       </c>
       <c r="CH7" s="51">
         <v>271.44499999999999</v>
       </c>
       <c r="CI7" s="51">
         <v>270.35500000000002</v>
       </c>
       <c r="CJ7" s="51">
         <v>274.59100000000001</v>
       </c>
       <c r="CK7" s="51">
         <v>288.21899999999999</v>
       </c>
       <c r="CL7" s="51">
         <v>305.40300000000002</v>
       </c>
       <c r="CM7" s="51">
         <v>308.12299999999999</v>
       </c>
-      <c r="CN7" s="51"/>
+      <c r="CN7" s="51">
+        <v>292.01799999999997</v>
+      </c>
       <c r="CO7" s="51"/>
       <c r="CP7" s="51"/>
       <c r="CQ7" s="51"/>
       <c r="CR7" s="51"/>
       <c r="CS7" s="51"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="19">
         <v>124.825</v>
       </c>
       <c r="C8" s="19">
         <v>123.236</v>
       </c>
       <c r="D8" s="19">
         <v>126.06</v>
       </c>
       <c r="E8" s="19">
         <v>138.756</v>
       </c>
       <c r="F8" s="19">
         <v>148.47499999999999</v>
       </c>
@@ -2572,51 +2578,53 @@
       </c>
       <c r="CF8" s="51">
         <v>352.34100000000001</v>
       </c>
       <c r="CG8" s="51">
         <v>399.74900000000002</v>
       </c>
       <c r="CH8" s="51">
         <v>395.50700000000001</v>
       </c>
       <c r="CI8" s="51">
         <v>393.07</v>
       </c>
       <c r="CJ8" s="51">
         <v>399.26100000000002</v>
       </c>
       <c r="CK8" s="51">
         <v>420.66</v>
       </c>
       <c r="CL8" s="51">
         <v>435.75599999999997</v>
       </c>
       <c r="CM8" s="51">
         <v>429.74099999999999</v>
       </c>
-      <c r="CN8" s="51"/>
+      <c r="CN8" s="51">
+        <v>426.202</v>
+      </c>
       <c r="CO8" s="51"/>
       <c r="CP8" s="51"/>
       <c r="CQ8" s="51"/>
       <c r="CR8" s="51"/>
       <c r="CS8" s="51"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="19">
         <v>308.60199999999998</v>
       </c>
       <c r="C9" s="19">
         <v>310.74099999999999</v>
       </c>
       <c r="D9" s="19">
         <v>327.68</v>
       </c>
       <c r="E9" s="19">
         <v>352.13600000000002</v>
       </c>
       <c r="F9" s="19">
         <v>373.947</v>
       </c>
@@ -2853,51 +2861,53 @@
       </c>
       <c r="CF9" s="51">
         <v>262.733</v>
       </c>
       <c r="CG9" s="51">
         <v>250.26900000000001</v>
       </c>
       <c r="CH9" s="51">
         <v>251.477</v>
       </c>
       <c r="CI9" s="51">
         <v>252.09800000000001</v>
       </c>
       <c r="CJ9" s="51">
         <v>267.62799999999999</v>
       </c>
       <c r="CK9" s="51">
         <v>299.19099999999997</v>
       </c>
       <c r="CL9" s="51">
         <v>310.35700000000003</v>
       </c>
       <c r="CM9" s="51">
         <v>268.43900000000002</v>
       </c>
-      <c r="CN9" s="51"/>
+      <c r="CN9" s="51">
+        <v>265.41399999999999</v>
+      </c>
       <c r="CO9" s="51"/>
       <c r="CP9" s="51"/>
       <c r="CQ9" s="51"/>
       <c r="CR9" s="51"/>
       <c r="CS9" s="51"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="19">
         <v>77.623000000000005</v>
       </c>
       <c r="C10" s="19">
         <v>76.48</v>
       </c>
       <c r="D10" s="19">
         <v>78.406999999999996</v>
       </c>
       <c r="E10" s="19">
         <v>85.177000000000007</v>
       </c>
       <c r="F10" s="19">
         <v>89.619</v>
       </c>
@@ -3134,51 +3144,53 @@
       </c>
       <c r="CF10" s="51">
         <v>147.59700000000001</v>
       </c>
       <c r="CG10" s="51">
         <v>156.93100000000001</v>
       </c>
       <c r="CH10" s="51">
         <v>156.17400000000001</v>
       </c>
       <c r="CI10" s="51">
         <v>153.41</v>
       </c>
       <c r="CJ10" s="51">
         <v>155.75700000000001</v>
       </c>
       <c r="CK10" s="51">
         <v>159.238</v>
       </c>
       <c r="CL10" s="51">
         <v>165.74100000000001</v>
       </c>
       <c r="CM10" s="51">
         <v>165.18</v>
       </c>
-      <c r="CN10" s="51"/>
+      <c r="CN10" s="51">
+        <v>164.21799999999999</v>
+      </c>
       <c r="CO10" s="51"/>
       <c r="CP10" s="51"/>
       <c r="CQ10" s="51"/>
       <c r="CR10" s="51"/>
       <c r="CS10" s="51"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="19">
         <v>178.393</v>
       </c>
       <c r="C11" s="19">
         <v>177.65700000000001</v>
       </c>
       <c r="D11" s="19">
         <v>180.465</v>
       </c>
       <c r="E11" s="19">
         <v>195.80600000000001</v>
       </c>
       <c r="F11" s="19">
         <v>207.66499999999999</v>
       </c>
@@ -3415,51 +3427,53 @@
       </c>
       <c r="CF11" s="51">
         <v>309.41199999999998</v>
       </c>
       <c r="CG11" s="51">
         <v>329.99099999999999</v>
       </c>
       <c r="CH11" s="51">
         <v>328.26100000000002</v>
       </c>
       <c r="CI11" s="51">
         <v>328.61500000000001</v>
       </c>
       <c r="CJ11" s="51">
         <v>336.64600000000002</v>
       </c>
       <c r="CK11" s="51">
         <v>359.18599999999998</v>
       </c>
       <c r="CL11" s="51">
         <v>380.76400000000001</v>
       </c>
       <c r="CM11" s="51">
         <v>324.92099999999999</v>
       </c>
-      <c r="CN11" s="51"/>
+      <c r="CN11" s="51">
+        <v>323.64800000000002</v>
+      </c>
       <c r="CO11" s="51"/>
       <c r="CP11" s="51"/>
       <c r="CQ11" s="51"/>
       <c r="CR11" s="51"/>
       <c r="CS11" s="51"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="19">
         <v>124.68899999999999</v>
       </c>
       <c r="C12" s="19">
         <v>122.90300000000001</v>
       </c>
       <c r="D12" s="19">
         <v>127.898</v>
       </c>
       <c r="E12" s="19">
         <v>137.67599999999999</v>
       </c>
       <c r="F12" s="19">
         <v>140.78800000000001</v>
       </c>
@@ -3696,51 +3710,53 @@
       </c>
       <c r="CF12" s="51">
         <v>175.577</v>
       </c>
       <c r="CG12" s="51">
         <v>197.20400000000001</v>
       </c>
       <c r="CH12" s="51">
         <v>193.345</v>
       </c>
       <c r="CI12" s="51">
         <v>191.315</v>
       </c>
       <c r="CJ12" s="51">
         <v>200.93299999999999</v>
       </c>
       <c r="CK12" s="51">
         <v>209.786</v>
       </c>
       <c r="CL12" s="51">
         <v>211.34</v>
       </c>
       <c r="CM12" s="51">
         <v>217.57499999999999</v>
       </c>
-      <c r="CN12" s="51"/>
+      <c r="CN12" s="51">
+        <v>216.23</v>
+      </c>
       <c r="CO12" s="51"/>
       <c r="CP12" s="51"/>
       <c r="CQ12" s="51"/>
       <c r="CR12" s="51"/>
       <c r="CS12" s="51"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>38</v>
       </c>
@@ -3977,51 +3993,53 @@
       </c>
       <c r="CF13" s="51">
         <v>218.46299999999999</v>
       </c>
       <c r="CG13" s="51">
         <v>203.71</v>
       </c>
       <c r="CH13" s="51">
         <v>219.404</v>
       </c>
       <c r="CI13" s="51">
         <v>219.33699999999999</v>
       </c>
       <c r="CJ13" s="51">
         <v>228.202</v>
       </c>
       <c r="CK13" s="51">
         <v>242.148</v>
       </c>
       <c r="CL13" s="51">
         <v>243.904</v>
       </c>
       <c r="CM13" s="46">
         <v>240.126</v>
       </c>
-      <c r="CN13" s="51"/>
+      <c r="CN13" s="51">
+        <v>239.48500000000001</v>
+      </c>
       <c r="CO13" s="51"/>
       <c r="CP13" s="51"/>
       <c r="CQ13" s="51"/>
       <c r="CR13" s="51"/>
       <c r="CS13" s="51"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="19">
         <v>301.786</v>
       </c>
       <c r="C14" s="19">
         <v>298.87</v>
       </c>
       <c r="D14" s="19">
         <v>326.31200000000001</v>
       </c>
       <c r="E14" s="19">
         <v>379.18</v>
       </c>
       <c r="F14" s="19">
         <v>402.19600000000003</v>
       </c>
@@ -4258,51 +4276,53 @@
       </c>
       <c r="CF14" s="51">
         <v>374.19299999999998</v>
       </c>
       <c r="CG14" s="51">
         <v>398.85599999999999</v>
       </c>
       <c r="CH14" s="51">
         <v>395.62299999999999</v>
       </c>
       <c r="CI14" s="51">
         <v>393.41500000000002</v>
       </c>
       <c r="CJ14" s="51">
         <v>419.76499999999999</v>
       </c>
       <c r="CK14" s="51">
         <v>483.20699999999999</v>
       </c>
       <c r="CL14" s="51">
         <v>510.45499999999998</v>
       </c>
       <c r="CM14" s="51">
         <v>423.77600000000001</v>
       </c>
-      <c r="CN14" s="51"/>
+      <c r="CN14" s="51">
+        <v>420.96199999999999</v>
+      </c>
       <c r="CO14" s="51"/>
       <c r="CP14" s="51"/>
       <c r="CQ14" s="51"/>
       <c r="CR14" s="51"/>
       <c r="CS14" s="51"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="19">
         <v>116.709</v>
       </c>
       <c r="C15" s="19">
         <v>116.79300000000001</v>
       </c>
       <c r="D15" s="19">
         <v>116.642</v>
       </c>
       <c r="E15" s="19">
         <v>118.456</v>
       </c>
       <c r="F15" s="19">
         <v>123.08499999999999</v>
       </c>
@@ -4539,51 +4559,53 @@
       </c>
       <c r="CF15" s="51">
         <v>169.19800000000001</v>
       </c>
       <c r="CG15" s="51">
         <v>179.18899999999999</v>
       </c>
       <c r="CH15" s="51">
         <v>180.09299999999999</v>
       </c>
       <c r="CI15" s="51">
         <v>180.77199999999999</v>
       </c>
       <c r="CJ15" s="51">
         <v>180.97399999999999</v>
       </c>
       <c r="CK15" s="51">
         <v>183.57300000000001</v>
       </c>
       <c r="CL15" s="51">
         <v>191.726</v>
       </c>
       <c r="CM15" s="51">
         <v>186.49100000000001</v>
       </c>
-      <c r="CN15" s="51"/>
+      <c r="CN15" s="51">
+        <v>186.93299999999999</v>
+      </c>
       <c r="CO15" s="51"/>
       <c r="CP15" s="51"/>
       <c r="CQ15" s="51"/>
       <c r="CR15" s="51"/>
       <c r="CS15" s="51"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="19">
         <v>134.74799999999999</v>
       </c>
       <c r="C16" s="19">
         <v>135.565</v>
       </c>
       <c r="D16" s="19">
         <v>139.33699999999999</v>
       </c>
       <c r="E16" s="19">
         <v>143.86600000000001</v>
       </c>
       <c r="F16" s="19">
         <v>147.852</v>
       </c>
@@ -4820,51 +4842,53 @@
       </c>
       <c r="CF16" s="51">
         <v>263.63200000000001</v>
       </c>
       <c r="CG16" s="51">
         <v>275.37400000000002</v>
       </c>
       <c r="CH16" s="51">
         <v>273.98500000000001</v>
       </c>
       <c r="CI16" s="51">
         <v>274.50099999999998</v>
       </c>
       <c r="CJ16" s="51">
         <v>279.27300000000002</v>
       </c>
       <c r="CK16" s="51">
         <v>288.839</v>
       </c>
       <c r="CL16" s="51">
         <v>297.96699999999998</v>
       </c>
       <c r="CM16" s="51">
         <v>282.495</v>
       </c>
-      <c r="CN16" s="51"/>
+      <c r="CN16" s="51">
+        <v>280.02999999999997</v>
+      </c>
       <c r="CO16" s="51"/>
       <c r="CP16" s="51"/>
       <c r="CQ16" s="51"/>
       <c r="CR16" s="51"/>
       <c r="CS16" s="51"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="19">
         <v>78.391999999999996</v>
       </c>
       <c r="C17" s="19">
         <v>77.992999999999995</v>
       </c>
       <c r="D17" s="19">
         <v>107.616</v>
       </c>
       <c r="E17" s="19">
         <v>107.351</v>
       </c>
       <c r="F17" s="19">
         <v>107.036</v>
       </c>
@@ -5101,51 +5125,53 @@
       </c>
       <c r="CF17" s="51">
         <v>140.40899999999999</v>
       </c>
       <c r="CG17" s="51">
         <v>140.18299999999999</v>
       </c>
       <c r="CH17" s="51">
         <v>141.90899999999999</v>
       </c>
       <c r="CI17" s="51">
         <v>141.53</v>
       </c>
       <c r="CJ17" s="51">
         <v>182.22</v>
       </c>
       <c r="CK17" s="51">
         <v>182.083</v>
       </c>
       <c r="CL17" s="51">
         <v>181.83</v>
       </c>
       <c r="CM17" s="51">
         <v>148.417</v>
       </c>
-      <c r="CN17" s="51"/>
+      <c r="CN17" s="51">
+        <v>147.93600000000001</v>
+      </c>
       <c r="CO17" s="51"/>
       <c r="CP17" s="51"/>
       <c r="CQ17" s="51"/>
       <c r="CR17" s="51"/>
       <c r="CS17" s="51"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="19">
         <v>160.33699999999999</v>
       </c>
       <c r="C18" s="19">
         <v>157.99199999999999</v>
       </c>
       <c r="D18" s="19">
         <v>160.197</v>
       </c>
       <c r="E18" s="19">
         <v>177.09100000000001</v>
       </c>
       <c r="F18" s="19">
         <v>185.614</v>
       </c>
@@ -5382,51 +5408,53 @@
       </c>
       <c r="CF18" s="51">
         <v>281.16199999999998</v>
       </c>
       <c r="CG18" s="51">
         <v>318.37099999999998</v>
       </c>
       <c r="CH18" s="51">
         <v>313.553</v>
       </c>
       <c r="CI18" s="51">
         <v>311.721</v>
       </c>
       <c r="CJ18" s="51">
         <v>320.88200000000001</v>
       </c>
       <c r="CK18" s="51">
         <v>354.76499999999999</v>
       </c>
       <c r="CL18" s="51">
         <v>378.04700000000003</v>
       </c>
       <c r="CM18" s="51">
         <v>328.89</v>
       </c>
-      <c r="CN18" s="51"/>
+      <c r="CN18" s="51">
+        <v>325.71199999999999</v>
+      </c>
       <c r="CO18" s="51"/>
       <c r="CP18" s="51"/>
       <c r="CQ18" s="51"/>
       <c r="CR18" s="51"/>
       <c r="CS18" s="51"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="19">
         <v>120.33</v>
       </c>
       <c r="C19" s="19">
         <v>119.492</v>
       </c>
       <c r="D19" s="19">
         <v>118.364</v>
       </c>
       <c r="E19" s="19">
         <v>136.45699999999999</v>
       </c>
       <c r="F19" s="19">
         <v>162.46799999999999</v>
       </c>
@@ -5663,51 +5691,53 @@
       </c>
       <c r="CF19" s="51">
         <v>126.331</v>
       </c>
       <c r="CG19" s="51">
         <v>156.69399999999999</v>
       </c>
       <c r="CH19" s="51">
         <v>152.37100000000001</v>
       </c>
       <c r="CI19" s="51">
         <v>151.55600000000001</v>
       </c>
       <c r="CJ19" s="51">
         <v>150.01599999999999</v>
       </c>
       <c r="CK19" s="51">
         <v>172.666</v>
       </c>
       <c r="CL19" s="51">
         <v>205.20400000000001</v>
       </c>
       <c r="CM19" s="51">
         <v>206.417</v>
       </c>
-      <c r="CN19" s="51"/>
+      <c r="CN19" s="51">
+        <v>155.34399999999999</v>
+      </c>
       <c r="CO19" s="51"/>
       <c r="CP19" s="51"/>
       <c r="CQ19" s="51"/>
       <c r="CR19" s="51"/>
       <c r="CS19" s="51"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="19">
         <v>316.04500000000002</v>
       </c>
       <c r="C20" s="19">
         <v>314.70800000000003</v>
       </c>
       <c r="D20" s="19">
         <v>324.05099999999999</v>
       </c>
       <c r="E20" s="19">
         <v>348.44900000000001</v>
       </c>
       <c r="F20" s="19">
         <v>357.78</v>
       </c>
@@ -5944,51 +5974,53 @@
       </c>
       <c r="CF20" s="51">
         <v>464.68599999999998</v>
       </c>
       <c r="CG20" s="51">
         <v>492.92</v>
       </c>
       <c r="CH20" s="51">
         <v>494.26100000000002</v>
       </c>
       <c r="CI20" s="51">
         <v>490.30500000000001</v>
       </c>
       <c r="CJ20" s="51">
         <v>509.58</v>
       </c>
       <c r="CK20" s="51">
         <v>530.91899999999998</v>
       </c>
       <c r="CL20" s="51">
         <v>545.08600000000001</v>
       </c>
       <c r="CM20" s="51">
         <v>549.03800000000001</v>
       </c>
-      <c r="CN20" s="51"/>
+      <c r="CN20" s="51">
+        <v>544.22500000000002</v>
+      </c>
       <c r="CO20" s="51"/>
       <c r="CP20" s="51"/>
       <c r="CQ20" s="51"/>
       <c r="CR20" s="51"/>
       <c r="CS20" s="51"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>38</v>
       </c>
@@ -6225,51 +6257,53 @@
       </c>
       <c r="CF21" s="51">
         <v>179.08199999999999</v>
       </c>
       <c r="CG21" s="51">
         <v>186.69</v>
       </c>
       <c r="CH21" s="51">
         <v>179.631</v>
       </c>
       <c r="CI21" s="51">
         <v>178.749</v>
       </c>
       <c r="CJ21" s="51">
         <v>180.506</v>
       </c>
       <c r="CK21" s="51">
         <v>189.45500000000001</v>
       </c>
       <c r="CL21" s="51">
         <v>192.827</v>
       </c>
       <c r="CM21" s="29">
         <v>187.75399999999999</v>
       </c>
-      <c r="CN21" s="51"/>
+      <c r="CN21" s="51">
+        <v>200.566</v>
+      </c>
       <c r="CO21" s="51"/>
       <c r="CP21" s="51"/>
       <c r="CQ21" s="51"/>
       <c r="CR21" s="51"/>
       <c r="CS21" s="51"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="19">
         <v>358.74299999999999</v>
       </c>
       <c r="C22" s="19">
         <v>356.03</v>
       </c>
       <c r="D22" s="19">
         <v>364.517</v>
       </c>
       <c r="E22" s="19">
         <v>418.90499999999997</v>
       </c>
       <c r="F22" s="19">
         <v>453.52499999999998</v>
       </c>
@@ -6506,51 +6540,53 @@
       </c>
       <c r="CF22" s="51">
         <v>233.41</v>
       </c>
       <c r="CG22" s="51">
         <v>228.501</v>
       </c>
       <c r="CH22" s="51">
         <v>230.34299999999999</v>
       </c>
       <c r="CI22" s="51">
         <v>230.10400000000001</v>
       </c>
       <c r="CJ22" s="51">
         <v>237.59700000000001</v>
       </c>
       <c r="CK22" s="51">
         <v>263.91399999999999</v>
       </c>
       <c r="CL22" s="51">
         <v>282.43400000000003</v>
       </c>
       <c r="CM22" s="51">
         <v>254.39500000000001</v>
       </c>
-      <c r="CN22" s="51"/>
+      <c r="CN22" s="51">
+        <v>249.39099999999999</v>
+      </c>
       <c r="CO22" s="51"/>
       <c r="CP22" s="51"/>
       <c r="CQ22" s="51"/>
       <c r="CR22" s="51"/>
       <c r="CS22" s="51"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="19">
         <v>0.44400000000000001</v>
       </c>
       <c r="C23" s="19">
         <v>0.499</v>
       </c>
       <c r="D23" s="19">
         <v>0.49199999999999999</v>
       </c>
       <c r="E23" s="19">
         <v>0.503</v>
       </c>
       <c r="F23" s="19">
         <v>0.497</v>
       </c>
@@ -6787,51 +6823,53 @@
       </c>
       <c r="CF23" s="51">
         <v>0.436</v>
       </c>
       <c r="CG23" s="51">
         <v>0.39100000000000001</v>
       </c>
       <c r="CH23" s="51">
         <v>0.38400000000000001</v>
       </c>
       <c r="CI23" s="51">
         <v>0.377</v>
       </c>
       <c r="CJ23" s="51">
         <v>0.36</v>
       </c>
       <c r="CK23" s="51">
         <v>0.35399999999999998</v>
       </c>
       <c r="CL23" s="51">
         <v>0.34200000000000003</v>
       </c>
       <c r="CM23" s="51">
         <v>0.40300000000000002</v>
       </c>
-      <c r="CN23" s="51"/>
+      <c r="CN23" s="51">
+        <v>0.4</v>
+      </c>
       <c r="CO23" s="51"/>
       <c r="CP23" s="51"/>
       <c r="CQ23" s="51"/>
       <c r="CR23" s="51"/>
       <c r="CS23" s="51"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="21">
         <v>0.79500000000000004</v>
       </c>
       <c r="C24" s="21">
         <v>0.80900000000000005</v>
       </c>
       <c r="D24" s="21">
         <v>0.80700000000000005</v>
       </c>
       <c r="E24" s="21">
         <v>0.70099999999999996</v>
       </c>
       <c r="F24" s="21">
         <v>0.72399999999999998</v>
       </c>
@@ -7068,51 +7106,53 @@
       </c>
       <c r="CF24" s="51">
         <v>1.3640000000000001</v>
       </c>
       <c r="CG24" s="51">
         <v>1.365</v>
       </c>
       <c r="CH24" s="51">
         <v>1.421</v>
       </c>
       <c r="CI24" s="51">
         <v>1.49</v>
       </c>
       <c r="CJ24" s="51">
         <v>1.49</v>
       </c>
       <c r="CK24" s="51">
         <v>1.472</v>
       </c>
       <c r="CL24" s="51">
         <v>1.464</v>
       </c>
       <c r="CM24" s="51">
         <v>1.7470000000000001</v>
       </c>
-      <c r="CN24" s="51"/>
+      <c r="CN24" s="51">
+        <v>1.7490000000000001</v>
+      </c>
       <c r="CO24" s="51"/>
       <c r="CP24" s="51"/>
       <c r="CQ24" s="51"/>
       <c r="CR24" s="51"/>
       <c r="CS24" s="51"/>
     </row>
     <row r="25" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="21">
         <v>13.843999999999999</v>
       </c>
       <c r="C25" s="21">
         <v>13.661</v>
       </c>
       <c r="D25" s="21">
         <v>13.885999999999999</v>
       </c>
       <c r="E25" s="21">
         <v>14.795</v>
       </c>
       <c r="F25" s="21">
         <v>14.696</v>
       </c>
@@ -7349,51 +7389,53 @@
       </c>
       <c r="CF25" s="52">
         <v>21.283999999999999</v>
       </c>
       <c r="CG25" s="52">
         <v>20.004999999999999</v>
       </c>
       <c r="CH25" s="51">
         <v>22.5</v>
       </c>
       <c r="CI25" s="52">
         <v>20.62</v>
       </c>
       <c r="CJ25" s="52">
         <v>20.498999999999999</v>
       </c>
       <c r="CK25" s="52">
         <v>21.041</v>
       </c>
       <c r="CL25" s="52">
         <v>20.861000000000001</v>
       </c>
       <c r="CM25" s="52">
         <v>20.937000000000001</v>
       </c>
-      <c r="CN25" s="52"/>
+      <c r="CN25" s="52">
+        <v>20.823</v>
+      </c>
       <c r="CO25" s="52"/>
       <c r="CP25" s="52"/>
       <c r="CQ25" s="52"/>
       <c r="CR25" s="52"/>
       <c r="CS25" s="52"/>
     </row>
     <row r="26" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="35"/>
       <c r="B27" s="35"/>
       <c r="C27" s="35"/>
       <c r="D27" s="35"/>
       <c r="E27" s="35"/>
       <c r="F27" s="35"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="35"/>
       <c r="N27" s="35"/>
       <c r="O27" s="35"/>
       <c r="P27" s="35"/>
       <c r="Q27" s="35"/>
@@ -8584,69 +8626,69 @@
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
       <c r="R75" s="35"/>
       <c r="S75" s="35"/>
       <c r="T75" s="35"/>
       <c r="U75" s="35"/>
       <c r="V75" s="2"/>
       <c r="W75" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="BR2:BU2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.43307086614173229" bottom="0.59055118110236227" header="0.7" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>