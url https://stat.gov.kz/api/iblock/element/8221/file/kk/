--- v4 (2026-08-13)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="15675" windowHeight="7635"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="23535" windowHeight="8910"/>
   </bookViews>
   <sheets>
     <sheet name="іқр" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">іқр!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t>Ірі қара мал саны, мың бас</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
@@ -908,80 +908,80 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="37" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="37" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="37" customWidth="1"/>
     <col min="4" max="4" width="8.7109375" style="37" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" style="37" customWidth="1"/>
     <col min="6" max="6" width="9.140625" style="37"/>
     <col min="7" max="7" width="8.7109375" style="37" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" style="37" customWidth="1"/>
     <col min="9" max="9" width="9.5703125" style="37" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="37" customWidth="1"/>
     <col min="11" max="12" width="10.140625" style="37" customWidth="1"/>
     <col min="13" max="13" width="10" style="37" customWidth="1"/>
     <col min="14" max="23" width="9.140625" style="37"/>
     <col min="24" max="24" width="9.28515625" style="2" customWidth="1"/>
     <col min="25" max="73" width="9.140625" style="2"/>
     <col min="74" max="74" width="10.42578125" style="2" customWidth="1"/>
     <col min="75" max="84" width="9.140625" style="2"/>
     <col min="85" max="85" width="10.28515625" style="2" customWidth="1"/>
     <col min="86" max="86" width="10.42578125" style="2" customWidth="1"/>
     <col min="87" max="96" width="9.140625" style="2"/>
     <col min="97" max="97" width="10.28515625" style="2" customWidth="1"/>
     <col min="98" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A1" s="58" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
       <c r="O1" s="58"/>
       <c r="P1" s="58"/>
       <c r="Q1" s="58"/>
       <c r="R1" s="58"/>
       <c r="S1" s="58"/>
       <c r="T1" s="58"/>
       <c r="U1" s="58"/>
       <c r="V1" s="58"/>
       <c r="W1" s="58"/>
@@ -1850,51 +1850,53 @@
       </c>
       <c r="CG5" s="50">
         <v>8167.2250000000004</v>
       </c>
       <c r="CH5" s="52">
         <v>8295.2939999999999</v>
       </c>
       <c r="CI5" s="52">
         <v>8512.4740000000002</v>
       </c>
       <c r="CJ5" s="52">
         <v>9155.7240000000002</v>
       </c>
       <c r="CK5" s="52">
         <v>9774.4860000000008</v>
       </c>
       <c r="CL5" s="52">
         <v>10031.718999999999</v>
       </c>
       <c r="CM5" s="13">
         <v>9342.1470000000008</v>
       </c>
       <c r="CN5" s="12">
         <v>9115.1270000000004</v>
       </c>
-      <c r="CO5" s="12"/>
+      <c r="CO5" s="12">
+        <v>8996.973</v>
+      </c>
       <c r="CP5" s="52"/>
       <c r="CQ5" s="52"/>
       <c r="CR5" s="52"/>
       <c r="CS5" s="52"/>
     </row>
     <row r="6" spans="1:122" s="18" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="44" t="s">
@@ -2133,51 +2135,53 @@
       </c>
       <c r="CG6" s="51">
         <v>743.94500000000005</v>
       </c>
       <c r="CH6" s="53">
         <v>752.50800000000004</v>
       </c>
       <c r="CI6" s="53">
         <v>794.79300000000001</v>
       </c>
       <c r="CJ6" s="53">
         <v>882.21299999999997</v>
       </c>
       <c r="CK6" s="53">
         <v>979.82100000000003</v>
       </c>
       <c r="CL6" s="53">
         <v>1020.159</v>
       </c>
       <c r="CM6" s="45">
         <v>907.33600000000001</v>
       </c>
       <c r="CN6" s="40">
         <v>898.79</v>
       </c>
-      <c r="CO6" s="40"/>
+      <c r="CO6" s="40">
+        <v>887.96799999999996</v>
+      </c>
       <c r="CP6" s="53"/>
       <c r="CQ6" s="53"/>
       <c r="CR6" s="53"/>
       <c r="CS6" s="53"/>
     </row>
     <row r="7" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>439.02499999999998</v>
       </c>
       <c r="C7" s="20">
         <v>455.17500000000001</v>
       </c>
       <c r="D7" s="20">
         <v>487.41300000000001</v>
       </c>
       <c r="E7" s="20">
         <v>504.68</v>
       </c>
       <c r="F7" s="20">
         <v>510.98899999999998</v>
       </c>
       <c r="G7" s="21">
@@ -2416,51 +2420,53 @@
       </c>
       <c r="CG7" s="51">
         <v>367.51</v>
       </c>
       <c r="CH7" s="53">
         <v>409.36700000000002</v>
       </c>
       <c r="CI7" s="53">
         <v>426.375</v>
       </c>
       <c r="CJ7" s="53">
         <v>444.976</v>
       </c>
       <c r="CK7" s="53">
         <v>467.79899999999998</v>
       </c>
       <c r="CL7" s="53">
         <v>474.41199999999998</v>
       </c>
       <c r="CM7" s="26">
         <v>473.54700000000003</v>
       </c>
       <c r="CN7" s="26">
         <v>413.55799999999999</v>
       </c>
-      <c r="CO7" s="26"/>
+      <c r="CO7" s="26">
+        <v>409.06299999999999</v>
+      </c>
       <c r="CP7" s="53"/>
       <c r="CQ7" s="53"/>
       <c r="CR7" s="53"/>
       <c r="CS7" s="53"/>
     </row>
     <row r="8" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>456.12</v>
       </c>
       <c r="C8" s="20">
         <v>468.12700000000001</v>
       </c>
       <c r="D8" s="20">
         <v>492.04199999999997</v>
       </c>
       <c r="E8" s="20">
         <v>530.13699999999994</v>
       </c>
       <c r="F8" s="20">
         <v>557.38400000000001</v>
       </c>
       <c r="G8" s="21">
@@ -2699,51 +2705,53 @@
       </c>
       <c r="CG8" s="51">
         <v>600.07000000000005</v>
       </c>
       <c r="CH8" s="53">
         <v>591.81700000000001</v>
       </c>
       <c r="CI8" s="53">
         <v>601.69000000000005</v>
       </c>
       <c r="CJ8" s="53">
         <v>622.39099999999996</v>
       </c>
       <c r="CK8" s="53">
         <v>652.37199999999996</v>
       </c>
       <c r="CL8" s="53">
         <v>677.91499999999996</v>
       </c>
       <c r="CM8" s="26">
         <v>665.80200000000002</v>
       </c>
       <c r="CN8" s="26">
         <v>655.02700000000004</v>
       </c>
-      <c r="CO8" s="26"/>
+      <c r="CO8" s="26">
+        <v>642.505</v>
+      </c>
       <c r="CP8" s="53"/>
       <c r="CQ8" s="53"/>
       <c r="CR8" s="53"/>
       <c r="CS8" s="53"/>
     </row>
     <row r="9" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>1003.72</v>
       </c>
       <c r="C9" s="20">
         <v>1049.17</v>
       </c>
       <c r="D9" s="20">
         <v>1111.8699999999999</v>
       </c>
       <c r="E9" s="20">
         <v>1181.4480000000001</v>
       </c>
       <c r="F9" s="20">
         <v>1235.759</v>
       </c>
       <c r="G9" s="21">
@@ -2982,51 +2990,53 @@
       </c>
       <c r="CG9" s="51">
         <v>584.74699999999996</v>
       </c>
       <c r="CH9" s="53">
         <v>591.72</v>
       </c>
       <c r="CI9" s="53">
         <v>599.33699999999999</v>
       </c>
       <c r="CJ9" s="53">
         <v>673.43399999999997</v>
       </c>
       <c r="CK9" s="53">
         <v>792.33299999999997</v>
       </c>
       <c r="CL9" s="53">
         <v>796.43499999999995</v>
       </c>
       <c r="CM9" s="26">
         <v>643.82500000000005</v>
       </c>
       <c r="CN9" s="26">
         <v>636.45399999999995</v>
       </c>
-      <c r="CO9" s="26"/>
+      <c r="CO9" s="26">
+        <v>640.28800000000001</v>
+      </c>
       <c r="CP9" s="53"/>
       <c r="CQ9" s="53"/>
       <c r="CR9" s="53"/>
       <c r="CS9" s="53"/>
     </row>
     <row r="10" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>164.78899999999999</v>
       </c>
       <c r="C10" s="20">
         <v>166.35599999999999</v>
       </c>
       <c r="D10" s="20">
         <v>172.655</v>
       </c>
       <c r="E10" s="20">
         <v>181.39099999999999</v>
       </c>
       <c r="F10" s="20">
         <v>188.14699999999999</v>
       </c>
       <c r="G10" s="21">
@@ -3265,51 +3275,53 @@
       </c>
       <c r="CG10" s="51">
         <v>236.63399999999999</v>
       </c>
       <c r="CH10" s="53">
         <v>235.565</v>
       </c>
       <c r="CI10" s="53">
         <v>238.447</v>
       </c>
       <c r="CJ10" s="53">
         <v>243.90199999999999</v>
       </c>
       <c r="CK10" s="53">
         <v>251.464</v>
       </c>
       <c r="CL10" s="53">
         <v>258.08999999999997</v>
       </c>
       <c r="CM10" s="26">
         <v>262.23899999999998</v>
       </c>
       <c r="CN10" s="26">
         <v>259.13</v>
       </c>
-      <c r="CO10" s="26"/>
+      <c r="CO10" s="26">
+        <v>258.55500000000001</v>
+      </c>
       <c r="CP10" s="53"/>
       <c r="CQ10" s="53"/>
       <c r="CR10" s="53"/>
       <c r="CS10" s="53"/>
     </row>
     <row r="11" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>573.71199999999999</v>
       </c>
       <c r="C11" s="20">
         <v>589.24400000000003</v>
       </c>
       <c r="D11" s="20">
         <v>626.16399999999999</v>
       </c>
       <c r="E11" s="20">
         <v>677.77700000000004</v>
       </c>
       <c r="F11" s="20">
         <v>700.60799999999995</v>
       </c>
       <c r="G11" s="21">
@@ -3548,51 +3560,53 @@
       </c>
       <c r="CG11" s="51">
         <v>1024.068</v>
       </c>
       <c r="CH11" s="53">
         <v>1022.583</v>
       </c>
       <c r="CI11" s="53">
         <v>1037.8530000000001</v>
       </c>
       <c r="CJ11" s="53">
         <v>1112.1379999999999</v>
       </c>
       <c r="CK11" s="53">
         <v>1187.3969999999999</v>
       </c>
       <c r="CL11" s="53">
         <v>1217.7270000000001</v>
       </c>
       <c r="CM11" s="26">
         <v>1128.6189999999999</v>
       </c>
       <c r="CN11" s="26">
         <v>1121.038</v>
       </c>
-      <c r="CO11" s="26"/>
+      <c r="CO11" s="26">
+        <v>1109.9380000000001</v>
+      </c>
       <c r="CP11" s="53"/>
       <c r="CQ11" s="53"/>
       <c r="CR11" s="53"/>
       <c r="CS11" s="53"/>
     </row>
     <row r="12" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>395.92399999999998</v>
       </c>
       <c r="C12" s="20">
         <v>402.88600000000002</v>
       </c>
       <c r="D12" s="20">
         <v>427.54300000000001</v>
       </c>
       <c r="E12" s="20">
         <v>445.81400000000002</v>
       </c>
       <c r="F12" s="20">
         <v>448.60599999999999</v>
       </c>
       <c r="G12" s="21">
@@ -3831,51 +3845,53 @@
       </c>
       <c r="CG12" s="51">
         <v>441.66399999999999</v>
       </c>
       <c r="CH12" s="53">
         <v>445.69099999999997</v>
       </c>
       <c r="CI12" s="53">
         <v>448.98</v>
       </c>
       <c r="CJ12" s="53">
         <v>471.50200000000001</v>
       </c>
       <c r="CK12" s="53">
         <v>490.30799999999999</v>
       </c>
       <c r="CL12" s="53">
         <v>495.54</v>
       </c>
       <c r="CM12" s="26">
         <v>515.54200000000003</v>
       </c>
       <c r="CN12" s="26">
         <v>511.40800000000002</v>
       </c>
-      <c r="CO12" s="26"/>
+      <c r="CO12" s="26">
+        <v>497.26100000000002</v>
+      </c>
       <c r="CP12" s="53"/>
       <c r="CQ12" s="53"/>
       <c r="CR12" s="53"/>
       <c r="CS12" s="53"/>
     </row>
     <row r="13" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="44" t="s">
@@ -4114,51 +4130,53 @@
       </c>
       <c r="CG13" s="51">
         <v>488.95800000000003</v>
       </c>
       <c r="CH13" s="53">
         <v>497.11</v>
       </c>
       <c r="CI13" s="53">
         <v>497.12099999999998</v>
       </c>
       <c r="CJ13" s="53">
         <v>540.82000000000005</v>
       </c>
       <c r="CK13" s="53">
         <v>561.18499999999995</v>
       </c>
       <c r="CL13" s="53">
         <v>563.46299999999997</v>
       </c>
       <c r="CM13" s="46">
         <v>583.80100000000004</v>
       </c>
       <c r="CN13" s="26">
         <v>580.26800000000003</v>
       </c>
-      <c r="CO13" s="26"/>
+      <c r="CO13" s="26">
+        <v>572.53800000000001</v>
+      </c>
       <c r="CP13" s="53"/>
       <c r="CQ13" s="53"/>
       <c r="CR13" s="53"/>
       <c r="CS13" s="53"/>
     </row>
     <row r="14" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>549.69799999999998</v>
       </c>
       <c r="C14" s="20">
         <v>573.18700000000001</v>
       </c>
       <c r="D14" s="20">
         <v>633.63</v>
       </c>
       <c r="E14" s="20">
         <v>692.63400000000001</v>
       </c>
       <c r="F14" s="20">
         <v>743.21400000000006</v>
       </c>
       <c r="G14" s="21">
@@ -4397,51 +4415,53 @@
       </c>
       <c r="CG14" s="51">
         <v>427.89299999999997</v>
       </c>
       <c r="CH14" s="53">
         <v>446.55599999999998</v>
       </c>
       <c r="CI14" s="53">
         <v>458.79700000000003</v>
       </c>
       <c r="CJ14" s="53">
         <v>508.81</v>
       </c>
       <c r="CK14" s="53">
         <v>561.15099999999995</v>
       </c>
       <c r="CL14" s="53">
         <v>601.15599999999995</v>
       </c>
       <c r="CM14" s="26">
         <v>470.16800000000001</v>
       </c>
       <c r="CN14" s="26">
         <v>470.13200000000001</v>
       </c>
-      <c r="CO14" s="26"/>
+      <c r="CO14" s="26">
+        <v>459.69099999999997</v>
+      </c>
       <c r="CP14" s="53"/>
       <c r="CQ14" s="53"/>
       <c r="CR14" s="53"/>
       <c r="CS14" s="53"/>
     </row>
     <row r="15" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>460.75200000000001</v>
       </c>
       <c r="C15" s="20">
         <v>465.08800000000002</v>
       </c>
       <c r="D15" s="20">
         <v>471.80099999999999</v>
       </c>
       <c r="E15" s="20">
         <v>477.334</v>
       </c>
       <c r="F15" s="20">
         <v>524.34</v>
       </c>
       <c r="G15" s="21">
@@ -4680,51 +4700,53 @@
       </c>
       <c r="CG15" s="51">
         <v>391.10199999999998</v>
       </c>
       <c r="CH15" s="53">
         <v>393.69600000000003</v>
       </c>
       <c r="CI15" s="53">
         <v>397.13499999999999</v>
       </c>
       <c r="CJ15" s="53">
         <v>400.83300000000003</v>
       </c>
       <c r="CK15" s="53">
         <v>407.58699999999999</v>
       </c>
       <c r="CL15" s="53">
         <v>432.66300000000001</v>
       </c>
       <c r="CM15" s="26">
         <v>413.67700000000002</v>
       </c>
       <c r="CN15" s="26">
         <v>411.90300000000002</v>
       </c>
-      <c r="CO15" s="26"/>
+      <c r="CO15" s="26">
+        <v>405.20100000000002</v>
+      </c>
       <c r="CP15" s="53"/>
       <c r="CQ15" s="53"/>
       <c r="CR15" s="53"/>
       <c r="CS15" s="53"/>
     </row>
     <row r="16" spans="1:122" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>324.51900000000001</v>
       </c>
       <c r="C16" s="20">
         <v>328.08800000000002</v>
       </c>
       <c r="D16" s="20">
         <v>335.154</v>
       </c>
       <c r="E16" s="20">
         <v>343.47</v>
       </c>
       <c r="F16" s="20">
         <v>350.87099999999998</v>
       </c>
       <c r="G16" s="21">
@@ -4963,51 +4985,53 @@
       </c>
       <c r="CG16" s="51">
         <v>370.27699999999999</v>
       </c>
       <c r="CH16" s="53">
         <v>370.45499999999998</v>
       </c>
       <c r="CI16" s="53">
         <v>372.09699999999998</v>
       </c>
       <c r="CJ16" s="53">
         <v>379.65699999999998</v>
       </c>
       <c r="CK16" s="53">
         <v>398.05799999999999</v>
       </c>
       <c r="CL16" s="53">
         <v>408.88400000000001</v>
       </c>
       <c r="CM16" s="26">
         <v>416.173</v>
       </c>
       <c r="CN16" s="26">
         <v>425.62200000000001</v>
       </c>
-      <c r="CO16" s="26"/>
+      <c r="CO16" s="26">
+        <v>426.38600000000002</v>
+      </c>
       <c r="CP16" s="53"/>
       <c r="CQ16" s="53"/>
       <c r="CR16" s="53"/>
       <c r="CS16" s="53"/>
     </row>
     <row r="17" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>20.033000000000001</v>
       </c>
       <c r="C17" s="20">
         <v>19.931999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>27.372</v>
       </c>
       <c r="E17" s="20">
         <v>27.332000000000001</v>
       </c>
       <c r="F17" s="20">
         <v>27.169</v>
       </c>
       <c r="G17" s="21">
@@ -5246,51 +5270,53 @@
       </c>
       <c r="CG17" s="51">
         <v>21.024999999999999</v>
       </c>
       <c r="CH17" s="53">
         <v>21.306000000000001</v>
       </c>
       <c r="CI17" s="53">
         <v>20.834</v>
       </c>
       <c r="CJ17" s="53">
         <v>27.831</v>
       </c>
       <c r="CK17" s="53">
         <v>26.977</v>
       </c>
       <c r="CL17" s="53">
         <v>26.818999999999999</v>
       </c>
       <c r="CM17" s="26">
         <v>22.521999999999998</v>
       </c>
       <c r="CN17" s="26">
         <v>22.175000000000001</v>
       </c>
-      <c r="CO17" s="26"/>
+      <c r="CO17" s="26">
+        <v>21.876999999999999</v>
+      </c>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="53"/>
       <c r="CR17" s="53"/>
       <c r="CS17" s="53"/>
     </row>
     <row r="18" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="30">
         <v>423.428</v>
       </c>
       <c r="C18" s="30">
         <v>447.36500000000001</v>
       </c>
       <c r="D18" s="30">
         <v>484.959</v>
       </c>
       <c r="E18" s="30">
         <v>514.41499999999996</v>
       </c>
       <c r="F18" s="30">
         <v>524.27300000000002</v>
       </c>
       <c r="G18" s="21">
@@ -5529,51 +5555,53 @@
       </c>
       <c r="CG18" s="51">
         <v>475.00200000000001</v>
       </c>
       <c r="CH18" s="53">
         <v>489.55200000000002</v>
       </c>
       <c r="CI18" s="53">
         <v>519.79399999999998</v>
       </c>
       <c r="CJ18" s="53">
         <v>573.08199999999999</v>
       </c>
       <c r="CK18" s="53">
         <v>603.85199999999998</v>
       </c>
       <c r="CL18" s="53">
         <v>617.83399999999995</v>
       </c>
       <c r="CM18" s="26">
         <v>524.09699999999998</v>
       </c>
       <c r="CN18" s="26">
         <v>512.63900000000001</v>
       </c>
-      <c r="CO18" s="26"/>
+      <c r="CO18" s="26">
+        <v>504.48599999999999</v>
+      </c>
       <c r="CP18" s="53"/>
       <c r="CQ18" s="53"/>
       <c r="CR18" s="53"/>
       <c r="CS18" s="53"/>
     </row>
     <row r="19" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="30">
         <v>373.101</v>
       </c>
       <c r="C19" s="30">
         <v>425.72800000000001</v>
       </c>
       <c r="D19" s="30">
         <v>461.22800000000001</v>
       </c>
       <c r="E19" s="30">
         <v>464.255</v>
       </c>
       <c r="F19" s="30">
         <v>463.78500000000003</v>
       </c>
       <c r="G19" s="21">
@@ -5812,51 +5840,53 @@
       </c>
       <c r="CG19" s="51">
         <v>284.29199999999997</v>
       </c>
       <c r="CH19" s="53">
         <v>296.26499999999999</v>
       </c>
       <c r="CI19" s="53">
         <v>325.95</v>
       </c>
       <c r="CJ19" s="53">
         <v>345.47199999999998</v>
       </c>
       <c r="CK19" s="53">
         <v>350.48200000000003</v>
       </c>
       <c r="CL19" s="53">
         <v>349.92099999999999</v>
       </c>
       <c r="CM19" s="26">
         <v>350.14699999999999</v>
       </c>
       <c r="CN19" s="26">
         <v>301.29500000000002</v>
       </c>
-      <c r="CO19" s="26"/>
+      <c r="CO19" s="26">
+        <v>293.68400000000003</v>
+      </c>
       <c r="CP19" s="53"/>
       <c r="CQ19" s="53"/>
       <c r="CR19" s="53"/>
       <c r="CS19" s="53"/>
     </row>
     <row r="20" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="30">
         <v>993.58500000000004</v>
       </c>
       <c r="C20" s="30">
         <v>1036.1289999999999</v>
       </c>
       <c r="D20" s="30">
         <v>1105.5630000000001</v>
       </c>
       <c r="E20" s="30">
         <v>1151.6790000000001</v>
       </c>
       <c r="F20" s="30">
         <v>1175.596</v>
       </c>
       <c r="G20" s="21">
@@ -6095,51 +6125,53 @@
       </c>
       <c r="CG20" s="51">
         <v>1105.146</v>
       </c>
       <c r="CH20" s="53">
         <v>1125.779</v>
       </c>
       <c r="CI20" s="53">
         <v>1145.424</v>
       </c>
       <c r="CJ20" s="53">
         <v>1211.231</v>
       </c>
       <c r="CK20" s="53">
         <v>1249.635</v>
       </c>
       <c r="CL20" s="53">
         <v>1283.06</v>
       </c>
       <c r="CM20" s="26">
         <v>1238.617</v>
       </c>
       <c r="CN20" s="26">
         <v>1209.7829999999999</v>
       </c>
-      <c r="CO20" s="26"/>
+      <c r="CO20" s="26">
+        <v>1191</v>
+      </c>
       <c r="CP20" s="53"/>
       <c r="CQ20" s="53"/>
       <c r="CR20" s="53"/>
       <c r="CS20" s="53"/>
     </row>
     <row r="21" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>38</v>
       </c>
       <c r="G21" s="44" t="s">
@@ -6378,51 +6410,53 @@
       </c>
       <c r="CG21" s="51">
         <v>143.42699999999999</v>
       </c>
       <c r="CH21" s="53">
         <v>143.97300000000001</v>
       </c>
       <c r="CI21" s="53">
         <v>146.386</v>
       </c>
       <c r="CJ21" s="53">
         <v>187.28399999999999</v>
       </c>
       <c r="CK21" s="53">
         <v>198.928</v>
       </c>
       <c r="CL21" s="53">
         <v>197.40899999999999</v>
       </c>
       <c r="CM21" s="30">
         <v>194.64500000000001</v>
       </c>
       <c r="CN21" s="26">
         <v>162.024</v>
       </c>
-      <c r="CO21" s="26"/>
+      <c r="CO21" s="26">
+        <v>159.91300000000001</v>
+      </c>
       <c r="CP21" s="53"/>
       <c r="CQ21" s="53"/>
       <c r="CR21" s="53"/>
       <c r="CS21" s="53"/>
     </row>
     <row r="22" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="30">
         <v>969.62699999999995</v>
       </c>
       <c r="C22" s="30">
         <v>1020.746</v>
       </c>
       <c r="D22" s="30">
         <v>1112.171</v>
       </c>
       <c r="E22" s="30">
         <v>1208.6769999999999</v>
       </c>
       <c r="F22" s="30">
         <v>1257.8489999999999</v>
       </c>
       <c r="G22" s="21">
@@ -6661,51 +6695,53 @@
       </c>
       <c r="CG22" s="51">
         <v>368.714</v>
       </c>
       <c r="CH22" s="53">
         <v>368.98700000000002</v>
       </c>
       <c r="CI22" s="53">
         <v>389.15899999999999</v>
       </c>
       <c r="CJ22" s="53">
         <v>439.05</v>
       </c>
       <c r="CK22" s="53">
         <v>502.43700000000001</v>
       </c>
       <c r="CL22" s="53">
         <v>518.50800000000004</v>
       </c>
       <c r="CM22" s="26">
         <v>432.96499999999997</v>
       </c>
       <c r="CN22" s="26">
         <v>426.45600000000002</v>
       </c>
-      <c r="CO22" s="26"/>
+      <c r="CO22" s="26">
+        <v>421.40199999999999</v>
+      </c>
       <c r="CP22" s="53"/>
       <c r="CQ22" s="53"/>
       <c r="CR22" s="53"/>
       <c r="CS22" s="53"/>
     </row>
     <row r="23" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="30">
         <v>0.372</v>
       </c>
       <c r="C23" s="30">
         <v>0.36799999999999999</v>
       </c>
       <c r="D23" s="30">
         <v>0.35699999999999998</v>
       </c>
       <c r="E23" s="30">
         <v>0.31900000000000001</v>
       </c>
       <c r="F23" s="30">
         <v>0.30399999999999999</v>
       </c>
       <c r="G23" s="21">
@@ -6944,51 +6980,53 @@
       </c>
       <c r="CG23" s="51">
         <v>0.17399999999999999</v>
       </c>
       <c r="CH23" s="53">
         <v>0.17299999999999999</v>
       </c>
       <c r="CI23" s="53">
         <v>0.17199999999999999</v>
       </c>
       <c r="CJ23" s="53">
         <v>0.16700000000000001</v>
       </c>
       <c r="CK23" s="53">
         <v>0.16400000000000001</v>
       </c>
       <c r="CL23" s="53">
         <v>0.159</v>
       </c>
       <c r="CM23" s="26">
         <v>0.191</v>
       </c>
       <c r="CN23" s="26">
         <v>0.189</v>
       </c>
-      <c r="CO23" s="26"/>
+      <c r="CO23" s="26">
+        <v>0.186</v>
+      </c>
       <c r="CP23" s="53"/>
       <c r="CQ23" s="53"/>
       <c r="CR23" s="53"/>
       <c r="CS23" s="53"/>
     </row>
     <row r="24" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="30">
         <v>3.0569999999999999</v>
       </c>
       <c r="C24" s="30">
         <v>3.121</v>
       </c>
       <c r="D24" s="30">
         <v>3.1280000000000001</v>
       </c>
       <c r="E24" s="30">
         <v>3.1829999999999998</v>
       </c>
       <c r="F24" s="30">
         <v>3.3410000000000002</v>
       </c>
       <c r="G24" s="21">
@@ -7227,51 +7265,53 @@
       </c>
       <c r="CG24" s="51">
         <v>1.8360000000000001</v>
       </c>
       <c r="CH24" s="53">
         <v>1.8140000000000001</v>
       </c>
       <c r="CI24" s="53">
         <v>1.8380000000000001</v>
       </c>
       <c r="CJ24" s="53">
         <v>1.86</v>
       </c>
       <c r="CK24" s="53">
         <v>1.9370000000000001</v>
       </c>
       <c r="CL24" s="53">
         <v>1.964</v>
       </c>
       <c r="CM24" s="26">
         <v>1.8979999999999999</v>
       </c>
       <c r="CN24" s="26">
         <v>1.9039999999999999</v>
       </c>
-      <c r="CO24" s="26"/>
+      <c r="CO24" s="26">
+        <v>1.9490000000000001</v>
+      </c>
       <c r="CP24" s="53"/>
       <c r="CQ24" s="53"/>
       <c r="CR24" s="53"/>
       <c r="CS24" s="53"/>
     </row>
     <row r="25" spans="1:97" s="29" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="28">
         <v>72.528999999999996</v>
       </c>
       <c r="C25" s="21">
         <v>71.849999999999994</v>
       </c>
       <c r="D25" s="21">
         <v>72.364000000000004</v>
       </c>
       <c r="E25" s="21">
         <v>70.777000000000001</v>
       </c>
       <c r="F25" s="21">
         <v>75.308000000000007</v>
       </c>
       <c r="G25" s="21">
@@ -7510,51 +7550,53 @@
       </c>
       <c r="CG25" s="51">
         <v>90.741</v>
       </c>
       <c r="CH25" s="23">
         <v>90.376999999999995</v>
       </c>
       <c r="CI25" s="23">
         <v>90.292000000000002</v>
       </c>
       <c r="CJ25" s="23">
         <v>89.070999999999998</v>
       </c>
       <c r="CK25" s="23">
         <v>90.599000000000004</v>
       </c>
       <c r="CL25" s="23">
         <v>89.600999999999999</v>
       </c>
       <c r="CM25" s="34">
         <v>96.335999999999999</v>
       </c>
       <c r="CN25" s="34">
         <v>95.331999999999994</v>
       </c>
-      <c r="CO25" s="34"/>
+      <c r="CO25" s="34">
+        <v>93.081999999999994</v>
+      </c>
       <c r="CP25" s="53"/>
       <c r="CQ25" s="53"/>
       <c r="CR25" s="53"/>
       <c r="CS25" s="53"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CH2:CS2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>