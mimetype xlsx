--- v0 (2026-09-21)
+++ v1 (2026-11-01)
@@ -1,179 +1,750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18240" windowHeight="11775"/>
+    <workbookView xWindow="7515" yWindow="1695" windowWidth="18240" windowHeight="11775"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Валовый выпуск" sheetId="2" r:id="rId2"/>
+    <sheet name="ИФО" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc523306721" localSheetId="0">ИФО!#REF!</definedName>
-    <definedName name="_Toc523306746" localSheetId="0">ИФО!#REF!</definedName>
+    <definedName name="_Toc523306721" localSheetId="1">'Валовый выпуск'!#REF!</definedName>
+    <definedName name="_Toc523306721" localSheetId="2">ИФО!#REF!</definedName>
+    <definedName name="_Toc523306746" localSheetId="1">'Валовый выпуск'!#REF!</definedName>
+    <definedName name="_Toc523306746" localSheetId="2">ИФО!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="59">
   <si>
     <t>Все категории хозяйств</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>индекс физического объема валовой продукции растениеводства</t>
   </si>
   <si>
     <t>индекс физического объема валовой продукции животноводства</t>
   </si>
   <si>
     <t>индекс физического объема услуг в области сельского хозяйства</t>
   </si>
   <si>
     <t>Индекс физического объема валовой продукции (услуг) сельского хозяйства</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема 
 валовой продукции (услуг) сельского хозяйства* </t>
   </si>
   <si>
     <t>по отраслям:</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t xml:space="preserve">с 2010 по 2023 годы данные сформированы в соответствии с «Методикой расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства», утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 ноября 2015 года № 175. </t>
   </si>
   <si>
     <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
+  <si>
+    <t>*В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 и 2023 годы в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* - с 2010 по 2023 годы данные сформированы в соответствии с «Методикой расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства», утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 ноября 2015 года № 175. </t>
+  </si>
+  <si>
+    <t>2022*</t>
+  </si>
+  <si>
+    <t>услуги в области сельского хозяйства</t>
+  </si>
+  <si>
+    <t>валовая продукция животноводства</t>
+  </si>
+  <si>
+    <t>валовая продукция растениеводства</t>
+  </si>
+  <si>
+    <t>в том числе:</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского хозяйства</t>
+  </si>
+  <si>
+    <t>в действующих ценах, млн. тенге</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского хозяйства*</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>141101, 141201</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года, 
+Индекс физического объема валовой продукции (услуг) сельского, лесного и рыбного хозяйства </t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>471, 744</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Валовой выпуск продукции (услуг) сельского, лесного и рыбного хозяйства, 
+ИФО валовой продукции (услуг) сельского, лесного и рыбного хозяйства</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2010 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства – общая стоимость продукции и услуг, созданных в отраслях аграрного сектора, как для реализации, так и для собственного потребления.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность месячная) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная), "О наличии зерна" (2 сх (зерно) периодичность месячная), "О наличии и движении семян масличных культур" (3-сх (масличные) периодичность квартальная), "О сборе урожая сельскохозяйственных культур" (29 сх  периодичность один раз в год), "О рыболовстве и аквакультуре" (1-рыба периодичность годовая), "О деятельности по охоте и отлову, включая предоставление услуг в этих областях" (2-охота периодичность годовая), "Отчет о деятельности в лесоводстве и лесозаготовках" (1-лес периодичность годовая ).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году.</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701188?keyword=
+https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701225?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики аграрного сектора</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Каримова Динара Жагупаровна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172 74-92-83</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>din.karimova@aspire.gov.kz</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...1 lines deleted...]
-    <numFmt numFmtId="176" formatCode="0.0"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="45">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial CYR"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="23">
+  <borders count="35">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -435,264 +1006,4997 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2236">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="25" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="11" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="19" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="19" borderId="26" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="31" borderId="32" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="33" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="34" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="20" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="20" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="21" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="22" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2236">
+    <cellStyle name="20% - Акцент1 10" xfId="23"/>
+    <cellStyle name="20% - Акцент1 11" xfId="24"/>
+    <cellStyle name="20% - Акцент1 12" xfId="25"/>
+    <cellStyle name="20% - Акцент1 13" xfId="26"/>
+    <cellStyle name="20% - Акцент1 14" xfId="27"/>
+    <cellStyle name="20% - Акцент1 15" xfId="28"/>
+    <cellStyle name="20% - Акцент1 16" xfId="29"/>
+    <cellStyle name="20% - Акцент1 17" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2" xfId="31"/>
+    <cellStyle name="20% — акцент1 2" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="35"/>
+    <cellStyle name="20% - Акцент1 3" xfId="36"/>
+    <cellStyle name="20% — акцент1 3" xfId="37"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="38"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="40"/>
+    <cellStyle name="20% - Акцент1 4" xfId="41"/>
+    <cellStyle name="20% — акцент1 4" xfId="42"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="43"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="44"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="45"/>
+    <cellStyle name="20% - Акцент1 5" xfId="46"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="47"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 6" xfId="50"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="51"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="52"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="53"/>
+    <cellStyle name="20% - Акцент1 7" xfId="54"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="55"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="56"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="57"/>
+    <cellStyle name="20% - Акцент1 8" xfId="58"/>
+    <cellStyle name="20% - Акцент1 9" xfId="59"/>
+    <cellStyle name="20% - Акцент2 10" xfId="60"/>
+    <cellStyle name="20% - Акцент2 11" xfId="61"/>
+    <cellStyle name="20% - Акцент2 12" xfId="62"/>
+    <cellStyle name="20% - Акцент2 13" xfId="63"/>
+    <cellStyle name="20% - Акцент2 14" xfId="64"/>
+    <cellStyle name="20% - Акцент2 15" xfId="65"/>
+    <cellStyle name="20% - Акцент2 16" xfId="66"/>
+    <cellStyle name="20% - Акцент2 17" xfId="67"/>
+    <cellStyle name="20% - Акцент2 2" xfId="68"/>
+    <cellStyle name="20% — акцент2 2" xfId="69"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="70"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="71"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="72"/>
+    <cellStyle name="20% - Акцент2 3" xfId="73"/>
+    <cellStyle name="20% — акцент2 3" xfId="74"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="75"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="76"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="77"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="78"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="79"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="80"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="81"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="82"/>
+    <cellStyle name="20% - Акцент2 3 2 2" xfId="83"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="84"/>
+    <cellStyle name="20% - Акцент2 3 3 2" xfId="85"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="86"/>
+    <cellStyle name="20% - Акцент2 3 4 2" xfId="87"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="88"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="89"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="90"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="91"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="92"/>
+    <cellStyle name="20% - Акцент2 30" xfId="93"/>
+    <cellStyle name="20% - Акцент2 31" xfId="94"/>
+    <cellStyle name="20% - Акцент2 32" xfId="95"/>
+    <cellStyle name="20% - Акцент2 33" xfId="96"/>
+    <cellStyle name="20% - Акцент2 34" xfId="97"/>
+    <cellStyle name="20% - Акцент2 35" xfId="98"/>
+    <cellStyle name="20% - Акцент2 36" xfId="99"/>
+    <cellStyle name="20% - Акцент2 37" xfId="100"/>
+    <cellStyle name="20% - Акцент2 38" xfId="101"/>
+    <cellStyle name="20% - Акцент2 39" xfId="102"/>
+    <cellStyle name="20% - Акцент2 4" xfId="103"/>
+    <cellStyle name="20% — акцент2 4" xfId="104"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="105"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="106"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="107"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="108"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="109"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="110"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="111"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="112"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="113"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="114"/>
+    <cellStyle name="20% - Акцент2 4 2 2" xfId="115"/>
+    <cellStyle name="20% - Акцент2 4 2 2 2" xfId="116"/>
+    <cellStyle name="20% - Акцент2 4 2 3" xfId="117"/>
+    <cellStyle name="20% - Акцент2 4 2 4" xfId="118"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="119"/>
+    <cellStyle name="20% - Акцент2 4 3 2" xfId="120"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="121"/>
+    <cellStyle name="20% - Акцент2 4 4 2" xfId="122"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="123"/>
+    <cellStyle name="20% - Акцент2 5" xfId="124"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="125"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="126"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="127"/>
+    <cellStyle name="20% - Акцент2 6" xfId="128"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="129"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="130"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="131"/>
+    <cellStyle name="20% - Акцент2 7" xfId="132"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="133"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="134"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="135"/>
+    <cellStyle name="20% - Акцент2 8" xfId="136"/>
+    <cellStyle name="20% - Акцент2 9" xfId="137"/>
+    <cellStyle name="20% - Акцент3 10" xfId="138"/>
+    <cellStyle name="20% - Акцент3 11" xfId="139"/>
+    <cellStyle name="20% - Акцент3 12" xfId="140"/>
+    <cellStyle name="20% - Акцент3 13" xfId="141"/>
+    <cellStyle name="20% - Акцент3 14" xfId="142"/>
+    <cellStyle name="20% - Акцент3 15" xfId="143"/>
+    <cellStyle name="20% - Акцент3 16" xfId="144"/>
+    <cellStyle name="20% - Акцент3 17" xfId="145"/>
+    <cellStyle name="20% - Акцент3 2" xfId="146"/>
+    <cellStyle name="20% — акцент3 2" xfId="147"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="148"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="149"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="150"/>
+    <cellStyle name="20% - Акцент3 3" xfId="151"/>
+    <cellStyle name="20% — акцент3 3" xfId="152"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="153"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="154"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="155"/>
+    <cellStyle name="20% - Акцент3 4" xfId="156"/>
+    <cellStyle name="20% — акцент3 4" xfId="157"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="158"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="159"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="160"/>
+    <cellStyle name="20% - Акцент3 5" xfId="161"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="162"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="163"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="164"/>
+    <cellStyle name="20% - Акцент3 6" xfId="165"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="166"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="167"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="168"/>
+    <cellStyle name="20% - Акцент3 7" xfId="169"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="170"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="171"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="172"/>
+    <cellStyle name="20% - Акцент3 8" xfId="173"/>
+    <cellStyle name="20% - Акцент3 9" xfId="174"/>
+    <cellStyle name="20% - Акцент4 10" xfId="175"/>
+    <cellStyle name="20% - Акцент4 11" xfId="176"/>
+    <cellStyle name="20% - Акцент4 12" xfId="177"/>
+    <cellStyle name="20% - Акцент4 13" xfId="178"/>
+    <cellStyle name="20% - Акцент4 14" xfId="179"/>
+    <cellStyle name="20% - Акцент4 15" xfId="180"/>
+    <cellStyle name="20% - Акцент4 16" xfId="181"/>
+    <cellStyle name="20% - Акцент4 17" xfId="182"/>
+    <cellStyle name="20% - Акцент4 2" xfId="183"/>
+    <cellStyle name="20% — акцент4 2" xfId="184"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="185"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="186"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="187"/>
+    <cellStyle name="20% - Акцент4 3" xfId="188"/>
+    <cellStyle name="20% — акцент4 3" xfId="189"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="190"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="191"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="192"/>
+    <cellStyle name="20% - Акцент4 4" xfId="193"/>
+    <cellStyle name="20% — акцент4 4" xfId="194"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="195"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="196"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="197"/>
+    <cellStyle name="20% - Акцент4 5" xfId="198"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="199"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="200"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="201"/>
+    <cellStyle name="20% - Акцент4 6" xfId="202"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="203"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="204"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="205"/>
+    <cellStyle name="20% - Акцент4 7" xfId="206"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="207"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="208"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="209"/>
+    <cellStyle name="20% - Акцент4 8" xfId="210"/>
+    <cellStyle name="20% - Акцент4 9" xfId="211"/>
+    <cellStyle name="20% - Акцент5 10" xfId="212"/>
+    <cellStyle name="20% - Акцент5 11" xfId="213"/>
+    <cellStyle name="20% - Акцент5 12" xfId="214"/>
+    <cellStyle name="20% - Акцент5 13" xfId="215"/>
+    <cellStyle name="20% - Акцент5 14" xfId="216"/>
+    <cellStyle name="20% - Акцент5 15" xfId="217"/>
+    <cellStyle name="20% - Акцент5 16" xfId="218"/>
+    <cellStyle name="20% - Акцент5 17" xfId="219"/>
+    <cellStyle name="20% - Акцент5 2" xfId="220"/>
+    <cellStyle name="20% — акцент5 2" xfId="221"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="222"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="223"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="224"/>
+    <cellStyle name="20% - Акцент5 3" xfId="225"/>
+    <cellStyle name="20% — акцент5 3" xfId="226"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="227"/>
+    <cellStyle name="20% - Акцент5 3 3" xfId="228"/>
+    <cellStyle name="20% - Акцент5 3 4" xfId="229"/>
+    <cellStyle name="20% - Акцент5 4" xfId="230"/>
+    <cellStyle name="20% — акцент5 4" xfId="231"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="232"/>
+    <cellStyle name="20% - Акцент5 4 3" xfId="233"/>
+    <cellStyle name="20% - Акцент5 4 4" xfId="234"/>
+    <cellStyle name="20% - Акцент5 5" xfId="235"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="236"/>
+    <cellStyle name="20% - Акцент5 5 3" xfId="237"/>
+    <cellStyle name="20% - Акцент5 5 4" xfId="238"/>
+    <cellStyle name="20% - Акцент5 6" xfId="239"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="240"/>
+    <cellStyle name="20% - Акцент5 6 3" xfId="241"/>
+    <cellStyle name="20% - Акцент5 6 4" xfId="242"/>
+    <cellStyle name="20% - Акцент5 7" xfId="243"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="244"/>
+    <cellStyle name="20% - Акцент5 7 3" xfId="245"/>
+    <cellStyle name="20% - Акцент5 7 4" xfId="246"/>
+    <cellStyle name="20% - Акцент5 8" xfId="247"/>
+    <cellStyle name="20% - Акцент5 9" xfId="248"/>
+    <cellStyle name="20% - Акцент6 10" xfId="249"/>
+    <cellStyle name="20% - Акцент6 11" xfId="250"/>
+    <cellStyle name="20% - Акцент6 12" xfId="251"/>
+    <cellStyle name="20% - Акцент6 13" xfId="252"/>
+    <cellStyle name="20% - Акцент6 14" xfId="253"/>
+    <cellStyle name="20% - Акцент6 15" xfId="254"/>
+    <cellStyle name="20% - Акцент6 16" xfId="255"/>
+    <cellStyle name="20% - Акцент6 17" xfId="256"/>
+    <cellStyle name="20% - Акцент6 2" xfId="257"/>
+    <cellStyle name="20% — акцент6 2" xfId="258"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="259"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="260"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="261"/>
+    <cellStyle name="20% - Акцент6 3" xfId="262"/>
+    <cellStyle name="20% — акцент6 3" xfId="263"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="264"/>
+    <cellStyle name="20% - Акцент6 3 3" xfId="265"/>
+    <cellStyle name="20% - Акцент6 3 4" xfId="266"/>
+    <cellStyle name="20% - Акцент6 4" xfId="267"/>
+    <cellStyle name="20% — акцент6 4" xfId="268"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="269"/>
+    <cellStyle name="20% - Акцент6 4 3" xfId="270"/>
+    <cellStyle name="20% - Акцент6 4 4" xfId="271"/>
+    <cellStyle name="20% - Акцент6 5" xfId="272"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="273"/>
+    <cellStyle name="20% - Акцент6 5 3" xfId="274"/>
+    <cellStyle name="20% - Акцент6 5 4" xfId="275"/>
+    <cellStyle name="20% - Акцент6 6" xfId="276"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="277"/>
+    <cellStyle name="20% - Акцент6 6 3" xfId="278"/>
+    <cellStyle name="20% - Акцент6 6 4" xfId="279"/>
+    <cellStyle name="20% - Акцент6 7" xfId="280"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="281"/>
+    <cellStyle name="20% - Акцент6 7 3" xfId="282"/>
+    <cellStyle name="20% - Акцент6 7 4" xfId="283"/>
+    <cellStyle name="20% - Акцент6 8" xfId="284"/>
+    <cellStyle name="20% - Акцент6 9" xfId="285"/>
+    <cellStyle name="40% - Акцент1 10" xfId="286"/>
+    <cellStyle name="40% - Акцент1 11" xfId="287"/>
+    <cellStyle name="40% - Акцент1 12" xfId="288"/>
+    <cellStyle name="40% - Акцент1 13" xfId="289"/>
+    <cellStyle name="40% - Акцент1 14" xfId="290"/>
+    <cellStyle name="40% - Акцент1 15" xfId="291"/>
+    <cellStyle name="40% - Акцент1 16" xfId="292"/>
+    <cellStyle name="40% - Акцент1 17" xfId="293"/>
+    <cellStyle name="40% - Акцент1 2" xfId="294"/>
+    <cellStyle name="40% — акцент1 2" xfId="295"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="296"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="297"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="298"/>
+    <cellStyle name="40% - Акцент1 3" xfId="299"/>
+    <cellStyle name="40% — акцент1 3" xfId="300"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="301"/>
+    <cellStyle name="40% - Акцент1 3 3" xfId="302"/>
+    <cellStyle name="40% - Акцент1 3 4" xfId="303"/>
+    <cellStyle name="40% - Акцент1 4" xfId="304"/>
+    <cellStyle name="40% — акцент1 4" xfId="305"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="306"/>
+    <cellStyle name="40% - Акцент1 4 3" xfId="307"/>
+    <cellStyle name="40% - Акцент1 4 4" xfId="308"/>
+    <cellStyle name="40% - Акцент1 5" xfId="309"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="310"/>
+    <cellStyle name="40% - Акцент1 5 3" xfId="311"/>
+    <cellStyle name="40% - Акцент1 5 4" xfId="312"/>
+    <cellStyle name="40% - Акцент1 6" xfId="313"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="314"/>
+    <cellStyle name="40% - Акцент1 6 3" xfId="315"/>
+    <cellStyle name="40% - Акцент1 6 4" xfId="316"/>
+    <cellStyle name="40% - Акцент1 7" xfId="317"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="318"/>
+    <cellStyle name="40% - Акцент1 7 3" xfId="319"/>
+    <cellStyle name="40% - Акцент1 7 4" xfId="320"/>
+    <cellStyle name="40% - Акцент1 8" xfId="321"/>
+    <cellStyle name="40% - Акцент1 9" xfId="322"/>
+    <cellStyle name="40% - Акцент2 10" xfId="323"/>
+    <cellStyle name="40% - Акцент2 11" xfId="324"/>
+    <cellStyle name="40% - Акцент2 12" xfId="325"/>
+    <cellStyle name="40% - Акцент2 13" xfId="326"/>
+    <cellStyle name="40% - Акцент2 14" xfId="327"/>
+    <cellStyle name="40% - Акцент2 15" xfId="328"/>
+    <cellStyle name="40% - Акцент2 16" xfId="329"/>
+    <cellStyle name="40% - Акцент2 17" xfId="330"/>
+    <cellStyle name="40% - Акцент2 2" xfId="331"/>
+    <cellStyle name="40% — акцент2 2" xfId="332"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="333"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="334"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="335"/>
+    <cellStyle name="40% - Акцент2 3" xfId="336"/>
+    <cellStyle name="40% — акцент2 3" xfId="337"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="338"/>
+    <cellStyle name="40% - Акцент2 3 3" xfId="339"/>
+    <cellStyle name="40% - Акцент2 3 4" xfId="340"/>
+    <cellStyle name="40% - Акцент2 4" xfId="341"/>
+    <cellStyle name="40% — акцент2 4" xfId="342"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="343"/>
+    <cellStyle name="40% - Акцент2 4 3" xfId="344"/>
+    <cellStyle name="40% - Акцент2 4 4" xfId="345"/>
+    <cellStyle name="40% - Акцент2 5" xfId="346"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="347"/>
+    <cellStyle name="40% - Акцент2 5 3" xfId="348"/>
+    <cellStyle name="40% - Акцент2 5 4" xfId="349"/>
+    <cellStyle name="40% - Акцент2 6" xfId="350"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="351"/>
+    <cellStyle name="40% - Акцент2 6 3" xfId="352"/>
+    <cellStyle name="40% - Акцент2 6 4" xfId="353"/>
+    <cellStyle name="40% - Акцент2 7" xfId="354"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="355"/>
+    <cellStyle name="40% - Акцент2 7 3" xfId="356"/>
+    <cellStyle name="40% - Акцент2 7 4" xfId="357"/>
+    <cellStyle name="40% - Акцент2 8" xfId="358"/>
+    <cellStyle name="40% - Акцент2 9" xfId="359"/>
+    <cellStyle name="40% - Акцент3 10" xfId="360"/>
+    <cellStyle name="40% - Акцент3 11" xfId="361"/>
+    <cellStyle name="40% - Акцент3 12" xfId="362"/>
+    <cellStyle name="40% - Акцент3 13" xfId="363"/>
+    <cellStyle name="40% - Акцент3 14" xfId="364"/>
+    <cellStyle name="40% - Акцент3 15" xfId="365"/>
+    <cellStyle name="40% - Акцент3 16" xfId="366"/>
+    <cellStyle name="40% - Акцент3 17" xfId="367"/>
+    <cellStyle name="40% - Акцент3 2" xfId="368"/>
+    <cellStyle name="40% — акцент3 2" xfId="369"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="370"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="371"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="372"/>
+    <cellStyle name="40% - Акцент3 3" xfId="373"/>
+    <cellStyle name="40% — акцент3 3" xfId="374"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="375"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="376"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="377"/>
+    <cellStyle name="40% - Акцент3 4" xfId="378"/>
+    <cellStyle name="40% — акцент3 4" xfId="379"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="380"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="381"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="382"/>
+    <cellStyle name="40% - Акцент3 5" xfId="383"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="384"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="385"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="386"/>
+    <cellStyle name="40% - Акцент3 6" xfId="387"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="388"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="389"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="390"/>
+    <cellStyle name="40% - Акцент3 7" xfId="391"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="392"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="393"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="394"/>
+    <cellStyle name="40% - Акцент3 8" xfId="395"/>
+    <cellStyle name="40% - Акцент3 9" xfId="396"/>
+    <cellStyle name="40% - Акцент4 10" xfId="397"/>
+    <cellStyle name="40% - Акцент4 11" xfId="398"/>
+    <cellStyle name="40% - Акцент4 12" xfId="399"/>
+    <cellStyle name="40% - Акцент4 13" xfId="400"/>
+    <cellStyle name="40% - Акцент4 14" xfId="401"/>
+    <cellStyle name="40% - Акцент4 15" xfId="402"/>
+    <cellStyle name="40% - Акцент4 16" xfId="403"/>
+    <cellStyle name="40% - Акцент4 17" xfId="404"/>
+    <cellStyle name="40% - Акцент4 2" xfId="405"/>
+    <cellStyle name="40% — акцент4 2" xfId="406"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="407"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="408"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="409"/>
+    <cellStyle name="40% - Акцент4 3" xfId="410"/>
+    <cellStyle name="40% — акцент4 3" xfId="411"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="412"/>
+    <cellStyle name="40% - Акцент4 3 3" xfId="413"/>
+    <cellStyle name="40% - Акцент4 3 4" xfId="414"/>
+    <cellStyle name="40% - Акцент4 4" xfId="415"/>
+    <cellStyle name="40% — акцент4 4" xfId="416"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="417"/>
+    <cellStyle name="40% - Акцент4 4 3" xfId="418"/>
+    <cellStyle name="40% - Акцент4 4 4" xfId="419"/>
+    <cellStyle name="40% - Акцент4 5" xfId="420"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="421"/>
+    <cellStyle name="40% - Акцент4 5 3" xfId="422"/>
+    <cellStyle name="40% - Акцент4 5 4" xfId="423"/>
+    <cellStyle name="40% - Акцент4 6" xfId="424"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="425"/>
+    <cellStyle name="40% - Акцент4 6 3" xfId="426"/>
+    <cellStyle name="40% - Акцент4 6 4" xfId="427"/>
+    <cellStyle name="40% - Акцент4 7" xfId="428"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="429"/>
+    <cellStyle name="40% - Акцент4 7 3" xfId="430"/>
+    <cellStyle name="40% - Акцент4 7 4" xfId="431"/>
+    <cellStyle name="40% - Акцент4 8" xfId="432"/>
+    <cellStyle name="40% - Акцент4 9" xfId="433"/>
+    <cellStyle name="40% - Акцент5 10" xfId="434"/>
+    <cellStyle name="40% - Акцент5 11" xfId="435"/>
+    <cellStyle name="40% - Акцент5 12" xfId="436"/>
+    <cellStyle name="40% - Акцент5 13" xfId="437"/>
+    <cellStyle name="40% - Акцент5 14" xfId="438"/>
+    <cellStyle name="40% - Акцент5 15" xfId="439"/>
+    <cellStyle name="40% - Акцент5 16" xfId="440"/>
+    <cellStyle name="40% - Акцент5 17" xfId="441"/>
+    <cellStyle name="40% - Акцент5 2" xfId="442"/>
+    <cellStyle name="40% — акцент5 2" xfId="443"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="444"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="445"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="446"/>
+    <cellStyle name="40% - Акцент5 3" xfId="447"/>
+    <cellStyle name="40% — акцент5 3" xfId="448"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="449"/>
+    <cellStyle name="40% - Акцент5 3 3" xfId="450"/>
+    <cellStyle name="40% - Акцент5 3 4" xfId="451"/>
+    <cellStyle name="40% - Акцент5 4" xfId="452"/>
+    <cellStyle name="40% — акцент5 4" xfId="453"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="454"/>
+    <cellStyle name="40% - Акцент5 4 3" xfId="455"/>
+    <cellStyle name="40% - Акцент5 4 4" xfId="456"/>
+    <cellStyle name="40% - Акцент5 5" xfId="457"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="458"/>
+    <cellStyle name="40% - Акцент5 5 3" xfId="459"/>
+    <cellStyle name="40% - Акцент5 5 4" xfId="460"/>
+    <cellStyle name="40% - Акцент5 6" xfId="461"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="462"/>
+    <cellStyle name="40% - Акцент5 6 3" xfId="463"/>
+    <cellStyle name="40% - Акцент5 6 4" xfId="464"/>
+    <cellStyle name="40% - Акцент5 7" xfId="465"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="466"/>
+    <cellStyle name="40% - Акцент5 7 3" xfId="467"/>
+    <cellStyle name="40% - Акцент5 7 4" xfId="468"/>
+    <cellStyle name="40% - Акцент5 8" xfId="469"/>
+    <cellStyle name="40% - Акцент5 9" xfId="470"/>
+    <cellStyle name="40% - Акцент6 10" xfId="471"/>
+    <cellStyle name="40% - Акцент6 11" xfId="472"/>
+    <cellStyle name="40% - Акцент6 12" xfId="473"/>
+    <cellStyle name="40% - Акцент6 13" xfId="474"/>
+    <cellStyle name="40% - Акцент6 14" xfId="475"/>
+    <cellStyle name="40% - Акцент6 15" xfId="476"/>
+    <cellStyle name="40% - Акцент6 16" xfId="477"/>
+    <cellStyle name="40% - Акцент6 17" xfId="478"/>
+    <cellStyle name="40% - Акцент6 2" xfId="479"/>
+    <cellStyle name="40% — акцент6 2" xfId="480"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="481"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="482"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="483"/>
+    <cellStyle name="40% - Акцент6 3" xfId="484"/>
+    <cellStyle name="40% — акцент6 3" xfId="485"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="486"/>
+    <cellStyle name="40% - Акцент6 3 3" xfId="487"/>
+    <cellStyle name="40% - Акцент6 3 4" xfId="488"/>
+    <cellStyle name="40% - Акцент6 4" xfId="489"/>
+    <cellStyle name="40% — акцент6 4" xfId="490"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="491"/>
+    <cellStyle name="40% - Акцент6 4 3" xfId="492"/>
+    <cellStyle name="40% - Акцент6 4 4" xfId="493"/>
+    <cellStyle name="40% - Акцент6 5" xfId="494"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="495"/>
+    <cellStyle name="40% - Акцент6 5 3" xfId="496"/>
+    <cellStyle name="40% - Акцент6 5 4" xfId="497"/>
+    <cellStyle name="40% - Акцент6 6" xfId="498"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="499"/>
+    <cellStyle name="40% - Акцент6 6 3" xfId="500"/>
+    <cellStyle name="40% - Акцент6 6 4" xfId="501"/>
+    <cellStyle name="40% - Акцент6 7" xfId="502"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="503"/>
+    <cellStyle name="40% - Акцент6 7 3" xfId="504"/>
+    <cellStyle name="40% - Акцент6 7 4" xfId="505"/>
+    <cellStyle name="40% - Акцент6 8" xfId="506"/>
+    <cellStyle name="40% - Акцент6 9" xfId="507"/>
+    <cellStyle name="60% - Акцент1 10" xfId="508"/>
+    <cellStyle name="60% - Акцент1 11" xfId="509"/>
+    <cellStyle name="60% - Акцент1 12" xfId="510"/>
+    <cellStyle name="60% - Акцент1 13" xfId="511"/>
+    <cellStyle name="60% - Акцент1 14" xfId="512"/>
+    <cellStyle name="60% - Акцент1 15" xfId="513"/>
+    <cellStyle name="60% - Акцент1 16" xfId="514"/>
+    <cellStyle name="60% - Акцент1 17" xfId="515"/>
+    <cellStyle name="60% - Акцент1 2" xfId="516"/>
+    <cellStyle name="60% — акцент1 2" xfId="517"/>
+    <cellStyle name="60% — акцент1 2 2" xfId="518"/>
+    <cellStyle name="60% — акцент1 2 3" xfId="519"/>
+    <cellStyle name="60% - Акцент1 3" xfId="520"/>
+    <cellStyle name="60% — акцент1 3" xfId="521"/>
+    <cellStyle name="60% - Акцент1 4" xfId="522"/>
+    <cellStyle name="60% — акцент1 4" xfId="523"/>
+    <cellStyle name="60% - Акцент1 5" xfId="524"/>
+    <cellStyle name="60% — акцент1 5" xfId="525"/>
+    <cellStyle name="60% - Акцент1 6" xfId="526"/>
+    <cellStyle name="60% - Акцент1 7" xfId="527"/>
+    <cellStyle name="60% - Акцент1 8" xfId="528"/>
+    <cellStyle name="60% - Акцент1 9" xfId="529"/>
+    <cellStyle name="60% - Акцент2 10" xfId="530"/>
+    <cellStyle name="60% - Акцент2 11" xfId="531"/>
+    <cellStyle name="60% - Акцент2 12" xfId="532"/>
+    <cellStyle name="60% - Акцент2 13" xfId="533"/>
+    <cellStyle name="60% - Акцент2 14" xfId="534"/>
+    <cellStyle name="60% - Акцент2 15" xfId="535"/>
+    <cellStyle name="60% - Акцент2 16" xfId="536"/>
+    <cellStyle name="60% - Акцент2 17" xfId="537"/>
+    <cellStyle name="60% - Акцент2 2" xfId="538"/>
+    <cellStyle name="60% — акцент2 2" xfId="539"/>
+    <cellStyle name="60% — акцент2 2 2" xfId="540"/>
+    <cellStyle name="60% — акцент2 2 3" xfId="541"/>
+    <cellStyle name="60% - Акцент2 3" xfId="542"/>
+    <cellStyle name="60% — акцент2 3" xfId="543"/>
+    <cellStyle name="60% - Акцент2 4" xfId="544"/>
+    <cellStyle name="60% — акцент2 4" xfId="545"/>
+    <cellStyle name="60% - Акцент2 5" xfId="546"/>
+    <cellStyle name="60% — акцент2 5" xfId="547"/>
+    <cellStyle name="60% - Акцент2 6" xfId="548"/>
+    <cellStyle name="60% - Акцент2 7" xfId="549"/>
+    <cellStyle name="60% - Акцент2 8" xfId="550"/>
+    <cellStyle name="60% - Акцент2 9" xfId="551"/>
+    <cellStyle name="60% - Акцент3 10" xfId="552"/>
+    <cellStyle name="60% - Акцент3 11" xfId="553"/>
+    <cellStyle name="60% - Акцент3 12" xfId="554"/>
+    <cellStyle name="60% - Акцент3 13" xfId="555"/>
+    <cellStyle name="60% - Акцент3 14" xfId="556"/>
+    <cellStyle name="60% - Акцент3 15" xfId="557"/>
+    <cellStyle name="60% - Акцент3 16" xfId="558"/>
+    <cellStyle name="60% - Акцент3 17" xfId="559"/>
+    <cellStyle name="60% - Акцент3 2" xfId="560"/>
+    <cellStyle name="60% — акцент3 2" xfId="561"/>
+    <cellStyle name="60% — акцент3 2 2" xfId="562"/>
+    <cellStyle name="60% — акцент3 2 3" xfId="563"/>
+    <cellStyle name="60% - Акцент3 3" xfId="564"/>
+    <cellStyle name="60% — акцент3 3" xfId="565"/>
+    <cellStyle name="60% - Акцент3 4" xfId="566"/>
+    <cellStyle name="60% — акцент3 4" xfId="567"/>
+    <cellStyle name="60% - Акцент3 5" xfId="568"/>
+    <cellStyle name="60% — акцент3 5" xfId="569"/>
+    <cellStyle name="60% - Акцент3 6" xfId="570"/>
+    <cellStyle name="60% - Акцент3 7" xfId="571"/>
+    <cellStyle name="60% - Акцент3 8" xfId="572"/>
+    <cellStyle name="60% - Акцент3 9" xfId="573"/>
+    <cellStyle name="60% - Акцент4 10" xfId="574"/>
+    <cellStyle name="60% - Акцент4 11" xfId="575"/>
+    <cellStyle name="60% - Акцент4 12" xfId="576"/>
+    <cellStyle name="60% - Акцент4 13" xfId="577"/>
+    <cellStyle name="60% - Акцент4 14" xfId="578"/>
+    <cellStyle name="60% - Акцент4 15" xfId="579"/>
+    <cellStyle name="60% - Акцент4 16" xfId="580"/>
+    <cellStyle name="60% - Акцент4 17" xfId="581"/>
+    <cellStyle name="60% - Акцент4 2" xfId="582"/>
+    <cellStyle name="60% — акцент4 2" xfId="583"/>
+    <cellStyle name="60% — акцент4 2 2" xfId="584"/>
+    <cellStyle name="60% — акцент4 2 3" xfId="585"/>
+    <cellStyle name="60% - Акцент4 3" xfId="586"/>
+    <cellStyle name="60% — акцент4 3" xfId="587"/>
+    <cellStyle name="60% - Акцент4 4" xfId="588"/>
+    <cellStyle name="60% — акцент4 4" xfId="589"/>
+    <cellStyle name="60% - Акцент4 5" xfId="590"/>
+    <cellStyle name="60% — акцент4 5" xfId="591"/>
+    <cellStyle name="60% - Акцент4 6" xfId="592"/>
+    <cellStyle name="60% - Акцент4 7" xfId="593"/>
+    <cellStyle name="60% - Акцент4 8" xfId="594"/>
+    <cellStyle name="60% - Акцент4 9" xfId="595"/>
+    <cellStyle name="60% - Акцент5 10" xfId="596"/>
+    <cellStyle name="60% - Акцент5 11" xfId="597"/>
+    <cellStyle name="60% - Акцент5 12" xfId="598"/>
+    <cellStyle name="60% - Акцент5 13" xfId="599"/>
+    <cellStyle name="60% - Акцент5 14" xfId="600"/>
+    <cellStyle name="60% - Акцент5 15" xfId="601"/>
+    <cellStyle name="60% - Акцент5 16" xfId="602"/>
+    <cellStyle name="60% - Акцент5 17" xfId="603"/>
+    <cellStyle name="60% - Акцент5 2" xfId="604"/>
+    <cellStyle name="60% — акцент5 2" xfId="605"/>
+    <cellStyle name="60% — акцент5 2 2" xfId="606"/>
+    <cellStyle name="60% — акцент5 2 3" xfId="607"/>
+    <cellStyle name="60% - Акцент5 3" xfId="608"/>
+    <cellStyle name="60% — акцент5 3" xfId="609"/>
+    <cellStyle name="60% - Акцент5 4" xfId="610"/>
+    <cellStyle name="60% — акцент5 4" xfId="611"/>
+    <cellStyle name="60% - Акцент5 5" xfId="612"/>
+    <cellStyle name="60% — акцент5 5" xfId="613"/>
+    <cellStyle name="60% - Акцент5 6" xfId="614"/>
+    <cellStyle name="60% - Акцент5 7" xfId="615"/>
+    <cellStyle name="60% - Акцент5 8" xfId="616"/>
+    <cellStyle name="60% - Акцент5 9" xfId="617"/>
+    <cellStyle name="60% - Акцент6 10" xfId="618"/>
+    <cellStyle name="60% - Акцент6 11" xfId="619"/>
+    <cellStyle name="60% - Акцент6 12" xfId="620"/>
+    <cellStyle name="60% - Акцент6 13" xfId="621"/>
+    <cellStyle name="60% - Акцент6 14" xfId="622"/>
+    <cellStyle name="60% - Акцент6 15" xfId="623"/>
+    <cellStyle name="60% - Акцент6 16" xfId="624"/>
+    <cellStyle name="60% - Акцент6 17" xfId="625"/>
+    <cellStyle name="60% - Акцент6 2" xfId="626"/>
+    <cellStyle name="60% — акцент6 2" xfId="627"/>
+    <cellStyle name="60% — акцент6 2 2" xfId="628"/>
+    <cellStyle name="60% — акцент6 2 3" xfId="629"/>
+    <cellStyle name="60% - Акцент6 3" xfId="630"/>
+    <cellStyle name="60% — акцент6 3" xfId="631"/>
+    <cellStyle name="60% - Акцент6 4" xfId="632"/>
+    <cellStyle name="60% — акцент6 4" xfId="633"/>
+    <cellStyle name="60% - Акцент6 5" xfId="634"/>
+    <cellStyle name="60% — акцент6 5" xfId="635"/>
+    <cellStyle name="60% - Акцент6 6" xfId="636"/>
+    <cellStyle name="60% - Акцент6 7" xfId="637"/>
+    <cellStyle name="60% - Акцент6 8" xfId="638"/>
+    <cellStyle name="60% - Акцент6 9" xfId="639"/>
+    <cellStyle name="Акцент1 10" xfId="640"/>
+    <cellStyle name="Акцент1 11" xfId="641"/>
+    <cellStyle name="Акцент1 12" xfId="642"/>
+    <cellStyle name="Акцент1 13" xfId="643"/>
+    <cellStyle name="Акцент1 14" xfId="644"/>
+    <cellStyle name="Акцент1 15" xfId="645"/>
+    <cellStyle name="Акцент1 16" xfId="646"/>
+    <cellStyle name="Акцент1 17" xfId="647"/>
+    <cellStyle name="Акцент1 2" xfId="648"/>
+    <cellStyle name="Акцент1 2 10" xfId="649"/>
+    <cellStyle name="Акцент1 2 2" xfId="650"/>
+    <cellStyle name="Акцент1 2 3" xfId="651"/>
+    <cellStyle name="Акцент1 2 4" xfId="652"/>
+    <cellStyle name="Акцент1 2 5" xfId="653"/>
+    <cellStyle name="Акцент1 2 6" xfId="654"/>
+    <cellStyle name="Акцент1 2 7" xfId="655"/>
+    <cellStyle name="Акцент1 2 8" xfId="656"/>
+    <cellStyle name="Акцент1 2 9" xfId="657"/>
+    <cellStyle name="Акцент1 3" xfId="658"/>
+    <cellStyle name="Акцент1 3 2" xfId="659"/>
+    <cellStyle name="Акцент1 3 3" xfId="660"/>
+    <cellStyle name="Акцент1 3 4" xfId="661"/>
+    <cellStyle name="Акцент1 3 5" xfId="662"/>
+    <cellStyle name="Акцент1 3 6" xfId="663"/>
+    <cellStyle name="Акцент1 4" xfId="664"/>
+    <cellStyle name="Акцент1 5" xfId="665"/>
+    <cellStyle name="Акцент1 6" xfId="666"/>
+    <cellStyle name="Акцент1 7" xfId="667"/>
+    <cellStyle name="Акцент1 8" xfId="668"/>
+    <cellStyle name="Акцент1 9" xfId="669"/>
+    <cellStyle name="Акцент2 10" xfId="670"/>
+    <cellStyle name="Акцент2 11" xfId="671"/>
+    <cellStyle name="Акцент2 12" xfId="672"/>
+    <cellStyle name="Акцент2 13" xfId="673"/>
+    <cellStyle name="Акцент2 14" xfId="674"/>
+    <cellStyle name="Акцент2 15" xfId="675"/>
+    <cellStyle name="Акцент2 16" xfId="676"/>
+    <cellStyle name="Акцент2 17" xfId="677"/>
+    <cellStyle name="Акцент2 2" xfId="678"/>
+    <cellStyle name="Акцент2 2 10" xfId="679"/>
+    <cellStyle name="Акцент2 2 2" xfId="680"/>
+    <cellStyle name="Акцент2 2 3" xfId="681"/>
+    <cellStyle name="Акцент2 2 4" xfId="682"/>
+    <cellStyle name="Акцент2 2 5" xfId="683"/>
+    <cellStyle name="Акцент2 2 6" xfId="684"/>
+    <cellStyle name="Акцент2 2 7" xfId="685"/>
+    <cellStyle name="Акцент2 2 8" xfId="686"/>
+    <cellStyle name="Акцент2 2 9" xfId="687"/>
+    <cellStyle name="Акцент2 3" xfId="688"/>
+    <cellStyle name="Акцент2 3 2" xfId="689"/>
+    <cellStyle name="Акцент2 3 3" xfId="690"/>
+    <cellStyle name="Акцент2 3 4" xfId="691"/>
+    <cellStyle name="Акцент2 3 5" xfId="692"/>
+    <cellStyle name="Акцент2 3 6" xfId="693"/>
+    <cellStyle name="Акцент2 4" xfId="694"/>
+    <cellStyle name="Акцент2 5" xfId="695"/>
+    <cellStyle name="Акцент2 6" xfId="696"/>
+    <cellStyle name="Акцент2 7" xfId="697"/>
+    <cellStyle name="Акцент2 8" xfId="698"/>
+    <cellStyle name="Акцент2 9" xfId="699"/>
+    <cellStyle name="Акцент3 10" xfId="700"/>
+    <cellStyle name="Акцент3 11" xfId="701"/>
+    <cellStyle name="Акцент3 12" xfId="702"/>
+    <cellStyle name="Акцент3 13" xfId="703"/>
+    <cellStyle name="Акцент3 14" xfId="704"/>
+    <cellStyle name="Акцент3 15" xfId="705"/>
+    <cellStyle name="Акцент3 16" xfId="706"/>
+    <cellStyle name="Акцент3 17" xfId="707"/>
+    <cellStyle name="Акцент3 2" xfId="708"/>
+    <cellStyle name="Акцент3 2 10" xfId="709"/>
+    <cellStyle name="Акцент3 2 2" xfId="710"/>
+    <cellStyle name="Акцент3 2 3" xfId="711"/>
+    <cellStyle name="Акцент3 2 4" xfId="712"/>
+    <cellStyle name="Акцент3 2 5" xfId="713"/>
+    <cellStyle name="Акцент3 2 6" xfId="714"/>
+    <cellStyle name="Акцент3 2 7" xfId="715"/>
+    <cellStyle name="Акцент3 2 8" xfId="716"/>
+    <cellStyle name="Акцент3 2 9" xfId="717"/>
+    <cellStyle name="Акцент3 3" xfId="718"/>
+    <cellStyle name="Акцент3 3 2" xfId="719"/>
+    <cellStyle name="Акцент3 3 3" xfId="720"/>
+    <cellStyle name="Акцент3 3 4" xfId="721"/>
+    <cellStyle name="Акцент3 3 5" xfId="722"/>
+    <cellStyle name="Акцент3 3 6" xfId="723"/>
+    <cellStyle name="Акцент3 4" xfId="724"/>
+    <cellStyle name="Акцент3 5" xfId="725"/>
+    <cellStyle name="Акцент3 6" xfId="726"/>
+    <cellStyle name="Акцент3 7" xfId="727"/>
+    <cellStyle name="Акцент3 8" xfId="728"/>
+    <cellStyle name="Акцент3 9" xfId="729"/>
+    <cellStyle name="Акцент4 10" xfId="730"/>
+    <cellStyle name="Акцент4 11" xfId="731"/>
+    <cellStyle name="Акцент4 12" xfId="732"/>
+    <cellStyle name="Акцент4 13" xfId="733"/>
+    <cellStyle name="Акцент4 14" xfId="734"/>
+    <cellStyle name="Акцент4 15" xfId="735"/>
+    <cellStyle name="Акцент4 16" xfId="736"/>
+    <cellStyle name="Акцент4 17" xfId="737"/>
+    <cellStyle name="Акцент4 2" xfId="738"/>
+    <cellStyle name="Акцент4 2 10" xfId="739"/>
+    <cellStyle name="Акцент4 2 2" xfId="740"/>
+    <cellStyle name="Акцент4 2 3" xfId="741"/>
+    <cellStyle name="Акцент4 2 4" xfId="742"/>
+    <cellStyle name="Акцент4 2 5" xfId="743"/>
+    <cellStyle name="Акцент4 2 6" xfId="744"/>
+    <cellStyle name="Акцент4 2 7" xfId="745"/>
+    <cellStyle name="Акцент4 2 8" xfId="746"/>
+    <cellStyle name="Акцент4 2 9" xfId="747"/>
+    <cellStyle name="Акцент4 3" xfId="748"/>
+    <cellStyle name="Акцент4 3 2" xfId="749"/>
+    <cellStyle name="Акцент4 3 3" xfId="750"/>
+    <cellStyle name="Акцент4 3 4" xfId="751"/>
+    <cellStyle name="Акцент4 3 5" xfId="752"/>
+    <cellStyle name="Акцент4 3 6" xfId="753"/>
+    <cellStyle name="Акцент4 4" xfId="754"/>
+    <cellStyle name="Акцент4 5" xfId="755"/>
+    <cellStyle name="Акцент4 6" xfId="756"/>
+    <cellStyle name="Акцент4 7" xfId="757"/>
+    <cellStyle name="Акцент4 8" xfId="758"/>
+    <cellStyle name="Акцент4 9" xfId="759"/>
+    <cellStyle name="Акцент5 10" xfId="760"/>
+    <cellStyle name="Акцент5 11" xfId="761"/>
+    <cellStyle name="Акцент5 12" xfId="762"/>
+    <cellStyle name="Акцент5 13" xfId="763"/>
+    <cellStyle name="Акцент5 14" xfId="764"/>
+    <cellStyle name="Акцент5 15" xfId="765"/>
+    <cellStyle name="Акцент5 16" xfId="766"/>
+    <cellStyle name="Акцент5 17" xfId="767"/>
+    <cellStyle name="Акцент5 2" xfId="768"/>
+    <cellStyle name="Акцент5 2 10" xfId="769"/>
+    <cellStyle name="Акцент5 2 2" xfId="770"/>
+    <cellStyle name="Акцент5 2 3" xfId="771"/>
+    <cellStyle name="Акцент5 2 4" xfId="772"/>
+    <cellStyle name="Акцент5 2 5" xfId="773"/>
+    <cellStyle name="Акцент5 2 6" xfId="774"/>
+    <cellStyle name="Акцент5 2 7" xfId="775"/>
+    <cellStyle name="Акцент5 2 8" xfId="776"/>
+    <cellStyle name="Акцент5 2 9" xfId="777"/>
+    <cellStyle name="Акцент5 3" xfId="778"/>
+    <cellStyle name="Акцент5 3 2" xfId="779"/>
+    <cellStyle name="Акцент5 3 3" xfId="780"/>
+    <cellStyle name="Акцент5 3 4" xfId="781"/>
+    <cellStyle name="Акцент5 3 5" xfId="782"/>
+    <cellStyle name="Акцент5 3 6" xfId="783"/>
+    <cellStyle name="Акцент5 4" xfId="784"/>
+    <cellStyle name="Акцент5 5" xfId="785"/>
+    <cellStyle name="Акцент5 6" xfId="786"/>
+    <cellStyle name="Акцент5 7" xfId="787"/>
+    <cellStyle name="Акцент5 8" xfId="788"/>
+    <cellStyle name="Акцент5 9" xfId="789"/>
+    <cellStyle name="Акцент6 10" xfId="790"/>
+    <cellStyle name="Акцент6 11" xfId="791"/>
+    <cellStyle name="Акцент6 12" xfId="792"/>
+    <cellStyle name="Акцент6 13" xfId="793"/>
+    <cellStyle name="Акцент6 14" xfId="794"/>
+    <cellStyle name="Акцент6 15" xfId="795"/>
+    <cellStyle name="Акцент6 16" xfId="796"/>
+    <cellStyle name="Акцент6 17" xfId="797"/>
+    <cellStyle name="Акцент6 2" xfId="798"/>
+    <cellStyle name="Акцент6 2 10" xfId="799"/>
+    <cellStyle name="Акцент6 2 2" xfId="800"/>
+    <cellStyle name="Акцент6 2 3" xfId="801"/>
+    <cellStyle name="Акцент6 2 4" xfId="802"/>
+    <cellStyle name="Акцент6 2 5" xfId="803"/>
+    <cellStyle name="Акцент6 2 6" xfId="804"/>
+    <cellStyle name="Акцент6 2 7" xfId="805"/>
+    <cellStyle name="Акцент6 2 8" xfId="806"/>
+    <cellStyle name="Акцент6 2 9" xfId="807"/>
+    <cellStyle name="Акцент6 3" xfId="808"/>
+    <cellStyle name="Акцент6 3 2" xfId="809"/>
+    <cellStyle name="Акцент6 3 3" xfId="810"/>
+    <cellStyle name="Акцент6 3 4" xfId="811"/>
+    <cellStyle name="Акцент6 3 5" xfId="812"/>
+    <cellStyle name="Акцент6 3 6" xfId="813"/>
+    <cellStyle name="Акцент6 4" xfId="814"/>
+    <cellStyle name="Акцент6 5" xfId="815"/>
+    <cellStyle name="Акцент6 6" xfId="816"/>
+    <cellStyle name="Акцент6 7" xfId="817"/>
+    <cellStyle name="Акцент6 8" xfId="818"/>
+    <cellStyle name="Акцент6 9" xfId="819"/>
+    <cellStyle name="Ввод  10" xfId="820"/>
+    <cellStyle name="Ввод  11" xfId="821"/>
+    <cellStyle name="Ввод  12" xfId="822"/>
+    <cellStyle name="Ввод  13" xfId="823"/>
+    <cellStyle name="Ввод  14" xfId="824"/>
+    <cellStyle name="Ввод  15" xfId="825"/>
+    <cellStyle name="Ввод  16" xfId="826"/>
+    <cellStyle name="Ввод  17" xfId="827"/>
+    <cellStyle name="Ввод  2" xfId="828"/>
+    <cellStyle name="Ввод  2 10" xfId="829"/>
+    <cellStyle name="Ввод  2 2" xfId="830"/>
+    <cellStyle name="Ввод  2 3" xfId="831"/>
+    <cellStyle name="Ввод  2 4" xfId="832"/>
+    <cellStyle name="Ввод  2 5" xfId="833"/>
+    <cellStyle name="Ввод  2 6" xfId="834"/>
+    <cellStyle name="Ввод  2 7" xfId="835"/>
+    <cellStyle name="Ввод  2 8" xfId="836"/>
+    <cellStyle name="Ввод  2 9" xfId="837"/>
+    <cellStyle name="Ввод  2_греч" xfId="838"/>
+    <cellStyle name="Ввод  3" xfId="839"/>
+    <cellStyle name="Ввод  3 2" xfId="840"/>
+    <cellStyle name="Ввод  3 3" xfId="841"/>
+    <cellStyle name="Ввод  3 4" xfId="842"/>
+    <cellStyle name="Ввод  3 5" xfId="843"/>
+    <cellStyle name="Ввод  3 6" xfId="844"/>
+    <cellStyle name="Ввод  3_греч" xfId="845"/>
+    <cellStyle name="Ввод  4" xfId="846"/>
+    <cellStyle name="Ввод  5" xfId="847"/>
+    <cellStyle name="Ввод  6" xfId="848"/>
+    <cellStyle name="Ввод  7" xfId="849"/>
+    <cellStyle name="Ввод  8" xfId="850"/>
+    <cellStyle name="Ввод  9" xfId="851"/>
+    <cellStyle name="Вывод 10" xfId="852"/>
+    <cellStyle name="Вывод 11" xfId="853"/>
+    <cellStyle name="Вывод 12" xfId="854"/>
+    <cellStyle name="Вывод 13" xfId="855"/>
+    <cellStyle name="Вывод 14" xfId="856"/>
+    <cellStyle name="Вывод 15" xfId="857"/>
+    <cellStyle name="Вывод 16" xfId="858"/>
+    <cellStyle name="Вывод 17" xfId="859"/>
+    <cellStyle name="Вывод 2" xfId="860"/>
+    <cellStyle name="Вывод 2 10" xfId="861"/>
+    <cellStyle name="Вывод 2 2" xfId="862"/>
+    <cellStyle name="Вывод 2 3" xfId="863"/>
+    <cellStyle name="Вывод 2 4" xfId="864"/>
+    <cellStyle name="Вывод 2 5" xfId="865"/>
+    <cellStyle name="Вывод 2 6" xfId="866"/>
+    <cellStyle name="Вывод 2 7" xfId="867"/>
+    <cellStyle name="Вывод 2 8" xfId="868"/>
+    <cellStyle name="Вывод 2 9" xfId="869"/>
+    <cellStyle name="Вывод 2_греч" xfId="870"/>
+    <cellStyle name="Вывод 3" xfId="871"/>
+    <cellStyle name="Вывод 3 2" xfId="872"/>
+    <cellStyle name="Вывод 3 3" xfId="873"/>
+    <cellStyle name="Вывод 3 4" xfId="874"/>
+    <cellStyle name="Вывод 3 5" xfId="875"/>
+    <cellStyle name="Вывод 3 6" xfId="876"/>
+    <cellStyle name="Вывод 3_греч" xfId="877"/>
+    <cellStyle name="Вывод 4" xfId="878"/>
+    <cellStyle name="Вывод 5" xfId="879"/>
+    <cellStyle name="Вывод 6" xfId="880"/>
+    <cellStyle name="Вывод 7" xfId="881"/>
+    <cellStyle name="Вывод 8" xfId="882"/>
+    <cellStyle name="Вывод 9" xfId="883"/>
+    <cellStyle name="Вычисление 10" xfId="884"/>
+    <cellStyle name="Вычисление 11" xfId="885"/>
+    <cellStyle name="Вычисление 12" xfId="886"/>
+    <cellStyle name="Вычисление 13" xfId="887"/>
+    <cellStyle name="Вычисление 14" xfId="888"/>
+    <cellStyle name="Вычисление 15" xfId="889"/>
+    <cellStyle name="Вычисление 16" xfId="890"/>
+    <cellStyle name="Вычисление 17" xfId="891"/>
+    <cellStyle name="Вычисление 2" xfId="892"/>
+    <cellStyle name="Вычисление 2 10" xfId="893"/>
+    <cellStyle name="Вычисление 2 2" xfId="894"/>
+    <cellStyle name="Вычисление 2 3" xfId="895"/>
+    <cellStyle name="Вычисление 2 4" xfId="896"/>
+    <cellStyle name="Вычисление 2 5" xfId="897"/>
+    <cellStyle name="Вычисление 2 6" xfId="898"/>
+    <cellStyle name="Вычисление 2 7" xfId="899"/>
+    <cellStyle name="Вычисление 2 8" xfId="900"/>
+    <cellStyle name="Вычисление 2 9" xfId="901"/>
+    <cellStyle name="Вычисление 2_греч" xfId="902"/>
+    <cellStyle name="Вычисление 3" xfId="903"/>
+    <cellStyle name="Вычисление 3 2" xfId="904"/>
+    <cellStyle name="Вычисление 3 3" xfId="905"/>
+    <cellStyle name="Вычисление 3 4" xfId="906"/>
+    <cellStyle name="Вычисление 3 5" xfId="907"/>
+    <cellStyle name="Вычисление 3 6" xfId="908"/>
+    <cellStyle name="Вычисление 3_греч" xfId="909"/>
+    <cellStyle name="Вычисление 4" xfId="910"/>
+    <cellStyle name="Вычисление 5" xfId="911"/>
+    <cellStyle name="Вычисление 6" xfId="912"/>
+    <cellStyle name="Вычисление 7" xfId="913"/>
+    <cellStyle name="Вычисление 8" xfId="914"/>
+    <cellStyle name="Вычисление 9" xfId="915"/>
+    <cellStyle name="Гиперссылка" xfId="21" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="916"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="917"/>
+    <cellStyle name="Гиперссылка 3" xfId="918"/>
+    <cellStyle name="Гиперссылка 3 2" xfId="20"/>
+    <cellStyle name="Гиперссылка 4" xfId="919"/>
+    <cellStyle name="Гиперссылка 5" xfId="920"/>
+    <cellStyle name="Гиперссылка 6" xfId="921"/>
+    <cellStyle name="Денежный 2" xfId="922"/>
+    <cellStyle name="Заголовок 1 10" xfId="923"/>
+    <cellStyle name="Заголовок 1 11" xfId="924"/>
+    <cellStyle name="Заголовок 1 12" xfId="925"/>
+    <cellStyle name="Заголовок 1 13" xfId="926"/>
+    <cellStyle name="Заголовок 1 14" xfId="927"/>
+    <cellStyle name="Заголовок 1 15" xfId="928"/>
+    <cellStyle name="Заголовок 1 16" xfId="929"/>
+    <cellStyle name="Заголовок 1 17" xfId="930"/>
+    <cellStyle name="Заголовок 1 2" xfId="931"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="932"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="933"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="934"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="935"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="936"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="937"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="938"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="939"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="940"/>
+    <cellStyle name="Заголовок 1 2_греч" xfId="941"/>
+    <cellStyle name="Заголовок 1 3" xfId="942"/>
+    <cellStyle name="Заголовок 1 3 2" xfId="943"/>
+    <cellStyle name="Заголовок 1 3 3" xfId="944"/>
+    <cellStyle name="Заголовок 1 3 4" xfId="945"/>
+    <cellStyle name="Заголовок 1 3 5" xfId="946"/>
+    <cellStyle name="Заголовок 1 3 6" xfId="947"/>
+    <cellStyle name="Заголовок 1 3_греч" xfId="948"/>
+    <cellStyle name="Заголовок 1 4" xfId="949"/>
+    <cellStyle name="Заголовок 1 5" xfId="950"/>
+    <cellStyle name="Заголовок 1 6" xfId="951"/>
+    <cellStyle name="Заголовок 1 7" xfId="952"/>
+    <cellStyle name="Заголовок 1 8" xfId="953"/>
+    <cellStyle name="Заголовок 1 9" xfId="954"/>
+    <cellStyle name="Заголовок 2 10" xfId="955"/>
+    <cellStyle name="Заголовок 2 11" xfId="956"/>
+    <cellStyle name="Заголовок 2 12" xfId="957"/>
+    <cellStyle name="Заголовок 2 13" xfId="958"/>
+    <cellStyle name="Заголовок 2 14" xfId="959"/>
+    <cellStyle name="Заголовок 2 15" xfId="960"/>
+    <cellStyle name="Заголовок 2 16" xfId="961"/>
+    <cellStyle name="Заголовок 2 17" xfId="962"/>
+    <cellStyle name="Заголовок 2 2" xfId="963"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="964"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="965"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="966"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="967"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="968"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="969"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="970"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="971"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="972"/>
+    <cellStyle name="Заголовок 2 2_греч" xfId="973"/>
+    <cellStyle name="Заголовок 2 3" xfId="974"/>
+    <cellStyle name="Заголовок 2 3 2" xfId="975"/>
+    <cellStyle name="Заголовок 2 3 3" xfId="976"/>
+    <cellStyle name="Заголовок 2 3 4" xfId="977"/>
+    <cellStyle name="Заголовок 2 3 5" xfId="978"/>
+    <cellStyle name="Заголовок 2 3 6" xfId="979"/>
+    <cellStyle name="Заголовок 2 3_греч" xfId="980"/>
+    <cellStyle name="Заголовок 2 4" xfId="981"/>
+    <cellStyle name="Заголовок 2 5" xfId="982"/>
+    <cellStyle name="Заголовок 2 6" xfId="983"/>
+    <cellStyle name="Заголовок 2 7" xfId="984"/>
+    <cellStyle name="Заголовок 2 8" xfId="985"/>
+    <cellStyle name="Заголовок 2 9" xfId="986"/>
+    <cellStyle name="Заголовок 3 10" xfId="987"/>
+    <cellStyle name="Заголовок 3 11" xfId="988"/>
+    <cellStyle name="Заголовок 3 12" xfId="989"/>
+    <cellStyle name="Заголовок 3 13" xfId="990"/>
+    <cellStyle name="Заголовок 3 14" xfId="991"/>
+    <cellStyle name="Заголовок 3 15" xfId="992"/>
+    <cellStyle name="Заголовок 3 16" xfId="993"/>
+    <cellStyle name="Заголовок 3 17" xfId="994"/>
+    <cellStyle name="Заголовок 3 2" xfId="995"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="996"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="997"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="998"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="999"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="1000"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="1001"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="1002"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="1003"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="1004"/>
+    <cellStyle name="Заголовок 3 2_греч" xfId="1005"/>
+    <cellStyle name="Заголовок 3 3" xfId="1006"/>
+    <cellStyle name="Заголовок 3 3 2" xfId="1007"/>
+    <cellStyle name="Заголовок 3 3 3" xfId="1008"/>
+    <cellStyle name="Заголовок 3 3 4" xfId="1009"/>
+    <cellStyle name="Заголовок 3 3 5" xfId="1010"/>
+    <cellStyle name="Заголовок 3 3 6" xfId="1011"/>
+    <cellStyle name="Заголовок 3 3_греч" xfId="1012"/>
+    <cellStyle name="Заголовок 3 4" xfId="1013"/>
+    <cellStyle name="Заголовок 3 5" xfId="1014"/>
+    <cellStyle name="Заголовок 3 6" xfId="1015"/>
+    <cellStyle name="Заголовок 3 7" xfId="1016"/>
+    <cellStyle name="Заголовок 3 8" xfId="1017"/>
+    <cellStyle name="Заголовок 3 9" xfId="1018"/>
+    <cellStyle name="Заголовок 4 10" xfId="1019"/>
+    <cellStyle name="Заголовок 4 11" xfId="1020"/>
+    <cellStyle name="Заголовок 4 12" xfId="1021"/>
+    <cellStyle name="Заголовок 4 13" xfId="1022"/>
+    <cellStyle name="Заголовок 4 14" xfId="1023"/>
+    <cellStyle name="Заголовок 4 15" xfId="1024"/>
+    <cellStyle name="Заголовок 4 16" xfId="1025"/>
+    <cellStyle name="Заголовок 4 17" xfId="1026"/>
+    <cellStyle name="Заголовок 4 2" xfId="1027"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="1028"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1029"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1030"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="1031"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="1032"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="1033"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="1034"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="1035"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="1036"/>
+    <cellStyle name="Заголовок 4 3" xfId="1037"/>
+    <cellStyle name="Заголовок 4 3 2" xfId="1038"/>
+    <cellStyle name="Заголовок 4 3 3" xfId="1039"/>
+    <cellStyle name="Заголовок 4 3 4" xfId="1040"/>
+    <cellStyle name="Заголовок 4 3 5" xfId="1041"/>
+    <cellStyle name="Заголовок 4 3 6" xfId="1042"/>
+    <cellStyle name="Заголовок 4 4" xfId="1043"/>
+    <cellStyle name="Заголовок 4 5" xfId="1044"/>
+    <cellStyle name="Заголовок 4 6" xfId="1045"/>
+    <cellStyle name="Заголовок 4 7" xfId="1046"/>
+    <cellStyle name="Заголовок 4 8" xfId="1047"/>
+    <cellStyle name="Заголовок 4 9" xfId="1048"/>
+    <cellStyle name="Итог 10" xfId="1049"/>
+    <cellStyle name="Итог 11" xfId="1050"/>
+    <cellStyle name="Итог 12" xfId="1051"/>
+    <cellStyle name="Итог 13" xfId="1052"/>
+    <cellStyle name="Итог 14" xfId="1053"/>
+    <cellStyle name="Итог 15" xfId="1054"/>
+    <cellStyle name="Итог 16" xfId="1055"/>
+    <cellStyle name="Итог 17" xfId="1056"/>
+    <cellStyle name="Итог 2" xfId="1057"/>
+    <cellStyle name="Итог 2 10" xfId="1058"/>
+    <cellStyle name="Итог 2 2" xfId="1059"/>
+    <cellStyle name="Итог 2 3" xfId="1060"/>
+    <cellStyle name="Итог 2 4" xfId="1061"/>
+    <cellStyle name="Итог 2 5" xfId="1062"/>
+    <cellStyle name="Итог 2 6" xfId="1063"/>
+    <cellStyle name="Итог 2 7" xfId="1064"/>
+    <cellStyle name="Итог 2 8" xfId="1065"/>
+    <cellStyle name="Итог 2 9" xfId="1066"/>
+    <cellStyle name="Итог 2_греч" xfId="1067"/>
+    <cellStyle name="Итог 3" xfId="1068"/>
+    <cellStyle name="Итог 3 2" xfId="1069"/>
+    <cellStyle name="Итог 3 3" xfId="1070"/>
+    <cellStyle name="Итог 3 4" xfId="1071"/>
+    <cellStyle name="Итог 3 5" xfId="1072"/>
+    <cellStyle name="Итог 3 6" xfId="1073"/>
+    <cellStyle name="Итог 3_греч" xfId="1074"/>
+    <cellStyle name="Итог 4" xfId="1075"/>
+    <cellStyle name="Итог 5" xfId="1076"/>
+    <cellStyle name="Итог 6" xfId="1077"/>
+    <cellStyle name="Итог 7" xfId="1078"/>
+    <cellStyle name="Итог 8" xfId="1079"/>
+    <cellStyle name="Итог 9" xfId="1080"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1081"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1082"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1083"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1084"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1085"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1086"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1087"/>
+    <cellStyle name="Контрольная ячейка 17" xfId="1088"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1089"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1090"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1091"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1092"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1093"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1094"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1095"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1096"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1097"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1098"/>
+    <cellStyle name="Контрольная ячейка 2_греч" xfId="1099"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1100"/>
+    <cellStyle name="Контрольная ячейка 3 2" xfId="1101"/>
+    <cellStyle name="Контрольная ячейка 3 3" xfId="1102"/>
+    <cellStyle name="Контрольная ячейка 3 4" xfId="1103"/>
+    <cellStyle name="Контрольная ячейка 3 5" xfId="1104"/>
+    <cellStyle name="Контрольная ячейка 3 6" xfId="1105"/>
+    <cellStyle name="Контрольная ячейка 3_греч" xfId="1106"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1107"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1108"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1109"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1110"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1111"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1112"/>
+    <cellStyle name="Название 10" xfId="1113"/>
+    <cellStyle name="Название 11" xfId="1114"/>
+    <cellStyle name="Название 12" xfId="1115"/>
+    <cellStyle name="Название 13" xfId="1116"/>
+    <cellStyle name="Название 14" xfId="1117"/>
+    <cellStyle name="Название 15" xfId="1118"/>
+    <cellStyle name="Название 16" xfId="1119"/>
+    <cellStyle name="Название 17" xfId="1120"/>
+    <cellStyle name="Название 2" xfId="1121"/>
+    <cellStyle name="Название 2 10" xfId="1122"/>
+    <cellStyle name="Название 2 2" xfId="1123"/>
+    <cellStyle name="Название 2 2 2" xfId="1124"/>
+    <cellStyle name="Название 2 3" xfId="1125"/>
+    <cellStyle name="Название 2 4" xfId="1126"/>
+    <cellStyle name="Название 2 5" xfId="1127"/>
+    <cellStyle name="Название 2 6" xfId="1128"/>
+    <cellStyle name="Название 2 7" xfId="1129"/>
+    <cellStyle name="Название 2 8" xfId="1130"/>
+    <cellStyle name="Название 2 9" xfId="1131"/>
+    <cellStyle name="Название 3" xfId="1132"/>
+    <cellStyle name="Название 3 2" xfId="1133"/>
+    <cellStyle name="Название 3 3" xfId="1134"/>
+    <cellStyle name="Название 3 4" xfId="1135"/>
+    <cellStyle name="Название 3 5" xfId="1136"/>
+    <cellStyle name="Название 3 6" xfId="1137"/>
+    <cellStyle name="Название 4" xfId="1138"/>
+    <cellStyle name="Название 5" xfId="1139"/>
+    <cellStyle name="Название 6" xfId="1140"/>
+    <cellStyle name="Название 7" xfId="1141"/>
+    <cellStyle name="Название 8" xfId="1142"/>
+    <cellStyle name="Название 9" xfId="1143"/>
+    <cellStyle name="Нейтральный 10" xfId="1144"/>
+    <cellStyle name="Нейтральный 11" xfId="1145"/>
+    <cellStyle name="Нейтральный 12" xfId="1146"/>
+    <cellStyle name="Нейтральный 13" xfId="1147"/>
+    <cellStyle name="Нейтральный 14" xfId="1148"/>
+    <cellStyle name="Нейтральный 15" xfId="1149"/>
+    <cellStyle name="Нейтральный 16" xfId="1150"/>
+    <cellStyle name="Нейтральный 17" xfId="1151"/>
+    <cellStyle name="Нейтральный 2" xfId="1152"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1153"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1154"/>
+    <cellStyle name="Нейтральный 2 2 2" xfId="1155"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1156"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1157"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1158"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1159"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1160"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1161"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1162"/>
+    <cellStyle name="Нейтральный 3" xfId="1163"/>
+    <cellStyle name="Нейтральный 3 2" xfId="1164"/>
+    <cellStyle name="Нейтральный 3 3" xfId="1165"/>
+    <cellStyle name="Нейтральный 3 4" xfId="1166"/>
+    <cellStyle name="Нейтральный 3 5" xfId="1167"/>
+    <cellStyle name="Нейтральный 3 6" xfId="1168"/>
+    <cellStyle name="Нейтральный 4" xfId="1169"/>
+    <cellStyle name="Нейтральный 5" xfId="1170"/>
+    <cellStyle name="Нейтральный 6" xfId="1171"/>
+    <cellStyle name="Нейтральный 7" xfId="1172"/>
+    <cellStyle name="Нейтральный 8" xfId="1173"/>
+    <cellStyle name="Нейтральный 9" xfId="1174"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1175"/>
+    <cellStyle name="Обычный 10 2" xfId="1176"/>
+    <cellStyle name="Обычный 10 2 2" xfId="1177"/>
+    <cellStyle name="Обычный 10 2 2 2" xfId="1178"/>
+    <cellStyle name="Обычный 10 2 3" xfId="1179"/>
+    <cellStyle name="Обычный 10 2 3 2" xfId="1180"/>
+    <cellStyle name="Обычный 10 2 4" xfId="1181"/>
+    <cellStyle name="Обычный 10 2 5" xfId="1182"/>
+    <cellStyle name="Обычный 10 2 6" xfId="1183"/>
+    <cellStyle name="Обычный 10 2 7" xfId="1184"/>
+    <cellStyle name="Обычный 10 2 8" xfId="1185"/>
+    <cellStyle name="Обычный 10 2 9" xfId="1186"/>
+    <cellStyle name="Обычный 10 2_баклаж" xfId="1187"/>
+    <cellStyle name="Обычный 10 3" xfId="1188"/>
+    <cellStyle name="Обычный 10 4" xfId="1189"/>
+    <cellStyle name="Обычный 10 5" xfId="1190"/>
+    <cellStyle name="Обычный 10_баклаж" xfId="1191"/>
+    <cellStyle name="Обычный 11" xfId="1192"/>
+    <cellStyle name="Обычный 11 2" xfId="1193"/>
+    <cellStyle name="Обычный 11 2 2" xfId="1194"/>
+    <cellStyle name="Обычный 11 3" xfId="1195"/>
+    <cellStyle name="Обычный 11 4" xfId="1196"/>
+    <cellStyle name="Обычный 11 5" xfId="1197"/>
+    <cellStyle name="Обычный 11_баклаж" xfId="1198"/>
+    <cellStyle name="Обычный 12" xfId="1199"/>
+    <cellStyle name="Обычный 12 2" xfId="1200"/>
+    <cellStyle name="Обычный 12 3" xfId="1201"/>
+    <cellStyle name="Обычный 12 4" xfId="1202"/>
+    <cellStyle name="Обычный 12_баклаж" xfId="1203"/>
+    <cellStyle name="Обычный 13" xfId="1204"/>
+    <cellStyle name="Обычный 13 2" xfId="1205"/>
+    <cellStyle name="Обычный 13 3" xfId="1206"/>
+    <cellStyle name="Обычный 13 4" xfId="1207"/>
+    <cellStyle name="Обычный 14" xfId="1208"/>
+    <cellStyle name="Обычный 14 2" xfId="1209"/>
+    <cellStyle name="Обычный 14 3" xfId="1210"/>
+    <cellStyle name="Обычный 14 4" xfId="1211"/>
+    <cellStyle name="Обычный 15" xfId="1212"/>
+    <cellStyle name="Обычный 15 2" xfId="1213"/>
+    <cellStyle name="Обычный 16" xfId="1214"/>
+    <cellStyle name="Обычный 16 2" xfId="1215"/>
+    <cellStyle name="Обычный 17" xfId="1216"/>
+    <cellStyle name="Обычный 17 2" xfId="1217"/>
+    <cellStyle name="Обычный 17 3" xfId="1218"/>
+    <cellStyle name="Обычный 18" xfId="1219"/>
+    <cellStyle name="Обычный 18 2" xfId="1220"/>
+    <cellStyle name="Обычный 19" xfId="1221"/>
+    <cellStyle name="Обычный 19 2" xfId="1222"/>
+    <cellStyle name="Обычный 2" xfId="1223"/>
+    <cellStyle name="Обычный 2 10" xfId="1224"/>
+    <cellStyle name="Обычный 2 11" xfId="1225"/>
+    <cellStyle name="Обычный 2 12" xfId="1226"/>
+    <cellStyle name="Обычный 2 13" xfId="1227"/>
+    <cellStyle name="Обычный 2 14" xfId="1228"/>
+    <cellStyle name="Обычный 2 15" xfId="1229"/>
+    <cellStyle name="Обычный 2 16" xfId="1230"/>
+    <cellStyle name="Обычный 2 17" xfId="1231"/>
+    <cellStyle name="Обычный 2 17 2" xfId="1232"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="1233"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="1234"/>
+    <cellStyle name="Обычный 2 17 2 3 2" xfId="1235"/>
+    <cellStyle name="Обычный 2 17 2 3 2 2" xfId="1236"/>
+    <cellStyle name="Обычный 2 17 2 3 3" xfId="1237"/>
+    <cellStyle name="Обычный 2 17 2 3 4" xfId="1238"/>
+    <cellStyle name="Обычный 2 17 2 4" xfId="1239"/>
+    <cellStyle name="Обычный 2 17 2 4 2" xfId="1240"/>
+    <cellStyle name="Обычный 2 17 2 4 2 2" xfId="1241"/>
+    <cellStyle name="Обычный 2 17 2 4 3" xfId="1242"/>
+    <cellStyle name="Обычный 2 17 2 5" xfId="1243"/>
+    <cellStyle name="Обычный 2 17 2 5 2" xfId="1244"/>
+    <cellStyle name="Обычный 2 17 2 6" xfId="1245"/>
+    <cellStyle name="Обычный 2 17 2 7" xfId="1246"/>
+    <cellStyle name="Обычный 2 17 2_баклаж" xfId="1247"/>
+    <cellStyle name="Обычный 2 18" xfId="1248"/>
+    <cellStyle name="Обычный 2 19" xfId="1249"/>
+    <cellStyle name="Обычный 2 19 2" xfId="1250"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="1251"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="1252"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="1253"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="1254"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="1255"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="1256"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="1257"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 2 2" xfId="1258"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="1259"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="1260"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4" xfId="1261"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="1262"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 2 2" xfId="1263"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1264"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5" xfId="1265"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="1266"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6" xfId="1267"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7" xfId="1268"/>
+    <cellStyle name="Обычный 2 19 2 2 2_баклаж" xfId="1269"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="1270"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="1271"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="1272"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="1273"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="1274"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="1275"/>
+    <cellStyle name="Обычный 2 19 2 4 2" xfId="1276"/>
+    <cellStyle name="Обычный 2 19 2 4 2 2" xfId="1277"/>
+    <cellStyle name="Обычный 2 19 2 4 3" xfId="1278"/>
+    <cellStyle name="Обычный 2 19 2 4 4" xfId="1279"/>
+    <cellStyle name="Обычный 2 19 2 5" xfId="1280"/>
+    <cellStyle name="Обычный 2 19 2 5 2" xfId="1281"/>
+    <cellStyle name="Обычный 2 19 2 5 2 2" xfId="1282"/>
+    <cellStyle name="Обычный 2 19 2 5 3" xfId="1283"/>
+    <cellStyle name="Обычный 2 19 2 6" xfId="1284"/>
+    <cellStyle name="Обычный 2 19 2 6 2" xfId="1285"/>
+    <cellStyle name="Обычный 2 19 2 7" xfId="1286"/>
+    <cellStyle name="Обычный 2 19 2 8" xfId="1287"/>
+    <cellStyle name="Обычный 2 19 2_баклаж" xfId="1288"/>
+    <cellStyle name="Обычный 2 19 3" xfId="1289"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="1290"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="1291"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="1292"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="1293"/>
+    <cellStyle name="Обычный 2 19 3 3 2" xfId="1294"/>
+    <cellStyle name="Обычный 2 19 3 3 2 2" xfId="1295"/>
+    <cellStyle name="Обычный 2 19 3 3 3" xfId="1296"/>
+    <cellStyle name="Обычный 2 19 3 3 4" xfId="1297"/>
+    <cellStyle name="Обычный 2 19 3 4" xfId="1298"/>
+    <cellStyle name="Обычный 2 19 3 4 2" xfId="1299"/>
+    <cellStyle name="Обычный 2 19 3 4 2 2" xfId="1300"/>
+    <cellStyle name="Обычный 2 19 3 4 3" xfId="1301"/>
+    <cellStyle name="Обычный 2 19 3 5" xfId="1302"/>
+    <cellStyle name="Обычный 2 19 3 5 2" xfId="1303"/>
+    <cellStyle name="Обычный 2 19 3 6" xfId="1304"/>
+    <cellStyle name="Обычный 2 19 3 7" xfId="1305"/>
+    <cellStyle name="Обычный 2 19 3_баклаж" xfId="1306"/>
+    <cellStyle name="Обычный 2 19 4" xfId="1307"/>
+    <cellStyle name="Обычный 2 19 5" xfId="1308"/>
     <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2 10" xfId="1309"/>
+    <cellStyle name="Обычный 2 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="1310"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="1311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10" xfId="1312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="1313"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="1314"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="1315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="1316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="1317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="1318"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="1319"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="1320"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="1321"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2 2" xfId="1322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="1323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="1324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="1325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="1326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="1329"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="1330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="1331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="1332"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_баклаж" xfId="1333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="1334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="1335"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="1336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2 2" xfId="1337"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="1338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="1339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="1340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="1341"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2 2" xfId="1342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="1344"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="1345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="1346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="1347"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_баклаж" xfId="1348"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="1349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="1350"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="1351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="1352"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2 2" xfId="1353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="1354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="1355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="1356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="1357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2 2" xfId="1358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="1360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="1361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="1362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="1363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_баклаж" xfId="1364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="1365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="1366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="1367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="1368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="1369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2 2" xfId="1370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="1371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="1372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="1373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="1374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2 2" xfId="1375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="1377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="1378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="1379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="1380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_баклаж" xfId="1381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="1382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="1383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="1384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2 2" xfId="1385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="1386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="1387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="1388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="1389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2 2" xfId="1390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="1392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="1393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="1394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="1395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_баклаж" xfId="1396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="1397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="1398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="1399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="1400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="1401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="1402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2 2" xfId="1403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="1404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="1405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="1406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="1407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2 2" xfId="1408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="1410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="1411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="1412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="1413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_баклаж" xfId="1414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="1415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="1416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="1417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2 2" xfId="1418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="1419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="1420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="1421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="1422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2 2" xfId="1423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="1425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="1426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="1427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="1428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_баклаж" xfId="1429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="1430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="1431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="1432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="1433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2 2" xfId="1434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="1435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="1436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="1437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="1438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2 2" xfId="1439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="1441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="1442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="1443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="1444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_баклаж" xfId="1445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="1446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="1447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="1448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="1449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="1450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="1451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="1452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2 2" xfId="1453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="1454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="1455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="1456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="1457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2 2" xfId="1458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1459"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="1460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="1461"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="1462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="1463"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_баклаж" xfId="1464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="1465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="1466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="1467"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2 2" xfId="1468"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="1469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="1470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="1471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="1472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2 2" xfId="1473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="1475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="1476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="1477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="1478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_баклаж" xfId="1479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="1480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="1481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="1482"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="1483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2 2" xfId="1484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="1485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="1486"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="1487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="1488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2 2" xfId="1489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="1491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="1492"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="1493"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="1494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_баклаж" xfId="1495"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="1496"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="1497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="1498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="1499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="1500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2 2" xfId="1501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="1502"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="1503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="1504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="1505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2 2" xfId="1506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="1508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="1509"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="1510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="1511"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_баклаж" xfId="1512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="1513"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="1514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="1515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 2 2" xfId="1516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="1517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="1519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="1520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 2 2" xfId="1521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1522"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8" xfId="1523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="1524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9" xfId="1525"/>
+    <cellStyle name="Обычный 2 2 2 2 2_баклаж" xfId="1526"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="1527"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="1528"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="1529"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="1530"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="1531"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="1532"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="1533"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2 2" xfId="1534"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="1535"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1536"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="1537"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="1538"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2 2" xfId="1539"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1540"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="1541"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="1542"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="1543"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="1544"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2_баклаж" xfId="1545"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="1546"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="1547"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2 2" xfId="1548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="1549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="1550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="1551"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="1552"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2 2" xfId="1553"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1554"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="1555"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="1556"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="1557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="1558"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_баклаж" xfId="1559"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="1560"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="1561"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="1562"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2 2" xfId="1563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="1564"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="1566"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="1567"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2 2" xfId="1568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="1570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="1571"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="1572"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="1573"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3_баклаж" xfId="1574"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="1575"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="1576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="1577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="1578"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2 2" xfId="1579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="1580"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="1582"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="1583"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2 2" xfId="1584"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1585"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="1586"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="1587"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="1588"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="1589"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2_баклаж" xfId="1590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="1591"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="1592"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 2 2" xfId="1593"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="1594"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1595"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="1596"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="1597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 2 2" xfId="1598"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6" xfId="1600"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="1601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7" xfId="1602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8" xfId="1603"/>
+    <cellStyle name="Обычный 2 2 2 2 3_баклаж" xfId="1604"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="1605"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="1606"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="1607"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="1608"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="1609"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2 2" xfId="1610"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="1611"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="1612"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="1613"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="1614"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2 2" xfId="1615"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1616"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="1617"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="1618"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="1619"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="1620"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2_баклаж" xfId="1621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="1622"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 2 2" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="1625"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1626"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4" xfId="1627"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="1628"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 2 2" xfId="1629"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1630"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="1632"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6" xfId="1633"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7" xfId="1634"/>
+    <cellStyle name="Обычный 2 2 2 2 4_баклаж" xfId="1635"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="1636"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="1637"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="1638"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 2 2" xfId="1639"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="1640"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="1641"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3" xfId="1642"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="1643"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 2 2" xfId="1644"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1645"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4" xfId="1646"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="1647"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5" xfId="1648"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6" xfId="1649"/>
+    <cellStyle name="Обычный 2 2 2 2 5_баклаж" xfId="1650"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="1651"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="1652"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="1653"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="1654"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="1655"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="1656"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2 2" xfId="1657"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="1658"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1659"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="1660"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="1661"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2 2" xfId="1662"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1663"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="1664"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="1665"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="1666"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="1667"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_баклаж" xfId="1668"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="1669"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="1670"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="1671"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 2 2" xfId="1672"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="1673"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1674"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5" xfId="1675"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="1676"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 2 2" xfId="1677"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1678"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6" xfId="1679"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="1680"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7" xfId="1681"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8" xfId="1682"/>
+    <cellStyle name="Обычный 2 2 2 4 2_баклаж" xfId="1683"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="1684"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="1685"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="1686"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="1687"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 2 2" xfId="1688"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="1689"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="1690"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4" xfId="1691"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="1692"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 2 2" xfId="1693"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1694"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5" xfId="1695"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="1696"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6" xfId="1697"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7" xfId="1698"/>
+    <cellStyle name="Обычный 2 2 2 4 3_баклаж" xfId="1699"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="7"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="1700"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="1701"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="1702"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="1703"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 2 2" xfId="1704"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="1705"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="1706"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4" xfId="1707"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="1708"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 2 2" xfId="1709"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1710"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5" xfId="1711"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="1712"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6" xfId="1713"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7" xfId="1714"/>
+    <cellStyle name="Обычный 2 2 2 5 2_баклаж" xfId="1715"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="1716"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="1717"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="1718"/>
+    <cellStyle name="Обычный 2 2 2 7 2 2" xfId="1719"/>
+    <cellStyle name="Обычный 2 2 2 7 3" xfId="1720"/>
+    <cellStyle name="Обычный 2 2 2 7 4" xfId="1721"/>
+    <cellStyle name="Обычный 2 2 2 7_баклаж" xfId="1722"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="1723"/>
+    <cellStyle name="Обычный 2 2 2 8 2" xfId="1724"/>
+    <cellStyle name="Обычный 2 2 2 8 2 2" xfId="1725"/>
+    <cellStyle name="Обычный 2 2 2 8 3" xfId="1726"/>
+    <cellStyle name="Обычный 2 2 2 8_баклаж" xfId="1727"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="1728"/>
+    <cellStyle name="Обычный 2 2 2 9 2" xfId="1729"/>
+    <cellStyle name="Обычный 2 2 2_Лес" xfId="1730"/>
+    <cellStyle name="Обычный 2 2 3" xfId="8"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="1731"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="1732"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="1733"/>
+    <cellStyle name="Обычный 2 2 3 3 2 2" xfId="1734"/>
+    <cellStyle name="Обычный 2 2 3 3 3" xfId="1735"/>
+    <cellStyle name="Обычный 2 2 3 3 4" xfId="1736"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="1737"/>
+    <cellStyle name="Обычный 2 2 3 4 2" xfId="1738"/>
+    <cellStyle name="Обычный 2 2 3 4 2 2" xfId="1739"/>
+    <cellStyle name="Обычный 2 2 3 4 3" xfId="1740"/>
+    <cellStyle name="Обычный 2 2 3 4 4" xfId="1741"/>
+    <cellStyle name="Обычный 2 2 3 5" xfId="1742"/>
+    <cellStyle name="Обычный 2 2 3 5 2" xfId="1743"/>
+    <cellStyle name="Обычный 2 2 3 6" xfId="1744"/>
+    <cellStyle name="Обычный 2 2 3 7" xfId="1745"/>
+    <cellStyle name="Обычный 2 2 3_баклаж" xfId="1746"/>
+    <cellStyle name="Обычный 2 2 4" xfId="9"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="1747"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="1748"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="1749"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="1750"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="1751"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="1752"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2 2" xfId="1753"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="1754"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="1755"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="1756"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="1757"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2 2" xfId="1758"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1759"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="1760"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="1761"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="1762"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="1763"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2_баклаж" xfId="1764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="1765"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="1766"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 2 2" xfId="1767"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="1768"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="1769"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4" xfId="1770"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="1771"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 2 2" xfId="1772"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5" xfId="1774"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="1775"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6" xfId="1776"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7" xfId="1777"/>
+    <cellStyle name="Обычный 2 2 4 2 2_баклаж" xfId="1778"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="1779"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="1780"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="1781"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 2 2" xfId="1782"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="1783"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="1784"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3" xfId="1785"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="1786"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 2 2" xfId="1787"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1788"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4" xfId="1789"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="1790"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5" xfId="1791"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6" xfId="1792"/>
+    <cellStyle name="Обычный 2 2 4 2 3_баклаж" xfId="1793"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="1794"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="1795"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="1796"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="1797"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 2 2" xfId="1798"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="1799"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="1800"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3" xfId="1801"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="1802"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 2 2" xfId="1803"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1804"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4" xfId="1805"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="1806"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5" xfId="1807"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6" xfId="1808"/>
+    <cellStyle name="Обычный 2 2 4 3 2_баклаж" xfId="1809"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="1810"/>
+    <cellStyle name="Обычный 2 2 4 4 2" xfId="1811"/>
+    <cellStyle name="Обычный 2 2 4 4 2 2" xfId="1812"/>
+    <cellStyle name="Обычный 2 2 4 4 3" xfId="1813"/>
+    <cellStyle name="Обычный 2 2 4 4 4" xfId="1814"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="1815"/>
+    <cellStyle name="Обычный 2 2 4 5 2" xfId="1816"/>
+    <cellStyle name="Обычный 2 2 4 5 2 2" xfId="1817"/>
+    <cellStyle name="Обычный 2 2 4 5 3" xfId="1818"/>
+    <cellStyle name="Обычный 2 2 4 6" xfId="1819"/>
+    <cellStyle name="Обычный 2 2 4 6 2" xfId="1820"/>
+    <cellStyle name="Обычный 2 2 4 7" xfId="1821"/>
+    <cellStyle name="Обычный 2 2 4 8" xfId="1822"/>
+    <cellStyle name="Обычный 2 2 4_баклаж" xfId="1823"/>
+    <cellStyle name="Обычный 2 2 5" xfId="10"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="1824"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="1825"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="1826"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="1827"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 2 2" xfId="1828"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="1829"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="1830"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3" xfId="1831"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="1832"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 2 2" xfId="1833"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1834"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4" xfId="1835"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="1836"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5" xfId="1837"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6" xfId="1838"/>
+    <cellStyle name="Обычный 2 2 5 2 2_баклаж" xfId="1839"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="1840"/>
+    <cellStyle name="Обычный 2 2 5 3 2" xfId="1841"/>
+    <cellStyle name="Обычный 2 2 5 3 2 2" xfId="1842"/>
+    <cellStyle name="Обычный 2 2 5 3 3" xfId="1843"/>
+    <cellStyle name="Обычный 2 2 5 3 4" xfId="1844"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="1845"/>
+    <cellStyle name="Обычный 2 2 5 4 2" xfId="1846"/>
+    <cellStyle name="Обычный 2 2 5 4 2 2" xfId="1847"/>
+    <cellStyle name="Обычный 2 2 5 4 3" xfId="1848"/>
+    <cellStyle name="Обычный 2 2 5 5" xfId="1849"/>
+    <cellStyle name="Обычный 2 2 5 5 2" xfId="1850"/>
+    <cellStyle name="Обычный 2 2 5 6" xfId="1851"/>
+    <cellStyle name="Обычный 2 2 5 7" xfId="1852"/>
+    <cellStyle name="Обычный 2 2 5_баклаж" xfId="1853"/>
+    <cellStyle name="Обычный 2 2 6" xfId="1854"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="1855"/>
+    <cellStyle name="Обычный 2 2 6 2 2" xfId="1856"/>
+    <cellStyle name="Обычный 2 2 6 2 2 2" xfId="1857"/>
+    <cellStyle name="Обычный 2 2 6 2 3" xfId="1858"/>
+    <cellStyle name="Обычный 2 2 6 2 4" xfId="1859"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="1860"/>
+    <cellStyle name="Обычный 2 2 6 3 2" xfId="1861"/>
+    <cellStyle name="Обычный 2 2 6 3 2 2" xfId="1862"/>
+    <cellStyle name="Обычный 2 2 6 3 3" xfId="1863"/>
+    <cellStyle name="Обычный 2 2 6 4" xfId="1864"/>
+    <cellStyle name="Обычный 2 2 6 4 2" xfId="1865"/>
+    <cellStyle name="Обычный 2 2 6 5" xfId="1866"/>
+    <cellStyle name="Обычный 2 2 6 6" xfId="1867"/>
+    <cellStyle name="Обычный 2 2 6_баклаж" xfId="1868"/>
+    <cellStyle name="Обычный 2 2 7" xfId="1869"/>
+    <cellStyle name="Обычный 2 2 8" xfId="1870"/>
+    <cellStyle name="Обычный 2 2 9" xfId="1871"/>
+    <cellStyle name="Обычный 2 2_1" xfId="1872"/>
+    <cellStyle name="Обычный 2 20" xfId="1873"/>
+    <cellStyle name="Обычный 2 20 2" xfId="1874"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="1875"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="1876"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="1877"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="1878"/>
+    <cellStyle name="Обычный 2 20 2 3 2" xfId="1879"/>
+    <cellStyle name="Обычный 2 20 2 3 2 2" xfId="1880"/>
+    <cellStyle name="Обычный 2 20 2 3 3" xfId="1881"/>
+    <cellStyle name="Обычный 2 20 2 3 4" xfId="1882"/>
+    <cellStyle name="Обычный 2 20 2 4" xfId="1883"/>
+    <cellStyle name="Обычный 2 20 2 4 2" xfId="1884"/>
+    <cellStyle name="Обычный 2 20 2 4 2 2" xfId="1885"/>
+    <cellStyle name="Обычный 2 20 2 4 3" xfId="1886"/>
+    <cellStyle name="Обычный 2 20 2 5" xfId="1887"/>
+    <cellStyle name="Обычный 2 20 2 5 2" xfId="1888"/>
+    <cellStyle name="Обычный 2 20 2 6" xfId="1889"/>
+    <cellStyle name="Обычный 2 20 2 7" xfId="1890"/>
+    <cellStyle name="Обычный 2 20 2_баклаж" xfId="1891"/>
+    <cellStyle name="Обычный 2 20 3" xfId="1892"/>
+    <cellStyle name="Обычный 2 20 4" xfId="1893"/>
+    <cellStyle name="Обычный 2 21" xfId="1894"/>
+    <cellStyle name="Обычный 2 21 2" xfId="1895"/>
+    <cellStyle name="Обычный 2 21 3" xfId="1896"/>
+    <cellStyle name="Обычный 2 22" xfId="1897"/>
+    <cellStyle name="Обычный 2 23" xfId="1898"/>
+    <cellStyle name="Обычный 2 24" xfId="1899"/>
+    <cellStyle name="Обычный 2 25" xfId="1900"/>
+    <cellStyle name="Обычный 2 25 2" xfId="1901"/>
+    <cellStyle name="Обычный 2 25 3" xfId="1902"/>
+    <cellStyle name="Обычный 2 25 4" xfId="1903"/>
+    <cellStyle name="Обычный 2 26" xfId="1904"/>
+    <cellStyle name="Обычный 2 27" xfId="1905"/>
+    <cellStyle name="Обычный 2 28" xfId="1906"/>
+    <cellStyle name="Обычный 2 29" xfId="1907"/>
+    <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 3 2" xfId="1908"/>
+    <cellStyle name="Обычный 2 30" xfId="1909"/>
+    <cellStyle name="Обычный 2 31" xfId="1910"/>
+    <cellStyle name="Обычный 2 32" xfId="1911"/>
+    <cellStyle name="Обычный 2 4" xfId="12"/>
+    <cellStyle name="Обычный 2 4 2" xfId="1912"/>
+    <cellStyle name="Обычный 2 5" xfId="13"/>
+    <cellStyle name="Обычный 2 5 2" xfId="1913"/>
+    <cellStyle name="Обычный 2 6" xfId="14"/>
+    <cellStyle name="Обычный 2 7" xfId="1914"/>
+    <cellStyle name="Обычный 2 8" xfId="1915"/>
+    <cellStyle name="Обычный 2 9" xfId="1916"/>
+    <cellStyle name="Обычный 2_Bull" xfId="1917"/>
+    <cellStyle name="Обычный 20" xfId="1918"/>
+    <cellStyle name="Обычный 20 2" xfId="1919"/>
+    <cellStyle name="Обычный 21" xfId="1920"/>
+    <cellStyle name="Обычный 21 2" xfId="1921"/>
+    <cellStyle name="Обычный 22" xfId="1922"/>
+    <cellStyle name="Обычный 23" xfId="1923"/>
+    <cellStyle name="Обычный 24" xfId="1924"/>
+    <cellStyle name="Обычный 25" xfId="1925"/>
+    <cellStyle name="Обычный 26" xfId="1926"/>
+    <cellStyle name="Обычный 27" xfId="1927"/>
+    <cellStyle name="Обычный 28" xfId="1928"/>
+    <cellStyle name="Обычный 29" xfId="1929"/>
+    <cellStyle name="Обычный 3" xfId="15"/>
+    <cellStyle name="Обычный 3 10" xfId="1930"/>
+    <cellStyle name="Обычный 3 11" xfId="1931"/>
+    <cellStyle name="Обычный 3 12" xfId="1932"/>
+    <cellStyle name="Обычный 3 13" xfId="1933"/>
+    <cellStyle name="Обычный 3 13 2" xfId="1934"/>
+    <cellStyle name="Обычный 3 13 3" xfId="1935"/>
+    <cellStyle name="Обычный 3 14" xfId="1936"/>
+    <cellStyle name="Обычный 3 14 2" xfId="1937"/>
+    <cellStyle name="Обычный 3 14 3" xfId="1938"/>
+    <cellStyle name="Обычный 3 15" xfId="1939"/>
+    <cellStyle name="Обычный 3 16" xfId="1940"/>
+    <cellStyle name="Обычный 3 17" xfId="1941"/>
+    <cellStyle name="Обычный 3 2" xfId="16"/>
+    <cellStyle name="Обычный 3 3" xfId="1942"/>
+    <cellStyle name="Обычный 3 3 2" xfId="1943"/>
+    <cellStyle name="Обычный 3 4" xfId="1944"/>
+    <cellStyle name="Обычный 3 5" xfId="1945"/>
+    <cellStyle name="Обычный 3 6" xfId="1946"/>
+    <cellStyle name="Обычный 3 7" xfId="1947"/>
+    <cellStyle name="Обычный 3 8" xfId="1948"/>
+    <cellStyle name="Обычный 3 9" xfId="1949"/>
+    <cellStyle name="Обычный 3_Val 2010 10" xfId="17"/>
+    <cellStyle name="Обычный 4" xfId="18"/>
+    <cellStyle name="Обычный 4 10" xfId="1950"/>
+    <cellStyle name="Обычный 4 11" xfId="1951"/>
+    <cellStyle name="Обычный 4 2" xfId="19"/>
+    <cellStyle name="Обычный 4 2 2" xfId="1952"/>
+    <cellStyle name="Обычный 4 2 3" xfId="1953"/>
+    <cellStyle name="Обычный 4 2_молоко коров" xfId="1954"/>
+    <cellStyle name="Обычный 4 3" xfId="1955"/>
+    <cellStyle name="Обычный 4 3 2" xfId="1956"/>
+    <cellStyle name="Обычный 4 3 3" xfId="1957"/>
+    <cellStyle name="Обычный 4 3 3 2" xfId="1958"/>
+    <cellStyle name="Обычный 4 3_баклаж" xfId="1959"/>
+    <cellStyle name="Обычный 4 4" xfId="1960"/>
+    <cellStyle name="Обычный 4 5" xfId="1961"/>
+    <cellStyle name="Обычный 4 6" xfId="1962"/>
+    <cellStyle name="Обычный 4 7" xfId="1963"/>
+    <cellStyle name="Обычный 4 8" xfId="1964"/>
+    <cellStyle name="Обычный 4 9" xfId="1965"/>
+    <cellStyle name="Обычный 4 9 2" xfId="1966"/>
+    <cellStyle name="Обычный 4 9 3" xfId="1967"/>
+    <cellStyle name="Обычный 5" xfId="1968"/>
+    <cellStyle name="Обычный 5 2" xfId="1969"/>
+    <cellStyle name="Обычный 5 2 2" xfId="1970"/>
+    <cellStyle name="Обычный 5 2 2 2" xfId="1971"/>
+    <cellStyle name="Обычный 5 2 3" xfId="1972"/>
+    <cellStyle name="Обычный 5 2 4" xfId="1973"/>
+    <cellStyle name="Обычный 5 2 5" xfId="1974"/>
+    <cellStyle name="Обычный 5 2 6" xfId="1975"/>
+    <cellStyle name="Обычный 5 2_баклаж" xfId="1976"/>
+    <cellStyle name="Обычный 5 3" xfId="1977"/>
+    <cellStyle name="Обычный 5 4" xfId="1978"/>
+    <cellStyle name="Обычный 5 5" xfId="1979"/>
+    <cellStyle name="Обычный 5 6" xfId="1980"/>
+    <cellStyle name="Обычный 5 6 2" xfId="1981"/>
+    <cellStyle name="Обычный 5 7" xfId="1982"/>
+    <cellStyle name="Обычный 5 8" xfId="1983"/>
+    <cellStyle name="Обычный 5 9" xfId="1984"/>
+    <cellStyle name="Обычный 5_баклаж" xfId="1985"/>
+    <cellStyle name="Обычный 56" xfId="1986"/>
+    <cellStyle name="Обычный 6" xfId="1987"/>
+    <cellStyle name="Обычный 6 2" xfId="1988"/>
+    <cellStyle name="Обычный 6 2 2" xfId="1989"/>
+    <cellStyle name="Обычный 6 2 2 2" xfId="1990"/>
+    <cellStyle name="Обычный 6 2 3" xfId="1991"/>
+    <cellStyle name="Обычный 6 2 4" xfId="1992"/>
+    <cellStyle name="Обычный 6 2 5" xfId="1993"/>
+    <cellStyle name="Обычный 6 2 6" xfId="1994"/>
+    <cellStyle name="Обычный 6 2_баклаж" xfId="1995"/>
+    <cellStyle name="Обычный 6 3" xfId="1996"/>
+    <cellStyle name="Обычный 6 4" xfId="1997"/>
+    <cellStyle name="Обычный 6 4 2" xfId="1998"/>
+    <cellStyle name="Обычный 6 5" xfId="1999"/>
+    <cellStyle name="Обычный 6 6" xfId="2000"/>
+    <cellStyle name="Обычный 6_баклаж" xfId="2001"/>
+    <cellStyle name="Обычный 7" xfId="2002"/>
+    <cellStyle name="Обычный 7 2" xfId="2003"/>
+    <cellStyle name="Обычный 7 2 2" xfId="2004"/>
+    <cellStyle name="Обычный 7 2 2 2" xfId="2005"/>
+    <cellStyle name="Обычный 7 2 3" xfId="2006"/>
+    <cellStyle name="Обычный 7 2 4" xfId="2007"/>
+    <cellStyle name="Обычный 7 2 5" xfId="2008"/>
+    <cellStyle name="Обычный 7 2 6" xfId="2009"/>
+    <cellStyle name="Обычный 7 2_баклаж" xfId="2010"/>
+    <cellStyle name="Обычный 7 3" xfId="2011"/>
+    <cellStyle name="Обычный 7 3 2" xfId="2012"/>
+    <cellStyle name="Обычный 7 4" xfId="2013"/>
+    <cellStyle name="Обычный 7 5" xfId="2014"/>
+    <cellStyle name="Обычный 7 6" xfId="2015"/>
+    <cellStyle name="Обычный 7_баклаж" xfId="2016"/>
+    <cellStyle name="Обычный 8" xfId="2017"/>
+    <cellStyle name="Обычный 8 2" xfId="2018"/>
+    <cellStyle name="Обычный 8 2 2" xfId="2019"/>
+    <cellStyle name="Обычный 8 3" xfId="2020"/>
+    <cellStyle name="Обычный 8 3 2" xfId="2021"/>
+    <cellStyle name="Обычный 8 4" xfId="2022"/>
+    <cellStyle name="Обычный 8 5" xfId="2023"/>
+    <cellStyle name="Обычный 8 6" xfId="2024"/>
+    <cellStyle name="Обычный 8_баклаж" xfId="2025"/>
+    <cellStyle name="Обычный 9" xfId="2026"/>
+    <cellStyle name="Обычный 9 2" xfId="2027"/>
+    <cellStyle name="Обычный 9 3" xfId="2028"/>
+    <cellStyle name="Обычный 9 4" xfId="2029"/>
+    <cellStyle name="Обычный 9 5" xfId="2030"/>
+    <cellStyle name="Обычный 9 6" xfId="2031"/>
+    <cellStyle name="Обычный 9_баклаж" xfId="2032"/>
     <cellStyle name="Обычный_бюлетень" xfId="2"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2" xfId="2033"/>
+    <cellStyle name="Открывавшаяся гиперссылка 2 2" xfId="2034"/>
+    <cellStyle name="Плохой 10" xfId="2035"/>
+    <cellStyle name="Плохой 11" xfId="2036"/>
+    <cellStyle name="Плохой 12" xfId="2037"/>
+    <cellStyle name="Плохой 13" xfId="2038"/>
+    <cellStyle name="Плохой 14" xfId="2039"/>
+    <cellStyle name="Плохой 15" xfId="2040"/>
+    <cellStyle name="Плохой 16" xfId="2041"/>
+    <cellStyle name="Плохой 17" xfId="2042"/>
+    <cellStyle name="Плохой 2" xfId="2043"/>
+    <cellStyle name="Плохой 2 10" xfId="2044"/>
+    <cellStyle name="Плохой 2 2" xfId="2045"/>
+    <cellStyle name="Плохой 2 3" xfId="2046"/>
+    <cellStyle name="Плохой 2 4" xfId="2047"/>
+    <cellStyle name="Плохой 2 5" xfId="2048"/>
+    <cellStyle name="Плохой 2 6" xfId="2049"/>
+    <cellStyle name="Плохой 2 7" xfId="2050"/>
+    <cellStyle name="Плохой 2 8" xfId="2051"/>
+    <cellStyle name="Плохой 2 9" xfId="2052"/>
+    <cellStyle name="Плохой 3" xfId="2053"/>
+    <cellStyle name="Плохой 3 2" xfId="2054"/>
+    <cellStyle name="Плохой 3 3" xfId="2055"/>
+    <cellStyle name="Плохой 3 4" xfId="2056"/>
+    <cellStyle name="Плохой 3 5" xfId="2057"/>
+    <cellStyle name="Плохой 3 6" xfId="2058"/>
+    <cellStyle name="Плохой 4" xfId="2059"/>
+    <cellStyle name="Плохой 5" xfId="2060"/>
+    <cellStyle name="Плохой 6" xfId="2061"/>
+    <cellStyle name="Плохой 7" xfId="2062"/>
+    <cellStyle name="Плохой 8" xfId="2063"/>
+    <cellStyle name="Плохой 9" xfId="2064"/>
+    <cellStyle name="Пояснение 10" xfId="2065"/>
+    <cellStyle name="Пояснение 11" xfId="2066"/>
+    <cellStyle name="Пояснение 12" xfId="2067"/>
+    <cellStyle name="Пояснение 13" xfId="2068"/>
+    <cellStyle name="Пояснение 14" xfId="2069"/>
+    <cellStyle name="Пояснение 15" xfId="2070"/>
+    <cellStyle name="Пояснение 16" xfId="2071"/>
+    <cellStyle name="Пояснение 17" xfId="2072"/>
+    <cellStyle name="Пояснение 2" xfId="2073"/>
+    <cellStyle name="Пояснение 2 10" xfId="2074"/>
+    <cellStyle name="Пояснение 2 2" xfId="2075"/>
+    <cellStyle name="Пояснение 2 3" xfId="2076"/>
+    <cellStyle name="Пояснение 2 4" xfId="2077"/>
+    <cellStyle name="Пояснение 2 5" xfId="2078"/>
+    <cellStyle name="Пояснение 2 6" xfId="2079"/>
+    <cellStyle name="Пояснение 2 7" xfId="2080"/>
+    <cellStyle name="Пояснение 2 8" xfId="2081"/>
+    <cellStyle name="Пояснение 2 9" xfId="2082"/>
+    <cellStyle name="Пояснение 3" xfId="2083"/>
+    <cellStyle name="Пояснение 3 2" xfId="2084"/>
+    <cellStyle name="Пояснение 3 3" xfId="2085"/>
+    <cellStyle name="Пояснение 3 4" xfId="2086"/>
+    <cellStyle name="Пояснение 3 5" xfId="2087"/>
+    <cellStyle name="Пояснение 3 6" xfId="2088"/>
+    <cellStyle name="Пояснение 4" xfId="2089"/>
+    <cellStyle name="Пояснение 5" xfId="2090"/>
+    <cellStyle name="Пояснение 6" xfId="2091"/>
+    <cellStyle name="Пояснение 7" xfId="2092"/>
+    <cellStyle name="Пояснение 8" xfId="2093"/>
+    <cellStyle name="Пояснение 9" xfId="2094"/>
+    <cellStyle name="Примечание 10" xfId="2095"/>
+    <cellStyle name="Примечание 11" xfId="2096"/>
+    <cellStyle name="Примечание 12" xfId="2097"/>
+    <cellStyle name="Примечание 13" xfId="2098"/>
+    <cellStyle name="Примечание 14" xfId="2099"/>
+    <cellStyle name="Примечание 15" xfId="2100"/>
+    <cellStyle name="Примечание 16" xfId="2101"/>
+    <cellStyle name="Примечание 17" xfId="2102"/>
+    <cellStyle name="Примечание 2" xfId="2103"/>
+    <cellStyle name="Примечание 2 10" xfId="2104"/>
+    <cellStyle name="Примечание 2 2" xfId="2105"/>
+    <cellStyle name="Примечание 2 2 2" xfId="2106"/>
+    <cellStyle name="Примечание 2 3" xfId="2107"/>
+    <cellStyle name="Примечание 2 4" xfId="2108"/>
+    <cellStyle name="Примечание 2 5" xfId="2109"/>
+    <cellStyle name="Примечание 2 6" xfId="2110"/>
+    <cellStyle name="Примечание 2 7" xfId="2111"/>
+    <cellStyle name="Примечание 2 8" xfId="2112"/>
+    <cellStyle name="Примечание 2 9" xfId="2113"/>
+    <cellStyle name="Примечание 2_греч" xfId="2114"/>
+    <cellStyle name="Примечание 3" xfId="2115"/>
+    <cellStyle name="Примечание 3 10" xfId="2116"/>
+    <cellStyle name="Примечание 3 2" xfId="2117"/>
+    <cellStyle name="Примечание 3 3" xfId="2118"/>
+    <cellStyle name="Примечание 3 4" xfId="2119"/>
+    <cellStyle name="Примечание 3 5" xfId="2120"/>
+    <cellStyle name="Примечание 3 6" xfId="2121"/>
+    <cellStyle name="Примечание 3 7" xfId="2122"/>
+    <cellStyle name="Примечание 3 8" xfId="2123"/>
+    <cellStyle name="Примечание 3 9" xfId="2124"/>
+    <cellStyle name="Примечание 3_греч" xfId="2125"/>
+    <cellStyle name="Примечание 4" xfId="2126"/>
+    <cellStyle name="Примечание 4 2" xfId="2127"/>
+    <cellStyle name="Примечание 4 3" xfId="2128"/>
+    <cellStyle name="Примечание 4_греч" xfId="2129"/>
+    <cellStyle name="Примечание 5" xfId="2130"/>
+    <cellStyle name="Примечание 5 2" xfId="2131"/>
+    <cellStyle name="Примечание 5 3" xfId="2132"/>
+    <cellStyle name="Примечание 5_греч" xfId="2133"/>
+    <cellStyle name="Примечание 6" xfId="2134"/>
+    <cellStyle name="Примечание 6 2" xfId="2135"/>
+    <cellStyle name="Примечание 6 3" xfId="2136"/>
+    <cellStyle name="Примечание 6_греч" xfId="2137"/>
+    <cellStyle name="Примечание 7" xfId="2138"/>
+    <cellStyle name="Примечание 7 2" xfId="2139"/>
+    <cellStyle name="Примечание 7 3" xfId="2140"/>
+    <cellStyle name="Примечание 7_греч" xfId="2141"/>
+    <cellStyle name="Примечание 8" xfId="2142"/>
+    <cellStyle name="Примечание 9" xfId="2143"/>
+    <cellStyle name="Связанная ячейка 10" xfId="2144"/>
+    <cellStyle name="Связанная ячейка 11" xfId="2145"/>
+    <cellStyle name="Связанная ячейка 12" xfId="2146"/>
+    <cellStyle name="Связанная ячейка 13" xfId="2147"/>
+    <cellStyle name="Связанная ячейка 14" xfId="2148"/>
+    <cellStyle name="Связанная ячейка 15" xfId="2149"/>
+    <cellStyle name="Связанная ячейка 16" xfId="2150"/>
+    <cellStyle name="Связанная ячейка 17" xfId="2151"/>
+    <cellStyle name="Связанная ячейка 2" xfId="2152"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="2153"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="2154"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="2155"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="2156"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="2157"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="2158"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="2159"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="2160"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="2161"/>
+    <cellStyle name="Связанная ячейка 2_греч" xfId="2162"/>
+    <cellStyle name="Связанная ячейка 3" xfId="2163"/>
+    <cellStyle name="Связанная ячейка 3 2" xfId="2164"/>
+    <cellStyle name="Связанная ячейка 3 3" xfId="2165"/>
+    <cellStyle name="Связанная ячейка 3 4" xfId="2166"/>
+    <cellStyle name="Связанная ячейка 3 5" xfId="2167"/>
+    <cellStyle name="Связанная ячейка 3 6" xfId="2168"/>
+    <cellStyle name="Связанная ячейка 3_греч" xfId="2169"/>
+    <cellStyle name="Связанная ячейка 4" xfId="2170"/>
+    <cellStyle name="Связанная ячейка 5" xfId="2171"/>
+    <cellStyle name="Связанная ячейка 6" xfId="2172"/>
+    <cellStyle name="Связанная ячейка 7" xfId="2173"/>
+    <cellStyle name="Связанная ячейка 8" xfId="2174"/>
+    <cellStyle name="Связанная ячейка 9" xfId="2175"/>
+    <cellStyle name="Текст предупреждения 10" xfId="2176"/>
+    <cellStyle name="Текст предупреждения 11" xfId="2177"/>
+    <cellStyle name="Текст предупреждения 12" xfId="2178"/>
+    <cellStyle name="Текст предупреждения 13" xfId="2179"/>
+    <cellStyle name="Текст предупреждения 14" xfId="2180"/>
+    <cellStyle name="Текст предупреждения 15" xfId="2181"/>
+    <cellStyle name="Текст предупреждения 16" xfId="2182"/>
+    <cellStyle name="Текст предупреждения 17" xfId="2183"/>
+    <cellStyle name="Текст предупреждения 2" xfId="2184"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="2185"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="2186"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="2187"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="2188"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="2189"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="2190"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="2191"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="2192"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="2193"/>
+    <cellStyle name="Текст предупреждения 3" xfId="2194"/>
+    <cellStyle name="Текст предупреждения 3 2" xfId="2195"/>
+    <cellStyle name="Текст предупреждения 3 3" xfId="2196"/>
+    <cellStyle name="Текст предупреждения 3 4" xfId="2197"/>
+    <cellStyle name="Текст предупреждения 3 5" xfId="2198"/>
+    <cellStyle name="Текст предупреждения 3 6" xfId="2199"/>
+    <cellStyle name="Текст предупреждения 4" xfId="2200"/>
+    <cellStyle name="Текст предупреждения 5" xfId="2201"/>
+    <cellStyle name="Текст предупреждения 6" xfId="2202"/>
+    <cellStyle name="Текст предупреждения 7" xfId="2203"/>
+    <cellStyle name="Текст предупреждения 8" xfId="2204"/>
+    <cellStyle name="Текст предупреждения 9" xfId="2205"/>
+    <cellStyle name="Хороший 10" xfId="2206"/>
+    <cellStyle name="Хороший 11" xfId="2207"/>
+    <cellStyle name="Хороший 12" xfId="2208"/>
+    <cellStyle name="Хороший 13" xfId="2209"/>
+    <cellStyle name="Хороший 14" xfId="2210"/>
+    <cellStyle name="Хороший 15" xfId="2211"/>
+    <cellStyle name="Хороший 16" xfId="2212"/>
+    <cellStyle name="Хороший 17" xfId="2213"/>
+    <cellStyle name="Хороший 2" xfId="2214"/>
+    <cellStyle name="Хороший 2 10" xfId="2215"/>
+    <cellStyle name="Хороший 2 2" xfId="2216"/>
+    <cellStyle name="Хороший 2 3" xfId="2217"/>
+    <cellStyle name="Хороший 2 4" xfId="2218"/>
+    <cellStyle name="Хороший 2 5" xfId="2219"/>
+    <cellStyle name="Хороший 2 6" xfId="2220"/>
+    <cellStyle name="Хороший 2 7" xfId="2221"/>
+    <cellStyle name="Хороший 2 8" xfId="2222"/>
+    <cellStyle name="Хороший 2 9" xfId="2223"/>
+    <cellStyle name="Хороший 3" xfId="2224"/>
+    <cellStyle name="Хороший 3 2" xfId="2225"/>
+    <cellStyle name="Хороший 3 3" xfId="2226"/>
+    <cellStyle name="Хороший 3 4" xfId="2227"/>
+    <cellStyle name="Хороший 3 5" xfId="2228"/>
+    <cellStyle name="Хороший 3 6" xfId="2229"/>
+    <cellStyle name="Хороший 4" xfId="2230"/>
+    <cellStyle name="Хороший 5" xfId="2231"/>
+    <cellStyle name="Хороший 6" xfId="2232"/>
+    <cellStyle name="Хороший 7" xfId="2233"/>
+    <cellStyle name="Хороший 8" xfId="2234"/>
+    <cellStyle name="Хороший 9" xfId="2235"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -856,954 +6160,1909 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701225?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="76" customWidth="1"/>
+    <col min="2" max="2" width="100.28515625" style="76" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="58" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="59" customFormat="1" ht="25.5">
+      <c r="A3" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="59" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="59" customFormat="1" ht="24" customHeight="1">
+      <c r="A6" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="59" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A7" s="57" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" s="63" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="59" customFormat="1" ht="24" customHeight="1">
+      <c r="A8" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="59" customFormat="1" ht="33.75" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="59" customFormat="1" ht="121.5" customHeight="1">
+      <c r="A10" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="59" customFormat="1" ht="30" customHeight="1">
+      <c r="A11" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" s="60" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" s="65"/>
+    </row>
+    <row r="12" spans="1:13" s="59" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="65"/>
+    </row>
+    <row r="13" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="67" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="M13" s="65"/>
+    </row>
+    <row r="14" spans="1:13" s="59" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="67" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="M14" s="65"/>
+    </row>
+    <row r="15" spans="1:13" s="59" customFormat="1" ht="36.75" customHeight="1">
+      <c r="A15" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>48</v>
+      </c>
+      <c r="M15" s="65"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="77">
+        <v>46174</v>
+      </c>
+      <c r="M16" s="70"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="77">
+        <v>46539</v>
+      </c>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="M18" s="70"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="57" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="72" t="s">
+        <v>54</v>
+      </c>
+      <c r="M19" s="71"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="57" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>56</v>
+      </c>
+      <c r="M20" s="70"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="68" t="s">
+        <v>58</v>
+      </c>
+      <c r="M21" s="71"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="74"/>
+      <c r="B22" s="75"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="71"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="70"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="71"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="70"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4" display="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701225?keyword="/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:G45"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="11.28515625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="18.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.85546875" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="28.5" customHeight="1">
+      <c r="A1" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+    </row>
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" thickBot="1">
+      <c r="D2" s="80" t="s">
+        <v>19</v>
+      </c>
+      <c r="E2" s="80"/>
+    </row>
+    <row r="3" spans="1:5" ht="13.5" thickBot="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91"/>
+    </row>
+    <row r="4" spans="1:5" ht="39.75" customHeight="1" thickBot="1">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88"/>
+      <c r="C4" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="21.75" customHeight="1">
+      <c r="A5" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="83"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="16">
+        <v>1990</v>
+      </c>
+      <c r="B6" s="54">
+        <v>50.768311783565437</v>
+      </c>
+      <c r="C6" s="40">
+        <v>29.277441625600126</v>
+      </c>
+      <c r="D6" s="40">
+        <v>19.86123048</v>
+      </c>
+      <c r="E6" s="39">
+        <v>1.6296396779653148</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="16">
+        <v>1991</v>
+      </c>
+      <c r="B7" s="54">
+        <v>77.81732095117431</v>
+      </c>
+      <c r="C7" s="40">
+        <v>38.653431812781953</v>
+      </c>
+      <c r="D7" s="40">
+        <v>36.573640480000002</v>
+      </c>
+      <c r="E7" s="39">
+        <v>2.5902486583923583</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="16">
+        <v>1992</v>
+      </c>
+      <c r="B8" s="54">
+        <v>924.08026332660233</v>
+      </c>
+      <c r="C8" s="40">
+        <v>674.10877102556253</v>
+      </c>
+      <c r="D8" s="40">
+        <v>202.69055760000001</v>
+      </c>
+      <c r="E8" s="39">
+        <v>47.280934701039783</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="16">
+        <v>1993</v>
+      </c>
+      <c r="B9" s="54">
+        <v>6045.726892151537</v>
+      </c>
+      <c r="C9" s="40">
+        <v>3541.1219354001387</v>
+      </c>
+      <c r="D9" s="40">
+        <v>1907.2751209</v>
+      </c>
+      <c r="E9" s="39">
+        <v>597.32983585139868</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="16">
+        <v>1994</v>
+      </c>
+      <c r="B10" s="40">
+        <v>113611.30742910785</v>
+      </c>
+      <c r="C10" s="40">
+        <v>73330.358000467168</v>
+      </c>
+      <c r="D10" s="40">
+        <v>33767.546525600002</v>
+      </c>
+      <c r="E10" s="39">
+        <v>6513.4029030406818</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="16">
+        <v>1995</v>
+      </c>
+      <c r="B11" s="40">
+        <v>208919.22164085551</v>
+      </c>
+      <c r="C11" s="40">
+        <v>107409.45049363155</v>
+      </c>
+      <c r="D11" s="40">
+        <v>91681.2795816</v>
+      </c>
+      <c r="E11" s="39">
+        <v>9828.4915656239682</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="16">
+        <v>1996</v>
+      </c>
+      <c r="B12" s="40">
+        <v>289073.10562976327</v>
+      </c>
+      <c r="C12" s="40">
+        <v>168930.16163670368</v>
+      </c>
+      <c r="D12" s="40">
+        <v>110169.904169</v>
+      </c>
+      <c r="E12" s="39">
+        <v>9973.0398240595605</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="16">
+        <v>1997</v>
+      </c>
+      <c r="B13" s="40">
+        <v>308740.14931356645</v>
+      </c>
+      <c r="C13" s="40">
+        <v>170605.09901999362</v>
+      </c>
+      <c r="D13" s="40">
+        <v>131627.39800000002</v>
+      </c>
+      <c r="E13" s="39">
+        <v>6507.6522935728362</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="16">
+        <v>1998</v>
+      </c>
+      <c r="B14" s="54">
+        <v>250360.76467963334</v>
+      </c>
+      <c r="C14" s="54">
+        <v>106576.79999999999</v>
+      </c>
+      <c r="D14" s="54">
+        <v>141785.1</v>
+      </c>
+      <c r="E14" s="53">
+        <v>1998.8646796333448</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="16">
+        <v>1999</v>
+      </c>
+      <c r="B15" s="51">
+        <v>337253.77</v>
+      </c>
+      <c r="C15" s="51">
+        <v>177703.7</v>
+      </c>
+      <c r="D15" s="51">
+        <v>157266.60000000003</v>
+      </c>
+      <c r="E15" s="52">
+        <v>2283.4700000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="16">
+        <v>2000</v>
+      </c>
+      <c r="B16" s="51">
+        <v>404145.94398315594</v>
+      </c>
+      <c r="C16" s="51">
+        <v>223503.30000000002</v>
+      </c>
+      <c r="D16" s="51">
+        <v>178542.8</v>
+      </c>
+      <c r="E16" s="52">
+        <v>2099.8439831560031</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="16">
+        <v>2001</v>
+      </c>
+      <c r="B17" s="51">
+        <v>535123.95600000001</v>
+      </c>
+      <c r="C17" s="51">
+        <v>325770.2</v>
+      </c>
+      <c r="D17" s="51">
+        <v>207869.09999999998</v>
+      </c>
+      <c r="E17" s="52">
+        <v>1484.6559999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="16">
+        <v>2002</v>
+      </c>
+      <c r="B18" s="51">
+        <v>558742.33299999998</v>
+      </c>
+      <c r="C18" s="51">
+        <v>321466.2</v>
+      </c>
+      <c r="D18" s="51">
+        <v>235925.29999999993</v>
+      </c>
+      <c r="E18" s="52">
+        <v>1350.8330000000001</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" s="16">
+        <v>2003</v>
+      </c>
+      <c r="B19" s="51">
+        <v>613306.92020000005</v>
+      </c>
+      <c r="C19" s="51">
+        <v>351448.7</v>
+      </c>
+      <c r="D19" s="51">
+        <v>259497.12000000002</v>
+      </c>
+      <c r="E19" s="52">
+        <v>2361.1002000000003</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="16">
+        <v>2004</v>
+      </c>
+      <c r="B20" s="51">
+        <v>695801.35499999998</v>
+      </c>
+      <c r="C20" s="51">
+        <v>384542.2</v>
+      </c>
+      <c r="D20" s="51">
+        <v>307423.5</v>
+      </c>
+      <c r="E20" s="52">
+        <v>3835.6549999999997</v>
+      </c>
+      <c r="G20" s="6"/>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="16">
+        <v>2005</v>
+      </c>
+      <c r="B21" s="51">
+        <v>749077.81186671008</v>
+      </c>
+      <c r="C21" s="51">
+        <v>389526.60286671028</v>
+      </c>
+      <c r="D21" s="51">
+        <v>355786.29999999993</v>
+      </c>
+      <c r="E21" s="52">
+        <v>3764.9090000000006</v>
+      </c>
+      <c r="G21" s="6"/>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="16">
+        <v>2006</v>
+      </c>
+      <c r="B22" s="51">
+        <v>825557</v>
+      </c>
+      <c r="C22" s="51">
+        <v>413666.9</v>
+      </c>
+      <c r="D22" s="51">
+        <v>407545.2</v>
+      </c>
+      <c r="E22" s="39">
+        <v>4344.8999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="16">
+        <v>2007</v>
+      </c>
+      <c r="B23" s="51">
+        <v>1089384</v>
+      </c>
+      <c r="C23" s="51">
+        <v>608392.30000000005</v>
+      </c>
+      <c r="D23" s="51">
+        <v>476276</v>
+      </c>
+      <c r="E23" s="39">
+        <v>4715.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="21">
+        <v>2008</v>
+      </c>
+      <c r="B24" s="51">
+        <v>1404492.6</v>
+      </c>
+      <c r="C24" s="51">
+        <v>770239.6</v>
+      </c>
+      <c r="D24" s="51">
+        <v>628601</v>
+      </c>
+      <c r="E24" s="39">
+        <v>5652</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="12" customHeight="1" thickBot="1">
+      <c r="A25" s="22">
+        <v>2009</v>
+      </c>
+      <c r="B25" s="50">
+        <v>1641352.4</v>
+      </c>
+      <c r="C25" s="50">
+        <v>932305.1</v>
+      </c>
+      <c r="D25" s="50">
+        <v>703174.5</v>
+      </c>
+      <c r="E25" s="36">
+        <v>5872.8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="48" customFormat="1" ht="12" customHeight="1" thickBot="1">
+      <c r="A26" s="7"/>
+      <c r="B26" s="49"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="34"/>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="25">
+        <v>2010</v>
+      </c>
+      <c r="B27" s="47">
+        <v>1822074.1113318934</v>
+      </c>
+      <c r="C27" s="47">
+        <v>895425.16317472875</v>
+      </c>
+      <c r="D27" s="47">
+        <v>920777.25015716453</v>
+      </c>
+      <c r="E27" s="46">
+        <v>5871.6980000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28" s="16">
+        <v>2011</v>
+      </c>
+      <c r="B28" s="45">
+        <v>2720453.4100291864</v>
+      </c>
+      <c r="C28" s="45">
+        <v>1654428.5080223083</v>
+      </c>
+      <c r="D28" s="45">
+        <v>1059561.2800068778</v>
+      </c>
+      <c r="E28" s="39">
+        <v>6463.6219999999994</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="16">
+        <v>2012</v>
+      </c>
+      <c r="B29" s="40">
+        <v>2393619.005162654</v>
+      </c>
+      <c r="C29" s="40">
+        <v>1241517.0074573548</v>
+      </c>
+      <c r="D29" s="40">
+        <v>1145437.3237052991</v>
+      </c>
+      <c r="E29" s="39">
+        <v>6664.674</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="16">
+        <v>2013</v>
+      </c>
+      <c r="B30" s="40">
+        <v>2949484.9845995097</v>
+      </c>
+      <c r="C30" s="40">
+        <v>1683851.4022110561</v>
+      </c>
+      <c r="D30" s="40">
+        <v>1256871.7223884535</v>
+      </c>
+      <c r="E30" s="39">
+        <v>8761.8599999999988</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="41">
+        <v>2014</v>
+      </c>
+      <c r="B31" s="40">
+        <v>3143678.1161282612</v>
+      </c>
+      <c r="C31" s="40">
+        <v>1739436.3590576255</v>
+      </c>
+      <c r="D31" s="40">
+        <v>1393762.019070636</v>
+      </c>
+      <c r="E31" s="39">
+        <v>10479.737999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="41">
+        <v>2015</v>
+      </c>
+      <c r="B32" s="40">
+        <v>3307009.6</v>
+      </c>
+      <c r="C32" s="40">
+        <v>1825236.7</v>
+      </c>
+      <c r="D32" s="40">
+        <v>1469923.1</v>
+      </c>
+      <c r="E32" s="39">
+        <v>11849.8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" s="41">
+        <v>2016</v>
+      </c>
+      <c r="B33" s="40">
+        <v>3684393.2411679998</v>
+      </c>
+      <c r="C33" s="40">
+        <v>2047580.7954619667</v>
+      </c>
+      <c r="D33" s="40">
+        <v>1621541.3842039518</v>
+      </c>
+      <c r="E33" s="39">
+        <v>15271.061502081518</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" s="44">
+        <v>2017</v>
+      </c>
+      <c r="B34" s="43">
+        <v>4070916.839756134</v>
+      </c>
+      <c r="C34" s="43">
+        <v>2249166.9043658967</v>
+      </c>
+      <c r="D34" s="43">
+        <v>1810914.1123902376</v>
+      </c>
+      <c r="E34" s="42">
+        <v>10835.822999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" s="41">
+        <v>2018</v>
+      </c>
+      <c r="B35" s="40">
+        <v>4474088.1309312191</v>
+      </c>
+      <c r="C35" s="40">
+        <v>2411486.6993532344</v>
+      </c>
+      <c r="D35" s="40">
+        <v>2050455.8158584647</v>
+      </c>
+      <c r="E35" s="39">
+        <v>12145.615719519257</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" s="41">
+        <v>2019</v>
+      </c>
+      <c r="B36" s="40">
+        <v>5151162.9516518852</v>
+      </c>
+      <c r="C36" s="40">
+        <v>2817660.5711898357</v>
+      </c>
+      <c r="D36" s="40">
+        <v>2319496.7047857917</v>
+      </c>
+      <c r="E36" s="39">
+        <v>14005.675676257062</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" s="41">
+        <v>2020</v>
+      </c>
+      <c r="B37" s="40">
+        <v>6334668.8329230314</v>
+      </c>
+      <c r="C37" s="40">
+        <v>3687310.292128012</v>
+      </c>
+      <c r="D37" s="40">
+        <v>2637460.6837950191</v>
+      </c>
+      <c r="E37" s="39">
+        <v>9897.857</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" s="41">
+        <v>2021</v>
+      </c>
+      <c r="B38" s="40">
+        <v>7515433.45134567</v>
+      </c>
+      <c r="C38" s="40">
+        <v>4387236.5390153239</v>
+      </c>
+      <c r="D38" s="40">
+        <v>3116973.5424555219</v>
+      </c>
+      <c r="E38" s="39">
+        <v>11223.369874824399</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="40">
+        <v>8367689.5842552669</v>
+      </c>
+      <c r="C39" s="40">
+        <v>5808259.7568105049</v>
+      </c>
+      <c r="D39" s="40">
+        <v>2545267.3527117311</v>
+      </c>
+      <c r="E39" s="39">
+        <v>14162.474733030273</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="43">
+        <v>7576533.7026375793</v>
+      </c>
+      <c r="C40" s="43">
+        <v>4552416.7083696369</v>
+      </c>
+      <c r="D40" s="43">
+        <v>3012510.3572679418</v>
+      </c>
+      <c r="E40" s="42">
+        <v>11606.636999999997</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41" s="41">
+        <v>2024</v>
+      </c>
+      <c r="B41" s="40">
+        <v>8310976.7131944103</v>
+      </c>
+      <c r="C41" s="40">
+        <v>5006585.11594141</v>
+      </c>
+      <c r="D41" s="40">
+        <v>3290074.9464829434</v>
+      </c>
+      <c r="E41" s="39">
+        <v>14316.650770056831</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="13.5" thickBot="1">
+      <c r="A42" s="38">
+        <v>2025</v>
+      </c>
+      <c r="B42" s="37">
+        <v>9704982.0091008954</v>
+      </c>
+      <c r="C42" s="37">
+        <v>5888573.076855259</v>
+      </c>
+      <c r="D42" s="37">
+        <v>3800228.8749078973</v>
+      </c>
+      <c r="E42" s="36">
+        <v>16180.057337738241</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" s="35"/>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+    </row>
+    <row r="44" spans="1:5" ht="53.25" customHeight="1">
+      <c r="A44" s="85" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="85"/>
+      <c r="C44" s="85"/>
+      <c r="D44" s="85"/>
+      <c r="E44" s="85"/>
+    </row>
+    <row r="45" spans="1:5" ht="63.75" customHeight="1">
+      <c r="A45" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="84"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:E3"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:K49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="18.5703125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:5" ht="38.25" customHeight="1">
+      <c r="A1" s="78" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="42"/>
-[...5 lines deleted...]
-      <c r="D2" s="43" t="s">
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+    </row>
+    <row r="2" spans="1:5" ht="20.25" customHeight="1" thickBot="1">
+      <c r="D2" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="43"/>
-[...3 lines deleted...]
-      <c r="B3" s="36" t="s">
+      <c r="E2" s="80"/>
+    </row>
+    <row r="3" spans="1:5" ht="13.5" thickBot="1">
+      <c r="A3" s="86"/>
+      <c r="B3" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="38" t="s">
+      <c r="C3" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="39"/>
-[...4 lines deleted...]
-      <c r="B4" s="37"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="91"/>
+    </row>
+    <row r="4" spans="1:5" ht="60" customHeight="1" thickBot="1">
+      <c r="A4" s="86"/>
+      <c r="B4" s="88"/>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="44" t="s">
+    <row r="5" spans="1:5" ht="21.75" customHeight="1">
+      <c r="A5" s="81" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="45"/>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="B5" s="82"/>
+      <c r="C5" s="82"/>
+      <c r="D5" s="82"/>
+      <c r="E5" s="83"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="16">
         <v>1991</v>
       </c>
       <c r="B6" s="3">
         <v>72.613498642552045</v>
       </c>
       <c r="C6" s="4">
         <v>55.116203875985406</v>
       </c>
       <c r="D6" s="4">
         <v>98.141897500401001</v>
       </c>
       <c r="E6" s="17">
         <v>75.835445618905496</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5">
       <c r="A7" s="16">
         <v>1992</v>
       </c>
       <c r="B7" s="3">
         <v>121.4128587919151</v>
       </c>
       <c r="C7" s="4">
         <v>149.02643864268032</v>
       </c>
       <c r="D7" s="4">
         <v>87.994324676535442</v>
       </c>
       <c r="E7" s="17">
         <v>181.20550678126745</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5">
       <c r="A8" s="16">
         <v>1993</v>
       </c>
       <c r="B8" s="3">
         <v>91.237277094014985</v>
       </c>
       <c r="C8" s="4">
         <v>82.823131161849318</v>
       </c>
       <c r="D8" s="4">
         <v>102.56955248371484</v>
       </c>
       <c r="E8" s="17">
         <v>162.62132178957583</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5">
       <c r="A9" s="16">
         <v>1994</v>
       </c>
       <c r="B9" s="3">
         <v>82.497979686848353</v>
       </c>
       <c r="C9" s="4">
         <v>80.794915529032551</v>
       </c>
       <c r="D9" s="4">
         <v>93.402230447979605</v>
       </c>
       <c r="E9" s="17">
         <v>57.776883475275675</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5">
       <c r="A10" s="16">
         <v>1995</v>
       </c>
       <c r="B10" s="4">
         <v>75.264706404756794</v>
       </c>
       <c r="C10" s="4">
         <v>73.60864238094905</v>
       </c>
       <c r="D10" s="4">
         <v>82.073725258034742</v>
       </c>
       <c r="E10" s="17">
         <v>58.609189342609376</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5">
       <c r="A11" s="16">
         <v>1996</v>
       </c>
       <c r="B11" s="4">
         <v>91.873254977529882</v>
       </c>
       <c r="C11" s="4">
         <v>104.51101663800452</v>
       </c>
       <c r="D11" s="4">
         <v>80.148656440597236</v>
       </c>
       <c r="E11" s="17">
         <v>63.131424444495345</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5">
       <c r="A12" s="16">
         <v>1997</v>
       </c>
       <c r="B12" s="4">
         <v>97.497094396921781</v>
       </c>
       <c r="C12" s="4">
         <v>101.36690174559325</v>
       </c>
       <c r="D12" s="4">
         <v>94.135539468120911</v>
       </c>
       <c r="E12" s="17">
         <v>69.081987112831641</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5">
       <c r="A13" s="16">
         <v>1998</v>
       </c>
       <c r="B13" s="3">
         <v>79.408304611631493</v>
       </c>
       <c r="C13" s="3">
         <v>68.205775673895062</v>
       </c>
       <c r="D13" s="3">
         <v>96.203374069532657</v>
       </c>
       <c r="E13" s="18">
         <v>33.388384965587761</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5">
       <c r="A14" s="16">
         <v>1999</v>
       </c>
       <c r="B14" s="5">
         <v>127.15544681171409</v>
       </c>
       <c r="C14" s="5">
         <v>159.9729021700783</v>
       </c>
       <c r="D14" s="5">
         <v>102.76109384874322</v>
       </c>
       <c r="E14" s="19">
         <v>108.49187176672011</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5">
       <c r="A15" s="16">
         <v>2000</v>
       </c>
       <c r="B15" s="5">
         <v>95.559710517347099</v>
       </c>
       <c r="C15" s="5">
         <v>92.022000667403091</v>
       </c>
       <c r="D15" s="5">
         <v>99.970069932204254</v>
       </c>
       <c r="E15" s="19">
         <v>67.121368830750811</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5">
       <c r="A16" s="16">
         <v>2001</v>
       </c>
       <c r="B16" s="5">
         <v>116.99442832674687</v>
       </c>
       <c r="C16" s="5">
         <v>128.51174904352644</v>
       </c>
       <c r="D16" s="5">
         <v>103.24017546493052</v>
       </c>
       <c r="E16" s="19">
         <v>60.591966785826898</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11">
       <c r="A17" s="16">
         <v>2002</v>
       </c>
       <c r="B17" s="5">
         <v>103.33017572957984</v>
       </c>
       <c r="C17" s="5">
         <v>102.87153336922776</v>
       </c>
       <c r="D17" s="5">
         <v>104.15646192724172</v>
       </c>
       <c r="E17" s="19">
         <v>88.277965123205945</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11">
       <c r="A18" s="16">
         <v>2003</v>
       </c>
       <c r="B18" s="5">
         <v>101.81182566669777</v>
       </c>
       <c r="C18" s="5">
         <v>99.167190827527108</v>
       </c>
       <c r="D18" s="5">
         <v>104.99361450425199</v>
       </c>
       <c r="E18" s="19">
         <v>175.46728574146471</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11">
       <c r="A19" s="16">
         <v>2004</v>
       </c>
       <c r="B19" s="5">
         <v>99.482751008424017</v>
       </c>
       <c r="C19" s="5">
         <v>94.595996513858196</v>
       </c>
       <c r="D19" s="5">
         <v>105.57362601943328</v>
       </c>
       <c r="E19" s="19">
         <v>157.45529732283276</v>
       </c>
       <c r="G19" s="6"/>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11">
       <c r="A20" s="16">
         <v>2005</v>
       </c>
       <c r="B20" s="5">
         <v>107.08155088315397</v>
       </c>
       <c r="C20" s="5">
         <v>109.31107171072512</v>
       </c>
       <c r="D20" s="5">
         <v>104.55167220462975</v>
       </c>
       <c r="E20" s="19">
         <v>86.32872351658321</v>
       </c>
       <c r="G20" s="6"/>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11">
       <c r="A21" s="16">
         <v>2006</v>
       </c>
       <c r="B21" s="5">
         <v>104.5</v>
       </c>
       <c r="C21" s="5">
         <v>105</v>
       </c>
       <c r="D21" s="5">
         <v>104</v>
       </c>
       <c r="E21" s="20">
         <v>107.4</v>
       </c>
       <c r="G21" s="7"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="9"/>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11">
       <c r="A22" s="16">
         <v>2007</v>
       </c>
       <c r="B22" s="5">
         <v>108.5</v>
       </c>
       <c r="C22" s="5">
         <v>113.3</v>
       </c>
       <c r="D22" s="5">
         <v>103.8</v>
       </c>
       <c r="E22" s="20">
         <v>95.4</v>
       </c>
       <c r="G22" s="7"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="9"/>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:11">
       <c r="A23" s="21">
         <v>2008</v>
       </c>
       <c r="B23" s="5">
         <v>93.1</v>
       </c>
       <c r="C23" s="5">
         <v>84.3</v>
       </c>
       <c r="D23" s="5">
         <v>104.2</v>
       </c>
       <c r="E23" s="20">
         <v>114.1</v>
       </c>
       <c r="G23" s="10"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="9"/>
     </row>
-    <row r="24" spans="1:11" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="12" customHeight="1" thickBot="1">
       <c r="A24" s="22">
         <v>2009</v>
       </c>
       <c r="B24" s="23">
         <v>114.6</v>
       </c>
       <c r="C24" s="23">
         <v>124.8</v>
       </c>
       <c r="D24" s="23">
         <v>102.3</v>
       </c>
       <c r="E24" s="24">
         <v>100.1</v>
       </c>
       <c r="G24" s="7"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="9"/>
     </row>
-    <row r="25" spans="1:11" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="12" customHeight="1" thickBot="1">
       <c r="A25" s="7"/>
       <c r="B25" s="13"/>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="14"/>
       <c r="G25" s="7"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="9"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:11">
       <c r="A26" s="25">
         <v>2010</v>
       </c>
       <c r="B26" s="26">
         <v>89.5929145522026</v>
       </c>
       <c r="C26" s="26">
         <v>80.142545387612557</v>
       </c>
       <c r="D26" s="26">
         <v>102.27275158156016</v>
       </c>
       <c r="E26" s="27">
         <v>95.166435760242621</v>
       </c>
       <c r="G26" s="7"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="14"/>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11">
       <c r="A27" s="16">
         <v>2011</v>
       </c>
       <c r="B27" s="11">
         <v>121.49630909093732</v>
       </c>
       <c r="C27" s="11">
         <v>144.72974346929641</v>
       </c>
       <c r="D27" s="11">
         <v>99.029481772742585</v>
       </c>
       <c r="E27" s="20">
         <v>101.59435031370624</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="14"/>
     </row>
-    <row r="28" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11">
       <c r="A28" s="16">
         <v>2012</v>
       </c>
       <c r="B28" s="15">
         <v>85.215977012836035</v>
       </c>
       <c r="C28" s="4">
         <v>78.25063829501849</v>
       </c>
       <c r="D28" s="4">
         <v>96.044305878917385</v>
       </c>
       <c r="E28" s="20">
         <v>93.009896445058189</v>
       </c>
       <c r="G28" s="7"/>
       <c r="H28" s="13"/>
       <c r="I28" s="13"/>
       <c r="J28" s="13"/>
       <c r="K28" s="14"/>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11">
       <c r="A29" s="16">
         <v>2013</v>
       </c>
       <c r="B29" s="15">
         <v>109.73650810341449</v>
       </c>
       <c r="C29" s="4">
         <v>116.8957324689264</v>
       </c>
       <c r="D29" s="4">
         <v>101.86407325264213</v>
       </c>
       <c r="E29" s="20">
         <v>129.10458169964483</v>
       </c>
       <c r="G29" s="7"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="13"/>
       <c r="K29" s="14"/>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11">
       <c r="A30" s="16">
         <v>2014</v>
       </c>
       <c r="B30" s="15">
         <v>100.96750487406636</v>
       </c>
       <c r="C30" s="4">
         <v>99.081262316958401</v>
       </c>
       <c r="D30" s="4">
         <v>103.25880210967549</v>
       </c>
       <c r="E30" s="20">
         <v>134.78286732820771</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11">
       <c r="A31" s="16">
         <v>2015</v>
       </c>
       <c r="B31" s="15">
         <v>103.42605727328309</v>
       </c>
       <c r="C31" s="4">
         <v>103.95637118045767</v>
       </c>
       <c r="D31" s="4">
         <v>102.70009167181567</v>
       </c>
       <c r="E31" s="20">
         <v>111.95451386482382</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11">
       <c r="A32" s="16">
         <v>2016</v>
       </c>
       <c r="B32" s="15">
         <v>105.42465055875418</v>
       </c>
       <c r="C32" s="4">
         <v>107.51307515402742</v>
       </c>
       <c r="D32" s="4">
         <v>102.75204248788592</v>
       </c>
       <c r="E32" s="20">
         <v>115.26939540359196</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:5">
       <c r="A33" s="16">
         <v>2017</v>
       </c>
       <c r="B33" s="15">
         <v>102.97445621459063</v>
       </c>
       <c r="C33" s="4">
         <v>102.24204525459366</v>
       </c>
       <c r="D33" s="4">
         <v>103.92731115552225</v>
       </c>
       <c r="E33" s="20">
         <v>100</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:5">
       <c r="A34" s="28">
         <v>2018</v>
       </c>
       <c r="B34" s="29">
         <v>103.53329184324851</v>
       </c>
       <c r="C34" s="30">
         <v>103.19586102026588</v>
       </c>
       <c r="D34" s="30">
         <v>103.93856333993466</v>
       </c>
       <c r="E34" s="31">
         <v>105.84288613201953</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:5">
       <c r="A35" s="16">
         <v>2019</v>
       </c>
       <c r="B35" s="15">
         <v>99.937182561094033</v>
       </c>
       <c r="C35" s="4">
         <v>96.426455971188105</v>
       </c>
       <c r="D35" s="4">
         <v>104.01119087787649</v>
       </c>
       <c r="E35" s="20">
         <v>109.19949022992783</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:5">
       <c r="A36" s="16">
         <v>2020</v>
       </c>
       <c r="B36" s="15">
         <v>105.66328793537328</v>
       </c>
       <c r="C36" s="4">
         <v>107.84019811412162</v>
       </c>
       <c r="D36" s="4">
         <v>103.0530338885506</v>
       </c>
       <c r="E36" s="20">
         <v>100</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:5">
       <c r="A37" s="28">
         <v>2021</v>
       </c>
       <c r="B37" s="29">
         <v>97.688738624215148</v>
       </c>
       <c r="C37" s="30">
         <v>93.416908768899233</v>
       </c>
       <c r="D37" s="30">
         <v>103.64684544687096</v>
       </c>
       <c r="E37" s="31">
         <v>101.45619021707033</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:5">
       <c r="A38" s="16">
         <v>2022</v>
       </c>
       <c r="B38" s="15">
         <v>109.13292742238994</v>
       </c>
       <c r="C38" s="4">
         <v>115.05885618699767</v>
       </c>
       <c r="D38" s="4">
         <v>100.80951419549994</v>
       </c>
       <c r="E38" s="20">
         <v>104.23680424045634</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:5">
       <c r="A39" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="30">
         <v>91.727689959037377</v>
       </c>
       <c r="C39" s="30">
         <v>85.929193107708457</v>
       </c>
       <c r="D39" s="30">
         <v>104.51549478616131</v>
       </c>
       <c r="E39" s="31">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:5">
       <c r="A40" s="16">
         <v>2024</v>
       </c>
       <c r="B40" s="4">
         <v>113.68217931871814</v>
       </c>
       <c r="C40" s="4">
         <v>120.79329527188844</v>
       </c>
       <c r="D40" s="4">
         <v>103.67989555647139</v>
       </c>
       <c r="E40" s="20">
         <v>100</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" ht="13.5" thickBot="1">
       <c r="A41" s="22">
         <v>2025</v>
       </c>
       <c r="B41" s="32">
         <v>105.76964765183065</v>
       </c>
       <c r="C41" s="32">
         <v>107.46784818334989</v>
       </c>
       <c r="D41" s="32">
         <v>103.21033309093461</v>
       </c>
       <c r="E41" s="24">
         <v>100</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="34" t="s">
+    <row r="43" spans="1:5" ht="54" customHeight="1">
+      <c r="A43" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B43" s="34"/>
-[...5 lines deleted...]
-      <c r="A45" s="33" t="s">
+      <c r="B43" s="85"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="85"/>
+      <c r="E43" s="85"/>
+    </row>
+    <row r="45" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A45" s="84" t="s">
         <v>10</v>
       </c>
-      <c r="B45" s="33"/>
-[...30 lines deleted...]
-      <c r="E49" s="33"/>
+      <c r="B45" s="84"/>
+      <c r="C45" s="84"/>
+      <c r="D45" s="84"/>
+      <c r="E45" s="84"/>
+    </row>
+    <row r="46" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A46" s="84"/>
+      <c r="B46" s="84"/>
+      <c r="C46" s="84"/>
+      <c r="D46" s="84"/>
+      <c r="E46" s="84"/>
+    </row>
+    <row r="47" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A47" s="84"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="84"/>
+      <c r="D47" s="84"/>
+      <c r="E47" s="84"/>
+    </row>
+    <row r="48" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A48" s="84"/>
+      <c r="B48" s="84"/>
+      <c r="C48" s="84"/>
+      <c r="D48" s="84"/>
+      <c r="E48" s="84"/>
+    </row>
+    <row r="49" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A49" s="84"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="84"/>
+      <c r="D49" s="84"/>
+      <c r="E49" s="84"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A45:E49"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
-    <mergeCell ref="A1:E1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:E5"/>
   </mergeCells>
-  <phoneticPr fontId="1" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DDBAB23B93D6C549BF58FEBE18F66446" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="f3d2004809f9a50819de35ba00317072">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA628731-9E30-41F3-B080-36020FC9A2C5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AA34CCC-183A-4510-8B7A-FD18E81A6253}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBCA09A-5A09-4BF4-8D76-F46A98B8535A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AA34CCC-183A-4510-8B7A-FD18E81A6253}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA628731-9E30-41F3-B080-36020FC9A2C5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Валовый выпуск</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>