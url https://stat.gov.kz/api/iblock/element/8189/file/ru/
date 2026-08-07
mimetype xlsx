--- v0 (2026-04-16)
+++ v1 (2026-08-07)
@@ -4,67 +4,67 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\ODINрусс311020252025\Сделанн\143401+Шерсть всех видов\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.kurmanbayeva\Desktop\на сайте один\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="9495" windowHeight="9660" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15075" windowHeight="10440" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId2"/>
     <sheet name="Показатель" sheetId="30" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="69">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -237,51 +237,51 @@
   </si>
   <si>
     <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
 </t>
   </si>
   <si>
     <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году.
 </t>
   </si>
   <si>
     <t>В сответствии с пп. 2 пункта 10 Правил пересмотра опубликованной официальной статистической информации для статистических целей и на основании обновленных административных данных похозяйственного учета осуществлен специальный пересмотр отдельных показателей статистики животноводства за 2022 и 2023 год в отношении крестьянских и фермерских хозяйств и хозяйств населения.</t>
   </si>
   <si>
     <t xml:space="preserve">Производство шерсти  - обьем шерсти, полученной от настриженных сельскохозяйственных животных             (овец, коз, верблюдов) за период. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="191" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -498,54 +498,54 @@
     <xf numFmtId="49" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="191" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="191" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -854,51 +854,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/business-statistics/stat-forrest-village-hunt-fish/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="18"/>
       <c r="B1" s="18"/>
     </row>
     <row r="2" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="17">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
         <v>28</v>
       </c>
@@ -1139,83 +1139,83 @@
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="3"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="3"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="15" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AA29"/>
+  <dimension ref="A2:AB29"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+    <sheetView tabSelected="1" topLeftCell="M1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AD18" sqref="AD18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="1" customWidth="1"/>
-    <col min="3" max="27" width="8.42578125" style="1" customWidth="1"/>
-    <col min="28" max="35" width="9.140625" style="1"/>
+    <col min="3" max="28" width="8.42578125" style="1" customWidth="1"/>
+    <col min="29" max="35" width="9.140625" style="1"/>
     <col min="36" max="36" width="8.85546875" style="1" customWidth="1"/>
     <col min="37" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:28" s="12" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="35" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
     </row>
-    <row r="3" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="AA3" s="41" t="s">
+    <row r="3" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB3" s="41" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:28" s="13" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="8"/>
       <c r="C4" s="8">
         <v>2000</v>
       </c>
       <c r="D4" s="8">
         <v>2001</v>
       </c>
       <c r="E4" s="8">
         <v>2002</v>
       </c>
       <c r="F4" s="9">
         <v>2003</v>
       </c>
       <c r="G4" s="9">
         <v>2004</v>
       </c>
       <c r="H4" s="9">
         <v>2005</v>
       </c>
       <c r="I4" s="9">
         <v>2006</v>
       </c>
@@ -1251,52 +1251,55 @@
       </c>
       <c r="T4" s="9">
         <v>2017</v>
       </c>
       <c r="U4" s="9">
         <v>2018</v>
       </c>
       <c r="V4" s="9">
         <v>2019</v>
       </c>
       <c r="W4" s="9">
         <v>2020</v>
       </c>
       <c r="X4" s="9">
         <v>2021</v>
       </c>
       <c r="Y4" s="9">
         <v>2022</v>
       </c>
       <c r="Z4" s="9">
         <v>2023</v>
       </c>
       <c r="AA4" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:27" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB4" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="36">
         <v>22924</v>
       </c>
       <c r="D5" s="36">
         <v>28499.7</v>
       </c>
       <c r="E5" s="36">
         <v>24818</v>
       </c>
       <c r="F5" s="36">
         <v>26782</v>
       </c>
       <c r="G5" s="36">
         <v>28499</v>
       </c>
       <c r="H5" s="36">
         <v>30444</v>
       </c>
       <c r="I5" s="36">
         <v>32389</v>
       </c>
@@ -1332,52 +1335,55 @@
       </c>
       <c r="T5" s="36">
         <v>38979.800000000003</v>
       </c>
       <c r="U5" s="36">
         <v>39165.599999999999</v>
       </c>
       <c r="V5" s="36">
         <v>39492</v>
       </c>
       <c r="W5" s="36">
         <v>40209.9</v>
       </c>
       <c r="X5" s="36">
         <v>41198.400000000001</v>
       </c>
       <c r="Y5" s="36">
         <v>35610.800000000003</v>
       </c>
       <c r="Z5" s="36">
         <v>36642.800000000003</v>
       </c>
       <c r="AA5" s="36">
         <v>36339.1</v>
       </c>
-    </row>
-    <row r="6" spans="1:27" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB5" s="36">
+        <v>36157.199999999997</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A6" s="30">
         <v>100000000</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="F6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="G6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I6" s="37" t="s">
@@ -1415,52 +1421,55 @@
       </c>
       <c r="T6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="U6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="V6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="W6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="X6" s="37" t="s">
         <v>38</v>
       </c>
       <c r="Y6" s="37">
         <v>2031.5</v>
       </c>
       <c r="Z6" s="37">
         <v>2124.9</v>
       </c>
       <c r="AA6" s="37">
         <v>2071.8000000000002</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB6" s="37">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="30">
         <v>110000000</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="37">
         <v>440</v>
       </c>
       <c r="D7" s="37">
         <v>588.20000000000005</v>
       </c>
       <c r="E7" s="37">
         <v>525</v>
       </c>
       <c r="F7" s="37">
         <v>547</v>
       </c>
       <c r="G7" s="37">
         <v>588</v>
       </c>
       <c r="H7" s="37">
         <v>605</v>
       </c>
       <c r="I7" s="37">
@@ -1498,52 +1507,55 @@
       </c>
       <c r="T7" s="37">
         <v>1027.7</v>
       </c>
       <c r="U7" s="37">
         <v>1013.4</v>
       </c>
       <c r="V7" s="37">
         <v>1025.9000000000001</v>
       </c>
       <c r="W7" s="37">
         <v>1048.2</v>
       </c>
       <c r="X7" s="37">
         <v>1062.3</v>
       </c>
       <c r="Y7" s="37">
         <v>945.2</v>
       </c>
       <c r="Z7" s="37">
         <v>1000.3</v>
       </c>
       <c r="AA7" s="37">
         <v>996.8</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB7" s="37">
+        <v>955.1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="30">
         <v>150000000</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>40</v>
       </c>
       <c r="C8" s="37">
         <v>1292</v>
       </c>
       <c r="D8" s="37">
         <v>1579.4</v>
       </c>
       <c r="E8" s="37">
         <v>1402</v>
       </c>
       <c r="F8" s="37">
         <v>1492</v>
       </c>
       <c r="G8" s="37">
         <v>1580</v>
       </c>
       <c r="H8" s="37">
         <v>1688</v>
       </c>
       <c r="I8" s="37">
@@ -1581,52 +1593,55 @@
       </c>
       <c r="T8" s="37">
         <v>2820.6</v>
       </c>
       <c r="U8" s="37">
         <v>2899.9</v>
       </c>
       <c r="V8" s="37">
         <v>2943.4</v>
       </c>
       <c r="W8" s="37">
         <v>3011.1</v>
       </c>
       <c r="X8" s="37">
         <v>3065.1</v>
       </c>
       <c r="Y8" s="37">
         <v>2541.3000000000002</v>
       </c>
       <c r="Z8" s="37">
         <v>2599.5</v>
       </c>
       <c r="AA8" s="37">
         <v>2623</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB8" s="37">
+        <v>2639.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="30">
         <v>190000000</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="37">
         <v>6264</v>
       </c>
       <c r="D9" s="37">
         <v>6970.9</v>
       </c>
       <c r="E9" s="37">
         <v>6471</v>
       </c>
       <c r="F9" s="37">
         <v>6688</v>
       </c>
       <c r="G9" s="37">
         <v>6972</v>
       </c>
       <c r="H9" s="37">
         <v>6984</v>
       </c>
       <c r="I9" s="37">
@@ -1664,52 +1679,55 @@
       </c>
       <c r="T9" s="37">
         <v>8385.2999999999993</v>
       </c>
       <c r="U9" s="37">
         <v>8490.4</v>
       </c>
       <c r="V9" s="37">
         <v>8557.2999999999993</v>
       </c>
       <c r="W9" s="37">
         <v>8867.9</v>
       </c>
       <c r="X9" s="37">
         <v>9097.5</v>
       </c>
       <c r="Y9" s="37">
         <v>4322.3999999999996</v>
       </c>
       <c r="Z9" s="37">
         <v>4780.5</v>
       </c>
       <c r="AA9" s="37">
         <v>4217.3</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB9" s="37">
+        <v>4239.8999999999996</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="30">
         <v>230000000</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C10" s="37">
         <v>853</v>
       </c>
       <c r="D10" s="37">
         <v>950.5</v>
       </c>
       <c r="E10" s="37">
         <v>783</v>
       </c>
       <c r="F10" s="37">
         <v>868</v>
       </c>
       <c r="G10" s="37">
         <v>950</v>
       </c>
       <c r="H10" s="37">
         <v>996</v>
       </c>
       <c r="I10" s="37">
@@ -1747,52 +1765,55 @@
       </c>
       <c r="T10" s="37">
         <v>981.3</v>
       </c>
       <c r="U10" s="37">
         <v>995.6</v>
       </c>
       <c r="V10" s="37">
         <v>990.9</v>
       </c>
       <c r="W10" s="37">
         <v>949.8</v>
       </c>
       <c r="X10" s="37">
         <v>932.2</v>
       </c>
       <c r="Y10" s="37">
         <v>831.6</v>
       </c>
       <c r="Z10" s="37">
         <v>849.8</v>
       </c>
       <c r="AA10" s="37">
         <v>839.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB10" s="37">
+        <v>605.20000000000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="30">
         <v>270000000</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="37">
         <v>1628</v>
       </c>
       <c r="D11" s="37">
         <v>1550.7</v>
       </c>
       <c r="E11" s="37">
         <v>1856</v>
       </c>
       <c r="F11" s="37">
         <v>1878</v>
       </c>
       <c r="G11" s="37">
         <v>1550</v>
       </c>
       <c r="H11" s="37">
         <v>1613</v>
       </c>
       <c r="I11" s="37">
@@ -1830,52 +1851,55 @@
       </c>
       <c r="T11" s="37">
         <v>2044.1</v>
       </c>
       <c r="U11" s="37">
         <v>2117.6999999999998</v>
       </c>
       <c r="V11" s="37">
         <v>2080.9</v>
       </c>
       <c r="W11" s="37">
         <v>2056.3000000000002</v>
       </c>
       <c r="X11" s="37">
         <v>2075.1</v>
       </c>
       <c r="Y11" s="37">
         <v>1813.4</v>
       </c>
       <c r="Z11" s="37">
         <v>1853.5</v>
       </c>
       <c r="AA11" s="37">
         <v>1883.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB11" s="37">
+        <v>2000.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A12" s="30">
         <v>310000000</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="37">
         <v>2598</v>
       </c>
       <c r="D12" s="37">
         <v>4120.2</v>
       </c>
       <c r="E12" s="37">
         <v>3107</v>
       </c>
       <c r="F12" s="37">
         <v>3689</v>
       </c>
       <c r="G12" s="37">
         <v>4120</v>
       </c>
       <c r="H12" s="37">
         <v>4766</v>
       </c>
       <c r="I12" s="37">
@@ -1913,52 +1937,55 @@
       </c>
       <c r="T12" s="37">
         <v>5563</v>
       </c>
       <c r="U12" s="37">
         <v>5747.7</v>
       </c>
       <c r="V12" s="37">
         <v>5873</v>
       </c>
       <c r="W12" s="37">
         <v>5999</v>
       </c>
       <c r="X12" s="37">
         <v>6098.1</v>
       </c>
       <c r="Y12" s="37">
         <v>4896.7</v>
       </c>
       <c r="Z12" s="37">
         <v>4966.8999999999996</v>
       </c>
       <c r="AA12" s="37">
         <v>4978</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB12" s="37">
+        <v>4984.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="30">
         <v>330000000</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>45</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I13" s="37" t="s">
@@ -1996,52 +2023,55 @@
       </c>
       <c r="T13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="V13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="W13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="37" t="s">
         <v>38</v>
       </c>
       <c r="Y13" s="37">
         <v>3489.1</v>
       </c>
       <c r="Z13" s="37">
         <v>3477.6</v>
       </c>
       <c r="AA13" s="37">
         <v>3565.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB13" s="37">
+        <v>3588.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A14" s="30">
         <v>350000000</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="37">
         <v>1021</v>
       </c>
       <c r="D14" s="37">
         <v>1309.9000000000001</v>
       </c>
       <c r="E14" s="37">
         <v>1094</v>
       </c>
       <c r="F14" s="37">
         <v>1204</v>
       </c>
       <c r="G14" s="37">
         <v>1310</v>
       </c>
       <c r="H14" s="37">
         <v>1382</v>
       </c>
       <c r="I14" s="37">
@@ -2079,52 +2109,55 @@
       </c>
       <c r="T14" s="37">
         <v>2057.6</v>
       </c>
       <c r="U14" s="37">
         <v>2025.7</v>
       </c>
       <c r="V14" s="37">
         <v>1993.3</v>
       </c>
       <c r="W14" s="37">
         <v>2015.3</v>
       </c>
       <c r="X14" s="37">
         <v>2025.2</v>
       </c>
       <c r="Y14" s="37">
         <v>1062.0999999999999</v>
       </c>
       <c r="Z14" s="37">
         <v>1073.8</v>
       </c>
       <c r="AA14" s="37">
         <v>1120.8</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB14" s="37">
+        <v>1080.9000000000001</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A15" s="30">
         <v>390000000</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="37">
         <v>450</v>
       </c>
       <c r="D15" s="37">
         <v>450.4</v>
       </c>
       <c r="E15" s="37">
         <v>434</v>
       </c>
       <c r="F15" s="37">
         <v>436</v>
       </c>
       <c r="G15" s="37">
         <v>450</v>
       </c>
       <c r="H15" s="37">
         <v>460</v>
       </c>
       <c r="I15" s="37">
@@ -2162,52 +2195,55 @@
       </c>
       <c r="T15" s="37">
         <v>532.6</v>
       </c>
       <c r="U15" s="37">
         <v>544.70000000000005</v>
       </c>
       <c r="V15" s="37">
         <v>565</v>
       </c>
       <c r="W15" s="37">
         <v>572.9</v>
       </c>
       <c r="X15" s="37">
         <v>582</v>
       </c>
       <c r="Y15" s="37">
         <v>419.3</v>
       </c>
       <c r="Z15" s="37">
         <v>432.6</v>
       </c>
       <c r="AA15" s="37">
         <v>419.8</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB15" s="37">
+        <v>434.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="30">
         <v>430000000</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="37">
         <v>984</v>
       </c>
       <c r="D16" s="37">
         <v>1107</v>
       </c>
       <c r="E16" s="37">
         <v>1037</v>
       </c>
       <c r="F16" s="37">
         <v>1066</v>
       </c>
       <c r="G16" s="37">
         <v>1107</v>
       </c>
       <c r="H16" s="37">
         <v>1077</v>
       </c>
       <c r="I16" s="37">
@@ -2245,52 +2281,55 @@
       </c>
       <c r="T16" s="37">
         <v>932.2</v>
       </c>
       <c r="U16" s="37">
         <v>944.3</v>
       </c>
       <c r="V16" s="37">
         <v>946.2</v>
       </c>
       <c r="W16" s="37">
         <v>894.7</v>
       </c>
       <c r="X16" s="37">
         <v>747.5</v>
       </c>
       <c r="Y16" s="37">
         <v>670.9</v>
       </c>
       <c r="Z16" s="37">
         <v>731.1</v>
       </c>
       <c r="AA16" s="37">
         <v>793.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB16" s="37">
+        <v>835.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A17" s="30">
         <v>470000000</v>
       </c>
       <c r="B17" s="7" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="37">
         <v>564</v>
       </c>
       <c r="D17" s="37">
         <v>676.5</v>
       </c>
       <c r="E17" s="37">
         <v>665</v>
       </c>
       <c r="F17" s="37">
         <v>649</v>
       </c>
       <c r="G17" s="37">
         <v>677</v>
       </c>
       <c r="H17" s="37">
         <v>745</v>
       </c>
       <c r="I17" s="37">
@@ -2328,52 +2367,55 @@
       </c>
       <c r="T17" s="37">
         <v>839.4</v>
       </c>
       <c r="U17" s="37">
         <v>861.6</v>
       </c>
       <c r="V17" s="37">
         <v>891.4</v>
       </c>
       <c r="W17" s="37">
         <v>915.5</v>
       </c>
       <c r="X17" s="37">
         <v>911.1</v>
       </c>
       <c r="Y17" s="37">
         <v>844.5</v>
       </c>
       <c r="Z17" s="37">
         <v>837.6</v>
       </c>
       <c r="AA17" s="37">
         <v>824</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB17" s="37">
+        <v>810.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30">
         <v>550000000</v>
       </c>
       <c r="B18" s="7" t="s">
         <v>51</v>
       </c>
       <c r="C18" s="37">
         <v>616</v>
       </c>
       <c r="D18" s="37">
         <v>890.5</v>
       </c>
       <c r="E18" s="37">
         <v>645</v>
       </c>
       <c r="F18" s="37">
         <v>741</v>
       </c>
       <c r="G18" s="37">
         <v>890</v>
       </c>
       <c r="H18" s="37">
         <v>848</v>
       </c>
       <c r="I18" s="37">
@@ -2411,52 +2453,55 @@
       </c>
       <c r="T18" s="37">
         <v>1030.8</v>
       </c>
       <c r="U18" s="37">
         <v>975.6</v>
       </c>
       <c r="V18" s="37">
         <v>980.9</v>
       </c>
       <c r="W18" s="37">
         <v>993.3</v>
       </c>
       <c r="X18" s="37">
         <v>1020.5</v>
       </c>
       <c r="Y18" s="37">
         <v>851.4</v>
       </c>
       <c r="Z18" s="37">
         <v>887.3</v>
       </c>
       <c r="AA18" s="37">
         <v>857.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB18" s="37">
+        <v>919.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="30">
         <v>590000000</v>
       </c>
       <c r="B19" s="7" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="37">
         <v>412</v>
       </c>
       <c r="D19" s="37">
         <v>541.29999999999995</v>
       </c>
       <c r="E19" s="37">
         <v>431</v>
       </c>
       <c r="F19" s="37">
         <v>478</v>
       </c>
       <c r="G19" s="37">
         <v>541</v>
       </c>
       <c r="H19" s="37">
         <v>596</v>
       </c>
       <c r="I19" s="37">
@@ -2494,52 +2539,55 @@
       </c>
       <c r="T19" s="37">
         <v>693.8</v>
       </c>
       <c r="U19" s="37">
         <v>715.6</v>
       </c>
       <c r="V19" s="37">
         <v>722.5</v>
       </c>
       <c r="W19" s="37">
         <v>754.8</v>
       </c>
       <c r="X19" s="37">
         <v>780.3</v>
       </c>
       <c r="Y19" s="37">
         <v>643</v>
       </c>
       <c r="Z19" s="37">
         <v>662.2</v>
       </c>
       <c r="AA19" s="37">
         <v>663.4</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB19" s="37">
+        <v>727.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="30">
         <v>610000000</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="G20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="H20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I20" s="37" t="s">
@@ -2577,52 +2625,55 @@
       </c>
       <c r="T20" s="37" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="37">
         <v>7505</v>
       </c>
       <c r="V20" s="37">
         <v>7664.2</v>
       </c>
       <c r="W20" s="37">
         <v>7846.3</v>
       </c>
       <c r="X20" s="37">
         <v>8587.9</v>
       </c>
       <c r="Y20" s="37">
         <v>8038.6</v>
       </c>
       <c r="Z20" s="37">
         <v>8212.2999999999993</v>
       </c>
       <c r="AA20" s="37">
         <v>8255.7999999999993</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB20" s="37">
+        <v>8142.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="30"/>
       <c r="B21" s="7" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="37">
         <v>3536</v>
       </c>
       <c r="D21" s="37">
         <v>4603.8</v>
       </c>
       <c r="E21" s="37">
         <v>3730</v>
       </c>
       <c r="F21" s="37">
         <v>4145</v>
       </c>
       <c r="G21" s="37">
         <v>4604</v>
       </c>
       <c r="H21" s="37">
         <v>5186</v>
       </c>
       <c r="I21" s="37">
         <v>5708</v>
       </c>
@@ -2658,52 +2709,55 @@
       </c>
       <c r="T21" s="37">
         <v>7547.3</v>
       </c>
       <c r="U21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="V21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="X21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="Y21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="Z21" s="37" t="s">
         <v>38</v>
       </c>
       <c r="AA21" s="37" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB21" s="37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A22" s="30">
         <v>620000000</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="G22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I22" s="37" t="s">
@@ -2741,52 +2795,55 @@
       </c>
       <c r="T22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="U22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="V22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="W22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="X22" s="37" t="s">
         <v>38</v>
       </c>
       <c r="Y22" s="37">
         <v>714.6</v>
       </c>
       <c r="Z22" s="37">
         <v>731.5</v>
       </c>
       <c r="AA22" s="37">
         <v>735.7</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB22" s="37">
+        <v>704.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="30">
         <v>630000000</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="37">
         <v>2256</v>
       </c>
       <c r="D23" s="37">
         <v>3156.6</v>
       </c>
       <c r="E23" s="37">
         <v>2635</v>
       </c>
       <c r="F23" s="37">
         <v>2897</v>
       </c>
       <c r="G23" s="37">
         <v>3157</v>
       </c>
       <c r="H23" s="37">
         <v>3494</v>
       </c>
       <c r="I23" s="37">
@@ -2824,52 +2881,55 @@
       </c>
       <c r="T23" s="37">
         <v>4522.1000000000004</v>
       </c>
       <c r="U23" s="37">
         <v>4133.7</v>
       </c>
       <c r="V23" s="37">
         <v>4058.8</v>
       </c>
       <c r="W23" s="37">
         <v>4102.2</v>
       </c>
       <c r="X23" s="37">
         <v>4027.8</v>
       </c>
       <c r="Y23" s="37">
         <v>1309.3</v>
       </c>
       <c r="Z23" s="37">
         <v>1261.7</v>
       </c>
       <c r="AA23" s="37">
         <v>1334.3</v>
       </c>
-    </row>
-    <row r="24" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB23" s="37">
+        <v>1260.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A24" s="30">
         <v>710000000</v>
       </c>
       <c r="B24" s="7" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="37">
         <v>3</v>
       </c>
       <c r="D24" s="37">
         <v>2.5</v>
       </c>
       <c r="E24" s="37">
         <v>2</v>
       </c>
       <c r="F24" s="37">
         <v>3</v>
       </c>
       <c r="G24" s="37">
         <v>2</v>
       </c>
       <c r="H24" s="37">
         <v>2</v>
       </c>
       <c r="I24" s="37">
@@ -2907,52 +2967,55 @@
       </c>
       <c r="T24" s="37">
         <v>1.5</v>
       </c>
       <c r="U24" s="37">
         <v>1.5</v>
       </c>
       <c r="V24" s="37">
         <v>0.9</v>
       </c>
       <c r="W24" s="37">
         <v>0.7</v>
       </c>
       <c r="X24" s="37">
         <v>0.5</v>
       </c>
       <c r="Y24" s="37">
         <v>0.4</v>
       </c>
       <c r="Z24" s="37">
         <v>0.3</v>
       </c>
       <c r="AA24" s="37">
         <v>0.4</v>
       </c>
-    </row>
-    <row r="25" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB24" s="37">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="30">
         <v>750000000</v>
       </c>
       <c r="B25" s="7" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="37">
         <v>7</v>
       </c>
       <c r="D25" s="37">
         <v>1.3</v>
       </c>
       <c r="E25" s="37">
         <v>1</v>
       </c>
       <c r="F25" s="37">
         <v>1</v>
       </c>
       <c r="G25" s="37">
         <v>1</v>
       </c>
       <c r="H25" s="37">
         <v>2</v>
       </c>
       <c r="I25" s="37">
@@ -2990,52 +3053,55 @@
       </c>
       <c r="T25" s="37">
         <v>0.5</v>
       </c>
       <c r="U25" s="37">
         <v>0.5</v>
       </c>
       <c r="V25" s="37">
         <v>1.2</v>
       </c>
       <c r="W25" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="X25" s="37">
         <v>1</v>
       </c>
       <c r="Y25" s="37">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z25" s="37">
         <v>1</v>
       </c>
       <c r="AA25" s="37">
         <v>0.6</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AB25" s="37">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="30">
         <v>790000000</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="E26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="F26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="G26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="H26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="I26" s="37" t="s">
@@ -3073,52 +3139,55 @@
       </c>
       <c r="T26" s="37" t="s">
         <v>38</v>
       </c>
       <c r="U26" s="37">
         <v>192.7</v>
       </c>
       <c r="V26" s="37">
         <v>196.4</v>
       </c>
       <c r="W26" s="37">
         <v>180.9</v>
       </c>
       <c r="X26" s="37">
         <v>184.7</v>
       </c>
       <c r="Y26" s="37">
         <v>184.7</v>
       </c>
       <c r="Z26" s="37">
         <v>158.69999999999999</v>
       </c>
       <c r="AA26" s="37">
         <v>158.6</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AB26" s="37">
+        <v>162.30000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="45"/>
       <c r="C29" s="45"/>
       <c r="D29" s="45"/>
       <c r="E29" s="45"/>
       <c r="F29" s="45"/>
       <c r="G29" s="45"/>
       <c r="H29" s="45"/>
       <c r="I29" s="45"/>
       <c r="J29" s="45"/>
       <c r="K29" s="45"/>
       <c r="L29" s="45"/>
       <c r="M29" s="45"/>
       <c r="N29" s="45"/>
       <c r="O29" s="44"/>
       <c r="P29" s="44"/>
       <c r="Q29" s="44"/>
       <c r="R29" s="44"/>
       <c r="S29" s="44"/>
       <c r="T29" s="44"/>
       <c r="U29" s="44"/>
       <c r="V29" s="44"/>
       <c r="W29" s="44"/>