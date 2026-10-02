--- v0 (2026-04-30)
+++ v1 (2026-10-02)
@@ -1,88 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 1 полугодие 2025\Публикации\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27547522-CD31-4FA8-9A3F-99347B6859FA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="2"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" firstSheet="3" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер ЖШ" sheetId="32" r:id="rId1"/>
     <sheet name="Метадеректер АТ" sheetId="31" r:id="rId2"/>
     <sheet name="Метадеректер ЖҚҚ" sheetId="30" r:id="rId3"/>
     <sheet name="Метадеректер ТС" sheetId="28" r:id="rId4"/>
     <sheet name="Шартты белгілер" sheetId="29" r:id="rId5"/>
     <sheet name="2022 жыл" sheetId="26" r:id="rId6"/>
     <sheet name="2023 жыл" sheetId="25" r:id="rId7"/>
     <sheet name="2024 жыл" sheetId="27" r:id="rId8"/>
+    <sheet name="2025 жыл" sheetId="33" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2022 жыл'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'2023 жыл'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'2024 жыл'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2022 жыл'!$B$1:$G$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2023 жыл'!$B$1:$G$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2024 жыл'!$B$1:$G$3</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G5" i="33" l="1"/>
+  <c r="F5" i="33"/>
+  <c r="E5" i="33"/>
+  <c r="D5" i="33"/>
+  <c r="C5" i="33"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="92">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -269,53 +283,50 @@
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>Өндіріс шотындағы ЖШ</t>
   </si>
   <si>
     <t>Тауарлар мен қызметтер шығарылымы есепті кезеңдегі ұлттық экономикадағы резидент-бірліктердің өндірістік қызметінің нәтижесі болып табылатын тауарлар мен қызметтердің сомалық құны болып табылады</t>
   </si>
   <si>
     <t>Тауарлар мен қызметтер жалпы шығарылымы (ЖШ) өнімдерден, нарықтық қызметтерден және нарықтық емес қызметтерден жинақталады. Көрсеткіш Ұлттық шоттар жүйесі 20018 әдіснамасына сәйкес есептеледі.</t>
   </si>
   <si>
     <t>КАТО коды</t>
   </si>
   <si>
     <t xml:space="preserve">2024 жылғы шығарылым, аралық тұтыну және жалпы өңірлік өнім*
 </t>
   </si>
   <si>
     <t>2022 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Ағымдағы және тұрақты бағалардағы өндіріс әдісімен жалпы ішкі өнімді есептеу әдістемесі </t>
-  </si>
-[...1 lines deleted...]
-    <t>Өндіріс әдісімен алынған Жалпы ішкі өнім</t>
   </si>
   <si>
     <t>Жалпы өңірлік өнім</t>
   </si>
   <si>
     <t>Тауарлар мен қызметтер жалпы шығарылымы (ЖШ) өнімдерден, нарықтық қызметтерден және нарықтық емес қызметтерден жинақталады. Көрсеткіш Ұлттық шоттар жүйесі 2018 әдіснамасына сәйкес есептеледі.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/</t>
   </si>
   <si>
     <t>Аралық тұтыну</t>
   </si>
   <si>
     <t>Аралық тұтыну есепті кезеңдегі өндіріс процесінде түрленетін немесе түгелдей тұтынылатын тауарлар мен қызметтер құнына тең</t>
   </si>
   <si>
     <t xml:space="preserve">Аралық тұтыну келесi элементтерді қамтиды:
 1) материалдық шығын (өндіріс процесінде қолданылған тауарлар және материалдық көрсетілетін қызметтер және т.б.); 
 2) материалдық емес қызметтерге ақы төлеу (жалға алу, ғимараттар, машиналар, заң қызметтері және кадр даярлау үшін ақы төлеу және т.б.); 
 3) жүрiп-тұруды және қонақүйлердiң қызметтеріне ақы төлеу бөлігіндегі iссапар шығындары.
 </t>
   </si>
   <si>
     <t>Өндіріс шотындағы жалпы қосылған құн</t>
@@ -327,61 +338,67 @@
     <t>жалпы қосылған құн (ЖҚҚ) – тауарлар және қызметтер шығарылымы мен аралық тұтыну арасындағы айырмашылық. Бұл көрсеткіш өндіріс процесінде тұтынылған негізгі капиталдың құны көрсеткішіне қосылатындығын көрсетеді.</t>
   </si>
   <si>
     <t>Өнімге және импортқа таза салықтар</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерге салынған салықтар мөлшері өндірілген өнімдер мен көрсетілген қызметтердің құнына тікелей байланысты. Өнімдерге салынатын салықтарға: қосылған құн салығы, акциздер,  шетелден әкелінетін тауарлар мен қызметтерге салынатын салықтар және басқалары кіреді. Өнімдерге салынған субсидиялар – кәсіпорындарға олар тауарлар мен қызметтердің белгілі бір түрлерін өндірген жағдайда мемлекеттік бюджеттен берілетін ағымдағы өтеусіз төлемдер. Таза өнімдерге салынған салықтар – жарамды субсидияларды шегергенде өндірілетін салықтар.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдер мен субсидияларға салынатын салықтар ҚР ҚМ МКК-нің 2023-2024 жылдардағы және 2025 жылғы 1 тоқсаннан әкімшілік деректері негізінде қалыптастырылады.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерге және импортқа салынатын салықтарды есепке алу әдістемесі </t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдер мен импортқа салынатын таза салық субсидияларды шегергендегі өнім салығының айырмашылығы ретінде анықталады.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдер мен импортқа салынатын таза салықтар
 </t>
   </si>
   <si>
-    <t xml:space="preserve">* Нақтыланған деректер.
+    <t>Түркістан облысы және Шымкент қаласы (республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                               2025 жылғы шығарылым, аралық тұтыну және жалпы өңірлік өнім
 </t>
   </si>
   <si>
-    <t>Түркістан облысы және Шымкент қаласы (республикалық маңызы бар қала) 2018 жылы құрылды; Абай, Жетісу, Ұлытау облыстары 2022 жылы құрылды</t>
+    <t xml:space="preserve">Өндіріс әдісімен ЖІӨ  </t>
+  </si>
+  <si>
+    <t>Қысқа мерзімді экономикалық индикатор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -619,53 +636,50 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -699,73 +713,76 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -800,85 +817,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1010,87 +1061,91 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6808/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6808/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6808/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6808/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/674/5t5x9m0agmiznoxdk452s1yszhdk89bf.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/dynamic-tables/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="J22" sqref="J22"/>
+      <selection activeCell="B18" sqref="B18:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="44.28515625" style="20" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="44.28515625" style="20" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="44.28515625" style="20" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="44.28515625" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="44.28515625" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="44.28515625" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
@@ -1246,52 +1301,52 @@
     <col min="14339" max="14592" width="9.140625" style="20"/>
     <col min="14593" max="14593" width="44.28515625" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="20"/>
     <col min="14849" max="14849" width="44.28515625" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="44.28515625" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="44.28515625" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="44.28515625" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="44.28515625" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="44.28515625" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56"/>
-      <c r="B1" s="56"/>
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="22">
         <v>111201</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="22" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1310,221 +1365,221 @@
       <c r="B6" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="26" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="56" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="58"/>
-      <c r="B14" s="48" t="s">
+      <c r="A14" s="57"/>
+      <c r="B14" s="47" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="48" t="s">
-        <v>73</v>
+      <c r="B15" s="47" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="58"/>
-[...1 lines deleted...]
-        <v>74</v>
+      <c r="A16" s="57"/>
+      <c r="B16" s="47" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="31">
-        <v>45891</v>
+      <c r="B18" s="60">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="31">
-        <v>46258</v>
+      <c r="B19" s="60">
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B23" s="32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
-      <c r="B24" s="34"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="34"/>
-      <c r="B25" s="34"/>
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="34"/>
-      <c r="B26" s="34"/>
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="34"/>
-      <c r="B27" s="34"/>
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="34"/>
-      <c r="B28" s="34"/>
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="34"/>
-      <c r="B29" s="34"/>
+      <c r="A29" s="33"/>
+      <c r="B29" s="33"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A30" s="34"/>
-      <c r="B30" s="34"/>
+      <c r="A30" s="33"/>
+      <c r="B30" s="33"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A31" s="35"/>
-      <c r="B31" s="35"/>
+      <c r="A31" s="34"/>
+      <c r="B31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B17" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{8CDD4BF8-E063-4ACA-B2A9-A2A0FF2160AA}"/>
+    <hyperlink ref="B16" r:id="rId6" xr:uid="{0CAB8281-099C-4010-B185-26BC471FB392}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="B18" sqref="B18:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="44.28515625" style="20" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="44.28515625" style="20" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="44.28515625" style="20" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="44.28515625" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="44.28515625" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="44.28515625" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
@@ -1680,283 +1735,283 @@
     <col min="14339" max="14592" width="9.140625" style="20"/>
     <col min="14593" max="14593" width="44.28515625" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="20"/>
     <col min="14849" max="14849" width="44.28515625" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="44.28515625" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="44.28515625" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="44.28515625" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="44.28515625" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="44.28515625" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56"/>
-      <c r="B1" s="56"/>
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="22">
         <v>111202</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="54" t="s">
-        <v>90</v>
+      <c r="B11" s="53" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="56" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="58"/>
-      <c r="B14" s="48" t="s">
+      <c r="A14" s="57"/>
+      <c r="B14" s="47" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="48" t="s">
-        <v>73</v>
+      <c r="B15" s="47" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="58"/>
-[...1 lines deleted...]
-        <v>74</v>
+      <c r="A16" s="57"/>
+      <c r="B16" s="47" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="31">
-        <v>45891</v>
+      <c r="B18" s="60">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="31">
-        <v>45893</v>
+      <c r="B19" s="60">
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B23" s="32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
-      <c r="B24" s="34"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="34"/>
-      <c r="B25" s="34"/>
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="34"/>
-      <c r="B26" s="34"/>
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="34"/>
-      <c r="B27" s="34"/>
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="34"/>
-      <c r="B28" s="34"/>
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="34"/>
-      <c r="B29" s="34"/>
+      <c r="A29" s="33"/>
+      <c r="B29" s="33"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A30" s="34"/>
-      <c r="B30" s="34"/>
+      <c r="A30" s="33"/>
+      <c r="B30" s="33"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A31" s="35"/>
-      <c r="B31" s="35"/>
+      <c r="A31" s="34"/>
+      <c r="B31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="B17" r:id="rId6"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B17" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{FE3AC71B-0714-4BD9-8C88-2E4678A1F05B}"/>
+    <hyperlink ref="B16" r:id="rId6" xr:uid="{0C647136-40BB-43B1-AC5B-6D70D06007D0}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="L13" sqref="L13"/>
+    <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18:B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="44.28515625" style="20" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="44.28515625" style="20" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="44.28515625" style="20" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="44.28515625" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="44.28515625" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="44.28515625" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
@@ -2112,285 +2167,285 @@
     <col min="14339" max="14592" width="9.140625" style="20"/>
     <col min="14593" max="14593" width="44.28515625" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="20"/>
     <col min="14849" max="14849" width="44.28515625" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="44.28515625" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="44.28515625" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="44.28515625" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="44.28515625" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="44.28515625" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56"/>
-      <c r="B1" s="56"/>
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="22">
         <v>111203</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="55" t="s">
-        <v>90</v>
+      <c r="B11" s="54" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="57" t="s">
+      <c r="A13" s="56" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="58"/>
-      <c r="B14" s="48" t="s">
+      <c r="A14" s="57"/>
+      <c r="B14" s="47" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="57" t="s">
+      <c r="A15" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="48" t="s">
-        <v>73</v>
+      <c r="B15" s="47" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="58"/>
-[...1 lines deleted...]
-        <v>74</v>
+      <c r="A16" s="57"/>
+      <c r="B16" s="47" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="31">
-        <v>45891</v>
+      <c r="B18" s="60">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="31">
-        <v>45893</v>
+      <c r="B19" s="60">
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="32" t="s">
+      <c r="B22" s="31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B23" s="32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
-      <c r="B24" s="34"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="34"/>
-      <c r="B25" s="34"/>
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="34"/>
-      <c r="B26" s="34"/>
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="34"/>
-      <c r="B27" s="34"/>
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="34"/>
-      <c r="B28" s="34"/>
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="34"/>
-      <c r="B29" s="34"/>
+      <c r="A29" s="33"/>
+      <c r="B29" s="33"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A30" s="34"/>
-      <c r="B30" s="34"/>
+      <c r="A30" s="33"/>
+      <c r="B30" s="33"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A31" s="35"/>
-      <c r="B31" s="35"/>
+      <c r="A31" s="34"/>
+      <c r="B31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6808/file/kk/"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+    <hyperlink ref="B17" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/upload/iblock/b04/khwzum2yz3spjxjn8wwcijyggxbb59tp.rar" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{65AFC75B-1A5C-4889-8A9B-B6CF58ACAF3C}"/>
+    <hyperlink ref="B16" r:id="rId6" xr:uid="{F8ED1EF0-ECE7-45C8-8074-79C308BB46E7}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="20" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="20"/>
     <col min="257" max="257" width="44.28515625" style="20" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="20" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="20"/>
     <col min="513" max="513" width="44.28515625" style="20" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="20" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="20"/>
     <col min="769" max="769" width="44.28515625" style="20" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="20" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="20"/>
     <col min="1025" max="1025" width="44.28515625" style="20" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="20" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="20"/>
     <col min="1281" max="1281" width="44.28515625" style="20" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="20" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="20"/>
     <col min="1537" max="1537" width="44.28515625" style="20" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="20" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="20"/>
@@ -2546,2384 +2601,2940 @@
     <col min="14339" max="14592" width="9.140625" style="20"/>
     <col min="14593" max="14593" width="44.28515625" style="20" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="20" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="20"/>
     <col min="14849" max="14849" width="44.28515625" style="20" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="20" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="20"/>
     <col min="15105" max="15105" width="44.28515625" style="20" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="20" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="20"/>
     <col min="15361" max="15361" width="44.28515625" style="20" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="20" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="20"/>
     <col min="15617" max="15617" width="44.28515625" style="20" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="20" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="20"/>
     <col min="15873" max="15873" width="44.28515625" style="20" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="20" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="20"/>
     <col min="16129" max="16129" width="44.28515625" style="20" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="20" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="56"/>
-      <c r="B1" s="56"/>
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="22">
         <v>111204</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="25" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="26" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="23" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="26" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="49" t="s">
+      <c r="A13" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="48" t="s">
-        <v>86</v>
+      <c r="B13" s="47" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="48" t="s">
-        <v>74</v>
+      <c r="B14" s="47" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="30" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="31">
-        <v>45891</v>
+      <c r="B16" s="60">
+        <v>46258</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="31">
-        <v>45893</v>
+      <c r="B17" s="60">
+        <v>46622</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="21" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
         <v>53</v>
       </c>
-      <c r="B20" s="32" t="s">
+      <c r="B20" s="31" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="33" t="s">
+      <c r="B21" s="32" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A22" s="34"/>
-      <c r="B22" s="34"/>
+      <c r="A22" s="33"/>
+      <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" s="34"/>
-      <c r="B23" s="34"/>
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="34"/>
-      <c r="B24" s="34"/>
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="34"/>
-      <c r="B25" s="34"/>
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="34"/>
-      <c r="B26" s="34"/>
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="34"/>
-      <c r="B27" s="34"/>
+      <c r="A27" s="33"/>
+      <c r="B27" s="33"/>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="34"/>
-      <c r="B28" s="34"/>
+      <c r="A28" s="33"/>
+      <c r="B28" s="33"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="35"/>
-      <c r="B29" s="35"/>
+      <c r="A29" s="34"/>
+      <c r="B29" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/674/5t5x9m0agmiznoxdk452s1yszhdk89bf.rar" xr:uid="{00000000-0004-0000-0300-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/api/iblock/element/6808/file/kk/" xr:uid="{00000000-0004-0000-0300-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0300-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="37" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="37"/>
+    <col min="1" max="1" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="36" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="36"/>
+    <col min="257" max="257" width="4.42578125" style="36" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="36" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="36" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="36"/>
+    <col min="513" max="513" width="4.42578125" style="36" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="36" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="36" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="36"/>
+    <col min="769" max="769" width="4.42578125" style="36" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="36" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="36" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="36"/>
+    <col min="1025" max="1025" width="4.42578125" style="36" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="36" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="36" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="36"/>
+    <col min="1281" max="1281" width="4.42578125" style="36" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="36" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="36" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="36"/>
+    <col min="1537" max="1537" width="4.42578125" style="36" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="36" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="36" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="36"/>
+    <col min="1793" max="1793" width="4.42578125" style="36" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="36" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="36" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="36"/>
+    <col min="2049" max="2049" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="36" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="36" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="36"/>
+    <col min="2305" max="2305" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="36" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="36" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="36"/>
+    <col min="2561" max="2561" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="36" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="36" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="36"/>
+    <col min="2817" max="2817" width="4.42578125" style="36" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="36" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="36" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="36"/>
+    <col min="3073" max="3073" width="4.42578125" style="36" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="36" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="36" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="36"/>
+    <col min="3329" max="3329" width="4.42578125" style="36" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="36" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="36" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="36"/>
+    <col min="3585" max="3585" width="4.42578125" style="36" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="36" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="36" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="36"/>
+    <col min="3841" max="3841" width="4.42578125" style="36" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="36" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="36" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="36"/>
+    <col min="4097" max="4097" width="4.42578125" style="36" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="36" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="36" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="36"/>
+    <col min="4353" max="4353" width="4.42578125" style="36" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="36" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="36" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="36"/>
+    <col min="4609" max="4609" width="4.42578125" style="36" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="36" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="36" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="36"/>
+    <col min="4865" max="4865" width="4.42578125" style="36" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="36" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="36" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="36"/>
+    <col min="5121" max="5121" width="4.42578125" style="36" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="36" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="36" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="36"/>
+    <col min="5377" max="5377" width="4.42578125" style="36" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="36" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="36" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="36"/>
+    <col min="5633" max="5633" width="4.42578125" style="36" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="36" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="36" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="36"/>
+    <col min="5889" max="5889" width="4.42578125" style="36" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="36" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="36" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="36"/>
+    <col min="6145" max="6145" width="4.42578125" style="36" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="36" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="36" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="36"/>
+    <col min="6401" max="6401" width="4.42578125" style="36" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="36" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="36" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="36"/>
+    <col min="6657" max="6657" width="4.42578125" style="36" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="36" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="36" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="36"/>
+    <col min="6913" max="6913" width="4.42578125" style="36" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="36" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="36" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="36"/>
+    <col min="7169" max="7169" width="4.42578125" style="36" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="36" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="36" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="36"/>
+    <col min="7425" max="7425" width="4.42578125" style="36" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="36" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="36" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="36"/>
+    <col min="7681" max="7681" width="4.42578125" style="36" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="36" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="36" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="36"/>
+    <col min="7937" max="7937" width="4.42578125" style="36" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="36" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="36" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="36"/>
+    <col min="8193" max="8193" width="4.42578125" style="36" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="36" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="36" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="36"/>
+    <col min="8449" max="8449" width="4.42578125" style="36" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="36" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="36" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="36"/>
+    <col min="8705" max="8705" width="4.42578125" style="36" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="36" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="36" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="36"/>
+    <col min="8961" max="8961" width="4.42578125" style="36" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="36" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="36" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="36"/>
+    <col min="9217" max="9217" width="4.42578125" style="36" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="36" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="36" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="36"/>
+    <col min="9473" max="9473" width="4.42578125" style="36" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="36" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="36" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="36"/>
+    <col min="9729" max="9729" width="4.42578125" style="36" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="36" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="36" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="36"/>
+    <col min="9985" max="9985" width="4.42578125" style="36" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="36" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="36" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="36"/>
+    <col min="10241" max="10241" width="4.42578125" style="36" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="36" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="36" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="36"/>
+    <col min="10497" max="10497" width="4.42578125" style="36" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="36" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="36" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="36"/>
+    <col min="10753" max="10753" width="4.42578125" style="36" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="36" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="36" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="36"/>
+    <col min="11009" max="11009" width="4.42578125" style="36" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="36" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="36" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="36"/>
+    <col min="11265" max="11265" width="4.42578125" style="36" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="36" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="36" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="36"/>
+    <col min="11521" max="11521" width="4.42578125" style="36" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="36" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="36" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="36"/>
+    <col min="11777" max="11777" width="4.42578125" style="36" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="36" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="36" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="36"/>
+    <col min="12033" max="12033" width="4.42578125" style="36" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="36" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="36" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="36"/>
+    <col min="12289" max="12289" width="4.42578125" style="36" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="36" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="36" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="36"/>
+    <col min="12545" max="12545" width="4.42578125" style="36" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="36" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="36" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="36"/>
+    <col min="12801" max="12801" width="4.42578125" style="36" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="36" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="36" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="36"/>
+    <col min="13057" max="13057" width="4.42578125" style="36" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="36" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="36" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="36"/>
+    <col min="13313" max="13313" width="4.42578125" style="36" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="36" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="36" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="36"/>
+    <col min="13569" max="13569" width="4.42578125" style="36" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="36" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="36" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="36"/>
+    <col min="13825" max="13825" width="4.42578125" style="36" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="36" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="36" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="36"/>
+    <col min="14081" max="14081" width="4.42578125" style="36" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="36" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="36" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="36"/>
+    <col min="14337" max="14337" width="4.42578125" style="36" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="36" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="36" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="36"/>
+    <col min="14593" max="14593" width="4.42578125" style="36" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="36" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="36" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="36"/>
+    <col min="14849" max="14849" width="4.42578125" style="36" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="36" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="36" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="36"/>
+    <col min="15105" max="15105" width="4.42578125" style="36" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="36" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="36" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="36"/>
+    <col min="15361" max="15361" width="4.42578125" style="36" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="36" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="36" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="36"/>
+    <col min="15617" max="15617" width="4.42578125" style="36" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="36" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="36" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="36"/>
+    <col min="15873" max="15873" width="4.42578125" style="36" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="36" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="36" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="36"/>
+    <col min="16129" max="16129" width="4.42578125" style="36" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="36" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="36" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="36"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="36"/>
+      <c r="B2" s="35"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="37" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="38" t="s">
+      <c r="B9" s="37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="38"/>
+      <c r="B10" s="37"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="38" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="38"/>
+      <c r="B12" s="37"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="38"/>
+      <c r="B13" s="37"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="41"/>
-      <c r="D20" s="41"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="20.85546875" style="8" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" style="8" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="11" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" style="10" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="9" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" style="8" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="8" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-      <c r="B1" s="59" t="s">
+      <c r="A1" s="46"/>
+      <c r="B1" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="C1" s="59"/>
-[...3 lines deleted...]
-      <c r="G1" s="59"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
     </row>
     <row r="2" spans="1:13" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="16"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
       <c r="G2" s="19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="12" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="51"/>
-      <c r="C3" s="50" t="s">
+      <c r="B3" s="50"/>
+      <c r="C3" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="50" t="s">
+      <c r="D3" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="50" t="s">
+      <c r="E3" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="50" t="s">
+      <c r="F3" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="49" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="13"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="52">
+      <c r="A4" s="51">
         <v>0</v>
       </c>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43">
+      <c r="C4" s="42">
         <v>170926658.90000001</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="42">
         <v>74559143.400000006</v>
       </c>
-      <c r="E4" s="43">
+      <c r="E4" s="42">
         <v>96367515.5</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="42">
         <v>7398002.7000000002</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="42">
         <v>103765518.2</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="45">
+      <c r="A5" s="44">
         <v>10</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="42">
         <v>4420400.0999999996</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="42">
         <v>2190457.1</v>
       </c>
-      <c r="E5" s="43">
+      <c r="E5" s="42">
         <v>2229943</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="42">
         <v>153810.4</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="42">
         <v>2383753.4</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="45">
+      <c r="A6" s="44">
         <v>11</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="42">
         <v>5895669.2000000002</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="42">
         <v>2635937.6</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="42">
         <v>3259731.6</v>
       </c>
-      <c r="F6" s="43">
+      <c r="F6" s="42">
         <v>224840.9</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="42">
         <v>3484572.5</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="45">
+      <c r="A7" s="44">
         <v>15</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="42">
         <v>7356938.7000000002</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>3249168.6</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>4107770.1</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>309129.3</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>4416899.4000000004</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="45">
+      <c r="A8" s="44">
         <v>19</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="42">
         <v>7112826.5999999996</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>3120535.3</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>3992291.3</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>275374</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="42">
         <v>4267665.3</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="45">
+      <c r="A9" s="44">
         <v>23</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="42">
         <v>22319894.199999999</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="42">
         <v>9877494.5</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>12442399.699999999</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="42">
         <v>1283000.1000000001</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="42">
         <v>13725399.800000001</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="45">
+      <c r="A10" s="44">
         <v>27</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="42">
         <v>6898516.5999999996</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>2901756.7</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>3996759.9</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>438370.7</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>4435130.5999999996</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="45">
+      <c r="A11" s="44">
         <v>31</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="42">
         <v>4574746.0999999996</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>2062565</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>2512181.1</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>173278.5</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="42">
         <v>2685459.6</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="45">
+      <c r="A12" s="44">
         <v>33</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="42">
         <v>2474462.1</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="42">
         <v>1139648.6000000001</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>1334813.5</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="42">
         <v>92068.7</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="42">
         <v>1426882.2</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="45">
+      <c r="A13" s="44">
         <v>35</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="42">
         <v>13116522.800000001</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>6308076.5999999996</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>6808446.2000000002</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>469613</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>7278059.2000000002</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="45">
+      <c r="A14" s="44">
         <v>39</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="42">
         <v>7028147.2000000002</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="42">
         <v>3115915.9</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>3912231.3</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="42">
         <v>269846.5</v>
       </c>
-      <c r="G14" s="43">
+      <c r="G14" s="42">
         <v>4182077.8</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="45">
+      <c r="A15" s="44">
         <v>43</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="42">
         <v>3679046.6</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="42">
         <v>1434453.5</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>2244593.1</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="42">
         <v>172805.9</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G15" s="42">
         <v>2417399</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="45">
+      <c r="A16" s="44">
         <v>47</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="42">
         <v>6608252.0999999996</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>2589278.4</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>4018973.7</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>382219.2</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>4401192.9000000004</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="45">
+      <c r="A17" s="44">
         <v>55</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="42">
         <v>8092804.7999999998</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>4073137.8</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>4019667</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="42">
         <v>277256.7</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G17" s="42">
         <v>4296923.7</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="45">
+      <c r="A18" s="44">
         <v>59</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="42">
         <v>3977216.8</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>1920242.1</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>2056974.7</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="42">
         <v>141879.6</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>2198854.2999999998</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="45">
+      <c r="A19" s="44">
         <v>61</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="42">
         <v>6086851.2000000002</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>2797816.2</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>3289035</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>228246.1</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>3517281.1</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="45">
+      <c r="A20" s="44">
         <v>62</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="42">
         <v>3403632.4</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>1897760.1</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>1505872.3</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>103867.5</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>1609739.8</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="45">
+      <c r="A21" s="44">
         <v>63</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="42">
         <v>6801162.5</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>3137423.2</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>3663739.3</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>253078.8</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>3916818.1</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="45">
+      <c r="A22" s="44">
         <v>71</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="42">
         <v>17192655.399999999</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>7219151.9000000004</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>9973503.5</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>698977</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>10672480.5</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="45">
+      <c r="A23" s="44">
         <v>75</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="42">
         <v>28678937</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D23" s="42">
         <v>10762171.1</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="42">
         <v>17916765.899999999</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="42">
         <v>1237770.8</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G23" s="42">
         <v>19154536.699999999</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="45">
+      <c r="A24" s="44">
         <v>79</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="42">
         <v>5207976.5</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="42">
         <v>2126153.2000000002</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="42">
         <v>3081823.3</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="42">
         <v>212569</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="42">
         <v>3294392.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="46"/>
+    <col min="1" max="1" width="9.140625" style="45"/>
     <col min="2" max="2" width="20.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" style="4" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" style="2" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-      <c r="B1" s="59" t="s">
+      <c r="A1" s="46"/>
+      <c r="B1" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="C1" s="59"/>
-[...3 lines deleted...]
-      <c r="G1" s="59"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="16"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
       <c r="G2" s="19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="50"/>
-      <c r="C3" s="50" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="50" t="s">
+      <c r="D3" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="50" t="s">
+      <c r="E3" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="50" t="s">
+      <c r="F3" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="49" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="52">
+      <c r="A4" s="51">
         <v>0</v>
       </c>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43">
+      <c r="C4" s="42">
         <v>183415086.80000001</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="42">
         <v>72813967.799999997</v>
       </c>
-      <c r="E4" s="43">
+      <c r="E4" s="42">
         <v>110601119</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="42">
         <v>8841170.6999999993</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="42">
         <v>119442289.7</v>
       </c>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="45">
+      <c r="A5" s="44">
         <v>10</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="42">
         <v>4950990</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="42">
         <v>2371207.2000000002</v>
       </c>
-      <c r="E5" s="43">
+      <c r="E5" s="42">
         <v>2579782.7999999998</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="42">
         <v>46543.9</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="42">
         <v>2626326.7000000002</v>
       </c>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="45">
+      <c r="A6" s="44">
         <v>11</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="42">
         <v>6097450.4000000004</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="42">
         <v>2536173.7999999998</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="42">
         <v>3561276.6</v>
       </c>
-      <c r="F6" s="43">
+      <c r="F6" s="42">
         <v>107095.3</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="42">
         <v>3668371.9</v>
       </c>
       <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="45">
+      <c r="A7" s="44">
         <v>15</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="42">
         <v>7198429.7999999998</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>3261997.2</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>3936432.6</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>251155.3</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>4187587.9</v>
       </c>
       <c r="H7" s="6"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="45">
+      <c r="A8" s="44">
         <v>19</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="42">
         <v>7823015.5</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>3059592</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>4763423.5</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>558708.5</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="42">
         <v>5322132</v>
       </c>
       <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="45">
+      <c r="A9" s="44">
         <v>23</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="42">
         <v>20423888.100000001</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="42">
         <v>7290356</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>13133532.1</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="42">
         <v>2104189.5</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="42">
         <v>15237721.6</v>
       </c>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="45">
+      <c r="A10" s="44">
         <v>27</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="42">
         <v>7616802</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>2752484</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>4864318</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>150470.29999999999</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>5014788.3</v>
       </c>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="45">
+      <c r="A11" s="44">
         <v>31</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="42">
         <v>4985050.9000000004</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>2114560.2000000002</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>2870490.7</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>55519.9</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="42">
         <v>2926010.6</v>
       </c>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="45">
+      <c r="A12" s="44">
         <v>33</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="42">
         <v>2915679.4</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="42">
         <v>1323803.7</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>1591875.7</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="42">
         <v>217541.9</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="42">
         <v>1809417.6</v>
       </c>
       <c r="H12" s="6"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="45">
+      <c r="A13" s="44">
         <v>35</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="42">
         <v>13847608.300000001</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>6299604.5</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>7548003.7999999998</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>163824.4</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>7711828.2000000002</v>
       </c>
       <c r="H13" s="6"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="45">
+      <c r="A14" s="44">
         <v>39</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="42">
         <v>7249996.9000000004</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="42">
         <v>2927980.3</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>4322016.5999999996</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="42">
         <v>114619.5</v>
       </c>
-      <c r="G14" s="43">
+      <c r="G14" s="42">
         <v>4436636.0999999996</v>
       </c>
       <c r="H14" s="6"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="45">
+      <c r="A15" s="44">
         <v>43</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="42">
         <v>4108603.6</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="42">
         <v>1662424.8</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>2446178.7999999998</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="42">
         <v>127332.5</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G15" s="42">
         <v>2573511.2999999998</v>
       </c>
       <c r="H15" s="6"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="45">
+      <c r="A16" s="44">
         <v>47</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="42">
         <v>6908438.7999999998</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>2722658.1</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>4185780.7</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>612920.30000000005</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>4798701</v>
       </c>
       <c r="H16" s="6"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A17" s="45">
+      <c r="A17" s="44">
         <v>55</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="42">
         <v>7916106.7000000002</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>3832568.8</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>4083537.9</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="42">
         <v>287503.8</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G17" s="42">
         <v>4371041.7</v>
       </c>
       <c r="H17" s="6"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A18" s="45">
+      <c r="A18" s="44">
         <v>59</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="42">
         <v>3827244.7</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>1670292</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>2156952.7000000002</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="42">
         <v>70643.600000000006</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>2227596.2999999998</v>
       </c>
       <c r="H18" s="6"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A19" s="45">
+      <c r="A19" s="44">
         <v>61</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="42">
         <v>6626784.2000000002</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>2917749.5</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>3709034.7</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>122492.9</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>3831527.6</v>
       </c>
       <c r="H19" s="6"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A20" s="45">
+      <c r="A20" s="44">
         <v>62</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="42">
         <v>3780627.7</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>1851741.8</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>1928885.9</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>40841.4</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>1969727.3</v>
       </c>
       <c r="H20" s="6"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A21" s="45">
+      <c r="A21" s="44">
         <v>63</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="42">
         <v>7280888.7999999998</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>2980440.1</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>4300448.7</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>158607.4</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>4459056.0999999996</v>
       </c>
       <c r="H21" s="6"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="45">
+      <c r="A22" s="44">
         <v>71</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="42">
         <v>19677545.899999999</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>7722834.7000000002</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>11954711.199999999</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>1006124.8</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>12960836</v>
       </c>
       <c r="H22" s="6"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="45">
+      <c r="A23" s="44">
         <v>75</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="42">
         <v>34087118.899999999</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D23" s="42">
         <v>11199888.9</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="42">
         <v>22887230</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="42">
         <v>2342476.7999999998</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G23" s="42">
         <v>25229706.800000001</v>
       </c>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A24" s="45">
+      <c r="A24" s="44">
         <v>79</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="42">
         <v>6092816.2000000002</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="42">
         <v>2315610.2000000002</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="42">
         <v>3777206</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="42">
         <v>302558.7</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="42">
         <v>4079764.7</v>
       </c>
       <c r="H24" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="60"/>
-[...4 lines deleted...]
-      <c r="G26" s="60"/>
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B26:G26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="E43" sqref="E43"/>
+      <selection sqref="A1:G24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="46"/>
+    <col min="1" max="1" width="9.140625" style="45"/>
     <col min="2" max="2" width="20.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="22.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="22.5703125" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.5703125" style="4" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" style="2" customWidth="1"/>
     <col min="8" max="15" width="15.140625" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-      <c r="B1" s="59" t="s">
+      <c r="A1" s="46"/>
+      <c r="B1" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="C1" s="59"/>
-[...3 lines deleted...]
-      <c r="G1" s="59"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="16"/>
       <c r="E2" s="17"/>
       <c r="F2" s="18"/>
       <c r="G2" s="19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="49" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="50"/>
-      <c r="C3" s="50" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="50" t="s">
+      <c r="D3" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="50" t="s">
+      <c r="E3" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="F3" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="50" t="s">
+      <c r="F3" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="49" t="s">
         <v>22</v>
       </c>
       <c r="H3" s="6"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A4" s="52">
+      <c r="A4" s="51">
         <v>0</v>
       </c>
-      <c r="B4" s="42" t="s">
+      <c r="B4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43">
+      <c r="C4" s="42">
         <v>206264410.5</v>
       </c>
-      <c r="D4" s="43">
+      <c r="D4" s="42">
         <v>77857582.400000006</v>
       </c>
-      <c r="E4" s="43">
+      <c r="E4" s="42">
         <v>128406828.09999999</v>
       </c>
-      <c r="F4" s="43">
+      <c r="F4" s="42">
         <v>8286490.2000000002</v>
       </c>
-      <c r="G4" s="43">
+      <c r="G4" s="42">
         <v>136693318.30000001</v>
       </c>
       <c r="H4" s="6"/>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A5" s="45">
+      <c r="A5" s="44">
         <v>10</v>
       </c>
-      <c r="B5" s="44" t="s">
+      <c r="B5" s="43" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="43">
+      <c r="C5" s="42">
         <v>5891868.5999999996</v>
       </c>
-      <c r="D5" s="43">
+      <c r="D5" s="42">
         <v>2673627</v>
       </c>
-      <c r="E5" s="43">
+      <c r="E5" s="42">
         <v>3218241.6</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F5" s="42">
         <v>30382.400000000001</v>
       </c>
-      <c r="G5" s="43">
+      <c r="G5" s="42">
         <v>3248624</v>
       </c>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A6" s="45">
+      <c r="A6" s="44">
         <v>11</v>
       </c>
-      <c r="B6" s="44" t="s">
+      <c r="B6" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="42">
         <v>6864952.5</v>
       </c>
-      <c r="D6" s="43">
+      <c r="D6" s="42">
         <v>2761423.2</v>
       </c>
-      <c r="E6" s="43">
+      <c r="E6" s="42">
         <v>4103529.3</v>
       </c>
-      <c r="F6" s="43">
+      <c r="F6" s="42">
         <v>96640.9</v>
       </c>
-      <c r="G6" s="43">
+      <c r="G6" s="42">
         <v>4200170.2</v>
       </c>
       <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A7" s="45">
+      <c r="A7" s="44">
         <v>15</v>
       </c>
-      <c r="B7" s="44" t="s">
+      <c r="B7" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C7" s="43">
+      <c r="C7" s="42">
         <v>8090792.5</v>
       </c>
-      <c r="D7" s="43">
+      <c r="D7" s="42">
         <v>3382362.9</v>
       </c>
-      <c r="E7" s="43">
+      <c r="E7" s="42">
         <v>4708429.5999999996</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="42">
         <v>251608.4</v>
       </c>
-      <c r="G7" s="43">
+      <c r="G7" s="42">
         <v>4960038</v>
       </c>
       <c r="H7" s="6"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A8" s="45">
+      <c r="A8" s="44">
         <v>19</v>
       </c>
-      <c r="B8" s="44" t="s">
+      <c r="B8" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C8" s="43">
+      <c r="C8" s="42">
         <v>8905077.5</v>
       </c>
-      <c r="D8" s="43">
+      <c r="D8" s="42">
         <v>3448098.6</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="42">
         <v>5456978.9000000004</v>
       </c>
-      <c r="F8" s="43">
+      <c r="F8" s="42">
         <v>583629.69999999995</v>
       </c>
-      <c r="G8" s="43">
+      <c r="G8" s="42">
         <v>6040608.5999999996</v>
       </c>
       <c r="H8" s="6"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A9" s="45">
+      <c r="A9" s="44">
         <v>23</v>
       </c>
-      <c r="B9" s="44" t="s">
+      <c r="B9" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="43">
+      <c r="C9" s="42">
         <v>20247399.800000001</v>
       </c>
-      <c r="D9" s="43">
+      <c r="D9" s="42">
         <v>7157245.5999999996</v>
       </c>
-      <c r="E9" s="43">
+      <c r="E9" s="42">
         <v>13090154.199999999</v>
       </c>
-      <c r="F9" s="43">
+      <c r="F9" s="42">
         <v>1891432.1</v>
       </c>
-      <c r="G9" s="43">
+      <c r="G9" s="42">
         <v>14981586.300000001</v>
       </c>
       <c r="H9" s="6"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A10" s="45">
+      <c r="A10" s="44">
         <v>27</v>
       </c>
-      <c r="B10" s="44" t="s">
+      <c r="B10" s="43" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="43">
+      <c r="C10" s="42">
         <v>7535929</v>
       </c>
-      <c r="D10" s="43">
+      <c r="D10" s="42">
         <v>2899102.2</v>
       </c>
-      <c r="E10" s="43">
+      <c r="E10" s="42">
         <v>4636826.8</v>
       </c>
-      <c r="F10" s="43">
+      <c r="F10" s="42">
         <v>85592.2</v>
       </c>
-      <c r="G10" s="43">
+      <c r="G10" s="42">
         <v>4722419</v>
       </c>
       <c r="H10" s="6"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A11" s="45">
+      <c r="A11" s="44">
         <v>31</v>
       </c>
-      <c r="B11" s="44" t="s">
+      <c r="B11" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="43">
+      <c r="C11" s="42">
         <v>5290261.9000000004</v>
       </c>
-      <c r="D11" s="43">
+      <c r="D11" s="42">
         <v>2200107.2000000002</v>
       </c>
-      <c r="E11" s="43">
+      <c r="E11" s="42">
         <v>3090154.7</v>
       </c>
-      <c r="F11" s="43">
+      <c r="F11" s="42">
         <v>60255</v>
       </c>
-      <c r="G11" s="43">
+      <c r="G11" s="42">
         <v>3150409.7</v>
       </c>
       <c r="H11" s="6"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A12" s="45">
+      <c r="A12" s="44">
         <v>33</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B12" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="43">
+      <c r="C12" s="42">
         <v>3573039.5</v>
       </c>
-      <c r="D12" s="43">
+      <c r="D12" s="42">
         <v>1533248.1</v>
       </c>
-      <c r="E12" s="43">
+      <c r="E12" s="42">
         <v>2039791.4</v>
       </c>
-      <c r="F12" s="43">
+      <c r="F12" s="42">
         <v>188152.7</v>
       </c>
-      <c r="G12" s="43">
+      <c r="G12" s="42">
         <v>2227944.1</v>
       </c>
       <c r="H12" s="6"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A13" s="45">
+      <c r="A13" s="44">
         <v>35</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="43" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="42">
         <v>15512336.199999999</v>
       </c>
-      <c r="D13" s="43">
+      <c r="D13" s="42">
         <v>6591261.4000000004</v>
       </c>
-      <c r="E13" s="43">
+      <c r="E13" s="42">
         <v>8921074.8000000007</v>
       </c>
-      <c r="F13" s="43">
+      <c r="F13" s="42">
         <v>138402.6</v>
       </c>
-      <c r="G13" s="43">
+      <c r="G13" s="42">
         <v>9059477.4000000004</v>
       </c>
       <c r="H13" s="6"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A14" s="45">
+      <c r="A14" s="44">
         <v>39</v>
       </c>
-      <c r="B14" s="44" t="s">
+      <c r="B14" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="C14" s="43">
+      <c r="C14" s="42">
         <v>8034940.7999999998</v>
       </c>
-      <c r="D14" s="43">
+      <c r="D14" s="42">
         <v>3133247.4</v>
       </c>
-      <c r="E14" s="43">
+      <c r="E14" s="42">
         <v>4901693.4000000004</v>
       </c>
-      <c r="F14" s="43">
+      <c r="F14" s="42">
         <v>67865.7</v>
       </c>
-      <c r="G14" s="43">
+      <c r="G14" s="42">
         <v>4969559.0999999996</v>
       </c>
       <c r="H14" s="6"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A15" s="45">
+      <c r="A15" s="44">
         <v>43</v>
       </c>
-      <c r="B15" s="44" t="s">
+      <c r="B15" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="43">
+      <c r="C15" s="42">
         <v>4624211</v>
       </c>
-      <c r="D15" s="43">
+      <c r="D15" s="42">
         <v>1693925</v>
       </c>
-      <c r="E15" s="43">
+      <c r="E15" s="42">
         <v>2930286</v>
       </c>
-      <c r="F15" s="43">
+      <c r="F15" s="42">
         <v>143565.29999999999</v>
       </c>
-      <c r="G15" s="43">
+      <c r="G15" s="42">
         <v>3073851.3</v>
       </c>
       <c r="H15" s="6"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="45">
+      <c r="A16" s="44">
         <v>47</v>
       </c>
-      <c r="B16" s="44" t="s">
+      <c r="B16" s="43" t="s">
         <v>9</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C16" s="42">
         <v>7231999</v>
       </c>
-      <c r="D16" s="43">
+      <c r="D16" s="42">
         <v>2845223.4</v>
       </c>
-      <c r="E16" s="43">
+      <c r="E16" s="42">
         <v>4386775.5999999996</v>
       </c>
-      <c r="F16" s="43">
+      <c r="F16" s="42">
         <v>618363.4</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>5005139</v>
       </c>
       <c r="H16" s="6"/>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A17" s="45">
+      <c r="A17" s="44">
         <v>55</v>
       </c>
-      <c r="B17" s="44" t="s">
+      <c r="B17" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C17" s="43">
+      <c r="C17" s="42">
         <v>8735609.8000000007</v>
       </c>
-      <c r="D17" s="43">
+      <c r="D17" s="42">
         <v>3854543.5</v>
       </c>
-      <c r="E17" s="43">
+      <c r="E17" s="42">
         <v>4881066.3</v>
       </c>
-      <c r="F17" s="43">
+      <c r="F17" s="42">
         <v>269755.90000000002</v>
       </c>
-      <c r="G17" s="43">
+      <c r="G17" s="42">
         <v>5150822.2</v>
       </c>
       <c r="H17" s="6"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A18" s="45">
+      <c r="A18" s="44">
         <v>59</v>
       </c>
-      <c r="B18" s="44" t="s">
+      <c r="B18" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="43">
+      <c r="C18" s="42">
         <v>4361129.8</v>
       </c>
-      <c r="D18" s="43">
+      <c r="D18" s="42">
         <v>1796042.3</v>
       </c>
-      <c r="E18" s="43">
+      <c r="E18" s="42">
         <v>2565087.5</v>
       </c>
-      <c r="F18" s="43">
+      <c r="F18" s="42">
         <v>56124.6</v>
       </c>
-      <c r="G18" s="43">
+      <c r="G18" s="42">
         <v>2621212.1</v>
       </c>
       <c r="H18" s="6"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A19" s="45">
+      <c r="A19" s="44">
         <v>61</v>
       </c>
-      <c r="B19" s="44" t="s">
+      <c r="B19" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="43">
+      <c r="C19" s="42">
         <v>7484173.7999999998</v>
       </c>
-      <c r="D19" s="43">
+      <c r="D19" s="42">
         <v>2961909.3</v>
       </c>
-      <c r="E19" s="43">
+      <c r="E19" s="42">
         <v>4522264.5</v>
       </c>
-      <c r="F19" s="43">
+      <c r="F19" s="42">
         <v>151199.29999999999</v>
       </c>
-      <c r="G19" s="43">
+      <c r="G19" s="42">
         <v>4673463.8</v>
       </c>
       <c r="H19" s="6"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A20" s="45">
+      <c r="A20" s="44">
         <v>62</v>
       </c>
-      <c r="B20" s="44" t="s">
+      <c r="B20" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="42">
         <v>4477745.8</v>
       </c>
-      <c r="D20" s="43">
+      <c r="D20" s="42">
         <v>2036808.7</v>
       </c>
-      <c r="E20" s="43">
+      <c r="E20" s="42">
         <v>2440937.1</v>
       </c>
-      <c r="F20" s="43">
+      <c r="F20" s="42">
         <v>46660.5</v>
       </c>
-      <c r="G20" s="43">
+      <c r="G20" s="42">
         <v>2487597.6</v>
       </c>
       <c r="H20" s="6"/>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A21" s="45">
+      <c r="A21" s="44">
         <v>63</v>
       </c>
-      <c r="B21" s="44" t="s">
+      <c r="B21" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="43">
+      <c r="C21" s="42">
         <v>8307634.0999999996</v>
       </c>
-      <c r="D21" s="43">
+      <c r="D21" s="42">
         <v>3293135.4</v>
       </c>
-      <c r="E21" s="43">
+      <c r="E21" s="42">
         <v>5014498.7</v>
       </c>
-      <c r="F21" s="43">
+      <c r="F21" s="42">
         <v>20643.3</v>
       </c>
-      <c r="G21" s="43">
+      <c r="G21" s="42">
         <v>5035142</v>
       </c>
       <c r="H21" s="6"/>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A22" s="45">
+      <c r="A22" s="44">
         <v>71</v>
       </c>
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="43">
+      <c r="C22" s="42">
         <v>22452845.199999999</v>
       </c>
-      <c r="D22" s="43">
+      <c r="D22" s="42">
         <v>8391697.6999999993</v>
       </c>
-      <c r="E22" s="43">
+      <c r="E22" s="42">
         <v>14061147.5</v>
       </c>
-      <c r="F22" s="43">
+      <c r="F22" s="42">
         <v>990774.5</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="42">
         <v>15051922</v>
       </c>
       <c r="H22" s="6"/>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A23" s="45">
+      <c r="A23" s="44">
         <v>75</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="C23" s="43">
+      <c r="C23" s="42">
         <v>41705961.799999997</v>
       </c>
-      <c r="D23" s="43">
+      <c r="D23" s="42">
         <v>12695529.6</v>
       </c>
-      <c r="E23" s="43">
+      <c r="E23" s="42">
         <v>29010432.199999999</v>
       </c>
-      <c r="F23" s="43">
+      <c r="F23" s="42">
         <v>2284034.5</v>
       </c>
-      <c r="G23" s="43">
+      <c r="G23" s="42">
         <v>31294466.699999999</v>
       </c>
       <c r="H23" s="6"/>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A24" s="45">
+      <c r="A24" s="44">
         <v>79</v>
       </c>
-      <c r="B24" s="44" t="s">
+      <c r="B24" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="43">
+      <c r="C24" s="42">
         <v>6936501.9000000004</v>
       </c>
-      <c r="D24" s="43">
+      <c r="D24" s="42">
         <v>2509043.9</v>
       </c>
-      <c r="E24" s="43">
+      <c r="E24" s="42">
         <v>4427458</v>
       </c>
-      <c r="F24" s="43">
+      <c r="F24" s="42">
         <v>311407.2</v>
       </c>
-      <c r="G24" s="43">
+      <c r="G24" s="42">
         <v>4738865.2</v>
       </c>
       <c r="H24" s="6"/>
     </row>
     <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="60" t="s">
-[...7 lines deleted...]
-      <c r="G26" s="60"/>
+      <c r="A26" s="59"/>
+      <c r="B26" s="59"/>
+      <c r="C26" s="59"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="59"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="59"/>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="11" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF194DE0-FC3D-4858-8201-F54128FA1E64}">
+  <dimension ref="A2:G25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F31" sqref="F31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="19.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.28515625" customWidth="1"/>
+    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="3" max="5" width="20.7109375" customWidth="1"/>
+    <col min="6" max="6" width="24.42578125" customWidth="1"/>
+    <col min="7" max="7" width="20.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="46"/>
+      <c r="B2" s="58" t="s">
+        <v>89</v>
+      </c>
+      <c r="C2" s="58"/>
+      <c r="D2" s="58"/>
+      <c r="E2" s="58"/>
+      <c r="F2" s="58"/>
+      <c r="G2" s="58"/>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A3" s="45"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="19" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="52" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="49" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A5" s="51">
+        <v>0</v>
+      </c>
+      <c r="B5" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="42">
+        <f>SUM(C6:C25)</f>
+        <v>244197701.5</v>
+      </c>
+      <c r="D5" s="42">
+        <f t="shared" ref="D5:G5" si="0">SUM(D6:D25)</f>
+        <v>93919024.900000006</v>
+      </c>
+      <c r="E5" s="42">
+        <f t="shared" si="0"/>
+        <v>150278676.59999999</v>
+      </c>
+      <c r="F5" s="42">
+        <f t="shared" si="0"/>
+        <v>9329876.3000000007</v>
+      </c>
+      <c r="G5" s="42">
+        <f t="shared" si="0"/>
+        <v>159608552.90000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A6" s="44">
+        <v>10</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="42">
+        <v>7314338.5</v>
+      </c>
+      <c r="D6" s="42">
+        <v>3209001.1</v>
+      </c>
+      <c r="E6" s="42">
+        <v>4105337.4</v>
+      </c>
+      <c r="F6" s="42">
+        <v>22950.5</v>
+      </c>
+      <c r="G6" s="42">
+        <v>4128287.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A7" s="44">
+        <v>11</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="42">
+        <v>8656317.4000000004</v>
+      </c>
+      <c r="D7" s="42">
+        <v>3642903.8</v>
+      </c>
+      <c r="E7" s="42">
+        <v>5013413.5999999996</v>
+      </c>
+      <c r="F7" s="42">
+        <v>144681.70000000001</v>
+      </c>
+      <c r="G7" s="42">
+        <v>5158095.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A8" s="44">
+        <v>15</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="42">
+        <v>8969771.0999999996</v>
+      </c>
+      <c r="D8" s="42">
+        <v>3902947.3</v>
+      </c>
+      <c r="E8" s="42">
+        <v>5066823.8</v>
+      </c>
+      <c r="F8" s="42">
+        <v>179217.8</v>
+      </c>
+      <c r="G8" s="42">
+        <v>5246041.5999999996</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A9" s="44">
+        <v>19</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="42">
+        <v>10235616.800000001</v>
+      </c>
+      <c r="D9" s="42">
+        <v>4123227.2</v>
+      </c>
+      <c r="E9" s="42">
+        <v>6112389.5999999996</v>
+      </c>
+      <c r="F9" s="42">
+        <v>680549.9</v>
+      </c>
+      <c r="G9" s="42">
+        <v>6792939.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A10" s="44">
+        <v>23</v>
+      </c>
+      <c r="B10" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C10" s="42">
+        <v>23113936.300000001</v>
+      </c>
+      <c r="D10" s="42">
+        <v>8483594.8000000007</v>
+      </c>
+      <c r="E10" s="42">
+        <v>14630341.5</v>
+      </c>
+      <c r="F10" s="42">
+        <v>2015337.3</v>
+      </c>
+      <c r="G10" s="42">
+        <v>16645678.800000001</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A11" s="44">
+        <v>27</v>
+      </c>
+      <c r="B11" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="42">
+        <v>7929620.7999999998</v>
+      </c>
+      <c r="D11" s="42">
+        <v>3046715.9</v>
+      </c>
+      <c r="E11" s="42">
+        <v>4882904.9000000004</v>
+      </c>
+      <c r="F11" s="42">
+        <v>101759.1</v>
+      </c>
+      <c r="G11" s="42">
+        <v>4984664</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A12" s="44">
+        <v>31</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="42">
+        <v>5888174.7999999998</v>
+      </c>
+      <c r="D12" s="42">
+        <v>2614587</v>
+      </c>
+      <c r="E12" s="42">
+        <v>3273587.8</v>
+      </c>
+      <c r="F12" s="42">
+        <v>68038</v>
+      </c>
+      <c r="G12" s="42">
+        <v>3341625.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A13" s="44">
+        <v>33</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="42">
+        <v>4164243.9</v>
+      </c>
+      <c r="D13" s="42">
+        <v>1836148.4</v>
+      </c>
+      <c r="E13" s="42">
+        <v>2328095.5</v>
+      </c>
+      <c r="F13" s="42">
+        <v>179390.4</v>
+      </c>
+      <c r="G13" s="42">
+        <v>2507485.9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="44">
+        <v>35</v>
+      </c>
+      <c r="B14" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" s="42">
+        <v>18036700.199999999</v>
+      </c>
+      <c r="D14" s="42">
+        <v>7885103.7000000002</v>
+      </c>
+      <c r="E14" s="42">
+        <v>10151596.5</v>
+      </c>
+      <c r="F14" s="42">
+        <v>215749.7</v>
+      </c>
+      <c r="G14" s="42">
+        <v>10367346.199999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A15" s="44">
+        <v>39</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="42">
+        <v>9747433.4000000004</v>
+      </c>
+      <c r="D15" s="42">
+        <v>3779710.8</v>
+      </c>
+      <c r="E15" s="42">
+        <v>5967722.5999999996</v>
+      </c>
+      <c r="F15" s="42">
+        <v>113249.4</v>
+      </c>
+      <c r="G15" s="42">
+        <v>6080972</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A16" s="44">
+        <v>43</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="42">
+        <v>4836393.7</v>
+      </c>
+      <c r="D16" s="42">
+        <v>1914382.1</v>
+      </c>
+      <c r="E16" s="42">
+        <v>2922011.6</v>
+      </c>
+      <c r="F16" s="42">
+        <v>129029.6</v>
+      </c>
+      <c r="G16" s="42">
+        <v>3051041.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A17" s="44">
+        <v>47</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" s="42">
+        <v>8025333.5999999996</v>
+      </c>
+      <c r="D17" s="42">
+        <v>3021975.9</v>
+      </c>
+      <c r="E17" s="42">
+        <v>5003357.7</v>
+      </c>
+      <c r="F17" s="42">
+        <v>538241.19999999995</v>
+      </c>
+      <c r="G17" s="42">
+        <v>5541598.9000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A18" s="44">
+        <v>55</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="42">
+        <v>10322340.199999999</v>
+      </c>
+      <c r="D18" s="42">
+        <v>4290779.3</v>
+      </c>
+      <c r="E18" s="42">
+        <v>6031560.9000000004</v>
+      </c>
+      <c r="F18" s="42">
+        <v>326026.2</v>
+      </c>
+      <c r="G18" s="42">
+        <v>6357587.0999999996</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A19" s="44">
+        <v>59</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="42">
+        <v>5453163.9000000004</v>
+      </c>
+      <c r="D19" s="42">
+        <v>2097515</v>
+      </c>
+      <c r="E19" s="42">
+        <v>3355648.9</v>
+      </c>
+      <c r="F19" s="42">
+        <v>75111.100000000006</v>
+      </c>
+      <c r="G19" s="42">
+        <v>3430760</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A20" s="44">
+        <v>61</v>
+      </c>
+      <c r="B20" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="42">
+        <v>9018280.5999999996</v>
+      </c>
+      <c r="D20" s="42">
+        <v>3815015.1</v>
+      </c>
+      <c r="E20" s="42">
+        <v>5203265.5</v>
+      </c>
+      <c r="F20" s="42">
+        <v>193041.6</v>
+      </c>
+      <c r="G20" s="42">
+        <v>5396307.0999999996</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A21" s="44">
+        <v>62</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="42">
+        <v>5737365.5</v>
+      </c>
+      <c r="D21" s="42">
+        <v>2732213</v>
+      </c>
+      <c r="E21" s="42">
+        <v>3005152.5</v>
+      </c>
+      <c r="F21" s="42">
+        <v>40203.300000000003</v>
+      </c>
+      <c r="G21" s="42">
+        <v>3045355.8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A22" s="44">
+        <v>63</v>
+      </c>
+      <c r="B22" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="42">
+        <v>9862242.4000000004</v>
+      </c>
+      <c r="D22" s="42">
+        <v>4049098.8</v>
+      </c>
+      <c r="E22" s="42">
+        <v>5813143.5999999996</v>
+      </c>
+      <c r="F22" s="42">
+        <v>32947.699999999997</v>
+      </c>
+      <c r="G22" s="42">
+        <v>5846091.2999999998</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A23" s="44">
+        <v>71</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="42">
+        <v>28873169.899999999</v>
+      </c>
+      <c r="D23" s="42">
+        <v>10463403.199999999</v>
+      </c>
+      <c r="E23" s="42">
+        <v>18409766.699999999</v>
+      </c>
+      <c r="F23" s="42">
+        <v>1183560.7</v>
+      </c>
+      <c r="G23" s="42">
+        <v>19593327.399999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A24" s="44">
+        <v>75</v>
+      </c>
+      <c r="B24" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="42">
+        <v>49267864</v>
+      </c>
+      <c r="D24" s="42">
+        <v>15779892.5</v>
+      </c>
+      <c r="E24" s="42">
+        <v>33487971.5</v>
+      </c>
+      <c r="F24" s="42">
+        <v>2707789.4</v>
+      </c>
+      <c r="G24" s="42">
+        <v>36195760.899999999</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A25" s="44">
+        <v>79</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="42">
+        <v>8745394.5</v>
+      </c>
+      <c r="D25" s="42">
+        <v>3230810</v>
+      </c>
+      <c r="E25" s="42">
+        <v>5514584.5</v>
+      </c>
+      <c r="F25" s="42">
+        <v>383001.7</v>
+      </c>
+      <c r="G25" s="42">
+        <v>5897586.2000000002</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:G2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Метадеректер ЖШ</vt:lpstr>
       <vt:lpstr>Метадеректер АТ</vt:lpstr>
       <vt:lpstr>Метадеректер ЖҚҚ</vt:lpstr>
       <vt:lpstr>Метадеректер ТС</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2022 жыл</vt:lpstr>
       <vt:lpstr>2023 жыл</vt:lpstr>
       <vt:lpstr>2024 жыл</vt:lpstr>
+      <vt:lpstr>2025 жыл</vt:lpstr>
       <vt:lpstr>'2022 жыл'!Область_печати</vt:lpstr>
       <vt:lpstr>'2023 жыл'!Область_печати</vt:lpstr>
       <vt:lpstr>'2024 жыл'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nurhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>