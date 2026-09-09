--- v0 (2026-04-21)
+++ v1 (2026-09-09)
@@ -1,92 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 1 полугодие 2025\Публикации\Динамические таблицы\русс\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\русс\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16A5448D-57BA-4B06-9B06-7A127632F00B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="4"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="22320" windowHeight="10830" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="29" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="30" r:id="rId2"/>
     <sheet name="2022 год" sheetId="27" r:id="rId3"/>
     <sheet name="2023 год" sheetId="26" r:id="rId4"/>
     <sheet name="2024 год" sheetId="28" r:id="rId5"/>
+    <sheet name="2025 год" sheetId="31" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'2022 год'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2023 год'!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2024 год'!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'2025 год'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2022 год'!$B$1:$W$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2023 год'!$B$1:$W$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2024 год'!$B$1:$W$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2025 год'!$B$1:$W$21</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
-[...9 lines deleted...]
-  </extLst>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="97">
   <si>
     <t>млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve">
 Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t xml:space="preserve">
 Всего</t>
   </si>
   <si>
     <t xml:space="preserve">
 Промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">
 Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t xml:space="preserve">
 Обрабатывающая промышленность</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -304,105 +299,113 @@
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методика расчета валового регионального продукта в текущих и постоянных ценах</t>
   </si>
   <si>
     <t>Валовой выпуск в счете производства</t>
   </si>
   <si>
     <t>млн.тенге</t>
   </si>
   <si>
     <t>Департамент национальных счетов</t>
   </si>
   <si>
+    <t>+7 7172749537</t>
+  </si>
+  <si>
+    <t>ВВ в счете производства</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/700912?keyword=</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Выпуск товаров и услуг представляет собой суммарную стоимость товаров и услуг, являющихся результатом производственной деятельности единиц-резидентов национальной экономики в отчетном периоде</t>
+  </si>
+  <si>
+    <t>Валовой выпуск (ВВ) продуктов и услуг складывается из выпуска: продуктов, рыночных услуг, нерыночных услуг. Показатель рассчитывается в соответствии с методологией СНС 2008</t>
+  </si>
+  <si>
+    <t>Статистические данные БНС и административные данные государственных органов</t>
+  </si>
+  <si>
+    <t>ВВП методом производства</t>
+  </si>
+  <si>
+    <t>Производительность труда в разрезе регионов по видам экономической деятельности</t>
+  </si>
+  <si>
+    <t>с 2022 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Выпуск по видам экономической деятельности за 2024 год</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Деятельность домашних хозяйств</t>
+  </si>
+  <si>
     <t xml:space="preserve">Сулейменова Ж.К.,
-Кабылбекова А.Б.,
-Тастан Н.Ш.
+Кабылбекова А.Б.
 </t>
   </si>
   <si>
-    <t>+7 7172749537</t>
-[...3 lines deleted...]
-n.tastan@aspire.gov.kz
+    <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
-    <t>ВВ в счете производства</t>
-[...17 lines deleted...]
-    <t>Статистические данные БНС и административные данные государственных органов</t>
+    <t>Валовой региональный продукт</t>
   </si>
   <si>
     <t xml:space="preserve">
-Выпуск по видам экономической деятельности за 2024 год*</t>
-[...11 lines deleted...]
-    <t>с 2022 года</t>
+Выпуск по видам экономической деятельности за 2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -689,81 +692,81 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -798,85 +801,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1008,273 +1045,277 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5941/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5923/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/economy/national-accounts/publications/335568/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5933/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="O4" sqref="O4"/>
+    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="52.85546875" customWidth="1"/>
     <col min="2" max="2" width="88" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="46"/>
       <c r="B1" s="46"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="24" t="s">
         <v>46</v>
       </c>
       <c r="B2" s="25">
         <v>111201</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="24" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="27" t="s">
         <v>49</v>
       </c>
       <c r="B5" s="26" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="26" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>53</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="24" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="24" t="s">
         <v>57</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="45" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="52" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="45" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="53"/>
       <c r="B15" s="45" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="54"/>
       <c r="B16" s="45" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="30" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="32">
-        <v>45891</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="32">
-        <v>46258</v>
+        <v>46622</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="37" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="38.25" x14ac:dyDescent="0.2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="38" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B13" r:id="rId5" display="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/5933/file/ru/" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B13" r:id="rId5" display="https://stat.gov.kz/upload/iblock/d15/ae5y34g0afyb16tt3gmi3eoeakd6cqyz.docx" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" customWidth="1"/>
     <col min="2" max="2" width="118.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="33"/>
       <c r="B2" s="34"/>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="33"/>
       <c r="B3" s="33"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
@@ -1342,51 +1383,51 @@
       <c r="B16" s="33"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="33"/>
       <c r="B17" s="33"/>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B18" s="42" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="33"/>
       <c r="B19" s="33"/>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="33"/>
       <c r="B20" s="33"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:X27"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F35" sqref="F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="8"/>
     <col min="2" max="2" width="20.85546875" style="8" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="8" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" style="11" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="10" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" style="9" customWidth="1"/>
     <col min="7" max="7" width="15.5703125" style="8" customWidth="1"/>
     <col min="8" max="23" width="13.28515625" style="8" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43">
         <v>111201</v>
       </c>
       <c r="B1" s="55" t="s">
         <v>44</v>
@@ -1402,51 +1443,51 @@
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
       <c r="T1" s="55"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
     </row>
     <row r="2" spans="1:24" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="5"/>
       <c r="W2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24" s="19" customFormat="1" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="48" t="s">
         <v>8</v>
@@ -3059,119 +3100,119 @@
       <c r="M27" s="12"/>
       <c r="N27" s="12"/>
       <c r="O27" s="12"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
       <c r="S27" s="12"/>
       <c r="T27" s="12"/>
       <c r="U27" s="12"/>
       <c r="V27" s="12"/>
       <c r="W27" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:W1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="20.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="4" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="5" customWidth="1"/>
     <col min="7" max="8" width="15.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="19" width="14.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43">
         <v>111201</v>
       </c>
-      <c r="B1" s="58" t="s">
+      <c r="B1" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="58"/>
-[...19 lines deleted...]
-      <c r="W1" s="58"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="W2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24" s="19" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="48" t="s">
         <v>8</v>
@@ -4726,158 +4767,158 @@
     </row>
     <row r="25" spans="1:24" x14ac:dyDescent="0.2">
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
     </row>
     <row r="26" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="56"/>
-[...21 lines deleted...]
-      <c r="W26" s="57"/>
+      <c r="A26" s="57"/>
+      <c r="B26" s="58"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="58"/>
+      <c r="J26" s="58"/>
+      <c r="K26" s="58"/>
+      <c r="L26" s="58"/>
+      <c r="M26" s="58"/>
+      <c r="N26" s="58"/>
+      <c r="O26" s="58"/>
+      <c r="P26" s="58"/>
+      <c r="Q26" s="58"/>
+      <c r="R26" s="58"/>
+      <c r="S26" s="58"/>
+      <c r="T26" s="58"/>
+      <c r="U26" s="58"/>
+      <c r="V26" s="58"/>
+      <c r="W26" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:W1"/>
     <mergeCell ref="A26:W26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:X26"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="H29" sqref="H29"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="1"/>
     <col min="2" max="2" width="20.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="14.42578125" style="5" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="14.28515625" style="1" customWidth="1"/>
     <col min="12" max="12" width="12" style="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" style="1" customWidth="1"/>
     <col min="14" max="16" width="11.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="19" width="14.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="1" customWidth="1"/>
     <col min="21" max="21" width="11" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.140625" style="1" customWidth="1"/>
     <col min="23" max="23" width="10.7109375" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="43">
         <v>111201</v>
       </c>
-      <c r="B1" s="58" t="s">
-[...22 lines deleted...]
-      <c r="W1" s="58"/>
+      <c r="B1" s="56" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
     </row>
     <row r="2" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B2" s="2"/>
       <c r="W2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:24" s="51" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="48" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="48" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>7</v>
       </c>
       <c r="J3" s="48" t="s">
         <v>8</v>
@@ -6470,75 +6511,1799 @@
       <c r="L26" s="39"/>
       <c r="M26" s="39"/>
       <c r="N26" s="39"/>
       <c r="O26" s="39"/>
       <c r="P26" s="39"/>
       <c r="Q26" s="39"/>
       <c r="R26" s="39"/>
       <c r="S26" s="39"/>
       <c r="T26" s="39"/>
       <c r="U26" s="39"/>
       <c r="V26" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:W1"/>
     <mergeCell ref="A26:B26"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="12" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:X25"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="B32" sqref="B32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="20.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="15.140625" style="4" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="17.5703125" style="1" customWidth="1"/>
+    <col min="10" max="19" width="17.7109375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="15.5703125" style="1" customWidth="1"/>
+    <col min="21" max="24" width="17.7109375" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43">
+        <v>111201</v>
+      </c>
+      <c r="B1" s="56" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+    </row>
+    <row r="2" spans="1:24" ht="24" x14ac:dyDescent="0.2">
+      <c r="B2" s="2"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24" s="51" customFormat="1" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="48" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="E3" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="J3" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="L3" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="O3" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="P3" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="R3" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="S3" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="T3" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="U3" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="V3" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="W3" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="X3" s="48" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="18" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="50">
+        <v>0</v>
+      </c>
+      <c r="B4" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="22">
+        <v>244197701.5</v>
+      </c>
+      <c r="D4" s="22">
+        <v>11468690.199999999</v>
+      </c>
+      <c r="E4" s="22">
+        <v>75245707.599999994</v>
+      </c>
+      <c r="F4" s="22">
+        <v>31884024.100000001</v>
+      </c>
+      <c r="G4" s="22">
+        <v>38433973.799999997</v>
+      </c>
+      <c r="H4" s="22">
+        <v>4232198.4000000004</v>
+      </c>
+      <c r="I4" s="22">
+        <v>695511.3</v>
+      </c>
+      <c r="J4" s="22">
+        <v>16620376.699999999</v>
+      </c>
+      <c r="K4" s="22">
+        <v>43983892.700000003</v>
+      </c>
+      <c r="L4" s="22">
+        <v>14045674.800000001</v>
+      </c>
+      <c r="M4" s="22">
+        <v>3927229.8</v>
+      </c>
+      <c r="N4" s="22">
+        <v>6016752.4000000004</v>
+      </c>
+      <c r="O4" s="22">
+        <v>8640980.0999999996</v>
+      </c>
+      <c r="P4" s="22">
+        <v>20967371.899999999</v>
+      </c>
+      <c r="Q4" s="22">
+        <v>7069136.7999999998</v>
+      </c>
+      <c r="R4" s="22">
+        <v>4617941.0999999996</v>
+      </c>
+      <c r="S4" s="22">
+        <v>8333551.5</v>
+      </c>
+      <c r="T4" s="22">
+        <v>8454665.0999999996</v>
+      </c>
+      <c r="U4" s="22">
+        <v>6142516</v>
+      </c>
+      <c r="V4" s="22">
+        <v>2930434.7</v>
+      </c>
+      <c r="W4" s="22">
+        <v>5446628</v>
+      </c>
+      <c r="X4" s="22">
+        <v>286152.09999999998</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A5" s="47">
+        <v>10</v>
+      </c>
+      <c r="B5" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="22">
+        <v>7314338.5</v>
+      </c>
+      <c r="D5" s="22">
+        <v>666524.4</v>
+      </c>
+      <c r="E5" s="22">
+        <v>3619300.9</v>
+      </c>
+      <c r="F5" s="22">
+        <v>2685200.3</v>
+      </c>
+      <c r="G5" s="22">
+        <v>845049.3</v>
+      </c>
+      <c r="H5" s="22">
+        <v>71179</v>
+      </c>
+      <c r="I5" s="22">
+        <v>17872.3</v>
+      </c>
+      <c r="J5" s="22">
+        <v>544782.4</v>
+      </c>
+      <c r="K5" s="22">
+        <v>681293.7</v>
+      </c>
+      <c r="L5" s="22">
+        <v>255157.8</v>
+      </c>
+      <c r="M5" s="22">
+        <v>78840.899999999994</v>
+      </c>
+      <c r="N5" s="22">
+        <v>23645.599999999999</v>
+      </c>
+      <c r="O5" s="22">
+        <v>126375.9</v>
+      </c>
+      <c r="P5" s="22">
+        <v>386314.1</v>
+      </c>
+      <c r="Q5" s="22">
+        <v>86408.3</v>
+      </c>
+      <c r="R5" s="22">
+        <v>46742</v>
+      </c>
+      <c r="S5" s="22">
+        <v>292497</v>
+      </c>
+      <c r="T5" s="22">
+        <v>228047.4</v>
+      </c>
+      <c r="U5" s="22">
+        <v>180344.5</v>
+      </c>
+      <c r="V5" s="22">
+        <v>34161.699999999997</v>
+      </c>
+      <c r="W5" s="22">
+        <v>63466.400000000001</v>
+      </c>
+      <c r="X5" s="22">
+        <v>435.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="47">
+        <v>11</v>
+      </c>
+      <c r="B6" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="22">
+        <v>8656317.4000000004</v>
+      </c>
+      <c r="D6" s="22">
+        <v>1364744.4</v>
+      </c>
+      <c r="E6" s="22">
+        <v>3011703.2</v>
+      </c>
+      <c r="F6" s="22">
+        <v>496949.5</v>
+      </c>
+      <c r="G6" s="22">
+        <v>2294220.1</v>
+      </c>
+      <c r="H6" s="22">
+        <v>203698.7</v>
+      </c>
+      <c r="I6" s="22">
+        <v>16834.900000000001</v>
+      </c>
+      <c r="J6" s="22">
+        <v>664366.4</v>
+      </c>
+      <c r="K6" s="22">
+        <v>930525</v>
+      </c>
+      <c r="L6" s="22">
+        <v>390446.3</v>
+      </c>
+      <c r="M6" s="22">
+        <v>113807</v>
+      </c>
+      <c r="N6" s="22">
+        <v>32603.5</v>
+      </c>
+      <c r="O6" s="22">
+        <v>132252.20000000001</v>
+      </c>
+      <c r="P6" s="22">
+        <v>581578.5</v>
+      </c>
+      <c r="Q6" s="22">
+        <v>74419.8</v>
+      </c>
+      <c r="R6" s="22">
+        <v>62812.5</v>
+      </c>
+      <c r="S6" s="22">
+        <v>361115.1</v>
+      </c>
+      <c r="T6" s="22">
+        <v>323786.3</v>
+      </c>
+      <c r="U6" s="22">
+        <v>178388.8</v>
+      </c>
+      <c r="V6" s="22">
+        <v>314112.90000000002</v>
+      </c>
+      <c r="W6" s="22">
+        <v>114065.8</v>
+      </c>
+      <c r="X6" s="22">
+        <v>5589.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="47">
+        <v>15</v>
+      </c>
+      <c r="B7" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="22">
+        <v>8969771.0999999996</v>
+      </c>
+      <c r="D7" s="22">
+        <v>488071.8</v>
+      </c>
+      <c r="E7" s="22">
+        <v>3468578.3</v>
+      </c>
+      <c r="F7" s="22">
+        <v>1865717.3</v>
+      </c>
+      <c r="G7" s="22">
+        <v>1341857.2</v>
+      </c>
+      <c r="H7" s="22">
+        <v>226026.4</v>
+      </c>
+      <c r="I7" s="22">
+        <v>34977.4</v>
+      </c>
+      <c r="J7" s="22">
+        <v>707166.2</v>
+      </c>
+      <c r="K7" s="22">
+        <v>1216675.3</v>
+      </c>
+      <c r="L7" s="22">
+        <v>637250.30000000005</v>
+      </c>
+      <c r="M7" s="22">
+        <v>74867.899999999994</v>
+      </c>
+      <c r="N7" s="22">
+        <v>47107.5</v>
+      </c>
+      <c r="O7" s="22">
+        <v>258291.4</v>
+      </c>
+      <c r="P7" s="22">
+        <v>611652.6</v>
+      </c>
+      <c r="Q7" s="22">
+        <v>179376.9</v>
+      </c>
+      <c r="R7" s="22">
+        <v>100715</v>
+      </c>
+      <c r="S7" s="22">
+        <v>350563.1</v>
+      </c>
+      <c r="T7" s="22">
+        <v>361625.59999999998</v>
+      </c>
+      <c r="U7" s="22">
+        <v>202254.8</v>
+      </c>
+      <c r="V7" s="22">
+        <v>86974.3</v>
+      </c>
+      <c r="W7" s="22">
+        <v>173259.7</v>
+      </c>
+      <c r="X7" s="22">
+        <v>5340.4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="47">
+        <v>19</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="22">
+        <v>10235616.800000001</v>
+      </c>
+      <c r="D8" s="22">
+        <v>948725.5</v>
+      </c>
+      <c r="E8" s="22">
+        <v>2877606.1</v>
+      </c>
+      <c r="F8" s="22">
+        <v>83170.3</v>
+      </c>
+      <c r="G8" s="22">
+        <v>2565963.1</v>
+      </c>
+      <c r="H8" s="22">
+        <v>210472.3</v>
+      </c>
+      <c r="I8" s="22">
+        <v>18000.400000000001</v>
+      </c>
+      <c r="J8" s="22">
+        <v>897288.6</v>
+      </c>
+      <c r="K8" s="22">
+        <v>1325285.8</v>
+      </c>
+      <c r="L8" s="22">
+        <v>346755.7</v>
+      </c>
+      <c r="M8" s="22">
+        <v>125341.3</v>
+      </c>
+      <c r="N8" s="22">
+        <v>43594.7</v>
+      </c>
+      <c r="O8" s="22">
+        <v>255652.2</v>
+      </c>
+      <c r="P8" s="22">
+        <v>1212981.5</v>
+      </c>
+      <c r="Q8" s="22">
+        <v>118404.6</v>
+      </c>
+      <c r="R8" s="22">
+        <v>90583.3</v>
+      </c>
+      <c r="S8" s="22">
+        <v>459880.8</v>
+      </c>
+      <c r="T8" s="22">
+        <v>441416.5</v>
+      </c>
+      <c r="U8" s="22">
+        <v>245465</v>
+      </c>
+      <c r="V8" s="22">
+        <v>610983.6</v>
+      </c>
+      <c r="W8" s="22">
+        <v>233738.9</v>
+      </c>
+      <c r="X8" s="22">
+        <v>1912.7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="47">
+        <v>23</v>
+      </c>
+      <c r="B9" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="22">
+        <v>23113936.300000001</v>
+      </c>
+      <c r="D9" s="22">
+        <v>168197.6</v>
+      </c>
+      <c r="E9" s="22">
+        <v>13867172.300000001</v>
+      </c>
+      <c r="F9" s="22">
+        <v>12593926.300000001</v>
+      </c>
+      <c r="G9" s="22">
+        <v>999373.4</v>
+      </c>
+      <c r="H9" s="22">
+        <v>227235.20000000001</v>
+      </c>
+      <c r="I9" s="22">
+        <v>46637.4</v>
+      </c>
+      <c r="J9" s="22">
+        <v>953349.7</v>
+      </c>
+      <c r="K9" s="22">
+        <v>3590265.4</v>
+      </c>
+      <c r="L9" s="22">
+        <v>1002167.8</v>
+      </c>
+      <c r="M9" s="22">
+        <v>298254.3</v>
+      </c>
+      <c r="N9" s="22">
+        <v>70226.5</v>
+      </c>
+      <c r="O9" s="22">
+        <v>300510.40000000002</v>
+      </c>
+      <c r="P9" s="22">
+        <v>779563.7</v>
+      </c>
+      <c r="Q9" s="22">
+        <v>346797.1</v>
+      </c>
+      <c r="R9" s="22">
+        <v>616805</v>
+      </c>
+      <c r="S9" s="22">
+        <v>417032.2</v>
+      </c>
+      <c r="T9" s="22">
+        <v>295964.40000000002</v>
+      </c>
+      <c r="U9" s="22">
+        <v>185016.2</v>
+      </c>
+      <c r="V9" s="22">
+        <v>44703.3</v>
+      </c>
+      <c r="W9" s="22">
+        <v>177139.7</v>
+      </c>
+      <c r="X9" s="22">
+        <v>770.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="47">
+        <v>27</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="22">
+        <v>7929620.7999999998</v>
+      </c>
+      <c r="D10" s="22">
+        <v>384630.9</v>
+      </c>
+      <c r="E10" s="22">
+        <v>3719420.5</v>
+      </c>
+      <c r="F10" s="22">
+        <v>3182566.9</v>
+      </c>
+      <c r="G10" s="22">
+        <v>413687.1</v>
+      </c>
+      <c r="H10" s="22">
+        <v>106772.5</v>
+      </c>
+      <c r="I10" s="22">
+        <v>16394</v>
+      </c>
+      <c r="J10" s="22">
+        <v>595774.6</v>
+      </c>
+      <c r="K10" s="22">
+        <v>846041.3</v>
+      </c>
+      <c r="L10" s="22">
+        <v>274508.3</v>
+      </c>
+      <c r="M10" s="22">
+        <v>146665.1</v>
+      </c>
+      <c r="N10" s="22">
+        <v>49793.5</v>
+      </c>
+      <c r="O10" s="22">
+        <v>244275.8</v>
+      </c>
+      <c r="P10" s="22">
+        <v>520342.6</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>108256.5</v>
+      </c>
+      <c r="R10" s="22">
+        <v>112579.5</v>
+      </c>
+      <c r="S10" s="22">
+        <v>288118.59999999998</v>
+      </c>
+      <c r="T10" s="22">
+        <v>283423.09999999998</v>
+      </c>
+      <c r="U10" s="22">
+        <v>187162.5</v>
+      </c>
+      <c r="V10" s="22">
+        <v>49157.599999999999</v>
+      </c>
+      <c r="W10" s="22">
+        <v>97146.7</v>
+      </c>
+      <c r="X10" s="22">
+        <v>22323.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="47">
+        <v>31</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="22">
+        <v>5888174.7999999998</v>
+      </c>
+      <c r="D11" s="22">
+        <v>626861.80000000005</v>
+      </c>
+      <c r="E11" s="22">
+        <v>1606441</v>
+      </c>
+      <c r="F11" s="22">
+        <v>377544.4</v>
+      </c>
+      <c r="G11" s="22">
+        <v>957351</v>
+      </c>
+      <c r="H11" s="22">
+        <v>260870.1</v>
+      </c>
+      <c r="I11" s="22">
+        <v>10675.5</v>
+      </c>
+      <c r="J11" s="22">
+        <v>618339.19999999995</v>
+      </c>
+      <c r="K11" s="22">
+        <v>568115.6</v>
+      </c>
+      <c r="L11" s="22">
+        <v>343897.2</v>
+      </c>
+      <c r="M11" s="22">
+        <v>59119.1</v>
+      </c>
+      <c r="N11" s="22">
+        <v>29877.4</v>
+      </c>
+      <c r="O11" s="22">
+        <v>110341.9</v>
+      </c>
+      <c r="P11" s="22">
+        <v>494101.7</v>
+      </c>
+      <c r="Q11" s="22">
+        <v>76887.5</v>
+      </c>
+      <c r="R11" s="22">
+        <v>70137.399999999994</v>
+      </c>
+      <c r="S11" s="22">
+        <v>393216.5</v>
+      </c>
+      <c r="T11" s="22">
+        <v>463089.2</v>
+      </c>
+      <c r="U11" s="22">
+        <v>241371.8</v>
+      </c>
+      <c r="V11" s="22">
+        <v>49144.7</v>
+      </c>
+      <c r="W11" s="22">
+        <v>119495.2</v>
+      </c>
+      <c r="X11" s="22">
+        <v>17737.599999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="47">
+        <v>33</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="22">
+        <v>4164243.9</v>
+      </c>
+      <c r="D12" s="22">
+        <v>560780.9</v>
+      </c>
+      <c r="E12" s="22">
+        <v>466409.7</v>
+      </c>
+      <c r="F12" s="22">
+        <v>12106.7</v>
+      </c>
+      <c r="G12" s="22">
+        <v>346083.5</v>
+      </c>
+      <c r="H12" s="22">
+        <v>101115</v>
+      </c>
+      <c r="I12" s="22">
+        <v>7104.5</v>
+      </c>
+      <c r="J12" s="22">
+        <v>757604.2</v>
+      </c>
+      <c r="K12" s="22">
+        <v>587305.80000000005</v>
+      </c>
+      <c r="L12" s="22">
+        <v>261566.9</v>
+      </c>
+      <c r="M12" s="22">
+        <v>41092.6</v>
+      </c>
+      <c r="N12" s="22">
+        <v>24397</v>
+      </c>
+      <c r="O12" s="22">
+        <v>57189.1</v>
+      </c>
+      <c r="P12" s="22">
+        <v>370605.6</v>
+      </c>
+      <c r="Q12" s="22">
+        <v>46399.3</v>
+      </c>
+      <c r="R12" s="22">
+        <v>27147.3</v>
+      </c>
+      <c r="S12" s="22">
+        <v>310513.59999999998</v>
+      </c>
+      <c r="T12" s="22">
+        <v>264501.2</v>
+      </c>
+      <c r="U12" s="22">
+        <v>156065.5</v>
+      </c>
+      <c r="V12" s="22">
+        <v>36358.199999999997</v>
+      </c>
+      <c r="W12" s="22">
+        <v>195218.8</v>
+      </c>
+      <c r="X12" s="22">
+        <v>1088.2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="47">
+        <v>35</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="22">
+        <v>18036700.199999999</v>
+      </c>
+      <c r="D13" s="22">
+        <v>612824.80000000005</v>
+      </c>
+      <c r="E13" s="22">
+        <v>9250395.3000000007</v>
+      </c>
+      <c r="F13" s="22">
+        <v>1849949.8</v>
+      </c>
+      <c r="G13" s="22">
+        <v>6756727.5</v>
+      </c>
+      <c r="H13" s="22">
+        <v>474009.8</v>
+      </c>
+      <c r="I13" s="22">
+        <v>169708.2</v>
+      </c>
+      <c r="J13" s="22">
+        <v>1111867.5</v>
+      </c>
+      <c r="K13" s="22">
+        <v>2622471.2000000002</v>
+      </c>
+      <c r="L13" s="22">
+        <v>686409.1</v>
+      </c>
+      <c r="M13" s="22">
+        <v>170829.5</v>
+      </c>
+      <c r="N13" s="22">
+        <v>104707.9</v>
+      </c>
+      <c r="O13" s="22">
+        <v>388375</v>
+      </c>
+      <c r="P13" s="22">
+        <v>1111898.3999999999</v>
+      </c>
+      <c r="Q13" s="22">
+        <v>299501.7</v>
+      </c>
+      <c r="R13" s="22">
+        <v>156211</v>
+      </c>
+      <c r="S13" s="22">
+        <v>436507.6</v>
+      </c>
+      <c r="T13" s="22">
+        <v>429097.6</v>
+      </c>
+      <c r="U13" s="22">
+        <v>335333.2</v>
+      </c>
+      <c r="V13" s="22">
+        <v>100335.7</v>
+      </c>
+      <c r="W13" s="22">
+        <v>204911.5</v>
+      </c>
+      <c r="X13" s="22">
+        <v>15023.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="47">
+        <v>39</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="22">
+        <v>9747433.4000000004</v>
+      </c>
+      <c r="D14" s="22">
+        <v>1070370.2</v>
+      </c>
+      <c r="E14" s="22">
+        <v>3752869.1</v>
+      </c>
+      <c r="F14" s="22">
+        <v>931328.7</v>
+      </c>
+      <c r="G14" s="22">
+        <v>2692840.1</v>
+      </c>
+      <c r="H14" s="22">
+        <v>100450.9</v>
+      </c>
+      <c r="I14" s="22">
+        <v>28249.4</v>
+      </c>
+      <c r="J14" s="22">
+        <v>710109.3</v>
+      </c>
+      <c r="K14" s="22">
+        <v>1306301.8999999999</v>
+      </c>
+      <c r="L14" s="22">
+        <v>608479.19999999995</v>
+      </c>
+      <c r="M14" s="22">
+        <v>65949.3</v>
+      </c>
+      <c r="N14" s="22">
+        <v>51989.4</v>
+      </c>
+      <c r="O14" s="22">
+        <v>284519.2</v>
+      </c>
+      <c r="P14" s="22">
+        <v>702383.1</v>
+      </c>
+      <c r="Q14" s="22">
+        <v>95961.9</v>
+      </c>
+      <c r="R14" s="22">
+        <v>72679.7</v>
+      </c>
+      <c r="S14" s="22">
+        <v>331766.3</v>
+      </c>
+      <c r="T14" s="22">
+        <v>313070.90000000002</v>
+      </c>
+      <c r="U14" s="22">
+        <v>199635.3</v>
+      </c>
+      <c r="V14" s="22">
+        <v>43543</v>
+      </c>
+      <c r="W14" s="22">
+        <v>132539</v>
+      </c>
+      <c r="X14" s="22">
+        <v>5266.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="47">
+        <v>43</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="22">
+        <v>4836393.7</v>
+      </c>
+      <c r="D15" s="22">
+        <v>273947.3</v>
+      </c>
+      <c r="E15" s="22">
+        <v>1162521.3999999999</v>
+      </c>
+      <c r="F15" s="22">
+        <v>701502.1</v>
+      </c>
+      <c r="G15" s="22">
+        <v>364978</v>
+      </c>
+      <c r="H15" s="22">
+        <v>78244</v>
+      </c>
+      <c r="I15" s="22">
+        <v>17797.3</v>
+      </c>
+      <c r="J15" s="22">
+        <v>594661.69999999995</v>
+      </c>
+      <c r="K15" s="22">
+        <v>565080.1</v>
+      </c>
+      <c r="L15" s="22">
+        <v>321791.59999999998</v>
+      </c>
+      <c r="M15" s="22">
+        <v>60926.400000000001</v>
+      </c>
+      <c r="N15" s="22">
+        <v>23359.8</v>
+      </c>
+      <c r="O15" s="22">
+        <v>111563.1</v>
+      </c>
+      <c r="P15" s="22">
+        <v>430755.9</v>
+      </c>
+      <c r="Q15" s="22">
+        <v>101669.6</v>
+      </c>
+      <c r="R15" s="22">
+        <v>43097.2</v>
+      </c>
+      <c r="S15" s="22">
+        <v>374953.9</v>
+      </c>
+      <c r="T15" s="22">
+        <v>390184.7</v>
+      </c>
+      <c r="U15" s="22">
+        <v>217908.1</v>
+      </c>
+      <c r="V15" s="22">
+        <v>34805.800000000003</v>
+      </c>
+      <c r="W15" s="22">
+        <v>121928.8</v>
+      </c>
+      <c r="X15" s="22">
+        <v>7238.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="47">
+        <v>47</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="22">
+        <v>8025333.5999999996</v>
+      </c>
+      <c r="D16" s="22">
+        <v>57690.7</v>
+      </c>
+      <c r="E16" s="22">
+        <v>3538447.6</v>
+      </c>
+      <c r="F16" s="22">
+        <v>2756931.7</v>
+      </c>
+      <c r="G16" s="22">
+        <v>391853</v>
+      </c>
+      <c r="H16" s="22">
+        <v>334818.5</v>
+      </c>
+      <c r="I16" s="22">
+        <v>54844.4</v>
+      </c>
+      <c r="J16" s="22">
+        <v>690621.1</v>
+      </c>
+      <c r="K16" s="22">
+        <v>643013</v>
+      </c>
+      <c r="L16" s="22">
+        <v>629207</v>
+      </c>
+      <c r="M16" s="22">
+        <v>165541.9</v>
+      </c>
+      <c r="N16" s="22">
+        <v>40172.6</v>
+      </c>
+      <c r="O16" s="22">
+        <v>177930</v>
+      </c>
+      <c r="P16" s="22">
+        <v>694373.9</v>
+      </c>
+      <c r="Q16" s="22">
+        <v>174463.8</v>
+      </c>
+      <c r="R16" s="22">
+        <v>170303</v>
+      </c>
+      <c r="S16" s="22">
+        <v>321365.7</v>
+      </c>
+      <c r="T16" s="22">
+        <v>329299.7</v>
+      </c>
+      <c r="U16" s="22">
+        <v>176868.9</v>
+      </c>
+      <c r="V16" s="22">
+        <v>55374.8</v>
+      </c>
+      <c r="W16" s="22">
+        <v>149768.20000000001</v>
+      </c>
+      <c r="X16" s="22">
+        <v>10891.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="47">
+        <v>55</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="22">
+        <v>10322340.199999999</v>
+      </c>
+      <c r="D17" s="22">
+        <v>681573.1</v>
+      </c>
+      <c r="E17" s="22">
+        <v>4813472.9000000004</v>
+      </c>
+      <c r="F17" s="22">
+        <v>1279260.3</v>
+      </c>
+      <c r="G17" s="22">
+        <v>2789099.5</v>
+      </c>
+      <c r="H17" s="22">
+        <v>688981.5</v>
+      </c>
+      <c r="I17" s="22">
+        <v>56131.6</v>
+      </c>
+      <c r="J17" s="22">
+        <v>730896.2</v>
+      </c>
+      <c r="K17" s="22">
+        <v>1384307.4</v>
+      </c>
+      <c r="L17" s="22">
+        <v>434218</v>
+      </c>
+      <c r="M17" s="22">
+        <v>88282.4</v>
+      </c>
+      <c r="N17" s="22">
+        <v>42277.7</v>
+      </c>
+      <c r="O17" s="22">
+        <v>203161.4</v>
+      </c>
+      <c r="P17" s="22">
+        <v>664445.30000000005</v>
+      </c>
+      <c r="Q17" s="22">
+        <v>161619.4</v>
+      </c>
+      <c r="R17" s="22">
+        <v>99968.7</v>
+      </c>
+      <c r="S17" s="22">
+        <v>309571</v>
+      </c>
+      <c r="T17" s="22">
+        <v>283436.3</v>
+      </c>
+      <c r="U17" s="22">
+        <v>221847.8</v>
+      </c>
+      <c r="V17" s="22">
+        <v>64397.3</v>
+      </c>
+      <c r="W17" s="22">
+        <v>106791.4</v>
+      </c>
+      <c r="X17" s="22">
+        <v>32073.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="47">
+        <v>59</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="22">
+        <v>5453163.9000000004</v>
+      </c>
+      <c r="D18" s="22">
+        <v>1284026.2</v>
+      </c>
+      <c r="E18" s="22">
+        <v>1152336</v>
+      </c>
+      <c r="F18" s="22">
+        <v>23869.4</v>
+      </c>
+      <c r="G18" s="22">
+        <v>1009136.4</v>
+      </c>
+      <c r="H18" s="22">
+        <v>96865.2</v>
+      </c>
+      <c r="I18" s="22">
+        <v>22465</v>
+      </c>
+      <c r="J18" s="22">
+        <v>445123.8</v>
+      </c>
+      <c r="K18" s="22">
+        <v>731981.3</v>
+      </c>
+      <c r="L18" s="22">
+        <v>355758.2</v>
+      </c>
+      <c r="M18" s="22">
+        <v>33761.1</v>
+      </c>
+      <c r="N18" s="22">
+        <v>31882.3</v>
+      </c>
+      <c r="O18" s="22">
+        <v>130118.9</v>
+      </c>
+      <c r="P18" s="22">
+        <v>432776.3</v>
+      </c>
+      <c r="Q18" s="22">
+        <v>65710.899999999994</v>
+      </c>
+      <c r="R18" s="22">
+        <v>42735.9</v>
+      </c>
+      <c r="S18" s="22">
+        <v>269538.3</v>
+      </c>
+      <c r="T18" s="22">
+        <v>229152.4</v>
+      </c>
+      <c r="U18" s="22">
+        <v>144635.1</v>
+      </c>
+      <c r="V18" s="22">
+        <v>35045.599999999999</v>
+      </c>
+      <c r="W18" s="22">
+        <v>67454.5</v>
+      </c>
+      <c r="X18" s="22">
+        <v>1127.0999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="47">
+        <v>61</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="22">
+        <v>9018280.5999999996</v>
+      </c>
+      <c r="D19" s="22">
+        <v>1411718.9</v>
+      </c>
+      <c r="E19" s="22">
+        <v>1892762.7</v>
+      </c>
+      <c r="F19" s="22">
+        <v>909136.9</v>
+      </c>
+      <c r="G19" s="22">
+        <v>870069</v>
+      </c>
+      <c r="H19" s="22">
+        <v>98995.7</v>
+      </c>
+      <c r="I19" s="22">
+        <v>14561.1</v>
+      </c>
+      <c r="J19" s="22">
+        <v>982965.7</v>
+      </c>
+      <c r="K19" s="22">
+        <v>572168.4</v>
+      </c>
+      <c r="L19" s="22">
+        <v>326835.90000000002</v>
+      </c>
+      <c r="M19" s="22">
+        <v>109729.1</v>
+      </c>
+      <c r="N19" s="22">
+        <v>25162.799999999999</v>
+      </c>
+      <c r="O19" s="22">
+        <v>124719.3</v>
+      </c>
+      <c r="P19" s="22">
+        <v>1024051.8</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>163599.4</v>
+      </c>
+      <c r="R19" s="22">
+        <v>43438.5</v>
+      </c>
+      <c r="S19" s="22">
+        <v>682753.4</v>
+      </c>
+      <c r="T19" s="22">
+        <v>883999.5</v>
+      </c>
+      <c r="U19" s="22">
+        <v>377249.7</v>
+      </c>
+      <c r="V19" s="22">
+        <v>94704.1</v>
+      </c>
+      <c r="W19" s="22">
+        <v>291940.40000000002</v>
+      </c>
+      <c r="X19" s="22">
+        <v>10481</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="47">
+        <v>62</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="22">
+        <v>5737365.5</v>
+      </c>
+      <c r="D20" s="22">
+        <v>84817.2</v>
+      </c>
+      <c r="E20" s="22">
+        <v>4047268.1</v>
+      </c>
+      <c r="F20" s="22">
+        <v>1157578.8</v>
+      </c>
+      <c r="G20" s="22">
+        <v>2773805.6</v>
+      </c>
+      <c r="H20" s="22">
+        <v>106444.2</v>
+      </c>
+      <c r="I20" s="22">
+        <v>9439.5</v>
+      </c>
+      <c r="J20" s="22">
+        <v>305396</v>
+      </c>
+      <c r="K20" s="22">
+        <v>150249.9</v>
+      </c>
+      <c r="L20" s="22">
+        <v>224523</v>
+      </c>
+      <c r="M20" s="22">
+        <v>24896.400000000001</v>
+      </c>
+      <c r="N20" s="22">
+        <v>8569.2999999999993</v>
+      </c>
+      <c r="O20" s="22">
+        <v>260079.1</v>
+      </c>
+      <c r="P20" s="22">
+        <v>213285.1</v>
+      </c>
+      <c r="Q20" s="22">
+        <v>105328.9</v>
+      </c>
+      <c r="R20" s="22">
+        <v>38148.5</v>
+      </c>
+      <c r="S20" s="22">
+        <v>111999.1</v>
+      </c>
+      <c r="T20" s="22">
+        <v>72724.899999999994</v>
+      </c>
+      <c r="U20" s="22">
+        <v>44051.9</v>
+      </c>
+      <c r="V20" s="22">
+        <v>14361.7</v>
+      </c>
+      <c r="W20" s="22">
+        <v>30965.8</v>
+      </c>
+      <c r="X20" s="22">
+        <v>700.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="47">
+        <v>63</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="22">
+        <v>9862242.4000000004</v>
+      </c>
+      <c r="D21" s="22">
+        <v>661232.80000000005</v>
+      </c>
+      <c r="E21" s="22">
+        <v>4648490.5999999996</v>
+      </c>
+      <c r="F21" s="22">
+        <v>974806.2</v>
+      </c>
+      <c r="G21" s="22">
+        <v>3472889.1</v>
+      </c>
+      <c r="H21" s="22">
+        <v>176767.2</v>
+      </c>
+      <c r="I21" s="22">
+        <v>24028.1</v>
+      </c>
+      <c r="J21" s="22">
+        <v>683468.2</v>
+      </c>
+      <c r="K21" s="22">
+        <v>1552830.1</v>
+      </c>
+      <c r="L21" s="22">
+        <v>186242.7</v>
+      </c>
+      <c r="M21" s="22">
+        <v>82628.600000000006</v>
+      </c>
+      <c r="N21" s="22">
+        <v>53921</v>
+      </c>
+      <c r="O21" s="22">
+        <v>207651.1</v>
+      </c>
+      <c r="P21" s="22">
+        <v>550090.19999999995</v>
+      </c>
+      <c r="Q21" s="22">
+        <v>177946.3</v>
+      </c>
+      <c r="R21" s="22">
+        <v>77796.2</v>
+      </c>
+      <c r="S21" s="22">
+        <v>327984.3</v>
+      </c>
+      <c r="T21" s="22">
+        <v>269140</v>
+      </c>
+      <c r="U21" s="22">
+        <v>219831.4</v>
+      </c>
+      <c r="V21" s="22">
+        <v>47471.9</v>
+      </c>
+      <c r="W21" s="22">
+        <v>114800.7</v>
+      </c>
+      <c r="X21" s="22">
+        <v>716.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="47">
+        <v>71</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="22">
+        <v>28873169.899999999</v>
+      </c>
+      <c r="D22" s="22">
+        <v>17537</v>
+      </c>
+      <c r="E22" s="22">
+        <v>3786610.4</v>
+      </c>
+      <c r="F22" s="22">
+        <v>34.4</v>
+      </c>
+      <c r="G22" s="22">
+        <v>3593990.7</v>
+      </c>
+      <c r="H22" s="22">
+        <v>149836.79999999999</v>
+      </c>
+      <c r="I22" s="22">
+        <v>42748.5</v>
+      </c>
+      <c r="J22" s="22">
+        <v>2258126.1</v>
+      </c>
+      <c r="K22" s="22">
+        <v>6376001.5</v>
+      </c>
+      <c r="L22" s="22">
+        <v>2475910.2000000002</v>
+      </c>
+      <c r="M22" s="22">
+        <v>896922.3</v>
+      </c>
+      <c r="N22" s="22">
+        <v>1721187.7</v>
+      </c>
+      <c r="O22" s="22">
+        <v>1280755.6000000001</v>
+      </c>
+      <c r="P22" s="22">
+        <v>3439054.8</v>
+      </c>
+      <c r="Q22" s="22">
+        <v>1523270.4</v>
+      </c>
+      <c r="R22" s="22">
+        <v>1148811.5</v>
+      </c>
+      <c r="S22" s="22">
+        <v>916434.1</v>
+      </c>
+      <c r="T22" s="22">
+        <v>880529.7</v>
+      </c>
+      <c r="U22" s="22">
+        <v>971995.3</v>
+      </c>
+      <c r="V22" s="22">
+        <v>400728.7</v>
+      </c>
+      <c r="W22" s="22">
+        <v>650436.6</v>
+      </c>
+      <c r="X22" s="22">
+        <v>128858</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="47">
+        <v>75</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="22">
+        <v>49267864</v>
+      </c>
+      <c r="D23" s="22">
+        <v>35122.5</v>
+      </c>
+      <c r="E23" s="22">
+        <v>2917734</v>
+      </c>
+      <c r="F23" s="22">
+        <v>0</v>
+      </c>
+      <c r="G23" s="22">
+        <v>2501290.1</v>
+      </c>
+      <c r="H23" s="22">
+        <v>363220.1</v>
+      </c>
+      <c r="I23" s="22">
+        <v>53223.8</v>
+      </c>
+      <c r="J23" s="22">
+        <v>1784014</v>
+      </c>
+      <c r="K23" s="22">
+        <v>15973373.6</v>
+      </c>
+      <c r="L23" s="22">
+        <v>3774774.5</v>
+      </c>
+      <c r="M23" s="22">
+        <v>1202502.5</v>
+      </c>
+      <c r="N23" s="22">
+        <v>3545146.4</v>
+      </c>
+      <c r="O23" s="22">
+        <v>3788091.1</v>
+      </c>
+      <c r="P23" s="22">
+        <v>5490499.5999999996</v>
+      </c>
+      <c r="Q23" s="22">
+        <v>3048351.1</v>
+      </c>
+      <c r="R23" s="22">
+        <v>1498145.8</v>
+      </c>
+      <c r="S23" s="22">
+        <v>982791.3</v>
+      </c>
+      <c r="T23" s="22">
+        <v>1226352</v>
+      </c>
+      <c r="U23" s="22">
+        <v>1284214.5</v>
+      </c>
+      <c r="V23" s="22">
+        <v>747513.7</v>
+      </c>
+      <c r="W23" s="22">
+        <v>1953154.8</v>
+      </c>
+      <c r="X23" s="22">
+        <v>16082.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" s="18" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="47">
+        <v>79</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="22">
+        <v>8745394.5</v>
+      </c>
+      <c r="D24" s="22">
+        <v>69292.2</v>
+      </c>
+      <c r="E24" s="22">
+        <v>1646167.5</v>
+      </c>
+      <c r="F24" s="22">
+        <v>2444.1</v>
+      </c>
+      <c r="G24" s="22">
+        <v>1453710.1</v>
+      </c>
+      <c r="H24" s="22">
+        <v>156195.29999999999</v>
+      </c>
+      <c r="I24" s="22">
+        <v>33818</v>
+      </c>
+      <c r="J24" s="22">
+        <v>584455.80000000005</v>
+      </c>
+      <c r="K24" s="22">
+        <v>2360606.4</v>
+      </c>
+      <c r="L24" s="22">
+        <v>509775.1</v>
+      </c>
+      <c r="M24" s="22">
+        <v>87272.1</v>
+      </c>
+      <c r="N24" s="22">
+        <v>47129.8</v>
+      </c>
+      <c r="O24" s="22">
+        <v>199127.4</v>
+      </c>
+      <c r="P24" s="22">
+        <v>1256617.2</v>
+      </c>
+      <c r="Q24" s="22">
+        <v>114763.4</v>
+      </c>
+      <c r="R24" s="22">
+        <v>99083.1</v>
+      </c>
+      <c r="S24" s="22">
+        <v>394949.6</v>
+      </c>
+      <c r="T24" s="22">
+        <v>485823.7</v>
+      </c>
+      <c r="U24" s="22">
+        <v>372875.7</v>
+      </c>
+      <c r="V24" s="22">
+        <v>66556.100000000006</v>
+      </c>
+      <c r="W24" s="22">
+        <v>448405.1</v>
+      </c>
+      <c r="X24" s="22">
+        <v>2494.3000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B1:W1"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="12" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2022 год</vt:lpstr>
       <vt:lpstr>2023 год</vt:lpstr>
       <vt:lpstr>2024 год</vt:lpstr>
+      <vt:lpstr>2025 год</vt:lpstr>
       <vt:lpstr>'2022 год'!Область_печати</vt:lpstr>
       <vt:lpstr>'2023 год'!Область_печати</vt:lpstr>
       <vt:lpstr>'2024 год'!Область_печати</vt:lpstr>
+      <vt:lpstr>'2025 год'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nurhanova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>