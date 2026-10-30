--- v3 (2026-08-31)
+++ v4 (2026-10-30)
@@ -10,75 +10,66 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28995" yWindow="150" windowWidth="26850" windowHeight="12540"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="12450" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name=" 1990-1997" sheetId="4" r:id="rId3"/>
     <sheet name="1998-2007" sheetId="5" r:id="rId4"/>
     <sheet name="2008-2026" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
-  <extLst>
-[...8 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BX4" i="3" l="1"/>
   <c r="BW4" i="3" l="1"/>
   <c r="BV4" i="3" l="1"/>
   <c r="BT4" i="3" l="1"/>
   <c r="BS4" i="3" l="1"/>
   <c r="BR4" i="3" l="1"/>
   <c r="BQ4" i="3"/>
   <c r="BP4" i="3" l="1"/>
   <c r="BO4" i="3" l="1"/>
   <c r="R4" i="3" l="1"/>
   <c r="P4" i="3"/>
   <c r="D4" i="4"/>
   <c r="C4" i="4"/>
   <c r="C4" i="3"/>
   <c r="D4" i="3"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3"/>
   <c r="G4" i="3"/>
   <c r="H4" i="3"/>
   <c r="I4" i="3"/>
   <c r="J4" i="3"/>
   <c r="K4" i="3"/>
   <c r="L4" i="3"/>
   <c r="M4" i="3"/>
   <c r="N4" i="3"/>
   <c r="O4" i="3"/>
@@ -128,51 +119,51 @@
   <c r="BM4" i="3"/>
   <c r="V4" i="3"/>
   <c r="Z4" i="3"/>
   <c r="AH4" i="3"/>
   <c r="AL4" i="3"/>
   <c r="L4" i="5" l="1"/>
   <c r="K4" i="5"/>
   <c r="J4" i="5"/>
   <c r="I4" i="5"/>
   <c r="H4" i="5"/>
   <c r="G4" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="138">
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -766,50 +757,53 @@
     <r>
       <t xml:space="preserve">2021 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>9 months of 2025</t>
   </si>
   <si>
     <t>Suleimenova Zh.K., Kabylbekova A.B.</t>
   </si>
   <si>
     <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>1 quarter of 2026</t>
+  </si>
+  <si>
+    <t>1  half-year of 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1477,82 +1471,82 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512214/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/516069/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/517610/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="61" customWidth="1"/>
-    <col min="2" max="2" width="94.7109375" style="61" customWidth="1"/>
+    <col min="2" max="2" width="86.28515625" style="61" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="61"/>
     <col min="257" max="257" width="44.28515625" style="61" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="61" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="61"/>
     <col min="513" max="513" width="44.28515625" style="61" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="61" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="61"/>
     <col min="769" max="769" width="44.28515625" style="61" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="61" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="61"/>
     <col min="1025" max="1025" width="44.28515625" style="61" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="61" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="61"/>
     <col min="1281" max="1281" width="44.28515625" style="61" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="61" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="61"/>
     <col min="1537" max="1537" width="44.28515625" style="61" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="61" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="61"/>
     <col min="1793" max="1793" width="44.28515625" style="61" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="61" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="61"/>
     <col min="2049" max="2049" width="44.28515625" style="61" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="61" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="61"/>
@@ -1841,59 +1835,59 @@
       <c r="A15" s="70"/>
       <c r="B15" s="65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="71"/>
       <c r="B16" s="64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="62" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>112</v>
       </c>
       <c r="D17" s="63"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="62" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="66">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="62" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="66">
-        <v>46307</v>
+        <v>46416</v>
       </c>
       <c r="D19" s="63"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="62" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="62" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>134</v>
       </c>
       <c r="D21" s="63"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="62" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="39" t="s">
@@ -5497,51 +5491,51 @@
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:O23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BX30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="9"/>
     <col min="2" max="2" width="20.85546875" style="9" customWidth="1"/>
     <col min="3" max="61" width="11" style="9"/>
     <col min="62" max="62" width="12" style="9" customWidth="1"/>
     <col min="63" max="65" width="11" style="9"/>
     <col min="66" max="66" width="11.7109375" style="9" customWidth="1"/>
     <col min="67" max="69" width="11" style="9"/>
     <col min="70" max="70" width="12.28515625" style="9" customWidth="1"/>
     <col min="71" max="71" width="11" style="9"/>
     <col min="72" max="72" width="11.42578125" style="9" customWidth="1"/>
     <col min="73" max="73" width="11" style="9"/>
     <col min="74" max="74" width="11.85546875" style="9" customWidth="1"/>
     <col min="75" max="16384" width="11" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:76" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="14">
         <v>111208</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>19</v>
       </c>
@@ -5552,51 +5546,51 @@
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="8"/>
       <c r="K1" s="7"/>
       <c r="N1" s="8"/>
       <c r="R1" s="8"/>
       <c r="V1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AH1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AP1" s="8"/>
       <c r="AT1" s="8"/>
       <c r="AX1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
     <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="AN2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BO2" s="10"/>
       <c r="BV2" s="10"/>
-      <c r="BW2" s="10" t="s">
+      <c r="BX2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:76" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="47" t="s">
         <v>113</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="53" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="53">
         <v>2008</v>
       </c>
       <c r="G3" s="53" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="53" t="s">
         <v>24</v>
@@ -5780,50 +5774,53 @@
       </c>
       <c r="BP3" s="53" t="s">
         <v>73</v>
       </c>
       <c r="BQ3" s="53" t="s">
         <v>74</v>
       </c>
       <c r="BR3" s="53">
         <v>2024</v>
       </c>
       <c r="BS3" s="53" t="s">
         <v>75</v>
       </c>
       <c r="BT3" s="53" t="s">
         <v>116</v>
       </c>
       <c r="BU3" s="53" t="s">
         <v>133</v>
       </c>
       <c r="BV3" s="53">
         <v>2025</v>
       </c>
       <c r="BW3" s="53" t="s">
         <v>136</v>
       </c>
+      <c r="BX3" s="53" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="4" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="49">
         <f>SUM(C5:C25)</f>
         <v>3207244.4</v>
       </c>
       <c r="D4" s="49">
         <f t="shared" ref="D4:BO4" si="0">SUM(D5:D25)</f>
         <v>7195598.5999999996</v>
       </c>
       <c r="E4" s="49">
         <f t="shared" si="0"/>
         <v>11803580.9</v>
       </c>
       <c r="F4" s="49">
         <f t="shared" si="0"/>
         <v>16052919.199999999</v>
       </c>
       <c r="G4" s="49">
@@ -6071,56 +6068,60 @@
       </c>
       <c r="BP4" s="49">
         <f t="shared" ref="BP4:BR4" si="1">SUM(BP5:BP25)</f>
         <v>52342740.299999997</v>
       </c>
       <c r="BQ4" s="49">
         <f t="shared" si="1"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BR4" s="49">
         <f t="shared" si="1"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BS4" s="49">
         <f>SUM(BS5:BS25)</f>
         <v>30467333.699999999</v>
       </c>
       <c r="BT4" s="49">
         <f t="shared" ref="BT4" si="2">SUM(BT5:BT25)</f>
         <v>61371821.899999999</v>
       </c>
       <c r="BU4" s="59">
         <v>99724898.5</v>
       </c>
       <c r="BV4" s="49">
-        <f t="shared" ref="BV4:BW4" si="3">SUM(BV5:BV25)</f>
+        <f t="shared" ref="BV4:BX4" si="3">SUM(BV5:BV25)</f>
         <v>159608552.90000001</v>
       </c>
       <c r="BW4" s="49">
         <f t="shared" si="3"/>
         <v>34102358.100000001</v>
+      </c>
+      <c r="BX4" s="49">
+        <f t="shared" si="3"/>
+        <v>71215382.400000006</v>
       </c>
     </row>
     <row r="5" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>10</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H5" s="35" t="s">
@@ -6305,51 +6306,53 @@
       </c>
       <c r="BP5" s="42">
         <v>1299791.3999999999</v>
       </c>
       <c r="BQ5" s="41">
         <v>2228186.2999999998</v>
       </c>
       <c r="BR5" s="35">
         <v>3248624</v>
       </c>
       <c r="BS5" s="42">
         <v>730722.7</v>
       </c>
       <c r="BT5" s="42">
         <v>1357521.6</v>
       </c>
       <c r="BU5" s="42">
         <v>2385779.7999999998</v>
       </c>
       <c r="BV5" s="30">
         <v>4128287.9</v>
       </c>
       <c r="BW5" s="30">
         <v>889702.40000000002</v>
       </c>
-      <c r="BX5" s="11"/>
+      <c r="BX5" s="42">
+        <v>1783465.5</v>
+      </c>
     </row>
     <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="35">
         <v>79967.7</v>
       </c>
       <c r="D6" s="35">
         <v>189095.7</v>
       </c>
       <c r="E6" s="35">
         <v>337408</v>
       </c>
       <c r="F6" s="35">
         <v>477641.1</v>
       </c>
       <c r="G6" s="35">
         <v>77091.199999999997</v>
       </c>
       <c r="H6" s="35">
         <v>182173.1</v>
@@ -6533,51 +6536,53 @@
       </c>
       <c r="BP6" s="42">
         <v>1604314.2</v>
       </c>
       <c r="BQ6" s="41">
         <v>2647057.6</v>
       </c>
       <c r="BR6" s="35">
         <v>4200170.2</v>
       </c>
       <c r="BS6" s="42">
         <v>869527.1</v>
       </c>
       <c r="BT6" s="42">
         <v>1791696.6</v>
       </c>
       <c r="BU6" s="42">
         <v>2979672</v>
       </c>
       <c r="BV6" s="30">
         <v>5158095.3</v>
       </c>
       <c r="BW6" s="30">
         <v>986539.6</v>
       </c>
-      <c r="BX6" s="11"/>
+      <c r="BX6" s="42">
+        <v>2191261.7999999998</v>
+      </c>
     </row>
     <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>15</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="35">
         <v>173391.9</v>
       </c>
       <c r="D7" s="35">
         <v>397963.6</v>
       </c>
       <c r="E7" s="35">
         <v>625767.69999999995</v>
       </c>
       <c r="F7" s="35">
         <v>871514.3</v>
       </c>
       <c r="G7" s="35">
         <v>140519.29999999999</v>
       </c>
       <c r="H7" s="35">
         <v>322760.09999999998</v>
@@ -6761,51 +6766,53 @@
       </c>
       <c r="BP7" s="42">
         <v>2291102.2000000002</v>
       </c>
       <c r="BQ7" s="41">
         <v>3599622.7</v>
       </c>
       <c r="BR7" s="35">
         <v>4960038</v>
       </c>
       <c r="BS7" s="42">
         <v>1167811.3999999999</v>
       </c>
       <c r="BT7" s="42">
         <v>2490253.5</v>
       </c>
       <c r="BU7" s="42">
         <v>4087087.7</v>
       </c>
       <c r="BV7" s="30">
         <v>5246041.5999999996</v>
       </c>
       <c r="BW7" s="30">
         <v>1335679.8</v>
       </c>
-      <c r="BX7" s="11"/>
+      <c r="BX7" s="42">
+        <v>2809785.3</v>
+      </c>
     </row>
     <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="35">
         <v>119678.8</v>
       </c>
       <c r="D8" s="35">
         <v>279238.2</v>
       </c>
       <c r="E8" s="35">
         <v>475232.5</v>
       </c>
       <c r="F8" s="35">
         <v>677309.2</v>
       </c>
       <c r="G8" s="35">
         <v>127342.9</v>
       </c>
       <c r="H8" s="35">
         <v>304008</v>
@@ -6989,51 +6996,53 @@
       </c>
       <c r="BP8" s="42">
         <v>2406534.7999999998</v>
       </c>
       <c r="BQ8" s="41">
         <v>3778763.1</v>
       </c>
       <c r="BR8" s="35">
         <v>6040608.5999999996</v>
       </c>
       <c r="BS8" s="42">
         <v>1457988.9</v>
       </c>
       <c r="BT8" s="42">
         <v>2946232.8</v>
       </c>
       <c r="BU8" s="42">
         <v>4677463</v>
       </c>
       <c r="BV8" s="30">
         <v>6792939.5</v>
       </c>
       <c r="BW8" s="30">
         <v>1619025.6</v>
       </c>
-      <c r="BX8" s="11"/>
+      <c r="BX8" s="42">
+        <v>3276555.7</v>
+      </c>
     </row>
     <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="35">
         <v>390546.6</v>
       </c>
       <c r="D9" s="35">
         <v>890094.6</v>
       </c>
       <c r="E9" s="35">
         <v>1411629.9</v>
       </c>
       <c r="F9" s="35">
         <v>1798474.7</v>
       </c>
       <c r="G9" s="35">
         <v>369858.7</v>
       </c>
       <c r="H9" s="35">
         <v>780683.2</v>
@@ -7217,51 +7226,53 @@
       </c>
       <c r="BP9" s="42">
         <v>6661463.2999999998</v>
       </c>
       <c r="BQ9" s="41">
         <v>9864759.3000000007</v>
       </c>
       <c r="BR9" s="35">
         <v>14981586.300000001</v>
       </c>
       <c r="BS9" s="42">
         <v>3353161.7</v>
       </c>
       <c r="BT9" s="42">
         <v>7485078.7000000002</v>
       </c>
       <c r="BU9" s="42">
         <v>11546368.9</v>
       </c>
       <c r="BV9" s="30">
         <v>16645678.800000001</v>
       </c>
       <c r="BW9" s="30">
         <v>3171217.3</v>
       </c>
-      <c r="BX9" s="11"/>
+      <c r="BX9" s="42">
+        <v>8298543.9000000004</v>
+      </c>
     </row>
     <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>27</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="35">
         <v>178022.5</v>
       </c>
       <c r="D10" s="35">
         <v>415488.8</v>
       </c>
       <c r="E10" s="35">
         <v>623258.1</v>
       </c>
       <c r="F10" s="35">
         <v>826546.2</v>
       </c>
       <c r="G10" s="35">
         <v>144914.6</v>
       </c>
       <c r="H10" s="35">
         <v>327732.90000000002</v>
@@ -7445,51 +7456,53 @@
       </c>
       <c r="BP10" s="42">
         <v>2146896.1</v>
       </c>
       <c r="BQ10" s="41">
         <v>3351046.7</v>
       </c>
       <c r="BR10" s="35">
         <v>4722419</v>
       </c>
       <c r="BS10" s="42">
         <v>1290420.2</v>
       </c>
       <c r="BT10" s="42">
         <v>2206170.2000000002</v>
       </c>
       <c r="BU10" s="42">
         <v>3505277.1</v>
       </c>
       <c r="BV10" s="30">
         <v>4984664</v>
       </c>
       <c r="BW10" s="30">
         <v>1188658.2</v>
       </c>
-      <c r="BX10" s="11"/>
+      <c r="BX10" s="42">
+        <v>2502004.9</v>
+      </c>
     </row>
     <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="46">
         <v>31</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="35">
         <v>55898.7</v>
       </c>
       <c r="D11" s="35">
         <v>131328.4</v>
       </c>
       <c r="E11" s="35">
         <v>229741</v>
       </c>
       <c r="F11" s="35">
         <v>324806.7</v>
       </c>
       <c r="G11" s="35">
         <v>64192.1</v>
       </c>
       <c r="H11" s="35">
         <v>152938.20000000001</v>
@@ -7673,51 +7686,53 @@
       </c>
       <c r="BP11" s="42">
         <v>1403328.4</v>
       </c>
       <c r="BQ11" s="41">
         <v>2226048.7000000002</v>
       </c>
       <c r="BR11" s="35">
         <v>3150409.7</v>
       </c>
       <c r="BS11" s="42">
         <v>690902.3</v>
       </c>
       <c r="BT11" s="42">
         <v>1550553</v>
       </c>
       <c r="BU11" s="42">
         <v>2632914.6</v>
       </c>
       <c r="BV11" s="30">
         <v>3341625.8</v>
       </c>
       <c r="BW11" s="30">
         <v>763998.1</v>
       </c>
-      <c r="BX11" s="11"/>
+      <c r="BX11" s="42">
+        <v>1662953.8</v>
+      </c>
     </row>
     <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="46">
         <v>33</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>115</v>
@@ -7901,51 +7916,53 @@
       </c>
       <c r="BP12" s="42">
         <v>781003.4</v>
       </c>
       <c r="BQ12" s="41">
         <v>1402035.3</v>
       </c>
       <c r="BR12" s="35">
         <v>2227944.1</v>
       </c>
       <c r="BS12" s="42">
         <v>458825.4</v>
       </c>
       <c r="BT12" s="42">
         <v>957421</v>
       </c>
       <c r="BU12" s="42">
         <v>1665187.3</v>
       </c>
       <c r="BV12" s="30">
         <v>2507485.9</v>
       </c>
       <c r="BW12" s="30">
         <v>488004.7</v>
       </c>
-      <c r="BX12" s="11"/>
+      <c r="BX12" s="42">
+        <v>1093958.8</v>
+      </c>
     </row>
     <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="46">
         <v>35</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="35">
         <v>311298.2</v>
       </c>
       <c r="D13" s="35">
         <v>681952.5</v>
       </c>
       <c r="E13" s="35">
         <v>1064270</v>
       </c>
       <c r="F13" s="35">
         <v>1463026.7</v>
       </c>
       <c r="G13" s="35">
         <v>295393.90000000002</v>
       </c>
       <c r="H13" s="35">
         <v>645555.30000000005</v>
@@ -8129,51 +8146,53 @@
       </c>
       <c r="BP13" s="42">
         <v>3296690.9</v>
       </c>
       <c r="BQ13" s="41">
         <v>5805103</v>
       </c>
       <c r="BR13" s="35">
         <v>9059477.4000000004</v>
       </c>
       <c r="BS13" s="42">
         <v>1900929.8</v>
       </c>
       <c r="BT13" s="42">
         <v>3660902.3999999999</v>
       </c>
       <c r="BU13" s="42">
         <v>6494054.5</v>
       </c>
       <c r="BV13" s="30">
         <v>10367346.199999999</v>
       </c>
       <c r="BW13" s="30">
         <v>2340127.6</v>
       </c>
-      <c r="BX13" s="11"/>
+      <c r="BX13" s="42">
+        <v>4340263</v>
+      </c>
     </row>
     <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="46">
         <v>39</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="35">
         <v>119317.7</v>
       </c>
       <c r="D14" s="35">
         <v>272775.09999999998</v>
       </c>
       <c r="E14" s="35">
         <v>527560.19999999995</v>
       </c>
       <c r="F14" s="35">
         <v>704281.2</v>
       </c>
       <c r="G14" s="35">
         <v>114095.6</v>
       </c>
       <c r="H14" s="35">
         <v>259167.1</v>
@@ -8357,51 +8376,53 @@
       </c>
       <c r="BP14" s="42">
         <v>1771516.7</v>
       </c>
       <c r="BQ14" s="41">
         <v>3052487</v>
       </c>
       <c r="BR14" s="35">
         <v>4969559.0999999996</v>
       </c>
       <c r="BS14" s="42">
         <v>1063389.6000000001</v>
       </c>
       <c r="BT14" s="42">
         <v>2014299.4</v>
       </c>
       <c r="BU14" s="42">
         <v>3523341.4</v>
       </c>
       <c r="BV14" s="30">
         <v>6080972</v>
       </c>
       <c r="BW14" s="30">
         <v>1167700.3999999999</v>
       </c>
-      <c r="BX14" s="11"/>
+      <c r="BX14" s="42">
+        <v>2307385.6</v>
+      </c>
     </row>
     <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="46">
         <v>43</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="35">
         <v>132754.5</v>
       </c>
       <c r="D15" s="35">
         <v>361662.6</v>
       </c>
       <c r="E15" s="35">
         <v>543110</v>
       </c>
       <c r="F15" s="35">
         <v>685211.4</v>
       </c>
       <c r="G15" s="35">
         <v>100773.7</v>
       </c>
       <c r="H15" s="35">
         <v>237310.5</v>
@@ -8585,51 +8606,53 @@
       </c>
       <c r="BP15" s="42">
         <v>1300409.7</v>
       </c>
       <c r="BQ15" s="41">
         <v>2101681.5</v>
       </c>
       <c r="BR15" s="35">
         <v>3073851.3</v>
       </c>
       <c r="BS15" s="42">
         <v>640317.9</v>
       </c>
       <c r="BT15" s="42">
         <v>1393168.7</v>
       </c>
       <c r="BU15" s="42">
         <v>2236492.5</v>
       </c>
       <c r="BV15" s="30">
         <v>3051041.2</v>
       </c>
       <c r="BW15" s="30">
         <v>631395.69999999995</v>
       </c>
-      <c r="BX15" s="11"/>
+      <c r="BX15" s="42">
+        <v>1497602.2</v>
+      </c>
     </row>
     <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="46">
         <v>47</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="35">
         <v>231344.1</v>
       </c>
       <c r="D16" s="35">
         <v>569776.69999999995</v>
       </c>
       <c r="E16" s="35">
         <v>883495</v>
       </c>
       <c r="F16" s="35">
         <v>1095816.2</v>
       </c>
       <c r="G16" s="35">
         <v>193300.6</v>
       </c>
       <c r="H16" s="35">
         <v>446258.3</v>
@@ -8813,51 +8836,53 @@
       </c>
       <c r="BP16" s="42">
         <v>2217360.6</v>
       </c>
       <c r="BQ16" s="41">
         <v>3654775.7</v>
       </c>
       <c r="BR16" s="35">
         <v>5005139</v>
       </c>
       <c r="BS16" s="42">
         <v>1025644</v>
       </c>
       <c r="BT16" s="42">
         <v>2469674.2000000002</v>
       </c>
       <c r="BU16" s="42">
         <v>4073560.4</v>
       </c>
       <c r="BV16" s="30">
         <v>5541598.9000000004</v>
       </c>
       <c r="BW16" s="30">
         <v>1158468.3999999999</v>
       </c>
-      <c r="BX16" s="11"/>
+      <c r="BX16" s="42">
+        <v>2888956.8</v>
+      </c>
     </row>
     <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="46">
         <v>51</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="35">
         <v>131140.5</v>
       </c>
       <c r="D17" s="35">
         <v>296046.90000000002</v>
       </c>
       <c r="E17" s="35">
         <v>527670.6</v>
       </c>
       <c r="F17" s="35">
         <v>731382.9</v>
       </c>
       <c r="G17" s="35">
         <v>146099.70000000001</v>
       </c>
       <c r="H17" s="35">
         <v>360826.1</v>
@@ -9041,50 +9066,53 @@
       </c>
       <c r="BP17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BQ17" s="41" t="s">
         <v>115</v>
       </c>
       <c r="BR17" s="40" t="s">
         <v>115</v>
       </c>
       <c r="BS17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BT17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BU17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BV17" s="41" t="s">
         <v>115</v>
       </c>
       <c r="BW17" s="41" t="s">
         <v>115</v>
       </c>
+      <c r="BX17" s="42" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="35">
         <v>166788.6</v>
       </c>
       <c r="D18" s="35">
         <v>386623.9</v>
       </c>
       <c r="E18" s="35">
         <v>609764.1</v>
       </c>
       <c r="F18" s="35">
         <v>862422.1</v>
       </c>
       <c r="G18" s="35">
         <v>167204.9</v>
       </c>
       <c r="H18" s="35">
         <v>350618.9</v>
@@ -9268,51 +9296,53 @@
       </c>
       <c r="BP18" s="42">
         <v>1815468</v>
       </c>
       <c r="BQ18" s="41">
         <v>3026319.9</v>
       </c>
       <c r="BR18" s="35">
         <v>5150822.2</v>
       </c>
       <c r="BS18" s="42">
         <v>1120511.5</v>
       </c>
       <c r="BT18" s="42">
         <v>2146332.4</v>
       </c>
       <c r="BU18" s="42">
         <v>3495387.8</v>
       </c>
       <c r="BV18" s="60">
         <v>6357587.0999999996</v>
       </c>
       <c r="BW18" s="60">
         <v>1438391.3</v>
       </c>
-      <c r="BX18" s="11"/>
+      <c r="BX18" s="42">
+        <v>2903171</v>
+      </c>
     </row>
     <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="46">
         <v>59</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="35">
         <v>62612.7</v>
       </c>
       <c r="D19" s="35">
         <v>138587.20000000001</v>
       </c>
       <c r="E19" s="35">
         <v>282317.2</v>
       </c>
       <c r="F19" s="35">
         <v>403003.3</v>
       </c>
       <c r="G19" s="35">
         <v>59156.3</v>
       </c>
       <c r="H19" s="35">
         <v>136230.5</v>
@@ -9496,51 +9526,53 @@
       </c>
       <c r="BP19" s="42">
         <v>965108.2</v>
       </c>
       <c r="BQ19" s="41">
         <v>1809191.2</v>
       </c>
       <c r="BR19" s="35">
         <v>2621212.1</v>
       </c>
       <c r="BS19" s="42">
         <v>496860.3</v>
       </c>
       <c r="BT19" s="42">
         <v>1054876.8999999999</v>
       </c>
       <c r="BU19" s="42">
         <v>2028021.9</v>
       </c>
       <c r="BV19" s="60">
         <v>3430760</v>
       </c>
       <c r="BW19" s="60">
         <v>615671.19999999995</v>
       </c>
-      <c r="BX19" s="11"/>
+      <c r="BX19" s="42">
+        <v>1265297.3999999999</v>
+      </c>
     </row>
     <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>61</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>130</v>
       </c>
       <c r="C20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H20" s="35" t="s">
         <v>115</v>
@@ -9724,51 +9756,53 @@
       </c>
       <c r="BP20" s="42">
         <v>1757351.2</v>
       </c>
       <c r="BQ20" s="41">
         <v>3162813.7</v>
       </c>
       <c r="BR20" s="35">
         <v>4673463.8</v>
       </c>
       <c r="BS20" s="42">
         <v>1053912.6000000001</v>
       </c>
       <c r="BT20" s="42">
         <v>2056328.7</v>
       </c>
       <c r="BU20" s="42">
         <v>3585857</v>
       </c>
       <c r="BV20" s="60">
         <v>5396307.0999999996</v>
       </c>
       <c r="BW20" s="60">
         <v>1129960.3999999999</v>
       </c>
-      <c r="BX20" s="11"/>
+      <c r="BX20" s="42">
+        <v>2353700.9</v>
+      </c>
     </row>
     <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>62</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>115</v>
@@ -9952,51 +9986,53 @@
       </c>
       <c r="BP21" s="42">
         <v>798910.2</v>
       </c>
       <c r="BQ21" s="41">
         <v>1361367.8</v>
       </c>
       <c r="BR21" s="35">
         <v>2487597.6</v>
       </c>
       <c r="BS21" s="42">
         <v>512018.9</v>
       </c>
       <c r="BT21" s="42">
         <v>1009513.7</v>
       </c>
       <c r="BU21" s="42">
         <v>1640955.7</v>
       </c>
       <c r="BV21" s="60">
         <v>3045355.8</v>
       </c>
       <c r="BW21" s="60">
         <v>675942.1</v>
       </c>
-      <c r="BX21" s="11"/>
+      <c r="BX21" s="42">
+        <v>1221519.1000000001</v>
+      </c>
     </row>
     <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>63</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="35">
         <v>196868.4</v>
       </c>
       <c r="D22" s="35">
         <v>420668.3</v>
       </c>
       <c r="E22" s="35">
         <v>671412.7</v>
       </c>
       <c r="F22" s="35">
         <v>890040.7</v>
       </c>
       <c r="G22" s="35">
         <v>183177.2</v>
       </c>
       <c r="H22" s="35">
         <v>395777.2</v>
@@ -10180,51 +10216,53 @@
       </c>
       <c r="BP22" s="42">
         <v>1906711</v>
       </c>
       <c r="BQ22" s="41">
         <v>3336587.8</v>
       </c>
       <c r="BR22" s="35">
         <v>5035142</v>
       </c>
       <c r="BS22" s="42">
         <v>1128656.3999999999</v>
       </c>
       <c r="BT22" s="42">
         <v>2211495.4</v>
       </c>
       <c r="BU22" s="42">
         <v>3512881.2</v>
       </c>
       <c r="BV22" s="60">
         <v>5846091.2999999998</v>
       </c>
       <c r="BW22" s="60">
         <v>1359032.1</v>
       </c>
-      <c r="BX22" s="11"/>
+      <c r="BX22" s="42">
+        <v>2595893</v>
+      </c>
     </row>
     <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>71</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="35">
         <v>265541.09999999998</v>
       </c>
       <c r="D23" s="35">
         <v>592786.4</v>
       </c>
       <c r="E23" s="35">
         <v>1039629.5</v>
       </c>
       <c r="F23" s="35">
         <v>1291813.2</v>
       </c>
       <c r="G23" s="35">
         <v>264525.5</v>
       </c>
       <c r="H23" s="35">
         <v>541492.19999999995</v>
@@ -10408,51 +10446,53 @@
       </c>
       <c r="BP23" s="42">
         <v>5454843.9000000004</v>
       </c>
       <c r="BQ23" s="41">
         <v>9201576.5</v>
       </c>
       <c r="BR23" s="35">
         <v>15051922</v>
       </c>
       <c r="BS23" s="42">
         <v>3501070.3</v>
       </c>
       <c r="BT23" s="42">
         <v>6793574</v>
       </c>
       <c r="BU23" s="42">
         <v>11550174.199999999</v>
       </c>
       <c r="BV23" s="60">
         <v>19593327.399999999</v>
       </c>
       <c r="BW23" s="60">
         <v>4248346</v>
       </c>
-      <c r="BX23" s="11"/>
+      <c r="BX23" s="42">
+        <v>8919589</v>
+      </c>
     </row>
     <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>75</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="35">
         <v>592072.4</v>
       </c>
       <c r="D24" s="35">
         <v>1171509.7</v>
       </c>
       <c r="E24" s="35">
         <v>1951314.4</v>
       </c>
       <c r="F24" s="35">
         <v>2949629.3</v>
       </c>
       <c r="G24" s="35">
         <v>607617.6</v>
       </c>
       <c r="H24" s="35">
         <v>1266249.3</v>
@@ -10636,51 +10676,53 @@
       </c>
       <c r="BP24" s="42">
         <v>10651833.5</v>
       </c>
       <c r="BQ24" s="41">
         <v>16429880.300000001</v>
       </c>
       <c r="BR24" s="35">
         <v>31294466.699999999</v>
       </c>
       <c r="BS24" s="42">
         <v>6956333</v>
       </c>
       <c r="BT24" s="42">
         <v>13539215.300000001</v>
       </c>
       <c r="BU24" s="42">
         <v>20429769.699999999</v>
       </c>
       <c r="BV24" s="60">
         <v>36195760.899999999</v>
       </c>
       <c r="BW24" s="60">
         <v>7542659.2000000002</v>
       </c>
-      <c r="BX24" s="11"/>
+      <c r="BX24" s="42">
+        <v>14419067.4</v>
+      </c>
     </row>
     <row r="25" spans="1:76" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>79</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H25" s="35" t="s">
         <v>115</v>
@@ -10864,51 +10906,53 @@
       </c>
       <c r="BP25" s="42">
         <v>1812102.6</v>
       </c>
       <c r="BQ25" s="41">
         <v>2923322</v>
       </c>
       <c r="BR25" s="35">
         <v>4738865.2</v>
       </c>
       <c r="BS25" s="42">
         <v>1048329.7</v>
       </c>
       <c r="BT25" s="42">
         <v>2237513.4</v>
       </c>
       <c r="BU25" s="42">
         <v>3674651.8</v>
       </c>
       <c r="BV25" s="60">
         <v>5897586.2000000002</v>
       </c>
       <c r="BW25" s="60">
         <v>1351838</v>
       </c>
-      <c r="BX25" s="11"/>
+      <c r="BX25" s="42">
+        <v>2884407.3</v>
+      </c>
     </row>
     <row r="26" spans="1:76" x14ac:dyDescent="0.2">
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
@@ -11021,56 +11065,56 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5181F81-2A3A-4D72-A9C0-5535159C2F7B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>