--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -10,75 +10,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13605" yWindow="-300" windowWidth="14505" windowHeight="12015" activeTab="4"/>
+    <workbookView xWindow="3495" yWindow="300" windowWidth="20325" windowHeight="10665" activeTab="4"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name=" 1990-1997" sheetId="4" r:id="rId3"/>
     <sheet name="1998-2007" sheetId="5" r:id="rId4"/>
     <sheet name="2008-2025" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BV4" i="3" l="1"/>
   <c r="BT4" i="3" l="1"/>
   <c r="BS4" i="3" l="1"/>
   <c r="BR4" i="3" l="1"/>
   <c r="BQ4" i="3"/>
   <c r="BP4" i="3" l="1"/>
   <c r="BO4" i="3" l="1"/>
   <c r="R4" i="3" l="1"/>
   <c r="P4" i="3"/>
   <c r="D4" i="4"/>
   <c r="C4" i="4"/>
   <c r="C4" i="3"/>
   <c r="D4" i="3"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3"/>
   <c r="G4" i="3"/>
   <c r="H4" i="3"/>
   <c r="I4" i="3"/>
   <c r="J4" i="3"/>
   <c r="K4" i="3"/>
   <c r="L4" i="3"/>
   <c r="M4" i="3"/>
   <c r="N4" i="3"/>
   <c r="O4" i="3"/>
   <c r="Q4" i="3"/>
   <c r="S4" i="3"/>
@@ -126,51 +127,51 @@
   <c r="BM4" i="3"/>
   <c r="V4" i="3"/>
   <c r="Z4" i="3"/>
   <c r="AH4" i="3"/>
   <c r="AL4" i="3"/>
   <c r="L4" i="5" l="1"/>
   <c r="K4" i="5"/>
   <c r="J4" i="5"/>
   <c r="I4" i="5"/>
   <c r="H4" i="5"/>
   <c r="G4" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="449" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="138">
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -631,216 +632,216 @@
   <si>
     <t>the indicator has been formed since 1990</t>
   </si>
   <si>
     <t>Calculation</t>
   </si>
   <si>
     <t>+7 7172749537</t>
   </si>
   <si>
     <t>Department of National Accounts</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=</t>
   </si>
   <si>
     <t>CATU code</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/en/classifiers/statistical/25797/ </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>1  half-year of 2025</t>
+  </si>
+  <si>
+    <t>Gross domestic product by method of production (Gross regional product)</t>
+  </si>
+  <si>
+    <t>GDP by method of production (GRP)</t>
+  </si>
+  <si>
+    <t>Gross regional product (GRP) - the final result of the production activities of resident producer units of a particular region, over a certain period of time and calculated at market prices.</t>
+  </si>
+  <si>
+    <t>GRP is calculated using the production method and represents the sum of the gross value added of all economic activities, including taxes on products and imports minus subsidies. The GRP sum equals the Gross Domestic Product.</t>
+  </si>
+  <si>
+    <t>Statistical data of BNS and administrative data of government agencies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Due to changes in the administrative-territorial structure, starting in the first half of 2018, GRP calculations were based on new regions: Turkestan Region and the city of Shymkent. A retrospective recalculation of annual data for 2011-2017 was also performed for the two new regions.
+Taxes on products and subsidies are formed on the basis of administrative data from the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan for 2023-2024 and starting from the first quarter of 2025.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for calculating the gross regional product in current and constant prices </t>
+  </si>
+  <si>
+    <t>Labor productivity by region by type of economic activity</t>
+  </si>
+  <si>
+    <t>GDP by production method</t>
+  </si>
+  <si>
+    <t>Short term economic indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>1990</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1991</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1992</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Turkistan </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Shymkent city </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2021 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>3)</t>
+    </r>
+  </si>
+  <si>
+    <t>9 months of 2025</t>
+  </si>
+  <si>
+    <t>Suleimenova Zh.K., Kabylbekova A.B.</t>
+  </si>
+  <si>
+    <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">4) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t>Updated data.</t>
+      <t>Preliminary data.</t>
     </r>
   </si>
   <si>
-    <t>1  half-year of 2025</t>
-[...33 lines deleted...]
-  <si>
     <r>
-      <t>1990</t>
-[...44 lines deleted...]
-      <t xml:space="preserve">2024 </t>
+      <t xml:space="preserve">2025 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
-  </si>
-[...50 lines deleted...]
-    <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1018,51 +1019,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1165,74 +1166,80 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
@@ -1501,76 +1508,76 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/122867/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/44207/file/en/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/480603/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="26" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="26"/>
     <col min="257" max="257" width="44.28515625" style="26" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="26" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="26"/>
     <col min="513" max="513" width="44.28515625" style="26" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="26" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="26"/>
     <col min="769" max="769" width="44.28515625" style="26" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="26" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="26"/>
     <col min="1025" max="1025" width="44.28515625" style="26" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="26" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="26"/>
     <col min="1281" max="1281" width="44.28515625" style="26" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="26" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="26"/>
     <col min="1537" max="1537" width="44.28515625" style="26" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="26" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="26"/>
@@ -1726,250 +1733,250 @@
     <col min="14339" max="14592" width="9.140625" style="26"/>
     <col min="14593" max="14593" width="44.28515625" style="26" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="26" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="26"/>
     <col min="14849" max="14849" width="44.28515625" style="26" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="26" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="26"/>
     <col min="15105" max="15105" width="44.28515625" style="26" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="26" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="26"/>
     <col min="15361" max="15361" width="44.28515625" style="26" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="26" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="26"/>
     <col min="15617" max="15617" width="44.28515625" style="26" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="26" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="26"/>
     <col min="15873" max="15873" width="44.28515625" style="26" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="26" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="26"/>
     <col min="16129" max="16129" width="44.28515625" style="26" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="26" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="64"/>
-      <c r="B1" s="64"/>
+      <c r="A1" s="67"/>
+      <c r="B1" s="67"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="38">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="23" t="s">
         <v>82</v>
       </c>
       <c r="B3" s="38" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D3" s="59"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="23" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D5" s="59"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="39" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D7" s="59"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="40" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A9" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D9" s="59"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="23" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="39" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D11" s="59"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="60" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="61" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D13" s="59"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="65" t="s">
+      <c r="A14" s="68" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="61" t="s">
-        <v>126</v>
+      <c r="B14" s="66" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="66"/>
-[...1 lines deleted...]
-        <v>127</v>
+      <c r="A15" s="69"/>
+      <c r="B15" s="66" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="67"/>
+      <c r="A16" s="70"/>
       <c r="B16" s="61" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>112</v>
       </c>
       <c r="D17" s="59"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B18" s="41">
-        <v>46051</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>96</v>
       </c>
       <c r="B19" s="41">
-        <v>46141</v>
+        <v>46216</v>
       </c>
       <c r="D19" s="59"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="39" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="40" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D21" s="59"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="63" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D23" s="59"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A24" s="24"/>
       <c r="B24" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
-    <hyperlink ref="B14" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/44207/file/en/"/>
-    <hyperlink ref="B15" r:id="rId5" display="https://stat.gov.kz/api/iblock/element/122867/file/en/"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/294877/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="26" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="26" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="26"/>
     <col min="257" max="257" width="4.42578125" style="26" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="26" customWidth="1"/>
@@ -2259,53 +2266,51 @@
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="29"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="29"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B19" s="30" t="s">
         <v>107</v>
       </c>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T23"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="22" style="15" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="15" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="15" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="22" width="11.42578125" style="15" customWidth="1"/>
     <col min="23" max="26" width="11.7109375" style="15" customWidth="1"/>
     <col min="27" max="27" width="12.140625" style="15" customWidth="1"/>
     <col min="28" max="28" width="11.85546875" style="15" customWidth="1"/>
     <col min="29" max="257" width="9.140625" style="15"/>
     <col min="258" max="258" width="22" style="15" customWidth="1"/>
     <col min="259" max="259" width="12.42578125" style="15" customWidth="1"/>
     <col min="260" max="260" width="12.140625" style="15" customWidth="1"/>
     <col min="261" max="261" width="12.28515625" style="15" customWidth="1"/>
     <col min="262" max="262" width="10.5703125" style="15" customWidth="1"/>
     <col min="263" max="263" width="11.5703125" style="15" customWidth="1"/>
     <col min="264" max="264" width="10.85546875" style="15" customWidth="1"/>
@@ -3211,57 +3216,57 @@
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
     </row>
     <row r="3" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>113</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51" t="s">
+        <v>127</v>
+      </c>
+      <c r="D3" s="51" t="s">
         <v>128</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="E3" s="51" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F3" s="51">
         <v>1993</v>
       </c>
       <c r="G3" s="51">
         <v>1994</v>
       </c>
       <c r="H3" s="51">
         <v>1995</v>
       </c>
       <c r="I3" s="51">
         <v>1996</v>
       </c>
       <c r="J3" s="51">
         <v>1997</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A4" s="46">
         <v>0</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="52">
@@ -3834,53 +3839,51 @@
       <c r="J22" s="21"/>
     </row>
     <row r="23" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="9"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="4"/>
     <col min="2" max="2" width="22" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="4" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="4" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="4" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="4" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="4" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="4" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="20" width="11.42578125" style="4" customWidth="1"/>
     <col min="21" max="24" width="11.7109375" style="4" customWidth="1"/>
     <col min="25" max="25" width="12.140625" style="4" customWidth="1"/>
     <col min="26" max="26" width="11.85546875" style="4" customWidth="1"/>
     <col min="27" max="255" width="9.140625" style="4"/>
     <col min="256" max="256" width="22" style="4" customWidth="1"/>
     <col min="257" max="257" width="12.42578125" style="4" customWidth="1"/>
     <col min="258" max="258" width="12.140625" style="4" customWidth="1"/>
     <col min="259" max="259" width="12.28515625" style="4" customWidth="1"/>
     <col min="260" max="260" width="10.5703125" style="4" customWidth="1"/>
     <col min="261" max="261" width="11.5703125" style="4" customWidth="1"/>
     <col min="262" max="262" width="10.85546875" style="4" customWidth="1"/>
@@ -5473,158 +5476,166 @@
       <c r="I20" s="34">
         <v>1102213.1000000001</v>
       </c>
       <c r="J20" s="34">
         <v>1497351.1</v>
       </c>
       <c r="K20" s="34">
         <v>2272682.9</v>
       </c>
       <c r="L20" s="34">
         <v>2675907.2999999998</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="68"/>
-[...5 lines deleted...]
-      <c r="H22" s="69"/>
+      <c r="B22" s="71"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B23" s="70"/>
-[...12 lines deleted...]
-      <c r="O23" s="70"/>
+      <c r="B23" s="73"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="73"/>
+      <c r="J23" s="73"/>
+      <c r="K23" s="73"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="73"/>
+      <c r="N23" s="73"/>
+      <c r="O23" s="73"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:O23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BU30"/>
+  <dimension ref="A1:BV30"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="3" topLeftCell="BR4" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BV18" sqref="BV18"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="9"/>
     <col min="2" max="2" width="20.85546875" style="9" customWidth="1"/>
-    <col min="3" max="71" width="11" style="9"/>
+    <col min="3" max="61" width="11" style="9"/>
+    <col min="62" max="62" width="12" style="9" customWidth="1"/>
+    <col min="63" max="65" width="11" style="9"/>
+    <col min="66" max="66" width="11.7109375" style="9" customWidth="1"/>
+    <col min="67" max="69" width="11" style="9"/>
+    <col min="70" max="70" width="12.28515625" style="9" customWidth="1"/>
+    <col min="71" max="71" width="11" style="9"/>
     <col min="72" max="72" width="11.42578125" style="9" customWidth="1"/>
-    <col min="73" max="16384" width="11" style="9"/>
+    <col min="73" max="73" width="11" style="9"/>
+    <col min="74" max="74" width="11.85546875" style="9" customWidth="1"/>
+    <col min="75" max="16384" width="11" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="14">
         <v>111208</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="8"/>
       <c r="K1" s="7"/>
       <c r="N1" s="8"/>
       <c r="R1" s="8"/>
       <c r="V1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AH1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AP1" s="8"/>
       <c r="AT1" s="8"/>
       <c r="AX1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
-    <row r="2" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
       <c r="AN2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BO2" s="10"/>
-      <c r="BU2" s="10" t="s">
+      <c r="BV2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:73" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:74" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="50" t="s">
         <v>113</v>
       </c>
       <c r="B3" s="56"/>
       <c r="C3" s="56" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="56" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="56" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="56">
         <v>2008</v>
       </c>
       <c r="G3" s="56" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="56" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="56" t="s">
         <v>25</v>
       </c>
@@ -5751,99 +5762,102 @@
       <c r="AX3" s="56">
         <v>2019</v>
       </c>
       <c r="AY3" s="56" t="s">
         <v>56</v>
       </c>
       <c r="AZ3" s="56" t="s">
         <v>57</v>
       </c>
       <c r="BA3" s="56" t="s">
         <v>58</v>
       </c>
       <c r="BB3" s="56">
         <v>2020</v>
       </c>
       <c r="BC3" s="56" t="s">
         <v>59</v>
       </c>
       <c r="BD3" s="56" t="s">
         <v>60</v>
       </c>
       <c r="BE3" s="56" t="s">
         <v>61</v>
       </c>
       <c r="BF3" s="56" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="BG3" s="56" t="s">
         <v>62</v>
       </c>
       <c r="BH3" s="56" t="s">
         <v>67</v>
       </c>
       <c r="BI3" s="56" t="s">
         <v>63</v>
       </c>
       <c r="BJ3" s="56">
         <v>2022</v>
       </c>
       <c r="BK3" s="56" t="s">
         <v>64</v>
       </c>
       <c r="BL3" s="56" t="s">
         <v>65</v>
       </c>
       <c r="BM3" s="56" t="s">
         <v>66</v>
       </c>
       <c r="BN3" s="56">
         <v>2023</v>
       </c>
       <c r="BO3" s="56" t="s">
         <v>72</v>
       </c>
       <c r="BP3" s="56" t="s">
         <v>73</v>
       </c>
       <c r="BQ3" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="BR3" s="56" t="s">
-        <v>131</v>
+      <c r="BR3" s="56">
+        <v>2024</v>
       </c>
       <c r="BS3" s="56" t="s">
         <v>75</v>
       </c>
       <c r="BT3" s="56" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="BU3" s="56" t="s">
-        <v>135</v>
+        <v>133</v>
+      </c>
+      <c r="BV3" s="56" t="s">
+        <v>137</v>
       </c>
     </row>
-    <row r="4" spans="1:73" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="58">
         <v>0</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="52">
         <f>SUM(C5:C25)</f>
         <v>3207244.4</v>
       </c>
       <c r="D4" s="52">
         <f t="shared" ref="D4:BO4" si="0">SUM(D5:D25)</f>
         <v>7195598.5999999996</v>
       </c>
       <c r="E4" s="52">
         <f t="shared" si="0"/>
         <v>11803580.9</v>
       </c>
       <c r="F4" s="52">
         <f t="shared" si="0"/>
         <v>16052919.199999999</v>
       </c>
       <c r="G4" s="52">
         <f t="shared" si="0"/>
         <v>3055263.8</v>
@@ -6085,55 +6099,59 @@
       </c>
       <c r="BO4" s="52">
         <f t="shared" si="0"/>
         <v>26023903.800000001</v>
       </c>
       <c r="BP4" s="52">
         <f t="shared" ref="BP4:BR4" si="1">SUM(BP5:BP25)</f>
         <v>52342740.299999997</v>
       </c>
       <c r="BQ4" s="52">
         <f t="shared" si="1"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BR4" s="52">
         <f t="shared" si="1"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BS4" s="52">
         <f>SUM(BS5:BS25)</f>
         <v>30467333.699999999</v>
       </c>
       <c r="BT4" s="52">
         <f t="shared" ref="BT4" si="2">SUM(BT5:BT25)</f>
         <v>61371821.899999999</v>
       </c>
-      <c r="BU4" s="72">
+      <c r="BU4" s="64">
         <v>99724898.5</v>
       </c>
+      <c r="BV4" s="52">
+        <f t="shared" ref="BV4" si="3">SUM(BV5:BV25)</f>
+        <v>159583750.69999999</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="49">
         <v>10</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>70</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="E5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="H5" s="37" t="s">
         <v>115</v>
       </c>
       <c r="I5" s="37" t="s">
@@ -6309,52 +6327,55 @@
       </c>
       <c r="BN5" s="37">
         <v>2626326.7000000002</v>
       </c>
       <c r="BO5" s="45">
         <v>713428.8</v>
       </c>
       <c r="BP5" s="45">
         <v>1299791.3999999999</v>
       </c>
       <c r="BQ5" s="44">
         <v>2228186.2999999998</v>
       </c>
       <c r="BR5" s="37">
         <v>3248624</v>
       </c>
       <c r="BS5" s="45">
         <v>730722.7</v>
       </c>
       <c r="BT5" s="45">
         <v>1357521.6</v>
       </c>
       <c r="BU5" s="45">
         <v>2385779.7999999998</v>
       </c>
+      <c r="BV5" s="32">
+        <v>3934564.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A6" s="49">
         <v>11</v>
       </c>
       <c r="B6" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="37">
         <v>79967.7</v>
       </c>
       <c r="D6" s="37">
         <v>189095.7</v>
       </c>
       <c r="E6" s="37">
         <v>337408</v>
       </c>
       <c r="F6" s="37">
         <v>477641.1</v>
       </c>
       <c r="G6" s="37">
         <v>77091.199999999997</v>
       </c>
       <c r="H6" s="37">
         <v>182173.1</v>
       </c>
       <c r="I6" s="37">
@@ -6530,52 +6551,55 @@
       </c>
       <c r="BN6" s="37">
         <v>3668371.9</v>
       </c>
       <c r="BO6" s="45">
         <v>763320.1</v>
       </c>
       <c r="BP6" s="45">
         <v>1604314.2</v>
       </c>
       <c r="BQ6" s="44">
         <v>2647057.6</v>
       </c>
       <c r="BR6" s="37">
         <v>4200170.2</v>
       </c>
       <c r="BS6" s="45">
         <v>869527.1</v>
       </c>
       <c r="BT6" s="45">
         <v>1791696.6</v>
       </c>
       <c r="BU6" s="45">
         <v>2979672</v>
       </c>
+      <c r="BV6" s="32">
+        <v>5332870.9000000004</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A7" s="49">
         <v>15</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="37">
         <v>173391.9</v>
       </c>
       <c r="D7" s="37">
         <v>397963.6</v>
       </c>
       <c r="E7" s="37">
         <v>625767.69999999995</v>
       </c>
       <c r="F7" s="37">
         <v>871514.3</v>
       </c>
       <c r="G7" s="37">
         <v>140519.29999999999</v>
       </c>
       <c r="H7" s="37">
         <v>322760.09999999998</v>
       </c>
       <c r="I7" s="37">
@@ -6751,52 +6775,55 @@
       </c>
       <c r="BN7" s="37">
         <v>4187587.9</v>
       </c>
       <c r="BO7" s="45">
         <v>1077687.8</v>
       </c>
       <c r="BP7" s="45">
         <v>2291102.2000000002</v>
       </c>
       <c r="BQ7" s="44">
         <v>3599622.7</v>
       </c>
       <c r="BR7" s="37">
         <v>4960038</v>
       </c>
       <c r="BS7" s="45">
         <v>1167811.3999999999</v>
       </c>
       <c r="BT7" s="45">
         <v>2490253.5</v>
       </c>
       <c r="BU7" s="45">
         <v>4087087.7</v>
       </c>
+      <c r="BV7" s="32">
+        <v>5693380</v>
+      </c>
     </row>
-    <row r="8" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A8" s="49">
         <v>19</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="37">
         <v>119678.8</v>
       </c>
       <c r="D8" s="37">
         <v>279238.2</v>
       </c>
       <c r="E8" s="37">
         <v>475232.5</v>
       </c>
       <c r="F8" s="37">
         <v>677309.2</v>
       </c>
       <c r="G8" s="37">
         <v>127342.9</v>
       </c>
       <c r="H8" s="37">
         <v>304008</v>
       </c>
       <c r="I8" s="37">
@@ -6972,52 +6999,55 @@
       </c>
       <c r="BN8" s="37">
         <v>5322132</v>
       </c>
       <c r="BO8" s="45">
         <v>1199159.3</v>
       </c>
       <c r="BP8" s="45">
         <v>2406534.7999999998</v>
       </c>
       <c r="BQ8" s="44">
         <v>3778763.1</v>
       </c>
       <c r="BR8" s="37">
         <v>6040608.5999999996</v>
       </c>
       <c r="BS8" s="45">
         <v>1457988.9</v>
       </c>
       <c r="BT8" s="45">
         <v>2946232.8</v>
       </c>
       <c r="BU8" s="45">
         <v>4677463</v>
       </c>
+      <c r="BV8" s="32">
+        <v>6678262.5999999996</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A9" s="49">
         <v>23</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="37">
         <v>390546.6</v>
       </c>
       <c r="D9" s="37">
         <v>890094.6</v>
       </c>
       <c r="E9" s="37">
         <v>1411629.9</v>
       </c>
       <c r="F9" s="37">
         <v>1798474.7</v>
       </c>
       <c r="G9" s="37">
         <v>369858.7</v>
       </c>
       <c r="H9" s="37">
         <v>780683.2</v>
       </c>
       <c r="I9" s="37">
@@ -7193,52 +7223,55 @@
       </c>
       <c r="BN9" s="37">
         <v>15237721.6</v>
       </c>
       <c r="BO9" s="45">
         <v>3153451.1</v>
       </c>
       <c r="BP9" s="45">
         <v>6661463.2999999998</v>
       </c>
       <c r="BQ9" s="44">
         <v>9864759.3000000007</v>
       </c>
       <c r="BR9" s="37">
         <v>14981586.300000001</v>
       </c>
       <c r="BS9" s="45">
         <v>3353161.7</v>
       </c>
       <c r="BT9" s="45">
         <v>7485078.7000000002</v>
       </c>
       <c r="BU9" s="45">
         <v>11546368.9</v>
       </c>
+      <c r="BV9" s="32">
+        <v>16564592.4</v>
+      </c>
     </row>
-    <row r="10" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A10" s="49">
         <v>27</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="37">
         <v>178022.5</v>
       </c>
       <c r="D10" s="37">
         <v>415488.8</v>
       </c>
       <c r="E10" s="37">
         <v>623258.1</v>
       </c>
       <c r="F10" s="37">
         <v>826546.2</v>
       </c>
       <c r="G10" s="37">
         <v>144914.6</v>
       </c>
       <c r="H10" s="37">
         <v>327732.90000000002</v>
       </c>
       <c r="I10" s="37">
@@ -7414,52 +7447,55 @@
       </c>
       <c r="BN10" s="37">
         <v>5014788.3</v>
       </c>
       <c r="BO10" s="45">
         <v>1239384.1000000001</v>
       </c>
       <c r="BP10" s="45">
         <v>2146896.1</v>
       </c>
       <c r="BQ10" s="44">
         <v>3351046.7</v>
       </c>
       <c r="BR10" s="37">
         <v>4722419</v>
       </c>
       <c r="BS10" s="45">
         <v>1290420.2</v>
       </c>
       <c r="BT10" s="45">
         <v>2206170.2000000002</v>
       </c>
       <c r="BU10" s="45">
         <v>3505277.1</v>
       </c>
+      <c r="BV10" s="32">
+        <v>5021375.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A11" s="49">
         <v>31</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="37">
         <v>55898.7</v>
       </c>
       <c r="D11" s="37">
         <v>131328.4</v>
       </c>
       <c r="E11" s="37">
         <v>229741</v>
       </c>
       <c r="F11" s="37">
         <v>324806.7</v>
       </c>
       <c r="G11" s="37">
         <v>64192.1</v>
       </c>
       <c r="H11" s="37">
         <v>152938.20000000001</v>
       </c>
       <c r="I11" s="37">
@@ -7635,52 +7671,55 @@
       </c>
       <c r="BN11" s="37">
         <v>2926010.6</v>
       </c>
       <c r="BO11" s="45">
         <v>638675.9</v>
       </c>
       <c r="BP11" s="45">
         <v>1403328.4</v>
       </c>
       <c r="BQ11" s="44">
         <v>2226048.7000000002</v>
       </c>
       <c r="BR11" s="37">
         <v>3150409.7</v>
       </c>
       <c r="BS11" s="45">
         <v>690902.3</v>
       </c>
       <c r="BT11" s="45">
         <v>1550553</v>
       </c>
       <c r="BU11" s="45">
         <v>2632914.6</v>
       </c>
+      <c r="BV11" s="32">
+        <v>3322177</v>
+      </c>
     </row>
-    <row r="12" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A12" s="49">
         <v>33</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="F12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>115</v>
       </c>
       <c r="I12" s="37" t="s">
@@ -7856,52 +7895,55 @@
       </c>
       <c r="BN12" s="37">
         <v>1809417.6</v>
       </c>
       <c r="BO12" s="45">
         <v>392798.7</v>
       </c>
       <c r="BP12" s="45">
         <v>781003.4</v>
       </c>
       <c r="BQ12" s="44">
         <v>1402035.3</v>
       </c>
       <c r="BR12" s="37">
         <v>2227944.1</v>
       </c>
       <c r="BS12" s="45">
         <v>458825.4</v>
       </c>
       <c r="BT12" s="45">
         <v>957421</v>
       </c>
       <c r="BU12" s="45">
         <v>1665187.3</v>
       </c>
+      <c r="BV12" s="32">
+        <v>2450790.7999999998</v>
+      </c>
     </row>
-    <row r="13" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A13" s="49">
         <v>35</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="37">
         <v>311298.2</v>
       </c>
       <c r="D13" s="37">
         <v>681952.5</v>
       </c>
       <c r="E13" s="37">
         <v>1064270</v>
       </c>
       <c r="F13" s="37">
         <v>1463026.7</v>
       </c>
       <c r="G13" s="37">
         <v>295393.90000000002</v>
       </c>
       <c r="H13" s="37">
         <v>645555.30000000005</v>
       </c>
       <c r="I13" s="37">
@@ -8077,52 +8119,55 @@
       </c>
       <c r="BN13" s="37">
         <v>7711828.2000000002</v>
       </c>
       <c r="BO13" s="45">
         <v>1690879.8</v>
       </c>
       <c r="BP13" s="45">
         <v>3296690.9</v>
       </c>
       <c r="BQ13" s="44">
         <v>5805103</v>
       </c>
       <c r="BR13" s="37">
         <v>9059477.4000000004</v>
       </c>
       <c r="BS13" s="45">
         <v>1900929.8</v>
       </c>
       <c r="BT13" s="45">
         <v>3660902.3999999999</v>
       </c>
       <c r="BU13" s="45">
         <v>6494054.5</v>
       </c>
+      <c r="BV13" s="32">
+        <v>11043243.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A14" s="49">
         <v>39</v>
       </c>
       <c r="B14" s="33" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="37">
         <v>119317.7</v>
       </c>
       <c r="D14" s="37">
         <v>272775.09999999998</v>
       </c>
       <c r="E14" s="37">
         <v>527560.19999999995</v>
       </c>
       <c r="F14" s="37">
         <v>704281.2</v>
       </c>
       <c r="G14" s="37">
         <v>114095.6</v>
       </c>
       <c r="H14" s="37">
         <v>259167.1</v>
       </c>
       <c r="I14" s="37">
@@ -8298,52 +8343,55 @@
       </c>
       <c r="BN14" s="37">
         <v>4436636.0999999996</v>
       </c>
       <c r="BO14" s="45">
         <v>974585.8</v>
       </c>
       <c r="BP14" s="45">
         <v>1771516.7</v>
       </c>
       <c r="BQ14" s="44">
         <v>3052487</v>
       </c>
       <c r="BR14" s="37">
         <v>4969559.0999999996</v>
       </c>
       <c r="BS14" s="45">
         <v>1063389.6000000001</v>
       </c>
       <c r="BT14" s="45">
         <v>2014299.4</v>
       </c>
       <c r="BU14" s="45">
         <v>3523341.4</v>
       </c>
+      <c r="BV14" s="32">
+        <v>5932830.0999999996</v>
+      </c>
     </row>
-    <row r="15" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A15" s="49">
         <v>43</v>
       </c>
       <c r="B15" s="33" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="37">
         <v>132754.5</v>
       </c>
       <c r="D15" s="37">
         <v>361662.6</v>
       </c>
       <c r="E15" s="37">
         <v>543110</v>
       </c>
       <c r="F15" s="37">
         <v>685211.4</v>
       </c>
       <c r="G15" s="37">
         <v>100773.7</v>
       </c>
       <c r="H15" s="37">
         <v>237310.5</v>
       </c>
       <c r="I15" s="37">
@@ -8519,52 +8567,55 @@
       </c>
       <c r="BN15" s="37">
         <v>2573511.2999999998</v>
       </c>
       <c r="BO15" s="45">
         <v>576162.5</v>
       </c>
       <c r="BP15" s="45">
         <v>1300409.7</v>
       </c>
       <c r="BQ15" s="44">
         <v>2101681.5</v>
       </c>
       <c r="BR15" s="37">
         <v>3073851.3</v>
       </c>
       <c r="BS15" s="45">
         <v>640317.9</v>
       </c>
       <c r="BT15" s="45">
         <v>1393168.7</v>
       </c>
       <c r="BU15" s="45">
         <v>2236492.5</v>
       </c>
+      <c r="BV15" s="32">
+        <v>3071703.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A16" s="49">
         <v>47</v>
       </c>
       <c r="B16" s="33" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="37">
         <v>231344.1</v>
       </c>
       <c r="D16" s="37">
         <v>569776.69999999995</v>
       </c>
       <c r="E16" s="37">
         <v>883495</v>
       </c>
       <c r="F16" s="37">
         <v>1095816.2</v>
       </c>
       <c r="G16" s="37">
         <v>193300.6</v>
       </c>
       <c r="H16" s="37">
         <v>446258.3</v>
       </c>
       <c r="I16" s="37">
@@ -8740,52 +8791,55 @@
       </c>
       <c r="BN16" s="37">
         <v>4798701</v>
       </c>
       <c r="BO16" s="45">
         <v>853411.5</v>
       </c>
       <c r="BP16" s="45">
         <v>2217360.6</v>
       </c>
       <c r="BQ16" s="44">
         <v>3654775.7</v>
       </c>
       <c r="BR16" s="37">
         <v>5005139</v>
       </c>
       <c r="BS16" s="45">
         <v>1025644</v>
       </c>
       <c r="BT16" s="45">
         <v>2469674.2000000002</v>
       </c>
       <c r="BU16" s="45">
         <v>4073560.4</v>
       </c>
+      <c r="BV16" s="32">
+        <v>5620541.5999999996</v>
+      </c>
     </row>
-    <row r="17" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A17" s="49">
         <v>51</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="37">
         <v>131140.5</v>
       </c>
       <c r="D17" s="37">
         <v>296046.90000000002</v>
       </c>
       <c r="E17" s="37">
         <v>527670.6</v>
       </c>
       <c r="F17" s="37">
         <v>731382.9</v>
       </c>
       <c r="G17" s="37">
         <v>146099.70000000001</v>
       </c>
       <c r="H17" s="37">
         <v>360826.1</v>
       </c>
       <c r="I17" s="37">
@@ -8961,52 +9015,55 @@
       </c>
       <c r="BN17" s="43" t="s">
         <v>115</v>
       </c>
       <c r="BO17" s="45" t="s">
         <v>115</v>
       </c>
       <c r="BP17" s="45" t="s">
         <v>115</v>
       </c>
       <c r="BQ17" s="44" t="s">
         <v>115</v>
       </c>
       <c r="BR17" s="43" t="s">
         <v>115</v>
       </c>
       <c r="BS17" s="45" t="s">
         <v>115</v>
       </c>
       <c r="BT17" s="45" t="s">
         <v>115</v>
       </c>
       <c r="BU17" s="45" t="s">
         <v>115</v>
       </c>
+      <c r="BV17" s="44" t="s">
+        <v>115</v>
+      </c>
     </row>
-    <row r="18" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A18" s="49">
         <v>55</v>
       </c>
       <c r="B18" s="33" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="37">
         <v>166788.6</v>
       </c>
       <c r="D18" s="37">
         <v>386623.9</v>
       </c>
       <c r="E18" s="37">
         <v>609764.1</v>
       </c>
       <c r="F18" s="37">
         <v>862422.1</v>
       </c>
       <c r="G18" s="37">
         <v>167204.9</v>
       </c>
       <c r="H18" s="37">
         <v>350618.9</v>
       </c>
       <c r="I18" s="37">
@@ -9182,52 +9239,55 @@
       </c>
       <c r="BN18" s="37">
         <v>4371041.7</v>
       </c>
       <c r="BO18" s="45">
         <v>980252.5</v>
       </c>
       <c r="BP18" s="45">
         <v>1815468</v>
       </c>
       <c r="BQ18" s="44">
         <v>3026319.9</v>
       </c>
       <c r="BR18" s="37">
         <v>5150822.2</v>
       </c>
       <c r="BS18" s="45">
         <v>1120511.5</v>
       </c>
       <c r="BT18" s="45">
         <v>2146332.4</v>
       </c>
       <c r="BU18" s="45">
         <v>3495387.8</v>
       </c>
+      <c r="BV18" s="65">
+        <v>6053198.7999999998</v>
+      </c>
     </row>
-    <row r="19" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A19" s="49">
         <v>59</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="37">
         <v>62612.7</v>
       </c>
       <c r="D19" s="37">
         <v>138587.20000000001</v>
       </c>
       <c r="E19" s="37">
         <v>282317.2</v>
       </c>
       <c r="F19" s="37">
         <v>403003.3</v>
       </c>
       <c r="G19" s="37">
         <v>59156.3</v>
       </c>
       <c r="H19" s="37">
         <v>136230.5</v>
       </c>
       <c r="I19" s="37">
@@ -9403,57 +9463,60 @@
       </c>
       <c r="BN19" s="37">
         <v>2227596.2999999998</v>
       </c>
       <c r="BO19" s="45">
         <v>484557.1</v>
       </c>
       <c r="BP19" s="45">
         <v>965108.2</v>
       </c>
       <c r="BQ19" s="44">
         <v>1809191.2</v>
       </c>
       <c r="BR19" s="37">
         <v>2621212.1</v>
       </c>
       <c r="BS19" s="45">
         <v>496860.3</v>
       </c>
       <c r="BT19" s="45">
         <v>1054876.8999999999</v>
       </c>
       <c r="BU19" s="45">
         <v>2028021.9</v>
       </c>
+      <c r="BV19" s="65">
+        <v>3053960.1</v>
+      </c>
     </row>
-    <row r="20" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="49">
         <v>61</v>
       </c>
       <c r="B20" s="33" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="E20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="F20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="H20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="37" t="s">
         <v>115</v>
       </c>
       <c r="J20" s="37" t="s">
         <v>115</v>
       </c>
@@ -9624,52 +9687,55 @@
       </c>
       <c r="BN20" s="37">
         <v>3831527.6</v>
       </c>
       <c r="BO20" s="45">
         <v>927563.6</v>
       </c>
       <c r="BP20" s="45">
         <v>1757351.2</v>
       </c>
       <c r="BQ20" s="44">
         <v>3162813.7</v>
       </c>
       <c r="BR20" s="37">
         <v>4673463.8</v>
       </c>
       <c r="BS20" s="45">
         <v>1053912.6000000001</v>
       </c>
       <c r="BT20" s="45">
         <v>2056328.7</v>
       </c>
       <c r="BU20" s="45">
         <v>3585857</v>
       </c>
+      <c r="BV20" s="65">
+        <v>5055389.5</v>
+      </c>
     </row>
-    <row r="21" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A21" s="49">
         <v>62</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="H21" s="37" t="s">
         <v>115</v>
       </c>
       <c r="I21" s="37" t="s">
@@ -9845,52 +9911,55 @@
       </c>
       <c r="BN21" s="37">
         <v>1969727.3</v>
       </c>
       <c r="BO21" s="45">
         <v>430328.3</v>
       </c>
       <c r="BP21" s="45">
         <v>798910.2</v>
       </c>
       <c r="BQ21" s="44">
         <v>1361367.8</v>
       </c>
       <c r="BR21" s="37">
         <v>2487597.6</v>
       </c>
       <c r="BS21" s="45">
         <v>512018.9</v>
       </c>
       <c r="BT21" s="45">
         <v>1009513.7</v>
       </c>
       <c r="BU21" s="45">
         <v>1640955.7</v>
       </c>
+      <c r="BV21" s="65">
+        <v>2986088.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A22" s="49">
         <v>63</v>
       </c>
       <c r="B22" s="33" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="37">
         <v>196868.4</v>
       </c>
       <c r="D22" s="37">
         <v>420668.3</v>
       </c>
       <c r="E22" s="37">
         <v>671412.7</v>
       </c>
       <c r="F22" s="37">
         <v>890040.7</v>
       </c>
       <c r="G22" s="37">
         <v>183177.2</v>
       </c>
       <c r="H22" s="37">
         <v>395777.2</v>
       </c>
       <c r="I22" s="37">
@@ -10066,52 +10135,55 @@
       </c>
       <c r="BN22" s="37">
         <v>4459056.0999999996</v>
       </c>
       <c r="BO22" s="45">
         <v>1086449.3</v>
       </c>
       <c r="BP22" s="45">
         <v>1906711</v>
       </c>
       <c r="BQ22" s="44">
         <v>3336587.8</v>
       </c>
       <c r="BR22" s="37">
         <v>5035142</v>
       </c>
       <c r="BS22" s="45">
         <v>1128656.3999999999</v>
       </c>
       <c r="BT22" s="45">
         <v>2211495.4</v>
       </c>
       <c r="BU22" s="45">
         <v>3512881.2</v>
       </c>
+      <c r="BV22" s="65">
+        <v>5857379</v>
+      </c>
     </row>
-    <row r="23" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A23" s="49">
         <v>71</v>
       </c>
       <c r="B23" s="33" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="37">
         <v>265541.09999999998</v>
       </c>
       <c r="D23" s="37">
         <v>592786.4</v>
       </c>
       <c r="E23" s="37">
         <v>1039629.5</v>
       </c>
       <c r="F23" s="37">
         <v>1291813.2</v>
       </c>
       <c r="G23" s="37">
         <v>264525.5</v>
       </c>
       <c r="H23" s="37">
         <v>541492.19999999995</v>
       </c>
       <c r="I23" s="37">
@@ -10287,52 +10359,55 @@
       </c>
       <c r="BN23" s="37">
         <v>12960836</v>
       </c>
       <c r="BO23" s="45">
         <v>2647542</v>
       </c>
       <c r="BP23" s="45">
         <v>5454843.9000000004</v>
       </c>
       <c r="BQ23" s="44">
         <v>9201576.5</v>
       </c>
       <c r="BR23" s="37">
         <v>15051922</v>
       </c>
       <c r="BS23" s="45">
         <v>3501070.3</v>
       </c>
       <c r="BT23" s="45">
         <v>6793574</v>
       </c>
       <c r="BU23" s="45">
         <v>11550174.199999999</v>
       </c>
+      <c r="BV23" s="65">
+        <v>18928077.100000001</v>
+      </c>
     </row>
-    <row r="24" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A24" s="49">
         <v>75</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="37">
         <v>592072.4</v>
       </c>
       <c r="D24" s="37">
         <v>1171509.7</v>
       </c>
       <c r="E24" s="37">
         <v>1951314.4</v>
       </c>
       <c r="F24" s="37">
         <v>2949629.3</v>
       </c>
       <c r="G24" s="37">
         <v>607617.6</v>
       </c>
       <c r="H24" s="37">
         <v>1266249.3</v>
       </c>
       <c r="I24" s="37">
@@ -10508,57 +10583,60 @@
       </c>
       <c r="BN24" s="37">
         <v>25229706.800000001</v>
       </c>
       <c r="BO24" s="45">
         <v>5321676</v>
       </c>
       <c r="BP24" s="45">
         <v>10651833.5</v>
       </c>
       <c r="BQ24" s="44">
         <v>16429880.300000001</v>
       </c>
       <c r="BR24" s="37">
         <v>31294466.699999999</v>
       </c>
       <c r="BS24" s="45">
         <v>6956333</v>
       </c>
       <c r="BT24" s="45">
         <v>13539215.300000001</v>
       </c>
       <c r="BU24" s="45">
         <v>20429769.699999999</v>
       </c>
+      <c r="BV24" s="65">
+        <v>37279951.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="49">
         <v>79</v>
       </c>
       <c r="B25" s="33" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="E25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>115</v>
       </c>
       <c r="J25" s="37" t="s">
         <v>115</v>
       </c>
@@ -10729,117 +10807,120 @@
       </c>
       <c r="BN25" s="37">
         <v>4079764.7</v>
       </c>
       <c r="BO25" s="45">
         <v>872589.6</v>
       </c>
       <c r="BP25" s="45">
         <v>1812102.6</v>
       </c>
       <c r="BQ25" s="44">
         <v>2923322</v>
       </c>
       <c r="BR25" s="37">
         <v>4738865.2</v>
       </c>
       <c r="BS25" s="45">
         <v>1048329.7</v>
       </c>
       <c r="BT25" s="45">
         <v>2237513.4</v>
       </c>
       <c r="BU25" s="45">
         <v>3674651.8</v>
       </c>
+      <c r="BV25" s="65">
+        <v>5703373</v>
+      </c>
     </row>
-    <row r="26" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:74" x14ac:dyDescent="0.2">
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
       <c r="AQ26" s="13"/>
       <c r="AR26" s="13"/>
     </row>
-    <row r="27" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>78</v>
       </c>
       <c r="AP27" s="11"/>
     </row>
-    <row r="28" spans="1:73" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:73" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="71"/>
+    <row r="30" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="74" t="s">
+        <v>136</v>
+      </c>
+      <c r="B30" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:B30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>