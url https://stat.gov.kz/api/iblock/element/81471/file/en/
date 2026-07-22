--- v1 (2026-05-13)
+++ v2 (2026-07-22)
@@ -10,75 +10,76 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3495" yWindow="300" windowWidth="20325" windowHeight="10665" activeTab="4"/>
+    <workbookView xWindow="29055" yWindow="315" windowWidth="22095" windowHeight="11160"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name=" 1990-1997" sheetId="4" r:id="rId3"/>
     <sheet name="1998-2007" sheetId="5" r:id="rId4"/>
-    <sheet name="2008-2025" sheetId="3" r:id="rId5"/>
+    <sheet name="2008-2026" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="BW4" i="3" l="1"/>
   <c r="BV4" i="3" l="1"/>
   <c r="BT4" i="3" l="1"/>
   <c r="BS4" i="3" l="1"/>
   <c r="BR4" i="3" l="1"/>
   <c r="BQ4" i="3"/>
   <c r="BP4" i="3" l="1"/>
   <c r="BO4" i="3" l="1"/>
   <c r="R4" i="3" l="1"/>
   <c r="P4" i="3"/>
   <c r="D4" i="4"/>
   <c r="C4" i="4"/>
   <c r="C4" i="3"/>
   <c r="D4" i="3"/>
   <c r="E4" i="3"/>
   <c r="F4" i="3"/>
   <c r="G4" i="3"/>
   <c r="H4" i="3"/>
   <c r="I4" i="3"/>
   <c r="J4" i="3"/>
   <c r="K4" i="3"/>
   <c r="L4" i="3"/>
   <c r="M4" i="3"/>
   <c r="N4" i="3"/>
   <c r="O4" i="3"/>
   <c r="Q4" i="3"/>
@@ -127,51 +128,51 @@
   <c r="BM4" i="3"/>
   <c r="V4" i="3"/>
   <c r="Z4" i="3"/>
   <c r="AH4" i="3"/>
   <c r="AL4" i="3"/>
   <c r="L4" i="5" l="1"/>
   <c r="K4" i="5"/>
   <c r="J4" i="5"/>
   <c r="I4" i="5"/>
   <c r="H4" i="5"/>
   <c r="G4" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="139">
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -798,50 +799,53 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Preliminary data.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2025 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>4)</t>
     </r>
+  </si>
+  <si>
+    <t>1 quarter of 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1019,227 +1023,231 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
@@ -1508,797 +1516,797 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/480603/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/482704/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/503310/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="26" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="44.28515625" style="66" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="66"/>
+    <col min="257" max="257" width="44.28515625" style="66" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="66" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="66"/>
+    <col min="513" max="513" width="44.28515625" style="66" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="66" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="66"/>
+    <col min="769" max="769" width="44.28515625" style="66" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="66" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="66"/>
+    <col min="1025" max="1025" width="44.28515625" style="66" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="66" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="66"/>
+    <col min="1281" max="1281" width="44.28515625" style="66" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="66" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="66"/>
+    <col min="1537" max="1537" width="44.28515625" style="66" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="66" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="66"/>
+    <col min="1793" max="1793" width="44.28515625" style="66" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="66" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="66"/>
+    <col min="2049" max="2049" width="44.28515625" style="66" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="66" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="66"/>
+    <col min="2305" max="2305" width="44.28515625" style="66" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="66" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="66"/>
+    <col min="2561" max="2561" width="44.28515625" style="66" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="66" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="66"/>
+    <col min="2817" max="2817" width="44.28515625" style="66" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="66" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="66"/>
+    <col min="3073" max="3073" width="44.28515625" style="66" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="66"/>
+    <col min="3329" max="3329" width="44.28515625" style="66" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="66"/>
+    <col min="3585" max="3585" width="44.28515625" style="66" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="66"/>
+    <col min="3841" max="3841" width="44.28515625" style="66" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="66"/>
+    <col min="4097" max="4097" width="44.28515625" style="66" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="66" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="66"/>
+    <col min="4353" max="4353" width="44.28515625" style="66" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="66" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="66"/>
+    <col min="4609" max="4609" width="44.28515625" style="66" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="66" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="66"/>
+    <col min="4865" max="4865" width="44.28515625" style="66" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="66" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="66"/>
+    <col min="5121" max="5121" width="44.28515625" style="66" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="66" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="66"/>
+    <col min="5377" max="5377" width="44.28515625" style="66" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="66" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="66"/>
+    <col min="5633" max="5633" width="44.28515625" style="66" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="66" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="66"/>
+    <col min="5889" max="5889" width="44.28515625" style="66" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="66" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="66"/>
+    <col min="6145" max="6145" width="44.28515625" style="66" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="66" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="66"/>
+    <col min="6401" max="6401" width="44.28515625" style="66" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="66" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="66"/>
+    <col min="6657" max="6657" width="44.28515625" style="66" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="66" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="66"/>
+    <col min="6913" max="6913" width="44.28515625" style="66" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="66" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="66"/>
+    <col min="7169" max="7169" width="44.28515625" style="66" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="66" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="66"/>
+    <col min="7425" max="7425" width="44.28515625" style="66" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="66" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="66"/>
+    <col min="7681" max="7681" width="44.28515625" style="66" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="66" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="66"/>
+    <col min="7937" max="7937" width="44.28515625" style="66" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="66" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="66"/>
+    <col min="8193" max="8193" width="44.28515625" style="66" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="66" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="66"/>
+    <col min="8449" max="8449" width="44.28515625" style="66" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="66" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="66"/>
+    <col min="8705" max="8705" width="44.28515625" style="66" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="66" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="66"/>
+    <col min="8961" max="8961" width="44.28515625" style="66" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="66" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="66"/>
+    <col min="9217" max="9217" width="44.28515625" style="66" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="66" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="66"/>
+    <col min="9473" max="9473" width="44.28515625" style="66" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="66" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="66"/>
+    <col min="9729" max="9729" width="44.28515625" style="66" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="66" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="66"/>
+    <col min="9985" max="9985" width="44.28515625" style="66" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="66" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="66"/>
+    <col min="10241" max="10241" width="44.28515625" style="66" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="66" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="66"/>
+    <col min="10497" max="10497" width="44.28515625" style="66" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="66" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="66"/>
+    <col min="10753" max="10753" width="44.28515625" style="66" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="66" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="66"/>
+    <col min="11009" max="11009" width="44.28515625" style="66" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="66" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="66"/>
+    <col min="11265" max="11265" width="44.28515625" style="66" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="66" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="66"/>
+    <col min="11521" max="11521" width="44.28515625" style="66" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="66" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="66"/>
+    <col min="11777" max="11777" width="44.28515625" style="66" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="66" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="66"/>
+    <col min="12033" max="12033" width="44.28515625" style="66" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="66" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="66"/>
+    <col min="12289" max="12289" width="44.28515625" style="66" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="66" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="66"/>
+    <col min="12545" max="12545" width="44.28515625" style="66" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="66" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="66"/>
+    <col min="12801" max="12801" width="44.28515625" style="66" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="66" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="66"/>
+    <col min="13057" max="13057" width="44.28515625" style="66" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="66" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="66"/>
+    <col min="13313" max="13313" width="44.28515625" style="66" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="66" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="66"/>
+    <col min="13569" max="13569" width="44.28515625" style="66" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="66" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="66"/>
+    <col min="13825" max="13825" width="44.28515625" style="66" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="66" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="66"/>
+    <col min="14081" max="14081" width="44.28515625" style="66" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="66" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="66"/>
+    <col min="14337" max="14337" width="44.28515625" style="66" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="66" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="66"/>
+    <col min="14593" max="14593" width="44.28515625" style="66" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="66" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="66"/>
+    <col min="14849" max="14849" width="44.28515625" style="66" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="66" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="66"/>
+    <col min="15105" max="15105" width="44.28515625" style="66" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="66" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="66"/>
+    <col min="15361" max="15361" width="44.28515625" style="66" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="66" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="66"/>
+    <col min="15617" max="15617" width="44.28515625" style="66" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="66" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="66"/>
+    <col min="15873" max="15873" width="44.28515625" style="66" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="66" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="66"/>
+    <col min="16129" max="16129" width="44.28515625" style="66" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="66" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="67"/>
-      <c r="B1" s="67"/>
+      <c r="A1" s="65"/>
+      <c r="B1" s="65"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="67" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="38">
+      <c r="B2" s="36">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="67" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="D3" s="59"/>
+      <c r="D3" s="68"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="23" t="s">
+      <c r="A4" s="67" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="23" t="s">
+      <c r="A5" s="67" t="s">
         <v>84</v>
       </c>
-      <c r="B5" s="38" t="s">
+      <c r="B5" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="59"/>
+      <c r="D5" s="68"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="67" t="s">
         <v>85</v>
       </c>
-      <c r="B6" s="38" t="s">
+      <c r="B6" s="36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+      <c r="A7" s="67" t="s">
         <v>86</v>
       </c>
-      <c r="B7" s="39" t="s">
+      <c r="B7" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="D7" s="59"/>
+      <c r="D7" s="68"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="23" t="s">
+      <c r="A8" s="67" t="s">
         <v>87</v>
       </c>
-      <c r="B8" s="40" t="s">
+      <c r="B8" s="38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="23" t="s">
+      <c r="A9" s="67" t="s">
         <v>88</v>
       </c>
-      <c r="B9" s="39" t="s">
+      <c r="B9" s="37" t="s">
         <v>120</v>
       </c>
-      <c r="D9" s="59"/>
+      <c r="D9" s="68"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="23" t="s">
+      <c r="A10" s="67" t="s">
         <v>89</v>
       </c>
-      <c r="B10" s="39" t="s">
+      <c r="B10" s="37" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23" t="s">
+    <row r="11" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="67" t="s">
         <v>90</v>
       </c>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="D11" s="59"/>
+      <c r="D11" s="68"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="23" t="s">
+      <c r="A12" s="67" t="s">
         <v>91</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="56" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="23" t="s">
+      <c r="A13" s="67" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="61" t="s">
+      <c r="B13" s="69" t="s">
         <v>123</v>
       </c>
-      <c r="D13" s="59"/>
+      <c r="D13" s="68"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="68" t="s">
+      <c r="A14" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="66" t="s">
+      <c r="B14" s="71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="69"/>
-      <c r="B15" s="66" t="s">
+      <c r="A15" s="72"/>
+      <c r="B15" s="71" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="70"/>
-      <c r="B16" s="61" t="s">
+      <c r="A16" s="73"/>
+      <c r="B16" s="69" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A17" s="23" t="s">
+      <c r="A17" s="67" t="s">
         <v>94</v>
       </c>
-      <c r="B17" s="62" t="s">
+      <c r="B17" s="57" t="s">
         <v>112</v>
       </c>
-      <c r="D17" s="59"/>
+      <c r="D17" s="68"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="23" t="s">
+      <c r="A18" s="67" t="s">
         <v>95</v>
       </c>
-      <c r="B18" s="41">
-        <v>46141</v>
+      <c r="B18" s="74">
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="23" t="s">
+      <c r="A19" s="67" t="s">
         <v>96</v>
       </c>
-      <c r="B19" s="41">
-[...2 lines deleted...]
-      <c r="D19" s="59"/>
+      <c r="B19" s="75">
+        <v>46258</v>
+      </c>
+      <c r="D19" s="68"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="23" t="s">
+      <c r="A20" s="67" t="s">
         <v>97</v>
       </c>
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A21" s="23" t="s">
+      <c r="A21" s="67" t="s">
         <v>98</v>
       </c>
-      <c r="B21" s="40" t="s">
+      <c r="B21" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="D21" s="59"/>
+      <c r="D21" s="68"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A22" s="23" t="s">
+      <c r="A22" s="67" t="s">
         <v>99</v>
       </c>
-      <c r="B22" s="42" t="s">
+      <c r="B22" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A23" s="23" t="s">
+      <c r="A23" s="67" t="s">
         <v>100</v>
       </c>
-      <c r="B23" s="63" t="s">
+      <c r="B23" s="58" t="s">
         <v>135</v>
       </c>
-      <c r="D23" s="59"/>
+      <c r="D23" s="68"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A24" s="24"/>
-      <c r="B24" s="24"/>
+      <c r="A24" s="76"/>
+      <c r="B24" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/294877/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:D19"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="26"/>
+    <col min="1" max="1" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="24"/>
+    <col min="257" max="257" width="4.42578125" style="24" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="24" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="24" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="24"/>
+    <col min="513" max="513" width="4.42578125" style="24" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="24" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="24" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="24"/>
+    <col min="769" max="769" width="4.42578125" style="24" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="24" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="24" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="24"/>
+    <col min="1025" max="1025" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="24"/>
+    <col min="1281" max="1281" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="24"/>
+    <col min="1537" max="1537" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="24"/>
+    <col min="1793" max="1793" width="4.42578125" style="24" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="24" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="24" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="24"/>
+    <col min="2049" max="2049" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="24"/>
+    <col min="2305" max="2305" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="24"/>
+    <col min="2561" max="2561" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="24"/>
+    <col min="2817" max="2817" width="4.42578125" style="24" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="24" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="24" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="24"/>
+    <col min="3073" max="3073" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="24"/>
+    <col min="3329" max="3329" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="24"/>
+    <col min="3585" max="3585" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="24"/>
+    <col min="3841" max="3841" width="4.42578125" style="24" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="24" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="24" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="24"/>
+    <col min="4097" max="4097" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="24"/>
+    <col min="4353" max="4353" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="24"/>
+    <col min="4609" max="4609" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="24"/>
+    <col min="4865" max="4865" width="4.42578125" style="24" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="24" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="24" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="24"/>
+    <col min="5121" max="5121" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="24"/>
+    <col min="5377" max="5377" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="24"/>
+    <col min="5633" max="5633" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="24"/>
+    <col min="5889" max="5889" width="4.42578125" style="24" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="24" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="24" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="24"/>
+    <col min="6145" max="6145" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="24"/>
+    <col min="6401" max="6401" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="24"/>
+    <col min="6657" max="6657" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="24"/>
+    <col min="6913" max="6913" width="4.42578125" style="24" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="24" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="24" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="24"/>
+    <col min="7169" max="7169" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="24"/>
+    <col min="7425" max="7425" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="24"/>
+    <col min="7681" max="7681" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="24"/>
+    <col min="7937" max="7937" width="4.42578125" style="24" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="24" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="24" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="24"/>
+    <col min="8193" max="8193" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="24"/>
+    <col min="8449" max="8449" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="24"/>
+    <col min="8705" max="8705" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="24"/>
+    <col min="8961" max="8961" width="4.42578125" style="24" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="24" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="24" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="24"/>
+    <col min="9217" max="9217" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="24"/>
+    <col min="9473" max="9473" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="24"/>
+    <col min="9729" max="9729" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="24"/>
+    <col min="9985" max="9985" width="4.42578125" style="24" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="24" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="24" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="24"/>
+    <col min="10241" max="10241" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="24"/>
+    <col min="10497" max="10497" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="24"/>
+    <col min="10753" max="10753" width="4.42578125" style="24" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="24" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="24" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="24"/>
+    <col min="11009" max="11009" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="24"/>
+    <col min="11265" max="11265" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="24"/>
+    <col min="11521" max="11521" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="24"/>
+    <col min="11777" max="11777" width="4.42578125" style="24" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="24" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="24" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="24"/>
+    <col min="12033" max="12033" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="24"/>
+    <col min="12289" max="12289" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="24"/>
+    <col min="12545" max="12545" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="24"/>
+    <col min="12801" max="12801" width="4.42578125" style="24" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="24" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="24" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="24"/>
+    <col min="13057" max="13057" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="24"/>
+    <col min="13313" max="13313" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="24"/>
+    <col min="13569" max="13569" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="24"/>
+    <col min="13825" max="13825" width="4.42578125" style="24" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="24" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="24" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="24"/>
+    <col min="14081" max="14081" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="24"/>
+    <col min="14337" max="14337" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="24"/>
+    <col min="14593" max="14593" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="24"/>
+    <col min="14849" max="14849" width="4.42578125" style="24" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="24" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="24" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="24"/>
+    <col min="15105" max="15105" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="24"/>
+    <col min="15361" max="15361" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="24"/>
+    <col min="15617" max="15617" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="24"/>
+    <col min="15873" max="15873" width="4.42578125" style="24" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="24" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="24" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="24"/>
+    <col min="16129" max="16129" width="4.42578125" style="24" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="24" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="24" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="24"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="25"/>
+      <c r="B2" s="23"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="27" t="s">
+      <c r="B5" s="25" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="27" t="s">
+      <c r="B7" s="25" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="27" t="s">
+      <c r="B8" s="25" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="27" t="s">
+      <c r="B9" s="25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="26" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="29"/>
+      <c r="B11" s="27"/>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="29"/>
+      <c r="B12" s="27"/>
     </row>
     <row r="19" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="28" t="s">
         <v>107</v>
       </c>
-      <c r="C19" s="31"/>
-      <c r="D19" s="31"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T23"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12.140625" style="15" customWidth="1"/>
     <col min="2" max="2" width="22" style="15" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="15" customWidth="1"/>
     <col min="4" max="4" width="12.140625" style="15" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" style="15" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="11.5703125" style="15" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="15" customWidth="1"/>
     <col min="9" max="9" width="12.28515625" style="15" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="15" bestFit="1" customWidth="1"/>
@@ -3211,628 +3219,628 @@
       <c r="M1" s="14"/>
       <c r="N1" s="14"/>
       <c r="O1" s="14"/>
       <c r="P1" s="14"/>
       <c r="Q1" s="14"/>
       <c r="R1" s="14"/>
       <c r="S1" s="14"/>
       <c r="T1" s="14"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.2">
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="10" t="s">
         <v>0</v>
       </c>
       <c r="K2" s="16"/>
       <c r="L2" s="16"/>
     </row>
     <row r="3" spans="1:20" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="51"/>
-      <c r="C3" s="51" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48" t="s">
         <v>127</v>
       </c>
-      <c r="D3" s="51" t="s">
+      <c r="D3" s="48" t="s">
         <v>128</v>
       </c>
-      <c r="E3" s="51" t="s">
+      <c r="E3" s="48" t="s">
         <v>129</v>
       </c>
-      <c r="F3" s="51">
+      <c r="F3" s="48">
         <v>1993</v>
       </c>
-      <c r="G3" s="51">
+      <c r="G3" s="48">
         <v>1994</v>
       </c>
-      <c r="H3" s="51">
+      <c r="H3" s="48">
         <v>1995</v>
       </c>
-      <c r="I3" s="51">
+      <c r="I3" s="48">
         <v>1996</v>
       </c>
-      <c r="J3" s="51">
+      <c r="J3" s="48">
         <v>1997</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A4" s="46">
+      <c r="A4" s="43">
         <v>0</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="52">
+      <c r="C4" s="49">
         <f>SUM(C5:C20)</f>
         <v>46767.4</v>
       </c>
-      <c r="D4" s="52">
+      <c r="D4" s="49">
         <f>SUM(D5:D20)</f>
         <v>82408.5</v>
       </c>
-      <c r="E4" s="52">
+      <c r="E4" s="49">
         <f t="shared" ref="E4:J4" si="0">SUM(E5:E20)</f>
         <v>1066651.7</v>
       </c>
-      <c r="F4" s="52">
+      <c r="F4" s="49">
         <f t="shared" si="0"/>
         <v>25081.8</v>
       </c>
-      <c r="G4" s="52">
+      <c r="G4" s="49">
         <f t="shared" si="0"/>
         <v>399354.7</v>
       </c>
-      <c r="H4" s="52">
+      <c r="H4" s="49">
         <f t="shared" si="0"/>
         <v>926736.1</v>
       </c>
-      <c r="I4" s="52">
+      <c r="I4" s="49">
         <f t="shared" si="0"/>
         <v>1294800.8999999999</v>
       </c>
-      <c r="J4" s="52">
+      <c r="J4" s="49">
         <f t="shared" si="0"/>
         <v>1537111</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A5" s="47">
+      <c r="A5" s="44">
         <v>11</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="32">
+      <c r="C5" s="30">
         <v>3003.3</v>
       </c>
-      <c r="D5" s="32">
+      <c r="D5" s="30">
         <v>6424</v>
       </c>
-      <c r="E5" s="32">
+      <c r="E5" s="30">
         <v>63969.2</v>
       </c>
-      <c r="F5" s="32">
+      <c r="F5" s="30">
         <v>2341.4</v>
       </c>
-      <c r="G5" s="32">
+      <c r="G5" s="30">
         <v>31842.6</v>
       </c>
-      <c r="H5" s="32">
+      <c r="H5" s="30">
         <v>56957.1</v>
       </c>
-      <c r="I5" s="32">
+      <c r="I5" s="30">
         <v>67525.8</v>
       </c>
-      <c r="J5" s="32">
+      <c r="J5" s="30">
         <v>53089</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A6" s="47">
+      <c r="A6" s="44">
         <v>15</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="32">
+      <c r="C6" s="30">
         <v>2609.6</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="30">
         <v>4456.8999999999996</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="30">
         <v>48165.9</v>
       </c>
-      <c r="F6" s="32">
+      <c r="F6" s="30">
         <v>1400.8</v>
       </c>
-      <c r="G6" s="32">
+      <c r="G6" s="30">
         <v>21594</v>
       </c>
-      <c r="H6" s="32">
+      <c r="H6" s="30">
         <v>47263.5</v>
       </c>
-      <c r="I6" s="32">
+      <c r="I6" s="30">
         <v>52880.1</v>
       </c>
-      <c r="J6" s="32">
+      <c r="J6" s="30">
         <v>75724</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A7" s="47">
+      <c r="A7" s="44">
         <v>19</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="32">
+      <c r="C7" s="30">
         <v>3946.9</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="30">
         <v>6304.3</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="30">
         <v>71054.600000000006</v>
       </c>
-      <c r="F7" s="32">
+      <c r="F7" s="30">
         <v>1496.8</v>
       </c>
-      <c r="G7" s="32">
+      <c r="G7" s="30">
         <v>21903.599999999999</v>
       </c>
-      <c r="H7" s="32">
+      <c r="H7" s="30">
         <v>47263.5</v>
       </c>
-      <c r="I7" s="32">
+      <c r="I7" s="30">
         <v>82431.8</v>
       </c>
-      <c r="J7" s="32">
+      <c r="J7" s="30">
         <v>94504.9</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A8" s="47">
+      <c r="A8" s="44">
         <v>23</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="32">
+      <c r="C8" s="30">
         <v>1398.3</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="30">
         <v>2303.6999999999998</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="30">
         <v>33080.5</v>
       </c>
-      <c r="F8" s="32">
+      <c r="F8" s="30">
         <v>606.20000000000005</v>
       </c>
-      <c r="G8" s="32">
+      <c r="G8" s="30">
         <v>19584.099999999999</v>
       </c>
-      <c r="H8" s="32">
+      <c r="H8" s="30">
         <v>56530.9</v>
       </c>
-      <c r="I8" s="32">
+      <c r="I8" s="30">
         <v>85840.6</v>
       </c>
-      <c r="J8" s="32">
+      <c r="J8" s="30">
         <v>108218.4</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A9" s="47">
+      <c r="A9" s="44">
         <v>27</v>
       </c>
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="32">
+      <c r="C9" s="30">
         <v>2064.8000000000002</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="30">
         <v>3412.4</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="30">
         <v>30553.4</v>
       </c>
-      <c r="F9" s="32">
+      <c r="F9" s="30">
         <v>891.6</v>
       </c>
-      <c r="G9" s="32">
+      <c r="G9" s="30">
         <v>12450</v>
       </c>
-      <c r="H9" s="32">
+      <c r="H9" s="30">
         <v>25021.8</v>
       </c>
-      <c r="I9" s="32">
+      <c r="I9" s="30">
         <v>30770.7</v>
       </c>
-      <c r="J9" s="32">
+      <c r="J9" s="30">
         <v>53016.5</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A10" s="47">
+      <c r="A10" s="44">
         <v>31</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="32">
+      <c r="C10" s="30">
         <v>2774.5</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="30">
         <v>3812</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="30">
         <v>56805</v>
       </c>
-      <c r="F10" s="32">
+      <c r="F10" s="30">
         <v>880</v>
       </c>
-      <c r="G10" s="32">
+      <c r="G10" s="30">
         <v>10790.6</v>
       </c>
-      <c r="H10" s="32">
+      <c r="H10" s="30">
         <v>20388.400000000001</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I10" s="30">
         <v>44411.9</v>
       </c>
-      <c r="J10" s="32">
+      <c r="J10" s="30">
         <v>44110</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A11" s="47">
+      <c r="A11" s="44">
         <v>35</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B11" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="32">
+      <c r="C11" s="30">
         <v>4996.7</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="30">
         <v>9140.7000000000007</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="30">
         <v>150621.29999999999</v>
       </c>
-      <c r="F11" s="32">
+      <c r="F11" s="30">
         <v>3199.5</v>
       </c>
-      <c r="G11" s="32">
+      <c r="G11" s="30">
         <v>56910.3</v>
       </c>
-      <c r="H11" s="32">
+      <c r="H11" s="30">
         <v>151058.1</v>
       </c>
-      <c r="I11" s="32">
+      <c r="I11" s="30">
         <v>141765.20000000001</v>
       </c>
-      <c r="J11" s="32">
+      <c r="J11" s="30">
         <v>176053.6</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A12" s="47">
+      <c r="A12" s="44">
         <v>39</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="32">
+      <c r="C12" s="30">
         <v>5129.8999999999996</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="30">
         <v>7883</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="30">
         <v>145148.9</v>
       </c>
-      <c r="F12" s="32">
+      <c r="F12" s="30">
         <v>3773.4</v>
       </c>
-      <c r="G12" s="32">
+      <c r="G12" s="30">
         <v>45401</v>
       </c>
-      <c r="H12" s="32">
+      <c r="H12" s="30">
         <v>66298.600000000006</v>
       </c>
-      <c r="I12" s="32">
+      <c r="I12" s="30">
         <v>81782.399999999994</v>
       </c>
-      <c r="J12" s="32">
+      <c r="J12" s="30">
         <v>128724.8</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A13" s="47">
+      <c r="A13" s="44">
         <v>43</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="32">
+      <c r="C13" s="30">
         <v>1136.8</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="30">
         <v>1613</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="30">
         <v>24684.7</v>
       </c>
-      <c r="F13" s="32">
+      <c r="F13" s="30">
         <v>512.29999999999995</v>
       </c>
-      <c r="G13" s="32">
+      <c r="G13" s="30">
         <v>8521.2999999999993</v>
       </c>
-      <c r="H13" s="32">
+      <c r="H13" s="30">
         <v>20388.2</v>
       </c>
-      <c r="I13" s="32">
+      <c r="I13" s="30">
         <v>32947.4</v>
       </c>
-      <c r="J13" s="32">
+      <c r="J13" s="30">
         <v>38578.800000000003</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A14" s="47">
+      <c r="A14" s="44">
         <v>47</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="30">
         <v>959.7</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="30">
         <v>2182.1</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="30">
         <v>34676</v>
       </c>
-      <c r="F14" s="32">
+      <c r="F14" s="30">
         <v>242.4</v>
       </c>
-      <c r="G14" s="32">
+      <c r="G14" s="30">
         <v>12198.9</v>
       </c>
-      <c r="H14" s="32">
+      <c r="H14" s="30">
         <v>47263.5</v>
       </c>
-      <c r="I14" s="32">
+      <c r="I14" s="30">
         <v>74223.8</v>
       </c>
-      <c r="J14" s="32">
+      <c r="J14" s="30">
         <v>66542.7</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A15" s="47">
+      <c r="A15" s="44">
         <v>51</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="30">
         <v>3908.5</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="30">
         <v>6986.4</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="30">
         <v>76470.100000000006</v>
       </c>
-      <c r="F15" s="32">
+      <c r="F15" s="30">
         <v>1539.9</v>
       </c>
-      <c r="G15" s="32">
+      <c r="G15" s="30">
         <v>20353</v>
       </c>
-      <c r="H15" s="32">
+      <c r="H15" s="30">
         <v>39849.599999999999</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I15" s="30">
         <v>80222.3</v>
       </c>
-      <c r="J15" s="32">
+      <c r="J15" s="30">
         <v>93506.6</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A16" s="47">
+      <c r="A16" s="44">
         <v>55</v>
       </c>
-      <c r="B16" s="33" t="s">
+      <c r="B16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="32">
+      <c r="C16" s="30">
         <v>2856.9</v>
       </c>
-      <c r="D16" s="32">
+      <c r="D16" s="30">
         <v>5818.1</v>
       </c>
-      <c r="E16" s="32">
+      <c r="E16" s="30">
         <v>94494.9</v>
       </c>
-      <c r="F16" s="32">
+      <c r="F16" s="30">
         <v>2402.1999999999998</v>
       </c>
-      <c r="G16" s="32">
+      <c r="G16" s="30">
         <v>41155.599999999999</v>
       </c>
-      <c r="H16" s="32">
+      <c r="H16" s="30">
         <v>99160.7</v>
       </c>
-      <c r="I16" s="32">
+      <c r="I16" s="30">
         <v>114654.5</v>
       </c>
-      <c r="J16" s="32">
+      <c r="J16" s="30">
         <v>94368.2</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A17" s="47">
+      <c r="A17" s="44">
         <v>59</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="30">
         <v>3403.8</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="30">
         <v>7723.3</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="30">
         <v>73490.8</v>
       </c>
-      <c r="F17" s="32">
+      <c r="F17" s="30">
         <v>1284.2</v>
       </c>
-      <c r="G17" s="32">
+      <c r="G17" s="30">
         <v>24136.6</v>
       </c>
-      <c r="H17" s="32">
+      <c r="H17" s="30">
         <v>64871.6</v>
       </c>
-      <c r="I17" s="32">
+      <c r="I17" s="30">
         <v>93653</v>
       </c>
-      <c r="J17" s="32">
+      <c r="J17" s="30">
         <v>79260.2</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A18" s="47">
+      <c r="A18" s="44">
         <v>63</v>
       </c>
-      <c r="B18" s="33" t="s">
+      <c r="B18" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="32">
+      <c r="C18" s="30">
         <v>5239.7</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="30">
         <v>8800</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="30">
         <v>111438.2</v>
       </c>
-      <c r="F18" s="32">
+      <c r="F18" s="30">
         <v>2455.5</v>
       </c>
-      <c r="G18" s="32">
+      <c r="G18" s="30">
         <v>42020.2</v>
       </c>
-      <c r="H18" s="32">
+      <c r="H18" s="30">
         <v>109354.9</v>
       </c>
-      <c r="I18" s="32">
+      <c r="I18" s="30">
         <v>126301.7</v>
       </c>
-      <c r="J18" s="32">
+      <c r="J18" s="30">
         <v>155446.70000000001</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A19" s="47">
+      <c r="A19" s="44">
         <v>71</v>
       </c>
-      <c r="B19" s="33" t="s">
+      <c r="B19" s="31" t="s">
         <v>71</v>
       </c>
-      <c r="C19" s="37" t="s">
-[...20 lines deleted...]
-      <c r="J19" s="32">
+      <c r="C19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I19" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J19" s="30">
         <v>25719.200000000001</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A20" s="47">
+      <c r="A20" s="44">
         <v>79</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="32">
+      <c r="C20" s="30">
         <v>3338</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="30">
         <v>5548.6</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="30">
         <v>51998.2</v>
       </c>
-      <c r="F20" s="32">
+      <c r="F20" s="30">
         <v>2055.6</v>
       </c>
-      <c r="G20" s="32">
+      <c r="G20" s="30">
         <v>30492.9</v>
       </c>
-      <c r="H20" s="32">
+      <c r="H20" s="30">
         <v>75065.7</v>
       </c>
-      <c r="I20" s="32">
+      <c r="I20" s="30">
         <v>185389.7</v>
       </c>
-      <c r="J20" s="32">
+      <c r="J20" s="30">
         <v>250247.4</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="21"/>
@@ -4773,6154 +4781,6222 @@
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="K2" s="5"/>
       <c r="L2" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="53"/>
-      <c r="C3" s="54">
+      <c r="B3" s="50"/>
+      <c r="C3" s="51">
         <v>1998</v>
       </c>
-      <c r="D3" s="54">
+      <c r="D3" s="51">
         <v>1999</v>
       </c>
-      <c r="E3" s="54">
+      <c r="E3" s="51">
         <v>2000</v>
       </c>
-      <c r="F3" s="54">
+      <c r="F3" s="51">
         <v>2001</v>
       </c>
-      <c r="G3" s="54">
+      <c r="G3" s="51">
         <v>2002</v>
       </c>
-      <c r="H3" s="54">
+      <c r="H3" s="51">
         <v>2003</v>
       </c>
-      <c r="I3" s="54">
+      <c r="I3" s="51">
         <v>2004</v>
       </c>
-      <c r="J3" s="54">
+      <c r="J3" s="51">
         <v>2005</v>
       </c>
-      <c r="K3" s="54">
+      <c r="K3" s="51">
         <v>2006</v>
       </c>
-      <c r="L3" s="54">
+      <c r="L3" s="51">
         <v>2007</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="46">
+      <c r="A4" s="43">
         <v>0</v>
       </c>
-      <c r="B4" s="48" t="s">
+      <c r="B4" s="45" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="55">
+      <c r="C4" s="52">
         <f t="shared" ref="C4:L4" si="0">SUM(C5:C20)</f>
         <v>1733263.5</v>
       </c>
-      <c r="D4" s="55">
+      <c r="D4" s="52">
         <f t="shared" si="0"/>
         <v>2016456.3</v>
       </c>
-      <c r="E4" s="55">
+      <c r="E4" s="52">
         <f t="shared" si="0"/>
         <v>2599901.6</v>
       </c>
-      <c r="F4" s="55">
+      <c r="F4" s="52">
         <f t="shared" si="0"/>
         <v>3250593.3</v>
       </c>
-      <c r="G4" s="55">
+      <c r="G4" s="52">
         <f t="shared" si="0"/>
         <v>3776277.3</v>
       </c>
-      <c r="H4" s="55">
+      <c r="H4" s="52">
         <f t="shared" si="0"/>
         <v>4611975.3</v>
       </c>
-      <c r="I4" s="55">
+      <c r="I4" s="52">
         <f t="shared" si="0"/>
         <v>5870134.2999999998</v>
       </c>
-      <c r="J4" s="55">
+      <c r="J4" s="52">
         <f t="shared" si="0"/>
         <v>7590593.5</v>
       </c>
-      <c r="K4" s="55">
+      <c r="K4" s="52">
         <f t="shared" si="0"/>
         <v>10213731.199999999</v>
       </c>
-      <c r="L4" s="55">
+      <c r="L4" s="52">
         <f t="shared" si="0"/>
         <v>12849794</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A5" s="47">
+      <c r="A5" s="44">
         <v>11</v>
       </c>
-      <c r="B5" s="35" t="s">
+      <c r="B5" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="34">
+      <c r="C5" s="32">
         <v>48922.2</v>
       </c>
-      <c r="D5" s="34">
+      <c r="D5" s="32">
         <v>78275.899999999994</v>
       </c>
-      <c r="E5" s="34">
+      <c r="E5" s="32">
         <v>82957.2</v>
       </c>
-      <c r="F5" s="34">
+      <c r="F5" s="32">
         <v>107692.7</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="32">
         <v>116616.4</v>
       </c>
-      <c r="H5" s="34">
+      <c r="H5" s="32">
         <v>141570</v>
       </c>
-      <c r="I5" s="34">
+      <c r="I5" s="32">
         <v>166162.5</v>
       </c>
-      <c r="J5" s="34">
+      <c r="J5" s="32">
         <v>196761.3</v>
       </c>
-      <c r="K5" s="34">
+      <c r="K5" s="32">
         <v>254186.2</v>
       </c>
-      <c r="L5" s="34">
+      <c r="L5" s="32">
         <v>406298.4</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A6" s="47">
+      <c r="A6" s="44">
         <v>15</v>
       </c>
-      <c r="B6" s="35" t="s">
+      <c r="B6" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="34">
+      <c r="C6" s="32">
         <v>89311.4</v>
       </c>
-      <c r="D6" s="34">
+      <c r="D6" s="32">
         <v>92937.8</v>
       </c>
-      <c r="E6" s="34">
+      <c r="E6" s="32">
         <v>118092.7</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="32">
         <v>147045.1</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="32">
         <v>179594.7</v>
       </c>
-      <c r="H6" s="34">
+      <c r="H6" s="32">
         <v>236692.9</v>
       </c>
-      <c r="I6" s="34">
+      <c r="I6" s="32">
         <v>295817.5</v>
       </c>
-      <c r="J6" s="34">
+      <c r="J6" s="32">
         <v>412959.4</v>
       </c>
-      <c r="K6" s="34">
+      <c r="K6" s="32">
         <v>517031.8</v>
       </c>
-      <c r="L6" s="34">
+      <c r="L6" s="32">
         <v>678938.6</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A7" s="47">
+      <c r="A7" s="44">
         <v>19</v>
       </c>
-      <c r="B7" s="35" t="s">
+      <c r="B7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="34">
+      <c r="C7" s="32">
         <v>92478.3</v>
       </c>
-      <c r="D7" s="34">
+      <c r="D7" s="32">
         <v>99257.4</v>
       </c>
-      <c r="E7" s="34">
+      <c r="E7" s="32">
         <v>124564.2</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="32">
         <v>158693.29999999999</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="32">
         <v>185603.9</v>
       </c>
-      <c r="H7" s="34">
+      <c r="H7" s="32">
         <v>230573.8</v>
       </c>
-      <c r="I7" s="34">
+      <c r="I7" s="32">
         <v>258440</v>
       </c>
-      <c r="J7" s="34">
+      <c r="J7" s="32">
         <v>322696.90000000002</v>
       </c>
-      <c r="K7" s="34">
+      <c r="K7" s="32">
         <v>408617.2</v>
       </c>
-      <c r="L7" s="34">
+      <c r="L7" s="32">
         <v>550708.30000000005</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A8" s="47">
+      <c r="A8" s="44">
         <v>23</v>
       </c>
-      <c r="B8" s="35" t="s">
+      <c r="B8" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="34">
+      <c r="C8" s="32">
         <v>105444.9</v>
       </c>
-      <c r="D8" s="34">
+      <c r="D8" s="32">
         <v>138607.79999999999</v>
       </c>
-      <c r="E8" s="34">
+      <c r="E8" s="32">
         <v>245478.2</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="32">
         <v>293405</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="32">
         <v>389545.6</v>
       </c>
-      <c r="H8" s="34">
+      <c r="H8" s="32">
         <v>484127.9</v>
       </c>
-      <c r="I8" s="34">
+      <c r="I8" s="32">
         <v>639579.80000000005</v>
       </c>
-      <c r="J8" s="34">
+      <c r="J8" s="32">
         <v>808222</v>
       </c>
-      <c r="K8" s="34">
+      <c r="K8" s="32">
         <v>1094151.2</v>
       </c>
-      <c r="L8" s="34">
+      <c r="L8" s="32">
         <v>1234007.6000000001</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A9" s="47">
+      <c r="A9" s="44">
         <v>27</v>
       </c>
-      <c r="B9" s="35" t="s">
+      <c r="B9" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="34">
+      <c r="C9" s="32">
         <v>57774</v>
       </c>
-      <c r="D9" s="34">
+      <c r="D9" s="32">
         <v>76284.800000000003</v>
       </c>
-      <c r="E9" s="34">
+      <c r="E9" s="32">
         <v>118374.5</v>
       </c>
-      <c r="F9" s="34">
+      <c r="F9" s="32">
         <v>149938.29999999999</v>
       </c>
-      <c r="G9" s="34">
+      <c r="G9" s="32">
         <v>178368.4</v>
       </c>
-      <c r="H9" s="34">
+      <c r="H9" s="32">
         <v>200889.4</v>
       </c>
-      <c r="I9" s="34">
+      <c r="I9" s="32">
         <v>356921.5</v>
       </c>
-      <c r="J9" s="34">
+      <c r="J9" s="32">
         <v>401105.5</v>
       </c>
-      <c r="K9" s="34">
+      <c r="K9" s="32">
         <v>512319.9</v>
       </c>
-      <c r="L9" s="34">
+      <c r="L9" s="32">
         <v>617693.4</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A10" s="47">
+      <c r="A10" s="44">
         <v>31</v>
       </c>
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="34">
+      <c r="C10" s="32">
         <v>48879.3</v>
       </c>
-      <c r="D10" s="34">
+      <c r="D10" s="32">
         <v>49676.9</v>
       </c>
-      <c r="E10" s="34">
+      <c r="E10" s="32">
         <v>57783.199999999997</v>
       </c>
-      <c r="F10" s="34">
+      <c r="F10" s="32">
         <v>69859</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="32">
         <v>82972.5</v>
       </c>
-      <c r="H10" s="34">
+      <c r="H10" s="32">
         <v>119500.4</v>
       </c>
-      <c r="I10" s="34">
+      <c r="I10" s="32">
         <v>137238</v>
       </c>
-      <c r="J10" s="34">
+      <c r="J10" s="32">
         <v>168554.8</v>
       </c>
-      <c r="K10" s="34">
+      <c r="K10" s="32">
         <v>192205.3</v>
       </c>
-      <c r="L10" s="34">
+      <c r="L10" s="32">
         <v>266467.7</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A11" s="47">
+      <c r="A11" s="44">
         <v>35</v>
       </c>
-      <c r="B11" s="35" t="s">
+      <c r="B11" s="33" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="34">
+      <c r="C11" s="32">
         <v>200649.8</v>
       </c>
-      <c r="D11" s="34">
+      <c r="D11" s="32">
         <v>235372</v>
       </c>
-      <c r="E11" s="34">
+      <c r="E11" s="32">
         <v>299947.3</v>
       </c>
-      <c r="F11" s="34">
+      <c r="F11" s="32">
         <v>337702.5</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="32">
         <v>370493.6</v>
       </c>
-      <c r="H11" s="34">
+      <c r="H11" s="32">
         <v>444418.8</v>
       </c>
-      <c r="I11" s="34">
+      <c r="I11" s="32">
         <v>508970.6</v>
       </c>
-      <c r="J11" s="34">
+      <c r="J11" s="32">
         <v>679805.9</v>
       </c>
-      <c r="K11" s="34">
+      <c r="K11" s="32">
         <v>922634.5</v>
       </c>
-      <c r="L11" s="34">
+      <c r="L11" s="32">
         <v>1144309.3999999999</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A12" s="47">
+      <c r="A12" s="44">
         <v>39</v>
       </c>
-      <c r="B12" s="35" t="s">
+      <c r="B12" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="34">
+      <c r="C12" s="32">
         <v>121920.8</v>
       </c>
-      <c r="D12" s="34">
+      <c r="D12" s="32">
         <v>136400.79999999999</v>
       </c>
-      <c r="E12" s="34">
+      <c r="E12" s="32">
         <v>158853.29999999999</v>
       </c>
-      <c r="F12" s="34">
+      <c r="F12" s="32">
         <v>171666.3</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="32">
         <v>185172</v>
       </c>
-      <c r="H12" s="34">
+      <c r="H12" s="32">
         <v>235111.5</v>
       </c>
-      <c r="I12" s="34">
+      <c r="I12" s="32">
         <v>272279.09999999998</v>
       </c>
-      <c r="J12" s="34">
+      <c r="J12" s="32">
         <v>322711.3</v>
       </c>
-      <c r="K12" s="34">
+      <c r="K12" s="32">
         <v>387343.8</v>
       </c>
-      <c r="L12" s="34">
+      <c r="L12" s="32">
         <v>560378.30000000005</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A13" s="47">
+      <c r="A13" s="44">
         <v>43</v>
       </c>
-      <c r="B13" s="35" t="s">
+      <c r="B13" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="34">
+      <c r="C13" s="32">
         <v>38188</v>
       </c>
-      <c r="D13" s="34">
+      <c r="D13" s="32">
         <v>38470.5</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="32">
         <v>57683</v>
       </c>
-      <c r="F13" s="34">
+      <c r="F13" s="32">
         <v>73363.100000000006</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="32">
         <v>102531.8</v>
       </c>
-      <c r="H13" s="34">
+      <c r="H13" s="32">
         <v>135995.70000000001</v>
       </c>
-      <c r="I13" s="34">
+      <c r="I13" s="32">
         <v>179833.8</v>
       </c>
-      <c r="J13" s="34">
+      <c r="J13" s="32">
         <v>242378.5</v>
       </c>
-      <c r="K13" s="34">
+      <c r="K13" s="32">
         <v>363797.3</v>
       </c>
-      <c r="L13" s="34">
+      <c r="L13" s="32">
         <v>499619.9</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A14" s="47">
+      <c r="A14" s="44">
         <v>47</v>
       </c>
-      <c r="B14" s="35" t="s">
+      <c r="B14" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="34">
+      <c r="C14" s="32">
         <v>63966.9</v>
       </c>
-      <c r="D14" s="34">
+      <c r="D14" s="32">
         <v>82789.5</v>
       </c>
-      <c r="E14" s="34">
+      <c r="E14" s="32">
         <v>129386.8</v>
       </c>
-      <c r="F14" s="34">
+      <c r="F14" s="32">
         <v>147290.1</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="32">
         <v>199802.9</v>
       </c>
-      <c r="H14" s="34">
+      <c r="H14" s="32">
         <v>217956.6</v>
       </c>
-      <c r="I14" s="34">
+      <c r="I14" s="32">
         <v>295804.79999999999</v>
       </c>
-      <c r="J14" s="34">
+      <c r="J14" s="32">
         <v>432225.2</v>
       </c>
-      <c r="K14" s="34">
+      <c r="K14" s="32">
         <v>593994</v>
       </c>
-      <c r="L14" s="34">
+      <c r="L14" s="32">
         <v>756591.8</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A15" s="47">
+      <c r="A15" s="44">
         <v>51</v>
       </c>
-      <c r="B15" s="35" t="s">
+      <c r="B15" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="34">
+      <c r="C15" s="32">
         <v>102086</v>
       </c>
-      <c r="D15" s="34">
+      <c r="D15" s="32">
         <v>123415.1</v>
       </c>
-      <c r="E15" s="34">
+      <c r="E15" s="32">
         <v>179108.4</v>
       </c>
-      <c r="F15" s="34">
+      <c r="F15" s="32">
         <v>235573.6</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="32">
         <v>245503.8</v>
       </c>
-      <c r="H15" s="34">
+      <c r="H15" s="32">
         <v>310743.2</v>
       </c>
-      <c r="I15" s="34">
+      <c r="I15" s="32">
         <v>309902.5</v>
       </c>
-      <c r="J15" s="34">
+      <c r="J15" s="32">
         <v>358008.7</v>
       </c>
-      <c r="K15" s="34">
+      <c r="K15" s="32">
         <v>423488.4</v>
       </c>
-      <c r="L15" s="34">
+      <c r="L15" s="32">
         <v>611763.80000000005</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A16" s="47">
+      <c r="A16" s="44">
         <v>55</v>
       </c>
-      <c r="B16" s="35" t="s">
+      <c r="B16" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="34">
+      <c r="C16" s="32">
         <v>133676.9</v>
       </c>
-      <c r="D16" s="34">
+      <c r="D16" s="32">
         <v>124814.3</v>
       </c>
-      <c r="E16" s="34">
+      <c r="E16" s="32">
         <v>167554</v>
       </c>
-      <c r="F16" s="34">
+      <c r="F16" s="32">
         <v>203707.2</v>
       </c>
-      <c r="G16" s="34">
+      <c r="G16" s="32">
         <v>216186.1</v>
       </c>
-      <c r="H16" s="34">
+      <c r="H16" s="32">
         <v>268696</v>
       </c>
-      <c r="I16" s="34">
+      <c r="I16" s="32">
         <v>334270.40000000002</v>
       </c>
-      <c r="J16" s="34">
+      <c r="J16" s="32">
         <v>384018.6</v>
       </c>
-      <c r="K16" s="34">
+      <c r="K16" s="32">
         <v>462208.2</v>
       </c>
-      <c r="L16" s="34">
+      <c r="L16" s="32">
         <v>591977.80000000005</v>
       </c>
     </row>
     <row r="17" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A17" s="47">
+      <c r="A17" s="44">
         <v>59</v>
       </c>
-      <c r="B17" s="35" t="s">
+      <c r="B17" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="34">
+      <c r="C17" s="32">
         <v>67998.7</v>
       </c>
-      <c r="D17" s="34">
+      <c r="D17" s="32">
         <v>74090.7</v>
       </c>
-      <c r="E17" s="34">
+      <c r="E17" s="32">
         <v>71109.100000000006</v>
       </c>
-      <c r="F17" s="34">
+      <c r="F17" s="32">
         <v>98773.8</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="32">
         <v>111409.2</v>
       </c>
-      <c r="H17" s="34">
+      <c r="H17" s="32">
         <v>140487.1</v>
       </c>
-      <c r="I17" s="34">
+      <c r="I17" s="32">
         <v>151916</v>
       </c>
-      <c r="J17" s="34">
+      <c r="J17" s="32">
         <v>184672.3</v>
       </c>
-      <c r="K17" s="34">
+      <c r="K17" s="32">
         <v>236876.6</v>
       </c>
-      <c r="L17" s="34">
+      <c r="L17" s="32">
         <v>320390.7</v>
       </c>
     </row>
     <row r="18" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A18" s="47">
+      <c r="A18" s="44">
         <v>63</v>
       </c>
-      <c r="B18" s="35" t="s">
+      <c r="B18" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="34">
+      <c r="C18" s="32">
         <v>190543.1</v>
       </c>
-      <c r="D18" s="34">
+      <c r="D18" s="32">
         <v>211964.7</v>
       </c>
-      <c r="E18" s="34">
+      <c r="E18" s="32">
         <v>238923.7</v>
       </c>
-      <c r="F18" s="34">
+      <c r="F18" s="32">
         <v>280590.2</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="32">
         <v>293339.90000000002</v>
       </c>
-      <c r="H18" s="34">
+      <c r="H18" s="32">
         <v>334290.09999999998</v>
       </c>
-      <c r="I18" s="34">
+      <c r="I18" s="32">
         <v>392014.8</v>
       </c>
-      <c r="J18" s="34">
+      <c r="J18" s="32">
         <v>467510</v>
       </c>
-      <c r="K18" s="34">
+      <c r="K18" s="32">
         <v>615123.19999999995</v>
       </c>
-      <c r="L18" s="34">
+      <c r="L18" s="32">
         <v>800527.5</v>
       </c>
     </row>
     <row r="19" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A19" s="47">
+      <c r="A19" s="44">
         <v>71</v>
       </c>
-      <c r="B19" s="35" t="s">
+      <c r="B19" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="34">
+      <c r="C19" s="32">
         <v>60533.1</v>
       </c>
-      <c r="D19" s="34">
+      <c r="D19" s="32">
         <v>92836.1</v>
       </c>
-      <c r="E19" s="34">
+      <c r="E19" s="32">
         <v>134931.9</v>
       </c>
-      <c r="F19" s="34">
+      <c r="F19" s="32">
         <v>204425.9</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="32">
         <v>230720.5</v>
       </c>
-      <c r="H19" s="34">
+      <c r="H19" s="32">
         <v>302164.2</v>
       </c>
-      <c r="I19" s="34">
+      <c r="I19" s="32">
         <v>468769.9</v>
       </c>
-      <c r="J19" s="34">
+      <c r="J19" s="32">
         <v>711612</v>
       </c>
-      <c r="K19" s="34">
+      <c r="K19" s="32">
         <v>957070.7</v>
       </c>
-      <c r="L19" s="34">
+      <c r="L19" s="32">
         <v>1134213.5</v>
       </c>
     </row>
     <row r="20" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A20" s="47">
+      <c r="A20" s="44">
         <v>79</v>
       </c>
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="34">
+      <c r="C20" s="32">
         <v>310890.09999999998</v>
       </c>
-      <c r="D20" s="34">
+      <c r="D20" s="32">
         <v>361262</v>
       </c>
-      <c r="E20" s="34">
+      <c r="E20" s="32">
         <v>415154.1</v>
       </c>
-      <c r="F20" s="34">
+      <c r="F20" s="32">
         <v>570867.19999999995</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="32">
         <v>688416</v>
       </c>
-      <c r="H20" s="34">
+      <c r="H20" s="32">
         <v>808757.7</v>
       </c>
-      <c r="I20" s="34">
+      <c r="I20" s="32">
         <v>1102213.1000000001</v>
       </c>
-      <c r="J20" s="34">
+      <c r="J20" s="32">
         <v>1497351.1</v>
       </c>
-      <c r="K20" s="34">
+      <c r="K20" s="32">
         <v>2272682.9</v>
       </c>
-      <c r="L20" s="34">
+      <c r="L20" s="32">
         <v>2675907.2999999998</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="71"/>
-[...5 lines deleted...]
-      <c r="H22" s="72"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="62"/>
+      <c r="E22" s="62"/>
+      <c r="F22" s="62"/>
+      <c r="G22" s="62"/>
+      <c r="H22" s="62"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B23" s="73"/>
-[...12 lines deleted...]
-      <c r="O23" s="73"/>
+      <c r="B23" s="63"/>
+      <c r="C23" s="63"/>
+      <c r="D23" s="63"/>
+      <c r="E23" s="63"/>
+      <c r="F23" s="63"/>
+      <c r="G23" s="63"/>
+      <c r="H23" s="63"/>
+      <c r="I23" s="63"/>
+      <c r="J23" s="63"/>
+      <c r="K23" s="63"/>
+      <c r="L23" s="63"/>
+      <c r="M23" s="63"/>
+      <c r="N23" s="63"/>
+      <c r="O23" s="63"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:O23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BV30"/>
+  <dimension ref="A1:BW30"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight"/>
+    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="9"/>
     <col min="2" max="2" width="20.85546875" style="9" customWidth="1"/>
     <col min="3" max="61" width="11" style="9"/>
     <col min="62" max="62" width="12" style="9" customWidth="1"/>
     <col min="63" max="65" width="11" style="9"/>
     <col min="66" max="66" width="11.7109375" style="9" customWidth="1"/>
     <col min="67" max="69" width="11" style="9"/>
     <col min="70" max="70" width="12.28515625" style="9" customWidth="1"/>
     <col min="71" max="71" width="11" style="9"/>
     <col min="72" max="72" width="11.42578125" style="9" customWidth="1"/>
     <col min="73" max="73" width="11" style="9"/>
     <col min="74" max="74" width="11.85546875" style="9" customWidth="1"/>
     <col min="75" max="16384" width="11" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:75" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="14">
         <v>111208</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="8"/>
       <c r="K1" s="7"/>
       <c r="N1" s="8"/>
       <c r="R1" s="8"/>
       <c r="V1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AH1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AP1" s="8"/>
       <c r="AT1" s="8"/>
       <c r="AX1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
-    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
       <c r="AN2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BO2" s="10"/>
-      <c r="BV2" s="10" t="s">
+      <c r="BV2" s="10"/>
+      <c r="BW2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:74" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="50" t="s">
+    <row r="3" spans="1:75" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="B3" s="56"/>
-      <c r="C3" s="56" t="s">
+      <c r="B3" s="53"/>
+      <c r="C3" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="56" t="s">
+      <c r="D3" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="56" t="s">
+      <c r="E3" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="56">
+      <c r="F3" s="53">
         <v>2008</v>
       </c>
-      <c r="G3" s="56" t="s">
+      <c r="G3" s="53" t="s">
         <v>23</v>
       </c>
-      <c r="H3" s="56" t="s">
+      <c r="H3" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="I3" s="56" t="s">
+      <c r="I3" s="53" t="s">
         <v>25</v>
       </c>
-      <c r="J3" s="56">
+      <c r="J3" s="53">
         <v>2009</v>
       </c>
-      <c r="K3" s="56" t="s">
+      <c r="K3" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="56" t="s">
+      <c r="L3" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="M3" s="56" t="s">
+      <c r="M3" s="53" t="s">
         <v>28</v>
       </c>
-      <c r="N3" s="56">
+      <c r="N3" s="53">
         <v>2010</v>
       </c>
-      <c r="O3" s="56" t="s">
+      <c r="O3" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="P3" s="56" t="s">
+      <c r="P3" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="Q3" s="56" t="s">
+      <c r="Q3" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="R3" s="56">
+      <c r="R3" s="53">
         <v>2011</v>
       </c>
-      <c r="S3" s="56" t="s">
+      <c r="S3" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="T3" s="56" t="s">
+      <c r="T3" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="U3" s="56" t="s">
+      <c r="U3" s="53" t="s">
         <v>34</v>
       </c>
-      <c r="V3" s="56">
+      <c r="V3" s="53">
         <v>2012</v>
       </c>
-      <c r="W3" s="56" t="s">
+      <c r="W3" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="X3" s="57" t="s">
+      <c r="X3" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="Y3" s="56" t="s">
+      <c r="Y3" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="Z3" s="56">
+      <c r="Z3" s="53">
         <v>2013</v>
       </c>
-      <c r="AA3" s="56" t="s">
+      <c r="AA3" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="AB3" s="56" t="s">
+      <c r="AB3" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="AC3" s="56" t="s">
+      <c r="AC3" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="AD3" s="56">
+      <c r="AD3" s="53">
         <v>2014</v>
       </c>
-      <c r="AE3" s="56" t="s">
+      <c r="AE3" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="AF3" s="56" t="s">
+      <c r="AF3" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="AG3" s="56" t="s">
+      <c r="AG3" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="AH3" s="56">
+      <c r="AH3" s="53">
         <v>2015</v>
       </c>
-      <c r="AI3" s="56" t="s">
+      <c r="AI3" s="53" t="s">
         <v>44</v>
       </c>
-      <c r="AJ3" s="56" t="s">
+      <c r="AJ3" s="53" t="s">
         <v>45</v>
       </c>
-      <c r="AK3" s="56" t="s">
+      <c r="AK3" s="53" t="s">
         <v>46</v>
       </c>
-      <c r="AL3" s="56">
+      <c r="AL3" s="53">
         <v>2016</v>
       </c>
-      <c r="AM3" s="56" t="s">
+      <c r="AM3" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="AN3" s="56" t="s">
+      <c r="AN3" s="53" t="s">
         <v>48</v>
       </c>
-      <c r="AO3" s="56" t="s">
+      <c r="AO3" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="AP3" s="56">
+      <c r="AP3" s="53">
         <v>2017</v>
       </c>
-      <c r="AQ3" s="56" t="s">
+      <c r="AQ3" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="AR3" s="56" t="s">
+      <c r="AR3" s="53" t="s">
         <v>51</v>
       </c>
-      <c r="AS3" s="56" t="s">
+      <c r="AS3" s="53" t="s">
         <v>52</v>
       </c>
-      <c r="AT3" s="56">
+      <c r="AT3" s="53">
         <v>2018</v>
       </c>
-      <c r="AU3" s="56" t="s">
+      <c r="AU3" s="53" t="s">
         <v>53</v>
       </c>
-      <c r="AV3" s="56" t="s">
+      <c r="AV3" s="53" t="s">
         <v>54</v>
       </c>
-      <c r="AW3" s="56" t="s">
+      <c r="AW3" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="AX3" s="56">
+      <c r="AX3" s="53">
         <v>2019</v>
       </c>
-      <c r="AY3" s="56" t="s">
+      <c r="AY3" s="53" t="s">
         <v>56</v>
       </c>
-      <c r="AZ3" s="56" t="s">
+      <c r="AZ3" s="53" t="s">
         <v>57</v>
       </c>
-      <c r="BA3" s="56" t="s">
+      <c r="BA3" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="BB3" s="56">
+      <c r="BB3" s="53">
         <v>2020</v>
       </c>
-      <c r="BC3" s="56" t="s">
+      <c r="BC3" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="BD3" s="56" t="s">
+      <c r="BD3" s="53" t="s">
         <v>60</v>
       </c>
-      <c r="BE3" s="56" t="s">
+      <c r="BE3" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="BF3" s="56" t="s">
+      <c r="BF3" s="53" t="s">
         <v>132</v>
       </c>
-      <c r="BG3" s="56" t="s">
+      <c r="BG3" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="BH3" s="56" t="s">
+      <c r="BH3" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="BI3" s="56" t="s">
+      <c r="BI3" s="53" t="s">
         <v>63</v>
       </c>
-      <c r="BJ3" s="56">
+      <c r="BJ3" s="53">
         <v>2022</v>
       </c>
-      <c r="BK3" s="56" t="s">
+      <c r="BK3" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="BL3" s="56" t="s">
+      <c r="BL3" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="BM3" s="56" t="s">
+      <c r="BM3" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="BN3" s="56">
+      <c r="BN3" s="53">
         <v>2023</v>
       </c>
-      <c r="BO3" s="56" t="s">
+      <c r="BO3" s="53" t="s">
         <v>72</v>
       </c>
-      <c r="BP3" s="56" t="s">
+      <c r="BP3" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="BQ3" s="56" t="s">
+      <c r="BQ3" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="BR3" s="56">
+      <c r="BR3" s="53">
         <v>2024</v>
       </c>
-      <c r="BS3" s="56" t="s">
+      <c r="BS3" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="BT3" s="56" t="s">
+      <c r="BT3" s="53" t="s">
         <v>116</v>
       </c>
-      <c r="BU3" s="56" t="s">
+      <c r="BU3" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="BV3" s="56" t="s">
+      <c r="BV3" s="53" t="s">
         <v>137</v>
       </c>
+      <c r="BW3" s="53" t="s">
+        <v>138</v>
+      </c>
     </row>
-    <row r="4" spans="1:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="58">
+    <row r="4" spans="1:75" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="55">
         <v>0</v>
       </c>
-      <c r="B4" s="36" t="s">
+      <c r="B4" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="52">
+      <c r="C4" s="49">
         <f>SUM(C5:C25)</f>
         <v>3207244.4</v>
       </c>
-      <c r="D4" s="52">
+      <c r="D4" s="49">
         <f t="shared" ref="D4:BO4" si="0">SUM(D5:D25)</f>
         <v>7195598.5999999996</v>
       </c>
-      <c r="E4" s="52">
+      <c r="E4" s="49">
         <f t="shared" si="0"/>
         <v>11803580.9</v>
       </c>
-      <c r="F4" s="52">
+      <c r="F4" s="49">
         <f t="shared" si="0"/>
         <v>16052919.199999999</v>
       </c>
-      <c r="G4" s="52">
+      <c r="G4" s="49">
         <f t="shared" si="0"/>
         <v>3055263.8</v>
       </c>
-      <c r="H4" s="52">
+      <c r="H4" s="49">
         <f t="shared" si="0"/>
         <v>6709780.9000000004</v>
       </c>
-      <c r="I4" s="52">
+      <c r="I4" s="49">
         <f t="shared" si="0"/>
         <v>11220899.5</v>
       </c>
-      <c r="J4" s="52">
+      <c r="J4" s="49">
         <f t="shared" si="0"/>
         <v>17007647</v>
       </c>
-      <c r="K4" s="52">
+      <c r="K4" s="49">
         <f t="shared" si="0"/>
         <v>4020878.4</v>
       </c>
-      <c r="L4" s="52">
+      <c r="L4" s="49">
         <f t="shared" si="0"/>
         <v>8712143.9000000004</v>
       </c>
-      <c r="M4" s="52">
+      <c r="M4" s="49">
         <f t="shared" si="0"/>
         <v>14135228.1</v>
       </c>
-      <c r="N4" s="52">
+      <c r="N4" s="49">
         <f t="shared" si="0"/>
         <v>21815517</v>
       </c>
-      <c r="O4" s="52">
+      <c r="O4" s="49">
         <f t="shared" si="0"/>
         <v>5240223.5</v>
       </c>
-      <c r="P4" s="52">
+      <c r="P4" s="49">
         <f>SUM(P5:P25)</f>
         <v>11240030.9</v>
       </c>
-      <c r="Q4" s="52">
+      <c r="Q4" s="49">
         <f t="shared" si="0"/>
         <v>18664939.5</v>
       </c>
-      <c r="R4" s="52">
+      <c r="R4" s="49">
         <f>R6+R7+R8+R9+R10+R11+R13+R14+R15+R16+R17+R18+R19+R22+R23+R24</f>
         <v>28243052.699999999</v>
       </c>
-      <c r="S4" s="52">
+      <c r="S4" s="49">
         <f t="shared" si="0"/>
         <v>6097729.9000000004</v>
       </c>
-      <c r="T4" s="52">
+      <c r="T4" s="49">
         <f t="shared" si="0"/>
         <v>12849001.6</v>
       </c>
-      <c r="U4" s="52">
+      <c r="U4" s="49">
         <f t="shared" si="0"/>
         <v>20848732.600000001</v>
       </c>
-      <c r="V4" s="52">
+      <c r="V4" s="49">
         <f>V6+V7+V8+V9+V10+V11+V13+V14+V15+V16+V17+V18+V19+V22+V23+V24</f>
         <v>31015186.600000001</v>
       </c>
-      <c r="W4" s="52">
+      <c r="W4" s="49">
         <f t="shared" si="0"/>
         <v>6966935</v>
       </c>
-      <c r="X4" s="52">
+      <c r="X4" s="49">
         <f t="shared" si="0"/>
         <v>14499992.199999999</v>
       </c>
-      <c r="Y4" s="52">
+      <c r="Y4" s="49">
         <f t="shared" si="0"/>
         <v>23767993.399999999</v>
       </c>
-      <c r="Z4" s="52">
+      <c r="Z4" s="49">
         <f>Z6+Z7+Z8+Z9+Z10+Z11+Z13+Z14+Z15+Z16+Z17+Z18+Z19+Z22+Z23+Z24</f>
         <v>35999025.100000001</v>
       </c>
-      <c r="AA4" s="52">
+      <c r="AA4" s="49">
         <f t="shared" si="0"/>
         <v>7933827.5</v>
       </c>
-      <c r="AB4" s="52">
+      <c r="AB4" s="49">
         <f t="shared" si="0"/>
         <v>16482952.199999999</v>
       </c>
-      <c r="AC4" s="52">
+      <c r="AC4" s="49">
         <f t="shared" si="0"/>
         <v>27040987.300000001</v>
       </c>
-      <c r="AD4" s="52">
+      <c r="AD4" s="49">
         <f>AD6+AD7+AD8+AD9+AD10+AD11+AD13+AD14+AD15+AD16+AD17+AD18+AD19+AD22+AD23+AD24</f>
         <v>39675832.899999999</v>
       </c>
-      <c r="AE4" s="52">
+      <c r="AE4" s="49">
         <f t="shared" si="0"/>
         <v>8267517.7000000002</v>
       </c>
-      <c r="AF4" s="52">
+      <c r="AF4" s="49">
         <f t="shared" si="0"/>
         <v>16804418.100000001</v>
       </c>
-      <c r="AG4" s="52">
+      <c r="AG4" s="49">
         <f t="shared" si="0"/>
         <v>27436536.699999999</v>
       </c>
-      <c r="AH4" s="52">
+      <c r="AH4" s="49">
         <f>AH6+AH7+AH8+AH9+AH10+AH11+AH13+AH14+AH15+AH16+AH17+AH18+AH19+AH22+AH23+AH24</f>
         <v>40884133.600000001</v>
       </c>
-      <c r="AI4" s="52">
+      <c r="AI4" s="49">
         <f t="shared" si="0"/>
         <v>9309090.9000000004</v>
       </c>
-      <c r="AJ4" s="52">
+      <c r="AJ4" s="49">
         <f t="shared" si="0"/>
         <v>19357056.899999999</v>
       </c>
-      <c r="AK4" s="52">
+      <c r="AK4" s="49">
         <f t="shared" si="0"/>
         <v>31355126.100000001</v>
       </c>
-      <c r="AL4" s="52">
+      <c r="AL4" s="49">
         <f>AL6+AL7+AL8+AL9+AL10+AL11+AL13+AL14+AL15+AL16+AL17+AL18+AL19+AL22+AL23+AL24</f>
         <v>46971150</v>
       </c>
-      <c r="AM4" s="52">
+      <c r="AM4" s="49">
         <f t="shared" si="0"/>
         <v>10431358</v>
       </c>
-      <c r="AN4" s="52">
+      <c r="AN4" s="49">
         <f t="shared" si="0"/>
         <v>21546269.699999999</v>
       </c>
-      <c r="AO4" s="52">
+      <c r="AO4" s="49">
         <f>SUM(AO5:AO25)</f>
         <v>35142065.200000003</v>
       </c>
-      <c r="AP4" s="52">
+      <c r="AP4" s="49">
         <f>AP6+AP7+AP8+AP9+AP10+AP11+AP13+AP14+AP15+AP16+AP17+AP18+AP19+AP22+AP23+AP24</f>
         <v>54378857.799999997</v>
       </c>
-      <c r="AQ4" s="52">
+      <c r="AQ4" s="49">
         <f t="shared" si="0"/>
         <v>11786166.699999999</v>
       </c>
-      <c r="AR4" s="52">
+      <c r="AR4" s="49">
         <f t="shared" si="0"/>
         <v>24857119.199999999</v>
       </c>
-      <c r="AS4" s="52">
+      <c r="AS4" s="49">
         <f t="shared" si="0"/>
         <v>39767105.700000003</v>
       </c>
-      <c r="AT4" s="52">
+      <c r="AT4" s="49">
         <f t="shared" si="0"/>
         <v>61819536.399999999</v>
       </c>
-      <c r="AU4" s="52">
+      <c r="AU4" s="49">
         <f t="shared" si="0"/>
         <v>13180857.199999999</v>
       </c>
-      <c r="AV4" s="52">
+      <c r="AV4" s="49">
         <f t="shared" si="0"/>
         <v>27908618.100000001</v>
       </c>
-      <c r="AW4" s="52">
+      <c r="AW4" s="49">
         <f t="shared" si="0"/>
         <v>44297912.100000001</v>
       </c>
-      <c r="AX4" s="52">
+      <c r="AX4" s="49">
         <f t="shared" si="0"/>
         <v>69532626.5</v>
       </c>
-      <c r="AY4" s="52">
+      <c r="AY4" s="49">
         <f t="shared" si="0"/>
         <v>15093342.4</v>
       </c>
-      <c r="AZ4" s="52">
+      <c r="AZ4" s="49">
         <f t="shared" si="0"/>
         <v>28399592.699999999</v>
       </c>
-      <c r="BA4" s="52">
+      <c r="BA4" s="49">
         <f t="shared" si="0"/>
         <v>45803255.200000003</v>
       </c>
-      <c r="BB4" s="52">
+      <c r="BB4" s="49">
         <f t="shared" si="0"/>
         <v>70649033.200000003</v>
       </c>
-      <c r="BC4" s="52">
+      <c r="BC4" s="49">
         <f t="shared" si="0"/>
         <v>15938671.5</v>
       </c>
-      <c r="BD4" s="52">
+      <c r="BD4" s="49">
         <f t="shared" si="0"/>
         <v>32265436.5</v>
       </c>
-      <c r="BE4" s="52">
+      <c r="BE4" s="49">
         <f t="shared" si="0"/>
         <v>53029365.700000003</v>
       </c>
-      <c r="BF4" s="52">
+      <c r="BF4" s="49">
         <f t="shared" si="0"/>
         <v>83951587.900000006</v>
       </c>
-      <c r="BG4" s="52">
+      <c r="BG4" s="49">
         <f t="shared" si="0"/>
         <v>19695592.800000001</v>
       </c>
-      <c r="BH4" s="52">
+      <c r="BH4" s="49">
         <f t="shared" si="0"/>
         <v>40034332.600000001</v>
       </c>
-      <c r="BI4" s="52">
+      <c r="BI4" s="49">
         <f t="shared" si="0"/>
         <v>65487797.899999999</v>
       </c>
-      <c r="BJ4" s="52">
+      <c r="BJ4" s="49">
         <f t="shared" si="0"/>
         <v>103765518.2</v>
       </c>
-      <c r="BK4" s="52">
+      <c r="BK4" s="49">
         <f t="shared" si="0"/>
         <v>23582637</v>
       </c>
-      <c r="BL4" s="52">
+      <c r="BL4" s="49">
         <f t="shared" si="0"/>
         <v>47244671.5</v>
       </c>
-      <c r="BM4" s="52">
+      <c r="BM4" s="49">
         <f t="shared" si="0"/>
         <v>75546820.299999997</v>
       </c>
-      <c r="BN4" s="52">
+      <c r="BN4" s="49">
         <v>119442289.7</v>
       </c>
-      <c r="BO4" s="52">
+      <c r="BO4" s="49">
         <f t="shared" si="0"/>
         <v>26023903.800000001</v>
       </c>
-      <c r="BP4" s="52">
+      <c r="BP4" s="49">
         <f t="shared" ref="BP4:BR4" si="1">SUM(BP5:BP25)</f>
         <v>52342740.299999997</v>
       </c>
-      <c r="BQ4" s="52">
+      <c r="BQ4" s="49">
         <f t="shared" si="1"/>
         <v>84962626.099999994</v>
       </c>
-      <c r="BR4" s="52">
+      <c r="BR4" s="49">
         <f t="shared" si="1"/>
         <v>136693318.30000001</v>
       </c>
-      <c r="BS4" s="52">
+      <c r="BS4" s="49">
         <f>SUM(BS5:BS25)</f>
         <v>30467333.699999999</v>
       </c>
-      <c r="BT4" s="52">
+      <c r="BT4" s="49">
         <f t="shared" ref="BT4" si="2">SUM(BT5:BT25)</f>
         <v>61371821.899999999</v>
       </c>
-      <c r="BU4" s="64">
+      <c r="BU4" s="59">
         <v>99724898.5</v>
       </c>
-      <c r="BV4" s="52">
-        <f t="shared" ref="BV4" si="3">SUM(BV5:BV25)</f>
+      <c r="BV4" s="49">
+        <f t="shared" ref="BV4:BW4" si="3">SUM(BV5:BV25)</f>
         <v>159583750.69999999</v>
       </c>
+      <c r="BW4" s="49">
+        <f t="shared" si="3"/>
+        <v>34102358.100000001</v>
+      </c>
     </row>
-    <row r="5" spans="1:74" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="49">
+    <row r="5" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A5" s="46">
         <v>10</v>
       </c>
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="31" t="s">
         <v>70</v>
       </c>
-      <c r="C5" s="37" t="s">
-[...164 lines deleted...]
-      <c r="BF5" s="37">
+      <c r="C5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="K5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="L5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="M5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="N5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="P5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="R5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="S5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="T5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="U5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="V5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="W5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="X5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE5" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BF5" s="35">
         <v>1836042.7</v>
       </c>
-      <c r="BG5" s="44" t="s">
-[...2 lines deleted...]
-      <c r="BH5" s="44">
+      <c r="BG5" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BH5" s="41">
         <v>871120.8</v>
       </c>
-      <c r="BI5" s="44">
+      <c r="BI5" s="41">
         <v>1448281.8</v>
       </c>
-      <c r="BJ5" s="44">
+      <c r="BJ5" s="41">
         <v>2383753.4</v>
       </c>
-      <c r="BK5" s="44">
+      <c r="BK5" s="41">
         <v>568022.1</v>
       </c>
-      <c r="BL5" s="44">
+      <c r="BL5" s="41">
         <v>1154813.1000000001</v>
       </c>
-      <c r="BM5" s="44">
+      <c r="BM5" s="41">
         <v>1931427.8</v>
       </c>
-      <c r="BN5" s="37">
+      <c r="BN5" s="35">
         <v>2626326.7000000002</v>
       </c>
-      <c r="BO5" s="45">
+      <c r="BO5" s="42">
         <v>713428.8</v>
       </c>
-      <c r="BP5" s="45">
+      <c r="BP5" s="42">
         <v>1299791.3999999999</v>
       </c>
-      <c r="BQ5" s="44">
+      <c r="BQ5" s="41">
         <v>2228186.2999999998</v>
       </c>
-      <c r="BR5" s="37">
+      <c r="BR5" s="35">
         <v>3248624</v>
       </c>
-      <c r="BS5" s="45">
+      <c r="BS5" s="42">
         <v>730722.7</v>
       </c>
-      <c r="BT5" s="45">
+      <c r="BT5" s="42">
         <v>1357521.6</v>
       </c>
-      <c r="BU5" s="45">
+      <c r="BU5" s="42">
         <v>2385779.7999999998</v>
       </c>
-      <c r="BV5" s="32">
+      <c r="BV5" s="30">
         <v>3934564.7</v>
       </c>
+      <c r="BW5" s="30">
+        <v>889702.40000000002</v>
+      </c>
     </row>
-    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A6" s="49">
+    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A6" s="46">
         <v>11</v>
       </c>
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="37">
+      <c r="C6" s="35">
         <v>79967.7</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="35">
         <v>189095.7</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="35">
         <v>337408</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="35">
         <v>477641.1</v>
       </c>
-      <c r="G6" s="37">
+      <c r="G6" s="35">
         <v>77091.199999999997</v>
       </c>
-      <c r="H6" s="37">
+      <c r="H6" s="35">
         <v>182173.1</v>
       </c>
-      <c r="I6" s="37">
+      <c r="I6" s="35">
         <v>352681.3</v>
       </c>
-      <c r="J6" s="37">
+      <c r="J6" s="35">
         <v>524837</v>
       </c>
-      <c r="K6" s="37">
+      <c r="K6" s="35">
         <v>85155.8</v>
       </c>
-      <c r="L6" s="37">
+      <c r="L6" s="35">
         <v>203576.6</v>
       </c>
-      <c r="M6" s="37">
+      <c r="M6" s="35">
         <v>378138.7</v>
       </c>
-      <c r="N6" s="37">
+      <c r="N6" s="35">
         <v>585965.4</v>
       </c>
-      <c r="O6" s="37">
+      <c r="O6" s="35">
         <v>123427.6</v>
       </c>
-      <c r="P6" s="37">
+      <c r="P6" s="35">
         <v>255707.8</v>
       </c>
-      <c r="Q6" s="37">
+      <c r="Q6" s="35">
         <v>491004</v>
       </c>
-      <c r="R6" s="37">
+      <c r="R6" s="35">
         <v>804754.5</v>
       </c>
-      <c r="S6" s="37">
+      <c r="S6" s="35">
         <v>146217.9</v>
       </c>
-      <c r="T6" s="37">
+      <c r="T6" s="35">
         <v>311127.8</v>
       </c>
-      <c r="U6" s="37">
+      <c r="U6" s="35">
         <v>557748.30000000005</v>
       </c>
-      <c r="V6" s="37">
+      <c r="V6" s="35">
         <v>799967.3</v>
       </c>
-      <c r="W6" s="37">
+      <c r="W6" s="35">
         <v>166051.5</v>
       </c>
-      <c r="X6" s="37">
+      <c r="X6" s="35">
         <v>339754.2</v>
       </c>
-      <c r="Y6" s="37">
+      <c r="Y6" s="35">
         <v>635978</v>
       </c>
-      <c r="Z6" s="37">
+      <c r="Z6" s="35">
         <v>955620.2</v>
       </c>
-      <c r="AA6" s="37">
+      <c r="AA6" s="35">
         <v>185528.2</v>
       </c>
-      <c r="AB6" s="37">
+      <c r="AB6" s="35">
         <v>445812.2</v>
       </c>
-      <c r="AC6" s="37">
+      <c r="AC6" s="35">
         <v>769000.9</v>
       </c>
-      <c r="AD6" s="37">
+      <c r="AD6" s="35">
         <v>1051057.8</v>
       </c>
-      <c r="AE6" s="37">
+      <c r="AE6" s="35">
         <v>207182.3</v>
       </c>
-      <c r="AF6" s="37">
+      <c r="AF6" s="35">
         <v>439045.9</v>
       </c>
-      <c r="AG6" s="37">
+      <c r="AG6" s="35">
         <v>808720.2</v>
       </c>
-      <c r="AH6" s="37">
+      <c r="AH6" s="35">
         <v>1121025</v>
       </c>
-      <c r="AI6" s="37">
+      <c r="AI6" s="35">
         <v>225516</v>
       </c>
-      <c r="AJ6" s="37">
+      <c r="AJ6" s="35">
         <v>492580.5</v>
       </c>
-      <c r="AK6" s="37">
+      <c r="AK6" s="35">
         <v>910813.5</v>
       </c>
-      <c r="AL6" s="37">
+      <c r="AL6" s="35">
         <v>1344334.6</v>
       </c>
-      <c r="AM6" s="37">
+      <c r="AM6" s="35">
         <v>252251.3</v>
       </c>
-      <c r="AN6" s="37">
+      <c r="AN6" s="35">
         <v>555388.69999999995</v>
       </c>
-      <c r="AO6" s="37">
+      <c r="AO6" s="35">
         <v>979801.3</v>
       </c>
-      <c r="AP6" s="37">
+      <c r="AP6" s="35">
         <v>1552703.8</v>
       </c>
-      <c r="AQ6" s="37">
+      <c r="AQ6" s="35">
         <v>288859.09999999998</v>
       </c>
-      <c r="AR6" s="37">
+      <c r="AR6" s="35">
         <v>625694</v>
       </c>
-      <c r="AS6" s="37">
+      <c r="AS6" s="35">
         <v>1074893.1000000001</v>
       </c>
-      <c r="AT6" s="37">
+      <c r="AT6" s="35">
         <v>1699883.9</v>
       </c>
-      <c r="AU6" s="37">
+      <c r="AU6" s="35">
         <v>333432.7</v>
       </c>
-      <c r="AV6" s="37">
+      <c r="AV6" s="35">
         <v>728582.2</v>
       </c>
-      <c r="AW6" s="37">
+      <c r="AW6" s="35">
         <v>1224874.8</v>
       </c>
-      <c r="AX6" s="37">
+      <c r="AX6" s="35">
         <v>1933580.2</v>
       </c>
-      <c r="AY6" s="37">
+      <c r="AY6" s="35">
         <v>393698.9</v>
       </c>
-      <c r="AZ6" s="37">
+      <c r="AZ6" s="35">
         <v>814022.2</v>
       </c>
-      <c r="BA6" s="37">
+      <c r="BA6" s="35">
         <v>1410163.2</v>
       </c>
-      <c r="BB6" s="37">
+      <c r="BB6" s="35">
         <v>2283939.7999999998</v>
       </c>
-      <c r="BC6" s="37">
+      <c r="BC6" s="35">
         <v>454078.7</v>
       </c>
-      <c r="BD6" s="37">
+      <c r="BD6" s="35">
         <v>968414.8</v>
       </c>
-      <c r="BE6" s="37">
+      <c r="BE6" s="35">
         <v>1631830.6</v>
       </c>
-      <c r="BF6" s="37">
+      <c r="BF6" s="35">
         <v>2678123.1</v>
       </c>
-      <c r="BG6" s="44">
+      <c r="BG6" s="41">
         <v>562555.4</v>
       </c>
-      <c r="BH6" s="44">
+      <c r="BH6" s="41">
         <v>1192626.8</v>
       </c>
-      <c r="BI6" s="44">
+      <c r="BI6" s="41">
         <v>2108293.1</v>
       </c>
-      <c r="BJ6" s="44">
+      <c r="BJ6" s="41">
         <v>3484572.5</v>
       </c>
-      <c r="BK6" s="44">
+      <c r="BK6" s="41">
         <v>687254.4</v>
       </c>
-      <c r="BL6" s="44">
+      <c r="BL6" s="41">
         <v>1462631.5</v>
       </c>
-      <c r="BM6" s="44">
+      <c r="BM6" s="41">
         <v>2302576.7000000002</v>
       </c>
-      <c r="BN6" s="37">
+      <c r="BN6" s="35">
         <v>3668371.9</v>
       </c>
-      <c r="BO6" s="45">
+      <c r="BO6" s="42">
         <v>763320.1</v>
       </c>
-      <c r="BP6" s="45">
+      <c r="BP6" s="42">
         <v>1604314.2</v>
       </c>
-      <c r="BQ6" s="44">
+      <c r="BQ6" s="41">
         <v>2647057.6</v>
       </c>
-      <c r="BR6" s="37">
+      <c r="BR6" s="35">
         <v>4200170.2</v>
       </c>
-      <c r="BS6" s="45">
+      <c r="BS6" s="42">
         <v>869527.1</v>
       </c>
-      <c r="BT6" s="45">
+      <c r="BT6" s="42">
         <v>1791696.6</v>
       </c>
-      <c r="BU6" s="45">
+      <c r="BU6" s="42">
         <v>2979672</v>
       </c>
-      <c r="BV6" s="32">
+      <c r="BV6" s="30">
         <v>5332870.9000000004</v>
       </c>
+      <c r="BW6" s="30">
+        <v>986539.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A7" s="49">
+    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A7" s="46">
         <v>15</v>
       </c>
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="37">
+      <c r="C7" s="35">
         <v>173391.9</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="35">
         <v>397963.6</v>
       </c>
-      <c r="E7" s="37">
+      <c r="E7" s="35">
         <v>625767.69999999995</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="35">
         <v>871514.3</v>
       </c>
-      <c r="G7" s="37">
+      <c r="G7" s="35">
         <v>140519.29999999999</v>
       </c>
-      <c r="H7" s="37">
+      <c r="H7" s="35">
         <v>322760.09999999998</v>
       </c>
-      <c r="I7" s="37">
+      <c r="I7" s="35">
         <v>544616.69999999995</v>
       </c>
-      <c r="J7" s="37">
+      <c r="J7" s="35">
         <v>853646</v>
       </c>
-      <c r="K7" s="37">
+      <c r="K7" s="35">
         <v>210378.6</v>
       </c>
-      <c r="L7" s="37">
+      <c r="L7" s="35">
         <v>457121.2</v>
       </c>
-      <c r="M7" s="37">
+      <c r="M7" s="35">
         <v>739032.9</v>
       </c>
-      <c r="N7" s="37">
+      <c r="N7" s="35">
         <v>1173592.8999999999</v>
       </c>
-      <c r="O7" s="37">
+      <c r="O7" s="35">
         <v>298318.3</v>
       </c>
-      <c r="P7" s="37">
+      <c r="P7" s="35">
         <v>621292.19999999995</v>
       </c>
-      <c r="Q7" s="37">
+      <c r="Q7" s="35">
         <v>1050758</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="35">
         <v>1562356.9</v>
       </c>
-      <c r="S7" s="37">
+      <c r="S7" s="35">
         <v>324337.59999999998</v>
       </c>
-      <c r="T7" s="37">
+      <c r="T7" s="35">
         <v>677177.5</v>
       </c>
-      <c r="U7" s="37">
+      <c r="U7" s="35">
         <v>1094840.7</v>
       </c>
-      <c r="V7" s="37">
+      <c r="V7" s="35">
         <v>1756720.1</v>
       </c>
-      <c r="W7" s="37">
+      <c r="W7" s="35">
         <v>359531.1</v>
       </c>
-      <c r="X7" s="37">
+      <c r="X7" s="35">
         <v>754621.2</v>
       </c>
-      <c r="Y7" s="37">
+      <c r="Y7" s="35">
         <v>1254675.3999999999</v>
       </c>
-      <c r="Z7" s="37">
+      <c r="Z7" s="35">
         <v>1843922.7</v>
       </c>
-      <c r="AA7" s="37">
+      <c r="AA7" s="35">
         <v>380257.7</v>
       </c>
-      <c r="AB7" s="37">
+      <c r="AB7" s="35">
         <v>817160.5</v>
       </c>
-      <c r="AC7" s="37">
+      <c r="AC7" s="35">
         <v>1313654.3999999999</v>
       </c>
-      <c r="AD7" s="37">
+      <c r="AD7" s="35">
         <v>1926239.6</v>
       </c>
-      <c r="AE7" s="37">
+      <c r="AE7" s="35">
         <v>367195.9</v>
       </c>
-      <c r="AF7" s="37">
+      <c r="AF7" s="35">
         <v>720978.2</v>
       </c>
-      <c r="AG7" s="37">
+      <c r="AG7" s="35">
         <v>1203916.8999999999</v>
       </c>
-      <c r="AH7" s="37">
+      <c r="AH7" s="35">
         <v>1769175.2</v>
       </c>
-      <c r="AI7" s="37">
+      <c r="AI7" s="35">
         <v>402833.5</v>
       </c>
-      <c r="AJ7" s="37">
+      <c r="AJ7" s="35">
         <v>800318.6</v>
       </c>
-      <c r="AK7" s="37">
+      <c r="AK7" s="35">
         <v>1351528.8</v>
       </c>
-      <c r="AL7" s="37">
+      <c r="AL7" s="35">
         <v>2071115.8</v>
       </c>
-      <c r="AM7" s="37">
+      <c r="AM7" s="35">
         <v>489715.3</v>
       </c>
-      <c r="AN7" s="37">
+      <c r="AN7" s="35">
         <v>995887.2</v>
       </c>
-      <c r="AO7" s="37">
+      <c r="AO7" s="35">
         <v>1596953</v>
       </c>
-      <c r="AP7" s="37">
+      <c r="AP7" s="35">
         <v>2341889.2000000002</v>
       </c>
-      <c r="AQ7" s="37">
+      <c r="AQ7" s="35">
         <v>561430.4</v>
       </c>
-      <c r="AR7" s="37">
+      <c r="AR7" s="35">
         <v>1198931.8999999999</v>
       </c>
-      <c r="AS7" s="37">
+      <c r="AS7" s="35">
         <v>1935314.5</v>
       </c>
-      <c r="AT7" s="37">
+      <c r="AT7" s="35">
         <v>2708455.4</v>
       </c>
-      <c r="AU7" s="37">
+      <c r="AU7" s="35">
         <v>618779.1</v>
       </c>
-      <c r="AV7" s="37">
+      <c r="AV7" s="35">
         <v>1383364.3</v>
       </c>
-      <c r="AW7" s="37">
+      <c r="AW7" s="35">
         <v>2191111.2999999998</v>
       </c>
-      <c r="AX7" s="37">
+      <c r="AX7" s="35">
         <v>2974420.9</v>
       </c>
-      <c r="AY7" s="37">
+      <c r="AY7" s="35">
         <v>661064.69999999995</v>
       </c>
-      <c r="AZ7" s="37">
+      <c r="AZ7" s="35">
         <v>1285276.8</v>
       </c>
-      <c r="BA7" s="37">
+      <c r="BA7" s="35">
         <v>2124427.5</v>
       </c>
-      <c r="BB7" s="37">
+      <c r="BB7" s="35">
         <v>2956872.2</v>
       </c>
-      <c r="BC7" s="37">
+      <c r="BC7" s="35">
         <v>686431.4</v>
       </c>
-      <c r="BD7" s="37">
+      <c r="BD7" s="35">
         <v>1467432.6</v>
       </c>
-      <c r="BE7" s="37">
+      <c r="BE7" s="35">
         <v>2427190.2999999998</v>
       </c>
-      <c r="BF7" s="37">
+      <c r="BF7" s="35">
         <v>3586222.6</v>
       </c>
-      <c r="BG7" s="44">
+      <c r="BG7" s="41">
         <v>872196.6</v>
       </c>
-      <c r="BH7" s="44">
+      <c r="BH7" s="41">
         <v>1930583.1</v>
       </c>
-      <c r="BI7" s="44">
+      <c r="BI7" s="41">
         <v>3009457</v>
       </c>
-      <c r="BJ7" s="44">
+      <c r="BJ7" s="41">
         <v>4416899.4000000004</v>
       </c>
-      <c r="BK7" s="44">
+      <c r="BK7" s="41">
         <v>940845.7</v>
       </c>
-      <c r="BL7" s="44">
+      <c r="BL7" s="41">
         <v>1993226.6</v>
       </c>
-      <c r="BM7" s="44">
+      <c r="BM7" s="41">
         <v>3157112.7</v>
       </c>
-      <c r="BN7" s="37">
+      <c r="BN7" s="35">
         <v>4187587.9</v>
       </c>
-      <c r="BO7" s="45">
+      <c r="BO7" s="42">
         <v>1077687.8</v>
       </c>
-      <c r="BP7" s="45">
+      <c r="BP7" s="42">
         <v>2291102.2000000002</v>
       </c>
-      <c r="BQ7" s="44">
+      <c r="BQ7" s="41">
         <v>3599622.7</v>
       </c>
-      <c r="BR7" s="37">
+      <c r="BR7" s="35">
         <v>4960038</v>
       </c>
-      <c r="BS7" s="45">
+      <c r="BS7" s="42">
         <v>1167811.3999999999</v>
       </c>
-      <c r="BT7" s="45">
+      <c r="BT7" s="42">
         <v>2490253.5</v>
       </c>
-      <c r="BU7" s="45">
+      <c r="BU7" s="42">
         <v>4087087.7</v>
       </c>
-      <c r="BV7" s="32">
+      <c r="BV7" s="30">
         <v>5693380</v>
       </c>
+      <c r="BW7" s="30">
+        <v>1335679.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="49">
+    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A8" s="46">
         <v>19</v>
       </c>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="37">
+      <c r="C8" s="35">
         <v>119678.8</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="35">
         <v>279238.2</v>
       </c>
-      <c r="E8" s="37">
+      <c r="E8" s="35">
         <v>475232.5</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="35">
         <v>677309.2</v>
       </c>
-      <c r="G8" s="37">
+      <c r="G8" s="35">
         <v>127342.9</v>
       </c>
-      <c r="H8" s="37">
+      <c r="H8" s="35">
         <v>304008</v>
       </c>
-      <c r="I8" s="37">
+      <c r="I8" s="35">
         <v>530979</v>
       </c>
-      <c r="J8" s="37">
+      <c r="J8" s="35">
         <v>773227.8</v>
       </c>
-      <c r="K8" s="37">
+      <c r="K8" s="35">
         <v>159290.79999999999</v>
       </c>
-      <c r="L8" s="37">
+      <c r="L8" s="35">
         <v>366342.1</v>
       </c>
-      <c r="M8" s="37">
+      <c r="M8" s="35">
         <v>667582.30000000005</v>
       </c>
-      <c r="N8" s="37">
+      <c r="N8" s="35">
         <v>997712</v>
       </c>
-      <c r="O8" s="37">
+      <c r="O8" s="35">
         <v>211684.2</v>
       </c>
-      <c r="P8" s="37">
+      <c r="P8" s="35">
         <v>474161.9</v>
       </c>
-      <c r="Q8" s="37">
+      <c r="Q8" s="35">
         <v>838368.5</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="35">
         <v>1236642.8</v>
       </c>
-      <c r="S8" s="37">
+      <c r="S8" s="35">
         <v>254192.8</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="35">
         <v>545585</v>
       </c>
-      <c r="U8" s="37">
+      <c r="U8" s="35">
         <v>955871.9</v>
       </c>
-      <c r="V8" s="37">
+      <c r="V8" s="35">
         <v>1447720.7</v>
       </c>
-      <c r="W8" s="37">
+      <c r="W8" s="35">
         <v>292194</v>
       </c>
-      <c r="X8" s="37">
+      <c r="X8" s="35">
         <v>578635.80000000005</v>
       </c>
-      <c r="Y8" s="37">
+      <c r="Y8" s="35">
         <v>1101139.5</v>
       </c>
-      <c r="Z8" s="37">
+      <c r="Z8" s="35">
         <v>1741930.5</v>
       </c>
-      <c r="AA8" s="37">
+      <c r="AA8" s="35">
         <v>368083.20000000001</v>
       </c>
-      <c r="AB8" s="37">
+      <c r="AB8" s="35">
         <v>750392.5</v>
       </c>
-      <c r="AC8" s="37">
+      <c r="AC8" s="35">
         <v>1368746.8</v>
       </c>
-      <c r="AD8" s="37">
+      <c r="AD8" s="35">
         <v>1910366.2</v>
       </c>
-      <c r="AE8" s="37">
+      <c r="AE8" s="35">
         <v>378605.3</v>
       </c>
-      <c r="AF8" s="37">
+      <c r="AF8" s="35">
         <v>793783.9</v>
       </c>
-      <c r="AG8" s="37">
+      <c r="AG8" s="35">
         <v>1458457.9</v>
       </c>
-      <c r="AH8" s="37">
+      <c r="AH8" s="35">
         <v>1976047.7</v>
       </c>
-      <c r="AI8" s="37">
+      <c r="AI8" s="35">
         <v>416784.4</v>
       </c>
-      <c r="AJ8" s="37">
+      <c r="AJ8" s="35">
         <v>893970.7</v>
       </c>
-      <c r="AK8" s="37">
+      <c r="AK8" s="35">
         <v>1617666.3</v>
       </c>
-      <c r="AL8" s="37">
+      <c r="AL8" s="35">
         <v>2190005.1</v>
       </c>
-      <c r="AM8" s="37">
+      <c r="AM8" s="35">
         <v>435884.5</v>
       </c>
-      <c r="AN8" s="37">
+      <c r="AN8" s="35">
         <v>945287.2</v>
       </c>
-      <c r="AO8" s="37">
+      <c r="AO8" s="35">
         <v>1738066</v>
       </c>
-      <c r="AP8" s="37">
+      <c r="AP8" s="35">
         <v>2472041.7999999998</v>
       </c>
-      <c r="AQ8" s="37">
+      <c r="AQ8" s="35">
         <v>507761.8</v>
       </c>
-      <c r="AR8" s="37">
+      <c r="AR8" s="35">
         <v>1090034.3</v>
       </c>
-      <c r="AS8" s="37">
+      <c r="AS8" s="35">
         <v>1912177.5</v>
       </c>
-      <c r="AT8" s="37">
+      <c r="AT8" s="35">
         <v>2795117</v>
       </c>
-      <c r="AU8" s="37">
+      <c r="AU8" s="35">
         <v>563347.6</v>
       </c>
-      <c r="AV8" s="37">
+      <c r="AV8" s="35">
         <v>1219064.3999999999</v>
       </c>
-      <c r="AW8" s="37">
+      <c r="AW8" s="35">
         <v>2124852.7999999998</v>
       </c>
-      <c r="AX8" s="37">
+      <c r="AX8" s="35">
         <v>3246080.4</v>
       </c>
-      <c r="AY8" s="37">
+      <c r="AY8" s="35">
         <v>672211.6</v>
       </c>
-      <c r="AZ8" s="37">
+      <c r="AZ8" s="35">
         <v>1416569.4</v>
       </c>
-      <c r="BA8" s="37">
+      <c r="BA8" s="35">
         <v>2370279.2999999998</v>
       </c>
-      <c r="BB8" s="37">
+      <c r="BB8" s="35">
         <v>3731039.5</v>
       </c>
-      <c r="BC8" s="37">
+      <c r="BC8" s="35">
         <v>806934</v>
       </c>
-      <c r="BD8" s="37">
+      <c r="BD8" s="35">
         <v>1726847.7</v>
       </c>
-      <c r="BE8" s="37">
+      <c r="BE8" s="35">
         <v>2895593</v>
       </c>
-      <c r="BF8" s="37">
+      <c r="BF8" s="35">
         <v>3379734.3</v>
       </c>
-      <c r="BG8" s="44">
+      <c r="BG8" s="41">
         <v>999990.6</v>
       </c>
-      <c r="BH8" s="44">
+      <c r="BH8" s="41">
         <v>1737558.4</v>
       </c>
-      <c r="BI8" s="44">
+      <c r="BI8" s="41">
         <v>2538537.7999999998</v>
       </c>
-      <c r="BJ8" s="44">
+      <c r="BJ8" s="41">
         <v>4267665.3</v>
       </c>
-      <c r="BK8" s="44">
+      <c r="BK8" s="41">
         <v>1020992.7</v>
       </c>
-      <c r="BL8" s="44">
+      <c r="BL8" s="41">
         <v>1909079.7</v>
       </c>
-      <c r="BM8" s="44">
+      <c r="BM8" s="41">
         <v>3093209.7</v>
       </c>
-      <c r="BN8" s="37">
+      <c r="BN8" s="35">
         <v>5322132</v>
       </c>
-      <c r="BO8" s="45">
+      <c r="BO8" s="42">
         <v>1199159.3</v>
       </c>
-      <c r="BP8" s="45">
+      <c r="BP8" s="42">
         <v>2406534.7999999998</v>
       </c>
-      <c r="BQ8" s="44">
+      <c r="BQ8" s="41">
         <v>3778763.1</v>
       </c>
-      <c r="BR8" s="37">
+      <c r="BR8" s="35">
         <v>6040608.5999999996</v>
       </c>
-      <c r="BS8" s="45">
+      <c r="BS8" s="42">
         <v>1457988.9</v>
       </c>
-      <c r="BT8" s="45">
+      <c r="BT8" s="42">
         <v>2946232.8</v>
       </c>
-      <c r="BU8" s="45">
+      <c r="BU8" s="42">
         <v>4677463</v>
       </c>
-      <c r="BV8" s="32">
+      <c r="BV8" s="30">
         <v>6678262.5999999996</v>
       </c>
+      <c r="BW8" s="30">
+        <v>1619025.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A9" s="49">
+    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A9" s="46">
         <v>23</v>
       </c>
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C9" s="35">
         <v>390546.6</v>
       </c>
-      <c r="D9" s="37">
+      <c r="D9" s="35">
         <v>890094.6</v>
       </c>
-      <c r="E9" s="37">
+      <c r="E9" s="35">
         <v>1411629.9</v>
       </c>
-      <c r="F9" s="37">
+      <c r="F9" s="35">
         <v>1798474.7</v>
       </c>
-      <c r="G9" s="37">
+      <c r="G9" s="35">
         <v>369858.7</v>
       </c>
-      <c r="H9" s="37">
+      <c r="H9" s="35">
         <v>780683.2</v>
       </c>
-      <c r="I9" s="37">
+      <c r="I9" s="35">
         <v>1254132.7</v>
       </c>
-      <c r="J9" s="37">
+      <c r="J9" s="35">
         <v>1969923.8</v>
       </c>
-      <c r="K9" s="37">
+      <c r="K9" s="35">
         <v>546821.69999999995</v>
       </c>
-      <c r="L9" s="37">
+      <c r="L9" s="35">
         <v>1145654.3999999999</v>
       </c>
-      <c r="M9" s="37">
+      <c r="M9" s="35">
         <v>1720509.4</v>
       </c>
-      <c r="N9" s="37">
+      <c r="N9" s="35">
         <v>2843649.2</v>
       </c>
-      <c r="O9" s="37">
+      <c r="O9" s="35">
         <v>780110.4</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="35">
         <v>1709274.4</v>
       </c>
-      <c r="Q9" s="37">
+      <c r="Q9" s="35">
         <v>2559759.5</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="35">
         <v>3791563.6</v>
       </c>
-      <c r="S9" s="37">
+      <c r="S9" s="35">
         <v>838675.5</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="35">
         <v>1705386.2</v>
       </c>
-      <c r="U9" s="37">
+      <c r="U9" s="35">
         <v>2576736.4</v>
       </c>
-      <c r="V9" s="37">
+      <c r="V9" s="35">
         <v>3613411.3</v>
       </c>
-      <c r="W9" s="37">
+      <c r="W9" s="35">
         <v>954822.3</v>
       </c>
-      <c r="X9" s="37">
+      <c r="X9" s="35">
         <v>1987027.4</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Y9" s="35">
         <v>2879526</v>
       </c>
-      <c r="Z9" s="37">
+      <c r="Z9" s="35">
         <v>3977354.6</v>
       </c>
-      <c r="AA9" s="37">
+      <c r="AA9" s="35">
         <v>1088733.3999999999</v>
       </c>
-      <c r="AB9" s="37">
+      <c r="AB9" s="35">
         <v>2239196.9</v>
       </c>
-      <c r="AC9" s="37">
+      <c r="AC9" s="35">
         <v>3201700.5</v>
       </c>
-      <c r="AD9" s="37">
+      <c r="AD9" s="35">
         <v>4340623</v>
       </c>
-      <c r="AE9" s="37">
+      <c r="AE9" s="35">
         <v>1040284.2</v>
       </c>
-      <c r="AF9" s="37">
+      <c r="AF9" s="35">
         <v>1973957.5</v>
       </c>
-      <c r="AG9" s="37">
+      <c r="AG9" s="35">
         <v>2807142.9</v>
       </c>
-      <c r="AH9" s="37">
+      <c r="AH9" s="35">
         <v>4216773.5</v>
       </c>
-      <c r="AI9" s="37">
+      <c r="AI9" s="35">
         <v>1177163.6000000001</v>
       </c>
-      <c r="AJ9" s="37">
+      <c r="AJ9" s="35">
         <v>2382381.7000000002</v>
       </c>
-      <c r="AK9" s="37">
+      <c r="AK9" s="35">
         <v>3315052.3</v>
       </c>
-      <c r="AL9" s="37">
+      <c r="AL9" s="35">
         <v>5200673.2</v>
       </c>
-      <c r="AM9" s="37">
+      <c r="AM9" s="35">
         <v>1335255</v>
       </c>
-      <c r="AN9" s="37">
+      <c r="AN9" s="35">
         <v>2721029.2</v>
       </c>
-      <c r="AO9" s="37">
+      <c r="AO9" s="35">
         <v>3842121.1</v>
       </c>
-      <c r="AP9" s="37">
+      <c r="AP9" s="35">
         <v>5947653.7999999998</v>
       </c>
-      <c r="AQ9" s="37">
+      <c r="AQ9" s="35">
         <v>1646200.4</v>
       </c>
-      <c r="AR9" s="37">
+      <c r="AR9" s="35">
         <v>3505001.2</v>
       </c>
-      <c r="AS9" s="37">
+      <c r="AS9" s="35">
         <v>4911628.5</v>
       </c>
-      <c r="AT9" s="37">
+      <c r="AT9" s="35">
         <v>7818812.0999999996</v>
       </c>
-      <c r="AU9" s="37">
+      <c r="AU9" s="35">
         <v>2053690.1</v>
       </c>
-      <c r="AV9" s="37">
+      <c r="AV9" s="35">
         <v>4222959.0999999996</v>
       </c>
-      <c r="AW9" s="37">
+      <c r="AW9" s="35">
         <v>5758093.5999999996</v>
       </c>
-      <c r="AX9" s="37">
+      <c r="AX9" s="35">
         <v>9327263.3000000007</v>
       </c>
-      <c r="AY9" s="37">
+      <c r="AY9" s="35">
         <v>2280152.4</v>
       </c>
-      <c r="AZ9" s="37">
+      <c r="AZ9" s="35">
         <v>3930229.5</v>
       </c>
-      <c r="BA9" s="37">
+      <c r="BA9" s="35">
         <v>5150107.2</v>
       </c>
-      <c r="BB9" s="37">
+      <c r="BB9" s="35">
         <v>7738259.2000000002</v>
       </c>
-      <c r="BC9" s="37">
+      <c r="BC9" s="35">
         <v>2330715.5</v>
       </c>
-      <c r="BD9" s="37">
+      <c r="BD9" s="35">
         <v>4595657.2</v>
       </c>
-      <c r="BE9" s="37">
+      <c r="BE9" s="35">
         <v>6497760.4000000004</v>
       </c>
-      <c r="BF9" s="37">
+      <c r="BF9" s="35">
         <v>10627583.4</v>
       </c>
-      <c r="BG9" s="44">
+      <c r="BG9" s="41">
         <v>3135771.5</v>
       </c>
-      <c r="BH9" s="44">
+      <c r="BH9" s="41">
         <v>6340310.9000000004</v>
       </c>
-      <c r="BI9" s="44">
+      <c r="BI9" s="41">
         <v>9010368.0999999996</v>
       </c>
-      <c r="BJ9" s="44">
+      <c r="BJ9" s="41">
         <v>13725399.800000001</v>
       </c>
-      <c r="BK9" s="44">
+      <c r="BK9" s="41">
         <v>3329920.8</v>
       </c>
-      <c r="BL9" s="44">
+      <c r="BL9" s="41">
         <v>6655539.9000000004</v>
       </c>
-      <c r="BM9" s="44">
+      <c r="BM9" s="41">
         <v>9682340.9000000004</v>
       </c>
-      <c r="BN9" s="37">
+      <c r="BN9" s="35">
         <v>15237721.6</v>
       </c>
-      <c r="BO9" s="45">
+      <c r="BO9" s="42">
         <v>3153451.1</v>
       </c>
-      <c r="BP9" s="45">
+      <c r="BP9" s="42">
         <v>6661463.2999999998</v>
       </c>
-      <c r="BQ9" s="44">
+      <c r="BQ9" s="41">
         <v>9864759.3000000007</v>
       </c>
-      <c r="BR9" s="37">
+      <c r="BR9" s="35">
         <v>14981586.300000001</v>
       </c>
-      <c r="BS9" s="45">
+      <c r="BS9" s="42">
         <v>3353161.7</v>
       </c>
-      <c r="BT9" s="45">
+      <c r="BT9" s="42">
         <v>7485078.7000000002</v>
       </c>
-      <c r="BU9" s="45">
+      <c r="BU9" s="42">
         <v>11546368.9</v>
       </c>
-      <c r="BV9" s="32">
+      <c r="BV9" s="30">
         <v>16564592.4</v>
       </c>
+      <c r="BW9" s="30">
+        <v>3171217.3</v>
+      </c>
     </row>
-    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A10" s="49">
+    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A10" s="46">
         <v>27</v>
       </c>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="37">
+      <c r="C10" s="35">
         <v>178022.5</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="35">
         <v>415488.8</v>
       </c>
-      <c r="E10" s="37">
+      <c r="E10" s="35">
         <v>623258.1</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="35">
         <v>826546.2</v>
       </c>
-      <c r="G10" s="37">
+      <c r="G10" s="35">
         <v>144914.6</v>
       </c>
-      <c r="H10" s="37">
+      <c r="H10" s="35">
         <v>327732.90000000002</v>
       </c>
-      <c r="I10" s="37">
+      <c r="I10" s="35">
         <v>521458</v>
       </c>
-      <c r="J10" s="37">
+      <c r="J10" s="35">
         <v>822977.9</v>
       </c>
-      <c r="K10" s="37">
+      <c r="K10" s="35">
         <v>207651.9</v>
       </c>
-      <c r="L10" s="37">
+      <c r="L10" s="35">
         <v>437614.2</v>
       </c>
-      <c r="M10" s="37">
+      <c r="M10" s="35">
         <v>686222.3</v>
       </c>
-      <c r="N10" s="37">
+      <c r="N10" s="35">
         <v>1048779.5</v>
       </c>
-      <c r="O10" s="37">
+      <c r="O10" s="35">
         <v>285617.2</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="35">
         <v>597399.9</v>
       </c>
-      <c r="Q10" s="37">
+      <c r="Q10" s="35">
         <v>952112.7</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="35">
         <v>1358388.5</v>
       </c>
-      <c r="S10" s="37">
+      <c r="S10" s="35">
         <v>312260.90000000002</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="35">
         <v>682000.5</v>
       </c>
-      <c r="U10" s="37">
+      <c r="U10" s="35">
         <v>1004262.3</v>
       </c>
-      <c r="V10" s="37">
+      <c r="V10" s="35">
         <v>1762701.5</v>
       </c>
-      <c r="W10" s="37">
+      <c r="W10" s="35">
         <v>373273.4</v>
       </c>
-      <c r="X10" s="37">
+      <c r="X10" s="35">
         <v>728731.8</v>
       </c>
-      <c r="Y10" s="37">
+      <c r="Y10" s="35">
         <v>1141805.7</v>
       </c>
-      <c r="Z10" s="37">
+      <c r="Z10" s="35">
         <v>1780551.7</v>
       </c>
-      <c r="AA10" s="37">
+      <c r="AA10" s="35">
         <v>428181</v>
       </c>
-      <c r="AB10" s="37">
+      <c r="AB10" s="35">
         <v>875596.6</v>
       </c>
-      <c r="AC10" s="37">
+      <c r="AC10" s="35">
         <v>1365255.1</v>
       </c>
-      <c r="AD10" s="37">
+      <c r="AD10" s="35">
         <v>1987705.7</v>
       </c>
-      <c r="AE10" s="37">
+      <c r="AE10" s="35">
         <v>370448</v>
       </c>
-      <c r="AF10" s="37">
+      <c r="AF10" s="35">
         <v>760956.7</v>
       </c>
-      <c r="AG10" s="37">
+      <c r="AG10" s="35">
         <v>1241556.2</v>
       </c>
-      <c r="AH10" s="37">
+      <c r="AH10" s="35">
         <v>1709952.7</v>
       </c>
-      <c r="AI10" s="37">
+      <c r="AI10" s="35">
         <v>393689.5</v>
       </c>
-      <c r="AJ10" s="37">
+      <c r="AJ10" s="35">
         <v>837986.1</v>
       </c>
-      <c r="AK10" s="37">
+      <c r="AK10" s="35">
         <v>1382383.7</v>
       </c>
-      <c r="AL10" s="37">
+      <c r="AL10" s="35">
         <v>2032669.9</v>
       </c>
-      <c r="AM10" s="37">
+      <c r="AM10" s="35">
         <v>468096.7</v>
       </c>
-      <c r="AN10" s="37">
+      <c r="AN10" s="35">
         <v>989719.7</v>
       </c>
-      <c r="AO10" s="37">
+      <c r="AO10" s="35">
         <v>1575737.3</v>
       </c>
-      <c r="AP10" s="37">
+      <c r="AP10" s="35">
         <v>2337505.7000000002</v>
       </c>
-      <c r="AQ10" s="37">
+      <c r="AQ10" s="35">
         <v>518341.4</v>
       </c>
-      <c r="AR10" s="37">
+      <c r="AR10" s="35">
         <v>1231876</v>
       </c>
-      <c r="AS10" s="37">
+      <c r="AS10" s="35">
         <v>2000669.8</v>
       </c>
-      <c r="AT10" s="37">
+      <c r="AT10" s="35">
         <v>2790661.6</v>
       </c>
-      <c r="AU10" s="37">
+      <c r="AU10" s="35">
         <v>579053.6</v>
       </c>
-      <c r="AV10" s="37">
+      <c r="AV10" s="35">
         <v>1376632.8</v>
       </c>
-      <c r="AW10" s="37">
+      <c r="AW10" s="35">
         <v>2099923.9</v>
       </c>
-      <c r="AX10" s="37">
+      <c r="AX10" s="35">
         <v>2946389.1</v>
       </c>
-      <c r="AY10" s="37">
+      <c r="AY10" s="35">
         <v>613983.19999999995</v>
       </c>
-      <c r="AZ10" s="37">
+      <c r="AZ10" s="35">
         <v>1210613.6000000001</v>
       </c>
-      <c r="BA10" s="37">
+      <c r="BA10" s="35">
         <v>1919745.9</v>
       </c>
-      <c r="BB10" s="37">
+      <c r="BB10" s="35">
         <v>2735953.1</v>
       </c>
-      <c r="BC10" s="37">
+      <c r="BC10" s="35">
         <v>631168.80000000005</v>
       </c>
-      <c r="BD10" s="37">
+      <c r="BD10" s="35">
         <v>1381305.8</v>
       </c>
-      <c r="BE10" s="37">
+      <c r="BE10" s="35">
         <v>2237609.4</v>
       </c>
-      <c r="BF10" s="37">
+      <c r="BF10" s="35">
         <v>3533014.4</v>
       </c>
-      <c r="BG10" s="44">
+      <c r="BG10" s="41">
         <v>824496.9</v>
       </c>
-      <c r="BH10" s="44">
+      <c r="BH10" s="41">
         <v>1825487.9</v>
       </c>
-      <c r="BI10" s="44">
+      <c r="BI10" s="41">
         <v>2876076.9</v>
       </c>
-      <c r="BJ10" s="44">
+      <c r="BJ10" s="41">
         <v>4435130.5999999996</v>
       </c>
-      <c r="BK10" s="44">
+      <c r="BK10" s="41">
         <v>897727.1</v>
       </c>
-      <c r="BL10" s="44">
+      <c r="BL10" s="41">
         <v>1894895.1</v>
       </c>
-      <c r="BM10" s="44">
+      <c r="BM10" s="41">
         <v>3026011.6</v>
       </c>
-      <c r="BN10" s="37">
+      <c r="BN10" s="35">
         <v>5014788.3</v>
       </c>
-      <c r="BO10" s="45">
+      <c r="BO10" s="42">
         <v>1239384.1000000001</v>
       </c>
-      <c r="BP10" s="45">
+      <c r="BP10" s="42">
         <v>2146896.1</v>
       </c>
-      <c r="BQ10" s="44">
+      <c r="BQ10" s="41">
         <v>3351046.7</v>
       </c>
-      <c r="BR10" s="37">
+      <c r="BR10" s="35">
         <v>4722419</v>
       </c>
-      <c r="BS10" s="45">
+      <c r="BS10" s="42">
         <v>1290420.2</v>
       </c>
-      <c r="BT10" s="45">
+      <c r="BT10" s="42">
         <v>2206170.2000000002</v>
       </c>
-      <c r="BU10" s="45">
+      <c r="BU10" s="42">
         <v>3505277.1</v>
       </c>
-      <c r="BV10" s="32">
+      <c r="BV10" s="30">
         <v>5021375.2</v>
       </c>
+      <c r="BW10" s="30">
+        <v>1188658.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A11" s="49">
+    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A11" s="46">
         <v>31</v>
       </c>
-      <c r="B11" s="33" t="s">
+      <c r="B11" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="37">
+      <c r="C11" s="35">
         <v>55898.7</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="35">
         <v>131328.4</v>
       </c>
-      <c r="E11" s="37">
+      <c r="E11" s="35">
         <v>229741</v>
       </c>
-      <c r="F11" s="37">
+      <c r="F11" s="35">
         <v>324806.7</v>
       </c>
-      <c r="G11" s="37">
+      <c r="G11" s="35">
         <v>64192.1</v>
       </c>
-      <c r="H11" s="37">
+      <c r="H11" s="35">
         <v>152938.20000000001</v>
       </c>
-      <c r="I11" s="37">
+      <c r="I11" s="35">
         <v>269406.59999999998</v>
       </c>
-      <c r="J11" s="37">
+      <c r="J11" s="35">
         <v>348916.4</v>
       </c>
-      <c r="K11" s="37">
+      <c r="K11" s="35">
         <v>74098.8</v>
       </c>
-      <c r="L11" s="37">
+      <c r="L11" s="35">
         <v>180901.6</v>
       </c>
-      <c r="M11" s="37">
+      <c r="M11" s="35">
         <v>314222.7</v>
       </c>
-      <c r="N11" s="37">
+      <c r="N11" s="35">
         <v>446399.3</v>
       </c>
-      <c r="O11" s="37">
+      <c r="O11" s="35">
         <v>100000</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="35">
         <v>230588.3</v>
       </c>
-      <c r="Q11" s="37">
+      <c r="Q11" s="35">
         <v>412095.9</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="35">
         <v>633593.59999999998</v>
       </c>
-      <c r="S11" s="37">
+      <c r="S11" s="35">
         <v>134219.1</v>
       </c>
-      <c r="T11" s="37">
+      <c r="T11" s="35">
         <v>299858.59999999998</v>
       </c>
-      <c r="U11" s="37">
+      <c r="U11" s="35">
         <v>514135.3</v>
       </c>
-      <c r="V11" s="37">
+      <c r="V11" s="35">
         <v>760397.3</v>
       </c>
-      <c r="W11" s="37">
+      <c r="W11" s="35">
         <v>156789</v>
       </c>
-      <c r="X11" s="37">
+      <c r="X11" s="35">
         <v>352691</v>
       </c>
-      <c r="Y11" s="37">
+      <c r="Y11" s="35">
         <v>589629.19999999995</v>
       </c>
-      <c r="Z11" s="37">
+      <c r="Z11" s="35">
         <v>876736.3</v>
       </c>
-      <c r="AA11" s="37">
+      <c r="AA11" s="35">
         <v>185428</v>
       </c>
-      <c r="AB11" s="37">
+      <c r="AB11" s="35">
         <v>428285.7</v>
       </c>
-      <c r="AC11" s="37">
+      <c r="AC11" s="35">
         <v>663495.5</v>
       </c>
-      <c r="AD11" s="37">
+      <c r="AD11" s="35">
         <v>979666.1</v>
       </c>
-      <c r="AE11" s="37">
+      <c r="AE11" s="35">
         <v>193223.3</v>
       </c>
-      <c r="AF11" s="37">
+      <c r="AF11" s="35">
         <v>442380.1</v>
       </c>
-      <c r="AG11" s="37">
+      <c r="AG11" s="35">
         <v>684293.9</v>
       </c>
-      <c r="AH11" s="37">
+      <c r="AH11" s="35">
         <v>1014504.6</v>
       </c>
-      <c r="AI11" s="37">
+      <c r="AI11" s="35">
         <v>220541.4</v>
       </c>
-      <c r="AJ11" s="37">
+      <c r="AJ11" s="35">
         <v>488542.7</v>
       </c>
-      <c r="AK11" s="37">
+      <c r="AK11" s="35">
         <v>778573.8</v>
       </c>
-      <c r="AL11" s="37">
+      <c r="AL11" s="35">
         <v>1182798.8999999999</v>
       </c>
-      <c r="AM11" s="37">
+      <c r="AM11" s="35">
         <v>231412.4</v>
       </c>
-      <c r="AN11" s="37">
+      <c r="AN11" s="35">
         <v>528477.5</v>
       </c>
-      <c r="AO11" s="37">
+      <c r="AO11" s="35">
         <v>862375.8</v>
       </c>
-      <c r="AP11" s="37">
+      <c r="AP11" s="35">
         <v>1350661.6</v>
       </c>
-      <c r="AQ11" s="37">
+      <c r="AQ11" s="35">
         <v>264987.2</v>
       </c>
-      <c r="AR11" s="37">
+      <c r="AR11" s="35">
         <v>619144.6</v>
       </c>
-      <c r="AS11" s="37">
+      <c r="AS11" s="35">
         <v>972215.5</v>
       </c>
-      <c r="AT11" s="37">
+      <c r="AT11" s="35">
         <v>1532118.6</v>
       </c>
-      <c r="AU11" s="37">
+      <c r="AU11" s="35">
         <v>301418.09999999998</v>
       </c>
-      <c r="AV11" s="37">
+      <c r="AV11" s="35">
         <v>672797.9</v>
       </c>
-      <c r="AW11" s="37">
+      <c r="AW11" s="35">
         <v>1071794.3999999999</v>
       </c>
-      <c r="AX11" s="37">
+      <c r="AX11" s="35">
         <v>1712883.6</v>
       </c>
-      <c r="AY11" s="37">
+      <c r="AY11" s="35">
         <v>359911.9</v>
       </c>
-      <c r="AZ11" s="37">
+      <c r="AZ11" s="35">
         <v>767899.1</v>
       </c>
-      <c r="BA11" s="37">
+      <c r="BA11" s="35">
         <v>1205304.6000000001</v>
       </c>
-      <c r="BB11" s="37">
+      <c r="BB11" s="35">
         <v>1901385</v>
       </c>
-      <c r="BC11" s="37">
+      <c r="BC11" s="35">
         <v>416832.5</v>
       </c>
-      <c r="BD11" s="37">
+      <c r="BD11" s="35">
         <v>957044.6</v>
       </c>
-      <c r="BE11" s="37">
+      <c r="BE11" s="35">
         <v>1445973</v>
       </c>
-      <c r="BF11" s="37">
+      <c r="BF11" s="35">
         <v>2262750.6</v>
       </c>
-      <c r="BG11" s="44">
+      <c r="BG11" s="41">
         <v>463120.5</v>
       </c>
-      <c r="BH11" s="44">
+      <c r="BH11" s="41">
         <v>1057439.8999999999</v>
       </c>
-      <c r="BI11" s="44">
+      <c r="BI11" s="41">
         <v>1664270.2</v>
       </c>
-      <c r="BJ11" s="44">
+      <c r="BJ11" s="41">
         <v>2685459.6</v>
       </c>
-      <c r="BK11" s="44">
+      <c r="BK11" s="41">
         <v>548989.30000000005</v>
       </c>
-      <c r="BL11" s="44">
+      <c r="BL11" s="41">
         <v>1290728.2</v>
       </c>
-      <c r="BM11" s="44">
+      <c r="BM11" s="41">
         <v>1907237.1</v>
       </c>
-      <c r="BN11" s="37">
+      <c r="BN11" s="35">
         <v>2926010.6</v>
       </c>
-      <c r="BO11" s="45">
+      <c r="BO11" s="42">
         <v>638675.9</v>
       </c>
-      <c r="BP11" s="45">
+      <c r="BP11" s="42">
         <v>1403328.4</v>
       </c>
-      <c r="BQ11" s="44">
+      <c r="BQ11" s="41">
         <v>2226048.7000000002</v>
       </c>
-      <c r="BR11" s="37">
+      <c r="BR11" s="35">
         <v>3150409.7</v>
       </c>
-      <c r="BS11" s="45">
+      <c r="BS11" s="42">
         <v>690902.3</v>
       </c>
-      <c r="BT11" s="45">
+      <c r="BT11" s="42">
         <v>1550553</v>
       </c>
-      <c r="BU11" s="45">
+      <c r="BU11" s="42">
         <v>2632914.6</v>
       </c>
-      <c r="BV11" s="32">
+      <c r="BV11" s="30">
         <v>3322177</v>
       </c>
+      <c r="BW11" s="30">
+        <v>763998.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A12" s="49">
+    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A12" s="46">
         <v>33</v>
       </c>
-      <c r="B12" s="33" t="s">
+      <c r="B12" s="31" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="37" t="s">
-[...164 lines deleted...]
-      <c r="BF12" s="37">
+      <c r="C12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="K12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="L12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="M12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="N12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="P12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="R12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="S12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="T12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="U12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="V12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="W12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="X12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE12" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BF12" s="35">
         <v>1227058.5</v>
       </c>
-      <c r="BG12" s="44" t="s">
-[...2 lines deleted...]
-      <c r="BH12" s="44">
+      <c r="BG12" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BH12" s="41">
         <v>510313.2</v>
       </c>
-      <c r="BI12" s="44">
+      <c r="BI12" s="41">
         <v>913944.4</v>
       </c>
-      <c r="BJ12" s="44">
+      <c r="BJ12" s="41">
         <v>1426882.2</v>
       </c>
-      <c r="BK12" s="44">
+      <c r="BK12" s="41">
         <v>314821.3</v>
       </c>
-      <c r="BL12" s="44">
+      <c r="BL12" s="41">
         <v>695511.5</v>
       </c>
-      <c r="BM12" s="44">
+      <c r="BM12" s="41">
         <v>1207954.8</v>
       </c>
-      <c r="BN12" s="37">
+      <c r="BN12" s="35">
         <v>1809417.6</v>
       </c>
-      <c r="BO12" s="45">
+      <c r="BO12" s="42">
         <v>392798.7</v>
       </c>
-      <c r="BP12" s="45">
+      <c r="BP12" s="42">
         <v>781003.4</v>
       </c>
-      <c r="BQ12" s="44">
+      <c r="BQ12" s="41">
         <v>1402035.3</v>
       </c>
-      <c r="BR12" s="37">
+      <c r="BR12" s="35">
         <v>2227944.1</v>
       </c>
-      <c r="BS12" s="45">
+      <c r="BS12" s="42">
         <v>458825.4</v>
       </c>
-      <c r="BT12" s="45">
+      <c r="BT12" s="42">
         <v>957421</v>
       </c>
-      <c r="BU12" s="45">
+      <c r="BU12" s="42">
         <v>1665187.3</v>
       </c>
-      <c r="BV12" s="32">
+      <c r="BV12" s="30">
         <v>2450790.7999999998</v>
       </c>
+      <c r="BW12" s="30">
+        <v>488004.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A13" s="49">
+    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A13" s="46">
         <v>35</v>
       </c>
-      <c r="B13" s="33" t="s">
+      <c r="B13" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="37">
+      <c r="C13" s="35">
         <v>311298.2</v>
       </c>
-      <c r="D13" s="37">
+      <c r="D13" s="35">
         <v>681952.5</v>
       </c>
-      <c r="E13" s="37">
+      <c r="E13" s="35">
         <v>1064270</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F13" s="35">
         <v>1463026.7</v>
       </c>
-      <c r="G13" s="37">
+      <c r="G13" s="35">
         <v>295393.90000000002</v>
       </c>
-      <c r="H13" s="37">
+      <c r="H13" s="35">
         <v>645555.30000000005</v>
       </c>
-      <c r="I13" s="37">
+      <c r="I13" s="35">
         <v>1032692.5</v>
       </c>
-      <c r="J13" s="37">
+      <c r="J13" s="35">
         <v>1515792</v>
       </c>
-      <c r="K13" s="37">
+      <c r="K13" s="35">
         <v>356882.2</v>
       </c>
-      <c r="L13" s="37">
+      <c r="L13" s="35">
         <v>771542.2</v>
       </c>
-      <c r="M13" s="37">
+      <c r="M13" s="35">
         <v>1263414.3</v>
       </c>
-      <c r="N13" s="37">
+      <c r="N13" s="35">
         <v>1872842.3</v>
       </c>
-      <c r="O13" s="37">
+      <c r="O13" s="35">
         <v>483529.1</v>
       </c>
-      <c r="P13" s="37">
+      <c r="P13" s="35">
         <v>1015430.7</v>
       </c>
-      <c r="Q13" s="37">
+      <c r="Q13" s="35">
         <v>1675953</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="35">
         <v>2387705.2000000002</v>
       </c>
-      <c r="S13" s="37">
+      <c r="S13" s="35">
         <v>524457.1</v>
       </c>
-      <c r="T13" s="37">
+      <c r="T13" s="35">
         <v>1067215.2</v>
       </c>
-      <c r="U13" s="37">
+      <c r="U13" s="35">
         <v>1856130.9</v>
       </c>
-      <c r="V13" s="37">
+      <c r="V13" s="35">
         <v>2446510.2999999998</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="35">
         <v>605232.30000000005</v>
       </c>
-      <c r="X13" s="37">
+      <c r="X13" s="35">
         <v>1181294.8999999999</v>
       </c>
-      <c r="Y13" s="37">
+      <c r="Y13" s="35">
         <v>1932102.5</v>
       </c>
-      <c r="Z13" s="37">
+      <c r="Z13" s="35">
         <v>2621888.7999999998</v>
       </c>
-      <c r="AA13" s="37">
+      <c r="AA13" s="35">
         <v>633990.19999999995</v>
       </c>
-      <c r="AB13" s="37">
+      <c r="AB13" s="35">
         <v>1307973.6000000001</v>
       </c>
-      <c r="AC13" s="37">
+      <c r="AC13" s="35">
         <v>2094881</v>
       </c>
-      <c r="AD13" s="37">
+      <c r="AD13" s="35">
         <v>2899976.8</v>
       </c>
-      <c r="AE13" s="37">
+      <c r="AE13" s="35">
         <v>680938.7</v>
       </c>
-      <c r="AF13" s="37">
+      <c r="AF13" s="35">
         <v>1352521</v>
       </c>
-      <c r="AG13" s="37">
+      <c r="AG13" s="35">
         <v>2244082.7000000002</v>
       </c>
-      <c r="AH13" s="37">
+      <c r="AH13" s="35">
         <v>3107085.6</v>
       </c>
-      <c r="AI13" s="37">
+      <c r="AI13" s="35">
         <v>747040.7</v>
       </c>
-      <c r="AJ13" s="37">
+      <c r="AJ13" s="35">
         <v>1594962.7</v>
       </c>
-      <c r="AK13" s="37">
+      <c r="AK13" s="35">
         <v>2621807</v>
       </c>
-      <c r="AL13" s="37">
+      <c r="AL13" s="35">
         <v>3712055.9</v>
       </c>
-      <c r="AM13" s="37">
+      <c r="AM13" s="35">
         <v>819953.4</v>
       </c>
-      <c r="AN13" s="37">
+      <c r="AN13" s="35">
         <v>1706974.6</v>
       </c>
-      <c r="AO13" s="37">
+      <c r="AO13" s="35">
         <v>2882068.3</v>
       </c>
-      <c r="AP13" s="37">
+      <c r="AP13" s="35">
         <v>4284362.5999999996</v>
       </c>
-      <c r="AQ13" s="37">
+      <c r="AQ13" s="35">
         <v>939869.4</v>
       </c>
-      <c r="AR13" s="37">
+      <c r="AR13" s="35">
         <v>1967250.5</v>
       </c>
-      <c r="AS13" s="37">
+      <c r="AS13" s="35">
         <v>3162428.1</v>
       </c>
-      <c r="AT13" s="37">
+      <c r="AT13" s="35">
         <v>4734402</v>
       </c>
-      <c r="AU13" s="37">
+      <c r="AU13" s="35">
         <v>954675.9</v>
       </c>
-      <c r="AV13" s="37">
+      <c r="AV13" s="35">
         <v>2158680.2999999998</v>
       </c>
-      <c r="AW13" s="37">
+      <c r="AW13" s="35">
         <v>3590235.1</v>
       </c>
-      <c r="AX13" s="37">
+      <c r="AX13" s="35">
         <v>5388260.5999999996</v>
       </c>
-      <c r="AY13" s="37">
+      <c r="AY13" s="35">
         <v>1212414.3</v>
       </c>
-      <c r="AZ13" s="37">
+      <c r="AZ13" s="35">
         <v>2441432.7999999998</v>
       </c>
-      <c r="BA13" s="37">
+      <c r="BA13" s="35">
         <v>3979311.2</v>
       </c>
-      <c r="BB13" s="37">
+      <c r="BB13" s="35">
         <v>6099856.2000000002</v>
       </c>
-      <c r="BC13" s="37">
+      <c r="BC13" s="35">
         <v>1404539.6</v>
       </c>
-      <c r="BD13" s="37">
+      <c r="BD13" s="35">
         <v>2824785.7</v>
       </c>
-      <c r="BE13" s="37">
+      <c r="BE13" s="35">
         <v>4930854.3</v>
       </c>
-      <c r="BF13" s="37">
+      <c r="BF13" s="35">
         <v>6069356.5999999996</v>
       </c>
-      <c r="BG13" s="44">
+      <c r="BG13" s="41">
         <v>1770795.6</v>
       </c>
-      <c r="BH13" s="44">
+      <c r="BH13" s="41">
         <v>2970403.8</v>
       </c>
-      <c r="BI13" s="44">
+      <c r="BI13" s="41">
         <v>4753408.5</v>
       </c>
-      <c r="BJ13" s="44">
+      <c r="BJ13" s="41">
         <v>7278059.2000000002</v>
       </c>
-      <c r="BK13" s="44">
+      <c r="BK13" s="41">
         <v>1629457.8</v>
       </c>
-      <c r="BL13" s="44">
+      <c r="BL13" s="41">
         <v>3010405.6</v>
       </c>
-      <c r="BM13" s="44">
+      <c r="BM13" s="41">
         <v>5119584.3</v>
       </c>
-      <c r="BN13" s="37">
+      <c r="BN13" s="35">
         <v>7711828.2000000002</v>
       </c>
-      <c r="BO13" s="45">
+      <c r="BO13" s="42">
         <v>1690879.8</v>
       </c>
-      <c r="BP13" s="45">
+      <c r="BP13" s="42">
         <v>3296690.9</v>
       </c>
-      <c r="BQ13" s="44">
+      <c r="BQ13" s="41">
         <v>5805103</v>
       </c>
-      <c r="BR13" s="37">
+      <c r="BR13" s="35">
         <v>9059477.4000000004</v>
       </c>
-      <c r="BS13" s="45">
+      <c r="BS13" s="42">
         <v>1900929.8</v>
       </c>
-      <c r="BT13" s="45">
+      <c r="BT13" s="42">
         <v>3660902.3999999999</v>
       </c>
-      <c r="BU13" s="45">
+      <c r="BU13" s="42">
         <v>6494054.5</v>
       </c>
-      <c r="BV13" s="32">
+      <c r="BV13" s="30">
         <v>11043243.9</v>
       </c>
+      <c r="BW13" s="30">
+        <v>2340127.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A14" s="49">
+    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A14" s="46">
         <v>39</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="35">
         <v>119317.7</v>
       </c>
-      <c r="D14" s="37">
+      <c r="D14" s="35">
         <v>272775.09999999998</v>
       </c>
-      <c r="E14" s="37">
+      <c r="E14" s="35">
         <v>527560.19999999995</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F14" s="35">
         <v>704281.2</v>
       </c>
-      <c r="G14" s="37">
+      <c r="G14" s="35">
         <v>114095.6</v>
       </c>
-      <c r="H14" s="37">
+      <c r="H14" s="35">
         <v>259167.1</v>
       </c>
-      <c r="I14" s="37">
+      <c r="I14" s="35">
         <v>478824.9</v>
       </c>
-      <c r="J14" s="37">
+      <c r="J14" s="35">
         <v>723859.8</v>
       </c>
-      <c r="K14" s="37">
+      <c r="K14" s="35">
         <v>139126.39999999999</v>
       </c>
-      <c r="L14" s="37">
+      <c r="L14" s="35">
         <v>325373.40000000002</v>
       </c>
-      <c r="M14" s="37">
+      <c r="M14" s="35">
         <v>568028.4</v>
       </c>
-      <c r="N14" s="37">
+      <c r="N14" s="35">
         <v>856747.4</v>
       </c>
-      <c r="O14" s="37">
+      <c r="O14" s="35">
         <v>181907.1</v>
       </c>
-      <c r="P14" s="37">
+      <c r="P14" s="35">
         <v>400143.5</v>
       </c>
-      <c r="Q14" s="37">
+      <c r="Q14" s="35">
         <v>742837.2</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="35">
         <v>1134274.6000000001</v>
       </c>
-      <c r="S14" s="37">
+      <c r="S14" s="35">
         <v>197706</v>
       </c>
-      <c r="T14" s="37">
+      <c r="T14" s="35">
         <v>445805.9</v>
       </c>
-      <c r="U14" s="37">
+      <c r="U14" s="35">
         <v>736376.5</v>
       </c>
-      <c r="V14" s="37">
+      <c r="V14" s="35">
         <v>1150679.3</v>
       </c>
-      <c r="W14" s="37">
+      <c r="W14" s="35">
         <v>213381.9</v>
       </c>
-      <c r="X14" s="37">
+      <c r="X14" s="35">
         <v>526623.19999999995</v>
       </c>
-      <c r="Y14" s="37">
+      <c r="Y14" s="35">
         <v>878201.9</v>
       </c>
-      <c r="Z14" s="37">
+      <c r="Z14" s="35">
         <v>1348290</v>
       </c>
-      <c r="AA14" s="37">
+      <c r="AA14" s="35">
         <v>258255.8</v>
       </c>
-      <c r="AB14" s="37">
+      <c r="AB14" s="35">
         <v>546408.1</v>
       </c>
-      <c r="AC14" s="37">
+      <c r="AC14" s="35">
         <v>922339.7</v>
       </c>
-      <c r="AD14" s="37">
+      <c r="AD14" s="35">
         <v>1394867.8</v>
       </c>
-      <c r="AE14" s="37">
+      <c r="AE14" s="35">
         <v>289866.8</v>
       </c>
-      <c r="AF14" s="37">
+      <c r="AF14" s="35">
         <v>566496.5</v>
       </c>
-      <c r="AG14" s="37">
+      <c r="AG14" s="35">
         <v>944930</v>
       </c>
-      <c r="AH14" s="37">
+      <c r="AH14" s="35">
         <v>1378258.4</v>
       </c>
-      <c r="AI14" s="37">
+      <c r="AI14" s="35">
         <v>290060.7</v>
       </c>
-      <c r="AJ14" s="37">
+      <c r="AJ14" s="35">
         <v>624803.5</v>
       </c>
-      <c r="AK14" s="37">
+      <c r="AK14" s="35">
         <v>1046104</v>
       </c>
-      <c r="AL14" s="37">
+      <c r="AL14" s="35">
         <v>1522282.1</v>
       </c>
-      <c r="AM14" s="37">
+      <c r="AM14" s="35">
         <v>329373.59999999998</v>
       </c>
-      <c r="AN14" s="37">
+      <c r="AN14" s="35">
         <v>689607</v>
       </c>
-      <c r="AO14" s="37">
+      <c r="AO14" s="35">
         <v>1256471.7</v>
       </c>
-      <c r="AP14" s="37">
+      <c r="AP14" s="35">
         <v>1850281</v>
       </c>
-      <c r="AQ14" s="37">
+      <c r="AQ14" s="35">
         <v>352680.9</v>
       </c>
-      <c r="AR14" s="37">
+      <c r="AR14" s="35">
         <v>790196</v>
       </c>
-      <c r="AS14" s="37">
+      <c r="AS14" s="35">
         <v>1386608.4</v>
       </c>
-      <c r="AT14" s="37">
+      <c r="AT14" s="35">
         <v>2069286.2</v>
       </c>
-      <c r="AU14" s="37">
+      <c r="AU14" s="35">
         <v>414899.8</v>
       </c>
-      <c r="AV14" s="37">
+      <c r="AV14" s="35">
         <v>926014.3</v>
       </c>
-      <c r="AW14" s="37">
+      <c r="AW14" s="35">
         <v>1566862.3</v>
       </c>
-      <c r="AX14" s="37">
+      <c r="AX14" s="35">
         <v>2451736.4</v>
       </c>
-      <c r="AY14" s="37">
+      <c r="AY14" s="35">
         <v>532513.5</v>
       </c>
-      <c r="AZ14" s="37">
+      <c r="AZ14" s="35">
         <v>971747.5</v>
       </c>
-      <c r="BA14" s="37">
+      <c r="BA14" s="35">
         <v>1751598.6</v>
       </c>
-      <c r="BB14" s="37">
+      <c r="BB14" s="35">
         <v>2872209.6</v>
       </c>
-      <c r="BC14" s="37">
+      <c r="BC14" s="35">
         <v>603406.80000000005</v>
       </c>
-      <c r="BD14" s="37">
+      <c r="BD14" s="35">
         <v>1159177.3</v>
       </c>
-      <c r="BE14" s="37">
+      <c r="BE14" s="35">
         <v>2209799.2999999998</v>
       </c>
-      <c r="BF14" s="37">
+      <c r="BF14" s="35">
         <v>3516221</v>
       </c>
-      <c r="BG14" s="44">
+      <c r="BG14" s="41">
         <v>727369.1</v>
       </c>
-      <c r="BH14" s="44">
+      <c r="BH14" s="41">
         <v>1378171.7</v>
       </c>
-      <c r="BI14" s="44">
+      <c r="BI14" s="41">
         <v>2588901</v>
       </c>
-      <c r="BJ14" s="44">
+      <c r="BJ14" s="41">
         <v>4182077.8</v>
       </c>
-      <c r="BK14" s="44">
+      <c r="BK14" s="41">
         <v>877167.7</v>
       </c>
-      <c r="BL14" s="44">
+      <c r="BL14" s="41">
         <v>1625511.3</v>
       </c>
-      <c r="BM14" s="44">
+      <c r="BM14" s="41">
         <v>2711574.2</v>
       </c>
-      <c r="BN14" s="37">
+      <c r="BN14" s="35">
         <v>4436636.0999999996</v>
       </c>
-      <c r="BO14" s="45">
+      <c r="BO14" s="42">
         <v>974585.8</v>
       </c>
-      <c r="BP14" s="45">
+      <c r="BP14" s="42">
         <v>1771516.7</v>
       </c>
-      <c r="BQ14" s="44">
+      <c r="BQ14" s="41">
         <v>3052487</v>
       </c>
-      <c r="BR14" s="37">
+      <c r="BR14" s="35">
         <v>4969559.0999999996</v>
       </c>
-      <c r="BS14" s="45">
+      <c r="BS14" s="42">
         <v>1063389.6000000001</v>
       </c>
-      <c r="BT14" s="45">
+      <c r="BT14" s="42">
         <v>2014299.4</v>
       </c>
-      <c r="BU14" s="45">
+      <c r="BU14" s="42">
         <v>3523341.4</v>
       </c>
-      <c r="BV14" s="32">
+      <c r="BV14" s="30">
         <v>5932830.0999999996</v>
       </c>
+      <c r="BW14" s="30">
+        <v>1167700.3999999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A15" s="49">
+    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A15" s="46">
         <v>43</v>
       </c>
-      <c r="B15" s="33" t="s">
+      <c r="B15" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="C15" s="37">
+      <c r="C15" s="35">
         <v>132754.5</v>
       </c>
-      <c r="D15" s="37">
+      <c r="D15" s="35">
         <v>361662.6</v>
       </c>
-      <c r="E15" s="37">
+      <c r="E15" s="35">
         <v>543110</v>
       </c>
-      <c r="F15" s="37">
+      <c r="F15" s="35">
         <v>685211.4</v>
       </c>
-      <c r="G15" s="37">
+      <c r="G15" s="35">
         <v>100773.7</v>
       </c>
-      <c r="H15" s="37">
+      <c r="H15" s="35">
         <v>237310.5</v>
       </c>
-      <c r="I15" s="37">
+      <c r="I15" s="35">
         <v>411065.59999999998</v>
       </c>
-      <c r="J15" s="37">
+      <c r="J15" s="35">
         <v>641575.69999999995</v>
       </c>
-      <c r="K15" s="37">
+      <c r="K15" s="35">
         <v>152567.6</v>
       </c>
-      <c r="L15" s="37">
+      <c r="L15" s="35">
         <v>341465.2</v>
       </c>
-      <c r="M15" s="37">
+      <c r="M15" s="35">
         <v>555153.1</v>
       </c>
-      <c r="N15" s="37">
+      <c r="N15" s="35">
         <v>859148.2</v>
       </c>
-      <c r="O15" s="37">
+      <c r="O15" s="35">
         <v>217981.3</v>
       </c>
-      <c r="P15" s="37">
+      <c r="P15" s="35">
         <v>482029.7</v>
       </c>
-      <c r="Q15" s="37">
+      <c r="Q15" s="35">
         <v>788105.2</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="35">
         <v>1139142.8999999999</v>
       </c>
-      <c r="S15" s="37">
+      <c r="S15" s="35">
         <v>240184.6</v>
       </c>
-      <c r="T15" s="37">
+      <c r="T15" s="35">
         <v>538361.9</v>
       </c>
-      <c r="U15" s="37">
+      <c r="U15" s="35">
         <v>855291.9</v>
       </c>
-      <c r="V15" s="37">
+      <c r="V15" s="35">
         <v>1269983.5</v>
       </c>
-      <c r="W15" s="37">
+      <c r="W15" s="35">
         <v>302686.40000000002</v>
       </c>
-      <c r="X15" s="37">
+      <c r="X15" s="35">
         <v>652596.19999999995</v>
       </c>
-      <c r="Y15" s="37">
+      <c r="Y15" s="35">
         <v>1030453.8</v>
       </c>
-      <c r="Z15" s="37">
+      <c r="Z15" s="35">
         <v>1454014.7</v>
       </c>
-      <c r="AA15" s="37">
+      <c r="AA15" s="35">
         <v>319969.2</v>
       </c>
-      <c r="AB15" s="37">
+      <c r="AB15" s="35">
         <v>646841.1</v>
       </c>
-      <c r="AC15" s="37">
+      <c r="AC15" s="35">
         <v>1045717.4</v>
       </c>
-      <c r="AD15" s="37">
+      <c r="AD15" s="35">
         <v>1380132.3</v>
       </c>
-      <c r="AE15" s="37">
+      <c r="AE15" s="35">
         <v>273028.7</v>
       </c>
-      <c r="AF15" s="37">
+      <c r="AF15" s="35">
         <v>536119.5</v>
       </c>
-      <c r="AG15" s="37">
+      <c r="AG15" s="35">
         <v>906778</v>
       </c>
-      <c r="AH15" s="37">
+      <c r="AH15" s="35">
         <v>1164800</v>
       </c>
-      <c r="AI15" s="37">
+      <c r="AI15" s="35">
         <v>251964.7</v>
       </c>
-      <c r="AJ15" s="37">
+      <c r="AJ15" s="35">
         <v>537187.30000000005</v>
       </c>
-      <c r="AK15" s="37">
+      <c r="AK15" s="35">
         <v>920887.1</v>
       </c>
-      <c r="AL15" s="37">
+      <c r="AL15" s="35">
         <v>1308295.3</v>
       </c>
-      <c r="AM15" s="37">
+      <c r="AM15" s="35">
         <v>273522</v>
       </c>
-      <c r="AN15" s="37">
+      <c r="AN15" s="35">
         <v>650786.6</v>
       </c>
-      <c r="AO15" s="37">
+      <c r="AO15" s="35">
         <v>1048309.5</v>
       </c>
-      <c r="AP15" s="37">
+      <c r="AP15" s="35">
         <v>1430980.1</v>
       </c>
-      <c r="AQ15" s="37">
+      <c r="AQ15" s="35">
         <v>318276.59999999998</v>
       </c>
-      <c r="AR15" s="37">
+      <c r="AR15" s="35">
         <v>746667.5</v>
       </c>
-      <c r="AS15" s="37">
+      <c r="AS15" s="35">
         <v>1223419.7</v>
       </c>
-      <c r="AT15" s="37">
+      <c r="AT15" s="35">
         <v>1647016.4</v>
       </c>
-      <c r="AU15" s="37">
+      <c r="AU15" s="35">
         <v>351729.4</v>
       </c>
-      <c r="AV15" s="37">
+      <c r="AV15" s="35">
         <v>833441.4</v>
       </c>
-      <c r="AW15" s="37">
+      <c r="AW15" s="35">
         <v>1354371.2</v>
       </c>
-      <c r="AX15" s="37">
+      <c r="AX15" s="35">
         <v>1828864.7</v>
       </c>
-      <c r="AY15" s="37">
+      <c r="AY15" s="35">
         <v>369660.2</v>
       </c>
-      <c r="AZ15" s="37">
+      <c r="AZ15" s="35">
         <v>735422.8</v>
       </c>
-      <c r="BA15" s="37">
+      <c r="BA15" s="35">
         <v>1183619.7</v>
       </c>
-      <c r="BB15" s="37">
+      <c r="BB15" s="35">
         <v>1645067.2</v>
       </c>
-      <c r="BC15" s="37">
+      <c r="BC15" s="35">
         <v>349882.2</v>
       </c>
-      <c r="BD15" s="37">
+      <c r="BD15" s="35">
         <v>800004.7</v>
       </c>
-      <c r="BE15" s="37">
+      <c r="BE15" s="35">
         <v>1296061.2</v>
       </c>
-      <c r="BF15" s="37">
+      <c r="BF15" s="35">
         <v>1926000.2</v>
       </c>
-      <c r="BG15" s="44">
+      <c r="BG15" s="41">
         <v>446210.2</v>
       </c>
-      <c r="BH15" s="44">
+      <c r="BH15" s="41">
         <v>1009069.5</v>
       </c>
-      <c r="BI15" s="44">
+      <c r="BI15" s="41">
         <v>1655463.2</v>
       </c>
-      <c r="BJ15" s="44">
+      <c r="BJ15" s="41">
         <v>2417399</v>
       </c>
-      <c r="BK15" s="44">
+      <c r="BK15" s="41">
         <v>535626.1</v>
       </c>
-      <c r="BL15" s="44">
+      <c r="BL15" s="41">
         <v>1128982.3999999999</v>
       </c>
-      <c r="BM15" s="44">
+      <c r="BM15" s="41">
         <v>1873331.5</v>
       </c>
-      <c r="BN15" s="37">
+      <c r="BN15" s="35">
         <v>2573511.2999999998</v>
       </c>
-      <c r="BO15" s="45">
+      <c r="BO15" s="42">
         <v>576162.5</v>
       </c>
-      <c r="BP15" s="45">
+      <c r="BP15" s="42">
         <v>1300409.7</v>
       </c>
-      <c r="BQ15" s="44">
+      <c r="BQ15" s="41">
         <v>2101681.5</v>
       </c>
-      <c r="BR15" s="37">
+      <c r="BR15" s="35">
         <v>3073851.3</v>
       </c>
-      <c r="BS15" s="45">
+      <c r="BS15" s="42">
         <v>640317.9</v>
       </c>
-      <c r="BT15" s="45">
+      <c r="BT15" s="42">
         <v>1393168.7</v>
       </c>
-      <c r="BU15" s="45">
+      <c r="BU15" s="42">
         <v>2236492.5</v>
       </c>
-      <c r="BV15" s="32">
+      <c r="BV15" s="30">
         <v>3071703.8</v>
       </c>
+      <c r="BW15" s="30">
+        <v>631395.69999999995</v>
+      </c>
     </row>
-    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A16" s="49">
+    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A16" s="46">
         <v>47</v>
       </c>
-      <c r="B16" s="33" t="s">
+      <c r="B16" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="37">
+      <c r="C16" s="35">
         <v>231344.1</v>
       </c>
-      <c r="D16" s="37">
+      <c r="D16" s="35">
         <v>569776.69999999995</v>
       </c>
-      <c r="E16" s="37">
+      <c r="E16" s="35">
         <v>883495</v>
       </c>
-      <c r="F16" s="37">
+      <c r="F16" s="35">
         <v>1095816.2</v>
       </c>
-      <c r="G16" s="37">
+      <c r="G16" s="35">
         <v>193300.6</v>
       </c>
-      <c r="H16" s="37">
+      <c r="H16" s="35">
         <v>446258.3</v>
       </c>
-      <c r="I16" s="37">
+      <c r="I16" s="35">
         <v>717598.9</v>
       </c>
-      <c r="J16" s="37">
+      <c r="J16" s="35">
         <v>1108520.5</v>
       </c>
-      <c r="K16" s="37">
+      <c r="K16" s="35">
         <v>275419.3</v>
       </c>
-      <c r="L16" s="37">
+      <c r="L16" s="35">
         <v>589635.19999999995</v>
       </c>
-      <c r="M16" s="37">
+      <c r="M16" s="35">
         <v>908203.5</v>
       </c>
-      <c r="N16" s="37">
+      <c r="N16" s="35">
         <v>1484848.4</v>
       </c>
-      <c r="O16" s="37">
+      <c r="O16" s="35">
         <v>359792.1</v>
       </c>
-      <c r="P16" s="37">
+      <c r="P16" s="35">
         <v>800314.2</v>
       </c>
-      <c r="Q16" s="37">
+      <c r="Q16" s="35">
         <v>1275964.3999999999</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="35">
         <v>1867944.9</v>
       </c>
-      <c r="S16" s="37">
+      <c r="S16" s="35">
         <v>410428.6</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="35">
         <v>886363.4</v>
       </c>
-      <c r="U16" s="37">
+      <c r="U16" s="35">
         <v>1438099.9</v>
       </c>
-      <c r="V16" s="37">
+      <c r="V16" s="35">
         <v>1764791.2</v>
       </c>
-      <c r="W16" s="37">
+      <c r="W16" s="35">
         <v>489944.9</v>
       </c>
-      <c r="X16" s="37">
+      <c r="X16" s="35">
         <v>905833.3</v>
       </c>
-      <c r="Y16" s="37">
+      <c r="Y16" s="35">
         <v>1502219.4</v>
       </c>
-      <c r="Z16" s="37">
+      <c r="Z16" s="35">
         <v>2075083.7</v>
       </c>
-      <c r="AA16" s="37">
+      <c r="AA16" s="35">
         <v>528113.1</v>
       </c>
-      <c r="AB16" s="37">
+      <c r="AB16" s="35">
         <v>1022139.2</v>
       </c>
-      <c r="AC16" s="37">
+      <c r="AC16" s="35">
         <v>1742827.5</v>
       </c>
-      <c r="AD16" s="37">
+      <c r="AD16" s="35">
         <v>2418214.6</v>
       </c>
-      <c r="AE16" s="37">
+      <c r="AE16" s="35">
         <v>447771.1</v>
       </c>
-      <c r="AF16" s="37">
+      <c r="AF16" s="35">
         <v>945182.2</v>
       </c>
-      <c r="AG16" s="37">
+      <c r="AG16" s="35">
         <v>1563526.5</v>
       </c>
-      <c r="AH16" s="37">
+      <c r="AH16" s="35">
         <v>2123785.5</v>
       </c>
-      <c r="AI16" s="37">
+      <c r="AI16" s="35">
         <v>484894.9</v>
       </c>
-      <c r="AJ16" s="37">
+      <c r="AJ16" s="35">
         <v>1034463.9</v>
       </c>
-      <c r="AK16" s="37">
+      <c r="AK16" s="35">
         <v>1724096.4</v>
       </c>
-      <c r="AL16" s="37">
+      <c r="AL16" s="35">
         <v>2463408.1</v>
       </c>
-      <c r="AM16" s="37">
+      <c r="AM16" s="35">
         <v>518529</v>
       </c>
-      <c r="AN16" s="37">
+      <c r="AN16" s="35">
         <v>1115993.1000000001</v>
       </c>
-      <c r="AO16" s="37">
+      <c r="AO16" s="35">
         <v>1862517</v>
       </c>
-      <c r="AP16" s="37">
+      <c r="AP16" s="35">
         <v>3296136.8</v>
       </c>
-      <c r="AQ16" s="37">
+      <c r="AQ16" s="35">
         <v>659369.30000000005</v>
       </c>
-      <c r="AR16" s="37">
+      <c r="AR16" s="35">
         <v>1443866.4</v>
       </c>
-      <c r="AS16" s="37">
+      <c r="AS16" s="35">
         <v>2369760.6</v>
       </c>
-      <c r="AT16" s="37">
+      <c r="AT16" s="35">
         <v>3803063.3</v>
       </c>
-      <c r="AU16" s="37">
+      <c r="AU16" s="35">
         <v>661321.5</v>
       </c>
-      <c r="AV16" s="37">
+      <c r="AV16" s="35">
         <v>1456817.9</v>
       </c>
-      <c r="AW16" s="37">
+      <c r="AW16" s="35">
         <v>2369837.7999999998</v>
       </c>
-      <c r="AX16" s="37">
+      <c r="AX16" s="35">
         <v>3685383.5</v>
       </c>
-      <c r="AY16" s="37">
+      <c r="AY16" s="35">
         <v>693352.8</v>
       </c>
-      <c r="AZ16" s="37">
+      <c r="AZ16" s="35">
         <v>1382530.9</v>
       </c>
-      <c r="BA16" s="37">
+      <c r="BA16" s="35">
         <v>2171221.4</v>
       </c>
-      <c r="BB16" s="37">
+      <c r="BB16" s="35">
         <v>3074392.9</v>
       </c>
-      <c r="BC16" s="37">
+      <c r="BC16" s="35">
         <v>662883.30000000005</v>
       </c>
-      <c r="BD16" s="37">
+      <c r="BD16" s="35">
         <v>1485097.9</v>
       </c>
-      <c r="BE16" s="37">
+      <c r="BE16" s="35">
         <v>2665941.4</v>
       </c>
-      <c r="BF16" s="37">
+      <c r="BF16" s="35">
         <v>3627008.1</v>
       </c>
-      <c r="BG16" s="44">
+      <c r="BG16" s="41">
         <v>725852.6</v>
       </c>
-      <c r="BH16" s="44">
+      <c r="BH16" s="41">
         <v>1847981.1</v>
       </c>
-      <c r="BI16" s="44">
+      <c r="BI16" s="41">
         <v>3203219.2</v>
       </c>
-      <c r="BJ16" s="44">
+      <c r="BJ16" s="41">
         <v>4401192.9000000004</v>
       </c>
-      <c r="BK16" s="44">
+      <c r="BK16" s="41">
         <v>824518.8</v>
       </c>
-      <c r="BL16" s="44">
+      <c r="BL16" s="41">
         <v>2005056.9</v>
       </c>
-      <c r="BM16" s="44">
+      <c r="BM16" s="41">
         <v>3523341.2</v>
       </c>
-      <c r="BN16" s="37">
+      <c r="BN16" s="35">
         <v>4798701</v>
       </c>
-      <c r="BO16" s="45">
+      <c r="BO16" s="42">
         <v>853411.5</v>
       </c>
-      <c r="BP16" s="45">
+      <c r="BP16" s="42">
         <v>2217360.6</v>
       </c>
-      <c r="BQ16" s="44">
+      <c r="BQ16" s="41">
         <v>3654775.7</v>
       </c>
-      <c r="BR16" s="37">
+      <c r="BR16" s="35">
         <v>5005139</v>
       </c>
-      <c r="BS16" s="45">
+      <c r="BS16" s="42">
         <v>1025644</v>
       </c>
-      <c r="BT16" s="45">
+      <c r="BT16" s="42">
         <v>2469674.2000000002</v>
       </c>
-      <c r="BU16" s="45">
+      <c r="BU16" s="42">
         <v>4073560.4</v>
       </c>
-      <c r="BV16" s="32">
+      <c r="BV16" s="30">
         <v>5620541.5999999996</v>
       </c>
+      <c r="BW16" s="30">
+        <v>1158468.3999999999</v>
+      </c>
     </row>
-    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A17" s="49">
+    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A17" s="46">
         <v>51</v>
       </c>
-      <c r="B17" s="33" t="s">
+      <c r="B17" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="C17" s="37">
+      <c r="C17" s="35">
         <v>131140.5</v>
       </c>
-      <c r="D17" s="37">
+      <c r="D17" s="35">
         <v>296046.90000000002</v>
       </c>
-      <c r="E17" s="37">
+      <c r="E17" s="35">
         <v>527670.6</v>
       </c>
-      <c r="F17" s="37">
+      <c r="F17" s="35">
         <v>731382.9</v>
       </c>
-      <c r="G17" s="37">
+      <c r="G17" s="35">
         <v>146099.70000000001</v>
       </c>
-      <c r="H17" s="37">
+      <c r="H17" s="35">
         <v>360826.1</v>
       </c>
-      <c r="I17" s="37">
+      <c r="I17" s="35">
         <v>649209.1</v>
       </c>
-      <c r="J17" s="37">
+      <c r="J17" s="35">
         <v>925498.6</v>
       </c>
-      <c r="K17" s="37">
+      <c r="K17" s="35">
         <v>205533.1</v>
       </c>
-      <c r="L17" s="37">
+      <c r="L17" s="35">
         <v>477131.2</v>
       </c>
-      <c r="M17" s="37">
+      <c r="M17" s="35">
         <v>770235.4</v>
       </c>
-      <c r="N17" s="37">
+      <c r="N17" s="35">
         <v>1205298.2</v>
       </c>
-      <c r="O17" s="37">
+      <c r="O17" s="35">
         <v>231434.5</v>
       </c>
-      <c r="P17" s="37">
+      <c r="P17" s="35">
         <v>524245.3</v>
       </c>
-      <c r="Q17" s="37">
+      <c r="Q17" s="35">
         <v>915508.6</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="35">
         <v>1512565.3</v>
       </c>
-      <c r="S17" s="37">
+      <c r="S17" s="35">
         <v>315719.40000000002</v>
       </c>
-      <c r="T17" s="37">
+      <c r="T17" s="35">
         <v>688438.2</v>
       </c>
-      <c r="U17" s="37">
+      <c r="U17" s="35">
         <v>1122518.5</v>
       </c>
-      <c r="V17" s="37">
+      <c r="V17" s="35">
         <v>1868713</v>
       </c>
-      <c r="W17" s="37">
+      <c r="W17" s="35">
         <v>374641.8</v>
       </c>
-      <c r="X17" s="37">
+      <c r="X17" s="35">
         <v>828840.8</v>
       </c>
-      <c r="Y17" s="37">
+      <c r="Y17" s="35">
         <v>1395864.3</v>
       </c>
-      <c r="Z17" s="37">
+      <c r="Z17" s="35">
         <v>2141408.5</v>
       </c>
-      <c r="AA17" s="37">
+      <c r="AA17" s="35">
         <v>462173.8</v>
       </c>
-      <c r="AB17" s="37">
+      <c r="AB17" s="35">
         <v>1020817.7</v>
       </c>
-      <c r="AC17" s="37">
+      <c r="AC17" s="35">
         <v>1612570.9</v>
       </c>
-      <c r="AD17" s="37">
+      <c r="AD17" s="35">
         <v>2398774.6</v>
       </c>
-      <c r="AE17" s="37">
+      <c r="AE17" s="35">
         <v>506543.9</v>
       </c>
-      <c r="AF17" s="37">
+      <c r="AF17" s="35">
         <v>1119018.5</v>
       </c>
-      <c r="AG17" s="37">
+      <c r="AG17" s="35">
         <v>1682535.8</v>
       </c>
-      <c r="AH17" s="37">
+      <c r="AH17" s="35">
         <v>2508380.9</v>
       </c>
-      <c r="AI17" s="37">
+      <c r="AI17" s="35">
         <v>604212.5</v>
       </c>
-      <c r="AJ17" s="37">
+      <c r="AJ17" s="35">
         <v>1293978.8999999999</v>
       </c>
-      <c r="AK17" s="37">
+      <c r="AK17" s="35">
         <v>1956404.1</v>
       </c>
-      <c r="AL17" s="37">
+      <c r="AL17" s="35">
         <v>2789228</v>
       </c>
-      <c r="AM17" s="37">
+      <c r="AM17" s="35">
         <v>652883.80000000005</v>
       </c>
-      <c r="AN17" s="37">
+      <c r="AN17" s="35">
         <v>1340491.1000000001</v>
       </c>
-      <c r="AO17" s="37">
+      <c r="AO17" s="35">
         <v>2155063.9</v>
       </c>
-      <c r="AP17" s="37">
+      <c r="AP17" s="35">
         <v>3187724.4</v>
       </c>
-      <c r="AQ17" s="37">
+      <c r="AQ17" s="35">
         <v>732083.4</v>
       </c>
-      <c r="AR17" s="37" t="s">
-[...89 lines deleted...]
-      <c r="BV17" s="44" t="s">
+      <c r="AR17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BF17" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BG17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BH17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BI17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BJ17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BK17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BL17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BM17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BN17" s="40" t="s">
+        <v>115</v>
+      </c>
+      <c r="BO17" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="BP17" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="BQ17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BR17" s="40" t="s">
+        <v>115</v>
+      </c>
+      <c r="BS17" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT17" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="BU17" s="42" t="s">
+        <v>115</v>
+      </c>
+      <c r="BV17" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BW17" s="41" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A18" s="49">
+    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A18" s="46">
         <v>55</v>
       </c>
-      <c r="B18" s="33" t="s">
+      <c r="B18" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="37">
+      <c r="C18" s="35">
         <v>166788.6</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="35">
         <v>386623.9</v>
       </c>
-      <c r="E18" s="37">
+      <c r="E18" s="35">
         <v>609764.1</v>
       </c>
-      <c r="F18" s="37">
+      <c r="F18" s="35">
         <v>862422.1</v>
       </c>
-      <c r="G18" s="37">
+      <c r="G18" s="35">
         <v>167204.9</v>
       </c>
-      <c r="H18" s="37">
+      <c r="H18" s="35">
         <v>350618.9</v>
       </c>
-      <c r="I18" s="37">
+      <c r="I18" s="35">
         <v>564676.4</v>
       </c>
-      <c r="J18" s="37">
+      <c r="J18" s="35">
         <v>862840.7</v>
       </c>
-      <c r="K18" s="37">
+      <c r="K18" s="35">
         <v>215562.5</v>
       </c>
-      <c r="L18" s="37">
+      <c r="L18" s="35">
         <v>486330.2</v>
       </c>
-      <c r="M18" s="37">
+      <c r="M18" s="35">
         <v>742660.6</v>
       </c>
-      <c r="N18" s="37">
+      <c r="N18" s="35">
         <v>1031878.6</v>
       </c>
-      <c r="O18" s="37">
+      <c r="O18" s="35">
         <v>254067.20000000001</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="35">
         <v>570756.30000000005</v>
       </c>
-      <c r="Q18" s="37">
+      <c r="Q18" s="35">
         <v>940138.7</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="35">
         <v>1520492.6</v>
       </c>
-      <c r="S18" s="37">
+      <c r="S18" s="35">
         <v>301381.8</v>
       </c>
-      <c r="T18" s="37">
+      <c r="T18" s="35">
         <v>628929.6</v>
       </c>
-      <c r="U18" s="37">
+      <c r="U18" s="35">
         <v>1001494</v>
       </c>
-      <c r="V18" s="37">
+      <c r="V18" s="35">
         <v>1520575.9</v>
       </c>
-      <c r="W18" s="37">
+      <c r="W18" s="35">
         <v>304080.5</v>
       </c>
-      <c r="X18" s="37">
+      <c r="X18" s="35">
         <v>621525.9</v>
       </c>
-      <c r="Y18" s="37">
+      <c r="Y18" s="35">
         <v>1062469</v>
       </c>
-      <c r="Z18" s="37">
+      <c r="Z18" s="35">
         <v>1758133.5</v>
       </c>
-      <c r="AA18" s="37">
+      <c r="AA18" s="35">
         <v>356702.3</v>
       </c>
-      <c r="AB18" s="37">
+      <c r="AB18" s="35">
         <v>715144.5</v>
       </c>
-      <c r="AC18" s="37">
+      <c r="AC18" s="35">
         <v>1200948.8999999999</v>
       </c>
-      <c r="AD18" s="37">
+      <c r="AD18" s="35">
         <v>1746774.4</v>
       </c>
-      <c r="AE18" s="37">
+      <c r="AE18" s="35">
         <v>358555.8</v>
       </c>
-      <c r="AF18" s="37">
+      <c r="AF18" s="35">
         <v>742836.3</v>
       </c>
-      <c r="AG18" s="37">
+      <c r="AG18" s="35">
         <v>1229745.2</v>
       </c>
-      <c r="AH18" s="37">
+      <c r="AH18" s="35">
         <v>1736155.9</v>
       </c>
-      <c r="AI18" s="37">
+      <c r="AI18" s="35">
         <v>410654.1</v>
       </c>
-      <c r="AJ18" s="37">
+      <c r="AJ18" s="35">
         <v>812648.1</v>
       </c>
-      <c r="AK18" s="37">
+      <c r="AK18" s="35">
         <v>1348422.3</v>
       </c>
-      <c r="AL18" s="37">
+      <c r="AL18" s="35">
         <v>1975487.3</v>
       </c>
-      <c r="AM18" s="37">
+      <c r="AM18" s="35">
         <v>491489.7</v>
       </c>
-      <c r="AN18" s="37">
+      <c r="AN18" s="35">
         <v>1015354.8</v>
       </c>
-      <c r="AO18" s="37">
+      <c r="AO18" s="35">
         <v>1588707.7</v>
       </c>
-      <c r="AP18" s="37">
+      <c r="AP18" s="35">
         <v>2369297.7999999998</v>
       </c>
-      <c r="AQ18" s="37">
+      <c r="AQ18" s="35">
         <v>532354.9</v>
       </c>
-      <c r="AR18" s="37">
+      <c r="AR18" s="35">
         <v>1114731</v>
       </c>
-      <c r="AS18" s="37">
+      <c r="AS18" s="35">
         <v>1724077.7</v>
       </c>
-      <c r="AT18" s="37">
+      <c r="AT18" s="35">
         <v>2746652.1</v>
       </c>
-      <c r="AU18" s="37">
+      <c r="AU18" s="35">
         <v>562551.4</v>
       </c>
-      <c r="AV18" s="37">
+      <c r="AV18" s="35">
         <v>1142120.6000000001</v>
       </c>
-      <c r="AW18" s="37">
+      <c r="AW18" s="35">
         <v>1858879.3</v>
       </c>
-      <c r="AX18" s="37">
+      <c r="AX18" s="35">
         <v>3029608.9</v>
       </c>
-      <c r="AY18" s="37">
+      <c r="AY18" s="35">
         <v>625125.19999999995</v>
       </c>
-      <c r="AZ18" s="37">
+      <c r="AZ18" s="35">
         <v>1211122.8</v>
       </c>
-      <c r="BA18" s="37">
+      <c r="BA18" s="35">
         <v>1891555</v>
       </c>
-      <c r="BB18" s="37">
+      <c r="BB18" s="35">
         <v>3120136.9</v>
       </c>
-      <c r="BC18" s="37">
+      <c r="BC18" s="35">
         <v>667972.80000000005</v>
       </c>
-      <c r="BD18" s="37">
+      <c r="BD18" s="35">
         <v>1331554.8999999999</v>
       </c>
-      <c r="BE18" s="37">
+      <c r="BE18" s="35">
         <v>2100556.9</v>
       </c>
-      <c r="BF18" s="37">
+      <c r="BF18" s="35">
         <v>3883826.6</v>
       </c>
-      <c r="BG18" s="44">
+      <c r="BG18" s="41">
         <v>819952.7</v>
       </c>
-      <c r="BH18" s="44">
+      <c r="BH18" s="41">
         <v>1614202</v>
       </c>
-      <c r="BI18" s="44">
+      <c r="BI18" s="41">
         <v>2571878.5</v>
       </c>
-      <c r="BJ18" s="44">
+      <c r="BJ18" s="41">
         <v>4296923.7</v>
       </c>
-      <c r="BK18" s="44">
+      <c r="BK18" s="41">
         <v>892134.7</v>
       </c>
-      <c r="BL18" s="44">
+      <c r="BL18" s="41">
         <v>1736022.3</v>
       </c>
-      <c r="BM18" s="44">
+      <c r="BM18" s="41">
         <v>2547531.5</v>
       </c>
-      <c r="BN18" s="37">
+      <c r="BN18" s="35">
         <v>4371041.7</v>
       </c>
-      <c r="BO18" s="45">
+      <c r="BO18" s="42">
         <v>980252.5</v>
       </c>
-      <c r="BP18" s="45">
+      <c r="BP18" s="42">
         <v>1815468</v>
       </c>
-      <c r="BQ18" s="44">
+      <c r="BQ18" s="41">
         <v>3026319.9</v>
       </c>
-      <c r="BR18" s="37">
+      <c r="BR18" s="35">
         <v>5150822.2</v>
       </c>
-      <c r="BS18" s="45">
+      <c r="BS18" s="42">
         <v>1120511.5</v>
       </c>
-      <c r="BT18" s="45">
+      <c r="BT18" s="42">
         <v>2146332.4</v>
       </c>
-      <c r="BU18" s="45">
+      <c r="BU18" s="42">
         <v>3495387.8</v>
       </c>
-      <c r="BV18" s="65">
+      <c r="BV18" s="60">
         <v>6053198.7999999998</v>
       </c>
+      <c r="BW18" s="60">
+        <v>1438391.3</v>
+      </c>
     </row>
-    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A19" s="49">
+    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A19" s="46">
         <v>59</v>
       </c>
-      <c r="B19" s="33" t="s">
+      <c r="B19" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="37">
+      <c r="C19" s="35">
         <v>62612.7</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="35">
         <v>138587.20000000001</v>
       </c>
-      <c r="E19" s="37">
+      <c r="E19" s="35">
         <v>282317.2</v>
       </c>
-      <c r="F19" s="37">
+      <c r="F19" s="35">
         <v>403003.3</v>
       </c>
-      <c r="G19" s="37">
+      <c r="G19" s="35">
         <v>59156.3</v>
       </c>
-      <c r="H19" s="37">
+      <c r="H19" s="35">
         <v>136230.5</v>
       </c>
-      <c r="I19" s="37">
+      <c r="I19" s="35">
         <v>299972.3</v>
       </c>
-      <c r="J19" s="37">
+      <c r="J19" s="35">
         <v>403921.1</v>
       </c>
-      <c r="K19" s="37">
+      <c r="K19" s="35">
         <v>67815.399999999994</v>
       </c>
-      <c r="L19" s="37">
+      <c r="L19" s="35">
         <v>158445.9</v>
       </c>
-      <c r="M19" s="37">
+      <c r="M19" s="35">
         <v>306412.79999999999</v>
       </c>
-      <c r="N19" s="37">
+      <c r="N19" s="35">
         <v>466955.2</v>
       </c>
-      <c r="O19" s="37">
+      <c r="O19" s="35">
         <v>87948.4</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="35">
         <v>193276.1</v>
       </c>
-      <c r="Q19" s="37">
+      <c r="Q19" s="35">
         <v>398172.4</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="35">
         <v>666595.6</v>
       </c>
-      <c r="S19" s="37">
+      <c r="S19" s="35">
         <v>104385.3</v>
       </c>
-      <c r="T19" s="37">
+      <c r="T19" s="35">
         <v>228024.7</v>
       </c>
-      <c r="U19" s="37">
+      <c r="U19" s="35">
         <v>428846</v>
       </c>
-      <c r="V19" s="37">
+      <c r="V19" s="35">
         <v>679610.3</v>
       </c>
-      <c r="W19" s="37">
+      <c r="W19" s="35">
         <v>115978.8</v>
       </c>
-      <c r="X19" s="37">
+      <c r="X19" s="35">
         <v>261801.60000000001</v>
       </c>
-      <c r="Y19" s="37">
+      <c r="Y19" s="35">
         <v>515478.3</v>
       </c>
-      <c r="Z19" s="37">
+      <c r="Z19" s="35">
         <v>749879</v>
       </c>
-      <c r="AA19" s="37">
+      <c r="AA19" s="35">
         <v>134806.70000000001</v>
       </c>
-      <c r="AB19" s="37">
+      <c r="AB19" s="35">
         <v>299416.7</v>
       </c>
-      <c r="AC19" s="37">
+      <c r="AC19" s="35">
         <v>549071.30000000005</v>
       </c>
-      <c r="AD19" s="37">
+      <c r="AD19" s="35">
         <v>795551.2</v>
       </c>
-      <c r="AE19" s="37">
+      <c r="AE19" s="35">
         <v>140936.5</v>
       </c>
-      <c r="AF19" s="37">
+      <c r="AF19" s="35">
         <v>310672.7</v>
       </c>
-      <c r="AG19" s="37">
+      <c r="AG19" s="35">
         <v>569604.6</v>
       </c>
-      <c r="AH19" s="37">
+      <c r="AH19" s="35">
         <v>837179.9</v>
       </c>
-      <c r="AI19" s="37">
+      <c r="AI19" s="35">
         <v>144471.9</v>
       </c>
-      <c r="AJ19" s="37">
+      <c r="AJ19" s="35">
         <v>340337.6</v>
       </c>
-      <c r="AK19" s="37">
+      <c r="AK19" s="35">
         <v>656747.69999999995</v>
       </c>
-      <c r="AL19" s="37">
+      <c r="AL19" s="35">
         <v>918236.9</v>
       </c>
-      <c r="AM19" s="37">
+      <c r="AM19" s="35">
         <v>164092.70000000001</v>
       </c>
-      <c r="AN19" s="37">
+      <c r="AN19" s="35">
         <v>348362.2</v>
       </c>
-      <c r="AO19" s="37">
+      <c r="AO19" s="35">
         <v>690101.7</v>
       </c>
-      <c r="AP19" s="37">
+      <c r="AP19" s="35">
         <v>1113959.3999999999</v>
       </c>
-      <c r="AQ19" s="37">
+      <c r="AQ19" s="35">
         <v>185762.9</v>
       </c>
-      <c r="AR19" s="37">
+      <c r="AR19" s="35">
         <v>388187.5</v>
       </c>
-      <c r="AS19" s="37">
+      <c r="AS19" s="35">
         <v>821230.1</v>
       </c>
-      <c r="AT19" s="37">
+      <c r="AT19" s="35">
         <v>1212007.8</v>
       </c>
-      <c r="AU19" s="37">
+      <c r="AU19" s="35">
         <v>216435.9</v>
       </c>
-      <c r="AV19" s="37">
+      <c r="AV19" s="35">
         <v>390619.5</v>
       </c>
-      <c r="AW19" s="37">
+      <c r="AW19" s="35">
         <v>908404.4</v>
       </c>
-      <c r="AX19" s="37">
+      <c r="AX19" s="35">
         <v>1382322.2</v>
       </c>
-      <c r="AY19" s="37">
+      <c r="AY19" s="35">
         <v>252573.9</v>
       </c>
-      <c r="AZ19" s="37">
+      <c r="AZ19" s="35">
         <v>474241.8</v>
       </c>
-      <c r="BA19" s="37">
+      <c r="BA19" s="35">
         <v>1016678.7</v>
       </c>
-      <c r="BB19" s="37">
+      <c r="BB19" s="35">
         <v>1571903.6</v>
       </c>
-      <c r="BC19" s="37">
+      <c r="BC19" s="35">
         <v>257625.4</v>
       </c>
-      <c r="BD19" s="37">
+      <c r="BD19" s="35">
         <v>542097.9</v>
       </c>
-      <c r="BE19" s="37">
+      <c r="BE19" s="35">
         <v>1178386</v>
       </c>
-      <c r="BF19" s="37">
+      <c r="BF19" s="35">
         <v>1790770.4</v>
       </c>
-      <c r="BG19" s="44">
+      <c r="BG19" s="41">
         <v>316647.59999999998</v>
       </c>
-      <c r="BH19" s="44">
+      <c r="BH19" s="41">
         <v>663219.5</v>
       </c>
-      <c r="BI19" s="44">
+      <c r="BI19" s="41">
         <v>1434762.8</v>
       </c>
-      <c r="BJ19" s="44">
+      <c r="BJ19" s="41">
         <v>2198854.2999999998</v>
       </c>
-      <c r="BK19" s="44">
+      <c r="BK19" s="41">
         <v>404716.5</v>
       </c>
-      <c r="BL19" s="44">
+      <c r="BL19" s="41">
         <v>830699.8</v>
       </c>
-      <c r="BM19" s="44">
+      <c r="BM19" s="41">
         <v>1536753.9</v>
       </c>
-      <c r="BN19" s="37">
+      <c r="BN19" s="35">
         <v>2227596.2999999998</v>
       </c>
-      <c r="BO19" s="45">
+      <c r="BO19" s="42">
         <v>484557.1</v>
       </c>
-      <c r="BP19" s="45">
+      <c r="BP19" s="42">
         <v>965108.2</v>
       </c>
-      <c r="BQ19" s="44">
+      <c r="BQ19" s="41">
         <v>1809191.2</v>
       </c>
-      <c r="BR19" s="37">
+      <c r="BR19" s="35">
         <v>2621212.1</v>
       </c>
-      <c r="BS19" s="45">
+      <c r="BS19" s="42">
         <v>496860.3</v>
       </c>
-      <c r="BT19" s="45">
+      <c r="BT19" s="42">
         <v>1054876.8999999999</v>
       </c>
-      <c r="BU19" s="45">
+      <c r="BU19" s="42">
         <v>2028021.9</v>
       </c>
-      <c r="BV19" s="65">
+      <c r="BV19" s="60">
         <v>3053960.1</v>
       </c>
+      <c r="BW19" s="60">
+        <v>615671.19999999995</v>
+      </c>
     </row>
-    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="49">
+    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="46">
         <v>61</v>
       </c>
-      <c r="B20" s="33" t="s">
+      <c r="B20" s="31" t="s">
         <v>130</v>
       </c>
-      <c r="C20" s="37" t="s">
-[...44 lines deleted...]
-      <c r="R20" s="37">
+      <c r="C20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="K20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="P20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="R20" s="35">
         <v>796600.2</v>
       </c>
-      <c r="S20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="V20" s="37">
+      <c r="S20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="T20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="U20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="V20" s="35">
         <v>1031003.7</v>
       </c>
-      <c r="W20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="Z20" s="37">
+      <c r="W20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="X20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z20" s="35">
         <v>1179942</v>
       </c>
-      <c r="AA20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AD20" s="37">
+      <c r="AA20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD20" s="35">
         <v>1174379.7</v>
       </c>
-      <c r="AE20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AH20" s="37">
+      <c r="AE20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH20" s="35">
         <v>1286335.7</v>
       </c>
-      <c r="AI20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AL20" s="37">
+      <c r="AI20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL20" s="35">
         <v>1440752</v>
       </c>
-      <c r="AM20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AP20" s="37">
+      <c r="AM20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP20" s="35">
         <v>1475670.3</v>
       </c>
-      <c r="AQ20" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="37">
+      <c r="AQ20" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR20" s="35">
         <v>591180.30000000005</v>
       </c>
-      <c r="AS20" s="37">
+      <c r="AS20" s="35">
         <v>1103888.1000000001</v>
       </c>
-      <c r="AT20" s="37">
+      <c r="AT20" s="35">
         <v>1659958.8</v>
       </c>
-      <c r="AU20" s="37">
+      <c r="AU20" s="35">
         <v>372881</v>
       </c>
-      <c r="AV20" s="37">
+      <c r="AV20" s="35">
         <v>717996.5</v>
       </c>
-      <c r="AW20" s="37">
+      <c r="AW20" s="35">
         <v>1255254.6000000001</v>
       </c>
-      <c r="AX20" s="37">
+      <c r="AX20" s="35">
         <v>2016120.7</v>
       </c>
-      <c r="AY20" s="37">
+      <c r="AY20" s="35">
         <v>451985.2</v>
       </c>
-      <c r="AZ20" s="37">
+      <c r="AZ20" s="35">
         <v>770209</v>
       </c>
-      <c r="BA20" s="37">
+      <c r="BA20" s="35">
         <v>1478030.2</v>
       </c>
-      <c r="BB20" s="37">
+      <c r="BB20" s="35">
         <v>2384159.2999999998</v>
       </c>
-      <c r="BC20" s="37">
+      <c r="BC20" s="35">
         <v>552137.6</v>
       </c>
-      <c r="BD20" s="37">
+      <c r="BD20" s="35">
         <v>932699.3</v>
       </c>
-      <c r="BE20" s="37">
+      <c r="BE20" s="35">
         <v>1858817.8</v>
       </c>
-      <c r="BF20" s="37">
+      <c r="BF20" s="35">
         <v>2808045.6</v>
       </c>
-      <c r="BG20" s="44">
+      <c r="BG20" s="41">
         <v>656582.40000000002</v>
       </c>
-      <c r="BH20" s="44">
+      <c r="BH20" s="41">
         <v>1172374.7</v>
       </c>
-      <c r="BI20" s="44">
+      <c r="BI20" s="41">
         <v>2236818.9</v>
       </c>
-      <c r="BJ20" s="44">
+      <c r="BJ20" s="41">
         <v>3517281.1</v>
       </c>
-      <c r="BK20" s="44">
+      <c r="BK20" s="41">
         <v>785350.7</v>
       </c>
-      <c r="BL20" s="44">
+      <c r="BL20" s="41">
         <v>1510391.5</v>
       </c>
-      <c r="BM20" s="44">
+      <c r="BM20" s="41">
         <v>2699012</v>
       </c>
-      <c r="BN20" s="37">
+      <c r="BN20" s="35">
         <v>3831527.6</v>
       </c>
-      <c r="BO20" s="45">
+      <c r="BO20" s="42">
         <v>927563.6</v>
       </c>
-      <c r="BP20" s="45">
+      <c r="BP20" s="42">
         <v>1757351.2</v>
       </c>
-      <c r="BQ20" s="44">
+      <c r="BQ20" s="41">
         <v>3162813.7</v>
       </c>
-      <c r="BR20" s="37">
+      <c r="BR20" s="35">
         <v>4673463.8</v>
       </c>
-      <c r="BS20" s="45">
+      <c r="BS20" s="42">
         <v>1053912.6000000001</v>
       </c>
-      <c r="BT20" s="45">
+      <c r="BT20" s="42">
         <v>2056328.7</v>
       </c>
-      <c r="BU20" s="45">
+      <c r="BU20" s="42">
         <v>3585857</v>
       </c>
-      <c r="BV20" s="65">
+      <c r="BV20" s="60">
         <v>5055389.5</v>
       </c>
+      <c r="BW20" s="60">
+        <v>1129960.3999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A21" s="49">
+    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A21" s="46">
         <v>62</v>
       </c>
-      <c r="B21" s="33" t="s">
+      <c r="B21" s="31" t="s">
         <v>69</v>
       </c>
-      <c r="C21" s="37" t="s">
-[...164 lines deleted...]
-      <c r="BF21" s="37">
+      <c r="C21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="K21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="M21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="N21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="P21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="R21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="S21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="T21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="U21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="V21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="W21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="X21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AS21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE21" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="BF21" s="35">
         <v>1376916.6</v>
       </c>
-      <c r="BG21" s="44" t="s">
-[...2 lines deleted...]
-      <c r="BH21" s="44">
+      <c r="BG21" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="BH21" s="41">
         <v>669207.5</v>
       </c>
-      <c r="BI21" s="44">
+      <c r="BI21" s="41">
         <v>1169718.5</v>
       </c>
-      <c r="BJ21" s="44">
+      <c r="BJ21" s="41">
         <v>1609739.8</v>
       </c>
-      <c r="BK21" s="44">
+      <c r="BK21" s="41">
         <v>413954.7</v>
       </c>
-      <c r="BL21" s="44">
+      <c r="BL21" s="41">
         <v>749432.9</v>
       </c>
-      <c r="BM21" s="44">
+      <c r="BM21" s="41">
         <v>1226557.7</v>
       </c>
-      <c r="BN21" s="37">
+      <c r="BN21" s="35">
         <v>1969727.3</v>
       </c>
-      <c r="BO21" s="45">
+      <c r="BO21" s="42">
         <v>430328.3</v>
       </c>
-      <c r="BP21" s="45">
+      <c r="BP21" s="42">
         <v>798910.2</v>
       </c>
-      <c r="BQ21" s="44">
+      <c r="BQ21" s="41">
         <v>1361367.8</v>
       </c>
-      <c r="BR21" s="37">
+      <c r="BR21" s="35">
         <v>2487597.6</v>
       </c>
-      <c r="BS21" s="45">
+      <c r="BS21" s="42">
         <v>512018.9</v>
       </c>
-      <c r="BT21" s="45">
+      <c r="BT21" s="42">
         <v>1009513.7</v>
       </c>
-      <c r="BU21" s="45">
+      <c r="BU21" s="42">
         <v>1640955.7</v>
       </c>
-      <c r="BV21" s="65">
+      <c r="BV21" s="60">
         <v>2986088.7</v>
       </c>
+      <c r="BW21" s="60">
+        <v>675942.1</v>
+      </c>
     </row>
-    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A22" s="49">
+    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A22" s="46">
         <v>63</v>
       </c>
-      <c r="B22" s="33" t="s">
+      <c r="B22" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C22" s="37">
+      <c r="C22" s="35">
         <v>196868.4</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="35">
         <v>420668.3</v>
       </c>
-      <c r="E22" s="37">
+      <c r="E22" s="35">
         <v>671412.7</v>
       </c>
-      <c r="F22" s="37">
+      <c r="F22" s="35">
         <v>890040.7</v>
       </c>
-      <c r="G22" s="37">
+      <c r="G22" s="35">
         <v>183177.2</v>
       </c>
-      <c r="H22" s="37">
+      <c r="H22" s="35">
         <v>395777.2</v>
       </c>
-      <c r="I22" s="37">
+      <c r="I22" s="35">
         <v>641882.30000000005</v>
       </c>
-      <c r="J22" s="37">
+      <c r="J22" s="35">
         <v>983663.6</v>
       </c>
-      <c r="K22" s="37">
+      <c r="K22" s="35">
         <v>218418.1</v>
       </c>
-      <c r="L22" s="37">
+      <c r="L22" s="35">
         <v>493685.1</v>
       </c>
-      <c r="M22" s="37">
+      <c r="M22" s="35">
         <v>843331.2</v>
       </c>
-      <c r="N22" s="37">
+      <c r="N22" s="35">
         <v>1244102.6000000001</v>
       </c>
-      <c r="O22" s="37">
+      <c r="O22" s="35">
         <v>297335.59999999998</v>
       </c>
-      <c r="P22" s="37">
+      <c r="P22" s="35">
         <v>609907.1</v>
       </c>
-      <c r="Q22" s="37">
+      <c r="Q22" s="35">
         <v>1035013</v>
       </c>
-      <c r="R22" s="37">
+      <c r="R22" s="35">
         <v>1620940</v>
       </c>
-      <c r="S22" s="37">
+      <c r="S22" s="35">
         <v>347551.3</v>
       </c>
-      <c r="T22" s="37">
+      <c r="T22" s="35">
         <v>722488.4</v>
       </c>
-      <c r="U22" s="37">
+      <c r="U22" s="35">
         <v>1208319.2</v>
       </c>
-      <c r="V22" s="37">
+      <c r="V22" s="35">
         <v>1811151</v>
       </c>
-      <c r="W22" s="37">
+      <c r="W22" s="35">
         <v>421177.2</v>
       </c>
-      <c r="X22" s="37">
+      <c r="X22" s="35">
         <v>858379.9</v>
       </c>
-      <c r="Y22" s="37">
+      <c r="Y22" s="35">
         <v>1431363.5</v>
       </c>
-      <c r="Z22" s="37">
+      <c r="Z22" s="35">
         <v>2062969.4</v>
       </c>
-      <c r="AA22" s="37">
+      <c r="AA22" s="35">
         <v>473067.8</v>
       </c>
-      <c r="AB22" s="37">
+      <c r="AB22" s="35">
         <v>917125.6</v>
       </c>
-      <c r="AC22" s="37">
+      <c r="AC22" s="35">
         <v>1594506.6</v>
       </c>
-      <c r="AD22" s="37">
+      <c r="AD22" s="35">
         <v>2282709.7999999998</v>
       </c>
-      <c r="AE22" s="37">
+      <c r="AE22" s="35">
         <v>499168.1</v>
       </c>
-      <c r="AF22" s="37">
+      <c r="AF22" s="35">
         <v>947222.6</v>
       </c>
-      <c r="AG22" s="37">
+      <c r="AG22" s="35">
         <v>1636745.7</v>
       </c>
-      <c r="AH22" s="37">
+      <c r="AH22" s="35">
         <v>2311366.2000000002</v>
       </c>
-      <c r="AI22" s="37">
+      <c r="AI22" s="35">
         <v>590573.80000000005</v>
       </c>
-      <c r="AJ22" s="37">
+      <c r="AJ22" s="35">
         <v>1114169.3</v>
       </c>
-      <c r="AK22" s="37">
+      <c r="AK22" s="35">
         <v>1906319.7</v>
       </c>
-      <c r="AL22" s="37">
+      <c r="AL22" s="35">
         <v>2793895.7</v>
       </c>
-      <c r="AM22" s="37">
+      <c r="AM22" s="35">
         <v>647516.19999999995</v>
       </c>
-      <c r="AN22" s="37">
+      <c r="AN22" s="35">
         <v>1253124</v>
       </c>
-      <c r="AO22" s="37">
+      <c r="AO22" s="35">
         <v>2089432</v>
       </c>
-      <c r="AP22" s="37">
+      <c r="AP22" s="35">
         <v>3174812.8</v>
       </c>
-      <c r="AQ22" s="37">
+      <c r="AQ22" s="35">
         <v>703160.7</v>
       </c>
-      <c r="AR22" s="37">
+      <c r="AR22" s="35">
         <v>1406005.3</v>
       </c>
-      <c r="AS22" s="37">
+      <c r="AS22" s="35">
         <v>2317750.7000000002</v>
       </c>
-      <c r="AT22" s="37">
+      <c r="AT22" s="35">
         <v>3589332.8</v>
       </c>
-      <c r="AU22" s="37">
+      <c r="AU22" s="35">
         <v>799317.1</v>
       </c>
-      <c r="AV22" s="37">
+      <c r="AV22" s="35">
         <v>1637784.1</v>
       </c>
-      <c r="AW22" s="37">
+      <c r="AW22" s="35">
         <v>2680940.6</v>
       </c>
-      <c r="AX22" s="37">
+      <c r="AX22" s="35">
         <v>4024968.4</v>
       </c>
-      <c r="AY22" s="37">
+      <c r="AY22" s="35">
         <v>934856.5</v>
       </c>
-      <c r="AZ22" s="37">
+      <c r="AZ22" s="35">
         <v>1754307.9</v>
       </c>
-      <c r="BA22" s="37">
+      <c r="BA22" s="35">
         <v>3133847.2</v>
       </c>
-      <c r="BB22" s="37">
+      <c r="BB22" s="35">
         <v>4605532.0999999996</v>
       </c>
-      <c r="BC22" s="37">
+      <c r="BC22" s="35">
         <v>989844.8</v>
       </c>
-      <c r="BD22" s="37">
+      <c r="BD22" s="35">
         <v>2015970.3</v>
       </c>
-      <c r="BE22" s="37">
+      <c r="BE22" s="35">
         <v>3239980.8</v>
       </c>
-      <c r="BF22" s="37">
+      <c r="BF22" s="35">
         <v>3227619.2</v>
       </c>
-      <c r="BG22" s="44">
+      <c r="BG22" s="41">
         <v>1244989</v>
       </c>
-      <c r="BH22" s="44">
+      <c r="BH22" s="41">
         <v>1504123.8</v>
       </c>
-      <c r="BI22" s="44">
+      <c r="BI22" s="41">
         <v>2706363.9</v>
       </c>
-      <c r="BJ22" s="44">
+      <c r="BJ22" s="41">
         <v>3916818.1</v>
       </c>
-      <c r="BK22" s="44">
+      <c r="BK22" s="41">
         <v>1009662.1</v>
       </c>
-      <c r="BL22" s="44">
+      <c r="BL22" s="41">
         <v>1827244.4</v>
       </c>
-      <c r="BM22" s="44">
+      <c r="BM22" s="41">
         <v>3123022.1</v>
       </c>
-      <c r="BN22" s="37">
+      <c r="BN22" s="35">
         <v>4459056.0999999996</v>
       </c>
-      <c r="BO22" s="45">
+      <c r="BO22" s="42">
         <v>1086449.3</v>
       </c>
-      <c r="BP22" s="45">
+      <c r="BP22" s="42">
         <v>1906711</v>
       </c>
-      <c r="BQ22" s="44">
+      <c r="BQ22" s="41">
         <v>3336587.8</v>
       </c>
-      <c r="BR22" s="37">
+      <c r="BR22" s="35">
         <v>5035142</v>
       </c>
-      <c r="BS22" s="45">
+      <c r="BS22" s="42">
         <v>1128656.3999999999</v>
       </c>
-      <c r="BT22" s="45">
+      <c r="BT22" s="42">
         <v>2211495.4</v>
       </c>
-      <c r="BU22" s="45">
+      <c r="BU22" s="42">
         <v>3512881.2</v>
       </c>
-      <c r="BV22" s="65">
+      <c r="BV22" s="60">
         <v>5857379</v>
       </c>
+      <c r="BW22" s="60">
+        <v>1359032.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A23" s="49">
+    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A23" s="46">
         <v>71</v>
       </c>
-      <c r="B23" s="33" t="s">
+      <c r="B23" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="C23" s="37">
+      <c r="C23" s="35">
         <v>265541.09999999998</v>
       </c>
-      <c r="D23" s="37">
+      <c r="D23" s="35">
         <v>592786.4</v>
       </c>
-      <c r="E23" s="37">
+      <c r="E23" s="35">
         <v>1039629.5</v>
       </c>
-      <c r="F23" s="37">
+      <c r="F23" s="35">
         <v>1291813.2</v>
       </c>
-      <c r="G23" s="37">
+      <c r="G23" s="35">
         <v>264525.5</v>
       </c>
-      <c r="H23" s="37">
+      <c r="H23" s="35">
         <v>541492.19999999995</v>
       </c>
-      <c r="I23" s="37">
+      <c r="I23" s="35">
         <v>879377.9</v>
       </c>
-      <c r="J23" s="37">
+      <c r="J23" s="35">
         <v>1373186.9</v>
       </c>
-      <c r="K23" s="37">
+      <c r="K23" s="35">
         <v>331151.8</v>
       </c>
-      <c r="L23" s="37">
+      <c r="L23" s="35">
         <v>717222.2</v>
       </c>
-      <c r="M23" s="37">
+      <c r="M23" s="35">
         <v>1166902</v>
       </c>
-      <c r="N23" s="37">
+      <c r="N23" s="35">
         <v>1774185.2</v>
       </c>
-      <c r="O23" s="37">
+      <c r="O23" s="35">
         <v>424197.8</v>
       </c>
-      <c r="P23" s="37">
+      <c r="P23" s="35">
         <v>894189.3</v>
       </c>
-      <c r="Q23" s="37">
+      <c r="Q23" s="35">
         <v>1497118.8</v>
       </c>
-      <c r="R23" s="37">
+      <c r="R23" s="35">
         <v>2145877.7999999998</v>
       </c>
-      <c r="S23" s="37">
+      <c r="S23" s="35">
         <v>521793.5</v>
       </c>
-      <c r="T23" s="37">
+      <c r="T23" s="35">
         <v>1119852</v>
       </c>
-      <c r="U23" s="37">
+      <c r="U23" s="35">
         <v>1805379.8</v>
       </c>
-      <c r="V23" s="37">
+      <c r="V23" s="35">
         <v>2646374.7000000002</v>
       </c>
-      <c r="W23" s="37">
+      <c r="W23" s="35">
         <v>612639.69999999995</v>
       </c>
-      <c r="X23" s="37">
+      <c r="X23" s="35">
         <v>1336297.8999999999</v>
       </c>
-      <c r="Y23" s="37">
+      <c r="Y23" s="35">
         <v>2178005.2000000002</v>
       </c>
-      <c r="Z23" s="37">
+      <c r="Z23" s="35">
         <v>3483325.1</v>
       </c>
-      <c r="AA23" s="37">
+      <c r="AA23" s="35">
         <v>679550</v>
       </c>
-      <c r="AB23" s="37">
+      <c r="AB23" s="35">
         <v>1599902</v>
       </c>
-      <c r="AC23" s="37">
+      <c r="AC23" s="35">
         <v>2560812.2999999998</v>
       </c>
-      <c r="AD23" s="37">
+      <c r="AD23" s="35">
         <v>4019602.8</v>
       </c>
-      <c r="AE23" s="37">
+      <c r="AE23" s="35">
         <v>818210.7</v>
       </c>
-      <c r="AF23" s="37">
+      <c r="AF23" s="35">
         <v>1808521.5</v>
       </c>
-      <c r="AG23" s="37">
+      <c r="AG23" s="35">
         <v>2894148.9</v>
       </c>
-      <c r="AH23" s="37">
+      <c r="AH23" s="35">
         <v>4809636.5</v>
       </c>
-      <c r="AI23" s="37">
+      <c r="AI23" s="35">
         <v>1012993.6</v>
       </c>
-      <c r="AJ23" s="37">
+      <c r="AJ23" s="35">
         <v>2148833.1</v>
       </c>
-      <c r="AK23" s="37">
+      <c r="AK23" s="35">
         <v>3469089.7</v>
       </c>
-      <c r="AL23" s="37">
+      <c r="AL23" s="35">
         <v>4865315.4000000004</v>
       </c>
-      <c r="AM23" s="37">
+      <c r="AM23" s="35">
         <v>1173536.3999999999</v>
       </c>
-      <c r="AN23" s="37">
+      <c r="AN23" s="35">
         <v>2318844.2000000002</v>
       </c>
-      <c r="AO23" s="37">
+      <c r="AO23" s="35">
         <v>3879979.3</v>
       </c>
-      <c r="AP23" s="37">
+      <c r="AP23" s="35">
         <v>5775621.0999999996</v>
       </c>
-      <c r="AQ23" s="37">
+      <c r="AQ23" s="35">
         <v>1178896.1000000001</v>
       </c>
-      <c r="AR23" s="37">
+      <c r="AR23" s="35">
         <v>2477489.2000000002</v>
       </c>
-      <c r="AS23" s="37">
+      <c r="AS23" s="35">
         <v>3975760.2</v>
       </c>
-      <c r="AT23" s="37">
+      <c r="AT23" s="35">
         <v>6705993.2999999998</v>
       </c>
-      <c r="AU23" s="37">
+      <c r="AU23" s="35">
         <v>1209885.3999999999</v>
       </c>
-      <c r="AV23" s="37">
+      <c r="AV23" s="35">
         <v>2735366.1</v>
       </c>
-      <c r="AW23" s="37">
+      <c r="AW23" s="35">
         <v>4564991.5999999996</v>
       </c>
-      <c r="AX23" s="37">
+      <c r="AX23" s="35">
         <v>7834828.5</v>
       </c>
-      <c r="AY23" s="37">
+      <c r="AY23" s="35">
         <v>1597916.6</v>
       </c>
-      <c r="AZ23" s="37">
+      <c r="AZ23" s="35">
         <v>3031461.3</v>
       </c>
-      <c r="BA23" s="37">
+      <c r="BA23" s="35">
         <v>5001215</v>
       </c>
-      <c r="BB23" s="37">
+      <c r="BB23" s="35">
         <v>7975283.0999999996</v>
       </c>
-      <c r="BC23" s="37">
+      <c r="BC23" s="35">
         <v>1612654.9</v>
       </c>
-      <c r="BD23" s="37">
+      <c r="BD23" s="35">
         <v>3210908.6</v>
       </c>
-      <c r="BE23" s="37">
+      <c r="BE23" s="35">
         <v>5240918.0999999996</v>
       </c>
-      <c r="BF23" s="37">
+      <c r="BF23" s="35">
         <v>8923711.8000000007</v>
       </c>
-      <c r="BG23" s="44">
+      <c r="BG23" s="41">
         <v>1912042</v>
       </c>
-      <c r="BH23" s="44">
+      <c r="BH23" s="41">
         <v>3599986.9</v>
       </c>
-      <c r="BI23" s="44">
+      <c r="BI23" s="41">
         <v>6147586.4000000004</v>
       </c>
-      <c r="BJ23" s="44">
+      <c r="BJ23" s="41">
         <v>10672480.5</v>
       </c>
-      <c r="BK23" s="44">
+      <c r="BK23" s="41">
         <v>2425853.7999999998</v>
       </c>
-      <c r="BL23" s="44">
+      <c r="BL23" s="41">
         <v>4753433.2</v>
       </c>
-      <c r="BM23" s="44">
+      <c r="BM23" s="41">
         <v>7840605.4000000004</v>
       </c>
-      <c r="BN23" s="37">
+      <c r="BN23" s="35">
         <v>12960836</v>
       </c>
-      <c r="BO23" s="45">
+      <c r="BO23" s="42">
         <v>2647542</v>
       </c>
-      <c r="BP23" s="45">
+      <c r="BP23" s="42">
         <v>5454843.9000000004</v>
       </c>
-      <c r="BQ23" s="44">
+      <c r="BQ23" s="41">
         <v>9201576.5</v>
       </c>
-      <c r="BR23" s="37">
+      <c r="BR23" s="35">
         <v>15051922</v>
       </c>
-      <c r="BS23" s="45">
+      <c r="BS23" s="42">
         <v>3501070.3</v>
       </c>
-      <c r="BT23" s="45">
+      <c r="BT23" s="42">
         <v>6793574</v>
       </c>
-      <c r="BU23" s="45">
+      <c r="BU23" s="42">
         <v>11550174.199999999</v>
       </c>
-      <c r="BV23" s="65">
+      <c r="BV23" s="60">
         <v>18928077.100000001</v>
       </c>
+      <c r="BW23" s="60">
+        <v>4248346</v>
+      </c>
     </row>
-    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A24" s="49">
+    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A24" s="46">
         <v>75</v>
       </c>
-      <c r="B24" s="33" t="s">
+      <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="37">
+      <c r="C24" s="35">
         <v>592072.4</v>
       </c>
-      <c r="D24" s="37">
+      <c r="D24" s="35">
         <v>1171509.7</v>
       </c>
-      <c r="E24" s="37">
+      <c r="E24" s="35">
         <v>1951314.4</v>
       </c>
-      <c r="F24" s="37">
+      <c r="F24" s="35">
         <v>2949629.3</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="35">
         <v>607617.6</v>
       </c>
-      <c r="H24" s="37">
+      <c r="H24" s="35">
         <v>1266249.3</v>
       </c>
-      <c r="I24" s="37">
+      <c r="I24" s="35">
         <v>2072325.3</v>
       </c>
-      <c r="J24" s="37">
+      <c r="J24" s="35">
         <v>3175259.2</v>
       </c>
-      <c r="K24" s="37">
+      <c r="K24" s="35">
         <v>775004.4</v>
       </c>
-      <c r="L24" s="37">
+      <c r="L24" s="35">
         <v>1560103.2</v>
       </c>
-      <c r="M24" s="37">
+      <c r="M24" s="35">
         <v>2505178.5</v>
       </c>
-      <c r="N24" s="37">
+      <c r="N24" s="35">
         <v>3923412.6</v>
       </c>
-      <c r="O24" s="37">
+      <c r="O24" s="35">
         <v>902872.7</v>
       </c>
-      <c r="P24" s="37">
+      <c r="P24" s="35">
         <v>1861314.2</v>
       </c>
-      <c r="Q24" s="37">
+      <c r="Q24" s="35">
         <v>3092029.6</v>
       </c>
-      <c r="R24" s="37">
+      <c r="R24" s="35">
         <v>4860213.9000000004</v>
       </c>
-      <c r="S24" s="37">
+      <c r="S24" s="35">
         <v>1124218.5</v>
       </c>
-      <c r="T24" s="37">
+      <c r="T24" s="35">
         <v>2302386.7000000002</v>
       </c>
-      <c r="U24" s="37">
+      <c r="U24" s="35">
         <v>3692681</v>
       </c>
-      <c r="V24" s="37">
+      <c r="V24" s="35">
         <v>5715879.2000000002</v>
       </c>
-      <c r="W24" s="37">
+      <c r="W24" s="35">
         <v>1224510.2</v>
       </c>
-      <c r="X24" s="37">
+      <c r="X24" s="35">
         <v>2585337.1</v>
       </c>
-      <c r="Y24" s="37">
+      <c r="Y24" s="35">
         <v>4239081.7</v>
       </c>
-      <c r="Z24" s="37">
+      <c r="Z24" s="35">
         <v>7127916.4000000004</v>
       </c>
-      <c r="AA24" s="37">
+      <c r="AA24" s="35">
         <v>1450987.1</v>
       </c>
-      <c r="AB24" s="37">
+      <c r="AB24" s="35">
         <v>2850739.3</v>
       </c>
-      <c r="AC24" s="37">
+      <c r="AC24" s="35">
         <v>5035458.5</v>
       </c>
-      <c r="AD24" s="37">
+      <c r="AD24" s="35">
         <v>8143570.2000000002</v>
       </c>
-      <c r="AE24" s="37">
+      <c r="AE24" s="35">
         <v>1695558.4</v>
       </c>
-      <c r="AF24" s="37">
+      <c r="AF24" s="35">
         <v>3344725</v>
       </c>
-      <c r="AG24" s="37">
+      <c r="AG24" s="35">
         <v>5560351.2999999998</v>
       </c>
-      <c r="AH24" s="37">
+      <c r="AH24" s="35">
         <v>9100006</v>
       </c>
-      <c r="AI24" s="37">
+      <c r="AI24" s="35">
         <v>1935695.6</v>
       </c>
-      <c r="AJ24" s="37">
+      <c r="AJ24" s="35">
         <v>3959892.2</v>
       </c>
-      <c r="AK24" s="37">
+      <c r="AK24" s="35">
         <v>6349229.7000000002</v>
       </c>
-      <c r="AL24" s="37">
+      <c r="AL24" s="35">
         <v>10601347.800000001</v>
       </c>
-      <c r="AM24" s="37">
+      <c r="AM24" s="35">
         <v>2147846</v>
       </c>
-      <c r="AN24" s="37">
+      <c r="AN24" s="35">
         <v>4370942.5999999996</v>
       </c>
-      <c r="AO24" s="37">
+      <c r="AO24" s="35">
         <v>7094359.5999999996</v>
       </c>
-      <c r="AP24" s="37">
+      <c r="AP24" s="35">
         <v>11893225.9</v>
       </c>
-      <c r="AQ24" s="37">
+      <c r="AQ24" s="35">
         <v>2396132.2000000002</v>
       </c>
-      <c r="AR24" s="37">
+      <c r="AR24" s="35">
         <v>4800179.7</v>
       </c>
-      <c r="AS24" s="37">
+      <c r="AS24" s="35">
         <v>7533927.0999999996</v>
       </c>
-      <c r="AT24" s="37">
+      <c r="AT24" s="35">
         <v>12132649.699999999</v>
       </c>
-      <c r="AU24" s="37">
+      <c r="AU24" s="35">
         <v>2716537.5</v>
       </c>
-      <c r="AV24" s="37">
+      <c r="AV24" s="35">
         <v>5358749.4000000004</v>
       </c>
-      <c r="AW24" s="37">
+      <c r="AW24" s="35">
         <v>8210007.7999999998</v>
       </c>
-      <c r="AX24" s="37">
+      <c r="AX24" s="35">
         <v>13546958.4</v>
       </c>
-      <c r="AY24" s="37">
+      <c r="AY24" s="35">
         <v>2970930.2</v>
       </c>
-      <c r="AZ24" s="37">
+      <c r="AZ24" s="35">
         <v>5285804.7</v>
       </c>
-      <c r="BA24" s="37">
+      <c r="BA24" s="35">
         <v>8505517.6999999993</v>
       </c>
-      <c r="BB24" s="37">
+      <c r="BB24" s="35">
         <v>13459802.6</v>
       </c>
-      <c r="BC24" s="37">
+      <c r="BC24" s="35">
         <v>3000426.5</v>
       </c>
-      <c r="BD24" s="37">
+      <c r="BD24" s="35">
         <v>5846438.2000000002</v>
       </c>
-      <c r="BE24" s="37">
+      <c r="BE24" s="35">
         <v>9520278.1999999993</v>
       </c>
-      <c r="BF24" s="37">
+      <c r="BF24" s="35">
         <v>15000060.4</v>
       </c>
-      <c r="BG24" s="44">
+      <c r="BG24" s="41">
         <v>3606001.1</v>
       </c>
-      <c r="BH24" s="44">
+      <c r="BH24" s="41">
         <v>6898367.4000000004</v>
       </c>
-      <c r="BI24" s="44">
+      <c r="BI24" s="41">
         <v>11341232.4</v>
       </c>
-      <c r="BJ24" s="44">
+      <c r="BJ24" s="41">
         <v>19154536.699999999</v>
       </c>
-      <c r="BK24" s="44">
+      <c r="BK24" s="41">
         <v>4775468.5999999996</v>
       </c>
-      <c r="BL24" s="44">
+      <c r="BL24" s="41">
         <v>9489062.9000000004</v>
       </c>
-      <c r="BM24" s="44">
+      <c r="BM24" s="41">
         <v>14591960.1</v>
       </c>
-      <c r="BN24" s="37">
+      <c r="BN24" s="35">
         <v>25229706.800000001</v>
       </c>
-      <c r="BO24" s="45">
+      <c r="BO24" s="42">
         <v>5321676</v>
       </c>
-      <c r="BP24" s="45">
+      <c r="BP24" s="42">
         <v>10651833.5</v>
       </c>
-      <c r="BQ24" s="44">
+      <c r="BQ24" s="41">
         <v>16429880.300000001</v>
       </c>
-      <c r="BR24" s="37">
+      <c r="BR24" s="35">
         <v>31294466.699999999</v>
       </c>
-      <c r="BS24" s="45">
+      <c r="BS24" s="42">
         <v>6956333</v>
       </c>
-      <c r="BT24" s="45">
+      <c r="BT24" s="42">
         <v>13539215.300000001</v>
       </c>
-      <c r="BU24" s="45">
+      <c r="BU24" s="42">
         <v>20429769.699999999</v>
       </c>
-      <c r="BV24" s="65">
+      <c r="BV24" s="60">
         <v>37279951.5</v>
       </c>
+      <c r="BW24" s="60">
+        <v>7542659.2000000002</v>
+      </c>
     </row>
-    <row r="25" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="49">
+    <row r="25" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="46">
         <v>79</v>
       </c>
-      <c r="B25" s="33" t="s">
+      <c r="B25" s="31" t="s">
         <v>131</v>
       </c>
-      <c r="C25" s="37" t="s">
-[...44 lines deleted...]
-      <c r="R25" s="37">
+      <c r="C25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="F25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="I25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="J25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="K25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="M25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="N25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="P25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="R25" s="35">
         <v>715965.1</v>
       </c>
-      <c r="S25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="V25" s="37">
+      <c r="S25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="T25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="U25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="V25" s="35">
         <v>837709.3</v>
       </c>
-      <c r="W25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="Z25" s="37">
+      <c r="W25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="X25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z25" s="35">
         <v>961466.5</v>
       </c>
-      <c r="AA25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AD25" s="37">
+      <c r="AA25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AB25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD25" s="35">
         <v>1224394.8999999999</v>
       </c>
-      <c r="AE25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AH25" s="37">
+      <c r="AE25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH25" s="35">
         <v>1222045.2</v>
       </c>
-      <c r="AI25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AL25" s="37">
+      <c r="AI25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AL25" s="35">
         <v>1348476</v>
       </c>
-      <c r="AM25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="AP25" s="37">
+      <c r="AM25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AO25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP25" s="35">
         <v>1712054.1</v>
       </c>
-      <c r="AQ25" s="37" t="s">
-[...2 lines deleted...]
-      <c r="AR25" s="37">
+      <c r="AQ25" s="35" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR25" s="35">
         <v>860683.8</v>
       </c>
-      <c r="AS25" s="37">
+      <c r="AS25" s="35">
         <v>1341356.1000000001</v>
       </c>
-      <c r="AT25" s="37">
+      <c r="AT25" s="35">
         <v>2174125.4</v>
       </c>
-      <c r="AU25" s="37">
+      <c r="AU25" s="35">
         <v>470901.1</v>
       </c>
-      <c r="AV25" s="37">
+      <c r="AV25" s="35">
         <v>947627.3</v>
       </c>
-      <c r="AW25" s="37">
+      <c r="AW25" s="35">
         <v>1467476.6</v>
       </c>
-      <c r="AX25" s="37">
+      <c r="AX25" s="35">
         <v>2202956.7000000002</v>
       </c>
-      <c r="AY25" s="37">
+      <c r="AY25" s="35">
         <v>470991.3</v>
       </c>
-      <c r="AZ25" s="37">
+      <c r="AZ25" s="35">
         <v>916700.6</v>
       </c>
-      <c r="BA25" s="37">
+      <c r="BA25" s="35">
         <v>1510632.8</v>
       </c>
-      <c r="BB25" s="37">
+      <c r="BB25" s="35">
         <v>2493240.9</v>
       </c>
-      <c r="BC25" s="37">
+      <c r="BC25" s="35">
         <v>511136.7</v>
       </c>
-      <c r="BD25" s="37">
+      <c r="BD25" s="35">
         <v>1019999</v>
       </c>
-      <c r="BE25" s="37">
+      <c r="BE25" s="35">
         <v>1651815</v>
       </c>
-      <c r="BF25" s="37">
+      <c r="BF25" s="35">
         <v>2671521.7999999998</v>
       </c>
-      <c r="BG25" s="44">
+      <c r="BG25" s="41">
         <v>611019</v>
       </c>
-      <c r="BH25" s="44">
+      <c r="BH25" s="41">
         <v>1241783.7</v>
       </c>
-      <c r="BI25" s="44">
+      <c r="BI25" s="41">
         <v>2109215.2999999998</v>
       </c>
-      <c r="BJ25" s="44">
+      <c r="BJ25" s="41">
         <v>3294392.3</v>
       </c>
-      <c r="BK25" s="44">
+      <c r="BK25" s="41">
         <v>700152.1</v>
       </c>
-      <c r="BL25" s="44">
+      <c r="BL25" s="41">
         <v>1522002.7</v>
       </c>
-      <c r="BM25" s="44">
+      <c r="BM25" s="41">
         <v>2445675.1</v>
       </c>
-      <c r="BN25" s="37">
+      <c r="BN25" s="35">
         <v>4079764.7</v>
       </c>
-      <c r="BO25" s="45">
+      <c r="BO25" s="42">
         <v>872589.6</v>
       </c>
-      <c r="BP25" s="45">
+      <c r="BP25" s="42">
         <v>1812102.6</v>
       </c>
-      <c r="BQ25" s="44">
+      <c r="BQ25" s="41">
         <v>2923322</v>
       </c>
-      <c r="BR25" s="37">
+      <c r="BR25" s="35">
         <v>4738865.2</v>
       </c>
-      <c r="BS25" s="45">
+      <c r="BS25" s="42">
         <v>1048329.7</v>
       </c>
-      <c r="BT25" s="45">
+      <c r="BT25" s="42">
         <v>2237513.4</v>
       </c>
-      <c r="BU25" s="45">
+      <c r="BU25" s="42">
         <v>3674651.8</v>
       </c>
-      <c r="BV25" s="65">
+      <c r="BV25" s="60">
         <v>5703373</v>
       </c>
+      <c r="BW25" s="60">
+        <v>1351838</v>
+      </c>
     </row>
-    <row r="26" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:75" x14ac:dyDescent="0.2">
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
       <c r="AQ26" s="13"/>
       <c r="AR26" s="13"/>
     </row>
-    <row r="27" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>78</v>
       </c>
       <c r="AP27" s="11"/>
     </row>
-    <row r="28" spans="1:74" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="74" t="s">
+    <row r="30" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="64" t="s">
         <v>136</v>
       </c>
-      <c r="B30" s="74"/>
+      <c r="B30" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:B30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11023,51 +11099,51 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr> 1990-1997</vt:lpstr>
       <vt:lpstr>1998-2007</vt:lpstr>
-      <vt:lpstr>2008-2025</vt:lpstr>
+      <vt:lpstr>2008-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>