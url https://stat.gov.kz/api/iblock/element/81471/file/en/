--- v2 (2026-07-22)
+++ v3 (2026-08-31)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="29055" yWindow="315" windowWidth="22095" windowHeight="11160"/>
+    <workbookView xWindow="28995" yWindow="150" windowWidth="26850" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="6" r:id="rId1"/>
     <sheet name="Conventions" sheetId="7" r:id="rId2"/>
     <sheet name=" 1990-1997" sheetId="4" r:id="rId3"/>
     <sheet name="1998-2007" sheetId="5" r:id="rId4"/>
     <sheet name="2008-2026" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525" fullPrecision="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BW4" i="3" l="1"/>
@@ -128,51 +128,51 @@
   <c r="BM4" i="3"/>
   <c r="V4" i="3"/>
   <c r="Z4" i="3"/>
   <c r="AH4" i="3"/>
   <c r="AL4" i="3"/>
   <c r="L4" i="5" l="1"/>
   <c r="K4" i="5"/>
   <c r="J4" i="5"/>
   <c r="I4" i="5"/>
   <c r="H4" i="5"/>
   <c r="G4" i="5"/>
   <c r="F4" i="5"/>
   <c r="E4" i="5"/>
   <c r="D4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J4" i="4"/>
   <c r="I4" i="4"/>
   <c r="H4" i="4"/>
   <c r="G4" i="4"/>
   <c r="F4" i="4"/>
   <c r="E4" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="137">
   <si>
     <t>mln.tenge</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
@@ -763,86 +763,50 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2021 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>9 months of 2025</t>
   </si>
   <si>
     <t>Suleimenova Zh.K., Kabylbekova A.B.</t>
   </si>
   <si>
     <t>zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz</t>
-  </si>
-[...34 lines deleted...]
-    </r>
   </si>
   <si>
     <t>1 quarter of 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1023,51 +987,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1165,89 +1129,86 @@
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
@@ -1516,463 +1477,463 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/503310/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/505535/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5.%20Methodology%20for%20calculating%20the%20gross%20regional%20product%20in%20current%20and%20constant%20prices.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/294877/file/en/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512214/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/industries/economy/national-accounts/publications/512218/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="66" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="66"/>
+    <col min="1" max="1" width="44.28515625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="61" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="61"/>
+    <col min="257" max="257" width="44.28515625" style="61" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="61" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="61"/>
+    <col min="513" max="513" width="44.28515625" style="61" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="61" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="61"/>
+    <col min="769" max="769" width="44.28515625" style="61" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="61" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="61"/>
+    <col min="1025" max="1025" width="44.28515625" style="61" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="61" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="61"/>
+    <col min="1281" max="1281" width="44.28515625" style="61" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="61" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="61"/>
+    <col min="1537" max="1537" width="44.28515625" style="61" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="61" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="61"/>
+    <col min="1793" max="1793" width="44.28515625" style="61" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="61" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="61"/>
+    <col min="2049" max="2049" width="44.28515625" style="61" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="61" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="61"/>
+    <col min="2305" max="2305" width="44.28515625" style="61" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="61" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="61"/>
+    <col min="2561" max="2561" width="44.28515625" style="61" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="61" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="61"/>
+    <col min="2817" max="2817" width="44.28515625" style="61" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="61" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="61"/>
+    <col min="3073" max="3073" width="44.28515625" style="61" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="61" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="61"/>
+    <col min="3329" max="3329" width="44.28515625" style="61" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="61" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="61"/>
+    <col min="3585" max="3585" width="44.28515625" style="61" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="61" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="61"/>
+    <col min="3841" max="3841" width="44.28515625" style="61" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="61" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="61"/>
+    <col min="4097" max="4097" width="44.28515625" style="61" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="61" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="61"/>
+    <col min="4353" max="4353" width="44.28515625" style="61" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="61" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="61"/>
+    <col min="4609" max="4609" width="44.28515625" style="61" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="61" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="61"/>
+    <col min="4865" max="4865" width="44.28515625" style="61" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="61" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="61"/>
+    <col min="5121" max="5121" width="44.28515625" style="61" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="61" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="61"/>
+    <col min="5377" max="5377" width="44.28515625" style="61" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="61" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="61"/>
+    <col min="5633" max="5633" width="44.28515625" style="61" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="61" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="61"/>
+    <col min="5889" max="5889" width="44.28515625" style="61" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="61" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="61"/>
+    <col min="6145" max="6145" width="44.28515625" style="61" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="61" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="61"/>
+    <col min="6401" max="6401" width="44.28515625" style="61" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="61" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="61"/>
+    <col min="6657" max="6657" width="44.28515625" style="61" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="61" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="61"/>
+    <col min="6913" max="6913" width="44.28515625" style="61" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="61" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="61"/>
+    <col min="7169" max="7169" width="44.28515625" style="61" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="61" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="61"/>
+    <col min="7425" max="7425" width="44.28515625" style="61" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="61" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="61"/>
+    <col min="7681" max="7681" width="44.28515625" style="61" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="61" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="61"/>
+    <col min="7937" max="7937" width="44.28515625" style="61" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="61" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="61"/>
+    <col min="8193" max="8193" width="44.28515625" style="61" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="61" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="61"/>
+    <col min="8449" max="8449" width="44.28515625" style="61" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="61" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="61"/>
+    <col min="8705" max="8705" width="44.28515625" style="61" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="61" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="61"/>
+    <col min="8961" max="8961" width="44.28515625" style="61" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="61" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="61"/>
+    <col min="9217" max="9217" width="44.28515625" style="61" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="61" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="61"/>
+    <col min="9473" max="9473" width="44.28515625" style="61" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="61" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="61"/>
+    <col min="9729" max="9729" width="44.28515625" style="61" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="61" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="61"/>
+    <col min="9985" max="9985" width="44.28515625" style="61" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="61" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="61"/>
+    <col min="10241" max="10241" width="44.28515625" style="61" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="61" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="61"/>
+    <col min="10497" max="10497" width="44.28515625" style="61" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="61" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="61"/>
+    <col min="10753" max="10753" width="44.28515625" style="61" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="61" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="61"/>
+    <col min="11009" max="11009" width="44.28515625" style="61" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="61" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="61"/>
+    <col min="11265" max="11265" width="44.28515625" style="61" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="61" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="61"/>
+    <col min="11521" max="11521" width="44.28515625" style="61" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="61" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="61"/>
+    <col min="11777" max="11777" width="44.28515625" style="61" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="61" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="61"/>
+    <col min="12033" max="12033" width="44.28515625" style="61" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="61" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="61"/>
+    <col min="12289" max="12289" width="44.28515625" style="61" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="61" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="61"/>
+    <col min="12545" max="12545" width="44.28515625" style="61" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="61" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="61"/>
+    <col min="12801" max="12801" width="44.28515625" style="61" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="61" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="61"/>
+    <col min="13057" max="13057" width="44.28515625" style="61" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="61" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="61"/>
+    <col min="13313" max="13313" width="44.28515625" style="61" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="61" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="61"/>
+    <col min="13569" max="13569" width="44.28515625" style="61" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="61" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="61"/>
+    <col min="13825" max="13825" width="44.28515625" style="61" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="61" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="61"/>
+    <col min="14081" max="14081" width="44.28515625" style="61" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="61" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="61"/>
+    <col min="14337" max="14337" width="44.28515625" style="61" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="61" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="61"/>
+    <col min="14593" max="14593" width="44.28515625" style="61" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="61" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="61"/>
+    <col min="14849" max="14849" width="44.28515625" style="61" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="61" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="61"/>
+    <col min="15105" max="15105" width="44.28515625" style="61" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="61" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="61"/>
+    <col min="15361" max="15361" width="44.28515625" style="61" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="61" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="61"/>
+    <col min="15617" max="15617" width="44.28515625" style="61" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="61" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="61"/>
+    <col min="15873" max="15873" width="44.28515625" style="61" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="61" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="61"/>
+    <col min="16129" max="16129" width="44.28515625" style="61" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="61" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="65"/>
-      <c r="B1" s="65"/>
+      <c r="A1" s="68"/>
+      <c r="B1" s="68"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="62" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="36">
         <v>111208</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A3" s="67" t="s">
+      <c r="A3" s="62" t="s">
         <v>82</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="D3" s="68"/>
+      <c r="D3" s="63"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="62" t="s">
         <v>83</v>
       </c>
       <c r="B4" s="36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="62" t="s">
         <v>84</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="D5" s="68"/>
+      <c r="D5" s="63"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A6" s="67" t="s">
+      <c r="A6" s="62" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="67" t="s">
+      <c r="A7" s="62" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="D7" s="68"/>
+      <c r="D7" s="63"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A8" s="67" t="s">
+      <c r="A8" s="62" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A9" s="67" t="s">
+      <c r="A9" s="62" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>120</v>
       </c>
-      <c r="D9" s="68"/>
+      <c r="D9" s="63"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="62" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="37" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="78.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="67" t="s">
+      <c r="A11" s="62" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="D11" s="68"/>
+      <c r="D11" s="63"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A12" s="67" t="s">
+      <c r="A12" s="62" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A13" s="67" t="s">
+      <c r="A13" s="62" t="s">
         <v>92</v>
       </c>
-      <c r="B13" s="69" t="s">
+      <c r="B13" s="64" t="s">
         <v>123</v>
       </c>
-      <c r="D13" s="68"/>
+      <c r="D13" s="63"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A14" s="70" t="s">
+      <c r="A14" s="69" t="s">
         <v>93</v>
       </c>
-      <c r="B14" s="71" t="s">
+      <c r="B14" s="65" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A15" s="72"/>
-      <c r="B15" s="71" t="s">
+      <c r="A15" s="70"/>
+      <c r="B15" s="65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A16" s="73"/>
-      <c r="B16" s="69" t="s">
+      <c r="A16" s="71"/>
+      <c r="B16" s="64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A17" s="67" t="s">
+      <c r="A17" s="62" t="s">
         <v>94</v>
       </c>
       <c r="B17" s="57" t="s">
         <v>112</v>
       </c>
-      <c r="D17" s="68"/>
+      <c r="D17" s="63"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A18" s="67" t="s">
+      <c r="A18" s="62" t="s">
         <v>95</v>
       </c>
-      <c r="B18" s="74">
-        <v>46216</v>
+      <c r="B18" s="66">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="67" t="s">
+      <c r="A19" s="62" t="s">
         <v>96</v>
       </c>
-      <c r="B19" s="75">
-[...2 lines deleted...]
-      <c r="D19" s="68"/>
+      <c r="B19" s="66">
+        <v>46307</v>
+      </c>
+      <c r="D19" s="63"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A20" s="67" t="s">
+      <c r="A20" s="62" t="s">
         <v>97</v>
       </c>
       <c r="B20" s="37" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A21" s="67" t="s">
+      <c r="A21" s="62" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="D21" s="68"/>
+      <c r="D21" s="63"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A22" s="67" t="s">
+      <c r="A22" s="62" t="s">
         <v>99</v>
       </c>
       <c r="B22" s="39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A23" s="67" t="s">
+      <c r="A23" s="62" t="s">
         <v>100</v>
       </c>
       <c r="B23" s="58" t="s">
         <v>135</v>
       </c>
-      <c r="D23" s="68"/>
+      <c r="D23" s="63"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A24" s="76"/>
-      <c r="B24" s="76"/>
+      <c r="A24" s="67"/>
+      <c r="B24" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B17" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3" display="https://stat.gov.kz/upload/iblock/479/jhr1t1scdkh4838tzl7le0c49bfhlexg/5. Methodology for calculating the gross regional product in current and constant prices.docx"/>
     <hyperlink ref="B14" r:id="rId4"/>
     <hyperlink ref="B15" r:id="rId5"/>
     <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/294877/file/en/"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
@@ -5484,164 +5445,162 @@
       <c r="I20" s="32">
         <v>1102213.1000000001</v>
       </c>
       <c r="J20" s="32">
         <v>1497351.1</v>
       </c>
       <c r="K20" s="32">
         <v>2272682.9</v>
       </c>
       <c r="L20" s="32">
         <v>2675907.2999999998</v>
       </c>
     </row>
     <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
     </row>
     <row r="22" spans="1:15" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="61"/>
-[...5 lines deleted...]
-      <c r="H22" s="62"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
     </row>
     <row r="23" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B23" s="63"/>
-[...12 lines deleted...]
-      <c r="O23" s="63"/>
+      <c r="B23" s="74"/>
+      <c r="C23" s="74"/>
+      <c r="D23" s="74"/>
+      <c r="E23" s="74"/>
+      <c r="F23" s="74"/>
+      <c r="G23" s="74"/>
+      <c r="H23" s="74"/>
+      <c r="I23" s="74"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="74"/>
+      <c r="L23" s="74"/>
+      <c r="M23" s="74"/>
+      <c r="N23" s="74"/>
+      <c r="O23" s="74"/>
     </row>
     <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="B24" s="1"/>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2"/>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B22:H22"/>
     <mergeCell ref="B23:O23"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="9"/>
     <col min="2" max="2" width="20.85546875" style="9" customWidth="1"/>
     <col min="3" max="61" width="11" style="9"/>
     <col min="62" max="62" width="12" style="9" customWidth="1"/>
     <col min="63" max="65" width="11" style="9"/>
     <col min="66" max="66" width="11.7109375" style="9" customWidth="1"/>
     <col min="67" max="69" width="11" style="9"/>
     <col min="70" max="70" width="12.28515625" style="9" customWidth="1"/>
     <col min="71" max="71" width="11" style="9"/>
     <col min="72" max="72" width="11.42578125" style="9" customWidth="1"/>
     <col min="73" max="73" width="11" style="9"/>
     <col min="74" max="74" width="11.85546875" style="9" customWidth="1"/>
     <col min="75" max="16384" width="11" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="14">
         <v>111208</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="8"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="8"/>
       <c r="K1" s="7"/>
       <c r="N1" s="8"/>
       <c r="R1" s="8"/>
       <c r="V1" s="8"/>
       <c r="Z1" s="8"/>
       <c r="AD1" s="8"/>
       <c r="AH1" s="8"/>
       <c r="AL1" s="8"/>
       <c r="AP1" s="8"/>
       <c r="AT1" s="8"/>
       <c r="AX1" s="8"/>
       <c r="BB1" s="8"/>
       <c r="BF1" s="8"/>
       <c r="BJ1" s="8"/>
     </row>
-    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="AN2" s="10"/>
       <c r="AU2" s="10"/>
       <c r="BJ2" s="10"/>
       <c r="BO2" s="10"/>
       <c r="BV2" s="10"/>
       <c r="BW2" s="10" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" s="19" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="47" t="s">
         <v>113</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53" t="s">
         <v>20</v>
       </c>
       <c r="D3" s="53" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="53">
         <v>2008</v>
       </c>
       <c r="G3" s="53" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="53" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="53" t="s">
         <v>25</v>
       </c>
@@ -5815,58 +5774,58 @@
       </c>
       <c r="BN3" s="53">
         <v>2023</v>
       </c>
       <c r="BO3" s="53" t="s">
         <v>72</v>
       </c>
       <c r="BP3" s="53" t="s">
         <v>73</v>
       </c>
       <c r="BQ3" s="53" t="s">
         <v>74</v>
       </c>
       <c r="BR3" s="53">
         <v>2024</v>
       </c>
       <c r="BS3" s="53" t="s">
         <v>75</v>
       </c>
       <c r="BT3" s="53" t="s">
         <v>116</v>
       </c>
       <c r="BU3" s="53" t="s">
         <v>133</v>
       </c>
-      <c r="BV3" s="53" t="s">
-        <v>137</v>
+      <c r="BV3" s="53">
+        <v>2025</v>
       </c>
       <c r="BW3" s="53" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
-    <row r="4" spans="1:75" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:76" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="49">
         <f>SUM(C5:C25)</f>
         <v>3207244.4</v>
       </c>
       <c r="D4" s="49">
         <f t="shared" ref="D4:BO4" si="0">SUM(D5:D25)</f>
         <v>7195598.5999999996</v>
       </c>
       <c r="E4" s="49">
         <f t="shared" si="0"/>
         <v>11803580.9</v>
       </c>
       <c r="F4" s="49">
         <f t="shared" si="0"/>
         <v>16052919.199999999</v>
       </c>
       <c r="G4" s="49">
         <f t="shared" si="0"/>
         <v>3055263.8</v>
@@ -6113,58 +6072,58 @@
       <c r="BP4" s="49">
         <f t="shared" ref="BP4:BR4" si="1">SUM(BP5:BP25)</f>
         <v>52342740.299999997</v>
       </c>
       <c r="BQ4" s="49">
         <f t="shared" si="1"/>
         <v>84962626.099999994</v>
       </c>
       <c r="BR4" s="49">
         <f t="shared" si="1"/>
         <v>136693318.30000001</v>
       </c>
       <c r="BS4" s="49">
         <f>SUM(BS5:BS25)</f>
         <v>30467333.699999999</v>
       </c>
       <c r="BT4" s="49">
         <f t="shared" ref="BT4" si="2">SUM(BT5:BT25)</f>
         <v>61371821.899999999</v>
       </c>
       <c r="BU4" s="59">
         <v>99724898.5</v>
       </c>
       <c r="BV4" s="49">
         <f t="shared" ref="BV4:BW4" si="3">SUM(BV5:BV25)</f>
-        <v>159583750.69999999</v>
+        <v>159608552.90000001</v>
       </c>
       <c r="BW4" s="49">
         <f t="shared" si="3"/>
         <v>34102358.100000001</v>
       </c>
     </row>
-    <row r="5" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>10</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>70</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H5" s="35" t="s">
         <v>115</v>
       </c>
       <c r="I5" s="35" t="s">
@@ -6341,57 +6300,58 @@
       <c r="BN5" s="35">
         <v>2626326.7000000002</v>
       </c>
       <c r="BO5" s="42">
         <v>713428.8</v>
       </c>
       <c r="BP5" s="42">
         <v>1299791.3999999999</v>
       </c>
       <c r="BQ5" s="41">
         <v>2228186.2999999998</v>
       </c>
       <c r="BR5" s="35">
         <v>3248624</v>
       </c>
       <c r="BS5" s="42">
         <v>730722.7</v>
       </c>
       <c r="BT5" s="42">
         <v>1357521.6</v>
       </c>
       <c r="BU5" s="42">
         <v>2385779.7999999998</v>
       </c>
       <c r="BV5" s="30">
-        <v>3934564.7</v>
+        <v>4128287.9</v>
       </c>
       <c r="BW5" s="30">
         <v>889702.40000000002</v>
       </c>
+      <c r="BX5" s="11"/>
     </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="35">
         <v>79967.7</v>
       </c>
       <c r="D6" s="35">
         <v>189095.7</v>
       </c>
       <c r="E6" s="35">
         <v>337408</v>
       </c>
       <c r="F6" s="35">
         <v>477641.1</v>
       </c>
       <c r="G6" s="35">
         <v>77091.199999999997</v>
       </c>
       <c r="H6" s="35">
         <v>182173.1</v>
       </c>
       <c r="I6" s="35">
@@ -6568,57 +6528,58 @@
       <c r="BN6" s="35">
         <v>3668371.9</v>
       </c>
       <c r="BO6" s="42">
         <v>763320.1</v>
       </c>
       <c r="BP6" s="42">
         <v>1604314.2</v>
       </c>
       <c r="BQ6" s="41">
         <v>2647057.6</v>
       </c>
       <c r="BR6" s="35">
         <v>4200170.2</v>
       </c>
       <c r="BS6" s="42">
         <v>869527.1</v>
       </c>
       <c r="BT6" s="42">
         <v>1791696.6</v>
       </c>
       <c r="BU6" s="42">
         <v>2979672</v>
       </c>
       <c r="BV6" s="30">
-        <v>5332870.9000000004</v>
+        <v>5158095.3</v>
       </c>
       <c r="BW6" s="30">
         <v>986539.6</v>
       </c>
+      <c r="BX6" s="11"/>
     </row>
-    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>15</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="35">
         <v>173391.9</v>
       </c>
       <c r="D7" s="35">
         <v>397963.6</v>
       </c>
       <c r="E7" s="35">
         <v>625767.69999999995</v>
       </c>
       <c r="F7" s="35">
         <v>871514.3</v>
       </c>
       <c r="G7" s="35">
         <v>140519.29999999999</v>
       </c>
       <c r="H7" s="35">
         <v>322760.09999999998</v>
       </c>
       <c r="I7" s="35">
@@ -6795,57 +6756,58 @@
       <c r="BN7" s="35">
         <v>4187587.9</v>
       </c>
       <c r="BO7" s="42">
         <v>1077687.8</v>
       </c>
       <c r="BP7" s="42">
         <v>2291102.2000000002</v>
       </c>
       <c r="BQ7" s="41">
         <v>3599622.7</v>
       </c>
       <c r="BR7" s="35">
         <v>4960038</v>
       </c>
       <c r="BS7" s="42">
         <v>1167811.3999999999</v>
       </c>
       <c r="BT7" s="42">
         <v>2490253.5</v>
       </c>
       <c r="BU7" s="42">
         <v>4087087.7</v>
       </c>
       <c r="BV7" s="30">
-        <v>5693380</v>
+        <v>5246041.5999999996</v>
       </c>
       <c r="BW7" s="30">
         <v>1335679.8</v>
       </c>
+      <c r="BX7" s="11"/>
     </row>
-    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="35">
         <v>119678.8</v>
       </c>
       <c r="D8" s="35">
         <v>279238.2</v>
       </c>
       <c r="E8" s="35">
         <v>475232.5</v>
       </c>
       <c r="F8" s="35">
         <v>677309.2</v>
       </c>
       <c r="G8" s="35">
         <v>127342.9</v>
       </c>
       <c r="H8" s="35">
         <v>304008</v>
       </c>
       <c r="I8" s="35">
@@ -7022,57 +6984,58 @@
       <c r="BN8" s="35">
         <v>5322132</v>
       </c>
       <c r="BO8" s="42">
         <v>1199159.3</v>
       </c>
       <c r="BP8" s="42">
         <v>2406534.7999999998</v>
       </c>
       <c r="BQ8" s="41">
         <v>3778763.1</v>
       </c>
       <c r="BR8" s="35">
         <v>6040608.5999999996</v>
       </c>
       <c r="BS8" s="42">
         <v>1457988.9</v>
       </c>
       <c r="BT8" s="42">
         <v>2946232.8</v>
       </c>
       <c r="BU8" s="42">
         <v>4677463</v>
       </c>
       <c r="BV8" s="30">
-        <v>6678262.5999999996</v>
+        <v>6792939.5</v>
       </c>
       <c r="BW8" s="30">
         <v>1619025.6</v>
       </c>
+      <c r="BX8" s="11"/>
     </row>
-    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="35">
         <v>390546.6</v>
       </c>
       <c r="D9" s="35">
         <v>890094.6</v>
       </c>
       <c r="E9" s="35">
         <v>1411629.9</v>
       </c>
       <c r="F9" s="35">
         <v>1798474.7</v>
       </c>
       <c r="G9" s="35">
         <v>369858.7</v>
       </c>
       <c r="H9" s="35">
         <v>780683.2</v>
       </c>
       <c r="I9" s="35">
@@ -7249,57 +7212,58 @@
       <c r="BN9" s="35">
         <v>15237721.6</v>
       </c>
       <c r="BO9" s="42">
         <v>3153451.1</v>
       </c>
       <c r="BP9" s="42">
         <v>6661463.2999999998</v>
       </c>
       <c r="BQ9" s="41">
         <v>9864759.3000000007</v>
       </c>
       <c r="BR9" s="35">
         <v>14981586.300000001</v>
       </c>
       <c r="BS9" s="42">
         <v>3353161.7</v>
       </c>
       <c r="BT9" s="42">
         <v>7485078.7000000002</v>
       </c>
       <c r="BU9" s="42">
         <v>11546368.9</v>
       </c>
       <c r="BV9" s="30">
-        <v>16564592.4</v>
+        <v>16645678.800000001</v>
       </c>
       <c r="BW9" s="30">
         <v>3171217.3</v>
       </c>
+      <c r="BX9" s="11"/>
     </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>27</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="35">
         <v>178022.5</v>
       </c>
       <c r="D10" s="35">
         <v>415488.8</v>
       </c>
       <c r="E10" s="35">
         <v>623258.1</v>
       </c>
       <c r="F10" s="35">
         <v>826546.2</v>
       </c>
       <c r="G10" s="35">
         <v>144914.6</v>
       </c>
       <c r="H10" s="35">
         <v>327732.90000000002</v>
       </c>
       <c r="I10" s="35">
@@ -7476,57 +7440,58 @@
       <c r="BN10" s="35">
         <v>5014788.3</v>
       </c>
       <c r="BO10" s="42">
         <v>1239384.1000000001</v>
       </c>
       <c r="BP10" s="42">
         <v>2146896.1</v>
       </c>
       <c r="BQ10" s="41">
         <v>3351046.7</v>
       </c>
       <c r="BR10" s="35">
         <v>4722419</v>
       </c>
       <c r="BS10" s="42">
         <v>1290420.2</v>
       </c>
       <c r="BT10" s="42">
         <v>2206170.2000000002</v>
       </c>
       <c r="BU10" s="42">
         <v>3505277.1</v>
       </c>
       <c r="BV10" s="30">
-        <v>5021375.2</v>
+        <v>4984664</v>
       </c>
       <c r="BW10" s="30">
         <v>1188658.2</v>
       </c>
+      <c r="BX10" s="11"/>
     </row>
-    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="46">
         <v>31</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="35">
         <v>55898.7</v>
       </c>
       <c r="D11" s="35">
         <v>131328.4</v>
       </c>
       <c r="E11" s="35">
         <v>229741</v>
       </c>
       <c r="F11" s="35">
         <v>324806.7</v>
       </c>
       <c r="G11" s="35">
         <v>64192.1</v>
       </c>
       <c r="H11" s="35">
         <v>152938.20000000001</v>
       </c>
       <c r="I11" s="35">
@@ -7703,57 +7668,58 @@
       <c r="BN11" s="35">
         <v>2926010.6</v>
       </c>
       <c r="BO11" s="42">
         <v>638675.9</v>
       </c>
       <c r="BP11" s="42">
         <v>1403328.4</v>
       </c>
       <c r="BQ11" s="41">
         <v>2226048.7000000002</v>
       </c>
       <c r="BR11" s="35">
         <v>3150409.7</v>
       </c>
       <c r="BS11" s="42">
         <v>690902.3</v>
       </c>
       <c r="BT11" s="42">
         <v>1550553</v>
       </c>
       <c r="BU11" s="42">
         <v>2632914.6</v>
       </c>
       <c r="BV11" s="30">
-        <v>3322177</v>
+        <v>3341625.8</v>
       </c>
       <c r="BW11" s="30">
         <v>763998.1</v>
       </c>
+      <c r="BX11" s="11"/>
     </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="46">
         <v>33</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>115</v>
       </c>
       <c r="I12" s="35" t="s">
@@ -7930,57 +7896,58 @@
       <c r="BN12" s="35">
         <v>1809417.6</v>
       </c>
       <c r="BO12" s="42">
         <v>392798.7</v>
       </c>
       <c r="BP12" s="42">
         <v>781003.4</v>
       </c>
       <c r="BQ12" s="41">
         <v>1402035.3</v>
       </c>
       <c r="BR12" s="35">
         <v>2227944.1</v>
       </c>
       <c r="BS12" s="42">
         <v>458825.4</v>
       </c>
       <c r="BT12" s="42">
         <v>957421</v>
       </c>
       <c r="BU12" s="42">
         <v>1665187.3</v>
       </c>
       <c r="BV12" s="30">
-        <v>2450790.7999999998</v>
+        <v>2507485.9</v>
       </c>
       <c r="BW12" s="30">
         <v>488004.7</v>
       </c>
+      <c r="BX12" s="11"/>
     </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="46">
         <v>35</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="35">
         <v>311298.2</v>
       </c>
       <c r="D13" s="35">
         <v>681952.5</v>
       </c>
       <c r="E13" s="35">
         <v>1064270</v>
       </c>
       <c r="F13" s="35">
         <v>1463026.7</v>
       </c>
       <c r="G13" s="35">
         <v>295393.90000000002</v>
       </c>
       <c r="H13" s="35">
         <v>645555.30000000005</v>
       </c>
       <c r="I13" s="35">
@@ -8157,57 +8124,58 @@
       <c r="BN13" s="35">
         <v>7711828.2000000002</v>
       </c>
       <c r="BO13" s="42">
         <v>1690879.8</v>
       </c>
       <c r="BP13" s="42">
         <v>3296690.9</v>
       </c>
       <c r="BQ13" s="41">
         <v>5805103</v>
       </c>
       <c r="BR13" s="35">
         <v>9059477.4000000004</v>
       </c>
       <c r="BS13" s="42">
         <v>1900929.8</v>
       </c>
       <c r="BT13" s="42">
         <v>3660902.3999999999</v>
       </c>
       <c r="BU13" s="42">
         <v>6494054.5</v>
       </c>
       <c r="BV13" s="30">
-        <v>11043243.9</v>
+        <v>10367346.199999999</v>
       </c>
       <c r="BW13" s="30">
         <v>2340127.6</v>
       </c>
+      <c r="BX13" s="11"/>
     </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="46">
         <v>39</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="35">
         <v>119317.7</v>
       </c>
       <c r="D14" s="35">
         <v>272775.09999999998</v>
       </c>
       <c r="E14" s="35">
         <v>527560.19999999995</v>
       </c>
       <c r="F14" s="35">
         <v>704281.2</v>
       </c>
       <c r="G14" s="35">
         <v>114095.6</v>
       </c>
       <c r="H14" s="35">
         <v>259167.1</v>
       </c>
       <c r="I14" s="35">
@@ -8384,57 +8352,58 @@
       <c r="BN14" s="35">
         <v>4436636.0999999996</v>
       </c>
       <c r="BO14" s="42">
         <v>974585.8</v>
       </c>
       <c r="BP14" s="42">
         <v>1771516.7</v>
       </c>
       <c r="BQ14" s="41">
         <v>3052487</v>
       </c>
       <c r="BR14" s="35">
         <v>4969559.0999999996</v>
       </c>
       <c r="BS14" s="42">
         <v>1063389.6000000001</v>
       </c>
       <c r="BT14" s="42">
         <v>2014299.4</v>
       </c>
       <c r="BU14" s="42">
         <v>3523341.4</v>
       </c>
       <c r="BV14" s="30">
-        <v>5932830.0999999996</v>
+        <v>6080972</v>
       </c>
       <c r="BW14" s="30">
         <v>1167700.3999999999</v>
       </c>
+      <c r="BX14" s="11"/>
     </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="46">
         <v>43</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>10</v>
       </c>
       <c r="C15" s="35">
         <v>132754.5</v>
       </c>
       <c r="D15" s="35">
         <v>361662.6</v>
       </c>
       <c r="E15" s="35">
         <v>543110</v>
       </c>
       <c r="F15" s="35">
         <v>685211.4</v>
       </c>
       <c r="G15" s="35">
         <v>100773.7</v>
       </c>
       <c r="H15" s="35">
         <v>237310.5</v>
       </c>
       <c r="I15" s="35">
@@ -8611,57 +8580,58 @@
       <c r="BN15" s="35">
         <v>2573511.2999999998</v>
       </c>
       <c r="BO15" s="42">
         <v>576162.5</v>
       </c>
       <c r="BP15" s="42">
         <v>1300409.7</v>
       </c>
       <c r="BQ15" s="41">
         <v>2101681.5</v>
       </c>
       <c r="BR15" s="35">
         <v>3073851.3</v>
       </c>
       <c r="BS15" s="42">
         <v>640317.9</v>
       </c>
       <c r="BT15" s="42">
         <v>1393168.7</v>
       </c>
       <c r="BU15" s="42">
         <v>2236492.5</v>
       </c>
       <c r="BV15" s="30">
-        <v>3071703.8</v>
+        <v>3051041.2</v>
       </c>
       <c r="BW15" s="30">
         <v>631395.69999999995</v>
       </c>
+      <c r="BX15" s="11"/>
     </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="46">
         <v>47</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="35">
         <v>231344.1</v>
       </c>
       <c r="D16" s="35">
         <v>569776.69999999995</v>
       </c>
       <c r="E16" s="35">
         <v>883495</v>
       </c>
       <c r="F16" s="35">
         <v>1095816.2</v>
       </c>
       <c r="G16" s="35">
         <v>193300.6</v>
       </c>
       <c r="H16" s="35">
         <v>446258.3</v>
       </c>
       <c r="I16" s="35">
@@ -8838,57 +8808,58 @@
       <c r="BN16" s="35">
         <v>4798701</v>
       </c>
       <c r="BO16" s="42">
         <v>853411.5</v>
       </c>
       <c r="BP16" s="42">
         <v>2217360.6</v>
       </c>
       <c r="BQ16" s="41">
         <v>3654775.7</v>
       </c>
       <c r="BR16" s="35">
         <v>5005139</v>
       </c>
       <c r="BS16" s="42">
         <v>1025644</v>
       </c>
       <c r="BT16" s="42">
         <v>2469674.2000000002</v>
       </c>
       <c r="BU16" s="42">
         <v>4073560.4</v>
       </c>
       <c r="BV16" s="30">
-        <v>5620541.5999999996</v>
+        <v>5541598.9000000004</v>
       </c>
       <c r="BW16" s="30">
         <v>1158468.3999999999</v>
       </c>
+      <c r="BX16" s="11"/>
     </row>
-    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="46">
         <v>51</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="35">
         <v>131140.5</v>
       </c>
       <c r="D17" s="35">
         <v>296046.90000000002</v>
       </c>
       <c r="E17" s="35">
         <v>527670.6</v>
       </c>
       <c r="F17" s="35">
         <v>731382.9</v>
       </c>
       <c r="G17" s="35">
         <v>146099.70000000001</v>
       </c>
       <c r="H17" s="35">
         <v>360826.1</v>
       </c>
       <c r="I17" s="35">
@@ -9071,51 +9042,51 @@
       <c r="BP17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BQ17" s="41" t="s">
         <v>115</v>
       </c>
       <c r="BR17" s="40" t="s">
         <v>115</v>
       </c>
       <c r="BS17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BT17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BU17" s="42" t="s">
         <v>115</v>
       </c>
       <c r="BV17" s="41" t="s">
         <v>115</v>
       </c>
       <c r="BW17" s="41" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="35">
         <v>166788.6</v>
       </c>
       <c r="D18" s="35">
         <v>386623.9</v>
       </c>
       <c r="E18" s="35">
         <v>609764.1</v>
       </c>
       <c r="F18" s="35">
         <v>862422.1</v>
       </c>
       <c r="G18" s="35">
         <v>167204.9</v>
       </c>
       <c r="H18" s="35">
         <v>350618.9</v>
       </c>
       <c r="I18" s="35">
@@ -9292,57 +9263,58 @@
       <c r="BN18" s="35">
         <v>4371041.7</v>
       </c>
       <c r="BO18" s="42">
         <v>980252.5</v>
       </c>
       <c r="BP18" s="42">
         <v>1815468</v>
       </c>
       <c r="BQ18" s="41">
         <v>3026319.9</v>
       </c>
       <c r="BR18" s="35">
         <v>5150822.2</v>
       </c>
       <c r="BS18" s="42">
         <v>1120511.5</v>
       </c>
       <c r="BT18" s="42">
         <v>2146332.4</v>
       </c>
       <c r="BU18" s="42">
         <v>3495387.8</v>
       </c>
       <c r="BV18" s="60">
-        <v>6053198.7999999998</v>
+        <v>6357587.0999999996</v>
       </c>
       <c r="BW18" s="60">
         <v>1438391.3</v>
       </c>
+      <c r="BX18" s="11"/>
     </row>
-    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="46">
         <v>59</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="35">
         <v>62612.7</v>
       </c>
       <c r="D19" s="35">
         <v>138587.20000000001</v>
       </c>
       <c r="E19" s="35">
         <v>282317.2</v>
       </c>
       <c r="F19" s="35">
         <v>403003.3</v>
       </c>
       <c r="G19" s="35">
         <v>59156.3</v>
       </c>
       <c r="H19" s="35">
         <v>136230.5</v>
       </c>
       <c r="I19" s="35">
@@ -9519,57 +9491,58 @@
       <c r="BN19" s="35">
         <v>2227596.2999999998</v>
       </c>
       <c r="BO19" s="42">
         <v>484557.1</v>
       </c>
       <c r="BP19" s="42">
         <v>965108.2</v>
       </c>
       <c r="BQ19" s="41">
         <v>1809191.2</v>
       </c>
       <c r="BR19" s="35">
         <v>2621212.1</v>
       </c>
       <c r="BS19" s="42">
         <v>496860.3</v>
       </c>
       <c r="BT19" s="42">
         <v>1054876.8999999999</v>
       </c>
       <c r="BU19" s="42">
         <v>2028021.9</v>
       </c>
       <c r="BV19" s="60">
-        <v>3053960.1</v>
+        <v>3430760</v>
       </c>
       <c r="BW19" s="60">
         <v>615671.19999999995</v>
       </c>
+      <c r="BX19" s="11"/>
     </row>
-    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>61</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>130</v>
       </c>
       <c r="C20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H20" s="35" t="s">
         <v>115</v>
       </c>
       <c r="I20" s="35" t="s">
@@ -9746,57 +9719,58 @@
       <c r="BN20" s="35">
         <v>3831527.6</v>
       </c>
       <c r="BO20" s="42">
         <v>927563.6</v>
       </c>
       <c r="BP20" s="42">
         <v>1757351.2</v>
       </c>
       <c r="BQ20" s="41">
         <v>3162813.7</v>
       </c>
       <c r="BR20" s="35">
         <v>4673463.8</v>
       </c>
       <c r="BS20" s="42">
         <v>1053912.6000000001</v>
       </c>
       <c r="BT20" s="42">
         <v>2056328.7</v>
       </c>
       <c r="BU20" s="42">
         <v>3585857</v>
       </c>
       <c r="BV20" s="60">
-        <v>5055389.5</v>
+        <v>5396307.0999999996</v>
       </c>
       <c r="BW20" s="60">
         <v>1129960.3999999999</v>
       </c>
+      <c r="BX20" s="11"/>
     </row>
-    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>62</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>115</v>
       </c>
       <c r="I21" s="35" t="s">
@@ -9973,57 +9947,58 @@
       <c r="BN21" s="35">
         <v>1969727.3</v>
       </c>
       <c r="BO21" s="42">
         <v>430328.3</v>
       </c>
       <c r="BP21" s="42">
         <v>798910.2</v>
       </c>
       <c r="BQ21" s="41">
         <v>1361367.8</v>
       </c>
       <c r="BR21" s="35">
         <v>2487597.6</v>
       </c>
       <c r="BS21" s="42">
         <v>512018.9</v>
       </c>
       <c r="BT21" s="42">
         <v>1009513.7</v>
       </c>
       <c r="BU21" s="42">
         <v>1640955.7</v>
       </c>
       <c r="BV21" s="60">
-        <v>2986088.7</v>
+        <v>3045355.8</v>
       </c>
       <c r="BW21" s="60">
         <v>675942.1</v>
       </c>
+      <c r="BX21" s="11"/>
     </row>
-    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>63</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="35">
         <v>196868.4</v>
       </c>
       <c r="D22" s="35">
         <v>420668.3</v>
       </c>
       <c r="E22" s="35">
         <v>671412.7</v>
       </c>
       <c r="F22" s="35">
         <v>890040.7</v>
       </c>
       <c r="G22" s="35">
         <v>183177.2</v>
       </c>
       <c r="H22" s="35">
         <v>395777.2</v>
       </c>
       <c r="I22" s="35">
@@ -10200,57 +10175,58 @@
       <c r="BN22" s="35">
         <v>4459056.0999999996</v>
       </c>
       <c r="BO22" s="42">
         <v>1086449.3</v>
       </c>
       <c r="BP22" s="42">
         <v>1906711</v>
       </c>
       <c r="BQ22" s="41">
         <v>3336587.8</v>
       </c>
       <c r="BR22" s="35">
         <v>5035142</v>
       </c>
       <c r="BS22" s="42">
         <v>1128656.3999999999</v>
       </c>
       <c r="BT22" s="42">
         <v>2211495.4</v>
       </c>
       <c r="BU22" s="42">
         <v>3512881.2</v>
       </c>
       <c r="BV22" s="60">
-        <v>5857379</v>
+        <v>5846091.2999999998</v>
       </c>
       <c r="BW22" s="60">
         <v>1359032.1</v>
       </c>
+      <c r="BX22" s="11"/>
     </row>
-    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>71</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="35">
         <v>265541.09999999998</v>
       </c>
       <c r="D23" s="35">
         <v>592786.4</v>
       </c>
       <c r="E23" s="35">
         <v>1039629.5</v>
       </c>
       <c r="F23" s="35">
         <v>1291813.2</v>
       </c>
       <c r="G23" s="35">
         <v>264525.5</v>
       </c>
       <c r="H23" s="35">
         <v>541492.19999999995</v>
       </c>
       <c r="I23" s="35">
@@ -10427,57 +10403,58 @@
       <c r="BN23" s="35">
         <v>12960836</v>
       </c>
       <c r="BO23" s="42">
         <v>2647542</v>
       </c>
       <c r="BP23" s="42">
         <v>5454843.9000000004</v>
       </c>
       <c r="BQ23" s="41">
         <v>9201576.5</v>
       </c>
       <c r="BR23" s="35">
         <v>15051922</v>
       </c>
       <c r="BS23" s="42">
         <v>3501070.3</v>
       </c>
       <c r="BT23" s="42">
         <v>6793574</v>
       </c>
       <c r="BU23" s="42">
         <v>11550174.199999999</v>
       </c>
       <c r="BV23" s="60">
-        <v>18928077.100000001</v>
+        <v>19593327.399999999</v>
       </c>
       <c r="BW23" s="60">
         <v>4248346</v>
       </c>
+      <c r="BX23" s="11"/>
     </row>
-    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>75</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="35">
         <v>592072.4</v>
       </c>
       <c r="D24" s="35">
         <v>1171509.7</v>
       </c>
       <c r="E24" s="35">
         <v>1951314.4</v>
       </c>
       <c r="F24" s="35">
         <v>2949629.3</v>
       </c>
       <c r="G24" s="35">
         <v>607617.6</v>
       </c>
       <c r="H24" s="35">
         <v>1266249.3</v>
       </c>
       <c r="I24" s="35">
@@ -10654,57 +10631,58 @@
       <c r="BN24" s="35">
         <v>25229706.800000001</v>
       </c>
       <c r="BO24" s="42">
         <v>5321676</v>
       </c>
       <c r="BP24" s="42">
         <v>10651833.5</v>
       </c>
       <c r="BQ24" s="41">
         <v>16429880.300000001</v>
       </c>
       <c r="BR24" s="35">
         <v>31294466.699999999</v>
       </c>
       <c r="BS24" s="42">
         <v>6956333</v>
       </c>
       <c r="BT24" s="42">
         <v>13539215.300000001</v>
       </c>
       <c r="BU24" s="42">
         <v>20429769.699999999</v>
       </c>
       <c r="BV24" s="60">
-        <v>37279951.5</v>
+        <v>36195760.899999999</v>
       </c>
       <c r="BW24" s="60">
         <v>7542659.2000000002</v>
       </c>
+      <c r="BX24" s="11"/>
     </row>
-    <row r="25" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:76" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>79</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="E25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="F25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="G25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="H25" s="35" t="s">
         <v>115</v>
       </c>
       <c r="I25" s="35" t="s">
@@ -10881,122 +10859,121 @@
       <c r="BN25" s="35">
         <v>4079764.7</v>
       </c>
       <c r="BO25" s="42">
         <v>872589.6</v>
       </c>
       <c r="BP25" s="42">
         <v>1812102.6</v>
       </c>
       <c r="BQ25" s="41">
         <v>2923322</v>
       </c>
       <c r="BR25" s="35">
         <v>4738865.2</v>
       </c>
       <c r="BS25" s="42">
         <v>1048329.7</v>
       </c>
       <c r="BT25" s="42">
         <v>2237513.4</v>
       </c>
       <c r="BU25" s="42">
         <v>3674651.8</v>
       </c>
       <c r="BV25" s="60">
-        <v>5703373</v>
+        <v>5897586.2000000002</v>
       </c>
       <c r="BW25" s="60">
         <v>1351838</v>
       </c>
+      <c r="BX25" s="11"/>
     </row>
-    <row r="26" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:76" x14ac:dyDescent="0.2">
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="13"/>
       <c r="G26" s="13"/>
       <c r="H26" s="13"/>
       <c r="I26" s="13"/>
       <c r="J26" s="13"/>
       <c r="K26" s="13"/>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="13"/>
       <c r="P26" s="13"/>
       <c r="Q26" s="13"/>
       <c r="R26" s="13"/>
       <c r="S26" s="13"/>
       <c r="T26" s="13"/>
       <c r="U26" s="13"/>
       <c r="V26" s="13"/>
       <c r="W26" s="13"/>
       <c r="X26" s="13"/>
       <c r="Y26" s="13"/>
       <c r="Z26" s="13"/>
       <c r="AA26" s="13"/>
       <c r="AB26" s="13"/>
       <c r="AC26" s="13"/>
       <c r="AD26" s="13"/>
       <c r="AE26" s="13"/>
       <c r="AF26" s="13"/>
       <c r="AG26" s="13"/>
       <c r="AH26" s="13"/>
       <c r="AI26" s="13"/>
       <c r="AJ26" s="13"/>
       <c r="AK26" s="13"/>
       <c r="AL26" s="13"/>
       <c r="AM26" s="13"/>
       <c r="AN26" s="13"/>
       <c r="AO26" s="13"/>
       <c r="AP26" s="13"/>
       <c r="AQ26" s="13"/>
       <c r="AR26" s="13"/>
     </row>
-    <row r="27" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:76" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>78</v>
       </c>
       <c r="AP27" s="11"/>
     </row>
-    <row r="28" spans="1:75" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:76" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="22" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="30" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B30" s="64"/>
+    <row r="30" spans="1:76" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="75"/>
+      <c r="B30" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A30:B30"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11044,57 +11021,57 @@
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5181F81-2A3A-4D72-A9C0-5535159C2F7B}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>