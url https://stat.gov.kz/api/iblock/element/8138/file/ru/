--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,59 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\Производство\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="4035" yWindow="2010" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
@@ -154,51 +159,51 @@
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1569,86 +1574,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1819,55 +1824,55 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS43"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BT4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="CE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CK4" sqref="CK4"/>
+      <selection pane="bottomRight" activeCell="CL4" sqref="CL4:CL24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -2592,52 +2597,56 @@
       </c>
       <c r="CC4" s="11">
         <v>1166.8357699999997</v>
       </c>
       <c r="CD4" s="40">
         <v>1376.6572900000003</v>
       </c>
       <c r="CE4" s="40">
         <v>1542.6276099999993</v>
       </c>
       <c r="CF4" s="40">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="40">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="5">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="5">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="10">
         <v>421.62577000000005</v>
       </c>
-      <c r="CK4" s="10"/>
-      <c r="CL4" s="11"/>
+      <c r="CK4" s="10">
+        <v>559.84735000000012</v>
+      </c>
+      <c r="CL4" s="10">
+        <v>703.34415000000013</v>
+      </c>
       <c r="CM4" s="12"/>
       <c r="CN4" s="12"/>
       <c r="CO4" s="11"/>
       <c r="CP4" s="40"/>
       <c r="CQ4" s="40"/>
       <c r="CR4" s="40"/>
       <c r="CS4" s="40"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5" t="s">
@@ -2867,53 +2876,57 @@
       </c>
       <c r="CC5" s="41">
         <v>84.915700000000001</v>
       </c>
       <c r="CD5" s="25">
         <v>100.97330000000001</v>
       </c>
       <c r="CE5" s="25">
         <v>112.46463</v>
       </c>
       <c r="CF5" s="25">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="42">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
-      <c r="CK5" s="10"/>
-[...1 lines deleted...]
-      <c r="CM5" s="20"/>
+      <c r="CK5" s="20">
+        <v>32.365819999999999</v>
+      </c>
+      <c r="CL5" s="20">
+        <v>43.291139999999999</v>
+      </c>
+      <c r="CM5" s="12"/>
       <c r="CN5" s="20"/>
       <c r="CO5" s="41"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
@@ -3142,53 +3155,57 @@
       </c>
       <c r="CC6" s="41">
         <v>136.38239999999999</v>
       </c>
       <c r="CD6" s="25">
         <v>152.84899999999999</v>
       </c>
       <c r="CE6" s="25">
         <v>168.49168</v>
       </c>
       <c r="CF6" s="25">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="42">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="20">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
-      <c r="CK6" s="10"/>
-[...1 lines deleted...]
-      <c r="CM6" s="23"/>
+      <c r="CK6" s="20">
+        <v>71.558279999999996</v>
+      </c>
+      <c r="CL6" s="20">
+        <v>89.480729999999994</v>
+      </c>
+      <c r="CM6" s="12"/>
       <c r="CN6" s="20"/>
       <c r="CO6" s="41"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="42"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
@@ -3417,53 +3434,57 @@
       </c>
       <c r="CC7" s="41">
         <v>68.532440000000008</v>
       </c>
       <c r="CD7" s="25">
         <v>77.946570000000008</v>
       </c>
       <c r="CE7" s="25">
         <v>85.663409999999999</v>
       </c>
       <c r="CF7" s="25">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="42">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="20">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
-      <c r="CK7" s="10"/>
-[...1 lines deleted...]
-      <c r="CM7" s="23"/>
+      <c r="CK7" s="20">
+        <v>35.333220000000004</v>
+      </c>
+      <c r="CL7" s="20">
+        <v>43.839559999999999</v>
+      </c>
+      <c r="CM7" s="12"/>
       <c r="CN7" s="20"/>
       <c r="CO7" s="41"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="42"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
@@ -3692,53 +3713,57 @@
       </c>
       <c r="CC8" s="41">
         <v>163.06567000000001</v>
       </c>
       <c r="CD8" s="25">
         <v>192.80339999999998</v>
       </c>
       <c r="CE8" s="25">
         <v>218.51926</v>
       </c>
       <c r="CF8" s="25">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="42">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="20">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
-      <c r="CK8" s="10"/>
-[...1 lines deleted...]
-      <c r="CM8" s="23"/>
+      <c r="CK8" s="20">
+        <v>76.180460000000011</v>
+      </c>
+      <c r="CL8" s="20">
+        <v>93.957709999999992</v>
+      </c>
+      <c r="CM8" s="12"/>
       <c r="CN8" s="20"/>
       <c r="CO8" s="41"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="42"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
@@ -3967,53 +3992,57 @@
       </c>
       <c r="CC9" s="41">
         <v>30.144939999999998</v>
       </c>
       <c r="CD9" s="25">
         <v>35.412529999999997</v>
       </c>
       <c r="CE9" s="25">
         <v>40.072489999999995</v>
       </c>
       <c r="CF9" s="25">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="42">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="20">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
-      <c r="CK9" s="10"/>
-[...1 lines deleted...]
-      <c r="CM9" s="23"/>
+      <c r="CK9" s="20">
+        <v>14.047889999999999</v>
+      </c>
+      <c r="CL9" s="20">
+        <v>18.12208</v>
+      </c>
+      <c r="CM9" s="12"/>
       <c r="CN9" s="20"/>
       <c r="CO9" s="41"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="42"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
@@ -4242,53 +4271,57 @@
       </c>
       <c r="CC10" s="41">
         <v>63.36806</v>
       </c>
       <c r="CD10" s="25">
         <v>73.155179999999987</v>
       </c>
       <c r="CE10" s="25">
         <v>80.768600000000006</v>
       </c>
       <c r="CF10" s="25">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="42">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="20">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
-      <c r="CK10" s="10"/>
-[...1 lines deleted...]
-      <c r="CM10" s="23"/>
+      <c r="CK10" s="20">
+        <v>28.732220000000002</v>
+      </c>
+      <c r="CL10" s="20">
+        <v>37.125039999999998</v>
+      </c>
+      <c r="CM10" s="12"/>
       <c r="CN10" s="20"/>
       <c r="CO10" s="41"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="42"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
@@ -4517,53 +4550,57 @@
       </c>
       <c r="CC11" s="41">
         <v>75.103970000000004</v>
       </c>
       <c r="CD11" s="25">
         <v>86.017959999999988</v>
       </c>
       <c r="CE11" s="25">
         <v>96.056359999999998</v>
       </c>
       <c r="CF11" s="25">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="42">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="20">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
-      <c r="CK11" s="10"/>
-[...1 lines deleted...]
-      <c r="CM11" s="23"/>
+      <c r="CK11" s="20">
+        <v>33.644829999999999</v>
+      </c>
+      <c r="CL11" s="20">
+        <v>43.474270000000004</v>
+      </c>
+      <c r="CM11" s="12"/>
       <c r="CN11" s="20"/>
       <c r="CO11" s="41"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="42"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>19</v>
@@ -4792,53 +4829,57 @@
       </c>
       <c r="CC12" s="41">
         <v>55.438580000000002</v>
       </c>
       <c r="CD12" s="25">
         <v>68.171499999999995</v>
       </c>
       <c r="CE12" s="25">
         <v>79.607100000000003</v>
       </c>
       <c r="CF12" s="25">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="42">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
-      <c r="CK12" s="10"/>
-[...1 lines deleted...]
-      <c r="CM12" s="21"/>
+      <c r="CK12" s="20">
+        <v>25.459440000000001</v>
+      </c>
+      <c r="CL12" s="20">
+        <v>29.642880000000002</v>
+      </c>
+      <c r="CM12" s="12"/>
       <c r="CN12" s="20"/>
       <c r="CO12" s="41"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="42"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
@@ -5067,53 +5108,57 @@
       </c>
       <c r="CC13" s="41">
         <v>56.535470000000004</v>
       </c>
       <c r="CD13" s="25">
         <v>69.886040000000008</v>
       </c>
       <c r="CE13" s="25">
         <v>76.240989999999996</v>
       </c>
       <c r="CF13" s="25">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="42">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="20">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
-      <c r="CK13" s="10"/>
-[...1 lines deleted...]
-      <c r="CM13" s="23"/>
+      <c r="CK13" s="20">
+        <v>21.904989999999998</v>
+      </c>
+      <c r="CL13" s="20">
+        <v>28.829529999999998</v>
+      </c>
+      <c r="CM13" s="12"/>
       <c r="CN13" s="20"/>
       <c r="CO13" s="41"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="42"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
@@ -5342,53 +5387,57 @@
       </c>
       <c r="CC14" s="41">
         <v>44.568809999999999</v>
       </c>
       <c r="CD14" s="25">
         <v>49.686889999999998</v>
       </c>
       <c r="CE14" s="25">
         <v>53.388020000000004</v>
       </c>
       <c r="CF14" s="25">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="42">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="20">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
-      <c r="CK14" s="10"/>
-[...1 lines deleted...]
-      <c r="CM14" s="23"/>
+      <c r="CK14" s="20">
+        <v>23.810310000000001</v>
+      </c>
+      <c r="CL14" s="20">
+        <v>30.151019999999995</v>
+      </c>
+      <c r="CM14" s="12"/>
       <c r="CN14" s="20"/>
       <c r="CO14" s="41"/>
       <c r="CP14" s="25"/>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="42"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
@@ -5617,53 +5666,57 @@
       </c>
       <c r="CC15" s="41">
         <v>23.252470000000002</v>
       </c>
       <c r="CD15" s="25">
         <v>26.548680000000001</v>
       </c>
       <c r="CE15" s="25">
         <v>30.22167</v>
       </c>
       <c r="CF15" s="25">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="42">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="20">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
-      <c r="CK15" s="10"/>
-[...1 lines deleted...]
-      <c r="CM15" s="23"/>
+      <c r="CK15" s="20">
+        <v>11.71546</v>
+      </c>
+      <c r="CL15" s="20">
+        <v>14.485419999999998</v>
+      </c>
+      <c r="CM15" s="12"/>
       <c r="CN15" s="20"/>
       <c r="CO15" s="41"/>
       <c r="CP15" s="25"/>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="42"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
@@ -5892,53 +5945,57 @@
       </c>
       <c r="CC16" s="41">
         <v>11.48725</v>
       </c>
       <c r="CD16" s="25">
         <v>14.154290000000001</v>
       </c>
       <c r="CE16" s="25">
         <v>16.089659999999999</v>
       </c>
       <c r="CF16" s="25">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="42">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="20">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
-      <c r="CK16" s="10"/>
-[...1 lines deleted...]
-      <c r="CM16" s="23"/>
+      <c r="CK16" s="20">
+        <v>5.4055700000000009</v>
+      </c>
+      <c r="CL16" s="20">
+        <v>6.8337000000000003</v>
+      </c>
+      <c r="CM16" s="12"/>
       <c r="CN16" s="20"/>
       <c r="CO16" s="41"/>
       <c r="CP16" s="25"/>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="42"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
@@ -6167,53 +6224,57 @@
       </c>
       <c r="CC17" s="41">
         <v>63.527740000000001</v>
       </c>
       <c r="CD17" s="25">
         <v>72.727940000000004</v>
       </c>
       <c r="CE17" s="25">
         <v>83.368870000000001</v>
       </c>
       <c r="CF17" s="25">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="42">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="20">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
-      <c r="CK17" s="10"/>
-[...1 lines deleted...]
-      <c r="CM17" s="23"/>
+      <c r="CK17" s="20">
+        <v>29.143049999999999</v>
+      </c>
+      <c r="CL17" s="20">
+        <v>36.906279999999995</v>
+      </c>
+      <c r="CM17" s="12"/>
       <c r="CN17" s="20"/>
       <c r="CO17" s="41"/>
       <c r="CP17" s="25"/>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="42"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
@@ -6442,53 +6503,57 @@
       </c>
       <c r="CC18" s="41">
         <v>52.146709999999999</v>
       </c>
       <c r="CD18" s="25">
         <v>62.155329999999999</v>
       </c>
       <c r="CE18" s="25">
         <v>68.494470000000007</v>
       </c>
       <c r="CF18" s="25">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="42">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="20">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
-      <c r="CK18" s="10"/>
-[...1 lines deleted...]
-      <c r="CM18" s="23"/>
+      <c r="CK18" s="20">
+        <v>22.182970000000001</v>
+      </c>
+      <c r="CL18" s="20">
+        <v>27.35399</v>
+      </c>
+      <c r="CM18" s="12"/>
       <c r="CN18" s="20"/>
       <c r="CO18" s="41"/>
       <c r="CP18" s="25"/>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="42"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="31">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="31">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="31">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="31">
         <v>85.953860000000006</v>
@@ -6717,53 +6782,57 @@
       </c>
       <c r="CC19" s="41">
         <v>122.94528</v>
       </c>
       <c r="CD19" s="25">
         <v>158.59009</v>
       </c>
       <c r="CE19" s="25">
         <v>181.64149</v>
       </c>
       <c r="CF19" s="25">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="42">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="31">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="20">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
-      <c r="CK19" s="10"/>
-[...1 lines deleted...]
-      <c r="CM19" s="23"/>
+      <c r="CK19" s="20">
+        <v>76.07038</v>
+      </c>
+      <c r="CL19" s="20">
+        <v>93.48451</v>
+      </c>
+      <c r="CM19" s="12"/>
       <c r="CN19" s="20"/>
       <c r="CO19" s="41"/>
       <c r="CP19" s="25"/>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="42"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>19</v>
@@ -6992,53 +7061,57 @@
       </c>
       <c r="CC20" s="41">
         <v>15.166329999999999</v>
       </c>
       <c r="CD20" s="25">
         <v>18.766729999999999</v>
       </c>
       <c r="CE20" s="25">
         <v>20.564430000000002</v>
       </c>
       <c r="CF20" s="25">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="42">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="37">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
-      <c r="CK20" s="10"/>
-[...1 lines deleted...]
-      <c r="CM20" s="37"/>
+      <c r="CK20" s="20">
+        <v>7.2522999999999991</v>
+      </c>
+      <c r="CL20" s="20">
+        <v>8.8170999999999982</v>
+      </c>
+      <c r="CM20" s="12"/>
       <c r="CN20" s="20"/>
       <c r="CO20" s="41"/>
       <c r="CP20" s="25"/>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
@@ -7267,53 +7340,57 @@
       </c>
       <c r="CC21" s="41">
         <v>95.260790000000014</v>
       </c>
       <c r="CD21" s="25">
         <v>111.32079999999999</v>
       </c>
       <c r="CE21" s="25">
         <v>124.86364000000002</v>
       </c>
       <c r="CF21" s="25">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="42">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="20">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
-      <c r="CK21" s="10"/>
-[...1 lines deleted...]
-      <c r="CM21" s="23"/>
+      <c r="CK21" s="20">
+        <v>42.480359999999997</v>
+      </c>
+      <c r="CL21" s="20">
+        <v>54.387190000000004</v>
+      </c>
+      <c r="CM21" s="12"/>
       <c r="CN21" s="20"/>
       <c r="CO21" s="41"/>
       <c r="CP21" s="25"/>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="42"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
@@ -7542,53 +7619,57 @@
       </c>
       <c r="CC22" s="41">
         <v>4.3699999999999996E-2</v>
       </c>
       <c r="CD22" s="25">
         <v>0.05</v>
       </c>
       <c r="CE22" s="25">
         <v>5.6129999999999992E-2</v>
       </c>
       <c r="CF22" s="25">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="42">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="20">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
-      <c r="CK22" s="10"/>
-[...1 lines deleted...]
-      <c r="CM22" s="23"/>
+      <c r="CK22" s="20">
+        <v>2.53E-2</v>
+      </c>
+      <c r="CL22" s="20">
+        <v>3.0099999999999998E-2</v>
+      </c>
+      <c r="CM22" s="12"/>
       <c r="CN22" s="20"/>
       <c r="CO22" s="41"/>
       <c r="CP22" s="25"/>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="42"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
@@ -7817,53 +7898,57 @@
       </c>
       <c r="CC23" s="41">
         <v>0.1298</v>
       </c>
       <c r="CD23" s="25">
         <v>0.1376</v>
       </c>
       <c r="CE23" s="25">
         <v>0.1399</v>
       </c>
       <c r="CF23" s="25">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="42">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="20">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
-      <c r="CK23" s="10"/>
-[...1 lines deleted...]
-      <c r="CM23" s="23"/>
+      <c r="CK23" s="20">
+        <v>1.6199999999999999E-2</v>
+      </c>
+      <c r="CL23" s="20">
+        <v>1.6899999999999998E-2</v>
+      </c>
+      <c r="CM23" s="12"/>
       <c r="CN23" s="20"/>
       <c r="CO23" s="41"/>
       <c r="CP23" s="25"/>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="42"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="31">
         <v>1.71407</v>
       </c>
       <c r="D24" s="31">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="31">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="31">
         <v>6.0631000000000004</v>
@@ -8092,53 +8177,57 @@
       </c>
       <c r="CC24" s="41">
         <v>4.8196599999999998</v>
       </c>
       <c r="CD24" s="25">
         <v>5.3034600000000003</v>
       </c>
       <c r="CE24" s="25">
         <v>5.9148099999999992</v>
       </c>
       <c r="CF24" s="25">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="42">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="31">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="20">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
-      <c r="CK24" s="10"/>
-[...1 lines deleted...]
-      <c r="CM24" s="31"/>
+      <c r="CK24" s="20">
+        <v>2.5183</v>
+      </c>
+      <c r="CL24" s="20">
+        <v>3.1150000000000002</v>
+      </c>
+      <c r="CM24" s="12"/>
       <c r="CN24" s="20"/>
       <c r="CO24" s="41"/>
       <c r="CP24" s="25"/>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="42"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="I25" s="35"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="34"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="34"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="34"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">