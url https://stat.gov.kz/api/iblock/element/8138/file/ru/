--- v1 (2026-06-16)
+++ v2 (2026-07-18)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="4035" yWindow="2010" windowWidth="22200" windowHeight="13680"/>
+    <workbookView xWindow="2805" yWindow="465" windowWidth="13635" windowHeight="13680"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
@@ -159,51 +154,51 @@
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>г. Астана</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.00"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -1574,86 +1569,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1828,51 +1823,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CE4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL4" sqref="CL4:CL24"/>
+      <selection pane="bottomRight" activeCell="CM30" sqref="CM30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -2603,51 +2598,53 @@
       </c>
       <c r="CE4" s="40">
         <v>1542.6276099999993</v>
       </c>
       <c r="CF4" s="40">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="40">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="5">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="5">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="10">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="10">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="10">
         <v>703.34415000000013</v>
       </c>
-      <c r="CM4" s="12"/>
+      <c r="CM4" s="10">
+        <v>938.20679999999993</v>
+      </c>
       <c r="CN4" s="12"/>
       <c r="CO4" s="11"/>
       <c r="CP4" s="40"/>
       <c r="CQ4" s="40"/>
       <c r="CR4" s="40"/>
       <c r="CS4" s="40"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>19</v>
@@ -2882,51 +2879,53 @@
       </c>
       <c r="CE5" s="25">
         <v>112.46463</v>
       </c>
       <c r="CF5" s="25">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="42">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="20">
+        <v>63.532770000000006</v>
+      </c>
       <c r="CN5" s="20"/>
       <c r="CO5" s="41"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
@@ -3161,51 +3160,53 @@
       </c>
       <c r="CE6" s="25">
         <v>168.49168</v>
       </c>
       <c r="CF6" s="25">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="42">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="20">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="20">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="20">
         <v>89.480729999999994</v>
       </c>
-      <c r="CM6" s="12"/>
+      <c r="CM6" s="20">
+        <v>110.85369</v>
+      </c>
       <c r="CN6" s="20"/>
       <c r="CO6" s="41"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="42"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
@@ -3440,51 +3441,53 @@
       </c>
       <c r="CE7" s="25">
         <v>85.663409999999999</v>
       </c>
       <c r="CF7" s="25">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="42">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="20">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="20">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="20">
         <v>43.839559999999999</v>
       </c>
-      <c r="CM7" s="12"/>
+      <c r="CM7" s="20">
+        <v>56.994300000000003</v>
+      </c>
       <c r="CN7" s="20"/>
       <c r="CO7" s="41"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="42"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
@@ -3719,51 +3722,53 @@
       </c>
       <c r="CE8" s="25">
         <v>218.51926</v>
       </c>
       <c r="CF8" s="25">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="42">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="20">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="20">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="20">
         <v>93.957709999999992</v>
       </c>
-      <c r="CM8" s="12"/>
+      <c r="CM8" s="20">
+        <v>127.38037000000001</v>
+      </c>
       <c r="CN8" s="20"/>
       <c r="CO8" s="41"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="42"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
@@ -3998,51 +4003,53 @@
       </c>
       <c r="CE9" s="25">
         <v>40.072489999999995</v>
       </c>
       <c r="CF9" s="25">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="42">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="20">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="20">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="20">
         <v>18.12208</v>
       </c>
-      <c r="CM9" s="12"/>
+      <c r="CM9" s="20">
+        <v>24.449480000000001</v>
+      </c>
       <c r="CN9" s="20"/>
       <c r="CO9" s="41"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="42"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
@@ -4277,51 +4284,53 @@
       </c>
       <c r="CE10" s="25">
         <v>80.768600000000006</v>
       </c>
       <c r="CF10" s="25">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="42">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="20">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="20">
         <v>37.125039999999998</v>
       </c>
-      <c r="CM10" s="12"/>
+      <c r="CM10" s="20">
+        <v>50.9863</v>
+      </c>
       <c r="CN10" s="20"/>
       <c r="CO10" s="41"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="42"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
@@ -4556,51 +4565,53 @@
       </c>
       <c r="CE11" s="25">
         <v>96.056359999999998</v>
       </c>
       <c r="CF11" s="25">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="42">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="20">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>43.474270000000004</v>
       </c>
-      <c r="CM11" s="12"/>
+      <c r="CM11" s="20">
+        <v>57.665380000000006</v>
+      </c>
       <c r="CN11" s="20"/>
       <c r="CO11" s="41"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="42"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>19</v>
@@ -4835,51 +4846,53 @@
       </c>
       <c r="CE12" s="25">
         <v>79.607100000000003</v>
       </c>
       <c r="CF12" s="25">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="42">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
-      <c r="CM12" s="12"/>
+      <c r="CM12" s="20">
+        <v>47.230339999999998</v>
+      </c>
       <c r="CN12" s="20"/>
       <c r="CO12" s="41"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="42"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
@@ -5114,51 +5127,53 @@
       </c>
       <c r="CE13" s="25">
         <v>76.240989999999996</v>
       </c>
       <c r="CF13" s="25">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="42">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="20">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="20">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="20">
         <v>28.829529999999998</v>
       </c>
-      <c r="CM13" s="12"/>
+      <c r="CM13" s="20">
+        <v>44.817949999999996</v>
+      </c>
       <c r="CN13" s="20"/>
       <c r="CO13" s="41"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="42"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
@@ -5393,51 +5408,53 @@
       </c>
       <c r="CE14" s="25">
         <v>53.388020000000004</v>
       </c>
       <c r="CF14" s="25">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="42">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="20">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="20">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="20">
         <v>30.151019999999995</v>
       </c>
-      <c r="CM14" s="12"/>
+      <c r="CM14" s="20">
+        <v>40.04269</v>
+      </c>
       <c r="CN14" s="20"/>
       <c r="CO14" s="41"/>
       <c r="CP14" s="25"/>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="42"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
@@ -5672,51 +5689,53 @@
       </c>
       <c r="CE15" s="25">
         <v>30.22167</v>
       </c>
       <c r="CF15" s="25">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="42">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="20">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="20">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="20">
         <v>14.485419999999998</v>
       </c>
-      <c r="CM15" s="12"/>
+      <c r="CM15" s="20">
+        <v>18.086320000000001</v>
+      </c>
       <c r="CN15" s="20"/>
       <c r="CO15" s="41"/>
       <c r="CP15" s="25"/>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="42"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
@@ -5951,51 +5970,53 @@
       </c>
       <c r="CE16" s="25">
         <v>16.089659999999999</v>
       </c>
       <c r="CF16" s="25">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="42">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="20">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="20">
         <v>6.8337000000000003</v>
       </c>
-      <c r="CM16" s="12"/>
+      <c r="CM16" s="20">
+        <v>9.1488600000000009</v>
+      </c>
       <c r="CN16" s="20"/>
       <c r="CO16" s="41"/>
       <c r="CP16" s="25"/>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="42"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
@@ -6230,51 +6251,53 @@
       </c>
       <c r="CE17" s="25">
         <v>83.368870000000001</v>
       </c>
       <c r="CF17" s="25">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="42">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="20">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="20">
         <v>36.906279999999995</v>
       </c>
-      <c r="CM17" s="12"/>
+      <c r="CM17" s="20">
+        <v>49.111059999999995</v>
+      </c>
       <c r="CN17" s="20"/>
       <c r="CO17" s="41"/>
       <c r="CP17" s="25"/>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="42"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
@@ -6509,51 +6532,53 @@
       </c>
       <c r="CE18" s="25">
         <v>68.494470000000007</v>
       </c>
       <c r="CF18" s="25">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="42">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="20">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="20">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="20">
         <v>27.35399</v>
       </c>
-      <c r="CM18" s="12"/>
+      <c r="CM18" s="20">
+        <v>33.87471</v>
+      </c>
       <c r="CN18" s="20"/>
       <c r="CO18" s="41"/>
       <c r="CP18" s="25"/>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="42"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="31">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="31">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="31">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="31">
         <v>85.953860000000006</v>
@@ -6788,51 +6813,53 @@
       </c>
       <c r="CE19" s="25">
         <v>181.64149</v>
       </c>
       <c r="CF19" s="25">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="42">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="31">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="20">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="20">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="20">
         <v>93.48451</v>
       </c>
-      <c r="CM19" s="12"/>
+      <c r="CM19" s="20">
+        <v>116.27129999999998</v>
+      </c>
       <c r="CN19" s="20"/>
       <c r="CO19" s="41"/>
       <c r="CP19" s="25"/>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="42"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>19</v>
@@ -7067,51 +7094,53 @@
       </c>
       <c r="CE20" s="25">
         <v>20.564430000000002</v>
       </c>
       <c r="CF20" s="25">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="42">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="37">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
-      <c r="CM20" s="12"/>
+      <c r="CM20" s="20">
+        <v>11.99994</v>
+      </c>
       <c r="CN20" s="20"/>
       <c r="CO20" s="41"/>
       <c r="CP20" s="25"/>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
@@ -7346,51 +7375,53 @@
       </c>
       <c r="CE21" s="25">
         <v>124.86364000000002</v>
       </c>
       <c r="CF21" s="25">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="42">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="20">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="20">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="20">
         <v>54.387190000000004</v>
       </c>
-      <c r="CM21" s="12"/>
+      <c r="CM21" s="20">
+        <v>71.954340000000002</v>
+      </c>
       <c r="CN21" s="20"/>
       <c r="CO21" s="41"/>
       <c r="CP21" s="25"/>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="42"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
@@ -7625,51 +7656,53 @@
       </c>
       <c r="CE22" s="25">
         <v>5.6129999999999992E-2</v>
       </c>
       <c r="CF22" s="25">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="42">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="20">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="20">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="20">
         <v>3.0099999999999998E-2</v>
       </c>
-      <c r="CM22" s="12"/>
+      <c r="CM22" s="20">
+        <v>3.5200000000000002E-2</v>
+      </c>
       <c r="CN22" s="20"/>
       <c r="CO22" s="41"/>
       <c r="CP22" s="25"/>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="42"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
@@ -7904,51 +7937,53 @@
       </c>
       <c r="CE23" s="25">
         <v>0.1399</v>
       </c>
       <c r="CF23" s="25">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="42">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="20">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="20">
         <v>1.6899999999999998E-2</v>
       </c>
-      <c r="CM23" s="12"/>
+      <c r="CM23" s="20">
+        <v>4.3400000000000001E-2</v>
+      </c>
       <c r="CN23" s="20"/>
       <c r="CO23" s="41"/>
       <c r="CP23" s="25"/>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="42"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="31">
         <v>1.71407</v>
       </c>
       <c r="D24" s="31">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="31">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="31">
         <v>6.0631000000000004</v>
@@ -8183,51 +8218,53 @@
       </c>
       <c r="CE24" s="25">
         <v>5.9148099999999992</v>
       </c>
       <c r="CF24" s="25">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="42">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="31">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="20">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="20">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="20">
         <v>3.1150000000000002</v>
       </c>
-      <c r="CM24" s="12"/>
+      <c r="CM24" s="20">
+        <v>3.7283999999999997</v>
+      </c>
       <c r="CN24" s="20"/>
       <c r="CO24" s="41"/>
       <c r="CP24" s="25"/>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="42"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="I25" s="35"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="34"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="34"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="34"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">