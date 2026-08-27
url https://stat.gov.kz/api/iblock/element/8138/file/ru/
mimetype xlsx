--- v2 (2026-07-18)
+++ v3 (2026-08-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="2805" yWindow="465" windowWidth="13635" windowHeight="13680"/>
+    <workbookView xWindow="165" yWindow="300" windowWidth="13635" windowHeight="13680"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
@@ -1820,54 +1820,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CE4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="BV4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM30" sqref="CM30"/>
+      <selection pane="bottomRight" activeCell="CN3" sqref="CN3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
@@ -2601,51 +2601,53 @@
       </c>
       <c r="CF4" s="40">
         <v>1728.9656</v>
       </c>
       <c r="CG4" s="40">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="5">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="5">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="10">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="10">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="10">
         <v>703.34415000000013</v>
       </c>
       <c r="CM4" s="10">
         <v>938.20679999999993</v>
       </c>
-      <c r="CN4" s="12"/>
+      <c r="CN4" s="12">
+        <v>1074.0188600000001</v>
+      </c>
       <c r="CO4" s="11"/>
       <c r="CP4" s="40"/>
       <c r="CQ4" s="40"/>
       <c r="CR4" s="40"/>
       <c r="CS4" s="40"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>19</v>
       </c>
@@ -2882,51 +2884,53 @@
       </c>
       <c r="CF5" s="25">
         <v>126.0014</v>
       </c>
       <c r="CG5" s="42">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
       <c r="CM5" s="20">
         <v>63.532770000000006</v>
       </c>
-      <c r="CN5" s="20"/>
+      <c r="CN5" s="20">
+        <v>75.758880000000005</v>
+      </c>
       <c r="CO5" s="41"/>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
       </c>
@@ -3163,51 +3167,53 @@
       </c>
       <c r="CF6" s="25">
         <v>186.84434000000002</v>
       </c>
       <c r="CG6" s="42">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="20">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="20">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="20">
         <v>89.480729999999994</v>
       </c>
       <c r="CM6" s="20">
         <v>110.85369</v>
       </c>
-      <c r="CN6" s="20"/>
+      <c r="CN6" s="20">
+        <v>126.82133999999999</v>
+      </c>
       <c r="CO6" s="41"/>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="42"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
       </c>
@@ -3444,51 +3450,53 @@
       </c>
       <c r="CF7" s="25">
         <v>97.250709999999998</v>
       </c>
       <c r="CG7" s="42">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="20">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="20">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="20">
         <v>43.839559999999999</v>
       </c>
       <c r="CM7" s="20">
         <v>56.994300000000003</v>
       </c>
-      <c r="CN7" s="20"/>
+      <c r="CN7" s="20">
+        <v>63.113550000000004</v>
+      </c>
       <c r="CO7" s="41"/>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="42"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
       </c>
@@ -3725,51 +3733,53 @@
       </c>
       <c r="CF8" s="25">
         <v>246.52749</v>
       </c>
       <c r="CG8" s="42">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="20">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="20">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="20">
         <v>93.957709999999992</v>
       </c>
       <c r="CM8" s="20">
         <v>127.38037000000001</v>
       </c>
-      <c r="CN8" s="20"/>
+      <c r="CN8" s="20">
+        <v>142.78594000000001</v>
+      </c>
       <c r="CO8" s="41"/>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="42"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
       </c>
@@ -4006,51 +4016,53 @@
       </c>
       <c r="CF9" s="25">
         <v>45.434950000000001</v>
       </c>
       <c r="CG9" s="42">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="20">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="20">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="20">
         <v>18.12208</v>
       </c>
       <c r="CM9" s="20">
         <v>24.449480000000001</v>
       </c>
-      <c r="CN9" s="20"/>
+      <c r="CN9" s="20">
+        <v>27.041589999999999</v>
+      </c>
       <c r="CO9" s="41"/>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="42"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
       </c>
@@ -4287,51 +4299,53 @@
       </c>
       <c r="CF10" s="25">
         <v>89.827309999999997</v>
       </c>
       <c r="CG10" s="42">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="20">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="20">
         <v>37.125039999999998</v>
       </c>
       <c r="CM10" s="20">
         <v>50.9863</v>
       </c>
-      <c r="CN10" s="20"/>
+      <c r="CN10" s="20">
+        <v>57.590690000000002</v>
+      </c>
       <c r="CO10" s="41"/>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="42"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
       </c>
@@ -4568,51 +4582,53 @@
       </c>
       <c r="CF11" s="25">
         <v>109.02933999999999</v>
       </c>
       <c r="CG11" s="42">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="20">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>43.474270000000004</v>
       </c>
       <c r="CM11" s="20">
         <v>57.665380000000006</v>
       </c>
-      <c r="CN11" s="20"/>
+      <c r="CN11" s="20">
+        <v>65.314859999999996</v>
+      </c>
       <c r="CO11" s="41"/>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="42"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>19</v>
       </c>
@@ -4849,51 +4865,53 @@
       </c>
       <c r="CF12" s="25">
         <v>91.171589999999995</v>
       </c>
       <c r="CG12" s="42">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
       <c r="CM12" s="20">
         <v>47.230339999999998</v>
       </c>
-      <c r="CN12" s="20"/>
+      <c r="CN12" s="20">
+        <v>50.070239999999998</v>
+      </c>
       <c r="CO12" s="41"/>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="42"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
       </c>
@@ -5130,51 +5148,53 @@
       </c>
       <c r="CF13" s="25">
         <v>85.939549999999997</v>
       </c>
       <c r="CG13" s="42">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="20">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="20">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="20">
         <v>28.829529999999998</v>
       </c>
       <c r="CM13" s="20">
         <v>44.817949999999996</v>
       </c>
-      <c r="CN13" s="20"/>
+      <c r="CN13" s="20">
+        <v>50.781330000000004</v>
+      </c>
       <c r="CO13" s="41"/>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="42"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
       </c>
@@ -5411,51 +5431,53 @@
       </c>
       <c r="CF14" s="25">
         <v>57.289589999999997</v>
       </c>
       <c r="CG14" s="42">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="20">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="20">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="20">
         <v>30.151019999999995</v>
       </c>
       <c r="CM14" s="20">
         <v>40.04269</v>
       </c>
-      <c r="CN14" s="20"/>
+      <c r="CN14" s="20">
+        <v>43.00197</v>
+      </c>
       <c r="CO14" s="41"/>
       <c r="CP14" s="25"/>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="42"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
       </c>
@@ -5692,51 +5714,53 @@
       </c>
       <c r="CF15" s="25">
         <v>34.18103</v>
       </c>
       <c r="CG15" s="42">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="20">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="20">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="20">
         <v>14.485419999999998</v>
       </c>
       <c r="CM15" s="20">
         <v>18.086320000000001</v>
       </c>
-      <c r="CN15" s="20"/>
+      <c r="CN15" s="20">
+        <v>20.994</v>
+      </c>
       <c r="CO15" s="41"/>
       <c r="CP15" s="25"/>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="42"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
       </c>
@@ -5973,51 +5997,53 @@
       </c>
       <c r="CF16" s="25">
         <v>18.361999999999998</v>
       </c>
       <c r="CG16" s="42">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="20">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="20">
         <v>6.8337000000000003</v>
       </c>
       <c r="CM16" s="20">
         <v>9.1488600000000009</v>
       </c>
-      <c r="CN16" s="20"/>
+      <c r="CN16" s="20">
+        <v>10.826690000000001</v>
+      </c>
       <c r="CO16" s="41"/>
       <c r="CP16" s="25"/>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="42"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
       </c>
@@ -6254,51 +6280,53 @@
       </c>
       <c r="CF17" s="25">
         <v>94.439109999999999</v>
       </c>
       <c r="CG17" s="42">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="20">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="20">
         <v>36.906279999999995</v>
       </c>
       <c r="CM17" s="20">
         <v>49.111059999999995</v>
       </c>
-      <c r="CN17" s="20"/>
+      <c r="CN17" s="20">
+        <v>57.777059999999999</v>
+      </c>
       <c r="CO17" s="41"/>
       <c r="CP17" s="25"/>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="42"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
       </c>
@@ -6535,51 +6563,53 @@
       </c>
       <c r="CF18" s="25">
         <v>73.876919999999998</v>
       </c>
       <c r="CG18" s="42">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="20">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="20">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="20">
         <v>27.35399</v>
       </c>
       <c r="CM18" s="20">
         <v>33.87471</v>
       </c>
-      <c r="CN18" s="20"/>
+      <c r="CN18" s="20">
+        <v>42.607169999999996</v>
+      </c>
       <c r="CO18" s="41"/>
       <c r="CP18" s="25"/>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="42"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="31">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="31">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="31">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="31">
         <v>85.953860000000006</v>
       </c>
@@ -6816,51 +6846,53 @@
       </c>
       <c r="CF19" s="25">
         <v>203.61166</v>
       </c>
       <c r="CG19" s="42">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="31">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="20">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="20">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="20">
         <v>93.48451</v>
       </c>
       <c r="CM19" s="20">
         <v>116.27129999999998</v>
       </c>
-      <c r="CN19" s="20"/>
+      <c r="CN19" s="20">
+        <v>136.06997000000001</v>
+      </c>
       <c r="CO19" s="41"/>
       <c r="CP19" s="25"/>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="42"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>19</v>
       </c>
@@ -7097,51 +7129,53 @@
       </c>
       <c r="CF20" s="25">
         <v>21.977830000000001</v>
       </c>
       <c r="CG20" s="42">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="37">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
       <c r="CM20" s="20">
         <v>11.99994</v>
       </c>
-      <c r="CN20" s="20"/>
+      <c r="CN20" s="20">
+        <v>13.2248</v>
+      </c>
       <c r="CO20" s="41"/>
       <c r="CP20" s="25"/>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
       </c>
@@ -7378,51 +7412,53 @@
       </c>
       <c r="CF21" s="25">
         <v>140.41034999999999</v>
       </c>
       <c r="CG21" s="42">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="20">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="20">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="20">
         <v>54.387190000000004</v>
       </c>
       <c r="CM21" s="20">
         <v>71.954340000000002</v>
       </c>
-      <c r="CN21" s="20"/>
+      <c r="CN21" s="20">
+        <v>85.908500000000004</v>
+      </c>
       <c r="CO21" s="41"/>
       <c r="CP21" s="25"/>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="42"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
       </c>
@@ -7659,51 +7695,53 @@
       </c>
       <c r="CF22" s="25">
         <v>6.3130000000000006E-2</v>
       </c>
       <c r="CG22" s="42">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="20">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="20">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="20">
         <v>3.0099999999999998E-2</v>
       </c>
       <c r="CM22" s="20">
         <v>3.5200000000000002E-2</v>
       </c>
-      <c r="CN22" s="20"/>
+      <c r="CN22" s="20">
+        <v>3.7700000000000004E-2</v>
+      </c>
       <c r="CO22" s="41"/>
       <c r="CP22" s="25"/>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="42"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
       </c>
@@ -7940,51 +7978,53 @@
       </c>
       <c r="CF23" s="25">
         <v>0.14418999999999998</v>
       </c>
       <c r="CG23" s="42">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="20">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="20">
         <v>1.6899999999999998E-2</v>
       </c>
       <c r="CM23" s="20">
         <v>4.3400000000000001E-2</v>
       </c>
-      <c r="CN23" s="20"/>
+      <c r="CN23" s="20">
+        <v>4.3499999999999997E-2</v>
+      </c>
       <c r="CO23" s="41"/>
       <c r="CP23" s="25"/>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="42"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="31">
         <v>1.71407</v>
       </c>
       <c r="D24" s="31">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="31">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="31">
         <v>6.0631000000000004</v>
       </c>
@@ -8221,51 +8261,53 @@
       </c>
       <c r="CF24" s="25">
         <v>6.5831100000000005</v>
       </c>
       <c r="CG24" s="42">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="31">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="20">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="20">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="20">
         <v>3.1150000000000002</v>
       </c>
       <c r="CM24" s="20">
         <v>3.7283999999999997</v>
       </c>
-      <c r="CN24" s="20"/>
+      <c r="CN24" s="20">
+        <v>4.2486999999999995</v>
+      </c>
       <c r="CO24" s="41"/>
       <c r="CP24" s="25"/>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="42"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="I25" s="35"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="34"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="34"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="34"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="34"/>