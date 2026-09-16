--- v3 (2026-08-27)
+++ v4 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="165" yWindow="300" windowWidth="13635" windowHeight="13680"/>
+    <workbookView xWindow="435" yWindow="435" windowWidth="13635" windowHeight="11025"/>
   </bookViews>
   <sheets>
     <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="45">
   <si>
     <t>Забито в хозяйстве или реализовано на убой скота и птиц (в живом весе), тыс. тонн</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
@@ -1820,72 +1820,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="BV4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CB4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN3" sqref="CN3"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="8" width="8.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="2" customWidth="1"/>
     <col min="13" max="14" width="8.7109375" style="2" customWidth="1"/>
     <col min="15" max="25" width="9.140625" style="2" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
       <c r="U1" s="43"/>
       <c r="V1" s="43"/>
       <c r="W1" s="43"/>
       <c r="X1" s="43"/>
@@ -1919,51 +1919,51 @@
       </c>
       <c r="BW1" s="43"/>
       <c r="BX1" s="43"/>
       <c r="BY1" s="43"/>
       <c r="BZ1" s="43"/>
       <c r="CA1" s="43"/>
       <c r="CB1" s="43"/>
       <c r="CC1" s="43"/>
       <c r="CD1" s="43"/>
       <c r="CE1" s="43"/>
       <c r="CF1" s="43"/>
       <c r="CG1" s="43"/>
       <c r="CH1" s="43"/>
       <c r="CI1" s="43"/>
       <c r="CJ1" s="43"/>
       <c r="CK1" s="43"/>
       <c r="CL1" s="43"/>
       <c r="CM1" s="43"/>
       <c r="CN1" s="43"/>
       <c r="CO1" s="43"/>
       <c r="CP1" s="43"/>
       <c r="CQ1" s="43"/>
       <c r="CR1" s="43"/>
       <c r="CS1" s="43"/>
     </row>
-    <row r="2" spans="1:97" s="38" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:97" s="38" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="46" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
       <c r="M2" s="48"/>
       <c r="N2" s="46" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
@@ -2604,51 +2604,53 @@
       </c>
       <c r="CG4" s="40">
         <v>2048.6499000000008</v>
       </c>
       <c r="CH4" s="5">
         <v>128.56391999999997</v>
       </c>
       <c r="CI4" s="5">
         <v>255.87367999999995</v>
       </c>
       <c r="CJ4" s="10">
         <v>421.62577000000005</v>
       </c>
       <c r="CK4" s="10">
         <v>559.84735000000012</v>
       </c>
       <c r="CL4" s="10">
         <v>703.34415000000013</v>
       </c>
       <c r="CM4" s="10">
         <v>938.20679999999993</v>
       </c>
       <c r="CN4" s="12">
         <v>1074.0188600000001</v>
       </c>
-      <c r="CO4" s="11"/>
+      <c r="CO4" s="11">
+        <v>1226.2862599999999</v>
+      </c>
       <c r="CP4" s="40"/>
       <c r="CQ4" s="40"/>
       <c r="CR4" s="40"/>
       <c r="CS4" s="40"/>
     </row>
     <row r="5" spans="1:97" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="5" t="s">
@@ -2887,51 +2889,53 @@
       </c>
       <c r="CG5" s="42">
         <v>159.97252000000003</v>
       </c>
       <c r="CH5" s="20">
         <v>6.1354300000000004</v>
       </c>
       <c r="CI5" s="20">
         <v>13.854200000000001</v>
       </c>
       <c r="CJ5" s="20">
         <v>22.819600000000001</v>
       </c>
       <c r="CK5" s="20">
         <v>32.365819999999999</v>
       </c>
       <c r="CL5" s="20">
         <v>43.291139999999999</v>
       </c>
       <c r="CM5" s="20">
         <v>63.532770000000006</v>
       </c>
       <c r="CN5" s="20">
         <v>75.758880000000005</v>
       </c>
-      <c r="CO5" s="41"/>
+      <c r="CO5" s="41">
+        <v>90.482460000000003</v>
+      </c>
       <c r="CP5" s="25"/>
       <c r="CQ5" s="25"/>
       <c r="CR5" s="25"/>
       <c r="CS5" s="42"/>
     </row>
     <row r="6" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="16">
         <v>11.830060000000001</v>
       </c>
       <c r="C6" s="16">
         <v>22.203389999999999</v>
       </c>
       <c r="D6" s="16">
         <v>33.401299999999999</v>
       </c>
       <c r="E6" s="16">
         <v>44.490690000000001</v>
       </c>
       <c r="F6" s="16">
         <v>56.093360000000004</v>
       </c>
       <c r="G6" s="16">
@@ -3170,51 +3174,53 @@
       </c>
       <c r="CG6" s="42">
         <v>210.19456</v>
       </c>
       <c r="CH6" s="21">
         <v>16.335989999999999</v>
       </c>
       <c r="CI6" s="20">
         <v>34.527250000000002</v>
       </c>
       <c r="CJ6" s="20">
         <v>52.734590000000004</v>
       </c>
       <c r="CK6" s="20">
         <v>71.558279999999996</v>
       </c>
       <c r="CL6" s="20">
         <v>89.480729999999994</v>
       </c>
       <c r="CM6" s="20">
         <v>110.85369</v>
       </c>
       <c r="CN6" s="20">
         <v>126.82133999999999</v>
       </c>
-      <c r="CO6" s="41"/>
+      <c r="CO6" s="41">
+        <v>141.34042000000002</v>
+      </c>
       <c r="CP6" s="25"/>
       <c r="CQ6" s="25"/>
       <c r="CR6" s="25"/>
       <c r="CS6" s="42"/>
     </row>
     <row r="7" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A7" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="16">
         <v>10.247369999999998</v>
       </c>
       <c r="C7" s="16">
         <v>18.98143</v>
       </c>
       <c r="D7" s="16">
         <v>33.814929999999997</v>
       </c>
       <c r="E7" s="16">
         <v>45.021369999999997</v>
       </c>
       <c r="F7" s="16">
         <v>55.408649999999994</v>
       </c>
       <c r="G7" s="16">
@@ -3453,51 +3459,53 @@
       </c>
       <c r="CG7" s="42">
         <v>117.27173999999999</v>
       </c>
       <c r="CH7" s="21">
         <v>7.6038300000000003</v>
       </c>
       <c r="CI7" s="20">
         <v>13.773040000000002</v>
       </c>
       <c r="CJ7" s="20">
         <v>25.78332</v>
       </c>
       <c r="CK7" s="20">
         <v>35.333220000000004</v>
       </c>
       <c r="CL7" s="20">
         <v>43.839559999999999</v>
       </c>
       <c r="CM7" s="20">
         <v>56.994300000000003</v>
       </c>
       <c r="CN7" s="20">
         <v>63.113550000000004</v>
       </c>
-      <c r="CO7" s="41"/>
+      <c r="CO7" s="41">
+        <v>69.625810000000001</v>
+      </c>
       <c r="CP7" s="25"/>
       <c r="CQ7" s="25"/>
       <c r="CR7" s="25"/>
       <c r="CS7" s="42"/>
     </row>
     <row r="8" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A8" s="15" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="16">
         <v>19.736260000000001</v>
       </c>
       <c r="C8" s="16">
         <v>36.28275</v>
       </c>
       <c r="D8" s="16">
         <v>76.538069999999991</v>
       </c>
       <c r="E8" s="16">
         <v>96.376929999999987</v>
       </c>
       <c r="F8" s="16">
         <v>117.727</v>
       </c>
       <c r="G8" s="16">
@@ -3736,51 +3744,53 @@
       </c>
       <c r="CG8" s="42">
         <v>282.86190000000005</v>
       </c>
       <c r="CH8" s="21">
         <v>14.153589999999999</v>
       </c>
       <c r="CI8" s="20">
         <v>29.614429999999999</v>
       </c>
       <c r="CJ8" s="20">
         <v>60.525770000000001</v>
       </c>
       <c r="CK8" s="20">
         <v>76.180460000000011</v>
       </c>
       <c r="CL8" s="20">
         <v>93.957709999999992</v>
       </c>
       <c r="CM8" s="20">
         <v>127.38037000000001</v>
       </c>
       <c r="CN8" s="20">
         <v>142.78594000000001</v>
       </c>
-      <c r="CO8" s="41"/>
+      <c r="CO8" s="41">
+        <v>161.98676</v>
+      </c>
       <c r="CP8" s="25"/>
       <c r="CQ8" s="25"/>
       <c r="CR8" s="25"/>
       <c r="CS8" s="42"/>
     </row>
     <row r="9" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="16">
         <v>3.26892</v>
       </c>
       <c r="C9" s="16">
         <v>6.5460600000000007</v>
       </c>
       <c r="D9" s="16">
         <v>10.717429999999998</v>
       </c>
       <c r="E9" s="16">
         <v>13.580909999999999</v>
       </c>
       <c r="F9" s="16">
         <v>17.642250000000001</v>
       </c>
       <c r="G9" s="16">
@@ -4019,51 +4029,53 @@
       </c>
       <c r="CG9" s="42">
         <v>55.013669999999998</v>
       </c>
       <c r="CH9" s="21">
         <v>2.9275100000000003</v>
       </c>
       <c r="CI9" s="20">
         <v>6.7950300000000006</v>
       </c>
       <c r="CJ9" s="20">
         <v>10.88377</v>
       </c>
       <c r="CK9" s="20">
         <v>14.047889999999999</v>
       </c>
       <c r="CL9" s="20">
         <v>18.12208</v>
       </c>
       <c r="CM9" s="20">
         <v>24.449480000000001</v>
       </c>
       <c r="CN9" s="20">
         <v>27.041589999999999</v>
       </c>
-      <c r="CO9" s="41"/>
+      <c r="CO9" s="41">
+        <v>31.265529999999998</v>
+      </c>
       <c r="CP9" s="25"/>
       <c r="CQ9" s="25"/>
       <c r="CR9" s="25"/>
       <c r="CS9" s="42"/>
     </row>
     <row r="10" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="16">
         <v>4.9947000000000008</v>
       </c>
       <c r="C10" s="16">
         <v>10.491490000000001</v>
       </c>
       <c r="D10" s="16">
         <v>17.930959999999999</v>
       </c>
       <c r="E10" s="16">
         <v>24.522580000000001</v>
       </c>
       <c r="F10" s="16">
         <v>31.651070000000001</v>
       </c>
       <c r="G10" s="16">
@@ -4302,51 +4314,53 @@
       </c>
       <c r="CG10" s="42">
         <v>106.18445000000001</v>
       </c>
       <c r="CH10" s="21">
         <v>6.3755499999999996</v>
       </c>
       <c r="CI10" s="20">
         <v>13.233669999999998</v>
       </c>
       <c r="CJ10" s="20">
         <v>20.867519999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>28.732220000000002</v>
       </c>
       <c r="CL10" s="20">
         <v>37.125039999999998</v>
       </c>
       <c r="CM10" s="20">
         <v>50.9863</v>
       </c>
       <c r="CN10" s="20">
         <v>57.590690000000002</v>
       </c>
-      <c r="CO10" s="41"/>
+      <c r="CO10" s="41">
+        <v>65.233949999999993</v>
+      </c>
       <c r="CP10" s="25"/>
       <c r="CQ10" s="25"/>
       <c r="CR10" s="25"/>
       <c r="CS10" s="42"/>
     </row>
     <row r="11" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="16">
         <v>7.8831600000000002</v>
       </c>
       <c r="C11" s="16">
         <v>15.332709999999999</v>
       </c>
       <c r="D11" s="16">
         <v>23.757290000000001</v>
       </c>
       <c r="E11" s="16">
         <v>31.544930000000001</v>
       </c>
       <c r="F11" s="16">
         <v>40.030970000000003</v>
       </c>
       <c r="G11" s="16">
@@ -4585,51 +4599,53 @@
       </c>
       <c r="CG11" s="42">
         <v>133.32277000000002</v>
       </c>
       <c r="CH11" s="21">
         <v>8.1197999999999997</v>
       </c>
       <c r="CI11" s="20">
         <v>16.17173</v>
       </c>
       <c r="CJ11" s="20">
         <v>25.036480000000001</v>
       </c>
       <c r="CK11" s="20">
         <v>33.644829999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>43.474270000000004</v>
       </c>
       <c r="CM11" s="20">
         <v>57.665380000000006</v>
       </c>
       <c r="CN11" s="20">
         <v>65.314859999999996</v>
       </c>
-      <c r="CO11" s="41"/>
+      <c r="CO11" s="41">
+        <v>75.589259999999996</v>
+      </c>
       <c r="CP11" s="25"/>
       <c r="CQ11" s="25"/>
       <c r="CR11" s="25"/>
       <c r="CS11" s="42"/>
     </row>
     <row r="12" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="5" t="s">
@@ -4868,51 +4884,53 @@
       </c>
       <c r="CG12" s="42">
         <v>115.24034</v>
       </c>
       <c r="CH12" s="21">
         <v>4.8295199999999996</v>
       </c>
       <c r="CI12" s="20">
         <v>8.5989699999999996</v>
       </c>
       <c r="CJ12" s="20">
         <v>21.496739999999999</v>
       </c>
       <c r="CK12" s="20">
         <v>25.459440000000001</v>
       </c>
       <c r="CL12" s="20">
         <v>29.642880000000002</v>
       </c>
       <c r="CM12" s="20">
         <v>47.230339999999998</v>
       </c>
       <c r="CN12" s="20">
         <v>50.070239999999998</v>
       </c>
-      <c r="CO12" s="41"/>
+      <c r="CO12" s="41">
+        <v>56.473210000000002</v>
+      </c>
       <c r="CP12" s="25"/>
       <c r="CQ12" s="25"/>
       <c r="CR12" s="25"/>
       <c r="CS12" s="42"/>
     </row>
     <row r="13" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="16">
         <v>9.5461199999999984</v>
       </c>
       <c r="C13" s="16">
         <v>15.769120000000001</v>
       </c>
       <c r="D13" s="16">
         <v>24.827860000000001</v>
       </c>
       <c r="E13" s="16">
         <v>31.069759999999999</v>
       </c>
       <c r="F13" s="16">
         <v>40.231999999999999</v>
       </c>
       <c r="G13" s="16">
@@ -5151,51 +5169,53 @@
       </c>
       <c r="CG13" s="42">
         <v>105.30880000000001</v>
       </c>
       <c r="CH13" s="21">
         <v>5.7555499999999995</v>
       </c>
       <c r="CI13" s="20">
         <v>10.20168</v>
       </c>
       <c r="CJ13" s="20">
         <v>16.833190000000002</v>
       </c>
       <c r="CK13" s="20">
         <v>21.904989999999998</v>
       </c>
       <c r="CL13" s="20">
         <v>28.829529999999998</v>
       </c>
       <c r="CM13" s="20">
         <v>44.817949999999996</v>
       </c>
       <c r="CN13" s="20">
         <v>50.781330000000004</v>
       </c>
-      <c r="CO13" s="41"/>
+      <c r="CO13" s="41">
+        <v>58.758300000000006</v>
+      </c>
       <c r="CP13" s="25"/>
       <c r="CQ13" s="25"/>
       <c r="CR13" s="25"/>
       <c r="CS13" s="42"/>
     </row>
     <row r="14" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A14" s="26" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="16">
         <v>9.7761300000000002</v>
       </c>
       <c r="C14" s="16">
         <v>19.69556</v>
       </c>
       <c r="D14" s="16">
         <v>26.348580000000002</v>
       </c>
       <c r="E14" s="16">
         <v>34.943809999999999</v>
       </c>
       <c r="F14" s="16">
         <v>44.807970000000005</v>
       </c>
       <c r="G14" s="16">
@@ -5434,51 +5454,53 @@
       </c>
       <c r="CG14" s="42">
         <v>62.968580000000003</v>
       </c>
       <c r="CH14" s="21">
         <v>6.0863300000000002</v>
       </c>
       <c r="CI14" s="20">
         <v>12.33982</v>
       </c>
       <c r="CJ14" s="20">
         <v>17.571190000000001</v>
       </c>
       <c r="CK14" s="20">
         <v>23.810310000000001</v>
       </c>
       <c r="CL14" s="20">
         <v>30.151019999999995</v>
       </c>
       <c r="CM14" s="20">
         <v>40.04269</v>
       </c>
       <c r="CN14" s="20">
         <v>43.00197</v>
       </c>
-      <c r="CO14" s="41"/>
+      <c r="CO14" s="41">
+        <v>47.491210000000002</v>
+      </c>
       <c r="CP14" s="25"/>
       <c r="CQ14" s="25"/>
       <c r="CR14" s="25"/>
       <c r="CS14" s="42"/>
     </row>
     <row r="15" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="16">
         <v>2.9249800000000001</v>
       </c>
       <c r="C15" s="16">
         <v>5.4882299999999997</v>
       </c>
       <c r="D15" s="16">
         <v>8.1058199999999996</v>
       </c>
       <c r="E15" s="16">
         <v>10.635249999999999</v>
       </c>
       <c r="F15" s="16">
         <v>13.368639999999999</v>
       </c>
       <c r="G15" s="16">
@@ -5717,51 +5739,53 @@
       </c>
       <c r="CG15" s="42">
         <v>41.757429999999999</v>
       </c>
       <c r="CH15" s="21">
         <v>3.2584299999999997</v>
       </c>
       <c r="CI15" s="20">
         <v>6.1835800000000001</v>
       </c>
       <c r="CJ15" s="20">
         <v>8.9480000000000004</v>
       </c>
       <c r="CK15" s="20">
         <v>11.71546</v>
       </c>
       <c r="CL15" s="20">
         <v>14.485419999999998</v>
       </c>
       <c r="CM15" s="20">
         <v>18.086320000000001</v>
       </c>
       <c r="CN15" s="20">
         <v>20.994</v>
       </c>
-      <c r="CO15" s="41"/>
+      <c r="CO15" s="41">
+        <v>24.193619999999999</v>
+      </c>
       <c r="CP15" s="25"/>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="42"/>
     </row>
     <row r="16" spans="1:97" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="16">
         <v>0.6325599999999999</v>
       </c>
       <c r="C16" s="16">
         <v>1.4215100000000001</v>
       </c>
       <c r="D16" s="16">
         <v>1.7124600000000001</v>
       </c>
       <c r="E16" s="16">
         <v>2.2680599999999997</v>
       </c>
       <c r="F16" s="16">
         <v>2.7391399999999999</v>
       </c>
       <c r="G16" s="16">
@@ -6000,51 +6024,53 @@
       </c>
       <c r="CG16" s="42">
         <v>21.49972</v>
       </c>
       <c r="CH16" s="21">
         <v>1.4176799999999998</v>
       </c>
       <c r="CI16" s="20">
         <v>3.01458</v>
       </c>
       <c r="CJ16" s="20">
         <v>3.8578199999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>5.4055700000000009</v>
       </c>
       <c r="CL16" s="20">
         <v>6.8337000000000003</v>
       </c>
       <c r="CM16" s="20">
         <v>9.1488600000000009</v>
       </c>
       <c r="CN16" s="20">
         <v>10.826690000000001</v>
       </c>
-      <c r="CO16" s="41"/>
+      <c r="CO16" s="41">
+        <v>12.23542</v>
+      </c>
       <c r="CP16" s="25"/>
       <c r="CQ16" s="25"/>
       <c r="CR16" s="25"/>
       <c r="CS16" s="42"/>
     </row>
     <row r="17" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21">
         <v>6.5525699999999993</v>
       </c>
       <c r="C17" s="21">
         <v>13.058200000000001</v>
       </c>
       <c r="D17" s="21">
         <v>20.007110000000001</v>
       </c>
       <c r="E17" s="21">
         <v>26.265909999999998</v>
       </c>
       <c r="F17" s="21">
         <v>33.388419999999996</v>
       </c>
       <c r="G17" s="21">
@@ -6283,51 +6309,53 @@
       </c>
       <c r="CG17" s="42">
         <v>109.98931000000002</v>
       </c>
       <c r="CH17" s="21">
         <v>6.3883299999999998</v>
       </c>
       <c r="CI17" s="20">
         <v>13.22819</v>
       </c>
       <c r="CJ17" s="20">
         <v>20.904910000000001</v>
       </c>
       <c r="CK17" s="20">
         <v>29.143049999999999</v>
       </c>
       <c r="CL17" s="20">
         <v>36.906279999999995</v>
       </c>
       <c r="CM17" s="20">
         <v>49.111059999999995</v>
       </c>
       <c r="CN17" s="20">
         <v>57.777059999999999</v>
       </c>
-      <c r="CO17" s="41"/>
+      <c r="CO17" s="41">
+        <v>65.600039999999993</v>
+      </c>
       <c r="CP17" s="25"/>
       <c r="CQ17" s="25"/>
       <c r="CR17" s="25"/>
       <c r="CS17" s="42"/>
     </row>
     <row r="18" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A18" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21">
         <v>10.187340000000001</v>
       </c>
       <c r="C18" s="21">
         <v>16.137589999999999</v>
       </c>
       <c r="D18" s="21">
         <v>20.652620000000002</v>
       </c>
       <c r="E18" s="21">
         <v>25.828049999999998</v>
       </c>
       <c r="F18" s="21">
         <v>31.210459999999998</v>
       </c>
       <c r="G18" s="21">
@@ -6566,51 +6594,53 @@
       </c>
       <c r="CG18" s="42">
         <v>82.135109999999997</v>
       </c>
       <c r="CH18" s="21">
         <v>7.6789699999999996</v>
       </c>
       <c r="CI18" s="20">
         <v>12.736270000000001</v>
       </c>
       <c r="CJ18" s="20">
         <v>17.576090000000001</v>
       </c>
       <c r="CK18" s="20">
         <v>22.182970000000001</v>
       </c>
       <c r="CL18" s="20">
         <v>27.35399</v>
       </c>
       <c r="CM18" s="20">
         <v>33.87471</v>
       </c>
       <c r="CN18" s="20">
         <v>42.607169999999996</v>
       </c>
-      <c r="CO18" s="41"/>
+      <c r="CO18" s="41">
+        <v>52.735949999999995</v>
+      </c>
       <c r="CP18" s="25"/>
       <c r="CQ18" s="25"/>
       <c r="CR18" s="25"/>
       <c r="CS18" s="42"/>
     </row>
     <row r="19" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A19" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>17.294070000000001</v>
       </c>
       <c r="C19" s="31">
         <v>34.577680000000001</v>
       </c>
       <c r="D19" s="31">
         <v>53.214549999999996</v>
       </c>
       <c r="E19" s="31">
         <v>69.889610000000005</v>
       </c>
       <c r="F19" s="31">
         <v>85.953860000000006</v>
       </c>
       <c r="G19" s="21">
@@ -6849,51 +6879,53 @@
       </c>
       <c r="CG19" s="42">
         <v>244.78748999999999</v>
       </c>
       <c r="CH19" s="31">
         <v>18.16854</v>
       </c>
       <c r="CI19" s="20">
         <v>36.578650000000003</v>
       </c>
       <c r="CJ19" s="20">
         <v>56.104729999999996</v>
       </c>
       <c r="CK19" s="20">
         <v>76.07038</v>
       </c>
       <c r="CL19" s="20">
         <v>93.48451</v>
       </c>
       <c r="CM19" s="20">
         <v>116.27129999999998</v>
       </c>
       <c r="CN19" s="20">
         <v>136.06997000000001</v>
       </c>
-      <c r="CO19" s="41"/>
+      <c r="CO19" s="41">
+        <v>154.96996999999999</v>
+      </c>
       <c r="CP19" s="25"/>
       <c r="CQ19" s="25"/>
       <c r="CR19" s="25"/>
       <c r="CS19" s="42"/>
     </row>
     <row r="20" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A20" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="5" t="s">
@@ -7132,51 +7164,53 @@
       </c>
       <c r="CG20" s="42">
         <v>27.531830000000003</v>
       </c>
       <c r="CH20" s="37">
         <v>3.7767000000000004</v>
       </c>
       <c r="CI20" s="20">
         <v>4.9406000000000008</v>
       </c>
       <c r="CJ20" s="20">
         <v>6.4406000000000008</v>
       </c>
       <c r="CK20" s="20">
         <v>7.2522999999999991</v>
       </c>
       <c r="CL20" s="20">
         <v>8.8170999999999982</v>
       </c>
       <c r="CM20" s="20">
         <v>11.99994</v>
       </c>
       <c r="CN20" s="20">
         <v>13.2248</v>
       </c>
-      <c r="CO20" s="41"/>
+      <c r="CO20" s="41">
+        <v>15.370200000000001</v>
+      </c>
       <c r="CP20" s="25"/>
       <c r="CQ20" s="25"/>
       <c r="CR20" s="25"/>
       <c r="CS20" s="42"/>
     </row>
     <row r="21" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="21">
         <v>12.74165</v>
       </c>
       <c r="C21" s="21">
         <v>28.953799999999998</v>
       </c>
       <c r="D21" s="21">
         <v>47.463560000000001</v>
       </c>
       <c r="E21" s="21">
         <v>64.713369999999998</v>
       </c>
       <c r="F21" s="21">
         <v>83.219619999999992</v>
       </c>
       <c r="G21" s="21">
@@ -7415,51 +7449,53 @@
       </c>
       <c r="CG21" s="42">
         <v>164.70786000000001</v>
       </c>
       <c r="CH21" s="21">
         <v>8.7518700000000003</v>
       </c>
       <c r="CI21" s="20">
         <v>18.614690000000003</v>
       </c>
       <c r="CJ21" s="20">
         <v>31.239849999999997</v>
       </c>
       <c r="CK21" s="20">
         <v>42.480359999999997</v>
       </c>
       <c r="CL21" s="20">
         <v>54.387190000000004</v>
       </c>
       <c r="CM21" s="20">
         <v>71.954340000000002</v>
       </c>
       <c r="CN21" s="20">
         <v>85.908500000000004</v>
       </c>
-      <c r="CO21" s="41"/>
+      <c r="CO21" s="41">
+        <v>98.161229999999989</v>
+      </c>
       <c r="CP21" s="25"/>
       <c r="CQ21" s="25"/>
       <c r="CR21" s="25"/>
       <c r="CS21" s="42"/>
     </row>
     <row r="22" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A22" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B22" s="21">
         <v>1.0800000000000001E-2</v>
       </c>
       <c r="C22" s="21">
         <v>2.487E-2</v>
       </c>
       <c r="D22" s="21">
         <v>4.0090000000000001E-2</v>
       </c>
       <c r="E22" s="21">
         <v>5.3600000000000002E-2</v>
       </c>
       <c r="F22" s="21">
         <v>6.6220000000000001E-2</v>
       </c>
       <c r="G22" s="21">
@@ -7698,51 +7734,53 @@
       </c>
       <c r="CG22" s="42">
         <v>7.6330000000000009E-2</v>
       </c>
       <c r="CH22" s="21">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="CI22" s="20">
         <v>1.0199999999999999E-2</v>
       </c>
       <c r="CJ22" s="20">
         <v>1.9800000000000002E-2</v>
       </c>
       <c r="CK22" s="20">
         <v>2.53E-2</v>
       </c>
       <c r="CL22" s="20">
         <v>3.0099999999999998E-2</v>
       </c>
       <c r="CM22" s="20">
         <v>3.5200000000000002E-2</v>
       </c>
       <c r="CN22" s="20">
         <v>3.7700000000000004E-2</v>
       </c>
-      <c r="CO22" s="41"/>
+      <c r="CO22" s="41">
+        <v>4.3200000000000002E-2</v>
+      </c>
       <c r="CP22" s="25"/>
       <c r="CQ22" s="25"/>
       <c r="CR22" s="25"/>
       <c r="CS22" s="42"/>
     </row>
     <row r="23" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A23" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="21">
         <v>6.1740000000000003E-2</v>
       </c>
       <c r="C23" s="21">
         <v>7.2040000000000007E-2</v>
       </c>
       <c r="D23" s="21">
         <v>0.16316999999999998</v>
       </c>
       <c r="E23" s="21">
         <v>0.16683000000000001</v>
       </c>
       <c r="F23" s="21">
         <v>0.27750000000000002</v>
       </c>
       <c r="G23" s="21">
@@ -7981,51 +8019,53 @@
       </c>
       <c r="CG23" s="42">
         <v>0.14429</v>
       </c>
       <c r="CH23" s="21">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="CI23" s="20">
         <v>6.4999999999999997E-3</v>
       </c>
       <c r="CJ23" s="20">
         <v>1.54E-2</v>
       </c>
       <c r="CK23" s="20">
         <v>1.6199999999999999E-2</v>
       </c>
       <c r="CL23" s="20">
         <v>1.6899999999999998E-2</v>
       </c>
       <c r="CM23" s="20">
         <v>4.3400000000000001E-2</v>
       </c>
       <c r="CN23" s="20">
         <v>4.3499999999999997E-2</v>
       </c>
-      <c r="CO23" s="41"/>
+      <c r="CO23" s="41">
+        <v>4.3700000000000003E-2</v>
+      </c>
       <c r="CP23" s="25"/>
       <c r="CQ23" s="25"/>
       <c r="CR23" s="25"/>
       <c r="CS23" s="42"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="23">
         <v>0.80993000000000004</v>
       </c>
       <c r="C24" s="31">
         <v>1.71407</v>
       </c>
       <c r="D24" s="31">
         <v>2.3211599999999999</v>
       </c>
       <c r="E24" s="31">
         <v>4.2009499999999997</v>
       </c>
       <c r="F24" s="31">
         <v>6.0631000000000004</v>
       </c>
       <c r="G24" s="21">
@@ -8264,51 +8304,53 @@
       </c>
       <c r="CG24" s="42">
         <v>7.6812000000000005</v>
       </c>
       <c r="CH24" s="31">
         <v>0.79289999999999994</v>
       </c>
       <c r="CI24" s="20">
         <v>1.4506000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.9663999999999999</v>
       </c>
       <c r="CK24" s="20">
         <v>2.5183</v>
       </c>
       <c r="CL24" s="20">
         <v>3.1150000000000002</v>
       </c>
       <c r="CM24" s="20">
         <v>3.7283999999999997</v>
       </c>
       <c r="CN24" s="20">
         <v>4.2486999999999995</v>
       </c>
-      <c r="CO24" s="41"/>
+      <c r="CO24" s="41">
+        <v>4.6860200000000001</v>
+      </c>
       <c r="CP24" s="25"/>
       <c r="CQ24" s="25"/>
       <c r="CR24" s="25"/>
       <c r="CS24" s="42"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C25" s="33"/>
       <c r="D25" s="34"/>
       <c r="I25" s="35"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C26" s="34"/>
     </row>
     <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C27" s="34"/>
     </row>
     <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C28" s="34"/>
     </row>
     <row r="29" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C29" s="34"/>
     </row>
     <row r="30" spans="1:97" x14ac:dyDescent="0.2">
       <c r="C30" s="34"/>
     </row>