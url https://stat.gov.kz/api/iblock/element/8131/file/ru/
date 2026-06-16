--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,73 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="303" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -163,56 +168,56 @@
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -651,86 +656,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -902,104 +907,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BT1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="8" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="2" customWidth="1"/>
     <col min="31" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="2" customWidth="1"/>
     <col min="37" max="37" width="9" style="2" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="2" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
       <c r="M1" s="57"/>
       <c r="N1" s="57"/>
       <c r="O1" s="57"/>
       <c r="P1" s="57"/>
       <c r="Q1" s="57"/>
       <c r="R1" s="57"/>
       <c r="S1" s="57"/>
       <c r="T1" s="57"/>
       <c r="U1" s="57"/>
       <c r="V1" s="57"/>
       <c r="W1" s="57"/>
@@ -1059,51 +1064,51 @@
       <c r="CU1" s="56"/>
       <c r="CV1" s="56"/>
       <c r="CW1" s="56"/>
       <c r="CX1" s="56"/>
       <c r="CY1" s="56"/>
       <c r="CZ1" s="56"/>
       <c r="DA1" s="56"/>
       <c r="DB1" s="56"/>
       <c r="DC1" s="56"/>
       <c r="DD1" s="56"/>
       <c r="DE1" s="56"/>
       <c r="DF1" s="56"/>
       <c r="DG1" s="56"/>
       <c r="DH1" s="56"/>
       <c r="DI1" s="56"/>
       <c r="DJ1" s="56"/>
       <c r="DK1" s="56"/>
       <c r="DL1" s="56"/>
       <c r="DM1" s="56"/>
       <c r="DN1" s="56"/>
       <c r="DO1" s="56"/>
       <c r="DP1" s="56"/>
       <c r="DQ1" s="56"/>
       <c r="DR1" s="56"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="51"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="K2" s="58"/>
       <c r="L2" s="58"/>
       <c r="M2" s="58"/>
       <c r="V2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="W2" s="58"/>
       <c r="X2" s="58"/>
       <c r="Y2" s="58"/>
       <c r="AH2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="AI2" s="58"/>
@@ -1118,51 +1123,51 @@
       <c r="BF2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="BG2" s="58"/>
       <c r="BH2" s="58"/>
       <c r="BI2" s="58"/>
       <c r="BR2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="58"/>
       <c r="BT2" s="58"/>
       <c r="BU2" s="58"/>
       <c r="CD2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="58"/>
       <c r="CF2" s="58"/>
       <c r="CG2" s="58"/>
       <c r="CP2" s="58" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="58"/>
       <c r="CR2" s="58"/>
       <c r="CS2" s="58"/>
     </row>
-    <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1">
       <c r="A3" s="59" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="61" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="63"/>
       <c r="N3" s="61" t="s">
         <v>20</v>
       </c>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
@@ -1235,51 +1240,51 @@
       <c r="BX3" s="62"/>
       <c r="BY3" s="62"/>
       <c r="BZ3" s="62"/>
       <c r="CA3" s="62"/>
       <c r="CB3" s="62"/>
       <c r="CC3" s="62"/>
       <c r="CD3" s="62"/>
       <c r="CE3" s="62"/>
       <c r="CF3" s="62"/>
       <c r="CG3" s="64"/>
       <c r="CH3" s="61" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="62"/>
       <c r="CJ3" s="62"/>
       <c r="CK3" s="62"/>
       <c r="CL3" s="62"/>
       <c r="CM3" s="62"/>
       <c r="CN3" s="62"/>
       <c r="CO3" s="62"/>
       <c r="CP3" s="62"/>
       <c r="CQ3" s="62"/>
       <c r="CR3" s="62"/>
       <c r="CS3" s="64"/>
     </row>
-    <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:122" ht="13.5" thickBot="1">
       <c r="A4" s="60"/>
       <c r="B4" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="46" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="47" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="46" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="46" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>29</v>
       </c>
@@ -1526,51 +1531,51 @@
       <c r="CL4" s="46" t="s">
         <v>26</v>
       </c>
       <c r="CM4" s="46" t="s">
         <v>27</v>
       </c>
       <c r="CN4" s="46" t="s">
         <v>28</v>
       </c>
       <c r="CO4" s="46" t="s">
         <v>29</v>
       </c>
       <c r="CP4" s="46" t="s">
         <v>30</v>
       </c>
       <c r="CQ4" s="46" t="s">
         <v>31</v>
       </c>
       <c r="CR4" s="46" t="s">
         <v>32</v>
       </c>
       <c r="CS4" s="46" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1791,61 +1796,65 @@
       </c>
       <c r="CC5" s="52">
         <v>472.16500000000002</v>
       </c>
       <c r="CD5" s="9">
         <v>485.22300000000001</v>
       </c>
       <c r="CE5" s="52">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="52">
         <v>491.709</v>
       </c>
       <c r="CG5" s="52">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="52">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="52">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="52">
         <v>544.66200000000003</v>
       </c>
-      <c r="CK5" s="52"/>
-      <c r="CL5" s="52"/>
+      <c r="CK5" s="52">
+        <v>564.673</v>
+      </c>
+      <c r="CL5" s="52">
+        <v>586.12</v>
+      </c>
       <c r="CM5" s="15"/>
       <c r="CN5" s="14"/>
       <c r="CO5" s="52"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="52"/>
       <c r="CR5" s="52"/>
       <c r="CS5" s="52"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="48" t="s">
@@ -2066,61 +2075,65 @@
       </c>
       <c r="CC6" s="34">
         <v>4.4939999999999998</v>
       </c>
       <c r="CD6" s="27">
         <v>4.4059999999999997</v>
       </c>
       <c r="CE6" s="34">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="34">
         <v>3.573</v>
       </c>
       <c r="CG6" s="34">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="34">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="54">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="34">
         <v>4.4059999999999997</v>
       </c>
-      <c r="CK6" s="34"/>
-      <c r="CL6" s="34"/>
+      <c r="CK6" s="34">
+        <v>4.5359999999999996</v>
+      </c>
+      <c r="CL6" s="34">
+        <v>4.3719999999999999</v>
+      </c>
       <c r="CM6" s="28"/>
       <c r="CN6" s="45"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2341,61 +2354,65 @@
       </c>
       <c r="CC7" s="34">
         <v>38.104999999999997</v>
       </c>
       <c r="CD7" s="27">
         <v>35.369999999999997</v>
       </c>
       <c r="CE7" s="34">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="34">
         <v>31.99</v>
       </c>
       <c r="CG7" s="34">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="34">
         <v>43.38</v>
       </c>
       <c r="CI7" s="54">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="34">
         <v>48.936</v>
       </c>
-      <c r="CK7" s="34"/>
-      <c r="CL7" s="34"/>
+      <c r="CK7" s="34">
+        <v>51.719000000000001</v>
+      </c>
+      <c r="CL7" s="34">
+        <v>56.646000000000001</v>
+      </c>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2616,61 +2633,65 @@
       </c>
       <c r="CC8" s="34">
         <v>2.5089999999999999</v>
       </c>
       <c r="CD8" s="27">
         <v>2.0640000000000001</v>
       </c>
       <c r="CE8" s="34">
         <v>1.641</v>
       </c>
       <c r="CF8" s="34">
         <v>1.405</v>
       </c>
       <c r="CG8" s="34">
         <v>2.556</v>
       </c>
       <c r="CH8" s="34">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="54">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="34">
         <v>2.6379999999999999</v>
       </c>
-      <c r="CK8" s="34"/>
-      <c r="CL8" s="34"/>
+      <c r="CK8" s="34">
+        <v>1.9410000000000001</v>
+      </c>
+      <c r="CL8" s="34">
+        <v>2.1560000000000001</v>
+      </c>
       <c r="CM8" s="32"/>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2891,61 +2912,65 @@
       </c>
       <c r="CC9" s="34">
         <v>19.352</v>
       </c>
       <c r="CD9" s="27">
         <v>19.634</v>
       </c>
       <c r="CE9" s="34">
         <v>24.253</v>
       </c>
       <c r="CF9" s="34">
         <v>20.907</v>
       </c>
       <c r="CG9" s="34">
         <v>21.317</v>
       </c>
       <c r="CH9" s="34">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="54">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="34">
         <v>21.100999999999999</v>
       </c>
-      <c r="CK9" s="34"/>
-      <c r="CL9" s="34"/>
+      <c r="CK9" s="34">
+        <v>21.408999999999999</v>
+      </c>
+      <c r="CL9" s="34">
+        <v>21.548999999999999</v>
+      </c>
       <c r="CM9" s="32"/>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3166,61 +3191,65 @@
       </c>
       <c r="CC10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CD10" s="27">
         <v>0.29899999999999999</v>
       </c>
       <c r="CE10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="34">
         <v>0.439</v>
       </c>
       <c r="CH10" s="34">
         <v>0.439</v>
       </c>
       <c r="CI10" s="54">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="34">
         <v>0.439</v>
       </c>
-      <c r="CK10" s="34"/>
-      <c r="CL10" s="34"/>
+      <c r="CK10" s="34">
+        <v>0.439</v>
+      </c>
+      <c r="CL10" s="34">
+        <v>0.439</v>
+      </c>
       <c r="CM10" s="32"/>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3441,61 +3470,65 @@
       </c>
       <c r="CC11" s="34">
         <v>9.9849999999999994</v>
       </c>
       <c r="CD11" s="27">
         <v>9.6880000000000006</v>
       </c>
       <c r="CE11" s="34">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="34">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="34">
         <v>10.36</v>
       </c>
       <c r="CH11" s="34">
         <v>10.76</v>
       </c>
       <c r="CI11" s="54">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="34">
         <v>11.611000000000001</v>
       </c>
-      <c r="CK11" s="34"/>
-      <c r="CL11" s="34"/>
+      <c r="CK11" s="34">
+        <v>11.786</v>
+      </c>
+      <c r="CL11" s="34">
+        <v>12.147</v>
+      </c>
       <c r="CM11" s="32"/>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3716,61 +3749,65 @@
       </c>
       <c r="CC12" s="34">
         <v>3.7869999999999999</v>
       </c>
       <c r="CD12" s="27">
         <v>3.4329999999999998</v>
       </c>
       <c r="CE12" s="34">
         <v>3.218</v>
       </c>
       <c r="CF12" s="34">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="34">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="34">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="54">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="34">
         <v>4.5380000000000003</v>
       </c>
-      <c r="CK12" s="34"/>
-      <c r="CL12" s="34"/>
+      <c r="CK12" s="34">
+        <v>4.8449999999999998</v>
+      </c>
+      <c r="CL12" s="34">
+        <v>4.9989999999999997</v>
+      </c>
       <c r="CM12" s="32"/>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="48" t="s">
@@ -3991,61 +4028,65 @@
       </c>
       <c r="CC13" s="34">
         <v>14.137</v>
       </c>
       <c r="CD13" s="27">
         <v>13.811999999999999</v>
       </c>
       <c r="CE13" s="34">
         <v>13.035</v>
       </c>
       <c r="CF13" s="34">
         <v>13.177</v>
       </c>
       <c r="CG13" s="34">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="34">
         <v>12.19</v>
       </c>
       <c r="CI13" s="54">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="34">
         <v>14.484999999999999</v>
       </c>
-      <c r="CK13" s="34"/>
-      <c r="CL13" s="34"/>
+      <c r="CK13" s="34">
+        <v>15.118</v>
+      </c>
+      <c r="CL13" s="34">
+        <v>14.789</v>
+      </c>
       <c r="CM13" s="50"/>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="34"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4266,61 +4307,65 @@
       </c>
       <c r="CC14" s="34">
         <v>63.338999999999999</v>
       </c>
       <c r="CD14" s="27">
         <v>63.881999999999998</v>
       </c>
       <c r="CE14" s="34">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="34">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="34">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="34">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="54">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="34">
         <v>63.828000000000003</v>
       </c>
-      <c r="CK14" s="34"/>
-      <c r="CL14" s="34"/>
+      <c r="CK14" s="34">
+        <v>62.968000000000004</v>
+      </c>
+      <c r="CL14" s="34">
+        <v>62.780999999999999</v>
+      </c>
       <c r="CM14" s="32"/>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="34"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4541,61 +4586,65 @@
       </c>
       <c r="CC15" s="34">
         <v>70.510999999999996</v>
       </c>
       <c r="CD15" s="27">
         <v>71.334999999999994</v>
       </c>
       <c r="CE15" s="34">
         <v>70.64</v>
       </c>
       <c r="CF15" s="34">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="34">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="34">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="54">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="34">
         <v>75.995999999999995</v>
       </c>
-      <c r="CK15" s="34"/>
-      <c r="CL15" s="34"/>
+      <c r="CK15" s="34">
+        <v>81.174999999999997</v>
+      </c>
+      <c r="CL15" s="34">
+        <v>87.228999999999999</v>
+      </c>
       <c r="CM15" s="32"/>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="34"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4816,61 +4865,65 @@
       </c>
       <c r="CC16" s="34">
         <v>0.70799999999999996</v>
       </c>
       <c r="CD16" s="27">
         <v>0.67200000000000004</v>
       </c>
       <c r="CE16" s="34">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="34">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="34">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="34">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="54">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>0.63700000000000001</v>
       </c>
-      <c r="CK16" s="34"/>
-      <c r="CL16" s="34"/>
+      <c r="CK16" s="34">
+        <v>0.73199999999999998</v>
+      </c>
+      <c r="CL16" s="34">
+        <v>0.72699999999999998</v>
+      </c>
       <c r="CM16" s="32"/>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="34"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -5091,61 +5144,65 @@
       </c>
       <c r="CC17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="CD17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="CE17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="CF17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="55" t="s">
         <v>14</v>
       </c>
-      <c r="CK17" s="53"/>
-      <c r="CL17" s="53"/>
+      <c r="CK17" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="CL17" s="53" t="s">
+        <v>14</v>
+      </c>
       <c r="CM17" s="53"/>
       <c r="CN17" s="53"/>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="55"/>
       <c r="CS17" s="55"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5366,61 +5423,65 @@
       </c>
       <c r="CC18" s="32">
         <v>93.063999999999993</v>
       </c>
       <c r="CD18" s="32">
         <v>97.355999999999995</v>
       </c>
       <c r="CE18" s="34">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="34">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="34">
         <v>97.494</v>
       </c>
       <c r="CH18" s="34">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="54">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="34">
         <v>106.631</v>
       </c>
-      <c r="CK18" s="34"/>
-      <c r="CL18" s="34"/>
+      <c r="CK18" s="34">
+        <v>107.884</v>
+      </c>
+      <c r="CL18" s="34">
+        <v>105.217</v>
+      </c>
       <c r="CM18" s="34"/>
       <c r="CN18" s="32"/>
       <c r="CO18" s="32"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="34"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5641,61 +5702,65 @@
       </c>
       <c r="CC19" s="34">
         <v>129.059</v>
       </c>
       <c r="CD19" s="27">
         <v>141.09800000000001</v>
       </c>
       <c r="CE19" s="34">
         <v>144.489</v>
       </c>
       <c r="CF19" s="34">
         <v>149.137</v>
       </c>
       <c r="CG19" s="34">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="34">
         <v>151.53</v>
       </c>
       <c r="CI19" s="54">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="34">
         <v>163.845</v>
       </c>
-      <c r="CK19" s="34"/>
-      <c r="CL19" s="34"/>
+      <c r="CK19" s="34">
+        <v>173.494</v>
+      </c>
+      <c r="CL19" s="34">
+        <v>184.33</v>
+      </c>
       <c r="CM19" s="32"/>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="34"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -5916,61 +5981,65 @@
       </c>
       <c r="CC20" s="34">
         <v>0.14799999999999999</v>
       </c>
       <c r="CD20" s="27">
         <v>0.159</v>
       </c>
       <c r="CE20" s="34">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="34">
         <v>0.161</v>
       </c>
       <c r="CG20" s="34">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="34">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="54">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="34">
         <v>0.11899999999999999</v>
       </c>
-      <c r="CK20" s="34"/>
-      <c r="CL20" s="34"/>
+      <c r="CK20" s="34">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="CL20" s="34">
+        <v>0.20799999999999999</v>
+      </c>
       <c r="CM20" s="32"/>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="34"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="48" t="s">
@@ -6191,61 +6260,65 @@
       </c>
       <c r="CC21" s="34">
         <v>0.30099999999999999</v>
       </c>
       <c r="CD21" s="27">
         <v>0.28499999999999998</v>
       </c>
       <c r="CE21" s="34">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="34">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="34">
         <v>0.25</v>
       </c>
       <c r="CH21" s="34">
         <v>0.313</v>
       </c>
       <c r="CI21" s="54">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.38100000000000001</v>
       </c>
-      <c r="CK21" s="34"/>
-      <c r="CL21" s="34"/>
+      <c r="CK21" s="34">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="CL21" s="34">
+        <v>0.39700000000000002</v>
+      </c>
       <c r="CM21" s="32"/>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="34"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6466,61 +6539,65 @@
       </c>
       <c r="CC22" s="34">
         <v>21.143999999999998</v>
       </c>
       <c r="CD22" s="27">
         <v>20.486000000000001</v>
       </c>
       <c r="CE22" s="34">
         <v>20.779</v>
       </c>
       <c r="CF22" s="34">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="34">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="34">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="54">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="34">
         <v>23.844999999999999</v>
       </c>
-      <c r="CK22" s="34"/>
-      <c r="CL22" s="34"/>
+      <c r="CK22" s="34">
+        <v>24.818000000000001</v>
+      </c>
+      <c r="CL22" s="34">
+        <v>26.751000000000001</v>
+      </c>
       <c r="CM22" s="29"/>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="34"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6741,61 +6818,65 @@
       </c>
       <c r="CC23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CD23" s="27">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CE23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="54">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CK23" s="34"/>
-      <c r="CL23" s="34"/>
+      <c r="CK23" s="34">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="CL23" s="34">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CM23" s="32"/>
       <c r="CN23" s="32"/>
       <c r="CO23" s="34"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="34"/>
       <c r="CR23" s="34"/>
       <c r="CS23" s="34"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -7016,61 +7097,65 @@
       </c>
       <c r="CC24" s="34">
         <v>0.14899999999999999</v>
       </c>
       <c r="CD24" s="27">
         <v>0.14199999999999999</v>
       </c>
       <c r="CE24" s="34">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="54">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="34">
         <v>0.13100000000000001</v>
       </c>
-      <c r="CK24" s="34"/>
-      <c r="CL24" s="34"/>
+      <c r="CK24" s="34">
+        <v>0.13</v>
+      </c>
+      <c r="CL24" s="34">
+        <v>0.13</v>
+      </c>
       <c r="CM24" s="32"/>
       <c r="CN24" s="32"/>
       <c r="CO24" s="34"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="34"/>
       <c r="CR24" s="34"/>
       <c r="CS24" s="34"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="42">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7291,67 +7376,71 @@
       </c>
       <c r="CC25" s="34">
         <v>1.0669999999999999</v>
       </c>
       <c r="CD25" s="27">
         <v>1.095</v>
       </c>
       <c r="CE25" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="34">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="54">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="34">
         <v>1.091</v>
       </c>
-      <c r="CK25" s="34"/>
-      <c r="CL25" s="34"/>
+      <c r="CK25" s="34">
+        <v>1.1140000000000001</v>
+      </c>
+      <c r="CL25" s="34">
+        <v>1.2490000000000001</v>
+      </c>
       <c r="CM25" s="32"/>
       <c r="CN25" s="32"/>
       <c r="CO25" s="34"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="34"/>
       <c r="CR25" s="34"/>
       <c r="CS25" s="34"/>
     </row>
-    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:97">
       <c r="I26" s="43"/>
     </row>
-    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:97">
       <c r="I27" s="43"/>
     </row>
-    <row r="28" spans="1:97" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:97">
       <c r="I28" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>