--- v1 (2026-06-16)
+++ v2 (2026-07-18)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="7005" yWindow="2595" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Республика Казахстан</t>
   </si>
@@ -168,51 +163,51 @@
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>Численность свиней, тыс. голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -656,86 +651,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -908,51 +903,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="8" style="2" customWidth="1"/>
@@ -1802,51 +1797,53 @@
       </c>
       <c r="CE5" s="52">
         <v>488.62599999999998</v>
       </c>
       <c r="CF5" s="52">
         <v>491.709</v>
       </c>
       <c r="CG5" s="52">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="52">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="52">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="52">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="52">
         <v>564.673</v>
       </c>
       <c r="CL5" s="52">
         <v>586.12</v>
       </c>
-      <c r="CM5" s="15"/>
+      <c r="CM5" s="52">
+        <v>561.79700000000003</v>
+      </c>
       <c r="CN5" s="14"/>
       <c r="CO5" s="52"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="52"/>
       <c r="CR5" s="52"/>
       <c r="CS5" s="52"/>
     </row>
     <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>14</v>
@@ -2081,51 +2078,53 @@
       </c>
       <c r="CE6" s="34">
         <v>4.3579999999999997</v>
       </c>
       <c r="CF6" s="34">
         <v>3.573</v>
       </c>
       <c r="CG6" s="34">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="34">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="54">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="34">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="34">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>4.3719999999999999</v>
       </c>
-      <c r="CM6" s="28"/>
+      <c r="CM6" s="34">
+        <v>5.3479999999999999</v>
+      </c>
       <c r="CN6" s="45"/>
       <c r="CO6" s="34"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
@@ -2360,51 +2359,53 @@
       </c>
       <c r="CE7" s="34">
         <v>34.015999999999998</v>
       </c>
       <c r="CF7" s="34">
         <v>31.99</v>
       </c>
       <c r="CG7" s="34">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="34">
         <v>43.38</v>
       </c>
       <c r="CI7" s="54">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="34">
         <v>48.936</v>
       </c>
       <c r="CK7" s="34">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="34">
         <v>56.646000000000001</v>
       </c>
-      <c r="CM7" s="32"/>
+      <c r="CM7" s="34">
+        <v>54.210999999999999</v>
+      </c>
       <c r="CN7" s="32"/>
       <c r="CO7" s="34"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
@@ -2639,51 +2640,53 @@
       </c>
       <c r="CE8" s="34">
         <v>1.641</v>
       </c>
       <c r="CF8" s="34">
         <v>1.405</v>
       </c>
       <c r="CG8" s="34">
         <v>2.556</v>
       </c>
       <c r="CH8" s="34">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="54">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="34">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="34">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="34">
         <v>2.1560000000000001</v>
       </c>
-      <c r="CM8" s="32"/>
+      <c r="CM8" s="34">
+        <v>3.0209999999999999</v>
+      </c>
       <c r="CN8" s="32"/>
       <c r="CO8" s="34"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
@@ -2918,51 +2921,53 @@
       </c>
       <c r="CE9" s="34">
         <v>24.253</v>
       </c>
       <c r="CF9" s="34">
         <v>20.907</v>
       </c>
       <c r="CG9" s="34">
         <v>21.317</v>
       </c>
       <c r="CH9" s="34">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="54">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="34">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="34">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="34">
         <v>21.548999999999999</v>
       </c>
-      <c r="CM9" s="32"/>
+      <c r="CM9" s="34">
+        <v>14.164999999999999</v>
+      </c>
       <c r="CN9" s="32"/>
       <c r="CO9" s="34"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
@@ -3197,51 +3202,53 @@
       </c>
       <c r="CE10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CF10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="34">
         <v>0.439</v>
       </c>
       <c r="CH10" s="34">
         <v>0.439</v>
       </c>
       <c r="CI10" s="54">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="34">
         <v>0.439</v>
       </c>
       <c r="CK10" s="34">
         <v>0.439</v>
       </c>
       <c r="CL10" s="34">
         <v>0.439</v>
       </c>
-      <c r="CM10" s="32"/>
+      <c r="CM10" s="34">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CN10" s="32"/>
       <c r="CO10" s="34"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
@@ -3476,51 +3483,53 @@
       </c>
       <c r="CE11" s="34">
         <v>9.3680000000000003</v>
       </c>
       <c r="CF11" s="34">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="34">
         <v>10.36</v>
       </c>
       <c r="CH11" s="34">
         <v>10.76</v>
       </c>
       <c r="CI11" s="54">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="34">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="34">
         <v>11.786</v>
       </c>
       <c r="CL11" s="34">
         <v>12.147</v>
       </c>
-      <c r="CM11" s="32"/>
+      <c r="CM11" s="34">
+        <v>10.448</v>
+      </c>
       <c r="CN11" s="32"/>
       <c r="CO11" s="34"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
@@ -3755,51 +3764,53 @@
       </c>
       <c r="CE12" s="34">
         <v>3.218</v>
       </c>
       <c r="CF12" s="34">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="34">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="34">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="54">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="34">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="34">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="34">
         <v>4.9989999999999997</v>
       </c>
-      <c r="CM12" s="32"/>
+      <c r="CM12" s="34">
+        <v>4.6429999999999998</v>
+      </c>
       <c r="CN12" s="32"/>
       <c r="CO12" s="34"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="48" t="s">
         <v>14</v>
@@ -4034,51 +4045,53 @@
       </c>
       <c r="CE13" s="34">
         <v>13.035</v>
       </c>
       <c r="CF13" s="34">
         <v>13.177</v>
       </c>
       <c r="CG13" s="34">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="34">
         <v>12.19</v>
       </c>
       <c r="CI13" s="54">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="34">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="34">
         <v>15.118</v>
       </c>
       <c r="CL13" s="34">
         <v>14.789</v>
       </c>
-      <c r="CM13" s="50"/>
+      <c r="CM13" s="34">
+        <v>15.468999999999999</v>
+      </c>
       <c r="CN13" s="32"/>
       <c r="CO13" s="34"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="34"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
@@ -4313,51 +4326,53 @@
       </c>
       <c r="CE14" s="34">
         <v>64.558000000000007</v>
       </c>
       <c r="CF14" s="34">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="34">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="34">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="54">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="34">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="34">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="34">
         <v>62.780999999999999</v>
       </c>
-      <c r="CM14" s="32"/>
+      <c r="CM14" s="34">
+        <v>60.835000000000001</v>
+      </c>
       <c r="CN14" s="32"/>
       <c r="CO14" s="34"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="34"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
@@ -4592,51 +4607,53 @@
       </c>
       <c r="CE15" s="34">
         <v>70.64</v>
       </c>
       <c r="CF15" s="34">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="34">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="34">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="54">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="34">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="34">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="34">
         <v>87.228999999999999</v>
       </c>
-      <c r="CM15" s="32"/>
+      <c r="CM15" s="34">
+        <v>68.796999999999997</v>
+      </c>
       <c r="CN15" s="32"/>
       <c r="CO15" s="34"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="34"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
@@ -4871,51 +4888,53 @@
       </c>
       <c r="CE16" s="34">
         <v>0.55600000000000005</v>
       </c>
       <c r="CF16" s="34">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="34">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="34">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="54">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="34">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="34">
         <v>0.72699999999999998</v>
       </c>
-      <c r="CM16" s="32"/>
+      <c r="CM16" s="34">
+        <v>0.749</v>
+      </c>
       <c r="CN16" s="32"/>
       <c r="CO16" s="34"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="34"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
@@ -5150,51 +5169,53 @@
       </c>
       <c r="CE17" s="29" t="s">
         <v>14</v>
       </c>
       <c r="CF17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CK17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CL17" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="CM17" s="53"/>
+      <c r="CM17" s="34">
+        <v>1.9E-2</v>
+      </c>
       <c r="CN17" s="53"/>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="55"/>
       <c r="CS17" s="55"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
@@ -5429,51 +5450,53 @@
       </c>
       <c r="CE18" s="34">
         <v>95.703999999999994</v>
       </c>
       <c r="CF18" s="34">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="34">
         <v>97.494</v>
       </c>
       <c r="CH18" s="34">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="54">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="34">
         <v>106.631</v>
       </c>
       <c r="CK18" s="34">
         <v>107.884</v>
       </c>
       <c r="CL18" s="34">
         <v>105.217</v>
       </c>
-      <c r="CM18" s="34"/>
+      <c r="CM18" s="34">
+        <v>100.30500000000001</v>
+      </c>
       <c r="CN18" s="32"/>
       <c r="CO18" s="32"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="34"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
@@ -5708,51 +5731,53 @@
       </c>
       <c r="CE19" s="34">
         <v>144.489</v>
       </c>
       <c r="CF19" s="34">
         <v>149.137</v>
       </c>
       <c r="CG19" s="34">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="34">
         <v>151.53</v>
       </c>
       <c r="CI19" s="54">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="34">
         <v>163.845</v>
       </c>
       <c r="CK19" s="34">
         <v>173.494</v>
       </c>
       <c r="CL19" s="34">
         <v>184.33</v>
       </c>
-      <c r="CM19" s="32"/>
+      <c r="CM19" s="34">
+        <v>196.68600000000001</v>
+      </c>
       <c r="CN19" s="32"/>
       <c r="CO19" s="34"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="34"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
@@ -5987,51 +6012,53 @@
       </c>
       <c r="CE20" s="34">
         <v>0.17199999999999999</v>
       </c>
       <c r="CF20" s="34">
         <v>0.161</v>
       </c>
       <c r="CG20" s="34">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="34">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="54">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="34">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="34">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="34">
         <v>0.20799999999999999</v>
       </c>
-      <c r="CM20" s="32"/>
+      <c r="CM20" s="34">
+        <v>0.01</v>
+      </c>
       <c r="CN20" s="32"/>
       <c r="CO20" s="34"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="34"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>14</v>
@@ -6266,51 +6293,53 @@
       </c>
       <c r="CE21" s="34">
         <v>0.28499999999999998</v>
       </c>
       <c r="CF21" s="34">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="34">
         <v>0.25</v>
       </c>
       <c r="CH21" s="34">
         <v>0.313</v>
       </c>
       <c r="CI21" s="54">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="34">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="34">
         <v>0.39700000000000002</v>
       </c>
-      <c r="CM21" s="32"/>
+      <c r="CM21" s="34">
+        <v>0.376</v>
+      </c>
       <c r="CN21" s="32"/>
       <c r="CO21" s="34"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="34"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
@@ -6545,51 +6574,53 @@
       </c>
       <c r="CE22" s="34">
         <v>20.779</v>
       </c>
       <c r="CF22" s="34">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="34">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="34">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="54">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="34">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="34">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="34">
         <v>26.751000000000001</v>
       </c>
-      <c r="CM22" s="29"/>
+      <c r="CM22" s="34">
+        <v>24.832000000000001</v>
+      </c>
       <c r="CN22" s="32"/>
       <c r="CO22" s="34"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="34"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>14</v>
@@ -6824,51 +6855,53 @@
       </c>
       <c r="CE23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CF23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="54">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CM23" s="32"/>
+      <c r="CM23" s="34">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CN23" s="32"/>
       <c r="CO23" s="34"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="34"/>
       <c r="CR23" s="34"/>
       <c r="CS23" s="34"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
@@ -7103,51 +7136,53 @@
       </c>
       <c r="CE24" s="34">
         <v>0.13800000000000001</v>
       </c>
       <c r="CF24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="54">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="34">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="34">
         <v>0.13</v>
       </c>
       <c r="CL24" s="34">
         <v>0.13</v>
       </c>
-      <c r="CM24" s="32"/>
+      <c r="CM24" s="34">
+        <v>0.13</v>
+      </c>
       <c r="CN24" s="32"/>
       <c r="CO24" s="34"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="34"/>
       <c r="CR24" s="34"/>
       <c r="CS24" s="34"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="42">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>8.3239999999999998</v>
@@ -7382,51 +7417,53 @@
       </c>
       <c r="CE25" s="34">
         <v>1.0900000000000001</v>
       </c>
       <c r="CF25" s="34">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="54">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="34">
         <v>1.091</v>
       </c>
       <c r="CK25" s="34">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="34">
         <v>1.2490000000000001</v>
       </c>
-      <c r="CM25" s="32"/>
+      <c r="CM25" s="34">
+        <v>1.27</v>
+      </c>
       <c r="CN25" s="32"/>
       <c r="CO25" s="34"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="34"/>
       <c r="CR25" s="34"/>
       <c r="CS25" s="34"/>
     </row>
     <row r="26" spans="1:97">
       <c r="I26" s="43"/>
     </row>
     <row r="27" spans="1:97">
       <c r="I27" s="43"/>
     </row>
     <row r="28" spans="1:97">
       <c r="I28" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>