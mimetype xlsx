--- v2 (2026-07-18)
+++ v3 (2026-08-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="7005" yWindow="2595" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="390" yWindow="705" windowWidth="15630" windowHeight="12540"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Республика Казахстан</t>
   </si>
@@ -557,72 +557,72 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="6"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 10" xfId="5"/>
     <cellStyle name="Обычный_tabsv10" xfId="3"/>
     <cellStyle name="Обычный_tabsv14" xfId="1"/>
     <cellStyle name="Обычный_tabsv16" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -902,52 +902,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM6" sqref="CM6:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="8" style="2" customWidth="1"/>
@@ -956,331 +956,331 @@
     <col min="25" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="2" customWidth="1"/>
     <col min="31" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="2" customWidth="1"/>
     <col min="37" max="37" width="9" style="2" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="2" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="B1" s="57"/>
-[...47 lines deleted...]
-      <c r="BV1" s="57" t="s">
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="BV1" s="61" t="s">
         <v>39</v>
       </c>
-      <c r="BW1" s="57"/>
-[...21 lines deleted...]
-      <c r="CS1" s="57"/>
+      <c r="BW1" s="61"/>
+      <c r="BX1" s="61"/>
+      <c r="BY1" s="61"/>
+      <c r="BZ1" s="61"/>
+      <c r="CA1" s="61"/>
+      <c r="CB1" s="61"/>
+      <c r="CC1" s="61"/>
+      <c r="CD1" s="61"/>
+      <c r="CE1" s="61"/>
+      <c r="CF1" s="61"/>
+      <c r="CG1" s="61"/>
+      <c r="CH1" s="61"/>
+      <c r="CI1" s="61"/>
+      <c r="CJ1" s="61"/>
+      <c r="CK1" s="61"/>
+      <c r="CL1" s="61"/>
+      <c r="CM1" s="61"/>
+      <c r="CN1" s="61"/>
+      <c r="CO1" s="61"/>
+      <c r="CP1" s="61"/>
+      <c r="CQ1" s="61"/>
+      <c r="CR1" s="61"/>
+      <c r="CS1" s="61"/>
       <c r="CT1" s="56"/>
       <c r="CU1" s="56"/>
       <c r="CV1" s="56"/>
       <c r="CW1" s="56"/>
       <c r="CX1" s="56"/>
       <c r="CY1" s="56"/>
       <c r="CZ1" s="56"/>
       <c r="DA1" s="56"/>
       <c r="DB1" s="56"/>
       <c r="DC1" s="56"/>
       <c r="DD1" s="56"/>
       <c r="DE1" s="56"/>
       <c r="DF1" s="56"/>
       <c r="DG1" s="56"/>
       <c r="DH1" s="56"/>
       <c r="DI1" s="56"/>
       <c r="DJ1" s="56"/>
       <c r="DK1" s="56"/>
       <c r="DL1" s="56"/>
       <c r="DM1" s="56"/>
       <c r="DN1" s="56"/>
       <c r="DO1" s="56"/>
       <c r="DP1" s="56"/>
       <c r="DQ1" s="56"/>
       <c r="DR1" s="56"/>
     </row>
     <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="51"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
-      <c r="J2" s="58" t="s">
+      <c r="J2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="K2" s="58"/>
-[...2 lines deleted...]
-      <c r="V2" s="58" t="s">
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="V2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="W2" s="58"/>
-[...2 lines deleted...]
-      <c r="AH2" s="58" t="s">
+      <c r="W2" s="57"/>
+      <c r="X2" s="57"/>
+      <c r="Y2" s="57"/>
+      <c r="AH2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="AI2" s="58"/>
-[...2 lines deleted...]
-      <c r="AT2" s="58" t="s">
+      <c r="AI2" s="57"/>
+      <c r="AJ2" s="57"/>
+      <c r="AK2" s="57"/>
+      <c r="AT2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="AU2" s="58"/>
-[...2 lines deleted...]
-      <c r="BF2" s="58" t="s">
+      <c r="AU2" s="57"/>
+      <c r="AV2" s="57"/>
+      <c r="AW2" s="57"/>
+      <c r="BF2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="BG2" s="58"/>
-[...2 lines deleted...]
-      <c r="BR2" s="58" t="s">
+      <c r="BG2" s="57"/>
+      <c r="BH2" s="57"/>
+      <c r="BI2" s="57"/>
+      <c r="BR2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="BS2" s="58"/>
-[...2 lines deleted...]
-      <c r="CD2" s="58" t="s">
+      <c r="BS2" s="57"/>
+      <c r="BT2" s="57"/>
+      <c r="BU2" s="57"/>
+      <c r="CD2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="CE2" s="58"/>
-[...2 lines deleted...]
-      <c r="CP2" s="58" t="s">
+      <c r="CE2" s="57"/>
+      <c r="CF2" s="57"/>
+      <c r="CG2" s="57"/>
+      <c r="CP2" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="CQ2" s="58"/>
-[...1 lines deleted...]
-      <c r="CS2" s="58"/>
+      <c r="CQ2" s="57"/>
+      <c r="CR2" s="57"/>
+      <c r="CS2" s="57"/>
     </row>
     <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="59" t="s">
+      <c r="A3" s="62" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="61" t="s">
+      <c r="B3" s="58" t="s">
         <v>37</v>
       </c>
-      <c r="C3" s="62"/>
-[...10 lines deleted...]
-      <c r="N3" s="61" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="58" t="s">
         <v>20</v>
       </c>
-      <c r="O3" s="62"/>
-[...10 lines deleted...]
-      <c r="Z3" s="61" t="s">
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="59"/>
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="64"/>
+      <c r="Z3" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="62"/>
-[...10 lines deleted...]
-      <c r="AL3" s="61" t="s">
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="59"/>
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="64"/>
+      <c r="AL3" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="AM3" s="62"/>
-[...10 lines deleted...]
-      <c r="AX3" s="61" t="s">
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="59"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="60"/>
+      <c r="AX3" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="AY3" s="62"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="61" t="s">
+      <c r="AY3" s="59"/>
+      <c r="AZ3" s="59"/>
+      <c r="BA3" s="59"/>
+      <c r="BB3" s="59"/>
+      <c r="BC3" s="59"/>
+      <c r="BD3" s="59"/>
+      <c r="BE3" s="59"/>
+      <c r="BF3" s="59"/>
+      <c r="BG3" s="59"/>
+      <c r="BH3" s="59"/>
+      <c r="BI3" s="60"/>
+      <c r="BJ3" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="BK3" s="62"/>
-[...10 lines deleted...]
-      <c r="BV3" s="61" t="s">
+      <c r="BK3" s="59"/>
+      <c r="BL3" s="59"/>
+      <c r="BM3" s="59"/>
+      <c r="BN3" s="59"/>
+      <c r="BO3" s="59"/>
+      <c r="BP3" s="59"/>
+      <c r="BQ3" s="59"/>
+      <c r="BR3" s="59"/>
+      <c r="BS3" s="59"/>
+      <c r="BT3" s="59"/>
+      <c r="BU3" s="60"/>
+      <c r="BV3" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="BW3" s="62"/>
-[...10 lines deleted...]
-      <c r="CH3" s="61" t="s">
+      <c r="BW3" s="59"/>
+      <c r="BX3" s="59"/>
+      <c r="BY3" s="59"/>
+      <c r="BZ3" s="59"/>
+      <c r="CA3" s="59"/>
+      <c r="CB3" s="59"/>
+      <c r="CC3" s="59"/>
+      <c r="CD3" s="59"/>
+      <c r="CE3" s="59"/>
+      <c r="CF3" s="59"/>
+      <c r="CG3" s="60"/>
+      <c r="CH3" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="62"/>
-[...9 lines deleted...]
-      <c r="CS3" s="64"/>
+      <c r="CI3" s="59"/>
+      <c r="CJ3" s="59"/>
+      <c r="CK3" s="59"/>
+      <c r="CL3" s="59"/>
+      <c r="CM3" s="59"/>
+      <c r="CN3" s="59"/>
+      <c r="CO3" s="59"/>
+      <c r="CP3" s="59"/>
+      <c r="CQ3" s="59"/>
+      <c r="CR3" s="59"/>
+      <c r="CS3" s="60"/>
     </row>
     <row r="4" spans="1:122" ht="13.5" thickBot="1">
-      <c r="A4" s="60"/>
+      <c r="A4" s="63"/>
       <c r="B4" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="46" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="47" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="46" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="46" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="46" t="s">
@@ -1800,51 +1800,53 @@
       </c>
       <c r="CF5" s="52">
         <v>491.709</v>
       </c>
       <c r="CG5" s="52">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="52">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="52">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="52">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="52">
         <v>564.673</v>
       </c>
       <c r="CL5" s="52">
         <v>586.12</v>
       </c>
       <c r="CM5" s="52">
         <v>561.79700000000003</v>
       </c>
-      <c r="CN5" s="14"/>
+      <c r="CN5" s="14">
+        <v>528.04399999999998</v>
+      </c>
       <c r="CO5" s="52"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="52"/>
       <c r="CR5" s="52"/>
       <c r="CS5" s="52"/>
     </row>
     <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>14</v>
       </c>
@@ -2081,51 +2083,53 @@
       </c>
       <c r="CF6" s="34">
         <v>3.573</v>
       </c>
       <c r="CG6" s="34">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="34">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="54">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="34">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="34">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>4.3719999999999999</v>
       </c>
       <c r="CM6" s="34">
         <v>5.3479999999999999</v>
       </c>
-      <c r="CN6" s="45"/>
+      <c r="CN6" s="45">
+        <v>5.1890000000000001</v>
+      </c>
       <c r="CO6" s="34"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
     <row r="7" spans="1:122" s="35" customFormat="1">
       <c r="A7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
@@ -2362,51 +2366,53 @@
       </c>
       <c r="CF7" s="34">
         <v>31.99</v>
       </c>
       <c r="CG7" s="34">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="34">
         <v>43.38</v>
       </c>
       <c r="CI7" s="54">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="34">
         <v>48.936</v>
       </c>
       <c r="CK7" s="34">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="34">
         <v>56.646000000000001</v>
       </c>
       <c r="CM7" s="34">
         <v>54.210999999999999</v>
       </c>
-      <c r="CN7" s="32"/>
+      <c r="CN7" s="32">
+        <v>39.122</v>
+      </c>
       <c r="CO7" s="34"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
     <row r="8" spans="1:122" s="35" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
@@ -2643,51 +2649,53 @@
       </c>
       <c r="CF8" s="34">
         <v>1.405</v>
       </c>
       <c r="CG8" s="34">
         <v>2.556</v>
       </c>
       <c r="CH8" s="34">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="54">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="34">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="34">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="34">
         <v>2.1560000000000001</v>
       </c>
       <c r="CM8" s="34">
         <v>3.0209999999999999</v>
       </c>
-      <c r="CN8" s="32"/>
+      <c r="CN8" s="32">
+        <v>2.6760000000000002</v>
+      </c>
       <c r="CO8" s="34"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
     <row r="9" spans="1:122" s="35" customFormat="1">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
@@ -2924,51 +2932,53 @@
       </c>
       <c r="CF9" s="34">
         <v>20.907</v>
       </c>
       <c r="CG9" s="34">
         <v>21.317</v>
       </c>
       <c r="CH9" s="34">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="54">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="34">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="34">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="34">
         <v>21.548999999999999</v>
       </c>
       <c r="CM9" s="34">
         <v>14.164999999999999</v>
       </c>
-      <c r="CN9" s="32"/>
+      <c r="CN9" s="32">
+        <v>13.521000000000001</v>
+      </c>
       <c r="CO9" s="34"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
     <row r="10" spans="1:122" s="35" customFormat="1">
       <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
@@ -3205,51 +3215,53 @@
       </c>
       <c r="CF10" s="34">
         <v>0.29899999999999999</v>
       </c>
       <c r="CG10" s="34">
         <v>0.439</v>
       </c>
       <c r="CH10" s="34">
         <v>0.439</v>
       </c>
       <c r="CI10" s="54">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="34">
         <v>0.439</v>
       </c>
       <c r="CK10" s="34">
         <v>0.439</v>
       </c>
       <c r="CL10" s="34">
         <v>0.439</v>
       </c>
       <c r="CM10" s="34">
         <v>0.47899999999999998</v>
       </c>
-      <c r="CN10" s="32"/>
+      <c r="CN10" s="32">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CO10" s="34"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
     <row r="11" spans="1:122" s="35" customFormat="1">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
@@ -3486,51 +3498,53 @@
       </c>
       <c r="CF11" s="34">
         <v>9.3339999999999996</v>
       </c>
       <c r="CG11" s="34">
         <v>10.36</v>
       </c>
       <c r="CH11" s="34">
         <v>10.76</v>
       </c>
       <c r="CI11" s="54">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="34">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="34">
         <v>11.786</v>
       </c>
       <c r="CL11" s="34">
         <v>12.147</v>
       </c>
       <c r="CM11" s="34">
         <v>10.448</v>
       </c>
-      <c r="CN11" s="32"/>
+      <c r="CN11" s="32">
+        <v>9.8520000000000003</v>
+      </c>
       <c r="CO11" s="34"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
     <row r="12" spans="1:122" s="35" customFormat="1">
       <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
@@ -3767,51 +3781,53 @@
       </c>
       <c r="CF12" s="34">
         <v>2.8210000000000002</v>
       </c>
       <c r="CG12" s="34">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="34">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="54">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="34">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="34">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="34">
         <v>4.9989999999999997</v>
       </c>
       <c r="CM12" s="34">
         <v>4.6429999999999998</v>
       </c>
-      <c r="CN12" s="32"/>
+      <c r="CN12" s="32">
+        <v>4.6029999999999998</v>
+      </c>
       <c r="CO12" s="34"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
     <row r="13" spans="1:122" s="35" customFormat="1">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="48" t="s">
         <v>14</v>
       </c>
@@ -4048,51 +4064,53 @@
       </c>
       <c r="CF13" s="34">
         <v>13.177</v>
       </c>
       <c r="CG13" s="34">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="34">
         <v>12.19</v>
       </c>
       <c r="CI13" s="54">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="34">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="34">
         <v>15.118</v>
       </c>
       <c r="CL13" s="34">
         <v>14.789</v>
       </c>
       <c r="CM13" s="34">
         <v>15.468999999999999</v>
       </c>
-      <c r="CN13" s="32"/>
+      <c r="CN13" s="32">
+        <v>16.416</v>
+      </c>
       <c r="CO13" s="34"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="34"/>
     </row>
     <row r="14" spans="1:122" s="35" customFormat="1">
       <c r="A14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
@@ -4329,51 +4347,53 @@
       </c>
       <c r="CF14" s="34">
         <v>71.429000000000002</v>
       </c>
       <c r="CG14" s="34">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="34">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="54">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="34">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="34">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="34">
         <v>62.780999999999999</v>
       </c>
       <c r="CM14" s="34">
         <v>60.835000000000001</v>
       </c>
-      <c r="CN14" s="32"/>
+      <c r="CN14" s="32">
+        <v>62.94</v>
+      </c>
       <c r="CO14" s="34"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="34"/>
     </row>
     <row r="15" spans="1:122" s="35" customFormat="1">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
@@ -4610,51 +4630,53 @@
       </c>
       <c r="CF15" s="34">
         <v>68.507000000000005</v>
       </c>
       <c r="CG15" s="34">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="34">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="54">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="34">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="34">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="34">
         <v>87.228999999999999</v>
       </c>
       <c r="CM15" s="34">
         <v>68.796999999999997</v>
       </c>
-      <c r="CN15" s="32"/>
+      <c r="CN15" s="32">
+        <v>71.331000000000003</v>
+      </c>
       <c r="CO15" s="34"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="34"/>
     </row>
     <row r="16" spans="1:122" s="35" customFormat="1">
       <c r="A16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
@@ -4891,51 +4913,53 @@
       </c>
       <c r="CF16" s="34">
         <v>0.70199999999999996</v>
       </c>
       <c r="CG16" s="34">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="34">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="54">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="34">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="34">
         <v>0.72699999999999998</v>
       </c>
       <c r="CM16" s="34">
         <v>0.749</v>
       </c>
-      <c r="CN16" s="32"/>
+      <c r="CN16" s="32">
+        <v>0.71799999999999997</v>
+      </c>
       <c r="CO16" s="34"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="34"/>
     </row>
     <row r="17" spans="1:97" s="35" customFormat="1">
       <c r="A17" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
@@ -5172,51 +5196,53 @@
       </c>
       <c r="CF17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CG17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CK17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CL17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="CM17" s="34">
         <v>1.9E-2</v>
       </c>
-      <c r="CN17" s="53"/>
+      <c r="CN17" s="32">
+        <v>1.9E-2</v>
+      </c>
       <c r="CO17" s="53"/>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="55"/>
       <c r="CS17" s="55"/>
     </row>
     <row r="18" spans="1:97" s="35" customFormat="1">
       <c r="A18" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
@@ -5453,51 +5479,53 @@
       </c>
       <c r="CF18" s="34">
         <v>96.045000000000002</v>
       </c>
       <c r="CG18" s="34">
         <v>97.494</v>
       </c>
       <c r="CH18" s="34">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="54">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="34">
         <v>106.631</v>
       </c>
       <c r="CK18" s="34">
         <v>107.884</v>
       </c>
       <c r="CL18" s="34">
         <v>105.217</v>
       </c>
       <c r="CM18" s="34">
         <v>100.30500000000001</v>
       </c>
-      <c r="CN18" s="32"/>
+      <c r="CN18" s="32">
+        <v>103.40600000000001</v>
+      </c>
       <c r="CO18" s="32"/>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="34"/>
     </row>
     <row r="19" spans="1:97" s="35" customFormat="1">
       <c r="A19" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
@@ -5734,51 +5762,53 @@
       </c>
       <c r="CF19" s="34">
         <v>149.137</v>
       </c>
       <c r="CG19" s="34">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="34">
         <v>151.53</v>
       </c>
       <c r="CI19" s="54">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="34">
         <v>163.845</v>
       </c>
       <c r="CK19" s="34">
         <v>173.494</v>
       </c>
       <c r="CL19" s="34">
         <v>184.33</v>
       </c>
       <c r="CM19" s="34">
         <v>196.68600000000001</v>
       </c>
-      <c r="CN19" s="32"/>
+      <c r="CN19" s="32">
+        <v>171.517</v>
+      </c>
       <c r="CO19" s="34"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="34"/>
     </row>
     <row r="20" spans="1:97" s="35" customFormat="1">
       <c r="A20" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
@@ -6015,51 +6045,53 @@
       </c>
       <c r="CF20" s="34">
         <v>0.161</v>
       </c>
       <c r="CG20" s="34">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="34">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="54">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="34">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="34">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="34">
         <v>0.20799999999999999</v>
       </c>
       <c r="CM20" s="34">
         <v>0.01</v>
       </c>
-      <c r="CN20" s="32"/>
+      <c r="CN20" s="32">
+        <v>2.5000000000000001E-2</v>
+      </c>
       <c r="CO20" s="34"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="34"/>
     </row>
     <row r="21" spans="1:97" s="35" customFormat="1">
       <c r="A21" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>14</v>
       </c>
@@ -6296,51 +6328,53 @@
       </c>
       <c r="CF21" s="34">
         <v>0.28499999999999998</v>
       </c>
       <c r="CG21" s="34">
         <v>0.25</v>
       </c>
       <c r="CH21" s="34">
         <v>0.313</v>
       </c>
       <c r="CI21" s="54">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="34">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="34">
         <v>0.39700000000000002</v>
       </c>
       <c r="CM21" s="34">
         <v>0.376</v>
       </c>
-      <c r="CN21" s="32"/>
+      <c r="CN21" s="32">
+        <v>0.45100000000000001</v>
+      </c>
       <c r="CO21" s="34"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="34"/>
     </row>
     <row r="22" spans="1:97" s="35" customFormat="1">
       <c r="A22" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
@@ -6577,51 +6611,53 @@
       </c>
       <c r="CF22" s="34">
         <v>20.687999999999999</v>
       </c>
       <c r="CG22" s="34">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="34">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="54">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="34">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="34">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="34">
         <v>26.751000000000001</v>
       </c>
       <c r="CM22" s="34">
         <v>24.832000000000001</v>
       </c>
-      <c r="CN22" s="32"/>
+      <c r="CN22" s="32">
+        <v>24.382000000000001</v>
+      </c>
       <c r="CO22" s="34"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="34"/>
     </row>
     <row r="23" spans="1:97" s="35" customFormat="1">
       <c r="A23" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>14</v>
       </c>
@@ -6858,51 +6894,53 @@
       </c>
       <c r="CF23" s="34">
         <v>7.0000000000000001E-3</v>
       </c>
       <c r="CG23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="54">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CM23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CN23" s="32"/>
+      <c r="CN23" s="32">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CO23" s="34"/>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="34"/>
       <c r="CR23" s="34"/>
       <c r="CS23" s="34"/>
     </row>
     <row r="24" spans="1:97" s="35" customFormat="1">
       <c r="A24" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
@@ -7139,51 +7177,53 @@
       </c>
       <c r="CF24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CG24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="54">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="34">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="34">
         <v>0.13</v>
       </c>
       <c r="CL24" s="34">
         <v>0.13</v>
       </c>
       <c r="CM24" s="34">
         <v>0.13</v>
       </c>
-      <c r="CN24" s="32"/>
+      <c r="CN24" s="32">
+        <v>0.13</v>
+      </c>
       <c r="CO24" s="34"/>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="34"/>
       <c r="CR24" s="34"/>
       <c r="CS24" s="34"/>
     </row>
     <row r="25" spans="1:97" s="35" customFormat="1">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="42">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>8.3239999999999998</v>
       </c>
@@ -7420,87 +7460,89 @@
       </c>
       <c r="CF25" s="34">
         <v>1.0860000000000001</v>
       </c>
       <c r="CG25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="54">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="34">
         <v>1.091</v>
       </c>
       <c r="CK25" s="34">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="34">
         <v>1.2490000000000001</v>
       </c>
       <c r="CM25" s="34">
         <v>1.27</v>
       </c>
-      <c r="CN25" s="32"/>
+      <c r="CN25" s="32">
+        <v>1.2629999999999999</v>
+      </c>
       <c r="CO25" s="34"/>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="34"/>
       <c r="CR25" s="34"/>
       <c r="CS25" s="34"/>
     </row>
     <row r="26" spans="1:97">
       <c r="I26" s="43"/>
     </row>
     <row r="27" spans="1:97">
       <c r="I27" s="43"/>
     </row>
     <row r="28" spans="1:97">
       <c r="I28" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="A1:AW1"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
-    <mergeCell ref="A1:AW1"/>
-[...3 lines deleted...]
-    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>