--- v3 (2026-08-27)
+++ v4 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="705" windowWidth="15630" windowHeight="12540"/>
+    <workbookView xWindow="-165" yWindow="1605" windowWidth="15630" windowHeight="9015"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="45">
   <si>
     <t>Республика Казахстан</t>
   </si>
@@ -168,51 +168,51 @@
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -902,104 +902,104 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN4" sqref="CN4"/>
+      <pane xSplit="1" topLeftCell="BU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="9" style="2" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7.5703125" style="2" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="2" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.7109375" style="2" customWidth="1"/>
     <col min="22" max="22" width="8" style="2" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="7.85546875" style="2" customWidth="1"/>
     <col min="25" max="25" width="8.7109375" style="2" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="8.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="2" customWidth="1"/>
     <col min="29" max="29" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="8" style="2" customWidth="1"/>
     <col min="31" max="31" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.85546875" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.28515625" style="2" customWidth="1"/>
     <col min="34" max="34" width="8.42578125" style="2" customWidth="1"/>
     <col min="35" max="35" width="8.85546875" style="2" customWidth="1"/>
     <col min="36" max="36" width="8.28515625" style="2" customWidth="1"/>
     <col min="37" max="37" width="9" style="2" customWidth="1"/>
     <col min="38" max="38" width="7.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="8.85546875" style="2" customWidth="1"/>
     <col min="40" max="40" width="8" style="2" customWidth="1"/>
     <col min="41" max="41" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7.5703125" style="2" customWidth="1"/>
     <col min="43" max="43" width="8.140625" style="2" customWidth="1"/>
     <col min="44" max="44" width="8" style="2" customWidth="1"/>
     <col min="45" max="45" width="7.5703125" style="2" customWidth="1"/>
     <col min="46" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" s="1" customFormat="1" ht="38.25" customHeight="1">
+    <row r="1" spans="1:122" s="1" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="61" t="s">
         <v>39</v>
       </c>
       <c r="B1" s="61"/>
       <c r="C1" s="61"/>
       <c r="D1" s="61"/>
       <c r="E1" s="61"/>
       <c r="F1" s="61"/>
       <c r="G1" s="61"/>
       <c r="H1" s="61"/>
       <c r="I1" s="61"/>
       <c r="J1" s="61"/>
       <c r="K1" s="61"/>
       <c r="L1" s="61"/>
       <c r="M1" s="61"/>
       <c r="N1" s="61"/>
       <c r="O1" s="61"/>
       <c r="P1" s="61"/>
       <c r="Q1" s="61"/>
       <c r="R1" s="61"/>
       <c r="S1" s="61"/>
       <c r="T1" s="61"/>
       <c r="U1" s="61"/>
       <c r="V1" s="61"/>
       <c r="W1" s="61"/>
@@ -1059,51 +1059,51 @@
       <c r="CU1" s="56"/>
       <c r="CV1" s="56"/>
       <c r="CW1" s="56"/>
       <c r="CX1" s="56"/>
       <c r="CY1" s="56"/>
       <c r="CZ1" s="56"/>
       <c r="DA1" s="56"/>
       <c r="DB1" s="56"/>
       <c r="DC1" s="56"/>
       <c r="DD1" s="56"/>
       <c r="DE1" s="56"/>
       <c r="DF1" s="56"/>
       <c r="DG1" s="56"/>
       <c r="DH1" s="56"/>
       <c r="DI1" s="56"/>
       <c r="DJ1" s="56"/>
       <c r="DK1" s="56"/>
       <c r="DL1" s="56"/>
       <c r="DM1" s="56"/>
       <c r="DN1" s="56"/>
       <c r="DO1" s="56"/>
       <c r="DP1" s="56"/>
       <c r="DQ1" s="56"/>
       <c r="DR1" s="56"/>
     </row>
-    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:122" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="51"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
       <c r="M2" s="57"/>
       <c r="V2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="AH2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="AI2" s="57"/>
@@ -1118,51 +1118,51 @@
       <c r="BF2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="BG2" s="57"/>
       <c r="BH2" s="57"/>
       <c r="BI2" s="57"/>
       <c r="BR2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="BS2" s="57"/>
       <c r="BT2" s="57"/>
       <c r="BU2" s="57"/>
       <c r="CD2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="CE2" s="57"/>
       <c r="CF2" s="57"/>
       <c r="CG2" s="57"/>
       <c r="CP2" s="57" t="s">
         <v>35</v>
       </c>
       <c r="CQ2" s="57"/>
       <c r="CR2" s="57"/>
       <c r="CS2" s="57"/>
     </row>
-    <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:122" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="62" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="58" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="59"/>
       <c r="F3" s="59"/>
       <c r="G3" s="59"/>
       <c r="H3" s="59"/>
       <c r="I3" s="59"/>
       <c r="J3" s="59"/>
       <c r="K3" s="59"/>
       <c r="L3" s="59"/>
       <c r="M3" s="64"/>
       <c r="N3" s="58" t="s">
         <v>20</v>
       </c>
       <c r="O3" s="59"/>
       <c r="P3" s="59"/>
       <c r="Q3" s="59"/>
       <c r="R3" s="59"/>
       <c r="S3" s="59"/>
@@ -1235,51 +1235,51 @@
       <c r="BX3" s="59"/>
       <c r="BY3" s="59"/>
       <c r="BZ3" s="59"/>
       <c r="CA3" s="59"/>
       <c r="CB3" s="59"/>
       <c r="CC3" s="59"/>
       <c r="CD3" s="59"/>
       <c r="CE3" s="59"/>
       <c r="CF3" s="59"/>
       <c r="CG3" s="60"/>
       <c r="CH3" s="58" t="s">
         <v>44</v>
       </c>
       <c r="CI3" s="59"/>
       <c r="CJ3" s="59"/>
       <c r="CK3" s="59"/>
       <c r="CL3" s="59"/>
       <c r="CM3" s="59"/>
       <c r="CN3" s="59"/>
       <c r="CO3" s="59"/>
       <c r="CP3" s="59"/>
       <c r="CQ3" s="59"/>
       <c r="CR3" s="59"/>
       <c r="CS3" s="60"/>
     </row>
-    <row r="4" spans="1:122" ht="13.5" thickBot="1">
+    <row r="4" spans="1:122" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="63"/>
       <c r="B4" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="46" t="s">
         <v>23</v>
       </c>
       <c r="D4" s="46" t="s">
         <v>24</v>
       </c>
       <c r="E4" s="47" t="s">
         <v>25</v>
       </c>
       <c r="F4" s="46" t="s">
         <v>26</v>
       </c>
       <c r="G4" s="46" t="s">
         <v>27</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="46" t="s">
         <v>29</v>
       </c>
@@ -1526,51 +1526,51 @@
       <c r="CL4" s="46" t="s">
         <v>26</v>
       </c>
       <c r="CM4" s="46" t="s">
         <v>27</v>
       </c>
       <c r="CN4" s="46" t="s">
         <v>28</v>
       </c>
       <c r="CO4" s="46" t="s">
         <v>29</v>
       </c>
       <c r="CP4" s="46" t="s">
         <v>30</v>
       </c>
       <c r="CQ4" s="46" t="s">
         <v>31</v>
       </c>
       <c r="CR4" s="46" t="s">
         <v>32</v>
       </c>
       <c r="CS4" s="46" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4">
         <v>823.93299999999999</v>
       </c>
       <c r="C5" s="5">
         <v>827.31500000000005</v>
       </c>
       <c r="D5" s="6">
         <v>879.60500000000002</v>
       </c>
       <c r="E5" s="5">
         <v>918.84299999999996</v>
       </c>
       <c r="F5" s="5">
         <v>958.02599999999995</v>
       </c>
       <c r="G5" s="7">
         <v>963.02499999999998</v>
       </c>
       <c r="H5" s="8">
         <v>963.255</v>
       </c>
       <c r="I5" s="5">
@@ -1803,57 +1803,59 @@
       </c>
       <c r="CG5" s="52">
         <v>474.72199999999998</v>
       </c>
       <c r="CH5" s="52">
         <v>507.21699999999998</v>
       </c>
       <c r="CI5" s="52">
         <v>521.91099999999994</v>
       </c>
       <c r="CJ5" s="52">
         <v>544.66200000000003</v>
       </c>
       <c r="CK5" s="52">
         <v>564.673</v>
       </c>
       <c r="CL5" s="52">
         <v>586.12</v>
       </c>
       <c r="CM5" s="52">
         <v>561.79700000000003</v>
       </c>
       <c r="CN5" s="14">
         <v>528.04399999999998</v>
       </c>
-      <c r="CO5" s="52"/>
+      <c r="CO5" s="52">
+        <v>527.69899999999996</v>
+      </c>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="52"/>
       <c r="CR5" s="52"/>
       <c r="CS5" s="52"/>
     </row>
-    <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1">
+    <row r="6" spans="1:122" s="20" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H6" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I6" s="48" t="s">
@@ -2086,57 +2088,59 @@
       </c>
       <c r="CG6" s="34">
         <v>3.9630000000000001</v>
       </c>
       <c r="CH6" s="34">
         <v>4.6159999999999997</v>
       </c>
       <c r="CI6" s="54">
         <v>4.5090000000000003</v>
       </c>
       <c r="CJ6" s="34">
         <v>4.4059999999999997</v>
       </c>
       <c r="CK6" s="34">
         <v>4.5359999999999996</v>
       </c>
       <c r="CL6" s="34">
         <v>4.3719999999999999</v>
       </c>
       <c r="CM6" s="34">
         <v>5.3479999999999999</v>
       </c>
       <c r="CN6" s="45">
         <v>5.1890000000000001</v>
       </c>
-      <c r="CO6" s="34"/>
+      <c r="CO6" s="34">
+        <v>5.1289999999999996</v>
+      </c>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="34"/>
       <c r="CR6" s="34"/>
       <c r="CS6" s="34"/>
     </row>
-    <row r="7" spans="1:122" s="35" customFormat="1">
+    <row r="7" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="22">
         <v>109.794</v>
       </c>
       <c r="C7" s="23">
         <v>116.45699999999999</v>
       </c>
       <c r="D7" s="24">
         <v>129.636</v>
       </c>
       <c r="E7" s="23">
         <v>139.88</v>
       </c>
       <c r="F7" s="23">
         <v>150.351</v>
       </c>
       <c r="G7" s="25">
         <v>141.339</v>
       </c>
       <c r="H7" s="26">
         <v>111.011</v>
       </c>
       <c r="I7" s="23">
@@ -2369,57 +2373,59 @@
       </c>
       <c r="CG7" s="34">
         <v>32.012999999999998</v>
       </c>
       <c r="CH7" s="34">
         <v>43.38</v>
       </c>
       <c r="CI7" s="54">
         <v>46.651000000000003</v>
       </c>
       <c r="CJ7" s="34">
         <v>48.936</v>
       </c>
       <c r="CK7" s="34">
         <v>51.719000000000001</v>
       </c>
       <c r="CL7" s="34">
         <v>56.646000000000001</v>
       </c>
       <c r="CM7" s="34">
         <v>54.210999999999999</v>
       </c>
       <c r="CN7" s="32">
         <v>39.122</v>
       </c>
-      <c r="CO7" s="34"/>
+      <c r="CO7" s="34">
+        <v>36.134</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="34"/>
       <c r="CR7" s="34"/>
       <c r="CS7" s="34"/>
     </row>
-    <row r="8" spans="1:122" s="35" customFormat="1">
+    <row r="8" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="22">
         <v>58.402999999999999</v>
       </c>
       <c r="C8" s="23">
         <v>59.947000000000003</v>
       </c>
       <c r="D8" s="24">
         <v>58.381999999999998</v>
       </c>
       <c r="E8" s="23">
         <v>57.853000000000002</v>
       </c>
       <c r="F8" s="23">
         <v>58.612000000000002</v>
       </c>
       <c r="G8" s="25">
         <v>59.523000000000003</v>
       </c>
       <c r="H8" s="26">
         <v>59.921999999999997</v>
       </c>
       <c r="I8" s="23">
@@ -2652,57 +2658,59 @@
       </c>
       <c r="CG8" s="34">
         <v>2.556</v>
       </c>
       <c r="CH8" s="34">
         <v>2.6920000000000002</v>
       </c>
       <c r="CI8" s="54">
         <v>3.26</v>
       </c>
       <c r="CJ8" s="34">
         <v>2.6379999999999999</v>
       </c>
       <c r="CK8" s="34">
         <v>1.9410000000000001</v>
       </c>
       <c r="CL8" s="34">
         <v>2.1560000000000001</v>
       </c>
       <c r="CM8" s="34">
         <v>3.0209999999999999</v>
       </c>
       <c r="CN8" s="32">
         <v>2.6760000000000002</v>
       </c>
-      <c r="CO8" s="34"/>
+      <c r="CO8" s="34">
+        <v>2.6160000000000001</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="34"/>
       <c r="CR8" s="34"/>
       <c r="CS8" s="34"/>
     </row>
-    <row r="9" spans="1:122" s="35" customFormat="1">
+    <row r="9" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="22">
         <v>57.43</v>
       </c>
       <c r="C9" s="23">
         <v>57.715000000000003</v>
       </c>
       <c r="D9" s="24">
         <v>64.92</v>
       </c>
       <c r="E9" s="23">
         <v>66.385000000000005</v>
       </c>
       <c r="F9" s="23">
         <v>67.918999999999997</v>
       </c>
       <c r="G9" s="25">
         <v>66.382000000000005</v>
       </c>
       <c r="H9" s="26">
         <v>67.027000000000001</v>
       </c>
       <c r="I9" s="23">
@@ -2935,57 +2943,59 @@
       </c>
       <c r="CG9" s="34">
         <v>21.317</v>
       </c>
       <c r="CH9" s="34">
         <v>20.966000000000001</v>
       </c>
       <c r="CI9" s="54">
         <v>19.381</v>
       </c>
       <c r="CJ9" s="34">
         <v>21.100999999999999</v>
       </c>
       <c r="CK9" s="34">
         <v>21.408999999999999</v>
       </c>
       <c r="CL9" s="34">
         <v>21.548999999999999</v>
       </c>
       <c r="CM9" s="34">
         <v>14.164999999999999</v>
       </c>
       <c r="CN9" s="32">
         <v>13.521000000000001</v>
       </c>
-      <c r="CO9" s="34"/>
+      <c r="CO9" s="34">
+        <v>12.957000000000001</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="34"/>
       <c r="CR9" s="34"/>
       <c r="CS9" s="34"/>
     </row>
-    <row r="10" spans="1:122" s="35" customFormat="1">
+    <row r="10" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="22">
         <v>0.45800000000000002</v>
       </c>
       <c r="C10" s="23">
         <v>0.45800000000000002</v>
       </c>
       <c r="D10" s="24">
         <v>0.46100000000000002</v>
       </c>
       <c r="E10" s="23">
         <v>0.46</v>
       </c>
       <c r="F10" s="23">
         <v>0.57599999999999996</v>
       </c>
       <c r="G10" s="25">
         <v>0.57599999999999996</v>
       </c>
       <c r="H10" s="26">
         <v>0.57599999999999996</v>
       </c>
       <c r="I10" s="23">
@@ -3218,57 +3228,59 @@
       </c>
       <c r="CG10" s="34">
         <v>0.439</v>
       </c>
       <c r="CH10" s="34">
         <v>0.439</v>
       </c>
       <c r="CI10" s="54">
         <v>0.439</v>
       </c>
       <c r="CJ10" s="34">
         <v>0.439</v>
       </c>
       <c r="CK10" s="34">
         <v>0.439</v>
       </c>
       <c r="CL10" s="34">
         <v>0.439</v>
       </c>
       <c r="CM10" s="34">
         <v>0.47899999999999998</v>
       </c>
       <c r="CN10" s="32">
         <v>0.47899999999999998</v>
       </c>
-      <c r="CO10" s="34"/>
+      <c r="CO10" s="34">
+        <v>0.47899999999999998</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="34"/>
       <c r="CR10" s="34"/>
       <c r="CS10" s="34"/>
     </row>
-    <row r="11" spans="1:122" s="35" customFormat="1">
+    <row r="11" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="22">
         <v>21.568000000000001</v>
       </c>
       <c r="C11" s="23">
         <v>21.718</v>
       </c>
       <c r="D11" s="24">
         <v>23.390999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>25.262</v>
       </c>
       <c r="F11" s="23">
         <v>26.225999999999999</v>
       </c>
       <c r="G11" s="25">
         <v>22.041</v>
       </c>
       <c r="H11" s="26">
         <v>21.603000000000002</v>
       </c>
       <c r="I11" s="23">
@@ -3501,57 +3513,59 @@
       </c>
       <c r="CG11" s="34">
         <v>10.36</v>
       </c>
       <c r="CH11" s="34">
         <v>10.76</v>
       </c>
       <c r="CI11" s="54">
         <v>10.388</v>
       </c>
       <c r="CJ11" s="34">
         <v>11.611000000000001</v>
       </c>
       <c r="CK11" s="34">
         <v>11.786</v>
       </c>
       <c r="CL11" s="34">
         <v>12.147</v>
       </c>
       <c r="CM11" s="34">
         <v>10.448</v>
       </c>
       <c r="CN11" s="32">
         <v>9.8520000000000003</v>
       </c>
-      <c r="CO11" s="34"/>
+      <c r="CO11" s="34">
+        <v>9.5860000000000003</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="34"/>
       <c r="CR11" s="34"/>
       <c r="CS11" s="34"/>
     </row>
-    <row r="12" spans="1:122" s="35" customFormat="1">
+    <row r="12" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="22">
         <v>16.312000000000001</v>
       </c>
       <c r="C12" s="23">
         <v>17.565000000000001</v>
       </c>
       <c r="D12" s="24">
         <v>20.146999999999998</v>
       </c>
       <c r="E12" s="23">
         <v>21.989000000000001</v>
       </c>
       <c r="F12" s="23">
         <v>22.567</v>
       </c>
       <c r="G12" s="25">
         <v>22.817</v>
       </c>
       <c r="H12" s="26">
         <v>21.972000000000001</v>
       </c>
       <c r="I12" s="23">
@@ -3784,57 +3798,59 @@
       </c>
       <c r="CG12" s="34">
         <v>4.1500000000000004</v>
       </c>
       <c r="CH12" s="34">
         <v>4.2350000000000003</v>
       </c>
       <c r="CI12" s="54">
         <v>4.1029999999999998</v>
       </c>
       <c r="CJ12" s="34">
         <v>4.5380000000000003</v>
       </c>
       <c r="CK12" s="34">
         <v>4.8449999999999998</v>
       </c>
       <c r="CL12" s="34">
         <v>4.9989999999999997</v>
       </c>
       <c r="CM12" s="34">
         <v>4.6429999999999998</v>
       </c>
       <c r="CN12" s="32">
         <v>4.6029999999999998</v>
       </c>
-      <c r="CO12" s="34"/>
+      <c r="CO12" s="34">
+        <v>4.5010000000000003</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="34"/>
       <c r="CR12" s="34"/>
       <c r="CS12" s="34"/>
     </row>
-    <row r="13" spans="1:122" s="35" customFormat="1">
+    <row r="13" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H13" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I13" s="48" t="s">
@@ -4067,57 +4083,59 @@
       </c>
       <c r="CG13" s="34">
         <v>9.4369999999999994</v>
       </c>
       <c r="CH13" s="34">
         <v>12.19</v>
       </c>
       <c r="CI13" s="54">
         <v>12.404</v>
       </c>
       <c r="CJ13" s="34">
         <v>14.484999999999999</v>
       </c>
       <c r="CK13" s="34">
         <v>15.118</v>
       </c>
       <c r="CL13" s="34">
         <v>14.789</v>
       </c>
       <c r="CM13" s="34">
         <v>15.468999999999999</v>
       </c>
       <c r="CN13" s="32">
         <v>16.416</v>
       </c>
-      <c r="CO13" s="34"/>
+      <c r="CO13" s="34">
+        <v>15.454000000000001</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="34"/>
       <c r="CR13" s="34"/>
       <c r="CS13" s="34"/>
     </row>
-    <row r="14" spans="1:122" s="35" customFormat="1">
+    <row r="14" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="22">
         <v>79.28</v>
       </c>
       <c r="C14" s="23">
         <v>81.424999999999997</v>
       </c>
       <c r="D14" s="24">
         <v>81.343000000000004</v>
       </c>
       <c r="E14" s="23">
         <v>79.956000000000003</v>
       </c>
       <c r="F14" s="23">
         <v>78.936999999999998</v>
       </c>
       <c r="G14" s="25">
         <v>77.998999999999995</v>
       </c>
       <c r="H14" s="26">
         <v>80.344999999999999</v>
       </c>
       <c r="I14" s="23">
@@ -4350,57 +4368,59 @@
       </c>
       <c r="CG14" s="34">
         <v>62.308999999999997</v>
       </c>
       <c r="CH14" s="34">
         <v>59.648000000000003</v>
       </c>
       <c r="CI14" s="54">
         <v>65.168000000000006</v>
       </c>
       <c r="CJ14" s="34">
         <v>63.828000000000003</v>
       </c>
       <c r="CK14" s="34">
         <v>62.968000000000004</v>
       </c>
       <c r="CL14" s="34">
         <v>62.780999999999999</v>
       </c>
       <c r="CM14" s="34">
         <v>60.835000000000001</v>
       </c>
       <c r="CN14" s="32">
         <v>62.94</v>
       </c>
-      <c r="CO14" s="34"/>
+      <c r="CO14" s="34">
+        <v>63.716999999999999</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="34"/>
       <c r="CR14" s="34"/>
       <c r="CS14" s="34"/>
     </row>
-    <row r="15" spans="1:122" s="35" customFormat="1">
+    <row r="15" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="22">
         <v>159.86199999999999</v>
       </c>
       <c r="C15" s="23">
         <v>146.73400000000001</v>
       </c>
       <c r="D15" s="24">
         <v>155.02199999999999</v>
       </c>
       <c r="E15" s="23">
         <v>166.691</v>
       </c>
       <c r="F15" s="23">
         <v>177.74700000000001</v>
       </c>
       <c r="G15" s="25">
         <v>185.267</v>
       </c>
       <c r="H15" s="26">
         <v>223.01599999999999</v>
       </c>
       <c r="I15" s="23">
@@ -4633,57 +4653,59 @@
       </c>
       <c r="CG15" s="34">
         <v>63.588000000000001</v>
       </c>
       <c r="CH15" s="34">
         <v>70.819999999999993</v>
       </c>
       <c r="CI15" s="54">
         <v>71.459000000000003</v>
       </c>
       <c r="CJ15" s="34">
         <v>75.995999999999995</v>
       </c>
       <c r="CK15" s="34">
         <v>81.174999999999997</v>
       </c>
       <c r="CL15" s="34">
         <v>87.228999999999999</v>
       </c>
       <c r="CM15" s="34">
         <v>68.796999999999997</v>
       </c>
       <c r="CN15" s="32">
         <v>71.331000000000003</v>
       </c>
-      <c r="CO15" s="34"/>
+      <c r="CO15" s="34">
+        <v>70.254000000000005</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="34"/>
       <c r="CR15" s="34"/>
       <c r="CS15" s="34"/>
     </row>
-    <row r="16" spans="1:122" s="35" customFormat="1">
+    <row r="16" spans="1:122" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="22">
         <v>2.2320000000000002</v>
       </c>
       <c r="C16" s="23">
         <v>2.27</v>
       </c>
       <c r="D16" s="24">
         <v>2.7320000000000002</v>
       </c>
       <c r="E16" s="23">
         <v>2.8340000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>3.0409999999999999</v>
       </c>
       <c r="G16" s="25">
         <v>3.238</v>
       </c>
       <c r="H16" s="26">
         <v>2.7330000000000001</v>
       </c>
       <c r="I16" s="23">
@@ -4916,57 +4938,59 @@
       </c>
       <c r="CG16" s="34">
         <v>0.53100000000000003</v>
       </c>
       <c r="CH16" s="34">
         <v>0.49099999999999999</v>
       </c>
       <c r="CI16" s="54">
         <v>0.63400000000000001</v>
       </c>
       <c r="CJ16" s="34">
         <v>0.63700000000000001</v>
       </c>
       <c r="CK16" s="34">
         <v>0.73199999999999998</v>
       </c>
       <c r="CL16" s="34">
         <v>0.72699999999999998</v>
       </c>
       <c r="CM16" s="34">
         <v>0.749</v>
       </c>
       <c r="CN16" s="32">
         <v>0.71799999999999997</v>
       </c>
-      <c r="CO16" s="34"/>
+      <c r="CO16" s="34">
+        <v>0.71099999999999997</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="34"/>
       <c r="CR16" s="34"/>
       <c r="CS16" s="34"/>
     </row>
-    <row r="17" spans="1:97" s="35" customFormat="1">
+    <row r="17" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="21" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="22">
         <v>6.3E-2</v>
       </c>
       <c r="C17" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="D17" s="24">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="E17" s="23">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F17" s="23">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="G17" s="25">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="H17" s="26">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I17" s="23">
@@ -5199,57 +5223,59 @@
       </c>
       <c r="CG17" s="55">
         <v>1.9E-2</v>
       </c>
       <c r="CH17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CI17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CJ17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CK17" s="55" t="s">
         <v>14</v>
       </c>
       <c r="CL17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="CM17" s="34">
         <v>1.9E-2</v>
       </c>
       <c r="CN17" s="32">
         <v>1.9E-2</v>
       </c>
-      <c r="CO17" s="53"/>
+      <c r="CO17" s="53">
+        <v>1.9E-2</v>
+      </c>
       <c r="CP17" s="53"/>
       <c r="CQ17" s="29"/>
       <c r="CR17" s="55"/>
       <c r="CS17" s="55"/>
     </row>
-    <row r="18" spans="1:97" s="35" customFormat="1">
+    <row r="18" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="22">
         <v>75.289000000000001</v>
       </c>
       <c r="C18" s="23">
         <v>76.153000000000006</v>
       </c>
       <c r="D18" s="24">
         <v>82.322999999999993</v>
       </c>
       <c r="E18" s="23">
         <v>83.465999999999994</v>
       </c>
       <c r="F18" s="23">
         <v>83.828000000000003</v>
       </c>
       <c r="G18" s="25">
         <v>85.033000000000001</v>
       </c>
       <c r="H18" s="26">
         <v>74.97</v>
       </c>
       <c r="I18" s="23">
@@ -5482,57 +5508,59 @@
       </c>
       <c r="CG18" s="34">
         <v>97.494</v>
       </c>
       <c r="CH18" s="34">
         <v>101.89100000000001</v>
       </c>
       <c r="CI18" s="54">
         <v>101.629</v>
       </c>
       <c r="CJ18" s="34">
         <v>106.631</v>
       </c>
       <c r="CK18" s="34">
         <v>107.884</v>
       </c>
       <c r="CL18" s="34">
         <v>105.217</v>
       </c>
       <c r="CM18" s="34">
         <v>100.30500000000001</v>
       </c>
       <c r="CN18" s="32">
         <v>103.40600000000001</v>
       </c>
-      <c r="CO18" s="32"/>
+      <c r="CO18" s="32">
+        <v>101.67400000000001</v>
+      </c>
       <c r="CP18" s="32"/>
       <c r="CQ18" s="34"/>
       <c r="CR18" s="34"/>
       <c r="CS18" s="34"/>
     </row>
-    <row r="19" spans="1:97" s="35" customFormat="1">
+    <row r="19" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="38" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="22">
         <v>158.66399999999999</v>
       </c>
       <c r="C19" s="23">
         <v>158.39500000000001</v>
       </c>
       <c r="D19" s="24">
         <v>168.274</v>
       </c>
       <c r="E19" s="23">
         <v>179.08600000000001</v>
       </c>
       <c r="F19" s="23">
         <v>190.81299999999999</v>
       </c>
       <c r="G19" s="25">
         <v>208.97200000000001</v>
       </c>
       <c r="H19" s="26">
         <v>210.446</v>
       </c>
       <c r="I19" s="23">
@@ -5765,57 +5793,59 @@
       </c>
       <c r="CG19" s="34">
         <v>142.50299999999999</v>
       </c>
       <c r="CH19" s="34">
         <v>151.53</v>
       </c>
       <c r="CI19" s="54">
         <v>157.83699999999999</v>
       </c>
       <c r="CJ19" s="34">
         <v>163.845</v>
       </c>
       <c r="CK19" s="34">
         <v>173.494</v>
       </c>
       <c r="CL19" s="34">
         <v>184.33</v>
       </c>
       <c r="CM19" s="34">
         <v>196.68600000000001</v>
       </c>
       <c r="CN19" s="32">
         <v>171.517</v>
       </c>
-      <c r="CO19" s="34"/>
+      <c r="CO19" s="34">
+        <v>179.083</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="34"/>
       <c r="CR19" s="34"/>
       <c r="CS19" s="34"/>
     </row>
-    <row r="20" spans="1:97" s="35" customFormat="1">
+    <row r="20" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="38" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="22">
         <v>6.4189999999999996</v>
       </c>
       <c r="C20" s="23">
         <v>7.25</v>
       </c>
       <c r="D20" s="24">
         <v>7.5979999999999999</v>
       </c>
       <c r="E20" s="23">
         <v>7.9249999999999998</v>
       </c>
       <c r="F20" s="23">
         <v>8.1989999999999998</v>
       </c>
       <c r="G20" s="25">
         <v>8.3759999999999994</v>
       </c>
       <c r="H20" s="26">
         <v>7.2619999999999996</v>
       </c>
       <c r="I20" s="23">
@@ -6048,57 +6078,59 @@
       </c>
       <c r="CG20" s="34">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="CH20" s="34">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="CI20" s="54">
         <v>0.11700000000000001</v>
       </c>
       <c r="CJ20" s="34">
         <v>0.11899999999999999</v>
       </c>
       <c r="CK20" s="34">
         <v>0.16700000000000001</v>
       </c>
       <c r="CL20" s="34">
         <v>0.20799999999999999</v>
       </c>
       <c r="CM20" s="34">
         <v>0.01</v>
       </c>
       <c r="CN20" s="32">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="CO20" s="34"/>
+      <c r="CO20" s="34">
+        <v>3.7999999999999999E-2</v>
+      </c>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="34"/>
       <c r="CR20" s="34"/>
       <c r="CS20" s="34"/>
     </row>
-    <row r="21" spans="1:97" s="35" customFormat="1">
+    <row r="21" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="H21" s="48" t="s">
         <v>14</v>
       </c>
       <c r="I21" s="48" t="s">
@@ -6331,57 +6363,59 @@
       </c>
       <c r="CG21" s="34">
         <v>0.25</v>
       </c>
       <c r="CH21" s="34">
         <v>0.313</v>
       </c>
       <c r="CI21" s="54">
         <v>0.39300000000000002</v>
       </c>
       <c r="CJ21" s="34">
         <v>0.38100000000000001</v>
       </c>
       <c r="CK21" s="34">
         <v>0.39400000000000002</v>
       </c>
       <c r="CL21" s="34">
         <v>0.39700000000000002</v>
       </c>
       <c r="CM21" s="34">
         <v>0.376</v>
       </c>
       <c r="CN21" s="32">
         <v>0.45100000000000001</v>
       </c>
-      <c r="CO21" s="34"/>
+      <c r="CO21" s="34">
+        <v>0.44700000000000001</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="34"/>
       <c r="CR21" s="34"/>
       <c r="CS21" s="34"/>
     </row>
-    <row r="22" spans="1:97" s="35" customFormat="1">
+    <row r="22" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="23">
         <v>70.019000000000005</v>
       </c>
       <c r="C22" s="23">
         <v>72.846000000000004</v>
       </c>
       <c r="D22" s="24">
         <v>76.888000000000005</v>
       </c>
       <c r="E22" s="23">
         <v>78.611000000000004</v>
       </c>
       <c r="F22" s="23">
         <v>80.603999999999999</v>
       </c>
       <c r="G22" s="25">
         <v>73.346000000000004</v>
       </c>
       <c r="H22" s="23">
         <v>72.328000000000003</v>
       </c>
       <c r="I22" s="23">
@@ -6614,57 +6648,59 @@
       </c>
       <c r="CG22" s="34">
         <v>22.568999999999999</v>
       </c>
       <c r="CH22" s="34">
         <v>21.995999999999999</v>
       </c>
       <c r="CI22" s="54">
         <v>22.286000000000001</v>
       </c>
       <c r="CJ22" s="34">
         <v>23.844999999999999</v>
       </c>
       <c r="CK22" s="34">
         <v>24.818000000000001</v>
       </c>
       <c r="CL22" s="34">
         <v>26.751000000000001</v>
       </c>
       <c r="CM22" s="34">
         <v>24.832000000000001</v>
       </c>
       <c r="CN22" s="32">
         <v>24.382000000000001</v>
       </c>
-      <c r="CO22" s="34"/>
+      <c r="CO22" s="34">
+        <v>23.503</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="34"/>
       <c r="CR22" s="34"/>
       <c r="CS22" s="34"/>
     </row>
-    <row r="23" spans="1:97" s="35" customFormat="1">
+    <row r="23" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="38" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="23">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="C23" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>14</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -6897,57 +6933,59 @@
       </c>
       <c r="CG23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CH23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CI23" s="54">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CJ23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CK23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CL23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CM23" s="34">
         <v>4.0000000000000001E-3</v>
       </c>
       <c r="CN23" s="32">
         <v>4.0000000000000001E-3</v>
       </c>
-      <c r="CO23" s="34"/>
+      <c r="CO23" s="34">
+        <v>4.0000000000000001E-3</v>
+      </c>
       <c r="CP23" s="27"/>
       <c r="CQ23" s="34"/>
       <c r="CR23" s="34"/>
       <c r="CS23" s="34"/>
     </row>
-    <row r="24" spans="1:97" s="35" customFormat="1">
+    <row r="24" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="23">
         <v>0.3</v>
       </c>
       <c r="C24" s="23">
         <v>0.3</v>
       </c>
       <c r="D24" s="24">
         <v>0.3</v>
       </c>
       <c r="E24" s="23">
         <v>0.3</v>
       </c>
       <c r="F24" s="23">
         <v>0.25</v>
       </c>
       <c r="G24" s="23">
         <v>0.1</v>
       </c>
       <c r="H24" s="23">
         <v>0.13700000000000001</v>
       </c>
       <c r="I24" s="23">
@@ -7180,57 +7218,59 @@
       </c>
       <c r="CG24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CH24" s="34">
         <v>0.13700000000000001</v>
       </c>
       <c r="CI24" s="54">
         <v>0.13100000000000001</v>
       </c>
       <c r="CJ24" s="34">
         <v>0.13100000000000001</v>
       </c>
       <c r="CK24" s="34">
         <v>0.13</v>
       </c>
       <c r="CL24" s="34">
         <v>0.13</v>
       </c>
       <c r="CM24" s="34">
         <v>0.13</v>
       </c>
       <c r="CN24" s="32">
         <v>0.13</v>
       </c>
-      <c r="CO24" s="34"/>
+      <c r="CO24" s="34">
+        <v>0.123</v>
+      </c>
       <c r="CP24" s="27"/>
       <c r="CQ24" s="34"/>
       <c r="CR24" s="34"/>
       <c r="CS24" s="34"/>
     </row>
-    <row r="25" spans="1:97" s="35" customFormat="1">
+    <row r="25" spans="1:97" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="38" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="27">
         <v>7.8040000000000003</v>
       </c>
       <c r="C25" s="27">
         <v>7.9989999999999997</v>
       </c>
       <c r="D25" s="42">
         <v>8.1519999999999992</v>
       </c>
       <c r="E25" s="27">
         <v>8.1120000000000001</v>
       </c>
       <c r="F25" s="42">
         <v>8.3239999999999998</v>
       </c>
       <c r="G25" s="25">
         <v>7.9710000000000001</v>
       </c>
       <c r="H25" s="27">
         <v>9.8620000000000001</v>
       </c>
       <c r="I25" s="27">
@@ -7463,63 +7503,65 @@
       </c>
       <c r="CG25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CH25" s="34">
         <v>0.99399999999999999</v>
       </c>
       <c r="CI25" s="54">
         <v>1.099</v>
       </c>
       <c r="CJ25" s="34">
         <v>1.091</v>
       </c>
       <c r="CK25" s="34">
         <v>1.1140000000000001</v>
       </c>
       <c r="CL25" s="34">
         <v>1.2490000000000001</v>
       </c>
       <c r="CM25" s="34">
         <v>1.27</v>
       </c>
       <c r="CN25" s="32">
         <v>1.2629999999999999</v>
       </c>
-      <c r="CO25" s="34"/>
+      <c r="CO25" s="34">
+        <v>1.27</v>
+      </c>
       <c r="CP25" s="27"/>
       <c r="CQ25" s="34"/>
       <c r="CR25" s="34"/>
       <c r="CS25" s="34"/>
     </row>
-    <row r="26" spans="1:97">
+    <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="I26" s="43"/>
     </row>
-    <row r="27" spans="1:97">
+    <row r="27" spans="1:97" x14ac:dyDescent="0.2">
       <c r="I27" s="43"/>
     </row>
-    <row r="28" spans="1:97">
+    <row r="28" spans="1:97" x14ac:dyDescent="0.2">
       <c r="I28" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CP2:CS2"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>