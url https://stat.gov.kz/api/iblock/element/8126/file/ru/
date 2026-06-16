--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,59 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="6660" yWindow="15" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
     <sheet name="КРС " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'КРС '!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
@@ -163,51 +168,51 @@
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>Численность крупного рогатого скота, тыс.голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -525,61 +530,61 @@
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
     <cellStyle name="Обычный_tabsv16" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -616,86 +621,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -866,53 +871,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="CK5" sqref="CK5"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -1009,215 +1014,215 @@
       <c r="CF1" s="51"/>
       <c r="CG1" s="51"/>
       <c r="CH1" s="51"/>
       <c r="CI1" s="51"/>
       <c r="CJ1" s="51"/>
       <c r="CK1" s="51"/>
       <c r="CL1" s="51"/>
       <c r="CM1" s="51"/>
       <c r="CN1" s="51"/>
       <c r="CO1" s="51"/>
       <c r="CP1" s="51"/>
       <c r="CQ1" s="51"/>
       <c r="CR1" s="51"/>
       <c r="CS1" s="51"/>
     </row>
     <row r="2" spans="1:97" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="46"/>
       <c r="B2" s="45"/>
       <c r="C2" s="45"/>
       <c r="D2" s="45"/>
       <c r="E2" s="45"/>
       <c r="F2" s="45"/>
       <c r="G2" s="45"/>
       <c r="H2" s="45"/>
       <c r="I2" s="45"/>
-      <c r="J2" s="50" t="s">
+      <c r="J2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="K2" s="50"/>
-[...2 lines deleted...]
-      <c r="V2" s="50" t="s">
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="V2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="W2" s="50"/>
-[...2 lines deleted...]
-      <c r="AH2" s="50" t="s">
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="AH2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="AI2" s="50"/>
-[...2 lines deleted...]
-      <c r="AT2" s="50" t="s">
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AT2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="AU2" s="50"/>
-[...2 lines deleted...]
-      <c r="BF2" s="50" t="s">
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="BF2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="BG2" s="50"/>
-[...2 lines deleted...]
-      <c r="BR2" s="50" t="s">
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
+      <c r="BR2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="BS2" s="50"/>
-[...2 lines deleted...]
-      <c r="CD2" s="50" t="s">
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="47"/>
+      <c r="CD2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="CE2" s="50"/>
-[...2 lines deleted...]
-      <c r="CP2" s="50" t="s">
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="47"/>
+      <c r="CP2" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="CQ2" s="50"/>
-[...1 lines deleted...]
-      <c r="CS2" s="50"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="47"/>
     </row>
     <row r="3" spans="1:97" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="47" t="s">
+      <c r="B3" s="48" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="48"/>
-[...10 lines deleted...]
-      <c r="N3" s="47" t="s">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="O3" s="48"/>
-[...10 lines deleted...]
-      <c r="Z3" s="47" t="s">
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="AA3" s="48"/>
-[...10 lines deleted...]
-      <c r="AL3" s="47" t="s">
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="49"/>
+      <c r="AI3" s="49"/>
+      <c r="AJ3" s="49"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="AM3" s="48"/>
-[...10 lines deleted...]
-      <c r="AX3" s="47" t="s">
+      <c r="AM3" s="49"/>
+      <c r="AN3" s="49"/>
+      <c r="AO3" s="49"/>
+      <c r="AP3" s="49"/>
+      <c r="AQ3" s="49"/>
+      <c r="AR3" s="49"/>
+      <c r="AS3" s="49"/>
+      <c r="AT3" s="49"/>
+      <c r="AU3" s="49"/>
+      <c r="AV3" s="49"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="AY3" s="48"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="47" t="s">
+      <c r="AY3" s="49"/>
+      <c r="AZ3" s="49"/>
+      <c r="BA3" s="49"/>
+      <c r="BB3" s="49"/>
+      <c r="BC3" s="49"/>
+      <c r="BD3" s="49"/>
+      <c r="BE3" s="49"/>
+      <c r="BF3" s="49"/>
+      <c r="BG3" s="49"/>
+      <c r="BH3" s="49"/>
+      <c r="BI3" s="50"/>
+      <c r="BJ3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="BK3" s="48"/>
-[...10 lines deleted...]
-      <c r="BV3" s="47" t="s">
+      <c r="BK3" s="49"/>
+      <c r="BL3" s="49"/>
+      <c r="BM3" s="49"/>
+      <c r="BN3" s="49"/>
+      <c r="BO3" s="49"/>
+      <c r="BP3" s="49"/>
+      <c r="BQ3" s="49"/>
+      <c r="BR3" s="49"/>
+      <c r="BS3" s="49"/>
+      <c r="BT3" s="49"/>
+      <c r="BU3" s="50"/>
+      <c r="BV3" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="BW3" s="48"/>
-[...10 lines deleted...]
-      <c r="CH3" s="47" t="s">
+      <c r="BW3" s="49"/>
+      <c r="BX3" s="49"/>
+      <c r="BY3" s="49"/>
+      <c r="BZ3" s="49"/>
+      <c r="CA3" s="49"/>
+      <c r="CB3" s="49"/>
+      <c r="CC3" s="49"/>
+      <c r="CD3" s="49"/>
+      <c r="CE3" s="49"/>
+      <c r="CF3" s="49"/>
+      <c r="CG3" s="50"/>
+      <c r="CH3" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="CI3" s="48"/>
-[...9 lines deleted...]
-      <c r="CS3" s="49"/>
+      <c r="CI3" s="49"/>
+      <c r="CJ3" s="49"/>
+      <c r="CK3" s="49"/>
+      <c r="CL3" s="49"/>
+      <c r="CM3" s="49"/>
+      <c r="CN3" s="49"/>
+      <c r="CO3" s="49"/>
+      <c r="CP3" s="49"/>
+      <c r="CQ3" s="49"/>
+      <c r="CR3" s="49"/>
+      <c r="CS3" s="50"/>
     </row>
     <row r="4" spans="1:97" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="53"/>
       <c r="B4" s="41" t="s">
         <v>36</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="40" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="41" t="s">
         <v>27</v>
       </c>
       <c r="F4" s="40" t="s">
         <v>28</v>
       </c>
       <c r="G4" s="40" t="s">
         <v>29</v>
       </c>
       <c r="H4" s="40" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="40" t="s">
@@ -1731,52 +1736,56 @@
       </c>
       <c r="CC5" s="11">
         <v>8620.6550000000007</v>
       </c>
       <c r="CD5" s="6">
         <v>8490.7250000000004</v>
       </c>
       <c r="CE5" s="6">
         <v>8375.7209999999995</v>
       </c>
       <c r="CF5" s="6">
         <v>8265.24</v>
       </c>
       <c r="CG5" s="6">
         <v>8167.2250000000004</v>
       </c>
       <c r="CH5" s="6">
         <v>8295.2939999999999</v>
       </c>
       <c r="CI5" s="6">
         <v>8512.4740000000002</v>
       </c>
       <c r="CJ5" s="6">
         <v>9155.7240000000002</v>
       </c>
-      <c r="CK5" s="6"/>
-      <c r="CL5" s="6"/>
+      <c r="CK5" s="6">
+        <v>9774.4860000000008</v>
+      </c>
+      <c r="CL5" s="6">
+        <v>10031.718999999999</v>
+      </c>
       <c r="CM5" s="12"/>
       <c r="CN5" s="11"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="6"/>
       <c r="CQ5" s="6"/>
       <c r="CR5" s="6"/>
       <c r="CS5" s="6"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="42" t="s">
@@ -2006,52 +2015,56 @@
       </c>
       <c r="CC6" s="39">
         <v>814.34900000000005</v>
       </c>
       <c r="CD6" s="20">
         <v>796.57399999999996</v>
       </c>
       <c r="CE6" s="20">
         <v>784.27</v>
       </c>
       <c r="CF6" s="20">
         <v>772.01599999999996</v>
       </c>
       <c r="CG6" s="20">
         <v>743.94500000000005</v>
       </c>
       <c r="CH6" s="20">
         <v>752.50800000000004</v>
       </c>
       <c r="CI6" s="22">
         <v>794.79300000000001</v>
       </c>
       <c r="CJ6" s="20">
         <v>882.21299999999997</v>
       </c>
-      <c r="CK6" s="20"/>
-      <c r="CL6" s="20"/>
+      <c r="CK6" s="20">
+        <v>979.82100000000003</v>
+      </c>
+      <c r="CL6" s="20">
+        <v>1020.159</v>
+      </c>
       <c r="CM6" s="43"/>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>439.02499999999998</v>
       </c>
       <c r="C7" s="19">
         <v>455.17500000000001</v>
       </c>
       <c r="D7" s="19">
         <v>487.41300000000001</v>
       </c>
       <c r="E7" s="19">
         <v>504.68</v>
       </c>
       <c r="F7" s="19">
@@ -2281,52 +2294,56 @@
       </c>
       <c r="CC7" s="25">
         <v>391.01799999999997</v>
       </c>
       <c r="CD7" s="20">
         <v>382.44900000000001</v>
       </c>
       <c r="CE7" s="20">
         <v>378.86599999999999</v>
       </c>
       <c r="CF7" s="20">
         <v>372.31200000000001</v>
       </c>
       <c r="CG7" s="20">
         <v>367.51</v>
       </c>
       <c r="CH7" s="20">
         <v>409.36700000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>426.375</v>
       </c>
       <c r="CJ7" s="20">
         <v>444.976</v>
       </c>
-      <c r="CK7" s="20"/>
-      <c r="CL7" s="20"/>
+      <c r="CK7" s="20">
+        <v>467.79899999999998</v>
+      </c>
+      <c r="CL7" s="20">
+        <v>474.41199999999998</v>
+      </c>
       <c r="CM7" s="25"/>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
         <v>456.12</v>
       </c>
       <c r="C8" s="19">
         <v>468.12700000000001</v>
       </c>
       <c r="D8" s="19">
         <v>492.04199999999997</v>
       </c>
       <c r="E8" s="19">
         <v>530.13699999999994</v>
       </c>
       <c r="F8" s="19">
@@ -2556,52 +2573,56 @@
       </c>
       <c r="CC8" s="25">
         <v>611.43600000000004</v>
       </c>
       <c r="CD8" s="20">
         <v>596.17899999999997</v>
       </c>
       <c r="CE8" s="20">
         <v>590.77499999999998</v>
       </c>
       <c r="CF8" s="20">
         <v>576.67399999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>600.07000000000005</v>
       </c>
       <c r="CH8" s="20">
         <v>591.81700000000001</v>
       </c>
       <c r="CI8" s="22">
         <v>601.69000000000005</v>
       </c>
       <c r="CJ8" s="20">
         <v>622.39099999999996</v>
       </c>
-      <c r="CK8" s="20"/>
-      <c r="CL8" s="20"/>
+      <c r="CK8" s="20">
+        <v>652.37199999999996</v>
+      </c>
+      <c r="CL8" s="20">
+        <v>677.91499999999996</v>
+      </c>
       <c r="CM8" s="25"/>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="19">
         <v>1003.72</v>
       </c>
       <c r="C9" s="19">
         <v>1049.17</v>
       </c>
       <c r="D9" s="19">
         <v>1111.8699999999999</v>
       </c>
       <c r="E9" s="19">
         <v>1181.4480000000001</v>
       </c>
       <c r="F9" s="19">
@@ -2831,52 +2852,56 @@
       </c>
       <c r="CC9" s="25">
         <v>624.98900000000003</v>
       </c>
       <c r="CD9" s="20">
         <v>621.48199999999997</v>
       </c>
       <c r="CE9" s="20">
         <v>651.88800000000003</v>
       </c>
       <c r="CF9" s="20">
         <v>686.01700000000005</v>
       </c>
       <c r="CG9" s="20">
         <v>584.74699999999996</v>
       </c>
       <c r="CH9" s="20">
         <v>591.72</v>
       </c>
       <c r="CI9" s="22">
         <v>599.33699999999999</v>
       </c>
       <c r="CJ9" s="20">
         <v>673.43399999999997</v>
       </c>
-      <c r="CK9" s="20"/>
-      <c r="CL9" s="20"/>
+      <c r="CK9" s="20">
+        <v>792.33299999999997</v>
+      </c>
+      <c r="CL9" s="20">
+        <v>796.43499999999995</v>
+      </c>
       <c r="CM9" s="25"/>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="19">
         <v>164.78899999999999</v>
       </c>
       <c r="C10" s="19">
         <v>166.35599999999999</v>
       </c>
       <c r="D10" s="19">
         <v>172.655</v>
       </c>
       <c r="E10" s="19">
         <v>181.39099999999999</v>
       </c>
       <c r="F10" s="19">
@@ -3106,52 +3131,56 @@
       </c>
       <c r="CC10" s="25">
         <v>243.40600000000001</v>
       </c>
       <c r="CD10" s="20">
         <v>240.34800000000001</v>
       </c>
       <c r="CE10" s="20">
         <v>238.73400000000001</v>
       </c>
       <c r="CF10" s="20">
         <v>236.75200000000001</v>
       </c>
       <c r="CG10" s="20">
         <v>236.63399999999999</v>
       </c>
       <c r="CH10" s="20">
         <v>235.565</v>
       </c>
       <c r="CI10" s="22">
         <v>238.447</v>
       </c>
       <c r="CJ10" s="20">
         <v>243.90199999999999</v>
       </c>
-      <c r="CK10" s="20"/>
-      <c r="CL10" s="20"/>
+      <c r="CK10" s="20">
+        <v>251.464</v>
+      </c>
+      <c r="CL10" s="20">
+        <v>258.08999999999997</v>
+      </c>
       <c r="CM10" s="25"/>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="19">
         <v>573.71199999999999</v>
       </c>
       <c r="C11" s="19">
         <v>589.24400000000003</v>
       </c>
       <c r="D11" s="19">
         <v>626.16399999999999</v>
       </c>
       <c r="E11" s="19">
         <v>677.77700000000004</v>
       </c>
       <c r="F11" s="19">
@@ -3381,52 +3410,56 @@
       </c>
       <c r="CC11" s="25">
         <v>1023.182</v>
       </c>
       <c r="CD11" s="20">
         <v>1008.02</v>
       </c>
       <c r="CE11" s="20">
         <v>997.57</v>
       </c>
       <c r="CF11" s="20">
         <v>984.98400000000004</v>
       </c>
       <c r="CG11" s="20">
         <v>1024.068</v>
       </c>
       <c r="CH11" s="20">
         <v>1022.583</v>
       </c>
       <c r="CI11" s="22">
         <v>1037.8530000000001</v>
       </c>
       <c r="CJ11" s="20">
         <v>1112.1379999999999</v>
       </c>
-      <c r="CK11" s="20"/>
-      <c r="CL11" s="20"/>
+      <c r="CK11" s="20">
+        <v>1187.3969999999999</v>
+      </c>
+      <c r="CL11" s="20">
+        <v>1217.7270000000001</v>
+      </c>
       <c r="CM11" s="25"/>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>395.92399999999998</v>
       </c>
       <c r="C12" s="19">
         <v>402.88600000000002</v>
       </c>
       <c r="D12" s="19">
         <v>427.54300000000001</v>
       </c>
       <c r="E12" s="19">
         <v>445.81400000000002</v>
       </c>
       <c r="F12" s="19">
@@ -3656,52 +3689,56 @@
       </c>
       <c r="CC12" s="25">
         <v>462.40199999999999</v>
       </c>
       <c r="CD12" s="20">
         <v>450.113</v>
       </c>
       <c r="CE12" s="20">
         <v>441.14</v>
       </c>
       <c r="CF12" s="20">
         <v>426.23599999999999</v>
       </c>
       <c r="CG12" s="20">
         <v>441.66399999999999</v>
       </c>
       <c r="CH12" s="20">
         <v>445.69099999999997</v>
       </c>
       <c r="CI12" s="22">
         <v>448.98</v>
       </c>
       <c r="CJ12" s="20">
         <v>471.50200000000001</v>
       </c>
-      <c r="CK12" s="20"/>
-      <c r="CL12" s="20"/>
+      <c r="CK12" s="20">
+        <v>490.30799999999999</v>
+      </c>
+      <c r="CL12" s="20">
+        <v>495.54</v>
+      </c>
       <c r="CM12" s="25"/>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="42" t="s">
@@ -3931,52 +3968,56 @@
       </c>
       <c r="CC13" s="25">
         <v>555.63699999999994</v>
       </c>
       <c r="CD13" s="20">
         <v>581.40300000000002</v>
       </c>
       <c r="CE13" s="20">
         <v>545.13099999999997</v>
       </c>
       <c r="CF13" s="20">
         <v>547.46900000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>488.95800000000003</v>
       </c>
       <c r="CH13" s="20">
         <v>497.11</v>
       </c>
       <c r="CI13" s="22">
         <v>497.12099999999998</v>
       </c>
       <c r="CJ13" s="20">
         <v>540.82000000000005</v>
       </c>
-      <c r="CK13" s="20"/>
-      <c r="CL13" s="20"/>
+      <c r="CK13" s="20">
+        <v>561.18499999999995</v>
+      </c>
+      <c r="CL13" s="20">
+        <v>563.46299999999997</v>
+      </c>
       <c r="CM13" s="44"/>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="19">
         <v>549.69799999999998</v>
       </c>
       <c r="C14" s="19">
         <v>573.18700000000001</v>
       </c>
       <c r="D14" s="19">
         <v>633.63</v>
       </c>
       <c r="E14" s="19">
         <v>692.63400000000001</v>
       </c>
       <c r="F14" s="19">
@@ -4206,52 +4247,56 @@
       </c>
       <c r="CC14" s="25">
         <v>454.50299999999999</v>
       </c>
       <c r="CD14" s="20">
         <v>436.34899999999999</v>
       </c>
       <c r="CE14" s="20">
         <v>428.29199999999997</v>
       </c>
       <c r="CF14" s="20">
         <v>414.59</v>
       </c>
       <c r="CG14" s="20">
         <v>427.89299999999997</v>
       </c>
       <c r="CH14" s="20">
         <v>446.55599999999998</v>
       </c>
       <c r="CI14" s="22">
         <v>458.79700000000003</v>
       </c>
       <c r="CJ14" s="20">
         <v>508.81</v>
       </c>
-      <c r="CK14" s="20"/>
-      <c r="CL14" s="20"/>
+      <c r="CK14" s="20">
+        <v>561.15099999999995</v>
+      </c>
+      <c r="CL14" s="20">
+        <v>601.15599999999995</v>
+      </c>
       <c r="CM14" s="25"/>
       <c r="CN14" s="25"/>
       <c r="CO14" s="25"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="19">
         <v>460.75200000000001</v>
       </c>
       <c r="C15" s="19">
         <v>465.08800000000002</v>
       </c>
       <c r="D15" s="19">
         <v>471.80099999999999</v>
       </c>
       <c r="E15" s="19">
         <v>477.334</v>
       </c>
       <c r="F15" s="19">
@@ -4481,52 +4526,56 @@
       </c>
       <c r="CC15" s="25">
         <v>401.53699999999998</v>
       </c>
       <c r="CD15" s="20">
         <v>395.846</v>
       </c>
       <c r="CE15" s="20">
         <v>396.63499999999999</v>
       </c>
       <c r="CF15" s="20">
         <v>395.31799999999998</v>
       </c>
       <c r="CG15" s="20">
         <v>391.10199999999998</v>
       </c>
       <c r="CH15" s="20">
         <v>393.69600000000003</v>
       </c>
       <c r="CI15" s="22">
         <v>397.13499999999999</v>
       </c>
       <c r="CJ15" s="20">
         <v>400.83300000000003</v>
       </c>
-      <c r="CK15" s="20"/>
-      <c r="CL15" s="20"/>
+      <c r="CK15" s="20">
+        <v>407.58699999999999</v>
+      </c>
+      <c r="CL15" s="20">
+        <v>432.66300000000001</v>
+      </c>
       <c r="CM15" s="25"/>
       <c r="CN15" s="25"/>
       <c r="CO15" s="25"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="19">
         <v>324.51900000000001</v>
       </c>
       <c r="C16" s="19">
         <v>328.08800000000002</v>
       </c>
       <c r="D16" s="19">
         <v>335.154</v>
       </c>
       <c r="E16" s="19">
         <v>343.47</v>
       </c>
       <c r="F16" s="19">
@@ -4756,52 +4805,56 @@
       </c>
       <c r="CC16" s="25">
         <v>422.76600000000002</v>
       </c>
       <c r="CD16" s="20">
         <v>421.13400000000001</v>
       </c>
       <c r="CE16" s="20">
         <v>414.77100000000002</v>
       </c>
       <c r="CF16" s="20">
         <v>409.673</v>
       </c>
       <c r="CG16" s="20">
         <v>370.27699999999999</v>
       </c>
       <c r="CH16" s="20">
         <v>370.45499999999998</v>
       </c>
       <c r="CI16" s="22">
         <v>372.09699999999998</v>
       </c>
       <c r="CJ16" s="20">
         <v>379.65699999999998</v>
       </c>
-      <c r="CK16" s="20"/>
-      <c r="CL16" s="20"/>
+      <c r="CK16" s="20">
+        <v>398.05799999999999</v>
+      </c>
+      <c r="CL16" s="20">
+        <v>408.88400000000001</v>
+      </c>
       <c r="CM16" s="25"/>
       <c r="CN16" s="25"/>
       <c r="CO16" s="25"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="19">
         <v>20.033000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>19.931999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>27.372</v>
       </c>
       <c r="E17" s="19">
         <v>27.332000000000001</v>
       </c>
       <c r="F17" s="19">
@@ -5031,52 +5084,56 @@
       </c>
       <c r="CC17" s="25">
         <v>20.736000000000001</v>
       </c>
       <c r="CD17" s="20">
         <v>20.667999999999999</v>
       </c>
       <c r="CE17" s="20">
         <v>20.666</v>
       </c>
       <c r="CF17" s="20">
         <v>20.984000000000002</v>
       </c>
       <c r="CG17" s="20">
         <v>21.024999999999999</v>
       </c>
       <c r="CH17" s="20">
         <v>21.306000000000001</v>
       </c>
       <c r="CI17" s="22">
         <v>20.834</v>
       </c>
       <c r="CJ17" s="20">
         <v>27.831</v>
       </c>
-      <c r="CK17" s="20"/>
-      <c r="CL17" s="20"/>
+      <c r="CK17" s="20">
+        <v>26.977</v>
+      </c>
+      <c r="CL17" s="20">
+        <v>26.818999999999999</v>
+      </c>
       <c r="CM17" s="25"/>
       <c r="CN17" s="25"/>
       <c r="CO17" s="25"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="29">
         <v>423.428</v>
       </c>
       <c r="C18" s="29">
         <v>447.36500000000001</v>
       </c>
       <c r="D18" s="29">
         <v>484.959</v>
       </c>
       <c r="E18" s="29">
         <v>514.41499999999996</v>
       </c>
       <c r="F18" s="29">
@@ -5306,52 +5363,56 @@
       </c>
       <c r="CC18" s="25">
         <v>492.16199999999998</v>
       </c>
       <c r="CD18" s="20">
         <v>484.51600000000002</v>
       </c>
       <c r="CE18" s="20">
         <v>471.67899999999997</v>
       </c>
       <c r="CF18" s="20">
         <v>456.29899999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>475.00200000000001</v>
       </c>
       <c r="CH18" s="20">
         <v>489.55200000000002</v>
       </c>
       <c r="CI18" s="22">
         <v>519.79399999999998</v>
       </c>
       <c r="CJ18" s="20">
         <v>573.08199999999999</v>
       </c>
-      <c r="CK18" s="20"/>
-      <c r="CL18" s="20"/>
+      <c r="CK18" s="20">
+        <v>603.85199999999998</v>
+      </c>
+      <c r="CL18" s="20">
+        <v>617.83399999999995</v>
+      </c>
       <c r="CM18" s="25"/>
       <c r="CN18" s="25"/>
       <c r="CO18" s="25"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="29">
         <v>373.101</v>
       </c>
       <c r="C19" s="29">
         <v>425.72800000000001</v>
       </c>
       <c r="D19" s="29">
         <v>461.22800000000001</v>
       </c>
       <c r="E19" s="29">
         <v>464.255</v>
       </c>
       <c r="F19" s="29">
@@ -5581,52 +5642,56 @@
       </c>
       <c r="CC19" s="25">
         <v>288.839</v>
       </c>
       <c r="CD19" s="20">
         <v>275.976</v>
       </c>
       <c r="CE19" s="20">
         <v>270.19</v>
       </c>
       <c r="CF19" s="20">
         <v>265.74900000000002</v>
       </c>
       <c r="CG19" s="20">
         <v>284.29199999999997</v>
       </c>
       <c r="CH19" s="20">
         <v>296.26499999999999</v>
       </c>
       <c r="CI19" s="22">
         <v>325.95</v>
       </c>
       <c r="CJ19" s="20">
         <v>345.47199999999998</v>
       </c>
-      <c r="CK19" s="20"/>
-      <c r="CL19" s="20"/>
+      <c r="CK19" s="20">
+        <v>350.48200000000003</v>
+      </c>
+      <c r="CL19" s="20">
+        <v>349.92099999999999</v>
+      </c>
       <c r="CM19" s="25"/>
       <c r="CN19" s="25"/>
       <c r="CO19" s="25"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="29">
         <v>993.58500000000004</v>
       </c>
       <c r="C20" s="29">
         <v>1036.1289999999999</v>
       </c>
       <c r="D20" s="29">
         <v>1105.5630000000001</v>
       </c>
       <c r="E20" s="29">
         <v>1151.6790000000001</v>
       </c>
       <c r="F20" s="29">
@@ -5856,52 +5921,56 @@
       </c>
       <c r="CC20" s="25">
         <v>1143.604</v>
       </c>
       <c r="CD20" s="20">
         <v>1109.354</v>
       </c>
       <c r="CE20" s="20">
         <v>1089.4169999999999</v>
       </c>
       <c r="CF20" s="20">
         <v>1064.731</v>
       </c>
       <c r="CG20" s="20">
         <v>1105.146</v>
       </c>
       <c r="CH20" s="20">
         <v>1125.779</v>
       </c>
       <c r="CI20" s="22">
         <v>1145.424</v>
       </c>
       <c r="CJ20" s="20">
         <v>1211.231</v>
       </c>
-      <c r="CK20" s="20"/>
-      <c r="CL20" s="20"/>
+      <c r="CK20" s="20">
+        <v>1249.635</v>
+      </c>
+      <c r="CL20" s="20">
+        <v>1283.06</v>
+      </c>
       <c r="CM20" s="25"/>
       <c r="CN20" s="25"/>
       <c r="CO20" s="25"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="42" t="s">
@@ -6131,52 +6200,56 @@
       </c>
       <c r="CC21" s="25">
         <v>153.23099999999999</v>
       </c>
       <c r="CD21" s="20">
         <v>150.73500000000001</v>
       </c>
       <c r="CE21" s="20">
         <v>148.98099999999999</v>
       </c>
       <c r="CF21" s="20">
         <v>148.14099999999999</v>
       </c>
       <c r="CG21" s="20">
         <v>143.42699999999999</v>
       </c>
       <c r="CH21" s="20">
         <v>143.97300000000001</v>
       </c>
       <c r="CI21" s="22">
         <v>146.386</v>
       </c>
       <c r="CJ21" s="20">
         <v>187.28399999999999</v>
       </c>
-      <c r="CK21" s="20"/>
-      <c r="CL21" s="20"/>
+      <c r="CK21" s="20">
+        <v>198.928</v>
+      </c>
+      <c r="CL21" s="20">
+        <v>197.40899999999999</v>
+      </c>
       <c r="CM21" s="29"/>
       <c r="CN21" s="25"/>
       <c r="CO21" s="25"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29">
         <v>969.62699999999995</v>
       </c>
       <c r="C22" s="29">
         <v>1020.746</v>
       </c>
       <c r="D22" s="29">
         <v>1112.171</v>
       </c>
       <c r="E22" s="29">
         <v>1208.6769999999999</v>
       </c>
       <c r="F22" s="29">
@@ -6406,52 +6479,56 @@
       </c>
       <c r="CC22" s="25">
         <v>420.00299999999999</v>
       </c>
       <c r="CD22" s="20">
         <v>416.43599999999998</v>
       </c>
       <c r="CE22" s="20">
         <v>407.23700000000002</v>
       </c>
       <c r="CF22" s="20">
         <v>388.78</v>
       </c>
       <c r="CG22" s="20">
         <v>368.714</v>
       </c>
       <c r="CH22" s="20">
         <v>368.98700000000002</v>
       </c>
       <c r="CI22" s="22">
         <v>389.15899999999999</v>
       </c>
       <c r="CJ22" s="20">
         <v>439.05</v>
       </c>
-      <c r="CK22" s="20"/>
-      <c r="CL22" s="20"/>
+      <c r="CK22" s="20">
+        <v>502.43700000000001</v>
+      </c>
+      <c r="CL22" s="20">
+        <v>518.50800000000004</v>
+      </c>
       <c r="CM22" s="25"/>
       <c r="CN22" s="25"/>
       <c r="CO22" s="25"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="29">
         <v>0.372</v>
       </c>
       <c r="C23" s="29">
         <v>0.36799999999999999</v>
       </c>
       <c r="D23" s="29">
         <v>0.35699999999999998</v>
       </c>
       <c r="E23" s="29">
         <v>0.31900000000000001</v>
       </c>
       <c r="F23" s="29">
@@ -6681,52 +6758,56 @@
       </c>
       <c r="CC23" s="25">
         <v>0.23100000000000001</v>
       </c>
       <c r="CD23" s="20">
         <v>0.223</v>
       </c>
       <c r="CE23" s="20">
         <v>0.215</v>
       </c>
       <c r="CF23" s="20">
         <v>0.20799999999999999</v>
       </c>
       <c r="CG23" s="20">
         <v>0.17399999999999999</v>
       </c>
       <c r="CH23" s="20">
         <v>0.17299999999999999</v>
       </c>
       <c r="CI23" s="22">
         <v>0.17199999999999999</v>
       </c>
       <c r="CJ23" s="20">
         <v>0.16700000000000001</v>
       </c>
-      <c r="CK23" s="20"/>
-      <c r="CL23" s="20"/>
+      <c r="CK23" s="20">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="CL23" s="20">
+        <v>0.159</v>
+      </c>
       <c r="CM23" s="25"/>
       <c r="CN23" s="25"/>
       <c r="CO23" s="25"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="29">
         <v>3.0569999999999999</v>
       </c>
       <c r="C24" s="29">
         <v>3.121</v>
       </c>
       <c r="D24" s="29">
         <v>3.1280000000000001</v>
       </c>
       <c r="E24" s="29">
         <v>3.1829999999999998</v>
       </c>
       <c r="F24" s="29">
@@ -6956,52 +7037,56 @@
       </c>
       <c r="CC24" s="25">
         <v>1.994</v>
       </c>
       <c r="CD24" s="20">
         <v>2.02</v>
       </c>
       <c r="CE24" s="20">
         <v>1.972</v>
       </c>
       <c r="CF24" s="20">
         <v>1.968</v>
       </c>
       <c r="CG24" s="20">
         <v>1.8360000000000001</v>
       </c>
       <c r="CH24" s="20">
         <v>1.8140000000000001</v>
       </c>
       <c r="CI24" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.86</v>
       </c>
-      <c r="CK24" s="20"/>
-      <c r="CL24" s="20"/>
+      <c r="CK24" s="20">
+        <v>1.9370000000000001</v>
+      </c>
+      <c r="CL24" s="20">
+        <v>1.964</v>
+      </c>
       <c r="CM24" s="25"/>
       <c r="CN24" s="25"/>
       <c r="CO24" s="25"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>72.528999999999996</v>
       </c>
       <c r="C25" s="20">
         <v>71.849999999999994</v>
       </c>
       <c r="D25" s="20">
         <v>72.364000000000004</v>
       </c>
       <c r="E25" s="20">
         <v>70.777000000000001</v>
       </c>
       <c r="F25" s="20">
@@ -7231,81 +7316,85 @@
       </c>
       <c r="CC25" s="36">
         <v>94.63</v>
       </c>
       <c r="CD25" s="20">
         <v>100.9</v>
       </c>
       <c r="CE25" s="20">
         <v>97.292000000000002</v>
       </c>
       <c r="CF25" s="20">
         <v>96.338999999999999</v>
       </c>
       <c r="CG25" s="20">
         <v>90.741</v>
       </c>
       <c r="CH25" s="22">
         <v>90.376999999999995</v>
       </c>
       <c r="CI25" s="22">
         <v>90.292000000000002</v>
       </c>
       <c r="CJ25" s="22">
         <v>89.070999999999998</v>
       </c>
-      <c r="CK25" s="22"/>
-      <c r="CL25" s="22"/>
+      <c r="CK25" s="22">
+        <v>90.599000000000004</v>
+      </c>
+      <c r="CL25" s="22">
+        <v>89.600999999999999</v>
+      </c>
       <c r="CM25" s="36"/>
       <c r="CN25" s="36"/>
       <c r="CO25" s="36"/>
       <c r="CP25" s="20"/>
       <c r="CQ25" s="20"/>
       <c r="CR25" s="20"/>
       <c r="CS25" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
-    <mergeCell ref="BR2:BU2"/>
-[...4 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>