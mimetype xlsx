--- v1 (2026-06-16)
+++ v2 (2026-07-18)
@@ -1,56 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="6660" yWindow="15" windowWidth="22200" windowHeight="13680"/>
+    <workbookView xWindow="1650" yWindow="810" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
     <sheet name="КРС " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'КРС '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
@@ -168,51 +163,51 @@
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>Численность крупного рогатого скота, тыс.голов</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -621,86 +616,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -871,53 +866,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -1742,51 +1737,53 @@
       </c>
       <c r="CE5" s="6">
         <v>8375.7209999999995</v>
       </c>
       <c r="CF5" s="6">
         <v>8265.24</v>
       </c>
       <c r="CG5" s="6">
         <v>8167.2250000000004</v>
       </c>
       <c r="CH5" s="6">
         <v>8295.2939999999999</v>
       </c>
       <c r="CI5" s="6">
         <v>8512.4740000000002</v>
       </c>
       <c r="CJ5" s="6">
         <v>9155.7240000000002</v>
       </c>
       <c r="CK5" s="6">
         <v>9774.4860000000008</v>
       </c>
       <c r="CL5" s="6">
         <v>10031.718999999999</v>
       </c>
-      <c r="CM5" s="12"/>
+      <c r="CM5" s="12">
+        <v>9342.1470000000008</v>
+      </c>
       <c r="CN5" s="11"/>
       <c r="CO5" s="11"/>
       <c r="CP5" s="6"/>
       <c r="CQ5" s="6"/>
       <c r="CR5" s="6"/>
       <c r="CS5" s="6"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>37</v>
@@ -2021,51 +2018,53 @@
       </c>
       <c r="CE6" s="20">
         <v>784.27</v>
       </c>
       <c r="CF6" s="20">
         <v>772.01599999999996</v>
       </c>
       <c r="CG6" s="20">
         <v>743.94500000000005</v>
       </c>
       <c r="CH6" s="20">
         <v>752.50800000000004</v>
       </c>
       <c r="CI6" s="22">
         <v>794.79300000000001</v>
       </c>
       <c r="CJ6" s="20">
         <v>882.21299999999997</v>
       </c>
       <c r="CK6" s="20">
         <v>979.82100000000003</v>
       </c>
       <c r="CL6" s="20">
         <v>1020.159</v>
       </c>
-      <c r="CM6" s="43"/>
+      <c r="CM6" s="43">
+        <v>907.33600000000001</v>
+      </c>
       <c r="CN6" s="39"/>
       <c r="CO6" s="39"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>439.02499999999998</v>
       </c>
       <c r="C7" s="19">
         <v>455.17500000000001</v>
       </c>
       <c r="D7" s="19">
         <v>487.41300000000001</v>
       </c>
       <c r="E7" s="19">
         <v>504.68</v>
       </c>
       <c r="F7" s="19">
         <v>510.98899999999998</v>
@@ -2300,51 +2299,53 @@
       </c>
       <c r="CE7" s="20">
         <v>378.86599999999999</v>
       </c>
       <c r="CF7" s="20">
         <v>372.31200000000001</v>
       </c>
       <c r="CG7" s="20">
         <v>367.51</v>
       </c>
       <c r="CH7" s="20">
         <v>409.36700000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>426.375</v>
       </c>
       <c r="CJ7" s="20">
         <v>444.976</v>
       </c>
       <c r="CK7" s="20">
         <v>467.79899999999998</v>
       </c>
       <c r="CL7" s="20">
         <v>474.41199999999998</v>
       </c>
-      <c r="CM7" s="25"/>
+      <c r="CM7" s="25">
+        <v>473.54700000000003</v>
+      </c>
       <c r="CN7" s="25"/>
       <c r="CO7" s="25"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
         <v>456.12</v>
       </c>
       <c r="C8" s="19">
         <v>468.12700000000001</v>
       </c>
       <c r="D8" s="19">
         <v>492.04199999999997</v>
       </c>
       <c r="E8" s="19">
         <v>530.13699999999994</v>
       </c>
       <c r="F8" s="19">
         <v>557.38400000000001</v>
@@ -2579,51 +2580,53 @@
       </c>
       <c r="CE8" s="20">
         <v>590.77499999999998</v>
       </c>
       <c r="CF8" s="20">
         <v>576.67399999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>600.07000000000005</v>
       </c>
       <c r="CH8" s="20">
         <v>591.81700000000001</v>
       </c>
       <c r="CI8" s="22">
         <v>601.69000000000005</v>
       </c>
       <c r="CJ8" s="20">
         <v>622.39099999999996</v>
       </c>
       <c r="CK8" s="20">
         <v>652.37199999999996</v>
       </c>
       <c r="CL8" s="20">
         <v>677.91499999999996</v>
       </c>
-      <c r="CM8" s="25"/>
+      <c r="CM8" s="25">
+        <v>665.80200000000002</v>
+      </c>
       <c r="CN8" s="25"/>
       <c r="CO8" s="25"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="19">
         <v>1003.72</v>
       </c>
       <c r="C9" s="19">
         <v>1049.17</v>
       </c>
       <c r="D9" s="19">
         <v>1111.8699999999999</v>
       </c>
       <c r="E9" s="19">
         <v>1181.4480000000001</v>
       </c>
       <c r="F9" s="19">
         <v>1235.759</v>
@@ -2858,51 +2861,53 @@
       </c>
       <c r="CE9" s="20">
         <v>651.88800000000003</v>
       </c>
       <c r="CF9" s="20">
         <v>686.01700000000005</v>
       </c>
       <c r="CG9" s="20">
         <v>584.74699999999996</v>
       </c>
       <c r="CH9" s="20">
         <v>591.72</v>
       </c>
       <c r="CI9" s="22">
         <v>599.33699999999999</v>
       </c>
       <c r="CJ9" s="20">
         <v>673.43399999999997</v>
       </c>
       <c r="CK9" s="20">
         <v>792.33299999999997</v>
       </c>
       <c r="CL9" s="20">
         <v>796.43499999999995</v>
       </c>
-      <c r="CM9" s="25"/>
+      <c r="CM9" s="25">
+        <v>643.82500000000005</v>
+      </c>
       <c r="CN9" s="25"/>
       <c r="CO9" s="25"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="19">
         <v>164.78899999999999</v>
       </c>
       <c r="C10" s="19">
         <v>166.35599999999999</v>
       </c>
       <c r="D10" s="19">
         <v>172.655</v>
       </c>
       <c r="E10" s="19">
         <v>181.39099999999999</v>
       </c>
       <c r="F10" s="19">
         <v>188.14699999999999</v>
@@ -3137,51 +3142,53 @@
       </c>
       <c r="CE10" s="20">
         <v>238.73400000000001</v>
       </c>
       <c r="CF10" s="20">
         <v>236.75200000000001</v>
       </c>
       <c r="CG10" s="20">
         <v>236.63399999999999</v>
       </c>
       <c r="CH10" s="20">
         <v>235.565</v>
       </c>
       <c r="CI10" s="22">
         <v>238.447</v>
       </c>
       <c r="CJ10" s="20">
         <v>243.90199999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>251.464</v>
       </c>
       <c r="CL10" s="20">
         <v>258.08999999999997</v>
       </c>
-      <c r="CM10" s="25"/>
+      <c r="CM10" s="25">
+        <v>262.23899999999998</v>
+      </c>
       <c r="CN10" s="25"/>
       <c r="CO10" s="25"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="19">
         <v>573.71199999999999</v>
       </c>
       <c r="C11" s="19">
         <v>589.24400000000003</v>
       </c>
       <c r="D11" s="19">
         <v>626.16399999999999</v>
       </c>
       <c r="E11" s="19">
         <v>677.77700000000004</v>
       </c>
       <c r="F11" s="19">
         <v>700.60799999999995</v>
@@ -3416,51 +3423,53 @@
       </c>
       <c r="CE11" s="20">
         <v>997.57</v>
       </c>
       <c r="CF11" s="20">
         <v>984.98400000000004</v>
       </c>
       <c r="CG11" s="20">
         <v>1024.068</v>
       </c>
       <c r="CH11" s="20">
         <v>1022.583</v>
       </c>
       <c r="CI11" s="22">
         <v>1037.8530000000001</v>
       </c>
       <c r="CJ11" s="20">
         <v>1112.1379999999999</v>
       </c>
       <c r="CK11" s="20">
         <v>1187.3969999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>1217.7270000000001</v>
       </c>
-      <c r="CM11" s="25"/>
+      <c r="CM11" s="25">
+        <v>1128.6189999999999</v>
+      </c>
       <c r="CN11" s="25"/>
       <c r="CO11" s="25"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>395.92399999999998</v>
       </c>
       <c r="C12" s="19">
         <v>402.88600000000002</v>
       </c>
       <c r="D12" s="19">
         <v>427.54300000000001</v>
       </c>
       <c r="E12" s="19">
         <v>445.81400000000002</v>
       </c>
       <c r="F12" s="19">
         <v>448.60599999999999</v>
@@ -3695,51 +3704,53 @@
       </c>
       <c r="CE12" s="20">
         <v>441.14</v>
       </c>
       <c r="CF12" s="20">
         <v>426.23599999999999</v>
       </c>
       <c r="CG12" s="20">
         <v>441.66399999999999</v>
       </c>
       <c r="CH12" s="20">
         <v>445.69099999999997</v>
       </c>
       <c r="CI12" s="22">
         <v>448.98</v>
       </c>
       <c r="CJ12" s="20">
         <v>471.50200000000001</v>
       </c>
       <c r="CK12" s="20">
         <v>490.30799999999999</v>
       </c>
       <c r="CL12" s="20">
         <v>495.54</v>
       </c>
-      <c r="CM12" s="25"/>
+      <c r="CM12" s="25">
+        <v>515.54200000000003</v>
+      </c>
       <c r="CN12" s="25"/>
       <c r="CO12" s="25"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>37</v>
@@ -3974,51 +3985,53 @@
       </c>
       <c r="CE13" s="20">
         <v>545.13099999999997</v>
       </c>
       <c r="CF13" s="20">
         <v>547.46900000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>488.95800000000003</v>
       </c>
       <c r="CH13" s="20">
         <v>497.11</v>
       </c>
       <c r="CI13" s="22">
         <v>497.12099999999998</v>
       </c>
       <c r="CJ13" s="20">
         <v>540.82000000000005</v>
       </c>
       <c r="CK13" s="20">
         <v>561.18499999999995</v>
       </c>
       <c r="CL13" s="20">
         <v>563.46299999999997</v>
       </c>
-      <c r="CM13" s="44"/>
+      <c r="CM13" s="44">
+        <v>583.80100000000004</v>
+      </c>
       <c r="CN13" s="25"/>
       <c r="CO13" s="25"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="19">
         <v>549.69799999999998</v>
       </c>
       <c r="C14" s="19">
         <v>573.18700000000001</v>
       </c>
       <c r="D14" s="19">
         <v>633.63</v>
       </c>
       <c r="E14" s="19">
         <v>692.63400000000001</v>
       </c>
       <c r="F14" s="19">
         <v>743.21400000000006</v>
@@ -4253,51 +4266,53 @@
       </c>
       <c r="CE14" s="20">
         <v>428.29199999999997</v>
       </c>
       <c r="CF14" s="20">
         <v>414.59</v>
       </c>
       <c r="CG14" s="20">
         <v>427.89299999999997</v>
       </c>
       <c r="CH14" s="20">
         <v>446.55599999999998</v>
       </c>
       <c r="CI14" s="22">
         <v>458.79700000000003</v>
       </c>
       <c r="CJ14" s="20">
         <v>508.81</v>
       </c>
       <c r="CK14" s="20">
         <v>561.15099999999995</v>
       </c>
       <c r="CL14" s="20">
         <v>601.15599999999995</v>
       </c>
-      <c r="CM14" s="25"/>
+      <c r="CM14" s="25">
+        <v>470.16800000000001</v>
+      </c>
       <c r="CN14" s="25"/>
       <c r="CO14" s="25"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="19">
         <v>460.75200000000001</v>
       </c>
       <c r="C15" s="19">
         <v>465.08800000000002</v>
       </c>
       <c r="D15" s="19">
         <v>471.80099999999999</v>
       </c>
       <c r="E15" s="19">
         <v>477.334</v>
       </c>
       <c r="F15" s="19">
         <v>524.34</v>
@@ -4532,51 +4547,53 @@
       </c>
       <c r="CE15" s="20">
         <v>396.63499999999999</v>
       </c>
       <c r="CF15" s="20">
         <v>395.31799999999998</v>
       </c>
       <c r="CG15" s="20">
         <v>391.10199999999998</v>
       </c>
       <c r="CH15" s="20">
         <v>393.69600000000003</v>
       </c>
       <c r="CI15" s="22">
         <v>397.13499999999999</v>
       </c>
       <c r="CJ15" s="20">
         <v>400.83300000000003</v>
       </c>
       <c r="CK15" s="20">
         <v>407.58699999999999</v>
       </c>
       <c r="CL15" s="20">
         <v>432.66300000000001</v>
       </c>
-      <c r="CM15" s="25"/>
+      <c r="CM15" s="25">
+        <v>413.67700000000002</v>
+      </c>
       <c r="CN15" s="25"/>
       <c r="CO15" s="25"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="19">
         <v>324.51900000000001</v>
       </c>
       <c r="C16" s="19">
         <v>328.08800000000002</v>
       </c>
       <c r="D16" s="19">
         <v>335.154</v>
       </c>
       <c r="E16" s="19">
         <v>343.47</v>
       </c>
       <c r="F16" s="19">
         <v>350.87099999999998</v>
@@ -4811,51 +4828,53 @@
       </c>
       <c r="CE16" s="20">
         <v>414.77100000000002</v>
       </c>
       <c r="CF16" s="20">
         <v>409.673</v>
       </c>
       <c r="CG16" s="20">
         <v>370.27699999999999</v>
       </c>
       <c r="CH16" s="20">
         <v>370.45499999999998</v>
       </c>
       <c r="CI16" s="22">
         <v>372.09699999999998</v>
       </c>
       <c r="CJ16" s="20">
         <v>379.65699999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>398.05799999999999</v>
       </c>
       <c r="CL16" s="20">
         <v>408.88400000000001</v>
       </c>
-      <c r="CM16" s="25"/>
+      <c r="CM16" s="25">
+        <v>416.173</v>
+      </c>
       <c r="CN16" s="25"/>
       <c r="CO16" s="25"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="19">
         <v>20.033000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>19.931999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>27.372</v>
       </c>
       <c r="E17" s="19">
         <v>27.332000000000001</v>
       </c>
       <c r="F17" s="19">
         <v>27.169</v>
@@ -5090,51 +5109,53 @@
       </c>
       <c r="CE17" s="20">
         <v>20.666</v>
       </c>
       <c r="CF17" s="20">
         <v>20.984000000000002</v>
       </c>
       <c r="CG17" s="20">
         <v>21.024999999999999</v>
       </c>
       <c r="CH17" s="20">
         <v>21.306000000000001</v>
       </c>
       <c r="CI17" s="22">
         <v>20.834</v>
       </c>
       <c r="CJ17" s="20">
         <v>27.831</v>
       </c>
       <c r="CK17" s="20">
         <v>26.977</v>
       </c>
       <c r="CL17" s="20">
         <v>26.818999999999999</v>
       </c>
-      <c r="CM17" s="25"/>
+      <c r="CM17" s="25">
+        <v>22.521999999999998</v>
+      </c>
       <c r="CN17" s="25"/>
       <c r="CO17" s="25"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="29">
         <v>423.428</v>
       </c>
       <c r="C18" s="29">
         <v>447.36500000000001</v>
       </c>
       <c r="D18" s="29">
         <v>484.959</v>
       </c>
       <c r="E18" s="29">
         <v>514.41499999999996</v>
       </c>
       <c r="F18" s="29">
         <v>524.27300000000002</v>
@@ -5369,51 +5390,53 @@
       </c>
       <c r="CE18" s="20">
         <v>471.67899999999997</v>
       </c>
       <c r="CF18" s="20">
         <v>456.29899999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>475.00200000000001</v>
       </c>
       <c r="CH18" s="20">
         <v>489.55200000000002</v>
       </c>
       <c r="CI18" s="22">
         <v>519.79399999999998</v>
       </c>
       <c r="CJ18" s="20">
         <v>573.08199999999999</v>
       </c>
       <c r="CK18" s="20">
         <v>603.85199999999998</v>
       </c>
       <c r="CL18" s="20">
         <v>617.83399999999995</v>
       </c>
-      <c r="CM18" s="25"/>
+      <c r="CM18" s="25">
+        <v>524.09699999999998</v>
+      </c>
       <c r="CN18" s="25"/>
       <c r="CO18" s="25"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="29">
         <v>373.101</v>
       </c>
       <c r="C19" s="29">
         <v>425.72800000000001</v>
       </c>
       <c r="D19" s="29">
         <v>461.22800000000001</v>
       </c>
       <c r="E19" s="29">
         <v>464.255</v>
       </c>
       <c r="F19" s="29">
         <v>463.78500000000003</v>
@@ -5648,51 +5671,53 @@
       </c>
       <c r="CE19" s="20">
         <v>270.19</v>
       </c>
       <c r="CF19" s="20">
         <v>265.74900000000002</v>
       </c>
       <c r="CG19" s="20">
         <v>284.29199999999997</v>
       </c>
       <c r="CH19" s="20">
         <v>296.26499999999999</v>
       </c>
       <c r="CI19" s="22">
         <v>325.95</v>
       </c>
       <c r="CJ19" s="20">
         <v>345.47199999999998</v>
       </c>
       <c r="CK19" s="20">
         <v>350.48200000000003</v>
       </c>
       <c r="CL19" s="20">
         <v>349.92099999999999</v>
       </c>
-      <c r="CM19" s="25"/>
+      <c r="CM19" s="25">
+        <v>350.14699999999999</v>
+      </c>
       <c r="CN19" s="25"/>
       <c r="CO19" s="25"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="29">
         <v>993.58500000000004</v>
       </c>
       <c r="C20" s="29">
         <v>1036.1289999999999</v>
       </c>
       <c r="D20" s="29">
         <v>1105.5630000000001</v>
       </c>
       <c r="E20" s="29">
         <v>1151.6790000000001</v>
       </c>
       <c r="F20" s="29">
         <v>1175.596</v>
@@ -5927,51 +5952,53 @@
       </c>
       <c r="CE20" s="20">
         <v>1089.4169999999999</v>
       </c>
       <c r="CF20" s="20">
         <v>1064.731</v>
       </c>
       <c r="CG20" s="20">
         <v>1105.146</v>
       </c>
       <c r="CH20" s="20">
         <v>1125.779</v>
       </c>
       <c r="CI20" s="22">
         <v>1145.424</v>
       </c>
       <c r="CJ20" s="20">
         <v>1211.231</v>
       </c>
       <c r="CK20" s="20">
         <v>1249.635</v>
       </c>
       <c r="CL20" s="20">
         <v>1283.06</v>
       </c>
-      <c r="CM20" s="25"/>
+      <c r="CM20" s="25">
+        <v>1238.617</v>
+      </c>
       <c r="CN20" s="25"/>
       <c r="CO20" s="25"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>37</v>
@@ -6206,51 +6233,53 @@
       </c>
       <c r="CE21" s="20">
         <v>148.98099999999999</v>
       </c>
       <c r="CF21" s="20">
         <v>148.14099999999999</v>
       </c>
       <c r="CG21" s="20">
         <v>143.42699999999999</v>
       </c>
       <c r="CH21" s="20">
         <v>143.97300000000001</v>
       </c>
       <c r="CI21" s="22">
         <v>146.386</v>
       </c>
       <c r="CJ21" s="20">
         <v>187.28399999999999</v>
       </c>
       <c r="CK21" s="20">
         <v>198.928</v>
       </c>
       <c r="CL21" s="20">
         <v>197.40899999999999</v>
       </c>
-      <c r="CM21" s="29"/>
+      <c r="CM21" s="29">
+        <v>194.64500000000001</v>
+      </c>
       <c r="CN21" s="25"/>
       <c r="CO21" s="25"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29">
         <v>969.62699999999995</v>
       </c>
       <c r="C22" s="29">
         <v>1020.746</v>
       </c>
       <c r="D22" s="29">
         <v>1112.171</v>
       </c>
       <c r="E22" s="29">
         <v>1208.6769999999999</v>
       </c>
       <c r="F22" s="29">
         <v>1257.8489999999999</v>
@@ -6485,51 +6514,53 @@
       </c>
       <c r="CE22" s="20">
         <v>407.23700000000002</v>
       </c>
       <c r="CF22" s="20">
         <v>388.78</v>
       </c>
       <c r="CG22" s="20">
         <v>368.714</v>
       </c>
       <c r="CH22" s="20">
         <v>368.98700000000002</v>
       </c>
       <c r="CI22" s="22">
         <v>389.15899999999999</v>
       </c>
       <c r="CJ22" s="20">
         <v>439.05</v>
       </c>
       <c r="CK22" s="20">
         <v>502.43700000000001</v>
       </c>
       <c r="CL22" s="20">
         <v>518.50800000000004</v>
       </c>
-      <c r="CM22" s="25"/>
+      <c r="CM22" s="25">
+        <v>432.96499999999997</v>
+      </c>
       <c r="CN22" s="25"/>
       <c r="CO22" s="25"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="29">
         <v>0.372</v>
       </c>
       <c r="C23" s="29">
         <v>0.36799999999999999</v>
       </c>
       <c r="D23" s="29">
         <v>0.35699999999999998</v>
       </c>
       <c r="E23" s="29">
         <v>0.31900000000000001</v>
       </c>
       <c r="F23" s="29">
         <v>0.30399999999999999</v>
@@ -6764,51 +6795,53 @@
       </c>
       <c r="CE23" s="20">
         <v>0.215</v>
       </c>
       <c r="CF23" s="20">
         <v>0.20799999999999999</v>
       </c>
       <c r="CG23" s="20">
         <v>0.17399999999999999</v>
       </c>
       <c r="CH23" s="20">
         <v>0.17299999999999999</v>
       </c>
       <c r="CI23" s="22">
         <v>0.17199999999999999</v>
       </c>
       <c r="CJ23" s="20">
         <v>0.16700000000000001</v>
       </c>
       <c r="CK23" s="20">
         <v>0.16400000000000001</v>
       </c>
       <c r="CL23" s="20">
         <v>0.159</v>
       </c>
-      <c r="CM23" s="25"/>
+      <c r="CM23" s="25">
+        <v>0.191</v>
+      </c>
       <c r="CN23" s="25"/>
       <c r="CO23" s="25"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="29">
         <v>3.0569999999999999</v>
       </c>
       <c r="C24" s="29">
         <v>3.121</v>
       </c>
       <c r="D24" s="29">
         <v>3.1280000000000001</v>
       </c>
       <c r="E24" s="29">
         <v>3.1829999999999998</v>
       </c>
       <c r="F24" s="29">
         <v>3.3410000000000002</v>
@@ -7043,51 +7076,53 @@
       </c>
       <c r="CE24" s="20">
         <v>1.972</v>
       </c>
       <c r="CF24" s="20">
         <v>1.968</v>
       </c>
       <c r="CG24" s="20">
         <v>1.8360000000000001</v>
       </c>
       <c r="CH24" s="20">
         <v>1.8140000000000001</v>
       </c>
       <c r="CI24" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.86</v>
       </c>
       <c r="CK24" s="20">
         <v>1.9370000000000001</v>
       </c>
       <c r="CL24" s="20">
         <v>1.964</v>
       </c>
-      <c r="CM24" s="25"/>
+      <c r="CM24" s="25">
+        <v>1.8979999999999999</v>
+      </c>
       <c r="CN24" s="25"/>
       <c r="CO24" s="25"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>72.528999999999996</v>
       </c>
       <c r="C25" s="20">
         <v>71.849999999999994</v>
       </c>
       <c r="D25" s="20">
         <v>72.364000000000004</v>
       </c>
       <c r="E25" s="20">
         <v>70.777000000000001</v>
       </c>
       <c r="F25" s="20">
         <v>75.308000000000007</v>
@@ -7322,79 +7357,81 @@
       </c>
       <c r="CE25" s="20">
         <v>97.292000000000002</v>
       </c>
       <c r="CF25" s="20">
         <v>96.338999999999999</v>
       </c>
       <c r="CG25" s="20">
         <v>90.741</v>
       </c>
       <c r="CH25" s="22">
         <v>90.376999999999995</v>
       </c>
       <c r="CI25" s="22">
         <v>90.292000000000002</v>
       </c>
       <c r="CJ25" s="22">
         <v>89.070999999999998</v>
       </c>
       <c r="CK25" s="22">
         <v>90.599000000000004</v>
       </c>
       <c r="CL25" s="22">
         <v>89.600999999999999</v>
       </c>
-      <c r="CM25" s="36"/>
+      <c r="CM25" s="36">
+        <v>96.335999999999999</v>
+      </c>
       <c r="CN25" s="36"/>
       <c r="CO25" s="36"/>
       <c r="CP25" s="20"/>
       <c r="CQ25" s="20"/>
       <c r="CR25" s="20"/>
       <c r="CS25" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="BR2:BU2"/>
-[...4 lines deleted...]
-    <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>