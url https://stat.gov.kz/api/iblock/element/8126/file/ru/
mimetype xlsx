--- v2 (2026-07-18)
+++ v3 (2026-08-27)
@@ -867,52 +867,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CC1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CM5" sqref="CM5:CM25"/>
+      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -1740,51 +1740,53 @@
       </c>
       <c r="CF5" s="6">
         <v>8265.24</v>
       </c>
       <c r="CG5" s="6">
         <v>8167.2250000000004</v>
       </c>
       <c r="CH5" s="6">
         <v>8295.2939999999999</v>
       </c>
       <c r="CI5" s="6">
         <v>8512.4740000000002</v>
       </c>
       <c r="CJ5" s="6">
         <v>9155.7240000000002</v>
       </c>
       <c r="CK5" s="6">
         <v>9774.4860000000008</v>
       </c>
       <c r="CL5" s="6">
         <v>10031.718999999999</v>
       </c>
       <c r="CM5" s="12">
         <v>9342.1470000000008</v>
       </c>
-      <c r="CN5" s="11"/>
+      <c r="CN5" s="11">
+        <v>9115.1270000000004</v>
+      </c>
       <c r="CO5" s="11"/>
       <c r="CP5" s="6"/>
       <c r="CQ5" s="6"/>
       <c r="CR5" s="6"/>
       <c r="CS5" s="6"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>37</v>
       </c>
@@ -2021,51 +2023,53 @@
       </c>
       <c r="CF6" s="20">
         <v>772.01599999999996</v>
       </c>
       <c r="CG6" s="20">
         <v>743.94500000000005</v>
       </c>
       <c r="CH6" s="20">
         <v>752.50800000000004</v>
       </c>
       <c r="CI6" s="22">
         <v>794.79300000000001</v>
       </c>
       <c r="CJ6" s="20">
         <v>882.21299999999997</v>
       </c>
       <c r="CK6" s="20">
         <v>979.82100000000003</v>
       </c>
       <c r="CL6" s="20">
         <v>1020.159</v>
       </c>
       <c r="CM6" s="43">
         <v>907.33600000000001</v>
       </c>
-      <c r="CN6" s="39"/>
+      <c r="CN6" s="39">
+        <v>898.79</v>
+      </c>
       <c r="CO6" s="39"/>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>439.02499999999998</v>
       </c>
       <c r="C7" s="19">
         <v>455.17500000000001</v>
       </c>
       <c r="D7" s="19">
         <v>487.41300000000001</v>
       </c>
       <c r="E7" s="19">
         <v>504.68</v>
       </c>
       <c r="F7" s="19">
         <v>510.98899999999998</v>
       </c>
@@ -2302,51 +2306,53 @@
       </c>
       <c r="CF7" s="20">
         <v>372.31200000000001</v>
       </c>
       <c r="CG7" s="20">
         <v>367.51</v>
       </c>
       <c r="CH7" s="20">
         <v>409.36700000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>426.375</v>
       </c>
       <c r="CJ7" s="20">
         <v>444.976</v>
       </c>
       <c r="CK7" s="20">
         <v>467.79899999999998</v>
       </c>
       <c r="CL7" s="20">
         <v>474.41199999999998</v>
       </c>
       <c r="CM7" s="25">
         <v>473.54700000000003</v>
       </c>
-      <c r="CN7" s="25"/>
+      <c r="CN7" s="25">
+        <v>413.55799999999999</v>
+      </c>
       <c r="CO7" s="25"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
         <v>456.12</v>
       </c>
       <c r="C8" s="19">
         <v>468.12700000000001</v>
       </c>
       <c r="D8" s="19">
         <v>492.04199999999997</v>
       </c>
       <c r="E8" s="19">
         <v>530.13699999999994</v>
       </c>
       <c r="F8" s="19">
         <v>557.38400000000001</v>
       </c>
@@ -2583,51 +2589,53 @@
       </c>
       <c r="CF8" s="20">
         <v>576.67399999999998</v>
       </c>
       <c r="CG8" s="20">
         <v>600.07000000000005</v>
       </c>
       <c r="CH8" s="20">
         <v>591.81700000000001</v>
       </c>
       <c r="CI8" s="22">
         <v>601.69000000000005</v>
       </c>
       <c r="CJ8" s="20">
         <v>622.39099999999996</v>
       </c>
       <c r="CK8" s="20">
         <v>652.37199999999996</v>
       </c>
       <c r="CL8" s="20">
         <v>677.91499999999996</v>
       </c>
       <c r="CM8" s="25">
         <v>665.80200000000002</v>
       </c>
-      <c r="CN8" s="25"/>
+      <c r="CN8" s="25">
+        <v>655.02700000000004</v>
+      </c>
       <c r="CO8" s="25"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="19">
         <v>1003.72</v>
       </c>
       <c r="C9" s="19">
         <v>1049.17</v>
       </c>
       <c r="D9" s="19">
         <v>1111.8699999999999</v>
       </c>
       <c r="E9" s="19">
         <v>1181.4480000000001</v>
       </c>
       <c r="F9" s="19">
         <v>1235.759</v>
       </c>
@@ -2864,51 +2872,53 @@
       </c>
       <c r="CF9" s="20">
         <v>686.01700000000005</v>
       </c>
       <c r="CG9" s="20">
         <v>584.74699999999996</v>
       </c>
       <c r="CH9" s="20">
         <v>591.72</v>
       </c>
       <c r="CI9" s="22">
         <v>599.33699999999999</v>
       </c>
       <c r="CJ9" s="20">
         <v>673.43399999999997</v>
       </c>
       <c r="CK9" s="20">
         <v>792.33299999999997</v>
       </c>
       <c r="CL9" s="20">
         <v>796.43499999999995</v>
       </c>
       <c r="CM9" s="25">
         <v>643.82500000000005</v>
       </c>
-      <c r="CN9" s="25"/>
+      <c r="CN9" s="25">
+        <v>636.45399999999995</v>
+      </c>
       <c r="CO9" s="25"/>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="19">
         <v>164.78899999999999</v>
       </c>
       <c r="C10" s="19">
         <v>166.35599999999999</v>
       </c>
       <c r="D10" s="19">
         <v>172.655</v>
       </c>
       <c r="E10" s="19">
         <v>181.39099999999999</v>
       </c>
       <c r="F10" s="19">
         <v>188.14699999999999</v>
       </c>
@@ -3145,51 +3155,53 @@
       </c>
       <c r="CF10" s="20">
         <v>236.75200000000001</v>
       </c>
       <c r="CG10" s="20">
         <v>236.63399999999999</v>
       </c>
       <c r="CH10" s="20">
         <v>235.565</v>
       </c>
       <c r="CI10" s="22">
         <v>238.447</v>
       </c>
       <c r="CJ10" s="20">
         <v>243.90199999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>251.464</v>
       </c>
       <c r="CL10" s="20">
         <v>258.08999999999997</v>
       </c>
       <c r="CM10" s="25">
         <v>262.23899999999998</v>
       </c>
-      <c r="CN10" s="25"/>
+      <c r="CN10" s="25">
+        <v>259.13</v>
+      </c>
       <c r="CO10" s="25"/>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="19">
         <v>573.71199999999999</v>
       </c>
       <c r="C11" s="19">
         <v>589.24400000000003</v>
       </c>
       <c r="D11" s="19">
         <v>626.16399999999999</v>
       </c>
       <c r="E11" s="19">
         <v>677.77700000000004</v>
       </c>
       <c r="F11" s="19">
         <v>700.60799999999995</v>
       </c>
@@ -3426,51 +3438,53 @@
       </c>
       <c r="CF11" s="20">
         <v>984.98400000000004</v>
       </c>
       <c r="CG11" s="20">
         <v>1024.068</v>
       </c>
       <c r="CH11" s="20">
         <v>1022.583</v>
       </c>
       <c r="CI11" s="22">
         <v>1037.8530000000001</v>
       </c>
       <c r="CJ11" s="20">
         <v>1112.1379999999999</v>
       </c>
       <c r="CK11" s="20">
         <v>1187.3969999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>1217.7270000000001</v>
       </c>
       <c r="CM11" s="25">
         <v>1128.6189999999999</v>
       </c>
-      <c r="CN11" s="25"/>
+      <c r="CN11" s="25">
+        <v>1121.038</v>
+      </c>
       <c r="CO11" s="25"/>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>395.92399999999998</v>
       </c>
       <c r="C12" s="19">
         <v>402.88600000000002</v>
       </c>
       <c r="D12" s="19">
         <v>427.54300000000001</v>
       </c>
       <c r="E12" s="19">
         <v>445.81400000000002</v>
       </c>
       <c r="F12" s="19">
         <v>448.60599999999999</v>
       </c>
@@ -3707,51 +3721,53 @@
       </c>
       <c r="CF12" s="20">
         <v>426.23599999999999</v>
       </c>
       <c r="CG12" s="20">
         <v>441.66399999999999</v>
       </c>
       <c r="CH12" s="20">
         <v>445.69099999999997</v>
       </c>
       <c r="CI12" s="22">
         <v>448.98</v>
       </c>
       <c r="CJ12" s="20">
         <v>471.50200000000001</v>
       </c>
       <c r="CK12" s="20">
         <v>490.30799999999999</v>
       </c>
       <c r="CL12" s="20">
         <v>495.54</v>
       </c>
       <c r="CM12" s="25">
         <v>515.54200000000003</v>
       </c>
-      <c r="CN12" s="25"/>
+      <c r="CN12" s="25">
+        <v>511.40800000000002</v>
+      </c>
       <c r="CO12" s="25"/>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>37</v>
       </c>
@@ -3988,51 +4004,53 @@
       </c>
       <c r="CF13" s="20">
         <v>547.46900000000005</v>
       </c>
       <c r="CG13" s="20">
         <v>488.95800000000003</v>
       </c>
       <c r="CH13" s="20">
         <v>497.11</v>
       </c>
       <c r="CI13" s="22">
         <v>497.12099999999998</v>
       </c>
       <c r="CJ13" s="20">
         <v>540.82000000000005</v>
       </c>
       <c r="CK13" s="20">
         <v>561.18499999999995</v>
       </c>
       <c r="CL13" s="20">
         <v>563.46299999999997</v>
       </c>
       <c r="CM13" s="44">
         <v>583.80100000000004</v>
       </c>
-      <c r="CN13" s="25"/>
+      <c r="CN13" s="25">
+        <v>580.26800000000003</v>
+      </c>
       <c r="CO13" s="25"/>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="19">
         <v>549.69799999999998</v>
       </c>
       <c r="C14" s="19">
         <v>573.18700000000001</v>
       </c>
       <c r="D14" s="19">
         <v>633.63</v>
       </c>
       <c r="E14" s="19">
         <v>692.63400000000001</v>
       </c>
       <c r="F14" s="19">
         <v>743.21400000000006</v>
       </c>
@@ -4269,51 +4287,53 @@
       </c>
       <c r="CF14" s="20">
         <v>414.59</v>
       </c>
       <c r="CG14" s="20">
         <v>427.89299999999997</v>
       </c>
       <c r="CH14" s="20">
         <v>446.55599999999998</v>
       </c>
       <c r="CI14" s="22">
         <v>458.79700000000003</v>
       </c>
       <c r="CJ14" s="20">
         <v>508.81</v>
       </c>
       <c r="CK14" s="20">
         <v>561.15099999999995</v>
       </c>
       <c r="CL14" s="20">
         <v>601.15599999999995</v>
       </c>
       <c r="CM14" s="25">
         <v>470.16800000000001</v>
       </c>
-      <c r="CN14" s="25"/>
+      <c r="CN14" s="25">
+        <v>470.13200000000001</v>
+      </c>
       <c r="CO14" s="25"/>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="19">
         <v>460.75200000000001</v>
       </c>
       <c r="C15" s="19">
         <v>465.08800000000002</v>
       </c>
       <c r="D15" s="19">
         <v>471.80099999999999</v>
       </c>
       <c r="E15" s="19">
         <v>477.334</v>
       </c>
       <c r="F15" s="19">
         <v>524.34</v>
       </c>
@@ -4550,51 +4570,53 @@
       </c>
       <c r="CF15" s="20">
         <v>395.31799999999998</v>
       </c>
       <c r="CG15" s="20">
         <v>391.10199999999998</v>
       </c>
       <c r="CH15" s="20">
         <v>393.69600000000003</v>
       </c>
       <c r="CI15" s="22">
         <v>397.13499999999999</v>
       </c>
       <c r="CJ15" s="20">
         <v>400.83300000000003</v>
       </c>
       <c r="CK15" s="20">
         <v>407.58699999999999</v>
       </c>
       <c r="CL15" s="20">
         <v>432.66300000000001</v>
       </c>
       <c r="CM15" s="25">
         <v>413.67700000000002</v>
       </c>
-      <c r="CN15" s="25"/>
+      <c r="CN15" s="25">
+        <v>411.90300000000002</v>
+      </c>
       <c r="CO15" s="25"/>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="19">
         <v>324.51900000000001</v>
       </c>
       <c r="C16" s="19">
         <v>328.08800000000002</v>
       </c>
       <c r="D16" s="19">
         <v>335.154</v>
       </c>
       <c r="E16" s="19">
         <v>343.47</v>
       </c>
       <c r="F16" s="19">
         <v>350.87099999999998</v>
       </c>
@@ -4831,51 +4853,53 @@
       </c>
       <c r="CF16" s="20">
         <v>409.673</v>
       </c>
       <c r="CG16" s="20">
         <v>370.27699999999999</v>
       </c>
       <c r="CH16" s="20">
         <v>370.45499999999998</v>
       </c>
       <c r="CI16" s="22">
         <v>372.09699999999998</v>
       </c>
       <c r="CJ16" s="20">
         <v>379.65699999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>398.05799999999999</v>
       </c>
       <c r="CL16" s="20">
         <v>408.88400000000001</v>
       </c>
       <c r="CM16" s="25">
         <v>416.173</v>
       </c>
-      <c r="CN16" s="25"/>
+      <c r="CN16" s="25">
+        <v>425.62200000000001</v>
+      </c>
       <c r="CO16" s="25"/>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="19">
         <v>20.033000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>19.931999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>27.372</v>
       </c>
       <c r="E17" s="19">
         <v>27.332000000000001</v>
       </c>
       <c r="F17" s="19">
         <v>27.169</v>
       </c>
@@ -5112,51 +5136,53 @@
       </c>
       <c r="CF17" s="20">
         <v>20.984000000000002</v>
       </c>
       <c r="CG17" s="20">
         <v>21.024999999999999</v>
       </c>
       <c r="CH17" s="20">
         <v>21.306000000000001</v>
       </c>
       <c r="CI17" s="22">
         <v>20.834</v>
       </c>
       <c r="CJ17" s="20">
         <v>27.831</v>
       </c>
       <c r="CK17" s="20">
         <v>26.977</v>
       </c>
       <c r="CL17" s="20">
         <v>26.818999999999999</v>
       </c>
       <c r="CM17" s="25">
         <v>22.521999999999998</v>
       </c>
-      <c r="CN17" s="25"/>
+      <c r="CN17" s="25">
+        <v>22.175000000000001</v>
+      </c>
       <c r="CO17" s="25"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="29">
         <v>423.428</v>
       </c>
       <c r="C18" s="29">
         <v>447.36500000000001</v>
       </c>
       <c r="D18" s="29">
         <v>484.959</v>
       </c>
       <c r="E18" s="29">
         <v>514.41499999999996</v>
       </c>
       <c r="F18" s="29">
         <v>524.27300000000002</v>
       </c>
@@ -5393,51 +5419,53 @@
       </c>
       <c r="CF18" s="20">
         <v>456.29899999999998</v>
       </c>
       <c r="CG18" s="20">
         <v>475.00200000000001</v>
       </c>
       <c r="CH18" s="20">
         <v>489.55200000000002</v>
       </c>
       <c r="CI18" s="22">
         <v>519.79399999999998</v>
       </c>
       <c r="CJ18" s="20">
         <v>573.08199999999999</v>
       </c>
       <c r="CK18" s="20">
         <v>603.85199999999998</v>
       </c>
       <c r="CL18" s="20">
         <v>617.83399999999995</v>
       </c>
       <c r="CM18" s="25">
         <v>524.09699999999998</v>
       </c>
-      <c r="CN18" s="25"/>
+      <c r="CN18" s="25">
+        <v>512.63900000000001</v>
+      </c>
       <c r="CO18" s="25"/>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="29">
         <v>373.101</v>
       </c>
       <c r="C19" s="29">
         <v>425.72800000000001</v>
       </c>
       <c r="D19" s="29">
         <v>461.22800000000001</v>
       </c>
       <c r="E19" s="29">
         <v>464.255</v>
       </c>
       <c r="F19" s="29">
         <v>463.78500000000003</v>
       </c>
@@ -5674,51 +5702,53 @@
       </c>
       <c r="CF19" s="20">
         <v>265.74900000000002</v>
       </c>
       <c r="CG19" s="20">
         <v>284.29199999999997</v>
       </c>
       <c r="CH19" s="20">
         <v>296.26499999999999</v>
       </c>
       <c r="CI19" s="22">
         <v>325.95</v>
       </c>
       <c r="CJ19" s="20">
         <v>345.47199999999998</v>
       </c>
       <c r="CK19" s="20">
         <v>350.48200000000003</v>
       </c>
       <c r="CL19" s="20">
         <v>349.92099999999999</v>
       </c>
       <c r="CM19" s="25">
         <v>350.14699999999999</v>
       </c>
-      <c r="CN19" s="25"/>
+      <c r="CN19" s="25">
+        <v>301.29500000000002</v>
+      </c>
       <c r="CO19" s="25"/>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="29">
         <v>993.58500000000004</v>
       </c>
       <c r="C20" s="29">
         <v>1036.1289999999999</v>
       </c>
       <c r="D20" s="29">
         <v>1105.5630000000001</v>
       </c>
       <c r="E20" s="29">
         <v>1151.6790000000001</v>
       </c>
       <c r="F20" s="29">
         <v>1175.596</v>
       </c>
@@ -5955,51 +5985,53 @@
       </c>
       <c r="CF20" s="20">
         <v>1064.731</v>
       </c>
       <c r="CG20" s="20">
         <v>1105.146</v>
       </c>
       <c r="CH20" s="20">
         <v>1125.779</v>
       </c>
       <c r="CI20" s="22">
         <v>1145.424</v>
       </c>
       <c r="CJ20" s="20">
         <v>1211.231</v>
       </c>
       <c r="CK20" s="20">
         <v>1249.635</v>
       </c>
       <c r="CL20" s="20">
         <v>1283.06</v>
       </c>
       <c r="CM20" s="25">
         <v>1238.617</v>
       </c>
-      <c r="CN20" s="25"/>
+      <c r="CN20" s="25">
+        <v>1209.7829999999999</v>
+      </c>
       <c r="CO20" s="25"/>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>37</v>
       </c>
@@ -6236,51 +6268,53 @@
       </c>
       <c r="CF21" s="20">
         <v>148.14099999999999</v>
       </c>
       <c r="CG21" s="20">
         <v>143.42699999999999</v>
       </c>
       <c r="CH21" s="20">
         <v>143.97300000000001</v>
       </c>
       <c r="CI21" s="22">
         <v>146.386</v>
       </c>
       <c r="CJ21" s="20">
         <v>187.28399999999999</v>
       </c>
       <c r="CK21" s="20">
         <v>198.928</v>
       </c>
       <c r="CL21" s="20">
         <v>197.40899999999999</v>
       </c>
       <c r="CM21" s="29">
         <v>194.64500000000001</v>
       </c>
-      <c r="CN21" s="25"/>
+      <c r="CN21" s="25">
+        <v>162.024</v>
+      </c>
       <c r="CO21" s="25"/>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29">
         <v>969.62699999999995</v>
       </c>
       <c r="C22" s="29">
         <v>1020.746</v>
       </c>
       <c r="D22" s="29">
         <v>1112.171</v>
       </c>
       <c r="E22" s="29">
         <v>1208.6769999999999</v>
       </c>
       <c r="F22" s="29">
         <v>1257.8489999999999</v>
       </c>
@@ -6517,51 +6551,53 @@
       </c>
       <c r="CF22" s="20">
         <v>388.78</v>
       </c>
       <c r="CG22" s="20">
         <v>368.714</v>
       </c>
       <c r="CH22" s="20">
         <v>368.98700000000002</v>
       </c>
       <c r="CI22" s="22">
         <v>389.15899999999999</v>
       </c>
       <c r="CJ22" s="20">
         <v>439.05</v>
       </c>
       <c r="CK22" s="20">
         <v>502.43700000000001</v>
       </c>
       <c r="CL22" s="20">
         <v>518.50800000000004</v>
       </c>
       <c r="CM22" s="25">
         <v>432.96499999999997</v>
       </c>
-      <c r="CN22" s="25"/>
+      <c r="CN22" s="25">
+        <v>426.45600000000002</v>
+      </c>
       <c r="CO22" s="25"/>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="29">
         <v>0.372</v>
       </c>
       <c r="C23" s="29">
         <v>0.36799999999999999</v>
       </c>
       <c r="D23" s="29">
         <v>0.35699999999999998</v>
       </c>
       <c r="E23" s="29">
         <v>0.31900000000000001</v>
       </c>
       <c r="F23" s="29">
         <v>0.30399999999999999</v>
       </c>
@@ -6798,51 +6834,53 @@
       </c>
       <c r="CF23" s="20">
         <v>0.20799999999999999</v>
       </c>
       <c r="CG23" s="20">
         <v>0.17399999999999999</v>
       </c>
       <c r="CH23" s="20">
         <v>0.17299999999999999</v>
       </c>
       <c r="CI23" s="22">
         <v>0.17199999999999999</v>
       </c>
       <c r="CJ23" s="20">
         <v>0.16700000000000001</v>
       </c>
       <c r="CK23" s="20">
         <v>0.16400000000000001</v>
       </c>
       <c r="CL23" s="20">
         <v>0.159</v>
       </c>
       <c r="CM23" s="25">
         <v>0.191</v>
       </c>
-      <c r="CN23" s="25"/>
+      <c r="CN23" s="25">
+        <v>0.189</v>
+      </c>
       <c r="CO23" s="25"/>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="29">
         <v>3.0569999999999999</v>
       </c>
       <c r="C24" s="29">
         <v>3.121</v>
       </c>
       <c r="D24" s="29">
         <v>3.1280000000000001</v>
       </c>
       <c r="E24" s="29">
         <v>3.1829999999999998</v>
       </c>
       <c r="F24" s="29">
         <v>3.3410000000000002</v>
       </c>
@@ -7079,51 +7117,53 @@
       </c>
       <c r="CF24" s="20">
         <v>1.968</v>
       </c>
       <c r="CG24" s="20">
         <v>1.8360000000000001</v>
       </c>
       <c r="CH24" s="20">
         <v>1.8140000000000001</v>
       </c>
       <c r="CI24" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.86</v>
       </c>
       <c r="CK24" s="20">
         <v>1.9370000000000001</v>
       </c>
       <c r="CL24" s="20">
         <v>1.964</v>
       </c>
       <c r="CM24" s="25">
         <v>1.8979999999999999</v>
       </c>
-      <c r="CN24" s="25"/>
+      <c r="CN24" s="25">
+        <v>1.9039999999999999</v>
+      </c>
       <c r="CO24" s="25"/>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>72.528999999999996</v>
       </c>
       <c r="C25" s="20">
         <v>71.849999999999994</v>
       </c>
       <c r="D25" s="20">
         <v>72.364000000000004</v>
       </c>
       <c r="E25" s="20">
         <v>70.777000000000001</v>
       </c>
       <c r="F25" s="20">
         <v>75.308000000000007</v>
       </c>
@@ -7360,51 +7400,53 @@
       </c>
       <c r="CF25" s="20">
         <v>96.338999999999999</v>
       </c>
       <c r="CG25" s="20">
         <v>90.741</v>
       </c>
       <c r="CH25" s="22">
         <v>90.376999999999995</v>
       </c>
       <c r="CI25" s="22">
         <v>90.292000000000002</v>
       </c>
       <c r="CJ25" s="22">
         <v>89.070999999999998</v>
       </c>
       <c r="CK25" s="22">
         <v>90.599000000000004</v>
       </c>
       <c r="CL25" s="22">
         <v>89.600999999999999</v>
       </c>
       <c r="CM25" s="36">
         <v>96.335999999999999</v>
       </c>
-      <c r="CN25" s="36"/>
+      <c r="CN25" s="36">
+        <v>95.331999999999994</v>
+      </c>
       <c r="CO25" s="36"/>
       <c r="CP25" s="20"/>
       <c r="CQ25" s="20"/>
       <c r="CR25" s="20"/>
       <c r="CS25" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>