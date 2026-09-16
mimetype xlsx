--- v3 (2026-08-27)
+++ v4 (2026-09-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1650" yWindow="810" windowWidth="22200" windowHeight="13680"/>
+    <workbookView xWindow="15" yWindow="390" windowWidth="24300" windowHeight="9375"/>
   </bookViews>
   <sheets>
     <sheet name="КРС " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'КРС '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="45">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
@@ -867,52 +867,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CS25"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="BV1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="CN5" sqref="CN5:CN25"/>
+      <pane xSplit="1" topLeftCell="BX1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="2" customWidth="1"/>
     <col min="12" max="12" width="8.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.28515625" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="2" customWidth="1"/>
     <col min="17" max="17" width="8.42578125" style="2" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="2"/>
     <col min="19" max="19" width="9" style="2" customWidth="1"/>
     <col min="20" max="20" width="8.85546875" style="2" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="2" customWidth="1"/>
     <col min="22" max="23" width="9.140625" style="2" customWidth="1"/>
@@ -920,51 +920,51 @@
     <col min="25" max="25" width="8.5703125" style="2" customWidth="1"/>
     <col min="26" max="26" width="9.42578125" style="2" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="2" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="2" customWidth="1"/>
     <col min="29" max="29" width="8.5703125" style="2" customWidth="1"/>
     <col min="30" max="30" width="9.140625" style="2"/>
     <col min="31" max="31" width="8.42578125" style="2" customWidth="1"/>
     <col min="32" max="32" width="8.7109375" style="2" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="2" customWidth="1"/>
     <col min="34" max="34" width="9.7109375" style="2" customWidth="1"/>
     <col min="35" max="35" width="9.28515625" style="2" customWidth="1"/>
     <col min="36" max="36" width="9.42578125" style="2" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="2" customWidth="1"/>
     <col min="38" max="38" width="8.85546875" style="2" customWidth="1"/>
     <col min="39" max="39" width="9.42578125" style="2" customWidth="1"/>
     <col min="40" max="40" width="8.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="8.140625" style="2" customWidth="1"/>
     <col min="42" max="42" width="8.42578125" style="2" customWidth="1"/>
     <col min="43" max="81" width="9.140625" style="2"/>
     <col min="82" max="82" width="9.140625" style="2" customWidth="1"/>
     <col min="83" max="93" width="9.140625" style="2"/>
     <col min="94" max="94" width="9.140625" style="2" customWidth="1"/>
     <col min="95" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:97" s="1" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:97" s="1" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
       <c r="K1" s="54"/>
       <c r="L1" s="54"/>
       <c r="M1" s="54"/>
       <c r="N1" s="54"/>
       <c r="O1" s="54"/>
       <c r="P1" s="54"/>
       <c r="Q1" s="54"/>
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
@@ -1743,51 +1743,53 @@
       </c>
       <c r="CG5" s="6">
         <v>8167.2250000000004</v>
       </c>
       <c r="CH5" s="6">
         <v>8295.2939999999999</v>
       </c>
       <c r="CI5" s="6">
         <v>8512.4740000000002</v>
       </c>
       <c r="CJ5" s="6">
         <v>9155.7240000000002</v>
       </c>
       <c r="CK5" s="6">
         <v>9774.4860000000008</v>
       </c>
       <c r="CL5" s="6">
         <v>10031.718999999999</v>
       </c>
       <c r="CM5" s="12">
         <v>9342.1470000000008</v>
       </c>
       <c r="CN5" s="11">
         <v>9115.1270000000004</v>
       </c>
-      <c r="CO5" s="11"/>
+      <c r="CO5" s="11">
+        <v>8996.973</v>
+      </c>
       <c r="CP5" s="6"/>
       <c r="CQ5" s="6"/>
       <c r="CR5" s="6"/>
       <c r="CS5" s="6"/>
     </row>
     <row r="6" spans="1:97" s="17" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="42" t="s">
@@ -2026,51 +2028,53 @@
       </c>
       <c r="CG6" s="20">
         <v>743.94500000000005</v>
       </c>
       <c r="CH6" s="20">
         <v>752.50800000000004</v>
       </c>
       <c r="CI6" s="22">
         <v>794.79300000000001</v>
       </c>
       <c r="CJ6" s="20">
         <v>882.21299999999997</v>
       </c>
       <c r="CK6" s="20">
         <v>979.82100000000003</v>
       </c>
       <c r="CL6" s="20">
         <v>1020.159</v>
       </c>
       <c r="CM6" s="43">
         <v>907.33600000000001</v>
       </c>
       <c r="CN6" s="39">
         <v>898.79</v>
       </c>
-      <c r="CO6" s="39"/>
+      <c r="CO6" s="39">
+        <v>887.96799999999996</v>
+      </c>
       <c r="CP6" s="20"/>
       <c r="CQ6" s="20"/>
       <c r="CR6" s="20"/>
       <c r="CS6" s="20"/>
     </row>
     <row r="7" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="19">
         <v>439.02499999999998</v>
       </c>
       <c r="C7" s="19">
         <v>455.17500000000001</v>
       </c>
       <c r="D7" s="19">
         <v>487.41300000000001</v>
       </c>
       <c r="E7" s="19">
         <v>504.68</v>
       </c>
       <c r="F7" s="19">
         <v>510.98899999999998</v>
       </c>
       <c r="G7" s="20">
@@ -2309,51 +2313,53 @@
       </c>
       <c r="CG7" s="20">
         <v>367.51</v>
       </c>
       <c r="CH7" s="20">
         <v>409.36700000000002</v>
       </c>
       <c r="CI7" s="22">
         <v>426.375</v>
       </c>
       <c r="CJ7" s="20">
         <v>444.976</v>
       </c>
       <c r="CK7" s="20">
         <v>467.79899999999998</v>
       </c>
       <c r="CL7" s="20">
         <v>474.41199999999998</v>
       </c>
       <c r="CM7" s="25">
         <v>473.54700000000003</v>
       </c>
       <c r="CN7" s="25">
         <v>413.55799999999999</v>
       </c>
-      <c r="CO7" s="25"/>
+      <c r="CO7" s="25">
+        <v>409.06299999999999</v>
+      </c>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="20"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="20"/>
     </row>
     <row r="8" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="19">
         <v>456.12</v>
       </c>
       <c r="C8" s="19">
         <v>468.12700000000001</v>
       </c>
       <c r="D8" s="19">
         <v>492.04199999999997</v>
       </c>
       <c r="E8" s="19">
         <v>530.13699999999994</v>
       </c>
       <c r="F8" s="19">
         <v>557.38400000000001</v>
       </c>
       <c r="G8" s="20">
@@ -2592,51 +2598,53 @@
       </c>
       <c r="CG8" s="20">
         <v>600.07000000000005</v>
       </c>
       <c r="CH8" s="20">
         <v>591.81700000000001</v>
       </c>
       <c r="CI8" s="22">
         <v>601.69000000000005</v>
       </c>
       <c r="CJ8" s="20">
         <v>622.39099999999996</v>
       </c>
       <c r="CK8" s="20">
         <v>652.37199999999996</v>
       </c>
       <c r="CL8" s="20">
         <v>677.91499999999996</v>
       </c>
       <c r="CM8" s="25">
         <v>665.80200000000002</v>
       </c>
       <c r="CN8" s="25">
         <v>655.02700000000004</v>
       </c>
-      <c r="CO8" s="25"/>
+      <c r="CO8" s="25">
+        <v>642.505</v>
+      </c>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
     </row>
     <row r="9" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="19">
         <v>1003.72</v>
       </c>
       <c r="C9" s="19">
         <v>1049.17</v>
       </c>
       <c r="D9" s="19">
         <v>1111.8699999999999</v>
       </c>
       <c r="E9" s="19">
         <v>1181.4480000000001</v>
       </c>
       <c r="F9" s="19">
         <v>1235.759</v>
       </c>
       <c r="G9" s="20">
@@ -2875,51 +2883,53 @@
       </c>
       <c r="CG9" s="20">
         <v>584.74699999999996</v>
       </c>
       <c r="CH9" s="20">
         <v>591.72</v>
       </c>
       <c r="CI9" s="22">
         <v>599.33699999999999</v>
       </c>
       <c r="CJ9" s="20">
         <v>673.43399999999997</v>
       </c>
       <c r="CK9" s="20">
         <v>792.33299999999997</v>
       </c>
       <c r="CL9" s="20">
         <v>796.43499999999995</v>
       </c>
       <c r="CM9" s="25">
         <v>643.82500000000005</v>
       </c>
       <c r="CN9" s="25">
         <v>636.45399999999995</v>
       </c>
-      <c r="CO9" s="25"/>
+      <c r="CO9" s="25">
+        <v>640.28800000000001</v>
+      </c>
       <c r="CP9" s="20"/>
       <c r="CQ9" s="20"/>
       <c r="CR9" s="20"/>
       <c r="CS9" s="20"/>
     </row>
     <row r="10" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="19">
         <v>164.78899999999999</v>
       </c>
       <c r="C10" s="19">
         <v>166.35599999999999</v>
       </c>
       <c r="D10" s="19">
         <v>172.655</v>
       </c>
       <c r="E10" s="19">
         <v>181.39099999999999</v>
       </c>
       <c r="F10" s="19">
         <v>188.14699999999999</v>
       </c>
       <c r="G10" s="20">
@@ -3158,51 +3168,53 @@
       </c>
       <c r="CG10" s="20">
         <v>236.63399999999999</v>
       </c>
       <c r="CH10" s="20">
         <v>235.565</v>
       </c>
       <c r="CI10" s="22">
         <v>238.447</v>
       </c>
       <c r="CJ10" s="20">
         <v>243.90199999999999</v>
       </c>
       <c r="CK10" s="20">
         <v>251.464</v>
       </c>
       <c r="CL10" s="20">
         <v>258.08999999999997</v>
       </c>
       <c r="CM10" s="25">
         <v>262.23899999999998</v>
       </c>
       <c r="CN10" s="25">
         <v>259.13</v>
       </c>
-      <c r="CO10" s="25"/>
+      <c r="CO10" s="25">
+        <v>258.55500000000001</v>
+      </c>
       <c r="CP10" s="20"/>
       <c r="CQ10" s="20"/>
       <c r="CR10" s="20"/>
       <c r="CS10" s="20"/>
     </row>
     <row r="11" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="19">
         <v>573.71199999999999</v>
       </c>
       <c r="C11" s="19">
         <v>589.24400000000003</v>
       </c>
       <c r="D11" s="19">
         <v>626.16399999999999</v>
       </c>
       <c r="E11" s="19">
         <v>677.77700000000004</v>
       </c>
       <c r="F11" s="19">
         <v>700.60799999999995</v>
       </c>
       <c r="G11" s="20">
@@ -3441,51 +3453,53 @@
       </c>
       <c r="CG11" s="20">
         <v>1024.068</v>
       </c>
       <c r="CH11" s="20">
         <v>1022.583</v>
       </c>
       <c r="CI11" s="22">
         <v>1037.8530000000001</v>
       </c>
       <c r="CJ11" s="20">
         <v>1112.1379999999999</v>
       </c>
       <c r="CK11" s="20">
         <v>1187.3969999999999</v>
       </c>
       <c r="CL11" s="20">
         <v>1217.7270000000001</v>
       </c>
       <c r="CM11" s="25">
         <v>1128.6189999999999</v>
       </c>
       <c r="CN11" s="25">
         <v>1121.038</v>
       </c>
-      <c r="CO11" s="25"/>
+      <c r="CO11" s="25">
+        <v>1109.9380000000001</v>
+      </c>
       <c r="CP11" s="20"/>
       <c r="CQ11" s="20"/>
       <c r="CR11" s="20"/>
       <c r="CS11" s="20"/>
     </row>
     <row r="12" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="19">
         <v>395.92399999999998</v>
       </c>
       <c r="C12" s="19">
         <v>402.88600000000002</v>
       </c>
       <c r="D12" s="19">
         <v>427.54300000000001</v>
       </c>
       <c r="E12" s="19">
         <v>445.81400000000002</v>
       </c>
       <c r="F12" s="19">
         <v>448.60599999999999</v>
       </c>
       <c r="G12" s="20">
@@ -3724,51 +3738,53 @@
       </c>
       <c r="CG12" s="20">
         <v>441.66399999999999</v>
       </c>
       <c r="CH12" s="20">
         <v>445.69099999999997</v>
       </c>
       <c r="CI12" s="22">
         <v>448.98</v>
       </c>
       <c r="CJ12" s="20">
         <v>471.50200000000001</v>
       </c>
       <c r="CK12" s="20">
         <v>490.30799999999999</v>
       </c>
       <c r="CL12" s="20">
         <v>495.54</v>
       </c>
       <c r="CM12" s="25">
         <v>515.54200000000003</v>
       </c>
       <c r="CN12" s="25">
         <v>511.40800000000002</v>
       </c>
-      <c r="CO12" s="25"/>
+      <c r="CO12" s="25">
+        <v>497.26100000000002</v>
+      </c>
       <c r="CP12" s="20"/>
       <c r="CQ12" s="20"/>
       <c r="CR12" s="20"/>
       <c r="CS12" s="20"/>
     </row>
     <row r="13" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="42" t="s">
@@ -4007,51 +4023,53 @@
       </c>
       <c r="CG13" s="20">
         <v>488.95800000000003</v>
       </c>
       <c r="CH13" s="20">
         <v>497.11</v>
       </c>
       <c r="CI13" s="22">
         <v>497.12099999999998</v>
       </c>
       <c r="CJ13" s="20">
         <v>540.82000000000005</v>
       </c>
       <c r="CK13" s="20">
         <v>561.18499999999995</v>
       </c>
       <c r="CL13" s="20">
         <v>563.46299999999997</v>
       </c>
       <c r="CM13" s="44">
         <v>583.80100000000004</v>
       </c>
       <c r="CN13" s="25">
         <v>580.26800000000003</v>
       </c>
-      <c r="CO13" s="25"/>
+      <c r="CO13" s="25">
+        <v>572.53800000000001</v>
+      </c>
       <c r="CP13" s="20"/>
       <c r="CQ13" s="20"/>
       <c r="CR13" s="20"/>
       <c r="CS13" s="20"/>
     </row>
     <row r="14" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="19">
         <v>549.69799999999998</v>
       </c>
       <c r="C14" s="19">
         <v>573.18700000000001</v>
       </c>
       <c r="D14" s="19">
         <v>633.63</v>
       </c>
       <c r="E14" s="19">
         <v>692.63400000000001</v>
       </c>
       <c r="F14" s="19">
         <v>743.21400000000006</v>
       </c>
       <c r="G14" s="20">
@@ -4290,51 +4308,53 @@
       </c>
       <c r="CG14" s="20">
         <v>427.89299999999997</v>
       </c>
       <c r="CH14" s="20">
         <v>446.55599999999998</v>
       </c>
       <c r="CI14" s="22">
         <v>458.79700000000003</v>
       </c>
       <c r="CJ14" s="20">
         <v>508.81</v>
       </c>
       <c r="CK14" s="20">
         <v>561.15099999999995</v>
       </c>
       <c r="CL14" s="20">
         <v>601.15599999999995</v>
       </c>
       <c r="CM14" s="25">
         <v>470.16800000000001</v>
       </c>
       <c r="CN14" s="25">
         <v>470.13200000000001</v>
       </c>
-      <c r="CO14" s="25"/>
+      <c r="CO14" s="25">
+        <v>459.69099999999997</v>
+      </c>
       <c r="CP14" s="20"/>
       <c r="CQ14" s="20"/>
       <c r="CR14" s="20"/>
       <c r="CS14" s="20"/>
     </row>
     <row r="15" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="19">
         <v>460.75200000000001</v>
       </c>
       <c r="C15" s="19">
         <v>465.08800000000002</v>
       </c>
       <c r="D15" s="19">
         <v>471.80099999999999</v>
       </c>
       <c r="E15" s="19">
         <v>477.334</v>
       </c>
       <c r="F15" s="19">
         <v>524.34</v>
       </c>
       <c r="G15" s="20">
@@ -4573,51 +4593,53 @@
       </c>
       <c r="CG15" s="20">
         <v>391.10199999999998</v>
       </c>
       <c r="CH15" s="20">
         <v>393.69600000000003</v>
       </c>
       <c r="CI15" s="22">
         <v>397.13499999999999</v>
       </c>
       <c r="CJ15" s="20">
         <v>400.83300000000003</v>
       </c>
       <c r="CK15" s="20">
         <v>407.58699999999999</v>
       </c>
       <c r="CL15" s="20">
         <v>432.66300000000001</v>
       </c>
       <c r="CM15" s="25">
         <v>413.67700000000002</v>
       </c>
       <c r="CN15" s="25">
         <v>411.90300000000002</v>
       </c>
-      <c r="CO15" s="25"/>
+      <c r="CO15" s="25">
+        <v>405.20100000000002</v>
+      </c>
       <c r="CP15" s="20"/>
       <c r="CQ15" s="20"/>
       <c r="CR15" s="20"/>
       <c r="CS15" s="20"/>
     </row>
     <row r="16" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="19">
         <v>324.51900000000001</v>
       </c>
       <c r="C16" s="19">
         <v>328.08800000000002</v>
       </c>
       <c r="D16" s="19">
         <v>335.154</v>
       </c>
       <c r="E16" s="19">
         <v>343.47</v>
       </c>
       <c r="F16" s="19">
         <v>350.87099999999998</v>
       </c>
       <c r="G16" s="20">
@@ -4856,51 +4878,53 @@
       </c>
       <c r="CG16" s="20">
         <v>370.27699999999999</v>
       </c>
       <c r="CH16" s="20">
         <v>370.45499999999998</v>
       </c>
       <c r="CI16" s="22">
         <v>372.09699999999998</v>
       </c>
       <c r="CJ16" s="20">
         <v>379.65699999999998</v>
       </c>
       <c r="CK16" s="20">
         <v>398.05799999999999</v>
       </c>
       <c r="CL16" s="20">
         <v>408.88400000000001</v>
       </c>
       <c r="CM16" s="25">
         <v>416.173</v>
       </c>
       <c r="CN16" s="25">
         <v>425.62200000000001</v>
       </c>
-      <c r="CO16" s="25"/>
+      <c r="CO16" s="25">
+        <v>426.38600000000002</v>
+      </c>
       <c r="CP16" s="20"/>
       <c r="CQ16" s="20"/>
       <c r="CR16" s="20"/>
       <c r="CS16" s="20"/>
     </row>
     <row r="17" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="19">
         <v>20.033000000000001</v>
       </c>
       <c r="C17" s="19">
         <v>19.931999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>27.372</v>
       </c>
       <c r="E17" s="19">
         <v>27.332000000000001</v>
       </c>
       <c r="F17" s="19">
         <v>27.169</v>
       </c>
       <c r="G17" s="20">
@@ -5139,51 +5163,53 @@
       </c>
       <c r="CG17" s="20">
         <v>21.024999999999999</v>
       </c>
       <c r="CH17" s="20">
         <v>21.306000000000001</v>
       </c>
       <c r="CI17" s="22">
         <v>20.834</v>
       </c>
       <c r="CJ17" s="20">
         <v>27.831</v>
       </c>
       <c r="CK17" s="20">
         <v>26.977</v>
       </c>
       <c r="CL17" s="20">
         <v>26.818999999999999</v>
       </c>
       <c r="CM17" s="25">
         <v>22.521999999999998</v>
       </c>
       <c r="CN17" s="25">
         <v>22.175000000000001</v>
       </c>
-      <c r="CO17" s="25"/>
+      <c r="CO17" s="25">
+        <v>21.876999999999999</v>
+      </c>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="20"/>
     </row>
     <row r="18" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="29">
         <v>423.428</v>
       </c>
       <c r="C18" s="29">
         <v>447.36500000000001</v>
       </c>
       <c r="D18" s="29">
         <v>484.959</v>
       </c>
       <c r="E18" s="29">
         <v>514.41499999999996</v>
       </c>
       <c r="F18" s="29">
         <v>524.27300000000002</v>
       </c>
       <c r="G18" s="20">
@@ -5422,51 +5448,53 @@
       </c>
       <c r="CG18" s="20">
         <v>475.00200000000001</v>
       </c>
       <c r="CH18" s="20">
         <v>489.55200000000002</v>
       </c>
       <c r="CI18" s="22">
         <v>519.79399999999998</v>
       </c>
       <c r="CJ18" s="20">
         <v>573.08199999999999</v>
       </c>
       <c r="CK18" s="20">
         <v>603.85199999999998</v>
       </c>
       <c r="CL18" s="20">
         <v>617.83399999999995</v>
       </c>
       <c r="CM18" s="25">
         <v>524.09699999999998</v>
       </c>
       <c r="CN18" s="25">
         <v>512.63900000000001</v>
       </c>
-      <c r="CO18" s="25"/>
+      <c r="CO18" s="25">
+        <v>504.48599999999999</v>
+      </c>
       <c r="CP18" s="20"/>
       <c r="CQ18" s="20"/>
       <c r="CR18" s="20"/>
       <c r="CS18" s="20"/>
     </row>
     <row r="19" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="29">
         <v>373.101</v>
       </c>
       <c r="C19" s="29">
         <v>425.72800000000001</v>
       </c>
       <c r="D19" s="29">
         <v>461.22800000000001</v>
       </c>
       <c r="E19" s="29">
         <v>464.255</v>
       </c>
       <c r="F19" s="29">
         <v>463.78500000000003</v>
       </c>
       <c r="G19" s="20">
@@ -5705,51 +5733,53 @@
       </c>
       <c r="CG19" s="20">
         <v>284.29199999999997</v>
       </c>
       <c r="CH19" s="20">
         <v>296.26499999999999</v>
       </c>
       <c r="CI19" s="22">
         <v>325.95</v>
       </c>
       <c r="CJ19" s="20">
         <v>345.47199999999998</v>
       </c>
       <c r="CK19" s="20">
         <v>350.48200000000003</v>
       </c>
       <c r="CL19" s="20">
         <v>349.92099999999999</v>
       </c>
       <c r="CM19" s="25">
         <v>350.14699999999999</v>
       </c>
       <c r="CN19" s="25">
         <v>301.29500000000002</v>
       </c>
-      <c r="CO19" s="25"/>
+      <c r="CO19" s="25">
+        <v>293.68400000000003</v>
+      </c>
       <c r="CP19" s="20"/>
       <c r="CQ19" s="20"/>
       <c r="CR19" s="20"/>
       <c r="CS19" s="20"/>
     </row>
     <row r="20" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="29">
         <v>993.58500000000004</v>
       </c>
       <c r="C20" s="29">
         <v>1036.1289999999999</v>
       </c>
       <c r="D20" s="29">
         <v>1105.5630000000001</v>
       </c>
       <c r="E20" s="29">
         <v>1151.6790000000001</v>
       </c>
       <c r="F20" s="29">
         <v>1175.596</v>
       </c>
       <c r="G20" s="20">
@@ -5988,51 +6018,53 @@
       </c>
       <c r="CG20" s="20">
         <v>1105.146</v>
       </c>
       <c r="CH20" s="20">
         <v>1125.779</v>
       </c>
       <c r="CI20" s="22">
         <v>1145.424</v>
       </c>
       <c r="CJ20" s="20">
         <v>1211.231</v>
       </c>
       <c r="CK20" s="20">
         <v>1249.635</v>
       </c>
       <c r="CL20" s="20">
         <v>1283.06</v>
       </c>
       <c r="CM20" s="25">
         <v>1238.617</v>
       </c>
       <c r="CN20" s="25">
         <v>1209.7829999999999</v>
       </c>
-      <c r="CO20" s="25"/>
+      <c r="CO20" s="25">
+        <v>1191</v>
+      </c>
       <c r="CP20" s="20"/>
       <c r="CQ20" s="20"/>
       <c r="CR20" s="20"/>
       <c r="CS20" s="20"/>
     </row>
     <row r="21" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="42" t="s">
@@ -6271,51 +6303,53 @@
       </c>
       <c r="CG21" s="20">
         <v>143.42699999999999</v>
       </c>
       <c r="CH21" s="20">
         <v>143.97300000000001</v>
       </c>
       <c r="CI21" s="22">
         <v>146.386</v>
       </c>
       <c r="CJ21" s="20">
         <v>187.28399999999999</v>
       </c>
       <c r="CK21" s="20">
         <v>198.928</v>
       </c>
       <c r="CL21" s="20">
         <v>197.40899999999999</v>
       </c>
       <c r="CM21" s="29">
         <v>194.64500000000001</v>
       </c>
       <c r="CN21" s="25">
         <v>162.024</v>
       </c>
-      <c r="CO21" s="25"/>
+      <c r="CO21" s="25">
+        <v>159.91300000000001</v>
+      </c>
       <c r="CP21" s="20"/>
       <c r="CQ21" s="20"/>
       <c r="CR21" s="20"/>
       <c r="CS21" s="20"/>
     </row>
     <row r="22" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="29">
         <v>969.62699999999995</v>
       </c>
       <c r="C22" s="29">
         <v>1020.746</v>
       </c>
       <c r="D22" s="29">
         <v>1112.171</v>
       </c>
       <c r="E22" s="29">
         <v>1208.6769999999999</v>
       </c>
       <c r="F22" s="29">
         <v>1257.8489999999999</v>
       </c>
       <c r="G22" s="20">
@@ -6554,51 +6588,53 @@
       </c>
       <c r="CG22" s="20">
         <v>368.714</v>
       </c>
       <c r="CH22" s="20">
         <v>368.98700000000002</v>
       </c>
       <c r="CI22" s="22">
         <v>389.15899999999999</v>
       </c>
       <c r="CJ22" s="20">
         <v>439.05</v>
       </c>
       <c r="CK22" s="20">
         <v>502.43700000000001</v>
       </c>
       <c r="CL22" s="20">
         <v>518.50800000000004</v>
       </c>
       <c r="CM22" s="25">
         <v>432.96499999999997</v>
       </c>
       <c r="CN22" s="25">
         <v>426.45600000000002</v>
       </c>
-      <c r="CO22" s="25"/>
+      <c r="CO22" s="25">
+        <v>421.40199999999999</v>
+      </c>
       <c r="CP22" s="20"/>
       <c r="CQ22" s="20"/>
       <c r="CR22" s="20"/>
       <c r="CS22" s="20"/>
     </row>
     <row r="23" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="33" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="29">
         <v>0.372</v>
       </c>
       <c r="C23" s="29">
         <v>0.36799999999999999</v>
       </c>
       <c r="D23" s="29">
         <v>0.35699999999999998</v>
       </c>
       <c r="E23" s="29">
         <v>0.31900000000000001</v>
       </c>
       <c r="F23" s="29">
         <v>0.30399999999999999</v>
       </c>
       <c r="G23" s="20">
@@ -6837,51 +6873,53 @@
       </c>
       <c r="CG23" s="20">
         <v>0.17399999999999999</v>
       </c>
       <c r="CH23" s="20">
         <v>0.17299999999999999</v>
       </c>
       <c r="CI23" s="22">
         <v>0.17199999999999999</v>
       </c>
       <c r="CJ23" s="20">
         <v>0.16700000000000001</v>
       </c>
       <c r="CK23" s="20">
         <v>0.16400000000000001</v>
       </c>
       <c r="CL23" s="20">
         <v>0.159</v>
       </c>
       <c r="CM23" s="25">
         <v>0.191</v>
       </c>
       <c r="CN23" s="25">
         <v>0.189</v>
       </c>
-      <c r="CO23" s="25"/>
+      <c r="CO23" s="25">
+        <v>0.186</v>
+      </c>
       <c r="CP23" s="20"/>
       <c r="CQ23" s="20"/>
       <c r="CR23" s="20"/>
       <c r="CS23" s="20"/>
     </row>
     <row r="24" spans="1:97" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="29">
         <v>3.0569999999999999</v>
       </c>
       <c r="C24" s="29">
         <v>3.121</v>
       </c>
       <c r="D24" s="29">
         <v>3.1280000000000001</v>
       </c>
       <c r="E24" s="29">
         <v>3.1829999999999998</v>
       </c>
       <c r="F24" s="29">
         <v>3.3410000000000002</v>
       </c>
       <c r="G24" s="20">
@@ -7120,51 +7158,53 @@
       </c>
       <c r="CG24" s="20">
         <v>1.8360000000000001</v>
       </c>
       <c r="CH24" s="20">
         <v>1.8140000000000001</v>
       </c>
       <c r="CI24" s="22">
         <v>1.8380000000000001</v>
       </c>
       <c r="CJ24" s="20">
         <v>1.86</v>
       </c>
       <c r="CK24" s="20">
         <v>1.9370000000000001</v>
       </c>
       <c r="CL24" s="20">
         <v>1.964</v>
       </c>
       <c r="CM24" s="25">
         <v>1.8979999999999999</v>
       </c>
       <c r="CN24" s="25">
         <v>1.9039999999999999</v>
       </c>
-      <c r="CO24" s="25"/>
+      <c r="CO24" s="25">
+        <v>1.9490000000000001</v>
+      </c>
       <c r="CP24" s="20"/>
       <c r="CQ24" s="20"/>
       <c r="CR24" s="20"/>
       <c r="CS24" s="20"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>72.528999999999996</v>
       </c>
       <c r="C25" s="20">
         <v>71.849999999999994</v>
       </c>
       <c r="D25" s="20">
         <v>72.364000000000004</v>
       </c>
       <c r="E25" s="20">
         <v>70.777000000000001</v>
       </c>
       <c r="F25" s="20">
         <v>75.308000000000007</v>
       </c>
       <c r="G25" s="20">
@@ -7403,51 +7443,53 @@
       </c>
       <c r="CG25" s="20">
         <v>90.741</v>
       </c>
       <c r="CH25" s="22">
         <v>90.376999999999995</v>
       </c>
       <c r="CI25" s="22">
         <v>90.292000000000002</v>
       </c>
       <c r="CJ25" s="22">
         <v>89.070999999999998</v>
       </c>
       <c r="CK25" s="22">
         <v>90.599000000000004</v>
       </c>
       <c r="CL25" s="22">
         <v>89.600999999999999</v>
       </c>
       <c r="CM25" s="36">
         <v>96.335999999999999</v>
       </c>
       <c r="CN25" s="36">
         <v>95.331999999999994</v>
       </c>
-      <c r="CO25" s="36"/>
+      <c r="CO25" s="36">
+        <v>93.081999999999994</v>
+      </c>
       <c r="CP25" s="20"/>
       <c r="CQ25" s="20"/>
       <c r="CR25" s="20"/>
       <c r="CS25" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="BV1:CS1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A1:AW1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="CP2:CS2"/>