--- v0 (2026-04-24)
+++ v1 (2026-06-16)
@@ -1,73 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.turmaganbet.istat\Desktop\VAL\животноводство\поголовье\русс\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="45">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -163,51 +168,51 @@
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -635,86 +640,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -886,54 +891,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DQ43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CD5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CK5" sqref="CK5"/>
+      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1832,52 +1837,56 @@
       </c>
       <c r="CC5" s="59">
         <v>299.798</v>
       </c>
       <c r="CD5" s="9">
         <v>299.67599999999999</v>
       </c>
       <c r="CE5" s="59">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="59">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="59">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="63">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="59">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="59">
         <v>312.62400000000002</v>
       </c>
-      <c r="CK5" s="59"/>
-      <c r="CL5" s="59"/>
+      <c r="CK5" s="59">
+        <v>322.21899999999999</v>
+      </c>
+      <c r="CL5" s="59">
+        <v>329.53399999999999</v>
+      </c>
       <c r="CM5" s="13"/>
       <c r="CN5" s="12"/>
       <c r="CO5" s="59"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="59"/>
       <c r="CR5" s="59"/>
       <c r="CS5" s="59"/>
     </row>
     <row r="6" spans="1:121" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="52" t="s">
@@ -2107,52 +2116,56 @@
       </c>
       <c r="CC6" s="33">
         <v>0.51700000000000002</v>
       </c>
       <c r="CD6" s="27">
         <v>0.52800000000000002</v>
       </c>
       <c r="CE6" s="33">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="33">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="33">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="61">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="33">
         <v>0.55700000000000005</v>
       </c>
-      <c r="CK6" s="33"/>
-      <c r="CL6" s="33"/>
+      <c r="CK6" s="33">
+        <v>0.58499999999999996</v>
+      </c>
+      <c r="CL6" s="33">
+        <v>0.58499999999999996</v>
+      </c>
       <c r="CM6" s="28"/>
       <c r="CN6" s="60"/>
       <c r="CO6" s="33"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="21">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="22">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="23">
@@ -2382,52 +2395,56 @@
       </c>
       <c r="CC7" s="33">
         <v>0.23100000000000001</v>
       </c>
       <c r="CD7" s="27">
         <v>0.23</v>
       </c>
       <c r="CE7" s="33">
         <v>0.23</v>
       </c>
       <c r="CF7" s="33">
         <v>0.23</v>
       </c>
       <c r="CG7" s="33">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="61">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.25</v>
       </c>
-      <c r="CK7" s="33"/>
-      <c r="CL7" s="33"/>
+      <c r="CK7" s="33">
+        <v>0.245</v>
+      </c>
+      <c r="CL7" s="33">
+        <v>0.245</v>
+      </c>
       <c r="CM7" s="31"/>
       <c r="CN7" s="31"/>
       <c r="CO7" s="33"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="20">
         <v>17.041</v>
       </c>
       <c r="D8" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="22">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="23">
@@ -2657,52 +2674,56 @@
       </c>
       <c r="CC8" s="33">
         <v>25.824999999999999</v>
       </c>
       <c r="CD8" s="27">
         <v>25.715</v>
       </c>
       <c r="CE8" s="33">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="33">
         <v>25.238</v>
       </c>
       <c r="CG8" s="33">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="61">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="33">
         <v>23.431999999999999</v>
       </c>
-      <c r="CK8" s="33"/>
-      <c r="CL8" s="33"/>
+      <c r="CK8" s="33">
+        <v>24.984999999999999</v>
+      </c>
+      <c r="CL8" s="33">
+        <v>25.032</v>
+      </c>
       <c r="CM8" s="31"/>
       <c r="CN8" s="31"/>
       <c r="CO8" s="33"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="20">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="21">
         <v>7.665</v>
       </c>
       <c r="E9" s="22">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="23">
@@ -2932,52 +2953,56 @@
       </c>
       <c r="CC9" s="33">
         <v>7.8890000000000002</v>
       </c>
       <c r="CD9" s="27">
         <v>8.0760000000000005</v>
       </c>
       <c r="CE9" s="33">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="33">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="33">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="61">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="33">
         <v>8.94</v>
       </c>
-      <c r="CK9" s="33"/>
-      <c r="CL9" s="33"/>
+      <c r="CK9" s="33">
+        <v>9.2639999999999993</v>
+      </c>
+      <c r="CL9" s="33">
+        <v>9.2490000000000006</v>
+      </c>
       <c r="CM9" s="31"/>
       <c r="CN9" s="31"/>
       <c r="CO9" s="33"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="20">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="21">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>33.36</v>
       </c>
       <c r="F10" s="23">
@@ -3207,52 +3232,56 @@
       </c>
       <c r="CC10" s="33">
         <v>45.212000000000003</v>
       </c>
       <c r="CD10" s="27">
         <v>44.634999999999998</v>
       </c>
       <c r="CE10" s="33">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="33">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="33">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="61">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="33">
         <v>43.658000000000001</v>
       </c>
-      <c r="CK10" s="33"/>
-      <c r="CL10" s="33"/>
+      <c r="CK10" s="33">
+        <v>44.902999999999999</v>
+      </c>
+      <c r="CL10" s="33">
+        <v>47.856999999999999</v>
+      </c>
       <c r="CM10" s="31"/>
       <c r="CN10" s="31"/>
       <c r="CO10" s="33"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="20">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.484</v>
       </c>
       <c r="E11" s="22">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="23">
@@ -3482,52 +3511,56 @@
       </c>
       <c r="CC11" s="33">
         <v>2.7730000000000001</v>
       </c>
       <c r="CD11" s="27">
         <v>2.71</v>
       </c>
       <c r="CE11" s="33">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="33">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="33">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="61">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="33">
         <v>2.6269999999999998</v>
       </c>
-      <c r="CK11" s="33"/>
-      <c r="CL11" s="33"/>
+      <c r="CK11" s="33">
+        <v>2.83</v>
+      </c>
+      <c r="CL11" s="33">
+        <v>2.976</v>
+      </c>
       <c r="CM11" s="31"/>
       <c r="CN11" s="31"/>
       <c r="CO11" s="33"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>6.44</v>
       </c>
       <c r="C12" s="20">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="21">
         <v>6.84</v>
       </c>
       <c r="E12" s="22">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="23">
@@ -3757,52 +3790,56 @@
       </c>
       <c r="CC12" s="33">
         <v>8.65</v>
       </c>
       <c r="CD12" s="27">
         <v>8.3879999999999999</v>
       </c>
       <c r="CE12" s="33">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="33">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="33">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="61">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="33">
         <v>8.593</v>
       </c>
-      <c r="CK12" s="33"/>
-      <c r="CL12" s="33"/>
+      <c r="CK12" s="33">
+        <v>9.1489999999999991</v>
+      </c>
+      <c r="CL12" s="33">
+        <v>9.2439999999999998</v>
+      </c>
       <c r="CM12" s="31"/>
       <c r="CN12" s="31"/>
       <c r="CO12" s="33"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="52" t="s">
@@ -4032,52 +4069,56 @@
       </c>
       <c r="CC13" s="33">
         <v>2.2080000000000002</v>
       </c>
       <c r="CD13" s="27">
         <v>2.4729999999999999</v>
       </c>
       <c r="CE13" s="33">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="33">
         <v>2.327</v>
       </c>
       <c r="CG13" s="33">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="61">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="33">
         <v>2.3340000000000001</v>
       </c>
-      <c r="CK13" s="33"/>
-      <c r="CL13" s="33"/>
+      <c r="CK13" s="33">
+        <v>2.343</v>
+      </c>
+      <c r="CL13" s="33">
+        <v>2.4670000000000001</v>
+      </c>
       <c r="CM13" s="35"/>
       <c r="CN13" s="31"/>
       <c r="CO13" s="33"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>1.353</v>
       </c>
       <c r="C14" s="20">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="21">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="22">
         <v>1.569</v>
       </c>
       <c r="F14" s="23">
@@ -4307,52 +4348,56 @@
       </c>
       <c r="CC14" s="33">
         <v>1.3759999999999999</v>
       </c>
       <c r="CD14" s="27">
         <v>1.351</v>
       </c>
       <c r="CE14" s="33">
         <v>1.351</v>
       </c>
       <c r="CF14" s="33">
         <v>1.351</v>
       </c>
       <c r="CG14" s="33">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="61">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="33">
         <v>1.4179999999999999</v>
       </c>
-      <c r="CK14" s="33"/>
-      <c r="CL14" s="33"/>
+      <c r="CK14" s="33">
+        <v>1.5</v>
+      </c>
+      <c r="CL14" s="33">
+        <v>1.5429999999999999</v>
+      </c>
       <c r="CM14" s="31"/>
       <c r="CN14" s="31"/>
       <c r="CO14" s="33"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="33"/>
       <c r="CR14" s="33"/>
       <c r="CS14" s="33"/>
     </row>
     <row r="15" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="22">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="23">
@@ -4582,52 +4627,56 @@
       </c>
       <c r="CC15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CD15" s="27">
         <v>0.24199999999999999</v>
       </c>
       <c r="CE15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="33">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="61">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="33">
         <v>0.222</v>
       </c>
-      <c r="CK15" s="33"/>
-      <c r="CL15" s="33"/>
+      <c r="CK15" s="33">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="CL15" s="33">
+        <v>0.23699999999999999</v>
+      </c>
       <c r="CM15" s="31"/>
       <c r="CN15" s="31"/>
       <c r="CO15" s="33"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="33"/>
       <c r="CR15" s="33"/>
       <c r="CS15" s="33"/>
     </row>
     <row r="16" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="21">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="22">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="23">
@@ -4857,52 +4906,56 @@
       </c>
       <c r="CC16" s="33">
         <v>65.997</v>
       </c>
       <c r="CD16" s="27">
         <v>65.992999999999995</v>
       </c>
       <c r="CE16" s="33">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="33">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="33">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="61">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="33">
         <v>63.637</v>
       </c>
-      <c r="CK16" s="33"/>
-      <c r="CL16" s="33"/>
+      <c r="CK16" s="33">
+        <v>67.236000000000004</v>
+      </c>
+      <c r="CL16" s="33">
+        <v>70.171000000000006</v>
+      </c>
       <c r="CM16" s="31"/>
       <c r="CN16" s="31"/>
       <c r="CO16" s="33"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="33"/>
       <c r="CR16" s="33"/>
       <c r="CS16" s="33"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="20">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="20">
         <v>79.19</v>
       </c>
       <c r="F17" s="20">
@@ -5132,52 +5185,56 @@
       </c>
       <c r="CC17" s="33">
         <v>94.56</v>
       </c>
       <c r="CD17" s="27">
         <v>94.781000000000006</v>
       </c>
       <c r="CE17" s="33">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="33">
         <v>96.69</v>
       </c>
       <c r="CG17" s="33">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="61">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="33">
         <v>113.623</v>
       </c>
-      <c r="CK17" s="33"/>
-      <c r="CL17" s="33"/>
+      <c r="CK17" s="33">
+        <v>113.446</v>
+      </c>
+      <c r="CL17" s="33">
+        <v>113.137</v>
+      </c>
       <c r="CM17" s="31"/>
       <c r="CN17" s="31"/>
       <c r="CO17" s="33"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="33"/>
       <c r="CR17" s="33"/>
       <c r="CS17" s="33"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="20">
@@ -5407,52 +5464,56 @@
       </c>
       <c r="CC18" s="33">
         <v>0.18</v>
       </c>
       <c r="CD18" s="27">
         <v>0.19</v>
       </c>
       <c r="CE18" s="33">
         <v>0.19</v>
       </c>
       <c r="CF18" s="33">
         <v>0.19</v>
       </c>
       <c r="CG18" s="33">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="61">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.14299999999999999</v>
       </c>
-      <c r="CK18" s="33"/>
-      <c r="CL18" s="33"/>
+      <c r="CK18" s="33">
+        <v>0.14299999999999999</v>
+      </c>
+      <c r="CL18" s="33">
+        <v>0.155</v>
+      </c>
       <c r="CM18" s="31"/>
       <c r="CN18" s="31"/>
       <c r="CO18" s="33"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="33"/>
       <c r="CR18" s="33"/>
       <c r="CS18" s="33"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="20">
@@ -5682,52 +5743,56 @@
       </c>
       <c r="CC19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CD19" s="27">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CE19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="CK19" s="33"/>
-      <c r="CL19" s="33"/>
+      <c r="CK19" s="40" t="s">
+        <v>18</v>
+      </c>
+      <c r="CL19" s="40" t="s">
+        <v>18</v>
+      </c>
       <c r="CM19" s="31"/>
       <c r="CN19" s="31"/>
       <c r="CO19" s="33"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="33"/>
       <c r="CR19" s="33"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="20">
         <v>27.785</v>
       </c>
       <c r="C20" s="20">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="20">
         <v>30.099</v>
       </c>
       <c r="E20" s="20">
         <v>31.808</v>
       </c>
       <c r="F20" s="20">
@@ -5957,52 +6022,56 @@
       </c>
       <c r="CC20" s="33">
         <v>43.201999999999998</v>
       </c>
       <c r="CD20" s="27">
         <v>43.427999999999997</v>
       </c>
       <c r="CE20" s="33">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="33">
         <v>42.503</v>
       </c>
       <c r="CG20" s="33">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="61">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="33">
         <v>42.314999999999998</v>
       </c>
-      <c r="CK20" s="33"/>
-      <c r="CL20" s="33"/>
+      <c r="CK20" s="33">
+        <v>44.487000000000002</v>
+      </c>
+      <c r="CL20" s="33">
+        <v>45.735999999999997</v>
+      </c>
       <c r="CM20" s="31"/>
       <c r="CN20" s="31"/>
       <c r="CO20" s="33"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="52" t="s">
@@ -6232,52 +6301,56 @@
       </c>
       <c r="CC21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CD21" s="27">
         <v>0.58399999999999996</v>
       </c>
       <c r="CE21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="61">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CK21" s="33"/>
-      <c r="CL21" s="33"/>
+      <c r="CK21" s="33">
+        <v>0.58099999999999996</v>
+      </c>
+      <c r="CL21" s="33">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CM21" s="26"/>
       <c r="CN21" s="31"/>
       <c r="CO21" s="33"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="33"/>
       <c r="CR21" s="33"/>
       <c r="CS21" s="33"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="20">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>0.629</v>
       </c>
       <c r="F22" s="20">
@@ -6507,52 +6580,56 @@
       </c>
       <c r="CC22" s="33">
         <v>0.34300000000000003</v>
       </c>
       <c r="CD22" s="27">
         <v>0.34300000000000003</v>
       </c>
       <c r="CE22" s="33">
         <v>0.309</v>
       </c>
       <c r="CF22" s="33">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="33">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="61">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="33">
         <v>0.29399999999999998</v>
       </c>
-      <c r="CK22" s="61"/>
-      <c r="CL22" s="61"/>
+      <c r="CK22" s="61">
+        <v>0.29699999999999999</v>
+      </c>
+      <c r="CL22" s="61">
+        <v>0.31900000000000001</v>
+      </c>
       <c r="CM22" s="31"/>
       <c r="CN22" s="31"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
       <c r="CS22" s="33"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="52" t="s">
@@ -6782,52 +6859,56 @@
       </c>
       <c r="CC23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CD23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CE23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CK23" s="26"/>
-      <c r="CL23" s="26"/>
+      <c r="CK23" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="CL23" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CM23" s="26"/>
       <c r="CN23" s="26"/>
       <c r="CO23" s="26"/>
       <c r="CP23" s="26"/>
       <c r="CQ23" s="26"/>
       <c r="CR23" s="26"/>
       <c r="CS23" s="26"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="20" t="s">
@@ -7057,52 +7138,56 @@
       </c>
       <c r="CC24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CD24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CE24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CK24" s="26"/>
-      <c r="CL24" s="26"/>
+      <c r="CK24" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="CL24" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CM24" s="26"/>
       <c r="CN24" s="26"/>
       <c r="CO24" s="26"/>
       <c r="CP24" s="26"/>
       <c r="CQ24" s="26"/>
       <c r="CR24" s="26"/>
       <c r="CS24" s="26"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="20">
@@ -7332,52 +7417,56 @@
       </c>
       <c r="CC25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CD25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CE25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CK25" s="26"/>
-      <c r="CL25" s="26"/>
+      <c r="CK25" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="CL25" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CM25" s="26"/>
       <c r="CN25" s="26"/>
       <c r="CO25" s="26"/>
       <c r="CP25" s="26"/>
       <c r="CQ25" s="26"/>
       <c r="CR25" s="26"/>
       <c r="CS25" s="26"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="H26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="46"/>
       <c r="W26" s="45"/>
       <c r="X26" s="45"/>
       <c r="Y26" s="45"/>
       <c r="Z26" s="47"/>
       <c r="AA26" s="47"/>
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="47"/>
       <c r="AF26" s="47"/>
       <c r="AG26" s="48"/>
       <c r="AH26" s="49"/>
       <c r="AI26" s="50"/>