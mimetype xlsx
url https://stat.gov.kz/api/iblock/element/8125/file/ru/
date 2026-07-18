--- v1 (2026-06-16)
+++ v2 (2026-07-18)
@@ -1,78 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11295"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="6330" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="475" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="45">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -168,51 +163,51 @@
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>на конец месяца</t>
   </si>
   <si>
     <t>г.Астана</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -640,86 +635,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -891,54 +886,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DQ43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="CD5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CK5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CL5" sqref="CL5:CL25"/>
+      <selection pane="bottomRight" activeCell="CM19" sqref="CM19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1843,51 +1838,53 @@
       </c>
       <c r="CE5" s="59">
         <v>297.56900000000002</v>
       </c>
       <c r="CF5" s="59">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="59">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="63">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="59">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="59">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="59">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="59">
         <v>329.53399999999999</v>
       </c>
-      <c r="CM5" s="13"/>
+      <c r="CM5" s="13">
+        <v>312.12099999999998</v>
+      </c>
       <c r="CN5" s="12"/>
       <c r="CO5" s="59"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="59"/>
       <c r="CR5" s="59"/>
       <c r="CS5" s="59"/>
     </row>
     <row r="6" spans="1:121" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>18</v>
@@ -2122,51 +2119,53 @@
       </c>
       <c r="CE6" s="33">
         <v>0.52800000000000002</v>
       </c>
       <c r="CF6" s="33">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="33">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="61">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="33">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="33">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="33">
         <v>0.58499999999999996</v>
       </c>
-      <c r="CM6" s="28"/>
+      <c r="CM6" s="28">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CN6" s="60"/>
       <c r="CO6" s="33"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="21">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="22">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="23">
         <v>0.10100000000000001</v>
@@ -2401,51 +2400,53 @@
       </c>
       <c r="CE7" s="33">
         <v>0.23</v>
       </c>
       <c r="CF7" s="33">
         <v>0.23</v>
       </c>
       <c r="CG7" s="33">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="61">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.25</v>
       </c>
       <c r="CK7" s="33">
         <v>0.245</v>
       </c>
       <c r="CL7" s="33">
         <v>0.245</v>
       </c>
-      <c r="CM7" s="31"/>
+      <c r="CM7" s="31">
+        <v>0.245</v>
+      </c>
       <c r="CN7" s="31"/>
       <c r="CO7" s="33"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="20">
         <v>17.041</v>
       </c>
       <c r="D8" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="22">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="23">
         <v>18.59</v>
@@ -2680,51 +2681,53 @@
       </c>
       <c r="CE8" s="33">
         <v>25.594999999999999</v>
       </c>
       <c r="CF8" s="33">
         <v>25.238</v>
       </c>
       <c r="CG8" s="33">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="61">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="33">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="33">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="33">
         <v>25.032</v>
       </c>
-      <c r="CM8" s="31"/>
+      <c r="CM8" s="31">
+        <v>26.448</v>
+      </c>
       <c r="CN8" s="31"/>
       <c r="CO8" s="33"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="20">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="21">
         <v>7.665</v>
       </c>
       <c r="E9" s="22">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="23">
         <v>7.9279999999999999</v>
@@ -2959,51 +2962,53 @@
       </c>
       <c r="CE9" s="33">
         <v>8.0649999999999995</v>
       </c>
       <c r="CF9" s="33">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="33">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="61">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="33">
         <v>8.94</v>
       </c>
       <c r="CK9" s="33">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="33">
         <v>9.2490000000000006</v>
       </c>
-      <c r="CM9" s="31"/>
+      <c r="CM9" s="31">
+        <v>8.3650000000000002</v>
+      </c>
       <c r="CN9" s="31"/>
       <c r="CO9" s="33"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="20">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="21">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>33.36</v>
       </c>
       <c r="F10" s="23">
         <v>34.555999999999997</v>
@@ -3238,51 +3243,53 @@
       </c>
       <c r="CE10" s="33">
         <v>43.484999999999999</v>
       </c>
       <c r="CF10" s="33">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="33">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="61">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="33">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="33">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="33">
         <v>47.856999999999999</v>
       </c>
-      <c r="CM10" s="31"/>
+      <c r="CM10" s="31">
+        <v>46.167999999999999</v>
+      </c>
       <c r="CN10" s="31"/>
       <c r="CO10" s="33"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="20">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.484</v>
       </c>
       <c r="E11" s="22">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>2.7669999999999999</v>
@@ -3517,51 +3524,53 @@
       </c>
       <c r="CE11" s="33">
         <v>2.6829999999999998</v>
       </c>
       <c r="CF11" s="33">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="33">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="61">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="33">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="33">
         <v>2.83</v>
       </c>
       <c r="CL11" s="33">
         <v>2.976</v>
       </c>
-      <c r="CM11" s="31"/>
+      <c r="CM11" s="31">
+        <v>2.532</v>
+      </c>
       <c r="CN11" s="31"/>
       <c r="CO11" s="33"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>6.44</v>
       </c>
       <c r="C12" s="20">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="21">
         <v>6.84</v>
       </c>
       <c r="E12" s="22">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="23">
         <v>7.5179999999999998</v>
@@ -3796,51 +3805,53 @@
       </c>
       <c r="CE12" s="33">
         <v>8.3279999999999994</v>
       </c>
       <c r="CF12" s="33">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="33">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="61">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="33">
         <v>8.593</v>
       </c>
       <c r="CK12" s="33">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="33">
         <v>9.2439999999999998</v>
       </c>
-      <c r="CM12" s="31"/>
+      <c r="CM12" s="31">
+        <v>8.9570000000000007</v>
+      </c>
       <c r="CN12" s="31"/>
       <c r="CO12" s="33"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>18</v>
@@ -4075,51 +4086,53 @@
       </c>
       <c r="CE13" s="33">
         <v>2.3279999999999998</v>
       </c>
       <c r="CF13" s="33">
         <v>2.327</v>
       </c>
       <c r="CG13" s="33">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="61">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="33">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="33">
         <v>2.343</v>
       </c>
       <c r="CL13" s="33">
         <v>2.4670000000000001</v>
       </c>
-      <c r="CM13" s="35"/>
+      <c r="CM13" s="35">
+        <v>2.8319999999999999</v>
+      </c>
       <c r="CN13" s="31"/>
       <c r="CO13" s="33"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>1.353</v>
       </c>
       <c r="C14" s="20">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="21">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="22">
         <v>1.569</v>
       </c>
       <c r="F14" s="23">
         <v>1.639</v>
@@ -4354,51 +4367,53 @@
       </c>
       <c r="CE14" s="33">
         <v>1.351</v>
       </c>
       <c r="CF14" s="33">
         <v>1.351</v>
       </c>
       <c r="CG14" s="33">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="61">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="33">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="33">
         <v>1.5</v>
       </c>
       <c r="CL14" s="33">
         <v>1.5429999999999999</v>
       </c>
-      <c r="CM14" s="31"/>
+      <c r="CM14" s="31">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CN14" s="31"/>
       <c r="CO14" s="33"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="33"/>
       <c r="CR14" s="33"/>
       <c r="CS14" s="33"/>
     </row>
     <row r="15" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="22">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="23">
         <v>0.25700000000000001</v>
@@ -4633,51 +4648,53 @@
       </c>
       <c r="CE15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CF15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="33">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="61">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="33">
         <v>0.222</v>
       </c>
       <c r="CK15" s="33">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="33">
         <v>0.23699999999999999</v>
       </c>
-      <c r="CM15" s="31"/>
+      <c r="CM15" s="31">
+        <v>0.254</v>
+      </c>
       <c r="CN15" s="31"/>
       <c r="CO15" s="33"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="33"/>
       <c r="CR15" s="33"/>
       <c r="CS15" s="33"/>
     </row>
     <row r="16" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="21">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="22">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>51.947000000000003</v>
@@ -4912,51 +4929,53 @@
       </c>
       <c r="CE16" s="33">
         <v>65.771000000000001</v>
       </c>
       <c r="CF16" s="33">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="33">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="61">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="33">
         <v>63.637</v>
       </c>
       <c r="CK16" s="33">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="33">
         <v>70.171000000000006</v>
       </c>
-      <c r="CM16" s="31"/>
+      <c r="CM16" s="31">
+        <v>68.497</v>
+      </c>
       <c r="CN16" s="31"/>
       <c r="CO16" s="33"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="33"/>
       <c r="CR16" s="33"/>
       <c r="CS16" s="33"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="20">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="20">
         <v>79.19</v>
       </c>
       <c r="F17" s="20">
         <v>78.861999999999995</v>
@@ -5191,51 +5210,53 @@
       </c>
       <c r="CE17" s="33">
         <v>94.748000000000005</v>
       </c>
       <c r="CF17" s="33">
         <v>96.69</v>
       </c>
       <c r="CG17" s="33">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="61">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="33">
         <v>113.623</v>
       </c>
       <c r="CK17" s="33">
         <v>113.446</v>
       </c>
       <c r="CL17" s="33">
         <v>113.137</v>
       </c>
-      <c r="CM17" s="31"/>
+      <c r="CM17" s="31">
+        <v>99.094999999999999</v>
+      </c>
       <c r="CN17" s="31"/>
       <c r="CO17" s="33"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="33"/>
       <c r="CR17" s="33"/>
       <c r="CS17" s="33"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="20">
         <v>8.5000000000000006E-2</v>
@@ -5470,51 +5491,53 @@
       </c>
       <c r="CE18" s="33">
         <v>0.19</v>
       </c>
       <c r="CF18" s="33">
         <v>0.19</v>
       </c>
       <c r="CG18" s="33">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="61">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="33">
         <v>0.155</v>
       </c>
-      <c r="CM18" s="31"/>
+      <c r="CM18" s="31">
+        <v>0.152</v>
+      </c>
       <c r="CN18" s="31"/>
       <c r="CO18" s="33"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="33"/>
       <c r="CR18" s="33"/>
       <c r="CS18" s="33"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="20">
         <v>1.7999999999999999E-2</v>
@@ -5749,51 +5772,53 @@
       </c>
       <c r="CE19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CF19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="40" t="s">
         <v>18</v>
       </c>
-      <c r="CM19" s="31"/>
+      <c r="CM19" s="29" t="s">
+        <v>18</v>
+      </c>
       <c r="CN19" s="31"/>
       <c r="CO19" s="33"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="33"/>
       <c r="CR19" s="33"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="20">
         <v>27.785</v>
       </c>
       <c r="C20" s="20">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="20">
         <v>30.099</v>
       </c>
       <c r="E20" s="20">
         <v>31.808</v>
       </c>
       <c r="F20" s="20">
         <v>32.167000000000002</v>
@@ -6028,51 +6053,53 @@
       </c>
       <c r="CE20" s="33">
         <v>43.122999999999998</v>
       </c>
       <c r="CF20" s="33">
         <v>42.503</v>
       </c>
       <c r="CG20" s="33">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="61">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="33">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="33">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="33">
         <v>45.735999999999997</v>
       </c>
-      <c r="CM20" s="31"/>
+      <c r="CM20" s="31">
+        <v>46.125</v>
+      </c>
       <c r="CN20" s="31"/>
       <c r="CO20" s="33"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>18</v>
@@ -6307,51 +6334,53 @@
       </c>
       <c r="CE21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CF21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="61">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="33">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CM21" s="26"/>
+      <c r="CM21" s="26">
+        <v>0.58099999999999996</v>
+      </c>
       <c r="CN21" s="31"/>
       <c r="CO21" s="33"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="33"/>
       <c r="CR21" s="33"/>
       <c r="CS21" s="33"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="20">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>0.629</v>
       </c>
       <c r="F22" s="20">
         <v>0.65800000000000003</v>
@@ -6586,51 +6615,53 @@
       </c>
       <c r="CE22" s="33">
         <v>0.309</v>
       </c>
       <c r="CF22" s="33">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="33">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="61">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="33">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="61">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="61">
         <v>0.31900000000000001</v>
       </c>
-      <c r="CM22" s="31"/>
+      <c r="CM22" s="31">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CN22" s="31"/>
       <c r="CO22" s="33"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
       <c r="CS22" s="33"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="52" t="s">
         <v>18</v>
@@ -6865,51 +6896,53 @@
       </c>
       <c r="CE23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CM23" s="26"/>
+      <c r="CM23" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CN23" s="26"/>
       <c r="CO23" s="26"/>
       <c r="CP23" s="26"/>
       <c r="CQ23" s="26"/>
       <c r="CR23" s="26"/>
       <c r="CS23" s="26"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>18</v>
@@ -7144,51 +7177,53 @@
       </c>
       <c r="CE24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CM24" s="26"/>
+      <c r="CM24" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CN24" s="26"/>
       <c r="CO24" s="26"/>
       <c r="CP24" s="26"/>
       <c r="CQ24" s="26"/>
       <c r="CR24" s="26"/>
       <c r="CS24" s="26"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="20">
         <v>3.5000000000000003E-2</v>
@@ -7423,51 +7458,53 @@
       </c>
       <c r="CE25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CF25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CM25" s="26"/>
+      <c r="CM25" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CN25" s="26"/>
       <c r="CO25" s="26"/>
       <c r="CP25" s="26"/>
       <c r="CQ25" s="26"/>
       <c r="CR25" s="26"/>
       <c r="CS25" s="26"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="H26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="46"/>
       <c r="W26" s="45"/>
       <c r="X26" s="45"/>
       <c r="Y26" s="45"/>
       <c r="Z26" s="47"/>
       <c r="AA26" s="47"/>
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="47"/>
       <c r="AF26" s="47"/>
       <c r="AG26" s="48"/>
       <c r="AH26" s="49"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="49"/>
@@ -7518,69 +7555,69 @@
       <c r="C36" s="51"/>
     </row>
     <row r="37" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C37" s="51"/>
     </row>
     <row r="38" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C38" s="51"/>
     </row>
     <row r="39" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C39" s="51"/>
     </row>
     <row r="40" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C40" s="51"/>
     </row>
     <row r="41" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C41" s="51"/>
     </row>
     <row r="42" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C42" s="51"/>
     </row>
     <row r="43" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C43" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>