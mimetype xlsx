--- v2 (2026-07-18)
+++ v3 (2026-08-27)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="6330" windowHeight="9705"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="7290" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="45">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -886,54 +886,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DQ43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="CK5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CM19" sqref="CM19"/>
+      <selection pane="bottomRight" activeCell="CN4" sqref="CN4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1841,51 +1841,53 @@
       </c>
       <c r="CF5" s="59">
         <v>300.12799999999999</v>
       </c>
       <c r="CG5" s="59">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="63">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="59">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="59">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="59">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="59">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="13">
         <v>312.12099999999998</v>
       </c>
-      <c r="CN5" s="12"/>
+      <c r="CN5" s="12">
+        <v>312.03699999999998</v>
+      </c>
       <c r="CO5" s="59"/>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="59"/>
       <c r="CR5" s="59"/>
       <c r="CS5" s="59"/>
     </row>
     <row r="6" spans="1:121" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>18</v>
       </c>
@@ -2122,51 +2124,53 @@
       </c>
       <c r="CF6" s="33">
         <v>0.53200000000000003</v>
       </c>
       <c r="CG6" s="33">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="61">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="33">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="33">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="33">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="28">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CN6" s="60"/>
+      <c r="CN6" s="60">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CO6" s="33"/>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="21">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="22">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="23">
         <v>0.10100000000000001</v>
       </c>
@@ -2403,51 +2407,53 @@
       </c>
       <c r="CF7" s="33">
         <v>0.23</v>
       </c>
       <c r="CG7" s="33">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="61">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.25</v>
       </c>
       <c r="CK7" s="33">
         <v>0.245</v>
       </c>
       <c r="CL7" s="33">
         <v>0.245</v>
       </c>
       <c r="CM7" s="31">
         <v>0.245</v>
       </c>
-      <c r="CN7" s="31"/>
+      <c r="CN7" s="31">
+        <v>0.26</v>
+      </c>
       <c r="CO7" s="33"/>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="20">
         <v>17.041</v>
       </c>
       <c r="D8" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="22">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="23">
         <v>18.59</v>
       </c>
@@ -2684,51 +2690,53 @@
       </c>
       <c r="CF8" s="33">
         <v>25.238</v>
       </c>
       <c r="CG8" s="33">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="61">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="33">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="33">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="33">
         <v>25.032</v>
       </c>
       <c r="CM8" s="31">
         <v>26.448</v>
       </c>
-      <c r="CN8" s="31"/>
+      <c r="CN8" s="31">
+        <v>26.398</v>
+      </c>
       <c r="CO8" s="33"/>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="20">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="21">
         <v>7.665</v>
       </c>
       <c r="E9" s="22">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="23">
         <v>7.9279999999999999</v>
       </c>
@@ -2965,51 +2973,53 @@
       </c>
       <c r="CF9" s="33">
         <v>9.9870000000000001</v>
       </c>
       <c r="CG9" s="33">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="61">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="33">
         <v>8.94</v>
       </c>
       <c r="CK9" s="33">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="33">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="31">
         <v>8.3650000000000002</v>
       </c>
-      <c r="CN9" s="31"/>
+      <c r="CN9" s="31">
+        <v>8.7119999999999997</v>
+      </c>
       <c r="CO9" s="33"/>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="20">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="21">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>33.36</v>
       </c>
       <c r="F10" s="23">
         <v>34.555999999999997</v>
       </c>
@@ -3246,51 +3256,53 @@
       </c>
       <c r="CF10" s="33">
         <v>43.503999999999998</v>
       </c>
       <c r="CG10" s="33">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="61">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="33">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="33">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="33">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="31">
         <v>46.167999999999999</v>
       </c>
-      <c r="CN10" s="31"/>
+      <c r="CN10" s="31">
+        <v>46.149000000000001</v>
+      </c>
       <c r="CO10" s="33"/>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="20">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.484</v>
       </c>
       <c r="E11" s="22">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>2.7669999999999999</v>
       </c>
@@ -3527,51 +3539,53 @@
       </c>
       <c r="CF11" s="33">
         <v>2.6779999999999999</v>
       </c>
       <c r="CG11" s="33">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="61">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="33">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="33">
         <v>2.83</v>
       </c>
       <c r="CL11" s="33">
         <v>2.976</v>
       </c>
       <c r="CM11" s="31">
         <v>2.532</v>
       </c>
-      <c r="CN11" s="31"/>
+      <c r="CN11" s="31">
+        <v>2.5310000000000001</v>
+      </c>
       <c r="CO11" s="33"/>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>6.44</v>
       </c>
       <c r="C12" s="20">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="21">
         <v>6.84</v>
       </c>
       <c r="E12" s="22">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="23">
         <v>7.5179999999999998</v>
       </c>
@@ -3808,51 +3822,53 @@
       </c>
       <c r="CF12" s="33">
         <v>8.2279999999999998</v>
       </c>
       <c r="CG12" s="33">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="61">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="33">
         <v>8.593</v>
       </c>
       <c r="CK12" s="33">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="33">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="31">
         <v>8.9570000000000007</v>
       </c>
-      <c r="CN12" s="31"/>
+      <c r="CN12" s="31">
+        <v>8.9640000000000004</v>
+      </c>
       <c r="CO12" s="33"/>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>18</v>
       </c>
@@ -4089,51 +4105,53 @@
       </c>
       <c r="CF13" s="33">
         <v>2.327</v>
       </c>
       <c r="CG13" s="33">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="61">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="33">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="33">
         <v>2.343</v>
       </c>
       <c r="CL13" s="33">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="35">
         <v>2.8319999999999999</v>
       </c>
-      <c r="CN13" s="31"/>
+      <c r="CN13" s="31">
+        <v>2.6840000000000002</v>
+      </c>
       <c r="CO13" s="33"/>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>1.353</v>
       </c>
       <c r="C14" s="20">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="21">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="22">
         <v>1.569</v>
       </c>
       <c r="F14" s="23">
         <v>1.639</v>
       </c>
@@ -4370,51 +4388,53 @@
       </c>
       <c r="CF14" s="33">
         <v>1.351</v>
       </c>
       <c r="CG14" s="33">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="61">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="33">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="33">
         <v>1.5</v>
       </c>
       <c r="CL14" s="33">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="31">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CN14" s="31"/>
+      <c r="CN14" s="31">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CO14" s="33"/>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="33"/>
       <c r="CR14" s="33"/>
       <c r="CS14" s="33"/>
     </row>
     <row r="15" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="22">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="23">
         <v>0.25700000000000001</v>
       </c>
@@ -4651,51 +4671,53 @@
       </c>
       <c r="CF15" s="33">
         <v>0.24199999999999999</v>
       </c>
       <c r="CG15" s="33">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="61">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="33">
         <v>0.222</v>
       </c>
       <c r="CK15" s="33">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="33">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="31">
         <v>0.254</v>
       </c>
-      <c r="CN15" s="31"/>
+      <c r="CN15" s="31">
+        <v>0.254</v>
+      </c>
       <c r="CO15" s="33"/>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="33"/>
       <c r="CR15" s="33"/>
       <c r="CS15" s="33"/>
     </row>
     <row r="16" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="21">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="22">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>51.947000000000003</v>
       </c>
@@ -4932,51 +4954,53 @@
       </c>
       <c r="CF16" s="33">
         <v>65.537999999999997</v>
       </c>
       <c r="CG16" s="33">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="61">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="33">
         <v>63.637</v>
       </c>
       <c r="CK16" s="33">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="33">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="31">
         <v>68.497</v>
       </c>
-      <c r="CN16" s="31"/>
+      <c r="CN16" s="31">
+        <v>68.591999999999999</v>
+      </c>
       <c r="CO16" s="33"/>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="33"/>
       <c r="CR16" s="33"/>
       <c r="CS16" s="33"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="20">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="20">
         <v>79.19</v>
       </c>
       <c r="F17" s="20">
         <v>78.861999999999995</v>
       </c>
@@ -5213,51 +5237,53 @@
       </c>
       <c r="CF17" s="33">
         <v>96.69</v>
       </c>
       <c r="CG17" s="33">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="61">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="33">
         <v>113.623</v>
       </c>
       <c r="CK17" s="33">
         <v>113.446</v>
       </c>
       <c r="CL17" s="33">
         <v>113.137</v>
       </c>
       <c r="CM17" s="31">
         <v>99.094999999999999</v>
       </c>
-      <c r="CN17" s="31"/>
+      <c r="CN17" s="31">
+        <v>98.762</v>
+      </c>
       <c r="CO17" s="33"/>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="33"/>
       <c r="CR17" s="33"/>
       <c r="CS17" s="33"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
@@ -5494,51 +5520,53 @@
       </c>
       <c r="CF18" s="33">
         <v>0.19</v>
       </c>
       <c r="CG18" s="33">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="61">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="33">
         <v>0.155</v>
       </c>
       <c r="CM18" s="31">
         <v>0.152</v>
       </c>
-      <c r="CN18" s="31"/>
+      <c r="CN18" s="31">
+        <v>0.158</v>
+      </c>
       <c r="CO18" s="33"/>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="33"/>
       <c r="CR18" s="33"/>
       <c r="CS18" s="33"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="20">
         <v>1.7999999999999999E-2</v>
       </c>
@@ -5775,51 +5803,53 @@
       </c>
       <c r="CF19" s="33">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CM19" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="CN19" s="31"/>
+      <c r="CN19" s="29" t="s">
+        <v>18</v>
+      </c>
       <c r="CO19" s="33"/>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="33"/>
       <c r="CR19" s="33"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="20">
         <v>27.785</v>
       </c>
       <c r="C20" s="20">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="20">
         <v>30.099</v>
       </c>
       <c r="E20" s="20">
         <v>31.808</v>
       </c>
       <c r="F20" s="20">
         <v>32.167000000000002</v>
       </c>
@@ -6056,51 +6086,53 @@
       </c>
       <c r="CF20" s="33">
         <v>42.503</v>
       </c>
       <c r="CG20" s="33">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="61">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="33">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="33">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="33">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="31">
         <v>46.125</v>
       </c>
-      <c r="CN20" s="31"/>
+      <c r="CN20" s="31">
+        <v>46.073</v>
+      </c>
       <c r="CO20" s="33"/>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>18</v>
       </c>
@@ -6337,51 +6369,53 @@
       </c>
       <c r="CF21" s="33">
         <v>0.58399999999999996</v>
       </c>
       <c r="CG21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="61">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="26">
         <v>0.58099999999999996</v>
       </c>
-      <c r="CN21" s="31"/>
+      <c r="CN21" s="31">
+        <v>0.63</v>
+      </c>
       <c r="CO21" s="33"/>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="33"/>
       <c r="CR21" s="33"/>
       <c r="CS21" s="33"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="20">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>0.629</v>
       </c>
       <c r="F22" s="20">
         <v>0.65800000000000003</v>
       </c>
@@ -6618,51 +6652,53 @@
       </c>
       <c r="CF22" s="33">
         <v>0.29699999999999999</v>
       </c>
       <c r="CG22" s="33">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="61">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="33">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="61">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="61">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="31">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CN22" s="31"/>
+      <c r="CN22" s="31">
+        <v>0.33600000000000002</v>
+      </c>
       <c r="CO22" s="33"/>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
       <c r="CS22" s="33"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="52" t="s">
         <v>18</v>
       </c>
@@ -6899,51 +6935,53 @@
       </c>
       <c r="CF23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM23" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CN23" s="26"/>
+      <c r="CN23" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CO23" s="26"/>
       <c r="CP23" s="26"/>
       <c r="CQ23" s="26"/>
       <c r="CR23" s="26"/>
       <c r="CS23" s="26"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>18</v>
       </c>
@@ -7180,51 +7218,53 @@
       </c>
       <c r="CF24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CN24" s="26"/>
+      <c r="CN24" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CO24" s="26"/>
       <c r="CP24" s="26"/>
       <c r="CQ24" s="26"/>
       <c r="CR24" s="26"/>
       <c r="CS24" s="26"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
@@ -7461,51 +7501,53 @@
       </c>
       <c r="CF25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CG25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM25" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CN25" s="26"/>
+      <c r="CN25" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CO25" s="26"/>
       <c r="CP25" s="26"/>
       <c r="CQ25" s="26"/>
       <c r="CR25" s="26"/>
       <c r="CS25" s="26"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="H26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="46"/>
       <c r="W26" s="45"/>
       <c r="X26" s="45"/>
       <c r="Y26" s="45"/>
       <c r="Z26" s="47"/>
       <c r="AA26" s="47"/>
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="47"/>
       <c r="AF26" s="47"/>
       <c r="AG26" s="48"/>
       <c r="AH26" s="49"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="49"/>
       <c r="AK26" s="45"/>
@@ -7555,69 +7597,69 @@
       <c r="C36" s="51"/>
     </row>
     <row r="37" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C37" s="51"/>
     </row>
     <row r="38" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C38" s="51"/>
     </row>
     <row r="39" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C39" s="51"/>
     </row>
     <row r="40" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C40" s="51"/>
     </row>
     <row r="41" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C41" s="51"/>
     </row>
     <row r="42" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C42" s="51"/>
     </row>
     <row r="43" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C43" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="19">
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="BV1:CS1"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="CP2:CS2"/>
-[...3 lines deleted...]
-    <mergeCell ref="BV3:CG3"/>
   </mergeCells>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>