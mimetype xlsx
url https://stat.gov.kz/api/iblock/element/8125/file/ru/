--- v3 (2026-08-27)
+++ v4 (2026-09-16)
@@ -23,51 +23,51 @@
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="7290" windowHeight="9705"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="45">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
@@ -886,54 +886,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DQ43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="BV5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="CH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="CN4" sqref="CN4"/>
+      <selection pane="bottomRight" activeCell="DG45" sqref="DG45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
@@ -1844,51 +1844,53 @@
       </c>
       <c r="CG5" s="59">
         <v>293.98399999999998</v>
       </c>
       <c r="CH5" s="63">
         <v>289.68400000000003</v>
       </c>
       <c r="CI5" s="59">
         <v>289.08999999999997</v>
       </c>
       <c r="CJ5" s="59">
         <v>312.62400000000002</v>
       </c>
       <c r="CK5" s="59">
         <v>322.21899999999999</v>
       </c>
       <c r="CL5" s="59">
         <v>329.53399999999999</v>
       </c>
       <c r="CM5" s="13">
         <v>312.12099999999998</v>
       </c>
       <c r="CN5" s="12">
         <v>312.03699999999998</v>
       </c>
-      <c r="CO5" s="59"/>
+      <c r="CO5" s="59">
+        <v>310.92599999999999</v>
+      </c>
       <c r="CP5" s="9"/>
       <c r="CQ5" s="59"/>
       <c r="CR5" s="59"/>
       <c r="CS5" s="59"/>
     </row>
     <row r="6" spans="1:121" s="18" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="52" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="52" t="s">
@@ -2127,51 +2129,53 @@
       </c>
       <c r="CG6" s="33">
         <v>0.55900000000000005</v>
       </c>
       <c r="CH6" s="40">
         <v>0.55400000000000005</v>
       </c>
       <c r="CI6" s="61">
         <v>0.55400000000000005</v>
       </c>
       <c r="CJ6" s="33">
         <v>0.55700000000000005</v>
       </c>
       <c r="CK6" s="33">
         <v>0.58499999999999996</v>
       </c>
       <c r="CL6" s="33">
         <v>0.58499999999999996</v>
       </c>
       <c r="CM6" s="28">
         <v>0.60699999999999998</v>
       </c>
       <c r="CN6" s="60">
         <v>0.60699999999999998</v>
       </c>
-      <c r="CO6" s="33"/>
+      <c r="CO6" s="33">
+        <v>0.60699999999999998</v>
+      </c>
       <c r="CP6" s="27"/>
       <c r="CQ6" s="33"/>
       <c r="CR6" s="33"/>
       <c r="CS6" s="33"/>
     </row>
     <row r="7" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="C7" s="20">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="D7" s="21">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="E7" s="22">
         <v>9.9000000000000005E-2</v>
       </c>
       <c r="F7" s="23">
         <v>0.10100000000000001</v>
       </c>
       <c r="G7" s="24">
@@ -2410,51 +2414,53 @@
       </c>
       <c r="CG7" s="33">
         <v>0.23</v>
       </c>
       <c r="CH7" s="40">
         <v>0.23100000000000001</v>
       </c>
       <c r="CI7" s="61">
         <v>0.23</v>
       </c>
       <c r="CJ7" s="33">
         <v>0.25</v>
       </c>
       <c r="CK7" s="33">
         <v>0.245</v>
       </c>
       <c r="CL7" s="33">
         <v>0.245</v>
       </c>
       <c r="CM7" s="31">
         <v>0.245</v>
       </c>
       <c r="CN7" s="31">
         <v>0.26</v>
       </c>
-      <c r="CO7" s="33"/>
+      <c r="CO7" s="33">
+        <v>0.25700000000000001</v>
+      </c>
       <c r="CP7" s="27"/>
       <c r="CQ7" s="33"/>
       <c r="CR7" s="33"/>
       <c r="CS7" s="33"/>
     </row>
     <row r="8" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="20">
         <v>17.196999999999999</v>
       </c>
       <c r="C8" s="20">
         <v>17.041</v>
       </c>
       <c r="D8" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="E8" s="22">
         <v>18.422999999999998</v>
       </c>
       <c r="F8" s="23">
         <v>18.59</v>
       </c>
       <c r="G8" s="24">
@@ -2693,51 +2699,53 @@
       </c>
       <c r="CG8" s="33">
         <v>24.076000000000001</v>
       </c>
       <c r="CH8" s="40">
         <v>23.795000000000002</v>
       </c>
       <c r="CI8" s="61">
         <v>23.620999999999999</v>
       </c>
       <c r="CJ8" s="33">
         <v>23.431999999999999</v>
       </c>
       <c r="CK8" s="33">
         <v>24.984999999999999</v>
       </c>
       <c r="CL8" s="33">
         <v>25.032</v>
       </c>
       <c r="CM8" s="31">
         <v>26.448</v>
       </c>
       <c r="CN8" s="31">
         <v>26.398</v>
       </c>
-      <c r="CO8" s="33"/>
+      <c r="CO8" s="33">
+        <v>26.385999999999999</v>
+      </c>
       <c r="CP8" s="27"/>
       <c r="CQ8" s="33"/>
       <c r="CR8" s="33"/>
       <c r="CS8" s="33"/>
     </row>
     <row r="9" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="20">
         <v>7.0540000000000003</v>
       </c>
       <c r="C9" s="20">
         <v>7.4029999999999996</v>
       </c>
       <c r="D9" s="21">
         <v>7.665</v>
       </c>
       <c r="E9" s="22">
         <v>7.7919999999999998</v>
       </c>
       <c r="F9" s="23">
         <v>7.9279999999999999</v>
       </c>
       <c r="G9" s="24">
@@ -2976,51 +2984,53 @@
       </c>
       <c r="CG9" s="33">
         <v>8.3610000000000007</v>
       </c>
       <c r="CH9" s="40">
         <v>8.4149999999999991</v>
       </c>
       <c r="CI9" s="61">
         <v>8.3729999999999993</v>
       </c>
       <c r="CJ9" s="33">
         <v>8.94</v>
       </c>
       <c r="CK9" s="33">
         <v>9.2639999999999993</v>
       </c>
       <c r="CL9" s="33">
         <v>9.2490000000000006</v>
       </c>
       <c r="CM9" s="31">
         <v>8.3650000000000002</v>
       </c>
       <c r="CN9" s="31">
         <v>8.7119999999999997</v>
       </c>
-      <c r="CO9" s="33"/>
+      <c r="CO9" s="33">
+        <v>8.6780000000000008</v>
+      </c>
       <c r="CP9" s="27"/>
       <c r="CQ9" s="33"/>
       <c r="CR9" s="33"/>
       <c r="CS9" s="33"/>
     </row>
     <row r="10" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>31.405000000000001</v>
       </c>
       <c r="C10" s="20">
         <v>31.085000000000001</v>
       </c>
       <c r="D10" s="21">
         <v>32.326999999999998</v>
       </c>
       <c r="E10" s="22">
         <v>33.36</v>
       </c>
       <c r="F10" s="23">
         <v>34.555999999999997</v>
       </c>
       <c r="G10" s="24">
@@ -3259,51 +3269,53 @@
       </c>
       <c r="CG10" s="33">
         <v>43.737000000000002</v>
       </c>
       <c r="CH10" s="40">
         <v>42.463999999999999</v>
       </c>
       <c r="CI10" s="61">
         <v>42.619</v>
       </c>
       <c r="CJ10" s="33">
         <v>43.658000000000001</v>
       </c>
       <c r="CK10" s="33">
         <v>44.902999999999999</v>
       </c>
       <c r="CL10" s="33">
         <v>47.856999999999999</v>
       </c>
       <c r="CM10" s="31">
         <v>46.167999999999999</v>
       </c>
       <c r="CN10" s="31">
         <v>46.149000000000001</v>
       </c>
-      <c r="CO10" s="33"/>
+      <c r="CO10" s="33">
+        <v>45.762</v>
+      </c>
       <c r="CP10" s="27"/>
       <c r="CQ10" s="33"/>
       <c r="CR10" s="33"/>
       <c r="CS10" s="33"/>
     </row>
     <row r="11" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="20">
         <v>2.3919999999999999</v>
       </c>
       <c r="C11" s="20">
         <v>2.3849999999999998</v>
       </c>
       <c r="D11" s="21">
         <v>2.484</v>
       </c>
       <c r="E11" s="22">
         <v>2.6869999999999998</v>
       </c>
       <c r="F11" s="23">
         <v>2.7669999999999999</v>
       </c>
       <c r="G11" s="24">
@@ -3542,51 +3554,53 @@
       </c>
       <c r="CG11" s="33">
         <v>2.597</v>
       </c>
       <c r="CH11" s="40">
         <v>2.593</v>
       </c>
       <c r="CI11" s="61">
         <v>2.5750000000000002</v>
       </c>
       <c r="CJ11" s="33">
         <v>2.6269999999999998</v>
       </c>
       <c r="CK11" s="33">
         <v>2.83</v>
       </c>
       <c r="CL11" s="33">
         <v>2.976</v>
       </c>
       <c r="CM11" s="31">
         <v>2.532</v>
       </c>
       <c r="CN11" s="31">
         <v>2.5310000000000001</v>
       </c>
-      <c r="CO11" s="33"/>
+      <c r="CO11" s="33">
+        <v>2.5169999999999999</v>
+      </c>
       <c r="CP11" s="27"/>
       <c r="CQ11" s="33"/>
       <c r="CR11" s="33"/>
       <c r="CS11" s="33"/>
     </row>
     <row r="12" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="20">
         <v>6.44</v>
       </c>
       <c r="C12" s="20">
         <v>6.4249999999999998</v>
       </c>
       <c r="D12" s="21">
         <v>6.84</v>
       </c>
       <c r="E12" s="22">
         <v>7.3979999999999997</v>
       </c>
       <c r="F12" s="23">
         <v>7.5179999999999998</v>
       </c>
       <c r="G12" s="24">
@@ -3825,51 +3839,53 @@
       </c>
       <c r="CG12" s="33">
         <v>8.4309999999999992</v>
       </c>
       <c r="CH12" s="40">
         <v>8.1389999999999993</v>
       </c>
       <c r="CI12" s="61">
         <v>8.1379999999999999</v>
       </c>
       <c r="CJ12" s="33">
         <v>8.593</v>
       </c>
       <c r="CK12" s="33">
         <v>9.1489999999999991</v>
       </c>
       <c r="CL12" s="33">
         <v>9.2439999999999998</v>
       </c>
       <c r="CM12" s="31">
         <v>8.9570000000000007</v>
       </c>
       <c r="CN12" s="31">
         <v>8.9640000000000004</v>
       </c>
-      <c r="CO12" s="33"/>
+      <c r="CO12" s="33">
+        <v>8.9359999999999999</v>
+      </c>
       <c r="CP12" s="27"/>
       <c r="CQ12" s="33"/>
       <c r="CR12" s="33"/>
       <c r="CS12" s="33"/>
     </row>
     <row r="13" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="52" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="52" t="s">
@@ -4108,51 +4124,53 @@
       </c>
       <c r="CG13" s="33">
         <v>2.2349999999999999</v>
       </c>
       <c r="CH13" s="40">
         <v>2.3050000000000002</v>
       </c>
       <c r="CI13" s="61">
         <v>2.3039999999999998</v>
       </c>
       <c r="CJ13" s="33">
         <v>2.3340000000000001</v>
       </c>
       <c r="CK13" s="33">
         <v>2.343</v>
       </c>
       <c r="CL13" s="33">
         <v>2.4670000000000001</v>
       </c>
       <c r="CM13" s="35">
         <v>2.8319999999999999</v>
       </c>
       <c r="CN13" s="31">
         <v>2.6840000000000002</v>
       </c>
-      <c r="CO13" s="33"/>
+      <c r="CO13" s="33">
+        <v>2.645</v>
+      </c>
       <c r="CP13" s="27"/>
       <c r="CQ13" s="33"/>
       <c r="CR13" s="33"/>
       <c r="CS13" s="33"/>
     </row>
     <row r="14" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="20">
         <v>1.353</v>
       </c>
       <c r="C14" s="20">
         <v>1.3420000000000001</v>
       </c>
       <c r="D14" s="21">
         <v>1.4810000000000001</v>
       </c>
       <c r="E14" s="22">
         <v>1.569</v>
       </c>
       <c r="F14" s="23">
         <v>1.639</v>
       </c>
       <c r="G14" s="24">
@@ -4391,51 +4409,53 @@
       </c>
       <c r="CG14" s="33">
         <v>1.232</v>
       </c>
       <c r="CH14" s="40">
         <v>1.2310000000000001</v>
       </c>
       <c r="CI14" s="61">
         <v>1.2310000000000001</v>
       </c>
       <c r="CJ14" s="33">
         <v>1.4179999999999999</v>
       </c>
       <c r="CK14" s="33">
         <v>1.5</v>
       </c>
       <c r="CL14" s="33">
         <v>1.5429999999999999</v>
       </c>
       <c r="CM14" s="31">
         <v>0.92700000000000005</v>
       </c>
       <c r="CN14" s="31">
         <v>0.92700000000000005</v>
       </c>
-      <c r="CO14" s="33"/>
+      <c r="CO14" s="33">
+        <v>0.92700000000000005</v>
+      </c>
       <c r="CP14" s="27"/>
       <c r="CQ14" s="33"/>
       <c r="CR14" s="33"/>
       <c r="CS14" s="33"/>
     </row>
     <row r="15" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="C15" s="20">
         <v>0.23799999999999999</v>
       </c>
       <c r="D15" s="21">
         <v>0.23799999999999999</v>
       </c>
       <c r="E15" s="22">
         <v>0.24199999999999999</v>
       </c>
       <c r="F15" s="23">
         <v>0.25700000000000001</v>
       </c>
       <c r="G15" s="24">
@@ -4674,51 +4694,53 @@
       </c>
       <c r="CG15" s="33">
         <v>0.222</v>
       </c>
       <c r="CH15" s="40">
         <v>0.222</v>
       </c>
       <c r="CI15" s="61">
         <v>0.222</v>
       </c>
       <c r="CJ15" s="33">
         <v>0.222</v>
       </c>
       <c r="CK15" s="33">
         <v>0.22500000000000001</v>
       </c>
       <c r="CL15" s="33">
         <v>0.23699999999999999</v>
       </c>
       <c r="CM15" s="31">
         <v>0.254</v>
       </c>
       <c r="CN15" s="31">
         <v>0.254</v>
       </c>
-      <c r="CO15" s="33"/>
+      <c r="CO15" s="33">
+        <v>0.254</v>
+      </c>
       <c r="CP15" s="27"/>
       <c r="CQ15" s="33"/>
       <c r="CR15" s="33"/>
       <c r="CS15" s="33"/>
     </row>
     <row r="16" spans="1:121" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="20">
         <v>45.222000000000001</v>
       </c>
       <c r="C16" s="20">
         <v>46.429000000000002</v>
       </c>
       <c r="D16" s="21">
         <v>47.933999999999997</v>
       </c>
       <c r="E16" s="22">
         <v>50.289000000000001</v>
       </c>
       <c r="F16" s="23">
         <v>51.947000000000003</v>
       </c>
       <c r="G16" s="24">
@@ -4957,51 +4979,53 @@
       </c>
       <c r="CG16" s="33">
         <v>63.689</v>
       </c>
       <c r="CH16" s="40">
         <v>62.957000000000001</v>
       </c>
       <c r="CI16" s="61">
         <v>62.835000000000001</v>
       </c>
       <c r="CJ16" s="33">
         <v>63.637</v>
       </c>
       <c r="CK16" s="33">
         <v>67.236000000000004</v>
       </c>
       <c r="CL16" s="33">
         <v>70.171000000000006</v>
       </c>
       <c r="CM16" s="31">
         <v>68.497</v>
       </c>
       <c r="CN16" s="31">
         <v>68.591999999999999</v>
       </c>
-      <c r="CO16" s="33"/>
+      <c r="CO16" s="33">
+        <v>68.486999999999995</v>
+      </c>
       <c r="CP16" s="27"/>
       <c r="CQ16" s="33"/>
       <c r="CR16" s="33"/>
       <c r="CS16" s="33"/>
     </row>
     <row r="17" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="20">
         <v>65.438999999999993</v>
       </c>
       <c r="C17" s="20">
         <v>64.835999999999999</v>
       </c>
       <c r="D17" s="20">
         <v>79.421999999999997</v>
       </c>
       <c r="E17" s="20">
         <v>79.19</v>
       </c>
       <c r="F17" s="20">
         <v>78.861999999999995</v>
       </c>
       <c r="G17" s="20">
@@ -5240,51 +5264,53 @@
       </c>
       <c r="CG17" s="33">
         <v>96.646000000000001</v>
       </c>
       <c r="CH17" s="40">
         <v>94.995000000000005</v>
       </c>
       <c r="CI17" s="61">
         <v>94.323999999999998</v>
       </c>
       <c r="CJ17" s="33">
         <v>113.623</v>
       </c>
       <c r="CK17" s="33">
         <v>113.446</v>
       </c>
       <c r="CL17" s="33">
         <v>113.137</v>
       </c>
       <c r="CM17" s="31">
         <v>99.094999999999999</v>
       </c>
       <c r="CN17" s="31">
         <v>98.762</v>
       </c>
-      <c r="CO17" s="33"/>
+      <c r="CO17" s="33">
+        <v>98.528999999999996</v>
+      </c>
       <c r="CP17" s="27"/>
       <c r="CQ17" s="33"/>
       <c r="CR17" s="33"/>
       <c r="CS17" s="33"/>
     </row>
     <row r="18" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="C18" s="20">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="E18" s="20">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="F18" s="20">
         <v>8.5000000000000006E-2</v>
       </c>
       <c r="G18" s="20">
@@ -5523,51 +5549,53 @@
       </c>
       <c r="CG18" s="33">
         <v>0.17199999999999999</v>
       </c>
       <c r="CH18" s="40">
         <v>0.17199999999999999</v>
       </c>
       <c r="CI18" s="61">
         <v>0.14299999999999999</v>
       </c>
       <c r="CJ18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CK18" s="33">
         <v>0.14299999999999999</v>
       </c>
       <c r="CL18" s="33">
         <v>0.155</v>
       </c>
       <c r="CM18" s="31">
         <v>0.152</v>
       </c>
       <c r="CN18" s="31">
         <v>0.158</v>
       </c>
-      <c r="CO18" s="33"/>
+      <c r="CO18" s="33">
+        <v>0.158</v>
+      </c>
       <c r="CP18" s="27"/>
       <c r="CQ18" s="33"/>
       <c r="CR18" s="33"/>
       <c r="CS18" s="33"/>
     </row>
     <row r="19" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="20">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="C19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="D19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="E19" s="20">
         <v>1.6E-2</v>
       </c>
       <c r="F19" s="20">
         <v>1.7999999999999999E-2</v>
       </c>
       <c r="G19" s="20">
@@ -5806,51 +5834,53 @@
       </c>
       <c r="CG19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CH19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CI19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CJ19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CK19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CL19" s="40" t="s">
         <v>18</v>
       </c>
       <c r="CM19" s="29" t="s">
         <v>18</v>
       </c>
       <c r="CN19" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="CO19" s="33"/>
+      <c r="CO19" s="33">
+        <v>3.0000000000000001E-3</v>
+      </c>
       <c r="CP19" s="27"/>
       <c r="CQ19" s="33"/>
       <c r="CR19" s="33"/>
       <c r="CS19" s="40"/>
     </row>
     <row r="20" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="20">
         <v>27.785</v>
       </c>
       <c r="C20" s="20">
         <v>28.138999999999999</v>
       </c>
       <c r="D20" s="20">
         <v>30.099</v>
       </c>
       <c r="E20" s="20">
         <v>31.808</v>
       </c>
       <c r="F20" s="20">
         <v>32.167000000000002</v>
       </c>
       <c r="G20" s="20">
@@ -6089,51 +6119,53 @@
       </c>
       <c r="CG20" s="33">
         <v>40.92</v>
       </c>
       <c r="CH20" s="40">
         <v>40.734000000000002</v>
       </c>
       <c r="CI20" s="61">
         <v>41.043999999999997</v>
       </c>
       <c r="CJ20" s="33">
         <v>42.314999999999998</v>
       </c>
       <c r="CK20" s="33">
         <v>44.487000000000002</v>
       </c>
       <c r="CL20" s="33">
         <v>45.735999999999997</v>
       </c>
       <c r="CM20" s="31">
         <v>46.125</v>
       </c>
       <c r="CN20" s="31">
         <v>46.073</v>
       </c>
-      <c r="CO20" s="33"/>
+      <c r="CO20" s="33">
+        <v>45.813000000000002</v>
+      </c>
       <c r="CP20" s="27"/>
       <c r="CQ20" s="33"/>
       <c r="CR20" s="33"/>
       <c r="CS20" s="33"/>
     </row>
     <row r="21" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="37" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="52" t="s">
@@ -6372,51 +6404,53 @@
       </c>
       <c r="CG21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CH21" s="40">
         <v>0.58099999999999996</v>
       </c>
       <c r="CI21" s="61">
         <v>0.58099999999999996</v>
       </c>
       <c r="CJ21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CK21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CL21" s="33">
         <v>0.58099999999999996</v>
       </c>
       <c r="CM21" s="26">
         <v>0.58099999999999996</v>
       </c>
       <c r="CN21" s="31">
         <v>0.63</v>
       </c>
-      <c r="CO21" s="33"/>
+      <c r="CO21" s="33">
+        <v>0.63</v>
+      </c>
       <c r="CP21" s="27"/>
       <c r="CQ21" s="33"/>
       <c r="CR21" s="33"/>
       <c r="CS21" s="33"/>
     </row>
     <row r="22" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="C22" s="20">
         <v>0.63800000000000001</v>
       </c>
       <c r="D22" s="20">
         <v>0.63600000000000001</v>
       </c>
       <c r="E22" s="20">
         <v>0.629</v>
       </c>
       <c r="F22" s="20">
         <v>0.65800000000000003</v>
       </c>
       <c r="G22" s="20">
@@ -6655,51 +6689,53 @@
       </c>
       <c r="CG22" s="33">
         <v>0.29599999999999999</v>
       </c>
       <c r="CH22" s="40">
         <v>0.29599999999999999</v>
       </c>
       <c r="CI22" s="61">
         <v>0.29599999999999999</v>
       </c>
       <c r="CJ22" s="33">
         <v>0.29399999999999998</v>
       </c>
       <c r="CK22" s="61">
         <v>0.29699999999999999</v>
       </c>
       <c r="CL22" s="61">
         <v>0.31900000000000001</v>
       </c>
       <c r="CM22" s="31">
         <v>0.33600000000000002</v>
       </c>
       <c r="CN22" s="31">
         <v>0.33600000000000002</v>
       </c>
-      <c r="CO22" s="33"/>
+      <c r="CO22" s="33">
+        <v>0.33700000000000002</v>
+      </c>
       <c r="CP22" s="27"/>
       <c r="CQ22" s="33"/>
       <c r="CR22" s="33"/>
       <c r="CS22" s="33"/>
     </row>
     <row r="23" spans="1:97" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="37" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="52" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="52" t="s">
@@ -6938,51 +6974,53 @@
       </c>
       <c r="CG23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM23" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CN23" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CO23" s="26"/>
+      <c r="CO23" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CP23" s="26"/>
       <c r="CQ23" s="26"/>
       <c r="CR23" s="26"/>
       <c r="CS23" s="26"/>
     </row>
     <row r="24" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A24" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="C24" s="20">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="D24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="E24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="F24" s="20" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="20" t="s">
@@ -7221,51 +7259,53 @@
       </c>
       <c r="CG24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM24" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CN24" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CO24" s="26"/>
+      <c r="CO24" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CP24" s="26"/>
       <c r="CQ24" s="26"/>
       <c r="CR24" s="26"/>
       <c r="CS24" s="26"/>
     </row>
     <row r="25" spans="1:97" x14ac:dyDescent="0.2">
       <c r="A25" s="37" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="D25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="E25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="F25" s="20">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="G25" s="20">
@@ -7504,51 +7544,53 @@
       </c>
       <c r="CG25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CH25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CI25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CJ25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CK25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CL25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CM25" s="26" t="s">
         <v>18</v>
       </c>
       <c r="CN25" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="CO25" s="26"/>
+      <c r="CO25" s="26" t="s">
+        <v>18</v>
+      </c>
       <c r="CP25" s="26"/>
       <c r="CQ25" s="26"/>
       <c r="CR25" s="26"/>
       <c r="CS25" s="26"/>
     </row>
     <row r="26" spans="1:97" x14ac:dyDescent="0.2">
       <c r="H26" s="44"/>
       <c r="U26" s="45"/>
       <c r="V26" s="46"/>
       <c r="W26" s="45"/>
       <c r="X26" s="45"/>
       <c r="Y26" s="45"/>
       <c r="Z26" s="47"/>
       <c r="AA26" s="47"/>
       <c r="AB26" s="47"/>
       <c r="AC26" s="47"/>
       <c r="AD26" s="47"/>
       <c r="AE26" s="47"/>
       <c r="AF26" s="47"/>
       <c r="AG26" s="48"/>
       <c r="AH26" s="49"/>
       <c r="AI26" s="50"/>
       <c r="AJ26" s="49"/>
       <c r="AK26" s="45"/>
       <c r="AL26" s="34"/>