--- v0 (2026-04-25)
+++ v1 (2026-05-15)
@@ -3,54 +3,54 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\n.anes\Desktop\Assel\02\Динамические таблицы\АПК\KZ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\ежемесячная работа\03\АПК\KZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92D1AC01-A60A-4232-BD94-74FB9464D51A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11110CF6-B703-4501-8040-8B71348CCC63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2015-2026 жыл қаңтар" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл қаңтар'!$A$6:$AL$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл қаңтар'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -891,51 +891,51 @@
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Қазақстан Республикасының азық-түлік тауарлары бойынша экспорты мен импорты</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-ақпан*</t>
+    <t>2026 жылғы қаңтар-наурыз*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1728,88 +1728,88 @@
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Акцент2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Акцент4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Акцент6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="SAPBEXaggData" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="SAPBEXaggItem" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="SAPBEXaggItemX" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="SAPBEXchaText" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -2198,329 +2198,329 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AF2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AZ10" sqref="AZ10"/>
+      <selection pane="bottomRight" activeCell="BA9" sqref="BA9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="10" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="10" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="10" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="10" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="10" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="10" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="10" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="10" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="10" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="10" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="10" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="10" customWidth="1"/>
     <col min="26" max="26" width="12" style="10" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="10" customWidth="1"/>
     <col min="28" max="28" width="12" style="10" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="10" customWidth="1"/>
     <col min="30" max="30" width="12" style="10" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="39" max="46" width="11.7109375" style="9" customWidth="1"/>
     <col min="47" max="50" width="9.140625" style="9"/>
     <col min="51" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12.75">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="28" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="26"/>
-[...35 lines deleted...]
-      <c r="AL1" s="26"/>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+      <c r="N1" s="28"/>
+      <c r="O1" s="28"/>
+      <c r="P1" s="28"/>
+      <c r="Q1" s="28"/>
+      <c r="R1" s="28"/>
+      <c r="S1" s="28"/>
+      <c r="T1" s="28"/>
+      <c r="U1" s="28"/>
+      <c r="V1" s="28"/>
+      <c r="W1" s="28"/>
+      <c r="X1" s="28"/>
+      <c r="Y1" s="28"/>
+      <c r="Z1" s="28"/>
+      <c r="AA1" s="28"/>
+      <c r="AB1" s="28"/>
+      <c r="AC1" s="28"/>
+      <c r="AD1" s="28"/>
+      <c r="AE1" s="28"/>
+      <c r="AF1" s="28"/>
+      <c r="AG1" s="28"/>
+      <c r="AH1" s="28"/>
+      <c r="AI1" s="28"/>
+      <c r="AJ1" s="28"/>
+      <c r="AK1" s="28"/>
+      <c r="AL1" s="28"/>
     </row>
     <row r="2" spans="1:51">
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
     </row>
     <row r="3" spans="1:51" ht="11.25" customHeight="1">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="29" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="35" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="31">
+      <c r="C3" s="33">
         <v>2015</v>
       </c>
-      <c r="D3" s="31"/>
-[...2 lines deleted...]
-      <c r="G3" s="31">
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="33">
         <v>2016</v>
       </c>
-      <c r="H3" s="31"/>
-[...2 lines deleted...]
-      <c r="K3" s="31">
+      <c r="H3" s="33"/>
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33">
         <v>2017</v>
       </c>
-      <c r="L3" s="31"/>
-[...2 lines deleted...]
-      <c r="O3" s="31">
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33">
         <v>2018</v>
       </c>
-      <c r="P3" s="31"/>
-[...2 lines deleted...]
-      <c r="S3" s="31">
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="33">
         <v>2019</v>
       </c>
-      <c r="T3" s="31"/>
-[...2 lines deleted...]
-      <c r="W3" s="31">
+      <c r="T3" s="33"/>
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33">
         <v>2020</v>
       </c>
-      <c r="X3" s="31"/>
-[...2 lines deleted...]
-      <c r="AA3" s="31">
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="33"/>
+      <c r="AA3" s="33">
         <v>2021</v>
       </c>
-      <c r="AB3" s="31"/>
-[...2 lines deleted...]
-      <c r="AE3" s="31">
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="33">
         <v>2022</v>
       </c>
-      <c r="AF3" s="31"/>
-[...2 lines deleted...]
-      <c r="AI3" s="31">
+      <c r="AF3" s="33"/>
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="33">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="31"/>
-[...2 lines deleted...]
-      <c r="AM3" s="31">
+      <c r="AJ3" s="33"/>
+      <c r="AK3" s="33"/>
+      <c r="AL3" s="33"/>
+      <c r="AM3" s="33">
         <v>2024</v>
       </c>
-      <c r="AN3" s="31"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="37" t="s">
+      <c r="AN3" s="33"/>
+      <c r="AO3" s="33"/>
+      <c r="AP3" s="33"/>
+      <c r="AQ3" s="39" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="37"/>
-[...2 lines deleted...]
-      <c r="AU3" s="37" t="s">
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="37"/>
-[...1 lines deleted...]
-      <c r="AX3" s="37"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="39"/>
+      <c r="AX3" s="39"/>
     </row>
     <row r="4" spans="1:51">
-      <c r="A4" s="28"/>
-[...1 lines deleted...]
-      <c r="C4" s="31" t="s">
+      <c r="A4" s="30"/>
+      <c r="B4" s="36"/>
+      <c r="C4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="31"/>
-      <c r="E4" s="31" t="s">
+      <c r="D4" s="33"/>
+      <c r="E4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="31"/>
-      <c r="G4" s="31" t="s">
+      <c r="F4" s="33"/>
+      <c r="G4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="31"/>
-      <c r="I4" s="31" t="s">
+      <c r="H4" s="33"/>
+      <c r="I4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="31"/>
-      <c r="K4" s="31" t="s">
+      <c r="J4" s="33"/>
+      <c r="K4" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="31"/>
-      <c r="M4" s="31" t="s">
+      <c r="L4" s="33"/>
+      <c r="M4" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="31"/>
-      <c r="O4" s="30" t="s">
+      <c r="N4" s="33"/>
+      <c r="O4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="30"/>
-      <c r="Q4" s="30" t="s">
+      <c r="P4" s="32"/>
+      <c r="Q4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="30"/>
-      <c r="S4" s="30" t="s">
+      <c r="R4" s="32"/>
+      <c r="S4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="30"/>
-      <c r="U4" s="30" t="s">
+      <c r="T4" s="32"/>
+      <c r="U4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="30"/>
-      <c r="W4" s="30" t="s">
+      <c r="V4" s="32"/>
+      <c r="W4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="30"/>
-      <c r="Y4" s="30" t="s">
+      <c r="X4" s="32"/>
+      <c r="Y4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="30"/>
-      <c r="AA4" s="30" t="s">
+      <c r="Z4" s="32"/>
+      <c r="AA4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="30"/>
-      <c r="AC4" s="30" t="s">
+      <c r="AB4" s="32"/>
+      <c r="AC4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="30"/>
-      <c r="AE4" s="30" t="s">
+      <c r="AD4" s="32"/>
+      <c r="AE4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="30"/>
-      <c r="AG4" s="30" t="s">
+      <c r="AF4" s="32"/>
+      <c r="AG4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="30"/>
-      <c r="AI4" s="30" t="s">
+      <c r="AH4" s="32"/>
+      <c r="AI4" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="30"/>
-      <c r="AK4" s="30" t="s">
+      <c r="AJ4" s="32"/>
+      <c r="AK4" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="30"/>
-      <c r="AM4" s="36" t="s">
+      <c r="AL4" s="32"/>
+      <c r="AM4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="36"/>
-      <c r="AO4" s="36" t="s">
+      <c r="AN4" s="38"/>
+      <c r="AO4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="36"/>
-      <c r="AQ4" s="36" t="s">
+      <c r="AP4" s="38"/>
+      <c r="AQ4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="36"/>
-      <c r="AS4" s="36" t="s">
+      <c r="AR4" s="38"/>
+      <c r="AS4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="36"/>
-      <c r="AU4" s="36" t="s">
+      <c r="AT4" s="38"/>
+      <c r="AU4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="36"/>
-      <c r="AW4" s="36" t="s">
+      <c r="AV4" s="38"/>
+      <c r="AW4" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="36"/>
+      <c r="AX4" s="38"/>
     </row>
     <row r="5" spans="1:51" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A5" s="29"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="31"/>
+      <c r="B5" s="37"/>
       <c r="C5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="18" t="s">
@@ -2773,63 +2773,63 @@
       </c>
       <c r="AO6" s="20">
         <v>7936083.0141599979</v>
       </c>
       <c r="AP6" s="20">
         <v>5385592.1933500003</v>
       </c>
       <c r="AQ6" s="23">
         <f>SUM(AQ7:AQ140)</f>
         <v>6856729.6086100005</v>
       </c>
       <c r="AR6" s="23">
         <f t="shared" ref="AR6:AT6" si="1">SUM(AR7:AR140)</f>
         <v>3427602.3325799997</v>
       </c>
       <c r="AS6" s="23">
         <f t="shared" si="1"/>
         <v>7815766.8782399967</v>
       </c>
       <c r="AT6" s="23">
         <f t="shared" si="1"/>
         <v>6165373.9965099981</v>
       </c>
       <c r="AU6" s="25">
         <f>SUM(AU7:AU140)</f>
-        <v>1189089.9104800001</v>
+        <v>1917459.8431700002</v>
       </c>
       <c r="AV6" s="25">
         <f t="shared" ref="AV6:AX6" si="2">SUM(AV7:AV140)</f>
-        <v>596983.05569999968</v>
+        <v>943999.82894999976</v>
       </c>
       <c r="AW6" s="25">
         <f t="shared" si="2"/>
-        <v>1135648.0698000006</v>
+        <v>1823266.2709299999</v>
       </c>
       <c r="AX6" s="25">
         <f t="shared" si="2"/>
-        <v>892939.81277000019</v>
+        <v>1408288.0818599993</v>
       </c>
       <c r="AY6" s="9"/>
     </row>
     <row r="7" spans="1:51" ht="22.5">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12">
         <v>1840.89509</v>
       </c>
       <c r="D7" s="12">
         <v>5971.9904999999999</v>
       </c>
       <c r="E7" s="12">
         <v>238.60159000000002</v>
       </c>
       <c r="F7" s="12">
         <v>1064.7840400000002</v>
       </c>
       <c r="G7" s="9">
         <v>1575.2294399999998</v>
       </c>
@@ -2928,61 +2928,61 @@
       </c>
       <c r="AM7" s="21">
         <v>21728.5867</v>
       </c>
       <c r="AN7" s="21">
         <v>91493.832139999999</v>
       </c>
       <c r="AO7" s="21">
         <v>5350.1178</v>
       </c>
       <c r="AP7" s="21">
         <v>18930.51801</v>
       </c>
       <c r="AQ7" s="24">
         <v>30348.973709999998</v>
       </c>
       <c r="AR7" s="24">
         <v>123514.26612</v>
       </c>
       <c r="AS7" s="24">
         <v>5536.8731799999996</v>
       </c>
       <c r="AT7" s="24">
         <v>25378.221089999999</v>
       </c>
-      <c r="AU7" s="38">
-[...9 lines deleted...]
-        <v>1682.60754</v>
+      <c r="AU7" s="26">
+        <v>4123.8066900000003</v>
+      </c>
+      <c r="AV7" s="26">
+        <v>28031.030770000001</v>
+      </c>
+      <c r="AW7" s="26">
+        <v>834.04483000000005</v>
+      </c>
+      <c r="AX7" s="26">
+        <v>4089.7850600000002</v>
       </c>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>136.45679999999999</v>
       </c>
       <c r="D8" s="12">
         <v>676.62458000000004</v>
       </c>
       <c r="E8" s="12">
         <v>15341.186470000001</v>
       </c>
       <c r="F8" s="12">
         <v>35753.352040000005</v>
       </c>
       <c r="G8" s="9">
         <v>73.634600000000006</v>
       </c>
       <c r="H8" s="9">
@@ -3080,61 +3080,61 @@
       </c>
       <c r="AM8" s="21">
         <v>536.66288999999995</v>
       </c>
       <c r="AN8" s="21">
         <v>2606.70982</v>
       </c>
       <c r="AO8" s="21">
         <v>7172.7721799999999</v>
       </c>
       <c r="AP8" s="21">
         <v>30413.323520000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>1941.5945899999999</v>
       </c>
       <c r="AR8" s="24">
         <v>3933.18543</v>
       </c>
       <c r="AS8" s="24">
         <v>10489.40264</v>
       </c>
       <c r="AT8" s="24">
         <v>49934.77691</v>
       </c>
-      <c r="AU8" s="38">
-[...9 lines deleted...]
-        <v>8757.1336599999995</v>
+      <c r="AU8" s="26">
+        <v>9.9354099999999992</v>
+      </c>
+      <c r="AV8" s="26">
+        <v>167.07476</v>
+      </c>
+      <c r="AW8" s="26">
+        <v>2553.7786299999998</v>
+      </c>
+      <c r="AX8" s="26">
+        <v>12774.50784</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="22.5">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12">
         <v>1948.0542200000002</v>
       </c>
       <c r="D9" s="12">
         <v>3424.8161599999999</v>
       </c>
       <c r="E9" s="12">
         <v>3847.0143600000001</v>
       </c>
       <c r="F9" s="12">
         <v>5274.7959000000001</v>
       </c>
       <c r="G9" s="9">
         <v>798.83915000000002</v>
       </c>
       <c r="H9" s="9">
@@ -3232,61 +3232,61 @@
       </c>
       <c r="AM9" s="21">
         <v>19.961500000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>32.702500000000001</v>
       </c>
       <c r="AO9" s="21">
         <v>7731.1856399999997</v>
       </c>
       <c r="AP9" s="21">
         <v>15870.568719999999</v>
       </c>
       <c r="AQ9" s="24">
         <v>1828.76487</v>
       </c>
       <c r="AR9" s="24">
         <v>3575.6154200000001</v>
       </c>
       <c r="AS9" s="24">
         <v>8084.9317099999998</v>
       </c>
       <c r="AT9" s="24">
         <v>20282.754069999999</v>
       </c>
-      <c r="AU9" s="38">
-[...9 lines deleted...]
-        <v>2681.7800299999999</v>
+      <c r="AU9" s="26">
+        <v>392.77229</v>
+      </c>
+      <c r="AV9" s="26">
+        <v>805.19921999999997</v>
+      </c>
+      <c r="AW9" s="26">
+        <v>1346.0528200000001</v>
+      </c>
+      <c r="AX9" s="26">
+        <v>3370.8209299999999</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12">
         <v>4.2337299999999995</v>
       </c>
       <c r="D10" s="12">
         <v>21.888189999999998</v>
       </c>
       <c r="E10" s="12">
         <v>73.70499999999997</v>
       </c>
       <c r="F10" s="12">
         <v>366.69407000000007</v>
       </c>
       <c r="G10" s="9">
         <v>307.66639999999995</v>
       </c>
       <c r="H10" s="9">
@@ -3384,61 +3384,61 @@
       </c>
       <c r="AM10" s="21">
         <v>17684.753680000002</v>
       </c>
       <c r="AN10" s="21">
         <v>56506.145640000002</v>
       </c>
       <c r="AO10" s="21">
         <v>31.018730000000001</v>
       </c>
       <c r="AP10" s="21">
         <v>174.68662</v>
       </c>
       <c r="AQ10" s="24">
         <v>34557.14314</v>
       </c>
       <c r="AR10" s="24">
         <v>81070.758669999996</v>
       </c>
       <c r="AS10" s="24">
         <v>2.4683000000000002</v>
       </c>
       <c r="AT10" s="24">
         <v>43.043939999999999</v>
       </c>
-      <c r="AU10" s="38">
-[...9 lines deleted...]
-        <v>0.88841999999999999</v>
+      <c r="AU10" s="26">
+        <v>7650.4256999999998</v>
+      </c>
+      <c r="AV10" s="26">
+        <v>22088.90782</v>
+      </c>
+      <c r="AW10" s="26">
+        <v>18.268789999999999</v>
+      </c>
+      <c r="AX10" s="26">
+        <v>83.989519999999999</v>
       </c>
     </row>
     <row r="11" spans="1:51" ht="33.75">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12">
         <v>3204.7644799999994</v>
       </c>
       <c r="F11" s="12">
         <v>8291.3693700000003</v>
       </c>
       <c r="G11" s="9">
         <v>2.3650000000000002</v>
       </c>
       <c r="H11" s="9">
         <v>17.306550000000001</v>
       </c>
       <c r="I11" s="9">
         <v>947.46802000000002</v>
@@ -3528,61 +3528,61 @@
       </c>
       <c r="AM11" s="21">
         <v>0.2</v>
       </c>
       <c r="AN11" s="21">
         <v>1.069</v>
       </c>
       <c r="AO11" s="21">
         <v>2618.38778</v>
       </c>
       <c r="AP11" s="21">
         <v>6814.1939199999997</v>
       </c>
       <c r="AQ11" s="24">
         <v>143</v>
       </c>
       <c r="AR11" s="24">
         <v>420</v>
       </c>
       <c r="AS11" s="24">
         <v>4475.3627800000004</v>
       </c>
       <c r="AT11" s="24">
         <v>12518.54847</v>
       </c>
-      <c r="AU11" s="38">
+      <c r="AU11" s="26">
         <v>57.347000000000001</v>
       </c>
-      <c r="AV11" s="38">
+      <c r="AV11" s="26">
         <v>147.16730000000001</v>
       </c>
-      <c r="AW11" s="38">
-[...3 lines deleted...]
-        <v>2333.8284699999999</v>
+      <c r="AW11" s="26">
+        <v>843.05912999999998</v>
+      </c>
+      <c r="AX11" s="26">
+        <v>2778.2307599999999</v>
       </c>
     </row>
     <row r="12" spans="1:51" ht="45">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="12">
         <v>95.505899999999983</v>
       </c>
       <c r="D12" s="12">
         <v>46.088409999999996</v>
       </c>
       <c r="E12" s="12">
         <v>2919.4276799999989</v>
       </c>
       <c r="F12" s="12">
         <v>3153.7195999999999</v>
       </c>
       <c r="G12" s="9">
         <v>845.19389000000001</v>
       </c>
       <c r="H12" s="9">
@@ -3680,61 +3680,61 @@
       </c>
       <c r="AM12" s="21">
         <v>952.15431999999998</v>
       </c>
       <c r="AN12" s="21">
         <v>512.13085999999998</v>
       </c>
       <c r="AO12" s="21">
         <v>1007.9086</v>
       </c>
       <c r="AP12" s="21">
         <v>1637.92509</v>
       </c>
       <c r="AQ12" s="24">
         <v>3922.1095999999998</v>
       </c>
       <c r="AR12" s="24">
         <v>1579.7904599999999</v>
       </c>
       <c r="AS12" s="24">
         <v>927.78072999999995</v>
       </c>
       <c r="AT12" s="24">
         <v>1818.18767</v>
       </c>
-      <c r="AU12" s="38">
-[...9 lines deleted...]
-        <v>148.71995999999999</v>
+      <c r="AU12" s="26">
+        <v>1067.6456000000001</v>
+      </c>
+      <c r="AV12" s="26">
+        <v>337.08197000000001</v>
+      </c>
+      <c r="AW12" s="26">
+        <v>88.34751</v>
+      </c>
+      <c r="AX12" s="26">
+        <v>223.95244</v>
       </c>
     </row>
     <row r="13" spans="1:51" ht="44.25" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="12">
         <v>7896.7222899999988</v>
       </c>
       <c r="D13" s="12">
         <v>12843.376059999999</v>
       </c>
       <c r="E13" s="12">
         <v>161750.10662000004</v>
       </c>
       <c r="F13" s="12">
         <v>144447.58648999996</v>
       </c>
       <c r="G13" s="9">
         <v>8778.9208099999978</v>
       </c>
       <c r="H13" s="9">
@@ -3832,61 +3832,61 @@
       </c>
       <c r="AM13" s="21">
         <v>42348.625099999997</v>
       </c>
       <c r="AN13" s="21">
         <v>69075.860329999996</v>
       </c>
       <c r="AO13" s="21">
         <v>137261.36319</v>
       </c>
       <c r="AP13" s="21">
         <v>183224.75753999999</v>
       </c>
       <c r="AQ13" s="24">
         <v>31939.343580000001</v>
       </c>
       <c r="AR13" s="24">
         <v>52623.440190000001</v>
       </c>
       <c r="AS13" s="24">
         <v>136283.52557</v>
       </c>
       <c r="AT13" s="24">
         <v>186607.84007000001</v>
       </c>
-      <c r="AU13" s="38">
-[...9 lines deleted...]
-        <v>19712.54191</v>
+      <c r="AU13" s="26">
+        <v>6351.2253600000004</v>
+      </c>
+      <c r="AV13" s="26">
+        <v>13689.413790000001</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>26773.741330000001</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>37134.57415</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="33.75">
       <c r="A14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12">
         <v>122.07513999999998</v>
       </c>
       <c r="F14" s="12">
         <v>203.34745999999998</v>
       </c>
       <c r="G14" s="9">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="9">
         <v>286.51174999999995</v>
       </c>
       <c r="I14" s="9">
         <v>74.276349999999994</v>
@@ -3980,61 +3980,61 @@
       </c>
       <c r="AM14" s="21">
         <v>0</v>
       </c>
       <c r="AN14" s="21">
         <v>0</v>
       </c>
       <c r="AO14" s="21">
         <v>1.4209400000000001</v>
       </c>
       <c r="AP14" s="21">
         <v>9.0232600000000005</v>
       </c>
       <c r="AQ14" s="24">
         <v>0</v>
       </c>
       <c r="AR14" s="24">
         <v>0</v>
       </c>
       <c r="AS14" s="24">
         <v>561.09933999999998</v>
       </c>
       <c r="AT14" s="24">
         <v>1372.7919300000001</v>
       </c>
-      <c r="AU14" s="38">
+      <c r="AU14" s="26">
         <v>0</v>
       </c>
-      <c r="AV14" s="38">
+      <c r="AV14" s="26">
         <v>0</v>
       </c>
-      <c r="AW14" s="38">
-[...3 lines deleted...]
-        <v>47.368000000000002</v>
+      <c r="AW14" s="26">
+        <v>23.626110000000001</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>49.010210000000001</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="66" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12">
         <v>412.96712000000002</v>
       </c>
       <c r="D15" s="12">
         <v>391.19849999999997</v>
       </c>
       <c r="E15" s="12">
         <v>514.48455000000001</v>
       </c>
       <c r="F15" s="12">
         <v>556.15769999999998</v>
       </c>
       <c r="G15" s="9">
         <v>237.87799999999999</v>
       </c>
       <c r="H15" s="9">
@@ -4132,61 +4132,61 @@
       </c>
       <c r="AM15" s="21">
         <v>12.234999999999999</v>
       </c>
       <c r="AN15" s="21">
         <v>21.29731</v>
       </c>
       <c r="AO15" s="21">
         <v>285.50326999999999</v>
       </c>
       <c r="AP15" s="21">
         <v>513.71615999999995</v>
       </c>
       <c r="AQ15" s="24">
         <v>43.703000000000003</v>
       </c>
       <c r="AR15" s="24">
         <v>64.837969999999999</v>
       </c>
       <c r="AS15" s="24">
         <v>414.04683</v>
       </c>
       <c r="AT15" s="24">
         <v>974.17172000000005</v>
       </c>
-      <c r="AU15" s="38">
-[...9 lines deleted...]
-        <v>41.721980000000002</v>
+      <c r="AU15" s="26">
+        <v>1.66</v>
+      </c>
+      <c r="AV15" s="26">
+        <v>1.7126399999999999</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>27.290479999999999</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>47.482979999999998</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="56.25" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12">
         <v>450.09513000000004</v>
       </c>
       <c r="F16" s="12">
         <v>890.42408</v>
       </c>
       <c r="G16" s="9">
         <v>283.60590000000002</v>
       </c>
       <c r="H16" s="9">
         <v>30.19201</v>
       </c>
       <c r="I16" s="9">
         <v>99.667959999999994</v>
@@ -4280,61 +4280,61 @@
       </c>
       <c r="AM16" s="21">
         <v>30.2</v>
       </c>
       <c r="AN16" s="21">
         <v>25.38</v>
       </c>
       <c r="AO16" s="21">
         <v>87.850319999999996</v>
       </c>
       <c r="AP16" s="21">
         <v>586.72077999999999</v>
       </c>
       <c r="AQ16" s="24">
         <v>0.1</v>
       </c>
       <c r="AR16" s="24">
         <v>1.35</v>
       </c>
       <c r="AS16" s="24">
         <v>113.22058</v>
       </c>
       <c r="AT16" s="24">
         <v>904.29570000000001</v>
       </c>
-      <c r="AU16" s="38">
+      <c r="AU16" s="26">
         <v>0</v>
       </c>
-      <c r="AV16" s="38">
+      <c r="AV16" s="26">
         <v>0</v>
       </c>
-      <c r="AW16" s="38">
-[...3 lines deleted...]
-        <v>122.83668</v>
+      <c r="AW16" s="26">
+        <v>19.91873</v>
+      </c>
+      <c r="AX16" s="26">
+        <v>160.45583999999999</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12">
         <v>26.84</v>
       </c>
       <c r="D17" s="12">
         <v>279.36699999999996</v>
       </c>
       <c r="E17" s="12">
         <v>44.156089999999992</v>
       </c>
       <c r="F17" s="12">
         <v>246.98039</v>
       </c>
       <c r="G17" s="9">
         <v>20</v>
       </c>
       <c r="H17" s="9">
@@ -4428,61 +4428,61 @@
       </c>
       <c r="AM17" s="21">
         <v>40.018799999999999</v>
       </c>
       <c r="AN17" s="21">
         <v>45.542999999999999</v>
       </c>
       <c r="AO17" s="21">
         <v>356.20670000000001</v>
       </c>
       <c r="AP17" s="21">
         <v>898.13789999999995</v>
       </c>
       <c r="AQ17" s="24">
         <v>1.669</v>
       </c>
       <c r="AR17" s="24">
         <v>37.229999999999997</v>
       </c>
       <c r="AS17" s="24">
         <v>334.70193</v>
       </c>
       <c r="AT17" s="24">
         <v>1312.58682</v>
       </c>
-      <c r="AU17" s="38">
+      <c r="AU17" s="26">
         <v>0</v>
       </c>
-      <c r="AV17" s="38">
+      <c r="AV17" s="26">
         <v>0</v>
       </c>
-      <c r="AW17" s="38">
-[...3 lines deleted...]
-        <v>33.770159999999997</v>
+      <c r="AW17" s="26">
+        <v>159.25906000000001</v>
+      </c>
+      <c r="AX17" s="26">
+        <v>130.52761000000001</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12">
         <v>3101.7450000000003</v>
       </c>
       <c r="D18" s="12">
         <v>1274.7710499999998</v>
       </c>
       <c r="E18" s="12">
         <v>541.09570999999994</v>
       </c>
       <c r="F18" s="12">
         <v>2208.2564500000003</v>
       </c>
       <c r="G18" s="9">
         <v>4018.34</v>
       </c>
       <c r="H18" s="9">
@@ -4580,61 +4580,61 @@
       </c>
       <c r="AM18" s="21">
         <v>885.78</v>
       </c>
       <c r="AN18" s="21">
         <v>594.06025</v>
       </c>
       <c r="AO18" s="21">
         <v>2450.93669</v>
       </c>
       <c r="AP18" s="21">
         <v>7657.99064</v>
       </c>
       <c r="AQ18" s="24">
         <v>852.80844000000002</v>
       </c>
       <c r="AR18" s="24">
         <v>1355.4400499999999</v>
       </c>
       <c r="AS18" s="24">
         <v>1625.6938700000001</v>
       </c>
       <c r="AT18" s="24">
         <v>7001.1732400000001</v>
       </c>
-      <c r="AU18" s="38">
-[...9 lines deleted...]
-        <v>1051.2038299999999</v>
+      <c r="AU18" s="26">
+        <v>49.432000000000002</v>
+      </c>
+      <c r="AV18" s="26">
+        <v>99.2</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>466.84386000000001</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>1784.0057899999999</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12">
         <v>12881.263639999997</v>
       </c>
       <c r="D19" s="12">
         <v>6771.9601899999998</v>
       </c>
       <c r="E19" s="12">
         <v>29497.435610000004</v>
       </c>
       <c r="F19" s="12">
         <v>34314.952930000014</v>
       </c>
       <c r="G19" s="9">
         <v>12442.704199999998</v>
       </c>
       <c r="H19" s="9">
@@ -4732,61 +4732,61 @@
       </c>
       <c r="AM19" s="21">
         <v>11433.852010000001</v>
       </c>
       <c r="AN19" s="21">
         <v>11408.028389999999</v>
       </c>
       <c r="AO19" s="21">
         <v>43207.221610000001</v>
       </c>
       <c r="AP19" s="21">
         <v>138603.1581</v>
       </c>
       <c r="AQ19" s="24">
         <v>10231.468059999999</v>
       </c>
       <c r="AR19" s="24">
         <v>11126.741910000001</v>
       </c>
       <c r="AS19" s="24">
         <v>43062.196759999999</v>
       </c>
       <c r="AT19" s="24">
         <v>185591.04118999999</v>
       </c>
-      <c r="AU19" s="38">
-[...9 lines deleted...]
-        <v>27526.35122</v>
+      <c r="AU19" s="26">
+        <v>3209.8539999999998</v>
+      </c>
+      <c r="AV19" s="26">
+        <v>4265.0812800000003</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>9908.8526000000002</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>36774.126199999999</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
         <v>6416.5029999999997</v>
       </c>
       <c r="D20" s="12">
         <v>42015.732660000001</v>
       </c>
       <c r="E20" s="12">
         <v>3232.3344899999997</v>
       </c>
       <c r="F20" s="12">
         <v>4287.9636099999998</v>
       </c>
       <c r="G20" s="9">
         <v>7109.8022500000006</v>
       </c>
       <c r="H20" s="9">
@@ -4884,61 +4884,61 @@
       </c>
       <c r="AM20" s="21">
         <v>9467.3923099999993</v>
       </c>
       <c r="AN20" s="21">
         <v>54254.646710000001</v>
       </c>
       <c r="AO20" s="21">
         <v>4933.3772399999998</v>
       </c>
       <c r="AP20" s="21">
         <v>19943.792369999999</v>
       </c>
       <c r="AQ20" s="24">
         <v>8073.9474</v>
       </c>
       <c r="AR20" s="24">
         <v>52595.897530000002</v>
       </c>
       <c r="AS20" s="24">
         <v>5190.6141900000002</v>
       </c>
       <c r="AT20" s="24">
         <v>22823.567709999999</v>
       </c>
-      <c r="AU20" s="38">
-[...9 lines deleted...]
-        <v>3867.6432500000001</v>
+      <c r="AU20" s="26">
+        <v>2278.3172</v>
+      </c>
+      <c r="AV20" s="26">
+        <v>15909.843150000001</v>
+      </c>
+      <c r="AW20" s="26">
+        <v>1681.0285899999999</v>
+      </c>
+      <c r="AX20" s="26">
+        <v>6454.8209900000002</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12">
         <v>1372.0575999999999</v>
       </c>
       <c r="D21" s="12">
         <v>1274.0755500000002</v>
       </c>
       <c r="E21" s="12">
         <v>740.23482999999987</v>
       </c>
       <c r="F21" s="12">
         <v>3867.80692</v>
       </c>
       <c r="G21" s="9">
         <v>1365.9285</v>
       </c>
       <c r="H21" s="9">
@@ -5036,61 +5036,61 @@
       </c>
       <c r="AM21" s="21">
         <v>1884.5206800000001</v>
       </c>
       <c r="AN21" s="21">
         <v>5822.2265399999997</v>
       </c>
       <c r="AO21" s="21">
         <v>1007.30006</v>
       </c>
       <c r="AP21" s="21">
         <v>7167.70388</v>
       </c>
       <c r="AQ21" s="24">
         <v>1665.62265</v>
       </c>
       <c r="AR21" s="24">
         <v>5231.9135500000002</v>
       </c>
       <c r="AS21" s="24">
         <v>815.35269000000005</v>
       </c>
       <c r="AT21" s="24">
         <v>7054.3757400000004</v>
       </c>
-      <c r="AU21" s="38">
-[...9 lines deleted...]
-        <v>861.29276000000004</v>
+      <c r="AU21" s="26">
+        <v>354.16942</v>
+      </c>
+      <c r="AV21" s="26">
+        <v>1601.48171</v>
+      </c>
+      <c r="AW21" s="26">
+        <v>172.65495999999999</v>
+      </c>
+      <c r="AX21" s="26">
+        <v>1307.12456</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12">
         <v>36.298000000000002</v>
       </c>
       <c r="D22" s="12">
         <v>15.904629999999999</v>
       </c>
       <c r="E22" s="12">
         <v>654.47771999999986</v>
       </c>
       <c r="F22" s="12">
         <v>2937.6087900000011</v>
       </c>
       <c r="G22" s="9">
         <v>113.92100000000001</v>
       </c>
       <c r="H22" s="9">
@@ -5188,61 +5188,61 @@
       </c>
       <c r="AM22" s="21">
         <v>425.56060000000002</v>
       </c>
       <c r="AN22" s="21">
         <v>2289.5303600000002</v>
       </c>
       <c r="AO22" s="21">
         <v>2696.6174299999998</v>
       </c>
       <c r="AP22" s="21">
         <v>17698.440269999999</v>
       </c>
       <c r="AQ22" s="24">
         <v>211.35069999999999</v>
       </c>
       <c r="AR22" s="24">
         <v>948.23216000000002</v>
       </c>
       <c r="AS22" s="24">
         <v>3107.2976899999999</v>
       </c>
       <c r="AT22" s="24">
         <v>22398.168600000001</v>
       </c>
-      <c r="AU22" s="38">
-[...9 lines deleted...]
-        <v>3984.03703</v>
+      <c r="AU22" s="26">
+        <v>39.102400000000003</v>
+      </c>
+      <c r="AV22" s="26">
+        <v>378.48142000000001</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>727.18133999999998</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>5180.6693800000003</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12">
         <v>0.13</v>
       </c>
       <c r="D23" s="12">
         <v>0.82774999999999999</v>
       </c>
       <c r="E23" s="12">
         <v>280.31411000000014</v>
       </c>
       <c r="F23" s="12">
         <v>1620.7344899999994</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9">
         <v>303.68948999999998</v>
@@ -5336,61 +5336,61 @@
       </c>
       <c r="AM23" s="21">
         <v>147.41</v>
       </c>
       <c r="AN23" s="21">
         <v>1372.1444200000001</v>
       </c>
       <c r="AO23" s="21">
         <v>1006.3367</v>
       </c>
       <c r="AP23" s="21">
         <v>5670.3749200000002</v>
       </c>
       <c r="AQ23" s="24">
         <v>49.481299999999997</v>
       </c>
       <c r="AR23" s="24">
         <v>134.11034000000001</v>
       </c>
       <c r="AS23" s="24">
         <v>1012.61946</v>
       </c>
       <c r="AT23" s="24">
         <v>5900.3315400000001</v>
       </c>
-      <c r="AU23" s="38">
+      <c r="AU23" s="26">
         <v>0</v>
       </c>
-      <c r="AV23" s="38">
+      <c r="AV23" s="26">
         <v>0</v>
       </c>
-      <c r="AW23" s="38">
-[...3 lines deleted...]
-        <v>756.69874000000004</v>
+      <c r="AW23" s="26">
+        <v>177.58624</v>
+      </c>
+      <c r="AX23" s="26">
+        <v>974.56475999999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="12">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="12">
         <v>11.149149999999999</v>
       </c>
       <c r="F24" s="12">
         <v>16.252119999999998</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9">
         <v>31.821359999999999</v>
@@ -5480,61 +5480,61 @@
       </c>
       <c r="AM24" s="21">
         <v>0</v>
       </c>
       <c r="AN24" s="21">
         <v>0</v>
       </c>
       <c r="AO24" s="21">
         <v>3.2845800000000001</v>
       </c>
       <c r="AP24" s="21">
         <v>62.716900000000003</v>
       </c>
       <c r="AQ24" s="24">
         <v>0</v>
       </c>
       <c r="AR24" s="24">
         <v>0</v>
       </c>
       <c r="AS24" s="24">
         <v>2.2349999999999999</v>
       </c>
       <c r="AT24" s="24">
         <v>54.005049999999997</v>
       </c>
-      <c r="AU24" s="38">
+      <c r="AU24" s="26">
         <v>0</v>
       </c>
-      <c r="AV24" s="38">
+      <c r="AV24" s="26">
         <v>0</v>
       </c>
-      <c r="AW24" s="38">
-[...3 lines deleted...]
-        <v>2.6851799999999999</v>
+      <c r="AW24" s="26">
+        <v>0.19</v>
+      </c>
+      <c r="AX24" s="26">
+        <v>3.15577</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="12">
         <v>7568.2715800000005</v>
       </c>
       <c r="D25" s="12">
         <v>4002.73434</v>
       </c>
       <c r="E25" s="12">
         <v>46260.736260000005</v>
       </c>
       <c r="F25" s="12">
         <v>33216.546429999995</v>
       </c>
       <c r="G25" s="9">
         <v>11975.917349999998</v>
       </c>
       <c r="H25" s="9">
@@ -5632,61 +5632,61 @@
       </c>
       <c r="AM25" s="21">
         <v>2824.9092799999999</v>
       </c>
       <c r="AN25" s="21">
         <v>2373.5861799999998</v>
       </c>
       <c r="AO25" s="21">
         <v>36621.554080000002</v>
       </c>
       <c r="AP25" s="21">
         <v>47766.694320000002</v>
       </c>
       <c r="AQ25" s="24">
         <v>5137.5843299999997</v>
       </c>
       <c r="AR25" s="24">
         <v>3873.98677</v>
       </c>
       <c r="AS25" s="24">
         <v>34215.764060000001</v>
       </c>
       <c r="AT25" s="24">
         <v>48314.652399999999</v>
       </c>
-      <c r="AU25" s="38">
-[...9 lines deleted...]
-        <v>6077.8201499999996</v>
+      <c r="AU25" s="26">
+        <v>1138.33303</v>
+      </c>
+      <c r="AV25" s="26">
+        <v>765.60074999999995</v>
+      </c>
+      <c r="AW25" s="26">
+        <v>7481.1513400000003</v>
+      </c>
+      <c r="AX25" s="26">
+        <v>10429.30564</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="12">
         <v>523.39920000000006</v>
       </c>
       <c r="D26" s="12">
         <v>1025.8647299999998</v>
       </c>
       <c r="E26" s="12">
         <v>41150.786479999995</v>
       </c>
       <c r="F26" s="12">
         <v>75091.917400000006</v>
       </c>
       <c r="G26" s="9">
         <v>368.20180999999997</v>
       </c>
       <c r="H26" s="9">
@@ -5784,61 +5784,61 @@
       </c>
       <c r="AM26" s="21">
         <v>1324.0401999999999</v>
       </c>
       <c r="AN26" s="21">
         <v>5848.0682100000004</v>
       </c>
       <c r="AO26" s="21">
         <v>35761.034590000003</v>
       </c>
       <c r="AP26" s="21">
         <v>72085.682050000003</v>
       </c>
       <c r="AQ26" s="24">
         <v>2893.14156</v>
       </c>
       <c r="AR26" s="24">
         <v>12165.448630000001</v>
       </c>
       <c r="AS26" s="24">
         <v>40189.324359999999</v>
       </c>
       <c r="AT26" s="24">
         <v>97157.710149999999</v>
       </c>
-      <c r="AU26" s="38">
-[...9 lines deleted...]
-        <v>13520.755010000001</v>
+      <c r="AU26" s="26">
+        <v>438.96033999999997</v>
+      </c>
+      <c r="AV26" s="26">
+        <v>1482.8136199999999</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>8830.8934200000003</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>21166.649440000001</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="12">
         <v>4428.0827200000003</v>
       </c>
       <c r="D27" s="12">
         <v>3133.3972100000001</v>
       </c>
       <c r="E27" s="12">
         <v>32442.199319999992</v>
       </c>
       <c r="F27" s="12">
         <v>35208.219739999986</v>
       </c>
       <c r="G27" s="9">
         <v>3906.5813599999983</v>
       </c>
       <c r="H27" s="9">
@@ -5936,61 +5936,61 @@
       </c>
       <c r="AM27" s="21">
         <v>14386.270979999999</v>
       </c>
       <c r="AN27" s="21">
         <v>19065.066169999998</v>
       </c>
       <c r="AO27" s="21">
         <v>46462.642749999999</v>
       </c>
       <c r="AP27" s="21">
         <v>52164.349000000002</v>
       </c>
       <c r="AQ27" s="24">
         <v>17972.730009999999</v>
       </c>
       <c r="AR27" s="24">
         <v>23670.820520000001</v>
       </c>
       <c r="AS27" s="24">
         <v>53465.643770000002</v>
       </c>
       <c r="AT27" s="24">
         <v>64927.471669999999</v>
       </c>
-      <c r="AU27" s="38">
-[...9 lines deleted...]
-        <v>10238.623540000001</v>
+      <c r="AU27" s="26">
+        <v>4107.6313799999998</v>
+      </c>
+      <c r="AV27" s="26">
+        <v>5867.3986299999997</v>
+      </c>
+      <c r="AW27" s="26">
+        <v>11522.428830000001</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>16151.68296</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="12">
         <v>15.099</v>
       </c>
       <c r="D28" s="12">
         <v>11.07708</v>
       </c>
       <c r="E28" s="12">
         <v>7063.7160800000001</v>
       </c>
       <c r="F28" s="12">
         <v>5884.3995400000003</v>
       </c>
       <c r="G28" s="9">
         <v>1321.1960999999999</v>
       </c>
       <c r="H28" s="9">
@@ -6088,61 +6088,61 @@
       </c>
       <c r="AM28" s="21">
         <v>2757.1450799999998</v>
       </c>
       <c r="AN28" s="21">
         <v>2087.4805500000002</v>
       </c>
       <c r="AO28" s="21">
         <v>12030.24634</v>
       </c>
       <c r="AP28" s="21">
         <v>15841.58956</v>
       </c>
       <c r="AQ28" s="24">
         <v>2999.6510899999998</v>
       </c>
       <c r="AR28" s="24">
         <v>2071.3798900000002</v>
       </c>
       <c r="AS28" s="24">
         <v>13103.868710000001</v>
       </c>
       <c r="AT28" s="24">
         <v>25265.240470000001</v>
       </c>
-      <c r="AU28" s="38">
-[...9 lines deleted...]
-        <v>2558.1720399999999</v>
+      <c r="AU28" s="26">
+        <v>825.70201999999995</v>
+      </c>
+      <c r="AV28" s="26">
+        <v>612.42484000000002</v>
+      </c>
+      <c r="AW28" s="26">
+        <v>2068.7748000000001</v>
+      </c>
+      <c r="AX28" s="26">
+        <v>4278.6075499999997</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>3119.7767399999998</v>
       </c>
       <c r="D29" s="12">
         <v>19037.75431</v>
       </c>
       <c r="E29" s="12">
         <v>7573.7240499999989</v>
       </c>
       <c r="F29" s="12">
         <v>22413.000249999997</v>
       </c>
       <c r="G29" s="9">
         <v>374.37322</v>
       </c>
       <c r="H29" s="9">
@@ -6240,61 +6240,61 @@
       </c>
       <c r="AM29" s="21">
         <v>4564.5636000000004</v>
       </c>
       <c r="AN29" s="21">
         <v>29314.794880000001</v>
       </c>
       <c r="AO29" s="21">
         <v>6811.5366199999999</v>
       </c>
       <c r="AP29" s="21">
         <v>41001.679239999998</v>
       </c>
       <c r="AQ29" s="24">
         <v>2644.4165200000002</v>
       </c>
       <c r="AR29" s="24">
         <v>14596.982410000001</v>
       </c>
       <c r="AS29" s="24">
         <v>8491.9259399999992</v>
       </c>
       <c r="AT29" s="24">
         <v>52833.11765</v>
       </c>
-      <c r="AU29" s="38">
-[...9 lines deleted...]
-        <v>4603.8910400000004</v>
+      <c r="AU29" s="26">
+        <v>353.88200000000001</v>
+      </c>
+      <c r="AV29" s="26">
+        <v>1799.24596</v>
+      </c>
+      <c r="AW29" s="26">
+        <v>1549.6567399999999</v>
+      </c>
+      <c r="AX29" s="26">
+        <v>8653.3832899999998</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="12">
         <v>1750.1153300000003</v>
       </c>
       <c r="D30" s="12">
         <v>4346.2916899999991</v>
       </c>
       <c r="E30" s="12">
         <v>21202.67092</v>
       </c>
       <c r="F30" s="12">
         <v>63513.011139999973</v>
       </c>
       <c r="G30" s="9">
         <v>1669.8571700000002</v>
       </c>
       <c r="H30" s="9">
@@ -6392,61 +6392,61 @@
       </c>
       <c r="AM30" s="21">
         <v>3933.5795800000001</v>
       </c>
       <c r="AN30" s="21">
         <v>10027.641390000001</v>
       </c>
       <c r="AO30" s="21">
         <v>48397.974419999999</v>
       </c>
       <c r="AP30" s="21">
         <v>189959.84909</v>
       </c>
       <c r="AQ30" s="24">
         <v>3095.7202499999999</v>
       </c>
       <c r="AR30" s="24">
         <v>10036.91452</v>
       </c>
       <c r="AS30" s="24">
         <v>45723.145810000002</v>
       </c>
       <c r="AT30" s="24">
         <v>216456.45739</v>
       </c>
-      <c r="AU30" s="38">
-[...9 lines deleted...]
-        <v>27367.184799999999</v>
+      <c r="AU30" s="26">
+        <v>382.75349999999997</v>
+      </c>
+      <c r="AV30" s="26">
+        <v>1515.8429000000001</v>
+      </c>
+      <c r="AW30" s="26">
+        <v>9497.6656600000006</v>
+      </c>
+      <c r="AX30" s="26">
+        <v>47256.905879999998</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12">
         <v>6250.2514000000001</v>
       </c>
       <c r="D31" s="12">
         <v>4995.9957300000005</v>
       </c>
       <c r="E31" s="12">
         <v>1924.9705300000005</v>
       </c>
       <c r="F31" s="12">
         <v>5419.2770200000014</v>
       </c>
       <c r="G31" s="9">
         <v>8348.764720000001</v>
       </c>
       <c r="H31" s="9">
@@ -6544,61 +6544,61 @@
       </c>
       <c r="AM31" s="21">
         <v>3181.933</v>
       </c>
       <c r="AN31" s="21">
         <v>3193.1748400000001</v>
       </c>
       <c r="AO31" s="21">
         <v>10823.644759999999</v>
       </c>
       <c r="AP31" s="21">
         <v>42083.621610000002</v>
       </c>
       <c r="AQ31" s="24">
         <v>756.05799999999999</v>
       </c>
       <c r="AR31" s="24">
         <v>659.95793000000003</v>
       </c>
       <c r="AS31" s="24">
         <v>13115.79888</v>
       </c>
       <c r="AT31" s="24">
         <v>55798.411059999999</v>
       </c>
-      <c r="AU31" s="38">
-[...9 lines deleted...]
-        <v>7547.0051999999996</v>
+      <c r="AU31" s="26">
+        <v>320.80500000000001</v>
+      </c>
+      <c r="AV31" s="26">
+        <v>527.35979999999995</v>
+      </c>
+      <c r="AW31" s="26">
+        <v>2746.3780499999998</v>
+      </c>
+      <c r="AX31" s="26">
+        <v>11527.15086</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12">
         <v>2.2200000000000002</v>
       </c>
       <c r="D32" s="12">
         <v>5.524</v>
       </c>
       <c r="E32" s="12">
         <v>67.141400000000004</v>
       </c>
       <c r="F32" s="12">
         <v>148.47372999999996</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="9">
@@ -6696,61 +6696,61 @@
       </c>
       <c r="AM32" s="21">
         <v>175.56</v>
       </c>
       <c r="AN32" s="21">
         <v>666.21795999999995</v>
       </c>
       <c r="AO32" s="21">
         <v>213.49256</v>
       </c>
       <c r="AP32" s="21">
         <v>966.70511999999997</v>
       </c>
       <c r="AQ32" s="24">
         <v>138</v>
       </c>
       <c r="AR32" s="24">
         <v>317.47834999999998</v>
       </c>
       <c r="AS32" s="24">
         <v>168.64363</v>
       </c>
       <c r="AT32" s="24">
         <v>546.37486000000001</v>
       </c>
-      <c r="AU32" s="38">
+      <c r="AU32" s="26">
         <v>1.5</v>
       </c>
-      <c r="AV32" s="38">
+      <c r="AV32" s="26">
         <v>4.8327400000000003</v>
       </c>
-      <c r="AW32" s="38">
-[...3 lines deleted...]
-        <v>13.665839999999999</v>
+      <c r="AW32" s="26">
+        <v>29.1294</v>
+      </c>
+      <c r="AX32" s="26">
+        <v>73.017799999999994</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12">
         <v>248.96860000000001</v>
       </c>
       <c r="D33" s="12">
         <v>537.63882000000012</v>
       </c>
       <c r="E33" s="12">
         <v>338.55421000000001</v>
       </c>
       <c r="F33" s="12">
         <v>757.31470000000002</v>
       </c>
       <c r="G33" s="9">
         <v>162.39438999999999</v>
       </c>
       <c r="H33" s="9">
@@ -6848,61 +6848,61 @@
       </c>
       <c r="AM33" s="21">
         <v>603.70928000000004</v>
       </c>
       <c r="AN33" s="21">
         <v>824.14936999999998</v>
       </c>
       <c r="AO33" s="21">
         <v>1663.14573</v>
       </c>
       <c r="AP33" s="21">
         <v>755.17003</v>
       </c>
       <c r="AQ33" s="24">
         <v>1476.7151200000001</v>
       </c>
       <c r="AR33" s="24">
         <v>1570.5013799999999</v>
       </c>
       <c r="AS33" s="24">
         <v>262.35554000000002</v>
       </c>
       <c r="AT33" s="24">
         <v>548.71588999999994</v>
       </c>
-      <c r="AU33" s="38">
-[...9 lines deleted...]
-        <v>46.466259999999998</v>
+      <c r="AU33" s="26">
+        <v>228.6422</v>
+      </c>
+      <c r="AV33" s="26">
+        <v>298.67847999999998</v>
+      </c>
+      <c r="AW33" s="26">
+        <v>20.996230000000001</v>
+      </c>
+      <c r="AX33" s="26">
+        <v>79.134050000000002</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12">
         <v>27.27261</v>
       </c>
       <c r="F34" s="12">
         <v>62.316100000000006</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9">
         <v>40.926699999999997</v>
       </c>
       <c r="J34" s="9">
         <v>64.318690000000004</v>
       </c>
@@ -6988,54 +6988,62 @@
       </c>
       <c r="AM34" s="21">
         <v>0</v>
       </c>
       <c r="AN34" s="21">
         <v>0</v>
       </c>
       <c r="AO34" s="21">
         <v>47.430129999999998</v>
       </c>
       <c r="AP34" s="21">
         <v>6.3312099999999996</v>
       </c>
       <c r="AQ34" s="24">
         <v>0</v>
       </c>
       <c r="AR34" s="24">
         <v>0</v>
       </c>
       <c r="AS34" s="24">
         <v>9.5589999999999994E-2</v>
       </c>
       <c r="AT34" s="24">
         <v>3.6646000000000001</v>
       </c>
-      <c r="AU34" s="38"/>
-[...2 lines deleted...]
-      <c r="AX34" s="38"/>
+      <c r="AU34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX34" s="26">
+        <v>0</v>
+      </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="12">
         <v>3318.87</v>
       </c>
       <c r="D35" s="12">
         <v>261.70528999999999</v>
       </c>
       <c r="E35" s="12">
         <v>79120.574599999993</v>
       </c>
       <c r="F35" s="12">
         <v>15643.1152</v>
       </c>
       <c r="G35" s="9">
         <v>52276.214500000002</v>
       </c>
       <c r="H35" s="9">
         <v>6065.9827200000009</v>
@@ -7132,61 +7140,61 @@
       </c>
       <c r="AM35" s="21">
         <v>565249.87916999997</v>
       </c>
       <c r="AN35" s="21">
         <v>50746.514660000001</v>
       </c>
       <c r="AO35" s="21">
         <v>71550.902560000002</v>
       </c>
       <c r="AP35" s="21">
         <v>9059.0539100000005</v>
       </c>
       <c r="AQ35" s="24">
         <v>386134.79927999998</v>
       </c>
       <c r="AR35" s="24">
         <v>21960.957910000001</v>
       </c>
       <c r="AS35" s="24">
         <v>208080.95587999999</v>
       </c>
       <c r="AT35" s="24">
         <v>54397.43075</v>
       </c>
-      <c r="AU35" s="38">
-[...9 lines deleted...]
-        <v>1016.77381</v>
+      <c r="AU35" s="26">
+        <v>203100.09599999999</v>
+      </c>
+      <c r="AV35" s="26">
+        <v>10612.588750000001</v>
+      </c>
+      <c r="AW35" s="26">
+        <v>10290.69692</v>
+      </c>
+      <c r="AX35" s="26">
+        <v>2922.9222399999999</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12">
         <v>2650.1110800000001</v>
       </c>
       <c r="D36" s="12">
         <v>834.51658000000009</v>
       </c>
       <c r="E36" s="12">
         <v>66394.714510000005</v>
       </c>
       <c r="F36" s="12">
         <v>70074.247109999968</v>
       </c>
       <c r="G36" s="9">
         <v>2899.51928</v>
       </c>
       <c r="H36" s="9">
@@ -7284,61 +7292,61 @@
       </c>
       <c r="AM36" s="21">
         <v>23234.43851</v>
       </c>
       <c r="AN36" s="21">
         <v>24637.000520000001</v>
       </c>
       <c r="AO36" s="21">
         <v>61025.310940000003</v>
       </c>
       <c r="AP36" s="21">
         <v>57209.071490000002</v>
       </c>
       <c r="AQ36" s="24">
         <v>13273.60872</v>
       </c>
       <c r="AR36" s="24">
         <v>19900.733850000001</v>
       </c>
       <c r="AS36" s="24">
         <v>66750.3217</v>
       </c>
       <c r="AT36" s="24">
         <v>56928.995739999998</v>
       </c>
-      <c r="AU36" s="38">
-[...9 lines deleted...]
-        <v>11495.49296</v>
+      <c r="AU36" s="26">
+        <v>3042.7338</v>
+      </c>
+      <c r="AV36" s="26">
+        <v>6768.4456899999996</v>
+      </c>
+      <c r="AW36" s="26">
+        <v>21449.44699</v>
+      </c>
+      <c r="AX36" s="26">
+        <v>19555.27464</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="12">
         <v>44398.744550000003</v>
       </c>
       <c r="D37" s="12">
         <v>5972.1124900000004</v>
       </c>
       <c r="E37" s="12">
         <v>164563.26103999998</v>
       </c>
       <c r="F37" s="12">
         <v>34783.608639999999</v>
       </c>
       <c r="G37" s="9">
         <v>45607.837089999994</v>
       </c>
       <c r="H37" s="9">
@@ -7436,61 +7444,61 @@
       </c>
       <c r="AM37" s="21">
         <v>269687.90243000002</v>
       </c>
       <c r="AN37" s="21">
         <v>16244.27455</v>
       </c>
       <c r="AO37" s="21">
         <v>146714.70608</v>
       </c>
       <c r="AP37" s="21">
         <v>26281.77651</v>
       </c>
       <c r="AQ37" s="24">
         <v>131931.59577000001</v>
       </c>
       <c r="AR37" s="24">
         <v>12832.05968</v>
       </c>
       <c r="AS37" s="24">
         <v>125045.71485</v>
       </c>
       <c r="AT37" s="24">
         <v>41116.69616</v>
       </c>
-      <c r="AU37" s="38">
-[...9 lines deleted...]
-        <v>1077.4857099999999</v>
+      <c r="AU37" s="26">
+        <v>14252.60183</v>
+      </c>
+      <c r="AV37" s="26">
+        <v>2775.1996899999999</v>
+      </c>
+      <c r="AW37" s="26">
+        <v>3274.81032</v>
+      </c>
+      <c r="AX37" s="26">
+        <v>1890.53458</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12">
         <v>2186.3360499999999</v>
       </c>
       <c r="D38" s="12">
         <v>290.56157999999999</v>
       </c>
       <c r="E38" s="12">
         <v>69894.539909999978</v>
       </c>
       <c r="F38" s="12">
         <v>14384.736930000001</v>
       </c>
       <c r="G38" s="9">
         <v>3804.8343300000001</v>
       </c>
       <c r="H38" s="9">
@@ -7588,61 +7596,61 @@
       </c>
       <c r="AM38" s="21">
         <v>36797.856449999999</v>
       </c>
       <c r="AN38" s="21">
         <v>2656.4563800000001</v>
       </c>
       <c r="AO38" s="21">
         <v>80515.07617</v>
       </c>
       <c r="AP38" s="21">
         <v>22653.113969999999</v>
       </c>
       <c r="AQ38" s="24">
         <v>29229.423019999998</v>
       </c>
       <c r="AR38" s="24">
         <v>6649.2451099999998</v>
       </c>
       <c r="AS38" s="24">
         <v>41070.994780000001</v>
       </c>
       <c r="AT38" s="24">
         <v>13134.86644</v>
       </c>
-      <c r="AU38" s="38">
-[...9 lines deleted...]
-        <v>3734.04612</v>
+      <c r="AU38" s="26">
+        <v>18382.20623</v>
+      </c>
+      <c r="AV38" s="26">
+        <v>1605.4954600000001</v>
+      </c>
+      <c r="AW38" s="26">
+        <v>26503.963210000002</v>
+      </c>
+      <c r="AX38" s="26">
+        <v>6915.5364799999998</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="12">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="12">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="12">
         <v>595.41196000000002</v>
       </c>
       <c r="F39" s="12">
         <v>1108.6394300000002</v>
       </c>
       <c r="G39" s="9">
         <v>2.0960000000000001</v>
       </c>
       <c r="H39" s="9">
@@ -7740,61 +7748,61 @@
       </c>
       <c r="AM39" s="21">
         <v>273.09032999999999</v>
       </c>
       <c r="AN39" s="21">
         <v>420.35530999999997</v>
       </c>
       <c r="AO39" s="21">
         <v>3284.7739499999998</v>
       </c>
       <c r="AP39" s="21">
         <v>2322.39003</v>
       </c>
       <c r="AQ39" s="24">
         <v>502.39362999999997</v>
       </c>
       <c r="AR39" s="24">
         <v>437.30324999999999</v>
       </c>
       <c r="AS39" s="24">
         <v>4465.5460999999996</v>
       </c>
       <c r="AT39" s="24">
         <v>2933.1861199999998</v>
       </c>
-      <c r="AU39" s="38">
-[...9 lines deleted...]
-        <v>696.29147999999998</v>
+      <c r="AU39" s="26">
+        <v>71.257829999999998</v>
+      </c>
+      <c r="AV39" s="26">
+        <v>66.323520000000002</v>
+      </c>
+      <c r="AW39" s="26">
+        <v>1472.2684300000001</v>
+      </c>
+      <c r="AX39" s="26">
+        <v>994.60682999999995</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12">
         <v>2239.6369</v>
       </c>
       <c r="D40" s="12">
         <v>263.39931000000001</v>
       </c>
       <c r="E40" s="12">
         <v>82073.050510000001</v>
       </c>
       <c r="F40" s="12">
         <v>13385.781569999997</v>
       </c>
       <c r="G40" s="9">
         <v>2208.8179499999997</v>
       </c>
       <c r="H40" s="9">
@@ -7892,61 +7900,61 @@
       </c>
       <c r="AM40" s="21">
         <v>35286.34592</v>
       </c>
       <c r="AN40" s="21">
         <v>2118.0121199999999</v>
       </c>
       <c r="AO40" s="21">
         <v>61599.763169999998</v>
       </c>
       <c r="AP40" s="21">
         <v>12712.07453</v>
       </c>
       <c r="AQ40" s="24">
         <v>98831.378570000001</v>
       </c>
       <c r="AR40" s="24">
         <v>6898.8450999999995</v>
       </c>
       <c r="AS40" s="24">
         <v>45126.967790000002</v>
       </c>
       <c r="AT40" s="24">
         <v>11879.42094</v>
       </c>
-      <c r="AU40" s="38">
-[...9 lines deleted...]
-        <v>1138.91355</v>
+      <c r="AU40" s="26">
+        <v>10093.144469999999</v>
+      </c>
+      <c r="AV40" s="26">
+        <v>930.18791999999996</v>
+      </c>
+      <c r="AW40" s="26">
+        <v>8694.3610700000008</v>
+      </c>
+      <c r="AX40" s="26">
+        <v>2045.5500500000001</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12">
         <v>1013.1055</v>
       </c>
       <c r="D41" s="12">
         <v>713.77926000000002</v>
       </c>
       <c r="E41" s="12">
         <v>10486.85989</v>
       </c>
       <c r="F41" s="12">
         <v>13368.877110000001</v>
       </c>
       <c r="G41" s="9">
         <v>2553.4606800000001</v>
       </c>
       <c r="H41" s="9">
@@ -8044,61 +8052,61 @@
       </c>
       <c r="AM41" s="21">
         <v>4650.7489699999996</v>
       </c>
       <c r="AN41" s="21">
         <v>4106.7076399999996</v>
       </c>
       <c r="AO41" s="21">
         <v>13921.859920000001</v>
       </c>
       <c r="AP41" s="21">
         <v>11005.39769</v>
       </c>
       <c r="AQ41" s="24">
         <v>12402.342070000001</v>
       </c>
       <c r="AR41" s="24">
         <v>14111.25367</v>
       </c>
       <c r="AS41" s="24">
         <v>15611.25633</v>
       </c>
       <c r="AT41" s="24">
         <v>9316.7828200000004</v>
       </c>
-      <c r="AU41" s="38">
-[...9 lines deleted...]
-        <v>3857.46218</v>
+      <c r="AU41" s="26">
+        <v>89440.626579999996</v>
+      </c>
+      <c r="AV41" s="26">
+        <v>5574.1855100000002</v>
+      </c>
+      <c r="AW41" s="26">
+        <v>7703.1266999999998</v>
+      </c>
+      <c r="AX41" s="26">
+        <v>5091.1783800000003</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12">
         <v>5846.9216000000006</v>
       </c>
       <c r="D42" s="12">
         <v>535.27250000000004</v>
       </c>
       <c r="E42" s="12">
         <v>614.96623999999997</v>
       </c>
       <c r="F42" s="12">
         <v>326.99983999999995</v>
       </c>
       <c r="G42" s="9">
         <v>1085.307</v>
       </c>
       <c r="H42" s="9">
@@ -8196,61 +8204,61 @@
       </c>
       <c r="AM42" s="21">
         <v>1152.6015</v>
       </c>
       <c r="AN42" s="21">
         <v>282.81509999999997</v>
       </c>
       <c r="AO42" s="21">
         <v>616.91499999999996</v>
       </c>
       <c r="AP42" s="21">
         <v>319.30660999999998</v>
       </c>
       <c r="AQ42" s="24">
         <v>7388.6523399999996</v>
       </c>
       <c r="AR42" s="24">
         <v>794.22038999999995</v>
       </c>
       <c r="AS42" s="24">
         <v>509.53672</v>
       </c>
       <c r="AT42" s="24">
         <v>309.66764000000001</v>
       </c>
-      <c r="AU42" s="38">
-[...9 lines deleted...]
-        <v>65.479280000000003</v>
+      <c r="AU42" s="26">
+        <v>1907.569</v>
+      </c>
+      <c r="AV42" s="26">
+        <v>77.261330000000001</v>
+      </c>
+      <c r="AW42" s="26">
+        <v>713.33213999999998</v>
+      </c>
+      <c r="AX42" s="26">
+        <v>200.00847999999999</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12">
         <v>1680.99641</v>
       </c>
       <c r="D43" s="12">
         <v>642.33991000000003</v>
       </c>
       <c r="E43" s="12">
         <v>44744.586079999965</v>
       </c>
       <c r="F43" s="12">
         <v>44034.905929999972</v>
       </c>
       <c r="G43" s="9">
         <v>1197.3334500000003</v>
       </c>
       <c r="H43" s="9">
@@ -8348,61 +8356,61 @@
       </c>
       <c r="AM43" s="21">
         <v>13001.48762</v>
       </c>
       <c r="AN43" s="21">
         <v>1078.6208099999999</v>
       </c>
       <c r="AO43" s="21">
         <v>58020.363830000002</v>
       </c>
       <c r="AP43" s="21">
         <v>37912.889139999999</v>
       </c>
       <c r="AQ43" s="24">
         <v>19027.802179999999</v>
       </c>
       <c r="AR43" s="24">
         <v>1221.0888</v>
       </c>
       <c r="AS43" s="24">
         <v>41836.19528</v>
       </c>
       <c r="AT43" s="24">
         <v>29595.8763</v>
       </c>
-      <c r="AU43" s="38">
-[...9 lines deleted...]
-        <v>5801.5987800000003</v>
+      <c r="AU43" s="26">
+        <v>637.94842000000006</v>
+      </c>
+      <c r="AV43" s="26">
+        <v>429.97266999999999</v>
+      </c>
+      <c r="AW43" s="26">
+        <v>14291.825059999999</v>
+      </c>
+      <c r="AX43" s="26">
+        <v>9930.3333600000005</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12">
         <v>0.21</v>
       </c>
       <c r="D44" s="12">
         <v>0.24015</v>
       </c>
       <c r="E44" s="12">
         <v>2834.0004800000002</v>
       </c>
       <c r="F44" s="12">
         <v>3156.1199199999992</v>
       </c>
       <c r="G44" s="9">
         <v>158.45699999999999</v>
       </c>
       <c r="H44" s="9">
@@ -8500,61 +8508,61 @@
       </c>
       <c r="AM44" s="21">
         <v>99.4255</v>
       </c>
       <c r="AN44" s="21">
         <v>158.91922</v>
       </c>
       <c r="AO44" s="21">
         <v>5154.9809500000001</v>
       </c>
       <c r="AP44" s="21">
         <v>5268.4430199999997</v>
       </c>
       <c r="AQ44" s="24">
         <v>316.59291999999999</v>
       </c>
       <c r="AR44" s="24">
         <v>78.133369999999999</v>
       </c>
       <c r="AS44" s="24">
         <v>3939.9715799999999</v>
       </c>
       <c r="AT44" s="24">
         <v>5145.5503099999996</v>
       </c>
-      <c r="AU44" s="38">
-[...9 lines deleted...]
-        <v>726.47667999999999</v>
+      <c r="AU44" s="26">
+        <v>5.50875</v>
+      </c>
+      <c r="AV44" s="26">
+        <v>2.3622399999999999</v>
+      </c>
+      <c r="AW44" s="26">
+        <v>978.91534999999999</v>
+      </c>
+      <c r="AX44" s="26">
+        <v>1217.79936</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12">
         <v>3.9882999999999997</v>
       </c>
       <c r="D45" s="12">
         <v>24.103560000000002</v>
       </c>
       <c r="E45" s="12">
         <v>805.66796999999997</v>
       </c>
       <c r="F45" s="12">
         <v>724.76055999999994</v>
       </c>
       <c r="G45" s="9">
         <v>309.02640000000002</v>
       </c>
       <c r="H45" s="9">
@@ -8652,61 +8660,61 @@
       </c>
       <c r="AM45" s="21">
         <v>320.91000000000003</v>
       </c>
       <c r="AN45" s="21">
         <v>29.757100000000001</v>
       </c>
       <c r="AO45" s="21">
         <v>1094.4589100000001</v>
       </c>
       <c r="AP45" s="21">
         <v>1285.2194300000001</v>
       </c>
       <c r="AQ45" s="24">
         <v>391.4</v>
       </c>
       <c r="AR45" s="24">
         <v>297.24479000000002</v>
       </c>
       <c r="AS45" s="24">
         <v>1225.48811</v>
       </c>
       <c r="AT45" s="24">
         <v>1399.3882100000001</v>
       </c>
-      <c r="AU45" s="38">
+      <c r="AU45" s="26">
         <v>0</v>
       </c>
-      <c r="AV45" s="38">
+      <c r="AV45" s="26">
         <v>0</v>
       </c>
-      <c r="AW45" s="38">
-[...3 lines deleted...]
-        <v>296.74254999999999</v>
+      <c r="AW45" s="26">
+        <v>361.20544000000001</v>
+      </c>
+      <c r="AX45" s="26">
+        <v>376.86468000000002</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12">
         <v>306.375</v>
       </c>
       <c r="D46" s="12">
         <v>596.49797000000001</v>
       </c>
       <c r="E46" s="12">
         <v>2145.8053800000002</v>
       </c>
       <c r="F46" s="12">
         <v>3938.5100299999999</v>
       </c>
       <c r="G46" s="9">
         <v>141.30000000000001</v>
       </c>
       <c r="H46" s="9">
@@ -8804,61 +8812,61 @@
       </c>
       <c r="AM46" s="21">
         <v>1529.0343600000001</v>
       </c>
       <c r="AN46" s="21">
         <v>302.01276999999999</v>
       </c>
       <c r="AO46" s="21">
         <v>36196.610309999996</v>
       </c>
       <c r="AP46" s="21">
         <v>18352.93232</v>
       </c>
       <c r="AQ46" s="24">
         <v>200.95429999999999</v>
       </c>
       <c r="AR46" s="24">
         <v>78.613789999999995</v>
       </c>
       <c r="AS46" s="24">
         <v>32231.558580000001</v>
       </c>
       <c r="AT46" s="24">
         <v>11593.68878</v>
       </c>
-      <c r="AU46" s="38">
-[...9 lines deleted...]
-        <v>2314.7146499999999</v>
+      <c r="AU46" s="26">
+        <v>3.0848800000000001</v>
+      </c>
+      <c r="AV46" s="26">
+        <v>12.270759999999999</v>
+      </c>
+      <c r="AW46" s="26">
+        <v>8509.9412699999993</v>
+      </c>
+      <c r="AX46" s="26">
+        <v>3693.40139</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="12">
         <v>23430.743999999999</v>
       </c>
       <c r="D47" s="12">
         <v>9686.3018400000001</v>
       </c>
       <c r="E47" s="12">
         <v>13306.331430000002</v>
       </c>
       <c r="F47" s="12">
         <v>9544.6714799999954</v>
       </c>
       <c r="G47" s="9">
         <v>76216.231799999994</v>
       </c>
       <c r="H47" s="9">
@@ -8956,61 +8964,61 @@
       </c>
       <c r="AM47" s="21">
         <v>381993.37667999999</v>
       </c>
       <c r="AN47" s="21">
         <v>161777.87830000001</v>
       </c>
       <c r="AO47" s="21">
         <v>29898.913909999999</v>
       </c>
       <c r="AP47" s="21">
         <v>12193.283359999999</v>
       </c>
       <c r="AQ47" s="24">
         <v>570789.27934999997</v>
       </c>
       <c r="AR47" s="24">
         <v>216951.54899000001</v>
       </c>
       <c r="AS47" s="24">
         <v>33166.740270000002</v>
       </c>
       <c r="AT47" s="24">
         <v>15436.50633</v>
       </c>
-      <c r="AU47" s="38">
-[...9 lines deleted...]
-        <v>2270.7020900000002</v>
+      <c r="AU47" s="26">
+        <v>75036.585999999996</v>
+      </c>
+      <c r="AV47" s="26">
+        <v>22965.323069999999</v>
+      </c>
+      <c r="AW47" s="26">
+        <v>14550.679400000001</v>
+      </c>
+      <c r="AX47" s="26">
+        <v>4324.7900499999996</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="12">
         <v>18.5</v>
       </c>
       <c r="D48" s="12">
         <v>4.0212000000000003</v>
       </c>
       <c r="E48" s="12">
         <v>1.5471999999999999</v>
       </c>
       <c r="F48" s="12">
         <v>4.8555899999999994</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9">
         <v>3.8935999999999997</v>
@@ -9104,61 +9112,61 @@
       </c>
       <c r="AM48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AN48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AO48" s="21">
         <v>114.24229</v>
       </c>
       <c r="AP48" s="21">
         <v>156.00745000000001</v>
       </c>
       <c r="AQ48" s="24">
         <v>10.358000000000001</v>
       </c>
       <c r="AR48" s="24">
         <v>49.65748</v>
       </c>
       <c r="AS48" s="24">
         <v>144.26417000000001</v>
       </c>
       <c r="AT48" s="24">
         <v>166.69281000000001</v>
       </c>
-      <c r="AU48" s="38">
-[...9 lines deleted...]
-        <v>64.846329999999995</v>
+      <c r="AU48" s="26">
+        <v>9.6910100000000003</v>
+      </c>
+      <c r="AV48" s="26">
+        <v>2.9212699999999998</v>
+      </c>
+      <c r="AW48" s="26">
+        <v>74.748180000000005</v>
+      </c>
+      <c r="AX48" s="26">
+        <v>95.146810000000002</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12">
         <v>135.85300000000001</v>
       </c>
       <c r="D49" s="12">
         <v>100.69982999999999</v>
       </c>
       <c r="E49" s="12">
         <v>1941.4881599999997</v>
       </c>
       <c r="F49" s="12">
         <v>5529.1334700000007</v>
       </c>
       <c r="G49" s="9">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="9">
@@ -9256,61 +9264,61 @@
       </c>
       <c r="AM49" s="21">
         <v>1155.80576</v>
       </c>
       <c r="AN49" s="21">
         <v>1155.24523</v>
       </c>
       <c r="AO49" s="21">
         <v>8539.8084299999991</v>
       </c>
       <c r="AP49" s="21">
         <v>9928.5300299999999</v>
       </c>
       <c r="AQ49" s="24">
         <v>21533.788</v>
       </c>
       <c r="AR49" s="24">
         <v>226.07112000000001</v>
       </c>
       <c r="AS49" s="24">
         <v>9137.5258300000005</v>
       </c>
       <c r="AT49" s="24">
         <v>7494.0770199999997</v>
       </c>
-      <c r="AU49" s="38">
-[...9 lines deleted...]
-        <v>1786.1296</v>
+      <c r="AU49" s="26">
+        <v>2.9350000000000001</v>
+      </c>
+      <c r="AV49" s="26">
+        <v>4.74153</v>
+      </c>
+      <c r="AW49" s="26">
+        <v>2257.0563900000002</v>
+      </c>
+      <c r="AX49" s="26">
+        <v>2031.31915</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12">
         <v>14271.417800000001</v>
       </c>
       <c r="D50" s="12">
         <v>5025.5972900000006</v>
       </c>
       <c r="E50" s="12">
         <v>22147.46402000001</v>
       </c>
       <c r="F50" s="12">
         <v>23718.515300000003</v>
       </c>
       <c r="G50" s="9">
         <v>1195.7679999999998</v>
       </c>
       <c r="H50" s="9">
@@ -9408,61 +9416,61 @@
       </c>
       <c r="AM50" s="21">
         <v>3591.3818999999999</v>
       </c>
       <c r="AN50" s="21">
         <v>4917.47325</v>
       </c>
       <c r="AO50" s="21">
         <v>24370.35182</v>
       </c>
       <c r="AP50" s="21">
         <v>26450.71025</v>
       </c>
       <c r="AQ50" s="24">
         <v>11894.2863</v>
       </c>
       <c r="AR50" s="24">
         <v>2899.6289999999999</v>
       </c>
       <c r="AS50" s="24">
         <v>31433.290379999999</v>
       </c>
       <c r="AT50" s="24">
         <v>25256.042509999999</v>
       </c>
-      <c r="AU50" s="38">
-[...9 lines deleted...]
-        <v>3488.4907800000001</v>
+      <c r="AU50" s="26">
+        <v>15924.689</v>
+      </c>
+      <c r="AV50" s="26">
+        <v>872.92093999999997</v>
+      </c>
+      <c r="AW50" s="26">
+        <v>8465.3638100000007</v>
+      </c>
+      <c r="AX50" s="26">
+        <v>5841.3793500000002</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12">
         <v>42.497999999999998</v>
       </c>
       <c r="D51" s="12">
         <v>29.74973</v>
       </c>
       <c r="E51" s="12">
         <v>52801.644030000003</v>
       </c>
       <c r="F51" s="12">
         <v>28024.399680000002</v>
       </c>
       <c r="G51" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="H51" s="9">
@@ -9556,61 +9564,61 @@
       </c>
       <c r="AM51" s="21">
         <v>355.65499999999997</v>
       </c>
       <c r="AN51" s="21">
         <v>120.6533</v>
       </c>
       <c r="AO51" s="21">
         <v>85820.096919999996</v>
       </c>
       <c r="AP51" s="21">
         <v>60535.270120000001</v>
       </c>
       <c r="AQ51" s="24">
         <v>1109.7436</v>
       </c>
       <c r="AR51" s="24">
         <v>390.6823</v>
       </c>
       <c r="AS51" s="24">
         <v>103305.48649</v>
       </c>
       <c r="AT51" s="24">
         <v>64255.700190000003</v>
       </c>
-      <c r="AU51" s="38">
-[...9 lines deleted...]
-        <v>8657.2385300000005</v>
+      <c r="AU51" s="26">
+        <v>272.149</v>
+      </c>
+      <c r="AV51" s="26">
+        <v>104.8815</v>
+      </c>
+      <c r="AW51" s="26">
+        <v>24754.060539999999</v>
+      </c>
+      <c r="AX51" s="26">
+        <v>14106.721659999999</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12">
         <v>2761.3184999999999</v>
       </c>
       <c r="D52" s="12">
         <v>761.19709</v>
       </c>
       <c r="E52" s="12">
         <v>21023.954189999997</v>
       </c>
       <c r="F52" s="12">
         <v>10506.934949999999</v>
       </c>
       <c r="G52" s="9">
         <v>4481.4127999999992</v>
       </c>
       <c r="H52" s="9">
@@ -9708,61 +9716,61 @@
       </c>
       <c r="AM52" s="21">
         <v>9082.1037500000002</v>
       </c>
       <c r="AN52" s="21">
         <v>3056.1936799999999</v>
       </c>
       <c r="AO52" s="21">
         <v>56204.821219999998</v>
       </c>
       <c r="AP52" s="21">
         <v>30688.021769999999</v>
       </c>
       <c r="AQ52" s="24">
         <v>5730.3707400000003</v>
       </c>
       <c r="AR52" s="24">
         <v>2237.07143</v>
       </c>
       <c r="AS52" s="24">
         <v>50172.26728</v>
       </c>
       <c r="AT52" s="24">
         <v>28972.592130000001</v>
       </c>
-      <c r="AU52" s="38">
-[...9 lines deleted...]
-        <v>7051.2242999999999</v>
+      <c r="AU52" s="26">
+        <v>1033.5916400000001</v>
+      </c>
+      <c r="AV52" s="26">
+        <v>172.62259</v>
+      </c>
+      <c r="AW52" s="26">
+        <v>19679.301159999999</v>
+      </c>
+      <c r="AX52" s="26">
+        <v>10635.44491</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12">
         <v>2148.03595</v>
       </c>
       <c r="D53" s="12">
         <v>269.57758999999999</v>
       </c>
       <c r="E53" s="12">
         <v>83286.813149999944</v>
       </c>
       <c r="F53" s="12">
         <v>56705.481770000006</v>
       </c>
       <c r="G53" s="9">
         <v>842.47402000000011</v>
       </c>
       <c r="H53" s="9">
@@ -9860,61 +9868,61 @@
       </c>
       <c r="AM53" s="21">
         <v>7313.1413199999997</v>
       </c>
       <c r="AN53" s="21">
         <v>1399.4106300000001</v>
       </c>
       <c r="AO53" s="21">
         <v>184195.27811000001</v>
       </c>
       <c r="AP53" s="21">
         <v>100875.05744999999</v>
       </c>
       <c r="AQ53" s="24">
         <v>20629.361779999999</v>
       </c>
       <c r="AR53" s="24">
         <v>4042.0208299999999</v>
       </c>
       <c r="AS53" s="24">
         <v>181188.48014999999</v>
       </c>
       <c r="AT53" s="24">
         <v>88370.081120000003</v>
       </c>
-      <c r="AU53" s="38">
-[...9 lines deleted...]
-        <v>23336.238369999999</v>
+      <c r="AU53" s="26">
+        <v>6966.9170000000004</v>
+      </c>
+      <c r="AV53" s="26">
+        <v>822.21898999999996</v>
+      </c>
+      <c r="AW53" s="26">
+        <v>74008.411340000006</v>
+      </c>
+      <c r="AX53" s="26">
+        <v>34456.802860000003</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12">
         <v>2290.3221800000001</v>
       </c>
       <c r="D54" s="12">
         <v>571.30250000000001</v>
       </c>
       <c r="E54" s="12">
         <v>142168.85285999998</v>
       </c>
       <c r="F54" s="12">
         <v>96138.880100000024</v>
       </c>
       <c r="G54" s="9">
         <v>11340.508259999999</v>
       </c>
       <c r="H54" s="9">
@@ -10012,61 +10020,61 @@
       </c>
       <c r="AM54" s="21">
         <v>24070.093000000001</v>
       </c>
       <c r="AN54" s="21">
         <v>1788.77134</v>
       </c>
       <c r="AO54" s="21">
         <v>94252.490300000005</v>
       </c>
       <c r="AP54" s="21">
         <v>59063.275840000002</v>
       </c>
       <c r="AQ54" s="24">
         <v>35335.146999999997</v>
       </c>
       <c r="AR54" s="24">
         <v>3668.2793900000001</v>
       </c>
       <c r="AS54" s="24">
         <v>148658.08425000001</v>
       </c>
       <c r="AT54" s="24">
         <v>74875.454870000001</v>
       </c>
-      <c r="AU54" s="38">
-[...9 lines deleted...]
-        <v>10592.29408</v>
+      <c r="AU54" s="26">
+        <v>5220.1090000000004</v>
+      </c>
+      <c r="AV54" s="26">
+        <v>469.15474</v>
+      </c>
+      <c r="AW54" s="26">
+        <v>30931.83869</v>
+      </c>
+      <c r="AX54" s="26">
+        <v>15310.208769999999</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12">
         <v>8817.8429999999989</v>
       </c>
       <c r="D55" s="12">
         <v>2283.81378</v>
       </c>
       <c r="E55" s="12">
         <v>5927.9743900000003</v>
       </c>
       <c r="F55" s="12">
         <v>1461.5476699999999</v>
       </c>
       <c r="G55" s="9">
         <v>13591.305099999998</v>
       </c>
       <c r="H55" s="9">
@@ -10164,61 +10172,61 @@
       </c>
       <c r="AM55" s="21">
         <v>74612.378070000006</v>
       </c>
       <c r="AN55" s="21">
         <v>9408.3905900000009</v>
       </c>
       <c r="AO55" s="21">
         <v>54872.16603</v>
       </c>
       <c r="AP55" s="21">
         <v>13447.35698</v>
       </c>
       <c r="AQ55" s="24">
         <v>107623.96984000001</v>
       </c>
       <c r="AR55" s="24">
         <v>15845.498530000001</v>
       </c>
       <c r="AS55" s="24">
         <v>65550.277570000006</v>
       </c>
       <c r="AT55" s="24">
         <v>17227.740030000001</v>
       </c>
-      <c r="AU55" s="38">
-[...9 lines deleted...]
-        <v>204.3546</v>
+      <c r="AU55" s="26">
+        <v>33.493000000000002</v>
+      </c>
+      <c r="AV55" s="26">
+        <v>7.7317200000000001</v>
+      </c>
+      <c r="AW55" s="26">
+        <v>1470.18103</v>
+      </c>
+      <c r="AX55" s="26">
+        <v>631.76792</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="12">
         <v>20788.41748</v>
       </c>
       <c r="D56" s="12">
         <v>4401.1467799999991</v>
       </c>
       <c r="E56" s="12">
         <v>206156.74243000004</v>
       </c>
       <c r="F56" s="12">
         <v>86185.506370000032</v>
       </c>
       <c r="G56" s="9">
         <v>594.89800000000002</v>
       </c>
       <c r="H56" s="9">
@@ -10316,61 +10324,61 @@
       </c>
       <c r="AM56" s="21">
         <v>19460.96918</v>
       </c>
       <c r="AN56" s="21">
         <v>3866.4986800000001</v>
       </c>
       <c r="AO56" s="21">
         <v>201084.74659</v>
       </c>
       <c r="AP56" s="21">
         <v>92184.933229999995</v>
       </c>
       <c r="AQ56" s="24">
         <v>22827.120749999998</v>
       </c>
       <c r="AR56" s="24">
         <v>9876.9271800000006</v>
       </c>
       <c r="AS56" s="24">
         <v>148357.29506</v>
       </c>
       <c r="AT56" s="24">
         <v>67737.731280000007</v>
       </c>
-      <c r="AU56" s="38">
-[...9 lines deleted...]
-        <v>11021.842259999999</v>
+      <c r="AU56" s="26">
+        <v>3955.6729999999998</v>
+      </c>
+      <c r="AV56" s="26">
+        <v>1373.99935</v>
+      </c>
+      <c r="AW56" s="26">
+        <v>41480.162920000002</v>
+      </c>
+      <c r="AX56" s="26">
+        <v>20137.025519999999</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="12">
         <v>4855.0779599999996</v>
       </c>
       <c r="D57" s="12">
         <v>947.73139000000003</v>
       </c>
       <c r="E57" s="12">
         <v>65912.846509999988</v>
       </c>
       <c r="F57" s="12">
         <v>74492.791720000008</v>
       </c>
       <c r="G57" s="9">
         <v>14648.102699999999</v>
       </c>
       <c r="H57" s="9">
@@ -10468,61 +10476,61 @@
       </c>
       <c r="AM57" s="21">
         <v>28888.151999999998</v>
       </c>
       <c r="AN57" s="21">
         <v>820.13183000000004</v>
       </c>
       <c r="AO57" s="21">
         <v>73324.967999999993</v>
       </c>
       <c r="AP57" s="21">
         <v>59687.407709999999</v>
       </c>
       <c r="AQ57" s="24">
         <v>34953.163710000001</v>
       </c>
       <c r="AR57" s="24">
         <v>2723.0018</v>
       </c>
       <c r="AS57" s="24">
         <v>94942.110860000001</v>
       </c>
       <c r="AT57" s="24">
         <v>51958.960570000003</v>
       </c>
-      <c r="AU57" s="38">
-[...9 lines deleted...]
-        <v>1535.72003</v>
+      <c r="AU57" s="26">
+        <v>29.85933</v>
+      </c>
+      <c r="AV57" s="26">
+        <v>8.0468700000000002</v>
+      </c>
+      <c r="AW57" s="26">
+        <v>3251.4426400000002</v>
+      </c>
+      <c r="AX57" s="26">
+        <v>1786.3387299999999</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="12">
         <v>2170.877</v>
       </c>
       <c r="D58" s="12">
         <v>899.58683999999994</v>
       </c>
       <c r="E58" s="12">
         <v>36714.162849999964</v>
       </c>
       <c r="F58" s="12">
         <v>28377.457069999989</v>
       </c>
       <c r="G58" s="9">
         <v>900.93499999999995</v>
       </c>
       <c r="H58" s="9">
@@ -10620,61 +10628,61 @@
       </c>
       <c r="AM58" s="21">
         <v>8766.6611799999991</v>
       </c>
       <c r="AN58" s="21">
         <v>1848.35474</v>
       </c>
       <c r="AO58" s="21">
         <v>87178.040729999993</v>
       </c>
       <c r="AP58" s="21">
         <v>39719.673900000002</v>
       </c>
       <c r="AQ58" s="24">
         <v>4725.0904799999998</v>
       </c>
       <c r="AR58" s="24">
         <v>2040.17093</v>
       </c>
       <c r="AS58" s="24">
         <v>62404.756379999999</v>
       </c>
       <c r="AT58" s="24">
         <v>37708.031889999998</v>
       </c>
-      <c r="AU58" s="38">
-[...9 lines deleted...]
-        <v>6711.0211600000002</v>
+      <c r="AU58" s="26">
+        <v>401.25979000000001</v>
+      </c>
+      <c r="AV58" s="26">
+        <v>159.09046000000001</v>
+      </c>
+      <c r="AW58" s="26">
+        <v>13490.31409</v>
+      </c>
+      <c r="AX58" s="26">
+        <v>11373.10086</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="56.25">
       <c r="A59" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12">
         <v>7.0859999999999994</v>
       </c>
       <c r="D59" s="12">
         <v>5.7263800000000007</v>
       </c>
       <c r="E59" s="12">
         <v>875.15753000000018</v>
       </c>
       <c r="F59" s="12">
         <v>1446.4038</v>
       </c>
       <c r="G59" s="9">
         <v>0.12010000000000001</v>
       </c>
       <c r="H59" s="9">
@@ -10772,61 +10780,61 @@
       </c>
       <c r="AM59" s="21">
         <v>55.146279999999997</v>
       </c>
       <c r="AN59" s="21">
         <v>154.84980999999999</v>
       </c>
       <c r="AO59" s="21">
         <v>25281.20825</v>
       </c>
       <c r="AP59" s="21">
         <v>7234.8614299999999</v>
       </c>
       <c r="AQ59" s="24">
         <v>616.68240000000003</v>
       </c>
       <c r="AR59" s="24">
         <v>1368.64374</v>
       </c>
       <c r="AS59" s="24">
         <v>4343.3934399999998</v>
       </c>
       <c r="AT59" s="24">
         <v>8696.1632699999991</v>
       </c>
-      <c r="AU59" s="38">
-[...9 lines deleted...]
-        <v>1114.0043700000001</v>
+      <c r="AU59" s="26">
+        <v>39.210999999999999</v>
+      </c>
+      <c r="AV59" s="26">
+        <v>246.10354000000001</v>
+      </c>
+      <c r="AW59" s="26">
+        <v>662.94434999999999</v>
+      </c>
+      <c r="AX59" s="26">
+        <v>1852.21407</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12"/>
       <c r="D60" s="12"/>
       <c r="E60" s="12">
         <v>5.2312700000000003</v>
       </c>
       <c r="F60" s="12">
         <v>7.3604099999999999</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9">
         <v>185.57231999999999</v>
       </c>
       <c r="J60" s="9">
         <v>135.59631999999999</v>
       </c>
@@ -10904,61 +10912,61 @@
       </c>
       <c r="AM60" s="21">
         <v>0.17499999999999999</v>
       </c>
       <c r="AN60" s="21">
         <v>8.7499999999999994E-2</v>
       </c>
       <c r="AO60" s="21">
         <v>177.822</v>
       </c>
       <c r="AP60" s="21">
         <v>144.85487000000001</v>
       </c>
       <c r="AQ60" s="24">
         <v>0</v>
       </c>
       <c r="AR60" s="24">
         <v>0</v>
       </c>
       <c r="AS60" s="24">
         <v>25.031279999999999</v>
       </c>
       <c r="AT60" s="24">
         <v>49.038530000000002</v>
       </c>
-      <c r="AU60" s="38">
+      <c r="AU60" s="26">
         <v>0</v>
       </c>
-      <c r="AV60" s="38">
+      <c r="AV60" s="26">
         <v>0</v>
       </c>
-      <c r="AW60" s="38">
-[...3 lines deleted...]
-        <v>5.0768300000000002</v>
+      <c r="AW60" s="26">
+        <v>24.87</v>
+      </c>
+      <c r="AX60" s="26">
+        <v>10.89916</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="12">
         <v>12757.617999999999</v>
       </c>
       <c r="D61" s="12">
         <v>2212.6092699999999</v>
       </c>
       <c r="E61" s="12">
         <v>85661.212750000006</v>
       </c>
       <c r="F61" s="12">
         <v>42616.739029999982</v>
       </c>
       <c r="G61" s="9">
         <v>2474.2359999999999</v>
       </c>
       <c r="H61" s="9">
@@ -11056,61 +11064,61 @@
       </c>
       <c r="AM61" s="21">
         <v>10505.425999999999</v>
       </c>
       <c r="AN61" s="21">
         <v>1104.53386</v>
       </c>
       <c r="AO61" s="21">
         <v>95174.710309999995</v>
       </c>
       <c r="AP61" s="21">
         <v>31224.00344</v>
       </c>
       <c r="AQ61" s="24">
         <v>11325.512000000001</v>
       </c>
       <c r="AR61" s="24">
         <v>1598.2473</v>
       </c>
       <c r="AS61" s="24">
         <v>104117.26059000001</v>
       </c>
       <c r="AT61" s="24">
         <v>41755.69313</v>
       </c>
-      <c r="AU61" s="38">
-[...9 lines deleted...]
-        <v>5634.1671900000001</v>
+      <c r="AU61" s="26">
+        <v>5278.0590000000002</v>
+      </c>
+      <c r="AV61" s="26">
+        <v>219.33322000000001</v>
+      </c>
+      <c r="AW61" s="26">
+        <v>20989.205819999999</v>
+      </c>
+      <c r="AX61" s="26">
+        <v>8271.0327199999992</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12">
         <v>0.33859</v>
       </c>
       <c r="F62" s="12">
         <v>0.50043000000000004</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9">
         <v>4.8640000000000003E-2</v>
       </c>
       <c r="J62" s="9">
         <v>0.498</v>
       </c>
@@ -11188,61 +11196,61 @@
       </c>
       <c r="AM62" s="21">
         <v>0</v>
       </c>
       <c r="AN62" s="21">
         <v>0</v>
       </c>
       <c r="AO62" s="21">
         <v>3.2327300000000001</v>
       </c>
       <c r="AP62" s="21">
         <v>15.574249999999999</v>
       </c>
       <c r="AQ62" s="24">
         <v>0</v>
       </c>
       <c r="AR62" s="24">
         <v>0</v>
       </c>
       <c r="AS62" s="24">
         <v>4.9837600000000002</v>
       </c>
       <c r="AT62" s="24">
         <v>21.873830000000002</v>
       </c>
-      <c r="AU62" s="38">
+      <c r="AU62" s="26">
         <v>0</v>
       </c>
-      <c r="AV62" s="38">
+      <c r="AV62" s="26">
         <v>0</v>
       </c>
-      <c r="AW62" s="38">
-[...3 lines deleted...]
-        <v>6.1912000000000003</v>
+      <c r="AW62" s="26">
+        <v>1.5463800000000001</v>
+      </c>
+      <c r="AX62" s="26">
+        <v>6.5983099999999997</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="12">
         <v>5.242960000000001</v>
       </c>
       <c r="D63" s="12">
         <v>11.078110000000001</v>
       </c>
       <c r="E63" s="12">
         <v>571.52806999999962</v>
       </c>
       <c r="F63" s="12">
         <v>4100.4041599999991</v>
       </c>
       <c r="G63" s="9">
         <v>5.4559499999999996</v>
       </c>
       <c r="H63" s="9">
@@ -11340,61 +11348,61 @@
       </c>
       <c r="AM63" s="21">
         <v>391.35234000000003</v>
       </c>
       <c r="AN63" s="21">
         <v>3412.85914</v>
       </c>
       <c r="AO63" s="21">
         <v>3608.1085600000001</v>
       </c>
       <c r="AP63" s="21">
         <v>28496.19081</v>
       </c>
       <c r="AQ63" s="24">
         <v>707.31224999999995</v>
       </c>
       <c r="AR63" s="24">
         <v>6958.2307300000002</v>
       </c>
       <c r="AS63" s="24">
         <v>4717.0563400000001</v>
       </c>
       <c r="AT63" s="24">
         <v>47656.0795</v>
       </c>
-      <c r="AU63" s="38">
-[...9 lines deleted...]
-        <v>8212.7139700000007</v>
+      <c r="AU63" s="26">
+        <v>62.889539999999997</v>
+      </c>
+      <c r="AV63" s="26">
+        <v>1247.02037</v>
+      </c>
+      <c r="AW63" s="26">
+        <v>1653.20901</v>
+      </c>
+      <c r="AX63" s="26">
+        <v>12295.85734</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="12">
         <v>1687.0301699999998</v>
       </c>
       <c r="D64" s="12">
         <v>8512.8845599999986</v>
       </c>
       <c r="E64" s="12">
         <v>28590.180949999987</v>
       </c>
       <c r="F64" s="12">
         <v>110200.70119999988</v>
       </c>
       <c r="G64" s="9">
         <v>1991.8323799999996</v>
       </c>
       <c r="H64" s="9">
@@ -11492,61 +11500,61 @@
       </c>
       <c r="AM64" s="21">
         <v>5103.6236399999998</v>
       </c>
       <c r="AN64" s="21">
         <v>26879.274560000002</v>
       </c>
       <c r="AO64" s="21">
         <v>28989.182349999999</v>
       </c>
       <c r="AP64" s="21">
         <v>80193.578949999996</v>
       </c>
       <c r="AQ64" s="24">
         <v>5897.35095</v>
       </c>
       <c r="AR64" s="24">
         <v>28881.58698</v>
       </c>
       <c r="AS64" s="24">
         <v>31393.37702</v>
       </c>
       <c r="AT64" s="24">
         <v>94041.987980000005</v>
       </c>
-      <c r="AU64" s="38">
-[...9 lines deleted...]
-        <v>14005.3536</v>
+      <c r="AU64" s="26">
+        <v>1568.8858700000001</v>
+      </c>
+      <c r="AV64" s="26">
+        <v>7642.6878900000002</v>
+      </c>
+      <c r="AW64" s="26">
+        <v>7091.5188399999997</v>
+      </c>
+      <c r="AX64" s="26">
+        <v>20841.440979999999</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12">
         <v>0.14355999999999999</v>
       </c>
       <c r="F65" s="12">
         <v>1.16401</v>
       </c>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9">
         <v>1.0498000000000001</v>
       </c>
       <c r="J65" s="9">
         <v>9.3138400000000008</v>
       </c>
@@ -11624,60 +11632,60 @@
       </c>
       <c r="AM65" s="21">
         <v>0</v>
       </c>
       <c r="AN65" s="21">
         <v>0</v>
       </c>
       <c r="AO65" s="21">
         <v>0.11765</v>
       </c>
       <c r="AP65" s="21">
         <v>1.28708</v>
       </c>
       <c r="AQ65" s="24">
         <v>0</v>
       </c>
       <c r="AR65" s="24">
         <v>0</v>
       </c>
       <c r="AS65" s="24">
         <v>1.43943</v>
       </c>
       <c r="AT65" s="24">
         <v>4.5958899999999998</v>
       </c>
-      <c r="AU65" s="38">
+      <c r="AU65" s="26">
         <v>0</v>
       </c>
-      <c r="AV65" s="38">
+      <c r="AV65" s="26">
         <v>0</v>
       </c>
-      <c r="AW65" s="38">
+      <c r="AW65" s="26">
         <v>0.48599999999999999</v>
       </c>
-      <c r="AX65" s="38">
+      <c r="AX65" s="26">
         <v>9.7199999999999995E-2</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12">
         <v>3.7244699999999988</v>
       </c>
       <c r="D66" s="12">
         <v>4.8874399999999998</v>
       </c>
       <c r="E66" s="12">
         <v>3193.3530399999995</v>
       </c>
       <c r="F66" s="12">
         <v>6621.5174499999994</v>
       </c>
       <c r="G66" s="9">
         <v>4.4141000000000004</v>
       </c>
@@ -11776,61 +11784,61 @@
       </c>
       <c r="AM66" s="21">
         <v>381.4083</v>
       </c>
       <c r="AN66" s="21">
         <v>137.48114000000001</v>
       </c>
       <c r="AO66" s="21">
         <v>12955.078090000001</v>
       </c>
       <c r="AP66" s="21">
         <v>12068.26434</v>
       </c>
       <c r="AQ66" s="24">
         <v>355.26166000000001</v>
       </c>
       <c r="AR66" s="24">
         <v>400.63761</v>
       </c>
       <c r="AS66" s="24">
         <v>17642.004099999998</v>
       </c>
       <c r="AT66" s="24">
         <v>13441.36052</v>
       </c>
-      <c r="AU66" s="38">
-[...9 lines deleted...]
-        <v>2179.2514299999998</v>
+      <c r="AU66" s="26">
+        <v>32.728749999999998</v>
+      </c>
+      <c r="AV66" s="26">
+        <v>43.865639999999999</v>
+      </c>
+      <c r="AW66" s="26">
+        <v>4566.4954200000002</v>
+      </c>
+      <c r="AX66" s="26">
+        <v>3350.9101799999999</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D67" s="12">
         <v>4.725E-2</v>
       </c>
       <c r="E67" s="12">
         <v>8.0573499999999996</v>
       </c>
       <c r="F67" s="12">
         <v>33.218779999999995</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9">
         <v>4.1318200000000003</v>
@@ -11912,61 +11920,61 @@
       </c>
       <c r="AM67" s="21">
         <v>1.272E-2</v>
       </c>
       <c r="AN67" s="21">
         <v>0.20949000000000001</v>
       </c>
       <c r="AO67" s="21">
         <v>19.135300000000001</v>
       </c>
       <c r="AP67" s="21">
         <v>55.40484</v>
       </c>
       <c r="AQ67" s="24">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="AR67" s="24">
         <v>4.6219999999999997E-2</v>
       </c>
       <c r="AS67" s="24">
         <v>17.104140000000001</v>
       </c>
       <c r="AT67" s="24">
         <v>52.874319999999997</v>
       </c>
-      <c r="AU67" s="38">
+      <c r="AU67" s="26">
         <v>0</v>
       </c>
-      <c r="AV67" s="38">
+      <c r="AV67" s="26">
         <v>0</v>
       </c>
-      <c r="AW67" s="38">
-[...3 lines deleted...]
-        <v>2.4405299999999999</v>
+      <c r="AW67" s="26">
+        <v>2.9940000000000001E-2</v>
+      </c>
+      <c r="AX67" s="26">
+        <v>3.0385599999999999</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="12">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="12">
         <v>38.915489999999991</v>
       </c>
       <c r="F68" s="12">
         <v>125.13885999999999</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9">
         <v>38.627869999999994</v>
@@ -12060,61 +12068,61 @@
       </c>
       <c r="AM68" s="21">
         <v>33.093229999999998</v>
       </c>
       <c r="AN68" s="21">
         <v>14.34366</v>
       </c>
       <c r="AO68" s="21">
         <v>173.31764999999999</v>
       </c>
       <c r="AP68" s="21">
         <v>260.27255000000002</v>
       </c>
       <c r="AQ68" s="24">
         <v>1.333</v>
       </c>
       <c r="AR68" s="24">
         <v>4.4692999999999996</v>
       </c>
       <c r="AS68" s="24">
         <v>118.58889000000001</v>
       </c>
       <c r="AT68" s="24">
         <v>353.76819999999998</v>
       </c>
-      <c r="AU68" s="38">
-[...9 lines deleted...]
-        <v>56.300910000000002</v>
+      <c r="AU68" s="26">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AV68" s="26">
+        <v>6.701E-2</v>
+      </c>
+      <c r="AW68" s="26">
+        <v>42.219880000000003</v>
+      </c>
+      <c r="AX68" s="26">
+        <v>81.236270000000005</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12">
         <v>6.9906799999999993</v>
       </c>
       <c r="F69" s="12">
         <v>70.985860000000002</v>
       </c>
       <c r="G69" s="9">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H69" s="9">
         <v>0.40683000000000002</v>
       </c>
       <c r="I69" s="9">
         <v>7.2459099999999994</v>
@@ -12208,61 +12216,61 @@
       </c>
       <c r="AM69" s="21">
         <v>3.0371199999999998</v>
       </c>
       <c r="AN69" s="21">
         <v>2.19475</v>
       </c>
       <c r="AO69" s="21">
         <v>82.267229999999998</v>
       </c>
       <c r="AP69" s="21">
         <v>313.35039</v>
       </c>
       <c r="AQ69" s="24">
         <v>0.21504999999999999</v>
       </c>
       <c r="AR69" s="24">
         <v>2.2816999999999998</v>
       </c>
       <c r="AS69" s="24">
         <v>88.799989999999994</v>
       </c>
       <c r="AT69" s="24">
         <v>371.36081999999999</v>
       </c>
-      <c r="AU69" s="38">
-[...9 lines deleted...]
-        <v>92.973699999999994</v>
+      <c r="AU69" s="26">
+        <v>4.4999999999999997E-3</v>
+      </c>
+      <c r="AV69" s="26">
+        <v>6.8040000000000003E-2</v>
+      </c>
+      <c r="AW69" s="26">
+        <v>79.82987</v>
+      </c>
+      <c r="AX69" s="26">
+        <v>145.85243</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="12">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="12">
         <v>5.9380699999999997</v>
       </c>
       <c r="F70" s="12">
         <v>37.854079999999996</v>
       </c>
       <c r="G70" s="9">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="9">
@@ -12356,61 +12364,61 @@
       </c>
       <c r="AM70" s="21">
         <v>4.0019999999999998</v>
       </c>
       <c r="AN70" s="21">
         <v>0.96736</v>
       </c>
       <c r="AO70" s="21">
         <v>51.034790000000001</v>
       </c>
       <c r="AP70" s="21">
         <v>94.327920000000006</v>
       </c>
       <c r="AQ70" s="24">
         <v>1.2E-2</v>
       </c>
       <c r="AR70" s="24">
         <v>0.14593999999999999</v>
       </c>
       <c r="AS70" s="24">
         <v>4443.7290300000004</v>
       </c>
       <c r="AT70" s="24">
         <v>1385.46567</v>
       </c>
-      <c r="AU70" s="38">
-[...9 lines deleted...]
-        <v>57.761650000000003</v>
+      <c r="AU70" s="26">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AV70" s="26">
+        <v>4.897E-2</v>
+      </c>
+      <c r="AW70" s="26">
+        <v>357.48257000000001</v>
+      </c>
+      <c r="AX70" s="26">
+        <v>92.211920000000006</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12">
         <v>9.0009999999999994</v>
       </c>
       <c r="D71" s="12">
         <v>2.4378199999999999</v>
       </c>
       <c r="E71" s="12">
         <v>316.82689999999997</v>
       </c>
       <c r="F71" s="12">
         <v>346.19160999999997</v>
       </c>
       <c r="G71" s="9">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="9">
@@ -12508,61 +12516,61 @@
       </c>
       <c r="AM71" s="21">
         <v>35.897590000000001</v>
       </c>
       <c r="AN71" s="21">
         <v>11.51402</v>
       </c>
       <c r="AO71" s="21">
         <v>1096.8859399999999</v>
       </c>
       <c r="AP71" s="21">
         <v>1037.7785799999999</v>
       </c>
       <c r="AQ71" s="24">
         <v>3.6011000000000002</v>
       </c>
       <c r="AR71" s="24">
         <v>10.886799999999999</v>
       </c>
       <c r="AS71" s="24">
         <v>2427.9862199999998</v>
       </c>
       <c r="AT71" s="24">
         <v>1348.2793899999999</v>
       </c>
-      <c r="AU71" s="38">
-[...9 lines deleted...]
-        <v>105.46973</v>
+      <c r="AU71" s="26">
+        <v>9.6699999999999994E-2</v>
+      </c>
+      <c r="AV71" s="26">
+        <v>0.56527000000000005</v>
+      </c>
+      <c r="AW71" s="26">
+        <v>260.10279000000003</v>
+      </c>
+      <c r="AX71" s="26">
+        <v>166.48310000000001</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12">
         <v>10.813750000000001</v>
       </c>
       <c r="D72" s="12">
         <v>22.424489999999999</v>
       </c>
       <c r="E72" s="12">
         <v>557.00135000000012</v>
       </c>
       <c r="F72" s="12">
         <v>1448.9185199999993</v>
       </c>
       <c r="G72" s="9">
         <v>17.655349999999999</v>
       </c>
       <c r="H72" s="9">
@@ -12660,61 +12668,61 @@
       </c>
       <c r="AM72" s="21">
         <v>256.73486000000003</v>
       </c>
       <c r="AN72" s="21">
         <v>669.99274000000003</v>
       </c>
       <c r="AO72" s="21">
         <v>9653.9631499999996</v>
       </c>
       <c r="AP72" s="21">
         <v>8816.4626100000005</v>
       </c>
       <c r="AQ72" s="24">
         <v>299.91052000000002</v>
       </c>
       <c r="AR72" s="24">
         <v>616.45203000000004</v>
       </c>
       <c r="AS72" s="24">
         <v>4704.8472499999998</v>
       </c>
       <c r="AT72" s="24">
         <v>6425.6385200000004</v>
       </c>
-      <c r="AU72" s="38">
-[...9 lines deleted...]
-        <v>782.41884000000005</v>
+      <c r="AU72" s="26">
+        <v>189.78881000000001</v>
+      </c>
+      <c r="AV72" s="26">
+        <v>186.4059</v>
+      </c>
+      <c r="AW72" s="26">
+        <v>790.17129</v>
+      </c>
+      <c r="AX72" s="26">
+        <v>1169.48748</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="12">
         <v>1822669.15812</v>
       </c>
       <c r="D73" s="12">
         <v>493724.21762999997</v>
       </c>
       <c r="E73" s="12">
         <v>5973.8701500000006</v>
       </c>
       <c r="F73" s="12">
         <v>1873.3413600000003</v>
       </c>
       <c r="G73" s="9">
         <v>2394276.9024999999</v>
       </c>
       <c r="H73" s="9">
@@ -12812,61 +12820,61 @@
       </c>
       <c r="AM73" s="21">
         <v>1876406.0441999999</v>
       </c>
       <c r="AN73" s="21">
         <v>507816.33435000002</v>
       </c>
       <c r="AO73" s="21">
         <v>69469.48487</v>
       </c>
       <c r="AP73" s="21">
         <v>17136.442050000001</v>
       </c>
       <c r="AQ73" s="24">
         <v>1928026.4412</v>
       </c>
       <c r="AR73" s="24">
         <v>492969.76435000001</v>
       </c>
       <c r="AS73" s="24">
         <v>28499.90049</v>
       </c>
       <c r="AT73" s="24">
         <v>8195.9408399999993</v>
       </c>
-      <c r="AU73" s="38">
-[...9 lines deleted...]
-        <v>892.15976000000001</v>
+      <c r="AU73" s="26">
+        <v>554983.45700000005</v>
+      </c>
+      <c r="AV73" s="26">
+        <v>154890.50195000001</v>
+      </c>
+      <c r="AW73" s="26">
+        <v>5568.4204</v>
+      </c>
+      <c r="AX73" s="26">
+        <v>1616.98386</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="12">
         <v>450.11</v>
       </c>
       <c r="D74" s="12">
         <v>90.275089999999992</v>
       </c>
       <c r="E74" s="12">
         <v>3771.8586999999993</v>
       </c>
       <c r="F74" s="12">
         <v>696.8429000000001</v>
       </c>
       <c r="G74" s="9">
         <v>2596.9670000000001</v>
       </c>
       <c r="H74" s="9">
@@ -12964,61 +12972,61 @@
       </c>
       <c r="AM74" s="21">
         <v>572.20000000000005</v>
       </c>
       <c r="AN74" s="21">
         <v>119.38</v>
       </c>
       <c r="AO74" s="21">
         <v>2588.6434800000002</v>
       </c>
       <c r="AP74" s="21">
         <v>745.79966000000002</v>
       </c>
       <c r="AQ74" s="24">
         <v>1459.8741199999999</v>
       </c>
       <c r="AR74" s="24">
         <v>352.60037999999997</v>
       </c>
       <c r="AS74" s="24">
         <v>1635.26378</v>
       </c>
       <c r="AT74" s="24">
         <v>721.89745000000005</v>
       </c>
-      <c r="AU74" s="38">
-[...9 lines deleted...]
-        <v>71.186000000000007</v>
+      <c r="AU74" s="26">
+        <v>99.6</v>
+      </c>
+      <c r="AV74" s="26">
+        <v>27.123999999999999</v>
+      </c>
+      <c r="AW74" s="26">
+        <v>318.9676</v>
+      </c>
+      <c r="AX74" s="26">
+        <v>144.57642000000001</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="12">
         <v>6158.6989999999987</v>
       </c>
       <c r="D75" s="12">
         <v>2417.0100199999997</v>
       </c>
       <c r="E75" s="12">
         <v>10955.825560000001</v>
       </c>
       <c r="F75" s="12">
         <v>5773.4590699999999</v>
       </c>
       <c r="G75" s="9">
         <v>11010.100529999998</v>
       </c>
       <c r="H75" s="9">
@@ -13116,61 +13124,61 @@
       </c>
       <c r="AM75" s="21">
         <v>14028.265079999999</v>
       </c>
       <c r="AN75" s="21">
         <v>4712.2876800000004</v>
       </c>
       <c r="AO75" s="21">
         <v>19264.22193</v>
       </c>
       <c r="AP75" s="21">
         <v>3946.4524299999998</v>
       </c>
       <c r="AQ75" s="24">
         <v>13449.44601</v>
       </c>
       <c r="AR75" s="24">
         <v>5431.5009</v>
       </c>
       <c r="AS75" s="24">
         <v>8173.2957699999997</v>
       </c>
       <c r="AT75" s="24">
         <v>3769.10943</v>
       </c>
-      <c r="AU75" s="38">
-[...9 lines deleted...]
-        <v>789.48961999999995</v>
+      <c r="AU75" s="26">
+        <v>4402.73524</v>
+      </c>
+      <c r="AV75" s="26">
+        <v>1831.2196100000001</v>
+      </c>
+      <c r="AW75" s="26">
+        <v>2569.7533800000001</v>
+      </c>
+      <c r="AX75" s="26">
+        <v>1153.8004000000001</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="12">
         <v>3939.4872399999995</v>
       </c>
       <c r="D76" s="12">
         <v>1405.4183599999997</v>
       </c>
       <c r="E76" s="12">
         <v>8091.4525199999998</v>
       </c>
       <c r="F76" s="12">
         <v>6065.3140900000008</v>
       </c>
       <c r="G76" s="9">
         <v>5633.3841999999995</v>
       </c>
       <c r="H76" s="9">
@@ -13268,61 +13276,61 @@
       </c>
       <c r="AM76" s="21">
         <v>27129.994640000001</v>
       </c>
       <c r="AN76" s="21">
         <v>8003.5883400000002</v>
       </c>
       <c r="AO76" s="21">
         <v>114920.36176</v>
       </c>
       <c r="AP76" s="21">
         <v>15753.60167</v>
       </c>
       <c r="AQ76" s="24">
         <v>44930.619169999998</v>
       </c>
       <c r="AR76" s="24">
         <v>12948.467699999999</v>
       </c>
       <c r="AS76" s="24">
         <v>34192.953249999999</v>
       </c>
       <c r="AT76" s="24">
         <v>11657.567279999999</v>
       </c>
-      <c r="AU76" s="38">
-[...9 lines deleted...]
-        <v>1587.0258200000001</v>
+      <c r="AU76" s="26">
+        <v>13275.460639999999</v>
+      </c>
+      <c r="AV76" s="26">
+        <v>4402.6949299999997</v>
+      </c>
+      <c r="AW76" s="26">
+        <v>7229.3138399999998</v>
+      </c>
+      <c r="AX76" s="26">
+        <v>2893.3842500000001</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12">
         <v>112.30628999999999</v>
       </c>
       <c r="F77" s="12">
         <v>76.633139999999997</v>
       </c>
       <c r="G77" s="9">
         <v>0.375</v>
       </c>
       <c r="H77" s="9">
         <v>0.74299999999999999</v>
       </c>
       <c r="I77" s="9">
         <v>120.07096</v>
@@ -13412,61 +13420,61 @@
       </c>
       <c r="AM77" s="21">
         <v>0</v>
       </c>
       <c r="AN77" s="21">
         <v>0</v>
       </c>
       <c r="AO77" s="21">
         <v>320.26751999999999</v>
       </c>
       <c r="AP77" s="21">
         <v>414.41426999999999</v>
       </c>
       <c r="AQ77" s="24">
         <v>0.25</v>
       </c>
       <c r="AR77" s="24">
         <v>0.33448</v>
       </c>
       <c r="AS77" s="24">
         <v>246.97604999999999</v>
       </c>
       <c r="AT77" s="24">
         <v>543.06551000000002</v>
       </c>
-      <c r="AU77" s="38">
+      <c r="AU77" s="26">
         <v>0</v>
       </c>
-      <c r="AV77" s="38">
+      <c r="AV77" s="26">
         <v>0</v>
       </c>
-      <c r="AW77" s="38">
-[...3 lines deleted...]
-        <v>7.5206400000000002</v>
+      <c r="AW77" s="26">
+        <v>26.762</v>
+      </c>
+      <c r="AX77" s="26">
+        <v>50.56662</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12">
         <v>77.178110000000004</v>
       </c>
       <c r="F78" s="12">
         <v>215.24102999999999</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9">
         <v>50.292000000000002</v>
       </c>
       <c r="J78" s="9">
         <v>135.55058</v>
       </c>
@@ -13544,61 +13552,61 @@
       </c>
       <c r="AM78" s="21">
         <v>26.164280000000002</v>
       </c>
       <c r="AN78" s="21">
         <v>54.109699999999997</v>
       </c>
       <c r="AO78" s="21">
         <v>212.04561000000001</v>
       </c>
       <c r="AP78" s="21">
         <v>351.18957999999998</v>
       </c>
       <c r="AQ78" s="24">
         <v>23.273060000000001</v>
       </c>
       <c r="AR78" s="24">
         <v>6.0640000000000001</v>
       </c>
       <c r="AS78" s="24">
         <v>139.74552</v>
       </c>
       <c r="AT78" s="24">
         <v>541.12905999999998</v>
       </c>
-      <c r="AU78" s="38">
-[...9 lines deleted...]
-        <v>42.504339999999999</v>
+      <c r="AU78" s="26">
+        <v>8.9999999999999993E-3</v>
+      </c>
+      <c r="AV78" s="26">
+        <v>0.245</v>
+      </c>
+      <c r="AW78" s="26">
+        <v>20.533909999999999</v>
+      </c>
+      <c r="AX78" s="26">
+        <v>139.77394000000001</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12">
         <v>15703.734000000002</v>
       </c>
       <c r="D79" s="12">
         <v>7054.9878800000006</v>
       </c>
       <c r="E79" s="12">
         <v>5244.03017</v>
       </c>
       <c r="F79" s="12">
         <v>2688.9785299999994</v>
       </c>
       <c r="G79" s="9">
         <v>16057.722</v>
       </c>
       <c r="H79" s="9">
@@ -13696,61 +13704,61 @@
       </c>
       <c r="AM79" s="21">
         <v>40478.587</v>
       </c>
       <c r="AN79" s="21">
         <v>15818.75706</v>
       </c>
       <c r="AO79" s="21">
         <v>71438.822310000003</v>
       </c>
       <c r="AP79" s="21">
         <v>29414.242679999999</v>
       </c>
       <c r="AQ79" s="24">
         <v>45575.49</v>
       </c>
       <c r="AR79" s="24">
         <v>17330.23662</v>
       </c>
       <c r="AS79" s="24">
         <v>55150.205170000001</v>
       </c>
       <c r="AT79" s="24">
         <v>19361.298360000001</v>
       </c>
-      <c r="AU79" s="38">
-[...9 lines deleted...]
-        <v>2503.5990400000001</v>
+      <c r="AU79" s="26">
+        <v>30283.67295</v>
+      </c>
+      <c r="AV79" s="26">
+        <v>11772.263650000001</v>
+      </c>
+      <c r="AW79" s="26">
+        <v>13118.938249999999</v>
+      </c>
+      <c r="AX79" s="26">
+        <v>3757.2017799999999</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12">
         <v>562.87705000000005</v>
       </c>
       <c r="D80" s="12">
         <v>172.05241000000001</v>
       </c>
       <c r="E80" s="12">
         <v>15493.953</v>
       </c>
       <c r="F80" s="12">
         <v>13612.739770000002</v>
       </c>
       <c r="G80" s="9">
         <v>365.97840000000002</v>
       </c>
       <c r="H80" s="9">
@@ -13848,61 +13856,61 @@
       </c>
       <c r="AM80" s="21">
         <v>1305.174</v>
       </c>
       <c r="AN80" s="21">
         <v>533.32740000000001</v>
       </c>
       <c r="AO80" s="21">
         <v>9691.6974499999997</v>
       </c>
       <c r="AP80" s="21">
         <v>10393.82372</v>
       </c>
       <c r="AQ80" s="24">
         <v>449.584</v>
       </c>
       <c r="AR80" s="24">
         <v>211.85693000000001</v>
       </c>
       <c r="AS80" s="24">
         <v>14994.868270000001</v>
       </c>
       <c r="AT80" s="24">
         <v>11225.065689999999</v>
       </c>
-      <c r="AU80" s="38">
-[...9 lines deleted...]
-        <v>1960.4833100000001</v>
+      <c r="AU80" s="26">
+        <v>4385.7569999999996</v>
+      </c>
+      <c r="AV80" s="26">
+        <v>180.52600000000001</v>
+      </c>
+      <c r="AW80" s="26">
+        <v>3290.6914200000001</v>
+      </c>
+      <c r="AX80" s="26">
+        <v>2777.91788</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12">
         <v>427.01679999999999</v>
       </c>
       <c r="F81" s="12">
         <v>260.38358999999997</v>
       </c>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9">
         <v>434.17147999999997</v>
       </c>
       <c r="J81" s="9">
         <v>121.95867</v>
       </c>
@@ -13980,61 +13988,61 @@
       </c>
       <c r="AM81" s="21">
         <v>0</v>
       </c>
       <c r="AN81" s="21">
         <v>0</v>
       </c>
       <c r="AO81" s="21">
         <v>62.212789999999998</v>
       </c>
       <c r="AP81" s="21">
         <v>103.89107</v>
       </c>
       <c r="AQ81" s="24">
         <v>0</v>
       </c>
       <c r="AR81" s="24">
         <v>0</v>
       </c>
       <c r="AS81" s="24">
         <v>29.729099999999999</v>
       </c>
       <c r="AT81" s="24">
         <v>125.92995000000001</v>
       </c>
-      <c r="AU81" s="38">
+      <c r="AU81" s="26">
         <v>0</v>
       </c>
-      <c r="AV81" s="38">
+      <c r="AV81" s="26">
         <v>0</v>
       </c>
-      <c r="AW81" s="38">
-[...3 lines deleted...]
-        <v>17.119540000000001</v>
+      <c r="AW81" s="26">
+        <v>21.125</v>
+      </c>
+      <c r="AX81" s="26">
+        <v>19.198080000000001</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12">
         <v>34.1</v>
       </c>
       <c r="D82" s="12">
         <v>38.47</v>
       </c>
       <c r="E82" s="12">
         <v>3.7219000000000002</v>
       </c>
       <c r="F82" s="12">
         <v>9.1275999999999993</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="9"/>
       <c r="I82" s="9">
         <v>28.2</v>
@@ -14120,61 +14128,61 @@
       </c>
       <c r="AM82" s="21">
         <v>0</v>
       </c>
       <c r="AN82" s="21">
         <v>0</v>
       </c>
       <c r="AO82" s="21">
         <v>0.26100000000000001</v>
       </c>
       <c r="AP82" s="21">
         <v>0.72958000000000001</v>
       </c>
       <c r="AQ82" s="24">
         <v>0</v>
       </c>
       <c r="AR82" s="24">
         <v>0</v>
       </c>
       <c r="AS82" s="24">
         <v>20.681999999999999</v>
       </c>
       <c r="AT82" s="24">
         <v>30.351939999999999</v>
       </c>
-      <c r="AU82" s="38">
+      <c r="AU82" s="26">
         <v>24.62</v>
       </c>
-      <c r="AV82" s="38">
+      <c r="AV82" s="26">
         <v>9.4377700000000004</v>
       </c>
-      <c r="AW82" s="38">
-[...3 lines deleted...]
-        <v>10.205920000000001</v>
+      <c r="AW82" s="26">
+        <v>25.161000000000001</v>
+      </c>
+      <c r="AX82" s="26">
+        <v>11.69567</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
       <c r="E83" s="12">
         <v>938.79016999999999</v>
       </c>
       <c r="F83" s="12">
         <v>651.1525200000001</v>
       </c>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c r="I83" s="9">
         <v>1070.47363</v>
       </c>
       <c r="J83" s="9">
         <v>732.97001000000012</v>
       </c>
@@ -14264,61 +14272,61 @@
       </c>
       <c r="AM83" s="21">
         <v>399.14193999999998</v>
       </c>
       <c r="AN83" s="21">
         <v>274.71965</v>
       </c>
       <c r="AO83" s="21">
         <v>695.74558000000002</v>
       </c>
       <c r="AP83" s="21">
         <v>579.05601000000001</v>
       </c>
       <c r="AQ83" s="24">
         <v>498.18689000000001</v>
       </c>
       <c r="AR83" s="24">
         <v>147.87912</v>
       </c>
       <c r="AS83" s="24">
         <v>892.13675000000001</v>
       </c>
       <c r="AT83" s="24">
         <v>799.01716999999996</v>
       </c>
-      <c r="AU83" s="38">
-[...9 lines deleted...]
-        <v>199.67556999999999</v>
+      <c r="AU83" s="26">
+        <v>91.5</v>
+      </c>
+      <c r="AV83" s="26">
+        <v>22.45</v>
+      </c>
+      <c r="AW83" s="26">
+        <v>359.32400000000001</v>
+      </c>
+      <c r="AX83" s="26">
+        <v>314.50484999999998</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="D84" s="12">
         <v>10.856</v>
       </c>
       <c r="E84" s="12">
         <v>30.459070000000004</v>
       </c>
       <c r="F84" s="12">
         <v>448.69683000000003</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9">
         <v>40.310009999999998</v>
@@ -14408,61 +14416,61 @@
       </c>
       <c r="AM84" s="21">
         <v>0.12082</v>
       </c>
       <c r="AN84" s="21">
         <v>8.3320500000000006</v>
       </c>
       <c r="AO84" s="21">
         <v>108.05197</v>
       </c>
       <c r="AP84" s="21">
         <v>1057.05709</v>
       </c>
       <c r="AQ84" s="24">
         <v>0.62678999999999996</v>
       </c>
       <c r="AR84" s="24">
         <v>48.703119999999998</v>
       </c>
       <c r="AS84" s="24">
         <v>241.85993999999999</v>
       </c>
       <c r="AT84" s="24">
         <v>1460.5922700000001</v>
       </c>
-      <c r="AU84" s="38">
-[...9 lines deleted...]
-        <v>137.44379000000001</v>
+      <c r="AU84" s="26">
+        <v>9.937E-2</v>
+      </c>
+      <c r="AV84" s="26">
+        <v>6.85954</v>
+      </c>
+      <c r="AW84" s="26">
+        <v>6.7019900000000003</v>
+      </c>
+      <c r="AX84" s="26">
+        <v>148.77226999999999</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12">
         <v>20.006</v>
       </c>
       <c r="D85" s="12">
         <v>230.06218000000001</v>
       </c>
       <c r="E85" s="12">
         <v>5.9779999999999998</v>
       </c>
       <c r="F85" s="12">
         <v>14.37533</v>
       </c>
       <c r="G85" s="9">
         <v>16.994</v>
       </c>
       <c r="H85" s="9">
@@ -14560,60 +14568,60 @@
       </c>
       <c r="AM85" s="21">
         <v>8</v>
       </c>
       <c r="AN85" s="21">
         <v>128</v>
       </c>
       <c r="AO85" s="21">
         <v>24.21133</v>
       </c>
       <c r="AP85" s="21">
         <v>35.075699999999998</v>
       </c>
       <c r="AQ85" s="24">
         <v>11</v>
       </c>
       <c r="AR85" s="24">
         <v>211.75280000000001</v>
       </c>
       <c r="AS85" s="24">
         <v>20.271889999999999</v>
       </c>
       <c r="AT85" s="24">
         <v>28.81936</v>
       </c>
-      <c r="AU85" s="38">
+      <c r="AU85" s="26">
         <v>0</v>
       </c>
-      <c r="AV85" s="38">
+      <c r="AV85" s="26">
         <v>0</v>
       </c>
-      <c r="AW85" s="38">
+      <c r="AW85" s="26">
         <v>33.188000000000002</v>
       </c>
-      <c r="AX85" s="38">
+      <c r="AX85" s="26">
         <v>32.822580000000002</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12">
         <v>6045.6264000000001</v>
       </c>
       <c r="D86" s="12">
         <v>5750.7464899999995</v>
       </c>
       <c r="E86" s="12">
         <v>5433.1694400000006</v>
       </c>
       <c r="F86" s="12">
         <v>3700.3568999999998</v>
       </c>
       <c r="G86" s="9">
         <v>5703.8620000000001</v>
       </c>
@@ -14712,61 +14720,61 @@
       </c>
       <c r="AM86" s="21">
         <v>19334.73</v>
       </c>
       <c r="AN86" s="21">
         <v>15357.949909999999</v>
       </c>
       <c r="AO86" s="21">
         <v>172.67796000000001</v>
       </c>
       <c r="AP86" s="21">
         <v>337.01479999999998</v>
       </c>
       <c r="AQ86" s="24">
         <v>13211.43001</v>
       </c>
       <c r="AR86" s="24">
         <v>11960.555039999999</v>
       </c>
       <c r="AS86" s="24">
         <v>62.83623</v>
       </c>
       <c r="AT86" s="24">
         <v>177.41677000000001</v>
       </c>
-      <c r="AU86" s="38">
-[...9 lines deleted...]
-        <v>1.9790000000000001</v>
+      <c r="AU86" s="26">
+        <v>2851.27</v>
+      </c>
+      <c r="AV86" s="26">
+        <v>2680.69047</v>
+      </c>
+      <c r="AW86" s="26">
+        <v>1.46204</v>
+      </c>
+      <c r="AX86" s="26">
+        <v>5.4677199999999999</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12">
         <v>0.17510000000000001</v>
       </c>
       <c r="F87" s="12">
         <v>1.97685</v>
       </c>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
       <c r="I87" s="9">
         <v>0.77607000000000004</v>
       </c>
       <c r="J87" s="9">
         <v>5.1212999999999997</v>
       </c>
@@ -14844,54 +14852,62 @@
       </c>
       <c r="AM87" s="21">
         <v>0</v>
       </c>
       <c r="AN87" s="21">
         <v>0</v>
       </c>
       <c r="AO87" s="21">
         <v>0.75724000000000002</v>
       </c>
       <c r="AP87" s="21">
         <v>4.9210799999999999</v>
       </c>
       <c r="AQ87" s="24">
         <v>0</v>
       </c>
       <c r="AR87" s="24">
         <v>0</v>
       </c>
       <c r="AS87" s="24">
         <v>0.35947000000000001</v>
       </c>
       <c r="AT87" s="24">
         <v>3.32233</v>
       </c>
-      <c r="AU87" s="38"/>
-[...2 lines deleted...]
-      <c r="AX87" s="38"/>
+      <c r="AU87" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV87" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW87" s="26">
+        <v>4.65E-2</v>
+      </c>
+      <c r="AX87" s="26">
+        <v>0.51485000000000003</v>
+      </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12">
         <v>4.6154799999999998</v>
       </c>
       <c r="D88" s="12">
         <v>10.61999</v>
       </c>
       <c r="E88" s="12">
         <v>754.84324000000015</v>
       </c>
       <c r="F88" s="12">
         <v>2416.7660900000005</v>
       </c>
       <c r="G88" s="9">
         <v>12.372</v>
       </c>
       <c r="H88" s="9">
         <v>11.595140000000001</v>
@@ -14988,61 +15004,61 @@
       </c>
       <c r="AM88" s="21">
         <v>38.633389999999999</v>
       </c>
       <c r="AN88" s="21">
         <v>338.02760000000001</v>
       </c>
       <c r="AO88" s="21">
         <v>827.69451000000004</v>
       </c>
       <c r="AP88" s="21">
         <v>5749.8448900000003</v>
       </c>
       <c r="AQ88" s="24">
         <v>94.787360000000007</v>
       </c>
       <c r="AR88" s="24">
         <v>284.17917</v>
       </c>
       <c r="AS88" s="24">
         <v>765.61575000000005</v>
       </c>
       <c r="AT88" s="24">
         <v>4368.1025900000004</v>
       </c>
-      <c r="AU88" s="38">
+      <c r="AU88" s="26">
         <v>14.16</v>
       </c>
-      <c r="AV88" s="38">
+      <c r="AV88" s="26">
         <v>25.03894</v>
       </c>
-      <c r="AW88" s="38">
-[...3 lines deleted...]
-        <v>179.38758999999999</v>
+      <c r="AW88" s="26">
+        <v>167.19445999999999</v>
+      </c>
+      <c r="AX88" s="26">
+        <v>462.95148999999998</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12">
         <v>0.15179999999999999</v>
       </c>
       <c r="D89" s="12">
         <v>0.14918000000000001</v>
       </c>
       <c r="E89" s="12">
         <v>117.26558000000001</v>
       </c>
       <c r="F89" s="12">
         <v>288.00106999999997</v>
       </c>
       <c r="G89" s="9">
         <v>1E-3</v>
       </c>
       <c r="H89" s="9">
@@ -15140,61 +15156,61 @@
       </c>
       <c r="AM89" s="21">
         <v>57.734999999999999</v>
       </c>
       <c r="AN89" s="21">
         <v>194.654</v>
       </c>
       <c r="AO89" s="21">
         <v>424.46776</v>
       </c>
       <c r="AP89" s="21">
         <v>1472.1757500000001</v>
       </c>
       <c r="AQ89" s="24">
         <v>0</v>
       </c>
       <c r="AR89" s="24">
         <v>0</v>
       </c>
       <c r="AS89" s="24">
         <v>390.47978999999998</v>
       </c>
       <c r="AT89" s="24">
         <v>1172.9644000000001</v>
       </c>
-      <c r="AU89" s="38">
+      <c r="AU89" s="26">
         <v>0.36</v>
       </c>
-      <c r="AV89" s="38">
+      <c r="AV89" s="26">
         <v>1.0282</v>
       </c>
-      <c r="AW89" s="38">
-[...3 lines deleted...]
-        <v>244.09327999999999</v>
+      <c r="AW89" s="26">
+        <v>120.48885</v>
+      </c>
+      <c r="AX89" s="26">
+        <v>287.75648999999999</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="D90" s="12">
         <v>0.253</v>
       </c>
       <c r="E90" s="12">
         <v>25155.584200000001</v>
       </c>
       <c r="F90" s="12">
         <v>18687.495660000004</v>
       </c>
       <c r="G90" s="9">
         <v>5</v>
       </c>
       <c r="H90" s="9">
@@ -15292,61 +15308,61 @@
       </c>
       <c r="AM90" s="21">
         <v>525.66</v>
       </c>
       <c r="AN90" s="21">
         <v>675.96222999999998</v>
       </c>
       <c r="AO90" s="21">
         <v>31934.809130000001</v>
       </c>
       <c r="AP90" s="21">
         <v>36322.6086</v>
       </c>
       <c r="AQ90" s="24">
         <v>622.36</v>
       </c>
       <c r="AR90" s="24">
         <v>957.98081999999999</v>
       </c>
       <c r="AS90" s="24">
         <v>52058.575120000001</v>
       </c>
       <c r="AT90" s="24">
         <v>69216.236659999995</v>
       </c>
-      <c r="AU90" s="38">
-[...9 lines deleted...]
-        <v>11912.97559</v>
+      <c r="AU90" s="26">
+        <v>135.18</v>
+      </c>
+      <c r="AV90" s="26">
+        <v>196.85836</v>
+      </c>
+      <c r="AW90" s="26">
+        <v>12925.245000000001</v>
+      </c>
+      <c r="AX90" s="26">
+        <v>16896.206450000001</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="12">
         <v>29363.638009999995</v>
       </c>
       <c r="D91" s="12">
         <v>28885.340860000004</v>
       </c>
       <c r="E91" s="12">
         <v>130340.64976</v>
       </c>
       <c r="F91" s="12">
         <v>98908.077620000025</v>
       </c>
       <c r="G91" s="9">
         <v>32379.150809999999</v>
       </c>
       <c r="H91" s="9">
@@ -15444,61 +15460,61 @@
       </c>
       <c r="AM91" s="21">
         <v>496207.02870000002</v>
       </c>
       <c r="AN91" s="21">
         <v>430200.38805000001</v>
       </c>
       <c r="AO91" s="21">
         <v>119403.4491</v>
       </c>
       <c r="AP91" s="21">
         <v>106394.28275</v>
       </c>
       <c r="AQ91" s="24">
         <v>698755.67085999995</v>
       </c>
       <c r="AR91" s="24">
         <v>707627.56221</v>
       </c>
       <c r="AS91" s="24">
         <v>146570.37546000001</v>
       </c>
       <c r="AT91" s="24">
         <v>176354.4172</v>
       </c>
-      <c r="AU91" s="38">
-[...9 lines deleted...]
-        <v>35737.659930000002</v>
+      <c r="AU91" s="26">
+        <v>270990.47840000002</v>
+      </c>
+      <c r="AV91" s="26">
+        <v>277753.77058000001</v>
+      </c>
+      <c r="AW91" s="26">
+        <v>40801.993390000003</v>
+      </c>
+      <c r="AX91" s="26">
+        <v>51244.428820000001</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12">
         <v>1937.9404500000003</v>
       </c>
       <c r="F92" s="12">
         <v>2957.7238699999998</v>
       </c>
       <c r="G92" s="9">
         <v>9</v>
       </c>
       <c r="H92" s="9">
         <v>16.43</v>
       </c>
       <c r="I92" s="9">
         <v>1507.1099899999999</v>
@@ -15592,61 +15608,61 @@
       </c>
       <c r="AM92" s="21">
         <v>265.43599999999998</v>
       </c>
       <c r="AN92" s="21">
         <v>369.7088</v>
       </c>
       <c r="AO92" s="21">
         <v>2249.6593899999998</v>
       </c>
       <c r="AP92" s="21">
         <v>3072.5150600000002</v>
       </c>
       <c r="AQ92" s="24">
         <v>399.42500000000001</v>
       </c>
       <c r="AR92" s="24">
         <v>1008.99913</v>
       </c>
       <c r="AS92" s="24">
         <v>2584.9542700000002</v>
       </c>
       <c r="AT92" s="24">
         <v>5715.0081200000004</v>
       </c>
-      <c r="AU92" s="38">
-[...9 lines deleted...]
-        <v>766.44042000000002</v>
+      <c r="AU92" s="26">
+        <v>165</v>
+      </c>
+      <c r="AV92" s="26">
+        <v>107.10536</v>
+      </c>
+      <c r="AW92" s="26">
+        <v>584.10652000000005</v>
+      </c>
+      <c r="AX92" s="26">
+        <v>1428.8329000000001</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12">
         <v>6535.4440000000004</v>
       </c>
       <c r="D93" s="12">
         <v>6072.9239599999992</v>
       </c>
       <c r="E93" s="12">
         <v>1826.9847399999999</v>
       </c>
       <c r="F93" s="12">
         <v>1106.3888500000003</v>
       </c>
       <c r="G93" s="9">
         <v>6384.2348000000002</v>
       </c>
       <c r="H93" s="9">
@@ -15744,61 +15760,61 @@
       </c>
       <c r="AM93" s="21">
         <v>64214.01</v>
       </c>
       <c r="AN93" s="21">
         <v>60347.079109999999</v>
       </c>
       <c r="AO93" s="21">
         <v>888.23012000000006</v>
       </c>
       <c r="AP93" s="21">
         <v>851.55103999999994</v>
       </c>
       <c r="AQ93" s="24">
         <v>85379.66012</v>
       </c>
       <c r="AR93" s="24">
         <v>85661.774650000007</v>
       </c>
       <c r="AS93" s="24">
         <v>1619.24774</v>
       </c>
       <c r="AT93" s="24">
         <v>1776.7910899999999</v>
       </c>
-      <c r="AU93" s="38">
-[...9 lines deleted...]
-        <v>3014.4273699999999</v>
+      <c r="AU93" s="26">
+        <v>25077.51</v>
+      </c>
+      <c r="AV93" s="26">
+        <v>25272.96934</v>
+      </c>
+      <c r="AW93" s="26">
+        <v>3559.9480699999999</v>
+      </c>
+      <c r="AX93" s="26">
+        <v>3905.9492100000002</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="12">
         <v>1719.1654000000001</v>
       </c>
       <c r="D94" s="12">
         <v>1962.8979000000002</v>
       </c>
       <c r="E94" s="12">
         <v>874.45745999999974</v>
       </c>
       <c r="F94" s="12">
         <v>1775.4894800000002</v>
       </c>
       <c r="G94" s="9">
         <v>10084.172640000001</v>
       </c>
       <c r="H94" s="9">
@@ -15896,61 +15912,61 @@
       </c>
       <c r="AM94" s="21">
         <v>1749.39186</v>
       </c>
       <c r="AN94" s="21">
         <v>1621.7059300000001</v>
       </c>
       <c r="AO94" s="21">
         <v>602.01616999999999</v>
       </c>
       <c r="AP94" s="21">
         <v>1917.1823099999999</v>
       </c>
       <c r="AQ94" s="24">
         <v>4616.56005</v>
       </c>
       <c r="AR94" s="24">
         <v>4883.8993499999997</v>
       </c>
       <c r="AS94" s="24">
         <v>539.64453000000003</v>
       </c>
       <c r="AT94" s="24">
         <v>1923.9837199999999</v>
       </c>
-      <c r="AU94" s="38">
+      <c r="AU94" s="26">
         <v>37.539000000000001</v>
       </c>
-      <c r="AV94" s="38">
+      <c r="AV94" s="26">
         <v>51.473999999999997</v>
       </c>
-      <c r="AW94" s="38">
-[...3 lines deleted...]
-        <v>256.80981000000003</v>
+      <c r="AW94" s="26">
+        <v>101.55741999999999</v>
+      </c>
+      <c r="AX94" s="26">
+        <v>464.26335</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12">
         <v>2019.8760999999997</v>
       </c>
       <c r="D95" s="12">
         <v>2496.1380600000002</v>
       </c>
       <c r="E95" s="12">
         <v>12286.687570000002</v>
       </c>
       <c r="F95" s="12">
         <v>16874.535869999992</v>
       </c>
       <c r="G95" s="9">
         <v>3810.0245</v>
       </c>
       <c r="H95" s="9">
@@ -16048,61 +16064,61 @@
       </c>
       <c r="AM95" s="21">
         <v>337.38</v>
       </c>
       <c r="AN95" s="21">
         <v>907.11775999999998</v>
       </c>
       <c r="AO95" s="21">
         <v>2893.1110800000001</v>
       </c>
       <c r="AP95" s="21">
         <v>4519.44121</v>
       </c>
       <c r="AQ95" s="24">
         <v>419.47399999999999</v>
       </c>
       <c r="AR95" s="24">
         <v>1659.73461</v>
       </c>
       <c r="AS95" s="24">
         <v>2804.8838599999999</v>
       </c>
       <c r="AT95" s="24">
         <v>5663.45507</v>
       </c>
-      <c r="AU95" s="38">
+      <c r="AU95" s="26">
         <v>16</v>
       </c>
-      <c r="AV95" s="38">
+      <c r="AV95" s="26">
         <v>37.66039</v>
       </c>
-      <c r="AW95" s="38">
-[...3 lines deleted...]
-        <v>897.88570000000004</v>
+      <c r="AW95" s="26">
+        <v>462.52231999999998</v>
+      </c>
+      <c r="AX95" s="26">
+        <v>1106.6919</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="12">
         <v>6876.6343099999995</v>
       </c>
       <c r="D96" s="12">
         <v>8450.997589999999</v>
       </c>
       <c r="E96" s="12">
         <v>29193.947859999997</v>
       </c>
       <c r="F96" s="12">
         <v>34949.531750000002</v>
       </c>
       <c r="G96" s="9">
         <v>13198.656910000002</v>
       </c>
       <c r="H96" s="9">
@@ -16200,61 +16216,61 @@
       </c>
       <c r="AM96" s="21">
         <v>22696.921780000001</v>
       </c>
       <c r="AN96" s="21">
         <v>25588.829519999999</v>
       </c>
       <c r="AO96" s="21">
         <v>65370.698409999997</v>
       </c>
       <c r="AP96" s="21">
         <v>93903.172439999995</v>
       </c>
       <c r="AQ96" s="24">
         <v>44928.497340000002</v>
       </c>
       <c r="AR96" s="24">
         <v>57157.795080000004</v>
       </c>
       <c r="AS96" s="24">
         <v>66581.193790000005</v>
       </c>
       <c r="AT96" s="24">
         <v>120053.14833</v>
       </c>
-      <c r="AU96" s="38">
-[...9 lines deleted...]
-        <v>18695.692179999998</v>
+      <c r="AU96" s="26">
+        <v>11829.067290000001</v>
+      </c>
+      <c r="AV96" s="26">
+        <v>15514.037469999999</v>
+      </c>
+      <c r="AW96" s="26">
+        <v>15368.183199999999</v>
+      </c>
+      <c r="AX96" s="26">
+        <v>25491.516329999999</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="12">
         <v>450.99525</v>
       </c>
       <c r="D97" s="12">
         <v>1341.4158499999999</v>
       </c>
       <c r="E97" s="12">
         <v>32737.45995</v>
       </c>
       <c r="F97" s="12">
         <v>60175.271750000014</v>
       </c>
       <c r="G97" s="9">
         <v>610.80230000000006</v>
       </c>
       <c r="H97" s="9">
@@ -16352,61 +16368,61 @@
       </c>
       <c r="AM97" s="21">
         <v>660.18562999999995</v>
       </c>
       <c r="AN97" s="21">
         <v>1374.2493300000001</v>
       </c>
       <c r="AO97" s="21">
         <v>49952.902970000003</v>
       </c>
       <c r="AP97" s="21">
         <v>140104.38750000001</v>
       </c>
       <c r="AQ97" s="24">
         <v>643.79218000000003</v>
       </c>
       <c r="AR97" s="24">
         <v>1552.9767099999999</v>
       </c>
       <c r="AS97" s="24">
         <v>42642.833890000002</v>
       </c>
       <c r="AT97" s="24">
         <v>136307.2029</v>
       </c>
-      <c r="AU97" s="38">
-[...9 lines deleted...]
-        <v>21125.528409999999</v>
+      <c r="AU97" s="26">
+        <v>88.996639999999999</v>
+      </c>
+      <c r="AV97" s="26">
+        <v>252.92958999999999</v>
+      </c>
+      <c r="AW97" s="26">
+        <v>9287.7139399999996</v>
+      </c>
+      <c r="AX97" s="26">
+        <v>31948.041980000002</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12">
         <v>882.09723999999972</v>
       </c>
       <c r="D98" s="12">
         <v>2834.8239599999997</v>
       </c>
       <c r="E98" s="12">
         <v>4948.6219899999987</v>
       </c>
       <c r="F98" s="12">
         <v>9427.9289999999983</v>
       </c>
       <c r="G98" s="9">
         <v>1060.9592800000003</v>
       </c>
       <c r="H98" s="9">
@@ -16504,61 +16520,61 @@
       </c>
       <c r="AM98" s="21">
         <v>337.01089999999999</v>
       </c>
       <c r="AN98" s="21">
         <v>1590.05297</v>
       </c>
       <c r="AO98" s="21">
         <v>29802.29754</v>
       </c>
       <c r="AP98" s="21">
         <v>59525.49078</v>
       </c>
       <c r="AQ98" s="24">
         <v>562.55927999999994</v>
       </c>
       <c r="AR98" s="24">
         <v>2758.6381999999999</v>
       </c>
       <c r="AS98" s="24">
         <v>23910.781269999999</v>
       </c>
       <c r="AT98" s="24">
         <v>64502.789019999997</v>
       </c>
-      <c r="AU98" s="38">
-[...9 lines deleted...]
-        <v>8360.8517300000003</v>
+      <c r="AU98" s="26">
+        <v>27.71482</v>
+      </c>
+      <c r="AV98" s="26">
+        <v>172.24529000000001</v>
+      </c>
+      <c r="AW98" s="26">
+        <v>4954.7723699999997</v>
+      </c>
+      <c r="AX98" s="26">
+        <v>13295.25044</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="12">
         <v>0.10775</v>
       </c>
       <c r="F99" s="12">
         <v>0.39078000000000002</v>
       </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="9">
         <v>69.717600000000004</v>
       </c>
       <c r="J99" s="9">
         <v>50.224209999999999</v>
       </c>
@@ -16640,61 +16656,61 @@
       </c>
       <c r="AM99" s="21">
         <v>13.7568</v>
       </c>
       <c r="AN99" s="21">
         <v>438.44833</v>
       </c>
       <c r="AO99" s="21">
         <v>213.63578999999999</v>
       </c>
       <c r="AP99" s="21">
         <v>120.82062000000001</v>
       </c>
       <c r="AQ99" s="24">
         <v>9.2164000000000001</v>
       </c>
       <c r="AR99" s="24">
         <v>372.08494000000002</v>
       </c>
       <c r="AS99" s="24">
         <v>11.31939</v>
       </c>
       <c r="AT99" s="24">
         <v>312.31695999999999</v>
       </c>
-      <c r="AU99" s="38">
+      <c r="AU99" s="26">
         <v>0.1976</v>
       </c>
-      <c r="AV99" s="38">
+      <c r="AV99" s="26">
         <v>7.8</v>
       </c>
-      <c r="AW99" s="38">
-[...3 lines deleted...]
-        <v>101.91123</v>
+      <c r="AW99" s="26">
+        <v>3.7610000000000001</v>
+      </c>
+      <c r="AX99" s="26">
+        <v>102.26917</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="12">
         <v>841.71674999999982</v>
       </c>
       <c r="D100" s="12">
         <v>2145.1480300000003</v>
       </c>
       <c r="E100" s="12">
         <v>12901.046410000004</v>
       </c>
       <c r="F100" s="12">
         <v>17216.370220000008</v>
       </c>
       <c r="G100" s="9">
         <v>1409.6201299999998</v>
       </c>
       <c r="H100" s="9">
@@ -16792,61 +16808,61 @@
       </c>
       <c r="AM100" s="21">
         <v>1159.5636999999999</v>
       </c>
       <c r="AN100" s="21">
         <v>7303.9828200000002</v>
       </c>
       <c r="AO100" s="21">
         <v>10764.374460000001</v>
       </c>
       <c r="AP100" s="21">
         <v>39887.104910000002</v>
       </c>
       <c r="AQ100" s="24">
         <v>814.59950000000003</v>
       </c>
       <c r="AR100" s="24">
         <v>4721.4550099999997</v>
       </c>
       <c r="AS100" s="24">
         <v>10876.13269</v>
       </c>
       <c r="AT100" s="24">
         <v>44120.713239999997</v>
       </c>
-      <c r="AU100" s="38">
-[...9 lines deleted...]
-        <v>6074.0539399999998</v>
+      <c r="AU100" s="26">
+        <v>246.24315999999999</v>
+      </c>
+      <c r="AV100" s="26">
+        <v>1598.8373799999999</v>
+      </c>
+      <c r="AW100" s="26">
+        <v>2747.0088999999998</v>
+      </c>
+      <c r="AX100" s="26">
+        <v>9423.0912100000005</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12">
         <v>390.64015000000001</v>
       </c>
       <c r="F101" s="12">
         <v>2616.3728899999996</v>
       </c>
       <c r="G101" s="9">
         <v>0.32</v>
       </c>
       <c r="H101" s="9">
         <v>4.2582599999999999</v>
       </c>
       <c r="I101" s="9">
         <v>317.8453300000001</v>
@@ -16940,61 +16956,61 @@
       </c>
       <c r="AM101" s="21">
         <v>0.109</v>
       </c>
       <c r="AN101" s="21">
         <v>1.107</v>
       </c>
       <c r="AO101" s="21">
         <v>1241.2525499999999</v>
       </c>
       <c r="AP101" s="21">
         <v>7391.6023999999998</v>
       </c>
       <c r="AQ101" s="24">
         <v>1.9450000000000001</v>
       </c>
       <c r="AR101" s="24">
         <v>18.310639999999999</v>
       </c>
       <c r="AS101" s="24">
         <v>1603.63265</v>
       </c>
       <c r="AT101" s="24">
         <v>10285.2552</v>
       </c>
-      <c r="AU101" s="38">
+      <c r="AU101" s="26">
         <v>0</v>
       </c>
-      <c r="AV101" s="38">
+      <c r="AV101" s="26">
         <v>0</v>
       </c>
-      <c r="AW101" s="38">
-[...3 lines deleted...]
-        <v>836.25720999999999</v>
+      <c r="AW101" s="26">
+        <v>289.21294</v>
+      </c>
+      <c r="AX101" s="26">
+        <v>2015.23954</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="12">
         <v>683.6791199999999</v>
       </c>
       <c r="D102" s="12">
         <v>446.79139000000004</v>
       </c>
       <c r="E102" s="12">
         <v>411472.51325000002</v>
       </c>
       <c r="F102" s="12">
         <v>181721.51336000004</v>
       </c>
       <c r="G102" s="9">
         <v>4845.713099999999</v>
       </c>
       <c r="H102" s="9">
@@ -17092,61 +17108,61 @@
       </c>
       <c r="AM102" s="21">
         <v>143320.80257999999</v>
       </c>
       <c r="AN102" s="21">
         <v>55326.277860000002</v>
       </c>
       <c r="AO102" s="21">
         <v>577495.54931999999</v>
       </c>
       <c r="AP102" s="21">
         <v>346392.33519999997</v>
       </c>
       <c r="AQ102" s="24">
         <v>184777.73814999999</v>
       </c>
       <c r="AR102" s="24">
         <v>98161.205579999994</v>
       </c>
       <c r="AS102" s="24">
         <v>569869.70001999999</v>
       </c>
       <c r="AT102" s="24">
         <v>349770.11330999999</v>
       </c>
-      <c r="AU102" s="38">
-[...9 lines deleted...]
-        <v>42172.16835</v>
+      <c r="AU102" s="26">
+        <v>30038.746510000001</v>
+      </c>
+      <c r="AV102" s="26">
+        <v>17334.594980000002</v>
+      </c>
+      <c r="AW102" s="26">
+        <v>125206.54557</v>
+      </c>
+      <c r="AX102" s="26">
+        <v>84286.533469999995</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="12">
         <v>5699.5729999999994</v>
       </c>
       <c r="D103" s="12">
         <v>2290.5018599999994</v>
       </c>
       <c r="E103" s="12">
         <v>8141.3034000000016</v>
       </c>
       <c r="F103" s="12">
         <v>4671.4086099999986</v>
       </c>
       <c r="G103" s="9">
         <v>11649.277749999999</v>
       </c>
       <c r="H103" s="9">
@@ -17244,61 +17260,61 @@
       </c>
       <c r="AM103" s="21">
         <v>28206.700550000001</v>
       </c>
       <c r="AN103" s="21">
         <v>12028.83966</v>
       </c>
       <c r="AO103" s="21">
         <v>6648.5170699999999</v>
       </c>
       <c r="AP103" s="21">
         <v>5362.7592000000004</v>
       </c>
       <c r="AQ103" s="24">
         <v>39766.963920000002</v>
       </c>
       <c r="AR103" s="24">
         <v>14602.13759</v>
       </c>
       <c r="AS103" s="24">
         <v>6873.3638799999999</v>
       </c>
       <c r="AT103" s="24">
         <v>5831.5227599999998</v>
       </c>
-      <c r="AU103" s="38">
-[...9 lines deleted...]
-        <v>477.23933</v>
+      <c r="AU103" s="26">
+        <v>10129.841119999999</v>
+      </c>
+      <c r="AV103" s="26">
+        <v>5063.8593700000001</v>
+      </c>
+      <c r="AW103" s="26">
+        <v>1484.6577500000001</v>
+      </c>
+      <c r="AX103" s="26">
+        <v>1028.6891000000001</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12">
         <v>5467.077400000001</v>
       </c>
       <c r="F104" s="12">
         <v>659.28816000000006</v>
       </c>
       <c r="G104" s="9">
         <v>17.68</v>
       </c>
       <c r="H104" s="9">
         <v>81.861000000000004</v>
       </c>
       <c r="I104" s="9">
         <v>5390.7188299999998</v>
@@ -17388,61 +17404,61 @@
       </c>
       <c r="AM104" s="21">
         <v>38.325000000000003</v>
       </c>
       <c r="AN104" s="21">
         <v>110.92294</v>
       </c>
       <c r="AO104" s="21">
         <v>1656.268</v>
       </c>
       <c r="AP104" s="21">
         <v>132.20214999999999</v>
       </c>
       <c r="AQ104" s="24">
         <v>726.76</v>
       </c>
       <c r="AR104" s="24">
         <v>54.381630000000001</v>
       </c>
       <c r="AS104" s="24">
         <v>95.745999999999995</v>
       </c>
       <c r="AT104" s="24">
         <v>13.52665</v>
       </c>
-      <c r="AU104" s="38">
-[...9 lines deleted...]
-        <v>2.7136399999999998</v>
+      <c r="AU104" s="26">
+        <v>402</v>
+      </c>
+      <c r="AV104" s="26">
+        <v>19.760000000000002</v>
+      </c>
+      <c r="AW104" s="26">
+        <v>21.277000000000001</v>
+      </c>
+      <c r="AX104" s="26">
+        <v>3.7283900000000001</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="12">
         <v>15362.55618</v>
       </c>
       <c r="D105" s="12">
         <v>23113.184119999998</v>
       </c>
       <c r="E105" s="12">
         <v>34254.99291000003</v>
       </c>
       <c r="F105" s="12">
         <v>63132.357400000015</v>
       </c>
       <c r="G105" s="9">
         <v>20687.17987</v>
       </c>
       <c r="H105" s="9">
@@ -17540,61 +17556,61 @@
       </c>
       <c r="AM105" s="21">
         <v>21394.93924</v>
       </c>
       <c r="AN105" s="21">
         <v>34228.761839999999</v>
       </c>
       <c r="AO105" s="21">
         <v>47619.470869999997</v>
       </c>
       <c r="AP105" s="21">
         <v>132955.79973</v>
       </c>
       <c r="AQ105" s="24">
         <v>22222.73734</v>
       </c>
       <c r="AR105" s="24">
         <v>40907.375630000002</v>
       </c>
       <c r="AS105" s="24">
         <v>47165.637450000002</v>
       </c>
       <c r="AT105" s="24">
         <v>152131.516</v>
       </c>
-      <c r="AU105" s="38">
-[...9 lines deleted...]
-        <v>21730.864949999999</v>
+      <c r="AU105" s="26">
+        <v>5134.7412899999999</v>
+      </c>
+      <c r="AV105" s="26">
+        <v>10542.680179999999</v>
+      </c>
+      <c r="AW105" s="26">
+        <v>10186.98616</v>
+      </c>
+      <c r="AX105" s="26">
+        <v>35055.344369999999</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12">
         <v>0.21</v>
       </c>
       <c r="D106" s="12">
         <v>1.00108</v>
       </c>
       <c r="E106" s="12">
         <v>32.501999999999995</v>
       </c>
       <c r="F106" s="12">
         <v>20.841060000000002</v>
       </c>
       <c r="G106" s="9">
         <v>0.21</v>
       </c>
       <c r="H106" s="9">
@@ -17680,61 +17696,61 @@
       </c>
       <c r="AM106" s="21">
         <v>99.83</v>
       </c>
       <c r="AN106" s="21">
         <v>1164.2820200000001</v>
       </c>
       <c r="AO106" s="21">
         <v>3878.7844300000002</v>
       </c>
       <c r="AP106" s="21">
         <v>44525.622109999997</v>
       </c>
       <c r="AQ106" s="24">
         <v>56.85</v>
       </c>
       <c r="AR106" s="24">
         <v>1072.1957</v>
       </c>
       <c r="AS106" s="24">
         <v>1641.27271</v>
       </c>
       <c r="AT106" s="24">
         <v>19536.344669999999</v>
       </c>
-      <c r="AU106" s="38">
+      <c r="AU106" s="26">
         <v>20</v>
       </c>
-      <c r="AV106" s="38">
+      <c r="AV106" s="26">
         <v>204</v>
       </c>
-      <c r="AW106" s="38">
-[...3 lines deleted...]
-        <v>2431.9586300000001</v>
+      <c r="AW106" s="26">
+        <v>391.23119000000003</v>
+      </c>
+      <c r="AX106" s="26">
+        <v>3350.5239099999999</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12">
         <v>569.9357399999999</v>
       </c>
       <c r="F107" s="12">
         <v>3812.4256099999998</v>
       </c>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9">
         <v>19.690790000000003</v>
       </c>
       <c r="J107" s="9">
         <v>161.57001</v>
       </c>
@@ -17812,61 +17828,61 @@
       </c>
       <c r="AM107" s="21">
         <v>64.55</v>
       </c>
       <c r="AN107" s="21">
         <v>971.41831999999999</v>
       </c>
       <c r="AO107" s="21">
         <v>324.56612000000001</v>
       </c>
       <c r="AP107" s="21">
         <v>5171.6360000000004</v>
       </c>
       <c r="AQ107" s="24">
         <v>1.1245000000000001</v>
       </c>
       <c r="AR107" s="24">
         <v>14.3492</v>
       </c>
       <c r="AS107" s="24">
         <v>25.96604</v>
       </c>
       <c r="AT107" s="24">
         <v>681.05984000000001</v>
       </c>
-      <c r="AU107" s="38">
-[...9 lines deleted...]
-        <v>157.44125</v>
+      <c r="AU107" s="26">
+        <v>0.12</v>
+      </c>
+      <c r="AV107" s="26">
+        <v>3.2017799999999998</v>
+      </c>
+      <c r="AW107" s="26">
+        <v>9.1935400000000005</v>
+      </c>
+      <c r="AX107" s="26">
+        <v>226.05240000000001</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12">
         <v>1129.4051899999999</v>
       </c>
       <c r="D108" s="12">
         <v>1881.33636</v>
       </c>
       <c r="E108" s="12">
         <v>491.33359999999993</v>
       </c>
       <c r="F108" s="12">
         <v>937.9353799999999</v>
       </c>
       <c r="G108" s="9">
         <v>101.2454</v>
       </c>
       <c r="H108" s="9">
@@ -17964,61 +17980,61 @@
       </c>
       <c r="AM108" s="21">
         <v>343.17770000000002</v>
       </c>
       <c r="AN108" s="21">
         <v>1328.3520100000001</v>
       </c>
       <c r="AO108" s="21">
         <v>1304.9885899999999</v>
       </c>
       <c r="AP108" s="21">
         <v>5902.76854</v>
       </c>
       <c r="AQ108" s="24">
         <v>564.04480000000001</v>
       </c>
       <c r="AR108" s="24">
         <v>3507.4867800000002</v>
       </c>
       <c r="AS108" s="24">
         <v>1664.18697</v>
       </c>
       <c r="AT108" s="24">
         <v>10720.51684</v>
       </c>
-      <c r="AU108" s="38">
-[...9 lines deleted...]
-        <v>942.76685999999995</v>
+      <c r="AU108" s="26">
+        <v>41.867100000000001</v>
+      </c>
+      <c r="AV108" s="26">
+        <v>322.91027000000003</v>
+      </c>
+      <c r="AW108" s="26">
+        <v>357.45904999999999</v>
+      </c>
+      <c r="AX108" s="26">
+        <v>2046.06007</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="12">
         <v>10438.872600000004</v>
       </c>
       <c r="D109" s="12">
         <v>25625.61</v>
       </c>
       <c r="E109" s="12">
         <v>56210.403089999978</v>
       </c>
       <c r="F109" s="12">
         <v>171462.03239000001</v>
       </c>
       <c r="G109" s="9">
         <v>12462.849129999997</v>
       </c>
       <c r="H109" s="9">
@@ -18116,61 +18132,61 @@
       </c>
       <c r="AM109" s="21">
         <v>19888.953160000001</v>
       </c>
       <c r="AN109" s="21">
         <v>96455.123349999994</v>
       </c>
       <c r="AO109" s="21">
         <v>87341.01453</v>
       </c>
       <c r="AP109" s="21">
         <v>372303.73911999998</v>
       </c>
       <c r="AQ109" s="24">
         <v>24362.961960000001</v>
       </c>
       <c r="AR109" s="24">
         <v>133976.78705000001</v>
       </c>
       <c r="AS109" s="24">
         <v>95408.288039999999</v>
       </c>
       <c r="AT109" s="24">
         <v>528500.89795999997</v>
       </c>
-      <c r="AU109" s="38">
-[...9 lines deleted...]
-        <v>97202.117830000003</v>
+      <c r="AU109" s="26">
+        <v>6358.5990499999998</v>
+      </c>
+      <c r="AV109" s="26">
+        <v>36150.902450000001</v>
+      </c>
+      <c r="AW109" s="26">
+        <v>21337.048780000001</v>
+      </c>
+      <c r="AX109" s="26">
+        <v>137221.07263000001</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="12">
         <v>15466.904129999999</v>
       </c>
       <c r="D110" s="12">
         <v>10635.974689999999</v>
       </c>
       <c r="E110" s="12">
         <v>31187.159129999989</v>
       </c>
       <c r="F110" s="12">
         <v>39486.961439999992</v>
       </c>
       <c r="G110" s="9">
         <v>16496.806099999998</v>
       </c>
       <c r="H110" s="9">
@@ -18268,61 +18284,61 @@
       </c>
       <c r="AM110" s="21">
         <v>46108.161220000002</v>
       </c>
       <c r="AN110" s="21">
         <v>52191.95966</v>
       </c>
       <c r="AO110" s="21">
         <v>43901.400999999998</v>
       </c>
       <c r="AP110" s="21">
         <v>67960.638930000001</v>
       </c>
       <c r="AQ110" s="24">
         <v>49701.054340000002</v>
       </c>
       <c r="AR110" s="24">
         <v>58935.49005</v>
       </c>
       <c r="AS110" s="24">
         <v>44971.335740000002</v>
       </c>
       <c r="AT110" s="24">
         <v>83884.400519999996</v>
       </c>
-      <c r="AU110" s="38">
-[...9 lines deleted...]
-        <v>12272.825940000001</v>
+      <c r="AU110" s="26">
+        <v>22027.987870000001</v>
+      </c>
+      <c r="AV110" s="26">
+        <v>15498.736140000001</v>
+      </c>
+      <c r="AW110" s="26">
+        <v>10532.65674</v>
+      </c>
+      <c r="AX110" s="26">
+        <v>19716.285049999999</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12">
         <v>5.7894999999999994</v>
       </c>
       <c r="F111" s="12">
         <v>11.741940000000001</v>
       </c>
       <c r="G111" s="9"/>
       <c r="H111" s="9"/>
       <c r="I111" s="9">
         <v>2.6542500000000002</v>
       </c>
       <c r="J111" s="9">
         <v>4.68736</v>
       </c>
@@ -18404,61 +18420,61 @@
       </c>
       <c r="AM111" s="21">
         <v>0</v>
       </c>
       <c r="AN111" s="21">
         <v>0</v>
       </c>
       <c r="AO111" s="21">
         <v>97.903700000000001</v>
       </c>
       <c r="AP111" s="21">
         <v>131.65339</v>
       </c>
       <c r="AQ111" s="24">
         <v>0</v>
       </c>
       <c r="AR111" s="24">
         <v>0</v>
       </c>
       <c r="AS111" s="24">
         <v>208.74133</v>
       </c>
       <c r="AT111" s="24">
         <v>370.67827</v>
       </c>
-      <c r="AU111" s="38">
+      <c r="AU111" s="26">
         <v>0</v>
       </c>
-      <c r="AV111" s="38">
+      <c r="AV111" s="26">
         <v>0</v>
       </c>
-      <c r="AW111" s="38">
-[...3 lines deleted...]
-        <v>150.34133</v>
+      <c r="AW111" s="26">
+        <v>108.84138</v>
+      </c>
+      <c r="AX111" s="26">
+        <v>199.73086000000001</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="12">
         <v>255.77016999999998</v>
       </c>
       <c r="D112" s="12">
         <v>468.52192000000002</v>
       </c>
       <c r="E112" s="12">
         <v>4636.48783</v>
       </c>
       <c r="F112" s="12">
         <v>8027.2905199999996</v>
       </c>
       <c r="G112" s="9">
         <v>337.61835000000002</v>
       </c>
       <c r="H112" s="9">
@@ -18556,61 +18572,61 @@
       </c>
       <c r="AM112" s="21">
         <v>1628.64365</v>
       </c>
       <c r="AN112" s="21">
         <v>2479.61931</v>
       </c>
       <c r="AO112" s="21">
         <v>21542.089759999999</v>
       </c>
       <c r="AP112" s="21">
         <v>18624.29621</v>
       </c>
       <c r="AQ112" s="24">
         <v>2057.7823199999998</v>
       </c>
       <c r="AR112" s="24">
         <v>3340.3589400000001</v>
       </c>
       <c r="AS112" s="24">
         <v>15996.92303</v>
       </c>
       <c r="AT112" s="24">
         <v>59319.931929999999</v>
       </c>
-      <c r="AU112" s="38">
-[...9 lines deleted...]
-        <v>4357.7417599999999</v>
+      <c r="AU112" s="26">
+        <v>341.27458000000001</v>
+      </c>
+      <c r="AV112" s="26">
+        <v>774.91704000000004</v>
+      </c>
+      <c r="AW112" s="26">
+        <v>3870.0650700000001</v>
+      </c>
+      <c r="AX112" s="26">
+        <v>6971.29324</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="12">
         <v>6746.715580000001</v>
       </c>
       <c r="D113" s="12">
         <v>14568.890539999999</v>
       </c>
       <c r="E113" s="12">
         <v>85602.910940000016</v>
       </c>
       <c r="F113" s="12">
         <v>144689.10593999998</v>
       </c>
       <c r="G113" s="9">
         <v>9610.1880400000009</v>
       </c>
       <c r="H113" s="9">
@@ -18708,61 +18724,61 @@
       </c>
       <c r="AM113" s="21">
         <v>23281.099139999998</v>
       </c>
       <c r="AN113" s="21">
         <v>65948.969970000006</v>
       </c>
       <c r="AO113" s="21">
         <v>137722.87731000001</v>
       </c>
       <c r="AP113" s="21">
         <v>341232.60074000002</v>
       </c>
       <c r="AQ113" s="24">
         <v>24662.664649999999</v>
       </c>
       <c r="AR113" s="24">
         <v>81217.343089999995</v>
       </c>
       <c r="AS113" s="24">
         <v>132160.20994</v>
       </c>
       <c r="AT113" s="24">
         <v>385375.67823000002</v>
       </c>
-      <c r="AU113" s="38">
-[...9 lines deleted...]
-        <v>63308.03703</v>
+      <c r="AU113" s="26">
+        <v>5802.2349800000002</v>
+      </c>
+      <c r="AV113" s="26">
+        <v>22286.43187</v>
+      </c>
+      <c r="AW113" s="26">
+        <v>28864.031620000002</v>
+      </c>
+      <c r="AX113" s="26">
+        <v>95317.484930000006</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="12">
         <v>137.83569</v>
       </c>
       <c r="D114" s="12">
         <v>94.891999999999996</v>
       </c>
       <c r="E114" s="12">
         <v>10416.892570000002</v>
       </c>
       <c r="F114" s="12">
         <v>8939.8584100000007</v>
       </c>
       <c r="G114" s="9">
         <v>88.666880000000006</v>
       </c>
       <c r="H114" s="9">
@@ -18860,61 +18876,61 @@
       </c>
       <c r="AM114" s="21">
         <v>717.93786</v>
       </c>
       <c r="AN114" s="21">
         <v>733.63490999999999</v>
       </c>
       <c r="AO114" s="21">
         <v>14529.64565</v>
       </c>
       <c r="AP114" s="21">
         <v>15519.926579999999</v>
       </c>
       <c r="AQ114" s="24">
         <v>1332.3234600000001</v>
       </c>
       <c r="AR114" s="24">
         <v>1507.40843</v>
       </c>
       <c r="AS114" s="24">
         <v>16120.676880000001</v>
       </c>
       <c r="AT114" s="24">
         <v>20445.347730000001</v>
       </c>
-      <c r="AU114" s="38">
-[...9 lines deleted...]
-        <v>1769.4687899999999</v>
+      <c r="AU114" s="26">
+        <v>375.17131000000001</v>
+      </c>
+      <c r="AV114" s="26">
+        <v>407.50171999999998</v>
+      </c>
+      <c r="AW114" s="26">
+        <v>2563.87698</v>
+      </c>
+      <c r="AX114" s="26">
+        <v>2921.7924800000001</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="12">
         <v>502.29065000000003</v>
       </c>
       <c r="D115" s="12">
         <v>408.95377000000008</v>
       </c>
       <c r="E115" s="12">
         <v>22817.865720000002</v>
       </c>
       <c r="F115" s="12">
         <v>21895.889799999994</v>
       </c>
       <c r="G115" s="9">
         <v>566.46295999999984</v>
       </c>
       <c r="H115" s="9">
@@ -19012,61 +19028,61 @@
       </c>
       <c r="AM115" s="21">
         <v>3806.5620800000002</v>
       </c>
       <c r="AN115" s="21">
         <v>3801.9902999999999</v>
       </c>
       <c r="AO115" s="21">
         <v>32288.474910000001</v>
       </c>
       <c r="AP115" s="21">
         <v>36289.020559999997</v>
       </c>
       <c r="AQ115" s="24">
         <v>3451.3865000000001</v>
       </c>
       <c r="AR115" s="24">
         <v>2770.9286999999999</v>
       </c>
       <c r="AS115" s="24">
         <v>34724.267619999999</v>
       </c>
       <c r="AT115" s="24">
         <v>30388.22133</v>
       </c>
-      <c r="AU115" s="38">
-[...9 lines deleted...]
-        <v>3294.77151</v>
+      <c r="AU115" s="26">
+        <v>1034.1547499999999</v>
+      </c>
+      <c r="AV115" s="26">
+        <v>729.28024000000005</v>
+      </c>
+      <c r="AW115" s="26">
+        <v>4315.3852900000002</v>
+      </c>
+      <c r="AX115" s="26">
+        <v>4278.28575</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12">
         <v>1.2576400000000001</v>
       </c>
       <c r="D116" s="12">
         <v>2.23508</v>
       </c>
       <c r="E116" s="12">
         <v>2824.94443</v>
       </c>
       <c r="F116" s="12">
         <v>2363.4770199999998</v>
       </c>
       <c r="G116" s="9">
         <v>8.17408</v>
       </c>
       <c r="H116" s="9">
@@ -19164,61 +19180,61 @@
       </c>
       <c r="AM116" s="21">
         <v>175.9991</v>
       </c>
       <c r="AN116" s="21">
         <v>191.7105</v>
       </c>
       <c r="AO116" s="21">
         <v>1633.1156900000001</v>
       </c>
       <c r="AP116" s="21">
         <v>1364.72496</v>
       </c>
       <c r="AQ116" s="24">
         <v>297.49626999999998</v>
       </c>
       <c r="AR116" s="24">
         <v>331.92707999999999</v>
       </c>
       <c r="AS116" s="24">
         <v>1556.69208</v>
       </c>
       <c r="AT116" s="24">
         <v>1693.92742</v>
       </c>
-      <c r="AU116" s="38">
-[...9 lines deleted...]
-        <v>284.74196999999998</v>
+      <c r="AU116" s="26">
+        <v>7.1150000000000002</v>
+      </c>
+      <c r="AV116" s="26">
+        <v>21.625360000000001</v>
+      </c>
+      <c r="AW116" s="26">
+        <v>377.15505000000002</v>
+      </c>
+      <c r="AX116" s="26">
+        <v>416.47181</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12">
         <v>2.5352999999999999</v>
       </c>
       <c r="D117" s="12">
         <v>8.164670000000001</v>
       </c>
       <c r="E117" s="12">
         <v>6119.3840499999997</v>
       </c>
       <c r="F117" s="12">
         <v>5362.0834999999988</v>
       </c>
       <c r="G117" s="9">
         <v>0.93549999999999989</v>
       </c>
       <c r="H117" s="9">
@@ -19316,61 +19332,61 @@
       </c>
       <c r="AM117" s="21">
         <v>97.135099999999994</v>
       </c>
       <c r="AN117" s="21">
         <v>251.36095</v>
       </c>
       <c r="AO117" s="21">
         <v>26736.81077</v>
       </c>
       <c r="AP117" s="21">
         <v>35895.074939999999</v>
       </c>
       <c r="AQ117" s="24">
         <v>44.968499999999999</v>
       </c>
       <c r="AR117" s="24">
         <v>143.18279999999999</v>
       </c>
       <c r="AS117" s="24">
         <v>31581.16259</v>
       </c>
       <c r="AT117" s="24">
         <v>42344.512730000002</v>
       </c>
-      <c r="AU117" s="38">
-[...9 lines deleted...]
-        <v>5845.4848599999996</v>
+      <c r="AU117" s="26">
+        <v>26.277999999999999</v>
+      </c>
+      <c r="AV117" s="26">
+        <v>33.419089999999997</v>
+      </c>
+      <c r="AW117" s="26">
+        <v>7177.6634899999999</v>
+      </c>
+      <c r="AX117" s="26">
+        <v>8952.5039699999998</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="12">
         <v>189.76195999999999</v>
       </c>
       <c r="D118" s="12">
         <v>464.87756000000007</v>
       </c>
       <c r="E118" s="12">
         <v>25519.799810000015</v>
       </c>
       <c r="F118" s="12">
         <v>43756.715029999985</v>
       </c>
       <c r="G118" s="9">
         <v>230.56968000000001</v>
       </c>
       <c r="H118" s="9">
@@ -19468,61 +19484,61 @@
       </c>
       <c r="AM118" s="21">
         <v>2489.01503</v>
       </c>
       <c r="AN118" s="21">
         <v>6809.0099200000004</v>
       </c>
       <c r="AO118" s="21">
         <v>47399.552580000003</v>
       </c>
       <c r="AP118" s="21">
         <v>105566.24561</v>
       </c>
       <c r="AQ118" s="24">
         <v>2814.0088000000001</v>
       </c>
       <c r="AR118" s="24">
         <v>7820.6502</v>
       </c>
       <c r="AS118" s="24">
         <v>51891.973749999997</v>
       </c>
       <c r="AT118" s="24">
         <v>122783.42529</v>
       </c>
-      <c r="AU118" s="38">
-[...9 lines deleted...]
-        <v>16856.141250000001</v>
+      <c r="AU118" s="26">
+        <v>586.72166000000004</v>
+      </c>
+      <c r="AV118" s="26">
+        <v>2121.2431000000001</v>
+      </c>
+      <c r="AW118" s="26">
+        <v>10877.04501</v>
+      </c>
+      <c r="AX118" s="26">
+        <v>27516.67092</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12">
         <v>0.64500000000000002</v>
       </c>
       <c r="D119" s="12">
         <v>0.33495000000000003</v>
       </c>
       <c r="E119" s="12">
         <v>520.26939000000004</v>
       </c>
       <c r="F119" s="12">
         <v>572.77008000000023</v>
       </c>
       <c r="G119" s="9">
         <v>2.883</v>
       </c>
       <c r="H119" s="9">
@@ -19620,61 +19636,61 @@
       </c>
       <c r="AM119" s="21">
         <v>86.675759999999997</v>
       </c>
       <c r="AN119" s="21">
         <v>37.991619999999998</v>
       </c>
       <c r="AO119" s="21">
         <v>435.69995</v>
       </c>
       <c r="AP119" s="21">
         <v>687.71055999999999</v>
       </c>
       <c r="AQ119" s="24">
         <v>1</v>
       </c>
       <c r="AR119" s="24">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="24">
         <v>3287.62041</v>
       </c>
       <c r="AT119" s="24">
         <v>1840.85547</v>
       </c>
-      <c r="AU119" s="38">
+      <c r="AU119" s="26">
         <v>0</v>
       </c>
-      <c r="AV119" s="38">
+      <c r="AV119" s="26">
         <v>0</v>
       </c>
-      <c r="AW119" s="38">
-[...3 lines deleted...]
-        <v>591.04907000000003</v>
+      <c r="AW119" s="26">
+        <v>2075.0346500000001</v>
+      </c>
+      <c r="AX119" s="26">
+        <v>752.76554999999996</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="12">
         <v>271.80126000000001</v>
       </c>
       <c r="D120" s="12">
         <v>311.22033000000005</v>
       </c>
       <c r="E120" s="12">
         <v>12143.417050000005</v>
       </c>
       <c r="F120" s="12">
         <v>14658.073740000005</v>
       </c>
       <c r="G120" s="9">
         <v>661.38351999999986</v>
       </c>
       <c r="H120" s="9">
@@ -19772,61 +19788,61 @@
       </c>
       <c r="AM120" s="21">
         <v>878.73442</v>
       </c>
       <c r="AN120" s="21">
         <v>1657.2865099999999</v>
       </c>
       <c r="AO120" s="21">
         <v>16977.328870000001</v>
       </c>
       <c r="AP120" s="21">
         <v>31232.166249999998</v>
       </c>
       <c r="AQ120" s="24">
         <v>2453.6951100000001</v>
       </c>
       <c r="AR120" s="24">
         <v>2766.28512</v>
       </c>
       <c r="AS120" s="24">
         <v>17402.403450000002</v>
       </c>
       <c r="AT120" s="24">
         <v>36089.480430000003</v>
       </c>
-      <c r="AU120" s="38">
-[...9 lines deleted...]
-        <v>4982.5925299999999</v>
+      <c r="AU120" s="26">
+        <v>299.98538000000002</v>
+      </c>
+      <c r="AV120" s="26">
+        <v>452.44290999999998</v>
+      </c>
+      <c r="AW120" s="26">
+        <v>3446.51145</v>
+      </c>
+      <c r="AX120" s="26">
+        <v>7819.2720200000003</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="12">
         <v>308.49131</v>
       </c>
       <c r="D121" s="12">
         <v>774.00121000000013</v>
       </c>
       <c r="E121" s="12">
         <v>21567.378739999996</v>
       </c>
       <c r="F121" s="12">
         <v>66267.204260000013</v>
       </c>
       <c r="G121" s="9">
         <v>1194.1048600000004</v>
       </c>
       <c r="H121" s="9">
@@ -19924,61 +19940,61 @@
       </c>
       <c r="AM121" s="21">
         <v>7167.1416399999998</v>
       </c>
       <c r="AN121" s="21">
         <v>5502.1719000000003</v>
       </c>
       <c r="AO121" s="21">
         <v>67015.556249999994</v>
       </c>
       <c r="AP121" s="21">
         <v>142065.71619000001</v>
       </c>
       <c r="AQ121" s="24">
         <v>4061.9294</v>
       </c>
       <c r="AR121" s="24">
         <v>3454.3273100000001</v>
       </c>
       <c r="AS121" s="24">
         <v>88150.019230000005</v>
       </c>
       <c r="AT121" s="24">
         <v>152939.92146000001</v>
       </c>
-      <c r="AU121" s="38">
-[...9 lines deleted...]
-        <v>24684.014029999998</v>
+      <c r="AU121" s="26">
+        <v>479.56092000000001</v>
+      </c>
+      <c r="AV121" s="26">
+        <v>418.88490000000002</v>
+      </c>
+      <c r="AW121" s="26">
+        <v>27367.576519999999</v>
+      </c>
+      <c r="AX121" s="26">
+        <v>38469.057520000002</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="12">
         <v>1547.4861699999999</v>
       </c>
       <c r="D122" s="12">
         <v>1333.9265599999999</v>
       </c>
       <c r="E122" s="12">
         <v>34146.772950000013</v>
       </c>
       <c r="F122" s="12">
         <v>33555.783259999989</v>
       </c>
       <c r="G122" s="9">
         <v>1512.6924199999989</v>
       </c>
       <c r="H122" s="9">
@@ -20076,61 +20092,61 @@
       </c>
       <c r="AM122" s="21">
         <v>4165.1851399999996</v>
       </c>
       <c r="AN122" s="21">
         <v>3483.9704700000002</v>
       </c>
       <c r="AO122" s="21">
         <v>52392.087749999999</v>
       </c>
       <c r="AP122" s="21">
         <v>65336.730349999998</v>
       </c>
       <c r="AQ122" s="24">
         <v>4391.8078100000002</v>
       </c>
       <c r="AR122" s="24">
         <v>5152.1346400000002</v>
       </c>
       <c r="AS122" s="24">
         <v>54681.706169999998</v>
       </c>
       <c r="AT122" s="24">
         <v>78076.995609999998</v>
       </c>
-      <c r="AU122" s="38">
-[...9 lines deleted...]
-        <v>11753.592909999999</v>
+      <c r="AU122" s="26">
+        <v>152.23345</v>
+      </c>
+      <c r="AV122" s="26">
+        <v>199.00711000000001</v>
+      </c>
+      <c r="AW122" s="26">
+        <v>11104.09417</v>
+      </c>
+      <c r="AX122" s="26">
+        <v>17146.127240000002</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="12">
         <v>991.11698000000001</v>
       </c>
       <c r="D123" s="12">
         <v>6932.5492899999999</v>
       </c>
       <c r="E123" s="12">
         <v>6908.7099899999994</v>
       </c>
       <c r="F123" s="12">
         <v>31706.30546</v>
       </c>
       <c r="G123" s="9">
         <v>1483.8921799999996</v>
       </c>
       <c r="H123" s="9">
@@ -20228,61 +20244,61 @@
       </c>
       <c r="AM123" s="21">
         <v>5166.7226199999996</v>
       </c>
       <c r="AN123" s="21">
         <v>41972.073949999998</v>
       </c>
       <c r="AO123" s="21">
         <v>18772.495029999998</v>
       </c>
       <c r="AP123" s="21">
         <v>95932.055110000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>3892.0619700000002</v>
       </c>
       <c r="AR123" s="24">
         <v>36790.130859999997</v>
       </c>
       <c r="AS123" s="24">
         <v>20720.175609999998</v>
       </c>
       <c r="AT123" s="24">
         <v>128479.61564</v>
       </c>
-      <c r="AU123" s="38">
-[...9 lines deleted...]
-        <v>16615.38854</v>
+      <c r="AU123" s="26">
+        <v>991.18391999999994</v>
+      </c>
+      <c r="AV123" s="26">
+        <v>8792.2741399999995</v>
+      </c>
+      <c r="AW123" s="26">
+        <v>4137.6487299999999</v>
+      </c>
+      <c r="AX123" s="26">
+        <v>27259.954040000001</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="12">
         <v>186.9939</v>
       </c>
       <c r="D124" s="12">
         <v>86.039909999999992</v>
       </c>
       <c r="E124" s="12">
         <v>7343.0294899999999</v>
       </c>
       <c r="F124" s="12">
         <v>5386.4983499999998</v>
       </c>
       <c r="G124" s="9">
         <v>25.566659999999999</v>
       </c>
       <c r="H124" s="9">
@@ -20380,61 +20396,61 @@
       </c>
       <c r="AM124" s="21">
         <v>1394.5908300000001</v>
       </c>
       <c r="AN124" s="21">
         <v>1500.1061199999999</v>
       </c>
       <c r="AO124" s="21">
         <v>7434.5345299999999</v>
       </c>
       <c r="AP124" s="21">
         <v>8548.2378700000008</v>
       </c>
       <c r="AQ124" s="24">
         <v>914.85400000000004</v>
       </c>
       <c r="AR124" s="24">
         <v>857.77689999999996</v>
       </c>
       <c r="AS124" s="24">
         <v>7010.4877999999999</v>
       </c>
       <c r="AT124" s="24">
         <v>9324.8723200000004</v>
       </c>
-      <c r="AU124" s="38">
-[...9 lines deleted...]
-        <v>2612.54279</v>
+      <c r="AU124" s="26">
+        <v>101.18899999999999</v>
+      </c>
+      <c r="AV124" s="26">
+        <v>74.919319999999999</v>
+      </c>
+      <c r="AW124" s="26">
+        <v>2272.4081900000001</v>
+      </c>
+      <c r="AX124" s="26">
+        <v>3687.9562599999999</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="12">
         <v>2914.266689999999</v>
       </c>
       <c r="D125" s="12">
         <v>4119.4897099999998</v>
       </c>
       <c r="E125" s="12">
         <v>46593.417060000007</v>
       </c>
       <c r="F125" s="12">
         <v>55703.852950000015</v>
       </c>
       <c r="G125" s="9">
         <v>3590.2754399999994</v>
       </c>
       <c r="H125" s="9">
@@ -20532,61 +20548,61 @@
       </c>
       <c r="AM125" s="21">
         <v>11707.409509999999</v>
       </c>
       <c r="AN125" s="21">
         <v>17374.377380000002</v>
       </c>
       <c r="AO125" s="21">
         <v>67452.892460000003</v>
       </c>
       <c r="AP125" s="21">
         <v>110906.24339</v>
       </c>
       <c r="AQ125" s="24">
         <v>13511.61253</v>
       </c>
       <c r="AR125" s="24">
         <v>19485.486560000001</v>
       </c>
       <c r="AS125" s="24">
         <v>67396.616460000005</v>
       </c>
       <c r="AT125" s="24">
         <v>134215.92543999999</v>
       </c>
-      <c r="AU125" s="38">
-[...9 lines deleted...]
-        <v>18486.779490000001</v>
+      <c r="AU125" s="26">
+        <v>3210.1246000000001</v>
+      </c>
+      <c r="AV125" s="26">
+        <v>5225.0649700000004</v>
+      </c>
+      <c r="AW125" s="26">
+        <v>12787.533880000001</v>
+      </c>
+      <c r="AX125" s="26">
+        <v>30486.829610000001</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="12">
         <v>322.27084000000002</v>
       </c>
       <c r="D126" s="12">
         <v>977.96737000000007</v>
       </c>
       <c r="E126" s="12">
         <v>3647.9916800000005</v>
       </c>
       <c r="F126" s="12">
         <v>9116.2289500000006</v>
       </c>
       <c r="G126" s="9">
         <v>207.81668000000002</v>
       </c>
       <c r="H126" s="9">
@@ -20684,61 +20700,61 @@
       </c>
       <c r="AM126" s="21">
         <v>1486.79901</v>
       </c>
       <c r="AN126" s="21">
         <v>4523.9284200000002</v>
       </c>
       <c r="AO126" s="21">
         <v>4616.6736000000001</v>
       </c>
       <c r="AP126" s="21">
         <v>12545.58323</v>
       </c>
       <c r="AQ126" s="24">
         <v>3590.11708</v>
       </c>
       <c r="AR126" s="24">
         <v>9959.6940699999996</v>
       </c>
       <c r="AS126" s="24">
         <v>6478.7023399999998</v>
       </c>
       <c r="AT126" s="24">
         <v>19651.609479999999</v>
       </c>
-      <c r="AU126" s="38">
-[...9 lines deleted...]
-        <v>3427.02135</v>
+      <c r="AU126" s="26">
+        <v>717.73591999999996</v>
+      </c>
+      <c r="AV126" s="26">
+        <v>2014.51232</v>
+      </c>
+      <c r="AW126" s="26">
+        <v>2082.7636699999998</v>
+      </c>
+      <c r="AX126" s="26">
+        <v>4845.4318899999998</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="12">
         <v>138.48664000000002</v>
       </c>
       <c r="D127" s="12">
         <v>427.25421</v>
       </c>
       <c r="E127" s="12">
         <v>8849.8434600000019</v>
       </c>
       <c r="F127" s="12">
         <v>18210.933219999999</v>
       </c>
       <c r="G127" s="9">
         <v>352.15953999999999</v>
       </c>
       <c r="H127" s="9">
@@ -20836,61 +20852,61 @@
       </c>
       <c r="AM127" s="21">
         <v>10358.46537</v>
       </c>
       <c r="AN127" s="21">
         <v>31808.398389999998</v>
       </c>
       <c r="AO127" s="21">
         <v>12853.91238</v>
       </c>
       <c r="AP127" s="21">
         <v>32147.298900000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>14166.76656</v>
       </c>
       <c r="AR127" s="24">
         <v>49139.331339999997</v>
       </c>
       <c r="AS127" s="24">
         <v>12193.51907</v>
       </c>
       <c r="AT127" s="24">
         <v>45751.076439999997</v>
       </c>
-      <c r="AU127" s="38">
-[...9 lines deleted...]
-        <v>2939.7762400000001</v>
+      <c r="AU127" s="26">
+        <v>3762.3813</v>
+      </c>
+      <c r="AV127" s="26">
+        <v>14534.828649999999</v>
+      </c>
+      <c r="AW127" s="26">
+        <v>1486.81998</v>
+      </c>
+      <c r="AX127" s="26">
+        <v>6025.6586900000002</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="12">
         <v>826.21702000000005</v>
       </c>
       <c r="D128" s="12">
         <v>8442.1628000000037</v>
       </c>
       <c r="E128" s="12">
         <v>21102.673279999995</v>
       </c>
       <c r="F128" s="12">
         <v>121778.47255000002</v>
       </c>
       <c r="G128" s="9">
         <v>1074.4114499999996</v>
       </c>
       <c r="H128" s="9">
@@ -20988,61 +21004,61 @@
       </c>
       <c r="AM128" s="21">
         <v>5885.9967900000001</v>
       </c>
       <c r="AN128" s="21">
         <v>76578.458010000002</v>
       </c>
       <c r="AO128" s="21">
         <v>115378.48748</v>
       </c>
       <c r="AP128" s="21">
         <v>443762.71772000002</v>
       </c>
       <c r="AQ128" s="24">
         <v>6179.3170700000001</v>
       </c>
       <c r="AR128" s="24">
         <v>111974.5534</v>
       </c>
       <c r="AS128" s="24">
         <v>65687.399130000005</v>
       </c>
       <c r="AT128" s="24">
         <v>424710.67310999997</v>
       </c>
-      <c r="AU128" s="38">
-[...9 lines deleted...]
-        <v>61951.09218</v>
+      <c r="AU128" s="26">
+        <v>1330.0486800000001</v>
+      </c>
+      <c r="AV128" s="26">
+        <v>27532.05531</v>
+      </c>
+      <c r="AW128" s="26">
+        <v>14665.815930000001</v>
+      </c>
+      <c r="AX128" s="26">
+        <v>98182.33064</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="12">
         <v>1499.7258499999998</v>
       </c>
       <c r="D129" s="12">
         <v>378.79200000000003</v>
       </c>
       <c r="E129" s="12">
         <v>3717468.9701600005</v>
       </c>
       <c r="F129" s="12">
         <v>16378.107289999996</v>
       </c>
       <c r="G129" s="9">
         <v>2520.4272000000001</v>
       </c>
       <c r="H129" s="9">
@@ -21140,61 +21156,61 @@
       </c>
       <c r="AM129" s="21">
         <v>29010.038339999999</v>
       </c>
       <c r="AN129" s="21">
         <v>4744.0677299999998</v>
       </c>
       <c r="AO129" s="21">
         <v>3200531.3824200002</v>
       </c>
       <c r="AP129" s="21">
         <v>38067.353869999999</v>
       </c>
       <c r="AQ129" s="24">
         <v>37098.310570000001</v>
       </c>
       <c r="AR129" s="24">
         <v>9145.5474900000008</v>
       </c>
       <c r="AS129" s="24">
         <v>3114695.5077399998</v>
       </c>
       <c r="AT129" s="24">
         <v>45020.290560000001</v>
       </c>
-      <c r="AU129" s="38">
-[...9 lines deleted...]
-        <v>3205.0492199999999</v>
+      <c r="AU129" s="26">
+        <v>5706.06988</v>
+      </c>
+      <c r="AV129" s="26">
+        <v>1479.96029</v>
+      </c>
+      <c r="AW129" s="26">
+        <v>753005.84265999997</v>
+      </c>
+      <c r="AX129" s="26">
+        <v>7229.8772799999997</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="12">
         <v>76782.479949999994</v>
       </c>
       <c r="D130" s="12">
         <v>37851.205450000001</v>
       </c>
       <c r="E130" s="12">
         <v>71002.956970000014</v>
       </c>
       <c r="F130" s="12">
         <v>44973.322059999999</v>
       </c>
       <c r="G130" s="9">
         <v>92807.202480000007</v>
       </c>
       <c r="H130" s="9">
@@ -21292,61 +21308,61 @@
       </c>
       <c r="AM130" s="21">
         <v>437592.16217000003</v>
       </c>
       <c r="AN130" s="21">
         <v>201651.28959</v>
       </c>
       <c r="AO130" s="21">
         <v>392015.03087999998</v>
       </c>
       <c r="AP130" s="21">
         <v>208169.47777</v>
       </c>
       <c r="AQ130" s="24">
         <v>447952.07685999997</v>
       </c>
       <c r="AR130" s="24">
         <v>225484.43698999999</v>
       </c>
       <c r="AS130" s="24">
         <v>413848.27276999998</v>
       </c>
       <c r="AT130" s="24">
         <v>238134.53460000001</v>
       </c>
-      <c r="AU130" s="38">
-[...9 lines deleted...]
-        <v>31509.602040000002</v>
+      <c r="AU130" s="26">
+        <v>74303.901700000002</v>
+      </c>
+      <c r="AV130" s="26">
+        <v>33691.295149999998</v>
+      </c>
+      <c r="AW130" s="26">
+        <v>99043.393970000005</v>
+      </c>
+      <c r="AX130" s="26">
+        <v>55177.380660000003</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12">
         <v>9113.8364499999989</v>
       </c>
       <c r="D131" s="12">
         <v>4086.5463799999998</v>
       </c>
       <c r="E131" s="12">
         <v>43066.882310000001</v>
       </c>
       <c r="F131" s="12">
         <v>22694.484319999996</v>
       </c>
       <c r="G131" s="9">
         <v>10527.177589999998</v>
       </c>
       <c r="H131" s="9">
@@ -21444,61 +21460,61 @@
       </c>
       <c r="AM131" s="21">
         <v>21525.688450000001</v>
       </c>
       <c r="AN131" s="21">
         <v>12532.19398</v>
       </c>
       <c r="AO131" s="21">
         <v>61729.221149999998</v>
       </c>
       <c r="AP131" s="21">
         <v>40645.396330000003</v>
       </c>
       <c r="AQ131" s="24">
         <v>30987.072270000001</v>
       </c>
       <c r="AR131" s="24">
         <v>20904.421279999999</v>
       </c>
       <c r="AS131" s="24">
         <v>75850.33223</v>
       </c>
       <c r="AT131" s="24">
         <v>54565.144560000001</v>
       </c>
-      <c r="AU131" s="38">
-[...9 lines deleted...]
-        <v>6886.6937099999996</v>
+      <c r="AU131" s="26">
+        <v>5927.1038099999996</v>
+      </c>
+      <c r="AV131" s="26">
+        <v>4057.1000300000001</v>
+      </c>
+      <c r="AW131" s="26">
+        <v>13773.18367</v>
+      </c>
+      <c r="AX131" s="26">
+        <v>11031.022279999999</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12">
         <v>1131.3975400000004</v>
       </c>
       <c r="D132" s="12">
         <v>3934.7557400000001</v>
       </c>
       <c r="E132" s="12">
         <v>18141.85518999998</v>
       </c>
       <c r="F132" s="12">
         <v>40288.439790000004</v>
       </c>
       <c r="G132" s="9">
         <v>745.22265000000027</v>
       </c>
       <c r="H132" s="9">
@@ -21596,61 +21612,61 @@
       </c>
       <c r="AM132" s="21">
         <v>195.47485</v>
       </c>
       <c r="AN132" s="21">
         <v>580.31110999999999</v>
       </c>
       <c r="AO132" s="21">
         <v>20376.215510000002</v>
       </c>
       <c r="AP132" s="21">
         <v>52624.928870000003</v>
       </c>
       <c r="AQ132" s="24">
         <v>266.61156999999997</v>
       </c>
       <c r="AR132" s="24">
         <v>596.03661999999997</v>
       </c>
       <c r="AS132" s="24">
         <v>17797.46328</v>
       </c>
       <c r="AT132" s="24">
         <v>48867.222659999999</v>
       </c>
-      <c r="AU132" s="38">
-[...9 lines deleted...]
-        <v>4772.3137999999999</v>
+      <c r="AU132" s="26">
+        <v>45.552599999999998</v>
+      </c>
+      <c r="AV132" s="26">
+        <v>121.39852</v>
+      </c>
+      <c r="AW132" s="26">
+        <v>3051.7639399999998</v>
+      </c>
+      <c r="AX132" s="26">
+        <v>7498.1342999999997</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12">
         <v>9.8800000000000008</v>
       </c>
       <c r="D133" s="12">
         <v>26.09394</v>
       </c>
       <c r="E133" s="12">
         <v>936.76055999999994</v>
       </c>
       <c r="F133" s="12">
         <v>1844.62979</v>
       </c>
       <c r="G133" s="9">
         <v>0.08</v>
       </c>
       <c r="H133" s="9">
@@ -21744,61 +21760,61 @@
       </c>
       <c r="AM133" s="21">
         <v>7.2840199999999999</v>
       </c>
       <c r="AN133" s="21">
         <v>25.585190000000001</v>
       </c>
       <c r="AO133" s="21">
         <v>1196.55105</v>
       </c>
       <c r="AP133" s="21">
         <v>2507.85122</v>
       </c>
       <c r="AQ133" s="24">
         <v>55.999679999999998</v>
       </c>
       <c r="AR133" s="24">
         <v>209.40151</v>
       </c>
       <c r="AS133" s="24">
         <v>1459.72739</v>
       </c>
       <c r="AT133" s="24">
         <v>2591.3396400000001</v>
       </c>
-      <c r="AU133" s="38">
-[...9 lines deleted...]
-        <v>176.51003</v>
+      <c r="AU133" s="26">
+        <v>1.8877200000000001</v>
+      </c>
+      <c r="AV133" s="26">
+        <v>6.2069299999999998</v>
+      </c>
+      <c r="AW133" s="26">
+        <v>107.19643000000001</v>
+      </c>
+      <c r="AX133" s="26">
+        <v>227.11670000000001</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="12"/>
       <c r="D134" s="12"/>
       <c r="E134" s="12">
         <v>2323.7264300000002</v>
       </c>
       <c r="F134" s="12">
         <v>2101.2559900000001</v>
       </c>
       <c r="G134" s="9">
         <v>11.507999999999999</v>
       </c>
       <c r="H134" s="9">
         <v>5.9273800000000003</v>
       </c>
       <c r="I134" s="9">
         <v>887.02419999999995</v>
@@ -21892,61 +21908,61 @@
       </c>
       <c r="AM134" s="21">
         <v>37.91357</v>
       </c>
       <c r="AN134" s="21">
         <v>40.91028</v>
       </c>
       <c r="AO134" s="21">
         <v>4932.4735700000001</v>
       </c>
       <c r="AP134" s="21">
         <v>5795.6286600000003</v>
       </c>
       <c r="AQ134" s="24">
         <v>27.884789999999999</v>
       </c>
       <c r="AR134" s="24">
         <v>34.315739999999998</v>
       </c>
       <c r="AS134" s="24">
         <v>3261.2417799999998</v>
       </c>
       <c r="AT134" s="24">
         <v>4736.1106300000001</v>
       </c>
-      <c r="AU134" s="38">
-[...9 lines deleted...]
-        <v>685.33406000000002</v>
+      <c r="AU134" s="26">
+        <v>5.9029999999999996</v>
+      </c>
+      <c r="AV134" s="26">
+        <v>8.1780000000000008</v>
+      </c>
+      <c r="AW134" s="26">
+        <v>510.00429000000003</v>
+      </c>
+      <c r="AX134" s="26">
+        <v>842.61350000000004</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12">
         <v>2.7900000000000001E-2</v>
       </c>
       <c r="D135" s="12">
         <v>0.11491999999999999</v>
       </c>
       <c r="E135" s="12">
         <v>631.89723000000015</v>
       </c>
       <c r="F135" s="12">
         <v>576.35084999999992</v>
       </c>
       <c r="G135" s="9"/>
       <c r="H135" s="9"/>
       <c r="I135" s="9">
         <v>572.12864999999977</v>
@@ -22040,61 +22056,61 @@
       </c>
       <c r="AM135" s="21">
         <v>15.26</v>
       </c>
       <c r="AN135" s="21">
         <v>9.4653899999999993</v>
       </c>
       <c r="AO135" s="21">
         <v>2542.3024999999998</v>
       </c>
       <c r="AP135" s="21">
         <v>1650.70417</v>
       </c>
       <c r="AQ135" s="24">
         <v>16.363600000000002</v>
       </c>
       <c r="AR135" s="24">
         <v>11.0753</v>
       </c>
       <c r="AS135" s="24">
         <v>2480.7813099999998</v>
       </c>
       <c r="AT135" s="24">
         <v>1889.50674</v>
       </c>
-      <c r="AU135" s="38">
-[...9 lines deleted...]
-        <v>231.74014</v>
+      <c r="AU135" s="26">
+        <v>1.23</v>
+      </c>
+      <c r="AV135" s="26">
+        <v>1.96166</v>
+      </c>
+      <c r="AW135" s="26">
+        <v>461.43898999999999</v>
+      </c>
+      <c r="AX135" s="26">
+        <v>319.18207999999998</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12"/>
       <c r="D136" s="12"/>
       <c r="E136" s="12">
         <v>553.1182</v>
       </c>
       <c r="F136" s="12">
         <v>736.58158000000003</v>
       </c>
       <c r="G136" s="9">
         <v>216</v>
       </c>
       <c r="H136" s="9">
         <v>71.432999999999993</v>
       </c>
       <c r="I136" s="9">
         <v>516.02499999999998</v>
@@ -22188,61 +22204,61 @@
       </c>
       <c r="AM136" s="21">
         <v>1527.152</v>
       </c>
       <c r="AN136" s="21">
         <v>1065.4513999999999</v>
       </c>
       <c r="AO136" s="21">
         <v>2351.79315</v>
       </c>
       <c r="AP136" s="21">
         <v>1201.1388300000001</v>
       </c>
       <c r="AQ136" s="24">
         <v>3438.0844999999999</v>
       </c>
       <c r="AR136" s="24">
         <v>4941.1259600000003</v>
       </c>
       <c r="AS136" s="24">
         <v>2986.02016</v>
       </c>
       <c r="AT136" s="24">
         <v>2135.14284</v>
       </c>
-      <c r="AU136" s="38">
-[...9 lines deleted...]
-        <v>432.61376999999999</v>
+      <c r="AU136" s="26">
+        <v>1028.73</v>
+      </c>
+      <c r="AV136" s="26">
+        <v>1492.5397599999999</v>
+      </c>
+      <c r="AW136" s="26">
+        <v>730.68050000000005</v>
+      </c>
+      <c r="AX136" s="26">
+        <v>525.89323999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="12">
         <v>137279.35699999999</v>
       </c>
       <c r="D137" s="12">
         <v>9629.9350399999985</v>
       </c>
       <c r="E137" s="12">
         <v>2420.3203700000004</v>
       </c>
       <c r="F137" s="12">
         <v>762.25968</v>
       </c>
       <c r="G137" s="9">
         <v>296693.89570000005</v>
       </c>
       <c r="H137" s="9">
@@ -22340,61 +22356,61 @@
       </c>
       <c r="AM137" s="21">
         <v>408346.01199999999</v>
       </c>
       <c r="AN137" s="21">
         <v>51401.045639999997</v>
       </c>
       <c r="AO137" s="21">
         <v>136024.15028</v>
       </c>
       <c r="AP137" s="21">
         <v>7846.4219400000002</v>
       </c>
       <c r="AQ137" s="24">
         <v>413861.14439999999</v>
       </c>
       <c r="AR137" s="24">
         <v>68113.746150000006</v>
       </c>
       <c r="AS137" s="24">
         <v>105978.80267999999</v>
       </c>
       <c r="AT137" s="24">
         <v>9629.0483499999991</v>
       </c>
-      <c r="AU137" s="38">
-[...9 lines deleted...]
-        <v>3408.4964599999998</v>
+      <c r="AU137" s="26">
+        <v>79262.762400000007</v>
+      </c>
+      <c r="AV137" s="26">
+        <v>12999.123229999999</v>
+      </c>
+      <c r="AW137" s="26">
+        <v>40198.637340000001</v>
+      </c>
+      <c r="AX137" s="26">
+        <v>5332.6274899999999</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12">
         <v>8633.5646199999992</v>
       </c>
       <c r="D138" s="12">
         <v>106785.70249999998</v>
       </c>
       <c r="E138" s="12">
         <v>12162.78463</v>
       </c>
       <c r="F138" s="12">
         <v>141031.29308000003</v>
       </c>
       <c r="G138" s="9">
         <v>9505.6177899999984</v>
       </c>
       <c r="H138" s="9">
@@ -22492,61 +22508,61 @@
       </c>
       <c r="AM138" s="21">
         <v>6034.5105400000002</v>
       </c>
       <c r="AN138" s="21">
         <v>124940.80451</v>
       </c>
       <c r="AO138" s="21">
         <v>5069.86661</v>
       </c>
       <c r="AP138" s="21">
         <v>134740.21561000001</v>
       </c>
       <c r="AQ138" s="24">
         <v>6070.5787099999998</v>
       </c>
       <c r="AR138" s="24">
         <v>150147.04756000001</v>
       </c>
       <c r="AS138" s="24">
         <v>3623.8018400000001</v>
       </c>
       <c r="AT138" s="24">
         <v>89594.890899999999</v>
       </c>
-      <c r="AU138" s="38">
-[...9 lines deleted...]
-        <v>7947.4157800000003</v>
+      <c r="AU138" s="26">
+        <v>1507.27685</v>
+      </c>
+      <c r="AV138" s="26">
+        <v>42534.881170000001</v>
+      </c>
+      <c r="AW138" s="26">
+        <v>406.40438999999998</v>
+      </c>
+      <c r="AX138" s="26">
+        <v>9757.6579299999994</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12">
         <v>154.77975000000001</v>
       </c>
       <c r="D139" s="12">
         <v>1460.82087</v>
       </c>
       <c r="E139" s="12">
         <v>3435.4218400000009</v>
       </c>
       <c r="F139" s="12">
         <v>26584.721109999991</v>
       </c>
       <c r="G139" s="9">
         <v>80.481200000000001</v>
       </c>
       <c r="H139" s="9">
@@ -22644,61 +22660,61 @@
       </c>
       <c r="AM139" s="21">
         <v>1522.71837</v>
       </c>
       <c r="AN139" s="21">
         <v>15673.755510000001</v>
       </c>
       <c r="AO139" s="21">
         <v>3595.13411</v>
       </c>
       <c r="AP139" s="21">
         <v>27070.348470000001</v>
       </c>
       <c r="AQ139" s="24">
         <v>1577.91662</v>
       </c>
       <c r="AR139" s="24">
         <v>16583.586640000001</v>
       </c>
       <c r="AS139" s="24">
         <v>5741.8983200000002</v>
       </c>
       <c r="AT139" s="24">
         <v>67277.194579999996</v>
       </c>
-      <c r="AU139" s="38">
-[...9 lines deleted...]
-        <v>7864.2805200000003</v>
+      <c r="AU139" s="26">
+        <v>323.59228999999999</v>
+      </c>
+      <c r="AV139" s="26">
+        <v>3323.0372600000001</v>
+      </c>
+      <c r="AW139" s="26">
+        <v>1212.5552499999999</v>
+      </c>
+      <c r="AX139" s="26">
+        <v>16179.28586</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="15">
         <v>216648.74650000001</v>
       </c>
       <c r="D140" s="15">
         <v>9772.2406299999984</v>
       </c>
       <c r="E140" s="15">
         <v>33399.666820000006</v>
       </c>
       <c r="F140" s="15">
         <v>4501.0544400000008</v>
       </c>
       <c r="G140" s="16">
         <v>284853.30218</v>
       </c>
       <c r="H140" s="16">
@@ -22796,69 +22812,69 @@
       </c>
       <c r="AM140" s="22">
         <v>834136.68218999996</v>
       </c>
       <c r="AN140" s="22">
         <v>35191.016300000003</v>
       </c>
       <c r="AO140" s="22">
         <v>51870.910969999997</v>
       </c>
       <c r="AP140" s="22">
         <v>7494.5037899999998</v>
       </c>
       <c r="AQ140" s="22">
         <v>901563.85658000002</v>
       </c>
       <c r="AR140" s="22">
         <v>39974.887940000001</v>
       </c>
       <c r="AS140" s="22">
         <v>56640.80371</v>
       </c>
       <c r="AT140" s="22">
         <v>9010.9775300000001</v>
       </c>
-      <c r="AU140" s="39">
-[...9 lines deleted...]
-        <v>1279.40578</v>
+      <c r="AU140" s="27">
+        <v>246568.59515000001</v>
+      </c>
+      <c r="AV140" s="27">
+        <v>10909.33994</v>
+      </c>
+      <c r="AW140" s="27">
+        <v>12947.380219999999</v>
+      </c>
+      <c r="AX140" s="27">
+        <v>2054.6542399999998</v>
       </c>
     </row>
     <row r="142" spans="1:50" ht="15" customHeight="1">
-      <c r="A142" s="32" t="s">
+      <c r="A142" s="34" t="s">
         <v>275</v>
       </c>
-      <c r="B142" s="32"/>
-      <c r="C142" s="32"/>
+      <c r="B142" s="34"/>
+      <c r="C142" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="AU3:AX3"/>
     <mergeCell ref="AU4:AV4"/>
     <mergeCell ref="AW4:AX4"/>
     <mergeCell ref="AQ3:AT3"/>
     <mergeCell ref="AQ4:AR4"/>
     <mergeCell ref="AS4:AT4"/>
     <mergeCell ref="W3:Z3"/>
     <mergeCell ref="AM3:AP3"/>
     <mergeCell ref="AM4:AN4"/>
     <mergeCell ref="AO4:AP4"/>
     <mergeCell ref="AA3:AD3"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="AK4:AL4"/>
     <mergeCell ref="AI3:AL3"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="A142:C142"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B3:B5"/>