--- v1 (2026-05-15)
+++ v2 (2026-06-25)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\ежемесячная работа\03\АПК\KZ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\АПК\KZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11110CF6-B703-4501-8040-8B71348CCC63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0F7E50A-8C33-4211-8068-A0B580F902BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026 жыл қаңтар" sheetId="1" r:id="rId1"/>
+    <sheet name="2015-2026 жыл қаңтар-сәуір" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл қаңтар'!$A$6:$AL$6</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл қаңтар'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл қаңтар-сәуір'!$A$6:$AL$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл қаңтар-сәуір'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AV6" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="AR6" i="1"/>
+  <c r="AR6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AI6" i="1" l="1"/>
   <c r="AJ6" i="1"/>
   <c r="AK6" i="1"/>
   <c r="AL6" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AE6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AH6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="279">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
@@ -891,51 +891,51 @@
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Қазақстан Республикасының азық-түлік тауарлары бойынша экспорты мен импорты</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-наурыз*</t>
+    <t>2026 жылғы қаңтар-сәуір*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1730,84 +1730,84 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="81">
     <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент3 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент4 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент5 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент6 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Акцент1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Акцент2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Акцент3 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Акцент4 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Акцент5 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Акцент6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Акцент1 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Акцент2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Акцент3 2" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Акцент4 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Акцент5 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Акцент6 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="SAPBEXaggData" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="SAPBEXaggItem" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1868,197 +1868,163 @@
     <cellStyle name="Плохой 2" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="Пояснение 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="Примечание 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
     <cellStyle name="Связанная ячейка 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
     <cellStyle name="Текст предупреждения 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
     <cellStyle name="Хороший 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2198,329 +2164,329 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AF2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BA9" sqref="BA9"/>
+      <selection pane="bottomRight" activeCell="AX5" sqref="AX5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="10" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="10" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="10" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="10" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="10" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="10" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="10" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="10" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="10" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="10" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="10" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="10" customWidth="1"/>
     <col min="26" max="26" width="12" style="10" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="10" customWidth="1"/>
     <col min="28" max="28" width="12" style="10" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="10" customWidth="1"/>
     <col min="30" max="30" width="12" style="10" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="39" max="46" width="11.7109375" style="9" customWidth="1"/>
     <col min="47" max="50" width="9.140625" style="9"/>
     <col min="51" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12.75">
-      <c r="A1" s="28" t="s">
+      <c r="A1" s="36" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="28"/>
-[...35 lines deleted...]
-      <c r="AL1" s="28"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
     </row>
     <row r="2" spans="1:51">
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
     </row>
     <row r="3" spans="1:51" ht="11.25" customHeight="1">
-      <c r="A3" s="29" t="s">
+      <c r="A3" s="37" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="33" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="33">
+      <c r="C3" s="30">
         <v>2015</v>
       </c>
-      <c r="D3" s="33"/>
-[...2 lines deleted...]
-      <c r="G3" s="33">
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="30">
         <v>2016</v>
       </c>
-      <c r="H3" s="33"/>
-[...2 lines deleted...]
-      <c r="K3" s="33">
+      <c r="H3" s="30"/>
+      <c r="I3" s="30"/>
+      <c r="J3" s="30"/>
+      <c r="K3" s="30">
         <v>2017</v>
       </c>
-      <c r="L3" s="33"/>
-[...2 lines deleted...]
-      <c r="O3" s="33">
+      <c r="L3" s="30"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="30"/>
+      <c r="O3" s="30">
         <v>2018</v>
       </c>
-      <c r="P3" s="33"/>
-[...2 lines deleted...]
-      <c r="S3" s="33">
+      <c r="P3" s="30"/>
+      <c r="Q3" s="30"/>
+      <c r="R3" s="30"/>
+      <c r="S3" s="30">
         <v>2019</v>
       </c>
-      <c r="T3" s="33"/>
-[...2 lines deleted...]
-      <c r="W3" s="33">
+      <c r="T3" s="30"/>
+      <c r="U3" s="30"/>
+      <c r="V3" s="30"/>
+      <c r="W3" s="30">
         <v>2020</v>
       </c>
-      <c r="X3" s="33"/>
-[...2 lines deleted...]
-      <c r="AA3" s="33">
+      <c r="X3" s="30"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="30"/>
+      <c r="AA3" s="30">
         <v>2021</v>
       </c>
-      <c r="AB3" s="33"/>
-[...2 lines deleted...]
-      <c r="AE3" s="33">
+      <c r="AB3" s="30"/>
+      <c r="AC3" s="30"/>
+      <c r="AD3" s="30"/>
+      <c r="AE3" s="30">
         <v>2022</v>
       </c>
-      <c r="AF3" s="33"/>
-[...2 lines deleted...]
-      <c r="AI3" s="33">
+      <c r="AF3" s="30"/>
+      <c r="AG3" s="30"/>
+      <c r="AH3" s="30"/>
+      <c r="AI3" s="30">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="33"/>
-[...2 lines deleted...]
-      <c r="AM3" s="33">
+      <c r="AJ3" s="30"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="30"/>
+      <c r="AM3" s="30">
         <v>2024</v>
       </c>
-      <c r="AN3" s="33"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="39" t="s">
+      <c r="AN3" s="30"/>
+      <c r="AO3" s="30"/>
+      <c r="AP3" s="30"/>
+      <c r="AQ3" s="28" t="s">
         <v>277</v>
       </c>
-      <c r="AR3" s="39"/>
-[...2 lines deleted...]
-      <c r="AU3" s="39" t="s">
+      <c r="AR3" s="28"/>
+      <c r="AS3" s="28"/>
+      <c r="AT3" s="28"/>
+      <c r="AU3" s="28" t="s">
         <v>278</v>
       </c>
-      <c r="AV3" s="39"/>
-[...1 lines deleted...]
-      <c r="AX3" s="39"/>
+      <c r="AV3" s="28"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="28"/>
     </row>
     <row r="4" spans="1:51">
-      <c r="A4" s="30"/>
-[...1 lines deleted...]
-      <c r="C4" s="33" t="s">
+      <c r="A4" s="38"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="33"/>
-      <c r="E4" s="33" t="s">
+      <c r="D4" s="30"/>
+      <c r="E4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="33"/>
-      <c r="G4" s="33" t="s">
+      <c r="F4" s="30"/>
+      <c r="G4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="33"/>
-      <c r="I4" s="33" t="s">
+      <c r="H4" s="30"/>
+      <c r="I4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="33"/>
-      <c r="K4" s="33" t="s">
+      <c r="J4" s="30"/>
+      <c r="K4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="33"/>
-      <c r="M4" s="33" t="s">
+      <c r="L4" s="30"/>
+      <c r="M4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="33"/>
-      <c r="O4" s="32" t="s">
+      <c r="N4" s="30"/>
+      <c r="O4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="32"/>
-      <c r="Q4" s="32" t="s">
+      <c r="P4" s="31"/>
+      <c r="Q4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="32"/>
-      <c r="S4" s="32" t="s">
+      <c r="R4" s="31"/>
+      <c r="S4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="32"/>
-      <c r="U4" s="32" t="s">
+      <c r="T4" s="31"/>
+      <c r="U4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="32"/>
-      <c r="W4" s="32" t="s">
+      <c r="V4" s="31"/>
+      <c r="W4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="32"/>
-      <c r="Y4" s="32" t="s">
+      <c r="X4" s="31"/>
+      <c r="Y4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="32"/>
-      <c r="AA4" s="32" t="s">
+      <c r="Z4" s="31"/>
+      <c r="AA4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="32"/>
-      <c r="AC4" s="32" t="s">
+      <c r="AB4" s="31"/>
+      <c r="AC4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="32"/>
-      <c r="AE4" s="32" t="s">
+      <c r="AD4" s="31"/>
+      <c r="AE4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="32"/>
-      <c r="AG4" s="32" t="s">
+      <c r="AF4" s="31"/>
+      <c r="AG4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="32"/>
-      <c r="AI4" s="32" t="s">
+      <c r="AH4" s="31"/>
+      <c r="AI4" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="32"/>
-      <c r="AK4" s="32" t="s">
+      <c r="AJ4" s="31"/>
+      <c r="AK4" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="32"/>
-      <c r="AM4" s="38" t="s">
+      <c r="AL4" s="31"/>
+      <c r="AM4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="38"/>
-      <c r="AO4" s="38" t="s">
+      <c r="AN4" s="29"/>
+      <c r="AO4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="38"/>
-      <c r="AQ4" s="38" t="s">
+      <c r="AP4" s="29"/>
+      <c r="AQ4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="38"/>
-      <c r="AS4" s="38" t="s">
+      <c r="AR4" s="29"/>
+      <c r="AS4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="38"/>
-      <c r="AU4" s="38" t="s">
+      <c r="AT4" s="29"/>
+      <c r="AU4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="38"/>
-      <c r="AW4" s="38" t="s">
+      <c r="AV4" s="29"/>
+      <c r="AW4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="38"/>
+      <c r="AX4" s="29"/>
     </row>
     <row r="5" spans="1:51" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A5" s="31"/>
-      <c r="B5" s="37"/>
+      <c r="A5" s="39"/>
+      <c r="B5" s="35"/>
       <c r="C5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="18" t="s">
@@ -2772,64 +2738,60 @@
         <v>2744897.8291100017</v>
       </c>
       <c r="AO6" s="20">
         <v>7936083.0141599979</v>
       </c>
       <c r="AP6" s="20">
         <v>5385592.1933500003</v>
       </c>
       <c r="AQ6" s="23">
         <f>SUM(AQ7:AQ140)</f>
         <v>6856729.6086100005</v>
       </c>
       <c r="AR6" s="23">
         <f t="shared" ref="AR6:AT6" si="1">SUM(AR7:AR140)</f>
         <v>3427602.3325799997</v>
       </c>
       <c r="AS6" s="23">
         <f t="shared" si="1"/>
         <v>7815766.8782399967</v>
       </c>
       <c r="AT6" s="23">
         <f t="shared" si="1"/>
         <v>6165373.9965099981</v>
       </c>
       <c r="AU6" s="25">
-        <f>SUM(AU7:AU140)</f>
-        <v>1917459.8431700002</v>
+        <v>2615538.0110600004</v>
       </c>
       <c r="AV6" s="25">
-        <f t="shared" ref="AV6:AX6" si="2">SUM(AV7:AV140)</f>
-        <v>943999.82894999976</v>
+        <v>1333177.2049000002</v>
       </c>
       <c r="AW6" s="25">
-        <f t="shared" si="2"/>
-        <v>1823266.2709299999</v>
+        <v>2507091.9846300012</v>
       </c>
       <c r="AX6" s="25">
-        <f t="shared" si="2"/>
-        <v>1408288.0818599993</v>
+        <v>1942812.5489499995</v>
       </c>
       <c r="AY6" s="9"/>
     </row>
     <row r="7" spans="1:51" ht="22.5">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12">
         <v>1840.89509</v>
       </c>
       <c r="D7" s="12">
         <v>5971.9904999999999</v>
       </c>
       <c r="E7" s="12">
         <v>238.60159000000002</v>
       </c>
       <c r="F7" s="12">
         <v>1064.7840400000002</v>
       </c>
       <c r="G7" s="9">
         <v>1575.2294399999998</v>
       </c>
@@ -2929,60 +2891,60 @@
       <c r="AM7" s="21">
         <v>21728.5867</v>
       </c>
       <c r="AN7" s="21">
         <v>91493.832139999999</v>
       </c>
       <c r="AO7" s="21">
         <v>5350.1178</v>
       </c>
       <c r="AP7" s="21">
         <v>18930.51801</v>
       </c>
       <c r="AQ7" s="24">
         <v>30348.973709999998</v>
       </c>
       <c r="AR7" s="24">
         <v>123514.26612</v>
       </c>
       <c r="AS7" s="24">
         <v>5536.8731799999996</v>
       </c>
       <c r="AT7" s="24">
         <v>25378.221089999999</v>
       </c>
       <c r="AU7" s="26">
-        <v>4123.8066900000003</v>
+        <v>6017.5397899999998</v>
       </c>
       <c r="AV7" s="26">
-        <v>28031.030770000001</v>
+        <v>41943.853519999997</v>
       </c>
       <c r="AW7" s="26">
-        <v>834.04483000000005</v>
+        <v>1404.09132</v>
       </c>
       <c r="AX7" s="26">
-        <v>4089.7850600000002</v>
+        <v>6874.9842900000003</v>
       </c>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>136.45679999999999</v>
       </c>
       <c r="D8" s="12">
         <v>676.62458000000004</v>
       </c>
       <c r="E8" s="12">
         <v>15341.186470000001</v>
       </c>
       <c r="F8" s="12">
         <v>35753.352040000005</v>
       </c>
       <c r="G8" s="9">
         <v>73.634600000000006</v>
       </c>
       <c r="H8" s="9">
@@ -3081,60 +3043,60 @@
       <c r="AM8" s="21">
         <v>536.66288999999995</v>
       </c>
       <c r="AN8" s="21">
         <v>2606.70982</v>
       </c>
       <c r="AO8" s="21">
         <v>7172.7721799999999</v>
       </c>
       <c r="AP8" s="21">
         <v>30413.323520000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>1941.5945899999999</v>
       </c>
       <c r="AR8" s="24">
         <v>3933.18543</v>
       </c>
       <c r="AS8" s="24">
         <v>10489.40264</v>
       </c>
       <c r="AT8" s="24">
         <v>49934.77691</v>
       </c>
       <c r="AU8" s="26">
-        <v>9.9354099999999992</v>
+        <v>26.17877</v>
       </c>
       <c r="AV8" s="26">
-        <v>167.07476</v>
+        <v>367.07589000000002</v>
       </c>
       <c r="AW8" s="26">
-        <v>2553.7786299999998</v>
+        <v>3474.3858799999998</v>
       </c>
       <c r="AX8" s="26">
-        <v>12774.50784</v>
+        <v>17078.74986</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="22.5">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12">
         <v>1948.0542200000002</v>
       </c>
       <c r="D9" s="12">
         <v>3424.8161599999999</v>
       </c>
       <c r="E9" s="12">
         <v>3847.0143600000001</v>
       </c>
       <c r="F9" s="12">
         <v>5274.7959000000001</v>
       </c>
       <c r="G9" s="9">
         <v>798.83915000000002</v>
       </c>
       <c r="H9" s="9">
@@ -3233,60 +3195,60 @@
       <c r="AM9" s="21">
         <v>19.961500000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>32.702500000000001</v>
       </c>
       <c r="AO9" s="21">
         <v>7731.1856399999997</v>
       </c>
       <c r="AP9" s="21">
         <v>15870.568719999999</v>
       </c>
       <c r="AQ9" s="24">
         <v>1828.76487</v>
       </c>
       <c r="AR9" s="24">
         <v>3575.6154200000001</v>
       </c>
       <c r="AS9" s="24">
         <v>8084.9317099999998</v>
       </c>
       <c r="AT9" s="24">
         <v>20282.754069999999</v>
       </c>
       <c r="AU9" s="26">
-        <v>392.77229</v>
+        <v>527.51629000000003</v>
       </c>
       <c r="AV9" s="26">
-        <v>805.19921999999997</v>
+        <v>1123.8697099999999</v>
       </c>
       <c r="AW9" s="26">
-        <v>1346.0528200000001</v>
+        <v>1571.66732</v>
       </c>
       <c r="AX9" s="26">
-        <v>3370.8209299999999</v>
+        <v>3937.04144</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12">
         <v>4.2337299999999995</v>
       </c>
       <c r="D10" s="12">
         <v>21.888189999999998</v>
       </c>
       <c r="E10" s="12">
         <v>73.70499999999997</v>
       </c>
       <c r="F10" s="12">
         <v>366.69407000000007</v>
       </c>
       <c r="G10" s="9">
         <v>307.66639999999995</v>
       </c>
       <c r="H10" s="9">
@@ -3385,60 +3347,60 @@
       <c r="AM10" s="21">
         <v>17684.753680000002</v>
       </c>
       <c r="AN10" s="21">
         <v>56506.145640000002</v>
       </c>
       <c r="AO10" s="21">
         <v>31.018730000000001</v>
       </c>
       <c r="AP10" s="21">
         <v>174.68662</v>
       </c>
       <c r="AQ10" s="24">
         <v>34557.14314</v>
       </c>
       <c r="AR10" s="24">
         <v>81070.758669999996</v>
       </c>
       <c r="AS10" s="24">
         <v>2.4683000000000002</v>
       </c>
       <c r="AT10" s="24">
         <v>43.043939999999999</v>
       </c>
       <c r="AU10" s="26">
-        <v>7650.4256999999998</v>
+        <v>10567.300300000001</v>
       </c>
       <c r="AV10" s="26">
-        <v>22088.90782</v>
+        <v>30905.46082</v>
       </c>
       <c r="AW10" s="26">
-        <v>18.268789999999999</v>
+        <v>18.50301</v>
       </c>
       <c r="AX10" s="26">
-        <v>83.989519999999999</v>
+        <v>91.184380000000004</v>
       </c>
     </row>
     <row r="11" spans="1:51" ht="33.75">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12">
         <v>3204.7644799999994</v>
       </c>
       <c r="F11" s="12">
         <v>8291.3693700000003</v>
       </c>
       <c r="G11" s="9">
         <v>2.3650000000000002</v>
       </c>
       <c r="H11" s="9">
         <v>17.306550000000001</v>
       </c>
       <c r="I11" s="9">
         <v>947.46802000000002</v>
@@ -3529,60 +3491,60 @@
       <c r="AM11" s="21">
         <v>0.2</v>
       </c>
       <c r="AN11" s="21">
         <v>1.069</v>
       </c>
       <c r="AO11" s="21">
         <v>2618.38778</v>
       </c>
       <c r="AP11" s="21">
         <v>6814.1939199999997</v>
       </c>
       <c r="AQ11" s="24">
         <v>143</v>
       </c>
       <c r="AR11" s="24">
         <v>420</v>
       </c>
       <c r="AS11" s="24">
         <v>4475.3627800000004</v>
       </c>
       <c r="AT11" s="24">
         <v>12518.54847</v>
       </c>
       <c r="AU11" s="26">
-        <v>57.347000000000001</v>
+        <v>113.35299999999999</v>
       </c>
       <c r="AV11" s="26">
-        <v>147.16730000000001</v>
+        <v>194.7724</v>
       </c>
       <c r="AW11" s="26">
-        <v>843.05912999999998</v>
+        <v>973.05912999999998</v>
       </c>
       <c r="AX11" s="26">
-        <v>2778.2307599999999</v>
+        <v>3074.1774099999998</v>
       </c>
     </row>
     <row r="12" spans="1:51" ht="45">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="12">
         <v>95.505899999999983</v>
       </c>
       <c r="D12" s="12">
         <v>46.088409999999996</v>
       </c>
       <c r="E12" s="12">
         <v>2919.4276799999989</v>
       </c>
       <c r="F12" s="12">
         <v>3153.7195999999999</v>
       </c>
       <c r="G12" s="9">
         <v>845.19389000000001</v>
       </c>
       <c r="H12" s="9">
@@ -3681,60 +3643,60 @@
       <c r="AM12" s="21">
         <v>952.15431999999998</v>
       </c>
       <c r="AN12" s="21">
         <v>512.13085999999998</v>
       </c>
       <c r="AO12" s="21">
         <v>1007.9086</v>
       </c>
       <c r="AP12" s="21">
         <v>1637.92509</v>
       </c>
       <c r="AQ12" s="24">
         <v>3922.1095999999998</v>
       </c>
       <c r="AR12" s="24">
         <v>1579.7904599999999</v>
       </c>
       <c r="AS12" s="24">
         <v>927.78072999999995</v>
       </c>
       <c r="AT12" s="24">
         <v>1818.18767</v>
       </c>
       <c r="AU12" s="26">
-        <v>1067.6456000000001</v>
+        <v>1354.0486000000001</v>
       </c>
       <c r="AV12" s="26">
-        <v>337.08197000000001</v>
+        <v>416.47922</v>
       </c>
       <c r="AW12" s="26">
-        <v>88.34751</v>
+        <v>119.74169999999999</v>
       </c>
       <c r="AX12" s="26">
-        <v>223.95244</v>
+        <v>300.35228999999998</v>
       </c>
     </row>
     <row r="13" spans="1:51" ht="44.25" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="12">
         <v>7896.7222899999988</v>
       </c>
       <c r="D13" s="12">
         <v>12843.376059999999</v>
       </c>
       <c r="E13" s="12">
         <v>161750.10662000004</v>
       </c>
       <c r="F13" s="12">
         <v>144447.58648999996</v>
       </c>
       <c r="G13" s="9">
         <v>8778.9208099999978</v>
       </c>
       <c r="H13" s="9">
@@ -3833,60 +3795,60 @@
       <c r="AM13" s="21">
         <v>42348.625099999997</v>
       </c>
       <c r="AN13" s="21">
         <v>69075.860329999996</v>
       </c>
       <c r="AO13" s="21">
         <v>137261.36319</v>
       </c>
       <c r="AP13" s="21">
         <v>183224.75753999999</v>
       </c>
       <c r="AQ13" s="24">
         <v>31939.343580000001</v>
       </c>
       <c r="AR13" s="24">
         <v>52623.440190000001</v>
       </c>
       <c r="AS13" s="24">
         <v>136283.52557</v>
       </c>
       <c r="AT13" s="24">
         <v>186607.84007000001</v>
       </c>
       <c r="AU13" s="26">
-        <v>6351.2253600000004</v>
+        <v>8671.1410099999994</v>
       </c>
       <c r="AV13" s="26">
-        <v>13689.413790000001</v>
+        <v>18660.553970000001</v>
       </c>
       <c r="AW13" s="26">
-        <v>26773.741330000001</v>
+        <v>40359.393700000001</v>
       </c>
       <c r="AX13" s="26">
-        <v>37134.57415</v>
+        <v>54798.826350000003</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="33.75">
       <c r="A14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12">
         <v>122.07513999999998</v>
       </c>
       <c r="F14" s="12">
         <v>203.34745999999998</v>
       </c>
       <c r="G14" s="9">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="9">
         <v>286.51174999999995</v>
       </c>
       <c r="I14" s="9">
         <v>74.276349999999994</v>
@@ -4133,54 +4095,54 @@
       <c r="AM15" s="21">
         <v>12.234999999999999</v>
       </c>
       <c r="AN15" s="21">
         <v>21.29731</v>
       </c>
       <c r="AO15" s="21">
         <v>285.50326999999999</v>
       </c>
       <c r="AP15" s="21">
         <v>513.71615999999995</v>
       </c>
       <c r="AQ15" s="24">
         <v>43.703000000000003</v>
       </c>
       <c r="AR15" s="24">
         <v>64.837969999999999</v>
       </c>
       <c r="AS15" s="24">
         <v>414.04683</v>
       </c>
       <c r="AT15" s="24">
         <v>974.17172000000005</v>
       </c>
       <c r="AU15" s="26">
-        <v>1.66</v>
+        <v>3.66</v>
       </c>
       <c r="AV15" s="26">
-        <v>1.7126399999999999</v>
+        <v>3.7463600000000001</v>
       </c>
       <c r="AW15" s="26">
         <v>27.290479999999999</v>
       </c>
       <c r="AX15" s="26">
         <v>47.482979999999998</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="56.25" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12">
         <v>450.09513000000004</v>
       </c>
       <c r="F16" s="12">
         <v>890.42408</v>
       </c>
       <c r="G16" s="9">
         <v>283.60590000000002</v>
@@ -4287,54 +4249,54 @@
       <c r="AO16" s="21">
         <v>87.850319999999996</v>
       </c>
       <c r="AP16" s="21">
         <v>586.72077999999999</v>
       </c>
       <c r="AQ16" s="24">
         <v>0.1</v>
       </c>
       <c r="AR16" s="24">
         <v>1.35</v>
       </c>
       <c r="AS16" s="24">
         <v>113.22058</v>
       </c>
       <c r="AT16" s="24">
         <v>904.29570000000001</v>
       </c>
       <c r="AU16" s="26">
         <v>0</v>
       </c>
       <c r="AV16" s="26">
         <v>0</v>
       </c>
       <c r="AW16" s="26">
-        <v>19.91873</v>
+        <v>26.798169999999999</v>
       </c>
       <c r="AX16" s="26">
-        <v>160.45583999999999</v>
+        <v>221.01356000000001</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12">
         <v>26.84</v>
       </c>
       <c r="D17" s="12">
         <v>279.36699999999996</v>
       </c>
       <c r="E17" s="12">
         <v>44.156089999999992</v>
       </c>
       <c r="F17" s="12">
         <v>246.98039</v>
       </c>
       <c r="G17" s="9">
         <v>20</v>
       </c>
       <c r="H17" s="9">
@@ -4435,54 +4397,54 @@
       <c r="AO17" s="21">
         <v>356.20670000000001</v>
       </c>
       <c r="AP17" s="21">
         <v>898.13789999999995</v>
       </c>
       <c r="AQ17" s="24">
         <v>1.669</v>
       </c>
       <c r="AR17" s="24">
         <v>37.229999999999997</v>
       </c>
       <c r="AS17" s="24">
         <v>334.70193</v>
       </c>
       <c r="AT17" s="24">
         <v>1312.58682</v>
       </c>
       <c r="AU17" s="26">
         <v>0</v>
       </c>
       <c r="AV17" s="26">
         <v>0</v>
       </c>
       <c r="AW17" s="26">
-        <v>159.25906000000001</v>
+        <v>239.20121</v>
       </c>
       <c r="AX17" s="26">
-        <v>130.52761000000001</v>
+        <v>442.83539000000002</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12">
         <v>3101.7450000000003</v>
       </c>
       <c r="D18" s="12">
         <v>1274.7710499999998</v>
       </c>
       <c r="E18" s="12">
         <v>541.09570999999994</v>
       </c>
       <c r="F18" s="12">
         <v>2208.2564500000003</v>
       </c>
       <c r="G18" s="9">
         <v>4018.34</v>
       </c>
       <c r="H18" s="9">
@@ -4581,60 +4543,60 @@
       <c r="AM18" s="21">
         <v>885.78</v>
       </c>
       <c r="AN18" s="21">
         <v>594.06025</v>
       </c>
       <c r="AO18" s="21">
         <v>2450.93669</v>
       </c>
       <c r="AP18" s="21">
         <v>7657.99064</v>
       </c>
       <c r="AQ18" s="24">
         <v>852.80844000000002</v>
       </c>
       <c r="AR18" s="24">
         <v>1355.4400499999999</v>
       </c>
       <c r="AS18" s="24">
         <v>1625.6938700000001</v>
       </c>
       <c r="AT18" s="24">
         <v>7001.1732400000001</v>
       </c>
       <c r="AU18" s="26">
-        <v>49.432000000000002</v>
+        <v>77.132000000000005</v>
       </c>
       <c r="AV18" s="26">
-        <v>99.2</v>
+        <v>111.46281999999999</v>
       </c>
       <c r="AW18" s="26">
-        <v>466.84386000000001</v>
+        <v>584.27724000000001</v>
       </c>
       <c r="AX18" s="26">
-        <v>1784.0057899999999</v>
+        <v>2458.0395600000002</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12">
         <v>12881.263639999997</v>
       </c>
       <c r="D19" s="12">
         <v>6771.9601899999998</v>
       </c>
       <c r="E19" s="12">
         <v>29497.435610000004</v>
       </c>
       <c r="F19" s="12">
         <v>34314.952930000014</v>
       </c>
       <c r="G19" s="9">
         <v>12442.704199999998</v>
       </c>
       <c r="H19" s="9">
@@ -4733,60 +4695,60 @@
       <c r="AM19" s="21">
         <v>11433.852010000001</v>
       </c>
       <c r="AN19" s="21">
         <v>11408.028389999999</v>
       </c>
       <c r="AO19" s="21">
         <v>43207.221610000001</v>
       </c>
       <c r="AP19" s="21">
         <v>138603.1581</v>
       </c>
       <c r="AQ19" s="24">
         <v>10231.468059999999</v>
       </c>
       <c r="AR19" s="24">
         <v>11126.741910000001</v>
       </c>
       <c r="AS19" s="24">
         <v>43062.196759999999</v>
       </c>
       <c r="AT19" s="24">
         <v>185591.04118999999</v>
       </c>
       <c r="AU19" s="26">
-        <v>3209.8539999999998</v>
+        <v>5026.0672100000002</v>
       </c>
       <c r="AV19" s="26">
-        <v>4265.0812800000003</v>
+        <v>6426.0859499999997</v>
       </c>
       <c r="AW19" s="26">
-        <v>9908.8526000000002</v>
+        <v>12849.71752</v>
       </c>
       <c r="AX19" s="26">
-        <v>36774.126199999999</v>
+        <v>48707.61477</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
         <v>6416.5029999999997</v>
       </c>
       <c r="D20" s="12">
         <v>42015.732660000001</v>
       </c>
       <c r="E20" s="12">
         <v>3232.3344899999997</v>
       </c>
       <c r="F20" s="12">
         <v>4287.9636099999998</v>
       </c>
       <c r="G20" s="9">
         <v>7109.8022500000006</v>
       </c>
       <c r="H20" s="9">
@@ -4885,60 +4847,60 @@
       <c r="AM20" s="21">
         <v>9467.3923099999993</v>
       </c>
       <c r="AN20" s="21">
         <v>54254.646710000001</v>
       </c>
       <c r="AO20" s="21">
         <v>4933.3772399999998</v>
       </c>
       <c r="AP20" s="21">
         <v>19943.792369999999</v>
       </c>
       <c r="AQ20" s="24">
         <v>8073.9474</v>
       </c>
       <c r="AR20" s="24">
         <v>52595.897530000002</v>
       </c>
       <c r="AS20" s="24">
         <v>5190.6141900000002</v>
       </c>
       <c r="AT20" s="24">
         <v>22823.567709999999</v>
       </c>
       <c r="AU20" s="26">
-        <v>2278.3172</v>
+        <v>3236.8172</v>
       </c>
       <c r="AV20" s="26">
-        <v>15909.843150000001</v>
+        <v>22489.577730000001</v>
       </c>
       <c r="AW20" s="26">
-        <v>1681.0285899999999</v>
+        <v>2125.8700800000001</v>
       </c>
       <c r="AX20" s="26">
-        <v>6454.8209900000002</v>
+        <v>8197.2088000000003</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12">
         <v>1372.0575999999999</v>
       </c>
       <c r="D21" s="12">
         <v>1274.0755500000002</v>
       </c>
       <c r="E21" s="12">
         <v>740.23482999999987</v>
       </c>
       <c r="F21" s="12">
         <v>3867.80692</v>
       </c>
       <c r="G21" s="9">
         <v>1365.9285</v>
       </c>
       <c r="H21" s="9">
@@ -5037,60 +4999,60 @@
       <c r="AM21" s="21">
         <v>1884.5206800000001</v>
       </c>
       <c r="AN21" s="21">
         <v>5822.2265399999997</v>
       </c>
       <c r="AO21" s="21">
         <v>1007.30006</v>
       </c>
       <c r="AP21" s="21">
         <v>7167.70388</v>
       </c>
       <c r="AQ21" s="24">
         <v>1665.62265</v>
       </c>
       <c r="AR21" s="24">
         <v>5231.9135500000002</v>
       </c>
       <c r="AS21" s="24">
         <v>815.35269000000005</v>
       </c>
       <c r="AT21" s="24">
         <v>7054.3757400000004</v>
       </c>
       <c r="AU21" s="26">
-        <v>354.16942</v>
+        <v>487.63851</v>
       </c>
       <c r="AV21" s="26">
-        <v>1601.48171</v>
+        <v>2087.4986199999998</v>
       </c>
       <c r="AW21" s="26">
-        <v>172.65495999999999</v>
+        <v>220.92196000000001</v>
       </c>
       <c r="AX21" s="26">
-        <v>1307.12456</v>
+        <v>1777.1375800000001</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12">
         <v>36.298000000000002</v>
       </c>
       <c r="D22" s="12">
         <v>15.904629999999999</v>
       </c>
       <c r="E22" s="12">
         <v>654.47771999999986</v>
       </c>
       <c r="F22" s="12">
         <v>2937.6087900000011</v>
       </c>
       <c r="G22" s="9">
         <v>113.92100000000001</v>
       </c>
       <c r="H22" s="9">
@@ -5189,60 +5151,60 @@
       <c r="AM22" s="21">
         <v>425.56060000000002</v>
       </c>
       <c r="AN22" s="21">
         <v>2289.5303600000002</v>
       </c>
       <c r="AO22" s="21">
         <v>2696.6174299999998</v>
       </c>
       <c r="AP22" s="21">
         <v>17698.440269999999</v>
       </c>
       <c r="AQ22" s="24">
         <v>211.35069999999999</v>
       </c>
       <c r="AR22" s="24">
         <v>948.23216000000002</v>
       </c>
       <c r="AS22" s="24">
         <v>3107.2976899999999</v>
       </c>
       <c r="AT22" s="24">
         <v>22398.168600000001</v>
       </c>
       <c r="AU22" s="26">
-        <v>39.102400000000003</v>
+        <v>60.856400000000001</v>
       </c>
       <c r="AV22" s="26">
-        <v>378.48142000000001</v>
+        <v>513.95622000000003</v>
       </c>
       <c r="AW22" s="26">
-        <v>727.18133999999998</v>
+        <v>1044.0604599999999</v>
       </c>
       <c r="AX22" s="26">
-        <v>5180.6693800000003</v>
+        <v>7265.5280400000001</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12">
         <v>0.13</v>
       </c>
       <c r="D23" s="12">
         <v>0.82774999999999999</v>
       </c>
       <c r="E23" s="12">
         <v>280.31411000000014</v>
       </c>
       <c r="F23" s="12">
         <v>1620.7344899999994</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9">
         <v>303.68948999999998</v>
@@ -5343,54 +5305,54 @@
       <c r="AO23" s="21">
         <v>1006.3367</v>
       </c>
       <c r="AP23" s="21">
         <v>5670.3749200000002</v>
       </c>
       <c r="AQ23" s="24">
         <v>49.481299999999997</v>
       </c>
       <c r="AR23" s="24">
         <v>134.11034000000001</v>
       </c>
       <c r="AS23" s="24">
         <v>1012.61946</v>
       </c>
       <c r="AT23" s="24">
         <v>5900.3315400000001</v>
       </c>
       <c r="AU23" s="26">
         <v>0</v>
       </c>
       <c r="AV23" s="26">
         <v>0</v>
       </c>
       <c r="AW23" s="26">
-        <v>177.58624</v>
+        <v>239.46933000000001</v>
       </c>
       <c r="AX23" s="26">
-        <v>974.56475999999998</v>
+        <v>1373.3082999999999</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="12">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="12">
         <v>11.149149999999999</v>
       </c>
       <c r="F24" s="12">
         <v>16.252119999999998</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9">
         <v>31.821359999999999</v>
@@ -5487,54 +5449,54 @@
       <c r="AO24" s="21">
         <v>3.2845800000000001</v>
       </c>
       <c r="AP24" s="21">
         <v>62.716900000000003</v>
       </c>
       <c r="AQ24" s="24">
         <v>0</v>
       </c>
       <c r="AR24" s="24">
         <v>0</v>
       </c>
       <c r="AS24" s="24">
         <v>2.2349999999999999</v>
       </c>
       <c r="AT24" s="24">
         <v>54.005049999999997</v>
       </c>
       <c r="AU24" s="26">
         <v>0</v>
       </c>
       <c r="AV24" s="26">
         <v>0</v>
       </c>
       <c r="AW24" s="26">
-        <v>0.19</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="AX24" s="26">
-        <v>3.15577</v>
+        <v>4.9881700000000002</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="12">
         <v>7568.2715800000005</v>
       </c>
       <c r="D25" s="12">
         <v>4002.73434</v>
       </c>
       <c r="E25" s="12">
         <v>46260.736260000005</v>
       </c>
       <c r="F25" s="12">
         <v>33216.546429999995</v>
       </c>
       <c r="G25" s="9">
         <v>11975.917349999998</v>
       </c>
       <c r="H25" s="9">
@@ -5633,60 +5595,60 @@
       <c r="AM25" s="21">
         <v>2824.9092799999999</v>
       </c>
       <c r="AN25" s="21">
         <v>2373.5861799999998</v>
       </c>
       <c r="AO25" s="21">
         <v>36621.554080000002</v>
       </c>
       <c r="AP25" s="21">
         <v>47766.694320000002</v>
       </c>
       <c r="AQ25" s="24">
         <v>5137.5843299999997</v>
       </c>
       <c r="AR25" s="24">
         <v>3873.98677</v>
       </c>
       <c r="AS25" s="24">
         <v>34215.764060000001</v>
       </c>
       <c r="AT25" s="24">
         <v>48314.652399999999</v>
       </c>
       <c r="AU25" s="26">
-        <v>1138.33303</v>
+        <v>1585.37239</v>
       </c>
       <c r="AV25" s="26">
-        <v>765.60074999999995</v>
+        <v>1111.6230399999999</v>
       </c>
       <c r="AW25" s="26">
-        <v>7481.1513400000003</v>
+        <v>10782.928550000001</v>
       </c>
       <c r="AX25" s="26">
-        <v>10429.30564</v>
+        <v>14761.351570000001</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="12">
         <v>523.39920000000006</v>
       </c>
       <c r="D26" s="12">
         <v>1025.8647299999998</v>
       </c>
       <c r="E26" s="12">
         <v>41150.786479999995</v>
       </c>
       <c r="F26" s="12">
         <v>75091.917400000006</v>
       </c>
       <c r="G26" s="9">
         <v>368.20180999999997</v>
       </c>
       <c r="H26" s="9">
@@ -5785,60 +5747,60 @@
       <c r="AM26" s="21">
         <v>1324.0401999999999</v>
       </c>
       <c r="AN26" s="21">
         <v>5848.0682100000004</v>
       </c>
       <c r="AO26" s="21">
         <v>35761.034590000003</v>
       </c>
       <c r="AP26" s="21">
         <v>72085.682050000003</v>
       </c>
       <c r="AQ26" s="24">
         <v>2893.14156</v>
       </c>
       <c r="AR26" s="24">
         <v>12165.448630000001</v>
       </c>
       <c r="AS26" s="24">
         <v>40189.324359999999</v>
       </c>
       <c r="AT26" s="24">
         <v>97157.710149999999</v>
       </c>
       <c r="AU26" s="26">
-        <v>438.96033999999997</v>
+        <v>606.93178999999998</v>
       </c>
       <c r="AV26" s="26">
-        <v>1482.8136199999999</v>
+        <v>2051.5119</v>
       </c>
       <c r="AW26" s="26">
-        <v>8830.8934200000003</v>
+        <v>12814.168960000001</v>
       </c>
       <c r="AX26" s="26">
-        <v>21166.649440000001</v>
+        <v>31480.95419</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="12">
         <v>4428.0827200000003</v>
       </c>
       <c r="D27" s="12">
         <v>3133.3972100000001</v>
       </c>
       <c r="E27" s="12">
         <v>32442.199319999992</v>
       </c>
       <c r="F27" s="12">
         <v>35208.219739999986</v>
       </c>
       <c r="G27" s="9">
         <v>3906.5813599999983</v>
       </c>
       <c r="H27" s="9">
@@ -5937,60 +5899,60 @@
       <c r="AM27" s="21">
         <v>14386.270979999999</v>
       </c>
       <c r="AN27" s="21">
         <v>19065.066169999998</v>
       </c>
       <c r="AO27" s="21">
         <v>46462.642749999999</v>
       </c>
       <c r="AP27" s="21">
         <v>52164.349000000002</v>
       </c>
       <c r="AQ27" s="24">
         <v>17972.730009999999</v>
       </c>
       <c r="AR27" s="24">
         <v>23670.820520000001</v>
       </c>
       <c r="AS27" s="24">
         <v>53465.643770000002</v>
       </c>
       <c r="AT27" s="24">
         <v>64927.471669999999</v>
       </c>
       <c r="AU27" s="26">
-        <v>4107.6313799999998</v>
+        <v>5841.8320000000003</v>
       </c>
       <c r="AV27" s="26">
-        <v>5867.3986299999997</v>
+        <v>8323.0800299999992</v>
       </c>
       <c r="AW27" s="26">
-        <v>11522.428830000001</v>
+        <v>15533.67173</v>
       </c>
       <c r="AX27" s="26">
-        <v>16151.68296</v>
+        <v>21740.07676</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="12">
         <v>15.099</v>
       </c>
       <c r="D28" s="12">
         <v>11.07708</v>
       </c>
       <c r="E28" s="12">
         <v>7063.7160800000001</v>
       </c>
       <c r="F28" s="12">
         <v>5884.3995400000003</v>
       </c>
       <c r="G28" s="9">
         <v>1321.1960999999999</v>
       </c>
       <c r="H28" s="9">
@@ -6089,60 +6051,60 @@
       <c r="AM28" s="21">
         <v>2757.1450799999998</v>
       </c>
       <c r="AN28" s="21">
         <v>2087.4805500000002</v>
       </c>
       <c r="AO28" s="21">
         <v>12030.24634</v>
       </c>
       <c r="AP28" s="21">
         <v>15841.58956</v>
       </c>
       <c r="AQ28" s="24">
         <v>2999.6510899999998</v>
       </c>
       <c r="AR28" s="24">
         <v>2071.3798900000002</v>
       </c>
       <c r="AS28" s="24">
         <v>13103.868710000001</v>
       </c>
       <c r="AT28" s="24">
         <v>25265.240470000001</v>
       </c>
       <c r="AU28" s="26">
-        <v>825.70201999999995</v>
+        <v>1275.10042</v>
       </c>
       <c r="AV28" s="26">
-        <v>612.42484000000002</v>
+        <v>938.7722</v>
       </c>
       <c r="AW28" s="26">
-        <v>2068.7748000000001</v>
+        <v>3202.0541899999998</v>
       </c>
       <c r="AX28" s="26">
-        <v>4278.6075499999997</v>
+        <v>6065.2218199999998</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>3119.7767399999998</v>
       </c>
       <c r="D29" s="12">
         <v>19037.75431</v>
       </c>
       <c r="E29" s="12">
         <v>7573.7240499999989</v>
       </c>
       <c r="F29" s="12">
         <v>22413.000249999997</v>
       </c>
       <c r="G29" s="9">
         <v>374.37322</v>
       </c>
       <c r="H29" s="9">
@@ -6241,60 +6203,60 @@
       <c r="AM29" s="21">
         <v>4564.5636000000004</v>
       </c>
       <c r="AN29" s="21">
         <v>29314.794880000001</v>
       </c>
       <c r="AO29" s="21">
         <v>6811.5366199999999</v>
       </c>
       <c r="AP29" s="21">
         <v>41001.679239999998</v>
       </c>
       <c r="AQ29" s="24">
         <v>2644.4165200000002</v>
       </c>
       <c r="AR29" s="24">
         <v>14596.982410000001</v>
       </c>
       <c r="AS29" s="24">
         <v>8491.9259399999992</v>
       </c>
       <c r="AT29" s="24">
         <v>52833.11765</v>
       </c>
       <c r="AU29" s="26">
-        <v>353.88200000000001</v>
+        <v>394.11200000000002</v>
       </c>
       <c r="AV29" s="26">
-        <v>1799.24596</v>
+        <v>1918.87996</v>
       </c>
       <c r="AW29" s="26">
-        <v>1549.6567399999999</v>
+        <v>2698.9918499999999</v>
       </c>
       <c r="AX29" s="26">
-        <v>8653.3832899999998</v>
+        <v>14713.242609999999</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="12">
         <v>1750.1153300000003</v>
       </c>
       <c r="D30" s="12">
         <v>4346.2916899999991</v>
       </c>
       <c r="E30" s="12">
         <v>21202.67092</v>
       </c>
       <c r="F30" s="12">
         <v>63513.011139999973</v>
       </c>
       <c r="G30" s="9">
         <v>1669.8571700000002</v>
       </c>
       <c r="H30" s="9">
@@ -6393,60 +6355,60 @@
       <c r="AM30" s="21">
         <v>3933.5795800000001</v>
       </c>
       <c r="AN30" s="21">
         <v>10027.641390000001</v>
       </c>
       <c r="AO30" s="21">
         <v>48397.974419999999</v>
       </c>
       <c r="AP30" s="21">
         <v>189959.84909</v>
       </c>
       <c r="AQ30" s="24">
         <v>3095.7202499999999</v>
       </c>
       <c r="AR30" s="24">
         <v>10036.91452</v>
       </c>
       <c r="AS30" s="24">
         <v>45723.145810000002</v>
       </c>
       <c r="AT30" s="24">
         <v>216456.45739</v>
       </c>
       <c r="AU30" s="26">
-        <v>382.75349999999997</v>
+        <v>504.84005000000002</v>
       </c>
       <c r="AV30" s="26">
-        <v>1515.8429000000001</v>
+        <v>1945.9583</v>
       </c>
       <c r="AW30" s="26">
-        <v>9497.6656600000006</v>
+        <v>12978.93916</v>
       </c>
       <c r="AX30" s="26">
-        <v>47256.905879999998</v>
+        <v>64711.189449999998</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12">
         <v>6250.2514000000001</v>
       </c>
       <c r="D31" s="12">
         <v>4995.9957300000005</v>
       </c>
       <c r="E31" s="12">
         <v>1924.9705300000005</v>
       </c>
       <c r="F31" s="12">
         <v>5419.2770200000014</v>
       </c>
       <c r="G31" s="9">
         <v>8348.764720000001</v>
       </c>
       <c r="H31" s="9">
@@ -6551,54 +6513,54 @@
       <c r="AO31" s="21">
         <v>10823.644759999999</v>
       </c>
       <c r="AP31" s="21">
         <v>42083.621610000002</v>
       </c>
       <c r="AQ31" s="24">
         <v>756.05799999999999</v>
       </c>
       <c r="AR31" s="24">
         <v>659.95793000000003</v>
       </c>
       <c r="AS31" s="24">
         <v>13115.79888</v>
       </c>
       <c r="AT31" s="24">
         <v>55798.411059999999</v>
       </c>
       <c r="AU31" s="26">
         <v>320.80500000000001</v>
       </c>
       <c r="AV31" s="26">
         <v>527.35979999999995</v>
       </c>
       <c r="AW31" s="26">
-        <v>2746.3780499999998</v>
+        <v>3485.0504500000002</v>
       </c>
       <c r="AX31" s="26">
-        <v>11527.15086</v>
+        <v>15450.210590000001</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12">
         <v>2.2200000000000002</v>
       </c>
       <c r="D32" s="12">
         <v>5.524</v>
       </c>
       <c r="E32" s="12">
         <v>67.141400000000004</v>
       </c>
       <c r="F32" s="12">
         <v>148.47372999999996</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="9">
@@ -6697,60 +6659,60 @@
       <c r="AM32" s="21">
         <v>175.56</v>
       </c>
       <c r="AN32" s="21">
         <v>666.21795999999995</v>
       </c>
       <c r="AO32" s="21">
         <v>213.49256</v>
       </c>
       <c r="AP32" s="21">
         <v>966.70511999999997</v>
       </c>
       <c r="AQ32" s="24">
         <v>138</v>
       </c>
       <c r="AR32" s="24">
         <v>317.47834999999998</v>
       </c>
       <c r="AS32" s="24">
         <v>168.64363</v>
       </c>
       <c r="AT32" s="24">
         <v>546.37486000000001</v>
       </c>
       <c r="AU32" s="26">
-        <v>1.5</v>
+        <v>24.5</v>
       </c>
       <c r="AV32" s="26">
-        <v>4.8327400000000003</v>
+        <v>58.547449999999998</v>
       </c>
       <c r="AW32" s="26">
-        <v>29.1294</v>
+        <v>40.142600000000002</v>
       </c>
       <c r="AX32" s="26">
-        <v>73.017799999999994</v>
+        <v>147.71592000000001</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12">
         <v>248.96860000000001</v>
       </c>
       <c r="D33" s="12">
         <v>537.63882000000012</v>
       </c>
       <c r="E33" s="12">
         <v>338.55421000000001</v>
       </c>
       <c r="F33" s="12">
         <v>757.31470000000002</v>
       </c>
       <c r="G33" s="9">
         <v>162.39438999999999</v>
       </c>
       <c r="H33" s="9">
@@ -6849,60 +6811,60 @@
       <c r="AM33" s="21">
         <v>603.70928000000004</v>
       </c>
       <c r="AN33" s="21">
         <v>824.14936999999998</v>
       </c>
       <c r="AO33" s="21">
         <v>1663.14573</v>
       </c>
       <c r="AP33" s="21">
         <v>755.17003</v>
       </c>
       <c r="AQ33" s="24">
         <v>1476.7151200000001</v>
       </c>
       <c r="AR33" s="24">
         <v>1570.5013799999999</v>
       </c>
       <c r="AS33" s="24">
         <v>262.35554000000002</v>
       </c>
       <c r="AT33" s="24">
         <v>548.71588999999994</v>
       </c>
       <c r="AU33" s="26">
-        <v>228.6422</v>
+        <v>251.9742</v>
       </c>
       <c r="AV33" s="26">
-        <v>298.67847999999998</v>
+        <v>311.19547999999998</v>
       </c>
       <c r="AW33" s="26">
-        <v>20.996230000000001</v>
+        <v>29.985610000000001</v>
       </c>
       <c r="AX33" s="26">
-        <v>79.134050000000002</v>
+        <v>121.08676</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12">
         <v>27.27261</v>
       </c>
       <c r="F34" s="12">
         <v>62.316100000000006</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9">
         <v>40.926699999999997</v>
       </c>
       <c r="J34" s="9">
         <v>64.318690000000004</v>
       </c>
@@ -7141,60 +7103,60 @@
       <c r="AM35" s="21">
         <v>565249.87916999997</v>
       </c>
       <c r="AN35" s="21">
         <v>50746.514660000001</v>
       </c>
       <c r="AO35" s="21">
         <v>71550.902560000002</v>
       </c>
       <c r="AP35" s="21">
         <v>9059.0539100000005</v>
       </c>
       <c r="AQ35" s="24">
         <v>386134.79927999998</v>
       </c>
       <c r="AR35" s="24">
         <v>21960.957910000001</v>
       </c>
       <c r="AS35" s="24">
         <v>208080.95587999999</v>
       </c>
       <c r="AT35" s="24">
         <v>54397.43075</v>
       </c>
       <c r="AU35" s="26">
-        <v>203100.09599999999</v>
+        <v>245744.54269999999</v>
       </c>
       <c r="AV35" s="26">
-        <v>10612.588750000001</v>
+        <v>12738.30428</v>
       </c>
       <c r="AW35" s="26">
-        <v>10290.69692</v>
+        <v>20890.94051</v>
       </c>
       <c r="AX35" s="26">
-        <v>2922.9222399999999</v>
+        <v>7044.6230999999998</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12">
         <v>2650.1110800000001</v>
       </c>
       <c r="D36" s="12">
         <v>834.51658000000009</v>
       </c>
       <c r="E36" s="12">
         <v>66394.714510000005</v>
       </c>
       <c r="F36" s="12">
         <v>70074.247109999968</v>
       </c>
       <c r="G36" s="9">
         <v>2899.51928</v>
       </c>
       <c r="H36" s="9">
@@ -7293,60 +7255,60 @@
       <c r="AM36" s="21">
         <v>23234.43851</v>
       </c>
       <c r="AN36" s="21">
         <v>24637.000520000001</v>
       </c>
       <c r="AO36" s="21">
         <v>61025.310940000003</v>
       </c>
       <c r="AP36" s="21">
         <v>57209.071490000002</v>
       </c>
       <c r="AQ36" s="24">
         <v>13273.60872</v>
       </c>
       <c r="AR36" s="24">
         <v>19900.733850000001</v>
       </c>
       <c r="AS36" s="24">
         <v>66750.3217</v>
       </c>
       <c r="AT36" s="24">
         <v>56928.995739999998</v>
       </c>
       <c r="AU36" s="26">
-        <v>3042.7338</v>
+        <v>6311.6848</v>
       </c>
       <c r="AV36" s="26">
-        <v>6768.4456899999996</v>
+        <v>12147.7808</v>
       </c>
       <c r="AW36" s="26">
-        <v>21449.44699</v>
+        <v>35633.954169999997</v>
       </c>
       <c r="AX36" s="26">
-        <v>19555.27464</v>
+        <v>30333.55975</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="12">
         <v>44398.744550000003</v>
       </c>
       <c r="D37" s="12">
         <v>5972.1124900000004</v>
       </c>
       <c r="E37" s="12">
         <v>164563.26103999998</v>
       </c>
       <c r="F37" s="12">
         <v>34783.608639999999</v>
       </c>
       <c r="G37" s="9">
         <v>45607.837089999994</v>
       </c>
       <c r="H37" s="9">
@@ -7445,60 +7407,60 @@
       <c r="AM37" s="21">
         <v>269687.90243000002</v>
       </c>
       <c r="AN37" s="21">
         <v>16244.27455</v>
       </c>
       <c r="AO37" s="21">
         <v>146714.70608</v>
       </c>
       <c r="AP37" s="21">
         <v>26281.77651</v>
       </c>
       <c r="AQ37" s="24">
         <v>131931.59577000001</v>
       </c>
       <c r="AR37" s="24">
         <v>12832.05968</v>
       </c>
       <c r="AS37" s="24">
         <v>125045.71485</v>
       </c>
       <c r="AT37" s="24">
         <v>41116.69616</v>
       </c>
       <c r="AU37" s="26">
-        <v>14252.60183</v>
+        <v>22346.978859999999</v>
       </c>
       <c r="AV37" s="26">
-        <v>2775.1996899999999</v>
+        <v>4213.2017599999999</v>
       </c>
       <c r="AW37" s="26">
-        <v>3274.81032</v>
+        <v>17372.783309999999</v>
       </c>
       <c r="AX37" s="26">
-        <v>1890.53458</v>
+        <v>6462.6651899999997</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12">
         <v>2186.3360499999999</v>
       </c>
       <c r="D38" s="12">
         <v>290.56157999999999</v>
       </c>
       <c r="E38" s="12">
         <v>69894.539909999978</v>
       </c>
       <c r="F38" s="12">
         <v>14384.736930000001</v>
       </c>
       <c r="G38" s="9">
         <v>3804.8343300000001</v>
       </c>
       <c r="H38" s="9">
@@ -7597,60 +7559,60 @@
       <c r="AM38" s="21">
         <v>36797.856449999999</v>
       </c>
       <c r="AN38" s="21">
         <v>2656.4563800000001</v>
       </c>
       <c r="AO38" s="21">
         <v>80515.07617</v>
       </c>
       <c r="AP38" s="21">
         <v>22653.113969999999</v>
       </c>
       <c r="AQ38" s="24">
         <v>29229.423019999998</v>
       </c>
       <c r="AR38" s="24">
         <v>6649.2451099999998</v>
       </c>
       <c r="AS38" s="24">
         <v>41070.994780000001</v>
       </c>
       <c r="AT38" s="24">
         <v>13134.86644</v>
       </c>
       <c r="AU38" s="26">
-        <v>18382.20623</v>
+        <v>47769.91762</v>
       </c>
       <c r="AV38" s="26">
-        <v>1605.4954600000001</v>
+        <v>3833.3080100000002</v>
       </c>
       <c r="AW38" s="26">
-        <v>26503.963210000002</v>
+        <v>39136.334649999997</v>
       </c>
       <c r="AX38" s="26">
-        <v>6915.5364799999998</v>
+        <v>10238.601199999999</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="12">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="12">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="12">
         <v>595.41196000000002</v>
       </c>
       <c r="F39" s="12">
         <v>1108.6394300000002</v>
       </c>
       <c r="G39" s="9">
         <v>2.0960000000000001</v>
       </c>
       <c r="H39" s="9">
@@ -7749,60 +7711,60 @@
       <c r="AM39" s="21">
         <v>273.09032999999999</v>
       </c>
       <c r="AN39" s="21">
         <v>420.35530999999997</v>
       </c>
       <c r="AO39" s="21">
         <v>3284.7739499999998</v>
       </c>
       <c r="AP39" s="21">
         <v>2322.39003</v>
       </c>
       <c r="AQ39" s="24">
         <v>502.39362999999997</v>
       </c>
       <c r="AR39" s="24">
         <v>437.30324999999999</v>
       </c>
       <c r="AS39" s="24">
         <v>4465.5460999999996</v>
       </c>
       <c r="AT39" s="24">
         <v>2933.1861199999998</v>
       </c>
       <c r="AU39" s="26">
-        <v>71.257829999999998</v>
+        <v>247.69368</v>
       </c>
       <c r="AV39" s="26">
-        <v>66.323520000000002</v>
+        <v>305.22368</v>
       </c>
       <c r="AW39" s="26">
-        <v>1472.2684300000001</v>
+        <v>1854.1278</v>
       </c>
       <c r="AX39" s="26">
-        <v>994.60682999999995</v>
+        <v>1291.1067</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12">
         <v>2239.6369</v>
       </c>
       <c r="D40" s="12">
         <v>263.39931000000001</v>
       </c>
       <c r="E40" s="12">
         <v>82073.050510000001</v>
       </c>
       <c r="F40" s="12">
         <v>13385.781569999997</v>
       </c>
       <c r="G40" s="9">
         <v>2208.8179499999997</v>
       </c>
       <c r="H40" s="9">
@@ -7901,60 +7863,60 @@
       <c r="AM40" s="21">
         <v>35286.34592</v>
       </c>
       <c r="AN40" s="21">
         <v>2118.0121199999999</v>
       </c>
       <c r="AO40" s="21">
         <v>61599.763169999998</v>
       </c>
       <c r="AP40" s="21">
         <v>12712.07453</v>
       </c>
       <c r="AQ40" s="24">
         <v>98831.378570000001</v>
       </c>
       <c r="AR40" s="24">
         <v>6898.8450999999995</v>
       </c>
       <c r="AS40" s="24">
         <v>45126.967790000002</v>
       </c>
       <c r="AT40" s="24">
         <v>11879.42094</v>
       </c>
       <c r="AU40" s="26">
-        <v>10093.144469999999</v>
+        <v>12871.622310000001</v>
       </c>
       <c r="AV40" s="26">
-        <v>930.18791999999996</v>
+        <v>1395.9925699999999</v>
       </c>
       <c r="AW40" s="26">
-        <v>8694.3610700000008</v>
+        <v>13849.01129</v>
       </c>
       <c r="AX40" s="26">
-        <v>2045.5500500000001</v>
+        <v>3345.75702</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12">
         <v>1013.1055</v>
       </c>
       <c r="D41" s="12">
         <v>713.77926000000002</v>
       </c>
       <c r="E41" s="12">
         <v>10486.85989</v>
       </c>
       <c r="F41" s="12">
         <v>13368.877110000001</v>
       </c>
       <c r="G41" s="9">
         <v>2553.4606800000001</v>
       </c>
       <c r="H41" s="9">
@@ -8053,60 +8015,60 @@
       <c r="AM41" s="21">
         <v>4650.7489699999996</v>
       </c>
       <c r="AN41" s="21">
         <v>4106.7076399999996</v>
       </c>
       <c r="AO41" s="21">
         <v>13921.859920000001</v>
       </c>
       <c r="AP41" s="21">
         <v>11005.39769</v>
       </c>
       <c r="AQ41" s="24">
         <v>12402.342070000001</v>
       </c>
       <c r="AR41" s="24">
         <v>14111.25367</v>
       </c>
       <c r="AS41" s="24">
         <v>15611.25633</v>
       </c>
       <c r="AT41" s="24">
         <v>9316.7828200000004</v>
       </c>
       <c r="AU41" s="26">
-        <v>89440.626579999996</v>
+        <v>90742.886459999994</v>
       </c>
       <c r="AV41" s="26">
-        <v>5574.1855100000002</v>
+        <v>6871.5342300000002</v>
       </c>
       <c r="AW41" s="26">
-        <v>7703.1266999999998</v>
+        <v>8223.8078999999998</v>
       </c>
       <c r="AX41" s="26">
-        <v>5091.1783800000003</v>
+        <v>5429.2332900000001</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12">
         <v>5846.9216000000006</v>
       </c>
       <c r="D42" s="12">
         <v>535.27250000000004</v>
       </c>
       <c r="E42" s="12">
         <v>614.96623999999997</v>
       </c>
       <c r="F42" s="12">
         <v>326.99983999999995</v>
       </c>
       <c r="G42" s="9">
         <v>1085.307</v>
       </c>
       <c r="H42" s="9">
@@ -8205,60 +8167,60 @@
       <c r="AM42" s="21">
         <v>1152.6015</v>
       </c>
       <c r="AN42" s="21">
         <v>282.81509999999997</v>
       </c>
       <c r="AO42" s="21">
         <v>616.91499999999996</v>
       </c>
       <c r="AP42" s="21">
         <v>319.30660999999998</v>
       </c>
       <c r="AQ42" s="24">
         <v>7388.6523399999996</v>
       </c>
       <c r="AR42" s="24">
         <v>794.22038999999995</v>
       </c>
       <c r="AS42" s="24">
         <v>509.53672</v>
       </c>
       <c r="AT42" s="24">
         <v>309.66764000000001</v>
       </c>
       <c r="AU42" s="26">
-        <v>1907.569</v>
+        <v>1979.588</v>
       </c>
       <c r="AV42" s="26">
-        <v>77.261330000000001</v>
+        <v>82.962789999999998</v>
       </c>
       <c r="AW42" s="26">
-        <v>713.33213999999998</v>
+        <v>1001.03774</v>
       </c>
       <c r="AX42" s="26">
-        <v>200.00847999999999</v>
+        <v>286.87432999999999</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12">
         <v>1680.99641</v>
       </c>
       <c r="D43" s="12">
         <v>642.33991000000003</v>
       </c>
       <c r="E43" s="12">
         <v>44744.586079999965</v>
       </c>
       <c r="F43" s="12">
         <v>44034.905929999972</v>
       </c>
       <c r="G43" s="9">
         <v>1197.3334500000003</v>
       </c>
       <c r="H43" s="9">
@@ -8357,60 +8319,60 @@
       <c r="AM43" s="21">
         <v>13001.48762</v>
       </c>
       <c r="AN43" s="21">
         <v>1078.6208099999999</v>
       </c>
       <c r="AO43" s="21">
         <v>58020.363830000002</v>
       </c>
       <c r="AP43" s="21">
         <v>37912.889139999999</v>
       </c>
       <c r="AQ43" s="24">
         <v>19027.802179999999</v>
       </c>
       <c r="AR43" s="24">
         <v>1221.0888</v>
       </c>
       <c r="AS43" s="24">
         <v>41836.19528</v>
       </c>
       <c r="AT43" s="24">
         <v>29595.8763</v>
       </c>
       <c r="AU43" s="26">
-        <v>637.94842000000006</v>
+        <v>793.31245000000001</v>
       </c>
       <c r="AV43" s="26">
-        <v>429.97266999999999</v>
+        <v>488.64974000000001</v>
       </c>
       <c r="AW43" s="26">
-        <v>14291.825059999999</v>
+        <v>19826.424559999999</v>
       </c>
       <c r="AX43" s="26">
-        <v>9930.3333600000005</v>
+        <v>13488.83224</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12">
         <v>0.21</v>
       </c>
       <c r="D44" s="12">
         <v>0.24015</v>
       </c>
       <c r="E44" s="12">
         <v>2834.0004800000002</v>
       </c>
       <c r="F44" s="12">
         <v>3156.1199199999992</v>
       </c>
       <c r="G44" s="9">
         <v>158.45699999999999</v>
       </c>
       <c r="H44" s="9">
@@ -8509,60 +8471,60 @@
       <c r="AM44" s="21">
         <v>99.4255</v>
       </c>
       <c r="AN44" s="21">
         <v>158.91922</v>
       </c>
       <c r="AO44" s="21">
         <v>5154.9809500000001</v>
       </c>
       <c r="AP44" s="21">
         <v>5268.4430199999997</v>
       </c>
       <c r="AQ44" s="24">
         <v>316.59291999999999</v>
       </c>
       <c r="AR44" s="24">
         <v>78.133369999999999</v>
       </c>
       <c r="AS44" s="24">
         <v>3939.9715799999999</v>
       </c>
       <c r="AT44" s="24">
         <v>5145.5503099999996</v>
       </c>
       <c r="AU44" s="26">
-        <v>5.50875</v>
+        <v>18.671130000000002</v>
       </c>
       <c r="AV44" s="26">
-        <v>2.3622399999999999</v>
+        <v>4.4941899999999997</v>
       </c>
       <c r="AW44" s="26">
-        <v>978.91534999999999</v>
+        <v>1530.96003</v>
       </c>
       <c r="AX44" s="26">
-        <v>1217.79936</v>
+        <v>1778.3092899999999</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12">
         <v>3.9882999999999997</v>
       </c>
       <c r="D45" s="12">
         <v>24.103560000000002</v>
       </c>
       <c r="E45" s="12">
         <v>805.66796999999997</v>
       </c>
       <c r="F45" s="12">
         <v>724.76055999999994</v>
       </c>
       <c r="G45" s="9">
         <v>309.02640000000002</v>
       </c>
       <c r="H45" s="9">
@@ -8667,54 +8629,54 @@
       <c r="AO45" s="21">
         <v>1094.4589100000001</v>
       </c>
       <c r="AP45" s="21">
         <v>1285.2194300000001</v>
       </c>
       <c r="AQ45" s="24">
         <v>391.4</v>
       </c>
       <c r="AR45" s="24">
         <v>297.24479000000002</v>
       </c>
       <c r="AS45" s="24">
         <v>1225.48811</v>
       </c>
       <c r="AT45" s="24">
         <v>1399.3882100000001</v>
       </c>
       <c r="AU45" s="26">
         <v>0</v>
       </c>
       <c r="AV45" s="26">
         <v>0</v>
       </c>
       <c r="AW45" s="26">
-        <v>361.20544000000001</v>
+        <v>478.12864000000002</v>
       </c>
       <c r="AX45" s="26">
-        <v>376.86468000000002</v>
+        <v>474.44245999999998</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12">
         <v>306.375</v>
       </c>
       <c r="D46" s="12">
         <v>596.49797000000001</v>
       </c>
       <c r="E46" s="12">
         <v>2145.8053800000002</v>
       </c>
       <c r="F46" s="12">
         <v>3938.5100299999999</v>
       </c>
       <c r="G46" s="9">
         <v>141.30000000000001</v>
       </c>
       <c r="H46" s="9">
@@ -8813,60 +8775,60 @@
       <c r="AM46" s="21">
         <v>1529.0343600000001</v>
       </c>
       <c r="AN46" s="21">
         <v>302.01276999999999</v>
       </c>
       <c r="AO46" s="21">
         <v>36196.610309999996</v>
       </c>
       <c r="AP46" s="21">
         <v>18352.93232</v>
       </c>
       <c r="AQ46" s="24">
         <v>200.95429999999999</v>
       </c>
       <c r="AR46" s="24">
         <v>78.613789999999995</v>
       </c>
       <c r="AS46" s="24">
         <v>32231.558580000001</v>
       </c>
       <c r="AT46" s="24">
         <v>11593.68878</v>
       </c>
       <c r="AU46" s="26">
-        <v>3.0848800000000001</v>
+        <v>4.5681799999999999</v>
       </c>
       <c r="AV46" s="26">
-        <v>12.270759999999999</v>
+        <v>25.839089999999999</v>
       </c>
       <c r="AW46" s="26">
-        <v>8509.9412699999993</v>
+        <v>12694.4892</v>
       </c>
       <c r="AX46" s="26">
-        <v>3693.40139</v>
+        <v>5275.4280799999997</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="12">
         <v>23430.743999999999</v>
       </c>
       <c r="D47" s="12">
         <v>9686.3018400000001</v>
       </c>
       <c r="E47" s="12">
         <v>13306.331430000002</v>
       </c>
       <c r="F47" s="12">
         <v>9544.6714799999954</v>
       </c>
       <c r="G47" s="9">
         <v>76216.231799999994</v>
       </c>
       <c r="H47" s="9">
@@ -8965,60 +8927,60 @@
       <c r="AM47" s="21">
         <v>381993.37667999999</v>
       </c>
       <c r="AN47" s="21">
         <v>161777.87830000001</v>
       </c>
       <c r="AO47" s="21">
         <v>29898.913909999999</v>
       </c>
       <c r="AP47" s="21">
         <v>12193.283359999999</v>
       </c>
       <c r="AQ47" s="24">
         <v>570789.27934999997</v>
       </c>
       <c r="AR47" s="24">
         <v>216951.54899000001</v>
       </c>
       <c r="AS47" s="24">
         <v>33166.740270000002</v>
       </c>
       <c r="AT47" s="24">
         <v>15436.50633</v>
       </c>
       <c r="AU47" s="26">
-        <v>75036.585999999996</v>
+        <v>109771.446</v>
       </c>
       <c r="AV47" s="26">
-        <v>22965.323069999999</v>
+        <v>33921.879650000003</v>
       </c>
       <c r="AW47" s="26">
-        <v>14550.679400000001</v>
+        <v>21660.814109999999</v>
       </c>
       <c r="AX47" s="26">
-        <v>4324.7900499999996</v>
+        <v>6232.6393799999996</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="12">
         <v>18.5</v>
       </c>
       <c r="D48" s="12">
         <v>4.0212000000000003</v>
       </c>
       <c r="E48" s="12">
         <v>1.5471999999999999</v>
       </c>
       <c r="F48" s="12">
         <v>4.8555899999999994</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9">
         <v>3.8935999999999997</v>
@@ -9119,54 +9081,54 @@
       <c r="AO48" s="21">
         <v>114.24229</v>
       </c>
       <c r="AP48" s="21">
         <v>156.00745000000001</v>
       </c>
       <c r="AQ48" s="24">
         <v>10.358000000000001</v>
       </c>
       <c r="AR48" s="24">
         <v>49.65748</v>
       </c>
       <c r="AS48" s="24">
         <v>144.26417000000001</v>
       </c>
       <c r="AT48" s="24">
         <v>166.69281000000001</v>
       </c>
       <c r="AU48" s="26">
         <v>9.6910100000000003</v>
       </c>
       <c r="AV48" s="26">
         <v>2.9212699999999998</v>
       </c>
       <c r="AW48" s="26">
-        <v>74.748180000000005</v>
+        <v>110.67692</v>
       </c>
       <c r="AX48" s="26">
-        <v>95.146810000000002</v>
+        <v>140.27356</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12">
         <v>135.85300000000001</v>
       </c>
       <c r="D49" s="12">
         <v>100.69982999999999</v>
       </c>
       <c r="E49" s="12">
         <v>1941.4881599999997</v>
       </c>
       <c r="F49" s="12">
         <v>5529.1334700000007</v>
       </c>
       <c r="G49" s="9">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="9">
@@ -9265,60 +9227,60 @@
       <c r="AM49" s="21">
         <v>1155.80576</v>
       </c>
       <c r="AN49" s="21">
         <v>1155.24523</v>
       </c>
       <c r="AO49" s="21">
         <v>8539.8084299999991</v>
       </c>
       <c r="AP49" s="21">
         <v>9928.5300299999999</v>
       </c>
       <c r="AQ49" s="24">
         <v>21533.788</v>
       </c>
       <c r="AR49" s="24">
         <v>226.07112000000001</v>
       </c>
       <c r="AS49" s="24">
         <v>9137.5258300000005</v>
       </c>
       <c r="AT49" s="24">
         <v>7494.0770199999997</v>
       </c>
       <c r="AU49" s="26">
-        <v>2.9350000000000001</v>
+        <v>2.95</v>
       </c>
       <c r="AV49" s="26">
-        <v>4.74153</v>
+        <v>4.8528099999999998</v>
       </c>
       <c r="AW49" s="26">
-        <v>2257.0563900000002</v>
+        <v>2708.6033600000001</v>
       </c>
       <c r="AX49" s="26">
-        <v>2031.31915</v>
+        <v>2357.1231899999998</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12">
         <v>14271.417800000001</v>
       </c>
       <c r="D50" s="12">
         <v>5025.5972900000006</v>
       </c>
       <c r="E50" s="12">
         <v>22147.46402000001</v>
       </c>
       <c r="F50" s="12">
         <v>23718.515300000003</v>
       </c>
       <c r="G50" s="9">
         <v>1195.7679999999998</v>
       </c>
       <c r="H50" s="9">
@@ -9417,60 +9379,60 @@
       <c r="AM50" s="21">
         <v>3591.3818999999999</v>
       </c>
       <c r="AN50" s="21">
         <v>4917.47325</v>
       </c>
       <c r="AO50" s="21">
         <v>24370.35182</v>
       </c>
       <c r="AP50" s="21">
         <v>26450.71025</v>
       </c>
       <c r="AQ50" s="24">
         <v>11894.2863</v>
       </c>
       <c r="AR50" s="24">
         <v>2899.6289999999999</v>
       </c>
       <c r="AS50" s="24">
         <v>31433.290379999999</v>
       </c>
       <c r="AT50" s="24">
         <v>25256.042509999999</v>
       </c>
       <c r="AU50" s="26">
-        <v>15924.689</v>
+        <v>27220.0625</v>
       </c>
       <c r="AV50" s="26">
-        <v>872.92093999999997</v>
+        <v>1350.93094</v>
       </c>
       <c r="AW50" s="26">
-        <v>8465.3638100000007</v>
+        <v>12830.065210000001</v>
       </c>
       <c r="AX50" s="26">
-        <v>5841.3793500000002</v>
+        <v>9345.0836899999995</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12">
         <v>42.497999999999998</v>
       </c>
       <c r="D51" s="12">
         <v>29.74973</v>
       </c>
       <c r="E51" s="12">
         <v>52801.644030000003</v>
       </c>
       <c r="F51" s="12">
         <v>28024.399680000002</v>
       </c>
       <c r="G51" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="H51" s="9">
@@ -9565,60 +9527,60 @@
       <c r="AM51" s="21">
         <v>355.65499999999997</v>
       </c>
       <c r="AN51" s="21">
         <v>120.6533</v>
       </c>
       <c r="AO51" s="21">
         <v>85820.096919999996</v>
       </c>
       <c r="AP51" s="21">
         <v>60535.270120000001</v>
       </c>
       <c r="AQ51" s="24">
         <v>1109.7436</v>
       </c>
       <c r="AR51" s="24">
         <v>390.6823</v>
       </c>
       <c r="AS51" s="24">
         <v>103305.48649</v>
       </c>
       <c r="AT51" s="24">
         <v>64255.700190000003</v>
       </c>
       <c r="AU51" s="26">
-        <v>272.149</v>
+        <v>352.09300000000002</v>
       </c>
       <c r="AV51" s="26">
-        <v>104.8815</v>
+        <v>138.46950000000001</v>
       </c>
       <c r="AW51" s="26">
-        <v>24754.060539999999</v>
+        <v>34504.726240000004</v>
       </c>
       <c r="AX51" s="26">
-        <v>14106.721659999999</v>
+        <v>19479.42844</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12">
         <v>2761.3184999999999</v>
       </c>
       <c r="D52" s="12">
         <v>761.19709</v>
       </c>
       <c r="E52" s="12">
         <v>21023.954189999997</v>
       </c>
       <c r="F52" s="12">
         <v>10506.934949999999</v>
       </c>
       <c r="G52" s="9">
         <v>4481.4127999999992</v>
       </c>
       <c r="H52" s="9">
@@ -9717,60 +9679,60 @@
       <c r="AM52" s="21">
         <v>9082.1037500000002</v>
       </c>
       <c r="AN52" s="21">
         <v>3056.1936799999999</v>
       </c>
       <c r="AO52" s="21">
         <v>56204.821219999998</v>
       </c>
       <c r="AP52" s="21">
         <v>30688.021769999999</v>
       </c>
       <c r="AQ52" s="24">
         <v>5730.3707400000003</v>
       </c>
       <c r="AR52" s="24">
         <v>2237.07143</v>
       </c>
       <c r="AS52" s="24">
         <v>50172.26728</v>
       </c>
       <c r="AT52" s="24">
         <v>28972.592130000001</v>
       </c>
       <c r="AU52" s="26">
-        <v>1033.5916400000001</v>
+        <v>1141.41815</v>
       </c>
       <c r="AV52" s="26">
-        <v>172.62259</v>
+        <v>214.7244</v>
       </c>
       <c r="AW52" s="26">
-        <v>19679.301159999999</v>
+        <v>23545.338189999999</v>
       </c>
       <c r="AX52" s="26">
-        <v>10635.44491</v>
+        <v>12850.980970000001</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12">
         <v>2148.03595</v>
       </c>
       <c r="D53" s="12">
         <v>269.57758999999999</v>
       </c>
       <c r="E53" s="12">
         <v>83286.813149999944</v>
       </c>
       <c r="F53" s="12">
         <v>56705.481770000006</v>
       </c>
       <c r="G53" s="9">
         <v>842.47402000000011</v>
       </c>
       <c r="H53" s="9">
@@ -9869,60 +9831,60 @@
       <c r="AM53" s="21">
         <v>7313.1413199999997</v>
       </c>
       <c r="AN53" s="21">
         <v>1399.4106300000001</v>
       </c>
       <c r="AO53" s="21">
         <v>184195.27811000001</v>
       </c>
       <c r="AP53" s="21">
         <v>100875.05744999999</v>
       </c>
       <c r="AQ53" s="24">
         <v>20629.361779999999</v>
       </c>
       <c r="AR53" s="24">
         <v>4042.0208299999999</v>
       </c>
       <c r="AS53" s="24">
         <v>181188.48014999999</v>
       </c>
       <c r="AT53" s="24">
         <v>88370.081120000003</v>
       </c>
       <c r="AU53" s="26">
-        <v>6966.9170000000004</v>
+        <v>7404.7325000000001</v>
       </c>
       <c r="AV53" s="26">
-        <v>822.21898999999996</v>
+        <v>896.65992000000006</v>
       </c>
       <c r="AW53" s="26">
-        <v>74008.411340000006</v>
+        <v>91883.348199999993</v>
       </c>
       <c r="AX53" s="26">
-        <v>34456.802860000003</v>
+        <v>42314.549019999999</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12">
         <v>2290.3221800000001</v>
       </c>
       <c r="D54" s="12">
         <v>571.30250000000001</v>
       </c>
       <c r="E54" s="12">
         <v>142168.85285999998</v>
       </c>
       <c r="F54" s="12">
         <v>96138.880100000024</v>
       </c>
       <c r="G54" s="9">
         <v>11340.508259999999</v>
       </c>
       <c r="H54" s="9">
@@ -10021,60 +9983,60 @@
       <c r="AM54" s="21">
         <v>24070.093000000001</v>
       </c>
       <c r="AN54" s="21">
         <v>1788.77134</v>
       </c>
       <c r="AO54" s="21">
         <v>94252.490300000005</v>
       </c>
       <c r="AP54" s="21">
         <v>59063.275840000002</v>
       </c>
       <c r="AQ54" s="24">
         <v>35335.146999999997</v>
       </c>
       <c r="AR54" s="24">
         <v>3668.2793900000001</v>
       </c>
       <c r="AS54" s="24">
         <v>148658.08425000001</v>
       </c>
       <c r="AT54" s="24">
         <v>74875.454870000001</v>
       </c>
       <c r="AU54" s="26">
-        <v>5220.1090000000004</v>
+        <v>5496.2529999999997</v>
       </c>
       <c r="AV54" s="26">
-        <v>469.15474</v>
+        <v>495.63968999999997</v>
       </c>
       <c r="AW54" s="26">
-        <v>30931.83869</v>
+        <v>38744.448369999998</v>
       </c>
       <c r="AX54" s="26">
-        <v>15310.208769999999</v>
+        <v>18439.52075</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12">
         <v>8817.8429999999989</v>
       </c>
       <c r="D55" s="12">
         <v>2283.81378</v>
       </c>
       <c r="E55" s="12">
         <v>5927.9743900000003</v>
       </c>
       <c r="F55" s="12">
         <v>1461.5476699999999</v>
       </c>
       <c r="G55" s="9">
         <v>13591.305099999998</v>
       </c>
       <c r="H55" s="9">
@@ -10173,60 +10135,60 @@
       <c r="AM55" s="21">
         <v>74612.378070000006</v>
       </c>
       <c r="AN55" s="21">
         <v>9408.3905900000009</v>
       </c>
       <c r="AO55" s="21">
         <v>54872.16603</v>
       </c>
       <c r="AP55" s="21">
         <v>13447.35698</v>
       </c>
       <c r="AQ55" s="24">
         <v>107623.96984000001</v>
       </c>
       <c r="AR55" s="24">
         <v>15845.498530000001</v>
       </c>
       <c r="AS55" s="24">
         <v>65550.277570000006</v>
       </c>
       <c r="AT55" s="24">
         <v>17227.740030000001</v>
       </c>
       <c r="AU55" s="26">
-        <v>33.493000000000002</v>
+        <v>33.500509999999998</v>
       </c>
       <c r="AV55" s="26">
-        <v>7.7317200000000001</v>
+        <v>7.8427199999999999</v>
       </c>
       <c r="AW55" s="26">
-        <v>1470.18103</v>
+        <v>4287.9702600000001</v>
       </c>
       <c r="AX55" s="26">
-        <v>631.76792</v>
+        <v>1624.0843299999999</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="12">
         <v>20788.41748</v>
       </c>
       <c r="D56" s="12">
         <v>4401.1467799999991</v>
       </c>
       <c r="E56" s="12">
         <v>206156.74243000004</v>
       </c>
       <c r="F56" s="12">
         <v>86185.506370000032</v>
       </c>
       <c r="G56" s="9">
         <v>594.89800000000002</v>
       </c>
       <c r="H56" s="9">
@@ -10325,60 +10287,60 @@
       <c r="AM56" s="21">
         <v>19460.96918</v>
       </c>
       <c r="AN56" s="21">
         <v>3866.4986800000001</v>
       </c>
       <c r="AO56" s="21">
         <v>201084.74659</v>
       </c>
       <c r="AP56" s="21">
         <v>92184.933229999995</v>
       </c>
       <c r="AQ56" s="24">
         <v>22827.120749999998</v>
       </c>
       <c r="AR56" s="24">
         <v>9876.9271800000006</v>
       </c>
       <c r="AS56" s="24">
         <v>148357.29506</v>
       </c>
       <c r="AT56" s="24">
         <v>67737.731280000007</v>
       </c>
       <c r="AU56" s="26">
-        <v>3955.6729999999998</v>
+        <v>4294.0389999999998</v>
       </c>
       <c r="AV56" s="26">
-        <v>1373.99935</v>
+        <v>1519.18751</v>
       </c>
       <c r="AW56" s="26">
-        <v>41480.162920000002</v>
+        <v>56601.383979999999</v>
       </c>
       <c r="AX56" s="26">
-        <v>20137.025519999999</v>
+        <v>27023.489239999999</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="12">
         <v>4855.0779599999996</v>
       </c>
       <c r="D57" s="12">
         <v>947.73139000000003</v>
       </c>
       <c r="E57" s="12">
         <v>65912.846509999988</v>
       </c>
       <c r="F57" s="12">
         <v>74492.791720000008</v>
       </c>
       <c r="G57" s="9">
         <v>14648.102699999999</v>
       </c>
       <c r="H57" s="9">
@@ -10483,54 +10445,54 @@
       <c r="AO57" s="21">
         <v>73324.967999999993</v>
       </c>
       <c r="AP57" s="21">
         <v>59687.407709999999</v>
       </c>
       <c r="AQ57" s="24">
         <v>34953.163710000001</v>
       </c>
       <c r="AR57" s="24">
         <v>2723.0018</v>
       </c>
       <c r="AS57" s="24">
         <v>94942.110860000001</v>
       </c>
       <c r="AT57" s="24">
         <v>51958.960570000003</v>
       </c>
       <c r="AU57" s="26">
         <v>29.85933</v>
       </c>
       <c r="AV57" s="26">
         <v>8.0468700000000002</v>
       </c>
       <c r="AW57" s="26">
-        <v>3251.4426400000002</v>
+        <v>5503.1559399999996</v>
       </c>
       <c r="AX57" s="26">
-        <v>1786.3387299999999</v>
+        <v>3071.8815599999998</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="12">
         <v>2170.877</v>
       </c>
       <c r="D58" s="12">
         <v>899.58683999999994</v>
       </c>
       <c r="E58" s="12">
         <v>36714.162849999964</v>
       </c>
       <c r="F58" s="12">
         <v>28377.457069999989</v>
       </c>
       <c r="G58" s="9">
         <v>900.93499999999995</v>
       </c>
       <c r="H58" s="9">
@@ -10629,60 +10591,60 @@
       <c r="AM58" s="21">
         <v>8766.6611799999991</v>
       </c>
       <c r="AN58" s="21">
         <v>1848.35474</v>
       </c>
       <c r="AO58" s="21">
         <v>87178.040729999993</v>
       </c>
       <c r="AP58" s="21">
         <v>39719.673900000002</v>
       </c>
       <c r="AQ58" s="24">
         <v>4725.0904799999998</v>
       </c>
       <c r="AR58" s="24">
         <v>2040.17093</v>
       </c>
       <c r="AS58" s="24">
         <v>62404.756379999999</v>
       </c>
       <c r="AT58" s="24">
         <v>37708.031889999998</v>
       </c>
       <c r="AU58" s="26">
-        <v>401.25979000000001</v>
+        <v>406.51139000000001</v>
       </c>
       <c r="AV58" s="26">
-        <v>159.09046000000001</v>
+        <v>163.45670000000001</v>
       </c>
       <c r="AW58" s="26">
-        <v>13490.31409</v>
+        <v>17009.64964</v>
       </c>
       <c r="AX58" s="26">
-        <v>11373.10086</v>
+        <v>15519.626389999999</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="56.25">
       <c r="A59" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12">
         <v>7.0859999999999994</v>
       </c>
       <c r="D59" s="12">
         <v>5.7263800000000007</v>
       </c>
       <c r="E59" s="12">
         <v>875.15753000000018</v>
       </c>
       <c r="F59" s="12">
         <v>1446.4038</v>
       </c>
       <c r="G59" s="9">
         <v>0.12010000000000001</v>
       </c>
       <c r="H59" s="9">
@@ -10781,60 +10743,60 @@
       <c r="AM59" s="21">
         <v>55.146279999999997</v>
       </c>
       <c r="AN59" s="21">
         <v>154.84980999999999</v>
       </c>
       <c r="AO59" s="21">
         <v>25281.20825</v>
       </c>
       <c r="AP59" s="21">
         <v>7234.8614299999999</v>
       </c>
       <c r="AQ59" s="24">
         <v>616.68240000000003</v>
       </c>
       <c r="AR59" s="24">
         <v>1368.64374</v>
       </c>
       <c r="AS59" s="24">
         <v>4343.3934399999998</v>
       </c>
       <c r="AT59" s="24">
         <v>8696.1632699999991</v>
       </c>
       <c r="AU59" s="26">
-        <v>39.210999999999999</v>
+        <v>43.610999999999997</v>
       </c>
       <c r="AV59" s="26">
-        <v>246.10354000000001</v>
+        <v>251.49863999999999</v>
       </c>
       <c r="AW59" s="26">
-        <v>662.94434999999999</v>
+        <v>898.64813000000004</v>
       </c>
       <c r="AX59" s="26">
-        <v>1852.21407</v>
+        <v>2533.0522099999998</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12"/>
       <c r="D60" s="12"/>
       <c r="E60" s="12">
         <v>5.2312700000000003</v>
       </c>
       <c r="F60" s="12">
         <v>7.3604099999999999</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9">
         <v>185.57231999999999</v>
       </c>
       <c r="J60" s="9">
         <v>135.59631999999999</v>
       </c>
@@ -10919,54 +10881,54 @@
       <c r="AO60" s="21">
         <v>177.822</v>
       </c>
       <c r="AP60" s="21">
         <v>144.85487000000001</v>
       </c>
       <c r="AQ60" s="24">
         <v>0</v>
       </c>
       <c r="AR60" s="24">
         <v>0</v>
       </c>
       <c r="AS60" s="24">
         <v>25.031279999999999</v>
       </c>
       <c r="AT60" s="24">
         <v>49.038530000000002</v>
       </c>
       <c r="AU60" s="26">
         <v>0</v>
       </c>
       <c r="AV60" s="26">
         <v>0</v>
       </c>
       <c r="AW60" s="26">
-        <v>24.87</v>
+        <v>48.67</v>
       </c>
       <c r="AX60" s="26">
-        <v>10.89916</v>
+        <v>16.611160000000002</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="12">
         <v>12757.617999999999</v>
       </c>
       <c r="D61" s="12">
         <v>2212.6092699999999</v>
       </c>
       <c r="E61" s="12">
         <v>85661.212750000006</v>
       </c>
       <c r="F61" s="12">
         <v>42616.739029999982</v>
       </c>
       <c r="G61" s="9">
         <v>2474.2359999999999</v>
       </c>
       <c r="H61" s="9">
@@ -11065,60 +11027,60 @@
       <c r="AM61" s="21">
         <v>10505.425999999999</v>
       </c>
       <c r="AN61" s="21">
         <v>1104.53386</v>
       </c>
       <c r="AO61" s="21">
         <v>95174.710309999995</v>
       </c>
       <c r="AP61" s="21">
         <v>31224.00344</v>
       </c>
       <c r="AQ61" s="24">
         <v>11325.512000000001</v>
       </c>
       <c r="AR61" s="24">
         <v>1598.2473</v>
       </c>
       <c r="AS61" s="24">
         <v>104117.26059000001</v>
       </c>
       <c r="AT61" s="24">
         <v>41755.69313</v>
       </c>
       <c r="AU61" s="26">
-        <v>5278.0590000000002</v>
+        <v>8081.5929999999998</v>
       </c>
       <c r="AV61" s="26">
-        <v>219.33322000000001</v>
+        <v>338.84622000000002</v>
       </c>
       <c r="AW61" s="26">
-        <v>20989.205819999999</v>
+        <v>27500.92699</v>
       </c>
       <c r="AX61" s="26">
-        <v>8271.0327199999992</v>
+        <v>10581.304099999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12">
         <v>0.33859</v>
       </c>
       <c r="F62" s="12">
         <v>0.50043000000000004</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9">
         <v>4.8640000000000003E-2</v>
       </c>
       <c r="J62" s="9">
         <v>0.498</v>
       </c>
@@ -11203,54 +11165,54 @@
       <c r="AO62" s="21">
         <v>3.2327300000000001</v>
       </c>
       <c r="AP62" s="21">
         <v>15.574249999999999</v>
       </c>
       <c r="AQ62" s="24">
         <v>0</v>
       </c>
       <c r="AR62" s="24">
         <v>0</v>
       </c>
       <c r="AS62" s="24">
         <v>4.9837600000000002</v>
       </c>
       <c r="AT62" s="24">
         <v>21.873830000000002</v>
       </c>
       <c r="AU62" s="26">
         <v>0</v>
       </c>
       <c r="AV62" s="26">
         <v>0</v>
       </c>
       <c r="AW62" s="26">
-        <v>1.5463800000000001</v>
+        <v>1.56498</v>
       </c>
       <c r="AX62" s="26">
-        <v>6.5983099999999997</v>
+        <v>6.93438</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="12">
         <v>5.242960000000001</v>
       </c>
       <c r="D63" s="12">
         <v>11.078110000000001</v>
       </c>
       <c r="E63" s="12">
         <v>571.52806999999962</v>
       </c>
       <c r="F63" s="12">
         <v>4100.4041599999991</v>
       </c>
       <c r="G63" s="9">
         <v>5.4559499999999996</v>
       </c>
       <c r="H63" s="9">
@@ -11349,60 +11311,60 @@
       <c r="AM63" s="21">
         <v>391.35234000000003</v>
       </c>
       <c r="AN63" s="21">
         <v>3412.85914</v>
       </c>
       <c r="AO63" s="21">
         <v>3608.1085600000001</v>
       </c>
       <c r="AP63" s="21">
         <v>28496.19081</v>
       </c>
       <c r="AQ63" s="24">
         <v>707.31224999999995</v>
       </c>
       <c r="AR63" s="24">
         <v>6958.2307300000002</v>
       </c>
       <c r="AS63" s="24">
         <v>4717.0563400000001</v>
       </c>
       <c r="AT63" s="24">
         <v>47656.0795</v>
       </c>
       <c r="AU63" s="26">
-        <v>62.889539999999997</v>
+        <v>84.275469999999999</v>
       </c>
       <c r="AV63" s="26">
-        <v>1247.02037</v>
+        <v>1676.05439</v>
       </c>
       <c r="AW63" s="26">
-        <v>1653.20901</v>
+        <v>2151.6190200000001</v>
       </c>
       <c r="AX63" s="26">
-        <v>12295.85734</v>
+        <v>17303.21759</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="12">
         <v>1687.0301699999998</v>
       </c>
       <c r="D64" s="12">
         <v>8512.8845599999986</v>
       </c>
       <c r="E64" s="12">
         <v>28590.180949999987</v>
       </c>
       <c r="F64" s="12">
         <v>110200.70119999988</v>
       </c>
       <c r="G64" s="9">
         <v>1991.8323799999996</v>
       </c>
       <c r="H64" s="9">
@@ -11501,60 +11463,60 @@
       <c r="AM64" s="21">
         <v>5103.6236399999998</v>
       </c>
       <c r="AN64" s="21">
         <v>26879.274560000002</v>
       </c>
       <c r="AO64" s="21">
         <v>28989.182349999999</v>
       </c>
       <c r="AP64" s="21">
         <v>80193.578949999996</v>
       </c>
       <c r="AQ64" s="24">
         <v>5897.35095</v>
       </c>
       <c r="AR64" s="24">
         <v>28881.58698</v>
       </c>
       <c r="AS64" s="24">
         <v>31393.37702</v>
       </c>
       <c r="AT64" s="24">
         <v>94041.987980000005</v>
       </c>
       <c r="AU64" s="26">
-        <v>1568.8858700000001</v>
+        <v>1965.77037</v>
       </c>
       <c r="AV64" s="26">
-        <v>7642.6878900000002</v>
+        <v>9412.6502099999998</v>
       </c>
       <c r="AW64" s="26">
-        <v>7091.5188399999997</v>
+        <v>9302.9788900000003</v>
       </c>
       <c r="AX64" s="26">
-        <v>20841.440979999999</v>
+        <v>28062.884259999999</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12">
         <v>0.14355999999999999</v>
       </c>
       <c r="F65" s="12">
         <v>1.16401</v>
       </c>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9">
         <v>1.0498000000000001</v>
       </c>
       <c r="J65" s="9">
         <v>9.3138400000000008</v>
       </c>
@@ -11785,60 +11747,60 @@
       <c r="AM66" s="21">
         <v>381.4083</v>
       </c>
       <c r="AN66" s="21">
         <v>137.48114000000001</v>
       </c>
       <c r="AO66" s="21">
         <v>12955.078090000001</v>
       </c>
       <c r="AP66" s="21">
         <v>12068.26434</v>
       </c>
       <c r="AQ66" s="24">
         <v>355.26166000000001</v>
       </c>
       <c r="AR66" s="24">
         <v>400.63761</v>
       </c>
       <c r="AS66" s="24">
         <v>17642.004099999998</v>
       </c>
       <c r="AT66" s="24">
         <v>13441.36052</v>
       </c>
       <c r="AU66" s="26">
-        <v>32.728749999999998</v>
+        <v>41.789749999999998</v>
       </c>
       <c r="AV66" s="26">
-        <v>43.865639999999999</v>
+        <v>89.63767</v>
       </c>
       <c r="AW66" s="26">
-        <v>4566.4954200000002</v>
+        <v>6726.6428500000002</v>
       </c>
       <c r="AX66" s="26">
-        <v>3350.9101799999999</v>
+        <v>4332.7219599999999</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D67" s="12">
         <v>4.725E-2</v>
       </c>
       <c r="E67" s="12">
         <v>8.0573499999999996</v>
       </c>
       <c r="F67" s="12">
         <v>33.218779999999995</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9">
         <v>4.1318200000000003</v>
@@ -11927,54 +11889,54 @@
       <c r="AO67" s="21">
         <v>19.135300000000001</v>
       </c>
       <c r="AP67" s="21">
         <v>55.40484</v>
       </c>
       <c r="AQ67" s="24">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="AR67" s="24">
         <v>4.6219999999999997E-2</v>
       </c>
       <c r="AS67" s="24">
         <v>17.104140000000001</v>
       </c>
       <c r="AT67" s="24">
         <v>52.874319999999997</v>
       </c>
       <c r="AU67" s="26">
         <v>0</v>
       </c>
       <c r="AV67" s="26">
         <v>0</v>
       </c>
       <c r="AW67" s="26">
-        <v>2.9940000000000001E-2</v>
+        <v>8.0311900000000005</v>
       </c>
       <c r="AX67" s="26">
-        <v>3.0385599999999999</v>
+        <v>23.058610000000002</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="12">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="12">
         <v>38.915489999999991</v>
       </c>
       <c r="F68" s="12">
         <v>125.13885999999999</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9">
         <v>38.627869999999994</v>
@@ -12069,60 +12031,60 @@
       <c r="AM68" s="21">
         <v>33.093229999999998</v>
       </c>
       <c r="AN68" s="21">
         <v>14.34366</v>
       </c>
       <c r="AO68" s="21">
         <v>173.31764999999999</v>
       </c>
       <c r="AP68" s="21">
         <v>260.27255000000002</v>
       </c>
       <c r="AQ68" s="24">
         <v>1.333</v>
       </c>
       <c r="AR68" s="24">
         <v>4.4692999999999996</v>
       </c>
       <c r="AS68" s="24">
         <v>118.58889000000001</v>
       </c>
       <c r="AT68" s="24">
         <v>353.76819999999998</v>
       </c>
       <c r="AU68" s="26">
-        <v>1.2E-2</v>
+        <v>2.4E-2</v>
       </c>
       <c r="AV68" s="26">
-        <v>6.701E-2</v>
+        <v>0.16342000000000001</v>
       </c>
       <c r="AW68" s="26">
-        <v>42.219880000000003</v>
+        <v>70.05171</v>
       </c>
       <c r="AX68" s="26">
-        <v>81.236270000000005</v>
+        <v>124.07816</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12">
         <v>6.9906799999999993</v>
       </c>
       <c r="F69" s="12">
         <v>70.985860000000002</v>
       </c>
       <c r="G69" s="9">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H69" s="9">
         <v>0.40683000000000002</v>
       </c>
       <c r="I69" s="9">
         <v>7.2459099999999994</v>
@@ -12217,60 +12179,60 @@
       <c r="AM69" s="21">
         <v>3.0371199999999998</v>
       </c>
       <c r="AN69" s="21">
         <v>2.19475</v>
       </c>
       <c r="AO69" s="21">
         <v>82.267229999999998</v>
       </c>
       <c r="AP69" s="21">
         <v>313.35039</v>
       </c>
       <c r="AQ69" s="24">
         <v>0.21504999999999999</v>
       </c>
       <c r="AR69" s="24">
         <v>2.2816999999999998</v>
       </c>
       <c r="AS69" s="24">
         <v>88.799989999999994</v>
       </c>
       <c r="AT69" s="24">
         <v>371.36081999999999</v>
       </c>
       <c r="AU69" s="26">
-        <v>4.4999999999999997E-3</v>
+        <v>1.1849999999999999E-2</v>
       </c>
       <c r="AV69" s="26">
-        <v>6.8040000000000003E-2</v>
+        <v>0.23935999999999999</v>
       </c>
       <c r="AW69" s="26">
-        <v>79.82987</v>
+        <v>103.82621</v>
       </c>
       <c r="AX69" s="26">
-        <v>145.85243</v>
+        <v>186.09620000000001</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="12">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="12">
         <v>5.9380699999999997</v>
       </c>
       <c r="F70" s="12">
         <v>37.854079999999996</v>
       </c>
       <c r="G70" s="9">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="9">
@@ -12365,60 +12327,60 @@
       <c r="AM70" s="21">
         <v>4.0019999999999998</v>
       </c>
       <c r="AN70" s="21">
         <v>0.96736</v>
       </c>
       <c r="AO70" s="21">
         <v>51.034790000000001</v>
       </c>
       <c r="AP70" s="21">
         <v>94.327920000000006</v>
       </c>
       <c r="AQ70" s="24">
         <v>1.2E-2</v>
       </c>
       <c r="AR70" s="24">
         <v>0.14593999999999999</v>
       </c>
       <c r="AS70" s="24">
         <v>4443.7290300000004</v>
       </c>
       <c r="AT70" s="24">
         <v>1385.46567</v>
       </c>
       <c r="AU70" s="26">
-        <v>4.0000000000000001E-3</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="AV70" s="26">
-        <v>4.897E-2</v>
+        <v>0.10181</v>
       </c>
       <c r="AW70" s="26">
-        <v>357.48257000000001</v>
+        <v>647.70342000000005</v>
       </c>
       <c r="AX70" s="26">
-        <v>92.211920000000006</v>
+        <v>168.64295999999999</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12">
         <v>9.0009999999999994</v>
       </c>
       <c r="D71" s="12">
         <v>2.4378199999999999</v>
       </c>
       <c r="E71" s="12">
         <v>316.82689999999997</v>
       </c>
       <c r="F71" s="12">
         <v>346.19160999999997</v>
       </c>
       <c r="G71" s="9">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="9">
@@ -12517,60 +12479,60 @@
       <c r="AM71" s="21">
         <v>35.897590000000001</v>
       </c>
       <c r="AN71" s="21">
         <v>11.51402</v>
       </c>
       <c r="AO71" s="21">
         <v>1096.8859399999999</v>
       </c>
       <c r="AP71" s="21">
         <v>1037.7785799999999</v>
       </c>
       <c r="AQ71" s="24">
         <v>3.6011000000000002</v>
       </c>
       <c r="AR71" s="24">
         <v>10.886799999999999</v>
       </c>
       <c r="AS71" s="24">
         <v>2427.9862199999998</v>
       </c>
       <c r="AT71" s="24">
         <v>1348.2793899999999</v>
       </c>
       <c r="AU71" s="26">
-        <v>9.6699999999999994E-2</v>
+        <v>0.16195000000000001</v>
       </c>
       <c r="AV71" s="26">
-        <v>0.56527000000000005</v>
+        <v>1.0931900000000001</v>
       </c>
       <c r="AW71" s="26">
-        <v>260.10279000000003</v>
+        <v>417.82310999999999</v>
       </c>
       <c r="AX71" s="26">
-        <v>166.48310000000001</v>
+        <v>309.65449999999998</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12">
         <v>10.813750000000001</v>
       </c>
       <c r="D72" s="12">
         <v>22.424489999999999</v>
       </c>
       <c r="E72" s="12">
         <v>557.00135000000012</v>
       </c>
       <c r="F72" s="12">
         <v>1448.9185199999993</v>
       </c>
       <c r="G72" s="9">
         <v>17.655349999999999</v>
       </c>
       <c r="H72" s="9">
@@ -12669,60 +12631,60 @@
       <c r="AM72" s="21">
         <v>256.73486000000003</v>
       </c>
       <c r="AN72" s="21">
         <v>669.99274000000003</v>
       </c>
       <c r="AO72" s="21">
         <v>9653.9631499999996</v>
       </c>
       <c r="AP72" s="21">
         <v>8816.4626100000005</v>
       </c>
       <c r="AQ72" s="24">
         <v>299.91052000000002</v>
       </c>
       <c r="AR72" s="24">
         <v>616.45203000000004</v>
       </c>
       <c r="AS72" s="24">
         <v>4704.8472499999998</v>
       </c>
       <c r="AT72" s="24">
         <v>6425.6385200000004</v>
       </c>
       <c r="AU72" s="26">
-        <v>189.78881000000001</v>
+        <v>225.92590999999999</v>
       </c>
       <c r="AV72" s="26">
-        <v>186.4059</v>
+        <v>306.18439000000001</v>
       </c>
       <c r="AW72" s="26">
-        <v>790.17129</v>
+        <v>1052.5001299999999</v>
       </c>
       <c r="AX72" s="26">
-        <v>1169.48748</v>
+        <v>1626.8688999999999</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="12">
         <v>1822669.15812</v>
       </c>
       <c r="D73" s="12">
         <v>493724.21762999997</v>
       </c>
       <c r="E73" s="12">
         <v>5973.8701500000006</v>
       </c>
       <c r="F73" s="12">
         <v>1873.3413600000003</v>
       </c>
       <c r="G73" s="9">
         <v>2394276.9024999999</v>
       </c>
       <c r="H73" s="9">
@@ -12821,60 +12783,60 @@
       <c r="AM73" s="21">
         <v>1876406.0441999999</v>
       </c>
       <c r="AN73" s="21">
         <v>507816.33435000002</v>
       </c>
       <c r="AO73" s="21">
         <v>69469.48487</v>
       </c>
       <c r="AP73" s="21">
         <v>17136.442050000001</v>
       </c>
       <c r="AQ73" s="24">
         <v>1928026.4412</v>
       </c>
       <c r="AR73" s="24">
         <v>492969.76435000001</v>
       </c>
       <c r="AS73" s="24">
         <v>28499.90049</v>
       </c>
       <c r="AT73" s="24">
         <v>8195.9408399999993</v>
       </c>
       <c r="AU73" s="26">
-        <v>554983.45700000005</v>
+        <v>766554.84600000002</v>
       </c>
       <c r="AV73" s="26">
-        <v>154890.50195000001</v>
+        <v>218018.24932999999</v>
       </c>
       <c r="AW73" s="26">
-        <v>5568.4204</v>
+        <v>7527.6582399999998</v>
       </c>
       <c r="AX73" s="26">
-        <v>1616.98386</v>
+        <v>2234.0693700000002</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="12">
         <v>450.11</v>
       </c>
       <c r="D74" s="12">
         <v>90.275089999999992</v>
       </c>
       <c r="E74" s="12">
         <v>3771.8586999999993</v>
       </c>
       <c r="F74" s="12">
         <v>696.8429000000001</v>
       </c>
       <c r="G74" s="9">
         <v>2596.9670000000001</v>
       </c>
       <c r="H74" s="9">
@@ -12979,54 +12941,54 @@
       <c r="AO74" s="21">
         <v>2588.6434800000002</v>
       </c>
       <c r="AP74" s="21">
         <v>745.79966000000002</v>
       </c>
       <c r="AQ74" s="24">
         <v>1459.8741199999999</v>
       </c>
       <c r="AR74" s="24">
         <v>352.60037999999997</v>
       </c>
       <c r="AS74" s="24">
         <v>1635.26378</v>
       </c>
       <c r="AT74" s="24">
         <v>721.89745000000005</v>
       </c>
       <c r="AU74" s="26">
         <v>99.6</v>
       </c>
       <c r="AV74" s="26">
         <v>27.123999999999999</v>
       </c>
       <c r="AW74" s="26">
-        <v>318.9676</v>
+        <v>615.70270000000005</v>
       </c>
       <c r="AX74" s="26">
-        <v>144.57642000000001</v>
+        <v>226.98138</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="12">
         <v>6158.6989999999987</v>
       </c>
       <c r="D75" s="12">
         <v>2417.0100199999997</v>
       </c>
       <c r="E75" s="12">
         <v>10955.825560000001</v>
       </c>
       <c r="F75" s="12">
         <v>5773.4590699999999</v>
       </c>
       <c r="G75" s="9">
         <v>11010.100529999998</v>
       </c>
       <c r="H75" s="9">
@@ -13125,60 +13087,60 @@
       <c r="AM75" s="21">
         <v>14028.265079999999</v>
       </c>
       <c r="AN75" s="21">
         <v>4712.2876800000004</v>
       </c>
       <c r="AO75" s="21">
         <v>19264.22193</v>
       </c>
       <c r="AP75" s="21">
         <v>3946.4524299999998</v>
       </c>
       <c r="AQ75" s="24">
         <v>13449.44601</v>
       </c>
       <c r="AR75" s="24">
         <v>5431.5009</v>
       </c>
       <c r="AS75" s="24">
         <v>8173.2957699999997</v>
       </c>
       <c r="AT75" s="24">
         <v>3769.10943</v>
       </c>
       <c r="AU75" s="26">
-        <v>4402.73524</v>
+        <v>6011.23524</v>
       </c>
       <c r="AV75" s="26">
-        <v>1831.2196100000001</v>
+        <v>2520.3172199999999</v>
       </c>
       <c r="AW75" s="26">
-        <v>2569.7533800000001</v>
+        <v>3251.1396100000002</v>
       </c>
       <c r="AX75" s="26">
-        <v>1153.8004000000001</v>
+        <v>1497.4726800000001</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="12">
         <v>3939.4872399999995</v>
       </c>
       <c r="D76" s="12">
         <v>1405.4183599999997</v>
       </c>
       <c r="E76" s="12">
         <v>8091.4525199999998</v>
       </c>
       <c r="F76" s="12">
         <v>6065.3140900000008</v>
       </c>
       <c r="G76" s="9">
         <v>5633.3841999999995</v>
       </c>
       <c r="H76" s="9">
@@ -13277,60 +13239,60 @@
       <c r="AM76" s="21">
         <v>27129.994640000001</v>
       </c>
       <c r="AN76" s="21">
         <v>8003.5883400000002</v>
       </c>
       <c r="AO76" s="21">
         <v>114920.36176</v>
       </c>
       <c r="AP76" s="21">
         <v>15753.60167</v>
       </c>
       <c r="AQ76" s="24">
         <v>44930.619169999998</v>
       </c>
       <c r="AR76" s="24">
         <v>12948.467699999999</v>
       </c>
       <c r="AS76" s="24">
         <v>34192.953249999999</v>
       </c>
       <c r="AT76" s="24">
         <v>11657.567279999999</v>
       </c>
       <c r="AU76" s="26">
-        <v>13275.460639999999</v>
+        <v>19464.394639999999</v>
       </c>
       <c r="AV76" s="26">
-        <v>4402.6949299999997</v>
+        <v>6946.1743399999996</v>
       </c>
       <c r="AW76" s="26">
-        <v>7229.3138399999998</v>
+        <v>11933.512779999999</v>
       </c>
       <c r="AX76" s="26">
-        <v>2893.3842500000001</v>
+        <v>4661.0086000000001</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12">
         <v>112.30628999999999</v>
       </c>
       <c r="F77" s="12">
         <v>76.633139999999997</v>
       </c>
       <c r="G77" s="9">
         <v>0.375</v>
       </c>
       <c r="H77" s="9">
         <v>0.74299999999999999</v>
       </c>
       <c r="I77" s="9">
         <v>120.07096</v>
@@ -13427,54 +13389,54 @@
       <c r="AO77" s="21">
         <v>320.26751999999999</v>
       </c>
       <c r="AP77" s="21">
         <v>414.41426999999999</v>
       </c>
       <c r="AQ77" s="24">
         <v>0.25</v>
       </c>
       <c r="AR77" s="24">
         <v>0.33448</v>
       </c>
       <c r="AS77" s="24">
         <v>246.97604999999999</v>
       </c>
       <c r="AT77" s="24">
         <v>543.06551000000002</v>
       </c>
       <c r="AU77" s="26">
         <v>0</v>
       </c>
       <c r="AV77" s="26">
         <v>0</v>
       </c>
       <c r="AW77" s="26">
-        <v>26.762</v>
+        <v>50.141840000000002</v>
       </c>
       <c r="AX77" s="26">
-        <v>50.56662</v>
+        <v>80.062730000000002</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12">
         <v>77.178110000000004</v>
       </c>
       <c r="F78" s="12">
         <v>215.24102999999999</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9">
         <v>50.292000000000002</v>
       </c>
       <c r="J78" s="9">
         <v>135.55058</v>
       </c>
@@ -13559,54 +13521,54 @@
       <c r="AO78" s="21">
         <v>212.04561000000001</v>
       </c>
       <c r="AP78" s="21">
         <v>351.18957999999998</v>
       </c>
       <c r="AQ78" s="24">
         <v>23.273060000000001</v>
       </c>
       <c r="AR78" s="24">
         <v>6.0640000000000001</v>
       </c>
       <c r="AS78" s="24">
         <v>139.74552</v>
       </c>
       <c r="AT78" s="24">
         <v>541.12905999999998</v>
       </c>
       <c r="AU78" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AV78" s="26">
         <v>0.245</v>
       </c>
       <c r="AW78" s="26">
-        <v>20.533909999999999</v>
+        <v>31.540009999999999</v>
       </c>
       <c r="AX78" s="26">
-        <v>139.77394000000001</v>
+        <v>171.15324000000001</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12">
         <v>15703.734000000002</v>
       </c>
       <c r="D79" s="12">
         <v>7054.9878800000006</v>
       </c>
       <c r="E79" s="12">
         <v>5244.03017</v>
       </c>
       <c r="F79" s="12">
         <v>2688.9785299999994</v>
       </c>
       <c r="G79" s="9">
         <v>16057.722</v>
       </c>
       <c r="H79" s="9">
@@ -13705,60 +13667,60 @@
       <c r="AM79" s="21">
         <v>40478.587</v>
       </c>
       <c r="AN79" s="21">
         <v>15818.75706</v>
       </c>
       <c r="AO79" s="21">
         <v>71438.822310000003</v>
       </c>
       <c r="AP79" s="21">
         <v>29414.242679999999</v>
       </c>
       <c r="AQ79" s="24">
         <v>45575.49</v>
       </c>
       <c r="AR79" s="24">
         <v>17330.23662</v>
       </c>
       <c r="AS79" s="24">
         <v>55150.205170000001</v>
       </c>
       <c r="AT79" s="24">
         <v>19361.298360000001</v>
       </c>
       <c r="AU79" s="26">
-        <v>30283.67295</v>
+        <v>40723.42295</v>
       </c>
       <c r="AV79" s="26">
-        <v>11772.263650000001</v>
+        <v>15424.199629999999</v>
       </c>
       <c r="AW79" s="26">
-        <v>13118.938249999999</v>
+        <v>23358.090550000001</v>
       </c>
       <c r="AX79" s="26">
-        <v>3757.2017799999999</v>
+        <v>7031.6642499999998</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12">
         <v>562.87705000000005</v>
       </c>
       <c r="D80" s="12">
         <v>172.05241000000001</v>
       </c>
       <c r="E80" s="12">
         <v>15493.953</v>
       </c>
       <c r="F80" s="12">
         <v>13612.739770000002</v>
       </c>
       <c r="G80" s="9">
         <v>365.97840000000002</v>
       </c>
       <c r="H80" s="9">
@@ -13863,54 +13825,54 @@
       <c r="AO80" s="21">
         <v>9691.6974499999997</v>
       </c>
       <c r="AP80" s="21">
         <v>10393.82372</v>
       </c>
       <c r="AQ80" s="24">
         <v>449.584</v>
       </c>
       <c r="AR80" s="24">
         <v>211.85693000000001</v>
       </c>
       <c r="AS80" s="24">
         <v>14994.868270000001</v>
       </c>
       <c r="AT80" s="24">
         <v>11225.065689999999</v>
       </c>
       <c r="AU80" s="26">
         <v>4385.7569999999996</v>
       </c>
       <c r="AV80" s="26">
         <v>180.52600000000001</v>
       </c>
       <c r="AW80" s="26">
-        <v>3290.6914200000001</v>
+        <v>4359.9635600000001</v>
       </c>
       <c r="AX80" s="26">
-        <v>2777.91788</v>
+        <v>3643.1356999999998</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12">
         <v>427.01679999999999</v>
       </c>
       <c r="F81" s="12">
         <v>260.38358999999997</v>
       </c>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9">
         <v>434.17147999999997</v>
       </c>
       <c r="J81" s="9">
         <v>121.95867</v>
       </c>
@@ -13995,54 +13957,54 @@
       <c r="AO81" s="21">
         <v>62.212789999999998</v>
       </c>
       <c r="AP81" s="21">
         <v>103.89107</v>
       </c>
       <c r="AQ81" s="24">
         <v>0</v>
       </c>
       <c r="AR81" s="24">
         <v>0</v>
       </c>
       <c r="AS81" s="24">
         <v>29.729099999999999</v>
       </c>
       <c r="AT81" s="24">
         <v>125.92995000000001</v>
       </c>
       <c r="AU81" s="26">
         <v>0</v>
       </c>
       <c r="AV81" s="26">
         <v>0</v>
       </c>
       <c r="AW81" s="26">
-        <v>21.125</v>
+        <v>21.8583</v>
       </c>
       <c r="AX81" s="26">
-        <v>19.198080000000001</v>
+        <v>20.67193</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12">
         <v>34.1</v>
       </c>
       <c r="D82" s="12">
         <v>38.47</v>
       </c>
       <c r="E82" s="12">
         <v>3.7219000000000002</v>
       </c>
       <c r="F82" s="12">
         <v>9.1275999999999993</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="9"/>
       <c r="I82" s="9">
         <v>28.2</v>
@@ -14129,60 +14091,60 @@
       <c r="AM82" s="21">
         <v>0</v>
       </c>
       <c r="AN82" s="21">
         <v>0</v>
       </c>
       <c r="AO82" s="21">
         <v>0.26100000000000001</v>
       </c>
       <c r="AP82" s="21">
         <v>0.72958000000000001</v>
       </c>
       <c r="AQ82" s="24">
         <v>0</v>
       </c>
       <c r="AR82" s="24">
         <v>0</v>
       </c>
       <c r="AS82" s="24">
         <v>20.681999999999999</v>
       </c>
       <c r="AT82" s="24">
         <v>30.351939999999999</v>
       </c>
       <c r="AU82" s="26">
-        <v>24.62</v>
+        <v>44.542000000000002</v>
       </c>
       <c r="AV82" s="26">
-        <v>9.4377700000000004</v>
+        <v>17.933669999999999</v>
       </c>
       <c r="AW82" s="26">
-        <v>25.161000000000001</v>
+        <v>45.243000000000002</v>
       </c>
       <c r="AX82" s="26">
-        <v>11.69567</v>
+        <v>20.87209</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
       <c r="E83" s="12">
         <v>938.79016999999999</v>
       </c>
       <c r="F83" s="12">
         <v>651.1525200000001</v>
       </c>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c r="I83" s="9">
         <v>1070.47363</v>
       </c>
       <c r="J83" s="9">
         <v>732.97001000000012</v>
       </c>
@@ -14273,60 +14235,60 @@
       <c r="AM83" s="21">
         <v>399.14193999999998</v>
       </c>
       <c r="AN83" s="21">
         <v>274.71965</v>
       </c>
       <c r="AO83" s="21">
         <v>695.74558000000002</v>
       </c>
       <c r="AP83" s="21">
         <v>579.05601000000001</v>
       </c>
       <c r="AQ83" s="24">
         <v>498.18689000000001</v>
       </c>
       <c r="AR83" s="24">
         <v>147.87912</v>
       </c>
       <c r="AS83" s="24">
         <v>892.13675000000001</v>
       </c>
       <c r="AT83" s="24">
         <v>799.01716999999996</v>
       </c>
       <c r="AU83" s="26">
-        <v>91.5</v>
+        <v>95.5</v>
       </c>
       <c r="AV83" s="26">
-        <v>22.45</v>
+        <v>35.654330000000002</v>
       </c>
       <c r="AW83" s="26">
-        <v>359.32400000000001</v>
+        <v>605.86</v>
       </c>
       <c r="AX83" s="26">
-        <v>314.50484999999998</v>
+        <v>517.14779999999996</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="D84" s="12">
         <v>10.856</v>
       </c>
       <c r="E84" s="12">
         <v>30.459070000000004</v>
       </c>
       <c r="F84" s="12">
         <v>448.69683000000003</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9">
         <v>40.310009999999998</v>
@@ -14423,54 +14385,54 @@
       <c r="AO84" s="21">
         <v>108.05197</v>
       </c>
       <c r="AP84" s="21">
         <v>1057.05709</v>
       </c>
       <c r="AQ84" s="24">
         <v>0.62678999999999996</v>
       </c>
       <c r="AR84" s="24">
         <v>48.703119999999998</v>
       </c>
       <c r="AS84" s="24">
         <v>241.85993999999999</v>
       </c>
       <c r="AT84" s="24">
         <v>1460.5922700000001</v>
       </c>
       <c r="AU84" s="26">
         <v>9.937E-2</v>
       </c>
       <c r="AV84" s="26">
         <v>6.85954</v>
       </c>
       <c r="AW84" s="26">
-        <v>6.7019900000000003</v>
+        <v>10.915929999999999</v>
       </c>
       <c r="AX84" s="26">
-        <v>148.77226999999999</v>
+        <v>185.17474999999999</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12">
         <v>20.006</v>
       </c>
       <c r="D85" s="12">
         <v>230.06218000000001</v>
       </c>
       <c r="E85" s="12">
         <v>5.9779999999999998</v>
       </c>
       <c r="F85" s="12">
         <v>14.37533</v>
       </c>
       <c r="G85" s="9">
         <v>16.994</v>
       </c>
       <c r="H85" s="9">
@@ -14575,54 +14537,54 @@
       <c r="AO85" s="21">
         <v>24.21133</v>
       </c>
       <c r="AP85" s="21">
         <v>35.075699999999998</v>
       </c>
       <c r="AQ85" s="24">
         <v>11</v>
       </c>
       <c r="AR85" s="24">
         <v>211.75280000000001</v>
       </c>
       <c r="AS85" s="24">
         <v>20.271889999999999</v>
       </c>
       <c r="AT85" s="24">
         <v>28.81936</v>
       </c>
       <c r="AU85" s="26">
         <v>0</v>
       </c>
       <c r="AV85" s="26">
         <v>0</v>
       </c>
       <c r="AW85" s="26">
-        <v>33.188000000000002</v>
+        <v>33.207749999999997</v>
       </c>
       <c r="AX85" s="26">
-        <v>32.822580000000002</v>
+        <v>33.22484</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12">
         <v>6045.6264000000001</v>
       </c>
       <c r="D86" s="12">
         <v>5750.7464899999995</v>
       </c>
       <c r="E86" s="12">
         <v>5433.1694400000006</v>
       </c>
       <c r="F86" s="12">
         <v>3700.3568999999998</v>
       </c>
       <c r="G86" s="9">
         <v>5703.8620000000001</v>
       </c>
       <c r="H86" s="9">
@@ -14721,54 +14683,54 @@
       <c r="AM86" s="21">
         <v>19334.73</v>
       </c>
       <c r="AN86" s="21">
         <v>15357.949909999999</v>
       </c>
       <c r="AO86" s="21">
         <v>172.67796000000001</v>
       </c>
       <c r="AP86" s="21">
         <v>337.01479999999998</v>
       </c>
       <c r="AQ86" s="24">
         <v>13211.43001</v>
       </c>
       <c r="AR86" s="24">
         <v>11960.555039999999</v>
       </c>
       <c r="AS86" s="24">
         <v>62.83623</v>
       </c>
       <c r="AT86" s="24">
         <v>177.41677000000001</v>
       </c>
       <c r="AU86" s="26">
-        <v>2851.27</v>
+        <v>3264.49</v>
       </c>
       <c r="AV86" s="26">
-        <v>2680.69047</v>
+        <v>3076.2946700000002</v>
       </c>
       <c r="AW86" s="26">
         <v>1.46204</v>
       </c>
       <c r="AX86" s="26">
         <v>5.4677199999999999</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12">
         <v>0.17510000000000001</v>
       </c>
       <c r="F87" s="12">
         <v>1.97685</v>
       </c>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
@@ -14859,54 +14821,54 @@
       <c r="AO87" s="21">
         <v>0.75724000000000002</v>
       </c>
       <c r="AP87" s="21">
         <v>4.9210799999999999</v>
       </c>
       <c r="AQ87" s="24">
         <v>0</v>
       </c>
       <c r="AR87" s="24">
         <v>0</v>
       </c>
       <c r="AS87" s="24">
         <v>0.35947000000000001</v>
       </c>
       <c r="AT87" s="24">
         <v>3.32233</v>
       </c>
       <c r="AU87" s="26">
         <v>0</v>
       </c>
       <c r="AV87" s="26">
         <v>0</v>
       </c>
       <c r="AW87" s="26">
-        <v>4.65E-2</v>
+        <v>5.8500000000000003E-2</v>
       </c>
       <c r="AX87" s="26">
-        <v>0.51485000000000003</v>
+        <v>0.60226999999999997</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12">
         <v>4.6154799999999998</v>
       </c>
       <c r="D88" s="12">
         <v>10.61999</v>
       </c>
       <c r="E88" s="12">
         <v>754.84324000000015</v>
       </c>
       <c r="F88" s="12">
         <v>2416.7660900000005</v>
       </c>
       <c r="G88" s="9">
         <v>12.372</v>
       </c>
       <c r="H88" s="9">
@@ -15005,60 +14967,60 @@
       <c r="AM88" s="21">
         <v>38.633389999999999</v>
       </c>
       <c r="AN88" s="21">
         <v>338.02760000000001</v>
       </c>
       <c r="AO88" s="21">
         <v>827.69451000000004</v>
       </c>
       <c r="AP88" s="21">
         <v>5749.8448900000003</v>
       </c>
       <c r="AQ88" s="24">
         <v>94.787360000000007</v>
       </c>
       <c r="AR88" s="24">
         <v>284.17917</v>
       </c>
       <c r="AS88" s="24">
         <v>765.61575000000005</v>
       </c>
       <c r="AT88" s="24">
         <v>4368.1025900000004</v>
       </c>
       <c r="AU88" s="26">
-        <v>14.16</v>
+        <v>14.162750000000001</v>
       </c>
       <c r="AV88" s="26">
-        <v>25.03894</v>
+        <v>25.136050000000001</v>
       </c>
       <c r="AW88" s="26">
-        <v>167.19445999999999</v>
+        <v>249.38243</v>
       </c>
       <c r="AX88" s="26">
-        <v>462.95148999999998</v>
+        <v>979.29028000000005</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12">
         <v>0.15179999999999999</v>
       </c>
       <c r="D89" s="12">
         <v>0.14918000000000001</v>
       </c>
       <c r="E89" s="12">
         <v>117.26558000000001</v>
       </c>
       <c r="F89" s="12">
         <v>288.00106999999997</v>
       </c>
       <c r="G89" s="9">
         <v>1E-3</v>
       </c>
       <c r="H89" s="9">
@@ -15163,54 +15125,54 @@
       <c r="AO89" s="21">
         <v>424.46776</v>
       </c>
       <c r="AP89" s="21">
         <v>1472.1757500000001</v>
       </c>
       <c r="AQ89" s="24">
         <v>0</v>
       </c>
       <c r="AR89" s="24">
         <v>0</v>
       </c>
       <c r="AS89" s="24">
         <v>390.47978999999998</v>
       </c>
       <c r="AT89" s="24">
         <v>1172.9644000000001</v>
       </c>
       <c r="AU89" s="26">
         <v>0.36</v>
       </c>
       <c r="AV89" s="26">
         <v>1.0282</v>
       </c>
       <c r="AW89" s="26">
-        <v>120.48885</v>
+        <v>138.08042</v>
       </c>
       <c r="AX89" s="26">
-        <v>287.75648999999999</v>
+        <v>343.33933000000002</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="D90" s="12">
         <v>0.253</v>
       </c>
       <c r="E90" s="12">
         <v>25155.584200000001</v>
       </c>
       <c r="F90" s="12">
         <v>18687.495660000004</v>
       </c>
       <c r="G90" s="9">
         <v>5</v>
       </c>
       <c r="H90" s="9">
@@ -15309,60 +15271,60 @@
       <c r="AM90" s="21">
         <v>525.66</v>
       </c>
       <c r="AN90" s="21">
         <v>675.96222999999998</v>
       </c>
       <c r="AO90" s="21">
         <v>31934.809130000001</v>
       </c>
       <c r="AP90" s="21">
         <v>36322.6086</v>
       </c>
       <c r="AQ90" s="24">
         <v>622.36</v>
       </c>
       <c r="AR90" s="24">
         <v>957.98081999999999</v>
       </c>
       <c r="AS90" s="24">
         <v>52058.575120000001</v>
       </c>
       <c r="AT90" s="24">
         <v>69216.236659999995</v>
       </c>
       <c r="AU90" s="26">
-        <v>135.18</v>
+        <v>270.685</v>
       </c>
       <c r="AV90" s="26">
-        <v>196.85836</v>
+        <v>362.67750000000001</v>
       </c>
       <c r="AW90" s="26">
-        <v>12925.245000000001</v>
+        <v>14410.282499999999</v>
       </c>
       <c r="AX90" s="26">
-        <v>16896.206450000001</v>
+        <v>18972.843680000002</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="12">
         <v>29363.638009999995</v>
       </c>
       <c r="D91" s="12">
         <v>28885.340860000004</v>
       </c>
       <c r="E91" s="12">
         <v>130340.64976</v>
       </c>
       <c r="F91" s="12">
         <v>98908.077620000025</v>
       </c>
       <c r="G91" s="9">
         <v>32379.150809999999</v>
       </c>
       <c r="H91" s="9">
@@ -15461,60 +15423,60 @@
       <c r="AM91" s="21">
         <v>496207.02870000002</v>
       </c>
       <c r="AN91" s="21">
         <v>430200.38805000001</v>
       </c>
       <c r="AO91" s="21">
         <v>119403.4491</v>
       </c>
       <c r="AP91" s="21">
         <v>106394.28275</v>
       </c>
       <c r="AQ91" s="24">
         <v>698755.67085999995</v>
       </c>
       <c r="AR91" s="24">
         <v>707627.56221</v>
       </c>
       <c r="AS91" s="24">
         <v>146570.37546000001</v>
       </c>
       <c r="AT91" s="24">
         <v>176354.4172</v>
       </c>
       <c r="AU91" s="26">
-        <v>270990.47840000002</v>
+        <v>361265.34255</v>
       </c>
       <c r="AV91" s="26">
-        <v>277753.77058000001</v>
+        <v>376828.37229000003</v>
       </c>
       <c r="AW91" s="26">
-        <v>40801.993390000003</v>
+        <v>48668.894529999998</v>
       </c>
       <c r="AX91" s="26">
-        <v>51244.428820000001</v>
+        <v>61673.905429999999</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12">
         <v>1937.9404500000003</v>
       </c>
       <c r="F92" s="12">
         <v>2957.7238699999998</v>
       </c>
       <c r="G92" s="9">
         <v>9</v>
       </c>
       <c r="H92" s="9">
         <v>16.43</v>
       </c>
       <c r="I92" s="9">
         <v>1507.1099899999999</v>
@@ -15615,54 +15577,54 @@
       <c r="AO92" s="21">
         <v>2249.6593899999998</v>
       </c>
       <c r="AP92" s="21">
         <v>3072.5150600000002</v>
       </c>
       <c r="AQ92" s="24">
         <v>399.42500000000001</v>
       </c>
       <c r="AR92" s="24">
         <v>1008.99913</v>
       </c>
       <c r="AS92" s="24">
         <v>2584.9542700000002</v>
       </c>
       <c r="AT92" s="24">
         <v>5715.0081200000004</v>
       </c>
       <c r="AU92" s="26">
         <v>165</v>
       </c>
       <c r="AV92" s="26">
         <v>107.10536</v>
       </c>
       <c r="AW92" s="26">
-        <v>584.10652000000005</v>
+        <v>719.84376999999995</v>
       </c>
       <c r="AX92" s="26">
-        <v>1428.8329000000001</v>
+        <v>1775.07629</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12">
         <v>6535.4440000000004</v>
       </c>
       <c r="D93" s="12">
         <v>6072.9239599999992</v>
       </c>
       <c r="E93" s="12">
         <v>1826.9847399999999</v>
       </c>
       <c r="F93" s="12">
         <v>1106.3888500000003</v>
       </c>
       <c r="G93" s="9">
         <v>6384.2348000000002</v>
       </c>
       <c r="H93" s="9">
@@ -15761,60 +15723,60 @@
       <c r="AM93" s="21">
         <v>64214.01</v>
       </c>
       <c r="AN93" s="21">
         <v>60347.079109999999</v>
       </c>
       <c r="AO93" s="21">
         <v>888.23012000000006</v>
       </c>
       <c r="AP93" s="21">
         <v>851.55103999999994</v>
       </c>
       <c r="AQ93" s="24">
         <v>85379.66012</v>
       </c>
       <c r="AR93" s="24">
         <v>85661.774650000007</v>
       </c>
       <c r="AS93" s="24">
         <v>1619.24774</v>
       </c>
       <c r="AT93" s="24">
         <v>1776.7910899999999</v>
       </c>
       <c r="AU93" s="26">
-        <v>25077.51</v>
+        <v>41050.699999999997</v>
       </c>
       <c r="AV93" s="26">
-        <v>25272.96934</v>
+        <v>42218.327590000001</v>
       </c>
       <c r="AW93" s="26">
-        <v>3559.9480699999999</v>
+        <v>6526.2825700000003</v>
       </c>
       <c r="AX93" s="26">
-        <v>3905.9492100000002</v>
+        <v>6883.3219300000001</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="12">
         <v>1719.1654000000001</v>
       </c>
       <c r="D94" s="12">
         <v>1962.8979000000002</v>
       </c>
       <c r="E94" s="12">
         <v>874.45745999999974</v>
       </c>
       <c r="F94" s="12">
         <v>1775.4894800000002</v>
       </c>
       <c r="G94" s="9">
         <v>10084.172640000001</v>
       </c>
       <c r="H94" s="9">
@@ -15913,60 +15875,60 @@
       <c r="AM94" s="21">
         <v>1749.39186</v>
       </c>
       <c r="AN94" s="21">
         <v>1621.7059300000001</v>
       </c>
       <c r="AO94" s="21">
         <v>602.01616999999999</v>
       </c>
       <c r="AP94" s="21">
         <v>1917.1823099999999</v>
       </c>
       <c r="AQ94" s="24">
         <v>4616.56005</v>
       </c>
       <c r="AR94" s="24">
         <v>4883.8993499999997</v>
       </c>
       <c r="AS94" s="24">
         <v>539.64453000000003</v>
       </c>
       <c r="AT94" s="24">
         <v>1923.9837199999999</v>
       </c>
       <c r="AU94" s="26">
-        <v>37.539000000000001</v>
+        <v>74.964429999999993</v>
       </c>
       <c r="AV94" s="26">
-        <v>51.473999999999997</v>
+        <v>106.36367</v>
       </c>
       <c r="AW94" s="26">
-        <v>101.55741999999999</v>
+        <v>172.01113000000001</v>
       </c>
       <c r="AX94" s="26">
-        <v>464.26335</v>
+        <v>670.30642999999998</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12">
         <v>2019.8760999999997</v>
       </c>
       <c r="D95" s="12">
         <v>2496.1380600000002</v>
       </c>
       <c r="E95" s="12">
         <v>12286.687570000002</v>
       </c>
       <c r="F95" s="12">
         <v>16874.535869999992</v>
       </c>
       <c r="G95" s="9">
         <v>3810.0245</v>
       </c>
       <c r="H95" s="9">
@@ -16065,60 +16027,60 @@
       <c r="AM95" s="21">
         <v>337.38</v>
       </c>
       <c r="AN95" s="21">
         <v>907.11775999999998</v>
       </c>
       <c r="AO95" s="21">
         <v>2893.1110800000001</v>
       </c>
       <c r="AP95" s="21">
         <v>4519.44121</v>
       </c>
       <c r="AQ95" s="24">
         <v>419.47399999999999</v>
       </c>
       <c r="AR95" s="24">
         <v>1659.73461</v>
       </c>
       <c r="AS95" s="24">
         <v>2804.8838599999999</v>
       </c>
       <c r="AT95" s="24">
         <v>5663.45507</v>
       </c>
       <c r="AU95" s="26">
-        <v>16</v>
+        <v>99</v>
       </c>
       <c r="AV95" s="26">
-        <v>37.66039</v>
+        <v>37.665370000000003</v>
       </c>
       <c r="AW95" s="26">
-        <v>462.52231999999998</v>
+        <v>777.18614000000002</v>
       </c>
       <c r="AX95" s="26">
-        <v>1106.6919</v>
+        <v>1841.11337</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="12">
         <v>6876.6343099999995</v>
       </c>
       <c r="D96" s="12">
         <v>8450.997589999999</v>
       </c>
       <c r="E96" s="12">
         <v>29193.947859999997</v>
       </c>
       <c r="F96" s="12">
         <v>34949.531750000002</v>
       </c>
       <c r="G96" s="9">
         <v>13198.656910000002</v>
       </c>
       <c r="H96" s="9">
@@ -16217,60 +16179,60 @@
       <c r="AM96" s="21">
         <v>22696.921780000001</v>
       </c>
       <c r="AN96" s="21">
         <v>25588.829519999999</v>
       </c>
       <c r="AO96" s="21">
         <v>65370.698409999997</v>
       </c>
       <c r="AP96" s="21">
         <v>93903.172439999995</v>
       </c>
       <c r="AQ96" s="24">
         <v>44928.497340000002</v>
       </c>
       <c r="AR96" s="24">
         <v>57157.795080000004</v>
       </c>
       <c r="AS96" s="24">
         <v>66581.193790000005</v>
       </c>
       <c r="AT96" s="24">
         <v>120053.14833</v>
       </c>
       <c r="AU96" s="26">
-        <v>11829.067290000001</v>
+        <v>16629.3053</v>
       </c>
       <c r="AV96" s="26">
-        <v>15514.037469999999</v>
+        <v>21972.962960000001</v>
       </c>
       <c r="AW96" s="26">
-        <v>15368.183199999999</v>
+        <v>20058.692319999998</v>
       </c>
       <c r="AX96" s="26">
-        <v>25491.516329999999</v>
+        <v>34701.630720000001</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="12">
         <v>450.99525</v>
       </c>
       <c r="D97" s="12">
         <v>1341.4158499999999</v>
       </c>
       <c r="E97" s="12">
         <v>32737.45995</v>
       </c>
       <c r="F97" s="12">
         <v>60175.271750000014</v>
       </c>
       <c r="G97" s="9">
         <v>610.80230000000006</v>
       </c>
       <c r="H97" s="9">
@@ -16369,60 +16331,60 @@
       <c r="AM97" s="21">
         <v>660.18562999999995</v>
       </c>
       <c r="AN97" s="21">
         <v>1374.2493300000001</v>
       </c>
       <c r="AO97" s="21">
         <v>49952.902970000003</v>
       </c>
       <c r="AP97" s="21">
         <v>140104.38750000001</v>
       </c>
       <c r="AQ97" s="24">
         <v>643.79218000000003</v>
       </c>
       <c r="AR97" s="24">
         <v>1552.9767099999999</v>
       </c>
       <c r="AS97" s="24">
         <v>42642.833890000002</v>
       </c>
       <c r="AT97" s="24">
         <v>136307.2029</v>
       </c>
       <c r="AU97" s="26">
-        <v>88.996639999999999</v>
+        <v>144.31466</v>
       </c>
       <c r="AV97" s="26">
-        <v>252.92958999999999</v>
+        <v>400.79547000000002</v>
       </c>
       <c r="AW97" s="26">
-        <v>9287.7139399999996</v>
+        <v>12511.29124</v>
       </c>
       <c r="AX97" s="26">
-        <v>31948.041980000002</v>
+        <v>43084.407700000003</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12">
         <v>882.09723999999972</v>
       </c>
       <c r="D98" s="12">
         <v>2834.8239599999997</v>
       </c>
       <c r="E98" s="12">
         <v>4948.6219899999987</v>
       </c>
       <c r="F98" s="12">
         <v>9427.9289999999983</v>
       </c>
       <c r="G98" s="9">
         <v>1060.9592800000003</v>
       </c>
       <c r="H98" s="9">
@@ -16521,60 +16483,60 @@
       <c r="AM98" s="21">
         <v>337.01089999999999</v>
       </c>
       <c r="AN98" s="21">
         <v>1590.05297</v>
       </c>
       <c r="AO98" s="21">
         <v>29802.29754</v>
       </c>
       <c r="AP98" s="21">
         <v>59525.49078</v>
       </c>
       <c r="AQ98" s="24">
         <v>562.55927999999994</v>
       </c>
       <c r="AR98" s="24">
         <v>2758.6381999999999</v>
       </c>
       <c r="AS98" s="24">
         <v>23910.781269999999</v>
       </c>
       <c r="AT98" s="24">
         <v>64502.789019999997</v>
       </c>
       <c r="AU98" s="26">
-        <v>27.71482</v>
+        <v>135.2886</v>
       </c>
       <c r="AV98" s="26">
-        <v>172.24529000000001</v>
+        <v>785.39719000000002</v>
       </c>
       <c r="AW98" s="26">
-        <v>4954.7723699999997</v>
+        <v>6506.1750300000003</v>
       </c>
       <c r="AX98" s="26">
-        <v>13295.25044</v>
+        <v>18123.463019999999</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="12">
         <v>0.10775</v>
       </c>
       <c r="F99" s="12">
         <v>0.39078000000000002</v>
       </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="9">
         <v>69.717600000000004</v>
       </c>
       <c r="J99" s="9">
         <v>50.224209999999999</v>
       </c>
@@ -16809,60 +16771,60 @@
       <c r="AM100" s="21">
         <v>1159.5636999999999</v>
       </c>
       <c r="AN100" s="21">
         <v>7303.9828200000002</v>
       </c>
       <c r="AO100" s="21">
         <v>10764.374460000001</v>
       </c>
       <c r="AP100" s="21">
         <v>39887.104910000002</v>
       </c>
       <c r="AQ100" s="24">
         <v>814.59950000000003</v>
       </c>
       <c r="AR100" s="24">
         <v>4721.4550099999997</v>
       </c>
       <c r="AS100" s="24">
         <v>10876.13269</v>
       </c>
       <c r="AT100" s="24">
         <v>44120.713239999997</v>
       </c>
       <c r="AU100" s="26">
-        <v>246.24315999999999</v>
+        <v>322.06756000000001</v>
       </c>
       <c r="AV100" s="26">
-        <v>1598.8373799999999</v>
+        <v>2320.4642899999999</v>
       </c>
       <c r="AW100" s="26">
-        <v>2747.0088999999998</v>
+        <v>3565.6469200000001</v>
       </c>
       <c r="AX100" s="26">
-        <v>9423.0912100000005</v>
+        <v>13156.89587</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12">
         <v>390.64015000000001</v>
       </c>
       <c r="F101" s="12">
         <v>2616.3728899999996</v>
       </c>
       <c r="G101" s="9">
         <v>0.32</v>
       </c>
       <c r="H101" s="9">
         <v>4.2582599999999999</v>
       </c>
       <c r="I101" s="9">
         <v>317.8453300000001</v>
@@ -16963,54 +16925,54 @@
       <c r="AO101" s="21">
         <v>1241.2525499999999</v>
       </c>
       <c r="AP101" s="21">
         <v>7391.6023999999998</v>
       </c>
       <c r="AQ101" s="24">
         <v>1.9450000000000001</v>
       </c>
       <c r="AR101" s="24">
         <v>18.310639999999999</v>
       </c>
       <c r="AS101" s="24">
         <v>1603.63265</v>
       </c>
       <c r="AT101" s="24">
         <v>10285.2552</v>
       </c>
       <c r="AU101" s="26">
         <v>0</v>
       </c>
       <c r="AV101" s="26">
         <v>0</v>
       </c>
       <c r="AW101" s="26">
-        <v>289.21294</v>
+        <v>412.74484999999999</v>
       </c>
       <c r="AX101" s="26">
-        <v>2015.23954</v>
+        <v>2930.8021699999999</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="12">
         <v>683.6791199999999</v>
       </c>
       <c r="D102" s="12">
         <v>446.79139000000004</v>
       </c>
       <c r="E102" s="12">
         <v>411472.51325000002</v>
       </c>
       <c r="F102" s="12">
         <v>181721.51336000004</v>
       </c>
       <c r="G102" s="9">
         <v>4845.713099999999</v>
       </c>
       <c r="H102" s="9">
@@ -17109,60 +17071,60 @@
       <c r="AM102" s="21">
         <v>143320.80257999999</v>
       </c>
       <c r="AN102" s="21">
         <v>55326.277860000002</v>
       </c>
       <c r="AO102" s="21">
         <v>577495.54931999999</v>
       </c>
       <c r="AP102" s="21">
         <v>346392.33519999997</v>
       </c>
       <c r="AQ102" s="24">
         <v>184777.73814999999</v>
       </c>
       <c r="AR102" s="24">
         <v>98161.205579999994</v>
       </c>
       <c r="AS102" s="24">
         <v>569869.70001999999</v>
       </c>
       <c r="AT102" s="24">
         <v>349770.11330999999</v>
       </c>
       <c r="AU102" s="26">
-        <v>30038.746510000001</v>
+        <v>41338.503510000002</v>
       </c>
       <c r="AV102" s="26">
-        <v>17334.594980000002</v>
+        <v>24500.508529999999</v>
       </c>
       <c r="AW102" s="26">
-        <v>125206.54557</v>
+        <v>195403.24257999999</v>
       </c>
       <c r="AX102" s="26">
-        <v>84286.533469999995</v>
+        <v>130322.82256</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="12">
         <v>5699.5729999999994</v>
       </c>
       <c r="D103" s="12">
         <v>2290.5018599999994</v>
       </c>
       <c r="E103" s="12">
         <v>8141.3034000000016</v>
       </c>
       <c r="F103" s="12">
         <v>4671.4086099999986</v>
       </c>
       <c r="G103" s="9">
         <v>11649.277749999999</v>
       </c>
       <c r="H103" s="9">
@@ -17261,60 +17223,60 @@
       <c r="AM103" s="21">
         <v>28206.700550000001</v>
       </c>
       <c r="AN103" s="21">
         <v>12028.83966</v>
       </c>
       <c r="AO103" s="21">
         <v>6648.5170699999999</v>
       </c>
       <c r="AP103" s="21">
         <v>5362.7592000000004</v>
       </c>
       <c r="AQ103" s="24">
         <v>39766.963920000002</v>
       </c>
       <c r="AR103" s="24">
         <v>14602.13759</v>
       </c>
       <c r="AS103" s="24">
         <v>6873.3638799999999</v>
       </c>
       <c r="AT103" s="24">
         <v>5831.5227599999998</v>
       </c>
       <c r="AU103" s="26">
-        <v>10129.841119999999</v>
+        <v>12034.36112</v>
       </c>
       <c r="AV103" s="26">
-        <v>5063.8593700000001</v>
+        <v>6047.0462399999997</v>
       </c>
       <c r="AW103" s="26">
-        <v>1484.6577500000001</v>
+        <v>2522.4908099999998</v>
       </c>
       <c r="AX103" s="26">
-        <v>1028.6891000000001</v>
+        <v>1655.0215900000001</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12">
         <v>5467.077400000001</v>
       </c>
       <c r="F104" s="12">
         <v>659.28816000000006</v>
       </c>
       <c r="G104" s="9">
         <v>17.68</v>
       </c>
       <c r="H104" s="9">
         <v>81.861000000000004</v>
       </c>
       <c r="I104" s="9">
         <v>5390.7188299999998</v>
@@ -17405,60 +17367,60 @@
       <c r="AM104" s="21">
         <v>38.325000000000003</v>
       </c>
       <c r="AN104" s="21">
         <v>110.92294</v>
       </c>
       <c r="AO104" s="21">
         <v>1656.268</v>
       </c>
       <c r="AP104" s="21">
         <v>132.20214999999999</v>
       </c>
       <c r="AQ104" s="24">
         <v>726.76</v>
       </c>
       <c r="AR104" s="24">
         <v>54.381630000000001</v>
       </c>
       <c r="AS104" s="24">
         <v>95.745999999999995</v>
       </c>
       <c r="AT104" s="24">
         <v>13.52665</v>
       </c>
       <c r="AU104" s="26">
-        <v>402</v>
+        <v>24247</v>
       </c>
       <c r="AV104" s="26">
-        <v>19.760000000000002</v>
+        <v>27.350919999999999</v>
       </c>
       <c r="AW104" s="26">
-        <v>21.277000000000001</v>
+        <v>22.082000000000001</v>
       </c>
       <c r="AX104" s="26">
-        <v>3.7283900000000001</v>
+        <v>4.2012099999999997</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="12">
         <v>15362.55618</v>
       </c>
       <c r="D105" s="12">
         <v>23113.184119999998</v>
       </c>
       <c r="E105" s="12">
         <v>34254.99291000003</v>
       </c>
       <c r="F105" s="12">
         <v>63132.357400000015</v>
       </c>
       <c r="G105" s="9">
         <v>20687.17987</v>
       </c>
       <c r="H105" s="9">
@@ -17557,60 +17519,60 @@
       <c r="AM105" s="21">
         <v>21394.93924</v>
       </c>
       <c r="AN105" s="21">
         <v>34228.761839999999</v>
       </c>
       <c r="AO105" s="21">
         <v>47619.470869999997</v>
       </c>
       <c r="AP105" s="21">
         <v>132955.79973</v>
       </c>
       <c r="AQ105" s="24">
         <v>22222.73734</v>
       </c>
       <c r="AR105" s="24">
         <v>40907.375630000002</v>
       </c>
       <c r="AS105" s="24">
         <v>47165.637450000002</v>
       </c>
       <c r="AT105" s="24">
         <v>152131.516</v>
       </c>
       <c r="AU105" s="26">
-        <v>5134.7412899999999</v>
+        <v>7310.0436900000004</v>
       </c>
       <c r="AV105" s="26">
-        <v>10542.680179999999</v>
+        <v>15224.760829999999</v>
       </c>
       <c r="AW105" s="26">
-        <v>10186.98616</v>
+        <v>15999.04379</v>
       </c>
       <c r="AX105" s="26">
-        <v>35055.344369999999</v>
+        <v>50184.829250000003</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12">
         <v>0.21</v>
       </c>
       <c r="D106" s="12">
         <v>1.00108</v>
       </c>
       <c r="E106" s="12">
         <v>32.501999999999995</v>
       </c>
       <c r="F106" s="12">
         <v>20.841060000000002</v>
       </c>
       <c r="G106" s="9">
         <v>0.21</v>
       </c>
       <c r="H106" s="9">
@@ -17703,54 +17665,54 @@
       <c r="AO106" s="21">
         <v>3878.7844300000002</v>
       </c>
       <c r="AP106" s="21">
         <v>44525.622109999997</v>
       </c>
       <c r="AQ106" s="24">
         <v>56.85</v>
       </c>
       <c r="AR106" s="24">
         <v>1072.1957</v>
       </c>
       <c r="AS106" s="24">
         <v>1641.27271</v>
       </c>
       <c r="AT106" s="24">
         <v>19536.344669999999</v>
       </c>
       <c r="AU106" s="26">
         <v>20</v>
       </c>
       <c r="AV106" s="26">
         <v>204</v>
       </c>
       <c r="AW106" s="26">
-        <v>391.23119000000003</v>
+        <v>392.24018999999998</v>
       </c>
       <c r="AX106" s="26">
-        <v>3350.5239099999999</v>
+        <v>3360.38346</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12">
         <v>569.9357399999999</v>
       </c>
       <c r="F107" s="12">
         <v>3812.4256099999998</v>
       </c>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9">
         <v>19.690790000000003</v>
       </c>
       <c r="J107" s="9">
         <v>161.57001</v>
       </c>
@@ -17829,60 +17791,60 @@
       <c r="AM107" s="21">
         <v>64.55</v>
       </c>
       <c r="AN107" s="21">
         <v>971.41831999999999</v>
       </c>
       <c r="AO107" s="21">
         <v>324.56612000000001</v>
       </c>
       <c r="AP107" s="21">
         <v>5171.6360000000004</v>
       </c>
       <c r="AQ107" s="24">
         <v>1.1245000000000001</v>
       </c>
       <c r="AR107" s="24">
         <v>14.3492</v>
       </c>
       <c r="AS107" s="24">
         <v>25.96604</v>
       </c>
       <c r="AT107" s="24">
         <v>681.05984000000001</v>
       </c>
       <c r="AU107" s="26">
-        <v>0.12</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="AV107" s="26">
-        <v>3.2017799999999998</v>
+        <v>3.7977599999999998</v>
       </c>
       <c r="AW107" s="26">
-        <v>9.1935400000000005</v>
+        <v>13.548719999999999</v>
       </c>
       <c r="AX107" s="26">
-        <v>226.05240000000001</v>
+        <v>323.7296</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12">
         <v>1129.4051899999999</v>
       </c>
       <c r="D108" s="12">
         <v>1881.33636</v>
       </c>
       <c r="E108" s="12">
         <v>491.33359999999993</v>
       </c>
       <c r="F108" s="12">
         <v>937.9353799999999</v>
       </c>
       <c r="G108" s="9">
         <v>101.2454</v>
       </c>
       <c r="H108" s="9">
@@ -17981,60 +17943,60 @@
       <c r="AM108" s="21">
         <v>343.17770000000002</v>
       </c>
       <c r="AN108" s="21">
         <v>1328.3520100000001</v>
       </c>
       <c r="AO108" s="21">
         <v>1304.9885899999999</v>
       </c>
       <c r="AP108" s="21">
         <v>5902.76854</v>
       </c>
       <c r="AQ108" s="24">
         <v>564.04480000000001</v>
       </c>
       <c r="AR108" s="24">
         <v>3507.4867800000002</v>
       </c>
       <c r="AS108" s="24">
         <v>1664.18697</v>
       </c>
       <c r="AT108" s="24">
         <v>10720.51684</v>
       </c>
       <c r="AU108" s="26">
-        <v>41.867100000000001</v>
+        <v>72.149600000000007</v>
       </c>
       <c r="AV108" s="26">
-        <v>322.91027000000003</v>
+        <v>541.86904000000004</v>
       </c>
       <c r="AW108" s="26">
-        <v>357.45904999999999</v>
+        <v>448.97732000000002</v>
       </c>
       <c r="AX108" s="26">
-        <v>2046.06007</v>
+        <v>2602.0282200000001</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="12">
         <v>10438.872600000004</v>
       </c>
       <c r="D109" s="12">
         <v>25625.61</v>
       </c>
       <c r="E109" s="12">
         <v>56210.403089999978</v>
       </c>
       <c r="F109" s="12">
         <v>171462.03239000001</v>
       </c>
       <c r="G109" s="9">
         <v>12462.849129999997</v>
       </c>
       <c r="H109" s="9">
@@ -18133,60 +18095,60 @@
       <c r="AM109" s="21">
         <v>19888.953160000001</v>
       </c>
       <c r="AN109" s="21">
         <v>96455.123349999994</v>
       </c>
       <c r="AO109" s="21">
         <v>87341.01453</v>
       </c>
       <c r="AP109" s="21">
         <v>372303.73911999998</v>
       </c>
       <c r="AQ109" s="24">
         <v>24362.961960000001</v>
       </c>
       <c r="AR109" s="24">
         <v>133976.78705000001</v>
       </c>
       <c r="AS109" s="24">
         <v>95408.288039999999</v>
       </c>
       <c r="AT109" s="24">
         <v>528500.89795999997</v>
       </c>
       <c r="AU109" s="26">
-        <v>6358.5990499999998</v>
+        <v>8753.1559400000006</v>
       </c>
       <c r="AV109" s="26">
-        <v>36150.902450000001</v>
+        <v>50788.484179999999</v>
       </c>
       <c r="AW109" s="26">
-        <v>21337.048780000001</v>
+        <v>27251.101549999999</v>
       </c>
       <c r="AX109" s="26">
-        <v>137221.07263000001</v>
+        <v>168324.22330000001</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="12">
         <v>15466.904129999999</v>
       </c>
       <c r="D110" s="12">
         <v>10635.974689999999</v>
       </c>
       <c r="E110" s="12">
         <v>31187.159129999989</v>
       </c>
       <c r="F110" s="12">
         <v>39486.961439999992</v>
       </c>
       <c r="G110" s="9">
         <v>16496.806099999998</v>
       </c>
       <c r="H110" s="9">
@@ -18285,60 +18247,60 @@
       <c r="AM110" s="21">
         <v>46108.161220000002</v>
       </c>
       <c r="AN110" s="21">
         <v>52191.95966</v>
       </c>
       <c r="AO110" s="21">
         <v>43901.400999999998</v>
       </c>
       <c r="AP110" s="21">
         <v>67960.638930000001</v>
       </c>
       <c r="AQ110" s="24">
         <v>49701.054340000002</v>
       </c>
       <c r="AR110" s="24">
         <v>58935.49005</v>
       </c>
       <c r="AS110" s="24">
         <v>44971.335740000002</v>
       </c>
       <c r="AT110" s="24">
         <v>83884.400519999996</v>
       </c>
       <c r="AU110" s="26">
-        <v>22027.987870000001</v>
+        <v>25856.374100000001</v>
       </c>
       <c r="AV110" s="26">
-        <v>15498.736140000001</v>
+        <v>19533.811870000001</v>
       </c>
       <c r="AW110" s="26">
-        <v>10532.65674</v>
+        <v>13939.642239999999</v>
       </c>
       <c r="AX110" s="26">
-        <v>19716.285049999999</v>
+        <v>26702.071820000001</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12">
         <v>5.7894999999999994</v>
       </c>
       <c r="F111" s="12">
         <v>11.741940000000001</v>
       </c>
       <c r="G111" s="9"/>
       <c r="H111" s="9"/>
       <c r="I111" s="9">
         <v>2.6542500000000002</v>
       </c>
       <c r="J111" s="9">
         <v>4.68736</v>
       </c>
@@ -18427,54 +18389,54 @@
       <c r="AO111" s="21">
         <v>97.903700000000001</v>
       </c>
       <c r="AP111" s="21">
         <v>131.65339</v>
       </c>
       <c r="AQ111" s="24">
         <v>0</v>
       </c>
       <c r="AR111" s="24">
         <v>0</v>
       </c>
       <c r="AS111" s="24">
         <v>208.74133</v>
       </c>
       <c r="AT111" s="24">
         <v>370.67827</v>
       </c>
       <c r="AU111" s="26">
         <v>0</v>
       </c>
       <c r="AV111" s="26">
         <v>0</v>
       </c>
       <c r="AW111" s="26">
-        <v>108.84138</v>
+        <v>139.50935999999999</v>
       </c>
       <c r="AX111" s="26">
-        <v>199.73086000000001</v>
+        <v>264.14783</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="12">
         <v>255.77016999999998</v>
       </c>
       <c r="D112" s="12">
         <v>468.52192000000002</v>
       </c>
       <c r="E112" s="12">
         <v>4636.48783</v>
       </c>
       <c r="F112" s="12">
         <v>8027.2905199999996</v>
       </c>
       <c r="G112" s="9">
         <v>337.61835000000002</v>
       </c>
       <c r="H112" s="9">
@@ -18573,60 +18535,60 @@
       <c r="AM112" s="21">
         <v>1628.64365</v>
       </c>
       <c r="AN112" s="21">
         <v>2479.61931</v>
       </c>
       <c r="AO112" s="21">
         <v>21542.089759999999</v>
       </c>
       <c r="AP112" s="21">
         <v>18624.29621</v>
       </c>
       <c r="AQ112" s="24">
         <v>2057.7823199999998</v>
       </c>
       <c r="AR112" s="24">
         <v>3340.3589400000001</v>
       </c>
       <c r="AS112" s="24">
         <v>15996.92303</v>
       </c>
       <c r="AT112" s="24">
         <v>59319.931929999999</v>
       </c>
       <c r="AU112" s="26">
-        <v>341.27458000000001</v>
+        <v>511.36743999999999</v>
       </c>
       <c r="AV112" s="26">
-        <v>774.91704000000004</v>
+        <v>1137.9945600000001</v>
       </c>
       <c r="AW112" s="26">
-        <v>3870.0650700000001</v>
+        <v>5192.5047100000002</v>
       </c>
       <c r="AX112" s="26">
-        <v>6971.29324</v>
+        <v>9832.0899700000009</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="12">
         <v>6746.715580000001</v>
       </c>
       <c r="D113" s="12">
         <v>14568.890539999999</v>
       </c>
       <c r="E113" s="12">
         <v>85602.910940000016</v>
       </c>
       <c r="F113" s="12">
         <v>144689.10593999998</v>
       </c>
       <c r="G113" s="9">
         <v>9610.1880400000009</v>
       </c>
       <c r="H113" s="9">
@@ -18725,60 +18687,60 @@
       <c r="AM113" s="21">
         <v>23281.099139999998</v>
       </c>
       <c r="AN113" s="21">
         <v>65948.969970000006</v>
       </c>
       <c r="AO113" s="21">
         <v>137722.87731000001</v>
       </c>
       <c r="AP113" s="21">
         <v>341232.60074000002</v>
       </c>
       <c r="AQ113" s="24">
         <v>24662.664649999999</v>
       </c>
       <c r="AR113" s="24">
         <v>81217.343089999995</v>
       </c>
       <c r="AS113" s="24">
         <v>132160.20994</v>
       </c>
       <c r="AT113" s="24">
         <v>385375.67823000002</v>
       </c>
       <c r="AU113" s="26">
-        <v>5802.2349800000002</v>
+        <v>7437.5810300000003</v>
       </c>
       <c r="AV113" s="26">
-        <v>22286.43187</v>
+        <v>28035.475009999998</v>
       </c>
       <c r="AW113" s="26">
-        <v>28864.031620000002</v>
+        <v>37967.029519999996</v>
       </c>
       <c r="AX113" s="26">
-        <v>95317.484930000006</v>
+        <v>125731.52339</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="12">
         <v>137.83569</v>
       </c>
       <c r="D114" s="12">
         <v>94.891999999999996</v>
       </c>
       <c r="E114" s="12">
         <v>10416.892570000002</v>
       </c>
       <c r="F114" s="12">
         <v>8939.8584100000007</v>
       </c>
       <c r="G114" s="9">
         <v>88.666880000000006</v>
       </c>
       <c r="H114" s="9">
@@ -18877,60 +18839,60 @@
       <c r="AM114" s="21">
         <v>717.93786</v>
       </c>
       <c r="AN114" s="21">
         <v>733.63490999999999</v>
       </c>
       <c r="AO114" s="21">
         <v>14529.64565</v>
       </c>
       <c r="AP114" s="21">
         <v>15519.926579999999</v>
       </c>
       <c r="AQ114" s="24">
         <v>1332.3234600000001</v>
       </c>
       <c r="AR114" s="24">
         <v>1507.40843</v>
       </c>
       <c r="AS114" s="24">
         <v>16120.676880000001</v>
       </c>
       <c r="AT114" s="24">
         <v>20445.347730000001</v>
       </c>
       <c r="AU114" s="26">
-        <v>375.17131000000001</v>
+        <v>459.09395000000001</v>
       </c>
       <c r="AV114" s="26">
-        <v>407.50171999999998</v>
+        <v>546.40329999999994</v>
       </c>
       <c r="AW114" s="26">
-        <v>2563.87698</v>
+        <v>3439.8058599999999</v>
       </c>
       <c r="AX114" s="26">
-        <v>2921.7924800000001</v>
+        <v>4119.8764499999997</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="12">
         <v>502.29065000000003</v>
       </c>
       <c r="D115" s="12">
         <v>408.95377000000008</v>
       </c>
       <c r="E115" s="12">
         <v>22817.865720000002</v>
       </c>
       <c r="F115" s="12">
         <v>21895.889799999994</v>
       </c>
       <c r="G115" s="9">
         <v>566.46295999999984</v>
       </c>
       <c r="H115" s="9">
@@ -19029,60 +18991,60 @@
       <c r="AM115" s="21">
         <v>3806.5620800000002</v>
       </c>
       <c r="AN115" s="21">
         <v>3801.9902999999999</v>
       </c>
       <c r="AO115" s="21">
         <v>32288.474910000001</v>
       </c>
       <c r="AP115" s="21">
         <v>36289.020559999997</v>
       </c>
       <c r="AQ115" s="24">
         <v>3451.3865000000001</v>
       </c>
       <c r="AR115" s="24">
         <v>2770.9286999999999</v>
       </c>
       <c r="AS115" s="24">
         <v>34724.267619999999</v>
       </c>
       <c r="AT115" s="24">
         <v>30388.22133</v>
       </c>
       <c r="AU115" s="26">
-        <v>1034.1547499999999</v>
+        <v>1482.1343099999999</v>
       </c>
       <c r="AV115" s="26">
-        <v>729.28024000000005</v>
+        <v>1080.25524</v>
       </c>
       <c r="AW115" s="26">
-        <v>4315.3852900000002</v>
+        <v>6843.0449500000004</v>
       </c>
       <c r="AX115" s="26">
-        <v>4278.28575</v>
+        <v>6767.8313500000004</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12">
         <v>1.2576400000000001</v>
       </c>
       <c r="D116" s="12">
         <v>2.23508</v>
       </c>
       <c r="E116" s="12">
         <v>2824.94443</v>
       </c>
       <c r="F116" s="12">
         <v>2363.4770199999998</v>
       </c>
       <c r="G116" s="9">
         <v>8.17408</v>
       </c>
       <c r="H116" s="9">
@@ -19181,60 +19143,60 @@
       <c r="AM116" s="21">
         <v>175.9991</v>
       </c>
       <c r="AN116" s="21">
         <v>191.7105</v>
       </c>
       <c r="AO116" s="21">
         <v>1633.1156900000001</v>
       </c>
       <c r="AP116" s="21">
         <v>1364.72496</v>
       </c>
       <c r="AQ116" s="24">
         <v>297.49626999999998</v>
       </c>
       <c r="AR116" s="24">
         <v>331.92707999999999</v>
       </c>
       <c r="AS116" s="24">
         <v>1556.69208</v>
       </c>
       <c r="AT116" s="24">
         <v>1693.92742</v>
       </c>
       <c r="AU116" s="26">
-        <v>7.1150000000000002</v>
+        <v>11.67</v>
       </c>
       <c r="AV116" s="26">
-        <v>21.625360000000001</v>
+        <v>41.479199999999999</v>
       </c>
       <c r="AW116" s="26">
-        <v>377.15505000000002</v>
+        <v>413.38776000000001</v>
       </c>
       <c r="AX116" s="26">
-        <v>416.47181</v>
+        <v>485.63612000000001</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12">
         <v>2.5352999999999999</v>
       </c>
       <c r="D117" s="12">
         <v>8.164670000000001</v>
       </c>
       <c r="E117" s="12">
         <v>6119.3840499999997</v>
       </c>
       <c r="F117" s="12">
         <v>5362.0834999999988</v>
       </c>
       <c r="G117" s="9">
         <v>0.93549999999999989</v>
       </c>
       <c r="H117" s="9">
@@ -19333,60 +19295,60 @@
       <c r="AM117" s="21">
         <v>97.135099999999994</v>
       </c>
       <c r="AN117" s="21">
         <v>251.36095</v>
       </c>
       <c r="AO117" s="21">
         <v>26736.81077</v>
       </c>
       <c r="AP117" s="21">
         <v>35895.074939999999</v>
       </c>
       <c r="AQ117" s="24">
         <v>44.968499999999999</v>
       </c>
       <c r="AR117" s="24">
         <v>143.18279999999999</v>
       </c>
       <c r="AS117" s="24">
         <v>31581.16259</v>
       </c>
       <c r="AT117" s="24">
         <v>42344.512730000002</v>
       </c>
       <c r="AU117" s="26">
-        <v>26.277999999999999</v>
+        <v>28.265000000000001</v>
       </c>
       <c r="AV117" s="26">
-        <v>33.419089999999997</v>
+        <v>40.98865</v>
       </c>
       <c r="AW117" s="26">
-        <v>7177.6634899999999</v>
+        <v>10350.070379999999</v>
       </c>
       <c r="AX117" s="26">
-        <v>8952.5039699999998</v>
+        <v>13030.01096</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="12">
         <v>189.76195999999999</v>
       </c>
       <c r="D118" s="12">
         <v>464.87756000000007</v>
       </c>
       <c r="E118" s="12">
         <v>25519.799810000015</v>
       </c>
       <c r="F118" s="12">
         <v>43756.715029999985</v>
       </c>
       <c r="G118" s="9">
         <v>230.56968000000001</v>
       </c>
       <c r="H118" s="9">
@@ -19485,60 +19447,60 @@
       <c r="AM118" s="21">
         <v>2489.01503</v>
       </c>
       <c r="AN118" s="21">
         <v>6809.0099200000004</v>
       </c>
       <c r="AO118" s="21">
         <v>47399.552580000003</v>
       </c>
       <c r="AP118" s="21">
         <v>105566.24561</v>
       </c>
       <c r="AQ118" s="24">
         <v>2814.0088000000001</v>
       </c>
       <c r="AR118" s="24">
         <v>7820.6502</v>
       </c>
       <c r="AS118" s="24">
         <v>51891.973749999997</v>
       </c>
       <c r="AT118" s="24">
         <v>122783.42529</v>
       </c>
       <c r="AU118" s="26">
-        <v>586.72166000000004</v>
+        <v>986.08465000000001</v>
       </c>
       <c r="AV118" s="26">
-        <v>2121.2431000000001</v>
+        <v>3345.1138799999999</v>
       </c>
       <c r="AW118" s="26">
-        <v>10877.04501</v>
+        <v>15164.97942</v>
       </c>
       <c r="AX118" s="26">
-        <v>27516.67092</v>
+        <v>37702.936199999996</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12">
         <v>0.64500000000000002</v>
       </c>
       <c r="D119" s="12">
         <v>0.33495000000000003</v>
       </c>
       <c r="E119" s="12">
         <v>520.26939000000004</v>
       </c>
       <c r="F119" s="12">
         <v>572.77008000000023</v>
       </c>
       <c r="G119" s="9">
         <v>2.883</v>
       </c>
       <c r="H119" s="9">
@@ -19643,54 +19605,54 @@
       <c r="AO119" s="21">
         <v>435.69995</v>
       </c>
       <c r="AP119" s="21">
         <v>687.71055999999999</v>
       </c>
       <c r="AQ119" s="24">
         <v>1</v>
       </c>
       <c r="AR119" s="24">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="24">
         <v>3287.62041</v>
       </c>
       <c r="AT119" s="24">
         <v>1840.85547</v>
       </c>
       <c r="AU119" s="26">
         <v>0</v>
       </c>
       <c r="AV119" s="26">
         <v>0</v>
       </c>
       <c r="AW119" s="26">
-        <v>2075.0346500000001</v>
+        <v>2339.7021300000001</v>
       </c>
       <c r="AX119" s="26">
-        <v>752.76554999999996</v>
+        <v>861.15257999999994</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="12">
         <v>271.80126000000001</v>
       </c>
       <c r="D120" s="12">
         <v>311.22033000000005</v>
       </c>
       <c r="E120" s="12">
         <v>12143.417050000005</v>
       </c>
       <c r="F120" s="12">
         <v>14658.073740000005</v>
       </c>
       <c r="G120" s="9">
         <v>661.38351999999986</v>
       </c>
       <c r="H120" s="9">
@@ -19789,60 +19751,60 @@
       <c r="AM120" s="21">
         <v>878.73442</v>
       </c>
       <c r="AN120" s="21">
         <v>1657.2865099999999</v>
       </c>
       <c r="AO120" s="21">
         <v>16977.328870000001</v>
       </c>
       <c r="AP120" s="21">
         <v>31232.166249999998</v>
       </c>
       <c r="AQ120" s="24">
         <v>2453.6951100000001</v>
       </c>
       <c r="AR120" s="24">
         <v>2766.28512</v>
       </c>
       <c r="AS120" s="24">
         <v>17402.403450000002</v>
       </c>
       <c r="AT120" s="24">
         <v>36089.480430000003</v>
       </c>
       <c r="AU120" s="26">
-        <v>299.98538000000002</v>
+        <v>402.82260000000002</v>
       </c>
       <c r="AV120" s="26">
-        <v>452.44290999999998</v>
+        <v>639.62081000000001</v>
       </c>
       <c r="AW120" s="26">
-        <v>3446.51145</v>
+        <v>4505.3644899999999</v>
       </c>
       <c r="AX120" s="26">
-        <v>7819.2720200000003</v>
+        <v>10522.80226</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="12">
         <v>308.49131</v>
       </c>
       <c r="D121" s="12">
         <v>774.00121000000013</v>
       </c>
       <c r="E121" s="12">
         <v>21567.378739999996</v>
       </c>
       <c r="F121" s="12">
         <v>66267.204260000013</v>
       </c>
       <c r="G121" s="9">
         <v>1194.1048600000004</v>
       </c>
       <c r="H121" s="9">
@@ -19941,60 +19903,60 @@
       <c r="AM121" s="21">
         <v>7167.1416399999998</v>
       </c>
       <c r="AN121" s="21">
         <v>5502.1719000000003</v>
       </c>
       <c r="AO121" s="21">
         <v>67015.556249999994</v>
       </c>
       <c r="AP121" s="21">
         <v>142065.71619000001</v>
       </c>
       <c r="AQ121" s="24">
         <v>4061.9294</v>
       </c>
       <c r="AR121" s="24">
         <v>3454.3273100000001</v>
       </c>
       <c r="AS121" s="24">
         <v>88150.019230000005</v>
       </c>
       <c r="AT121" s="24">
         <v>152939.92146000001</v>
       </c>
       <c r="AU121" s="26">
-        <v>479.56092000000001</v>
+        <v>511.95168999999999</v>
       </c>
       <c r="AV121" s="26">
-        <v>418.88490000000002</v>
+        <v>576.6191</v>
       </c>
       <c r="AW121" s="26">
-        <v>27367.576519999999</v>
+        <v>36591.448640000002</v>
       </c>
       <c r="AX121" s="26">
-        <v>38469.057520000002</v>
+        <v>53781.878700000001</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="12">
         <v>1547.4861699999999</v>
       </c>
       <c r="D122" s="12">
         <v>1333.9265599999999</v>
       </c>
       <c r="E122" s="12">
         <v>34146.772950000013</v>
       </c>
       <c r="F122" s="12">
         <v>33555.783259999989</v>
       </c>
       <c r="G122" s="9">
         <v>1512.6924199999989</v>
       </c>
       <c r="H122" s="9">
@@ -20093,60 +20055,60 @@
       <c r="AM122" s="21">
         <v>4165.1851399999996</v>
       </c>
       <c r="AN122" s="21">
         <v>3483.9704700000002</v>
       </c>
       <c r="AO122" s="21">
         <v>52392.087749999999</v>
       </c>
       <c r="AP122" s="21">
         <v>65336.730349999998</v>
       </c>
       <c r="AQ122" s="24">
         <v>4391.8078100000002</v>
       </c>
       <c r="AR122" s="24">
         <v>5152.1346400000002</v>
       </c>
       <c r="AS122" s="24">
         <v>54681.706169999998</v>
       </c>
       <c r="AT122" s="24">
         <v>78076.995609999998</v>
       </c>
       <c r="AU122" s="26">
-        <v>152.23345</v>
+        <v>293.82</v>
       </c>
       <c r="AV122" s="26">
-        <v>199.00711000000001</v>
+        <v>381.67156</v>
       </c>
       <c r="AW122" s="26">
-        <v>11104.09417</v>
+        <v>15116.9887</v>
       </c>
       <c r="AX122" s="26">
-        <v>17146.127240000002</v>
+        <v>23396.6086</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="12">
         <v>991.11698000000001</v>
       </c>
       <c r="D123" s="12">
         <v>6932.5492899999999</v>
       </c>
       <c r="E123" s="12">
         <v>6908.7099899999994</v>
       </c>
       <c r="F123" s="12">
         <v>31706.30546</v>
       </c>
       <c r="G123" s="9">
         <v>1483.8921799999996</v>
       </c>
       <c r="H123" s="9">
@@ -20245,60 +20207,60 @@
       <c r="AM123" s="21">
         <v>5166.7226199999996</v>
       </c>
       <c r="AN123" s="21">
         <v>41972.073949999998</v>
       </c>
       <c r="AO123" s="21">
         <v>18772.495029999998</v>
       </c>
       <c r="AP123" s="21">
         <v>95932.055110000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>3892.0619700000002</v>
       </c>
       <c r="AR123" s="24">
         <v>36790.130859999997</v>
       </c>
       <c r="AS123" s="24">
         <v>20720.175609999998</v>
       </c>
       <c r="AT123" s="24">
         <v>128479.61564</v>
       </c>
       <c r="AU123" s="26">
-        <v>991.18391999999994</v>
+        <v>1298.67806</v>
       </c>
       <c r="AV123" s="26">
-        <v>8792.2741399999995</v>
+        <v>12077.53809</v>
       </c>
       <c r="AW123" s="26">
-        <v>4137.6487299999999</v>
+        <v>5412.6168900000002</v>
       </c>
       <c r="AX123" s="26">
-        <v>27259.954040000001</v>
+        <v>35706.951829999998</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="12">
         <v>186.9939</v>
       </c>
       <c r="D124" s="12">
         <v>86.039909999999992</v>
       </c>
       <c r="E124" s="12">
         <v>7343.0294899999999</v>
       </c>
       <c r="F124" s="12">
         <v>5386.4983499999998</v>
       </c>
       <c r="G124" s="9">
         <v>25.566659999999999</v>
       </c>
       <c r="H124" s="9">
@@ -20397,60 +20359,60 @@
       <c r="AM124" s="21">
         <v>1394.5908300000001</v>
       </c>
       <c r="AN124" s="21">
         <v>1500.1061199999999</v>
       </c>
       <c r="AO124" s="21">
         <v>7434.5345299999999</v>
       </c>
       <c r="AP124" s="21">
         <v>8548.2378700000008</v>
       </c>
       <c r="AQ124" s="24">
         <v>914.85400000000004</v>
       </c>
       <c r="AR124" s="24">
         <v>857.77689999999996</v>
       </c>
       <c r="AS124" s="24">
         <v>7010.4877999999999</v>
       </c>
       <c r="AT124" s="24">
         <v>9324.8723200000004</v>
       </c>
       <c r="AU124" s="26">
-        <v>101.18899999999999</v>
+        <v>165.07579999999999</v>
       </c>
       <c r="AV124" s="26">
-        <v>74.919319999999999</v>
+        <v>146.42830000000001</v>
       </c>
       <c r="AW124" s="26">
-        <v>2272.4081900000001</v>
+        <v>2879.78343</v>
       </c>
       <c r="AX124" s="26">
-        <v>3687.9562599999999</v>
+        <v>4570.3374599999997</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="12">
         <v>2914.266689999999</v>
       </c>
       <c r="D125" s="12">
         <v>4119.4897099999998</v>
       </c>
       <c r="E125" s="12">
         <v>46593.417060000007</v>
       </c>
       <c r="F125" s="12">
         <v>55703.852950000015</v>
       </c>
       <c r="G125" s="9">
         <v>3590.2754399999994</v>
       </c>
       <c r="H125" s="9">
@@ -20549,60 +20511,60 @@
       <c r="AM125" s="21">
         <v>11707.409509999999</v>
       </c>
       <c r="AN125" s="21">
         <v>17374.377380000002</v>
       </c>
       <c r="AO125" s="21">
         <v>67452.892460000003</v>
       </c>
       <c r="AP125" s="21">
         <v>110906.24339</v>
       </c>
       <c r="AQ125" s="24">
         <v>13511.61253</v>
       </c>
       <c r="AR125" s="24">
         <v>19485.486560000001</v>
       </c>
       <c r="AS125" s="24">
         <v>67396.616460000005</v>
       </c>
       <c r="AT125" s="24">
         <v>134215.92543999999</v>
       </c>
       <c r="AU125" s="26">
-        <v>3210.1246000000001</v>
+        <v>4485.0053699999999</v>
       </c>
       <c r="AV125" s="26">
-        <v>5225.0649700000004</v>
+        <v>7505.4753000000001</v>
       </c>
       <c r="AW125" s="26">
-        <v>12787.533880000001</v>
+        <v>17615.205010000001</v>
       </c>
       <c r="AX125" s="26">
-        <v>30486.829610000001</v>
+        <v>41608.258229999999</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="12">
         <v>322.27084000000002</v>
       </c>
       <c r="D126" s="12">
         <v>977.96737000000007</v>
       </c>
       <c r="E126" s="12">
         <v>3647.9916800000005</v>
       </c>
       <c r="F126" s="12">
         <v>9116.2289500000006</v>
       </c>
       <c r="G126" s="9">
         <v>207.81668000000002</v>
       </c>
       <c r="H126" s="9">
@@ -20701,60 +20663,60 @@
       <c r="AM126" s="21">
         <v>1486.79901</v>
       </c>
       <c r="AN126" s="21">
         <v>4523.9284200000002</v>
       </c>
       <c r="AO126" s="21">
         <v>4616.6736000000001</v>
       </c>
       <c r="AP126" s="21">
         <v>12545.58323</v>
       </c>
       <c r="AQ126" s="24">
         <v>3590.11708</v>
       </c>
       <c r="AR126" s="24">
         <v>9959.6940699999996</v>
       </c>
       <c r="AS126" s="24">
         <v>6478.7023399999998</v>
       </c>
       <c r="AT126" s="24">
         <v>19651.609479999999</v>
       </c>
       <c r="AU126" s="26">
-        <v>717.73591999999996</v>
+        <v>850.11775999999998</v>
       </c>
       <c r="AV126" s="26">
-        <v>2014.51232</v>
+        <v>2334.4281099999998</v>
       </c>
       <c r="AW126" s="26">
-        <v>2082.7636699999998</v>
+        <v>2403.57458</v>
       </c>
       <c r="AX126" s="26">
-        <v>4845.4318899999998</v>
+        <v>5971.2623400000002</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="12">
         <v>138.48664000000002</v>
       </c>
       <c r="D127" s="12">
         <v>427.25421</v>
       </c>
       <c r="E127" s="12">
         <v>8849.8434600000019</v>
       </c>
       <c r="F127" s="12">
         <v>18210.933219999999</v>
       </c>
       <c r="G127" s="9">
         <v>352.15953999999999</v>
       </c>
       <c r="H127" s="9">
@@ -20853,60 +20815,60 @@
       <c r="AM127" s="21">
         <v>10358.46537</v>
       </c>
       <c r="AN127" s="21">
         <v>31808.398389999998</v>
       </c>
       <c r="AO127" s="21">
         <v>12853.91238</v>
       </c>
       <c r="AP127" s="21">
         <v>32147.298900000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>14166.76656</v>
       </c>
       <c r="AR127" s="24">
         <v>49139.331339999997</v>
       </c>
       <c r="AS127" s="24">
         <v>12193.51907</v>
       </c>
       <c r="AT127" s="24">
         <v>45751.076439999997</v>
       </c>
       <c r="AU127" s="26">
-        <v>3762.3813</v>
+        <v>6351.3562700000002</v>
       </c>
       <c r="AV127" s="26">
-        <v>14534.828649999999</v>
+        <v>24770.69328</v>
       </c>
       <c r="AW127" s="26">
-        <v>1486.81998</v>
+        <v>3405.5952499999999</v>
       </c>
       <c r="AX127" s="26">
-        <v>6025.6586900000002</v>
+        <v>12885.651400000001</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="12">
         <v>826.21702000000005</v>
       </c>
       <c r="D128" s="12">
         <v>8442.1628000000037</v>
       </c>
       <c r="E128" s="12">
         <v>21102.673279999995</v>
       </c>
       <c r="F128" s="12">
         <v>121778.47255000002</v>
       </c>
       <c r="G128" s="9">
         <v>1074.4114499999996</v>
       </c>
       <c r="H128" s="9">
@@ -21005,60 +20967,60 @@
       <c r="AM128" s="21">
         <v>5885.9967900000001</v>
       </c>
       <c r="AN128" s="21">
         <v>76578.458010000002</v>
       </c>
       <c r="AO128" s="21">
         <v>115378.48748</v>
       </c>
       <c r="AP128" s="21">
         <v>443762.71772000002</v>
       </c>
       <c r="AQ128" s="24">
         <v>6179.3170700000001</v>
       </c>
       <c r="AR128" s="24">
         <v>111974.5534</v>
       </c>
       <c r="AS128" s="24">
         <v>65687.399130000005</v>
       </c>
       <c r="AT128" s="24">
         <v>424710.67310999997</v>
       </c>
       <c r="AU128" s="26">
-        <v>1330.0486800000001</v>
+        <v>1859.30411</v>
       </c>
       <c r="AV128" s="26">
-        <v>27532.05531</v>
+        <v>38593.409549999997</v>
       </c>
       <c r="AW128" s="26">
-        <v>14665.815930000001</v>
+        <v>20119.200919999999</v>
       </c>
       <c r="AX128" s="26">
-        <v>98182.33064</v>
+        <v>135039.79637</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="12">
         <v>1499.7258499999998</v>
       </c>
       <c r="D129" s="12">
         <v>378.79200000000003</v>
       </c>
       <c r="E129" s="12">
         <v>3717468.9701600005</v>
       </c>
       <c r="F129" s="12">
         <v>16378.107289999996</v>
       </c>
       <c r="G129" s="9">
         <v>2520.4272000000001</v>
       </c>
       <c r="H129" s="9">
@@ -21157,60 +21119,60 @@
       <c r="AM129" s="21">
         <v>29010.038339999999</v>
       </c>
       <c r="AN129" s="21">
         <v>4744.0677299999998</v>
       </c>
       <c r="AO129" s="21">
         <v>3200531.3824200002</v>
       </c>
       <c r="AP129" s="21">
         <v>38067.353869999999</v>
       </c>
       <c r="AQ129" s="24">
         <v>37098.310570000001</v>
       </c>
       <c r="AR129" s="24">
         <v>9145.5474900000008</v>
       </c>
       <c r="AS129" s="24">
         <v>3114695.5077399998</v>
       </c>
       <c r="AT129" s="24">
         <v>45020.290560000001</v>
       </c>
       <c r="AU129" s="26">
-        <v>5706.06988</v>
+        <v>9497.6672299999991</v>
       </c>
       <c r="AV129" s="26">
-        <v>1479.96029</v>
+        <v>2394.6892499999999</v>
       </c>
       <c r="AW129" s="26">
-        <v>753005.84265999997</v>
+        <v>988484.21490000002</v>
       </c>
       <c r="AX129" s="26">
-        <v>7229.8772799999997</v>
+        <v>14951.38128</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="12">
         <v>76782.479949999994</v>
       </c>
       <c r="D130" s="12">
         <v>37851.205450000001</v>
       </c>
       <c r="E130" s="12">
         <v>71002.956970000014</v>
       </c>
       <c r="F130" s="12">
         <v>44973.322059999999</v>
       </c>
       <c r="G130" s="9">
         <v>92807.202480000007</v>
       </c>
       <c r="H130" s="9">
@@ -21309,60 +21271,60 @@
       <c r="AM130" s="21">
         <v>437592.16217000003</v>
       </c>
       <c r="AN130" s="21">
         <v>201651.28959</v>
       </c>
       <c r="AO130" s="21">
         <v>392015.03087999998</v>
       </c>
       <c r="AP130" s="21">
         <v>208169.47777</v>
       </c>
       <c r="AQ130" s="24">
         <v>447952.07685999997</v>
       </c>
       <c r="AR130" s="24">
         <v>225484.43698999999</v>
       </c>
       <c r="AS130" s="24">
         <v>413848.27276999998</v>
       </c>
       <c r="AT130" s="24">
         <v>238134.53460000001</v>
       </c>
       <c r="AU130" s="26">
-        <v>74303.901700000002</v>
+        <v>125290.38860999999</v>
       </c>
       <c r="AV130" s="26">
-        <v>33691.295149999998</v>
+        <v>55810.692750000002</v>
       </c>
       <c r="AW130" s="26">
-        <v>99043.393970000005</v>
+        <v>150376.87708000001</v>
       </c>
       <c r="AX130" s="26">
-        <v>55177.380660000003</v>
+        <v>82826.825559999997</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12">
         <v>9113.8364499999989</v>
       </c>
       <c r="D131" s="12">
         <v>4086.5463799999998</v>
       </c>
       <c r="E131" s="12">
         <v>43066.882310000001</v>
       </c>
       <c r="F131" s="12">
         <v>22694.484319999996</v>
       </c>
       <c r="G131" s="9">
         <v>10527.177589999998</v>
       </c>
       <c r="H131" s="9">
@@ -21461,60 +21423,60 @@
       <c r="AM131" s="21">
         <v>21525.688450000001</v>
       </c>
       <c r="AN131" s="21">
         <v>12532.19398</v>
       </c>
       <c r="AO131" s="21">
         <v>61729.221149999998</v>
       </c>
       <c r="AP131" s="21">
         <v>40645.396330000003</v>
       </c>
       <c r="AQ131" s="24">
         <v>30987.072270000001</v>
       </c>
       <c r="AR131" s="24">
         <v>20904.421279999999</v>
       </c>
       <c r="AS131" s="24">
         <v>75850.33223</v>
       </c>
       <c r="AT131" s="24">
         <v>54565.144560000001</v>
       </c>
       <c r="AU131" s="26">
-        <v>5927.1038099999996</v>
+        <v>8898.3158700000004</v>
       </c>
       <c r="AV131" s="26">
-        <v>4057.1000300000001</v>
+        <v>6086.1909599999999</v>
       </c>
       <c r="AW131" s="26">
-        <v>13773.18367</v>
+        <v>20859.765609999999</v>
       </c>
       <c r="AX131" s="26">
-        <v>11031.022279999999</v>
+        <v>16400.767820000001</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12">
         <v>1131.3975400000004</v>
       </c>
       <c r="D132" s="12">
         <v>3934.7557400000001</v>
       </c>
       <c r="E132" s="12">
         <v>18141.85518999998</v>
       </c>
       <c r="F132" s="12">
         <v>40288.439790000004</v>
       </c>
       <c r="G132" s="9">
         <v>745.22265000000027</v>
       </c>
       <c r="H132" s="9">
@@ -21613,60 +21575,60 @@
       <c r="AM132" s="21">
         <v>195.47485</v>
       </c>
       <c r="AN132" s="21">
         <v>580.31110999999999</v>
       </c>
       <c r="AO132" s="21">
         <v>20376.215510000002</v>
       </c>
       <c r="AP132" s="21">
         <v>52624.928870000003</v>
       </c>
       <c r="AQ132" s="24">
         <v>266.61156999999997</v>
       </c>
       <c r="AR132" s="24">
         <v>596.03661999999997</v>
       </c>
       <c r="AS132" s="24">
         <v>17797.46328</v>
       </c>
       <c r="AT132" s="24">
         <v>48867.222659999999</v>
       </c>
       <c r="AU132" s="26">
-        <v>45.552599999999998</v>
+        <v>71.393600000000006</v>
       </c>
       <c r="AV132" s="26">
-        <v>121.39852</v>
+        <v>179.16412</v>
       </c>
       <c r="AW132" s="26">
-        <v>3051.7639399999998</v>
+        <v>4297.1666999999998</v>
       </c>
       <c r="AX132" s="26">
-        <v>7498.1342999999997</v>
+        <v>10187.752399999999</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12">
         <v>9.8800000000000008</v>
       </c>
       <c r="D133" s="12">
         <v>26.09394</v>
       </c>
       <c r="E133" s="12">
         <v>936.76055999999994</v>
       </c>
       <c r="F133" s="12">
         <v>1844.62979</v>
       </c>
       <c r="G133" s="9">
         <v>0.08</v>
       </c>
       <c r="H133" s="9">
@@ -21761,60 +21723,60 @@
       <c r="AM133" s="21">
         <v>7.2840199999999999</v>
       </c>
       <c r="AN133" s="21">
         <v>25.585190000000001</v>
       </c>
       <c r="AO133" s="21">
         <v>1196.55105</v>
       </c>
       <c r="AP133" s="21">
         <v>2507.85122</v>
       </c>
       <c r="AQ133" s="24">
         <v>55.999679999999998</v>
       </c>
       <c r="AR133" s="24">
         <v>209.40151</v>
       </c>
       <c r="AS133" s="24">
         <v>1459.72739</v>
       </c>
       <c r="AT133" s="24">
         <v>2591.3396400000001</v>
       </c>
       <c r="AU133" s="26">
-        <v>1.8877200000000001</v>
+        <v>6.8220200000000002</v>
       </c>
       <c r="AV133" s="26">
-        <v>6.2069299999999998</v>
+        <v>23.647130000000001</v>
       </c>
       <c r="AW133" s="26">
-        <v>107.19643000000001</v>
+        <v>170.45423</v>
       </c>
       <c r="AX133" s="26">
-        <v>227.11670000000001</v>
+        <v>379.79716000000002</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="12"/>
       <c r="D134" s="12"/>
       <c r="E134" s="12">
         <v>2323.7264300000002</v>
       </c>
       <c r="F134" s="12">
         <v>2101.2559900000001</v>
       </c>
       <c r="G134" s="9">
         <v>11.507999999999999</v>
       </c>
       <c r="H134" s="9">
         <v>5.9273800000000003</v>
       </c>
       <c r="I134" s="9">
         <v>887.02419999999995</v>
@@ -21909,60 +21871,60 @@
       <c r="AM134" s="21">
         <v>37.91357</v>
       </c>
       <c r="AN134" s="21">
         <v>40.91028</v>
       </c>
       <c r="AO134" s="21">
         <v>4932.4735700000001</v>
       </c>
       <c r="AP134" s="21">
         <v>5795.6286600000003</v>
       </c>
       <c r="AQ134" s="24">
         <v>27.884789999999999</v>
       </c>
       <c r="AR134" s="24">
         <v>34.315739999999998</v>
       </c>
       <c r="AS134" s="24">
         <v>3261.2417799999998</v>
       </c>
       <c r="AT134" s="24">
         <v>4736.1106300000001</v>
       </c>
       <c r="AU134" s="26">
-        <v>5.9029999999999996</v>
+        <v>6.3360000000000003</v>
       </c>
       <c r="AV134" s="26">
-        <v>8.1780000000000008</v>
+        <v>8.8680000000000003</v>
       </c>
       <c r="AW134" s="26">
-        <v>510.00429000000003</v>
+        <v>580.03506000000004</v>
       </c>
       <c r="AX134" s="26">
-        <v>842.61350000000004</v>
+        <v>913.05267000000003</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12">
         <v>2.7900000000000001E-2</v>
       </c>
       <c r="D135" s="12">
         <v>0.11491999999999999</v>
       </c>
       <c r="E135" s="12">
         <v>631.89723000000015</v>
       </c>
       <c r="F135" s="12">
         <v>576.35084999999992</v>
       </c>
       <c r="G135" s="9"/>
       <c r="H135" s="9"/>
       <c r="I135" s="9">
         <v>572.12864999999977</v>
@@ -22057,60 +22019,60 @@
       <c r="AM135" s="21">
         <v>15.26</v>
       </c>
       <c r="AN135" s="21">
         <v>9.4653899999999993</v>
       </c>
       <c r="AO135" s="21">
         <v>2542.3024999999998</v>
       </c>
       <c r="AP135" s="21">
         <v>1650.70417</v>
       </c>
       <c r="AQ135" s="24">
         <v>16.363600000000002</v>
       </c>
       <c r="AR135" s="24">
         <v>11.0753</v>
       </c>
       <c r="AS135" s="24">
         <v>2480.7813099999998</v>
       </c>
       <c r="AT135" s="24">
         <v>1889.50674</v>
       </c>
       <c r="AU135" s="26">
-        <v>1.23</v>
+        <v>1.4339999999999999</v>
       </c>
       <c r="AV135" s="26">
-        <v>1.96166</v>
+        <v>2.5601400000000001</v>
       </c>
       <c r="AW135" s="26">
-        <v>461.43898999999999</v>
+        <v>654.52545999999995</v>
       </c>
       <c r="AX135" s="26">
-        <v>319.18207999999998</v>
+        <v>464.72771999999998</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12"/>
       <c r="D136" s="12"/>
       <c r="E136" s="12">
         <v>553.1182</v>
       </c>
       <c r="F136" s="12">
         <v>736.58158000000003</v>
       </c>
       <c r="G136" s="9">
         <v>216</v>
       </c>
       <c r="H136" s="9">
         <v>71.432999999999993</v>
       </c>
       <c r="I136" s="9">
         <v>516.02499999999998</v>
@@ -22205,60 +22167,60 @@
       <c r="AM136" s="21">
         <v>1527.152</v>
       </c>
       <c r="AN136" s="21">
         <v>1065.4513999999999</v>
       </c>
       <c r="AO136" s="21">
         <v>2351.79315</v>
       </c>
       <c r="AP136" s="21">
         <v>1201.1388300000001</v>
       </c>
       <c r="AQ136" s="24">
         <v>3438.0844999999999</v>
       </c>
       <c r="AR136" s="24">
         <v>4941.1259600000003</v>
       </c>
       <c r="AS136" s="24">
         <v>2986.02016</v>
       </c>
       <c r="AT136" s="24">
         <v>2135.14284</v>
       </c>
       <c r="AU136" s="26">
-        <v>1028.73</v>
+        <v>1758.722</v>
       </c>
       <c r="AV136" s="26">
-        <v>1492.5397599999999</v>
+        <v>2009.1627599999999</v>
       </c>
       <c r="AW136" s="26">
-        <v>730.68050000000005</v>
+        <v>1125.8607500000001</v>
       </c>
       <c r="AX136" s="26">
-        <v>525.89323999999999</v>
+        <v>774.49090999999999</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="12">
         <v>137279.35699999999</v>
       </c>
       <c r="D137" s="12">
         <v>9629.9350399999985</v>
       </c>
       <c r="E137" s="12">
         <v>2420.3203700000004</v>
       </c>
       <c r="F137" s="12">
         <v>762.25968</v>
       </c>
       <c r="G137" s="9">
         <v>296693.89570000005</v>
       </c>
       <c r="H137" s="9">
@@ -22357,60 +22319,60 @@
       <c r="AM137" s="21">
         <v>408346.01199999999</v>
       </c>
       <c r="AN137" s="21">
         <v>51401.045639999997</v>
       </c>
       <c r="AO137" s="21">
         <v>136024.15028</v>
       </c>
       <c r="AP137" s="21">
         <v>7846.4219400000002</v>
       </c>
       <c r="AQ137" s="24">
         <v>413861.14439999999</v>
       </c>
       <c r="AR137" s="24">
         <v>68113.746150000006</v>
       </c>
       <c r="AS137" s="24">
         <v>105978.80267999999</v>
       </c>
       <c r="AT137" s="24">
         <v>9629.0483499999991</v>
       </c>
       <c r="AU137" s="26">
-        <v>79262.762400000007</v>
+        <v>119653.1274</v>
       </c>
       <c r="AV137" s="26">
-        <v>12999.123229999999</v>
+        <v>18998.784380000001</v>
       </c>
       <c r="AW137" s="26">
-        <v>40198.637340000001</v>
+        <v>49138.787640000002</v>
       </c>
       <c r="AX137" s="26">
-        <v>5332.6274899999999</v>
+        <v>6638.8331600000001</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12">
         <v>8633.5646199999992</v>
       </c>
       <c r="D138" s="12">
         <v>106785.70249999998</v>
       </c>
       <c r="E138" s="12">
         <v>12162.78463</v>
       </c>
       <c r="F138" s="12">
         <v>141031.29308000003</v>
       </c>
       <c r="G138" s="9">
         <v>9505.6177899999984</v>
       </c>
       <c r="H138" s="9">
@@ -22509,60 +22471,60 @@
       <c r="AM138" s="21">
         <v>6034.5105400000002</v>
       </c>
       <c r="AN138" s="21">
         <v>124940.80451</v>
       </c>
       <c r="AO138" s="21">
         <v>5069.86661</v>
       </c>
       <c r="AP138" s="21">
         <v>134740.21561000001</v>
       </c>
       <c r="AQ138" s="24">
         <v>6070.5787099999998</v>
       </c>
       <c r="AR138" s="24">
         <v>150147.04756000001</v>
       </c>
       <c r="AS138" s="24">
         <v>3623.8018400000001</v>
       </c>
       <c r="AT138" s="24">
         <v>89594.890899999999</v>
       </c>
       <c r="AU138" s="26">
-        <v>1507.27685</v>
+        <v>2299.9485300000001</v>
       </c>
       <c r="AV138" s="26">
-        <v>42534.881170000001</v>
+        <v>63947.145199999999</v>
       </c>
       <c r="AW138" s="26">
-        <v>406.40438999999998</v>
+        <v>624.73824999999999</v>
       </c>
       <c r="AX138" s="26">
-        <v>9757.6579299999994</v>
+        <v>15988.993109999999</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12">
         <v>154.77975000000001</v>
       </c>
       <c r="D139" s="12">
         <v>1460.82087</v>
       </c>
       <c r="E139" s="12">
         <v>3435.4218400000009</v>
       </c>
       <c r="F139" s="12">
         <v>26584.721109999991</v>
       </c>
       <c r="G139" s="9">
         <v>80.481200000000001</v>
       </c>
       <c r="H139" s="9">
@@ -22661,60 +22623,60 @@
       <c r="AM139" s="21">
         <v>1522.71837</v>
       </c>
       <c r="AN139" s="21">
         <v>15673.755510000001</v>
       </c>
       <c r="AO139" s="21">
         <v>3595.13411</v>
       </c>
       <c r="AP139" s="21">
         <v>27070.348470000001</v>
       </c>
       <c r="AQ139" s="24">
         <v>1577.91662</v>
       </c>
       <c r="AR139" s="24">
         <v>16583.586640000001</v>
       </c>
       <c r="AS139" s="24">
         <v>5741.8983200000002</v>
       </c>
       <c r="AT139" s="24">
         <v>67277.194579999996</v>
       </c>
       <c r="AU139" s="26">
-        <v>323.59228999999999</v>
+        <v>493.51119</v>
       </c>
       <c r="AV139" s="26">
-        <v>3323.0372600000001</v>
+        <v>5039.8117499999998</v>
       </c>
       <c r="AW139" s="26">
-        <v>1212.5552499999999</v>
+        <v>1733.8262500000001</v>
       </c>
       <c r="AX139" s="26">
-        <v>16179.28586</v>
+        <v>23776.53529</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="15">
         <v>216648.74650000001</v>
       </c>
       <c r="D140" s="15">
         <v>9772.2406299999984</v>
       </c>
       <c r="E140" s="15">
         <v>33399.666820000006</v>
       </c>
       <c r="F140" s="15">
         <v>4501.0544400000008</v>
       </c>
       <c r="G140" s="16">
         <v>284853.30218</v>
       </c>
       <c r="H140" s="16">
@@ -22813,139 +22775,139 @@
       <c r="AM140" s="22">
         <v>834136.68218999996</v>
       </c>
       <c r="AN140" s="22">
         <v>35191.016300000003</v>
       </c>
       <c r="AO140" s="22">
         <v>51870.910969999997</v>
       </c>
       <c r="AP140" s="22">
         <v>7494.5037899999998</v>
       </c>
       <c r="AQ140" s="22">
         <v>901563.85658000002</v>
       </c>
       <c r="AR140" s="22">
         <v>39974.887940000001</v>
       </c>
       <c r="AS140" s="22">
         <v>56640.80371</v>
       </c>
       <c r="AT140" s="22">
         <v>9010.9775300000001</v>
       </c>
       <c r="AU140" s="27">
-        <v>246568.59515000001</v>
+        <v>297567.09515000001</v>
       </c>
       <c r="AV140" s="27">
-        <v>10909.33994</v>
+        <v>13783.89767</v>
       </c>
       <c r="AW140" s="27">
-        <v>12947.380219999999</v>
+        <v>18904.966270000001</v>
       </c>
       <c r="AX140" s="27">
-        <v>2054.6542399999998</v>
+        <v>3170.0856699999999</v>
       </c>
     </row>
     <row r="142" spans="1:50" ht="15" customHeight="1">
-      <c r="A142" s="34" t="s">
+      <c r="A142" s="32" t="s">
         <v>275</v>
       </c>
-      <c r="B142" s="34"/>
-      <c r="C142" s="34"/>
+      <c r="B142" s="32"/>
+      <c r="C142" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="40">
-    <mergeCell ref="AU3:AX3"/>
-[...22 lines deleted...]
-    <mergeCell ref="K4:L4"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="A142:C142"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="B3:B5"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AQ4:AR4"/>
+    <mergeCell ref="AS4:AT4"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;C&amp;P</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2015-2026 жыл қаңтар</vt:lpstr>
-      <vt:lpstr>'2015-2026 жыл қаңтар'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2015-2026 жыл қаңтар-сәуір</vt:lpstr>
+      <vt:lpstr>'2015-2026 жыл қаңтар-сәуір'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>