--- v2 (2026-06-25)
+++ v3 (2026-07-16)
@@ -1,77 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.zhursynbekova\Desktop\АПК\KZ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\!ежемесячная работа\05\АПК\KZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0F7E50A-8C33-4211-8068-A0B580F902BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{845803ED-52D4-45EF-9AFA-B7523719E3FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026 жыл қаңтар-сәуір" sheetId="1" r:id="rId1"/>
+    <sheet name="2015-2026 жыл мамыр" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл қаңтар-сәуір'!$A$6:$AL$6</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл қаңтар-сәуір'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл мамыр'!$A$6:$AL$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл мамыр'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
-        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
-        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AR6" i="1" l="1"/>
   <c r="AS6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AI6" i="1" l="1"/>
   <c r="AJ6" i="1"/>
   <c r="AK6" i="1"/>
   <c r="AL6" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AE6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AH6" i="1"/>
 </calcChain>
 </file>
@@ -891,51 +887,51 @@
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Қазақстан Республикасының азық-түлік тауарлары бойынша экспорты мен импорты</t>
   </si>
   <si>
     <t>2025 жылғы қаңтар-желтоқсан*</t>
   </si>
   <si>
-    <t>2026 жылғы қаңтар-сәуір*</t>
+    <t>2026 жылғы қаңтар-мамыр*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1868,163 +1864,197 @@
     <cellStyle name="Плохой 2" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="Пояснение 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="Примечание 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
     <cellStyle name="Связанная ячейка 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
     <cellStyle name="Текст предупреждения 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
     <cellStyle name="Хороший 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2164,51 +2194,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AF2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AX5" sqref="AX5"/>
+      <selection pane="bottomRight" activeCell="BA5" sqref="BA5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="10" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="10" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="10" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="10" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="10" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="10" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="10" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="10" customWidth="1"/>
@@ -2738,60 +2768,60 @@
         <v>2744897.8291100017</v>
       </c>
       <c r="AO6" s="20">
         <v>7936083.0141599979</v>
       </c>
       <c r="AP6" s="20">
         <v>5385592.1933500003</v>
       </c>
       <c r="AQ6" s="23">
         <f>SUM(AQ7:AQ140)</f>
         <v>6856729.6086100005</v>
       </c>
       <c r="AR6" s="23">
         <f t="shared" ref="AR6:AT6" si="1">SUM(AR7:AR140)</f>
         <v>3427602.3325799997</v>
       </c>
       <c r="AS6" s="23">
         <f t="shared" si="1"/>
         <v>7815766.8782399967</v>
       </c>
       <c r="AT6" s="23">
         <f t="shared" si="1"/>
         <v>6165373.9965099981</v>
       </c>
       <c r="AU6" s="25">
-        <v>2615538.0110600004</v>
+        <v>3132429.8703999985</v>
       </c>
       <c r="AV6" s="25">
-        <v>1333177.2049000002</v>
+        <v>1661688.3729100002</v>
       </c>
       <c r="AW6" s="25">
-        <v>2507091.9846300012</v>
+        <v>3147799.5431399988</v>
       </c>
       <c r="AX6" s="25">
-        <v>1942812.5489499995</v>
+        <v>2475878.7415900012</v>
       </c>
       <c r="AY6" s="9"/>
     </row>
     <row r="7" spans="1:51" ht="22.5">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12">
         <v>1840.89509</v>
       </c>
       <c r="D7" s="12">
         <v>5971.9904999999999</v>
       </c>
       <c r="E7" s="12">
         <v>238.60159000000002</v>
       </c>
       <c r="F7" s="12">
         <v>1064.7840400000002</v>
       </c>
       <c r="G7" s="9">
         <v>1575.2294399999998</v>
       </c>
@@ -2891,60 +2921,60 @@
       <c r="AM7" s="21">
         <v>21728.5867</v>
       </c>
       <c r="AN7" s="21">
         <v>91493.832139999999</v>
       </c>
       <c r="AO7" s="21">
         <v>5350.1178</v>
       </c>
       <c r="AP7" s="21">
         <v>18930.51801</v>
       </c>
       <c r="AQ7" s="24">
         <v>30348.973709999998</v>
       </c>
       <c r="AR7" s="24">
         <v>123514.26612</v>
       </c>
       <c r="AS7" s="24">
         <v>5536.8731799999996</v>
       </c>
       <c r="AT7" s="24">
         <v>25378.221089999999</v>
       </c>
       <c r="AU7" s="26">
-        <v>6017.5397899999998</v>
+        <v>7989.0111800000004</v>
       </c>
       <c r="AV7" s="26">
-        <v>41943.853519999997</v>
+        <v>56725.179839999997</v>
       </c>
       <c r="AW7" s="26">
-        <v>1404.09132</v>
+        <v>2072.9364</v>
       </c>
       <c r="AX7" s="26">
-        <v>6874.9842900000003</v>
+        <v>10179.24588</v>
       </c>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>136.45679999999999</v>
       </c>
       <c r="D8" s="12">
         <v>676.62458000000004</v>
       </c>
       <c r="E8" s="12">
         <v>15341.186470000001</v>
       </c>
       <c r="F8" s="12">
         <v>35753.352040000005</v>
       </c>
       <c r="G8" s="9">
         <v>73.634600000000006</v>
       </c>
       <c r="H8" s="9">
@@ -3043,60 +3073,60 @@
       <c r="AM8" s="21">
         <v>536.66288999999995</v>
       </c>
       <c r="AN8" s="21">
         <v>2606.70982</v>
       </c>
       <c r="AO8" s="21">
         <v>7172.7721799999999</v>
       </c>
       <c r="AP8" s="21">
         <v>30413.323520000002</v>
       </c>
       <c r="AQ8" s="24">
         <v>1941.5945899999999</v>
       </c>
       <c r="AR8" s="24">
         <v>3933.18543</v>
       </c>
       <c r="AS8" s="24">
         <v>10489.40264</v>
       </c>
       <c r="AT8" s="24">
         <v>49934.77691</v>
       </c>
       <c r="AU8" s="26">
-        <v>26.17877</v>
+        <v>43.975090000000002</v>
       </c>
       <c r="AV8" s="26">
-        <v>367.07589000000002</v>
+        <v>559.53147000000001</v>
       </c>
       <c r="AW8" s="26">
-        <v>3474.3858799999998</v>
+        <v>4565.0063499999997</v>
       </c>
       <c r="AX8" s="26">
-        <v>17078.74986</v>
+        <v>22301.014869999999</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="22.5">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12">
         <v>1948.0542200000002</v>
       </c>
       <c r="D9" s="12">
         <v>3424.8161599999999</v>
       </c>
       <c r="E9" s="12">
         <v>3847.0143600000001</v>
       </c>
       <c r="F9" s="12">
         <v>5274.7959000000001</v>
       </c>
       <c r="G9" s="9">
         <v>798.83915000000002</v>
       </c>
       <c r="H9" s="9">
@@ -3195,60 +3225,60 @@
       <c r="AM9" s="21">
         <v>19.961500000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>32.702500000000001</v>
       </c>
       <c r="AO9" s="21">
         <v>7731.1856399999997</v>
       </c>
       <c r="AP9" s="21">
         <v>15870.568719999999</v>
       </c>
       <c r="AQ9" s="24">
         <v>1828.76487</v>
       </c>
       <c r="AR9" s="24">
         <v>3575.6154200000001</v>
       </c>
       <c r="AS9" s="24">
         <v>8084.9317099999998</v>
       </c>
       <c r="AT9" s="24">
         <v>20282.754069999999</v>
       </c>
       <c r="AU9" s="26">
-        <v>527.51629000000003</v>
+        <v>565.52029000000005</v>
       </c>
       <c r="AV9" s="26">
-        <v>1123.8697099999999</v>
+        <v>1215.7684099999999</v>
       </c>
       <c r="AW9" s="26">
-        <v>1571.66732</v>
+        <v>1943.4234200000001</v>
       </c>
       <c r="AX9" s="26">
-        <v>3937.04144</v>
+        <v>4807.7451600000004</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12">
         <v>4.2337299999999995</v>
       </c>
       <c r="D10" s="12">
         <v>21.888189999999998</v>
       </c>
       <c r="E10" s="12">
         <v>73.70499999999997</v>
       </c>
       <c r="F10" s="12">
         <v>366.69407000000007</v>
       </c>
       <c r="G10" s="9">
         <v>307.66639999999995</v>
       </c>
       <c r="H10" s="9">
@@ -3347,60 +3377,60 @@
       <c r="AM10" s="21">
         <v>17684.753680000002</v>
       </c>
       <c r="AN10" s="21">
         <v>56506.145640000002</v>
       </c>
       <c r="AO10" s="21">
         <v>31.018730000000001</v>
       </c>
       <c r="AP10" s="21">
         <v>174.68662</v>
       </c>
       <c r="AQ10" s="24">
         <v>34557.14314</v>
       </c>
       <c r="AR10" s="24">
         <v>81070.758669999996</v>
       </c>
       <c r="AS10" s="24">
         <v>2.4683000000000002</v>
       </c>
       <c r="AT10" s="24">
         <v>43.043939999999999</v>
       </c>
       <c r="AU10" s="26">
-        <v>10567.300300000001</v>
+        <v>13092.4859</v>
       </c>
       <c r="AV10" s="26">
-        <v>30905.46082</v>
+        <v>38091.66532</v>
       </c>
       <c r="AW10" s="26">
-        <v>18.50301</v>
+        <v>18.603010000000001</v>
       </c>
       <c r="AX10" s="26">
-        <v>91.184380000000004</v>
+        <v>94.302080000000004</v>
       </c>
     </row>
     <row r="11" spans="1:51" ht="33.75">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12">
         <v>3204.7644799999994</v>
       </c>
       <c r="F11" s="12">
         <v>8291.3693700000003</v>
       </c>
       <c r="G11" s="9">
         <v>2.3650000000000002</v>
       </c>
       <c r="H11" s="9">
         <v>17.306550000000001</v>
       </c>
       <c r="I11" s="9">
         <v>947.46802000000002</v>
@@ -3497,54 +3527,54 @@
       <c r="AO11" s="21">
         <v>2618.38778</v>
       </c>
       <c r="AP11" s="21">
         <v>6814.1939199999997</v>
       </c>
       <c r="AQ11" s="24">
         <v>143</v>
       </c>
       <c r="AR11" s="24">
         <v>420</v>
       </c>
       <c r="AS11" s="24">
         <v>4475.3627800000004</v>
       </c>
       <c r="AT11" s="24">
         <v>12518.54847</v>
       </c>
       <c r="AU11" s="26">
         <v>113.35299999999999</v>
       </c>
       <c r="AV11" s="26">
         <v>194.7724</v>
       </c>
       <c r="AW11" s="26">
-        <v>973.05912999999998</v>
+        <v>1161.65913</v>
       </c>
       <c r="AX11" s="26">
-        <v>3074.1774099999998</v>
+        <v>3701.5416300000002</v>
       </c>
     </row>
     <row r="12" spans="1:51" ht="45">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="12">
         <v>95.505899999999983</v>
       </c>
       <c r="D12" s="12">
         <v>46.088409999999996</v>
       </c>
       <c r="E12" s="12">
         <v>2919.4276799999989</v>
       </c>
       <c r="F12" s="12">
         <v>3153.7195999999999</v>
       </c>
       <c r="G12" s="9">
         <v>845.19389000000001</v>
       </c>
       <c r="H12" s="9">
@@ -3643,60 +3673,60 @@
       <c r="AM12" s="21">
         <v>952.15431999999998</v>
       </c>
       <c r="AN12" s="21">
         <v>512.13085999999998</v>
       </c>
       <c r="AO12" s="21">
         <v>1007.9086</v>
       </c>
       <c r="AP12" s="21">
         <v>1637.92509</v>
       </c>
       <c r="AQ12" s="24">
         <v>3922.1095999999998</v>
       </c>
       <c r="AR12" s="24">
         <v>1579.7904599999999</v>
       </c>
       <c r="AS12" s="24">
         <v>927.78072999999995</v>
       </c>
       <c r="AT12" s="24">
         <v>1818.18767</v>
       </c>
       <c r="AU12" s="26">
-        <v>1354.0486000000001</v>
+        <v>1718.4626000000001</v>
       </c>
       <c r="AV12" s="26">
-        <v>416.47922</v>
+        <v>508.23349000000002</v>
       </c>
       <c r="AW12" s="26">
-        <v>119.74169999999999</v>
+        <v>186.68401</v>
       </c>
       <c r="AX12" s="26">
-        <v>300.35228999999998</v>
+        <v>447.02489000000003</v>
       </c>
     </row>
     <row r="13" spans="1:51" ht="44.25" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="12">
         <v>7896.7222899999988</v>
       </c>
       <c r="D13" s="12">
         <v>12843.376059999999</v>
       </c>
       <c r="E13" s="12">
         <v>161750.10662000004</v>
       </c>
       <c r="F13" s="12">
         <v>144447.58648999996</v>
       </c>
       <c r="G13" s="9">
         <v>8778.9208099999978</v>
       </c>
       <c r="H13" s="9">
@@ -3795,60 +3825,60 @@
       <c r="AM13" s="21">
         <v>42348.625099999997</v>
       </c>
       <c r="AN13" s="21">
         <v>69075.860329999996</v>
       </c>
       <c r="AO13" s="21">
         <v>137261.36319</v>
       </c>
       <c r="AP13" s="21">
         <v>183224.75753999999</v>
       </c>
       <c r="AQ13" s="24">
         <v>31939.343580000001</v>
       </c>
       <c r="AR13" s="24">
         <v>52623.440190000001</v>
       </c>
       <c r="AS13" s="24">
         <v>136283.52557</v>
       </c>
       <c r="AT13" s="24">
         <v>186607.84007000001</v>
       </c>
       <c r="AU13" s="26">
-        <v>8671.1410099999994</v>
+        <v>9794.0173599999998</v>
       </c>
       <c r="AV13" s="26">
-        <v>18660.553970000001</v>
+        <v>21543.857410000001</v>
       </c>
       <c r="AW13" s="26">
-        <v>40359.393700000001</v>
+        <v>54684.98646</v>
       </c>
       <c r="AX13" s="26">
-        <v>54798.826350000003</v>
+        <v>73122.452120000002</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="33.75">
       <c r="A14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12">
         <v>122.07513999999998</v>
       </c>
       <c r="F14" s="12">
         <v>203.34745999999998</v>
       </c>
       <c r="G14" s="9">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="9">
         <v>286.51174999999995</v>
       </c>
       <c r="I14" s="9">
         <v>74.276349999999994</v>
@@ -3949,54 +3979,54 @@
       <c r="AO14" s="21">
         <v>1.4209400000000001</v>
       </c>
       <c r="AP14" s="21">
         <v>9.0232600000000005</v>
       </c>
       <c r="AQ14" s="24">
         <v>0</v>
       </c>
       <c r="AR14" s="24">
         <v>0</v>
       </c>
       <c r="AS14" s="24">
         <v>561.09933999999998</v>
       </c>
       <c r="AT14" s="24">
         <v>1372.7919300000001</v>
       </c>
       <c r="AU14" s="26">
         <v>0</v>
       </c>
       <c r="AV14" s="26">
         <v>0</v>
       </c>
       <c r="AW14" s="26">
-        <v>23.626110000000001</v>
+        <v>23.636330000000001</v>
       </c>
       <c r="AX14" s="26">
-        <v>49.010210000000001</v>
+        <v>49.081069999999997</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="66" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12">
         <v>412.96712000000002</v>
       </c>
       <c r="D15" s="12">
         <v>391.19849999999997</v>
       </c>
       <c r="E15" s="12">
         <v>514.48455000000001</v>
       </c>
       <c r="F15" s="12">
         <v>556.15769999999998</v>
       </c>
       <c r="G15" s="9">
         <v>237.87799999999999</v>
       </c>
       <c r="H15" s="9">
@@ -4095,60 +4125,60 @@
       <c r="AM15" s="21">
         <v>12.234999999999999</v>
       </c>
       <c r="AN15" s="21">
         <v>21.29731</v>
       </c>
       <c r="AO15" s="21">
         <v>285.50326999999999</v>
       </c>
       <c r="AP15" s="21">
         <v>513.71615999999995</v>
       </c>
       <c r="AQ15" s="24">
         <v>43.703000000000003</v>
       </c>
       <c r="AR15" s="24">
         <v>64.837969999999999</v>
       </c>
       <c r="AS15" s="24">
         <v>414.04683</v>
       </c>
       <c r="AT15" s="24">
         <v>974.17172000000005</v>
       </c>
       <c r="AU15" s="26">
-        <v>3.66</v>
+        <v>8.32</v>
       </c>
       <c r="AV15" s="26">
-        <v>3.7463600000000001</v>
+        <v>8.83629</v>
       </c>
       <c r="AW15" s="26">
-        <v>27.290479999999999</v>
+        <v>27.295480000000001</v>
       </c>
       <c r="AX15" s="26">
-        <v>47.482979999999998</v>
+        <v>47.507599999999996</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="56.25" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12">
         <v>450.09513000000004</v>
       </c>
       <c r="F16" s="12">
         <v>890.42408</v>
       </c>
       <c r="G16" s="9">
         <v>283.60590000000002</v>
       </c>
       <c r="H16" s="9">
         <v>30.19201</v>
       </c>
       <c r="I16" s="9">
         <v>99.667959999999994</v>
@@ -4249,54 +4279,54 @@
       <c r="AO16" s="21">
         <v>87.850319999999996</v>
       </c>
       <c r="AP16" s="21">
         <v>586.72077999999999</v>
       </c>
       <c r="AQ16" s="24">
         <v>0.1</v>
       </c>
       <c r="AR16" s="24">
         <v>1.35</v>
       </c>
       <c r="AS16" s="24">
         <v>113.22058</v>
       </c>
       <c r="AT16" s="24">
         <v>904.29570000000001</v>
       </c>
       <c r="AU16" s="26">
         <v>0</v>
       </c>
       <c r="AV16" s="26">
         <v>0</v>
       </c>
       <c r="AW16" s="26">
-        <v>26.798169999999999</v>
+        <v>31.613160000000001</v>
       </c>
       <c r="AX16" s="26">
-        <v>221.01356000000001</v>
+        <v>279.30941999999999</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12">
         <v>26.84</v>
       </c>
       <c r="D17" s="12">
         <v>279.36699999999996</v>
       </c>
       <c r="E17" s="12">
         <v>44.156089999999992</v>
       </c>
       <c r="F17" s="12">
         <v>246.98039</v>
       </c>
       <c r="G17" s="9">
         <v>20</v>
       </c>
       <c r="H17" s="9">
@@ -4397,54 +4427,54 @@
       <c r="AO17" s="21">
         <v>356.20670000000001</v>
       </c>
       <c r="AP17" s="21">
         <v>898.13789999999995</v>
       </c>
       <c r="AQ17" s="24">
         <v>1.669</v>
       </c>
       <c r="AR17" s="24">
         <v>37.229999999999997</v>
       </c>
       <c r="AS17" s="24">
         <v>334.70193</v>
       </c>
       <c r="AT17" s="24">
         <v>1312.58682</v>
       </c>
       <c r="AU17" s="26">
         <v>0</v>
       </c>
       <c r="AV17" s="26">
         <v>0</v>
       </c>
       <c r="AW17" s="26">
-        <v>239.20121</v>
+        <v>266.71829000000002</v>
       </c>
       <c r="AX17" s="26">
-        <v>442.83539000000002</v>
+        <v>553.25062000000003</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12">
         <v>3101.7450000000003</v>
       </c>
       <c r="D18" s="12">
         <v>1274.7710499999998</v>
       </c>
       <c r="E18" s="12">
         <v>541.09570999999994</v>
       </c>
       <c r="F18" s="12">
         <v>2208.2564500000003</v>
       </c>
       <c r="G18" s="9">
         <v>4018.34</v>
       </c>
       <c r="H18" s="9">
@@ -4543,60 +4573,60 @@
       <c r="AM18" s="21">
         <v>885.78</v>
       </c>
       <c r="AN18" s="21">
         <v>594.06025</v>
       </c>
       <c r="AO18" s="21">
         <v>2450.93669</v>
       </c>
       <c r="AP18" s="21">
         <v>7657.99064</v>
       </c>
       <c r="AQ18" s="24">
         <v>852.80844000000002</v>
       </c>
       <c r="AR18" s="24">
         <v>1355.4400499999999</v>
       </c>
       <c r="AS18" s="24">
         <v>1625.6938700000001</v>
       </c>
       <c r="AT18" s="24">
         <v>7001.1732400000001</v>
       </c>
       <c r="AU18" s="26">
-        <v>77.132000000000005</v>
+        <v>85.831999999999994</v>
       </c>
       <c r="AV18" s="26">
-        <v>111.46281999999999</v>
+        <v>115.81282</v>
       </c>
       <c r="AW18" s="26">
-        <v>584.27724000000001</v>
+        <v>723.58794</v>
       </c>
       <c r="AX18" s="26">
-        <v>2458.0395600000002</v>
+        <v>3032.0618399999998</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12">
         <v>12881.263639999997</v>
       </c>
       <c r="D19" s="12">
         <v>6771.9601899999998</v>
       </c>
       <c r="E19" s="12">
         <v>29497.435610000004</v>
       </c>
       <c r="F19" s="12">
         <v>34314.952930000014</v>
       </c>
       <c r="G19" s="9">
         <v>12442.704199999998</v>
       </c>
       <c r="H19" s="9">
@@ -4695,60 +4725,60 @@
       <c r="AM19" s="21">
         <v>11433.852010000001</v>
       </c>
       <c r="AN19" s="21">
         <v>11408.028389999999</v>
       </c>
       <c r="AO19" s="21">
         <v>43207.221610000001</v>
       </c>
       <c r="AP19" s="21">
         <v>138603.1581</v>
       </c>
       <c r="AQ19" s="24">
         <v>10231.468059999999</v>
       </c>
       <c r="AR19" s="24">
         <v>11126.741910000001</v>
       </c>
       <c r="AS19" s="24">
         <v>43062.196759999999</v>
       </c>
       <c r="AT19" s="24">
         <v>185591.04118999999</v>
       </c>
       <c r="AU19" s="26">
-        <v>5026.0672100000002</v>
+        <v>6244.1852099999996</v>
       </c>
       <c r="AV19" s="26">
-        <v>6426.0859499999997</v>
+        <v>7549.0047500000001</v>
       </c>
       <c r="AW19" s="26">
-        <v>12849.71752</v>
+        <v>14968.096680000001</v>
       </c>
       <c r="AX19" s="26">
-        <v>48707.61477</v>
+        <v>56969.99901</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
         <v>6416.5029999999997</v>
       </c>
       <c r="D20" s="12">
         <v>42015.732660000001</v>
       </c>
       <c r="E20" s="12">
         <v>3232.3344899999997</v>
       </c>
       <c r="F20" s="12">
         <v>4287.9636099999998</v>
       </c>
       <c r="G20" s="9">
         <v>7109.8022500000006</v>
       </c>
       <c r="H20" s="9">
@@ -4847,60 +4877,60 @@
       <c r="AM20" s="21">
         <v>9467.3923099999993</v>
       </c>
       <c r="AN20" s="21">
         <v>54254.646710000001</v>
       </c>
       <c r="AO20" s="21">
         <v>4933.3772399999998</v>
       </c>
       <c r="AP20" s="21">
         <v>19943.792369999999</v>
       </c>
       <c r="AQ20" s="24">
         <v>8073.9474</v>
       </c>
       <c r="AR20" s="24">
         <v>52595.897530000002</v>
       </c>
       <c r="AS20" s="24">
         <v>5190.6141900000002</v>
       </c>
       <c r="AT20" s="24">
         <v>22823.567709999999</v>
       </c>
       <c r="AU20" s="26">
-        <v>3236.8172</v>
+        <v>3955.6922</v>
       </c>
       <c r="AV20" s="26">
-        <v>22489.577730000001</v>
+        <v>27140.641589999999</v>
       </c>
       <c r="AW20" s="26">
-        <v>2125.8700800000001</v>
+        <v>2571.0720999999999</v>
       </c>
       <c r="AX20" s="26">
-        <v>8197.2088000000003</v>
+        <v>10063.03707</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12">
         <v>1372.0575999999999</v>
       </c>
       <c r="D21" s="12">
         <v>1274.0755500000002</v>
       </c>
       <c r="E21" s="12">
         <v>740.23482999999987</v>
       </c>
       <c r="F21" s="12">
         <v>3867.80692</v>
       </c>
       <c r="G21" s="9">
         <v>1365.9285</v>
       </c>
       <c r="H21" s="9">
@@ -4999,60 +5029,60 @@
       <c r="AM21" s="21">
         <v>1884.5206800000001</v>
       </c>
       <c r="AN21" s="21">
         <v>5822.2265399999997</v>
       </c>
       <c r="AO21" s="21">
         <v>1007.30006</v>
       </c>
       <c r="AP21" s="21">
         <v>7167.70388</v>
       </c>
       <c r="AQ21" s="24">
         <v>1665.62265</v>
       </c>
       <c r="AR21" s="24">
         <v>5231.9135500000002</v>
       </c>
       <c r="AS21" s="24">
         <v>815.35269000000005</v>
       </c>
       <c r="AT21" s="24">
         <v>7054.3757400000004</v>
       </c>
       <c r="AU21" s="26">
-        <v>487.63851</v>
+        <v>671.08951000000002</v>
       </c>
       <c r="AV21" s="26">
-        <v>2087.4986199999998</v>
+        <v>2663.4223999999999</v>
       </c>
       <c r="AW21" s="26">
-        <v>220.92196000000001</v>
+        <v>282.85588999999999</v>
       </c>
       <c r="AX21" s="26">
-        <v>1777.1375800000001</v>
+        <v>2328.2576100000001</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12">
         <v>36.298000000000002</v>
       </c>
       <c r="D22" s="12">
         <v>15.904629999999999</v>
       </c>
       <c r="E22" s="12">
         <v>654.47771999999986</v>
       </c>
       <c r="F22" s="12">
         <v>2937.6087900000011</v>
       </c>
       <c r="G22" s="9">
         <v>113.92100000000001</v>
       </c>
       <c r="H22" s="9">
@@ -5151,60 +5181,60 @@
       <c r="AM22" s="21">
         <v>425.56060000000002</v>
       </c>
       <c r="AN22" s="21">
         <v>2289.5303600000002</v>
       </c>
       <c r="AO22" s="21">
         <v>2696.6174299999998</v>
       </c>
       <c r="AP22" s="21">
         <v>17698.440269999999</v>
       </c>
       <c r="AQ22" s="24">
         <v>211.35069999999999</v>
       </c>
       <c r="AR22" s="24">
         <v>948.23216000000002</v>
       </c>
       <c r="AS22" s="24">
         <v>3107.2976899999999</v>
       </c>
       <c r="AT22" s="24">
         <v>22398.168600000001</v>
       </c>
       <c r="AU22" s="26">
-        <v>60.856400000000001</v>
+        <v>81.788600000000002</v>
       </c>
       <c r="AV22" s="26">
-        <v>513.95622000000003</v>
+        <v>678.57835</v>
       </c>
       <c r="AW22" s="26">
-        <v>1044.0604599999999</v>
+        <v>1226.84356</v>
       </c>
       <c r="AX22" s="26">
-        <v>7265.5280400000001</v>
+        <v>8717.5340199999991</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12">
         <v>0.13</v>
       </c>
       <c r="D23" s="12">
         <v>0.82774999999999999</v>
       </c>
       <c r="E23" s="12">
         <v>280.31411000000014</v>
       </c>
       <c r="F23" s="12">
         <v>1620.7344899999994</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9">
         <v>303.68948999999998</v>
@@ -5305,54 +5335,54 @@
       <c r="AO23" s="21">
         <v>1006.3367</v>
       </c>
       <c r="AP23" s="21">
         <v>5670.3749200000002</v>
       </c>
       <c r="AQ23" s="24">
         <v>49.481299999999997</v>
       </c>
       <c r="AR23" s="24">
         <v>134.11034000000001</v>
       </c>
       <c r="AS23" s="24">
         <v>1012.61946</v>
       </c>
       <c r="AT23" s="24">
         <v>5900.3315400000001</v>
       </c>
       <c r="AU23" s="26">
         <v>0</v>
       </c>
       <c r="AV23" s="26">
         <v>0</v>
       </c>
       <c r="AW23" s="26">
-        <v>239.46933000000001</v>
+        <v>394.19657999999998</v>
       </c>
       <c r="AX23" s="26">
-        <v>1373.3082999999999</v>
+        <v>2172.3655199999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="12">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="12">
         <v>11.149149999999999</v>
       </c>
       <c r="F24" s="12">
         <v>16.252119999999998</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9">
         <v>31.821359999999999</v>
@@ -5449,54 +5479,54 @@
       <c r="AO24" s="21">
         <v>3.2845800000000001</v>
       </c>
       <c r="AP24" s="21">
         <v>62.716900000000003</v>
       </c>
       <c r="AQ24" s="24">
         <v>0</v>
       </c>
       <c r="AR24" s="24">
         <v>0</v>
       </c>
       <c r="AS24" s="24">
         <v>2.2349999999999999</v>
       </c>
       <c r="AT24" s="24">
         <v>54.005049999999997</v>
       </c>
       <c r="AU24" s="26">
         <v>0</v>
       </c>
       <c r="AV24" s="26">
         <v>0</v>
       </c>
       <c r="AW24" s="26">
-        <v>0.29499999999999998</v>
+        <v>0.38300000000000001</v>
       </c>
       <c r="AX24" s="26">
-        <v>4.9881700000000002</v>
+        <v>6.3538100000000002</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="12">
         <v>7568.2715800000005</v>
       </c>
       <c r="D25" s="12">
         <v>4002.73434</v>
       </c>
       <c r="E25" s="12">
         <v>46260.736260000005</v>
       </c>
       <c r="F25" s="12">
         <v>33216.546429999995</v>
       </c>
       <c r="G25" s="9">
         <v>11975.917349999998</v>
       </c>
       <c r="H25" s="9">
@@ -5595,60 +5625,60 @@
       <c r="AM25" s="21">
         <v>2824.9092799999999</v>
       </c>
       <c r="AN25" s="21">
         <v>2373.5861799999998</v>
       </c>
       <c r="AO25" s="21">
         <v>36621.554080000002</v>
       </c>
       <c r="AP25" s="21">
         <v>47766.694320000002</v>
       </c>
       <c r="AQ25" s="24">
         <v>5137.5843299999997</v>
       </c>
       <c r="AR25" s="24">
         <v>3873.98677</v>
       </c>
       <c r="AS25" s="24">
         <v>34215.764060000001</v>
       </c>
       <c r="AT25" s="24">
         <v>48314.652399999999</v>
       </c>
       <c r="AU25" s="26">
-        <v>1585.37239</v>
+        <v>2048.9896100000001</v>
       </c>
       <c r="AV25" s="26">
-        <v>1111.6230399999999</v>
+        <v>1487.4262900000001</v>
       </c>
       <c r="AW25" s="26">
-        <v>10782.928550000001</v>
+        <v>13987.412700000001</v>
       </c>
       <c r="AX25" s="26">
-        <v>14761.351570000001</v>
+        <v>19490.737939999999</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="12">
         <v>523.39920000000006</v>
       </c>
       <c r="D26" s="12">
         <v>1025.8647299999998</v>
       </c>
       <c r="E26" s="12">
         <v>41150.786479999995</v>
       </c>
       <c r="F26" s="12">
         <v>75091.917400000006</v>
       </c>
       <c r="G26" s="9">
         <v>368.20180999999997</v>
       </c>
       <c r="H26" s="9">
@@ -5747,60 +5777,60 @@
       <c r="AM26" s="21">
         <v>1324.0401999999999</v>
       </c>
       <c r="AN26" s="21">
         <v>5848.0682100000004</v>
       </c>
       <c r="AO26" s="21">
         <v>35761.034590000003</v>
       </c>
       <c r="AP26" s="21">
         <v>72085.682050000003</v>
       </c>
       <c r="AQ26" s="24">
         <v>2893.14156</v>
       </c>
       <c r="AR26" s="24">
         <v>12165.448630000001</v>
       </c>
       <c r="AS26" s="24">
         <v>40189.324359999999</v>
       </c>
       <c r="AT26" s="24">
         <v>97157.710149999999</v>
       </c>
       <c r="AU26" s="26">
-        <v>606.93178999999998</v>
+        <v>733.46995000000004</v>
       </c>
       <c r="AV26" s="26">
-        <v>2051.5119</v>
+        <v>2555.85455</v>
       </c>
       <c r="AW26" s="26">
-        <v>12814.168960000001</v>
+        <v>16157.49489</v>
       </c>
       <c r="AX26" s="26">
-        <v>31480.95419</v>
+        <v>40161.730680000001</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="12">
         <v>4428.0827200000003</v>
       </c>
       <c r="D27" s="12">
         <v>3133.3972100000001</v>
       </c>
       <c r="E27" s="12">
         <v>32442.199319999992</v>
       </c>
       <c r="F27" s="12">
         <v>35208.219739999986</v>
       </c>
       <c r="G27" s="9">
         <v>3906.5813599999983</v>
       </c>
       <c r="H27" s="9">
@@ -5899,60 +5929,60 @@
       <c r="AM27" s="21">
         <v>14386.270979999999</v>
       </c>
       <c r="AN27" s="21">
         <v>19065.066169999998</v>
       </c>
       <c r="AO27" s="21">
         <v>46462.642749999999</v>
       </c>
       <c r="AP27" s="21">
         <v>52164.349000000002</v>
       </c>
       <c r="AQ27" s="24">
         <v>17972.730009999999</v>
       </c>
       <c r="AR27" s="24">
         <v>23670.820520000001</v>
       </c>
       <c r="AS27" s="24">
         <v>53465.643770000002</v>
       </c>
       <c r="AT27" s="24">
         <v>64927.471669999999</v>
       </c>
       <c r="AU27" s="26">
-        <v>5841.8320000000003</v>
+        <v>7687.6884600000003</v>
       </c>
       <c r="AV27" s="26">
-        <v>8323.0800299999992</v>
+        <v>10706.521720000001</v>
       </c>
       <c r="AW27" s="26">
-        <v>15533.67173</v>
+        <v>19323.94385</v>
       </c>
       <c r="AX27" s="26">
-        <v>21740.07676</v>
+        <v>27711.992610000001</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="12">
         <v>15.099</v>
       </c>
       <c r="D28" s="12">
         <v>11.07708</v>
       </c>
       <c r="E28" s="12">
         <v>7063.7160800000001</v>
       </c>
       <c r="F28" s="12">
         <v>5884.3995400000003</v>
       </c>
       <c r="G28" s="9">
         <v>1321.1960999999999</v>
       </c>
       <c r="H28" s="9">
@@ -6051,60 +6081,60 @@
       <c r="AM28" s="21">
         <v>2757.1450799999998</v>
       </c>
       <c r="AN28" s="21">
         <v>2087.4805500000002</v>
       </c>
       <c r="AO28" s="21">
         <v>12030.24634</v>
       </c>
       <c r="AP28" s="21">
         <v>15841.58956</v>
       </c>
       <c r="AQ28" s="24">
         <v>2999.6510899999998</v>
       </c>
       <c r="AR28" s="24">
         <v>2071.3798900000002</v>
       </c>
       <c r="AS28" s="24">
         <v>13103.868710000001</v>
       </c>
       <c r="AT28" s="24">
         <v>25265.240470000001</v>
       </c>
       <c r="AU28" s="26">
-        <v>1275.10042</v>
+        <v>1499.74632</v>
       </c>
       <c r="AV28" s="26">
-        <v>938.7722</v>
+        <v>1100.7434499999999</v>
       </c>
       <c r="AW28" s="26">
-        <v>3202.0541899999998</v>
+        <v>4076.6926199999998</v>
       </c>
       <c r="AX28" s="26">
-        <v>6065.2218199999998</v>
+        <v>7833.6483399999997</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>3119.7767399999998</v>
       </c>
       <c r="D29" s="12">
         <v>19037.75431</v>
       </c>
       <c r="E29" s="12">
         <v>7573.7240499999989</v>
       </c>
       <c r="F29" s="12">
         <v>22413.000249999997</v>
       </c>
       <c r="G29" s="9">
         <v>374.37322</v>
       </c>
       <c r="H29" s="9">
@@ -6209,54 +6239,54 @@
       <c r="AO29" s="21">
         <v>6811.5366199999999</v>
       </c>
       <c r="AP29" s="21">
         <v>41001.679239999998</v>
       </c>
       <c r="AQ29" s="24">
         <v>2644.4165200000002</v>
       </c>
       <c r="AR29" s="24">
         <v>14596.982410000001</v>
       </c>
       <c r="AS29" s="24">
         <v>8491.9259399999992</v>
       </c>
       <c r="AT29" s="24">
         <v>52833.11765</v>
       </c>
       <c r="AU29" s="26">
         <v>394.11200000000002</v>
       </c>
       <c r="AV29" s="26">
         <v>1918.87996</v>
       </c>
       <c r="AW29" s="26">
-        <v>2698.9918499999999</v>
+        <v>4018.34636</v>
       </c>
       <c r="AX29" s="26">
-        <v>14713.242609999999</v>
+        <v>21564.982230000001</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="12">
         <v>1750.1153300000003</v>
       </c>
       <c r="D30" s="12">
         <v>4346.2916899999991</v>
       </c>
       <c r="E30" s="12">
         <v>21202.67092</v>
       </c>
       <c r="F30" s="12">
         <v>63513.011139999973</v>
       </c>
       <c r="G30" s="9">
         <v>1669.8571700000002</v>
       </c>
       <c r="H30" s="9">
@@ -6355,60 +6385,60 @@
       <c r="AM30" s="21">
         <v>3933.5795800000001</v>
       </c>
       <c r="AN30" s="21">
         <v>10027.641390000001</v>
       </c>
       <c r="AO30" s="21">
         <v>48397.974419999999</v>
       </c>
       <c r="AP30" s="21">
         <v>189959.84909</v>
       </c>
       <c r="AQ30" s="24">
         <v>3095.7202499999999</v>
       </c>
       <c r="AR30" s="24">
         <v>10036.91452</v>
       </c>
       <c r="AS30" s="24">
         <v>45723.145810000002</v>
       </c>
       <c r="AT30" s="24">
         <v>216456.45739</v>
       </c>
       <c r="AU30" s="26">
-        <v>504.84005000000002</v>
+        <v>859.70142999999996</v>
       </c>
       <c r="AV30" s="26">
-        <v>1945.9583</v>
+        <v>3177.44425</v>
       </c>
       <c r="AW30" s="26">
-        <v>12978.93916</v>
+        <v>16578.884040000001</v>
       </c>
       <c r="AX30" s="26">
-        <v>64711.189449999998</v>
+        <v>81717.495439999999</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12">
         <v>6250.2514000000001</v>
       </c>
       <c r="D31" s="12">
         <v>4995.9957300000005</v>
       </c>
       <c r="E31" s="12">
         <v>1924.9705300000005</v>
       </c>
       <c r="F31" s="12">
         <v>5419.2770200000014</v>
       </c>
       <c r="G31" s="9">
         <v>8348.764720000001</v>
       </c>
       <c r="H31" s="9">
@@ -6513,54 +6543,54 @@
       <c r="AO31" s="21">
         <v>10823.644759999999</v>
       </c>
       <c r="AP31" s="21">
         <v>42083.621610000002</v>
       </c>
       <c r="AQ31" s="24">
         <v>756.05799999999999</v>
       </c>
       <c r="AR31" s="24">
         <v>659.95793000000003</v>
       </c>
       <c r="AS31" s="24">
         <v>13115.79888</v>
       </c>
       <c r="AT31" s="24">
         <v>55798.411059999999</v>
       </c>
       <c r="AU31" s="26">
         <v>320.80500000000001</v>
       </c>
       <c r="AV31" s="26">
         <v>527.35979999999995</v>
       </c>
       <c r="AW31" s="26">
-        <v>3485.0504500000002</v>
+        <v>4017.4272500000002</v>
       </c>
       <c r="AX31" s="26">
-        <v>15450.210590000001</v>
+        <v>18869.442319999998</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12">
         <v>2.2200000000000002</v>
       </c>
       <c r="D32" s="12">
         <v>5.524</v>
       </c>
       <c r="E32" s="12">
         <v>67.141400000000004</v>
       </c>
       <c r="F32" s="12">
         <v>148.47372999999996</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="9">
@@ -6665,54 +6695,54 @@
       <c r="AO32" s="21">
         <v>213.49256</v>
       </c>
       <c r="AP32" s="21">
         <v>966.70511999999997</v>
       </c>
       <c r="AQ32" s="24">
         <v>138</v>
       </c>
       <c r="AR32" s="24">
         <v>317.47834999999998</v>
       </c>
       <c r="AS32" s="24">
         <v>168.64363</v>
       </c>
       <c r="AT32" s="24">
         <v>546.37486000000001</v>
       </c>
       <c r="AU32" s="26">
         <v>24.5</v>
       </c>
       <c r="AV32" s="26">
         <v>58.547449999999998</v>
       </c>
       <c r="AW32" s="26">
-        <v>40.142600000000002</v>
+        <v>57.127600000000001</v>
       </c>
       <c r="AX32" s="26">
-        <v>147.71592000000001</v>
+        <v>166.88775000000001</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12">
         <v>248.96860000000001</v>
       </c>
       <c r="D33" s="12">
         <v>537.63882000000012</v>
       </c>
       <c r="E33" s="12">
         <v>338.55421000000001</v>
       </c>
       <c r="F33" s="12">
         <v>757.31470000000002</v>
       </c>
       <c r="G33" s="9">
         <v>162.39438999999999</v>
       </c>
       <c r="H33" s="9">
@@ -6811,60 +6841,60 @@
       <c r="AM33" s="21">
         <v>603.70928000000004</v>
       </c>
       <c r="AN33" s="21">
         <v>824.14936999999998</v>
       </c>
       <c r="AO33" s="21">
         <v>1663.14573</v>
       </c>
       <c r="AP33" s="21">
         <v>755.17003</v>
       </c>
       <c r="AQ33" s="24">
         <v>1476.7151200000001</v>
       </c>
       <c r="AR33" s="24">
         <v>1570.5013799999999</v>
       </c>
       <c r="AS33" s="24">
         <v>262.35554000000002</v>
       </c>
       <c r="AT33" s="24">
         <v>548.71588999999994</v>
       </c>
       <c r="AU33" s="26">
-        <v>251.9742</v>
+        <v>274.62119999999999</v>
       </c>
       <c r="AV33" s="26">
-        <v>311.19547999999998</v>
+        <v>329.86248000000001</v>
       </c>
       <c r="AW33" s="26">
-        <v>29.985610000000001</v>
+        <v>35.662239999999997</v>
       </c>
       <c r="AX33" s="26">
-        <v>121.08676</v>
+        <v>132.04248000000001</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12">
         <v>27.27261</v>
       </c>
       <c r="F34" s="12">
         <v>62.316100000000006</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9">
         <v>40.926699999999997</v>
       </c>
       <c r="J34" s="9">
         <v>64.318690000000004</v>
       </c>
@@ -6957,54 +6987,54 @@
       <c r="AO34" s="21">
         <v>47.430129999999998</v>
       </c>
       <c r="AP34" s="21">
         <v>6.3312099999999996</v>
       </c>
       <c r="AQ34" s="24">
         <v>0</v>
       </c>
       <c r="AR34" s="24">
         <v>0</v>
       </c>
       <c r="AS34" s="24">
         <v>9.5589999999999994E-2</v>
       </c>
       <c r="AT34" s="24">
         <v>3.6646000000000001</v>
       </c>
       <c r="AU34" s="26">
         <v>0</v>
       </c>
       <c r="AV34" s="26">
         <v>0</v>
       </c>
       <c r="AW34" s="26">
-        <v>0</v>
+        <v>2.9E-4</v>
       </c>
       <c r="AX34" s="26">
-        <v>0</v>
+        <v>4.0370000000000003E-2</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="12">
         <v>3318.87</v>
       </c>
       <c r="D35" s="12">
         <v>261.70528999999999</v>
       </c>
       <c r="E35" s="12">
         <v>79120.574599999993</v>
       </c>
       <c r="F35" s="12">
         <v>15643.1152</v>
       </c>
       <c r="G35" s="9">
         <v>52276.214500000002</v>
       </c>
       <c r="H35" s="9">
@@ -7103,60 +7133,60 @@
       <c r="AM35" s="21">
         <v>565249.87916999997</v>
       </c>
       <c r="AN35" s="21">
         <v>50746.514660000001</v>
       </c>
       <c r="AO35" s="21">
         <v>71550.902560000002</v>
       </c>
       <c r="AP35" s="21">
         <v>9059.0539100000005</v>
       </c>
       <c r="AQ35" s="24">
         <v>386134.79927999998</v>
       </c>
       <c r="AR35" s="24">
         <v>21960.957910000001</v>
       </c>
       <c r="AS35" s="24">
         <v>208080.95587999999</v>
       </c>
       <c r="AT35" s="24">
         <v>54397.43075</v>
       </c>
       <c r="AU35" s="26">
-        <v>245744.54269999999</v>
+        <v>255013.73655</v>
       </c>
       <c r="AV35" s="26">
-        <v>12738.30428</v>
+        <v>13213.991040000001</v>
       </c>
       <c r="AW35" s="26">
-        <v>20890.94051</v>
+        <v>37741.688880000002</v>
       </c>
       <c r="AX35" s="26">
-        <v>7044.6230999999998</v>
+        <v>13530.40337</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12">
         <v>2650.1110800000001</v>
       </c>
       <c r="D36" s="12">
         <v>834.51658000000009</v>
       </c>
       <c r="E36" s="12">
         <v>66394.714510000005</v>
       </c>
       <c r="F36" s="12">
         <v>70074.247109999968</v>
       </c>
       <c r="G36" s="9">
         <v>2899.51928</v>
       </c>
       <c r="H36" s="9">
@@ -7255,60 +7285,60 @@
       <c r="AM36" s="21">
         <v>23234.43851</v>
       </c>
       <c r="AN36" s="21">
         <v>24637.000520000001</v>
       </c>
       <c r="AO36" s="21">
         <v>61025.310940000003</v>
       </c>
       <c r="AP36" s="21">
         <v>57209.071490000002</v>
       </c>
       <c r="AQ36" s="24">
         <v>13273.60872</v>
       </c>
       <c r="AR36" s="24">
         <v>19900.733850000001</v>
       </c>
       <c r="AS36" s="24">
         <v>66750.3217</v>
       </c>
       <c r="AT36" s="24">
         <v>56928.995739999998</v>
       </c>
       <c r="AU36" s="26">
-        <v>6311.6848</v>
+        <v>9092.7358000000004</v>
       </c>
       <c r="AV36" s="26">
-        <v>12147.7808</v>
+        <v>16194.831270000001</v>
       </c>
       <c r="AW36" s="26">
-        <v>35633.954169999997</v>
+        <v>48425.192029999998</v>
       </c>
       <c r="AX36" s="26">
-        <v>30333.55975</v>
+        <v>40708.882030000001</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="12">
         <v>44398.744550000003</v>
       </c>
       <c r="D37" s="12">
         <v>5972.1124900000004</v>
       </c>
       <c r="E37" s="12">
         <v>164563.26103999998</v>
       </c>
       <c r="F37" s="12">
         <v>34783.608639999999</v>
       </c>
       <c r="G37" s="9">
         <v>45607.837089999994</v>
       </c>
       <c r="H37" s="9">
@@ -7407,60 +7437,60 @@
       <c r="AM37" s="21">
         <v>269687.90243000002</v>
       </c>
       <c r="AN37" s="21">
         <v>16244.27455</v>
       </c>
       <c r="AO37" s="21">
         <v>146714.70608</v>
       </c>
       <c r="AP37" s="21">
         <v>26281.77651</v>
       </c>
       <c r="AQ37" s="24">
         <v>131931.59577000001</v>
       </c>
       <c r="AR37" s="24">
         <v>12832.05968</v>
       </c>
       <c r="AS37" s="24">
         <v>125045.71485</v>
       </c>
       <c r="AT37" s="24">
         <v>41116.69616</v>
       </c>
       <c r="AU37" s="26">
-        <v>22346.978859999999</v>
+        <v>33135.224699999999</v>
       </c>
       <c r="AV37" s="26">
-        <v>4213.2017599999999</v>
+        <v>5455.8146699999998</v>
       </c>
       <c r="AW37" s="26">
-        <v>17372.783309999999</v>
+        <v>51280.82516</v>
       </c>
       <c r="AX37" s="26">
-        <v>6462.6651899999997</v>
+        <v>15491.653899999999</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12">
         <v>2186.3360499999999</v>
       </c>
       <c r="D38" s="12">
         <v>290.56157999999999</v>
       </c>
       <c r="E38" s="12">
         <v>69894.539909999978</v>
       </c>
       <c r="F38" s="12">
         <v>14384.736930000001</v>
       </c>
       <c r="G38" s="9">
         <v>3804.8343300000001</v>
       </c>
       <c r="H38" s="9">
@@ -7559,60 +7589,60 @@
       <c r="AM38" s="21">
         <v>36797.856449999999</v>
       </c>
       <c r="AN38" s="21">
         <v>2656.4563800000001</v>
       </c>
       <c r="AO38" s="21">
         <v>80515.07617</v>
       </c>
       <c r="AP38" s="21">
         <v>22653.113969999999</v>
       </c>
       <c r="AQ38" s="24">
         <v>29229.423019999998</v>
       </c>
       <c r="AR38" s="24">
         <v>6649.2451099999998</v>
       </c>
       <c r="AS38" s="24">
         <v>41070.994780000001</v>
       </c>
       <c r="AT38" s="24">
         <v>13134.86644</v>
       </c>
       <c r="AU38" s="26">
-        <v>47769.91762</v>
+        <v>52866.773910000004</v>
       </c>
       <c r="AV38" s="26">
-        <v>3833.3080100000002</v>
+        <v>6033.1590399999995</v>
       </c>
       <c r="AW38" s="26">
-        <v>39136.334649999997</v>
+        <v>42495.935490000003</v>
       </c>
       <c r="AX38" s="26">
-        <v>10238.601199999999</v>
+        <v>11587.06345</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="12">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="12">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="12">
         <v>595.41196000000002</v>
       </c>
       <c r="F39" s="12">
         <v>1108.6394300000002</v>
       </c>
       <c r="G39" s="9">
         <v>2.0960000000000001</v>
       </c>
       <c r="H39" s="9">
@@ -7711,60 +7741,60 @@
       <c r="AM39" s="21">
         <v>273.09032999999999</v>
       </c>
       <c r="AN39" s="21">
         <v>420.35530999999997</v>
       </c>
       <c r="AO39" s="21">
         <v>3284.7739499999998</v>
       </c>
       <c r="AP39" s="21">
         <v>2322.39003</v>
       </c>
       <c r="AQ39" s="24">
         <v>502.39362999999997</v>
       </c>
       <c r="AR39" s="24">
         <v>437.30324999999999</v>
       </c>
       <c r="AS39" s="24">
         <v>4465.5460999999996</v>
       </c>
       <c r="AT39" s="24">
         <v>2933.1861199999998</v>
       </c>
       <c r="AU39" s="26">
-        <v>247.69368</v>
+        <v>305.23138999999998</v>
       </c>
       <c r="AV39" s="26">
-        <v>305.22368</v>
+        <v>379.51736</v>
       </c>
       <c r="AW39" s="26">
-        <v>1854.1278</v>
+        <v>2109.0159199999998</v>
       </c>
       <c r="AX39" s="26">
-        <v>1291.1067</v>
+        <v>1509.9304999999999</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12">
         <v>2239.6369</v>
       </c>
       <c r="D40" s="12">
         <v>263.39931000000001</v>
       </c>
       <c r="E40" s="12">
         <v>82073.050510000001</v>
       </c>
       <c r="F40" s="12">
         <v>13385.781569999997</v>
       </c>
       <c r="G40" s="9">
         <v>2208.8179499999997</v>
       </c>
       <c r="H40" s="9">
@@ -7863,60 +7893,60 @@
       <c r="AM40" s="21">
         <v>35286.34592</v>
       </c>
       <c r="AN40" s="21">
         <v>2118.0121199999999</v>
       </c>
       <c r="AO40" s="21">
         <v>61599.763169999998</v>
       </c>
       <c r="AP40" s="21">
         <v>12712.07453</v>
       </c>
       <c r="AQ40" s="24">
         <v>98831.378570000001</v>
       </c>
       <c r="AR40" s="24">
         <v>6898.8450999999995</v>
       </c>
       <c r="AS40" s="24">
         <v>45126.967790000002</v>
       </c>
       <c r="AT40" s="24">
         <v>11879.42094</v>
       </c>
       <c r="AU40" s="26">
-        <v>12871.622310000001</v>
+        <v>14433.63514</v>
       </c>
       <c r="AV40" s="26">
-        <v>1395.9925699999999</v>
+        <v>1607.8668299999999</v>
       </c>
       <c r="AW40" s="26">
-        <v>13849.01129</v>
+        <v>19839.09635</v>
       </c>
       <c r="AX40" s="26">
-        <v>3345.75702</v>
+        <v>4878.4119600000004</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12">
         <v>1013.1055</v>
       </c>
       <c r="D41" s="12">
         <v>713.77926000000002</v>
       </c>
       <c r="E41" s="12">
         <v>10486.85989</v>
       </c>
       <c r="F41" s="12">
         <v>13368.877110000001</v>
       </c>
       <c r="G41" s="9">
         <v>2553.4606800000001</v>
       </c>
       <c r="H41" s="9">
@@ -8015,60 +8045,60 @@
       <c r="AM41" s="21">
         <v>4650.7489699999996</v>
       </c>
       <c r="AN41" s="21">
         <v>4106.7076399999996</v>
       </c>
       <c r="AO41" s="21">
         <v>13921.859920000001</v>
       </c>
       <c r="AP41" s="21">
         <v>11005.39769</v>
       </c>
       <c r="AQ41" s="24">
         <v>12402.342070000001</v>
       </c>
       <c r="AR41" s="24">
         <v>14111.25367</v>
       </c>
       <c r="AS41" s="24">
         <v>15611.25633</v>
       </c>
       <c r="AT41" s="24">
         <v>9316.7828200000004</v>
       </c>
       <c r="AU41" s="26">
-        <v>90742.886459999994</v>
+        <v>91546.72004</v>
       </c>
       <c r="AV41" s="26">
-        <v>6871.5342300000002</v>
+        <v>7440.6349700000001</v>
       </c>
       <c r="AW41" s="26">
-        <v>8223.8078999999998</v>
+        <v>8476.5388999999996</v>
       </c>
       <c r="AX41" s="26">
-        <v>5429.2332900000001</v>
+        <v>5528.2108600000001</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12">
         <v>5846.9216000000006</v>
       </c>
       <c r="D42" s="12">
         <v>535.27250000000004</v>
       </c>
       <c r="E42" s="12">
         <v>614.96623999999997</v>
       </c>
       <c r="F42" s="12">
         <v>326.99983999999995</v>
       </c>
       <c r="G42" s="9">
         <v>1085.307</v>
       </c>
       <c r="H42" s="9">
@@ -8167,60 +8197,60 @@
       <c r="AM42" s="21">
         <v>1152.6015</v>
       </c>
       <c r="AN42" s="21">
         <v>282.81509999999997</v>
       </c>
       <c r="AO42" s="21">
         <v>616.91499999999996</v>
       </c>
       <c r="AP42" s="21">
         <v>319.30660999999998</v>
       </c>
       <c r="AQ42" s="24">
         <v>7388.6523399999996</v>
       </c>
       <c r="AR42" s="24">
         <v>794.22038999999995</v>
       </c>
       <c r="AS42" s="24">
         <v>509.53672</v>
       </c>
       <c r="AT42" s="24">
         <v>309.66764000000001</v>
       </c>
       <c r="AU42" s="26">
-        <v>1979.588</v>
+        <v>2272.0987500000001</v>
       </c>
       <c r="AV42" s="26">
-        <v>82.962789999999998</v>
+        <v>105.07425000000001</v>
       </c>
       <c r="AW42" s="26">
-        <v>1001.03774</v>
+        <v>1183.49659</v>
       </c>
       <c r="AX42" s="26">
-        <v>286.87432999999999</v>
+        <v>328.41401000000002</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12">
         <v>1680.99641</v>
       </c>
       <c r="D43" s="12">
         <v>642.33991000000003</v>
       </c>
       <c r="E43" s="12">
         <v>44744.586079999965</v>
       </c>
       <c r="F43" s="12">
         <v>44034.905929999972</v>
       </c>
       <c r="G43" s="9">
         <v>1197.3334500000003</v>
       </c>
       <c r="H43" s="9">
@@ -8319,60 +8349,60 @@
       <c r="AM43" s="21">
         <v>13001.48762</v>
       </c>
       <c r="AN43" s="21">
         <v>1078.6208099999999</v>
       </c>
       <c r="AO43" s="21">
         <v>58020.363830000002</v>
       </c>
       <c r="AP43" s="21">
         <v>37912.889139999999</v>
       </c>
       <c r="AQ43" s="24">
         <v>19027.802179999999</v>
       </c>
       <c r="AR43" s="24">
         <v>1221.0888</v>
       </c>
       <c r="AS43" s="24">
         <v>41836.19528</v>
       </c>
       <c r="AT43" s="24">
         <v>29595.8763</v>
       </c>
       <c r="AU43" s="26">
-        <v>793.31245000000001</v>
+        <v>1009.2747000000001</v>
       </c>
       <c r="AV43" s="26">
-        <v>488.64974000000001</v>
+        <v>519.56237999999996</v>
       </c>
       <c r="AW43" s="26">
-        <v>19826.424559999999</v>
+        <v>23469.975009999998</v>
       </c>
       <c r="AX43" s="26">
-        <v>13488.83224</v>
+        <v>16170.537350000001</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12">
         <v>0.21</v>
       </c>
       <c r="D44" s="12">
         <v>0.24015</v>
       </c>
       <c r="E44" s="12">
         <v>2834.0004800000002</v>
       </c>
       <c r="F44" s="12">
         <v>3156.1199199999992</v>
       </c>
       <c r="G44" s="9">
         <v>158.45699999999999</v>
       </c>
       <c r="H44" s="9">
@@ -8471,60 +8501,60 @@
       <c r="AM44" s="21">
         <v>99.4255</v>
       </c>
       <c r="AN44" s="21">
         <v>158.91922</v>
       </c>
       <c r="AO44" s="21">
         <v>5154.9809500000001</v>
       </c>
       <c r="AP44" s="21">
         <v>5268.4430199999997</v>
       </c>
       <c r="AQ44" s="24">
         <v>316.59291999999999</v>
       </c>
       <c r="AR44" s="24">
         <v>78.133369999999999</v>
       </c>
       <c r="AS44" s="24">
         <v>3939.9715799999999</v>
       </c>
       <c r="AT44" s="24">
         <v>5145.5503099999996</v>
       </c>
       <c r="AU44" s="26">
-        <v>18.671130000000002</v>
+        <v>40.042760000000001</v>
       </c>
       <c r="AV44" s="26">
-        <v>4.4941899999999997</v>
+        <v>6.6470200000000004</v>
       </c>
       <c r="AW44" s="26">
-        <v>1530.96003</v>
+        <v>2015.1982700000001</v>
       </c>
       <c r="AX44" s="26">
-        <v>1778.3092899999999</v>
+        <v>2301.00398</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12">
         <v>3.9882999999999997</v>
       </c>
       <c r="D45" s="12">
         <v>24.103560000000002</v>
       </c>
       <c r="E45" s="12">
         <v>805.66796999999997</v>
       </c>
       <c r="F45" s="12">
         <v>724.76055999999994</v>
       </c>
       <c r="G45" s="9">
         <v>309.02640000000002</v>
       </c>
       <c r="H45" s="9">
@@ -8623,60 +8653,60 @@
       <c r="AM45" s="21">
         <v>320.91000000000003</v>
       </c>
       <c r="AN45" s="21">
         <v>29.757100000000001</v>
       </c>
       <c r="AO45" s="21">
         <v>1094.4589100000001</v>
       </c>
       <c r="AP45" s="21">
         <v>1285.2194300000001</v>
       </c>
       <c r="AQ45" s="24">
         <v>391.4</v>
       </c>
       <c r="AR45" s="24">
         <v>297.24479000000002</v>
       </c>
       <c r="AS45" s="24">
         <v>1225.48811</v>
       </c>
       <c r="AT45" s="24">
         <v>1399.3882100000001</v>
       </c>
       <c r="AU45" s="26">
-        <v>0</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="AV45" s="26">
-        <v>0</v>
+        <v>21.967169999999999</v>
       </c>
       <c r="AW45" s="26">
-        <v>478.12864000000002</v>
+        <v>594.15419999999995</v>
       </c>
       <c r="AX45" s="26">
-        <v>474.44245999999998</v>
+        <v>571.01728000000003</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12">
         <v>306.375</v>
       </c>
       <c r="D46" s="12">
         <v>596.49797000000001</v>
       </c>
       <c r="E46" s="12">
         <v>2145.8053800000002</v>
       </c>
       <c r="F46" s="12">
         <v>3938.5100299999999</v>
       </c>
       <c r="G46" s="9">
         <v>141.30000000000001</v>
       </c>
       <c r="H46" s="9">
@@ -8775,60 +8805,60 @@
       <c r="AM46" s="21">
         <v>1529.0343600000001</v>
       </c>
       <c r="AN46" s="21">
         <v>302.01276999999999</v>
       </c>
       <c r="AO46" s="21">
         <v>36196.610309999996</v>
       </c>
       <c r="AP46" s="21">
         <v>18352.93232</v>
       </c>
       <c r="AQ46" s="24">
         <v>200.95429999999999</v>
       </c>
       <c r="AR46" s="24">
         <v>78.613789999999995</v>
       </c>
       <c r="AS46" s="24">
         <v>32231.558580000001</v>
       </c>
       <c r="AT46" s="24">
         <v>11593.68878</v>
       </c>
       <c r="AU46" s="26">
-        <v>4.5681799999999999</v>
+        <v>66.681899999999999</v>
       </c>
       <c r="AV46" s="26">
-        <v>25.839089999999999</v>
+        <v>132.75243</v>
       </c>
       <c r="AW46" s="26">
-        <v>12694.4892</v>
+        <v>14845.376990000001</v>
       </c>
       <c r="AX46" s="26">
-        <v>5275.4280799999997</v>
+        <v>6256.9504500000003</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="12">
         <v>23430.743999999999</v>
       </c>
       <c r="D47" s="12">
         <v>9686.3018400000001</v>
       </c>
       <c r="E47" s="12">
         <v>13306.331430000002</v>
       </c>
       <c r="F47" s="12">
         <v>9544.6714799999954</v>
       </c>
       <c r="G47" s="9">
         <v>76216.231799999994</v>
       </c>
       <c r="H47" s="9">
@@ -8927,60 +8957,60 @@
       <c r="AM47" s="21">
         <v>381993.37667999999</v>
       </c>
       <c r="AN47" s="21">
         <v>161777.87830000001</v>
       </c>
       <c r="AO47" s="21">
         <v>29898.913909999999</v>
       </c>
       <c r="AP47" s="21">
         <v>12193.283359999999</v>
       </c>
       <c r="AQ47" s="24">
         <v>570789.27934999997</v>
       </c>
       <c r="AR47" s="24">
         <v>216951.54899000001</v>
       </c>
       <c r="AS47" s="24">
         <v>33166.740270000002</v>
       </c>
       <c r="AT47" s="24">
         <v>15436.50633</v>
       </c>
       <c r="AU47" s="26">
-        <v>109771.446</v>
+        <v>154720.10049000001</v>
       </c>
       <c r="AV47" s="26">
-        <v>33921.879650000003</v>
+        <v>48274.586719999999</v>
       </c>
       <c r="AW47" s="26">
-        <v>21660.814109999999</v>
+        <v>25924.383180000001</v>
       </c>
       <c r="AX47" s="26">
-        <v>6232.6393799999996</v>
+        <v>7491.06549</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="12">
         <v>18.5</v>
       </c>
       <c r="D48" s="12">
         <v>4.0212000000000003</v>
       </c>
       <c r="E48" s="12">
         <v>1.5471999999999999</v>
       </c>
       <c r="F48" s="12">
         <v>4.8555899999999994</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9">
         <v>3.8935999999999997</v>
@@ -9075,60 +9105,60 @@
       <c r="AM48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AN48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AO48" s="21">
         <v>114.24229</v>
       </c>
       <c r="AP48" s="21">
         <v>156.00745000000001</v>
       </c>
       <c r="AQ48" s="24">
         <v>10.358000000000001</v>
       </c>
       <c r="AR48" s="24">
         <v>49.65748</v>
       </c>
       <c r="AS48" s="24">
         <v>144.26417000000001</v>
       </c>
       <c r="AT48" s="24">
         <v>166.69281000000001</v>
       </c>
       <c r="AU48" s="26">
-        <v>9.6910100000000003</v>
+        <v>9.6920099999999998</v>
       </c>
       <c r="AV48" s="26">
-        <v>2.9212699999999998</v>
+        <v>2.9359000000000002</v>
       </c>
       <c r="AW48" s="26">
-        <v>110.67692</v>
+        <v>126.90591999999999</v>
       </c>
       <c r="AX48" s="26">
-        <v>140.27356</v>
+        <v>158.01409000000001</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12">
         <v>135.85300000000001</v>
       </c>
       <c r="D49" s="12">
         <v>100.69982999999999</v>
       </c>
       <c r="E49" s="12">
         <v>1941.4881599999997</v>
       </c>
       <c r="F49" s="12">
         <v>5529.1334700000007</v>
       </c>
       <c r="G49" s="9">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="9">
@@ -9227,60 +9257,60 @@
       <c r="AM49" s="21">
         <v>1155.80576</v>
       </c>
       <c r="AN49" s="21">
         <v>1155.24523</v>
       </c>
       <c r="AO49" s="21">
         <v>8539.8084299999991</v>
       </c>
       <c r="AP49" s="21">
         <v>9928.5300299999999</v>
       </c>
       <c r="AQ49" s="24">
         <v>21533.788</v>
       </c>
       <c r="AR49" s="24">
         <v>226.07112000000001</v>
       </c>
       <c r="AS49" s="24">
         <v>9137.5258300000005</v>
       </c>
       <c r="AT49" s="24">
         <v>7494.0770199999997</v>
       </c>
       <c r="AU49" s="26">
-        <v>2.95</v>
+        <v>2.9649999999999999</v>
       </c>
       <c r="AV49" s="26">
-        <v>4.8528099999999998</v>
+        <v>4.96509</v>
       </c>
       <c r="AW49" s="26">
-        <v>2708.6033600000001</v>
+        <v>3358.6563500000002</v>
       </c>
       <c r="AX49" s="26">
-        <v>2357.1231899999998</v>
+        <v>2912.4080100000001</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12">
         <v>14271.417800000001</v>
       </c>
       <c r="D50" s="12">
         <v>5025.5972900000006</v>
       </c>
       <c r="E50" s="12">
         <v>22147.46402000001</v>
       </c>
       <c r="F50" s="12">
         <v>23718.515300000003</v>
       </c>
       <c r="G50" s="9">
         <v>1195.7679999999998</v>
       </c>
       <c r="H50" s="9">
@@ -9379,60 +9409,60 @@
       <c r="AM50" s="21">
         <v>3591.3818999999999</v>
       </c>
       <c r="AN50" s="21">
         <v>4917.47325</v>
       </c>
       <c r="AO50" s="21">
         <v>24370.35182</v>
       </c>
       <c r="AP50" s="21">
         <v>26450.71025</v>
       </c>
       <c r="AQ50" s="24">
         <v>11894.2863</v>
       </c>
       <c r="AR50" s="24">
         <v>2899.6289999999999</v>
       </c>
       <c r="AS50" s="24">
         <v>31433.290379999999</v>
       </c>
       <c r="AT50" s="24">
         <v>25256.042509999999</v>
       </c>
       <c r="AU50" s="26">
-        <v>27220.0625</v>
+        <v>35175.188300000002</v>
       </c>
       <c r="AV50" s="26">
-        <v>1350.93094</v>
+        <v>1711.8575000000001</v>
       </c>
       <c r="AW50" s="26">
-        <v>12830.065210000001</v>
+        <v>15867.81367</v>
       </c>
       <c r="AX50" s="26">
-        <v>9345.0836899999995</v>
+        <v>11575.332259999999</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12">
         <v>42.497999999999998</v>
       </c>
       <c r="D51" s="12">
         <v>29.74973</v>
       </c>
       <c r="E51" s="12">
         <v>52801.644030000003</v>
       </c>
       <c r="F51" s="12">
         <v>28024.399680000002</v>
       </c>
       <c r="G51" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="H51" s="9">
@@ -9527,60 +9557,60 @@
       <c r="AM51" s="21">
         <v>355.65499999999997</v>
       </c>
       <c r="AN51" s="21">
         <v>120.6533</v>
       </c>
       <c r="AO51" s="21">
         <v>85820.096919999996</v>
       </c>
       <c r="AP51" s="21">
         <v>60535.270120000001</v>
       </c>
       <c r="AQ51" s="24">
         <v>1109.7436</v>
       </c>
       <c r="AR51" s="24">
         <v>390.6823</v>
       </c>
       <c r="AS51" s="24">
         <v>103305.48649</v>
       </c>
       <c r="AT51" s="24">
         <v>64255.700190000003</v>
       </c>
       <c r="AU51" s="26">
-        <v>352.09300000000002</v>
+        <v>392.61500000000001</v>
       </c>
       <c r="AV51" s="26">
-        <v>138.46950000000001</v>
+        <v>149.81566000000001</v>
       </c>
       <c r="AW51" s="26">
-        <v>34504.726240000004</v>
+        <v>44856.406000000003</v>
       </c>
       <c r="AX51" s="26">
-        <v>19479.42844</v>
+        <v>25335.11275</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12">
         <v>2761.3184999999999</v>
       </c>
       <c r="D52" s="12">
         <v>761.19709</v>
       </c>
       <c r="E52" s="12">
         <v>21023.954189999997</v>
       </c>
       <c r="F52" s="12">
         <v>10506.934949999999</v>
       </c>
       <c r="G52" s="9">
         <v>4481.4127999999992</v>
       </c>
       <c r="H52" s="9">
@@ -9679,60 +9709,60 @@
       <c r="AM52" s="21">
         <v>9082.1037500000002</v>
       </c>
       <c r="AN52" s="21">
         <v>3056.1936799999999</v>
       </c>
       <c r="AO52" s="21">
         <v>56204.821219999998</v>
       </c>
       <c r="AP52" s="21">
         <v>30688.021769999999</v>
       </c>
       <c r="AQ52" s="24">
         <v>5730.3707400000003</v>
       </c>
       <c r="AR52" s="24">
         <v>2237.07143</v>
       </c>
       <c r="AS52" s="24">
         <v>50172.26728</v>
       </c>
       <c r="AT52" s="24">
         <v>28972.592130000001</v>
       </c>
       <c r="AU52" s="26">
-        <v>1141.41815</v>
+        <v>1177.1906799999999</v>
       </c>
       <c r="AV52" s="26">
-        <v>214.7244</v>
+        <v>224.91834</v>
       </c>
       <c r="AW52" s="26">
-        <v>23545.338189999999</v>
+        <v>26652.491160000001</v>
       </c>
       <c r="AX52" s="26">
-        <v>12850.980970000001</v>
+        <v>14873.363439999999</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12">
         <v>2148.03595</v>
       </c>
       <c r="D53" s="12">
         <v>269.57758999999999</v>
       </c>
       <c r="E53" s="12">
         <v>83286.813149999944</v>
       </c>
       <c r="F53" s="12">
         <v>56705.481770000006</v>
       </c>
       <c r="G53" s="9">
         <v>842.47402000000011</v>
       </c>
       <c r="H53" s="9">
@@ -9831,60 +9861,60 @@
       <c r="AM53" s="21">
         <v>7313.1413199999997</v>
       </c>
       <c r="AN53" s="21">
         <v>1399.4106300000001</v>
       </c>
       <c r="AO53" s="21">
         <v>184195.27811000001</v>
       </c>
       <c r="AP53" s="21">
         <v>100875.05744999999</v>
       </c>
       <c r="AQ53" s="24">
         <v>20629.361779999999</v>
       </c>
       <c r="AR53" s="24">
         <v>4042.0208299999999</v>
       </c>
       <c r="AS53" s="24">
         <v>181188.48014999999</v>
       </c>
       <c r="AT53" s="24">
         <v>88370.081120000003</v>
       </c>
       <c r="AU53" s="26">
-        <v>7404.7325000000001</v>
+        <v>7849.7735000000002</v>
       </c>
       <c r="AV53" s="26">
-        <v>896.65992000000006</v>
+        <v>942.89039000000002</v>
       </c>
       <c r="AW53" s="26">
-        <v>91883.348199999993</v>
+        <v>103451.23099</v>
       </c>
       <c r="AX53" s="26">
-        <v>42314.549019999999</v>
+        <v>47803.605730000003</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12">
         <v>2290.3221800000001</v>
       </c>
       <c r="D54" s="12">
         <v>571.30250000000001</v>
       </c>
       <c r="E54" s="12">
         <v>142168.85285999998</v>
       </c>
       <c r="F54" s="12">
         <v>96138.880100000024</v>
       </c>
       <c r="G54" s="9">
         <v>11340.508259999999</v>
       </c>
       <c r="H54" s="9">
@@ -9983,60 +10013,60 @@
       <c r="AM54" s="21">
         <v>24070.093000000001</v>
       </c>
       <c r="AN54" s="21">
         <v>1788.77134</v>
       </c>
       <c r="AO54" s="21">
         <v>94252.490300000005</v>
       </c>
       <c r="AP54" s="21">
         <v>59063.275840000002</v>
       </c>
       <c r="AQ54" s="24">
         <v>35335.146999999997</v>
       </c>
       <c r="AR54" s="24">
         <v>3668.2793900000001</v>
       </c>
       <c r="AS54" s="24">
         <v>148658.08425000001</v>
       </c>
       <c r="AT54" s="24">
         <v>74875.454870000001</v>
       </c>
       <c r="AU54" s="26">
-        <v>5496.2529999999997</v>
+        <v>5502.442</v>
       </c>
       <c r="AV54" s="26">
-        <v>495.63968999999997</v>
+        <v>497.33796000000001</v>
       </c>
       <c r="AW54" s="26">
-        <v>38744.448369999998</v>
+        <v>41813.5072</v>
       </c>
       <c r="AX54" s="26">
-        <v>18439.52075</v>
+        <v>20199.687809999999</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12">
         <v>8817.8429999999989</v>
       </c>
       <c r="D55" s="12">
         <v>2283.81378</v>
       </c>
       <c r="E55" s="12">
         <v>5927.9743900000003</v>
       </c>
       <c r="F55" s="12">
         <v>1461.5476699999999</v>
       </c>
       <c r="G55" s="9">
         <v>13591.305099999998</v>
       </c>
       <c r="H55" s="9">
@@ -10135,60 +10165,60 @@
       <c r="AM55" s="21">
         <v>74612.378070000006</v>
       </c>
       <c r="AN55" s="21">
         <v>9408.3905900000009</v>
       </c>
       <c r="AO55" s="21">
         <v>54872.16603</v>
       </c>
       <c r="AP55" s="21">
         <v>13447.35698</v>
       </c>
       <c r="AQ55" s="24">
         <v>107623.96984000001</v>
       </c>
       <c r="AR55" s="24">
         <v>15845.498530000001</v>
       </c>
       <c r="AS55" s="24">
         <v>65550.277570000006</v>
       </c>
       <c r="AT55" s="24">
         <v>17227.740030000001</v>
       </c>
       <c r="AU55" s="26">
-        <v>33.500509999999998</v>
+        <v>634.35251000000005</v>
       </c>
       <c r="AV55" s="26">
-        <v>7.8427199999999999</v>
+        <v>129.32035999999999</v>
       </c>
       <c r="AW55" s="26">
-        <v>4287.9702600000001</v>
+        <v>14257.49365</v>
       </c>
       <c r="AX55" s="26">
-        <v>1624.0843299999999</v>
+        <v>4102.8007299999999</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="12">
         <v>20788.41748</v>
       </c>
       <c r="D56" s="12">
         <v>4401.1467799999991</v>
       </c>
       <c r="E56" s="12">
         <v>206156.74243000004</v>
       </c>
       <c r="F56" s="12">
         <v>86185.506370000032</v>
       </c>
       <c r="G56" s="9">
         <v>594.89800000000002</v>
       </c>
       <c r="H56" s="9">
@@ -10287,60 +10317,60 @@
       <c r="AM56" s="21">
         <v>19460.96918</v>
       </c>
       <c r="AN56" s="21">
         <v>3866.4986800000001</v>
       </c>
       <c r="AO56" s="21">
         <v>201084.74659</v>
       </c>
       <c r="AP56" s="21">
         <v>92184.933229999995</v>
       </c>
       <c r="AQ56" s="24">
         <v>22827.120749999998</v>
       </c>
       <c r="AR56" s="24">
         <v>9876.9271800000006</v>
       </c>
       <c r="AS56" s="24">
         <v>148357.29506</v>
       </c>
       <c r="AT56" s="24">
         <v>67737.731280000007</v>
       </c>
       <c r="AU56" s="26">
-        <v>4294.0389999999998</v>
+        <v>4554.5110000000004</v>
       </c>
       <c r="AV56" s="26">
-        <v>1519.18751</v>
+        <v>1556.30663</v>
       </c>
       <c r="AW56" s="26">
-        <v>56601.383979999999</v>
+        <v>73852.852700000003</v>
       </c>
       <c r="AX56" s="26">
-        <v>27023.489239999999</v>
+        <v>35030.827969999998</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="12">
         <v>4855.0779599999996</v>
       </c>
       <c r="D57" s="12">
         <v>947.73139000000003</v>
       </c>
       <c r="E57" s="12">
         <v>65912.846509999988</v>
       </c>
       <c r="F57" s="12">
         <v>74492.791720000008</v>
       </c>
       <c r="G57" s="9">
         <v>14648.102699999999</v>
       </c>
       <c r="H57" s="9">
@@ -10439,60 +10469,60 @@
       <c r="AM57" s="21">
         <v>28888.151999999998</v>
       </c>
       <c r="AN57" s="21">
         <v>820.13183000000004</v>
       </c>
       <c r="AO57" s="21">
         <v>73324.967999999993</v>
       </c>
       <c r="AP57" s="21">
         <v>59687.407709999999</v>
       </c>
       <c r="AQ57" s="24">
         <v>34953.163710000001</v>
       </c>
       <c r="AR57" s="24">
         <v>2723.0018</v>
       </c>
       <c r="AS57" s="24">
         <v>94942.110860000001</v>
       </c>
       <c r="AT57" s="24">
         <v>51958.960570000003</v>
       </c>
       <c r="AU57" s="26">
-        <v>29.85933</v>
+        <v>1390.2953299999999</v>
       </c>
       <c r="AV57" s="26">
-        <v>8.0468700000000002</v>
+        <v>150.99681000000001</v>
       </c>
       <c r="AW57" s="26">
-        <v>5503.1559399999996</v>
+        <v>17011.895560000001</v>
       </c>
       <c r="AX57" s="26">
-        <v>3071.8815599999998</v>
+        <v>9286.00864</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="12">
         <v>2170.877</v>
       </c>
       <c r="D58" s="12">
         <v>899.58683999999994</v>
       </c>
       <c r="E58" s="12">
         <v>36714.162849999964</v>
       </c>
       <c r="F58" s="12">
         <v>28377.457069999989</v>
       </c>
       <c r="G58" s="9">
         <v>900.93499999999995</v>
       </c>
       <c r="H58" s="9">
@@ -10591,60 +10621,60 @@
       <c r="AM58" s="21">
         <v>8766.6611799999991</v>
       </c>
       <c r="AN58" s="21">
         <v>1848.35474</v>
       </c>
       <c r="AO58" s="21">
         <v>87178.040729999993</v>
       </c>
       <c r="AP58" s="21">
         <v>39719.673900000002</v>
       </c>
       <c r="AQ58" s="24">
         <v>4725.0904799999998</v>
       </c>
       <c r="AR58" s="24">
         <v>2040.17093</v>
       </c>
       <c r="AS58" s="24">
         <v>62404.756379999999</v>
       </c>
       <c r="AT58" s="24">
         <v>37708.031889999998</v>
       </c>
       <c r="AU58" s="26">
-        <v>406.51139000000001</v>
+        <v>1463.6492900000001</v>
       </c>
       <c r="AV58" s="26">
-        <v>163.45670000000001</v>
+        <v>237.59442999999999</v>
       </c>
       <c r="AW58" s="26">
-        <v>17009.64964</v>
+        <v>20393.66733</v>
       </c>
       <c r="AX58" s="26">
-        <v>15519.626389999999</v>
+        <v>19332.07562</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="56.25">
       <c r="A59" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12">
         <v>7.0859999999999994</v>
       </c>
       <c r="D59" s="12">
         <v>5.7263800000000007</v>
       </c>
       <c r="E59" s="12">
         <v>875.15753000000018</v>
       </c>
       <c r="F59" s="12">
         <v>1446.4038</v>
       </c>
       <c r="G59" s="9">
         <v>0.12010000000000001</v>
       </c>
       <c r="H59" s="9">
@@ -10743,60 +10773,60 @@
       <c r="AM59" s="21">
         <v>55.146279999999997</v>
       </c>
       <c r="AN59" s="21">
         <v>154.84980999999999</v>
       </c>
       <c r="AO59" s="21">
         <v>25281.20825</v>
       </c>
       <c r="AP59" s="21">
         <v>7234.8614299999999</v>
       </c>
       <c r="AQ59" s="24">
         <v>616.68240000000003</v>
       </c>
       <c r="AR59" s="24">
         <v>1368.64374</v>
       </c>
       <c r="AS59" s="24">
         <v>4343.3934399999998</v>
       </c>
       <c r="AT59" s="24">
         <v>8696.1632699999991</v>
       </c>
       <c r="AU59" s="26">
-        <v>43.610999999999997</v>
+        <v>44.612000000000002</v>
       </c>
       <c r="AV59" s="26">
-        <v>251.49863999999999</v>
+        <v>257.49785000000003</v>
       </c>
       <c r="AW59" s="26">
-        <v>898.64813000000004</v>
+        <v>1088.7256</v>
       </c>
       <c r="AX59" s="26">
-        <v>2533.0522099999998</v>
+        <v>3013.4073199999998</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12"/>
       <c r="D60" s="12"/>
       <c r="E60" s="12">
         <v>5.2312700000000003</v>
       </c>
       <c r="F60" s="12">
         <v>7.3604099999999999</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9">
         <v>185.57231999999999</v>
       </c>
       <c r="J60" s="9">
         <v>135.59631999999999</v>
       </c>
@@ -10881,54 +10911,54 @@
       <c r="AO60" s="21">
         <v>177.822</v>
       </c>
       <c r="AP60" s="21">
         <v>144.85487000000001</v>
       </c>
       <c r="AQ60" s="24">
         <v>0</v>
       </c>
       <c r="AR60" s="24">
         <v>0</v>
       </c>
       <c r="AS60" s="24">
         <v>25.031279999999999</v>
       </c>
       <c r="AT60" s="24">
         <v>49.038530000000002</v>
       </c>
       <c r="AU60" s="26">
         <v>0</v>
       </c>
       <c r="AV60" s="26">
         <v>0</v>
       </c>
       <c r="AW60" s="26">
-        <v>48.67</v>
+        <v>49.67</v>
       </c>
       <c r="AX60" s="26">
-        <v>16.611160000000002</v>
+        <v>22.86551</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="12">
         <v>12757.617999999999</v>
       </c>
       <c r="D61" s="12">
         <v>2212.6092699999999</v>
       </c>
       <c r="E61" s="12">
         <v>85661.212750000006</v>
       </c>
       <c r="F61" s="12">
         <v>42616.739029999982</v>
       </c>
       <c r="G61" s="9">
         <v>2474.2359999999999</v>
       </c>
       <c r="H61" s="9">
@@ -11033,54 +11063,54 @@
       <c r="AO61" s="21">
         <v>95174.710309999995</v>
       </c>
       <c r="AP61" s="21">
         <v>31224.00344</v>
       </c>
       <c r="AQ61" s="24">
         <v>11325.512000000001</v>
       </c>
       <c r="AR61" s="24">
         <v>1598.2473</v>
       </c>
       <c r="AS61" s="24">
         <v>104117.26059000001</v>
       </c>
       <c r="AT61" s="24">
         <v>41755.69313</v>
       </c>
       <c r="AU61" s="26">
         <v>8081.5929999999998</v>
       </c>
       <c r="AV61" s="26">
         <v>338.84622000000002</v>
       </c>
       <c r="AW61" s="26">
-        <v>27500.92699</v>
+        <v>32270.761109999999</v>
       </c>
       <c r="AX61" s="26">
-        <v>10581.304099999999</v>
+        <v>12251.471299999999</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12">
         <v>0.33859</v>
       </c>
       <c r="F62" s="12">
         <v>0.50043000000000004</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9">
         <v>4.8640000000000003E-2</v>
       </c>
       <c r="J62" s="9">
         <v>0.498</v>
       </c>
@@ -11165,54 +11195,54 @@
       <c r="AO62" s="21">
         <v>3.2327300000000001</v>
       </c>
       <c r="AP62" s="21">
         <v>15.574249999999999</v>
       </c>
       <c r="AQ62" s="24">
         <v>0</v>
       </c>
       <c r="AR62" s="24">
         <v>0</v>
       </c>
       <c r="AS62" s="24">
         <v>4.9837600000000002</v>
       </c>
       <c r="AT62" s="24">
         <v>21.873830000000002</v>
       </c>
       <c r="AU62" s="26">
         <v>0</v>
       </c>
       <c r="AV62" s="26">
         <v>0</v>
       </c>
       <c r="AW62" s="26">
-        <v>1.56498</v>
+        <v>1.5944</v>
       </c>
       <c r="AX62" s="26">
-        <v>6.93438</v>
+        <v>7.7645299999999997</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="12">
         <v>5.242960000000001</v>
       </c>
       <c r="D63" s="12">
         <v>11.078110000000001</v>
       </c>
       <c r="E63" s="12">
         <v>571.52806999999962</v>
       </c>
       <c r="F63" s="12">
         <v>4100.4041599999991</v>
       </c>
       <c r="G63" s="9">
         <v>5.4559499999999996</v>
       </c>
       <c r="H63" s="9">
@@ -11311,60 +11341,60 @@
       <c r="AM63" s="21">
         <v>391.35234000000003</v>
       </c>
       <c r="AN63" s="21">
         <v>3412.85914</v>
       </c>
       <c r="AO63" s="21">
         <v>3608.1085600000001</v>
       </c>
       <c r="AP63" s="21">
         <v>28496.19081</v>
       </c>
       <c r="AQ63" s="24">
         <v>707.31224999999995</v>
       </c>
       <c r="AR63" s="24">
         <v>6958.2307300000002</v>
       </c>
       <c r="AS63" s="24">
         <v>4717.0563400000001</v>
       </c>
       <c r="AT63" s="24">
         <v>47656.0795</v>
       </c>
       <c r="AU63" s="26">
-        <v>84.275469999999999</v>
+        <v>117.83745</v>
       </c>
       <c r="AV63" s="26">
-        <v>1676.05439</v>
+        <v>2148.2330499999998</v>
       </c>
       <c r="AW63" s="26">
-        <v>2151.6190200000001</v>
+        <v>2585.3915000000002</v>
       </c>
       <c r="AX63" s="26">
-        <v>17303.21759</v>
+        <v>21279.44227</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="12">
         <v>1687.0301699999998</v>
       </c>
       <c r="D64" s="12">
         <v>8512.8845599999986</v>
       </c>
       <c r="E64" s="12">
         <v>28590.180949999987</v>
       </c>
       <c r="F64" s="12">
         <v>110200.70119999988</v>
       </c>
       <c r="G64" s="9">
         <v>1991.8323799999996</v>
       </c>
       <c r="H64" s="9">
@@ -11463,60 +11493,60 @@
       <c r="AM64" s="21">
         <v>5103.6236399999998</v>
       </c>
       <c r="AN64" s="21">
         <v>26879.274560000002</v>
       </c>
       <c r="AO64" s="21">
         <v>28989.182349999999</v>
       </c>
       <c r="AP64" s="21">
         <v>80193.578949999996</v>
       </c>
       <c r="AQ64" s="24">
         <v>5897.35095</v>
       </c>
       <c r="AR64" s="24">
         <v>28881.58698</v>
       </c>
       <c r="AS64" s="24">
         <v>31393.37702</v>
       </c>
       <c r="AT64" s="24">
         <v>94041.987980000005</v>
       </c>
       <c r="AU64" s="26">
-        <v>1965.77037</v>
+        <v>2259.5930400000002</v>
       </c>
       <c r="AV64" s="26">
-        <v>9412.6502099999998</v>
+        <v>10977.68124</v>
       </c>
       <c r="AW64" s="26">
-        <v>9302.9788900000003</v>
+        <v>10508.88754</v>
       </c>
       <c r="AX64" s="26">
-        <v>28062.884259999999</v>
+        <v>32238.366139999998</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12">
         <v>0.14355999999999999</v>
       </c>
       <c r="F65" s="12">
         <v>1.16401</v>
       </c>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9">
         <v>1.0498000000000001</v>
       </c>
       <c r="J65" s="9">
         <v>9.3138400000000008</v>
       </c>
@@ -11601,54 +11631,54 @@
       <c r="AO65" s="21">
         <v>0.11765</v>
       </c>
       <c r="AP65" s="21">
         <v>1.28708</v>
       </c>
       <c r="AQ65" s="24">
         <v>0</v>
       </c>
       <c r="AR65" s="24">
         <v>0</v>
       </c>
       <c r="AS65" s="24">
         <v>1.43943</v>
       </c>
       <c r="AT65" s="24">
         <v>4.5958899999999998</v>
       </c>
       <c r="AU65" s="26">
         <v>0</v>
       </c>
       <c r="AV65" s="26">
         <v>0</v>
       </c>
       <c r="AW65" s="26">
-        <v>0.48599999999999999</v>
+        <v>0.48704999999999998</v>
       </c>
       <c r="AX65" s="26">
-        <v>9.7199999999999995E-2</v>
+        <v>0.13019</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12">
         <v>3.7244699999999988</v>
       </c>
       <c r="D66" s="12">
         <v>4.8874399999999998</v>
       </c>
       <c r="E66" s="12">
         <v>3193.3530399999995</v>
       </c>
       <c r="F66" s="12">
         <v>6621.5174499999994</v>
       </c>
       <c r="G66" s="9">
         <v>4.4141000000000004</v>
       </c>
       <c r="H66" s="9">
@@ -11747,60 +11777,60 @@
       <c r="AM66" s="21">
         <v>381.4083</v>
       </c>
       <c r="AN66" s="21">
         <v>137.48114000000001</v>
       </c>
       <c r="AO66" s="21">
         <v>12955.078090000001</v>
       </c>
       <c r="AP66" s="21">
         <v>12068.26434</v>
       </c>
       <c r="AQ66" s="24">
         <v>355.26166000000001</v>
       </c>
       <c r="AR66" s="24">
         <v>400.63761</v>
       </c>
       <c r="AS66" s="24">
         <v>17642.004099999998</v>
       </c>
       <c r="AT66" s="24">
         <v>13441.36052</v>
       </c>
       <c r="AU66" s="26">
-        <v>41.789749999999998</v>
+        <v>44.391249999999999</v>
       </c>
       <c r="AV66" s="26">
-        <v>89.63767</v>
+        <v>109.03384</v>
       </c>
       <c r="AW66" s="26">
-        <v>6726.6428500000002</v>
+        <v>8623.7603899999995</v>
       </c>
       <c r="AX66" s="26">
-        <v>4332.7219599999999</v>
+        <v>5538.5706799999998</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D67" s="12">
         <v>4.725E-2</v>
       </c>
       <c r="E67" s="12">
         <v>8.0573499999999996</v>
       </c>
       <c r="F67" s="12">
         <v>33.218779999999995</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9">
         <v>4.1318200000000003</v>
@@ -11883,60 +11913,60 @@
       <c r="AM67" s="21">
         <v>1.272E-2</v>
       </c>
       <c r="AN67" s="21">
         <v>0.20949000000000001</v>
       </c>
       <c r="AO67" s="21">
         <v>19.135300000000001</v>
       </c>
       <c r="AP67" s="21">
         <v>55.40484</v>
       </c>
       <c r="AQ67" s="24">
         <v>2.8800000000000002E-3</v>
       </c>
       <c r="AR67" s="24">
         <v>4.6219999999999997E-2</v>
       </c>
       <c r="AS67" s="24">
         <v>17.104140000000001</v>
       </c>
       <c r="AT67" s="24">
         <v>52.874319999999997</v>
       </c>
       <c r="AU67" s="26">
-        <v>0</v>
+        <v>0.76700000000000002</v>
       </c>
       <c r="AV67" s="26">
-        <v>0</v>
+        <v>2.4580000000000002</v>
       </c>
       <c r="AW67" s="26">
-        <v>8.0311900000000005</v>
+        <v>8.0327900000000003</v>
       </c>
       <c r="AX67" s="26">
-        <v>23.058610000000002</v>
+        <v>23.839120000000001</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="12">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="12">
         <v>38.915489999999991</v>
       </c>
       <c r="F68" s="12">
         <v>125.13885999999999</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9">
         <v>38.627869999999994</v>
@@ -12031,60 +12061,60 @@
       <c r="AM68" s="21">
         <v>33.093229999999998</v>
       </c>
       <c r="AN68" s="21">
         <v>14.34366</v>
       </c>
       <c r="AO68" s="21">
         <v>173.31764999999999</v>
       </c>
       <c r="AP68" s="21">
         <v>260.27255000000002</v>
       </c>
       <c r="AQ68" s="24">
         <v>1.333</v>
       </c>
       <c r="AR68" s="24">
         <v>4.4692999999999996</v>
       </c>
       <c r="AS68" s="24">
         <v>118.58889000000001</v>
       </c>
       <c r="AT68" s="24">
         <v>353.76819999999998</v>
       </c>
       <c r="AU68" s="26">
-        <v>2.4E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="AV68" s="26">
-        <v>0.16342000000000001</v>
+        <v>0.28509000000000001</v>
       </c>
       <c r="AW68" s="26">
-        <v>70.05171</v>
+        <v>75.100769999999997</v>
       </c>
       <c r="AX68" s="26">
-        <v>124.07816</v>
+        <v>152.90893</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12">
         <v>6.9906799999999993</v>
       </c>
       <c r="F69" s="12">
         <v>70.985860000000002</v>
       </c>
       <c r="G69" s="9">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H69" s="9">
         <v>0.40683000000000002</v>
       </c>
       <c r="I69" s="9">
         <v>7.2459099999999994</v>
@@ -12179,60 +12209,60 @@
       <c r="AM69" s="21">
         <v>3.0371199999999998</v>
       </c>
       <c r="AN69" s="21">
         <v>2.19475</v>
       </c>
       <c r="AO69" s="21">
         <v>82.267229999999998</v>
       </c>
       <c r="AP69" s="21">
         <v>313.35039</v>
       </c>
       <c r="AQ69" s="24">
         <v>0.21504999999999999</v>
       </c>
       <c r="AR69" s="24">
         <v>2.2816999999999998</v>
       </c>
       <c r="AS69" s="24">
         <v>88.799989999999994</v>
       </c>
       <c r="AT69" s="24">
         <v>371.36081999999999</v>
       </c>
       <c r="AU69" s="26">
-        <v>1.1849999999999999E-2</v>
+        <v>3.3099999999999997E-2</v>
       </c>
       <c r="AV69" s="26">
-        <v>0.23935999999999999</v>
+        <v>0.55054000000000003</v>
       </c>
       <c r="AW69" s="26">
-        <v>103.82621</v>
+        <v>104.62587000000001</v>
       </c>
       <c r="AX69" s="26">
-        <v>186.09620000000001</v>
+        <v>205.46767</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="12">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="12">
         <v>5.9380699999999997</v>
       </c>
       <c r="F70" s="12">
         <v>37.854079999999996</v>
       </c>
       <c r="G70" s="9">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="9">
@@ -12327,60 +12357,60 @@
       <c r="AM70" s="21">
         <v>4.0019999999999998</v>
       </c>
       <c r="AN70" s="21">
         <v>0.96736</v>
       </c>
       <c r="AO70" s="21">
         <v>51.034790000000001</v>
       </c>
       <c r="AP70" s="21">
         <v>94.327920000000006</v>
       </c>
       <c r="AQ70" s="24">
         <v>1.2E-2</v>
       </c>
       <c r="AR70" s="24">
         <v>0.14593999999999999</v>
       </c>
       <c r="AS70" s="24">
         <v>4443.7290300000004</v>
       </c>
       <c r="AT70" s="24">
         <v>1385.46567</v>
       </c>
       <c r="AU70" s="26">
-        <v>8.0000000000000002E-3</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AV70" s="26">
-        <v>0.10181</v>
+        <v>1.4088099999999999</v>
       </c>
       <c r="AW70" s="26">
-        <v>647.70342000000005</v>
+        <v>1818.6639700000001</v>
       </c>
       <c r="AX70" s="26">
-        <v>168.64295999999999</v>
+        <v>430.30768999999998</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12">
         <v>9.0009999999999994</v>
       </c>
       <c r="D71" s="12">
         <v>2.4378199999999999</v>
       </c>
       <c r="E71" s="12">
         <v>316.82689999999997</v>
       </c>
       <c r="F71" s="12">
         <v>346.19160999999997</v>
       </c>
       <c r="G71" s="9">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="9">
@@ -12479,60 +12509,60 @@
       <c r="AM71" s="21">
         <v>35.897590000000001</v>
       </c>
       <c r="AN71" s="21">
         <v>11.51402</v>
       </c>
       <c r="AO71" s="21">
         <v>1096.8859399999999</v>
       </c>
       <c r="AP71" s="21">
         <v>1037.7785799999999</v>
       </c>
       <c r="AQ71" s="24">
         <v>3.6011000000000002</v>
       </c>
       <c r="AR71" s="24">
         <v>10.886799999999999</v>
       </c>
       <c r="AS71" s="24">
         <v>2427.9862199999998</v>
       </c>
       <c r="AT71" s="24">
         <v>1348.2793899999999</v>
       </c>
       <c r="AU71" s="26">
-        <v>0.16195000000000001</v>
+        <v>0.20830000000000001</v>
       </c>
       <c r="AV71" s="26">
-        <v>1.0931900000000001</v>
+        <v>1.4483600000000001</v>
       </c>
       <c r="AW71" s="26">
-        <v>417.82310999999999</v>
+        <v>579.34249999999997</v>
       </c>
       <c r="AX71" s="26">
-        <v>309.65449999999998</v>
+        <v>411.56970999999999</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12">
         <v>10.813750000000001</v>
       </c>
       <c r="D72" s="12">
         <v>22.424489999999999</v>
       </c>
       <c r="E72" s="12">
         <v>557.00135000000012</v>
       </c>
       <c r="F72" s="12">
         <v>1448.9185199999993</v>
       </c>
       <c r="G72" s="9">
         <v>17.655349999999999</v>
       </c>
       <c r="H72" s="9">
@@ -12631,60 +12661,60 @@
       <c r="AM72" s="21">
         <v>256.73486000000003</v>
       </c>
       <c r="AN72" s="21">
         <v>669.99274000000003</v>
       </c>
       <c r="AO72" s="21">
         <v>9653.9631499999996</v>
       </c>
       <c r="AP72" s="21">
         <v>8816.4626100000005</v>
       </c>
       <c r="AQ72" s="24">
         <v>299.91052000000002</v>
       </c>
       <c r="AR72" s="24">
         <v>616.45203000000004</v>
       </c>
       <c r="AS72" s="24">
         <v>4704.8472499999998</v>
       </c>
       <c r="AT72" s="24">
         <v>6425.6385200000004</v>
       </c>
       <c r="AU72" s="26">
-        <v>225.92590999999999</v>
+        <v>226.61518000000001</v>
       </c>
       <c r="AV72" s="26">
-        <v>306.18439000000001</v>
+        <v>308.54302999999999</v>
       </c>
       <c r="AW72" s="26">
-        <v>1052.5001299999999</v>
+        <v>1248.78916</v>
       </c>
       <c r="AX72" s="26">
-        <v>1626.8688999999999</v>
+        <v>2041.7163599999999</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="12">
         <v>1822669.15812</v>
       </c>
       <c r="D73" s="12">
         <v>493724.21762999997</v>
       </c>
       <c r="E73" s="12">
         <v>5973.8701500000006</v>
       </c>
       <c r="F73" s="12">
         <v>1873.3413600000003</v>
       </c>
       <c r="G73" s="9">
         <v>2394276.9024999999</v>
       </c>
       <c r="H73" s="9">
@@ -12783,60 +12813,60 @@
       <c r="AM73" s="21">
         <v>1876406.0441999999</v>
       </c>
       <c r="AN73" s="21">
         <v>507816.33435000002</v>
       </c>
       <c r="AO73" s="21">
         <v>69469.48487</v>
       </c>
       <c r="AP73" s="21">
         <v>17136.442050000001</v>
       </c>
       <c r="AQ73" s="24">
         <v>1928026.4412</v>
       </c>
       <c r="AR73" s="24">
         <v>492969.76435000001</v>
       </c>
       <c r="AS73" s="24">
         <v>28499.90049</v>
       </c>
       <c r="AT73" s="24">
         <v>8195.9408399999993</v>
       </c>
       <c r="AU73" s="26">
-        <v>766554.84600000002</v>
+        <v>916460.99899999995</v>
       </c>
       <c r="AV73" s="26">
-        <v>218018.24932999999</v>
+        <v>262630.73580000002</v>
       </c>
       <c r="AW73" s="26">
-        <v>7527.6582399999998</v>
+        <v>9341.5141100000001</v>
       </c>
       <c r="AX73" s="26">
-        <v>2234.0693700000002</v>
+        <v>2832.8295199999998</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="12">
         <v>450.11</v>
       </c>
       <c r="D74" s="12">
         <v>90.275089999999992</v>
       </c>
       <c r="E74" s="12">
         <v>3771.8586999999993</v>
       </c>
       <c r="F74" s="12">
         <v>696.8429000000001</v>
       </c>
       <c r="G74" s="9">
         <v>2596.9670000000001</v>
       </c>
       <c r="H74" s="9">
@@ -12935,60 +12965,60 @@
       <c r="AM74" s="21">
         <v>572.20000000000005</v>
       </c>
       <c r="AN74" s="21">
         <v>119.38</v>
       </c>
       <c r="AO74" s="21">
         <v>2588.6434800000002</v>
       </c>
       <c r="AP74" s="21">
         <v>745.79966000000002</v>
       </c>
       <c r="AQ74" s="24">
         <v>1459.8741199999999</v>
       </c>
       <c r="AR74" s="24">
         <v>352.60037999999997</v>
       </c>
       <c r="AS74" s="24">
         <v>1635.26378</v>
       </c>
       <c r="AT74" s="24">
         <v>721.89745000000005</v>
       </c>
       <c r="AU74" s="26">
-        <v>99.6</v>
+        <v>132.4</v>
       </c>
       <c r="AV74" s="26">
-        <v>27.123999999999999</v>
+        <v>38.603999999999999</v>
       </c>
       <c r="AW74" s="26">
-        <v>615.70270000000005</v>
+        <v>1130.25992</v>
       </c>
       <c r="AX74" s="26">
-        <v>226.98138</v>
+        <v>357.72818999999998</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="12">
         <v>6158.6989999999987</v>
       </c>
       <c r="D75" s="12">
         <v>2417.0100199999997</v>
       </c>
       <c r="E75" s="12">
         <v>10955.825560000001</v>
       </c>
       <c r="F75" s="12">
         <v>5773.4590699999999</v>
       </c>
       <c r="G75" s="9">
         <v>11010.100529999998</v>
       </c>
       <c r="H75" s="9">
@@ -13087,60 +13117,60 @@
       <c r="AM75" s="21">
         <v>14028.265079999999</v>
       </c>
       <c r="AN75" s="21">
         <v>4712.2876800000004</v>
       </c>
       <c r="AO75" s="21">
         <v>19264.22193</v>
       </c>
       <c r="AP75" s="21">
         <v>3946.4524299999998</v>
       </c>
       <c r="AQ75" s="24">
         <v>13449.44601</v>
       </c>
       <c r="AR75" s="24">
         <v>5431.5009</v>
       </c>
       <c r="AS75" s="24">
         <v>8173.2957699999997</v>
       </c>
       <c r="AT75" s="24">
         <v>3769.10943</v>
       </c>
       <c r="AU75" s="26">
-        <v>6011.23524</v>
+        <v>7181.2045900000003</v>
       </c>
       <c r="AV75" s="26">
-        <v>2520.3172199999999</v>
+        <v>3078.5609399999998</v>
       </c>
       <c r="AW75" s="26">
-        <v>3251.1396100000002</v>
+        <v>4195.6136399999996</v>
       </c>
       <c r="AX75" s="26">
-        <v>1497.4726800000001</v>
+        <v>1917.2657999999999</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="12">
         <v>3939.4872399999995</v>
       </c>
       <c r="D76" s="12">
         <v>1405.4183599999997</v>
       </c>
       <c r="E76" s="12">
         <v>8091.4525199999998</v>
       </c>
       <c r="F76" s="12">
         <v>6065.3140900000008</v>
       </c>
       <c r="G76" s="9">
         <v>5633.3841999999995</v>
       </c>
       <c r="H76" s="9">
@@ -13239,60 +13269,60 @@
       <c r="AM76" s="21">
         <v>27129.994640000001</v>
       </c>
       <c r="AN76" s="21">
         <v>8003.5883400000002</v>
       </c>
       <c r="AO76" s="21">
         <v>114920.36176</v>
       </c>
       <c r="AP76" s="21">
         <v>15753.60167</v>
       </c>
       <c r="AQ76" s="24">
         <v>44930.619169999998</v>
       </c>
       <c r="AR76" s="24">
         <v>12948.467699999999</v>
       </c>
       <c r="AS76" s="24">
         <v>34192.953249999999</v>
       </c>
       <c r="AT76" s="24">
         <v>11657.567279999999</v>
       </c>
       <c r="AU76" s="26">
-        <v>19464.394639999999</v>
+        <v>24843.035209999998</v>
       </c>
       <c r="AV76" s="26">
-        <v>6946.1743399999996</v>
+        <v>9383.6736500000006</v>
       </c>
       <c r="AW76" s="26">
-        <v>11933.512779999999</v>
+        <v>15844.32992</v>
       </c>
       <c r="AX76" s="26">
-        <v>4661.0086000000001</v>
+        <v>5975.4562800000003</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12">
         <v>112.30628999999999</v>
       </c>
       <c r="F77" s="12">
         <v>76.633139999999997</v>
       </c>
       <c r="G77" s="9">
         <v>0.375</v>
       </c>
       <c r="H77" s="9">
         <v>0.74299999999999999</v>
       </c>
       <c r="I77" s="9">
         <v>120.07096</v>
@@ -13389,54 +13419,54 @@
       <c r="AO77" s="21">
         <v>320.26751999999999</v>
       </c>
       <c r="AP77" s="21">
         <v>414.41426999999999</v>
       </c>
       <c r="AQ77" s="24">
         <v>0.25</v>
       </c>
       <c r="AR77" s="24">
         <v>0.33448</v>
       </c>
       <c r="AS77" s="24">
         <v>246.97604999999999</v>
       </c>
       <c r="AT77" s="24">
         <v>543.06551000000002</v>
       </c>
       <c r="AU77" s="26">
         <v>0</v>
       </c>
       <c r="AV77" s="26">
         <v>0</v>
       </c>
       <c r="AW77" s="26">
-        <v>50.141840000000002</v>
+        <v>53.466160000000002</v>
       </c>
       <c r="AX77" s="26">
-        <v>80.062730000000002</v>
+        <v>86.998220000000003</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12">
         <v>77.178110000000004</v>
       </c>
       <c r="F78" s="12">
         <v>215.24102999999999</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9">
         <v>50.292000000000002</v>
       </c>
       <c r="J78" s="9">
         <v>135.55058</v>
       </c>
@@ -13521,54 +13551,54 @@
       <c r="AO78" s="21">
         <v>212.04561000000001</v>
       </c>
       <c r="AP78" s="21">
         <v>351.18957999999998</v>
       </c>
       <c r="AQ78" s="24">
         <v>23.273060000000001</v>
       </c>
       <c r="AR78" s="24">
         <v>6.0640000000000001</v>
       </c>
       <c r="AS78" s="24">
         <v>139.74552</v>
       </c>
       <c r="AT78" s="24">
         <v>541.12905999999998</v>
       </c>
       <c r="AU78" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="AV78" s="26">
         <v>0.245</v>
       </c>
       <c r="AW78" s="26">
-        <v>31.540009999999999</v>
+        <v>53.308909999999997</v>
       </c>
       <c r="AX78" s="26">
-        <v>171.15324000000001</v>
+        <v>277.50371999999999</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12">
         <v>15703.734000000002</v>
       </c>
       <c r="D79" s="12">
         <v>7054.9878800000006</v>
       </c>
       <c r="E79" s="12">
         <v>5244.03017</v>
       </c>
       <c r="F79" s="12">
         <v>2688.9785299999994</v>
       </c>
       <c r="G79" s="9">
         <v>16057.722</v>
       </c>
       <c r="H79" s="9">
@@ -13667,60 +13697,60 @@
       <c r="AM79" s="21">
         <v>40478.587</v>
       </c>
       <c r="AN79" s="21">
         <v>15818.75706</v>
       </c>
       <c r="AO79" s="21">
         <v>71438.822310000003</v>
       </c>
       <c r="AP79" s="21">
         <v>29414.242679999999</v>
       </c>
       <c r="AQ79" s="24">
         <v>45575.49</v>
       </c>
       <c r="AR79" s="24">
         <v>17330.23662</v>
       </c>
       <c r="AS79" s="24">
         <v>55150.205170000001</v>
       </c>
       <c r="AT79" s="24">
         <v>19361.298360000001</v>
       </c>
       <c r="AU79" s="26">
-        <v>40723.42295</v>
+        <v>46491.862950000002</v>
       </c>
       <c r="AV79" s="26">
-        <v>15424.199629999999</v>
+        <v>16985.842509999999</v>
       </c>
       <c r="AW79" s="26">
-        <v>23358.090550000001</v>
+        <v>33581.571550000001</v>
       </c>
       <c r="AX79" s="26">
-        <v>7031.6642499999998</v>
+        <v>10695.468940000001</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12">
         <v>562.87705000000005</v>
       </c>
       <c r="D80" s="12">
         <v>172.05241000000001</v>
       </c>
       <c r="E80" s="12">
         <v>15493.953</v>
       </c>
       <c r="F80" s="12">
         <v>13612.739770000002</v>
       </c>
       <c r="G80" s="9">
         <v>365.97840000000002</v>
       </c>
       <c r="H80" s="9">
@@ -13819,60 +13849,60 @@
       <c r="AM80" s="21">
         <v>1305.174</v>
       </c>
       <c r="AN80" s="21">
         <v>533.32740000000001</v>
       </c>
       <c r="AO80" s="21">
         <v>9691.6974499999997</v>
       </c>
       <c r="AP80" s="21">
         <v>10393.82372</v>
       </c>
       <c r="AQ80" s="24">
         <v>449.584</v>
       </c>
       <c r="AR80" s="24">
         <v>211.85693000000001</v>
       </c>
       <c r="AS80" s="24">
         <v>14994.868270000001</v>
       </c>
       <c r="AT80" s="24">
         <v>11225.065689999999</v>
       </c>
       <c r="AU80" s="26">
-        <v>4385.7569999999996</v>
+        <v>4803.6710000000003</v>
       </c>
       <c r="AV80" s="26">
-        <v>180.52600000000001</v>
+        <v>213.44800000000001</v>
       </c>
       <c r="AW80" s="26">
-        <v>4359.9635600000001</v>
+        <v>5013.0804600000001</v>
       </c>
       <c r="AX80" s="26">
-        <v>3643.1356999999998</v>
+        <v>4182.8623399999997</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12">
         <v>427.01679999999999</v>
       </c>
       <c r="F81" s="12">
         <v>260.38358999999997</v>
       </c>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9">
         <v>434.17147999999997</v>
       </c>
       <c r="J81" s="9">
         <v>121.95867</v>
       </c>
@@ -13957,54 +13987,54 @@
       <c r="AO81" s="21">
         <v>62.212789999999998</v>
       </c>
       <c r="AP81" s="21">
         <v>103.89107</v>
       </c>
       <c r="AQ81" s="24">
         <v>0</v>
       </c>
       <c r="AR81" s="24">
         <v>0</v>
       </c>
       <c r="AS81" s="24">
         <v>29.729099999999999</v>
       </c>
       <c r="AT81" s="24">
         <v>125.92995000000001</v>
       </c>
       <c r="AU81" s="26">
         <v>0</v>
       </c>
       <c r="AV81" s="26">
         <v>0</v>
       </c>
       <c r="AW81" s="26">
-        <v>21.8583</v>
+        <v>22.117699999999999</v>
       </c>
       <c r="AX81" s="26">
-        <v>20.67193</v>
+        <v>22.39396</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12">
         <v>34.1</v>
       </c>
       <c r="D82" s="12">
         <v>38.47</v>
       </c>
       <c r="E82" s="12">
         <v>3.7219000000000002</v>
       </c>
       <c r="F82" s="12">
         <v>9.1275999999999993</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="9"/>
       <c r="I82" s="9">
         <v>28.2</v>
@@ -14091,60 +14121,60 @@
       <c r="AM82" s="21">
         <v>0</v>
       </c>
       <c r="AN82" s="21">
         <v>0</v>
       </c>
       <c r="AO82" s="21">
         <v>0.26100000000000001</v>
       </c>
       <c r="AP82" s="21">
         <v>0.72958000000000001</v>
       </c>
       <c r="AQ82" s="24">
         <v>0</v>
       </c>
       <c r="AR82" s="24">
         <v>0</v>
       </c>
       <c r="AS82" s="24">
         <v>20.681999999999999</v>
       </c>
       <c r="AT82" s="24">
         <v>30.351939999999999</v>
       </c>
       <c r="AU82" s="26">
-        <v>44.542000000000002</v>
+        <v>63.993000000000002</v>
       </c>
       <c r="AV82" s="26">
-        <v>17.933669999999999</v>
+        <v>37.56644</v>
       </c>
       <c r="AW82" s="26">
-        <v>45.243000000000002</v>
+        <v>137.36099999999999</v>
       </c>
       <c r="AX82" s="26">
-        <v>20.87209</v>
+        <v>139.19408999999999</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
       <c r="E83" s="12">
         <v>938.79016999999999</v>
       </c>
       <c r="F83" s="12">
         <v>651.1525200000001</v>
       </c>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c r="I83" s="9">
         <v>1070.47363</v>
       </c>
       <c r="J83" s="9">
         <v>732.97001000000012</v>
       </c>
@@ -14235,60 +14265,60 @@
       <c r="AM83" s="21">
         <v>399.14193999999998</v>
       </c>
       <c r="AN83" s="21">
         <v>274.71965</v>
       </c>
       <c r="AO83" s="21">
         <v>695.74558000000002</v>
       </c>
       <c r="AP83" s="21">
         <v>579.05601000000001</v>
       </c>
       <c r="AQ83" s="24">
         <v>498.18689000000001</v>
       </c>
       <c r="AR83" s="24">
         <v>147.87912</v>
       </c>
       <c r="AS83" s="24">
         <v>892.13675000000001</v>
       </c>
       <c r="AT83" s="24">
         <v>799.01716999999996</v>
       </c>
       <c r="AU83" s="26">
-        <v>95.5</v>
+        <v>116.04</v>
       </c>
       <c r="AV83" s="26">
-        <v>35.654330000000002</v>
+        <v>41.816330000000001</v>
       </c>
       <c r="AW83" s="26">
-        <v>605.86</v>
+        <v>855.53790000000004</v>
       </c>
       <c r="AX83" s="26">
-        <v>517.14779999999996</v>
+        <v>745.70315000000005</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="D84" s="12">
         <v>10.856</v>
       </c>
       <c r="E84" s="12">
         <v>30.459070000000004</v>
       </c>
       <c r="F84" s="12">
         <v>448.69683000000003</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9">
         <v>40.310009999999998</v>
@@ -14385,54 +14415,54 @@
       <c r="AO84" s="21">
         <v>108.05197</v>
       </c>
       <c r="AP84" s="21">
         <v>1057.05709</v>
       </c>
       <c r="AQ84" s="24">
         <v>0.62678999999999996</v>
       </c>
       <c r="AR84" s="24">
         <v>48.703119999999998</v>
       </c>
       <c r="AS84" s="24">
         <v>241.85993999999999</v>
       </c>
       <c r="AT84" s="24">
         <v>1460.5922700000001</v>
       </c>
       <c r="AU84" s="26">
         <v>9.937E-2</v>
       </c>
       <c r="AV84" s="26">
         <v>6.85954</v>
       </c>
       <c r="AW84" s="26">
-        <v>10.915929999999999</v>
+        <v>15.49949</v>
       </c>
       <c r="AX84" s="26">
-        <v>185.17474999999999</v>
+        <v>262.04223000000002</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12">
         <v>20.006</v>
       </c>
       <c r="D85" s="12">
         <v>230.06218000000001</v>
       </c>
       <c r="E85" s="12">
         <v>5.9779999999999998</v>
       </c>
       <c r="F85" s="12">
         <v>14.37533</v>
       </c>
       <c r="G85" s="9">
         <v>16.994</v>
       </c>
       <c r="H85" s="9">
@@ -14537,54 +14567,54 @@
       <c r="AO85" s="21">
         <v>24.21133</v>
       </c>
       <c r="AP85" s="21">
         <v>35.075699999999998</v>
       </c>
       <c r="AQ85" s="24">
         <v>11</v>
       </c>
       <c r="AR85" s="24">
         <v>211.75280000000001</v>
       </c>
       <c r="AS85" s="24">
         <v>20.271889999999999</v>
       </c>
       <c r="AT85" s="24">
         <v>28.81936</v>
       </c>
       <c r="AU85" s="26">
         <v>0</v>
       </c>
       <c r="AV85" s="26">
         <v>0</v>
       </c>
       <c r="AW85" s="26">
-        <v>33.207749999999997</v>
+        <v>33.236249999999998</v>
       </c>
       <c r="AX85" s="26">
-        <v>33.22484</v>
+        <v>33.548670000000001</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12">
         <v>6045.6264000000001</v>
       </c>
       <c r="D86" s="12">
         <v>5750.7464899999995</v>
       </c>
       <c r="E86" s="12">
         <v>5433.1694400000006</v>
       </c>
       <c r="F86" s="12">
         <v>3700.3568999999998</v>
       </c>
       <c r="G86" s="9">
         <v>5703.8620000000001</v>
       </c>
       <c r="H86" s="9">
@@ -14683,60 +14713,60 @@
       <c r="AM86" s="21">
         <v>19334.73</v>
       </c>
       <c r="AN86" s="21">
         <v>15357.949909999999</v>
       </c>
       <c r="AO86" s="21">
         <v>172.67796000000001</v>
       </c>
       <c r="AP86" s="21">
         <v>337.01479999999998</v>
       </c>
       <c r="AQ86" s="24">
         <v>13211.43001</v>
       </c>
       <c r="AR86" s="24">
         <v>11960.555039999999</v>
       </c>
       <c r="AS86" s="24">
         <v>62.83623</v>
       </c>
       <c r="AT86" s="24">
         <v>177.41677000000001</v>
       </c>
       <c r="AU86" s="26">
-        <v>3264.49</v>
+        <v>3828.27</v>
       </c>
       <c r="AV86" s="26">
-        <v>3076.2946700000002</v>
+        <v>3636.5306700000001</v>
       </c>
       <c r="AW86" s="26">
-        <v>1.46204</v>
+        <v>1.49516</v>
       </c>
       <c r="AX86" s="26">
-        <v>5.4677199999999999</v>
+        <v>5.5277200000000004</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12">
         <v>0.17510000000000001</v>
       </c>
       <c r="F87" s="12">
         <v>1.97685</v>
       </c>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
       <c r="I87" s="9">
         <v>0.77607000000000004</v>
       </c>
       <c r="J87" s="9">
         <v>5.1212999999999997</v>
       </c>
@@ -14821,54 +14851,54 @@
       <c r="AO87" s="21">
         <v>0.75724000000000002</v>
       </c>
       <c r="AP87" s="21">
         <v>4.9210799999999999</v>
       </c>
       <c r="AQ87" s="24">
         <v>0</v>
       </c>
       <c r="AR87" s="24">
         <v>0</v>
       </c>
       <c r="AS87" s="24">
         <v>0.35947000000000001</v>
       </c>
       <c r="AT87" s="24">
         <v>3.32233</v>
       </c>
       <c r="AU87" s="26">
         <v>0</v>
       </c>
       <c r="AV87" s="26">
         <v>0</v>
       </c>
       <c r="AW87" s="26">
-        <v>5.8500000000000003E-2</v>
+        <v>0.11550000000000001</v>
       </c>
       <c r="AX87" s="26">
-        <v>0.60226999999999997</v>
+        <v>1.17499</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12">
         <v>4.6154799999999998</v>
       </c>
       <c r="D88" s="12">
         <v>10.61999</v>
       </c>
       <c r="E88" s="12">
         <v>754.84324000000015</v>
       </c>
       <c r="F88" s="12">
         <v>2416.7660900000005</v>
       </c>
       <c r="G88" s="9">
         <v>12.372</v>
       </c>
       <c r="H88" s="9">
@@ -14967,60 +14997,60 @@
       <c r="AM88" s="21">
         <v>38.633389999999999</v>
       </c>
       <c r="AN88" s="21">
         <v>338.02760000000001</v>
       </c>
       <c r="AO88" s="21">
         <v>827.69451000000004</v>
       </c>
       <c r="AP88" s="21">
         <v>5749.8448900000003</v>
       </c>
       <c r="AQ88" s="24">
         <v>94.787360000000007</v>
       </c>
       <c r="AR88" s="24">
         <v>284.17917</v>
       </c>
       <c r="AS88" s="24">
         <v>765.61575000000005</v>
       </c>
       <c r="AT88" s="24">
         <v>4368.1025900000004</v>
       </c>
       <c r="AU88" s="26">
-        <v>14.162750000000001</v>
+        <v>40.843960000000003</v>
       </c>
       <c r="AV88" s="26">
-        <v>25.136050000000001</v>
+        <v>92.376490000000004</v>
       </c>
       <c r="AW88" s="26">
-        <v>249.38243</v>
+        <v>290.74128000000002</v>
       </c>
       <c r="AX88" s="26">
-        <v>979.29028000000005</v>
+        <v>1306.10034</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12">
         <v>0.15179999999999999</v>
       </c>
       <c r="D89" s="12">
         <v>0.14918000000000001</v>
       </c>
       <c r="E89" s="12">
         <v>117.26558000000001</v>
       </c>
       <c r="F89" s="12">
         <v>288.00106999999997</v>
       </c>
       <c r="G89" s="9">
         <v>1E-3</v>
       </c>
       <c r="H89" s="9">
@@ -15119,60 +15149,60 @@
       <c r="AM89" s="21">
         <v>57.734999999999999</v>
       </c>
       <c r="AN89" s="21">
         <v>194.654</v>
       </c>
       <c r="AO89" s="21">
         <v>424.46776</v>
       </c>
       <c r="AP89" s="21">
         <v>1472.1757500000001</v>
       </c>
       <c r="AQ89" s="24">
         <v>0</v>
       </c>
       <c r="AR89" s="24">
         <v>0</v>
       </c>
       <c r="AS89" s="24">
         <v>390.47978999999998</v>
       </c>
       <c r="AT89" s="24">
         <v>1172.9644000000001</v>
       </c>
       <c r="AU89" s="26">
-        <v>0.36</v>
+        <v>28.648879999999998</v>
       </c>
       <c r="AV89" s="26">
-        <v>1.0282</v>
+        <v>67.997799999999998</v>
       </c>
       <c r="AW89" s="26">
-        <v>138.08042</v>
+        <v>204.39841000000001</v>
       </c>
       <c r="AX89" s="26">
-        <v>343.33933000000002</v>
+        <v>539.98170000000005</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="D90" s="12">
         <v>0.253</v>
       </c>
       <c r="E90" s="12">
         <v>25155.584200000001</v>
       </c>
       <c r="F90" s="12">
         <v>18687.495660000004</v>
       </c>
       <c r="G90" s="9">
         <v>5</v>
       </c>
       <c r="H90" s="9">
@@ -15271,60 +15301,60 @@
       <c r="AM90" s="21">
         <v>525.66</v>
       </c>
       <c r="AN90" s="21">
         <v>675.96222999999998</v>
       </c>
       <c r="AO90" s="21">
         <v>31934.809130000001</v>
       </c>
       <c r="AP90" s="21">
         <v>36322.6086</v>
       </c>
       <c r="AQ90" s="24">
         <v>622.36</v>
       </c>
       <c r="AR90" s="24">
         <v>957.98081999999999</v>
       </c>
       <c r="AS90" s="24">
         <v>52058.575120000001</v>
       </c>
       <c r="AT90" s="24">
         <v>69216.236659999995</v>
       </c>
       <c r="AU90" s="26">
-        <v>270.685</v>
+        <v>310.48500000000001</v>
       </c>
       <c r="AV90" s="26">
-        <v>362.67750000000001</v>
+        <v>430.53449999999998</v>
       </c>
       <c r="AW90" s="26">
-        <v>14410.282499999999</v>
+        <v>17871.122500000001</v>
       </c>
       <c r="AX90" s="26">
-        <v>18972.843680000002</v>
+        <v>23749.154170000002</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="12">
         <v>29363.638009999995</v>
       </c>
       <c r="D91" s="12">
         <v>28885.340860000004</v>
       </c>
       <c r="E91" s="12">
         <v>130340.64976</v>
       </c>
       <c r="F91" s="12">
         <v>98908.077620000025</v>
       </c>
       <c r="G91" s="9">
         <v>32379.150809999999</v>
       </c>
       <c r="H91" s="9">
@@ -15423,60 +15453,60 @@
       <c r="AM91" s="21">
         <v>496207.02870000002</v>
       </c>
       <c r="AN91" s="21">
         <v>430200.38805000001</v>
       </c>
       <c r="AO91" s="21">
         <v>119403.4491</v>
       </c>
       <c r="AP91" s="21">
         <v>106394.28275</v>
       </c>
       <c r="AQ91" s="24">
         <v>698755.67085999995</v>
       </c>
       <c r="AR91" s="24">
         <v>707627.56221</v>
       </c>
       <c r="AS91" s="24">
         <v>146570.37546000001</v>
       </c>
       <c r="AT91" s="24">
         <v>176354.4172</v>
       </c>
       <c r="AU91" s="26">
-        <v>361265.34255</v>
+        <v>426968.96883000003</v>
       </c>
       <c r="AV91" s="26">
-        <v>376828.37229000003</v>
+        <v>454596.21149000002</v>
       </c>
       <c r="AW91" s="26">
-        <v>48668.894529999998</v>
+        <v>57534.976269999999</v>
       </c>
       <c r="AX91" s="26">
-        <v>61673.905429999999</v>
+        <v>73341.764980000007</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12">
         <v>1937.9404500000003</v>
       </c>
       <c r="F92" s="12">
         <v>2957.7238699999998</v>
       </c>
       <c r="G92" s="9">
         <v>9</v>
       </c>
       <c r="H92" s="9">
         <v>16.43</v>
       </c>
       <c r="I92" s="9">
         <v>1507.1099899999999</v>
@@ -15571,60 +15601,60 @@
       <c r="AM92" s="21">
         <v>265.43599999999998</v>
       </c>
       <c r="AN92" s="21">
         <v>369.7088</v>
       </c>
       <c r="AO92" s="21">
         <v>2249.6593899999998</v>
       </c>
       <c r="AP92" s="21">
         <v>3072.5150600000002</v>
       </c>
       <c r="AQ92" s="24">
         <v>399.42500000000001</v>
       </c>
       <c r="AR92" s="24">
         <v>1008.99913</v>
       </c>
       <c r="AS92" s="24">
         <v>2584.9542700000002</v>
       </c>
       <c r="AT92" s="24">
         <v>5715.0081200000004</v>
       </c>
       <c r="AU92" s="26">
-        <v>165</v>
+        <v>185.33</v>
       </c>
       <c r="AV92" s="26">
-        <v>107.10536</v>
+        <v>163.77565999999999</v>
       </c>
       <c r="AW92" s="26">
-        <v>719.84376999999995</v>
+        <v>849.54141000000004</v>
       </c>
       <c r="AX92" s="26">
-        <v>1775.07629</v>
+        <v>2106.4471699999999</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12">
         <v>6535.4440000000004</v>
       </c>
       <c r="D93" s="12">
         <v>6072.9239599999992</v>
       </c>
       <c r="E93" s="12">
         <v>1826.9847399999999</v>
       </c>
       <c r="F93" s="12">
         <v>1106.3888500000003</v>
       </c>
       <c r="G93" s="9">
         <v>6384.2348000000002</v>
       </c>
       <c r="H93" s="9">
@@ -15723,60 +15753,60 @@
       <c r="AM93" s="21">
         <v>64214.01</v>
       </c>
       <c r="AN93" s="21">
         <v>60347.079109999999</v>
       </c>
       <c r="AO93" s="21">
         <v>888.23012000000006</v>
       </c>
       <c r="AP93" s="21">
         <v>851.55103999999994</v>
       </c>
       <c r="AQ93" s="24">
         <v>85379.66012</v>
       </c>
       <c r="AR93" s="24">
         <v>85661.774650000007</v>
       </c>
       <c r="AS93" s="24">
         <v>1619.24774</v>
       </c>
       <c r="AT93" s="24">
         <v>1776.7910899999999</v>
       </c>
       <c r="AU93" s="26">
-        <v>41050.699999999997</v>
+        <v>54783.53</v>
       </c>
       <c r="AV93" s="26">
-        <v>42218.327590000001</v>
+        <v>57521.401210000004</v>
       </c>
       <c r="AW93" s="26">
-        <v>6526.2825700000003</v>
+        <v>6727.3390200000003</v>
       </c>
       <c r="AX93" s="26">
-        <v>6883.3219300000001</v>
+        <v>7116.05537</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="12">
         <v>1719.1654000000001</v>
       </c>
       <c r="D94" s="12">
         <v>1962.8979000000002</v>
       </c>
       <c r="E94" s="12">
         <v>874.45745999999974</v>
       </c>
       <c r="F94" s="12">
         <v>1775.4894800000002</v>
       </c>
       <c r="G94" s="9">
         <v>10084.172640000001</v>
       </c>
       <c r="H94" s="9">
@@ -15875,60 +15905,60 @@
       <c r="AM94" s="21">
         <v>1749.39186</v>
       </c>
       <c r="AN94" s="21">
         <v>1621.7059300000001</v>
       </c>
       <c r="AO94" s="21">
         <v>602.01616999999999</v>
       </c>
       <c r="AP94" s="21">
         <v>1917.1823099999999</v>
       </c>
       <c r="AQ94" s="24">
         <v>4616.56005</v>
       </c>
       <c r="AR94" s="24">
         <v>4883.8993499999997</v>
       </c>
       <c r="AS94" s="24">
         <v>539.64453000000003</v>
       </c>
       <c r="AT94" s="24">
         <v>1923.9837199999999</v>
       </c>
       <c r="AU94" s="26">
-        <v>74.964429999999993</v>
+        <v>74.999430000000004</v>
       </c>
       <c r="AV94" s="26">
-        <v>106.36367</v>
+        <v>106.59867</v>
       </c>
       <c r="AW94" s="26">
-        <v>172.01113000000001</v>
+        <v>213.23354</v>
       </c>
       <c r="AX94" s="26">
-        <v>670.30642999999998</v>
+        <v>805.70594000000006</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12">
         <v>2019.8760999999997</v>
       </c>
       <c r="D95" s="12">
         <v>2496.1380600000002</v>
       </c>
       <c r="E95" s="12">
         <v>12286.687570000002</v>
       </c>
       <c r="F95" s="12">
         <v>16874.535869999992</v>
       </c>
       <c r="G95" s="9">
         <v>3810.0245</v>
       </c>
       <c r="H95" s="9">
@@ -16033,54 +16063,54 @@
       <c r="AO95" s="21">
         <v>2893.1110800000001</v>
       </c>
       <c r="AP95" s="21">
         <v>4519.44121</v>
       </c>
       <c r="AQ95" s="24">
         <v>419.47399999999999</v>
       </c>
       <c r="AR95" s="24">
         <v>1659.73461</v>
       </c>
       <c r="AS95" s="24">
         <v>2804.8838599999999</v>
       </c>
       <c r="AT95" s="24">
         <v>5663.45507</v>
       </c>
       <c r="AU95" s="26">
         <v>99</v>
       </c>
       <c r="AV95" s="26">
         <v>37.665370000000003</v>
       </c>
       <c r="AW95" s="26">
-        <v>777.18614000000002</v>
+        <v>1134.92453</v>
       </c>
       <c r="AX95" s="26">
-        <v>1841.11337</v>
+        <v>2462.4521500000001</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="12">
         <v>6876.6343099999995</v>
       </c>
       <c r="D96" s="12">
         <v>8450.997589999999</v>
       </c>
       <c r="E96" s="12">
         <v>29193.947859999997</v>
       </c>
       <c r="F96" s="12">
         <v>34949.531750000002</v>
       </c>
       <c r="G96" s="9">
         <v>13198.656910000002</v>
       </c>
       <c r="H96" s="9">
@@ -16179,60 +16209,60 @@
       <c r="AM96" s="21">
         <v>22696.921780000001</v>
       </c>
       <c r="AN96" s="21">
         <v>25588.829519999999</v>
       </c>
       <c r="AO96" s="21">
         <v>65370.698409999997</v>
       </c>
       <c r="AP96" s="21">
         <v>93903.172439999995</v>
       </c>
       <c r="AQ96" s="24">
         <v>44928.497340000002</v>
       </c>
       <c r="AR96" s="24">
         <v>57157.795080000004</v>
       </c>
       <c r="AS96" s="24">
         <v>66581.193790000005</v>
       </c>
       <c r="AT96" s="24">
         <v>120053.14833</v>
       </c>
       <c r="AU96" s="26">
-        <v>16629.3053</v>
+        <v>20685.400610000001</v>
       </c>
       <c r="AV96" s="26">
-        <v>21972.962960000001</v>
+        <v>27708.475030000001</v>
       </c>
       <c r="AW96" s="26">
-        <v>20058.692319999998</v>
+        <v>25924.051599999999</v>
       </c>
       <c r="AX96" s="26">
-        <v>34701.630720000001</v>
+        <v>46273.588100000001</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="12">
         <v>450.99525</v>
       </c>
       <c r="D97" s="12">
         <v>1341.4158499999999</v>
       </c>
       <c r="E97" s="12">
         <v>32737.45995</v>
       </c>
       <c r="F97" s="12">
         <v>60175.271750000014</v>
       </c>
       <c r="G97" s="9">
         <v>610.80230000000006</v>
       </c>
       <c r="H97" s="9">
@@ -16331,60 +16361,60 @@
       <c r="AM97" s="21">
         <v>660.18562999999995</v>
       </c>
       <c r="AN97" s="21">
         <v>1374.2493300000001</v>
       </c>
       <c r="AO97" s="21">
         <v>49952.902970000003</v>
       </c>
       <c r="AP97" s="21">
         <v>140104.38750000001</v>
       </c>
       <c r="AQ97" s="24">
         <v>643.79218000000003</v>
       </c>
       <c r="AR97" s="24">
         <v>1552.9767099999999</v>
       </c>
       <c r="AS97" s="24">
         <v>42642.833890000002</v>
       </c>
       <c r="AT97" s="24">
         <v>136307.2029</v>
       </c>
       <c r="AU97" s="26">
-        <v>144.31466</v>
+        <v>156.36741000000001</v>
       </c>
       <c r="AV97" s="26">
-        <v>400.79547000000002</v>
+        <v>438.19182000000001</v>
       </c>
       <c r="AW97" s="26">
-        <v>12511.29124</v>
+        <v>15840.697990000001</v>
       </c>
       <c r="AX97" s="26">
-        <v>43084.407700000003</v>
+        <v>55561.90223</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12">
         <v>882.09723999999972</v>
       </c>
       <c r="D98" s="12">
         <v>2834.8239599999997</v>
       </c>
       <c r="E98" s="12">
         <v>4948.6219899999987</v>
       </c>
       <c r="F98" s="12">
         <v>9427.9289999999983</v>
       </c>
       <c r="G98" s="9">
         <v>1060.9592800000003</v>
       </c>
       <c r="H98" s="9">
@@ -16483,60 +16513,60 @@
       <c r="AM98" s="21">
         <v>337.01089999999999</v>
       </c>
       <c r="AN98" s="21">
         <v>1590.05297</v>
       </c>
       <c r="AO98" s="21">
         <v>29802.29754</v>
       </c>
       <c r="AP98" s="21">
         <v>59525.49078</v>
       </c>
       <c r="AQ98" s="24">
         <v>562.55927999999994</v>
       </c>
       <c r="AR98" s="24">
         <v>2758.6381999999999</v>
       </c>
       <c r="AS98" s="24">
         <v>23910.781269999999</v>
       </c>
       <c r="AT98" s="24">
         <v>64502.789019999997</v>
       </c>
       <c r="AU98" s="26">
-        <v>135.2886</v>
+        <v>223.27453</v>
       </c>
       <c r="AV98" s="26">
-        <v>785.39719000000002</v>
+        <v>1136.7381399999999</v>
       </c>
       <c r="AW98" s="26">
-        <v>6506.1750300000003</v>
+        <v>7998.2852700000003</v>
       </c>
       <c r="AX98" s="26">
-        <v>18123.463019999999</v>
+        <v>23190.209729999999</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="12">
         <v>0.10775</v>
       </c>
       <c r="F99" s="12">
         <v>0.39078000000000002</v>
       </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="9">
         <v>69.717600000000004</v>
       </c>
       <c r="J99" s="9">
         <v>50.224209999999999</v>
       </c>
@@ -16771,60 +16801,60 @@
       <c r="AM100" s="21">
         <v>1159.5636999999999</v>
       </c>
       <c r="AN100" s="21">
         <v>7303.9828200000002</v>
       </c>
       <c r="AO100" s="21">
         <v>10764.374460000001</v>
       </c>
       <c r="AP100" s="21">
         <v>39887.104910000002</v>
       </c>
       <c r="AQ100" s="24">
         <v>814.59950000000003</v>
       </c>
       <c r="AR100" s="24">
         <v>4721.4550099999997</v>
       </c>
       <c r="AS100" s="24">
         <v>10876.13269</v>
       </c>
       <c r="AT100" s="24">
         <v>44120.713239999997</v>
       </c>
       <c r="AU100" s="26">
-        <v>322.06756000000001</v>
+        <v>376.78620000000001</v>
       </c>
       <c r="AV100" s="26">
-        <v>2320.4642899999999</v>
+        <v>2932.28</v>
       </c>
       <c r="AW100" s="26">
-        <v>3565.6469200000001</v>
+        <v>4240.1388100000004</v>
       </c>
       <c r="AX100" s="26">
-        <v>13156.89587</v>
+        <v>16463.646479999999</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12">
         <v>390.64015000000001</v>
       </c>
       <c r="F101" s="12">
         <v>2616.3728899999996</v>
       </c>
       <c r="G101" s="9">
         <v>0.32</v>
       </c>
       <c r="H101" s="9">
         <v>4.2582599999999999</v>
       </c>
       <c r="I101" s="9">
         <v>317.8453300000001</v>
@@ -16925,54 +16955,54 @@
       <c r="AO101" s="21">
         <v>1241.2525499999999</v>
       </c>
       <c r="AP101" s="21">
         <v>7391.6023999999998</v>
       </c>
       <c r="AQ101" s="24">
         <v>1.9450000000000001</v>
       </c>
       <c r="AR101" s="24">
         <v>18.310639999999999</v>
       </c>
       <c r="AS101" s="24">
         <v>1603.63265</v>
       </c>
       <c r="AT101" s="24">
         <v>10285.2552</v>
       </c>
       <c r="AU101" s="26">
         <v>0</v>
       </c>
       <c r="AV101" s="26">
         <v>0</v>
       </c>
       <c r="AW101" s="26">
-        <v>412.74484999999999</v>
+        <v>502.37151</v>
       </c>
       <c r="AX101" s="26">
-        <v>2930.8021699999999</v>
+        <v>3525.1056400000002</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="12">
         <v>683.6791199999999</v>
       </c>
       <c r="D102" s="12">
         <v>446.79139000000004</v>
       </c>
       <c r="E102" s="12">
         <v>411472.51325000002</v>
       </c>
       <c r="F102" s="12">
         <v>181721.51336000004</v>
       </c>
       <c r="G102" s="9">
         <v>4845.713099999999</v>
       </c>
       <c r="H102" s="9">
@@ -17071,60 +17101,60 @@
       <c r="AM102" s="21">
         <v>143320.80257999999</v>
       </c>
       <c r="AN102" s="21">
         <v>55326.277860000002</v>
       </c>
       <c r="AO102" s="21">
         <v>577495.54931999999</v>
       </c>
       <c r="AP102" s="21">
         <v>346392.33519999997</v>
       </c>
       <c r="AQ102" s="24">
         <v>184777.73814999999</v>
       </c>
       <c r="AR102" s="24">
         <v>98161.205579999994</v>
       </c>
       <c r="AS102" s="24">
         <v>569869.70001999999</v>
       </c>
       <c r="AT102" s="24">
         <v>349770.11330999999</v>
       </c>
       <c r="AU102" s="26">
-        <v>41338.503510000002</v>
+        <v>58640.089249999997</v>
       </c>
       <c r="AV102" s="26">
-        <v>24500.508529999999</v>
+        <v>35513.79623</v>
       </c>
       <c r="AW102" s="26">
-        <v>195403.24257999999</v>
+        <v>248956.82790999999</v>
       </c>
       <c r="AX102" s="26">
-        <v>130322.82256</v>
+        <v>162181.21217000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="12">
         <v>5699.5729999999994</v>
       </c>
       <c r="D103" s="12">
         <v>2290.5018599999994</v>
       </c>
       <c r="E103" s="12">
         <v>8141.3034000000016</v>
       </c>
       <c r="F103" s="12">
         <v>4671.4086099999986</v>
       </c>
       <c r="G103" s="9">
         <v>11649.277749999999</v>
       </c>
       <c r="H103" s="9">
@@ -17223,60 +17253,60 @@
       <c r="AM103" s="21">
         <v>28206.700550000001</v>
       </c>
       <c r="AN103" s="21">
         <v>12028.83966</v>
       </c>
       <c r="AO103" s="21">
         <v>6648.5170699999999</v>
       </c>
       <c r="AP103" s="21">
         <v>5362.7592000000004</v>
       </c>
       <c r="AQ103" s="24">
         <v>39766.963920000002</v>
       </c>
       <c r="AR103" s="24">
         <v>14602.13759</v>
       </c>
       <c r="AS103" s="24">
         <v>6873.3638799999999</v>
       </c>
       <c r="AT103" s="24">
         <v>5831.5227599999998</v>
       </c>
       <c r="AU103" s="26">
-        <v>12034.36112</v>
+        <v>14109.281129999999</v>
       </c>
       <c r="AV103" s="26">
-        <v>6047.0462399999997</v>
+        <v>7119.0420299999996</v>
       </c>
       <c r="AW103" s="26">
-        <v>2522.4908099999998</v>
+        <v>3865.4164000000001</v>
       </c>
       <c r="AX103" s="26">
-        <v>1655.0215900000001</v>
+        <v>2510.51548</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12">
         <v>5467.077400000001</v>
       </c>
       <c r="F104" s="12">
         <v>659.28816000000006</v>
       </c>
       <c r="G104" s="9">
         <v>17.68</v>
       </c>
       <c r="H104" s="9">
         <v>81.861000000000004</v>
       </c>
       <c r="I104" s="9">
         <v>5390.7188299999998</v>
@@ -17367,60 +17397,60 @@
       <c r="AM104" s="21">
         <v>38.325000000000003</v>
       </c>
       <c r="AN104" s="21">
         <v>110.92294</v>
       </c>
       <c r="AO104" s="21">
         <v>1656.268</v>
       </c>
       <c r="AP104" s="21">
         <v>132.20214999999999</v>
       </c>
       <c r="AQ104" s="24">
         <v>726.76</v>
       </c>
       <c r="AR104" s="24">
         <v>54.381630000000001</v>
       </c>
       <c r="AS104" s="24">
         <v>95.745999999999995</v>
       </c>
       <c r="AT104" s="24">
         <v>13.52665</v>
       </c>
       <c r="AU104" s="26">
-        <v>24247</v>
+        <v>24297</v>
       </c>
       <c r="AV104" s="26">
-        <v>27.350919999999999</v>
+        <v>29.850919999999999</v>
       </c>
       <c r="AW104" s="26">
-        <v>22.082000000000001</v>
+        <v>26.03</v>
       </c>
       <c r="AX104" s="26">
-        <v>4.2012099999999997</v>
+        <v>6.9985499999999998</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="12">
         <v>15362.55618</v>
       </c>
       <c r="D105" s="12">
         <v>23113.184119999998</v>
       </c>
       <c r="E105" s="12">
         <v>34254.99291000003</v>
       </c>
       <c r="F105" s="12">
         <v>63132.357400000015</v>
       </c>
       <c r="G105" s="9">
         <v>20687.17987</v>
       </c>
       <c r="H105" s="9">
@@ -17519,60 +17549,60 @@
       <c r="AM105" s="21">
         <v>21394.93924</v>
       </c>
       <c r="AN105" s="21">
         <v>34228.761839999999</v>
       </c>
       <c r="AO105" s="21">
         <v>47619.470869999997</v>
       </c>
       <c r="AP105" s="21">
         <v>132955.79973</v>
       </c>
       <c r="AQ105" s="24">
         <v>22222.73734</v>
       </c>
       <c r="AR105" s="24">
         <v>40907.375630000002</v>
       </c>
       <c r="AS105" s="24">
         <v>47165.637450000002</v>
       </c>
       <c r="AT105" s="24">
         <v>152131.516</v>
       </c>
       <c r="AU105" s="26">
-        <v>7310.0436900000004</v>
+        <v>9394.1680400000005</v>
       </c>
       <c r="AV105" s="26">
-        <v>15224.760829999999</v>
+        <v>20070.923640000001</v>
       </c>
       <c r="AW105" s="26">
-        <v>15999.04379</v>
+        <v>21960.212299999999</v>
       </c>
       <c r="AX105" s="26">
-        <v>50184.829250000003</v>
+        <v>64362.383300000001</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12">
         <v>0.21</v>
       </c>
       <c r="D106" s="12">
         <v>1.00108</v>
       </c>
       <c r="E106" s="12">
         <v>32.501999999999995</v>
       </c>
       <c r="F106" s="12">
         <v>20.841060000000002</v>
       </c>
       <c r="G106" s="9">
         <v>0.21</v>
       </c>
       <c r="H106" s="9">
@@ -17665,54 +17695,54 @@
       <c r="AO106" s="21">
         <v>3878.7844300000002</v>
       </c>
       <c r="AP106" s="21">
         <v>44525.622109999997</v>
       </c>
       <c r="AQ106" s="24">
         <v>56.85</v>
       </c>
       <c r="AR106" s="24">
         <v>1072.1957</v>
       </c>
       <c r="AS106" s="24">
         <v>1641.27271</v>
       </c>
       <c r="AT106" s="24">
         <v>19536.344669999999</v>
       </c>
       <c r="AU106" s="26">
         <v>20</v>
       </c>
       <c r="AV106" s="26">
         <v>204</v>
       </c>
       <c r="AW106" s="26">
-        <v>392.24018999999998</v>
+        <v>492.24119000000002</v>
       </c>
       <c r="AX106" s="26">
-        <v>3360.38346</v>
+        <v>4011.0587</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12">
         <v>569.9357399999999</v>
       </c>
       <c r="F107" s="12">
         <v>3812.4256099999998</v>
       </c>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9">
         <v>19.690790000000003</v>
       </c>
       <c r="J107" s="9">
         <v>161.57001</v>
       </c>
@@ -17791,60 +17821,60 @@
       <c r="AM107" s="21">
         <v>64.55</v>
       </c>
       <c r="AN107" s="21">
         <v>971.41831999999999</v>
       </c>
       <c r="AO107" s="21">
         <v>324.56612000000001</v>
       </c>
       <c r="AP107" s="21">
         <v>5171.6360000000004</v>
       </c>
       <c r="AQ107" s="24">
         <v>1.1245000000000001</v>
       </c>
       <c r="AR107" s="24">
         <v>14.3492</v>
       </c>
       <c r="AS107" s="24">
         <v>25.96604</v>
       </c>
       <c r="AT107" s="24">
         <v>681.05984000000001</v>
       </c>
       <c r="AU107" s="26">
-        <v>0.13800000000000001</v>
+        <v>0.318</v>
       </c>
       <c r="AV107" s="26">
-        <v>3.7977599999999998</v>
+        <v>9.2211599999999994</v>
       </c>
       <c r="AW107" s="26">
-        <v>13.548719999999999</v>
+        <v>16.870519999999999</v>
       </c>
       <c r="AX107" s="26">
-        <v>323.7296</v>
+        <v>391.75333000000001</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12">
         <v>1129.4051899999999</v>
       </c>
       <c r="D108" s="12">
         <v>1881.33636</v>
       </c>
       <c r="E108" s="12">
         <v>491.33359999999993</v>
       </c>
       <c r="F108" s="12">
         <v>937.9353799999999</v>
       </c>
       <c r="G108" s="9">
         <v>101.2454</v>
       </c>
       <c r="H108" s="9">
@@ -17943,60 +17973,60 @@
       <c r="AM108" s="21">
         <v>343.17770000000002</v>
       </c>
       <c r="AN108" s="21">
         <v>1328.3520100000001</v>
       </c>
       <c r="AO108" s="21">
         <v>1304.9885899999999</v>
       </c>
       <c r="AP108" s="21">
         <v>5902.76854</v>
       </c>
       <c r="AQ108" s="24">
         <v>564.04480000000001</v>
       </c>
       <c r="AR108" s="24">
         <v>3507.4867800000002</v>
       </c>
       <c r="AS108" s="24">
         <v>1664.18697</v>
       </c>
       <c r="AT108" s="24">
         <v>10720.51684</v>
       </c>
       <c r="AU108" s="26">
-        <v>72.149600000000007</v>
+        <v>96.889099999999999</v>
       </c>
       <c r="AV108" s="26">
-        <v>541.86904000000004</v>
+        <v>713.96334999999999</v>
       </c>
       <c r="AW108" s="26">
-        <v>448.97732000000002</v>
+        <v>534.33907999999997</v>
       </c>
       <c r="AX108" s="26">
-        <v>2602.0282200000001</v>
+        <v>3179.8683599999999</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="12">
         <v>10438.872600000004</v>
       </c>
       <c r="D109" s="12">
         <v>25625.61</v>
       </c>
       <c r="E109" s="12">
         <v>56210.403089999978</v>
       </c>
       <c r="F109" s="12">
         <v>171462.03239000001</v>
       </c>
       <c r="G109" s="9">
         <v>12462.849129999997</v>
       </c>
       <c r="H109" s="9">
@@ -18095,60 +18125,60 @@
       <c r="AM109" s="21">
         <v>19888.953160000001</v>
       </c>
       <c r="AN109" s="21">
         <v>96455.123349999994</v>
       </c>
       <c r="AO109" s="21">
         <v>87341.01453</v>
       </c>
       <c r="AP109" s="21">
         <v>372303.73911999998</v>
       </c>
       <c r="AQ109" s="24">
         <v>24362.961960000001</v>
       </c>
       <c r="AR109" s="24">
         <v>133976.78705000001</v>
       </c>
       <c r="AS109" s="24">
         <v>95408.288039999999</v>
       </c>
       <c r="AT109" s="24">
         <v>528500.89795999997</v>
       </c>
       <c r="AU109" s="26">
-        <v>8753.1559400000006</v>
+        <v>10743.046420000001</v>
       </c>
       <c r="AV109" s="26">
-        <v>50788.484179999999</v>
+        <v>62419.545160000001</v>
       </c>
       <c r="AW109" s="26">
-        <v>27251.101549999999</v>
+        <v>33978.02594</v>
       </c>
       <c r="AX109" s="26">
-        <v>168324.22330000001</v>
+        <v>206583.84669999999</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="12">
         <v>15466.904129999999</v>
       </c>
       <c r="D110" s="12">
         <v>10635.974689999999</v>
       </c>
       <c r="E110" s="12">
         <v>31187.159129999989</v>
       </c>
       <c r="F110" s="12">
         <v>39486.961439999992</v>
       </c>
       <c r="G110" s="9">
         <v>16496.806099999998</v>
       </c>
       <c r="H110" s="9">
@@ -18247,60 +18277,60 @@
       <c r="AM110" s="21">
         <v>46108.161220000002</v>
       </c>
       <c r="AN110" s="21">
         <v>52191.95966</v>
       </c>
       <c r="AO110" s="21">
         <v>43901.400999999998</v>
       </c>
       <c r="AP110" s="21">
         <v>67960.638930000001</v>
       </c>
       <c r="AQ110" s="24">
         <v>49701.054340000002</v>
       </c>
       <c r="AR110" s="24">
         <v>58935.49005</v>
       </c>
       <c r="AS110" s="24">
         <v>44971.335740000002</v>
       </c>
       <c r="AT110" s="24">
         <v>83884.400519999996</v>
       </c>
       <c r="AU110" s="26">
-        <v>25856.374100000001</v>
+        <v>29149.172340000001</v>
       </c>
       <c r="AV110" s="26">
-        <v>19533.811870000001</v>
+        <v>22773.077929999999</v>
       </c>
       <c r="AW110" s="26">
-        <v>13939.642239999999</v>
+        <v>17553.500359999998</v>
       </c>
       <c r="AX110" s="26">
-        <v>26702.071820000001</v>
+        <v>33862.143640000002</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12">
         <v>5.7894999999999994</v>
       </c>
       <c r="F111" s="12">
         <v>11.741940000000001</v>
       </c>
       <c r="G111" s="9"/>
       <c r="H111" s="9"/>
       <c r="I111" s="9">
         <v>2.6542500000000002</v>
       </c>
       <c r="J111" s="9">
         <v>4.68736</v>
       </c>
@@ -18383,60 +18413,60 @@
       <c r="AM111" s="21">
         <v>0</v>
       </c>
       <c r="AN111" s="21">
         <v>0</v>
       </c>
       <c r="AO111" s="21">
         <v>97.903700000000001</v>
       </c>
       <c r="AP111" s="21">
         <v>131.65339</v>
       </c>
       <c r="AQ111" s="24">
         <v>0</v>
       </c>
       <c r="AR111" s="24">
         <v>0</v>
       </c>
       <c r="AS111" s="24">
         <v>208.74133</v>
       </c>
       <c r="AT111" s="24">
         <v>370.67827</v>
       </c>
       <c r="AU111" s="26">
-        <v>0</v>
+        <v>0.15345</v>
       </c>
       <c r="AV111" s="26">
-        <v>0</v>
+        <v>0.153</v>
       </c>
       <c r="AW111" s="26">
-        <v>139.50935999999999</v>
+        <v>281.40280000000001</v>
       </c>
       <c r="AX111" s="26">
-        <v>264.14783</v>
+        <v>554.42749000000003</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="12">
         <v>255.77016999999998</v>
       </c>
       <c r="D112" s="12">
         <v>468.52192000000002</v>
       </c>
       <c r="E112" s="12">
         <v>4636.48783</v>
       </c>
       <c r="F112" s="12">
         <v>8027.2905199999996</v>
       </c>
       <c r="G112" s="9">
         <v>337.61835000000002</v>
       </c>
       <c r="H112" s="9">
@@ -18535,60 +18565,60 @@
       <c r="AM112" s="21">
         <v>1628.64365</v>
       </c>
       <c r="AN112" s="21">
         <v>2479.61931</v>
       </c>
       <c r="AO112" s="21">
         <v>21542.089759999999</v>
       </c>
       <c r="AP112" s="21">
         <v>18624.29621</v>
       </c>
       <c r="AQ112" s="24">
         <v>2057.7823199999998</v>
       </c>
       <c r="AR112" s="24">
         <v>3340.3589400000001</v>
       </c>
       <c r="AS112" s="24">
         <v>15996.92303</v>
       </c>
       <c r="AT112" s="24">
         <v>59319.931929999999</v>
       </c>
       <c r="AU112" s="26">
-        <v>511.36743999999999</v>
+        <v>572.99350000000004</v>
       </c>
       <c r="AV112" s="26">
-        <v>1137.9945600000001</v>
+        <v>1386.35592</v>
       </c>
       <c r="AW112" s="26">
-        <v>5192.5047100000002</v>
+        <v>6534.6352699999998</v>
       </c>
       <c r="AX112" s="26">
-        <v>9832.0899700000009</v>
+        <v>12813.47118</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="12">
         <v>6746.715580000001</v>
       </c>
       <c r="D113" s="12">
         <v>14568.890539999999</v>
       </c>
       <c r="E113" s="12">
         <v>85602.910940000016</v>
       </c>
       <c r="F113" s="12">
         <v>144689.10593999998</v>
       </c>
       <c r="G113" s="9">
         <v>9610.1880400000009</v>
       </c>
       <c r="H113" s="9">
@@ -18687,60 +18717,60 @@
       <c r="AM113" s="21">
         <v>23281.099139999998</v>
       </c>
       <c r="AN113" s="21">
         <v>65948.969970000006</v>
       </c>
       <c r="AO113" s="21">
         <v>137722.87731000001</v>
       </c>
       <c r="AP113" s="21">
         <v>341232.60074000002</v>
       </c>
       <c r="AQ113" s="24">
         <v>24662.664649999999</v>
       </c>
       <c r="AR113" s="24">
         <v>81217.343089999995</v>
       </c>
       <c r="AS113" s="24">
         <v>132160.20994</v>
       </c>
       <c r="AT113" s="24">
         <v>385375.67823000002</v>
       </c>
       <c r="AU113" s="26">
-        <v>7437.5810300000003</v>
+        <v>9424.4123799999998</v>
       </c>
       <c r="AV113" s="26">
-        <v>28035.475009999998</v>
+        <v>34735.380469999996</v>
       </c>
       <c r="AW113" s="26">
-        <v>37967.029519999996</v>
+        <v>47978.67164</v>
       </c>
       <c r="AX113" s="26">
-        <v>125731.52339</v>
+        <v>160019.66816</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="12">
         <v>137.83569</v>
       </c>
       <c r="D114" s="12">
         <v>94.891999999999996</v>
       </c>
       <c r="E114" s="12">
         <v>10416.892570000002</v>
       </c>
       <c r="F114" s="12">
         <v>8939.8584100000007</v>
       </c>
       <c r="G114" s="9">
         <v>88.666880000000006</v>
       </c>
       <c r="H114" s="9">
@@ -18839,60 +18869,60 @@
       <c r="AM114" s="21">
         <v>717.93786</v>
       </c>
       <c r="AN114" s="21">
         <v>733.63490999999999</v>
       </c>
       <c r="AO114" s="21">
         <v>14529.64565</v>
       </c>
       <c r="AP114" s="21">
         <v>15519.926579999999</v>
       </c>
       <c r="AQ114" s="24">
         <v>1332.3234600000001</v>
       </c>
       <c r="AR114" s="24">
         <v>1507.40843</v>
       </c>
       <c r="AS114" s="24">
         <v>16120.676880000001</v>
       </c>
       <c r="AT114" s="24">
         <v>20445.347730000001</v>
       </c>
       <c r="AU114" s="26">
-        <v>459.09395000000001</v>
+        <v>1925.5302899999999</v>
       </c>
       <c r="AV114" s="26">
-        <v>546.40329999999994</v>
+        <v>945.83946000000003</v>
       </c>
       <c r="AW114" s="26">
-        <v>3439.8058599999999</v>
+        <v>4944.8508300000003</v>
       </c>
       <c r="AX114" s="26">
-        <v>4119.8764499999997</v>
+        <v>6077.4845400000004</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="12">
         <v>502.29065000000003</v>
       </c>
       <c r="D115" s="12">
         <v>408.95377000000008</v>
       </c>
       <c r="E115" s="12">
         <v>22817.865720000002</v>
       </c>
       <c r="F115" s="12">
         <v>21895.889799999994</v>
       </c>
       <c r="G115" s="9">
         <v>566.46295999999984</v>
       </c>
       <c r="H115" s="9">
@@ -18991,60 +19021,60 @@
       <c r="AM115" s="21">
         <v>3806.5620800000002</v>
       </c>
       <c r="AN115" s="21">
         <v>3801.9902999999999</v>
       </c>
       <c r="AO115" s="21">
         <v>32288.474910000001</v>
       </c>
       <c r="AP115" s="21">
         <v>36289.020559999997</v>
       </c>
       <c r="AQ115" s="24">
         <v>3451.3865000000001</v>
       </c>
       <c r="AR115" s="24">
         <v>2770.9286999999999</v>
       </c>
       <c r="AS115" s="24">
         <v>34724.267619999999</v>
       </c>
       <c r="AT115" s="24">
         <v>30388.22133</v>
       </c>
       <c r="AU115" s="26">
-        <v>1482.1343099999999</v>
+        <v>1727.6408100000001</v>
       </c>
       <c r="AV115" s="26">
-        <v>1080.25524</v>
+        <v>1286.2262499999999</v>
       </c>
       <c r="AW115" s="26">
-        <v>6843.0449500000004</v>
+        <v>8707.9955000000009</v>
       </c>
       <c r="AX115" s="26">
-        <v>6767.8313500000004</v>
+        <v>8597.0014300000003</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12">
         <v>1.2576400000000001</v>
       </c>
       <c r="D116" s="12">
         <v>2.23508</v>
       </c>
       <c r="E116" s="12">
         <v>2824.94443</v>
       </c>
       <c r="F116" s="12">
         <v>2363.4770199999998</v>
       </c>
       <c r="G116" s="9">
         <v>8.17408</v>
       </c>
       <c r="H116" s="9">
@@ -19143,60 +19173,60 @@
       <c r="AM116" s="21">
         <v>175.9991</v>
       </c>
       <c r="AN116" s="21">
         <v>191.7105</v>
       </c>
       <c r="AO116" s="21">
         <v>1633.1156900000001</v>
       </c>
       <c r="AP116" s="21">
         <v>1364.72496</v>
       </c>
       <c r="AQ116" s="24">
         <v>297.49626999999998</v>
       </c>
       <c r="AR116" s="24">
         <v>331.92707999999999</v>
       </c>
       <c r="AS116" s="24">
         <v>1556.69208</v>
       </c>
       <c r="AT116" s="24">
         <v>1693.92742</v>
       </c>
       <c r="AU116" s="26">
-        <v>11.67</v>
+        <v>393.68459999999999</v>
       </c>
       <c r="AV116" s="26">
-        <v>41.479199999999999</v>
+        <v>300.1223</v>
       </c>
       <c r="AW116" s="26">
-        <v>413.38776000000001</v>
+        <v>483.89031999999997</v>
       </c>
       <c r="AX116" s="26">
-        <v>485.63612000000001</v>
+        <v>599.63471000000004</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12">
         <v>2.5352999999999999</v>
       </c>
       <c r="D117" s="12">
         <v>8.164670000000001</v>
       </c>
       <c r="E117" s="12">
         <v>6119.3840499999997</v>
       </c>
       <c r="F117" s="12">
         <v>5362.0834999999988</v>
       </c>
       <c r="G117" s="9">
         <v>0.93549999999999989</v>
       </c>
       <c r="H117" s="9">
@@ -19295,60 +19325,60 @@
       <c r="AM117" s="21">
         <v>97.135099999999994</v>
       </c>
       <c r="AN117" s="21">
         <v>251.36095</v>
       </c>
       <c r="AO117" s="21">
         <v>26736.81077</v>
       </c>
       <c r="AP117" s="21">
         <v>35895.074939999999</v>
       </c>
       <c r="AQ117" s="24">
         <v>44.968499999999999</v>
       </c>
       <c r="AR117" s="24">
         <v>143.18279999999999</v>
       </c>
       <c r="AS117" s="24">
         <v>31581.16259</v>
       </c>
       <c r="AT117" s="24">
         <v>42344.512730000002</v>
       </c>
       <c r="AU117" s="26">
-        <v>28.265000000000001</v>
+        <v>33.484999999999999</v>
       </c>
       <c r="AV117" s="26">
-        <v>40.98865</v>
+        <v>53.170070000000003</v>
       </c>
       <c r="AW117" s="26">
-        <v>10350.070379999999</v>
+        <v>13043.687910000001</v>
       </c>
       <c r="AX117" s="26">
-        <v>13030.01096</v>
+        <v>16339.28722</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="12">
         <v>189.76195999999999</v>
       </c>
       <c r="D118" s="12">
         <v>464.87756000000007</v>
       </c>
       <c r="E118" s="12">
         <v>25519.799810000015</v>
       </c>
       <c r="F118" s="12">
         <v>43756.715029999985</v>
       </c>
       <c r="G118" s="9">
         <v>230.56968000000001</v>
       </c>
       <c r="H118" s="9">
@@ -19447,60 +19477,60 @@
       <c r="AM118" s="21">
         <v>2489.01503</v>
       </c>
       <c r="AN118" s="21">
         <v>6809.0099200000004</v>
       </c>
       <c r="AO118" s="21">
         <v>47399.552580000003</v>
       </c>
       <c r="AP118" s="21">
         <v>105566.24561</v>
       </c>
       <c r="AQ118" s="24">
         <v>2814.0088000000001</v>
       </c>
       <c r="AR118" s="24">
         <v>7820.6502</v>
       </c>
       <c r="AS118" s="24">
         <v>51891.973749999997</v>
       </c>
       <c r="AT118" s="24">
         <v>122783.42529</v>
       </c>
       <c r="AU118" s="26">
-        <v>986.08465000000001</v>
+        <v>2202.4091400000002</v>
       </c>
       <c r="AV118" s="26">
-        <v>3345.1138799999999</v>
+        <v>5100.1361900000002</v>
       </c>
       <c r="AW118" s="26">
-        <v>15164.97942</v>
+        <v>18717.937000000002</v>
       </c>
       <c r="AX118" s="26">
-        <v>37702.936199999996</v>
+        <v>48602.102169999998</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12">
         <v>0.64500000000000002</v>
       </c>
       <c r="D119" s="12">
         <v>0.33495000000000003</v>
       </c>
       <c r="E119" s="12">
         <v>520.26939000000004</v>
       </c>
       <c r="F119" s="12">
         <v>572.77008000000023</v>
       </c>
       <c r="G119" s="9">
         <v>2.883</v>
       </c>
       <c r="H119" s="9">
@@ -19605,54 +19635,54 @@
       <c r="AO119" s="21">
         <v>435.69995</v>
       </c>
       <c r="AP119" s="21">
         <v>687.71055999999999</v>
       </c>
       <c r="AQ119" s="24">
         <v>1</v>
       </c>
       <c r="AR119" s="24">
         <v>0.50155000000000005</v>
       </c>
       <c r="AS119" s="24">
         <v>3287.62041</v>
       </c>
       <c r="AT119" s="24">
         <v>1840.85547</v>
       </c>
       <c r="AU119" s="26">
         <v>0</v>
       </c>
       <c r="AV119" s="26">
         <v>0</v>
       </c>
       <c r="AW119" s="26">
-        <v>2339.7021300000001</v>
+        <v>2593.7395099999999</v>
       </c>
       <c r="AX119" s="26">
-        <v>861.15257999999994</v>
+        <v>959.99005999999997</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="12">
         <v>271.80126000000001</v>
       </c>
       <c r="D120" s="12">
         <v>311.22033000000005</v>
       </c>
       <c r="E120" s="12">
         <v>12143.417050000005</v>
       </c>
       <c r="F120" s="12">
         <v>14658.073740000005</v>
       </c>
       <c r="G120" s="9">
         <v>661.38351999999986</v>
       </c>
       <c r="H120" s="9">
@@ -19751,60 +19781,60 @@
       <c r="AM120" s="21">
         <v>878.73442</v>
       </c>
       <c r="AN120" s="21">
         <v>1657.2865099999999</v>
       </c>
       <c r="AO120" s="21">
         <v>16977.328870000001</v>
       </c>
       <c r="AP120" s="21">
         <v>31232.166249999998</v>
       </c>
       <c r="AQ120" s="24">
         <v>2453.6951100000001</v>
       </c>
       <c r="AR120" s="24">
         <v>2766.28512</v>
       </c>
       <c r="AS120" s="24">
         <v>17402.403450000002</v>
       </c>
       <c r="AT120" s="24">
         <v>36089.480430000003</v>
       </c>
       <c r="AU120" s="26">
-        <v>402.82260000000002</v>
+        <v>493.21730000000002</v>
       </c>
       <c r="AV120" s="26">
-        <v>639.62081000000001</v>
+        <v>773.18865000000005</v>
       </c>
       <c r="AW120" s="26">
-        <v>4505.3644899999999</v>
+        <v>6150.2771400000001</v>
       </c>
       <c r="AX120" s="26">
-        <v>10522.80226</v>
+        <v>13895.41653</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="12">
         <v>308.49131</v>
       </c>
       <c r="D121" s="12">
         <v>774.00121000000013</v>
       </c>
       <c r="E121" s="12">
         <v>21567.378739999996</v>
       </c>
       <c r="F121" s="12">
         <v>66267.204260000013</v>
       </c>
       <c r="G121" s="9">
         <v>1194.1048600000004</v>
       </c>
       <c r="H121" s="9">
@@ -19903,60 +19933,60 @@
       <c r="AM121" s="21">
         <v>7167.1416399999998</v>
       </c>
       <c r="AN121" s="21">
         <v>5502.1719000000003</v>
       </c>
       <c r="AO121" s="21">
         <v>67015.556249999994</v>
       </c>
       <c r="AP121" s="21">
         <v>142065.71619000001</v>
       </c>
       <c r="AQ121" s="24">
         <v>4061.9294</v>
       </c>
       <c r="AR121" s="24">
         <v>3454.3273100000001</v>
       </c>
       <c r="AS121" s="24">
         <v>88150.019230000005</v>
       </c>
       <c r="AT121" s="24">
         <v>152939.92146000001</v>
       </c>
       <c r="AU121" s="26">
-        <v>511.95168999999999</v>
+        <v>543.50990000000002</v>
       </c>
       <c r="AV121" s="26">
-        <v>576.6191</v>
+        <v>684.79345999999998</v>
       </c>
       <c r="AW121" s="26">
-        <v>36591.448640000002</v>
+        <v>44412.338689999997</v>
       </c>
       <c r="AX121" s="26">
-        <v>53781.878700000001</v>
+        <v>68701.58885</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="12">
         <v>1547.4861699999999</v>
       </c>
       <c r="D122" s="12">
         <v>1333.9265599999999</v>
       </c>
       <c r="E122" s="12">
         <v>34146.772950000013</v>
       </c>
       <c r="F122" s="12">
         <v>33555.783259999989</v>
       </c>
       <c r="G122" s="9">
         <v>1512.6924199999989</v>
       </c>
       <c r="H122" s="9">
@@ -20055,60 +20085,60 @@
       <c r="AM122" s="21">
         <v>4165.1851399999996</v>
       </c>
       <c r="AN122" s="21">
         <v>3483.9704700000002</v>
       </c>
       <c r="AO122" s="21">
         <v>52392.087749999999</v>
       </c>
       <c r="AP122" s="21">
         <v>65336.730349999998</v>
       </c>
       <c r="AQ122" s="24">
         <v>4391.8078100000002</v>
       </c>
       <c r="AR122" s="24">
         <v>5152.1346400000002</v>
       </c>
       <c r="AS122" s="24">
         <v>54681.706169999998</v>
       </c>
       <c r="AT122" s="24">
         <v>78076.995609999998</v>
       </c>
       <c r="AU122" s="26">
-        <v>293.82</v>
+        <v>425.66597999999999</v>
       </c>
       <c r="AV122" s="26">
-        <v>381.67156</v>
+        <v>496.47922</v>
       </c>
       <c r="AW122" s="26">
-        <v>15116.9887</v>
+        <v>19127.30399</v>
       </c>
       <c r="AX122" s="26">
-        <v>23396.6086</v>
+        <v>29533.032319999998</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="12">
         <v>991.11698000000001</v>
       </c>
       <c r="D123" s="12">
         <v>6932.5492899999999</v>
       </c>
       <c r="E123" s="12">
         <v>6908.7099899999994</v>
       </c>
       <c r="F123" s="12">
         <v>31706.30546</v>
       </c>
       <c r="G123" s="9">
         <v>1483.8921799999996</v>
       </c>
       <c r="H123" s="9">
@@ -20207,60 +20237,60 @@
       <c r="AM123" s="21">
         <v>5166.7226199999996</v>
       </c>
       <c r="AN123" s="21">
         <v>41972.073949999998</v>
       </c>
       <c r="AO123" s="21">
         <v>18772.495029999998</v>
       </c>
       <c r="AP123" s="21">
         <v>95932.055110000001</v>
       </c>
       <c r="AQ123" s="24">
         <v>3892.0619700000002</v>
       </c>
       <c r="AR123" s="24">
         <v>36790.130859999997</v>
       </c>
       <c r="AS123" s="24">
         <v>20720.175609999998</v>
       </c>
       <c r="AT123" s="24">
         <v>128479.61564</v>
       </c>
       <c r="AU123" s="26">
-        <v>1298.67806</v>
+        <v>1541.7877100000001</v>
       </c>
       <c r="AV123" s="26">
-        <v>12077.53809</v>
+        <v>15260.108850000001</v>
       </c>
       <c r="AW123" s="26">
-        <v>5412.6168900000002</v>
+        <v>6268.4103800000003</v>
       </c>
       <c r="AX123" s="26">
-        <v>35706.951829999998</v>
+        <v>43169.993309999998</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="12">
         <v>186.9939</v>
       </c>
       <c r="D124" s="12">
         <v>86.039909999999992</v>
       </c>
       <c r="E124" s="12">
         <v>7343.0294899999999</v>
       </c>
       <c r="F124" s="12">
         <v>5386.4983499999998</v>
       </c>
       <c r="G124" s="9">
         <v>25.566659999999999</v>
       </c>
       <c r="H124" s="9">
@@ -20359,60 +20389,60 @@
       <c r="AM124" s="21">
         <v>1394.5908300000001</v>
       </c>
       <c r="AN124" s="21">
         <v>1500.1061199999999</v>
       </c>
       <c r="AO124" s="21">
         <v>7434.5345299999999</v>
       </c>
       <c r="AP124" s="21">
         <v>8548.2378700000008</v>
       </c>
       <c r="AQ124" s="24">
         <v>914.85400000000004</v>
       </c>
       <c r="AR124" s="24">
         <v>857.77689999999996</v>
       </c>
       <c r="AS124" s="24">
         <v>7010.4877999999999</v>
       </c>
       <c r="AT124" s="24">
         <v>9324.8723200000004</v>
       </c>
       <c r="AU124" s="26">
-        <v>165.07579999999999</v>
+        <v>186.24979999999999</v>
       </c>
       <c r="AV124" s="26">
-        <v>146.42830000000001</v>
+        <v>172.51572999999999</v>
       </c>
       <c r="AW124" s="26">
-        <v>2879.78343</v>
+        <v>3475.8665900000001</v>
       </c>
       <c r="AX124" s="26">
-        <v>4570.3374599999997</v>
+        <v>5480.1540199999999</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="12">
         <v>2914.266689999999</v>
       </c>
       <c r="D125" s="12">
         <v>4119.4897099999998</v>
       </c>
       <c r="E125" s="12">
         <v>46593.417060000007</v>
       </c>
       <c r="F125" s="12">
         <v>55703.852950000015</v>
       </c>
       <c r="G125" s="9">
         <v>3590.2754399999994</v>
       </c>
       <c r="H125" s="9">
@@ -20511,60 +20541,60 @@
       <c r="AM125" s="21">
         <v>11707.409509999999</v>
       </c>
       <c r="AN125" s="21">
         <v>17374.377380000002</v>
       </c>
       <c r="AO125" s="21">
         <v>67452.892460000003</v>
       </c>
       <c r="AP125" s="21">
         <v>110906.24339</v>
       </c>
       <c r="AQ125" s="24">
         <v>13511.61253</v>
       </c>
       <c r="AR125" s="24">
         <v>19485.486560000001</v>
       </c>
       <c r="AS125" s="24">
         <v>67396.616460000005</v>
       </c>
       <c r="AT125" s="24">
         <v>134215.92543999999</v>
       </c>
       <c r="AU125" s="26">
-        <v>4485.0053699999999</v>
+        <v>5775.11114</v>
       </c>
       <c r="AV125" s="26">
-        <v>7505.4753000000001</v>
+        <v>9740.4390700000004</v>
       </c>
       <c r="AW125" s="26">
-        <v>17615.205010000001</v>
+        <v>23755.677680000001</v>
       </c>
       <c r="AX125" s="26">
-        <v>41608.258229999999</v>
+        <v>53557.706709999999</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="12">
         <v>322.27084000000002</v>
       </c>
       <c r="D126" s="12">
         <v>977.96737000000007</v>
       </c>
       <c r="E126" s="12">
         <v>3647.9916800000005</v>
       </c>
       <c r="F126" s="12">
         <v>9116.2289500000006</v>
       </c>
       <c r="G126" s="9">
         <v>207.81668000000002</v>
       </c>
       <c r="H126" s="9">
@@ -20663,60 +20693,60 @@
       <c r="AM126" s="21">
         <v>1486.79901</v>
       </c>
       <c r="AN126" s="21">
         <v>4523.9284200000002</v>
       </c>
       <c r="AO126" s="21">
         <v>4616.6736000000001</v>
       </c>
       <c r="AP126" s="21">
         <v>12545.58323</v>
       </c>
       <c r="AQ126" s="24">
         <v>3590.11708</v>
       </c>
       <c r="AR126" s="24">
         <v>9959.6940699999996</v>
       </c>
       <c r="AS126" s="24">
         <v>6478.7023399999998</v>
       </c>
       <c r="AT126" s="24">
         <v>19651.609479999999</v>
       </c>
       <c r="AU126" s="26">
-        <v>850.11775999999998</v>
+        <v>950.56506000000002</v>
       </c>
       <c r="AV126" s="26">
-        <v>2334.4281099999998</v>
+        <v>2535.0470300000002</v>
       </c>
       <c r="AW126" s="26">
-        <v>2403.57458</v>
+        <v>2713.4882899999998</v>
       </c>
       <c r="AX126" s="26">
-        <v>5971.2623400000002</v>
+        <v>7140.2022800000004</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="12">
         <v>138.48664000000002</v>
       </c>
       <c r="D127" s="12">
         <v>427.25421</v>
       </c>
       <c r="E127" s="12">
         <v>8849.8434600000019</v>
       </c>
       <c r="F127" s="12">
         <v>18210.933219999999</v>
       </c>
       <c r="G127" s="9">
         <v>352.15953999999999</v>
       </c>
       <c r="H127" s="9">
@@ -20815,60 +20845,60 @@
       <c r="AM127" s="21">
         <v>10358.46537</v>
       </c>
       <c r="AN127" s="21">
         <v>31808.398389999998</v>
       </c>
       <c r="AO127" s="21">
         <v>12853.91238</v>
       </c>
       <c r="AP127" s="21">
         <v>32147.298900000002</v>
       </c>
       <c r="AQ127" s="24">
         <v>14166.76656</v>
       </c>
       <c r="AR127" s="24">
         <v>49139.331339999997</v>
       </c>
       <c r="AS127" s="24">
         <v>12193.51907</v>
       </c>
       <c r="AT127" s="24">
         <v>45751.076439999997</v>
       </c>
       <c r="AU127" s="26">
-        <v>6351.3562700000002</v>
+        <v>8342.5726900000009</v>
       </c>
       <c r="AV127" s="26">
-        <v>24770.69328</v>
+        <v>32374.827809999999</v>
       </c>
       <c r="AW127" s="26">
-        <v>3405.5952499999999</v>
+        <v>5145.0365499999998</v>
       </c>
       <c r="AX127" s="26">
-        <v>12885.651400000001</v>
+        <v>19408.949830000001</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="12">
         <v>826.21702000000005</v>
       </c>
       <c r="D128" s="12">
         <v>8442.1628000000037</v>
       </c>
       <c r="E128" s="12">
         <v>21102.673279999995</v>
       </c>
       <c r="F128" s="12">
         <v>121778.47255000002</v>
       </c>
       <c r="G128" s="9">
         <v>1074.4114499999996</v>
       </c>
       <c r="H128" s="9">
@@ -20967,60 +20997,60 @@
       <c r="AM128" s="21">
         <v>5885.9967900000001</v>
       </c>
       <c r="AN128" s="21">
         <v>76578.458010000002</v>
       </c>
       <c r="AO128" s="21">
         <v>115378.48748</v>
       </c>
       <c r="AP128" s="21">
         <v>443762.71772000002</v>
       </c>
       <c r="AQ128" s="24">
         <v>6179.3170700000001</v>
       </c>
       <c r="AR128" s="24">
         <v>111974.5534</v>
       </c>
       <c r="AS128" s="24">
         <v>65687.399130000005</v>
       </c>
       <c r="AT128" s="24">
         <v>424710.67310999997</v>
       </c>
       <c r="AU128" s="26">
-        <v>1859.30411</v>
+        <v>2660.16993</v>
       </c>
       <c r="AV128" s="26">
-        <v>38593.409549999997</v>
+        <v>47985.42815</v>
       </c>
       <c r="AW128" s="26">
-        <v>20119.200919999999</v>
+        <v>26175.46731</v>
       </c>
       <c r="AX128" s="26">
-        <v>135039.79637</v>
+        <v>174295.10756</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="12">
         <v>1499.7258499999998</v>
       </c>
       <c r="D129" s="12">
         <v>378.79200000000003</v>
       </c>
       <c r="E129" s="12">
         <v>3717468.9701600005</v>
       </c>
       <c r="F129" s="12">
         <v>16378.107289999996</v>
       </c>
       <c r="G129" s="9">
         <v>2520.4272000000001</v>
       </c>
       <c r="H129" s="9">
@@ -21119,60 +21149,60 @@
       <c r="AM129" s="21">
         <v>29010.038339999999</v>
       </c>
       <c r="AN129" s="21">
         <v>4744.0677299999998</v>
       </c>
       <c r="AO129" s="21">
         <v>3200531.3824200002</v>
       </c>
       <c r="AP129" s="21">
         <v>38067.353869999999</v>
       </c>
       <c r="AQ129" s="24">
         <v>37098.310570000001</v>
       </c>
       <c r="AR129" s="24">
         <v>9145.5474900000008</v>
       </c>
       <c r="AS129" s="24">
         <v>3114695.5077399998</v>
       </c>
       <c r="AT129" s="24">
         <v>45020.290560000001</v>
       </c>
       <c r="AU129" s="26">
-        <v>9497.6672299999991</v>
+        <v>12627.64899</v>
       </c>
       <c r="AV129" s="26">
-        <v>2394.6892499999999</v>
+        <v>3187.2833900000001</v>
       </c>
       <c r="AW129" s="26">
-        <v>988484.21490000002</v>
+        <v>1187220.8987799999</v>
       </c>
       <c r="AX129" s="26">
-        <v>14951.38128</v>
+        <v>19790.31338</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="12">
         <v>76782.479949999994</v>
       </c>
       <c r="D130" s="12">
         <v>37851.205450000001</v>
       </c>
       <c r="E130" s="12">
         <v>71002.956970000014</v>
       </c>
       <c r="F130" s="12">
         <v>44973.322059999999</v>
       </c>
       <c r="G130" s="9">
         <v>92807.202480000007</v>
       </c>
       <c r="H130" s="9">
@@ -21271,60 +21301,60 @@
       <c r="AM130" s="21">
         <v>437592.16217000003</v>
       </c>
       <c r="AN130" s="21">
         <v>201651.28959</v>
       </c>
       <c r="AO130" s="21">
         <v>392015.03087999998</v>
       </c>
       <c r="AP130" s="21">
         <v>208169.47777</v>
       </c>
       <c r="AQ130" s="24">
         <v>447952.07685999997</v>
       </c>
       <c r="AR130" s="24">
         <v>225484.43698999999</v>
       </c>
       <c r="AS130" s="24">
         <v>413848.27276999998</v>
       </c>
       <c r="AT130" s="24">
         <v>238134.53460000001</v>
       </c>
       <c r="AU130" s="26">
-        <v>125290.38860999999</v>
+        <v>169673.77470000001</v>
       </c>
       <c r="AV130" s="26">
-        <v>55810.692750000002</v>
+        <v>75466.714640000006</v>
       </c>
       <c r="AW130" s="26">
-        <v>150376.87708000001</v>
+        <v>198682.56903000001</v>
       </c>
       <c r="AX130" s="26">
-        <v>82826.825559999997</v>
+        <v>110009.83254</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12">
         <v>9113.8364499999989</v>
       </c>
       <c r="D131" s="12">
         <v>4086.5463799999998</v>
       </c>
       <c r="E131" s="12">
         <v>43066.882310000001</v>
       </c>
       <c r="F131" s="12">
         <v>22694.484319999996</v>
       </c>
       <c r="G131" s="9">
         <v>10527.177589999998</v>
       </c>
       <c r="H131" s="9">
@@ -21423,60 +21453,60 @@
       <c r="AM131" s="21">
         <v>21525.688450000001</v>
       </c>
       <c r="AN131" s="21">
         <v>12532.19398</v>
       </c>
       <c r="AO131" s="21">
         <v>61729.221149999998</v>
       </c>
       <c r="AP131" s="21">
         <v>40645.396330000003</v>
       </c>
       <c r="AQ131" s="24">
         <v>30987.072270000001</v>
       </c>
       <c r="AR131" s="24">
         <v>20904.421279999999</v>
       </c>
       <c r="AS131" s="24">
         <v>75850.33223</v>
       </c>
       <c r="AT131" s="24">
         <v>54565.144560000001</v>
       </c>
       <c r="AU131" s="26">
-        <v>8898.3158700000004</v>
+        <v>10558.051229999999</v>
       </c>
       <c r="AV131" s="26">
-        <v>6086.1909599999999</v>
+        <v>7329.3004300000002</v>
       </c>
       <c r="AW131" s="26">
-        <v>20859.765609999999</v>
+        <v>28603.586449999999</v>
       </c>
       <c r="AX131" s="26">
-        <v>16400.767820000001</v>
+        <v>22769.53541</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12">
         <v>1131.3975400000004</v>
       </c>
       <c r="D132" s="12">
         <v>3934.7557400000001</v>
       </c>
       <c r="E132" s="12">
         <v>18141.85518999998</v>
       </c>
       <c r="F132" s="12">
         <v>40288.439790000004</v>
       </c>
       <c r="G132" s="9">
         <v>745.22265000000027</v>
       </c>
       <c r="H132" s="9">
@@ -21575,60 +21605,60 @@
       <c r="AM132" s="21">
         <v>195.47485</v>
       </c>
       <c r="AN132" s="21">
         <v>580.31110999999999</v>
       </c>
       <c r="AO132" s="21">
         <v>20376.215510000002</v>
       </c>
       <c r="AP132" s="21">
         <v>52624.928870000003</v>
       </c>
       <c r="AQ132" s="24">
         <v>266.61156999999997</v>
       </c>
       <c r="AR132" s="24">
         <v>596.03661999999997</v>
       </c>
       <c r="AS132" s="24">
         <v>17797.46328</v>
       </c>
       <c r="AT132" s="24">
         <v>48867.222659999999</v>
       </c>
       <c r="AU132" s="26">
-        <v>71.393600000000006</v>
+        <v>89.681250000000006</v>
       </c>
       <c r="AV132" s="26">
-        <v>179.16412</v>
+        <v>207.08483000000001</v>
       </c>
       <c r="AW132" s="26">
-        <v>4297.1666999999998</v>
+        <v>5326.9327199999998</v>
       </c>
       <c r="AX132" s="26">
-        <v>10187.752399999999</v>
+        <v>13133.85238</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12">
         <v>9.8800000000000008</v>
       </c>
       <c r="D133" s="12">
         <v>26.09394</v>
       </c>
       <c r="E133" s="12">
         <v>936.76055999999994</v>
       </c>
       <c r="F133" s="12">
         <v>1844.62979</v>
       </c>
       <c r="G133" s="9">
         <v>0.08</v>
       </c>
       <c r="H133" s="9">
@@ -21729,54 +21759,54 @@
       <c r="AO133" s="21">
         <v>1196.55105</v>
       </c>
       <c r="AP133" s="21">
         <v>2507.85122</v>
       </c>
       <c r="AQ133" s="24">
         <v>55.999679999999998</v>
       </c>
       <c r="AR133" s="24">
         <v>209.40151</v>
       </c>
       <c r="AS133" s="24">
         <v>1459.72739</v>
       </c>
       <c r="AT133" s="24">
         <v>2591.3396400000001</v>
       </c>
       <c r="AU133" s="26">
         <v>6.8220200000000002</v>
       </c>
       <c r="AV133" s="26">
         <v>23.647130000000001</v>
       </c>
       <c r="AW133" s="26">
-        <v>170.45423</v>
+        <v>266.29840999999999</v>
       </c>
       <c r="AX133" s="26">
-        <v>379.79716000000002</v>
+        <v>576.86987999999997</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="12"/>
       <c r="D134" s="12"/>
       <c r="E134" s="12">
         <v>2323.7264300000002</v>
       </c>
       <c r="F134" s="12">
         <v>2101.2559900000001</v>
       </c>
       <c r="G134" s="9">
         <v>11.507999999999999</v>
       </c>
       <c r="H134" s="9">
         <v>5.9273800000000003</v>
       </c>
       <c r="I134" s="9">
         <v>887.02419999999995</v>
@@ -21877,54 +21907,54 @@
       <c r="AO134" s="21">
         <v>4932.4735700000001</v>
       </c>
       <c r="AP134" s="21">
         <v>5795.6286600000003</v>
       </c>
       <c r="AQ134" s="24">
         <v>27.884789999999999</v>
       </c>
       <c r="AR134" s="24">
         <v>34.315739999999998</v>
       </c>
       <c r="AS134" s="24">
         <v>3261.2417799999998</v>
       </c>
       <c r="AT134" s="24">
         <v>4736.1106300000001</v>
       </c>
       <c r="AU134" s="26">
         <v>6.3360000000000003</v>
       </c>
       <c r="AV134" s="26">
         <v>8.8680000000000003</v>
       </c>
       <c r="AW134" s="26">
-        <v>580.03506000000004</v>
+        <v>687.19413999999995</v>
       </c>
       <c r="AX134" s="26">
-        <v>913.05267000000003</v>
+        <v>1041.41255</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12">
         <v>2.7900000000000001E-2</v>
       </c>
       <c r="D135" s="12">
         <v>0.11491999999999999</v>
       </c>
       <c r="E135" s="12">
         <v>631.89723000000015</v>
       </c>
       <c r="F135" s="12">
         <v>576.35084999999992</v>
       </c>
       <c r="G135" s="9"/>
       <c r="H135" s="9"/>
       <c r="I135" s="9">
         <v>572.12864999999977</v>
@@ -22019,60 +22049,60 @@
       <c r="AM135" s="21">
         <v>15.26</v>
       </c>
       <c r="AN135" s="21">
         <v>9.4653899999999993</v>
       </c>
       <c r="AO135" s="21">
         <v>2542.3024999999998</v>
       </c>
       <c r="AP135" s="21">
         <v>1650.70417</v>
       </c>
       <c r="AQ135" s="24">
         <v>16.363600000000002</v>
       </c>
       <c r="AR135" s="24">
         <v>11.0753</v>
       </c>
       <c r="AS135" s="24">
         <v>2480.7813099999998</v>
       </c>
       <c r="AT135" s="24">
         <v>1889.50674</v>
       </c>
       <c r="AU135" s="26">
-        <v>1.4339999999999999</v>
+        <v>1.9570000000000001</v>
       </c>
       <c r="AV135" s="26">
-        <v>2.5601400000000001</v>
+        <v>3.26797</v>
       </c>
       <c r="AW135" s="26">
-        <v>654.52545999999995</v>
+        <v>848.69893000000002</v>
       </c>
       <c r="AX135" s="26">
-        <v>464.72771999999998</v>
+        <v>653.01603999999998</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12"/>
       <c r="D136" s="12"/>
       <c r="E136" s="12">
         <v>553.1182</v>
       </c>
       <c r="F136" s="12">
         <v>736.58158000000003</v>
       </c>
       <c r="G136" s="9">
         <v>216</v>
       </c>
       <c r="H136" s="9">
         <v>71.432999999999993</v>
       </c>
       <c r="I136" s="9">
         <v>516.02499999999998</v>
@@ -22167,60 +22197,60 @@
       <c r="AM136" s="21">
         <v>1527.152</v>
       </c>
       <c r="AN136" s="21">
         <v>1065.4513999999999</v>
       </c>
       <c r="AO136" s="21">
         <v>2351.79315</v>
       </c>
       <c r="AP136" s="21">
         <v>1201.1388300000001</v>
       </c>
       <c r="AQ136" s="24">
         <v>3438.0844999999999</v>
       </c>
       <c r="AR136" s="24">
         <v>4941.1259600000003</v>
       </c>
       <c r="AS136" s="24">
         <v>2986.02016</v>
       </c>
       <c r="AT136" s="24">
         <v>2135.14284</v>
       </c>
       <c r="AU136" s="26">
-        <v>1758.722</v>
+        <v>2194.17</v>
       </c>
       <c r="AV136" s="26">
-        <v>2009.1627599999999</v>
+        <v>2447.9467500000001</v>
       </c>
       <c r="AW136" s="26">
-        <v>1125.8607500000001</v>
+        <v>1316.2137499999999</v>
       </c>
       <c r="AX136" s="26">
-        <v>774.49090999999999</v>
+        <v>883.38278000000003</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="12">
         <v>137279.35699999999</v>
       </c>
       <c r="D137" s="12">
         <v>9629.9350399999985</v>
       </c>
       <c r="E137" s="12">
         <v>2420.3203700000004</v>
       </c>
       <c r="F137" s="12">
         <v>762.25968</v>
       </c>
       <c r="G137" s="9">
         <v>296693.89570000005</v>
       </c>
       <c r="H137" s="9">
@@ -22319,60 +22349,60 @@
       <c r="AM137" s="21">
         <v>408346.01199999999</v>
       </c>
       <c r="AN137" s="21">
         <v>51401.045639999997</v>
       </c>
       <c r="AO137" s="21">
         <v>136024.15028</v>
       </c>
       <c r="AP137" s="21">
         <v>7846.4219400000002</v>
       </c>
       <c r="AQ137" s="24">
         <v>413861.14439999999</v>
       </c>
       <c r="AR137" s="24">
         <v>68113.746150000006</v>
       </c>
       <c r="AS137" s="24">
         <v>105978.80267999999</v>
       </c>
       <c r="AT137" s="24">
         <v>9629.0483499999991</v>
       </c>
       <c r="AU137" s="26">
-        <v>119653.1274</v>
+        <v>149539.9564</v>
       </c>
       <c r="AV137" s="26">
-        <v>18998.784380000001</v>
+        <v>23481.802449999999</v>
       </c>
       <c r="AW137" s="26">
-        <v>49138.787640000002</v>
+        <v>58467.874000000003</v>
       </c>
       <c r="AX137" s="26">
-        <v>6638.8331600000001</v>
+        <v>8120.7652699999999</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12">
         <v>8633.5646199999992</v>
       </c>
       <c r="D138" s="12">
         <v>106785.70249999998</v>
       </c>
       <c r="E138" s="12">
         <v>12162.78463</v>
       </c>
       <c r="F138" s="12">
         <v>141031.29308000003</v>
       </c>
       <c r="G138" s="9">
         <v>9505.6177899999984</v>
       </c>
       <c r="H138" s="9">
@@ -22471,60 +22501,60 @@
       <c r="AM138" s="21">
         <v>6034.5105400000002</v>
       </c>
       <c r="AN138" s="21">
         <v>124940.80451</v>
       </c>
       <c r="AO138" s="21">
         <v>5069.86661</v>
       </c>
       <c r="AP138" s="21">
         <v>134740.21561000001</v>
       </c>
       <c r="AQ138" s="24">
         <v>6070.5787099999998</v>
       </c>
       <c r="AR138" s="24">
         <v>150147.04756000001</v>
       </c>
       <c r="AS138" s="24">
         <v>3623.8018400000001</v>
       </c>
       <c r="AT138" s="24">
         <v>89594.890899999999</v>
       </c>
       <c r="AU138" s="26">
-        <v>2299.9485300000001</v>
+        <v>3087.7322600000002</v>
       </c>
       <c r="AV138" s="26">
-        <v>63947.145199999999</v>
+        <v>84211.515079999997</v>
       </c>
       <c r="AW138" s="26">
-        <v>624.73824999999999</v>
+        <v>865.63905999999997</v>
       </c>
       <c r="AX138" s="26">
-        <v>15988.993109999999</v>
+        <v>21964.564170000001</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12">
         <v>154.77975000000001</v>
       </c>
       <c r="D139" s="12">
         <v>1460.82087</v>
       </c>
       <c r="E139" s="12">
         <v>3435.4218400000009</v>
       </c>
       <c r="F139" s="12">
         <v>26584.721109999991</v>
       </c>
       <c r="G139" s="9">
         <v>80.481200000000001</v>
       </c>
       <c r="H139" s="9">
@@ -22623,60 +22653,60 @@
       <c r="AM139" s="21">
         <v>1522.71837</v>
       </c>
       <c r="AN139" s="21">
         <v>15673.755510000001</v>
       </c>
       <c r="AO139" s="21">
         <v>3595.13411</v>
       </c>
       <c r="AP139" s="21">
         <v>27070.348470000001</v>
       </c>
       <c r="AQ139" s="24">
         <v>1577.91662</v>
       </c>
       <c r="AR139" s="24">
         <v>16583.586640000001</v>
       </c>
       <c r="AS139" s="24">
         <v>5741.8983200000002</v>
       </c>
       <c r="AT139" s="24">
         <v>67277.194579999996</v>
       </c>
       <c r="AU139" s="26">
-        <v>493.51119</v>
+        <v>644.87788999999998</v>
       </c>
       <c r="AV139" s="26">
-        <v>5039.8117499999998</v>
+        <v>6622.6302699999997</v>
       </c>
       <c r="AW139" s="26">
-        <v>1733.8262500000001</v>
+        <v>2231.0654599999998</v>
       </c>
       <c r="AX139" s="26">
-        <v>23776.53529</v>
+        <v>30912.865529999999</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="15">
         <v>216648.74650000001</v>
       </c>
       <c r="D140" s="15">
         <v>9772.2406299999984</v>
       </c>
       <c r="E140" s="15">
         <v>33399.666820000006</v>
       </c>
       <c r="F140" s="15">
         <v>4501.0544400000008</v>
       </c>
       <c r="G140" s="16">
         <v>284853.30218</v>
       </c>
       <c r="H140" s="16">
@@ -22775,60 +22805,60 @@
       <c r="AM140" s="22">
         <v>834136.68218999996</v>
       </c>
       <c r="AN140" s="22">
         <v>35191.016300000003</v>
       </c>
       <c r="AO140" s="22">
         <v>51870.910969999997</v>
       </c>
       <c r="AP140" s="22">
         <v>7494.5037899999998</v>
       </c>
       <c r="AQ140" s="22">
         <v>901563.85658000002</v>
       </c>
       <c r="AR140" s="22">
         <v>39974.887940000001</v>
       </c>
       <c r="AS140" s="22">
         <v>56640.80371</v>
       </c>
       <c r="AT140" s="22">
         <v>9010.9775300000001</v>
       </c>
       <c r="AU140" s="27">
-        <v>297567.09515000001</v>
+        <v>350815.97814999998</v>
       </c>
       <c r="AV140" s="27">
-        <v>13783.89767</v>
+        <v>16721.476119999999</v>
       </c>
       <c r="AW140" s="27">
-        <v>18904.966270000001</v>
+        <v>23364.120719999999</v>
       </c>
       <c r="AX140" s="27">
-        <v>3170.0856699999999</v>
+        <v>4005.5585900000001</v>
       </c>
     </row>
     <row r="142" spans="1:50" ht="15" customHeight="1">
       <c r="A142" s="32" t="s">
         <v>275</v>
       </c>
       <c r="B142" s="32"/>
       <c r="C142" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="U4:V4"/>
@@ -22868,46 +22898,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2015-2026 жыл қаңтар-сәуір</vt:lpstr>
-      <vt:lpstr>'2015-2026 жыл қаңтар-сәуір'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2015-2026 жыл мамыр</vt:lpstr>
+      <vt:lpstr>'2015-2026 жыл мамыр'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>