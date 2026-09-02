--- v3 (2026-07-16)
+++ v4 (2026-09-02)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.zhalmukhambetova\Desktop\Assel\ДСУЭ\!ежемесячная работа\05\АПК\KZ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k726-06\Управление статистики взаимной торговли\ДОКЛАДЫ\Внешняя торговля\Ежемесячный доклад\Ежемес_доклад_2026\06\АПК_2026_06\KZ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{845803ED-52D4-45EF-9AFA-B7523719E3FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71678ECB-4CCC-48A1-BE79-B5DD08372F1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="345" yWindow="180" windowWidth="21645" windowHeight="15195" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2015-2026 жыл мамыр" sheetId="1" r:id="rId1"/>
+    <sheet name="2015-2026 жыл маусым" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл мамыр'!$A$6:$AL$6</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл мамыр'!$3:$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2015-2026 жыл маусым'!$A$6:$AL$6</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2015-2026 жыл маусым'!$3:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AR6" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="AQ6" i="1"/>
   <c r="AI6" i="1" l="1"/>
   <c r="AJ6" i="1"/>
   <c r="AK6" i="1"/>
   <c r="AL6" i="1"/>
   <c r="AF6" i="1"/>
   <c r="AE6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AH6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="278">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
     <t>Свинина свежая, охлажденная или замороженная</t>
   </si>
   <si>
@@ -884,54 +884,51 @@
   <si>
     <t>Соль (включая соль столовую и денатурированную) и хлорид натрия чистый, растворенные или не растворенные в воде, а также содержащие добавки агентов, вода морская</t>
   </si>
   <si>
     <t>ЕАЭО СЭҚТН</t>
   </si>
   <si>
     <t>Тауардың атауы</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>тонна</t>
   </si>
   <si>
     <t>мың АҚШ доллары</t>
   </si>
   <si>
     <t>*Алдын ала деректер.</t>
   </si>
   <si>
     <t>Қазақстан Республикасының азық-түлік тауарлары бойынша экспорты мен импорты</t>
   </si>
   <si>
-    <t>2025 жылғы қаңтар-желтоқсан*</t>
-[...2 lines deleted...]
-    <t>2026 жылғы қаңтар-мамыр*</t>
+    <t>2026 жылғы қаңтар-маусым*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1302,51 +1299,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="41"/>
@@ -1508,59 +1505,50 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="4" fillId="17" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="18" borderId="1" applyNumberFormat="0" applyProtection="0">
@@ -1677,103 +1665,104 @@
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="12" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="12" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="32" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="29" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="13" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="13" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="16" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="14" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1864,197 +1853,163 @@
     <cellStyle name="Плохой 2" xfId="75" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="Пояснение 2" xfId="76" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="Примечание 2" xfId="77" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
     <cellStyle name="Связанная ячейка 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
     <cellStyle name="Текст предупреждения 2" xfId="79" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
     <cellStyle name="Хороший 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2191,332 +2146,332 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AY142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="AF2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BA5" sqref="BA5"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="10" customWidth="1"/>
     <col min="4" max="4" width="11.85546875" style="10" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" style="10" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="10" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="10" customWidth="1"/>
     <col min="8" max="8" width="11.85546875" style="10" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="10" customWidth="1"/>
     <col min="10" max="10" width="11.85546875" style="10" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="10" customWidth="1"/>
     <col min="12" max="12" width="11.85546875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="10" customWidth="1"/>
     <col min="14" max="14" width="11.85546875" style="10" customWidth="1"/>
     <col min="15" max="15" width="10.28515625" style="10" customWidth="1"/>
     <col min="16" max="16" width="11.85546875" style="10" customWidth="1"/>
     <col min="17" max="17" width="10.28515625" style="10" customWidth="1"/>
     <col min="18" max="18" width="11.85546875" style="10" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="10" customWidth="1"/>
     <col min="20" max="20" width="11.85546875" style="10" customWidth="1"/>
     <col min="21" max="21" width="10.28515625" style="10" customWidth="1"/>
     <col min="22" max="22" width="11.85546875" style="10" customWidth="1"/>
     <col min="23" max="23" width="10.28515625" style="10" customWidth="1"/>
     <col min="24" max="24" width="11.85546875" style="10" customWidth="1"/>
     <col min="25" max="25" width="10.42578125" style="10" customWidth="1"/>
     <col min="26" max="26" width="12" style="10" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="10" customWidth="1"/>
     <col min="28" max="28" width="12" style="10" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" style="10" customWidth="1"/>
     <col min="30" max="30" width="12" style="10" customWidth="1"/>
     <col min="31" max="31" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.42578125" style="10" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="13" style="10" bestFit="1" customWidth="1"/>
     <col min="39" max="46" width="11.7109375" style="9" customWidth="1"/>
     <col min="47" max="50" width="9.140625" style="9"/>
     <col min="51" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12.75">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="35" t="s">
         <v>276</v>
       </c>
-      <c r="B1" s="36"/>
-[...35 lines deleted...]
-      <c r="AL1" s="36"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
     </row>
     <row r="2" spans="1:51">
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
     </row>
     <row r="3" spans="1:51" ht="11.25" customHeight="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="36" t="s">
         <v>270</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="32" t="s">
         <v>271</v>
       </c>
-      <c r="C3" s="30">
+      <c r="C3" s="29">
         <v>2015</v>
       </c>
-      <c r="D3" s="30"/>
-[...2 lines deleted...]
-      <c r="G3" s="30">
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29">
         <v>2016</v>
       </c>
-      <c r="H3" s="30"/>
-[...2 lines deleted...]
-      <c r="K3" s="30">
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29">
         <v>2017</v>
       </c>
-      <c r="L3" s="30"/>
-[...2 lines deleted...]
-      <c r="O3" s="30">
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="29"/>
+      <c r="O3" s="29">
         <v>2018</v>
       </c>
-      <c r="P3" s="30"/>
-[...2 lines deleted...]
-      <c r="S3" s="30">
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29">
         <v>2019</v>
       </c>
-      <c r="T3" s="30"/>
-[...2 lines deleted...]
-      <c r="W3" s="30">
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29">
         <v>2020</v>
       </c>
-      <c r="X3" s="30"/>
-[...2 lines deleted...]
-      <c r="AA3" s="30">
+      <c r="X3" s="29"/>
+      <c r="Y3" s="29"/>
+      <c r="Z3" s="29"/>
+      <c r="AA3" s="29">
         <v>2021</v>
       </c>
-      <c r="AB3" s="30"/>
-[...2 lines deleted...]
-      <c r="AE3" s="30">
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29">
         <v>2022</v>
       </c>
-      <c r="AF3" s="30"/>
-[...2 lines deleted...]
-      <c r="AI3" s="30">
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29">
         <v>2023</v>
       </c>
-      <c r="AJ3" s="30"/>
-[...2 lines deleted...]
-      <c r="AM3" s="30">
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="29"/>
+      <c r="AL3" s="29"/>
+      <c r="AM3" s="29">
         <v>2024</v>
       </c>
-      <c r="AN3" s="30"/>
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="28">
+        <v>2025</v>
       </c>
       <c r="AR3" s="28"/>
       <c r="AS3" s="28"/>
       <c r="AT3" s="28"/>
-      <c r="AU3" s="28" t="s">
-[...4 lines deleted...]
-      <c r="AX3" s="28"/>
+      <c r="AU3" s="26" t="s">
+        <v>277</v>
+      </c>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
+      <c r="AX3" s="26"/>
     </row>
     <row r="4" spans="1:51">
-      <c r="A4" s="38"/>
-[...1 lines deleted...]
-      <c r="C4" s="30" t="s">
+      <c r="A4" s="37"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="D4" s="30"/>
-      <c r="E4" s="30" t="s">
+      <c r="D4" s="29"/>
+      <c r="E4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="30"/>
-      <c r="G4" s="30" t="s">
+      <c r="F4" s="29"/>
+      <c r="G4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="H4" s="30"/>
-      <c r="I4" s="30" t="s">
+      <c r="H4" s="29"/>
+      <c r="I4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="J4" s="30"/>
-      <c r="K4" s="30" t="s">
+      <c r="J4" s="29"/>
+      <c r="K4" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="L4" s="30"/>
-      <c r="M4" s="30" t="s">
+      <c r="L4" s="29"/>
+      <c r="M4" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="N4" s="30"/>
-      <c r="O4" s="31" t="s">
+      <c r="N4" s="29"/>
+      <c r="O4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="P4" s="31"/>
-      <c r="Q4" s="31" t="s">
+      <c r="P4" s="30"/>
+      <c r="Q4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="R4" s="31"/>
-      <c r="S4" s="31" t="s">
+      <c r="R4" s="30"/>
+      <c r="S4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="T4" s="31"/>
-      <c r="U4" s="31" t="s">
+      <c r="T4" s="30"/>
+      <c r="U4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="V4" s="31"/>
-      <c r="W4" s="31" t="s">
+      <c r="V4" s="30"/>
+      <c r="W4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="X4" s="31"/>
-      <c r="Y4" s="31" t="s">
+      <c r="X4" s="30"/>
+      <c r="Y4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="31"/>
-      <c r="AA4" s="31" t="s">
+      <c r="Z4" s="30"/>
+      <c r="AA4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AB4" s="31"/>
-      <c r="AC4" s="31" t="s">
+      <c r="AB4" s="30"/>
+      <c r="AC4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AD4" s="31"/>
-      <c r="AE4" s="31" t="s">
+      <c r="AD4" s="30"/>
+      <c r="AE4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AF4" s="31"/>
-      <c r="AG4" s="31" t="s">
+      <c r="AF4" s="30"/>
+      <c r="AG4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AH4" s="31"/>
-      <c r="AI4" s="31" t="s">
+      <c r="AH4" s="30"/>
+      <c r="AI4" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="AJ4" s="31"/>
-      <c r="AK4" s="31" t="s">
+      <c r="AJ4" s="30"/>
+      <c r="AK4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="AL4" s="31"/>
-      <c r="AM4" s="29" t="s">
+      <c r="AL4" s="30"/>
+      <c r="AM4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AN4" s="29"/>
-      <c r="AO4" s="29" t="s">
+      <c r="AN4" s="27"/>
+      <c r="AO4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AP4" s="29"/>
-      <c r="AQ4" s="29" t="s">
+      <c r="AP4" s="27"/>
+      <c r="AQ4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AR4" s="29"/>
-      <c r="AS4" s="29" t="s">
+      <c r="AR4" s="27"/>
+      <c r="AS4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AT4" s="29"/>
-      <c r="AU4" s="29" t="s">
+      <c r="AT4" s="27"/>
+      <c r="AU4" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="AV4" s="29"/>
-      <c r="AW4" s="29" t="s">
+      <c r="AV4" s="27"/>
+      <c r="AW4" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="AX4" s="29"/>
+      <c r="AX4" s="27"/>
     </row>
     <row r="5" spans="1:51" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A5" s="39"/>
-      <c r="B5" s="35"/>
+      <c r="A5" s="38"/>
+      <c r="B5" s="34"/>
       <c r="C5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="D5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="E5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="F5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="H5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="I5" s="18" t="s">
         <v>273</v>
       </c>
       <c r="J5" s="18" t="s">
         <v>274</v>
       </c>
       <c r="K5" s="18" t="s">
@@ -2752,76 +2707,72 @@
       <c r="AJ6" s="9">
         <f t="shared" si="0"/>
         <v>2468582.6748699993</v>
       </c>
       <c r="AK6" s="9">
         <f t="shared" si="0"/>
         <v>7724111.7587000011</v>
       </c>
       <c r="AL6" s="9">
         <f t="shared" si="0"/>
         <v>4887540.7182700001</v>
       </c>
       <c r="AM6" s="20">
         <v>6316567.2599900002</v>
       </c>
       <c r="AN6" s="20">
         <v>2744897.8291100017</v>
       </c>
       <c r="AO6" s="20">
         <v>7936083.0141599979</v>
       </c>
       <c r="AP6" s="20">
         <v>5385592.1933500003</v>
       </c>
       <c r="AQ6" s="23">
-        <f>SUM(AQ7:AQ140)</f>
-        <v>6856729.6086100005</v>
+        <v>6906455.8566800011</v>
       </c>
       <c r="AR6" s="23">
-        <f t="shared" ref="AR6:AT6" si="1">SUM(AR7:AR140)</f>
-        <v>3427602.3325799997</v>
+        <v>3493318.866369999</v>
       </c>
       <c r="AS6" s="23">
-        <f t="shared" si="1"/>
-        <v>7815766.8782399967</v>
+        <v>7846724.3482000008</v>
       </c>
       <c r="AT6" s="23">
-        <f t="shared" si="1"/>
-[...12 lines deleted...]
-        <v>2475878.7415900012</v>
+        <v>6194366.7818599995</v>
+      </c>
+      <c r="AU6" s="24">
+        <v>3653145.6456300002</v>
+      </c>
+      <c r="AV6" s="24">
+        <v>2023549.010310001</v>
+      </c>
+      <c r="AW6" s="24">
+        <v>3881704.9064799999</v>
+      </c>
+      <c r="AX6" s="24">
+        <v>3011801.4031400001</v>
       </c>
       <c r="AY6" s="9"/>
     </row>
     <row r="7" spans="1:51" ht="22.5">
       <c r="A7" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="12">
         <v>1840.89509</v>
       </c>
       <c r="D7" s="12">
         <v>5971.9904999999999</v>
       </c>
       <c r="E7" s="12">
         <v>238.60159000000002</v>
       </c>
       <c r="F7" s="12">
         <v>1064.7840400000002</v>
       </c>
       <c r="G7" s="9">
         <v>1575.2294399999998</v>
       </c>
@@ -2908,73 +2859,73 @@
       </c>
       <c r="AI7" s="14">
         <v>15636.137269999999</v>
       </c>
       <c r="AJ7" s="14">
         <v>76212.34332</v>
       </c>
       <c r="AK7" s="14">
         <v>4640.8315499999999</v>
       </c>
       <c r="AL7" s="14">
         <v>15918.895</v>
       </c>
       <c r="AM7" s="21">
         <v>21728.5867</v>
       </c>
       <c r="AN7" s="21">
         <v>91493.832139999999</v>
       </c>
       <c r="AO7" s="21">
         <v>5350.1178</v>
       </c>
       <c r="AP7" s="21">
         <v>18930.51801</v>
       </c>
-      <c r="AQ7" s="24">
-[...21 lines deleted...]
-        <v>10179.24588</v>
+      <c r="AQ7" s="23">
+        <v>30277.967710000001</v>
+      </c>
+      <c r="AR7" s="23">
+        <v>123044.86812</v>
+      </c>
+      <c r="AS7" s="23">
+        <v>5702.6227799999997</v>
+      </c>
+      <c r="AT7" s="23">
+        <v>26020.620589999999</v>
+      </c>
+      <c r="AU7" s="24">
+        <v>12564.36313</v>
+      </c>
+      <c r="AV7" s="24">
+        <v>85434.374960000001</v>
+      </c>
+      <c r="AW7" s="24">
+        <v>2540.7557900000002</v>
+      </c>
+      <c r="AX7" s="24">
+        <v>12568.169519999999</v>
       </c>
     </row>
     <row r="8" spans="1:51">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="12">
         <v>136.45679999999999</v>
       </c>
       <c r="D8" s="12">
         <v>676.62458000000004</v>
       </c>
       <c r="E8" s="12">
         <v>15341.186470000001</v>
       </c>
       <c r="F8" s="12">
         <v>35753.352040000005</v>
       </c>
       <c r="G8" s="9">
         <v>73.634600000000006</v>
       </c>
       <c r="H8" s="9">
@@ -3060,73 +3011,73 @@
       </c>
       <c r="AI8" s="14">
         <v>179.62678</v>
       </c>
       <c r="AJ8" s="14">
         <v>1371.67732</v>
       </c>
       <c r="AK8" s="14">
         <v>7606.0090499999997</v>
       </c>
       <c r="AL8" s="14">
         <v>29095.532920000001</v>
       </c>
       <c r="AM8" s="21">
         <v>536.66288999999995</v>
       </c>
       <c r="AN8" s="21">
         <v>2606.70982</v>
       </c>
       <c r="AO8" s="21">
         <v>7172.7721799999999</v>
       </c>
       <c r="AP8" s="21">
         <v>30413.323520000002</v>
       </c>
-      <c r="AQ8" s="24">
-[...21 lines deleted...]
-        <v>22301.014869999999</v>
+      <c r="AQ8" s="23">
+        <v>1941.61259</v>
+      </c>
+      <c r="AR8" s="23">
+        <v>4009.6524300000001</v>
+      </c>
+      <c r="AS8" s="23">
+        <v>10529.880370000001</v>
+      </c>
+      <c r="AT8" s="23">
+        <v>50167.935859999998</v>
+      </c>
+      <c r="AU8" s="24">
+        <v>258.93472000000003</v>
+      </c>
+      <c r="AV8" s="24">
+        <v>1839.51512</v>
+      </c>
+      <c r="AW8" s="24">
+        <v>5211.7133800000001</v>
+      </c>
+      <c r="AX8" s="24">
+        <v>25830.527900000001</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="22.5">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="12">
         <v>1948.0542200000002</v>
       </c>
       <c r="D9" s="12">
         <v>3424.8161599999999</v>
       </c>
       <c r="E9" s="12">
         <v>3847.0143600000001</v>
       </c>
       <c r="F9" s="12">
         <v>5274.7959000000001</v>
       </c>
       <c r="G9" s="9">
         <v>798.83915000000002</v>
       </c>
       <c r="H9" s="9">
@@ -3212,73 +3163,73 @@
       </c>
       <c r="AI9" s="14">
         <v>40</v>
       </c>
       <c r="AJ9" s="14">
         <v>127.783</v>
       </c>
       <c r="AK9" s="14">
         <v>6793.1036999999997</v>
       </c>
       <c r="AL9" s="14">
         <v>15024.57209</v>
       </c>
       <c r="AM9" s="21">
         <v>19.961500000000001</v>
       </c>
       <c r="AN9" s="21">
         <v>32.702500000000001</v>
       </c>
       <c r="AO9" s="21">
         <v>7731.1856399999997</v>
       </c>
       <c r="AP9" s="21">
         <v>15870.568719999999</v>
       </c>
-      <c r="AQ9" s="24">
-[...2 lines deleted...]
-      <c r="AR9" s="24">
+      <c r="AQ9" s="23">
+        <v>1828.76387</v>
+      </c>
+      <c r="AR9" s="23">
         <v>3575.6154200000001</v>
       </c>
-      <c r="AS9" s="24">
-[...5 lines deleted...]
-      <c r="AU9" s="26">
+      <c r="AS9" s="23">
+        <v>8154.6827499999999</v>
+      </c>
+      <c r="AT9" s="23">
+        <v>20496.410070000002</v>
+      </c>
+      <c r="AU9" s="24">
         <v>565.52029000000005</v>
       </c>
-      <c r="AV9" s="26">
+      <c r="AV9" s="24">
         <v>1215.7684099999999</v>
       </c>
-      <c r="AW9" s="26">
-[...3 lines deleted...]
-        <v>4807.7451600000004</v>
+      <c r="AW9" s="24">
+        <v>2485.4935300000002</v>
+      </c>
+      <c r="AX9" s="24">
+        <v>6081.1239500000001</v>
       </c>
     </row>
     <row r="10" spans="1:51" ht="22.5">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="12">
         <v>4.2337299999999995</v>
       </c>
       <c r="D10" s="12">
         <v>21.888189999999998</v>
       </c>
       <c r="E10" s="12">
         <v>73.70499999999997</v>
       </c>
       <c r="F10" s="12">
         <v>366.69407000000007</v>
       </c>
       <c r="G10" s="9">
         <v>307.66639999999995</v>
       </c>
       <c r="H10" s="9">
@@ -3364,73 +3315,73 @@
       </c>
       <c r="AI10" s="14">
         <v>7893.7840699999997</v>
       </c>
       <c r="AJ10" s="14">
         <v>33131.484080000002</v>
       </c>
       <c r="AK10" s="14">
         <v>32.759030000000003</v>
       </c>
       <c r="AL10" s="14">
         <v>113.60227</v>
       </c>
       <c r="AM10" s="21">
         <v>17684.753680000002</v>
       </c>
       <c r="AN10" s="21">
         <v>56506.145640000002</v>
       </c>
       <c r="AO10" s="21">
         <v>31.018730000000001</v>
       </c>
       <c r="AP10" s="21">
         <v>174.68662</v>
       </c>
-      <c r="AQ10" s="24">
-[...5 lines deleted...]
-      <c r="AS10" s="24">
+      <c r="AQ10" s="23">
+        <v>34609.28314</v>
+      </c>
+      <c r="AR10" s="23">
+        <v>84213.922059999997</v>
+      </c>
+      <c r="AS10" s="23">
         <v>2.4683000000000002</v>
       </c>
-      <c r="AT10" s="24">
+      <c r="AT10" s="23">
         <v>43.043939999999999</v>
       </c>
-      <c r="AU10" s="26">
-[...9 lines deleted...]
-        <v>94.302080000000004</v>
+      <c r="AU10" s="24">
+        <v>15573.661899999999</v>
+      </c>
+      <c r="AV10" s="24">
+        <v>45356.478519999997</v>
+      </c>
+      <c r="AW10" s="24">
+        <v>18.628710000000002</v>
+      </c>
+      <c r="AX10" s="24">
+        <v>95.371939999999995</v>
       </c>
     </row>
     <row r="11" spans="1:51" ht="33.75">
       <c r="A11" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12">
         <v>3204.7644799999994</v>
       </c>
       <c r="F11" s="12">
         <v>8291.3693700000003</v>
       </c>
       <c r="G11" s="9">
         <v>2.3650000000000002</v>
       </c>
       <c r="H11" s="9">
         <v>17.306550000000001</v>
       </c>
       <c r="I11" s="9">
         <v>947.46802000000002</v>
@@ -3508,73 +3459,73 @@
       </c>
       <c r="AI11" s="14">
         <v>0.17219999999999999</v>
       </c>
       <c r="AJ11" s="14">
         <v>2.6407600000000002</v>
       </c>
       <c r="AK11" s="14">
         <v>2933.5630999999998</v>
       </c>
       <c r="AL11" s="14">
         <v>6966.25198</v>
       </c>
       <c r="AM11" s="21">
         <v>0.2</v>
       </c>
       <c r="AN11" s="21">
         <v>1.069</v>
       </c>
       <c r="AO11" s="21">
         <v>2618.38778</v>
       </c>
       <c r="AP11" s="21">
         <v>6814.1939199999997</v>
       </c>
-      <c r="AQ11" s="24">
+      <c r="AQ11" s="23">
         <v>143</v>
       </c>
-      <c r="AR11" s="24">
+      <c r="AR11" s="23">
         <v>420</v>
       </c>
-      <c r="AS11" s="24">
-[...15 lines deleted...]
-        <v>3701.5416300000002</v>
+      <c r="AS11" s="23">
+        <v>4480.6507799999999</v>
+      </c>
+      <c r="AT11" s="23">
+        <v>12528.24447</v>
+      </c>
+      <c r="AU11" s="24">
+        <v>141.35300000000001</v>
+      </c>
+      <c r="AV11" s="24">
+        <v>218.57239999999999</v>
+      </c>
+      <c r="AW11" s="24">
+        <v>1329.65913</v>
+      </c>
+      <c r="AX11" s="24">
+        <v>4386.9216299999998</v>
       </c>
     </row>
     <row r="12" spans="1:51" ht="45">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="12">
         <v>95.505899999999983</v>
       </c>
       <c r="D12" s="12">
         <v>46.088409999999996</v>
       </c>
       <c r="E12" s="12">
         <v>2919.4276799999989</v>
       </c>
       <c r="F12" s="12">
         <v>3153.7195999999999</v>
       </c>
       <c r="G12" s="9">
         <v>845.19389000000001</v>
       </c>
       <c r="H12" s="9">
@@ -3660,73 +3611,73 @@
       </c>
       <c r="AI12" s="14">
         <v>729.26101000000006</v>
       </c>
       <c r="AJ12" s="14">
         <v>333.17872</v>
       </c>
       <c r="AK12" s="14">
         <v>1213.99071</v>
       </c>
       <c r="AL12" s="14">
         <v>1763.2501500000001</v>
       </c>
       <c r="AM12" s="21">
         <v>952.15431999999998</v>
       </c>
       <c r="AN12" s="21">
         <v>512.13085999999998</v>
       </c>
       <c r="AO12" s="21">
         <v>1007.9086</v>
       </c>
       <c r="AP12" s="21">
         <v>1637.92509</v>
       </c>
-      <c r="AQ12" s="24">
-[...21 lines deleted...]
-        <v>447.02489000000003</v>
+      <c r="AQ12" s="23">
+        <v>4090.7145999999998</v>
+      </c>
+      <c r="AR12" s="23">
+        <v>1636.2551599999999</v>
+      </c>
+      <c r="AS12" s="23">
+        <v>929.94973000000005</v>
+      </c>
+      <c r="AT12" s="23">
+        <v>1824.9428399999999</v>
+      </c>
+      <c r="AU12" s="24">
+        <v>2319.7296799999999</v>
+      </c>
+      <c r="AV12" s="24">
+        <v>638.73982000000001</v>
+      </c>
+      <c r="AW12" s="24">
+        <v>226.71997999999999</v>
+      </c>
+      <c r="AX12" s="24">
+        <v>553.81359999999995</v>
       </c>
     </row>
     <row r="13" spans="1:51" ht="44.25" customHeight="1">
       <c r="A13" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="12">
         <v>7896.7222899999988</v>
       </c>
       <c r="D13" s="12">
         <v>12843.376059999999</v>
       </c>
       <c r="E13" s="12">
         <v>161750.10662000004</v>
       </c>
       <c r="F13" s="12">
         <v>144447.58648999996</v>
       </c>
       <c r="G13" s="9">
         <v>8778.9208099999978</v>
       </c>
       <c r="H13" s="9">
@@ -3812,73 +3763,73 @@
       </c>
       <c r="AI13" s="14">
         <v>31585.271680000002</v>
       </c>
       <c r="AJ13" s="14">
         <v>52998.829120000002</v>
       </c>
       <c r="AK13" s="14">
         <v>155988.44451</v>
       </c>
       <c r="AL13" s="14">
         <v>184901.31464999999</v>
       </c>
       <c r="AM13" s="21">
         <v>42348.625099999997</v>
       </c>
       <c r="AN13" s="21">
         <v>69075.860329999996</v>
       </c>
       <c r="AO13" s="21">
         <v>137261.36319</v>
       </c>
       <c r="AP13" s="21">
         <v>183224.75753999999</v>
       </c>
-      <c r="AQ13" s="24">
-[...21 lines deleted...]
-        <v>73122.452120000002</v>
+      <c r="AQ13" s="23">
+        <v>32054.762470000001</v>
+      </c>
+      <c r="AR13" s="23">
+        <v>53423.500619999999</v>
+      </c>
+      <c r="AS13" s="23">
+        <v>136677.44289999999</v>
+      </c>
+      <c r="AT13" s="23">
+        <v>187306.28197000001</v>
+      </c>
+      <c r="AU13" s="24">
+        <v>10876.560310000001</v>
+      </c>
+      <c r="AV13" s="24">
+        <v>23965.13679</v>
+      </c>
+      <c r="AW13" s="24">
+        <v>68715.373439999996</v>
+      </c>
+      <c r="AX13" s="24">
+        <v>92734.869649999993</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="33.75">
       <c r="A14" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12">
         <v>122.07513999999998</v>
       </c>
       <c r="F14" s="12">
         <v>203.34745999999998</v>
       </c>
       <c r="G14" s="9">
         <v>97.543480000000002</v>
       </c>
       <c r="H14" s="9">
         <v>286.51174999999995</v>
       </c>
       <c r="I14" s="9">
         <v>74.276349999999994</v>
@@ -3960,73 +3911,73 @@
       </c>
       <c r="AI14" s="14">
         <v>1.5</v>
       </c>
       <c r="AJ14" s="14">
         <v>5</v>
       </c>
       <c r="AK14" s="14">
         <v>134.80788000000001</v>
       </c>
       <c r="AL14" s="14">
         <v>300.53607</v>
       </c>
       <c r="AM14" s="21">
         <v>0</v>
       </c>
       <c r="AN14" s="21">
         <v>0</v>
       </c>
       <c r="AO14" s="21">
         <v>1.4209400000000001</v>
       </c>
       <c r="AP14" s="21">
         <v>9.0232600000000005</v>
       </c>
-      <c r="AQ14" s="24">
+      <c r="AQ14" s="23">
         <v>0</v>
       </c>
-      <c r="AR14" s="24">
+      <c r="AR14" s="23">
         <v>0</v>
       </c>
-      <c r="AS14" s="24">
+      <c r="AS14" s="23">
         <v>561.09933999999998</v>
       </c>
-      <c r="AT14" s="24">
+      <c r="AT14" s="23">
         <v>1372.7919300000001</v>
       </c>
-      <c r="AU14" s="26">
+      <c r="AU14" s="24">
         <v>0</v>
       </c>
-      <c r="AV14" s="26">
+      <c r="AV14" s="24">
         <v>0</v>
       </c>
-      <c r="AW14" s="26">
-[...3 lines deleted...]
-        <v>49.081069999999997</v>
+      <c r="AW14" s="24">
+        <v>23.689129999999999</v>
+      </c>
+      <c r="AX14" s="24">
+        <v>49.564120000000003</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="66" customHeight="1">
       <c r="A15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="12">
         <v>412.96712000000002</v>
       </c>
       <c r="D15" s="12">
         <v>391.19849999999997</v>
       </c>
       <c r="E15" s="12">
         <v>514.48455000000001</v>
       </c>
       <c r="F15" s="12">
         <v>556.15769999999998</v>
       </c>
       <c r="G15" s="9">
         <v>237.87799999999999</v>
       </c>
       <c r="H15" s="9">
@@ -4112,73 +4063,73 @@
       </c>
       <c r="AI15" s="14">
         <v>0</v>
       </c>
       <c r="AJ15" s="14">
         <v>0</v>
       </c>
       <c r="AK15" s="14">
         <v>287.68587000000002</v>
       </c>
       <c r="AL15" s="14">
         <v>520.84146999999996</v>
       </c>
       <c r="AM15" s="21">
         <v>12.234999999999999</v>
       </c>
       <c r="AN15" s="21">
         <v>21.29731</v>
       </c>
       <c r="AO15" s="21">
         <v>285.50326999999999</v>
       </c>
       <c r="AP15" s="21">
         <v>513.71615999999995</v>
       </c>
-      <c r="AQ15" s="24">
+      <c r="AQ15" s="23">
         <v>43.703000000000003</v>
       </c>
-      <c r="AR15" s="24">
+      <c r="AR15" s="23">
         <v>64.837969999999999</v>
       </c>
-      <c r="AS15" s="24">
+      <c r="AS15" s="23">
         <v>414.04683</v>
       </c>
-      <c r="AT15" s="24">
+      <c r="AT15" s="23">
         <v>974.17172000000005</v>
       </c>
-      <c r="AU15" s="26">
-[...9 lines deleted...]
-        <v>47.507599999999996</v>
+      <c r="AU15" s="24">
+        <v>12.07</v>
+      </c>
+      <c r="AV15" s="24">
+        <v>12.9239</v>
+      </c>
+      <c r="AW15" s="24">
+        <v>27.382560000000002</v>
+      </c>
+      <c r="AX15" s="24">
+        <v>47.97484</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="56.25" customHeight="1">
       <c r="A16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12">
         <v>450.09513000000004</v>
       </c>
       <c r="F16" s="12">
         <v>890.42408</v>
       </c>
       <c r="G16" s="9">
         <v>283.60590000000002</v>
       </c>
       <c r="H16" s="9">
         <v>30.19201</v>
       </c>
       <c r="I16" s="9">
         <v>99.667959999999994</v>
@@ -4260,73 +4211,73 @@
       </c>
       <c r="AI16" s="14">
         <v>0</v>
       </c>
       <c r="AJ16" s="14">
         <v>0</v>
       </c>
       <c r="AK16" s="14">
         <v>164.46636000000001</v>
       </c>
       <c r="AL16" s="14">
         <v>798.80399</v>
       </c>
       <c r="AM16" s="21">
         <v>30.2</v>
       </c>
       <c r="AN16" s="21">
         <v>25.38</v>
       </c>
       <c r="AO16" s="21">
         <v>87.850319999999996</v>
       </c>
       <c r="AP16" s="21">
         <v>586.72077999999999</v>
       </c>
-      <c r="AQ16" s="24">
+      <c r="AQ16" s="23">
         <v>0.1</v>
       </c>
-      <c r="AR16" s="24">
+      <c r="AR16" s="23">
         <v>1.35</v>
       </c>
-      <c r="AS16" s="24">
-[...5 lines deleted...]
-      <c r="AU16" s="26">
+      <c r="AS16" s="23">
+        <v>114.22557999999999</v>
+      </c>
+      <c r="AT16" s="23">
+        <v>909.76611000000003</v>
+      </c>
+      <c r="AU16" s="24">
         <v>0</v>
       </c>
-      <c r="AV16" s="26">
+      <c r="AV16" s="24">
         <v>0</v>
       </c>
-      <c r="AW16" s="26">
-[...3 lines deleted...]
-        <v>279.30941999999999</v>
+      <c r="AW16" s="24">
+        <v>37.596040000000002</v>
+      </c>
+      <c r="AX16" s="24">
+        <v>328.96937000000003</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="12">
         <v>26.84</v>
       </c>
       <c r="D17" s="12">
         <v>279.36699999999996</v>
       </c>
       <c r="E17" s="12">
         <v>44.156089999999992</v>
       </c>
       <c r="F17" s="12">
         <v>246.98039</v>
       </c>
       <c r="G17" s="9">
         <v>20</v>
       </c>
       <c r="H17" s="9">
@@ -4408,73 +4359,73 @@
       </c>
       <c r="AI17" s="14">
         <v>18.244</v>
       </c>
       <c r="AJ17" s="14">
         <v>11.736750000000001</v>
       </c>
       <c r="AK17" s="14">
         <v>124.7604</v>
       </c>
       <c r="AL17" s="14">
         <v>783.80528000000004</v>
       </c>
       <c r="AM17" s="21">
         <v>40.018799999999999</v>
       </c>
       <c r="AN17" s="21">
         <v>45.542999999999999</v>
       </c>
       <c r="AO17" s="21">
         <v>356.20670000000001</v>
       </c>
       <c r="AP17" s="21">
         <v>898.13789999999995</v>
       </c>
-      <c r="AQ17" s="24">
-[...11 lines deleted...]
-      <c r="AU17" s="26">
+      <c r="AQ17" s="23">
+        <v>1.869</v>
+      </c>
+      <c r="AR17" s="23">
+        <v>53.23</v>
+      </c>
+      <c r="AS17" s="23">
+        <v>352.83118999999999</v>
+      </c>
+      <c r="AT17" s="23">
+        <v>1543.59582</v>
+      </c>
+      <c r="AU17" s="24">
         <v>0</v>
       </c>
-      <c r="AV17" s="26">
+      <c r="AV17" s="24">
         <v>0</v>
       </c>
-      <c r="AW17" s="26">
-[...3 lines deleted...]
-        <v>553.25062000000003</v>
+      <c r="AW17" s="24">
+        <v>318.60478999999998</v>
+      </c>
+      <c r="AX17" s="24">
+        <v>649.33421999999996</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="33.75">
       <c r="A18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="12">
         <v>3101.7450000000003</v>
       </c>
       <c r="D18" s="12">
         <v>1274.7710499999998</v>
       </c>
       <c r="E18" s="12">
         <v>541.09570999999994</v>
       </c>
       <c r="F18" s="12">
         <v>2208.2564500000003</v>
       </c>
       <c r="G18" s="9">
         <v>4018.34</v>
       </c>
       <c r="H18" s="9">
@@ -4560,73 +4511,73 @@
       </c>
       <c r="AI18" s="14">
         <v>772.50400000000002</v>
       </c>
       <c r="AJ18" s="14">
         <v>418.43031999999999</v>
       </c>
       <c r="AK18" s="14">
         <v>2394.5663399999999</v>
       </c>
       <c r="AL18" s="14">
         <v>8808.3468900000007</v>
       </c>
       <c r="AM18" s="21">
         <v>885.78</v>
       </c>
       <c r="AN18" s="21">
         <v>594.06025</v>
       </c>
       <c r="AO18" s="21">
         <v>2450.93669</v>
       </c>
       <c r="AP18" s="21">
         <v>7657.99064</v>
       </c>
-      <c r="AQ18" s="24">
-[...11 lines deleted...]
-      <c r="AU18" s="26">
+      <c r="AQ18" s="23">
+        <v>856.26143999999999</v>
+      </c>
+      <c r="AR18" s="23">
+        <v>1373.73975</v>
+      </c>
+      <c r="AS18" s="23">
+        <v>1755.8748700000001</v>
+      </c>
+      <c r="AT18" s="23">
+        <v>7046.1885400000001</v>
+      </c>
+      <c r="AU18" s="24">
         <v>85.831999999999994</v>
       </c>
-      <c r="AV18" s="26">
+      <c r="AV18" s="24">
         <v>115.81282</v>
       </c>
-      <c r="AW18" s="26">
-[...3 lines deleted...]
-        <v>3032.0618399999998</v>
+      <c r="AW18" s="24">
+        <v>782.66210000000001</v>
+      </c>
+      <c r="AX18" s="24">
+        <v>3718.3257800000001</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="33.75">
       <c r="A19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="12">
         <v>12881.263639999997</v>
       </c>
       <c r="D19" s="12">
         <v>6771.9601899999998</v>
       </c>
       <c r="E19" s="12">
         <v>29497.435610000004</v>
       </c>
       <c r="F19" s="12">
         <v>34314.952930000014</v>
       </c>
       <c r="G19" s="9">
         <v>12442.704199999998</v>
       </c>
       <c r="H19" s="9">
@@ -4712,73 +4663,73 @@
       </c>
       <c r="AI19" s="14">
         <v>13399.9915</v>
       </c>
       <c r="AJ19" s="14">
         <v>13920.856470000001</v>
       </c>
       <c r="AK19" s="14">
         <v>44649.886200000001</v>
       </c>
       <c r="AL19" s="14">
         <v>128798.25868</v>
       </c>
       <c r="AM19" s="21">
         <v>11433.852010000001</v>
       </c>
       <c r="AN19" s="21">
         <v>11408.028389999999</v>
       </c>
       <c r="AO19" s="21">
         <v>43207.221610000001</v>
       </c>
       <c r="AP19" s="21">
         <v>138603.1581</v>
       </c>
-      <c r="AQ19" s="24">
-[...21 lines deleted...]
-        <v>56969.99901</v>
+      <c r="AQ19" s="23">
+        <v>11214.28306</v>
+      </c>
+      <c r="AR19" s="23">
+        <v>13075.54991</v>
+      </c>
+      <c r="AS19" s="23">
+        <v>43346.936679999999</v>
+      </c>
+      <c r="AT19" s="23">
+        <v>185757.61670000001</v>
+      </c>
+      <c r="AU19" s="24">
+        <v>6910.4472100000003</v>
+      </c>
+      <c r="AV19" s="24">
+        <v>8396.49107</v>
+      </c>
+      <c r="AW19" s="24">
+        <v>16799.544040000001</v>
+      </c>
+      <c r="AX19" s="24">
+        <v>65262.981939999998</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="22.5">
       <c r="A20" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
         <v>6416.5029999999997</v>
       </c>
       <c r="D20" s="12">
         <v>42015.732660000001</v>
       </c>
       <c r="E20" s="12">
         <v>3232.3344899999997</v>
       </c>
       <c r="F20" s="12">
         <v>4287.9636099999998</v>
       </c>
       <c r="G20" s="9">
         <v>7109.8022500000006</v>
       </c>
       <c r="H20" s="9">
@@ -4864,73 +4815,73 @@
       </c>
       <c r="AI20" s="14">
         <v>9762.0359499999995</v>
       </c>
       <c r="AJ20" s="14">
         <v>62448.357799999998</v>
       </c>
       <c r="AK20" s="14">
         <v>3747.1950700000002</v>
       </c>
       <c r="AL20" s="14">
         <v>13246.015439999999</v>
       </c>
       <c r="AM20" s="21">
         <v>9467.3923099999993</v>
       </c>
       <c r="AN20" s="21">
         <v>54254.646710000001</v>
       </c>
       <c r="AO20" s="21">
         <v>4933.3772399999998</v>
       </c>
       <c r="AP20" s="21">
         <v>19943.792369999999</v>
       </c>
-      <c r="AQ20" s="24">
-[...21 lines deleted...]
-        <v>10063.03707</v>
+      <c r="AQ20" s="23">
+        <v>8254.4473999999991</v>
+      </c>
+      <c r="AR20" s="23">
+        <v>52836.843529999998</v>
+      </c>
+      <c r="AS20" s="23">
+        <v>5191.7250299999996</v>
+      </c>
+      <c r="AT20" s="23">
+        <v>22818.656569999999</v>
+      </c>
+      <c r="AU20" s="24">
+        <v>4548.1687000000002</v>
+      </c>
+      <c r="AV20" s="24">
+        <v>31050.062870000002</v>
+      </c>
+      <c r="AW20" s="24">
+        <v>2891.7662999999998</v>
+      </c>
+      <c r="AX20" s="24">
+        <v>11803.77613</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="45">
       <c r="A21" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C21" s="12">
         <v>1372.0575999999999</v>
       </c>
       <c r="D21" s="12">
         <v>1274.0755500000002</v>
       </c>
       <c r="E21" s="12">
         <v>740.23482999999987</v>
       </c>
       <c r="F21" s="12">
         <v>3867.80692</v>
       </c>
       <c r="G21" s="9">
         <v>1365.9285</v>
       </c>
       <c r="H21" s="9">
@@ -5016,73 +4967,73 @@
       </c>
       <c r="AI21" s="14">
         <v>1854.3438699999999</v>
       </c>
       <c r="AJ21" s="14">
         <v>8034.28748</v>
       </c>
       <c r="AK21" s="14">
         <v>1021.72559</v>
       </c>
       <c r="AL21" s="14">
         <v>5539.3011999999999</v>
       </c>
       <c r="AM21" s="21">
         <v>1884.5206800000001</v>
       </c>
       <c r="AN21" s="21">
         <v>5822.2265399999997</v>
       </c>
       <c r="AO21" s="21">
         <v>1007.30006</v>
       </c>
       <c r="AP21" s="21">
         <v>7167.70388</v>
       </c>
-      <c r="AQ21" s="24">
-[...21 lines deleted...]
-        <v>2328.2576100000001</v>
+      <c r="AQ21" s="23">
+        <v>1683.62265</v>
+      </c>
+      <c r="AR21" s="23">
+        <v>5326.1605499999996</v>
+      </c>
+      <c r="AS21" s="23">
+        <v>827.54494</v>
+      </c>
+      <c r="AT21" s="23">
+        <v>7088.2033499999998</v>
+      </c>
+      <c r="AU21" s="24">
+        <v>852.03950999999995</v>
+      </c>
+      <c r="AV21" s="24">
+        <v>3531.3300300000001</v>
+      </c>
+      <c r="AW21" s="24">
+        <v>320.56387000000001</v>
+      </c>
+      <c r="AX21" s="24">
+        <v>2777.7023600000002</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="78.75">
       <c r="A22" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="12">
         <v>36.298000000000002</v>
       </c>
       <c r="D22" s="12">
         <v>15.904629999999999</v>
       </c>
       <c r="E22" s="12">
         <v>654.47771999999986</v>
       </c>
       <c r="F22" s="12">
         <v>2937.6087900000011</v>
       </c>
       <c r="G22" s="9">
         <v>113.92100000000001</v>
       </c>
       <c r="H22" s="9">
@@ -5168,73 +5119,73 @@
       </c>
       <c r="AI22" s="14">
         <v>240.63380000000001</v>
       </c>
       <c r="AJ22" s="14">
         <v>1182.1651300000001</v>
       </c>
       <c r="AK22" s="14">
         <v>1928.1686400000001</v>
       </c>
       <c r="AL22" s="14">
         <v>12974.529769999999</v>
       </c>
       <c r="AM22" s="21">
         <v>425.56060000000002</v>
       </c>
       <c r="AN22" s="21">
         <v>2289.5303600000002</v>
       </c>
       <c r="AO22" s="21">
         <v>2696.6174299999998</v>
       </c>
       <c r="AP22" s="21">
         <v>17698.440269999999</v>
       </c>
-      <c r="AQ22" s="24">
-[...21 lines deleted...]
-        <v>8717.5340199999991</v>
+      <c r="AQ22" s="23">
+        <v>215.8107</v>
+      </c>
+      <c r="AR22" s="23">
+        <v>957.28215999999998</v>
+      </c>
+      <c r="AS22" s="23">
+        <v>3115.0266900000001</v>
+      </c>
+      <c r="AT22" s="23">
+        <v>22406.860700000001</v>
+      </c>
+      <c r="AU22" s="24">
+        <v>104.5098</v>
+      </c>
+      <c r="AV22" s="24">
+        <v>842.88256999999999</v>
+      </c>
+      <c r="AW22" s="24">
+        <v>1374.8541700000001</v>
+      </c>
+      <c r="AX22" s="24">
+        <v>9824.6177299999999</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="78.75">
       <c r="A23" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>35</v>
       </c>
       <c r="C23" s="12">
         <v>0.13</v>
       </c>
       <c r="D23" s="12">
         <v>0.82774999999999999</v>
       </c>
       <c r="E23" s="12">
         <v>280.31411000000014</v>
       </c>
       <c r="F23" s="12">
         <v>1620.7344899999994</v>
       </c>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9">
         <v>303.68948999999998</v>
@@ -5316,73 +5267,73 @@
       </c>
       <c r="AI23" s="14">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="AJ23" s="14">
         <v>5.1441999999999997</v>
       </c>
       <c r="AK23" s="14">
         <v>679.79101000000003</v>
       </c>
       <c r="AL23" s="14">
         <v>3505.0191799999998</v>
       </c>
       <c r="AM23" s="21">
         <v>147.41</v>
       </c>
       <c r="AN23" s="21">
         <v>1372.1444200000001</v>
       </c>
       <c r="AO23" s="21">
         <v>1006.3367</v>
       </c>
       <c r="AP23" s="21">
         <v>5670.3749200000002</v>
       </c>
-      <c r="AQ23" s="24">
+      <c r="AQ23" s="23">
         <v>49.481299999999997</v>
       </c>
-      <c r="AR23" s="24">
+      <c r="AR23" s="23">
         <v>134.11034000000001</v>
       </c>
-      <c r="AS23" s="24">
-[...5 lines deleted...]
-      <c r="AU23" s="26">
+      <c r="AS23" s="23">
+        <v>1012.55146</v>
+      </c>
+      <c r="AT23" s="23">
+        <v>5898.2121900000002</v>
+      </c>
+      <c r="AU23" s="24">
         <v>0</v>
       </c>
-      <c r="AV23" s="26">
+      <c r="AV23" s="24">
         <v>0</v>
       </c>
-      <c r="AW23" s="26">
-[...3 lines deleted...]
-        <v>2172.3655199999998</v>
+      <c r="AW23" s="24">
+        <v>423.24770000000001</v>
+      </c>
+      <c r="AX23" s="24">
+        <v>2465.8245499999998</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="78.75">
       <c r="A24" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C24" s="12">
         <v>2.8500000000000001E-2</v>
       </c>
       <c r="D24" s="12">
         <v>6.5259999999999999E-2</v>
       </c>
       <c r="E24" s="12">
         <v>11.149149999999999</v>
       </c>
       <c r="F24" s="12">
         <v>16.252119999999998</v>
       </c>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9">
         <v>31.821359999999999</v>
@@ -5460,73 +5411,73 @@
       </c>
       <c r="AI24" s="14">
         <v>0</v>
       </c>
       <c r="AJ24" s="14">
         <v>0</v>
       </c>
       <c r="AK24" s="14">
         <v>4.5738300000000001</v>
       </c>
       <c r="AL24" s="14">
         <v>111.01607</v>
       </c>
       <c r="AM24" s="21">
         <v>0</v>
       </c>
       <c r="AN24" s="21">
         <v>0</v>
       </c>
       <c r="AO24" s="21">
         <v>3.2845800000000001</v>
       </c>
       <c r="AP24" s="21">
         <v>62.716900000000003</v>
       </c>
-      <c r="AQ24" s="24">
+      <c r="AQ24" s="23">
         <v>0</v>
       </c>
-      <c r="AR24" s="24">
+      <c r="AR24" s="23">
         <v>0</v>
       </c>
-      <c r="AS24" s="24">
+      <c r="AS24" s="23">
         <v>2.2349999999999999</v>
       </c>
-      <c r="AT24" s="24">
+      <c r="AT24" s="23">
         <v>54.005049999999997</v>
       </c>
-      <c r="AU24" s="26">
+      <c r="AU24" s="24">
         <v>0</v>
       </c>
-      <c r="AV24" s="26">
+      <c r="AV24" s="24">
         <v>0</v>
       </c>
-      <c r="AW24" s="26">
-[...3 lines deleted...]
-        <v>6.3538100000000002</v>
+      <c r="AW24" s="24">
+        <v>0.41299999999999998</v>
+      </c>
+      <c r="AX24" s="24">
+        <v>6.79765</v>
       </c>
     </row>
     <row r="25" spans="1:50" ht="33.75">
       <c r="A25" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="12">
         <v>7568.2715800000005</v>
       </c>
       <c r="D25" s="12">
         <v>4002.73434</v>
       </c>
       <c r="E25" s="12">
         <v>46260.736260000005</v>
       </c>
       <c r="F25" s="12">
         <v>33216.546429999995</v>
       </c>
       <c r="G25" s="9">
         <v>11975.917349999998</v>
       </c>
       <c r="H25" s="9">
@@ -5612,73 +5563,73 @@
       </c>
       <c r="AI25" s="14">
         <v>4456.9390999999996</v>
       </c>
       <c r="AJ25" s="14">
         <v>3990.6306100000002</v>
       </c>
       <c r="AK25" s="14">
         <v>32439.366010000002</v>
       </c>
       <c r="AL25" s="14">
         <v>35327.186099999999</v>
       </c>
       <c r="AM25" s="21">
         <v>2824.9092799999999</v>
       </c>
       <c r="AN25" s="21">
         <v>2373.5861799999998</v>
       </c>
       <c r="AO25" s="21">
         <v>36621.554080000002</v>
       </c>
       <c r="AP25" s="21">
         <v>47766.694320000002</v>
       </c>
-      <c r="AQ25" s="24">
-[...21 lines deleted...]
-        <v>19490.737939999999</v>
+      <c r="AQ25" s="23">
+        <v>5133.0455199999997</v>
+      </c>
+      <c r="AR25" s="23">
+        <v>3875.66237</v>
+      </c>
+      <c r="AS25" s="23">
+        <v>38480.208319999998</v>
+      </c>
+      <c r="AT25" s="23">
+        <v>49771.940179999998</v>
+      </c>
+      <c r="AU25" s="24">
+        <v>2508.8391999999999</v>
+      </c>
+      <c r="AV25" s="24">
+        <v>1843.43067</v>
+      </c>
+      <c r="AW25" s="24">
+        <v>17090.391800000001</v>
+      </c>
+      <c r="AX25" s="24">
+        <v>23705.622630000002</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="33.75">
       <c r="A26" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C26" s="12">
         <v>523.39920000000006</v>
       </c>
       <c r="D26" s="12">
         <v>1025.8647299999998</v>
       </c>
       <c r="E26" s="12">
         <v>41150.786479999995</v>
       </c>
       <c r="F26" s="12">
         <v>75091.917400000006</v>
       </c>
       <c r="G26" s="9">
         <v>368.20180999999997</v>
       </c>
       <c r="H26" s="9">
@@ -5764,73 +5715,73 @@
       </c>
       <c r="AI26" s="14">
         <v>1461.2059300000001</v>
       </c>
       <c r="AJ26" s="14">
         <v>6748.1796100000001</v>
       </c>
       <c r="AK26" s="14">
         <v>38721.539239999998</v>
       </c>
       <c r="AL26" s="14">
         <v>83855.29363</v>
       </c>
       <c r="AM26" s="21">
         <v>1324.0401999999999</v>
       </c>
       <c r="AN26" s="21">
         <v>5848.0682100000004</v>
       </c>
       <c r="AO26" s="21">
         <v>35761.034590000003</v>
       </c>
       <c r="AP26" s="21">
         <v>72085.682050000003</v>
       </c>
-      <c r="AQ26" s="24">
-[...21 lines deleted...]
-        <v>40161.730680000001</v>
+      <c r="AQ26" s="23">
+        <v>3168.31756</v>
+      </c>
+      <c r="AR26" s="23">
+        <v>13196.69023</v>
+      </c>
+      <c r="AS26" s="23">
+        <v>42847.722399999999</v>
+      </c>
+      <c r="AT26" s="23">
+        <v>100461.15842000001</v>
+      </c>
+      <c r="AU26" s="24">
+        <v>843.46653000000003</v>
+      </c>
+      <c r="AV26" s="24">
+        <v>2997.2423199999998</v>
+      </c>
+      <c r="AW26" s="24">
+        <v>20071.165219999999</v>
+      </c>
+      <c r="AX26" s="24">
+        <v>50157.621310000002</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="94.5" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="12">
         <v>4428.0827200000003</v>
       </c>
       <c r="D27" s="12">
         <v>3133.3972100000001</v>
       </c>
       <c r="E27" s="12">
         <v>32442.199319999992</v>
       </c>
       <c r="F27" s="12">
         <v>35208.219739999986</v>
       </c>
       <c r="G27" s="9">
         <v>3906.5813599999983</v>
       </c>
       <c r="H27" s="9">
@@ -5916,73 +5867,73 @@
       </c>
       <c r="AI27" s="14">
         <v>12599.542079999999</v>
       </c>
       <c r="AJ27" s="14">
         <v>18384.783029999999</v>
       </c>
       <c r="AK27" s="14">
         <v>46518.027090000003</v>
       </c>
       <c r="AL27" s="14">
         <v>49468.352010000002</v>
       </c>
       <c r="AM27" s="21">
         <v>14386.270979999999</v>
       </c>
       <c r="AN27" s="21">
         <v>19065.066169999998</v>
       </c>
       <c r="AO27" s="21">
         <v>46462.642749999999</v>
       </c>
       <c r="AP27" s="21">
         <v>52164.349000000002</v>
       </c>
-      <c r="AQ27" s="24">
-[...21 lines deleted...]
-        <v>27711.992610000001</v>
+      <c r="AQ27" s="23">
+        <v>17870.513330000002</v>
+      </c>
+      <c r="AR27" s="23">
+        <v>23687.407139999999</v>
+      </c>
+      <c r="AS27" s="23">
+        <v>52634.272700000001</v>
+      </c>
+      <c r="AT27" s="23">
+        <v>64199.334990000003</v>
+      </c>
+      <c r="AU27" s="24">
+        <v>9851.0012100000004</v>
+      </c>
+      <c r="AV27" s="24">
+        <v>13494.992770000001</v>
+      </c>
+      <c r="AW27" s="24">
+        <v>23058.498090000001</v>
+      </c>
+      <c r="AX27" s="24">
+        <v>33373.20635</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="78.75">
       <c r="A28" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>45</v>
       </c>
       <c r="C28" s="12">
         <v>15.099</v>
       </c>
       <c r="D28" s="12">
         <v>11.07708</v>
       </c>
       <c r="E28" s="12">
         <v>7063.7160800000001</v>
       </c>
       <c r="F28" s="12">
         <v>5884.3995400000003</v>
       </c>
       <c r="G28" s="9">
         <v>1321.1960999999999</v>
       </c>
       <c r="H28" s="9">
@@ -6068,73 +6019,73 @@
       </c>
       <c r="AI28" s="14">
         <v>2307.82026</v>
       </c>
       <c r="AJ28" s="14">
         <v>1677.2541799999999</v>
       </c>
       <c r="AK28" s="14">
         <v>11647.45318</v>
       </c>
       <c r="AL28" s="14">
         <v>13317.831179999999</v>
       </c>
       <c r="AM28" s="21">
         <v>2757.1450799999998</v>
       </c>
       <c r="AN28" s="21">
         <v>2087.4805500000002</v>
       </c>
       <c r="AO28" s="21">
         <v>12030.24634</v>
       </c>
       <c r="AP28" s="21">
         <v>15841.58956</v>
       </c>
-      <c r="AQ28" s="24">
+      <c r="AQ28" s="23">
         <v>2999.6510899999998</v>
       </c>
-      <c r="AR28" s="24">
+      <c r="AR28" s="23">
         <v>2071.3798900000002</v>
       </c>
-      <c r="AS28" s="24">
-[...15 lines deleted...]
-        <v>7833.6483399999997</v>
+      <c r="AS28" s="23">
+        <v>13092.61671</v>
+      </c>
+      <c r="AT28" s="23">
+        <v>25273.821469999999</v>
+      </c>
+      <c r="AU28" s="24">
+        <v>1580.70444</v>
+      </c>
+      <c r="AV28" s="24">
+        <v>1161.4358500000001</v>
+      </c>
+      <c r="AW28" s="24">
+        <v>5098.07726</v>
+      </c>
+      <c r="AX28" s="24">
+        <v>9787.71594</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="32.25" customHeight="1">
       <c r="A29" s="3" t="s">
         <v>46</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C29" s="12">
         <v>3119.7767399999998</v>
       </c>
       <c r="D29" s="12">
         <v>19037.75431</v>
       </c>
       <c r="E29" s="12">
         <v>7573.7240499999989</v>
       </c>
       <c r="F29" s="12">
         <v>22413.000249999997</v>
       </c>
       <c r="G29" s="9">
         <v>374.37322</v>
       </c>
       <c r="H29" s="9">
@@ -6220,73 +6171,73 @@
       </c>
       <c r="AI29" s="14">
         <v>1783.7246</v>
       </c>
       <c r="AJ29" s="14">
         <v>8663.8107600000003</v>
       </c>
       <c r="AK29" s="14">
         <v>9137.6278700000003</v>
       </c>
       <c r="AL29" s="14">
         <v>41062.514239999997</v>
       </c>
       <c r="AM29" s="21">
         <v>4564.5636000000004</v>
       </c>
       <c r="AN29" s="21">
         <v>29314.794880000001</v>
       </c>
       <c r="AO29" s="21">
         <v>6811.5366199999999</v>
       </c>
       <c r="AP29" s="21">
         <v>41001.679239999998</v>
       </c>
-      <c r="AQ29" s="24">
+      <c r="AQ29" s="23">
         <v>2644.4165200000002</v>
       </c>
-      <c r="AR29" s="24">
+      <c r="AR29" s="23">
         <v>14596.982410000001</v>
       </c>
-      <c r="AS29" s="24">
-[...15 lines deleted...]
-        <v>21564.982230000001</v>
+      <c r="AS29" s="23">
+        <v>8556.8930799999998</v>
+      </c>
+      <c r="AT29" s="23">
+        <v>53628.887649999997</v>
+      </c>
+      <c r="AU29" s="24">
+        <v>403.166</v>
+      </c>
+      <c r="AV29" s="24">
+        <v>2008.70496</v>
+      </c>
+      <c r="AW29" s="24">
+        <v>4887.4259400000001</v>
+      </c>
+      <c r="AX29" s="24">
+        <v>26169.04953</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="12">
         <v>1750.1153300000003</v>
       </c>
       <c r="D30" s="12">
         <v>4346.2916899999991</v>
       </c>
       <c r="E30" s="12">
         <v>21202.67092</v>
       </c>
       <c r="F30" s="12">
         <v>63513.011139999973</v>
       </c>
       <c r="G30" s="9">
         <v>1669.8571700000002</v>
       </c>
       <c r="H30" s="9">
@@ -6372,73 +6323,73 @@
       </c>
       <c r="AI30" s="14">
         <v>3077.6922500000001</v>
       </c>
       <c r="AJ30" s="14">
         <v>8897.88573</v>
       </c>
       <c r="AK30" s="14">
         <v>37371.905650000001</v>
       </c>
       <c r="AL30" s="14">
         <v>158890.67767</v>
       </c>
       <c r="AM30" s="21">
         <v>3933.5795800000001</v>
       </c>
       <c r="AN30" s="21">
         <v>10027.641390000001</v>
       </c>
       <c r="AO30" s="21">
         <v>48397.974419999999</v>
       </c>
       <c r="AP30" s="21">
         <v>189959.84909</v>
       </c>
-      <c r="AQ30" s="24">
-[...21 lines deleted...]
-        <v>81717.495439999999</v>
+      <c r="AQ30" s="23">
+        <v>3085.62093</v>
+      </c>
+      <c r="AR30" s="23">
+        <v>10116.35189</v>
+      </c>
+      <c r="AS30" s="23">
+        <v>47310.45349</v>
+      </c>
+      <c r="AT30" s="23">
+        <v>220777.34020000001</v>
+      </c>
+      <c r="AU30" s="24">
+        <v>1075.76433</v>
+      </c>
+      <c r="AV30" s="24">
+        <v>3955.3790100000001</v>
+      </c>
+      <c r="AW30" s="24">
+        <v>20504.95262</v>
+      </c>
+      <c r="AX30" s="24">
+        <v>100382.45392</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="22.5">
       <c r="A31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="12">
         <v>6250.2514000000001</v>
       </c>
       <c r="D31" s="12">
         <v>4995.9957300000005</v>
       </c>
       <c r="E31" s="12">
         <v>1924.9705300000005</v>
       </c>
       <c r="F31" s="12">
         <v>5419.2770200000014</v>
       </c>
       <c r="G31" s="9">
         <v>8348.764720000001</v>
       </c>
       <c r="H31" s="9">
@@ -6524,73 +6475,73 @@
       </c>
       <c r="AI31" s="14">
         <v>9085.93</v>
       </c>
       <c r="AJ31" s="14">
         <v>10623.61946</v>
       </c>
       <c r="AK31" s="14">
         <v>19852.699400000001</v>
       </c>
       <c r="AL31" s="14">
         <v>37461.67886</v>
       </c>
       <c r="AM31" s="21">
         <v>3181.933</v>
       </c>
       <c r="AN31" s="21">
         <v>3193.1748400000001</v>
       </c>
       <c r="AO31" s="21">
         <v>10823.644759999999</v>
       </c>
       <c r="AP31" s="21">
         <v>42083.621610000002</v>
       </c>
-      <c r="AQ31" s="24">
+      <c r="AQ31" s="23">
         <v>756.05799999999999</v>
       </c>
-      <c r="AR31" s="24">
+      <c r="AR31" s="23">
         <v>659.95793000000003</v>
       </c>
-      <c r="AS31" s="24">
-[...15 lines deleted...]
-        <v>18869.442319999998</v>
+      <c r="AS31" s="23">
+        <v>13385.360479999999</v>
+      </c>
+      <c r="AT31" s="23">
+        <v>56118.88366</v>
+      </c>
+      <c r="AU31" s="24">
+        <v>440.75700000000001</v>
+      </c>
+      <c r="AV31" s="24">
+        <v>665.77201000000002</v>
+      </c>
+      <c r="AW31" s="24">
+        <v>4524.4255599999997</v>
+      </c>
+      <c r="AX31" s="24">
+        <v>22342.313719999998</v>
       </c>
     </row>
     <row r="32" spans="1:50" ht="67.5">
       <c r="A32" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="12">
         <v>2.2200000000000002</v>
       </c>
       <c r="D32" s="12">
         <v>5.524</v>
       </c>
       <c r="E32" s="12">
         <v>67.141400000000004</v>
       </c>
       <c r="F32" s="12">
         <v>148.47372999999996</v>
       </c>
       <c r="G32" s="9">
         <v>5</v>
       </c>
       <c r="H32" s="9">
@@ -6676,73 +6627,73 @@
       </c>
       <c r="AI32" s="14">
         <v>226.715</v>
       </c>
       <c r="AJ32" s="14">
         <v>613.82674999999995</v>
       </c>
       <c r="AK32" s="14">
         <v>155.16668000000001</v>
       </c>
       <c r="AL32" s="14">
         <v>406.00855999999999</v>
       </c>
       <c r="AM32" s="21">
         <v>175.56</v>
       </c>
       <c r="AN32" s="21">
         <v>666.21795999999995</v>
       </c>
       <c r="AO32" s="21">
         <v>213.49256</v>
       </c>
       <c r="AP32" s="21">
         <v>966.70511999999997</v>
       </c>
-      <c r="AQ32" s="24">
+      <c r="AQ32" s="23">
         <v>138</v>
       </c>
-      <c r="AR32" s="24">
+      <c r="AR32" s="23">
         <v>317.47834999999998</v>
       </c>
-      <c r="AS32" s="24">
+      <c r="AS32" s="23">
         <v>168.64363</v>
       </c>
-      <c r="AT32" s="24">
+      <c r="AT32" s="23">
         <v>546.37486000000001</v>
       </c>
-      <c r="AU32" s="26">
+      <c r="AU32" s="24">
         <v>24.5</v>
       </c>
-      <c r="AV32" s="26">
+      <c r="AV32" s="24">
         <v>58.547449999999998</v>
       </c>
-      <c r="AW32" s="26">
-[...3 lines deleted...]
-        <v>166.88775000000001</v>
+      <c r="AW32" s="24">
+        <v>94.028880000000001</v>
+      </c>
+      <c r="AX32" s="24">
+        <v>320.83134999999999</v>
       </c>
     </row>
     <row r="33" spans="1:50">
       <c r="A33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C33" s="12">
         <v>248.96860000000001</v>
       </c>
       <c r="D33" s="12">
         <v>537.63882000000012</v>
       </c>
       <c r="E33" s="12">
         <v>338.55421000000001</v>
       </c>
       <c r="F33" s="12">
         <v>757.31470000000002</v>
       </c>
       <c r="G33" s="9">
         <v>162.39438999999999</v>
       </c>
       <c r="H33" s="9">
@@ -6828,73 +6779,73 @@
       </c>
       <c r="AI33" s="14">
         <v>222.72649000000001</v>
       </c>
       <c r="AJ33" s="14">
         <v>406.21834000000001</v>
       </c>
       <c r="AK33" s="14">
         <v>296.67854</v>
       </c>
       <c r="AL33" s="14">
         <v>598.33957999999996</v>
       </c>
       <c r="AM33" s="21">
         <v>603.70928000000004</v>
       </c>
       <c r="AN33" s="21">
         <v>824.14936999999998</v>
       </c>
       <c r="AO33" s="21">
         <v>1663.14573</v>
       </c>
       <c r="AP33" s="21">
         <v>755.17003</v>
       </c>
-      <c r="AQ33" s="24">
+      <c r="AQ33" s="23">
         <v>1476.7151200000001</v>
       </c>
-      <c r="AR33" s="24">
+      <c r="AR33" s="23">
         <v>1570.5013799999999</v>
       </c>
-      <c r="AS33" s="24">
-[...15 lines deleted...]
-        <v>132.04248000000001</v>
+      <c r="AS33" s="23">
+        <v>263.07754</v>
+      </c>
+      <c r="AT33" s="23">
+        <v>552.62279000000001</v>
+      </c>
+      <c r="AU33" s="24">
+        <v>361.60120000000001</v>
+      </c>
+      <c r="AV33" s="24">
+        <v>410.33618000000001</v>
+      </c>
+      <c r="AW33" s="24">
+        <v>44.704439999999998</v>
+      </c>
+      <c r="AX33" s="24">
+        <v>172.01924</v>
       </c>
     </row>
     <row r="34" spans="1:50" ht="33.75">
       <c r="A34" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C34" s="12"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12">
         <v>27.27261</v>
       </c>
       <c r="F34" s="12">
         <v>62.316100000000006</v>
       </c>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9">
         <v>40.926699999999997</v>
       </c>
       <c r="J34" s="9">
         <v>64.318690000000004</v>
       </c>
@@ -6968,73 +6919,73 @@
       </c>
       <c r="AI34" s="14">
         <v>0</v>
       </c>
       <c r="AJ34" s="14">
         <v>0</v>
       </c>
       <c r="AK34" s="14">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="AL34" s="14">
         <v>0.38158999999999998</v>
       </c>
       <c r="AM34" s="21">
         <v>0</v>
       </c>
       <c r="AN34" s="21">
         <v>0</v>
       </c>
       <c r="AO34" s="21">
         <v>47.430129999999998</v>
       </c>
       <c r="AP34" s="21">
         <v>6.3312099999999996</v>
       </c>
-      <c r="AQ34" s="24">
+      <c r="AQ34" s="23">
         <v>0</v>
       </c>
-      <c r="AR34" s="24">
+      <c r="AR34" s="23">
         <v>0</v>
       </c>
-      <c r="AS34" s="24">
+      <c r="AS34" s="23">
         <v>9.5589999999999994E-2</v>
       </c>
-      <c r="AT34" s="24">
+      <c r="AT34" s="23">
         <v>3.6646000000000001</v>
       </c>
-      <c r="AU34" s="26">
+      <c r="AU34" s="24">
         <v>0</v>
       </c>
-      <c r="AV34" s="26">
+      <c r="AV34" s="24">
         <v>0</v>
       </c>
-      <c r="AW34" s="26">
-[...3 lines deleted...]
-        <v>4.0370000000000003E-2</v>
+      <c r="AW34" s="24">
+        <v>1.2899999999999999E-3</v>
+      </c>
+      <c r="AX34" s="24">
+        <v>0.22294</v>
       </c>
     </row>
     <row r="35" spans="1:50">
       <c r="A35" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="12">
         <v>3318.87</v>
       </c>
       <c r="D35" s="12">
         <v>261.70528999999999</v>
       </c>
       <c r="E35" s="12">
         <v>79120.574599999993</v>
       </c>
       <c r="F35" s="12">
         <v>15643.1152</v>
       </c>
       <c r="G35" s="9">
         <v>52276.214500000002</v>
       </c>
       <c r="H35" s="9">
@@ -7120,73 +7071,73 @@
       </c>
       <c r="AI35" s="14">
         <v>411532.59305999998</v>
       </c>
       <c r="AJ35" s="14">
         <v>31354.017629999998</v>
       </c>
       <c r="AK35" s="14">
         <v>61959.936119999998</v>
       </c>
       <c r="AL35" s="14">
         <v>8124.9005800000004</v>
       </c>
       <c r="AM35" s="21">
         <v>565249.87916999997</v>
       </c>
       <c r="AN35" s="21">
         <v>50746.514660000001</v>
       </c>
       <c r="AO35" s="21">
         <v>71550.902560000002</v>
       </c>
       <c r="AP35" s="21">
         <v>9059.0539100000005</v>
       </c>
-      <c r="AQ35" s="24">
-[...21 lines deleted...]
-        <v>13530.40337</v>
+      <c r="AQ35" s="23">
+        <v>388189.71528</v>
+      </c>
+      <c r="AR35" s="23">
+        <v>22580.992900000001</v>
+      </c>
+      <c r="AS35" s="23">
+        <v>213800.24788000001</v>
+      </c>
+      <c r="AT35" s="23">
+        <v>55724.014730000003</v>
+      </c>
+      <c r="AU35" s="24">
+        <v>255493.91214999999</v>
+      </c>
+      <c r="AV35" s="24">
+        <v>13385.821690000001</v>
+      </c>
+      <c r="AW35" s="24">
+        <v>54684.345249999998</v>
+      </c>
+      <c r="AX35" s="24">
+        <v>18194.695029999999</v>
       </c>
     </row>
     <row r="36" spans="1:50">
       <c r="A36" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="12">
         <v>2650.1110800000001</v>
       </c>
       <c r="D36" s="12">
         <v>834.51658000000009</v>
       </c>
       <c r="E36" s="12">
         <v>66394.714510000005</v>
       </c>
       <c r="F36" s="12">
         <v>70074.247109999968</v>
       </c>
       <c r="G36" s="9">
         <v>2899.51928</v>
       </c>
       <c r="H36" s="9">
@@ -7272,73 +7223,73 @@
       </c>
       <c r="AI36" s="14">
         <v>17435.50172</v>
       </c>
       <c r="AJ36" s="14">
         <v>16192.93418</v>
       </c>
       <c r="AK36" s="14">
         <v>55826.118589999998</v>
       </c>
       <c r="AL36" s="14">
         <v>48769.784</v>
       </c>
       <c r="AM36" s="21">
         <v>23234.43851</v>
       </c>
       <c r="AN36" s="21">
         <v>24637.000520000001</v>
       </c>
       <c r="AO36" s="21">
         <v>61025.310940000003</v>
       </c>
       <c r="AP36" s="21">
         <v>57209.071490000002</v>
       </c>
-      <c r="AQ36" s="24">
-[...21 lines deleted...]
-        <v>40708.882030000001</v>
+      <c r="AQ36" s="23">
+        <v>13667.77572</v>
+      </c>
+      <c r="AR36" s="23">
+        <v>20393.360980000001</v>
+      </c>
+      <c r="AS36" s="23">
+        <v>66750.621700000003</v>
+      </c>
+      <c r="AT36" s="23">
+        <v>56929.20607</v>
+      </c>
+      <c r="AU36" s="24">
+        <v>11991.1258</v>
+      </c>
+      <c r="AV36" s="24">
+        <v>20836.63867</v>
+      </c>
+      <c r="AW36" s="24">
+        <v>53208.618280000002</v>
+      </c>
+      <c r="AX36" s="24">
+        <v>45314.767399999997</v>
       </c>
     </row>
     <row r="37" spans="1:50" ht="33.75">
       <c r="A37" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="12">
         <v>44398.744550000003</v>
       </c>
       <c r="D37" s="12">
         <v>5972.1124900000004</v>
       </c>
       <c r="E37" s="12">
         <v>164563.26103999998</v>
       </c>
       <c r="F37" s="12">
         <v>34783.608639999999</v>
       </c>
       <c r="G37" s="9">
         <v>45607.837089999994</v>
       </c>
       <c r="H37" s="9">
@@ -7424,73 +7375,73 @@
       </c>
       <c r="AI37" s="14">
         <v>136939.31656000001</v>
       </c>
       <c r="AJ37" s="14">
         <v>11598.79349</v>
       </c>
       <c r="AK37" s="14">
         <v>210755.21502999999</v>
       </c>
       <c r="AL37" s="14">
         <v>27833.801889999999</v>
       </c>
       <c r="AM37" s="21">
         <v>269687.90243000002</v>
       </c>
       <c r="AN37" s="21">
         <v>16244.27455</v>
       </c>
       <c r="AO37" s="21">
         <v>146714.70608</v>
       </c>
       <c r="AP37" s="21">
         <v>26281.77651</v>
       </c>
-      <c r="AQ37" s="24">
-[...21 lines deleted...]
-        <v>15491.653899999999</v>
+      <c r="AQ37" s="23">
+        <v>134947.07177000001</v>
+      </c>
+      <c r="AR37" s="23">
+        <v>13577.14806</v>
+      </c>
+      <c r="AS37" s="23">
+        <v>125068.71485</v>
+      </c>
+      <c r="AT37" s="23">
+        <v>41125.343309999997</v>
+      </c>
+      <c r="AU37" s="24">
+        <v>35988.047039999998</v>
+      </c>
+      <c r="AV37" s="24">
+        <v>6240.7840900000001</v>
+      </c>
+      <c r="AW37" s="24">
+        <v>95245.055869999997</v>
+      </c>
+      <c r="AX37" s="24">
+        <v>25750.633750000001</v>
       </c>
     </row>
     <row r="38" spans="1:50" ht="45">
       <c r="A38" s="3" t="s">
         <v>64</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="12">
         <v>2186.3360499999999</v>
       </c>
       <c r="D38" s="12">
         <v>290.56157999999999</v>
       </c>
       <c r="E38" s="12">
         <v>69894.539909999978</v>
       </c>
       <c r="F38" s="12">
         <v>14384.736930000001</v>
       </c>
       <c r="G38" s="9">
         <v>3804.8343300000001</v>
       </c>
       <c r="H38" s="9">
@@ -7576,73 +7527,73 @@
       </c>
       <c r="AI38" s="14">
         <v>20612.26799</v>
       </c>
       <c r="AJ38" s="14">
         <v>2797.8286800000001</v>
       </c>
       <c r="AK38" s="14">
         <v>54096.792009999997</v>
       </c>
       <c r="AL38" s="14">
         <v>9910.1679600000007</v>
       </c>
       <c r="AM38" s="21">
         <v>36797.856449999999</v>
       </c>
       <c r="AN38" s="21">
         <v>2656.4563800000001</v>
       </c>
       <c r="AO38" s="21">
         <v>80515.07617</v>
       </c>
       <c r="AP38" s="21">
         <v>22653.113969999999</v>
       </c>
-      <c r="AQ38" s="24">
-[...21 lines deleted...]
-        <v>11587.06345</v>
+      <c r="AQ38" s="23">
+        <v>29779.409019999999</v>
+      </c>
+      <c r="AR38" s="23">
+        <v>6890.9839599999996</v>
+      </c>
+      <c r="AS38" s="23">
+        <v>41072.833180000001</v>
+      </c>
+      <c r="AT38" s="23">
+        <v>13143.65856</v>
+      </c>
+      <c r="AU38" s="24">
+        <v>53848.476690000003</v>
+      </c>
+      <c r="AV38" s="24">
+        <v>6545.5322399999995</v>
+      </c>
+      <c r="AW38" s="24">
+        <v>43949.068659999997</v>
+      </c>
+      <c r="AX38" s="24">
+        <v>12372.54197</v>
       </c>
     </row>
     <row r="39" spans="1:50" ht="22.5">
       <c r="A39" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="12">
         <v>3.9E-2</v>
       </c>
       <c r="D39" s="12">
         <v>3.8000000000000002E-4</v>
       </c>
       <c r="E39" s="12">
         <v>595.41196000000002</v>
       </c>
       <c r="F39" s="12">
         <v>1108.6394300000002</v>
       </c>
       <c r="G39" s="9">
         <v>2.0960000000000001</v>
       </c>
       <c r="H39" s="9">
@@ -7728,73 +7679,73 @@
       </c>
       <c r="AI39" s="14">
         <v>63.709000000000003</v>
       </c>
       <c r="AJ39" s="14">
         <v>112.90252</v>
       </c>
       <c r="AK39" s="14">
         <v>3345.7373400000001</v>
       </c>
       <c r="AL39" s="14">
         <v>2854.9297000000001</v>
       </c>
       <c r="AM39" s="21">
         <v>273.09032999999999</v>
       </c>
       <c r="AN39" s="21">
         <v>420.35530999999997</v>
       </c>
       <c r="AO39" s="21">
         <v>3284.7739499999998</v>
       </c>
       <c r="AP39" s="21">
         <v>2322.39003</v>
       </c>
-      <c r="AQ39" s="24">
-[...21 lines deleted...]
-        <v>1509.9304999999999</v>
+      <c r="AQ39" s="23">
+        <v>503.21363000000002</v>
+      </c>
+      <c r="AR39" s="23">
+        <v>438.00959</v>
+      </c>
+      <c r="AS39" s="23">
+        <v>4459.0780999999997</v>
+      </c>
+      <c r="AT39" s="23">
+        <v>2944.83968</v>
+      </c>
+      <c r="AU39" s="24">
+        <v>305.41131000000001</v>
+      </c>
+      <c r="AV39" s="24">
+        <v>381.10496000000001</v>
+      </c>
+      <c r="AW39" s="24">
+        <v>2257.3510999999999</v>
+      </c>
+      <c r="AX39" s="24">
+        <v>1683.4635800000001</v>
       </c>
     </row>
     <row r="40" spans="1:50" ht="45">
       <c r="A40" s="3" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="12">
         <v>2239.6369</v>
       </c>
       <c r="D40" s="12">
         <v>263.39931000000001</v>
       </c>
       <c r="E40" s="12">
         <v>82073.050510000001</v>
       </c>
       <c r="F40" s="12">
         <v>13385.781569999997</v>
       </c>
       <c r="G40" s="9">
         <v>2208.8179499999997</v>
       </c>
       <c r="H40" s="9">
@@ -7880,73 +7831,73 @@
       </c>
       <c r="AI40" s="14">
         <v>25883.59535</v>
       </c>
       <c r="AJ40" s="14">
         <v>2120.87869</v>
       </c>
       <c r="AK40" s="14">
         <v>48483.180919999999</v>
       </c>
       <c r="AL40" s="14">
         <v>7144.7182700000003</v>
       </c>
       <c r="AM40" s="21">
         <v>35286.34592</v>
       </c>
       <c r="AN40" s="21">
         <v>2118.0121199999999</v>
       </c>
       <c r="AO40" s="21">
         <v>61599.763169999998</v>
       </c>
       <c r="AP40" s="21">
         <v>12712.07453</v>
       </c>
-      <c r="AQ40" s="24">
-[...21 lines deleted...]
-        <v>4878.4119600000004</v>
+      <c r="AQ40" s="23">
+        <v>99232.123569999996</v>
+      </c>
+      <c r="AR40" s="23">
+        <v>6955.77909</v>
+      </c>
+      <c r="AS40" s="23">
+        <v>45093.957300000002</v>
+      </c>
+      <c r="AT40" s="23">
+        <v>11884.17121</v>
+      </c>
+      <c r="AU40" s="24">
+        <v>15002.274590000001</v>
+      </c>
+      <c r="AV40" s="24">
+        <v>1825.7230099999999</v>
+      </c>
+      <c r="AW40" s="24">
+        <v>25624.29162</v>
+      </c>
+      <c r="AX40" s="24">
+        <v>6402.0281699999996</v>
       </c>
     </row>
     <row r="41" spans="1:50" ht="22.5">
       <c r="A41" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C41" s="12">
         <v>1013.1055</v>
       </c>
       <c r="D41" s="12">
         <v>713.77926000000002</v>
       </c>
       <c r="E41" s="12">
         <v>10486.85989</v>
       </c>
       <c r="F41" s="12">
         <v>13368.877110000001</v>
       </c>
       <c r="G41" s="9">
         <v>2553.4606800000001</v>
       </c>
       <c r="H41" s="9">
@@ -8032,73 +7983,73 @@
       </c>
       <c r="AI41" s="14">
         <v>5605.56131</v>
       </c>
       <c r="AJ41" s="14">
         <v>4716.8539899999996</v>
       </c>
       <c r="AK41" s="14">
         <v>14486.24253</v>
       </c>
       <c r="AL41" s="14">
         <v>10563.332689999999</v>
       </c>
       <c r="AM41" s="21">
         <v>4650.7489699999996</v>
       </c>
       <c r="AN41" s="21">
         <v>4106.7076399999996</v>
       </c>
       <c r="AO41" s="21">
         <v>13921.859920000001</v>
       </c>
       <c r="AP41" s="21">
         <v>11005.39769</v>
       </c>
-      <c r="AQ41" s="24">
-[...21 lines deleted...]
-        <v>5528.2108600000001</v>
+      <c r="AQ41" s="23">
+        <v>12887.14057</v>
+      </c>
+      <c r="AR41" s="23">
+        <v>14233.12012</v>
+      </c>
+      <c r="AS41" s="23">
+        <v>15767.75633</v>
+      </c>
+      <c r="AT41" s="23">
+        <v>9349.6597999999994</v>
+      </c>
+      <c r="AU41" s="24">
+        <v>92330.85699</v>
+      </c>
+      <c r="AV41" s="24">
+        <v>8558.7009099999996</v>
+      </c>
+      <c r="AW41" s="24">
+        <v>9000.2199400000009</v>
+      </c>
+      <c r="AX41" s="24">
+        <v>5678.9564399999999</v>
       </c>
     </row>
     <row r="42" spans="1:50" ht="22.5">
       <c r="A42" s="3" t="s">
         <v>72</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>73</v>
       </c>
       <c r="C42" s="12">
         <v>5846.9216000000006</v>
       </c>
       <c r="D42" s="12">
         <v>535.27250000000004</v>
       </c>
       <c r="E42" s="12">
         <v>614.96623999999997</v>
       </c>
       <c r="F42" s="12">
         <v>326.99983999999995</v>
       </c>
       <c r="G42" s="9">
         <v>1085.307</v>
       </c>
       <c r="H42" s="9">
@@ -8184,73 +8135,73 @@
       </c>
       <c r="AI42" s="14">
         <v>1098.31</v>
       </c>
       <c r="AJ42" s="14">
         <v>396.97203000000002</v>
       </c>
       <c r="AK42" s="14">
         <v>2760.8374399999998</v>
       </c>
       <c r="AL42" s="14">
         <v>672.36222999999995</v>
       </c>
       <c r="AM42" s="21">
         <v>1152.6015</v>
       </c>
       <c r="AN42" s="21">
         <v>282.81509999999997</v>
       </c>
       <c r="AO42" s="21">
         <v>616.91499999999996</v>
       </c>
       <c r="AP42" s="21">
         <v>319.30660999999998</v>
       </c>
-      <c r="AQ42" s="24">
-[...5 lines deleted...]
-      <c r="AS42" s="24">
+      <c r="AQ42" s="23">
+        <v>7497.5213400000002</v>
+      </c>
+      <c r="AR42" s="23">
+        <v>801.56069000000002</v>
+      </c>
+      <c r="AS42" s="23">
         <v>509.53672</v>
       </c>
-      <c r="AT42" s="24">
+      <c r="AT42" s="23">
         <v>309.66764000000001</v>
       </c>
-      <c r="AU42" s="26">
-[...9 lines deleted...]
-        <v>328.41401000000002</v>
+      <c r="AU42" s="24">
+        <v>2272.11</v>
+      </c>
+      <c r="AV42" s="24">
+        <v>105.24799</v>
+      </c>
+      <c r="AW42" s="24">
+        <v>1200.6157700000001</v>
+      </c>
+      <c r="AX42" s="24">
+        <v>348.55058000000002</v>
       </c>
     </row>
     <row r="43" spans="1:50">
       <c r="A43" s="3" t="s">
         <v>74</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="12">
         <v>1680.99641</v>
       </c>
       <c r="D43" s="12">
         <v>642.33991000000003</v>
       </c>
       <c r="E43" s="12">
         <v>44744.586079999965</v>
       </c>
       <c r="F43" s="12">
         <v>44034.905929999972</v>
       </c>
       <c r="G43" s="9">
         <v>1197.3334500000003</v>
       </c>
       <c r="H43" s="9">
@@ -8336,73 +8287,73 @@
       </c>
       <c r="AI43" s="14">
         <v>6910.9467000000004</v>
       </c>
       <c r="AJ43" s="14">
         <v>1502.6722600000001</v>
       </c>
       <c r="AK43" s="14">
         <v>51636.338989999997</v>
       </c>
       <c r="AL43" s="14">
         <v>35274.182789999999</v>
       </c>
       <c r="AM43" s="21">
         <v>13001.48762</v>
       </c>
       <c r="AN43" s="21">
         <v>1078.6208099999999</v>
       </c>
       <c r="AO43" s="21">
         <v>58020.363830000002</v>
       </c>
       <c r="AP43" s="21">
         <v>37912.889139999999</v>
       </c>
-      <c r="AQ43" s="24">
-[...21 lines deleted...]
-        <v>16170.537350000001</v>
+      <c r="AQ43" s="23">
+        <v>19234.210480000002</v>
+      </c>
+      <c r="AR43" s="23">
+        <v>1279.29818</v>
+      </c>
+      <c r="AS43" s="23">
+        <v>41848.552479999998</v>
+      </c>
+      <c r="AT43" s="23">
+        <v>29625.789209999999</v>
+      </c>
+      <c r="AU43" s="24">
+        <v>1150.9279300000001</v>
+      </c>
+      <c r="AV43" s="24">
+        <v>702.00662</v>
+      </c>
+      <c r="AW43" s="24">
+        <v>25707.88697</v>
+      </c>
+      <c r="AX43" s="24">
+        <v>18128.570169999999</v>
       </c>
     </row>
     <row r="44" spans="1:50" ht="22.5">
       <c r="A44" s="3" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="12">
         <v>0.21</v>
       </c>
       <c r="D44" s="12">
         <v>0.24015</v>
       </c>
       <c r="E44" s="12">
         <v>2834.0004800000002</v>
       </c>
       <c r="F44" s="12">
         <v>3156.1199199999992</v>
       </c>
       <c r="G44" s="9">
         <v>158.45699999999999</v>
       </c>
       <c r="H44" s="9">
@@ -8488,73 +8439,73 @@
       </c>
       <c r="AI44" s="14">
         <v>118.595</v>
       </c>
       <c r="AJ44" s="14">
         <v>181.28772000000001</v>
       </c>
       <c r="AK44" s="14">
         <v>5835.6413499999999</v>
       </c>
       <c r="AL44" s="14">
         <v>5275.6294699999999</v>
       </c>
       <c r="AM44" s="21">
         <v>99.4255</v>
       </c>
       <c r="AN44" s="21">
         <v>158.91922</v>
       </c>
       <c r="AO44" s="21">
         <v>5154.9809500000001</v>
       </c>
       <c r="AP44" s="21">
         <v>5268.4430199999997</v>
       </c>
-      <c r="AQ44" s="24">
-[...21 lines deleted...]
-        <v>2301.00398</v>
+      <c r="AQ44" s="23">
+        <v>322.92291999999998</v>
+      </c>
+      <c r="AR44" s="23">
+        <v>81.393060000000006</v>
+      </c>
+      <c r="AS44" s="23">
+        <v>3977.2521099999999</v>
+      </c>
+      <c r="AT44" s="23">
+        <v>5177.9812899999997</v>
+      </c>
+      <c r="AU44" s="24">
+        <v>60.276850000000003</v>
+      </c>
+      <c r="AV44" s="24">
+        <v>15.99689</v>
+      </c>
+      <c r="AW44" s="24">
+        <v>2353.8800700000002</v>
+      </c>
+      <c r="AX44" s="24">
+        <v>2737.0859700000001</v>
       </c>
     </row>
     <row r="45" spans="1:50" ht="78.75" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="C45" s="12">
         <v>3.9882999999999997</v>
       </c>
       <c r="D45" s="12">
         <v>24.103560000000002</v>
       </c>
       <c r="E45" s="12">
         <v>805.66796999999997</v>
       </c>
       <c r="F45" s="12">
         <v>724.76055999999994</v>
       </c>
       <c r="G45" s="9">
         <v>309.02640000000002</v>
       </c>
       <c r="H45" s="9">
@@ -8640,73 +8591,73 @@
       </c>
       <c r="AI45" s="14">
         <v>1141.58798</v>
       </c>
       <c r="AJ45" s="14">
         <v>638.31777</v>
       </c>
       <c r="AK45" s="14">
         <v>1028.4678200000001</v>
       </c>
       <c r="AL45" s="14">
         <v>1173.6990000000001</v>
       </c>
       <c r="AM45" s="21">
         <v>320.91000000000003</v>
       </c>
       <c r="AN45" s="21">
         <v>29.757100000000001</v>
       </c>
       <c r="AO45" s="21">
         <v>1094.4589100000001</v>
       </c>
       <c r="AP45" s="21">
         <v>1285.2194300000001</v>
       </c>
-      <c r="AQ45" s="24">
-[...11 lines deleted...]
-      <c r="AU45" s="26">
+      <c r="AQ45" s="23">
+        <v>649.42819999999995</v>
+      </c>
+      <c r="AR45" s="23">
+        <v>377.91678999999999</v>
+      </c>
+      <c r="AS45" s="23">
+        <v>1225.56411</v>
+      </c>
+      <c r="AT45" s="23">
+        <v>1399.4992099999999</v>
+      </c>
+      <c r="AU45" s="24">
         <v>40.299999999999997</v>
       </c>
-      <c r="AV45" s="26">
+      <c r="AV45" s="24">
         <v>21.967169999999999</v>
       </c>
-      <c r="AW45" s="26">
-[...3 lines deleted...]
-        <v>571.01728000000003</v>
+      <c r="AW45" s="24">
+        <v>639.80259999999998</v>
+      </c>
+      <c r="AX45" s="24">
+        <v>621.48373000000004</v>
       </c>
     </row>
     <row r="46" spans="1:50" ht="45">
       <c r="A46" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="12">
         <v>306.375</v>
       </c>
       <c r="D46" s="12">
         <v>596.49797000000001</v>
       </c>
       <c r="E46" s="12">
         <v>2145.8053800000002</v>
       </c>
       <c r="F46" s="12">
         <v>3938.5100299999999</v>
       </c>
       <c r="G46" s="9">
         <v>141.30000000000001</v>
       </c>
       <c r="H46" s="9">
@@ -8792,73 +8743,73 @@
       </c>
       <c r="AI46" s="14">
         <v>1456.58385</v>
       </c>
       <c r="AJ46" s="14">
         <v>75.833500000000001</v>
       </c>
       <c r="AK46" s="14">
         <v>9888.4951299999993</v>
       </c>
       <c r="AL46" s="14">
         <v>6887.4488300000003</v>
       </c>
       <c r="AM46" s="21">
         <v>1529.0343600000001</v>
       </c>
       <c r="AN46" s="21">
         <v>302.01276999999999</v>
       </c>
       <c r="AO46" s="21">
         <v>36196.610309999996</v>
       </c>
       <c r="AP46" s="21">
         <v>18352.93232</v>
       </c>
-      <c r="AQ46" s="24">
-[...8 lines deleted...]
-      <c r="AT46" s="24">
+      <c r="AQ46" s="23">
+        <v>201.04429999999999</v>
+      </c>
+      <c r="AR46" s="23">
+        <v>79.311790000000002</v>
+      </c>
+      <c r="AS46" s="23">
+        <v>32234.618419999999</v>
+      </c>
+      <c r="AT46" s="23">
         <v>11593.68878</v>
       </c>
-      <c r="AU46" s="26">
-[...9 lines deleted...]
-        <v>6256.9504500000003</v>
+      <c r="AU46" s="24">
+        <v>95.014399999999995</v>
+      </c>
+      <c r="AV46" s="24">
+        <v>184.69725</v>
+      </c>
+      <c r="AW46" s="24">
+        <v>18089.4627</v>
+      </c>
+      <c r="AX46" s="24">
+        <v>7433.7547299999997</v>
       </c>
     </row>
     <row r="47" spans="1:50" ht="33.75">
       <c r="A47" s="3" t="s">
         <v>82</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>83</v>
       </c>
       <c r="C47" s="12">
         <v>23430.743999999999</v>
       </c>
       <c r="D47" s="12">
         <v>9686.3018400000001</v>
       </c>
       <c r="E47" s="12">
         <v>13306.331430000002</v>
       </c>
       <c r="F47" s="12">
         <v>9544.6714799999954</v>
       </c>
       <c r="G47" s="9">
         <v>76216.231799999994</v>
       </c>
       <c r="H47" s="9">
@@ -8944,73 +8895,73 @@
       </c>
       <c r="AI47" s="14">
         <v>235036.85126</v>
       </c>
       <c r="AJ47" s="14">
         <v>117360.54476</v>
       </c>
       <c r="AK47" s="14">
         <v>54423.272349999999</v>
       </c>
       <c r="AL47" s="14">
         <v>20822.352220000001</v>
       </c>
       <c r="AM47" s="21">
         <v>381993.37667999999</v>
       </c>
       <c r="AN47" s="21">
         <v>161777.87830000001</v>
       </c>
       <c r="AO47" s="21">
         <v>29898.913909999999</v>
       </c>
       <c r="AP47" s="21">
         <v>12193.283359999999</v>
       </c>
-      <c r="AQ47" s="24">
-[...21 lines deleted...]
-        <v>7491.06549</v>
+      <c r="AQ47" s="23">
+        <v>581916.80585</v>
+      </c>
+      <c r="AR47" s="23">
+        <v>228793.45228999999</v>
+      </c>
+      <c r="AS47" s="23">
+        <v>34059.1921</v>
+      </c>
+      <c r="AT47" s="23">
+        <v>15565.1728</v>
+      </c>
+      <c r="AU47" s="24">
+        <v>179908.53949</v>
+      </c>
+      <c r="AV47" s="24">
+        <v>56669.653160000002</v>
+      </c>
+      <c r="AW47" s="24">
+        <v>29752.615600000001</v>
+      </c>
+      <c r="AX47" s="24">
+        <v>8663.6468600000007</v>
       </c>
     </row>
     <row r="48" spans="1:50" ht="92.25" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>85</v>
       </c>
       <c r="C48" s="12">
         <v>18.5</v>
       </c>
       <c r="D48" s="12">
         <v>4.0212000000000003</v>
       </c>
       <c r="E48" s="12">
         <v>1.5471999999999999</v>
       </c>
       <c r="F48" s="12">
         <v>4.8555899999999994</v>
       </c>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9">
         <v>3.8935999999999997</v>
@@ -9092,73 +9043,73 @@
       </c>
       <c r="AI48" s="14">
         <v>4.25</v>
       </c>
       <c r="AJ48" s="14">
         <v>2.66</v>
       </c>
       <c r="AK48" s="14">
         <v>130.25724</v>
       </c>
       <c r="AL48" s="14">
         <v>154.04934</v>
       </c>
       <c r="AM48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AN48" s="21">
         <v>12.593999999999999</v>
       </c>
       <c r="AO48" s="21">
         <v>114.24229</v>
       </c>
       <c r="AP48" s="21">
         <v>156.00745000000001</v>
       </c>
-      <c r="AQ48" s="24">
+      <c r="AQ48" s="23">
         <v>10.358000000000001</v>
       </c>
-      <c r="AR48" s="24">
+      <c r="AR48" s="23">
         <v>49.65748</v>
       </c>
-      <c r="AS48" s="24">
-[...5 lines deleted...]
-      <c r="AU48" s="26">
+      <c r="AS48" s="23">
+        <v>144.79417000000001</v>
+      </c>
+      <c r="AT48" s="23">
+        <v>167.01514</v>
+      </c>
+      <c r="AU48" s="24">
         <v>9.6920099999999998</v>
       </c>
-      <c r="AV48" s="26">
+      <c r="AV48" s="24">
         <v>2.9359000000000002</v>
       </c>
-      <c r="AW48" s="26">
-[...3 lines deleted...]
-        <v>158.01409000000001</v>
+      <c r="AW48" s="24">
+        <v>146.04671999999999</v>
+      </c>
+      <c r="AX48" s="24">
+        <v>178.34238999999999</v>
       </c>
     </row>
     <row r="49" spans="1:50" ht="45">
       <c r="A49" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C49" s="12">
         <v>135.85300000000001</v>
       </c>
       <c r="D49" s="12">
         <v>100.69982999999999</v>
       </c>
       <c r="E49" s="12">
         <v>1941.4881599999997</v>
       </c>
       <c r="F49" s="12">
         <v>5529.1334700000007</v>
       </c>
       <c r="G49" s="9">
         <v>252.89500000000001</v>
       </c>
       <c r="H49" s="9">
@@ -9244,73 +9195,73 @@
       </c>
       <c r="AI49" s="14">
         <v>759.74108000000001</v>
       </c>
       <c r="AJ49" s="14">
         <v>1098.3838499999999</v>
       </c>
       <c r="AK49" s="14">
         <v>3621.0673900000002</v>
       </c>
       <c r="AL49" s="14">
         <v>7213.5909499999998</v>
       </c>
       <c r="AM49" s="21">
         <v>1155.80576</v>
       </c>
       <c r="AN49" s="21">
         <v>1155.24523</v>
       </c>
       <c r="AO49" s="21">
         <v>8539.8084299999991</v>
       </c>
       <c r="AP49" s="21">
         <v>9928.5300299999999</v>
       </c>
-      <c r="AQ49" s="24">
-[...21 lines deleted...]
-        <v>2912.4080100000001</v>
+      <c r="AQ49" s="23">
+        <v>22972.199799999999</v>
+      </c>
+      <c r="AR49" s="23">
+        <v>1324.56242</v>
+      </c>
+      <c r="AS49" s="23">
+        <v>9137.5438300000005</v>
+      </c>
+      <c r="AT49" s="23">
+        <v>7494.1587900000004</v>
+      </c>
+      <c r="AU49" s="24">
+        <v>46.737400000000001</v>
+      </c>
+      <c r="AV49" s="24">
+        <v>310.71530000000001</v>
+      </c>
+      <c r="AW49" s="24">
+        <v>3721.7702800000002</v>
+      </c>
+      <c r="AX49" s="24">
+        <v>3853.40416</v>
       </c>
     </row>
     <row r="50" spans="1:50" ht="33.75">
       <c r="A50" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C50" s="12">
         <v>14271.417800000001</v>
       </c>
       <c r="D50" s="12">
         <v>5025.5972900000006</v>
       </c>
       <c r="E50" s="12">
         <v>22147.46402000001</v>
       </c>
       <c r="F50" s="12">
         <v>23718.515300000003</v>
       </c>
       <c r="G50" s="9">
         <v>1195.7679999999998</v>
       </c>
       <c r="H50" s="9">
@@ -9396,73 +9347,73 @@
       </c>
       <c r="AI50" s="14">
         <v>7637.8169799999996</v>
       </c>
       <c r="AJ50" s="14">
         <v>5293.1832400000003</v>
       </c>
       <c r="AK50" s="14">
         <v>30818.286039999999</v>
       </c>
       <c r="AL50" s="14">
         <v>44067.227800000001</v>
       </c>
       <c r="AM50" s="21">
         <v>3591.3818999999999</v>
       </c>
       <c r="AN50" s="21">
         <v>4917.47325</v>
       </c>
       <c r="AO50" s="21">
         <v>24370.35182</v>
       </c>
       <c r="AP50" s="21">
         <v>26450.71025</v>
       </c>
-      <c r="AQ50" s="24">
-[...21 lines deleted...]
-        <v>11575.332259999999</v>
+      <c r="AQ50" s="23">
+        <v>14881.4018</v>
+      </c>
+      <c r="AR50" s="23">
+        <v>4851.50659</v>
+      </c>
+      <c r="AS50" s="23">
+        <v>31473.481629999998</v>
+      </c>
+      <c r="AT50" s="23">
+        <v>25313.35469</v>
+      </c>
+      <c r="AU50" s="24">
+        <v>36961.187299999998</v>
+      </c>
+      <c r="AV50" s="24">
+        <v>1785.2472499999999</v>
+      </c>
+      <c r="AW50" s="24">
+        <v>18853.815310000002</v>
+      </c>
+      <c r="AX50" s="24">
+        <v>15379.45349</v>
       </c>
     </row>
     <row r="51" spans="1:50" ht="22.5">
       <c r="A51" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>91</v>
       </c>
       <c r="C51" s="12">
         <v>42.497999999999998</v>
       </c>
       <c r="D51" s="12">
         <v>29.74973</v>
       </c>
       <c r="E51" s="12">
         <v>52801.644030000003</v>
       </c>
       <c r="F51" s="12">
         <v>28024.399680000002</v>
       </c>
       <c r="G51" s="9">
         <v>0.66500000000000004</v>
       </c>
       <c r="H51" s="9">
@@ -9544,73 +9495,73 @@
       </c>
       <c r="AI51" s="14">
         <v>370.60700000000003</v>
       </c>
       <c r="AJ51" s="14">
         <v>206.0676</v>
       </c>
       <c r="AK51" s="14">
         <v>76257.041190000004</v>
       </c>
       <c r="AL51" s="14">
         <v>56002.02648</v>
       </c>
       <c r="AM51" s="21">
         <v>355.65499999999997</v>
       </c>
       <c r="AN51" s="21">
         <v>120.6533</v>
       </c>
       <c r="AO51" s="21">
         <v>85820.096919999996</v>
       </c>
       <c r="AP51" s="21">
         <v>60535.270120000001</v>
       </c>
-      <c r="AQ51" s="24">
-[...11 lines deleted...]
-      <c r="AU51" s="26">
+      <c r="AQ51" s="23">
+        <v>1089.1125999999999</v>
+      </c>
+      <c r="AR51" s="23">
+        <v>361.25970000000001</v>
+      </c>
+      <c r="AS51" s="23">
+        <v>103370.68749</v>
+      </c>
+      <c r="AT51" s="23">
+        <v>64334.877480000003</v>
+      </c>
+      <c r="AU51" s="24">
         <v>392.61500000000001</v>
       </c>
-      <c r="AV51" s="26">
+      <c r="AV51" s="24">
         <v>149.81566000000001</v>
       </c>
-      <c r="AW51" s="26">
-[...3 lines deleted...]
-        <v>25335.11275</v>
+      <c r="AW51" s="24">
+        <v>59448.177799999998</v>
+      </c>
+      <c r="AX51" s="24">
+        <v>33470.978230000001</v>
       </c>
     </row>
     <row r="52" spans="1:50" ht="33.75">
       <c r="A52" s="3" t="s">
         <v>92</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>93</v>
       </c>
       <c r="C52" s="12">
         <v>2761.3184999999999</v>
       </c>
       <c r="D52" s="12">
         <v>761.19709</v>
       </c>
       <c r="E52" s="12">
         <v>21023.954189999997</v>
       </c>
       <c r="F52" s="12">
         <v>10506.934949999999</v>
       </c>
       <c r="G52" s="9">
         <v>4481.4127999999992</v>
       </c>
       <c r="H52" s="9">
@@ -9696,73 +9647,73 @@
       </c>
       <c r="AI52" s="14">
         <v>10856.61118</v>
       </c>
       <c r="AJ52" s="14">
         <v>3543.8606300000001</v>
       </c>
       <c r="AK52" s="14">
         <v>42402.08786</v>
       </c>
       <c r="AL52" s="14">
         <v>23228.143639999998</v>
       </c>
       <c r="AM52" s="21">
         <v>9082.1037500000002</v>
       </c>
       <c r="AN52" s="21">
         <v>3056.1936799999999</v>
       </c>
       <c r="AO52" s="21">
         <v>56204.821219999998</v>
       </c>
       <c r="AP52" s="21">
         <v>30688.021769999999</v>
       </c>
-      <c r="AQ52" s="24">
-[...21 lines deleted...]
-        <v>14873.363439999999</v>
+      <c r="AQ52" s="23">
+        <v>11231.269329999999</v>
+      </c>
+      <c r="AR52" s="23">
+        <v>4591.3611799999999</v>
+      </c>
+      <c r="AS52" s="23">
+        <v>50182.287279999997</v>
+      </c>
+      <c r="AT52" s="23">
+        <v>28980.31799</v>
+      </c>
+      <c r="AU52" s="24">
+        <v>1268.9496099999999</v>
+      </c>
+      <c r="AV52" s="24">
+        <v>293.78305999999998</v>
+      </c>
+      <c r="AW52" s="24">
+        <v>29181.18374</v>
+      </c>
+      <c r="AX52" s="24">
+        <v>16761.73934</v>
       </c>
     </row>
     <row r="53" spans="1:50">
       <c r="A53" s="3" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>95</v>
       </c>
       <c r="C53" s="12">
         <v>2148.03595</v>
       </c>
       <c r="D53" s="12">
         <v>269.57758999999999</v>
       </c>
       <c r="E53" s="12">
         <v>83286.813149999944</v>
       </c>
       <c r="F53" s="12">
         <v>56705.481770000006</v>
       </c>
       <c r="G53" s="9">
         <v>842.47402000000011</v>
       </c>
       <c r="H53" s="9">
@@ -9848,73 +9799,73 @@
       </c>
       <c r="AI53" s="14">
         <v>7665.5998</v>
       </c>
       <c r="AJ53" s="14">
         <v>1813.5187100000001</v>
       </c>
       <c r="AK53" s="14">
         <v>139400.78696</v>
       </c>
       <c r="AL53" s="14">
         <v>100373.82206999999</v>
       </c>
       <c r="AM53" s="21">
         <v>7313.1413199999997</v>
       </c>
       <c r="AN53" s="21">
         <v>1399.4106300000001</v>
       </c>
       <c r="AO53" s="21">
         <v>184195.27811000001</v>
       </c>
       <c r="AP53" s="21">
         <v>100875.05744999999</v>
       </c>
-      <c r="AQ53" s="24">
-[...21 lines deleted...]
-        <v>47803.605730000003</v>
+      <c r="AQ53" s="23">
+        <v>29140.09678</v>
+      </c>
+      <c r="AR53" s="23">
+        <v>7376.78431</v>
+      </c>
+      <c r="AS53" s="23">
+        <v>181212.20215</v>
+      </c>
+      <c r="AT53" s="23">
+        <v>88397.342829999994</v>
+      </c>
+      <c r="AU53" s="24">
+        <v>7989.9724999999999</v>
+      </c>
+      <c r="AV53" s="24">
+        <v>985.57959000000005</v>
+      </c>
+      <c r="AW53" s="24">
+        <v>109915.6174</v>
+      </c>
+      <c r="AX53" s="24">
+        <v>51441.166510000003</v>
       </c>
     </row>
     <row r="54" spans="1:50">
       <c r="A54" s="3" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C54" s="12">
         <v>2290.3221800000001</v>
       </c>
       <c r="D54" s="12">
         <v>571.30250000000001</v>
       </c>
       <c r="E54" s="12">
         <v>142168.85285999998</v>
       </c>
       <c r="F54" s="12">
         <v>96138.880100000024</v>
       </c>
       <c r="G54" s="9">
         <v>11340.508259999999</v>
       </c>
       <c r="H54" s="9">
@@ -10000,73 +9951,73 @@
       </c>
       <c r="AI54" s="14">
         <v>15369.721</v>
       </c>
       <c r="AJ54" s="14">
         <v>1708.0335600000001</v>
       </c>
       <c r="AK54" s="14">
         <v>77516.884619999997</v>
       </c>
       <c r="AL54" s="14">
         <v>54864.189830000003</v>
       </c>
       <c r="AM54" s="21">
         <v>24070.093000000001</v>
       </c>
       <c r="AN54" s="21">
         <v>1788.77134</v>
       </c>
       <c r="AO54" s="21">
         <v>94252.490300000005</v>
       </c>
       <c r="AP54" s="21">
         <v>59063.275840000002</v>
       </c>
-      <c r="AQ54" s="24">
-[...21 lines deleted...]
-        <v>20199.687809999999</v>
+      <c r="AQ54" s="23">
+        <v>44621.292000000001</v>
+      </c>
+      <c r="AR54" s="23">
+        <v>6118.04853</v>
+      </c>
+      <c r="AS54" s="23">
+        <v>148660.83425000001</v>
+      </c>
+      <c r="AT54" s="23">
+        <v>74936.742370000007</v>
+      </c>
+      <c r="AU54" s="24">
+        <v>5688.0249999999996</v>
+      </c>
+      <c r="AV54" s="24">
+        <v>670.50930000000005</v>
+      </c>
+      <c r="AW54" s="24">
+        <v>45421.637390000004</v>
+      </c>
+      <c r="AX54" s="24">
+        <v>22267.938190000001</v>
       </c>
     </row>
     <row r="55" spans="1:50">
       <c r="A55" s="3" t="s">
         <v>98</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>99</v>
       </c>
       <c r="C55" s="12">
         <v>8817.8429999999989</v>
       </c>
       <c r="D55" s="12">
         <v>2283.81378</v>
       </c>
       <c r="E55" s="12">
         <v>5927.9743900000003</v>
       </c>
       <c r="F55" s="12">
         <v>1461.5476699999999</v>
       </c>
       <c r="G55" s="9">
         <v>13591.305099999998</v>
       </c>
       <c r="H55" s="9">
@@ -10152,73 +10103,73 @@
       </c>
       <c r="AI55" s="14">
         <v>62908.193979999996</v>
       </c>
       <c r="AJ55" s="14">
         <v>10798.53457</v>
       </c>
       <c r="AK55" s="14">
         <v>45806.043400000002</v>
       </c>
       <c r="AL55" s="14">
         <v>9870.94823</v>
       </c>
       <c r="AM55" s="21">
         <v>74612.378070000006</v>
       </c>
       <c r="AN55" s="21">
         <v>9408.3905900000009</v>
       </c>
       <c r="AO55" s="21">
         <v>54872.16603</v>
       </c>
       <c r="AP55" s="21">
         <v>13447.35698</v>
       </c>
-      <c r="AQ55" s="24">
-[...21 lines deleted...]
-        <v>4102.8007299999999</v>
+      <c r="AQ55" s="23">
+        <v>107704.42584</v>
+      </c>
+      <c r="AR55" s="23">
+        <v>15882.0299</v>
+      </c>
+      <c r="AS55" s="23">
+        <v>65552.277570000006</v>
+      </c>
+      <c r="AT55" s="23">
+        <v>17227.795030000001</v>
+      </c>
+      <c r="AU55" s="24">
+        <v>32353.772509999999</v>
+      </c>
+      <c r="AV55" s="24">
+        <v>3903.2754599999998</v>
+      </c>
+      <c r="AW55" s="24">
+        <v>47916.869839999999</v>
+      </c>
+      <c r="AX55" s="24">
+        <v>10986.16647</v>
       </c>
     </row>
     <row r="56" spans="1:50">
       <c r="A56" s="3" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="12">
         <v>20788.41748</v>
       </c>
       <c r="D56" s="12">
         <v>4401.1467799999991</v>
       </c>
       <c r="E56" s="12">
         <v>206156.74243000004</v>
       </c>
       <c r="F56" s="12">
         <v>86185.506370000032</v>
       </c>
       <c r="G56" s="9">
         <v>594.89800000000002</v>
       </c>
       <c r="H56" s="9">
@@ -10304,73 +10255,73 @@
       </c>
       <c r="AI56" s="14">
         <v>16231.07503</v>
       </c>
       <c r="AJ56" s="14">
         <v>5277.8383400000002</v>
       </c>
       <c r="AK56" s="14">
         <v>133356.51818000001</v>
       </c>
       <c r="AL56" s="14">
         <v>64846.469660000002</v>
       </c>
       <c r="AM56" s="21">
         <v>19460.96918</v>
       </c>
       <c r="AN56" s="21">
         <v>3866.4986800000001</v>
       </c>
       <c r="AO56" s="21">
         <v>201084.74659</v>
       </c>
       <c r="AP56" s="21">
         <v>92184.933229999995</v>
       </c>
-      <c r="AQ56" s="24">
-[...21 lines deleted...]
-        <v>35030.827969999998</v>
+      <c r="AQ56" s="23">
+        <v>24113.928250000001</v>
+      </c>
+      <c r="AR56" s="23">
+        <v>10304.04681</v>
+      </c>
+      <c r="AS56" s="23">
+        <v>148407.34505999999</v>
+      </c>
+      <c r="AT56" s="23">
+        <v>67762.676449999999</v>
+      </c>
+      <c r="AU56" s="24">
+        <v>4798.68</v>
+      </c>
+      <c r="AV56" s="24">
+        <v>1604.55684</v>
+      </c>
+      <c r="AW56" s="24">
+        <v>87219.196070000005</v>
+      </c>
+      <c r="AX56" s="24">
+        <v>41115.481800000001</v>
       </c>
     </row>
     <row r="57" spans="1:50" ht="30.75" customHeight="1">
       <c r="A57" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B57" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C57" s="12">
         <v>4855.0779599999996</v>
       </c>
       <c r="D57" s="12">
         <v>947.73139000000003</v>
       </c>
       <c r="E57" s="12">
         <v>65912.846509999988</v>
       </c>
       <c r="F57" s="12">
         <v>74492.791720000008</v>
       </c>
       <c r="G57" s="9">
         <v>14648.102699999999</v>
       </c>
       <c r="H57" s="9">
@@ -10456,73 +10407,73 @@
       </c>
       <c r="AI57" s="14">
         <v>14636.744000000001</v>
       </c>
       <c r="AJ57" s="14">
         <v>521.75576000000001</v>
       </c>
       <c r="AK57" s="14">
         <v>66359.767649999994</v>
       </c>
       <c r="AL57" s="14">
         <v>49007.23057</v>
       </c>
       <c r="AM57" s="21">
         <v>28888.151999999998</v>
       </c>
       <c r="AN57" s="21">
         <v>820.13183000000004</v>
       </c>
       <c r="AO57" s="21">
         <v>73324.967999999993</v>
       </c>
       <c r="AP57" s="21">
         <v>59687.407709999999</v>
       </c>
-      <c r="AQ57" s="24">
-[...21 lines deleted...]
-        <v>9286.00864</v>
+      <c r="AQ57" s="23">
+        <v>34953.595710000001</v>
+      </c>
+      <c r="AR57" s="23">
+        <v>2723.41824</v>
+      </c>
+      <c r="AS57" s="23">
+        <v>94942.032860000007</v>
+      </c>
+      <c r="AT57" s="23">
+        <v>51965.408259999997</v>
+      </c>
+      <c r="AU57" s="24">
+        <v>3974.7993299999998</v>
+      </c>
+      <c r="AV57" s="24">
+        <v>498.27559000000002</v>
+      </c>
+      <c r="AW57" s="24">
+        <v>37945.408230000001</v>
+      </c>
+      <c r="AX57" s="24">
+        <v>20698.693200000002</v>
       </c>
     </row>
     <row r="58" spans="1:50">
       <c r="A58" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C58" s="12">
         <v>2170.877</v>
       </c>
       <c r="D58" s="12">
         <v>899.58683999999994</v>
       </c>
       <c r="E58" s="12">
         <v>36714.162849999964</v>
       </c>
       <c r="F58" s="12">
         <v>28377.457069999989</v>
       </c>
       <c r="G58" s="9">
         <v>900.93499999999995</v>
       </c>
       <c r="H58" s="9">
@@ -10608,73 +10559,73 @@
       </c>
       <c r="AI58" s="14">
         <v>9853.8307499999992</v>
       </c>
       <c r="AJ58" s="14">
         <v>1794.01773</v>
       </c>
       <c r="AK58" s="14">
         <v>45295.180959999998</v>
       </c>
       <c r="AL58" s="14">
         <v>30845.162660000002</v>
       </c>
       <c r="AM58" s="21">
         <v>8766.6611799999991</v>
       </c>
       <c r="AN58" s="21">
         <v>1848.35474</v>
       </c>
       <c r="AO58" s="21">
         <v>87178.040729999993</v>
       </c>
       <c r="AP58" s="21">
         <v>39719.673900000002</v>
       </c>
-      <c r="AQ58" s="24">
-[...21 lines deleted...]
-        <v>19332.07562</v>
+      <c r="AQ58" s="23">
+        <v>5391.0678799999996</v>
+      </c>
+      <c r="AR58" s="23">
+        <v>2480.4200700000001</v>
+      </c>
+      <c r="AS58" s="23">
+        <v>62392.465380000001</v>
+      </c>
+      <c r="AT58" s="23">
+        <v>37715.383699999998</v>
+      </c>
+      <c r="AU58" s="24">
+        <v>2528.2047899999998</v>
+      </c>
+      <c r="AV58" s="24">
+        <v>437.77480000000003</v>
+      </c>
+      <c r="AW58" s="24">
+        <v>22412.68778</v>
+      </c>
+      <c r="AX58" s="24">
+        <v>21501.445370000001</v>
       </c>
     </row>
     <row r="59" spans="1:50" ht="56.25">
       <c r="A59" s="3" t="s">
         <v>106</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>107</v>
       </c>
       <c r="C59" s="12">
         <v>7.0859999999999994</v>
       </c>
       <c r="D59" s="12">
         <v>5.7263800000000007</v>
       </c>
       <c r="E59" s="12">
         <v>875.15753000000018</v>
       </c>
       <c r="F59" s="12">
         <v>1446.4038</v>
       </c>
       <c r="G59" s="9">
         <v>0.12010000000000001</v>
       </c>
       <c r="H59" s="9">
@@ -10760,73 +10711,73 @@
       </c>
       <c r="AI59" s="14">
         <v>51.259399999999999</v>
       </c>
       <c r="AJ59" s="14">
         <v>223.47686999999999</v>
       </c>
       <c r="AK59" s="14">
         <v>3026.2298900000001</v>
       </c>
       <c r="AL59" s="14">
         <v>6061.0663500000001</v>
       </c>
       <c r="AM59" s="21">
         <v>55.146279999999997</v>
       </c>
       <c r="AN59" s="21">
         <v>154.84980999999999</v>
       </c>
       <c r="AO59" s="21">
         <v>25281.20825</v>
       </c>
       <c r="AP59" s="21">
         <v>7234.8614299999999</v>
       </c>
-      <c r="AQ59" s="24">
-[...11 lines deleted...]
-      <c r="AU59" s="26">
+      <c r="AQ59" s="23">
+        <v>617.76239999999996</v>
+      </c>
+      <c r="AR59" s="23">
+        <v>1369.7352900000001</v>
+      </c>
+      <c r="AS59" s="23">
+        <v>4356.0094200000003</v>
+      </c>
+      <c r="AT59" s="23">
+        <v>8738.3489399999999</v>
+      </c>
+      <c r="AU59" s="24">
         <v>44.612000000000002</v>
       </c>
-      <c r="AV59" s="26">
+      <c r="AV59" s="24">
         <v>257.49785000000003</v>
       </c>
-      <c r="AW59" s="26">
-[...3 lines deleted...]
-        <v>3013.4073199999998</v>
+      <c r="AW59" s="24">
+        <v>1324.0440000000001</v>
+      </c>
+      <c r="AX59" s="24">
+        <v>3486.0228200000001</v>
       </c>
     </row>
     <row r="60" spans="1:50" ht="81.75" customHeight="1">
       <c r="A60" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C60" s="12"/>
       <c r="D60" s="12"/>
       <c r="E60" s="12">
         <v>5.2312700000000003</v>
       </c>
       <c r="F60" s="12">
         <v>7.3604099999999999</v>
       </c>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9">
         <v>185.57231999999999</v>
       </c>
       <c r="J60" s="9">
         <v>135.59631999999999</v>
       </c>
@@ -10892,72 +10843,72 @@
       </c>
       <c r="AI60" s="14">
         <v>0.1</v>
       </c>
       <c r="AJ60" s="14">
         <v>8.2100000000000006E-2</v>
       </c>
       <c r="AK60" s="14">
         <v>43.417000000000002</v>
       </c>
       <c r="AL60" s="14">
         <v>37.696620000000003</v>
       </c>
       <c r="AM60" s="21">
         <v>0.17499999999999999</v>
       </c>
       <c r="AN60" s="21">
         <v>8.7499999999999994E-2</v>
       </c>
       <c r="AO60" s="21">
         <v>177.822</v>
       </c>
       <c r="AP60" s="21">
         <v>144.85487000000001</v>
       </c>
-      <c r="AQ60" s="24">
+      <c r="AQ60" s="23">
         <v>0</v>
       </c>
-      <c r="AR60" s="24">
+      <c r="AR60" s="23">
         <v>0</v>
       </c>
-      <c r="AS60" s="24">
+      <c r="AS60" s="23">
         <v>25.031279999999999</v>
       </c>
-      <c r="AT60" s="24">
+      <c r="AT60" s="23">
         <v>49.038530000000002</v>
       </c>
-      <c r="AU60" s="26">
+      <c r="AU60" s="24">
         <v>0</v>
       </c>
-      <c r="AV60" s="26">
+      <c r="AV60" s="24">
         <v>0</v>
       </c>
-      <c r="AW60" s="26">
+      <c r="AW60" s="24">
         <v>49.67</v>
       </c>
-      <c r="AX60" s="26">
+      <c r="AX60" s="24">
         <v>22.86551</v>
       </c>
     </row>
     <row r="61" spans="1:50" ht="33.75">
       <c r="A61" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C61" s="12">
         <v>12757.617999999999</v>
       </c>
       <c r="D61" s="12">
         <v>2212.6092699999999</v>
       </c>
       <c r="E61" s="12">
         <v>85661.212750000006</v>
       </c>
       <c r="F61" s="12">
         <v>42616.739029999982</v>
       </c>
       <c r="G61" s="9">
         <v>2474.2359999999999</v>
       </c>
@@ -11044,73 +10995,73 @@
       </c>
       <c r="AI61" s="14">
         <v>8375.8482999999997</v>
       </c>
       <c r="AJ61" s="14">
         <v>608.71254999999996</v>
       </c>
       <c r="AK61" s="14">
         <v>96164.474770000001</v>
       </c>
       <c r="AL61" s="14">
         <v>44870.811399999999</v>
       </c>
       <c r="AM61" s="21">
         <v>10505.425999999999</v>
       </c>
       <c r="AN61" s="21">
         <v>1104.53386</v>
       </c>
       <c r="AO61" s="21">
         <v>95174.710309999995</v>
       </c>
       <c r="AP61" s="21">
         <v>31224.00344</v>
       </c>
-      <c r="AQ61" s="24">
-[...11 lines deleted...]
-      <c r="AU61" s="26">
+      <c r="AQ61" s="23">
+        <v>14400.174000000001</v>
+      </c>
+      <c r="AR61" s="23">
+        <v>2047.9453699999999</v>
+      </c>
+      <c r="AS61" s="23">
+        <v>104132.72761</v>
+      </c>
+      <c r="AT61" s="23">
+        <v>41762.367789999997</v>
+      </c>
+      <c r="AU61" s="24">
         <v>8081.5929999999998</v>
       </c>
-      <c r="AV61" s="26">
+      <c r="AV61" s="24">
         <v>338.84622000000002</v>
       </c>
-      <c r="AW61" s="26">
-[...3 lines deleted...]
-        <v>12251.471299999999</v>
+      <c r="AW61" s="24">
+        <v>35458.263480000001</v>
+      </c>
+      <c r="AX61" s="24">
+        <v>13154.2811</v>
       </c>
     </row>
     <row r="62" spans="1:50" ht="56.25">
       <c r="A62" s="3" t="s">
         <v>112</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>113</v>
       </c>
       <c r="C62" s="12"/>
       <c r="D62" s="12"/>
       <c r="E62" s="12">
         <v>0.33859</v>
       </c>
       <c r="F62" s="12">
         <v>0.50043000000000004</v>
       </c>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9">
         <v>4.8640000000000003E-2</v>
       </c>
       <c r="J62" s="9">
         <v>0.498</v>
       </c>
@@ -11176,73 +11127,73 @@
       </c>
       <c r="AI62" s="14">
         <v>0.17799999999999999</v>
       </c>
       <c r="AJ62" s="14">
         <v>0.37191999999999997</v>
       </c>
       <c r="AK62" s="14">
         <v>3.7715800000000002</v>
       </c>
       <c r="AL62" s="14">
         <v>23.528739999999999</v>
       </c>
       <c r="AM62" s="21">
         <v>0</v>
       </c>
       <c r="AN62" s="21">
         <v>0</v>
       </c>
       <c r="AO62" s="21">
         <v>3.2327300000000001</v>
       </c>
       <c r="AP62" s="21">
         <v>15.574249999999999</v>
       </c>
-      <c r="AQ62" s="24">
+      <c r="AQ62" s="23">
         <v>0</v>
       </c>
-      <c r="AR62" s="24">
+      <c r="AR62" s="23">
         <v>0</v>
       </c>
-      <c r="AS62" s="24">
+      <c r="AS62" s="23">
         <v>4.9837600000000002</v>
       </c>
-      <c r="AT62" s="24">
+      <c r="AT62" s="23">
         <v>21.873830000000002</v>
       </c>
-      <c r="AU62" s="26">
+      <c r="AU62" s="24">
         <v>0</v>
       </c>
-      <c r="AV62" s="26">
+      <c r="AV62" s="24">
         <v>0</v>
       </c>
-      <c r="AW62" s="26">
-[...3 lines deleted...]
-        <v>7.7645299999999997</v>
+      <c r="AW62" s="24">
+        <v>1.6166</v>
+      </c>
+      <c r="AX62" s="24">
+        <v>7.9914899999999998</v>
       </c>
     </row>
     <row r="63" spans="1:50" ht="45">
       <c r="A63" s="3" t="s">
         <v>114</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="12">
         <v>5.242960000000001</v>
       </c>
       <c r="D63" s="12">
         <v>11.078110000000001</v>
       </c>
       <c r="E63" s="12">
         <v>571.52806999999962</v>
       </c>
       <c r="F63" s="12">
         <v>4100.4041599999991</v>
       </c>
       <c r="G63" s="9">
         <v>5.4559499999999996</v>
       </c>
       <c r="H63" s="9">
@@ -11328,73 +11279,73 @@
       </c>
       <c r="AI63" s="14">
         <v>278.28424999999999</v>
       </c>
       <c r="AJ63" s="14">
         <v>2398.8508499999998</v>
       </c>
       <c r="AK63" s="14">
         <v>3183.4631100000001</v>
       </c>
       <c r="AL63" s="14">
         <v>23959.251980000001</v>
       </c>
       <c r="AM63" s="21">
         <v>391.35234000000003</v>
       </c>
       <c r="AN63" s="21">
         <v>3412.85914</v>
       </c>
       <c r="AO63" s="21">
         <v>3608.1085600000001</v>
       </c>
       <c r="AP63" s="21">
         <v>28496.19081</v>
       </c>
-      <c r="AQ63" s="24">
-[...21 lines deleted...]
-        <v>21279.44227</v>
+      <c r="AQ63" s="23">
+        <v>664.70838000000003</v>
+      </c>
+      <c r="AR63" s="23">
+        <v>7203.2483300000004</v>
+      </c>
+      <c r="AS63" s="23">
+        <v>4730.3758099999995</v>
+      </c>
+      <c r="AT63" s="23">
+        <v>47805.677889999999</v>
+      </c>
+      <c r="AU63" s="24">
+        <v>144.87556000000001</v>
+      </c>
+      <c r="AV63" s="24">
+        <v>2608.3955299999998</v>
+      </c>
+      <c r="AW63" s="24">
+        <v>3158.9924599999999</v>
+      </c>
+      <c r="AX63" s="24">
+        <v>27231.183649999999</v>
       </c>
     </row>
     <row r="64" spans="1:50" ht="22.5">
       <c r="A64" s="3" t="s">
         <v>116</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>117</v>
       </c>
       <c r="C64" s="12">
         <v>1687.0301699999998</v>
       </c>
       <c r="D64" s="12">
         <v>8512.8845599999986</v>
       </c>
       <c r="E64" s="12">
         <v>28590.180949999987</v>
       </c>
       <c r="F64" s="12">
         <v>110200.70119999988</v>
       </c>
       <c r="G64" s="9">
         <v>1991.8323799999996</v>
       </c>
       <c r="H64" s="9">
@@ -11480,73 +11431,73 @@
       </c>
       <c r="AI64" s="14">
         <v>4426.4790999999996</v>
       </c>
       <c r="AJ64" s="14">
         <v>26895.627519999998</v>
       </c>
       <c r="AK64" s="14">
         <v>34089.047039999998</v>
       </c>
       <c r="AL64" s="14">
         <v>106800.85195</v>
       </c>
       <c r="AM64" s="21">
         <v>5103.6236399999998</v>
       </c>
       <c r="AN64" s="21">
         <v>26879.274560000002</v>
       </c>
       <c r="AO64" s="21">
         <v>28989.182349999999</v>
       </c>
       <c r="AP64" s="21">
         <v>80193.578949999996</v>
       </c>
-      <c r="AQ64" s="24">
-[...21 lines deleted...]
-        <v>32238.366139999998</v>
+      <c r="AQ64" s="23">
+        <v>5887.9937300000001</v>
+      </c>
+      <c r="AR64" s="23">
+        <v>28888.615330000001</v>
+      </c>
+      <c r="AS64" s="23">
+        <v>31793.872739999999</v>
+      </c>
+      <c r="AT64" s="23">
+        <v>95587.731450000007</v>
+      </c>
+      <c r="AU64" s="24">
+        <v>2825.9320899999998</v>
+      </c>
+      <c r="AV64" s="24">
+        <v>13907.677180000001</v>
+      </c>
+      <c r="AW64" s="24">
+        <v>12414.216350000001</v>
+      </c>
+      <c r="AX64" s="24">
+        <v>38146.88579</v>
       </c>
     </row>
     <row r="65" spans="1:50">
       <c r="A65" s="3" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="4" t="s">
         <v>119</v>
       </c>
       <c r="C65" s="12"/>
       <c r="D65" s="12"/>
       <c r="E65" s="12">
         <v>0.14355999999999999</v>
       </c>
       <c r="F65" s="12">
         <v>1.16401</v>
       </c>
       <c r="G65" s="9"/>
       <c r="H65" s="9"/>
       <c r="I65" s="9">
         <v>1.0498000000000001</v>
       </c>
       <c r="J65" s="9">
         <v>9.3138400000000008</v>
       </c>
@@ -11612,72 +11563,72 @@
       </c>
       <c r="AI65" s="14">
         <v>0</v>
       </c>
       <c r="AJ65" s="14">
         <v>0</v>
       </c>
       <c r="AK65" s="14">
         <v>0.31566</v>
       </c>
       <c r="AL65" s="14">
         <v>3.5518800000000001</v>
       </c>
       <c r="AM65" s="21">
         <v>0</v>
       </c>
       <c r="AN65" s="21">
         <v>0</v>
       </c>
       <c r="AO65" s="21">
         <v>0.11765</v>
       </c>
       <c r="AP65" s="21">
         <v>1.28708</v>
       </c>
-      <c r="AQ65" s="24">
+      <c r="AQ65" s="23">
         <v>0</v>
       </c>
-      <c r="AR65" s="24">
+      <c r="AR65" s="23">
         <v>0</v>
       </c>
-      <c r="AS65" s="24">
+      <c r="AS65" s="23">
         <v>1.43943</v>
       </c>
-      <c r="AT65" s="24">
+      <c r="AT65" s="23">
         <v>4.5958899999999998</v>
       </c>
-      <c r="AU65" s="26">
+      <c r="AU65" s="24">
         <v>0</v>
       </c>
-      <c r="AV65" s="26">
+      <c r="AV65" s="24">
         <v>0</v>
       </c>
-      <c r="AW65" s="26">
+      <c r="AW65" s="24">
         <v>0.48704999999999998</v>
       </c>
-      <c r="AX65" s="26">
+      <c r="AX65" s="24">
         <v>0.13019</v>
       </c>
     </row>
     <row r="66" spans="1:50" ht="33.75">
       <c r="A66" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>121</v>
       </c>
       <c r="C66" s="12">
         <v>3.7244699999999988</v>
       </c>
       <c r="D66" s="12">
         <v>4.8874399999999998</v>
       </c>
       <c r="E66" s="12">
         <v>3193.3530399999995</v>
       </c>
       <c r="F66" s="12">
         <v>6621.5174499999994</v>
       </c>
       <c r="G66" s="9">
         <v>4.4141000000000004</v>
       </c>
@@ -11764,73 +11715,73 @@
       </c>
       <c r="AI66" s="14">
         <v>394.16556000000003</v>
       </c>
       <c r="AJ66" s="14">
         <v>83.407960000000003</v>
       </c>
       <c r="AK66" s="14">
         <v>23346.171279999999</v>
       </c>
       <c r="AL66" s="14">
         <v>15008.58208</v>
       </c>
       <c r="AM66" s="21">
         <v>381.4083</v>
       </c>
       <c r="AN66" s="21">
         <v>137.48114000000001</v>
       </c>
       <c r="AO66" s="21">
         <v>12955.078090000001</v>
       </c>
       <c r="AP66" s="21">
         <v>12068.26434</v>
       </c>
-      <c r="AQ66" s="24">
-[...21 lines deleted...]
-        <v>5538.5706799999998</v>
+      <c r="AQ66" s="23">
+        <v>356.46906000000001</v>
+      </c>
+      <c r="AR66" s="23">
+        <v>415.38470999999998</v>
+      </c>
+      <c r="AS66" s="23">
+        <v>17631.27679</v>
+      </c>
+      <c r="AT66" s="23">
+        <v>13449.404619999999</v>
+      </c>
+      <c r="AU66" s="24">
+        <v>46.107550000000003</v>
+      </c>
+      <c r="AV66" s="24">
+        <v>121.35977</v>
+      </c>
+      <c r="AW66" s="24">
+        <v>10385.13263</v>
+      </c>
+      <c r="AX66" s="24">
+        <v>6980.4752200000003</v>
       </c>
     </row>
     <row r="67" spans="1:50">
       <c r="A67" s="3" t="s">
         <v>122</v>
       </c>
       <c r="B67" s="4" t="s">
         <v>123</v>
       </c>
       <c r="C67" s="12">
         <v>4.4999999999999997E-3</v>
       </c>
       <c r="D67" s="12">
         <v>4.725E-2</v>
       </c>
       <c r="E67" s="12">
         <v>8.0573499999999996</v>
       </c>
       <c r="F67" s="12">
         <v>33.218779999999995</v>
       </c>
       <c r="G67" s="9"/>
       <c r="H67" s="9"/>
       <c r="I67" s="9">
         <v>4.1318200000000003</v>
@@ -11900,73 +11851,73 @@
       </c>
       <c r="AI67" s="14">
         <v>0.1</v>
       </c>
       <c r="AJ67" s="14">
         <v>22.91</v>
       </c>
       <c r="AK67" s="14">
         <v>5.13049</v>
       </c>
       <c r="AL67" s="14">
         <v>29.267659999999999</v>
       </c>
       <c r="AM67" s="21">
         <v>1.272E-2</v>
       </c>
       <c r="AN67" s="21">
         <v>0.20949000000000001</v>
       </c>
       <c r="AO67" s="21">
         <v>19.135300000000001</v>
       </c>
       <c r="AP67" s="21">
         <v>55.40484</v>
       </c>
-      <c r="AQ67" s="24">
+      <c r="AQ67" s="23">
         <v>2.8800000000000002E-3</v>
       </c>
-      <c r="AR67" s="24">
+      <c r="AR67" s="23">
         <v>4.6219999999999997E-2</v>
       </c>
-      <c r="AS67" s="24">
+      <c r="AS67" s="23">
         <v>17.104140000000001</v>
       </c>
-      <c r="AT67" s="24">
+      <c r="AT67" s="23">
         <v>52.874319999999997</v>
       </c>
-      <c r="AU67" s="26">
+      <c r="AU67" s="24">
         <v>0.76700000000000002</v>
       </c>
-      <c r="AV67" s="26">
+      <c r="AV67" s="24">
         <v>2.4580000000000002</v>
       </c>
-      <c r="AW67" s="26">
-[...3 lines deleted...]
-        <v>23.839120000000001</v>
+      <c r="AW67" s="24">
+        <v>8.0398700000000005</v>
+      </c>
+      <c r="AX67" s="24">
+        <v>25.05348</v>
       </c>
     </row>
     <row r="68" spans="1:50">
       <c r="A68" s="3" t="s">
         <v>124</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>125</v>
       </c>
       <c r="C68" s="12">
         <v>2.3999999999999998E-3</v>
       </c>
       <c r="D68" s="12">
         <v>3.0460000000000001E-2</v>
       </c>
       <c r="E68" s="12">
         <v>38.915489999999991</v>
       </c>
       <c r="F68" s="12">
         <v>125.13885999999999</v>
       </c>
       <c r="G68" s="9"/>
       <c r="H68" s="9"/>
       <c r="I68" s="9">
         <v>38.627869999999994</v>
@@ -12048,73 +11999,73 @@
       </c>
       <c r="AI68" s="14">
         <v>9.0548500000000001</v>
       </c>
       <c r="AJ68" s="14">
         <v>5.7009999999999996</v>
       </c>
       <c r="AK68" s="14">
         <v>139.30721</v>
       </c>
       <c r="AL68" s="14">
         <v>321.24531999999999</v>
       </c>
       <c r="AM68" s="21">
         <v>33.093229999999998</v>
       </c>
       <c r="AN68" s="21">
         <v>14.34366</v>
       </c>
       <c r="AO68" s="21">
         <v>173.31764999999999</v>
       </c>
       <c r="AP68" s="21">
         <v>260.27255000000002</v>
       </c>
-      <c r="AQ68" s="24">
+      <c r="AQ68" s="23">
         <v>1.333</v>
       </c>
-      <c r="AR68" s="24">
+      <c r="AR68" s="23">
         <v>4.4692999999999996</v>
       </c>
-      <c r="AS68" s="24">
-[...5 lines deleted...]
-      <c r="AU68" s="26">
+      <c r="AS68" s="23">
+        <v>118.42007</v>
+      </c>
+      <c r="AT68" s="23">
+        <v>353.89814000000001</v>
+      </c>
+      <c r="AU68" s="24">
         <v>3.9E-2</v>
       </c>
-      <c r="AV68" s="26">
+      <c r="AV68" s="24">
         <v>0.28509000000000001</v>
       </c>
-      <c r="AW68" s="26">
-[...3 lines deleted...]
-        <v>152.90893</v>
+      <c r="AW68" s="24">
+        <v>78.865570000000005</v>
+      </c>
+      <c r="AX68" s="24">
+        <v>168.91394</v>
       </c>
     </row>
     <row r="69" spans="1:50" ht="22.5">
       <c r="A69" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B69" s="4" t="s">
         <v>127</v>
       </c>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="E69" s="12">
         <v>6.9906799999999993</v>
       </c>
       <c r="F69" s="12">
         <v>70.985860000000002</v>
       </c>
       <c r="G69" s="9">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="H69" s="9">
         <v>0.40683000000000002</v>
       </c>
       <c r="I69" s="9">
         <v>7.2459099999999994</v>
@@ -12196,73 +12147,73 @@
       </c>
       <c r="AI69" s="14">
         <v>1.9656499999999999</v>
       </c>
       <c r="AJ69" s="14">
         <v>2.58786</v>
       </c>
       <c r="AK69" s="14">
         <v>39.964289999999998</v>
       </c>
       <c r="AL69" s="14">
         <v>239.39670000000001</v>
       </c>
       <c r="AM69" s="21">
         <v>3.0371199999999998</v>
       </c>
       <c r="AN69" s="21">
         <v>2.19475</v>
       </c>
       <c r="AO69" s="21">
         <v>82.267229999999998</v>
       </c>
       <c r="AP69" s="21">
         <v>313.35039</v>
       </c>
-      <c r="AQ69" s="24">
+      <c r="AQ69" s="23">
         <v>0.21504999999999999</v>
       </c>
-      <c r="AR69" s="24">
+      <c r="AR69" s="23">
         <v>2.2816999999999998</v>
       </c>
-      <c r="AS69" s="24">
+      <c r="AS69" s="23">
         <v>88.799989999999994</v>
       </c>
-      <c r="AT69" s="24">
+      <c r="AT69" s="23">
         <v>371.36081999999999</v>
       </c>
-      <c r="AU69" s="26">
-[...9 lines deleted...]
-        <v>205.46767</v>
+      <c r="AU69" s="24">
+        <v>5.7250000000000002E-2</v>
+      </c>
+      <c r="AV69" s="24">
+        <v>1.08525</v>
+      </c>
+      <c r="AW69" s="24">
+        <v>113.98358</v>
+      </c>
+      <c r="AX69" s="24">
+        <v>229.83208999999999</v>
       </c>
     </row>
     <row r="70" spans="1:50">
       <c r="A70" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>129</v>
       </c>
       <c r="C70" s="12">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="D70" s="12">
         <v>4.1230000000000003E-2</v>
       </c>
       <c r="E70" s="12">
         <v>5.9380699999999997</v>
       </c>
       <c r="F70" s="12">
         <v>37.854079999999996</v>
       </c>
       <c r="G70" s="9">
         <v>5.7000000000000002E-3</v>
       </c>
       <c r="H70" s="9">
@@ -12344,73 +12295,73 @@
       </c>
       <c r="AI70" s="14">
         <v>2.0019999999999998</v>
       </c>
       <c r="AJ70" s="14">
         <v>0.70045000000000002</v>
       </c>
       <c r="AK70" s="14">
         <v>24.23883</v>
       </c>
       <c r="AL70" s="14">
         <v>52.758650000000003</v>
       </c>
       <c r="AM70" s="21">
         <v>4.0019999999999998</v>
       </c>
       <c r="AN70" s="21">
         <v>0.96736</v>
       </c>
       <c r="AO70" s="21">
         <v>51.034790000000001</v>
       </c>
       <c r="AP70" s="21">
         <v>94.327920000000006</v>
       </c>
-      <c r="AQ70" s="24">
-[...5 lines deleted...]
-      <c r="AS70" s="24">
+      <c r="AQ70" s="23">
+        <v>6.2E-2</v>
+      </c>
+      <c r="AR70" s="23">
+        <v>1.62294</v>
+      </c>
+      <c r="AS70" s="23">
         <v>4443.7290300000004</v>
       </c>
-      <c r="AT70" s="24">
-[...12 lines deleted...]
-        <v>430.30768999999998</v>
+      <c r="AT70" s="23">
+        <v>1410.3313499999999</v>
+      </c>
+      <c r="AU70" s="24">
+        <v>6.2E-2</v>
+      </c>
+      <c r="AV70" s="24">
+        <v>1.45842</v>
+      </c>
+      <c r="AW70" s="24">
+        <v>2476.8308200000001</v>
+      </c>
+      <c r="AX70" s="24">
+        <v>577.30484999999999</v>
       </c>
     </row>
     <row r="71" spans="1:50" ht="33.75">
       <c r="A71" s="3" t="s">
         <v>130</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>131</v>
       </c>
       <c r="C71" s="12">
         <v>9.0009999999999994</v>
       </c>
       <c r="D71" s="12">
         <v>2.4378199999999999</v>
       </c>
       <c r="E71" s="12">
         <v>316.82689999999997</v>
       </c>
       <c r="F71" s="12">
         <v>346.19160999999997</v>
       </c>
       <c r="G71" s="9">
         <v>2.7000000000000001E-3</v>
       </c>
       <c r="H71" s="9">
@@ -12496,73 +12447,73 @@
       </c>
       <c r="AI71" s="14">
         <v>11.747669999999999</v>
       </c>
       <c r="AJ71" s="14">
         <v>9.6787899999999993</v>
       </c>
       <c r="AK71" s="14">
         <v>777.90377999999998</v>
       </c>
       <c r="AL71" s="14">
         <v>559.90166999999997</v>
       </c>
       <c r="AM71" s="21">
         <v>35.897590000000001</v>
       </c>
       <c r="AN71" s="21">
         <v>11.51402</v>
       </c>
       <c r="AO71" s="21">
         <v>1096.8859399999999</v>
       </c>
       <c r="AP71" s="21">
         <v>1037.7785799999999</v>
       </c>
-      <c r="AQ71" s="24">
-[...8 lines deleted...]
-      <c r="AT71" s="24">
+      <c r="AQ71" s="23">
+        <v>3.5851000000000002</v>
+      </c>
+      <c r="AR71" s="23">
+        <v>17.069289999999999</v>
+      </c>
+      <c r="AS71" s="23">
+        <v>2427.9119700000001</v>
+      </c>
+      <c r="AT71" s="23">
         <v>1348.2793899999999</v>
       </c>
-      <c r="AU71" s="26">
-[...9 lines deleted...]
-        <v>411.56970999999999</v>
+      <c r="AU71" s="24">
+        <v>0.25855</v>
+      </c>
+      <c r="AV71" s="24">
+        <v>1.88374</v>
+      </c>
+      <c r="AW71" s="24">
+        <v>745.26459999999997</v>
+      </c>
+      <c r="AX71" s="24">
+        <v>481.81882000000002</v>
       </c>
     </row>
     <row r="72" spans="1:50" ht="33.75">
       <c r="A72" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C72" s="12">
         <v>10.813750000000001</v>
       </c>
       <c r="D72" s="12">
         <v>22.424489999999999</v>
       </c>
       <c r="E72" s="12">
         <v>557.00135000000012</v>
       </c>
       <c r="F72" s="12">
         <v>1448.9185199999993</v>
       </c>
       <c r="G72" s="9">
         <v>17.655349999999999</v>
       </c>
       <c r="H72" s="9">
@@ -12648,73 +12599,73 @@
       </c>
       <c r="AI72" s="14">
         <v>402.61944</v>
       </c>
       <c r="AJ72" s="14">
         <v>1040.82635</v>
       </c>
       <c r="AK72" s="14">
         <v>5520.2771499999999</v>
       </c>
       <c r="AL72" s="14">
         <v>6235.0127199999997</v>
       </c>
       <c r="AM72" s="21">
         <v>256.73486000000003</v>
       </c>
       <c r="AN72" s="21">
         <v>669.99274000000003</v>
       </c>
       <c r="AO72" s="21">
         <v>9653.9631499999996</v>
       </c>
       <c r="AP72" s="21">
         <v>8816.4626100000005</v>
       </c>
-      <c r="AQ72" s="24">
-[...21 lines deleted...]
-        <v>2041.7163599999999</v>
+      <c r="AQ72" s="23">
+        <v>375.70452</v>
+      </c>
+      <c r="AR72" s="23">
+        <v>705.66785000000004</v>
+      </c>
+      <c r="AS72" s="23">
+        <v>4702.3097900000002</v>
+      </c>
+      <c r="AT72" s="23">
+        <v>6427.6865200000002</v>
+      </c>
+      <c r="AU72" s="24">
+        <v>238.87917999999999</v>
+      </c>
+      <c r="AV72" s="24">
+        <v>348.17329000000001</v>
+      </c>
+      <c r="AW72" s="24">
+        <v>1541.8485000000001</v>
+      </c>
+      <c r="AX72" s="24">
+        <v>2633.6249299999999</v>
       </c>
     </row>
     <row r="73" spans="1:50">
       <c r="A73" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>135</v>
       </c>
       <c r="C73" s="12">
         <v>1822669.15812</v>
       </c>
       <c r="D73" s="12">
         <v>493724.21762999997</v>
       </c>
       <c r="E73" s="12">
         <v>5973.8701500000006</v>
       </c>
       <c r="F73" s="12">
         <v>1873.3413600000003</v>
       </c>
       <c r="G73" s="9">
         <v>2394276.9024999999</v>
       </c>
       <c r="H73" s="9">
@@ -12800,73 +12751,73 @@
       </c>
       <c r="AI73" s="14">
         <v>1961706.5022400001</v>
       </c>
       <c r="AJ73" s="14">
         <v>580693.30677999998</v>
       </c>
       <c r="AK73" s="14">
         <v>58598.132120000002</v>
       </c>
       <c r="AL73" s="14">
         <v>13239.899509999999</v>
       </c>
       <c r="AM73" s="21">
         <v>1876406.0441999999</v>
       </c>
       <c r="AN73" s="21">
         <v>507816.33435000002</v>
       </c>
       <c r="AO73" s="21">
         <v>69469.48487</v>
       </c>
       <c r="AP73" s="21">
         <v>17136.442050000001</v>
       </c>
-      <c r="AQ73" s="24">
-[...21 lines deleted...]
-        <v>2832.8295199999998</v>
+      <c r="AQ73" s="23">
+        <v>1911911.0448</v>
+      </c>
+      <c r="AR73" s="23">
+        <v>508816.66038000002</v>
+      </c>
+      <c r="AS73" s="23">
+        <v>28212.090789999998</v>
+      </c>
+      <c r="AT73" s="23">
+        <v>8175.1772600000004</v>
+      </c>
+      <c r="AU73" s="24">
+        <v>1071093.3810000001</v>
+      </c>
+      <c r="AV73" s="24">
+        <v>308823.23151999997</v>
+      </c>
+      <c r="AW73" s="24">
+        <v>11367.50792</v>
+      </c>
+      <c r="AX73" s="24">
+        <v>3480.8913699999998</v>
       </c>
     </row>
     <row r="74" spans="1:50" ht="22.5">
       <c r="A74" s="3" t="s">
         <v>136</v>
       </c>
       <c r="B74" s="4" t="s">
         <v>137</v>
       </c>
       <c r="C74" s="12">
         <v>450.11</v>
       </c>
       <c r="D74" s="12">
         <v>90.275089999999992</v>
       </c>
       <c r="E74" s="12">
         <v>3771.8586999999993</v>
       </c>
       <c r="F74" s="12">
         <v>696.8429000000001</v>
       </c>
       <c r="G74" s="9">
         <v>2596.9670000000001</v>
       </c>
       <c r="H74" s="9">
@@ -12952,73 +12903,73 @@
       </c>
       <c r="AI74" s="14">
         <v>156.684</v>
       </c>
       <c r="AJ74" s="14">
         <v>38.48395</v>
       </c>
       <c r="AK74" s="14">
         <v>4117.6351199999999</v>
       </c>
       <c r="AL74" s="14">
         <v>1037.81711</v>
       </c>
       <c r="AM74" s="21">
         <v>572.20000000000005</v>
       </c>
       <c r="AN74" s="21">
         <v>119.38</v>
       </c>
       <c r="AO74" s="21">
         <v>2588.6434800000002</v>
       </c>
       <c r="AP74" s="21">
         <v>745.79966000000002</v>
       </c>
-      <c r="AQ74" s="24">
+      <c r="AQ74" s="23">
         <v>1459.8741199999999</v>
       </c>
-      <c r="AR74" s="24">
+      <c r="AR74" s="23">
         <v>352.60037999999997</v>
       </c>
-      <c r="AS74" s="24">
-[...2 lines deleted...]
-      <c r="AT74" s="24">
+      <c r="AS74" s="23">
+        <v>1629.91428</v>
+      </c>
+      <c r="AT74" s="23">
         <v>721.89745000000005</v>
       </c>
-      <c r="AU74" s="26">
-[...9 lines deleted...]
-        <v>357.72818999999998</v>
+      <c r="AU74" s="24">
+        <v>698.4</v>
+      </c>
+      <c r="AV74" s="24">
+        <v>133.136</v>
+      </c>
+      <c r="AW74" s="24">
+        <v>1680.0945200000001</v>
+      </c>
+      <c r="AX74" s="24">
+        <v>478.75903</v>
       </c>
     </row>
     <row r="75" spans="1:50" ht="22.5">
       <c r="A75" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B75" s="4" t="s">
         <v>139</v>
       </c>
       <c r="C75" s="12">
         <v>6158.6989999999987</v>
       </c>
       <c r="D75" s="12">
         <v>2417.0100199999997</v>
       </c>
       <c r="E75" s="12">
         <v>10955.825560000001</v>
       </c>
       <c r="F75" s="12">
         <v>5773.4590699999999</v>
       </c>
       <c r="G75" s="9">
         <v>11010.100529999998</v>
       </c>
       <c r="H75" s="9">
@@ -13104,73 +13055,73 @@
       </c>
       <c r="AI75" s="14">
         <v>6422.5949600000004</v>
       </c>
       <c r="AJ75" s="14">
         <v>2701.85185</v>
       </c>
       <c r="AK75" s="14">
         <v>11751.335440000001</v>
       </c>
       <c r="AL75" s="14">
         <v>4106.6652700000004</v>
       </c>
       <c r="AM75" s="21">
         <v>14028.265079999999</v>
       </c>
       <c r="AN75" s="21">
         <v>4712.2876800000004</v>
       </c>
       <c r="AO75" s="21">
         <v>19264.22193</v>
       </c>
       <c r="AP75" s="21">
         <v>3946.4524299999998</v>
       </c>
-      <c r="AQ75" s="24">
+      <c r="AQ75" s="23">
         <v>13449.44601</v>
       </c>
-      <c r="AR75" s="24">
+      <c r="AR75" s="23">
         <v>5431.5009</v>
       </c>
-      <c r="AS75" s="24">
-[...15 lines deleted...]
-        <v>1917.2657999999999</v>
+      <c r="AS75" s="23">
+        <v>8538.5054700000001</v>
+      </c>
+      <c r="AT75" s="23">
+        <v>3911.2322899999999</v>
+      </c>
+      <c r="AU75" s="24">
+        <v>7645.7045900000003</v>
+      </c>
+      <c r="AV75" s="24">
+        <v>3267.1929799999998</v>
+      </c>
+      <c r="AW75" s="24">
+        <v>4931.7101400000001</v>
+      </c>
+      <c r="AX75" s="24">
+        <v>2185.47631</v>
       </c>
     </row>
     <row r="76" spans="1:50" ht="78.75">
       <c r="A76" s="3" t="s">
         <v>140</v>
       </c>
       <c r="B76" s="4" t="s">
         <v>141</v>
       </c>
       <c r="C76" s="12">
         <v>3939.4872399999995</v>
       </c>
       <c r="D76" s="12">
         <v>1405.4183599999997</v>
       </c>
       <c r="E76" s="12">
         <v>8091.4525199999998</v>
       </c>
       <c r="F76" s="12">
         <v>6065.3140900000008</v>
       </c>
       <c r="G76" s="9">
         <v>5633.3841999999995</v>
       </c>
       <c r="H76" s="9">
@@ -13256,73 +13207,73 @@
       </c>
       <c r="AI76" s="14">
         <v>10839.25828</v>
       </c>
       <c r="AJ76" s="14">
         <v>6107.0573100000001</v>
       </c>
       <c r="AK76" s="14">
         <v>16463.436320000001</v>
       </c>
       <c r="AL76" s="14">
         <v>7537.4501600000003</v>
       </c>
       <c r="AM76" s="21">
         <v>27129.994640000001</v>
       </c>
       <c r="AN76" s="21">
         <v>8003.5883400000002</v>
       </c>
       <c r="AO76" s="21">
         <v>114920.36176</v>
       </c>
       <c r="AP76" s="21">
         <v>15753.60167</v>
       </c>
-      <c r="AQ76" s="24">
+      <c r="AQ76" s="23">
         <v>44930.619169999998</v>
       </c>
-      <c r="AR76" s="24">
+      <c r="AR76" s="23">
         <v>12948.467699999999</v>
       </c>
-      <c r="AS76" s="24">
-[...15 lines deleted...]
-        <v>5975.4562800000003</v>
+      <c r="AS76" s="23">
+        <v>35925.250950000001</v>
+      </c>
+      <c r="AT76" s="23">
+        <v>12132.12059</v>
+      </c>
+      <c r="AU76" s="24">
+        <v>27161.005209999999</v>
+      </c>
+      <c r="AV76" s="24">
+        <v>10249.49797</v>
+      </c>
+      <c r="AW76" s="24">
+        <v>17620.943579999999</v>
+      </c>
+      <c r="AX76" s="24">
+        <v>6840.5633200000002</v>
       </c>
     </row>
     <row r="77" spans="1:50" ht="22.5">
       <c r="A77" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B77" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C77" s="12"/>
       <c r="D77" s="12"/>
       <c r="E77" s="12">
         <v>112.30628999999999</v>
       </c>
       <c r="F77" s="12">
         <v>76.633139999999997</v>
       </c>
       <c r="G77" s="9">
         <v>0.375</v>
       </c>
       <c r="H77" s="9">
         <v>0.74299999999999999</v>
       </c>
       <c r="I77" s="9">
         <v>120.07096</v>
@@ -13400,73 +13351,73 @@
       </c>
       <c r="AI77" s="14">
         <v>0</v>
       </c>
       <c r="AJ77" s="14">
         <v>0</v>
       </c>
       <c r="AK77" s="14">
         <v>169.86602999999999</v>
       </c>
       <c r="AL77" s="14">
         <v>219.67071000000001</v>
       </c>
       <c r="AM77" s="21">
         <v>0</v>
       </c>
       <c r="AN77" s="21">
         <v>0</v>
       </c>
       <c r="AO77" s="21">
         <v>320.26751999999999</v>
       </c>
       <c r="AP77" s="21">
         <v>414.41426999999999</v>
       </c>
-      <c r="AQ77" s="24">
+      <c r="AQ77" s="23">
         <v>0.25</v>
       </c>
-      <c r="AR77" s="24">
+      <c r="AR77" s="23">
         <v>0.33448</v>
       </c>
-      <c r="AS77" s="24">
+      <c r="AS77" s="23">
         <v>246.97604999999999</v>
       </c>
-      <c r="AT77" s="24">
+      <c r="AT77" s="23">
         <v>543.06551000000002</v>
       </c>
-      <c r="AU77" s="26">
+      <c r="AU77" s="24">
         <v>0</v>
       </c>
-      <c r="AV77" s="26">
+      <c r="AV77" s="24">
         <v>0</v>
       </c>
-      <c r="AW77" s="26">
-[...3 lines deleted...]
-        <v>86.998220000000003</v>
+      <c r="AW77" s="24">
+        <v>73.734480000000005</v>
+      </c>
+      <c r="AX77" s="24">
+        <v>111.43528999999999</v>
       </c>
     </row>
     <row r="78" spans="1:50" ht="56.25">
       <c r="A78" s="3" t="s">
         <v>144</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C78" s="12"/>
       <c r="D78" s="12"/>
       <c r="E78" s="12">
         <v>77.178110000000004</v>
       </c>
       <c r="F78" s="12">
         <v>215.24102999999999</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="9"/>
       <c r="I78" s="9">
         <v>50.292000000000002</v>
       </c>
       <c r="J78" s="9">
         <v>135.55058</v>
       </c>
@@ -13532,73 +13483,73 @@
       </c>
       <c r="AI78" s="14">
         <v>15.037140000000001</v>
       </c>
       <c r="AJ78" s="14">
         <v>9.2827599999999997</v>
       </c>
       <c r="AK78" s="14">
         <v>93.850880000000004</v>
       </c>
       <c r="AL78" s="14">
         <v>337.81535000000002</v>
       </c>
       <c r="AM78" s="21">
         <v>26.164280000000002</v>
       </c>
       <c r="AN78" s="21">
         <v>54.109699999999997</v>
       </c>
       <c r="AO78" s="21">
         <v>212.04561000000001</v>
       </c>
       <c r="AP78" s="21">
         <v>351.18957999999998</v>
       </c>
-      <c r="AQ78" s="24">
+      <c r="AQ78" s="23">
         <v>23.273060000000001</v>
       </c>
-      <c r="AR78" s="24">
+      <c r="AR78" s="23">
         <v>6.0640000000000001</v>
       </c>
-      <c r="AS78" s="24">
+      <c r="AS78" s="23">
         <v>139.74552</v>
       </c>
-      <c r="AT78" s="24">
+      <c r="AT78" s="23">
         <v>541.12905999999998</v>
       </c>
-      <c r="AU78" s="26">
+      <c r="AU78" s="24">
         <v>8.9999999999999993E-3</v>
       </c>
-      <c r="AV78" s="26">
+      <c r="AV78" s="24">
         <v>0.245</v>
       </c>
-      <c r="AW78" s="26">
-[...3 lines deleted...]
-        <v>277.50371999999999</v>
+      <c r="AW78" s="24">
+        <v>67.798159999999996</v>
+      </c>
+      <c r="AX78" s="24">
+        <v>332.81094000000002</v>
       </c>
     </row>
     <row r="79" spans="1:50" ht="21" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>146</v>
       </c>
       <c r="B79" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C79" s="12">
         <v>15703.734000000002</v>
       </c>
       <c r="D79" s="12">
         <v>7054.9878800000006</v>
       </c>
       <c r="E79" s="12">
         <v>5244.03017</v>
       </c>
       <c r="F79" s="12">
         <v>2688.9785299999994</v>
       </c>
       <c r="G79" s="9">
         <v>16057.722</v>
       </c>
       <c r="H79" s="9">
@@ -13684,73 +13635,73 @@
       </c>
       <c r="AI79" s="14">
         <v>46052.7935</v>
       </c>
       <c r="AJ79" s="14">
         <v>23009.053540000001</v>
       </c>
       <c r="AK79" s="14">
         <v>60218.312279999998</v>
       </c>
       <c r="AL79" s="14">
         <v>27140.526580000002</v>
       </c>
       <c r="AM79" s="21">
         <v>40478.587</v>
       </c>
       <c r="AN79" s="21">
         <v>15818.75706</v>
       </c>
       <c r="AO79" s="21">
         <v>71438.822310000003</v>
       </c>
       <c r="AP79" s="21">
         <v>29414.242679999999</v>
       </c>
-      <c r="AQ79" s="24">
-[...5 lines deleted...]
-      <c r="AS79" s="24">
+      <c r="AQ79" s="23">
+        <v>45975.19</v>
+      </c>
+      <c r="AR79" s="23">
+        <v>17482.502540000001</v>
+      </c>
+      <c r="AS79" s="23">
         <v>55150.205170000001</v>
       </c>
-      <c r="AT79" s="24">
-[...12 lines deleted...]
-        <v>10695.468940000001</v>
+      <c r="AT79" s="23">
+        <v>19359.875359999998</v>
+      </c>
+      <c r="AU79" s="24">
+        <v>50039.690949999997</v>
+      </c>
+      <c r="AV79" s="24">
+        <v>18392.516609999999</v>
+      </c>
+      <c r="AW79" s="24">
+        <v>37004.761550000003</v>
+      </c>
+      <c r="AX79" s="24">
+        <v>12004.62347</v>
       </c>
     </row>
     <row r="80" spans="1:50" ht="33.75">
       <c r="A80" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B80" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C80" s="12">
         <v>562.87705000000005</v>
       </c>
       <c r="D80" s="12">
         <v>172.05241000000001</v>
       </c>
       <c r="E80" s="12">
         <v>15493.953</v>
       </c>
       <c r="F80" s="12">
         <v>13612.739770000002</v>
       </c>
       <c r="G80" s="9">
         <v>365.97840000000002</v>
       </c>
       <c r="H80" s="9">
@@ -13836,73 +13787,73 @@
       </c>
       <c r="AI80" s="14">
         <v>857.19399999999996</v>
       </c>
       <c r="AJ80" s="14">
         <v>98.622990000000001</v>
       </c>
       <c r="AK80" s="14">
         <v>9768.2526500000004</v>
       </c>
       <c r="AL80" s="14">
         <v>12851.23501</v>
       </c>
       <c r="AM80" s="21">
         <v>1305.174</v>
       </c>
       <c r="AN80" s="21">
         <v>533.32740000000001</v>
       </c>
       <c r="AO80" s="21">
         <v>9691.6974499999997</v>
       </c>
       <c r="AP80" s="21">
         <v>10393.82372</v>
       </c>
-      <c r="AQ80" s="24">
-[...5 lines deleted...]
-      <c r="AS80" s="24">
+      <c r="AQ80" s="23">
+        <v>577.82500000000005</v>
+      </c>
+      <c r="AR80" s="23">
+        <v>288.03590000000003</v>
+      </c>
+      <c r="AS80" s="23">
         <v>14994.868270000001</v>
       </c>
-      <c r="AT80" s="24">
+      <c r="AT80" s="23">
         <v>11225.065689999999</v>
       </c>
-      <c r="AU80" s="26">
-[...9 lines deleted...]
-        <v>4182.8623399999997</v>
+      <c r="AU80" s="24">
+        <v>4870.3760000000002</v>
+      </c>
+      <c r="AV80" s="24">
+        <v>215.251</v>
+      </c>
+      <c r="AW80" s="24">
+        <v>5968.9514600000002</v>
+      </c>
+      <c r="AX80" s="24">
+        <v>4954.6757600000001</v>
       </c>
     </row>
     <row r="81" spans="1:50" ht="33.75">
       <c r="A81" s="3" t="s">
         <v>150</v>
       </c>
       <c r="B81" s="4" t="s">
         <v>151</v>
       </c>
       <c r="C81" s="12"/>
       <c r="D81" s="12"/>
       <c r="E81" s="12">
         <v>427.01679999999999</v>
       </c>
       <c r="F81" s="12">
         <v>260.38358999999997</v>
       </c>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9">
         <v>434.17147999999997</v>
       </c>
       <c r="J81" s="9">
         <v>121.95867</v>
       </c>
@@ -13968,73 +13919,73 @@
       </c>
       <c r="AI81" s="14">
         <v>2.7E-2</v>
       </c>
       <c r="AJ81" s="14">
         <v>5.6120000000000003E-2</v>
       </c>
       <c r="AK81" s="14">
         <v>140.56824</v>
       </c>
       <c r="AL81" s="14">
         <v>82.284949999999995</v>
       </c>
       <c r="AM81" s="21">
         <v>0</v>
       </c>
       <c r="AN81" s="21">
         <v>0</v>
       </c>
       <c r="AO81" s="21">
         <v>62.212789999999998</v>
       </c>
       <c r="AP81" s="21">
         <v>103.89107</v>
       </c>
-      <c r="AQ81" s="24">
+      <c r="AQ81" s="23">
         <v>0</v>
       </c>
-      <c r="AR81" s="24">
+      <c r="AR81" s="23">
         <v>0</v>
       </c>
-      <c r="AS81" s="24">
-[...5 lines deleted...]
-      <c r="AU81" s="26">
+      <c r="AS81" s="23">
+        <v>29.718299999999999</v>
+      </c>
+      <c r="AT81" s="23">
+        <v>125.90415</v>
+      </c>
+      <c r="AU81" s="24">
         <v>0</v>
       </c>
-      <c r="AV81" s="26">
+      <c r="AV81" s="24">
         <v>0</v>
       </c>
-      <c r="AW81" s="26">
-[...3 lines deleted...]
-        <v>22.39396</v>
+      <c r="AW81" s="24">
+        <v>22.993300000000001</v>
+      </c>
+      <c r="AX81" s="24">
+        <v>26.33297</v>
       </c>
     </row>
     <row r="82" spans="1:50" ht="33.75">
       <c r="A82" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B82" s="4" t="s">
         <v>153</v>
       </c>
       <c r="C82" s="12">
         <v>34.1</v>
       </c>
       <c r="D82" s="12">
         <v>38.47</v>
       </c>
       <c r="E82" s="12">
         <v>3.7219000000000002</v>
       </c>
       <c r="F82" s="12">
         <v>9.1275999999999993</v>
       </c>
       <c r="G82" s="9"/>
       <c r="H82" s="9"/>
       <c r="I82" s="9">
         <v>28.2</v>
@@ -14108,72 +14059,72 @@
       </c>
       <c r="AI82" s="14">
         <v>10.1</v>
       </c>
       <c r="AJ82" s="14">
         <v>7.9720000000000004</v>
       </c>
       <c r="AK82" s="14">
         <v>27.23704</v>
       </c>
       <c r="AL82" s="14">
         <v>36.149650000000001</v>
       </c>
       <c r="AM82" s="21">
         <v>0</v>
       </c>
       <c r="AN82" s="21">
         <v>0</v>
       </c>
       <c r="AO82" s="21">
         <v>0.26100000000000001</v>
       </c>
       <c r="AP82" s="21">
         <v>0.72958000000000001</v>
       </c>
-      <c r="AQ82" s="24">
+      <c r="AQ82" s="23">
         <v>0</v>
       </c>
-      <c r="AR82" s="24">
+      <c r="AR82" s="23">
         <v>0</v>
       </c>
-      <c r="AS82" s="24">
-[...5 lines deleted...]
-      <c r="AU82" s="26">
+      <c r="AS82" s="23">
+        <v>20.963000000000001</v>
+      </c>
+      <c r="AT82" s="23">
+        <v>32.14743</v>
+      </c>
+      <c r="AU82" s="24">
         <v>63.993000000000002</v>
       </c>
-      <c r="AV82" s="26">
+      <c r="AV82" s="24">
         <v>37.56644</v>
       </c>
-      <c r="AW82" s="26">
+      <c r="AW82" s="24">
         <v>137.36099999999999</v>
       </c>
-      <c r="AX82" s="26">
+      <c r="AX82" s="24">
         <v>139.19408999999999</v>
       </c>
     </row>
     <row r="83" spans="1:50" ht="22.5">
       <c r="A83" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B83" s="4" t="s">
         <v>155</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="12"/>
       <c r="E83" s="12">
         <v>938.79016999999999</v>
       </c>
       <c r="F83" s="12">
         <v>651.1525200000001</v>
       </c>
       <c r="G83" s="9"/>
       <c r="H83" s="9"/>
       <c r="I83" s="9">
         <v>1070.47363</v>
       </c>
       <c r="J83" s="9">
         <v>732.97001000000012</v>
@@ -14252,73 +14203,73 @@
       </c>
       <c r="AI83" s="14">
         <v>27.221789999999999</v>
       </c>
       <c r="AJ83" s="14">
         <v>133.23441</v>
       </c>
       <c r="AK83" s="14">
         <v>950.93223</v>
       </c>
       <c r="AL83" s="14">
         <v>702.02945</v>
       </c>
       <c r="AM83" s="21">
         <v>399.14193999999998</v>
       </c>
       <c r="AN83" s="21">
         <v>274.71965</v>
       </c>
       <c r="AO83" s="21">
         <v>695.74558000000002</v>
       </c>
       <c r="AP83" s="21">
         <v>579.05601000000001</v>
       </c>
-      <c r="AQ83" s="24">
+      <c r="AQ83" s="23">
         <v>498.18689000000001</v>
       </c>
-      <c r="AR83" s="24">
+      <c r="AR83" s="23">
         <v>147.87912</v>
       </c>
-      <c r="AS83" s="24">
-[...15 lines deleted...]
-        <v>745.70315000000005</v>
+      <c r="AS83" s="23">
+        <v>892.44674999999995</v>
+      </c>
+      <c r="AT83" s="23">
+        <v>800.29939000000002</v>
+      </c>
+      <c r="AU83" s="24">
+        <v>156.49700000000001</v>
+      </c>
+      <c r="AV83" s="24">
+        <v>53.953429999999997</v>
+      </c>
+      <c r="AW83" s="24">
+        <v>1198.3332</v>
+      </c>
+      <c r="AX83" s="24">
+        <v>1053.1308899999999</v>
       </c>
     </row>
     <row r="84" spans="1:50" ht="45">
       <c r="A84" s="3" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="4" t="s">
         <v>157</v>
       </c>
       <c r="C84" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="D84" s="12">
         <v>10.856</v>
       </c>
       <c r="E84" s="12">
         <v>30.459070000000004</v>
       </c>
       <c r="F84" s="12">
         <v>448.69683000000003</v>
       </c>
       <c r="G84" s="9"/>
       <c r="H84" s="9"/>
       <c r="I84" s="9">
         <v>40.310009999999998</v>
@@ -14396,73 +14347,73 @@
       </c>
       <c r="AI84" s="14">
         <v>5.9149399999999996</v>
       </c>
       <c r="AJ84" s="14">
         <v>157.01177000000001</v>
       </c>
       <c r="AK84" s="14">
         <v>93.983930000000001</v>
       </c>
       <c r="AL84" s="14">
         <v>1460.0036500000001</v>
       </c>
       <c r="AM84" s="21">
         <v>0.12082</v>
       </c>
       <c r="AN84" s="21">
         <v>8.3320500000000006</v>
       </c>
       <c r="AO84" s="21">
         <v>108.05197</v>
       </c>
       <c r="AP84" s="21">
         <v>1057.05709</v>
       </c>
-      <c r="AQ84" s="24">
+      <c r="AQ84" s="23">
         <v>0.62678999999999996</v>
       </c>
-      <c r="AR84" s="24">
+      <c r="AR84" s="23">
         <v>48.703119999999998</v>
       </c>
-      <c r="AS84" s="24">
-[...15 lines deleted...]
-        <v>262.04223000000002</v>
+      <c r="AS84" s="23">
+        <v>241.95694</v>
+      </c>
+      <c r="AT84" s="23">
+        <v>1464.1270500000001</v>
+      </c>
+      <c r="AU84" s="24">
+        <v>0.10024</v>
+      </c>
+      <c r="AV84" s="24">
+        <v>6.9369699999999996</v>
+      </c>
+      <c r="AW84" s="24">
+        <v>21.863050000000001</v>
+      </c>
+      <c r="AX84" s="24">
+        <v>361.06114000000002</v>
       </c>
     </row>
     <row r="85" spans="1:50" ht="45">
       <c r="A85" s="3" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C85" s="12">
         <v>20.006</v>
       </c>
       <c r="D85" s="12">
         <v>230.06218000000001</v>
       </c>
       <c r="E85" s="12">
         <v>5.9779999999999998</v>
       </c>
       <c r="F85" s="12">
         <v>14.37533</v>
       </c>
       <c r="G85" s="9">
         <v>16.994</v>
       </c>
       <c r="H85" s="9">
@@ -14548,72 +14499,72 @@
       </c>
       <c r="AI85" s="14">
         <v>3.82</v>
       </c>
       <c r="AJ85" s="14">
         <v>71.36909</v>
       </c>
       <c r="AK85" s="14">
         <v>25.050909999999998</v>
       </c>
       <c r="AL85" s="14">
         <v>37.167700000000004</v>
       </c>
       <c r="AM85" s="21">
         <v>8</v>
       </c>
       <c r="AN85" s="21">
         <v>128</v>
       </c>
       <c r="AO85" s="21">
         <v>24.21133</v>
       </c>
       <c r="AP85" s="21">
         <v>35.075699999999998</v>
       </c>
-      <c r="AQ85" s="24">
+      <c r="AQ85" s="23">
         <v>11</v>
       </c>
-      <c r="AR85" s="24">
+      <c r="AR85" s="23">
         <v>211.75280000000001</v>
       </c>
-      <c r="AS85" s="24">
+      <c r="AS85" s="23">
         <v>20.271889999999999</v>
       </c>
-      <c r="AT85" s="24">
+      <c r="AT85" s="23">
         <v>28.81936</v>
       </c>
-      <c r="AU85" s="26">
+      <c r="AU85" s="24">
         <v>0</v>
       </c>
-      <c r="AV85" s="26">
+      <c r="AV85" s="24">
         <v>0</v>
       </c>
-      <c r="AW85" s="26">
+      <c r="AW85" s="24">
         <v>33.236249999999998</v>
       </c>
-      <c r="AX85" s="26">
+      <c r="AX85" s="24">
         <v>33.548670000000001</v>
       </c>
     </row>
     <row r="86" spans="1:50" ht="33.75">
       <c r="A86" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>161</v>
       </c>
       <c r="C86" s="12">
         <v>6045.6264000000001</v>
       </c>
       <c r="D86" s="12">
         <v>5750.7464899999995</v>
       </c>
       <c r="E86" s="12">
         <v>5433.1694400000006</v>
       </c>
       <c r="F86" s="12">
         <v>3700.3568999999998</v>
       </c>
       <c r="G86" s="9">
         <v>5703.8620000000001</v>
       </c>
@@ -14700,72 +14651,72 @@
       </c>
       <c r="AI86" s="14">
         <v>12879.174999999999</v>
       </c>
       <c r="AJ86" s="14">
         <v>10176.810219999999</v>
       </c>
       <c r="AK86" s="14">
         <v>195.65268</v>
       </c>
       <c r="AL86" s="14">
         <v>403.04271999999997</v>
       </c>
       <c r="AM86" s="21">
         <v>19334.73</v>
       </c>
       <c r="AN86" s="21">
         <v>15357.949909999999</v>
       </c>
       <c r="AO86" s="21">
         <v>172.67796000000001</v>
       </c>
       <c r="AP86" s="21">
         <v>337.01479999999998</v>
       </c>
-      <c r="AQ86" s="24">
-[...5 lines deleted...]
-      <c r="AS86" s="24">
+      <c r="AQ86" s="23">
+        <v>13254.09001</v>
+      </c>
+      <c r="AR86" s="23">
+        <v>12007.481040000001</v>
+      </c>
+      <c r="AS86" s="23">
         <v>62.83623</v>
       </c>
-      <c r="AT86" s="24">
+      <c r="AT86" s="23">
         <v>177.41677000000001</v>
       </c>
-      <c r="AU86" s="26">
-[...5 lines deleted...]
-      <c r="AW86" s="26">
+      <c r="AU86" s="24">
+        <v>4783.33</v>
+      </c>
+      <c r="AV86" s="24">
+        <v>4548.4521699999996</v>
+      </c>
+      <c r="AW86" s="24">
         <v>1.49516</v>
       </c>
-      <c r="AX86" s="26">
+      <c r="AX86" s="24">
         <v>5.5277200000000004</v>
       </c>
     </row>
     <row r="87" spans="1:50" ht="33.75">
       <c r="A87" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>163</v>
       </c>
       <c r="C87" s="12"/>
       <c r="D87" s="12"/>
       <c r="E87" s="12">
         <v>0.17510000000000001</v>
       </c>
       <c r="F87" s="12">
         <v>1.97685</v>
       </c>
       <c r="G87" s="9"/>
       <c r="H87" s="9"/>
       <c r="I87" s="9">
         <v>0.77607000000000004</v>
       </c>
       <c r="J87" s="9">
         <v>5.1212999999999997</v>
@@ -14832,73 +14783,73 @@
       </c>
       <c r="AI87" s="14">
         <v>0</v>
       </c>
       <c r="AJ87" s="14">
         <v>0</v>
       </c>
       <c r="AK87" s="14">
         <v>0.93908000000000003</v>
       </c>
       <c r="AL87" s="14">
         <v>5.9224199999999998</v>
       </c>
       <c r="AM87" s="21">
         <v>0</v>
       </c>
       <c r="AN87" s="21">
         <v>0</v>
       </c>
       <c r="AO87" s="21">
         <v>0.75724000000000002</v>
       </c>
       <c r="AP87" s="21">
         <v>4.9210799999999999</v>
       </c>
-      <c r="AQ87" s="24">
+      <c r="AQ87" s="23">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="AR87" s="23">
+        <v>1.3036000000000001</v>
+      </c>
+      <c r="AS87" s="23">
+        <v>0.35947000000000001</v>
+      </c>
+      <c r="AT87" s="23">
+        <v>3.32233</v>
+      </c>
+      <c r="AU87" s="24">
         <v>0</v>
       </c>
-      <c r="AR87" s="24">
+      <c r="AV87" s="24">
         <v>0</v>
       </c>
-      <c r="AS87" s="24">
-[...15 lines deleted...]
-        <v>1.17499</v>
+      <c r="AW87" s="24">
+        <v>0.11849999999999999</v>
+      </c>
+      <c r="AX87" s="24">
+        <v>1.2064900000000001</v>
       </c>
     </row>
     <row r="88" spans="1:50" ht="33.75">
       <c r="A88" s="3" t="s">
         <v>164</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>165</v>
       </c>
       <c r="C88" s="12">
         <v>4.6154799999999998</v>
       </c>
       <c r="D88" s="12">
         <v>10.61999</v>
       </c>
       <c r="E88" s="12">
         <v>754.84324000000015</v>
       </c>
       <c r="F88" s="12">
         <v>2416.7660900000005</v>
       </c>
       <c r="G88" s="9">
         <v>12.372</v>
       </c>
       <c r="H88" s="9">
@@ -14984,73 +14935,73 @@
       </c>
       <c r="AI88" s="14">
         <v>15.365629999999999</v>
       </c>
       <c r="AJ88" s="14">
         <v>79.701300000000003</v>
       </c>
       <c r="AK88" s="14">
         <v>888.69461000000001</v>
       </c>
       <c r="AL88" s="14">
         <v>4604.8490300000003</v>
       </c>
       <c r="AM88" s="21">
         <v>38.633389999999999</v>
       </c>
       <c r="AN88" s="21">
         <v>338.02760000000001</v>
       </c>
       <c r="AO88" s="21">
         <v>827.69451000000004</v>
       </c>
       <c r="AP88" s="21">
         <v>5749.8448900000003</v>
       </c>
-      <c r="AQ88" s="24">
-[...21 lines deleted...]
-        <v>1306.10034</v>
+      <c r="AQ88" s="23">
+        <v>95.410659999999993</v>
+      </c>
+      <c r="AR88" s="23">
+        <v>286.28156999999999</v>
+      </c>
+      <c r="AS88" s="23">
+        <v>765.52575000000002</v>
+      </c>
+      <c r="AT88" s="23">
+        <v>4366.9592199999997</v>
+      </c>
+      <c r="AU88" s="24">
+        <v>48.053980000000003</v>
+      </c>
+      <c r="AV88" s="24">
+        <v>116.69449</v>
+      </c>
+      <c r="AW88" s="24">
+        <v>390.87274000000002</v>
+      </c>
+      <c r="AX88" s="24">
+        <v>1863.8093799999999</v>
       </c>
     </row>
     <row r="89" spans="1:50" ht="67.5">
       <c r="A89" s="3" t="s">
         <v>166</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>167</v>
       </c>
       <c r="C89" s="12">
         <v>0.15179999999999999</v>
       </c>
       <c r="D89" s="12">
         <v>0.14918000000000001</v>
       </c>
       <c r="E89" s="12">
         <v>117.26558000000001</v>
       </c>
       <c r="F89" s="12">
         <v>288.00106999999997</v>
       </c>
       <c r="G89" s="9">
         <v>1E-3</v>
       </c>
       <c r="H89" s="9">
@@ -15136,73 +15087,73 @@
       </c>
       <c r="AI89" s="14">
         <v>28.853000000000002</v>
       </c>
       <c r="AJ89" s="14">
         <v>68.259200000000007</v>
       </c>
       <c r="AK89" s="14">
         <v>269.71904999999998</v>
       </c>
       <c r="AL89" s="14">
         <v>935.86185999999998</v>
       </c>
       <c r="AM89" s="21">
         <v>57.734999999999999</v>
       </c>
       <c r="AN89" s="21">
         <v>194.654</v>
       </c>
       <c r="AO89" s="21">
         <v>424.46776</v>
       </c>
       <c r="AP89" s="21">
         <v>1472.1757500000001</v>
       </c>
-      <c r="AQ89" s="24">
+      <c r="AQ89" s="23">
         <v>0</v>
       </c>
-      <c r="AR89" s="24">
+      <c r="AR89" s="23">
         <v>0</v>
       </c>
-      <c r="AS89" s="24">
+      <c r="AS89" s="23">
         <v>390.47978999999998</v>
       </c>
-      <c r="AT89" s="24">
+      <c r="AT89" s="23">
         <v>1172.9644000000001</v>
       </c>
-      <c r="AU89" s="26">
-[...9 lines deleted...]
-        <v>539.98170000000005</v>
+      <c r="AU89" s="24">
+        <v>61.802169999999997</v>
+      </c>
+      <c r="AV89" s="24">
+        <v>146.6866</v>
+      </c>
+      <c r="AW89" s="24">
+        <v>240.44310999999999</v>
+      </c>
+      <c r="AX89" s="24">
+        <v>630.46774000000005</v>
       </c>
     </row>
     <row r="90" spans="1:50" ht="33.75">
       <c r="A90" s="3" t="s">
         <v>168</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C90" s="12">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="D90" s="12">
         <v>0.253</v>
       </c>
       <c r="E90" s="12">
         <v>25155.584200000001</v>
       </c>
       <c r="F90" s="12">
         <v>18687.495660000004</v>
       </c>
       <c r="G90" s="9">
         <v>5</v>
       </c>
       <c r="H90" s="9">
@@ -15288,73 +15239,73 @@
       </c>
       <c r="AI90" s="14">
         <v>981.92100000000005</v>
       </c>
       <c r="AJ90" s="14">
         <v>1369.62273</v>
       </c>
       <c r="AK90" s="14">
         <v>49071.692499999997</v>
       </c>
       <c r="AL90" s="14">
         <v>61195.839679999997</v>
       </c>
       <c r="AM90" s="21">
         <v>525.66</v>
       </c>
       <c r="AN90" s="21">
         <v>675.96222999999998</v>
       </c>
       <c r="AO90" s="21">
         <v>31934.809130000001</v>
       </c>
       <c r="AP90" s="21">
         <v>36322.6086</v>
       </c>
-      <c r="AQ90" s="24">
+      <c r="AQ90" s="23">
         <v>622.36</v>
       </c>
-      <c r="AR90" s="24">
+      <c r="AR90" s="23">
         <v>957.98081999999999</v>
       </c>
-      <c r="AS90" s="24">
-[...15 lines deleted...]
-        <v>23749.154170000002</v>
+      <c r="AS90" s="23">
+        <v>52058.580119999999</v>
+      </c>
+      <c r="AT90" s="23">
+        <v>69216.25619</v>
+      </c>
+      <c r="AU90" s="24">
+        <v>330.28500000000003</v>
+      </c>
+      <c r="AV90" s="24">
+        <v>464.17034999999998</v>
+      </c>
+      <c r="AW90" s="24">
+        <v>21262.072499999998</v>
+      </c>
+      <c r="AX90" s="24">
+        <v>28258.762930000001</v>
       </c>
     </row>
     <row r="91" spans="1:50" ht="45">
       <c r="A91" s="3" t="s">
         <v>170</v>
       </c>
       <c r="B91" s="4" t="s">
         <v>171</v>
       </c>
       <c r="C91" s="12">
         <v>29363.638009999995</v>
       </c>
       <c r="D91" s="12">
         <v>28885.340860000004</v>
       </c>
       <c r="E91" s="12">
         <v>130340.64976</v>
       </c>
       <c r="F91" s="12">
         <v>98908.077620000025</v>
       </c>
       <c r="G91" s="9">
         <v>32379.150809999999</v>
       </c>
       <c r="H91" s="9">
@@ -15440,73 +15391,73 @@
       </c>
       <c r="AI91" s="14">
         <v>383418.59694000002</v>
       </c>
       <c r="AJ91" s="14">
         <v>338140.21257999999</v>
       </c>
       <c r="AK91" s="14">
         <v>94929.610060000006</v>
       </c>
       <c r="AL91" s="14">
         <v>93262.191489999997</v>
       </c>
       <c r="AM91" s="21">
         <v>496207.02870000002</v>
       </c>
       <c r="AN91" s="21">
         <v>430200.38805000001</v>
       </c>
       <c r="AO91" s="21">
         <v>119403.4491</v>
       </c>
       <c r="AP91" s="21">
         <v>106394.28275</v>
       </c>
-      <c r="AQ91" s="24">
-[...21 lines deleted...]
-        <v>73341.764980000007</v>
+      <c r="AQ91" s="23">
+        <v>698856.70085999998</v>
+      </c>
+      <c r="AR91" s="23">
+        <v>707929.40420999995</v>
+      </c>
+      <c r="AS91" s="23">
+        <v>148164.81445999999</v>
+      </c>
+      <c r="AT91" s="23">
+        <v>178496.88217999999</v>
+      </c>
+      <c r="AU91" s="24">
+        <v>493015.07935000001</v>
+      </c>
+      <c r="AV91" s="24">
+        <v>533020.06379000004</v>
+      </c>
+      <c r="AW91" s="24">
+        <v>66972.355880000003</v>
+      </c>
+      <c r="AX91" s="24">
+        <v>85660.29393</v>
       </c>
     </row>
     <row r="92" spans="1:50" ht="45">
       <c r="A92" s="3" t="s">
         <v>172</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>173</v>
       </c>
       <c r="C92" s="12"/>
       <c r="D92" s="12"/>
       <c r="E92" s="12">
         <v>1937.9404500000003</v>
       </c>
       <c r="F92" s="12">
         <v>2957.7238699999998</v>
       </c>
       <c r="G92" s="9">
         <v>9</v>
       </c>
       <c r="H92" s="9">
         <v>16.43</v>
       </c>
       <c r="I92" s="9">
         <v>1507.1099899999999</v>
@@ -15588,73 +15539,73 @@
       </c>
       <c r="AI92" s="14">
         <v>87.44</v>
       </c>
       <c r="AJ92" s="14">
         <v>184.43671000000001</v>
       </c>
       <c r="AK92" s="14">
         <v>2894.7378899999999</v>
       </c>
       <c r="AL92" s="14">
         <v>5486.43941</v>
       </c>
       <c r="AM92" s="21">
         <v>265.43599999999998</v>
       </c>
       <c r="AN92" s="21">
         <v>369.7088</v>
       </c>
       <c r="AO92" s="21">
         <v>2249.6593899999998</v>
       </c>
       <c r="AP92" s="21">
         <v>3072.5150600000002</v>
       </c>
-      <c r="AQ92" s="24">
-[...5 lines deleted...]
-      <c r="AS92" s="24">
+      <c r="AQ92" s="23">
+        <v>399.48829999999998</v>
+      </c>
+      <c r="AR92" s="23">
+        <v>1009.20663</v>
+      </c>
+      <c r="AS92" s="23">
         <v>2584.9542700000002</v>
       </c>
-      <c r="AT92" s="24">
+      <c r="AT92" s="23">
         <v>5715.0081200000004</v>
       </c>
-      <c r="AU92" s="26">
-[...9 lines deleted...]
-        <v>2106.4471699999999</v>
+      <c r="AU92" s="24">
+        <v>290.33</v>
+      </c>
+      <c r="AV92" s="24">
+        <v>418.31335999999999</v>
+      </c>
+      <c r="AW92" s="24">
+        <v>995.91007000000002</v>
+      </c>
+      <c r="AX92" s="24">
+        <v>2544.1563900000001</v>
       </c>
     </row>
     <row r="93" spans="1:50" ht="45">
       <c r="A93" s="3" t="s">
         <v>174</v>
       </c>
       <c r="B93" s="4" t="s">
         <v>175</v>
       </c>
       <c r="C93" s="12">
         <v>6535.4440000000004</v>
       </c>
       <c r="D93" s="12">
         <v>6072.9239599999992</v>
       </c>
       <c r="E93" s="12">
         <v>1826.9847399999999</v>
       </c>
       <c r="F93" s="12">
         <v>1106.3888500000003</v>
       </c>
       <c r="G93" s="9">
         <v>6384.2348000000002</v>
       </c>
       <c r="H93" s="9">
@@ -15740,73 +15691,73 @@
       </c>
       <c r="AI93" s="14">
         <v>46228.577810000003</v>
       </c>
       <c r="AJ93" s="14">
         <v>43577.04924</v>
       </c>
       <c r="AK93" s="14">
         <v>896.32318999999995</v>
       </c>
       <c r="AL93" s="14">
         <v>979.09640000000002</v>
       </c>
       <c r="AM93" s="21">
         <v>64214.01</v>
       </c>
       <c r="AN93" s="21">
         <v>60347.079109999999</v>
       </c>
       <c r="AO93" s="21">
         <v>888.23012000000006</v>
       </c>
       <c r="AP93" s="21">
         <v>851.55103999999994</v>
       </c>
-      <c r="AQ93" s="24">
-[...5 lines deleted...]
-      <c r="AS93" s="24">
+      <c r="AQ93" s="23">
+        <v>85400.060119999995</v>
+      </c>
+      <c r="AR93" s="23">
+        <v>85664.76165</v>
+      </c>
+      <c r="AS93" s="23">
         <v>1619.24774</v>
       </c>
-      <c r="AT93" s="24">
+      <c r="AT93" s="23">
         <v>1776.7910899999999</v>
       </c>
-      <c r="AU93" s="26">
-[...9 lines deleted...]
-        <v>7116.05537</v>
+      <c r="AU93" s="24">
+        <v>61866.81</v>
+      </c>
+      <c r="AV93" s="24">
+        <v>64888.050499999998</v>
+      </c>
+      <c r="AW93" s="24">
+        <v>6930.5026099999995</v>
+      </c>
+      <c r="AX93" s="24">
+        <v>7379.7796500000004</v>
       </c>
     </row>
     <row r="94" spans="1:50" ht="45">
       <c r="A94" s="3" t="s">
         <v>176</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>177</v>
       </c>
       <c r="C94" s="12">
         <v>1719.1654000000001</v>
       </c>
       <c r="D94" s="12">
         <v>1962.8979000000002</v>
       </c>
       <c r="E94" s="12">
         <v>874.45745999999974</v>
       </c>
       <c r="F94" s="12">
         <v>1775.4894800000002</v>
       </c>
       <c r="G94" s="9">
         <v>10084.172640000001</v>
       </c>
       <c r="H94" s="9">
@@ -15892,73 +15843,73 @@
       </c>
       <c r="AI94" s="14">
         <v>7267.4665999999997</v>
       </c>
       <c r="AJ94" s="14">
         <v>6849.16903</v>
       </c>
       <c r="AK94" s="14">
         <v>3929.07395</v>
       </c>
       <c r="AL94" s="14">
         <v>4563.5025699999997</v>
       </c>
       <c r="AM94" s="21">
         <v>1749.39186</v>
       </c>
       <c r="AN94" s="21">
         <v>1621.7059300000001</v>
       </c>
       <c r="AO94" s="21">
         <v>602.01616999999999</v>
       </c>
       <c r="AP94" s="21">
         <v>1917.1823099999999</v>
       </c>
-      <c r="AQ94" s="24">
+      <c r="AQ94" s="23">
         <v>4616.56005</v>
       </c>
-      <c r="AR94" s="24">
+      <c r="AR94" s="23">
         <v>4883.8993499999997</v>
       </c>
-      <c r="AS94" s="24">
-[...15 lines deleted...]
-        <v>805.70594000000006</v>
+      <c r="AS94" s="23">
+        <v>539.57236</v>
+      </c>
+      <c r="AT94" s="23">
+        <v>1925.5865899999999</v>
+      </c>
+      <c r="AU94" s="24">
+        <v>196.39943</v>
+      </c>
+      <c r="AV94" s="24">
+        <v>255.12663000000001</v>
+      </c>
+      <c r="AW94" s="24">
+        <v>292.37853999999999</v>
+      </c>
+      <c r="AX94" s="24">
+        <v>1116.81917</v>
       </c>
     </row>
     <row r="95" spans="1:50" ht="90">
       <c r="A95" s="3" t="s">
         <v>178</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C95" s="12">
         <v>2019.8760999999997</v>
       </c>
       <c r="D95" s="12">
         <v>2496.1380600000002</v>
       </c>
       <c r="E95" s="12">
         <v>12286.687570000002</v>
       </c>
       <c r="F95" s="12">
         <v>16874.535869999992</v>
       </c>
       <c r="G95" s="9">
         <v>3810.0245</v>
       </c>
       <c r="H95" s="9">
@@ -16044,73 +15995,73 @@
       </c>
       <c r="AI95" s="14">
         <v>194.21530000000001</v>
       </c>
       <c r="AJ95" s="14">
         <v>536.35643000000005</v>
       </c>
       <c r="AK95" s="14">
         <v>3737.4565499999999</v>
       </c>
       <c r="AL95" s="14">
         <v>7279.1159799999996</v>
       </c>
       <c r="AM95" s="21">
         <v>337.38</v>
       </c>
       <c r="AN95" s="21">
         <v>907.11775999999998</v>
       </c>
       <c r="AO95" s="21">
         <v>2893.1110800000001</v>
       </c>
       <c r="AP95" s="21">
         <v>4519.44121</v>
       </c>
-      <c r="AQ95" s="24">
+      <c r="AQ95" s="23">
         <v>419.47399999999999</v>
       </c>
-      <c r="AR95" s="24">
+      <c r="AR95" s="23">
         <v>1659.73461</v>
       </c>
-      <c r="AS95" s="24">
-[...5 lines deleted...]
-      <c r="AU95" s="26">
+      <c r="AS95" s="23">
+        <v>2804.1936999999998</v>
+      </c>
+      <c r="AT95" s="23">
+        <v>5676.8446599999997</v>
+      </c>
+      <c r="AU95" s="24">
         <v>99</v>
       </c>
-      <c r="AV95" s="26">
+      <c r="AV95" s="24">
         <v>37.665370000000003</v>
       </c>
-      <c r="AW95" s="26">
-[...3 lines deleted...]
-        <v>2462.4521500000001</v>
+      <c r="AW95" s="24">
+        <v>1346.6362799999999</v>
+      </c>
+      <c r="AX95" s="24">
+        <v>2911.39552</v>
       </c>
     </row>
     <row r="96" spans="1:50" ht="78.75">
       <c r="A96" s="3" t="s">
         <v>180</v>
       </c>
       <c r="B96" s="4" t="s">
         <v>181</v>
       </c>
       <c r="C96" s="12">
         <v>6876.6343099999995</v>
       </c>
       <c r="D96" s="12">
         <v>8450.997589999999</v>
       </c>
       <c r="E96" s="12">
         <v>29193.947859999997</v>
       </c>
       <c r="F96" s="12">
         <v>34949.531750000002</v>
       </c>
       <c r="G96" s="9">
         <v>13198.656910000002</v>
       </c>
       <c r="H96" s="9">
@@ -16196,73 +16147,73 @@
       </c>
       <c r="AI96" s="14">
         <v>17813.314569999999</v>
       </c>
       <c r="AJ96" s="14">
         <v>22870.503239999998</v>
       </c>
       <c r="AK96" s="14">
         <v>71706.538440000004</v>
       </c>
       <c r="AL96" s="14">
         <v>108491.17161999999</v>
       </c>
       <c r="AM96" s="21">
         <v>22696.921780000001</v>
       </c>
       <c r="AN96" s="21">
         <v>25588.829519999999</v>
       </c>
       <c r="AO96" s="21">
         <v>65370.698409999997</v>
       </c>
       <c r="AP96" s="21">
         <v>93903.172439999995</v>
       </c>
-      <c r="AQ96" s="24">
-[...21 lines deleted...]
-        <v>46273.588100000001</v>
+      <c r="AQ96" s="23">
+        <v>44953.080240000003</v>
+      </c>
+      <c r="AR96" s="23">
+        <v>57197.756679999999</v>
+      </c>
+      <c r="AS96" s="23">
+        <v>66830.373739999995</v>
+      </c>
+      <c r="AT96" s="23">
+        <v>120764.95802999999</v>
+      </c>
+      <c r="AU96" s="24">
+        <v>25229.940149999999</v>
+      </c>
+      <c r="AV96" s="24">
+        <v>34442.61161</v>
+      </c>
+      <c r="AW96" s="24">
+        <v>31338.802019999999</v>
+      </c>
+      <c r="AX96" s="24">
+        <v>57376.984450000004</v>
       </c>
     </row>
     <row r="97" spans="1:50" ht="33.75">
       <c r="A97" s="3" t="s">
         <v>182</v>
       </c>
       <c r="B97" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C97" s="12">
         <v>450.99525</v>
       </c>
       <c r="D97" s="12">
         <v>1341.4158499999999</v>
       </c>
       <c r="E97" s="12">
         <v>32737.45995</v>
       </c>
       <c r="F97" s="12">
         <v>60175.271750000014</v>
       </c>
       <c r="G97" s="9">
         <v>610.80230000000006</v>
       </c>
       <c r="H97" s="9">
@@ -16348,73 +16299,73 @@
       </c>
       <c r="AI97" s="14">
         <v>344.46791999999999</v>
       </c>
       <c r="AJ97" s="14">
         <v>848.61320000000001</v>
       </c>
       <c r="AK97" s="14">
         <v>46661.664649999999</v>
       </c>
       <c r="AL97" s="14">
         <v>123302.98297</v>
       </c>
       <c r="AM97" s="21">
         <v>660.18562999999995</v>
       </c>
       <c r="AN97" s="21">
         <v>1374.2493300000001</v>
       </c>
       <c r="AO97" s="21">
         <v>49952.902970000003</v>
       </c>
       <c r="AP97" s="21">
         <v>140104.38750000001</v>
       </c>
-      <c r="AQ97" s="24">
-[...21 lines deleted...]
-        <v>55561.90223</v>
+      <c r="AQ97" s="23">
+        <v>644.98352999999997</v>
+      </c>
+      <c r="AR97" s="23">
+        <v>1557.0361399999999</v>
+      </c>
+      <c r="AS97" s="23">
+        <v>42696.40825</v>
+      </c>
+      <c r="AT97" s="23">
+        <v>136384.48756000001</v>
+      </c>
+      <c r="AU97" s="24">
+        <v>184.50505999999999</v>
+      </c>
+      <c r="AV97" s="24">
+        <v>528.33721000000003</v>
+      </c>
+      <c r="AW97" s="24">
+        <v>19567.395939999999</v>
+      </c>
+      <c r="AX97" s="24">
+        <v>68725.048500000004</v>
       </c>
     </row>
     <row r="98" spans="1:50" ht="22.5">
       <c r="A98" s="3" t="s">
         <v>184</v>
       </c>
       <c r="B98" s="4" t="s">
         <v>185</v>
       </c>
       <c r="C98" s="12">
         <v>882.09723999999972</v>
       </c>
       <c r="D98" s="12">
         <v>2834.8239599999997</v>
       </c>
       <c r="E98" s="12">
         <v>4948.6219899999987</v>
       </c>
       <c r="F98" s="12">
         <v>9427.9289999999983</v>
       </c>
       <c r="G98" s="9">
         <v>1060.9592800000003</v>
       </c>
       <c r="H98" s="9">
@@ -16500,73 +16451,73 @@
       </c>
       <c r="AI98" s="14">
         <v>376.72755999999998</v>
       </c>
       <c r="AJ98" s="14">
         <v>1650.8104900000001</v>
       </c>
       <c r="AK98" s="14">
         <v>19324.73501</v>
       </c>
       <c r="AL98" s="14">
         <v>41628.813920000001</v>
       </c>
       <c r="AM98" s="21">
         <v>337.01089999999999</v>
       </c>
       <c r="AN98" s="21">
         <v>1590.05297</v>
       </c>
       <c r="AO98" s="21">
         <v>29802.29754</v>
       </c>
       <c r="AP98" s="21">
         <v>59525.49078</v>
       </c>
-      <c r="AQ98" s="24">
-[...21 lines deleted...]
-        <v>23190.209729999999</v>
+      <c r="AQ98" s="23">
+        <v>697.49447999999995</v>
+      </c>
+      <c r="AR98" s="23">
+        <v>3476.4002</v>
+      </c>
+      <c r="AS98" s="23">
+        <v>24047.94629</v>
+      </c>
+      <c r="AT98" s="23">
+        <v>65026.186869999998</v>
+      </c>
+      <c r="AU98" s="24">
+        <v>322.27800000000002</v>
+      </c>
+      <c r="AV98" s="24">
+        <v>1759.6932200000001</v>
+      </c>
+      <c r="AW98" s="24">
+        <v>9551.1871100000008</v>
+      </c>
+      <c r="AX98" s="24">
+        <v>27911.444009999999</v>
       </c>
     </row>
     <row r="99" spans="1:50" ht="33.75">
       <c r="A99" s="3" t="s">
         <v>186</v>
       </c>
       <c r="B99" s="4" t="s">
         <v>187</v>
       </c>
       <c r="C99" s="12"/>
       <c r="D99" s="12"/>
       <c r="E99" s="12">
         <v>0.10775</v>
       </c>
       <c r="F99" s="12">
         <v>0.39078000000000002</v>
       </c>
       <c r="G99" s="9"/>
       <c r="H99" s="9"/>
       <c r="I99" s="9">
         <v>69.717600000000004</v>
       </c>
       <c r="J99" s="9">
         <v>50.224209999999999</v>
       </c>
@@ -16636,72 +16587,72 @@
       </c>
       <c r="AI99" s="14">
         <v>0</v>
       </c>
       <c r="AJ99" s="14">
         <v>0</v>
       </c>
       <c r="AK99" s="14">
         <v>102.736</v>
       </c>
       <c r="AL99" s="14">
         <v>2512.46587</v>
       </c>
       <c r="AM99" s="21">
         <v>13.7568</v>
       </c>
       <c r="AN99" s="21">
         <v>438.44833</v>
       </c>
       <c r="AO99" s="21">
         <v>213.63578999999999</v>
       </c>
       <c r="AP99" s="21">
         <v>120.82062000000001</v>
       </c>
-      <c r="AQ99" s="24">
+      <c r="AQ99" s="23">
         <v>9.2164000000000001</v>
       </c>
-      <c r="AR99" s="24">
+      <c r="AR99" s="23">
         <v>372.08494000000002</v>
       </c>
-      <c r="AS99" s="24">
+      <c r="AS99" s="23">
         <v>11.31939</v>
       </c>
-      <c r="AT99" s="24">
+      <c r="AT99" s="23">
         <v>312.31695999999999</v>
       </c>
-      <c r="AU99" s="26">
+      <c r="AU99" s="24">
         <v>0.1976</v>
       </c>
-      <c r="AV99" s="26">
+      <c r="AV99" s="24">
         <v>7.8</v>
       </c>
-      <c r="AW99" s="26">
+      <c r="AW99" s="24">
         <v>3.7610000000000001</v>
       </c>
-      <c r="AX99" s="26">
+      <c r="AX99" s="24">
         <v>102.26917</v>
       </c>
     </row>
     <row r="100" spans="1:50" ht="33.75">
       <c r="A100" s="3" t="s">
         <v>188</v>
       </c>
       <c r="B100" s="4" t="s">
         <v>189</v>
       </c>
       <c r="C100" s="12">
         <v>841.71674999999982</v>
       </c>
       <c r="D100" s="12">
         <v>2145.1480300000003</v>
       </c>
       <c r="E100" s="12">
         <v>12901.046410000004</v>
       </c>
       <c r="F100" s="12">
         <v>17216.370220000008</v>
       </c>
       <c r="G100" s="9">
         <v>1409.6201299999998</v>
       </c>
@@ -16788,73 +16739,73 @@
       </c>
       <c r="AI100" s="14">
         <v>962.98338000000001</v>
       </c>
       <c r="AJ100" s="14">
         <v>7863.8738499999999</v>
       </c>
       <c r="AK100" s="14">
         <v>8966.7035799999994</v>
       </c>
       <c r="AL100" s="14">
         <v>34025.944889999999</v>
       </c>
       <c r="AM100" s="21">
         <v>1159.5636999999999</v>
       </c>
       <c r="AN100" s="21">
         <v>7303.9828200000002</v>
       </c>
       <c r="AO100" s="21">
         <v>10764.374460000001</v>
       </c>
       <c r="AP100" s="21">
         <v>39887.104910000002</v>
       </c>
-      <c r="AQ100" s="24">
-[...21 lines deleted...]
-        <v>16463.646479999999</v>
+      <c r="AQ100" s="23">
+        <v>816.8845</v>
+      </c>
+      <c r="AR100" s="23">
+        <v>4730.5960100000002</v>
+      </c>
+      <c r="AS100" s="23">
+        <v>10927.72004</v>
+      </c>
+      <c r="AT100" s="23">
+        <v>44298.416100000002</v>
+      </c>
+      <c r="AU100" s="24">
+        <v>464.70731999999998</v>
+      </c>
+      <c r="AV100" s="24">
+        <v>3808.92623</v>
+      </c>
+      <c r="AW100" s="24">
+        <v>5203.8842800000002</v>
+      </c>
+      <c r="AX100" s="24">
+        <v>20360.243600000002</v>
       </c>
     </row>
     <row r="101" spans="1:50" ht="33.75">
       <c r="A101" s="3" t="s">
         <v>190</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>191</v>
       </c>
       <c r="C101" s="12"/>
       <c r="D101" s="12"/>
       <c r="E101" s="12">
         <v>390.64015000000001</v>
       </c>
       <c r="F101" s="12">
         <v>2616.3728899999996</v>
       </c>
       <c r="G101" s="9">
         <v>0.32</v>
       </c>
       <c r="H101" s="9">
         <v>4.2582599999999999</v>
       </c>
       <c r="I101" s="9">
         <v>317.8453300000001</v>
@@ -16936,73 +16887,73 @@
       </c>
       <c r="AI101" s="14">
         <v>0.20399999999999999</v>
       </c>
       <c r="AJ101" s="14">
         <v>1.0640000000000001</v>
       </c>
       <c r="AK101" s="14">
         <v>670.58839</v>
       </c>
       <c r="AL101" s="14">
         <v>3907.1670800000002</v>
       </c>
       <c r="AM101" s="21">
         <v>0.109</v>
       </c>
       <c r="AN101" s="21">
         <v>1.107</v>
       </c>
       <c r="AO101" s="21">
         <v>1241.2525499999999</v>
       </c>
       <c r="AP101" s="21">
         <v>7391.6023999999998</v>
       </c>
-      <c r="AQ101" s="24">
+      <c r="AQ101" s="23">
         <v>1.9450000000000001</v>
       </c>
-      <c r="AR101" s="24">
+      <c r="AR101" s="23">
         <v>18.310639999999999</v>
       </c>
-      <c r="AS101" s="24">
-[...2 lines deleted...]
-      <c r="AT101" s="24">
+      <c r="AS101" s="23">
+        <v>1603.6581000000001</v>
+      </c>
+      <c r="AT101" s="23">
         <v>10285.2552</v>
       </c>
-      <c r="AU101" s="26">
+      <c r="AU101" s="24">
         <v>0</v>
       </c>
-      <c r="AV101" s="26">
+      <c r="AV101" s="24">
         <v>0</v>
       </c>
-      <c r="AW101" s="26">
-[...3 lines deleted...]
-        <v>3525.1056400000002</v>
+      <c r="AW101" s="24">
+        <v>579.57266000000004</v>
+      </c>
+      <c r="AX101" s="24">
+        <v>4021.69317</v>
       </c>
     </row>
     <row r="102" spans="1:50" ht="33.75">
       <c r="A102" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C102" s="12">
         <v>683.6791199999999</v>
       </c>
       <c r="D102" s="12">
         <v>446.79139000000004</v>
       </c>
       <c r="E102" s="12">
         <v>411472.51325000002</v>
       </c>
       <c r="F102" s="12">
         <v>181721.51336000004</v>
       </c>
       <c r="G102" s="9">
         <v>4845.713099999999</v>
       </c>
       <c r="H102" s="9">
@@ -17088,73 +17039,73 @@
       </c>
       <c r="AI102" s="14">
         <v>19283.305059999999</v>
       </c>
       <c r="AJ102" s="14">
         <v>9673.5248599999995</v>
       </c>
       <c r="AK102" s="14">
         <v>464211.26342999999</v>
       </c>
       <c r="AL102" s="14">
         <v>312663.03360999998</v>
       </c>
       <c r="AM102" s="21">
         <v>143320.80257999999</v>
       </c>
       <c r="AN102" s="21">
         <v>55326.277860000002</v>
       </c>
       <c r="AO102" s="21">
         <v>577495.54931999999</v>
       </c>
       <c r="AP102" s="21">
         <v>346392.33519999997</v>
       </c>
-      <c r="AQ102" s="24">
-[...21 lines deleted...]
-        <v>162181.21217000001</v>
+      <c r="AQ102" s="23">
+        <v>184755.87114999999</v>
+      </c>
+      <c r="AR102" s="23">
+        <v>98147.74295</v>
+      </c>
+      <c r="AS102" s="23">
+        <v>569945.94030999998</v>
+      </c>
+      <c r="AT102" s="23">
+        <v>350230.04929</v>
+      </c>
+      <c r="AU102" s="24">
+        <v>81930.20405</v>
+      </c>
+      <c r="AV102" s="24">
+        <v>51003.406360000001</v>
+      </c>
+      <c r="AW102" s="24">
+        <v>302852.53117999999</v>
+      </c>
+      <c r="AX102" s="24">
+        <v>196941.93997000001</v>
       </c>
     </row>
     <row r="103" spans="1:50" ht="78.75">
       <c r="A103" s="3" t="s">
         <v>194</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>195</v>
       </c>
       <c r="C103" s="12">
         <v>5699.5729999999994</v>
       </c>
       <c r="D103" s="12">
         <v>2290.5018599999994</v>
       </c>
       <c r="E103" s="12">
         <v>8141.3034000000016</v>
       </c>
       <c r="F103" s="12">
         <v>4671.4086099999986</v>
       </c>
       <c r="G103" s="9">
         <v>11649.277749999999</v>
       </c>
       <c r="H103" s="9">
@@ -17240,73 +17191,73 @@
       </c>
       <c r="AI103" s="14">
         <v>21372.914789999999</v>
       </c>
       <c r="AJ103" s="14">
         <v>10469.738649999999</v>
       </c>
       <c r="AK103" s="14">
         <v>12972.768599999999</v>
       </c>
       <c r="AL103" s="14">
         <v>7511.7980600000001</v>
       </c>
       <c r="AM103" s="21">
         <v>28206.700550000001</v>
       </c>
       <c r="AN103" s="21">
         <v>12028.83966</v>
       </c>
       <c r="AO103" s="21">
         <v>6648.5170699999999</v>
       </c>
       <c r="AP103" s="21">
         <v>5362.7592000000004</v>
       </c>
-      <c r="AQ103" s="24">
+      <c r="AQ103" s="23">
         <v>39766.963920000002</v>
       </c>
-      <c r="AR103" s="24">
+      <c r="AR103" s="23">
         <v>14602.13759</v>
       </c>
-      <c r="AS103" s="24">
-[...15 lines deleted...]
-        <v>2510.51548</v>
+      <c r="AS103" s="23">
+        <v>6981.7045099999996</v>
+      </c>
+      <c r="AT103" s="23">
+        <v>5892.2174500000001</v>
+      </c>
+      <c r="AU103" s="24">
+        <v>16373.075129999999</v>
+      </c>
+      <c r="AV103" s="24">
+        <v>8277.5112499999996</v>
+      </c>
+      <c r="AW103" s="24">
+        <v>4354.8683700000001</v>
+      </c>
+      <c r="AX103" s="24">
+        <v>3530.9217400000002</v>
       </c>
     </row>
     <row r="104" spans="1:50" ht="22.5">
       <c r="A104" s="3" t="s">
         <v>196</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>197</v>
       </c>
       <c r="C104" s="12"/>
       <c r="D104" s="12"/>
       <c r="E104" s="12">
         <v>5467.077400000001</v>
       </c>
       <c r="F104" s="12">
         <v>659.28816000000006</v>
       </c>
       <c r="G104" s="9">
         <v>17.68</v>
       </c>
       <c r="H104" s="9">
         <v>81.861000000000004</v>
       </c>
       <c r="I104" s="9">
         <v>5390.7188299999998</v>
@@ -17384,73 +17335,73 @@
       </c>
       <c r="AI104" s="14">
         <v>1188.5450000000001</v>
       </c>
       <c r="AJ104" s="14">
         <v>130.53200000000001</v>
       </c>
       <c r="AK104" s="14">
         <v>5640.982</v>
       </c>
       <c r="AL104" s="14">
         <v>528.99129000000005</v>
       </c>
       <c r="AM104" s="21">
         <v>38.325000000000003</v>
       </c>
       <c r="AN104" s="21">
         <v>110.92294</v>
       </c>
       <c r="AO104" s="21">
         <v>1656.268</v>
       </c>
       <c r="AP104" s="21">
         <v>132.20214999999999</v>
       </c>
-      <c r="AQ104" s="24">
+      <c r="AQ104" s="23">
         <v>726.76</v>
       </c>
-      <c r="AR104" s="24">
+      <c r="AR104" s="23">
         <v>54.381630000000001</v>
       </c>
-      <c r="AS104" s="24">
-[...15 lines deleted...]
-        <v>6.9985499999999998</v>
+      <c r="AS104" s="23">
+        <v>96.502899999999997</v>
+      </c>
+      <c r="AT104" s="23">
+        <v>14.073650000000001</v>
+      </c>
+      <c r="AU104" s="24">
+        <v>25387.62</v>
+      </c>
+      <c r="AV104" s="24">
+        <v>74.375919999999994</v>
+      </c>
+      <c r="AW104" s="24">
+        <v>47.402000000000001</v>
+      </c>
+      <c r="AX104" s="24">
+        <v>11.164569999999999</v>
       </c>
     </row>
     <row r="105" spans="1:50" ht="22.5">
       <c r="A105" s="3" t="s">
         <v>198</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>199</v>
       </c>
       <c r="C105" s="12">
         <v>15362.55618</v>
       </c>
       <c r="D105" s="12">
         <v>23113.184119999998</v>
       </c>
       <c r="E105" s="12">
         <v>34254.99291000003</v>
       </c>
       <c r="F105" s="12">
         <v>63132.357400000015</v>
       </c>
       <c r="G105" s="9">
         <v>20687.17987</v>
       </c>
       <c r="H105" s="9">
@@ -17536,73 +17487,73 @@
       </c>
       <c r="AI105" s="14">
         <v>19046.978899999998</v>
       </c>
       <c r="AJ105" s="14">
         <v>32722.589090000001</v>
       </c>
       <c r="AK105" s="14">
         <v>42900.649389999999</v>
       </c>
       <c r="AL105" s="14">
         <v>126434.89156</v>
       </c>
       <c r="AM105" s="21">
         <v>21394.93924</v>
       </c>
       <c r="AN105" s="21">
         <v>34228.761839999999</v>
       </c>
       <c r="AO105" s="21">
         <v>47619.470869999997</v>
       </c>
       <c r="AP105" s="21">
         <v>132955.79973</v>
       </c>
-      <c r="AQ105" s="24">
-[...21 lines deleted...]
-        <v>64362.383300000001</v>
+      <c r="AQ105" s="23">
+        <v>22353.897400000002</v>
+      </c>
+      <c r="AR105" s="23">
+        <v>41117.52534</v>
+      </c>
+      <c r="AS105" s="23">
+        <v>47434.478479999998</v>
+      </c>
+      <c r="AT105" s="23">
+        <v>152237.47456</v>
+      </c>
+      <c r="AU105" s="24">
+        <v>13084.14582</v>
+      </c>
+      <c r="AV105" s="24">
+        <v>27040.715830000001</v>
+      </c>
+      <c r="AW105" s="24">
+        <v>27539.727029999998</v>
+      </c>
+      <c r="AX105" s="24">
+        <v>77586.742929999993</v>
       </c>
     </row>
     <row r="106" spans="1:50" ht="22.5">
       <c r="A106" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>201</v>
       </c>
       <c r="C106" s="12">
         <v>0.21</v>
       </c>
       <c r="D106" s="12">
         <v>1.00108</v>
       </c>
       <c r="E106" s="12">
         <v>32.501999999999995</v>
       </c>
       <c r="F106" s="12">
         <v>20.841060000000002</v>
       </c>
       <c r="G106" s="9">
         <v>0.21</v>
       </c>
       <c r="H106" s="9">
@@ -17676,73 +17627,73 @@
       </c>
       <c r="AI106" s="14">
         <v>73.05</v>
       </c>
       <c r="AJ106" s="14">
         <v>437.94929999999999</v>
       </c>
       <c r="AK106" s="14">
         <v>47.800199999999997</v>
       </c>
       <c r="AL106" s="14">
         <v>298.65413999999998</v>
       </c>
       <c r="AM106" s="21">
         <v>99.83</v>
       </c>
       <c r="AN106" s="21">
         <v>1164.2820200000001</v>
       </c>
       <c r="AO106" s="21">
         <v>3878.7844300000002</v>
       </c>
       <c r="AP106" s="21">
         <v>44525.622109999997</v>
       </c>
-      <c r="AQ106" s="24">
+      <c r="AQ106" s="23">
         <v>56.85</v>
       </c>
-      <c r="AR106" s="24">
+      <c r="AR106" s="23">
         <v>1072.1957</v>
       </c>
-      <c r="AS106" s="24">
-[...5 lines deleted...]
-      <c r="AU106" s="26">
+      <c r="AS106" s="23">
+        <v>1641.3468700000001</v>
+      </c>
+      <c r="AT106" s="23">
+        <v>19536.602309999998</v>
+      </c>
+      <c r="AU106" s="24">
         <v>20</v>
       </c>
-      <c r="AV106" s="26">
+      <c r="AV106" s="24">
         <v>204</v>
       </c>
-      <c r="AW106" s="26">
-[...3 lines deleted...]
-        <v>4011.0587</v>
+      <c r="AW106" s="24">
+        <v>542.25319000000002</v>
+      </c>
+      <c r="AX106" s="24">
+        <v>4265.6150900000002</v>
       </c>
     </row>
     <row r="107" spans="1:50">
       <c r="A107" s="3" t="s">
         <v>202</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>203</v>
       </c>
       <c r="C107" s="12"/>
       <c r="D107" s="12"/>
       <c r="E107" s="12">
         <v>569.9357399999999</v>
       </c>
       <c r="F107" s="12">
         <v>3812.4256099999998</v>
       </c>
       <c r="G107" s="9"/>
       <c r="H107" s="9"/>
       <c r="I107" s="9">
         <v>19.690790000000003</v>
       </c>
       <c r="J107" s="9">
         <v>161.57001</v>
       </c>
@@ -17808,73 +17759,73 @@
       </c>
       <c r="AI107" s="14">
         <v>57.490499999999997</v>
       </c>
       <c r="AJ107" s="14">
         <v>508.61856</v>
       </c>
       <c r="AK107" s="14">
         <v>63.350679999999997</v>
       </c>
       <c r="AL107" s="14">
         <v>545.27957000000004</v>
       </c>
       <c r="AM107" s="21">
         <v>64.55</v>
       </c>
       <c r="AN107" s="21">
         <v>971.41831999999999</v>
       </c>
       <c r="AO107" s="21">
         <v>324.56612000000001</v>
       </c>
       <c r="AP107" s="21">
         <v>5171.6360000000004</v>
       </c>
-      <c r="AQ107" s="24">
+      <c r="AQ107" s="23">
         <v>1.1245000000000001</v>
       </c>
-      <c r="AR107" s="24">
+      <c r="AR107" s="23">
         <v>14.3492</v>
       </c>
-      <c r="AS107" s="24">
-[...15 lines deleted...]
-        <v>391.75333000000001</v>
+      <c r="AS107" s="23">
+        <v>25.966159999999999</v>
+      </c>
+      <c r="AT107" s="23">
+        <v>681.06791999999996</v>
+      </c>
+      <c r="AU107" s="24">
+        <v>0.35399999999999998</v>
+      </c>
+      <c r="AV107" s="24">
+        <v>10.346539999999999</v>
+      </c>
+      <c r="AW107" s="24">
+        <v>17.434519999999999</v>
+      </c>
+      <c r="AX107" s="24">
+        <v>405.96233000000001</v>
       </c>
     </row>
     <row r="108" spans="1:50" ht="22.5">
       <c r="A108" s="3" t="s">
         <v>204</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>205</v>
       </c>
       <c r="C108" s="12">
         <v>1129.4051899999999</v>
       </c>
       <c r="D108" s="12">
         <v>1881.33636</v>
       </c>
       <c r="E108" s="12">
         <v>491.33359999999993</v>
       </c>
       <c r="F108" s="12">
         <v>937.9353799999999</v>
       </c>
       <c r="G108" s="9">
         <v>101.2454</v>
       </c>
       <c r="H108" s="9">
@@ -17960,73 +17911,73 @@
       </c>
       <c r="AI108" s="14">
         <v>293.07153</v>
       </c>
       <c r="AJ108" s="14">
         <v>982.36938999999995</v>
       </c>
       <c r="AK108" s="14">
         <v>1611.30223</v>
       </c>
       <c r="AL108" s="14">
         <v>4803.0182699999996</v>
       </c>
       <c r="AM108" s="21">
         <v>343.17770000000002</v>
       </c>
       <c r="AN108" s="21">
         <v>1328.3520100000001</v>
       </c>
       <c r="AO108" s="21">
         <v>1304.9885899999999</v>
       </c>
       <c r="AP108" s="21">
         <v>5902.76854</v>
       </c>
-      <c r="AQ108" s="24">
-[...21 lines deleted...]
-        <v>3179.8683599999999</v>
+      <c r="AQ108" s="23">
+        <v>564.17679999999996</v>
+      </c>
+      <c r="AR108" s="23">
+        <v>3508.3224100000002</v>
+      </c>
+      <c r="AS108" s="23">
+        <v>1642.8792699999999</v>
+      </c>
+      <c r="AT108" s="23">
+        <v>10815.75741</v>
+      </c>
+      <c r="AU108" s="24">
+        <v>104.3625</v>
+      </c>
+      <c r="AV108" s="24">
+        <v>800.80237999999997</v>
+      </c>
+      <c r="AW108" s="24">
+        <v>749.49793</v>
+      </c>
+      <c r="AX108" s="24">
+        <v>4496.43307</v>
       </c>
     </row>
     <row r="109" spans="1:50" ht="22.5">
       <c r="A109" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C109" s="12">
         <v>10438.872600000004</v>
       </c>
       <c r="D109" s="12">
         <v>25625.61</v>
       </c>
       <c r="E109" s="12">
         <v>56210.403089999978</v>
       </c>
       <c r="F109" s="12">
         <v>171462.03239000001</v>
       </c>
       <c r="G109" s="9">
         <v>12462.849129999997</v>
       </c>
       <c r="H109" s="9">
@@ -18112,73 +18063,73 @@
       </c>
       <c r="AI109" s="14">
         <v>17412.43534</v>
       </c>
       <c r="AJ109" s="14">
         <v>81397.780299999999</v>
       </c>
       <c r="AK109" s="14">
         <v>76134.674490000005</v>
       </c>
       <c r="AL109" s="14">
         <v>309245.69592000003</v>
       </c>
       <c r="AM109" s="21">
         <v>19888.953160000001</v>
       </c>
       <c r="AN109" s="21">
         <v>96455.123349999994</v>
       </c>
       <c r="AO109" s="21">
         <v>87341.01453</v>
       </c>
       <c r="AP109" s="21">
         <v>372303.73911999998</v>
       </c>
-      <c r="AQ109" s="24">
-[...21 lines deleted...]
-        <v>206583.84669999999</v>
+      <c r="AQ109" s="23">
+        <v>25828.85425</v>
+      </c>
+      <c r="AR109" s="23">
+        <v>137308.39066</v>
+      </c>
+      <c r="AS109" s="23">
+        <v>95560.363140000001</v>
+      </c>
+      <c r="AT109" s="23">
+        <v>528866.98592999997</v>
+      </c>
+      <c r="AU109" s="24">
+        <v>13247.309569999999</v>
+      </c>
+      <c r="AV109" s="24">
+        <v>75968.420719999995</v>
+      </c>
+      <c r="AW109" s="24">
+        <v>40402.7808</v>
+      </c>
+      <c r="AX109" s="24">
+        <v>241122.23386000001</v>
       </c>
     </row>
     <row r="110" spans="1:50" ht="78.75">
       <c r="A110" s="3" t="s">
         <v>208</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="12">
         <v>15466.904129999999</v>
       </c>
       <c r="D110" s="12">
         <v>10635.974689999999</v>
       </c>
       <c r="E110" s="12">
         <v>31187.159129999989</v>
       </c>
       <c r="F110" s="12">
         <v>39486.961439999992</v>
       </c>
       <c r="G110" s="9">
         <v>16496.806099999998</v>
       </c>
       <c r="H110" s="9">
@@ -18264,73 +18215,73 @@
       </c>
       <c r="AI110" s="14">
         <v>51150.532809999997</v>
       </c>
       <c r="AJ110" s="14">
         <v>65903.671400000007</v>
       </c>
       <c r="AK110" s="14">
         <v>37827.503960000002</v>
       </c>
       <c r="AL110" s="14">
         <v>57584.642939999998</v>
       </c>
       <c r="AM110" s="21">
         <v>46108.161220000002</v>
       </c>
       <c r="AN110" s="21">
         <v>52191.95966</v>
       </c>
       <c r="AO110" s="21">
         <v>43901.400999999998</v>
       </c>
       <c r="AP110" s="21">
         <v>67960.638930000001</v>
       </c>
-      <c r="AQ110" s="24">
-[...21 lines deleted...]
-        <v>33862.143640000002</v>
+      <c r="AQ110" s="23">
+        <v>49740.492839999999</v>
+      </c>
+      <c r="AR110" s="23">
+        <v>58966.625890000003</v>
+      </c>
+      <c r="AS110" s="23">
+        <v>45639.235529999998</v>
+      </c>
+      <c r="AT110" s="23">
+        <v>84116.19657</v>
+      </c>
+      <c r="AU110" s="24">
+        <v>32667.05646</v>
+      </c>
+      <c r="AV110" s="24">
+        <v>27642.337879999999</v>
+      </c>
+      <c r="AW110" s="24">
+        <v>21106.81581</v>
+      </c>
+      <c r="AX110" s="24">
+        <v>41149.936500000003</v>
       </c>
     </row>
     <row r="111" spans="1:50" ht="33.75">
       <c r="A111" s="3" t="s">
         <v>210</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>211</v>
       </c>
       <c r="C111" s="12"/>
       <c r="D111" s="12"/>
       <c r="E111" s="12">
         <v>5.7894999999999994</v>
       </c>
       <c r="F111" s="12">
         <v>11.741940000000001</v>
       </c>
       <c r="G111" s="9"/>
       <c r="H111" s="9"/>
       <c r="I111" s="9">
         <v>2.6542500000000002</v>
       </c>
       <c r="J111" s="9">
         <v>4.68736</v>
       </c>
@@ -18400,73 +18351,73 @@
       </c>
       <c r="AI111" s="14">
         <v>0.04</v>
       </c>
       <c r="AJ111" s="14">
         <v>6.1339999999999999E-2</v>
       </c>
       <c r="AK111" s="14">
         <v>10.795400000000001</v>
       </c>
       <c r="AL111" s="14">
         <v>24.424209999999999</v>
       </c>
       <c r="AM111" s="21">
         <v>0</v>
       </c>
       <c r="AN111" s="21">
         <v>0</v>
       </c>
       <c r="AO111" s="21">
         <v>97.903700000000001</v>
       </c>
       <c r="AP111" s="21">
         <v>131.65339</v>
       </c>
-      <c r="AQ111" s="24">
+      <c r="AQ111" s="23">
         <v>0</v>
       </c>
-      <c r="AR111" s="24">
+      <c r="AR111" s="23">
         <v>0</v>
       </c>
-      <c r="AS111" s="24">
-[...5 lines deleted...]
-      <c r="AU111" s="26">
+      <c r="AS111" s="23">
+        <v>208.79533000000001</v>
+      </c>
+      <c r="AT111" s="23">
+        <v>370.99148000000002</v>
+      </c>
+      <c r="AU111" s="24">
         <v>0.15345</v>
       </c>
-      <c r="AV111" s="26">
+      <c r="AV111" s="24">
         <v>0.153</v>
       </c>
-      <c r="AW111" s="26">
-[...3 lines deleted...]
-        <v>554.42749000000003</v>
+      <c r="AW111" s="24">
+        <v>323.54277999999999</v>
+      </c>
+      <c r="AX111" s="24">
+        <v>643.02905999999996</v>
       </c>
     </row>
     <row r="112" spans="1:50" ht="81" customHeight="1">
       <c r="A112" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B112" s="4" t="s">
         <v>213</v>
       </c>
       <c r="C112" s="12">
         <v>255.77016999999998</v>
       </c>
       <c r="D112" s="12">
         <v>468.52192000000002</v>
       </c>
       <c r="E112" s="12">
         <v>4636.48783</v>
       </c>
       <c r="F112" s="12">
         <v>8027.2905199999996</v>
       </c>
       <c r="G112" s="9">
         <v>337.61835000000002</v>
       </c>
       <c r="H112" s="9">
@@ -18552,73 +18503,73 @@
       </c>
       <c r="AI112" s="14">
         <v>885.53336999999999</v>
       </c>
       <c r="AJ112" s="14">
         <v>2635.4211599999999</v>
       </c>
       <c r="AK112" s="14">
         <v>9471.4991399999999</v>
       </c>
       <c r="AL112" s="14">
         <v>17537.83713</v>
       </c>
       <c r="AM112" s="21">
         <v>1628.64365</v>
       </c>
       <c r="AN112" s="21">
         <v>2479.61931</v>
       </c>
       <c r="AO112" s="21">
         <v>21542.089759999999</v>
       </c>
       <c r="AP112" s="21">
         <v>18624.29621</v>
       </c>
-      <c r="AQ112" s="24">
-[...21 lines deleted...]
-        <v>12813.47118</v>
+      <c r="AQ112" s="23">
+        <v>2062.4023200000001</v>
+      </c>
+      <c r="AR112" s="23">
+        <v>3349.6554500000002</v>
+      </c>
+      <c r="AS112" s="23">
+        <v>16078.635480000001</v>
+      </c>
+      <c r="AT112" s="23">
+        <v>59476.079080000003</v>
+      </c>
+      <c r="AU112" s="24">
+        <v>705.72456</v>
+      </c>
+      <c r="AV112" s="24">
+        <v>1671.4681599999999</v>
+      </c>
+      <c r="AW112" s="24">
+        <v>7871.6198400000003</v>
+      </c>
+      <c r="AX112" s="24">
+        <v>15832.188969999999</v>
       </c>
     </row>
     <row r="113" spans="1:50" ht="78.75">
       <c r="A113" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>215</v>
       </c>
       <c r="C113" s="12">
         <v>6746.715580000001</v>
       </c>
       <c r="D113" s="12">
         <v>14568.890539999999</v>
       </c>
       <c r="E113" s="12">
         <v>85602.910940000016</v>
       </c>
       <c r="F113" s="12">
         <v>144689.10593999998</v>
       </c>
       <c r="G113" s="9">
         <v>9610.1880400000009</v>
       </c>
       <c r="H113" s="9">
@@ -18704,73 +18655,73 @@
       </c>
       <c r="AI113" s="14">
         <v>20542.186389999999</v>
       </c>
       <c r="AJ113" s="14">
         <v>55768.130519999999</v>
       </c>
       <c r="AK113" s="14">
         <v>116658.77239</v>
       </c>
       <c r="AL113" s="14">
         <v>285141.50743</v>
       </c>
       <c r="AM113" s="21">
         <v>23281.099139999998</v>
       </c>
       <c r="AN113" s="21">
         <v>65948.969970000006</v>
       </c>
       <c r="AO113" s="21">
         <v>137722.87731000001</v>
       </c>
       <c r="AP113" s="21">
         <v>341232.60074000002</v>
       </c>
-      <c r="AQ113" s="24">
-[...21 lines deleted...]
-        <v>160019.66816</v>
+      <c r="AQ113" s="23">
+        <v>24614.288509999998</v>
+      </c>
+      <c r="AR113" s="23">
+        <v>79322.883140000005</v>
+      </c>
+      <c r="AS113" s="23">
+        <v>132855.44355</v>
+      </c>
+      <c r="AT113" s="23">
+        <v>386252.22555999999</v>
+      </c>
+      <c r="AU113" s="24">
+        <v>11400.02586</v>
+      </c>
+      <c r="AV113" s="24">
+        <v>41818.859680000001</v>
+      </c>
+      <c r="AW113" s="24">
+        <v>57420.227789999997</v>
+      </c>
+      <c r="AX113" s="24">
+        <v>190003.31004000001</v>
       </c>
     </row>
     <row r="114" spans="1:50" ht="54.75" customHeight="1">
       <c r="A114" s="3" t="s">
         <v>216</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>217</v>
       </c>
       <c r="C114" s="12">
         <v>137.83569</v>
       </c>
       <c r="D114" s="12">
         <v>94.891999999999996</v>
       </c>
       <c r="E114" s="12">
         <v>10416.892570000002</v>
       </c>
       <c r="F114" s="12">
         <v>8939.8584100000007</v>
       </c>
       <c r="G114" s="9">
         <v>88.666880000000006</v>
       </c>
       <c r="H114" s="9">
@@ -18856,73 +18807,73 @@
       </c>
       <c r="AI114" s="14">
         <v>647.60427000000004</v>
       </c>
       <c r="AJ114" s="14">
         <v>785.83894999999995</v>
       </c>
       <c r="AK114" s="14">
         <v>11880.90619</v>
       </c>
       <c r="AL114" s="14">
         <v>13239.49582</v>
       </c>
       <c r="AM114" s="21">
         <v>717.93786</v>
       </c>
       <c r="AN114" s="21">
         <v>733.63490999999999</v>
       </c>
       <c r="AO114" s="21">
         <v>14529.64565</v>
       </c>
       <c r="AP114" s="21">
         <v>15519.926579999999</v>
       </c>
-      <c r="AQ114" s="24">
-[...21 lines deleted...]
-        <v>6077.4845400000004</v>
+      <c r="AQ114" s="23">
+        <v>1350.26566</v>
+      </c>
+      <c r="AR114" s="23">
+        <v>1527.66543</v>
+      </c>
+      <c r="AS114" s="23">
+        <v>16182.95695</v>
+      </c>
+      <c r="AT114" s="23">
+        <v>20533.52476</v>
+      </c>
+      <c r="AU114" s="24">
+        <v>2122.49674</v>
+      </c>
+      <c r="AV114" s="24">
+        <v>1230.59692</v>
+      </c>
+      <c r="AW114" s="24">
+        <v>6070.9323299999996</v>
+      </c>
+      <c r="AX114" s="24">
+        <v>7733.9143400000003</v>
       </c>
     </row>
     <row r="115" spans="1:50" ht="33.75">
       <c r="A115" s="3" t="s">
         <v>218</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>219</v>
       </c>
       <c r="C115" s="12">
         <v>502.29065000000003</v>
       </c>
       <c r="D115" s="12">
         <v>408.95377000000008</v>
       </c>
       <c r="E115" s="12">
         <v>22817.865720000002</v>
       </c>
       <c r="F115" s="12">
         <v>21895.889799999994</v>
       </c>
       <c r="G115" s="9">
         <v>566.46295999999984</v>
       </c>
       <c r="H115" s="9">
@@ -19008,73 +18959,73 @@
       </c>
       <c r="AI115" s="14">
         <v>1343.11545</v>
       </c>
       <c r="AJ115" s="14">
         <v>1701.7999600000001</v>
       </c>
       <c r="AK115" s="14">
         <v>29352.134109999999</v>
       </c>
       <c r="AL115" s="14">
         <v>36386.415480000003</v>
       </c>
       <c r="AM115" s="21">
         <v>3806.5620800000002</v>
       </c>
       <c r="AN115" s="21">
         <v>3801.9902999999999</v>
       </c>
       <c r="AO115" s="21">
         <v>32288.474910000001</v>
       </c>
       <c r="AP115" s="21">
         <v>36289.020559999997</v>
       </c>
-      <c r="AQ115" s="24">
-[...21 lines deleted...]
-        <v>8597.0014300000003</v>
+      <c r="AQ115" s="23">
+        <v>3551.0455000000002</v>
+      </c>
+      <c r="AR115" s="23">
+        <v>2804.3609999999999</v>
+      </c>
+      <c r="AS115" s="23">
+        <v>34724.488100000002</v>
+      </c>
+      <c r="AT115" s="23">
+        <v>30414.511589999998</v>
+      </c>
+      <c r="AU115" s="24">
+        <v>2062.9211100000002</v>
+      </c>
+      <c r="AV115" s="24">
+        <v>1528.7342200000001</v>
+      </c>
+      <c r="AW115" s="24">
+        <v>11902.203320000001</v>
+      </c>
+      <c r="AX115" s="24">
+        <v>11052.31178</v>
       </c>
     </row>
     <row r="116" spans="1:50" ht="33.75">
       <c r="A116" s="3" t="s">
         <v>220</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>221</v>
       </c>
       <c r="C116" s="12">
         <v>1.2576400000000001</v>
       </c>
       <c r="D116" s="12">
         <v>2.23508</v>
       </c>
       <c r="E116" s="12">
         <v>2824.94443</v>
       </c>
       <c r="F116" s="12">
         <v>2363.4770199999998</v>
       </c>
       <c r="G116" s="9">
         <v>8.17408</v>
       </c>
       <c r="H116" s="9">
@@ -19160,73 +19111,73 @@
       </c>
       <c r="AI116" s="14">
         <v>122.377</v>
       </c>
       <c r="AJ116" s="14">
         <v>154.35938999999999</v>
       </c>
       <c r="AK116" s="14">
         <v>2519.8412800000001</v>
       </c>
       <c r="AL116" s="14">
         <v>2182.7019500000001</v>
       </c>
       <c r="AM116" s="21">
         <v>175.9991</v>
       </c>
       <c r="AN116" s="21">
         <v>191.7105</v>
       </c>
       <c r="AO116" s="21">
         <v>1633.1156900000001</v>
       </c>
       <c r="AP116" s="21">
         <v>1364.72496</v>
       </c>
-      <c r="AQ116" s="24">
-[...21 lines deleted...]
-        <v>599.63471000000004</v>
+      <c r="AQ116" s="23">
+        <v>642.11500999999998</v>
+      </c>
+      <c r="AR116" s="23">
+        <v>563.08961999999997</v>
+      </c>
+      <c r="AS116" s="23">
+        <v>1557.14328</v>
+      </c>
+      <c r="AT116" s="23">
+        <v>1694.81584</v>
+      </c>
+      <c r="AU116" s="24">
+        <v>691.84992999999997</v>
+      </c>
+      <c r="AV116" s="24">
+        <v>495.51229999999998</v>
+      </c>
+      <c r="AW116" s="24">
+        <v>617.02144999999996</v>
+      </c>
+      <c r="AX116" s="24">
+        <v>704.59268999999995</v>
       </c>
     </row>
     <row r="117" spans="1:50" ht="45">
       <c r="A117" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B117" s="4" t="s">
         <v>223</v>
       </c>
       <c r="C117" s="12">
         <v>2.5352999999999999</v>
       </c>
       <c r="D117" s="12">
         <v>8.164670000000001</v>
       </c>
       <c r="E117" s="12">
         <v>6119.3840499999997</v>
       </c>
       <c r="F117" s="12">
         <v>5362.0834999999988</v>
       </c>
       <c r="G117" s="9">
         <v>0.93549999999999989</v>
       </c>
       <c r="H117" s="9">
@@ -19312,73 +19263,73 @@
       </c>
       <c r="AI117" s="14">
         <v>268.2013</v>
       </c>
       <c r="AJ117" s="14">
         <v>886.83461999999997</v>
       </c>
       <c r="AK117" s="14">
         <v>24145.386490000001</v>
       </c>
       <c r="AL117" s="14">
         <v>32836.306429999997</v>
       </c>
       <c r="AM117" s="21">
         <v>97.135099999999994</v>
       </c>
       <c r="AN117" s="21">
         <v>251.36095</v>
       </c>
       <c r="AO117" s="21">
         <v>26736.81077</v>
       </c>
       <c r="AP117" s="21">
         <v>35895.074939999999</v>
       </c>
-      <c r="AQ117" s="24">
+      <c r="AQ117" s="23">
         <v>44.968499999999999</v>
       </c>
-      <c r="AR117" s="24">
+      <c r="AR117" s="23">
         <v>143.18279999999999</v>
       </c>
-      <c r="AS117" s="24">
-[...15 lines deleted...]
-        <v>16339.28722</v>
+      <c r="AS117" s="23">
+        <v>31573.71759</v>
+      </c>
+      <c r="AT117" s="23">
+        <v>42346.837330000002</v>
+      </c>
+      <c r="AU117" s="24">
+        <v>47.066000000000003</v>
+      </c>
+      <c r="AV117" s="24">
+        <v>80.946860000000001</v>
+      </c>
+      <c r="AW117" s="24">
+        <v>16657.937109999999</v>
+      </c>
+      <c r="AX117" s="24">
+        <v>20748.495589999999</v>
       </c>
     </row>
     <row r="118" spans="1:50" ht="45">
       <c r="A118" s="3" t="s">
         <v>224</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>225</v>
       </c>
       <c r="C118" s="12">
         <v>189.76195999999999</v>
       </c>
       <c r="D118" s="12">
         <v>464.87756000000007</v>
       </c>
       <c r="E118" s="12">
         <v>25519.799810000015</v>
       </c>
       <c r="F118" s="12">
         <v>43756.715029999985</v>
       </c>
       <c r="G118" s="9">
         <v>230.56968000000001</v>
       </c>
       <c r="H118" s="9">
@@ -19464,73 +19415,73 @@
       </c>
       <c r="AI118" s="14">
         <v>1968.12941</v>
       </c>
       <c r="AJ118" s="14">
         <v>6088.8698800000002</v>
       </c>
       <c r="AK118" s="14">
         <v>46224.036240000001</v>
       </c>
       <c r="AL118" s="14">
         <v>100938.6072</v>
       </c>
       <c r="AM118" s="21">
         <v>2489.01503</v>
       </c>
       <c r="AN118" s="21">
         <v>6809.0099200000004</v>
       </c>
       <c r="AO118" s="21">
         <v>47399.552580000003</v>
       </c>
       <c r="AP118" s="21">
         <v>105566.24561</v>
       </c>
-      <c r="AQ118" s="24">
-[...21 lines deleted...]
-        <v>48602.102169999998</v>
+      <c r="AQ118" s="23">
+        <v>3127.5586600000001</v>
+      </c>
+      <c r="AR118" s="23">
+        <v>8100.7076999999999</v>
+      </c>
+      <c r="AS118" s="23">
+        <v>51956.90999</v>
+      </c>
+      <c r="AT118" s="23">
+        <v>122929.67865</v>
+      </c>
+      <c r="AU118" s="24">
+        <v>3983.9197399999998</v>
+      </c>
+      <c r="AV118" s="24">
+        <v>7922.29367</v>
+      </c>
+      <c r="AW118" s="24">
+        <v>23087.223539999999</v>
+      </c>
+      <c r="AX118" s="24">
+        <v>59294.178160000003</v>
       </c>
     </row>
     <row r="119" spans="1:50" ht="59.25" customHeight="1">
       <c r="A119" s="3" t="s">
         <v>226</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>227</v>
       </c>
       <c r="C119" s="12">
         <v>0.64500000000000002</v>
       </c>
       <c r="D119" s="12">
         <v>0.33495000000000003</v>
       </c>
       <c r="E119" s="12">
         <v>520.26939000000004</v>
       </c>
       <c r="F119" s="12">
         <v>572.77008000000023</v>
       </c>
       <c r="G119" s="9">
         <v>2.883</v>
       </c>
       <c r="H119" s="9">
@@ -19616,73 +19567,73 @@
       </c>
       <c r="AI119" s="14">
         <v>151.30056999999999</v>
       </c>
       <c r="AJ119" s="14">
         <v>51.706429999999997</v>
       </c>
       <c r="AK119" s="14">
         <v>3256.2207100000001</v>
       </c>
       <c r="AL119" s="14">
         <v>2447.01685</v>
       </c>
       <c r="AM119" s="21">
         <v>86.675759999999997</v>
       </c>
       <c r="AN119" s="21">
         <v>37.991619999999998</v>
       </c>
       <c r="AO119" s="21">
         <v>435.69995</v>
       </c>
       <c r="AP119" s="21">
         <v>687.71055999999999</v>
       </c>
-      <c r="AQ119" s="24">
+      <c r="AQ119" s="23">
         <v>1</v>
       </c>
-      <c r="AR119" s="24">
+      <c r="AR119" s="23">
         <v>0.50155000000000005</v>
       </c>
-      <c r="AS119" s="24">
-[...5 lines deleted...]
-      <c r="AU119" s="26">
+      <c r="AS119" s="23">
+        <v>3353.16941</v>
+      </c>
+      <c r="AT119" s="23">
+        <v>1864.21668</v>
+      </c>
+      <c r="AU119" s="24">
         <v>0</v>
       </c>
-      <c r="AV119" s="26">
+      <c r="AV119" s="24">
         <v>0</v>
       </c>
-      <c r="AW119" s="26">
-[...3 lines deleted...]
-        <v>959.99005999999997</v>
+      <c r="AW119" s="24">
+        <v>4104.6929700000001</v>
+      </c>
+      <c r="AX119" s="24">
+        <v>1452.9539199999999</v>
       </c>
     </row>
     <row r="120" spans="1:50" ht="56.25">
       <c r="A120" s="3" t="s">
         <v>228</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="12">
         <v>271.80126000000001</v>
       </c>
       <c r="D120" s="12">
         <v>311.22033000000005</v>
       </c>
       <c r="E120" s="12">
         <v>12143.417050000005</v>
       </c>
       <c r="F120" s="12">
         <v>14658.073740000005</v>
       </c>
       <c r="G120" s="9">
         <v>661.38351999999986</v>
       </c>
       <c r="H120" s="9">
@@ -19768,73 +19719,73 @@
       </c>
       <c r="AI120" s="14">
         <v>793.65299000000005</v>
       </c>
       <c r="AJ120" s="14">
         <v>1775.9263800000001</v>
       </c>
       <c r="AK120" s="14">
         <v>17197.710609999998</v>
       </c>
       <c r="AL120" s="14">
         <v>34729.458919999997</v>
       </c>
       <c r="AM120" s="21">
         <v>878.73442</v>
       </c>
       <c r="AN120" s="21">
         <v>1657.2865099999999</v>
       </c>
       <c r="AO120" s="21">
         <v>16977.328870000001</v>
       </c>
       <c r="AP120" s="21">
         <v>31232.166249999998</v>
       </c>
-      <c r="AQ120" s="24">
-[...21 lines deleted...]
-        <v>13895.41653</v>
+      <c r="AQ120" s="23">
+        <v>2969.1513100000002</v>
+      </c>
+      <c r="AR120" s="23">
+        <v>3067.2114200000001</v>
+      </c>
+      <c r="AS120" s="23">
+        <v>17415.287230000002</v>
+      </c>
+      <c r="AT120" s="23">
+        <v>36115.518539999997</v>
+      </c>
+      <c r="AU120" s="24">
+        <v>571.67438000000004</v>
+      </c>
+      <c r="AV120" s="24">
+        <v>893.95213000000001</v>
+      </c>
+      <c r="AW120" s="24">
+        <v>7314.0283099999997</v>
+      </c>
+      <c r="AX120" s="24">
+        <v>16958.703509999999</v>
       </c>
     </row>
     <row r="121" spans="1:50" ht="78.75">
       <c r="A121" s="3" t="s">
         <v>230</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="12">
         <v>308.49131</v>
       </c>
       <c r="D121" s="12">
         <v>774.00121000000013</v>
       </c>
       <c r="E121" s="12">
         <v>21567.378739999996</v>
       </c>
       <c r="F121" s="12">
         <v>66267.204260000013</v>
       </c>
       <c r="G121" s="9">
         <v>1194.1048600000004</v>
       </c>
       <c r="H121" s="9">
@@ -19920,73 +19871,73 @@
       </c>
       <c r="AI121" s="14">
         <v>6348.7857100000001</v>
       </c>
       <c r="AJ121" s="14">
         <v>3929.9264699999999</v>
       </c>
       <c r="AK121" s="14">
         <v>46459.548260000003</v>
       </c>
       <c r="AL121" s="14">
         <v>119456.139</v>
       </c>
       <c r="AM121" s="21">
         <v>7167.1416399999998</v>
       </c>
       <c r="AN121" s="21">
         <v>5502.1719000000003</v>
       </c>
       <c r="AO121" s="21">
         <v>67015.556249999994</v>
       </c>
       <c r="AP121" s="21">
         <v>142065.71619000001</v>
       </c>
-      <c r="AQ121" s="24">
-[...21 lines deleted...]
-        <v>68701.58885</v>
+      <c r="AQ121" s="23">
+        <v>8231.8174400000007</v>
+      </c>
+      <c r="AR121" s="23">
+        <v>5755.5412399999996</v>
+      </c>
+      <c r="AS121" s="23">
+        <v>88137.685589999994</v>
+      </c>
+      <c r="AT121" s="23">
+        <v>152935.81584</v>
+      </c>
+      <c r="AU121" s="24">
+        <v>925.18284000000006</v>
+      </c>
+      <c r="AV121" s="24">
+        <v>1064.9683199999999</v>
+      </c>
+      <c r="AW121" s="24">
+        <v>52325.5959</v>
+      </c>
+      <c r="AX121" s="24">
+        <v>84333.889720000006</v>
       </c>
     </row>
     <row r="122" spans="1:50" ht="56.25">
       <c r="A122" s="3" t="s">
         <v>232</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="12">
         <v>1547.4861699999999</v>
       </c>
       <c r="D122" s="12">
         <v>1333.9265599999999</v>
       </c>
       <c r="E122" s="12">
         <v>34146.772950000013</v>
       </c>
       <c r="F122" s="12">
         <v>33555.783259999989</v>
       </c>
       <c r="G122" s="9">
         <v>1512.6924199999989</v>
       </c>
       <c r="H122" s="9">
@@ -20072,73 +20023,73 @@
       </c>
       <c r="AI122" s="14">
         <v>4773.4588199999998</v>
       </c>
       <c r="AJ122" s="14">
         <v>4106.1903599999996</v>
       </c>
       <c r="AK122" s="14">
         <v>46668.371700000003</v>
       </c>
       <c r="AL122" s="14">
         <v>61743.963640000002</v>
       </c>
       <c r="AM122" s="21">
         <v>4165.1851399999996</v>
       </c>
       <c r="AN122" s="21">
         <v>3483.9704700000002</v>
       </c>
       <c r="AO122" s="21">
         <v>52392.087749999999</v>
       </c>
       <c r="AP122" s="21">
         <v>65336.730349999998</v>
       </c>
-      <c r="AQ122" s="24">
-[...21 lines deleted...]
-        <v>29533.032319999998</v>
+      <c r="AQ122" s="23">
+        <v>4518.3888100000004</v>
+      </c>
+      <c r="AR122" s="23">
+        <v>5303.5276400000002</v>
+      </c>
+      <c r="AS122" s="23">
+        <v>55338.158389999997</v>
+      </c>
+      <c r="AT122" s="23">
+        <v>78328.303610000003</v>
+      </c>
+      <c r="AU122" s="24">
+        <v>768.59838000000002</v>
+      </c>
+      <c r="AV122" s="24">
+        <v>856.39484000000004</v>
+      </c>
+      <c r="AW122" s="24">
+        <v>22666.509139999998</v>
+      </c>
+      <c r="AX122" s="24">
+        <v>35339.215909999999</v>
       </c>
     </row>
     <row r="123" spans="1:50" ht="78.75">
       <c r="A123" s="3" t="s">
         <v>234</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="12">
         <v>991.11698000000001</v>
       </c>
       <c r="D123" s="12">
         <v>6932.5492899999999</v>
       </c>
       <c r="E123" s="12">
         <v>6908.7099899999994</v>
       </c>
       <c r="F123" s="12">
         <v>31706.30546</v>
       </c>
       <c r="G123" s="9">
         <v>1483.8921799999996</v>
       </c>
       <c r="H123" s="9">
@@ -20224,73 +20175,73 @@
       </c>
       <c r="AI123" s="14">
         <v>4193.3951200000001</v>
       </c>
       <c r="AJ123" s="14">
         <v>30807.160360000002</v>
       </c>
       <c r="AK123" s="14">
         <v>16395.036469999999</v>
       </c>
       <c r="AL123" s="14">
         <v>82581.432839999994</v>
       </c>
       <c r="AM123" s="21">
         <v>5166.7226199999996</v>
       </c>
       <c r="AN123" s="21">
         <v>41972.073949999998</v>
       </c>
       <c r="AO123" s="21">
         <v>18772.495029999998</v>
       </c>
       <c r="AP123" s="21">
         <v>95932.055110000001</v>
       </c>
-      <c r="AQ123" s="24">
-[...21 lines deleted...]
-        <v>43169.993309999998</v>
+      <c r="AQ123" s="23">
+        <v>3895.96227</v>
+      </c>
+      <c r="AR123" s="23">
+        <v>36804.920619999997</v>
+      </c>
+      <c r="AS123" s="23">
+        <v>20724.892390000001</v>
+      </c>
+      <c r="AT123" s="23">
+        <v>128507.84181</v>
+      </c>
+      <c r="AU123" s="24">
+        <v>1830.1547</v>
+      </c>
+      <c r="AV123" s="24">
+        <v>18239.85742</v>
+      </c>
+      <c r="AW123" s="24">
+        <v>7827.6666800000003</v>
+      </c>
+      <c r="AX123" s="24">
+        <v>54421.380749999997</v>
       </c>
     </row>
     <row r="124" spans="1:50" ht="45">
       <c r="A124" s="3" t="s">
         <v>236</v>
       </c>
       <c r="B124" s="4" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="12">
         <v>186.9939</v>
       </c>
       <c r="D124" s="12">
         <v>86.039909999999992</v>
       </c>
       <c r="E124" s="12">
         <v>7343.0294899999999</v>
       </c>
       <c r="F124" s="12">
         <v>5386.4983499999998</v>
       </c>
       <c r="G124" s="9">
         <v>25.566659999999999</v>
       </c>
       <c r="H124" s="9">
@@ -20376,73 +20327,73 @@
       </c>
       <c r="AI124" s="14">
         <v>2190.13076</v>
       </c>
       <c r="AJ124" s="14">
         <v>2130.1381900000001</v>
       </c>
       <c r="AK124" s="14">
         <v>6681.1829100000004</v>
       </c>
       <c r="AL124" s="14">
         <v>8985.6711200000009</v>
       </c>
       <c r="AM124" s="21">
         <v>1394.5908300000001</v>
       </c>
       <c r="AN124" s="21">
         <v>1500.1061199999999</v>
       </c>
       <c r="AO124" s="21">
         <v>7434.5345299999999</v>
       </c>
       <c r="AP124" s="21">
         <v>8548.2378700000008</v>
       </c>
-      <c r="AQ124" s="24">
-[...21 lines deleted...]
-        <v>5480.1540199999999</v>
+      <c r="AQ124" s="23">
+        <v>954.36400000000003</v>
+      </c>
+      <c r="AR124" s="23">
+        <v>891.40340000000003</v>
+      </c>
+      <c r="AS124" s="23">
+        <v>6970.1578900000004</v>
+      </c>
+      <c r="AT124" s="23">
+        <v>9343.9047900000005</v>
+      </c>
+      <c r="AU124" s="24">
+        <v>250.22280000000001</v>
+      </c>
+      <c r="AV124" s="24">
+        <v>229.79163</v>
+      </c>
+      <c r="AW124" s="24">
+        <v>4149.0908799999997</v>
+      </c>
+      <c r="AX124" s="24">
+        <v>6244.6352500000003</v>
       </c>
     </row>
     <row r="125" spans="1:50" ht="45">
       <c r="A125" s="3" t="s">
         <v>238</v>
       </c>
       <c r="B125" s="4" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="12">
         <v>2914.266689999999</v>
       </c>
       <c r="D125" s="12">
         <v>4119.4897099999998</v>
       </c>
       <c r="E125" s="12">
         <v>46593.417060000007</v>
       </c>
       <c r="F125" s="12">
         <v>55703.852950000015</v>
       </c>
       <c r="G125" s="9">
         <v>3590.2754399999994</v>
       </c>
       <c r="H125" s="9">
@@ -20528,73 +20479,73 @@
       </c>
       <c r="AI125" s="14">
         <v>10347.90033</v>
       </c>
       <c r="AJ125" s="14">
         <v>15375.514939999999</v>
       </c>
       <c r="AK125" s="14">
         <v>60140.538509999998</v>
       </c>
       <c r="AL125" s="14">
         <v>102840.32969</v>
       </c>
       <c r="AM125" s="21">
         <v>11707.409509999999</v>
       </c>
       <c r="AN125" s="21">
         <v>17374.377380000002</v>
       </c>
       <c r="AO125" s="21">
         <v>67452.892460000003</v>
       </c>
       <c r="AP125" s="21">
         <v>110906.24339</v>
       </c>
-      <c r="AQ125" s="24">
-[...21 lines deleted...]
-        <v>53557.706709999999</v>
+      <c r="AQ125" s="23">
+        <v>13552.53903</v>
+      </c>
+      <c r="AR125" s="23">
+        <v>19821.570059999998</v>
+      </c>
+      <c r="AS125" s="23">
+        <v>67506.985820000002</v>
+      </c>
+      <c r="AT125" s="23">
+        <v>134372.99085</v>
+      </c>
+      <c r="AU125" s="24">
+        <v>6983.2801399999998</v>
+      </c>
+      <c r="AV125" s="24">
+        <v>11857.36771</v>
+      </c>
+      <c r="AW125" s="24">
+        <v>29889.180410000001</v>
+      </c>
+      <c r="AX125" s="24">
+        <v>66681.855309999999</v>
       </c>
     </row>
     <row r="126" spans="1:50" ht="33.75">
       <c r="A126" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B126" s="4" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="12">
         <v>322.27084000000002</v>
       </c>
       <c r="D126" s="12">
         <v>977.96737000000007</v>
       </c>
       <c r="E126" s="12">
         <v>3647.9916800000005</v>
       </c>
       <c r="F126" s="12">
         <v>9116.2289500000006</v>
       </c>
       <c r="G126" s="9">
         <v>207.81668000000002</v>
       </c>
       <c r="H126" s="9">
@@ -20680,73 +20631,73 @@
       </c>
       <c r="AI126" s="14">
         <v>2604.3253800000002</v>
       </c>
       <c r="AJ126" s="14">
         <v>5871.6976400000003</v>
       </c>
       <c r="AK126" s="14">
         <v>5162.6941500000003</v>
       </c>
       <c r="AL126" s="14">
         <v>7826.1726600000002</v>
       </c>
       <c r="AM126" s="21">
         <v>1486.79901</v>
       </c>
       <c r="AN126" s="21">
         <v>4523.9284200000002</v>
       </c>
       <c r="AO126" s="21">
         <v>4616.6736000000001</v>
       </c>
       <c r="AP126" s="21">
         <v>12545.58323</v>
       </c>
-      <c r="AQ126" s="24">
-[...21 lines deleted...]
-        <v>7140.2022800000004</v>
+      <c r="AQ126" s="23">
+        <v>3594.40148</v>
+      </c>
+      <c r="AR126" s="23">
+        <v>9961.6175700000003</v>
+      </c>
+      <c r="AS126" s="23">
+        <v>6489.9734699999999</v>
+      </c>
+      <c r="AT126" s="23">
+        <v>19655.990150000001</v>
+      </c>
+      <c r="AU126" s="24">
+        <v>1233.6404399999999</v>
+      </c>
+      <c r="AV126" s="24">
+        <v>3482.9512100000002</v>
+      </c>
+      <c r="AW126" s="24">
+        <v>3150.8831</v>
+      </c>
+      <c r="AX126" s="24">
+        <v>8694.6691900000005</v>
       </c>
     </row>
     <row r="127" spans="1:50" ht="33.75" customHeight="1">
       <c r="A127" s="3" t="s">
         <v>242</v>
       </c>
       <c r="B127" s="4" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="12">
         <v>138.48664000000002</v>
       </c>
       <c r="D127" s="12">
         <v>427.25421</v>
       </c>
       <c r="E127" s="12">
         <v>8849.8434600000019</v>
       </c>
       <c r="F127" s="12">
         <v>18210.933219999999</v>
       </c>
       <c r="G127" s="9">
         <v>352.15953999999999</v>
       </c>
       <c r="H127" s="9">
@@ -20832,73 +20783,73 @@
       </c>
       <c r="AI127" s="14">
         <v>5924.2372999999998</v>
       </c>
       <c r="AJ127" s="14">
         <v>19236.18707</v>
       </c>
       <c r="AK127" s="14">
         <v>13381.06703</v>
       </c>
       <c r="AL127" s="14">
         <v>33109.552380000001</v>
       </c>
       <c r="AM127" s="21">
         <v>10358.46537</v>
       </c>
       <c r="AN127" s="21">
         <v>31808.398389999998</v>
       </c>
       <c r="AO127" s="21">
         <v>12853.91238</v>
       </c>
       <c r="AP127" s="21">
         <v>32147.298900000002</v>
       </c>
-      <c r="AQ127" s="24">
+      <c r="AQ127" s="23">
         <v>14166.76656</v>
       </c>
-      <c r="AR127" s="24">
+      <c r="AR127" s="23">
         <v>49139.331339999997</v>
       </c>
-      <c r="AS127" s="24">
-[...15 lines deleted...]
-        <v>19408.949830000001</v>
+      <c r="AS127" s="23">
+        <v>12163.870989999999</v>
+      </c>
+      <c r="AT127" s="23">
+        <v>45088.144070000002</v>
+      </c>
+      <c r="AU127" s="24">
+        <v>10743.95361</v>
+      </c>
+      <c r="AV127" s="24">
+        <v>41658.02493</v>
+      </c>
+      <c r="AW127" s="24">
+        <v>7155.8159900000001</v>
+      </c>
+      <c r="AX127" s="24">
+        <v>27421.880860000001</v>
       </c>
     </row>
     <row r="128" spans="1:50" ht="22.5">
       <c r="A128" s="3" t="s">
         <v>244</v>
       </c>
       <c r="B128" s="4" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="12">
         <v>826.21702000000005</v>
       </c>
       <c r="D128" s="12">
         <v>8442.1628000000037</v>
       </c>
       <c r="E128" s="12">
         <v>21102.673279999995</v>
       </c>
       <c r="F128" s="12">
         <v>121778.47255000002</v>
       </c>
       <c r="G128" s="9">
         <v>1074.4114499999996</v>
       </c>
       <c r="H128" s="9">
@@ -20984,73 +20935,73 @@
       </c>
       <c r="AI128" s="14">
         <v>3148.0126599999999</v>
       </c>
       <c r="AJ128" s="14">
         <v>62153.7448</v>
       </c>
       <c r="AK128" s="14">
         <v>48095.715369999998</v>
       </c>
       <c r="AL128" s="14">
         <v>295349.34091999999</v>
       </c>
       <c r="AM128" s="21">
         <v>5885.9967900000001</v>
       </c>
       <c r="AN128" s="21">
         <v>76578.458010000002</v>
       </c>
       <c r="AO128" s="21">
         <v>115378.48748</v>
       </c>
       <c r="AP128" s="21">
         <v>443762.71772000002</v>
       </c>
-      <c r="AQ128" s="24">
-[...21 lines deleted...]
-        <v>174295.10756</v>
+      <c r="AQ128" s="23">
+        <v>6193.3332499999997</v>
+      </c>
+      <c r="AR128" s="23">
+        <v>112057.53429</v>
+      </c>
+      <c r="AS128" s="23">
+        <v>66531.466060000006</v>
+      </c>
+      <c r="AT128" s="23">
+        <v>427313.71577000001</v>
+      </c>
+      <c r="AU128" s="24">
+        <v>3294.1860299999998</v>
+      </c>
+      <c r="AV128" s="24">
+        <v>56433.039250000002</v>
+      </c>
+      <c r="AW128" s="24">
+        <v>32176.817289999999</v>
+      </c>
+      <c r="AX128" s="24">
+        <v>212893.76712</v>
       </c>
     </row>
     <row r="129" spans="1:50" ht="45">
       <c r="A129" s="3" t="s">
         <v>246</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="12">
         <v>1499.7258499999998</v>
       </c>
       <c r="D129" s="12">
         <v>378.79200000000003</v>
       </c>
       <c r="E129" s="12">
         <v>3717468.9701600005</v>
       </c>
       <c r="F129" s="12">
         <v>16378.107289999996</v>
       </c>
       <c r="G129" s="9">
         <v>2520.4272000000001</v>
       </c>
       <c r="H129" s="9">
@@ -21136,73 +21087,73 @@
       </c>
       <c r="AI129" s="14">
         <v>29051.737959999999</v>
       </c>
       <c r="AJ129" s="14">
         <v>6645.1231699999998</v>
       </c>
       <c r="AK129" s="14">
         <v>3517507.53578</v>
       </c>
       <c r="AL129" s="14">
         <v>33049.031199999998</v>
       </c>
       <c r="AM129" s="21">
         <v>29010.038339999999</v>
       </c>
       <c r="AN129" s="21">
         <v>4744.0677299999998</v>
       </c>
       <c r="AO129" s="21">
         <v>3200531.3824200002</v>
       </c>
       <c r="AP129" s="21">
         <v>38067.353869999999</v>
       </c>
-      <c r="AQ129" s="24">
+      <c r="AQ129" s="23">
         <v>37098.310570000001</v>
       </c>
-      <c r="AR129" s="24">
+      <c r="AR129" s="23">
         <v>9145.5474900000008</v>
       </c>
-      <c r="AS129" s="24">
-[...15 lines deleted...]
-        <v>19790.31338</v>
+      <c r="AS129" s="23">
+        <v>3110786.2831000001</v>
+      </c>
+      <c r="AT129" s="23">
+        <v>43674.516600000003</v>
+      </c>
+      <c r="AU129" s="24">
+        <v>15822.869000000001</v>
+      </c>
+      <c r="AV129" s="24">
+        <v>3973.9261299999998</v>
+      </c>
+      <c r="AW129" s="24">
+        <v>1469835.7972500001</v>
+      </c>
+      <c r="AX129" s="24">
+        <v>22523.165929999999</v>
       </c>
     </row>
     <row r="130" spans="1:50" ht="67.5">
       <c r="A130" s="3" t="s">
         <v>248</v>
       </c>
       <c r="B130" s="4" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="12">
         <v>76782.479949999994</v>
       </c>
       <c r="D130" s="12">
         <v>37851.205450000001</v>
       </c>
       <c r="E130" s="12">
         <v>71002.956970000014</v>
       </c>
       <c r="F130" s="12">
         <v>44973.322059999999</v>
       </c>
       <c r="G130" s="9">
         <v>92807.202480000007</v>
       </c>
       <c r="H130" s="9">
@@ -21288,73 +21239,73 @@
       </c>
       <c r="AI130" s="14">
         <v>411047.36157000001</v>
       </c>
       <c r="AJ130" s="14">
         <v>168594.31993</v>
       </c>
       <c r="AK130" s="14">
         <v>415306.04712</v>
       </c>
       <c r="AL130" s="14">
         <v>249003.12888</v>
       </c>
       <c r="AM130" s="21">
         <v>437592.16217000003</v>
       </c>
       <c r="AN130" s="21">
         <v>201651.28959</v>
       </c>
       <c r="AO130" s="21">
         <v>392015.03087999998</v>
       </c>
       <c r="AP130" s="21">
         <v>208169.47777</v>
       </c>
-      <c r="AQ130" s="24">
-[...21 lines deleted...]
-        <v>110009.83254</v>
+      <c r="AQ130" s="23">
+        <v>450115.80549</v>
+      </c>
+      <c r="AR130" s="23">
+        <v>225654.45835</v>
+      </c>
+      <c r="AS130" s="23">
+        <v>414978.15959</v>
+      </c>
+      <c r="AT130" s="23">
+        <v>237504.84054</v>
+      </c>
+      <c r="AU130" s="24">
+        <v>223495.7384</v>
+      </c>
+      <c r="AV130" s="24">
+        <v>100087.99273</v>
+      </c>
+      <c r="AW130" s="24">
+        <v>237608.77549999999</v>
+      </c>
+      <c r="AX130" s="24">
+        <v>133100.31365</v>
       </c>
     </row>
     <row r="131" spans="1:50">
       <c r="A131" s="3" t="s">
         <v>250</v>
       </c>
       <c r="B131" s="4" t="s">
         <v>251</v>
       </c>
       <c r="C131" s="12">
         <v>9113.8364499999989</v>
       </c>
       <c r="D131" s="12">
         <v>4086.5463799999998</v>
       </c>
       <c r="E131" s="12">
         <v>43066.882310000001</v>
       </c>
       <c r="F131" s="12">
         <v>22694.484319999996</v>
       </c>
       <c r="G131" s="9">
         <v>10527.177589999998</v>
       </c>
       <c r="H131" s="9">
@@ -21440,73 +21391,73 @@
       </c>
       <c r="AI131" s="14">
         <v>22535.64388</v>
       </c>
       <c r="AJ131" s="14">
         <v>13355.85212</v>
       </c>
       <c r="AK131" s="14">
         <v>69378.591069999995</v>
       </c>
       <c r="AL131" s="14">
         <v>47544.997000000003</v>
       </c>
       <c r="AM131" s="21">
         <v>21525.688450000001</v>
       </c>
       <c r="AN131" s="21">
         <v>12532.19398</v>
       </c>
       <c r="AO131" s="21">
         <v>61729.221149999998</v>
       </c>
       <c r="AP131" s="21">
         <v>40645.396330000003</v>
       </c>
-      <c r="AQ131" s="24">
+      <c r="AQ131" s="23">
         <v>30987.072270000001</v>
       </c>
-      <c r="AR131" s="24">
+      <c r="AR131" s="23">
         <v>20904.421279999999</v>
       </c>
-      <c r="AS131" s="24">
-[...15 lines deleted...]
-        <v>22769.53541</v>
+      <c r="AS131" s="23">
+        <v>75880.693180000002</v>
+      </c>
+      <c r="AT131" s="23">
+        <v>54634.067660000001</v>
+      </c>
+      <c r="AU131" s="24">
+        <v>12852.052379999999</v>
+      </c>
+      <c r="AV131" s="24">
+        <v>9040.2652899999994</v>
+      </c>
+      <c r="AW131" s="24">
+        <v>38467.709459999998</v>
+      </c>
+      <c r="AX131" s="24">
+        <v>29465.507020000001</v>
       </c>
     </row>
     <row r="132" spans="1:50" ht="33.75">
       <c r="A132" s="3" t="s">
         <v>252</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>253</v>
       </c>
       <c r="C132" s="12">
         <v>1131.3975400000004</v>
       </c>
       <c r="D132" s="12">
         <v>3934.7557400000001</v>
       </c>
       <c r="E132" s="12">
         <v>18141.85518999998</v>
       </c>
       <c r="F132" s="12">
         <v>40288.439790000004</v>
       </c>
       <c r="G132" s="9">
         <v>745.22265000000027</v>
       </c>
       <c r="H132" s="9">
@@ -21592,73 +21543,73 @@
       </c>
       <c r="AI132" s="14">
         <v>145.22802999999999</v>
       </c>
       <c r="AJ132" s="14">
         <v>372.40282000000002</v>
       </c>
       <c r="AK132" s="14">
         <v>22906.97522</v>
       </c>
       <c r="AL132" s="14">
         <v>58624.522259999998</v>
       </c>
       <c r="AM132" s="21">
         <v>195.47485</v>
       </c>
       <c r="AN132" s="21">
         <v>580.31110999999999</v>
       </c>
       <c r="AO132" s="21">
         <v>20376.215510000002</v>
       </c>
       <c r="AP132" s="21">
         <v>52624.928870000003</v>
       </c>
-      <c r="AQ132" s="24">
+      <c r="AQ132" s="23">
         <v>266.61156999999997</v>
       </c>
-      <c r="AR132" s="24">
+      <c r="AR132" s="23">
         <v>596.03661999999997</v>
       </c>
-      <c r="AS132" s="24">
-[...15 lines deleted...]
-        <v>13133.85238</v>
+      <c r="AS132" s="23">
+        <v>17818.263279999999</v>
+      </c>
+      <c r="AT132" s="23">
+        <v>48912.941659999997</v>
+      </c>
+      <c r="AU132" s="24">
+        <v>119.79725000000001</v>
+      </c>
+      <c r="AV132" s="24">
+        <v>319.48163</v>
+      </c>
+      <c r="AW132" s="24">
+        <v>7398.9704499999998</v>
+      </c>
+      <c r="AX132" s="24">
+        <v>18466.436259999999</v>
       </c>
     </row>
     <row r="133" spans="1:50" ht="33.75">
       <c r="A133" s="3" t="s">
         <v>254</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C133" s="12">
         <v>9.8800000000000008</v>
       </c>
       <c r="D133" s="12">
         <v>26.09394</v>
       </c>
       <c r="E133" s="12">
         <v>936.76055999999994</v>
       </c>
       <c r="F133" s="12">
         <v>1844.62979</v>
       </c>
       <c r="G133" s="9">
         <v>0.08</v>
       </c>
       <c r="H133" s="9">
@@ -21740,73 +21691,73 @@
       </c>
       <c r="AI133" s="14">
         <v>37.105600000000003</v>
       </c>
       <c r="AJ133" s="14">
         <v>119.88759</v>
       </c>
       <c r="AK133" s="14">
         <v>1360.1011800000001</v>
       </c>
       <c r="AL133" s="14">
         <v>3129.8190199999999</v>
       </c>
       <c r="AM133" s="21">
         <v>7.2840199999999999</v>
       </c>
       <c r="AN133" s="21">
         <v>25.585190000000001</v>
       </c>
       <c r="AO133" s="21">
         <v>1196.55105</v>
       </c>
       <c r="AP133" s="21">
         <v>2507.85122</v>
       </c>
-      <c r="AQ133" s="24">
+      <c r="AQ133" s="23">
         <v>55.999679999999998</v>
       </c>
-      <c r="AR133" s="24">
+      <c r="AR133" s="23">
         <v>209.40151</v>
       </c>
-      <c r="AS133" s="24">
+      <c r="AS133" s="23">
         <v>1459.72739</v>
       </c>
-      <c r="AT133" s="24">
+      <c r="AT133" s="23">
         <v>2591.3396400000001</v>
       </c>
-      <c r="AU133" s="26">
-[...9 lines deleted...]
-        <v>576.86987999999997</v>
+      <c r="AU133" s="24">
+        <v>19.846820000000001</v>
+      </c>
+      <c r="AV133" s="24">
+        <v>71.040530000000004</v>
+      </c>
+      <c r="AW133" s="24">
+        <v>348.84563000000003</v>
+      </c>
+      <c r="AX133" s="24">
+        <v>755.46241999999995</v>
       </c>
     </row>
     <row r="134" spans="1:50" ht="56.25">
       <c r="A134" s="3" t="s">
         <v>256</v>
       </c>
       <c r="B134" s="4" t="s">
         <v>257</v>
       </c>
       <c r="C134" s="12"/>
       <c r="D134" s="12"/>
       <c r="E134" s="12">
         <v>2323.7264300000002</v>
       </c>
       <c r="F134" s="12">
         <v>2101.2559900000001</v>
       </c>
       <c r="G134" s="9">
         <v>11.507999999999999</v>
       </c>
       <c r="H134" s="9">
         <v>5.9273800000000003</v>
       </c>
       <c r="I134" s="9">
         <v>887.02419999999995</v>
@@ -21888,73 +21839,73 @@
       </c>
       <c r="AI134" s="14">
         <v>115.09184999999999</v>
       </c>
       <c r="AJ134" s="14">
         <v>88.983260000000001</v>
       </c>
       <c r="AK134" s="14">
         <v>4105.5520699999997</v>
       </c>
       <c r="AL134" s="14">
         <v>5183.8320700000004</v>
       </c>
       <c r="AM134" s="21">
         <v>37.91357</v>
       </c>
       <c r="AN134" s="21">
         <v>40.91028</v>
       </c>
       <c r="AO134" s="21">
         <v>4932.4735700000001</v>
       </c>
       <c r="AP134" s="21">
         <v>5795.6286600000003</v>
       </c>
-      <c r="AQ134" s="24">
+      <c r="AQ134" s="23">
         <v>27.884789999999999</v>
       </c>
-      <c r="AR134" s="24">
+      <c r="AR134" s="23">
         <v>34.315739999999998</v>
       </c>
-      <c r="AS134" s="24">
+      <c r="AS134" s="23">
         <v>3261.2417799999998</v>
       </c>
-      <c r="AT134" s="24">
+      <c r="AT134" s="23">
         <v>4736.1106300000001</v>
       </c>
-      <c r="AU134" s="26">
+      <c r="AU134" s="24">
         <v>6.3360000000000003</v>
       </c>
-      <c r="AV134" s="26">
+      <c r="AV134" s="24">
         <v>8.8680000000000003</v>
       </c>
-      <c r="AW134" s="26">
-[...3 lines deleted...]
-        <v>1041.41255</v>
+      <c r="AW134" s="24">
+        <v>965.93409999999994</v>
+      </c>
+      <c r="AX134" s="24">
+        <v>1462.95931</v>
       </c>
     </row>
     <row r="135" spans="1:50" ht="22.5">
       <c r="A135" s="3" t="s">
         <v>258</v>
       </c>
       <c r="B135" s="4" t="s">
         <v>259</v>
       </c>
       <c r="C135" s="12">
         <v>2.7900000000000001E-2</v>
       </c>
       <c r="D135" s="12">
         <v>0.11491999999999999</v>
       </c>
       <c r="E135" s="12">
         <v>631.89723000000015</v>
       </c>
       <c r="F135" s="12">
         <v>576.35084999999992</v>
       </c>
       <c r="G135" s="9"/>
       <c r="H135" s="9"/>
       <c r="I135" s="9">
         <v>572.12864999999977</v>
@@ -22036,73 +21987,73 @@
       </c>
       <c r="AI135" s="14">
         <v>4.2237999999999998</v>
       </c>
       <c r="AJ135" s="14">
         <v>3.2263700000000002</v>
       </c>
       <c r="AK135" s="14">
         <v>2030.27639</v>
       </c>
       <c r="AL135" s="14">
         <v>1642.8481400000001</v>
       </c>
       <c r="AM135" s="21">
         <v>15.26</v>
       </c>
       <c r="AN135" s="21">
         <v>9.4653899999999993</v>
       </c>
       <c r="AO135" s="21">
         <v>2542.3024999999998</v>
       </c>
       <c r="AP135" s="21">
         <v>1650.70417</v>
       </c>
-      <c r="AQ135" s="24">
-[...21 lines deleted...]
-        <v>653.01603999999998</v>
+      <c r="AQ135" s="23">
+        <v>17.802600000000002</v>
+      </c>
+      <c r="AR135" s="23">
+        <v>12.2926</v>
+      </c>
+      <c r="AS135" s="23">
+        <v>2480.8071100000002</v>
+      </c>
+      <c r="AT135" s="23">
+        <v>1889.69434</v>
+      </c>
+      <c r="AU135" s="24">
+        <v>1.9870000000000001</v>
+      </c>
+      <c r="AV135" s="24">
+        <v>3.3515799999999998</v>
+      </c>
+      <c r="AW135" s="24">
+        <v>1070.4875099999999</v>
+      </c>
+      <c r="AX135" s="24">
+        <v>815.51333</v>
       </c>
     </row>
     <row r="136" spans="1:50" ht="67.5" customHeight="1">
       <c r="A136" s="3" t="s">
         <v>260</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>261</v>
       </c>
       <c r="C136" s="12"/>
       <c r="D136" s="12"/>
       <c r="E136" s="12">
         <v>553.1182</v>
       </c>
       <c r="F136" s="12">
         <v>736.58158000000003</v>
       </c>
       <c r="G136" s="9">
         <v>216</v>
       </c>
       <c r="H136" s="9">
         <v>71.432999999999993</v>
       </c>
       <c r="I136" s="9">
         <v>516.02499999999998</v>
@@ -22184,73 +22135,73 @@
       </c>
       <c r="AI136" s="14">
         <v>698.05499999999995</v>
       </c>
       <c r="AJ136" s="14">
         <v>339.31144</v>
       </c>
       <c r="AK136" s="14">
         <v>2806.9466400000001</v>
       </c>
       <c r="AL136" s="14">
         <v>1603.24</v>
       </c>
       <c r="AM136" s="21">
         <v>1527.152</v>
       </c>
       <c r="AN136" s="21">
         <v>1065.4513999999999</v>
       </c>
       <c r="AO136" s="21">
         <v>2351.79315</v>
       </c>
       <c r="AP136" s="21">
         <v>1201.1388300000001</v>
       </c>
-      <c r="AQ136" s="24">
+      <c r="AQ136" s="23">
         <v>3438.0844999999999</v>
       </c>
-      <c r="AR136" s="24">
+      <c r="AR136" s="23">
         <v>4941.1259600000003</v>
       </c>
-      <c r="AS136" s="24">
+      <c r="AS136" s="23">
         <v>2986.02016</v>
       </c>
-      <c r="AT136" s="24">
+      <c r="AT136" s="23">
         <v>2135.14284</v>
       </c>
-      <c r="AU136" s="26">
-[...9 lines deleted...]
-        <v>883.38278000000003</v>
+      <c r="AU136" s="24">
+        <v>2391.17</v>
+      </c>
+      <c r="AV136" s="24">
+        <v>2596.2764200000001</v>
+      </c>
+      <c r="AW136" s="24">
+        <v>1517.68975</v>
+      </c>
+      <c r="AX136" s="24">
+        <v>961.00499000000002</v>
       </c>
     </row>
     <row r="137" spans="1:50" ht="56.25">
       <c r="A137" s="3" t="s">
         <v>262</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>263</v>
       </c>
       <c r="C137" s="12">
         <v>137279.35699999999</v>
       </c>
       <c r="D137" s="12">
         <v>9629.9350399999985</v>
       </c>
       <c r="E137" s="12">
         <v>2420.3203700000004</v>
       </c>
       <c r="F137" s="12">
         <v>762.25968</v>
       </c>
       <c r="G137" s="9">
         <v>296693.89570000005</v>
       </c>
       <c r="H137" s="9">
@@ -22336,73 +22287,73 @@
       </c>
       <c r="AI137" s="14">
         <v>517726.337</v>
       </c>
       <c r="AJ137" s="14">
         <v>96245.486950000006</v>
       </c>
       <c r="AK137" s="14">
         <v>188179.66800999999</v>
       </c>
       <c r="AL137" s="14">
         <v>17333.501</v>
       </c>
       <c r="AM137" s="21">
         <v>408346.01199999999</v>
       </c>
       <c r="AN137" s="21">
         <v>51401.045639999997</v>
       </c>
       <c r="AO137" s="21">
         <v>136024.15028</v>
       </c>
       <c r="AP137" s="21">
         <v>7846.4219400000002</v>
       </c>
-      <c r="AQ137" s="24">
-[...21 lines deleted...]
-        <v>8120.7652699999999</v>
+      <c r="AQ137" s="23">
+        <v>414323.54440000001</v>
+      </c>
+      <c r="AR137" s="23">
+        <v>67992.578070000003</v>
+      </c>
+      <c r="AS137" s="23">
+        <v>113939.24941</v>
+      </c>
+      <c r="AT137" s="23">
+        <v>10483.28332</v>
+      </c>
+      <c r="AU137" s="24">
+        <v>186436.19639999999</v>
+      </c>
+      <c r="AV137" s="24">
+        <v>29892.013200000001</v>
+      </c>
+      <c r="AW137" s="24">
+        <v>65156.88134</v>
+      </c>
+      <c r="AX137" s="24">
+        <v>9019.3572800000002</v>
       </c>
     </row>
     <row r="138" spans="1:50" ht="33.75">
       <c r="A138" s="3" t="s">
         <v>264</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>265</v>
       </c>
       <c r="C138" s="12">
         <v>8633.5646199999992</v>
       </c>
       <c r="D138" s="12">
         <v>106785.70249999998</v>
       </c>
       <c r="E138" s="12">
         <v>12162.78463</v>
       </c>
       <c r="F138" s="12">
         <v>141031.29308000003</v>
       </c>
       <c r="G138" s="9">
         <v>9505.6177899999984</v>
       </c>
       <c r="H138" s="9">
@@ -22488,73 +22439,73 @@
       </c>
       <c r="AI138" s="14">
         <v>5990.7576200000003</v>
       </c>
       <c r="AJ138" s="14">
         <v>114106.8512</v>
       </c>
       <c r="AK138" s="14">
         <v>5834.8892699999997</v>
       </c>
       <c r="AL138" s="14">
         <v>121740.20842</v>
       </c>
       <c r="AM138" s="21">
         <v>6034.5105400000002</v>
       </c>
       <c r="AN138" s="21">
         <v>124940.80451</v>
       </c>
       <c r="AO138" s="21">
         <v>5069.86661</v>
       </c>
       <c r="AP138" s="21">
         <v>134740.21561000001</v>
       </c>
-      <c r="AQ138" s="24">
-[...21 lines deleted...]
-        <v>21964.564170000001</v>
+      <c r="AQ138" s="23">
+        <v>6478.9678199999998</v>
+      </c>
+      <c r="AR138" s="23">
+        <v>158916.76277999999</v>
+      </c>
+      <c r="AS138" s="23">
+        <v>3802.4597399999998</v>
+      </c>
+      <c r="AT138" s="23">
+        <v>93789.344899999996</v>
+      </c>
+      <c r="AU138" s="24">
+        <v>4281.50612</v>
+      </c>
+      <c r="AV138" s="24">
+        <v>111300.58452</v>
+      </c>
+      <c r="AW138" s="24">
+        <v>1239.9793199999999</v>
+      </c>
+      <c r="AX138" s="24">
+        <v>30469.34762</v>
       </c>
     </row>
     <row r="139" spans="1:50" ht="45">
       <c r="A139" s="3" t="s">
         <v>266</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>267</v>
       </c>
       <c r="C139" s="12">
         <v>154.77975000000001</v>
       </c>
       <c r="D139" s="12">
         <v>1460.82087</v>
       </c>
       <c r="E139" s="12">
         <v>3435.4218400000009</v>
       </c>
       <c r="F139" s="12">
         <v>26584.721109999991</v>
       </c>
       <c r="G139" s="9">
         <v>80.481200000000001</v>
       </c>
       <c r="H139" s="9">
@@ -22640,73 +22591,73 @@
       </c>
       <c r="AI139" s="14">
         <v>872.81668999999999</v>
       </c>
       <c r="AJ139" s="14">
         <v>8871.6896199999992</v>
       </c>
       <c r="AK139" s="14">
         <v>5528.07017</v>
       </c>
       <c r="AL139" s="14">
         <v>44636.631280000001</v>
       </c>
       <c r="AM139" s="21">
         <v>1522.71837</v>
       </c>
       <c r="AN139" s="21">
         <v>15673.755510000001</v>
       </c>
       <c r="AO139" s="21">
         <v>3595.13411</v>
       </c>
       <c r="AP139" s="21">
         <v>27070.348470000001</v>
       </c>
-      <c r="AQ139" s="24">
+      <c r="AQ139" s="23">
         <v>1577.91662</v>
       </c>
-      <c r="AR139" s="24">
+      <c r="AR139" s="23">
         <v>16583.586640000001</v>
       </c>
-      <c r="AS139" s="24">
-[...15 lines deleted...]
-        <v>30912.865529999999</v>
+      <c r="AS139" s="23">
+        <v>5839.8827199999996</v>
+      </c>
+      <c r="AT139" s="23">
+        <v>68256.369179999994</v>
+      </c>
+      <c r="AU139" s="24">
+        <v>724.70369000000005</v>
+      </c>
+      <c r="AV139" s="24">
+        <v>7416.1141900000002</v>
+      </c>
+      <c r="AW139" s="24">
+        <v>2809.4463999999998</v>
+      </c>
+      <c r="AX139" s="24">
+        <v>39475.461860000003</v>
       </c>
     </row>
     <row r="140" spans="1:50" ht="56.25">
       <c r="A140" s="5" t="s">
         <v>268</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>269</v>
       </c>
       <c r="C140" s="15">
         <v>216648.74650000001</v>
       </c>
       <c r="D140" s="15">
         <v>9772.2406299999984</v>
       </c>
       <c r="E140" s="15">
         <v>33399.666820000006</v>
       </c>
       <c r="F140" s="15">
         <v>4501.0544400000008</v>
       </c>
       <c r="G140" s="16">
         <v>284853.30218</v>
       </c>
       <c r="H140" s="16">
@@ -22793,80 +22744,80 @@
       <c r="AI140" s="17">
         <v>832391.86014999996</v>
       </c>
       <c r="AJ140" s="17">
         <v>34298.725229999996</v>
       </c>
       <c r="AK140" s="17">
         <v>45049.108229999998</v>
       </c>
       <c r="AL140" s="17">
         <v>6162.20586</v>
       </c>
       <c r="AM140" s="22">
         <v>834136.68218999996</v>
       </c>
       <c r="AN140" s="22">
         <v>35191.016300000003</v>
       </c>
       <c r="AO140" s="22">
         <v>51870.910969999997</v>
       </c>
       <c r="AP140" s="22">
         <v>7494.5037899999998</v>
       </c>
       <c r="AQ140" s="22">
-        <v>901563.85658000002</v>
+        <v>903194.07944999996</v>
       </c>
       <c r="AR140" s="22">
-        <v>39974.887940000001</v>
+        <v>39994.385609999998</v>
       </c>
       <c r="AS140" s="22">
-        <v>56640.80371</v>
+        <v>57873.495040000002</v>
       </c>
       <c r="AT140" s="22">
-        <v>9010.9775300000001</v>
-[...11 lines deleted...]
-        <v>4005.5585900000001</v>
+        <v>9120.2744600000005</v>
+      </c>
+      <c r="AU140" s="25">
+        <v>400156.30725000001</v>
+      </c>
+      <c r="AV140" s="25">
+        <v>19810.753270000001</v>
+      </c>
+      <c r="AW140" s="25">
+        <v>27598.19384</v>
+      </c>
+      <c r="AX140" s="25">
+        <v>4719.4509500000004</v>
       </c>
     </row>
     <row r="142" spans="1:50" ht="15" customHeight="1">
-      <c r="A142" s="32" t="s">
+      <c r="A142" s="31" t="s">
         <v>275</v>
       </c>
-      <c r="B142" s="32"/>
-      <c r="C142" s="32"/>
+      <c r="B142" s="31"/>
+      <c r="C142" s="31"/>
     </row>
   </sheetData>
   <mergeCells count="40">
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AE4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="O3:R3"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="A142:C142"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B3:B5"/>
@@ -22898,46 +22849,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2015-2026 жыл мамыр</vt:lpstr>
-      <vt:lpstr>'2015-2026 жыл мамыр'!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>2015-2026 жыл маусым</vt:lpstr>
+      <vt:lpstr>'2015-2026 жыл маусым'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.nurgaliev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>