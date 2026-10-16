--- v0 (2026-09-26)
+++ v1 (2026-10-16)
@@ -14,72 +14,66 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Zh.Umarbekova\Desktop\Динамика о травматизме\2025\Численность пострадавших при несчастных случаях_2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="0" refMode="R1C1"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="86">
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
-    <t>Жазатайым оқиғалардың материалдық салдары</t>
-[...1 lines deleted...]
-  <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
-    <t>мың теңге</t>
-[...1 lines deleted...]
-  <si>
     <t>Статистикалық көрсеткіштің қысқаша атауы</t>
   </si>
   <si>
     <t>Көрсеткіштің тарихы</t>
   </si>
   <si>
     <t>2000 жылдан бастап</t>
   </si>
   <si>
     <t>Көрсеткіштің анықтамасы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>есептік</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>2018 жылғы статистика бойынша әдіснамалық ережелер</t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
@@ -108,65 +102,59 @@
   <si>
     <t>https://stat.gov.kz/en/industries/social-statistics/stat-medicine/publications/382907/</t>
   </si>
   <si>
     <t>Пайдалы сілтемелер:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=</t>
   </si>
   <si>
     <t>Соңғы жаңарту күні:</t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Халық статистикасы департаменті</t>
   </si>
   <si>
     <t>Жауапты қызметкер</t>
   </si>
   <si>
-    <t>Mizinbaeva Altynshash Bakitkalievna</t>
-[...1 lines deleted...]
-  <si>
     <t>Телефон нөмірі:</t>
   </si>
   <si>
     <t>+7 7172 749258</t>
   </si>
   <si>
     <t>Электрондық пошта:</t>
   </si>
   <si>
-    <t>a.mizinbaeva@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-» – құбылыс жоқ</t>
   </si>
   <si>
     <t>«0.0» – елеусіз шама</t>
   </si>
   <si>
     <t>«X» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы болмашы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>ӘАОЖ коды</t>
   </si>
   <si>
     <t>ӘАОЖ</t>
@@ -277,108 +265,132 @@
     <t>0630000</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>0710000</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>0750000</t>
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>0790000</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>*2000–2016 жылдардағы деректер Оңтүстік Қазақстан облысы бойынша</t>
+  </si>
+  <si>
+    <t>Умарбекова Жанар Ертаевна</t>
+  </si>
+  <si>
+    <t>zh.umarbekova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Жазатайым оқиғалар кезінде зардап шеккендер</t>
+  </si>
+  <si>
+    <t>адам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <name val="Carlito"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF0563C1"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Carlito"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -404,120 +416,127 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
@@ -695,260 +714,260 @@
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.25" customWidth="1"/>
     <col min="2" max="2" width="94.75" customWidth="1"/>
     <col min="3" max="4" width="9.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A1" s="5"/>
-      <c r="B1" s="5"/>
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="15" customHeight="1">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="15">
+      <c r="B2" s="13">
         <v>634101</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="15" customHeight="1">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="16" t="s">
-        <v>2</v>
+      <c r="B3" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" ht="15" customHeight="1">
-      <c r="A4" s="14" t="s">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="A4" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>85</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" ht="15" customHeight="1">
-      <c r="A5" s="14" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="A5" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
     </row>
     <row r="6" spans="1:4" ht="15" customHeight="1">
-      <c r="A6" s="14" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="A6" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
     </row>
     <row r="7" spans="1:4" ht="12" customHeight="1">
-      <c r="A7" s="14" t="s">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="A7" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>84</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A8" s="14" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="A8" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>8</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" ht="42" customHeight="1">
-      <c r="A9" s="14" t="s">
-[...3 lines deleted...]
-        <v>12</v>
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>10</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:4" ht="52.5" customHeight="1">
-      <c r="A10" s="14" t="s">
-[...3 lines deleted...]
-        <v>14</v>
+      <c r="A10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>12</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
     </row>
     <row r="11" spans="1:4" ht="30.75" customHeight="1">
-      <c r="A11" s="14" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="A11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>14</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A12" s="14" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="A12" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>16</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A13" s="14" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="16"/>
+      <c r="A13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="14"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A14" s="14" t="s">
-[...3 lines deleted...]
-        <v>21</v>
+      <c r="A14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>19</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
     </row>
     <row r="15" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A15" s="14" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="A15" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>21</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A16" s="14" t="s">
-[...3 lines deleted...]
-        <v>45801</v>
+      <c r="A16" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="16">
+        <v>46166</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A17" s="14" t="s">
-[...3 lines deleted...]
-        <v>46166</v>
+      <c r="A17" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="16">
+        <v>46531</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A18" s="14" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="A18" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>25</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A19" s="14" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="A19" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>82</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
     <row r="20" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A20" s="14" t="s">
-[...3 lines deleted...]
-        <v>31</v>
+      <c r="A20" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>28</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
     <row r="21" spans="1:4" ht="14.25" customHeight="1">
-      <c r="A21" s="14" t="s">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="A21" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>83</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
     </row>
     <row r="22" spans="1:4" ht="14.25" customHeight="1">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
     </row>
     <row r="23" spans="1:4" ht="14.25" customHeight="1">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" ht="14.25" customHeight="1">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" ht="14.25" customHeight="1">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
@@ -1006,91 +1025,91 @@
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="14.25" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" ht="12.75" customHeight="1">
       <c r="A5" s="1"/>
       <c r="B5" s="2" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
     </row>
     <row r="6" spans="1:4" ht="12.75" customHeight="1">
       <c r="A6" s="1"/>
       <c r="B6" s="3" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
     </row>
     <row r="7" spans="1:4" ht="12.75" customHeight="1">
       <c r="A7" s="1"/>
       <c r="B7" s="3" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
     </row>
     <row r="8" spans="1:4" ht="12.75" customHeight="1">
       <c r="A8" s="1"/>
       <c r="B8" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
     </row>
     <row r="9" spans="1:4" ht="12.75" customHeight="1">
       <c r="A9" s="1"/>
       <c r="B9" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
     </row>
     <row r="10" spans="1:4" ht="25.5" customHeight="1">
       <c r="A10" s="1"/>
       <c r="B10" s="3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
     </row>
     <row r="11" spans="1:4" ht="12.75" customHeight="1">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
     </row>
     <row r="12" spans="1:4" ht="12.75" customHeight="1">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
@@ -1102,2092 +1121,2094 @@
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
     </row>
     <row r="19" spans="1:4" ht="12.75" customHeight="1">
       <c r="A19" s="1"/>
       <c r="B19" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AB26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="AD23" sqref="AD23"/>
+      <selection activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="11.125" customWidth="1"/>
     <col min="2" max="2" width="24.25" customWidth="1"/>
     <col min="3" max="28" width="7.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
     </row>
-    <row r="2" spans="1:28" s="6" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A2" s="12" t="s">
+    <row r="2" spans="1:28" s="5" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="21">
+      <c r="B2" s="19">
         <v>634101</v>
       </c>
-      <c r="C2" s="7"/>
-[...57 lines deleted...]
-      <c r="A4" s="25" t="s">
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+      <c r="R2" s="6"/>
+      <c r="S2" s="6"/>
+      <c r="T2" s="6"/>
+      <c r="U2" s="6"/>
+      <c r="V2" s="6"/>
+      <c r="W2" s="6"/>
+      <c r="X2" s="6"/>
+      <c r="Y2" s="6"/>
+      <c r="Z2" s="6"/>
+      <c r="AA2" s="6"/>
+      <c r="AB2" s="6"/>
+    </row>
+    <row r="3" spans="1:28" s="5" customFormat="1" ht="11.25" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+      <c r="O3" s="6"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="6"/>
+      <c r="R3" s="6"/>
+      <c r="S3" s="6"/>
+      <c r="T3" s="6"/>
+      <c r="U3" s="6"/>
+      <c r="V3" s="6"/>
+      <c r="W3" s="6"/>
+      <c r="X3" s="6"/>
+      <c r="Y3" s="6"/>
+      <c r="Z3" s="6"/>
+      <c r="AA3" s="6"/>
+      <c r="AB3" s="25" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28" s="5" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A4" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="11">
+        <v>2000</v>
+      </c>
+      <c r="D4" s="11">
+        <v>2001</v>
+      </c>
+      <c r="E4" s="11">
+        <v>2002</v>
+      </c>
+      <c r="F4" s="11">
+        <v>2003</v>
+      </c>
+      <c r="G4" s="11">
+        <v>2004</v>
+      </c>
+      <c r="H4" s="11">
+        <v>2005</v>
+      </c>
+      <c r="I4" s="11">
+        <v>2006</v>
+      </c>
+      <c r="J4" s="11">
+        <v>2007</v>
+      </c>
+      <c r="K4" s="11">
+        <v>2008</v>
+      </c>
+      <c r="L4" s="11">
+        <v>2009</v>
+      </c>
+      <c r="M4" s="11">
+        <v>2010</v>
+      </c>
+      <c r="N4" s="11">
+        <v>2011</v>
+      </c>
+      <c r="O4" s="11">
+        <v>2012</v>
+      </c>
+      <c r="P4" s="11">
+        <v>2013</v>
+      </c>
+      <c r="Q4" s="11">
+        <v>2014</v>
+      </c>
+      <c r="R4" s="11">
+        <v>2015</v>
+      </c>
+      <c r="S4" s="11">
+        <v>2016</v>
+      </c>
+      <c r="T4" s="11">
+        <v>2017</v>
+      </c>
+      <c r="U4" s="11">
+        <v>2018</v>
+      </c>
+      <c r="V4" s="11">
+        <v>2019</v>
+      </c>
+      <c r="W4" s="11">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="11">
+        <v>2021</v>
+      </c>
+      <c r="Y4" s="11">
+        <v>2022</v>
+      </c>
+      <c r="Z4" s="11">
+        <v>2023</v>
+      </c>
+      <c r="AA4" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" ht="12.75" customHeight="1">
+      <c r="A5" s="17">
+        <v>0</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="20">
+        <v>3228</v>
+      </c>
+      <c r="D5" s="20">
+        <v>3248</v>
+      </c>
+      <c r="E5" s="20">
+        <v>3513</v>
+      </c>
+      <c r="F5" s="20">
+        <v>3395</v>
+      </c>
+      <c r="G5" s="20">
+        <v>3348</v>
+      </c>
+      <c r="H5" s="20">
+        <v>3333</v>
+      </c>
+      <c r="I5" s="20">
+        <v>3197</v>
+      </c>
+      <c r="J5" s="20">
+        <v>2829</v>
+      </c>
+      <c r="K5" s="20">
+        <v>2702</v>
+      </c>
+      <c r="L5" s="20">
+        <v>2589</v>
+      </c>
+      <c r="M5" s="20">
+        <v>2844</v>
+      </c>
+      <c r="N5" s="20">
+        <v>2817</v>
+      </c>
+      <c r="O5" s="20">
+        <v>2894</v>
+      </c>
+      <c r="P5" s="20">
+        <v>2623</v>
+      </c>
+      <c r="Q5" s="20">
+        <v>2578</v>
+      </c>
+      <c r="R5" s="20">
+        <v>2307</v>
+      </c>
+      <c r="S5" s="20">
+        <v>2034</v>
+      </c>
+      <c r="T5" s="20">
+        <v>2045</v>
+      </c>
+      <c r="U5" s="20">
+        <v>2160</v>
+      </c>
+      <c r="V5" s="20">
+        <v>2111</v>
+      </c>
+      <c r="W5" s="20">
+        <v>2033</v>
+      </c>
+      <c r="X5" s="20">
+        <v>2133</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>2449</v>
+      </c>
+      <c r="Z5" s="20">
+        <v>2670</v>
+      </c>
+      <c r="AA5" s="20">
+        <v>2471</v>
+      </c>
+      <c r="AB5" s="21">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" ht="12.75" customHeight="1">
+      <c r="A6" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="25" t="s">
-[...85 lines deleted...]
-      <c r="B5" s="8" t="s">
+      <c r="C6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="N6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="O6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="S6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="T6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="U6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="V6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="W6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="X6" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>96</v>
+      </c>
+      <c r="Z6" s="20">
+        <v>125</v>
+      </c>
+      <c r="AA6" s="20">
+        <v>103</v>
+      </c>
+      <c r="AB6" s="21">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="12.75" customHeight="1">
+      <c r="A7" s="17" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="22">
-[...79 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="B7" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="C7" s="20">
+        <v>227</v>
+      </c>
+      <c r="D7" s="20">
+        <v>57</v>
+      </c>
+      <c r="E7" s="20">
+        <v>114</v>
+      </c>
+      <c r="F7" s="20">
+        <v>113</v>
+      </c>
+      <c r="G7" s="20">
+        <v>132</v>
+      </c>
+      <c r="H7" s="20">
+        <v>87</v>
+      </c>
+      <c r="I7" s="20">
+        <v>74</v>
+      </c>
+      <c r="J7" s="20">
+        <v>78</v>
+      </c>
+      <c r="K7" s="20">
+        <v>63</v>
+      </c>
+      <c r="L7" s="20">
+        <v>90</v>
+      </c>
+      <c r="M7" s="20">
+        <v>79</v>
+      </c>
+      <c r="N7" s="20">
+        <v>85</v>
+      </c>
+      <c r="O7" s="20">
+        <v>105</v>
+      </c>
+      <c r="P7" s="20">
+        <v>104</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>110</v>
+      </c>
+      <c r="R7" s="20">
+        <v>121</v>
+      </c>
+      <c r="S7" s="20">
+        <v>75</v>
+      </c>
+      <c r="T7" s="20">
+        <v>78</v>
+      </c>
+      <c r="U7" s="20">
+        <v>106</v>
+      </c>
+      <c r="V7" s="20">
+        <v>140</v>
+      </c>
+      <c r="W7" s="20">
+        <v>118</v>
+      </c>
+      <c r="X7" s="20">
+        <v>62</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>84</v>
+      </c>
+      <c r="Z7" s="20">
+        <v>107</v>
+      </c>
+      <c r="AA7" s="20">
+        <v>98</v>
+      </c>
+      <c r="AB7" s="21">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A8" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="22" t="s">
+      <c r="B8" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="D6" s="22" t="s">
+      <c r="C8" s="20">
+        <v>112</v>
+      </c>
+      <c r="D8" s="20">
+        <v>84</v>
+      </c>
+      <c r="E8" s="20">
+        <v>145</v>
+      </c>
+      <c r="F8" s="20">
+        <v>130</v>
+      </c>
+      <c r="G8" s="20">
+        <v>118</v>
+      </c>
+      <c r="H8" s="20">
+        <v>125</v>
+      </c>
+      <c r="I8" s="20">
+        <v>126</v>
+      </c>
+      <c r="J8" s="20">
+        <v>122</v>
+      </c>
+      <c r="K8" s="20">
+        <v>129</v>
+      </c>
+      <c r="L8" s="20">
+        <v>118</v>
+      </c>
+      <c r="M8" s="20">
+        <v>109</v>
+      </c>
+      <c r="N8" s="20">
+        <v>124</v>
+      </c>
+      <c r="O8" s="20">
+        <v>122</v>
+      </c>
+      <c r="P8" s="20">
+        <v>124</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>154</v>
+      </c>
+      <c r="R8" s="20">
+        <v>91</v>
+      </c>
+      <c r="S8" s="20">
+        <v>109</v>
+      </c>
+      <c r="T8" s="20">
+        <v>104</v>
+      </c>
+      <c r="U8" s="20">
+        <v>110</v>
+      </c>
+      <c r="V8" s="20">
+        <v>103</v>
+      </c>
+      <c r="W8" s="20">
+        <v>118</v>
+      </c>
+      <c r="X8" s="20">
+        <v>129</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>149</v>
+      </c>
+      <c r="Z8" s="20">
+        <v>118</v>
+      </c>
+      <c r="AA8" s="20">
+        <v>123</v>
+      </c>
+      <c r="AB8" s="21">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A9" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="20">
+        <v>140</v>
+      </c>
+      <c r="D9" s="20">
+        <v>79</v>
+      </c>
+      <c r="E9" s="20">
+        <v>70</v>
+      </c>
+      <c r="F9" s="20">
+        <v>106</v>
+      </c>
+      <c r="G9" s="20">
+        <v>76</v>
+      </c>
+      <c r="H9" s="20">
+        <v>90</v>
+      </c>
+      <c r="I9" s="20">
+        <v>41</v>
+      </c>
+      <c r="J9" s="20">
+        <v>57</v>
+      </c>
+      <c r="K9" s="20">
+        <v>36</v>
+      </c>
+      <c r="L9" s="20">
+        <v>48</v>
+      </c>
+      <c r="M9" s="20">
+        <v>31</v>
+      </c>
+      <c r="N9" s="20">
+        <v>58</v>
+      </c>
+      <c r="O9" s="20">
+        <v>72</v>
+      </c>
+      <c r="P9" s="20">
+        <v>45</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>45</v>
+      </c>
+      <c r="R9" s="20">
+        <v>55</v>
+      </c>
+      <c r="S9" s="20">
+        <v>48</v>
+      </c>
+      <c r="T9" s="20">
         <v>46</v>
       </c>
-      <c r="E6" s="22" t="s">
+      <c r="U9" s="20">
+        <v>63</v>
+      </c>
+      <c r="V9" s="20">
+        <v>50</v>
+      </c>
+      <c r="W9" s="20">
+        <v>44</v>
+      </c>
+      <c r="X9" s="20">
+        <v>43</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>45</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>51</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>84</v>
+      </c>
+      <c r="AB9" s="21">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A10" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="20">
+        <v>73</v>
+      </c>
+      <c r="D10" s="20">
+        <v>94</v>
+      </c>
+      <c r="E10" s="20">
+        <v>82</v>
+      </c>
+      <c r="F10" s="20">
+        <v>93</v>
+      </c>
+      <c r="G10" s="20">
+        <v>71</v>
+      </c>
+      <c r="H10" s="20">
+        <v>56</v>
+      </c>
+      <c r="I10" s="20">
+        <v>97</v>
+      </c>
+      <c r="J10" s="20">
+        <v>60</v>
+      </c>
+      <c r="K10" s="20">
+        <v>64</v>
+      </c>
+      <c r="L10" s="20">
+        <v>72</v>
+      </c>
+      <c r="M10" s="20">
+        <v>61</v>
+      </c>
+      <c r="N10" s="20">
+        <v>66</v>
+      </c>
+      <c r="O10" s="20">
+        <v>45</v>
+      </c>
+      <c r="P10" s="20">
+        <v>61</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>34</v>
+      </c>
+      <c r="R10" s="20">
+        <v>25</v>
+      </c>
+      <c r="S10" s="20">
+        <v>45</v>
+      </c>
+      <c r="T10" s="20">
+        <v>78</v>
+      </c>
+      <c r="U10" s="20">
+        <v>66</v>
+      </c>
+      <c r="V10" s="20">
+        <v>81</v>
+      </c>
+      <c r="W10" s="20">
+        <v>58</v>
+      </c>
+      <c r="X10" s="20">
+        <v>84</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>77</v>
+      </c>
+      <c r="Z10" s="20">
+        <v>84</v>
+      </c>
+      <c r="AA10" s="20">
+        <v>87</v>
+      </c>
+      <c r="AB10" s="21">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A11" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="20">
+        <v>150</v>
+      </c>
+      <c r="D11" s="20">
+        <v>133</v>
+      </c>
+      <c r="E11" s="20">
+        <v>114</v>
+      </c>
+      <c r="F11" s="20">
+        <v>112</v>
+      </c>
+      <c r="G11" s="20">
+        <v>99</v>
+      </c>
+      <c r="H11" s="20">
+        <v>92</v>
+      </c>
+      <c r="I11" s="20">
+        <v>90</v>
+      </c>
+      <c r="J11" s="20">
+        <v>92</v>
+      </c>
+      <c r="K11" s="20">
+        <v>84</v>
+      </c>
+      <c r="L11" s="20">
+        <v>98</v>
+      </c>
+      <c r="M11" s="20">
+        <v>106</v>
+      </c>
+      <c r="N11" s="20">
+        <v>106</v>
+      </c>
+      <c r="O11" s="20">
+        <v>120</v>
+      </c>
+      <c r="P11" s="20">
+        <v>89</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>83</v>
+      </c>
+      <c r="R11" s="20">
+        <v>59</v>
+      </c>
+      <c r="S11" s="20">
+        <v>80</v>
+      </c>
+      <c r="T11" s="20">
+        <v>77</v>
+      </c>
+      <c r="U11" s="20">
+        <v>61</v>
+      </c>
+      <c r="V11" s="20">
+        <v>65</v>
+      </c>
+      <c r="W11" s="20">
+        <v>77</v>
+      </c>
+      <c r="X11" s="20">
+        <v>58</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>63</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>57</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>68</v>
+      </c>
+      <c r="AB11" s="21">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A12" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="20">
+        <v>104</v>
+      </c>
+      <c r="D12" s="20">
+        <v>110</v>
+      </c>
+      <c r="E12" s="20">
+        <v>98</v>
+      </c>
+      <c r="F12" s="20">
+        <v>138</v>
+      </c>
+      <c r="G12" s="20">
+        <v>155</v>
+      </c>
+      <c r="H12" s="20">
+        <v>117</v>
+      </c>
+      <c r="I12" s="20">
+        <v>93</v>
+      </c>
+      <c r="J12" s="20">
+        <v>82</v>
+      </c>
+      <c r="K12" s="20">
+        <v>87</v>
+      </c>
+      <c r="L12" s="20">
+        <v>60</v>
+      </c>
+      <c r="M12" s="20">
+        <v>94</v>
+      </c>
+      <c r="N12" s="20">
+        <v>83</v>
+      </c>
+      <c r="O12" s="20">
+        <v>104</v>
+      </c>
+      <c r="P12" s="20">
+        <v>95</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>92</v>
+      </c>
+      <c r="R12" s="20">
+        <v>74</v>
+      </c>
+      <c r="S12" s="20">
+        <v>73</v>
+      </c>
+      <c r="T12" s="20">
+        <v>78</v>
+      </c>
+      <c r="U12" s="20">
+        <v>89</v>
+      </c>
+      <c r="V12" s="20">
+        <v>83</v>
+      </c>
+      <c r="W12" s="20">
+        <v>58</v>
+      </c>
+      <c r="X12" s="20">
+        <v>67</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>67</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>99</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>67</v>
+      </c>
+      <c r="AB12" s="21">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="L13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="N13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="O13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="P13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="R13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="S13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="T13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="U13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="V13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="W13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="X13" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>15</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>37</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>28</v>
+      </c>
+      <c r="AB13" s="21">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A14" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="20">
+        <v>755</v>
+      </c>
+      <c r="D14" s="20">
+        <v>946</v>
+      </c>
+      <c r="E14" s="20">
+        <v>883</v>
+      </c>
+      <c r="F14" s="20">
+        <v>942</v>
+      </c>
+      <c r="G14" s="20">
+        <v>959</v>
+      </c>
+      <c r="H14" s="20">
+        <v>1002</v>
+      </c>
+      <c r="I14" s="20">
+        <v>929</v>
+      </c>
+      <c r="J14" s="20">
+        <v>769</v>
+      </c>
+      <c r="K14" s="20">
+        <v>878</v>
+      </c>
+      <c r="L14" s="20">
+        <v>723</v>
+      </c>
+      <c r="M14" s="20">
+        <v>725</v>
+      </c>
+      <c r="N14" s="20">
+        <v>808</v>
+      </c>
+      <c r="O14" s="20">
+        <v>766</v>
+      </c>
+      <c r="P14" s="20">
+        <v>720</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>708</v>
+      </c>
+      <c r="R14" s="20">
+        <v>593</v>
+      </c>
+      <c r="S14" s="20">
+        <v>395</v>
+      </c>
+      <c r="T14" s="20">
+        <v>444</v>
+      </c>
+      <c r="U14" s="20">
+        <v>430</v>
+      </c>
+      <c r="V14" s="20">
+        <v>433</v>
+      </c>
+      <c r="W14" s="20">
+        <v>443</v>
+      </c>
+      <c r="X14" s="20">
+        <v>537</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>460</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>496</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>401</v>
+      </c>
+      <c r="AB14" s="21">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="20">
+        <v>160</v>
+      </c>
+      <c r="D15" s="20">
+        <v>150</v>
+      </c>
+      <c r="E15" s="20">
+        <v>200</v>
+      </c>
+      <c r="F15" s="20">
+        <v>139</v>
+      </c>
+      <c r="G15" s="20">
+        <v>147</v>
+      </c>
+      <c r="H15" s="20">
+        <v>196</v>
+      </c>
+      <c r="I15" s="20">
+        <v>131</v>
+      </c>
+      <c r="J15" s="20">
+        <v>132</v>
+      </c>
+      <c r="K15" s="20">
+        <v>136</v>
+      </c>
+      <c r="L15" s="20">
+        <v>112</v>
+      </c>
+      <c r="M15" s="20">
+        <v>86</v>
+      </c>
+      <c r="N15" s="20">
+        <v>190</v>
+      </c>
+      <c r="O15" s="20">
+        <v>199</v>
+      </c>
+      <c r="P15" s="20">
+        <v>215</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>161</v>
+      </c>
+      <c r="R15" s="20">
+        <v>132</v>
+      </c>
+      <c r="S15" s="20">
+        <v>126</v>
+      </c>
+      <c r="T15" s="20">
+        <v>136</v>
+      </c>
+      <c r="U15" s="20">
+        <v>123</v>
+      </c>
+      <c r="V15" s="20">
+        <v>120</v>
+      </c>
+      <c r="W15" s="20">
+        <v>122</v>
+      </c>
+      <c r="X15" s="20">
+        <v>115</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>127</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>118</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>110</v>
+      </c>
+      <c r="AB15" s="21">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A16" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="20">
+        <v>31</v>
+      </c>
+      <c r="D16" s="20">
+        <v>41</v>
+      </c>
+      <c r="E16" s="20">
+        <v>35</v>
+      </c>
+      <c r="F16" s="20">
+        <v>24</v>
+      </c>
+      <c r="G16" s="20">
+        <v>41</v>
+      </c>
+      <c r="H16" s="20">
+        <v>51</v>
+      </c>
+      <c r="I16" s="20">
+        <v>59</v>
+      </c>
+      <c r="J16" s="20">
+        <v>48</v>
+      </c>
+      <c r="K16" s="20">
+        <v>50</v>
+      </c>
+      <c r="L16" s="20">
+        <v>33</v>
+      </c>
+      <c r="M16" s="20">
+        <v>72</v>
+      </c>
+      <c r="N16" s="20">
+        <v>63</v>
+      </c>
+      <c r="O16" s="20">
+        <v>100</v>
+      </c>
+      <c r="P16" s="20">
+        <v>68</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>84</v>
+      </c>
+      <c r="R16" s="20">
+        <v>47</v>
+      </c>
+      <c r="S16" s="20">
+        <v>33</v>
+      </c>
+      <c r="T16" s="20">
+        <v>50</v>
+      </c>
+      <c r="U16" s="20">
+        <v>80</v>
+      </c>
+      <c r="V16" s="20">
+        <v>52</v>
+      </c>
+      <c r="W16" s="20">
+        <v>41</v>
+      </c>
+      <c r="X16" s="20">
+        <v>67</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>66</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>62</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>54</v>
+      </c>
+      <c r="AB16" s="21">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A17" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" s="20">
+        <v>147</v>
+      </c>
+      <c r="D17" s="20">
+        <v>141</v>
+      </c>
+      <c r="E17" s="20">
+        <v>118</v>
+      </c>
+      <c r="F17" s="20">
+        <v>114</v>
+      </c>
+      <c r="G17" s="20">
+        <v>96</v>
+      </c>
+      <c r="H17" s="20">
+        <v>56</v>
+      </c>
+      <c r="I17" s="20">
+        <v>79</v>
+      </c>
+      <c r="J17" s="20">
+        <v>45</v>
+      </c>
+      <c r="K17" s="20">
+        <v>42</v>
+      </c>
+      <c r="L17" s="20">
+        <v>57</v>
+      </c>
+      <c r="M17" s="20">
+        <v>83</v>
+      </c>
+      <c r="N17" s="20">
+        <v>102</v>
+      </c>
+      <c r="O17" s="20">
+        <v>111</v>
+      </c>
+      <c r="P17" s="20">
+        <v>100</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>94</v>
+      </c>
+      <c r="R17" s="20">
+        <v>88</v>
+      </c>
+      <c r="S17" s="20">
+        <v>92</v>
+      </c>
+      <c r="T17" s="20">
+        <v>83</v>
+      </c>
+      <c r="U17" s="20">
+        <v>91</v>
+      </c>
+      <c r="V17" s="20">
+        <v>90</v>
+      </c>
+      <c r="W17" s="20">
+        <v>68</v>
+      </c>
+      <c r="X17" s="20">
+        <v>65</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>82</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>69</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>65</v>
+      </c>
+      <c r="AB17" s="21">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A18" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" s="20">
+        <v>204</v>
+      </c>
+      <c r="D18" s="20">
+        <v>189</v>
+      </c>
+      <c r="E18" s="20">
+        <v>182</v>
+      </c>
+      <c r="F18" s="20">
+        <v>179</v>
+      </c>
+      <c r="G18" s="20">
+        <v>205</v>
+      </c>
+      <c r="H18" s="20">
+        <v>216</v>
+      </c>
+      <c r="I18" s="20">
+        <v>259</v>
+      </c>
+      <c r="J18" s="20">
+        <v>222</v>
+      </c>
+      <c r="K18" s="20">
+        <v>217</v>
+      </c>
+      <c r="L18" s="20">
+        <v>110</v>
+      </c>
+      <c r="M18" s="20">
+        <v>247</v>
+      </c>
+      <c r="N18" s="20">
+        <v>199</v>
+      </c>
+      <c r="O18" s="20">
+        <v>190</v>
+      </c>
+      <c r="P18" s="20">
+        <v>180</v>
+      </c>
+      <c r="Q18" s="20">
+        <v>160</v>
+      </c>
+      <c r="R18" s="20">
+        <v>164</v>
+      </c>
+      <c r="S18" s="20">
+        <v>178</v>
+      </c>
+      <c r="T18" s="20">
+        <v>184</v>
+      </c>
+      <c r="U18" s="20">
+        <v>134</v>
+      </c>
+      <c r="V18" s="20">
+        <v>141</v>
+      </c>
+      <c r="W18" s="20">
+        <v>128</v>
+      </c>
+      <c r="X18" s="20">
+        <v>130</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>135</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>129</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>183</v>
+      </c>
+      <c r="AB18" s="21">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A19" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19" s="20">
+        <v>200</v>
+      </c>
+      <c r="D19" s="20">
+        <v>110</v>
+      </c>
+      <c r="E19" s="20">
+        <v>185</v>
+      </c>
+      <c r="F19" s="20">
+        <v>133</v>
+      </c>
+      <c r="G19" s="20">
+        <v>80</v>
+      </c>
+      <c r="H19" s="20">
+        <v>89</v>
+      </c>
+      <c r="I19" s="20">
+        <v>82</v>
+      </c>
+      <c r="J19" s="20">
+        <v>113</v>
+      </c>
+      <c r="K19" s="20">
+        <v>95</v>
+      </c>
+      <c r="L19" s="20">
+        <v>242</v>
+      </c>
+      <c r="M19" s="20">
+        <v>87</v>
+      </c>
+      <c r="N19" s="20">
+        <v>70</v>
+      </c>
+      <c r="O19" s="20">
+        <v>72</v>
+      </c>
+      <c r="P19" s="20">
+        <v>65</v>
+      </c>
+      <c r="Q19" s="20">
+        <v>108</v>
+      </c>
+      <c r="R19" s="20">
+        <v>80</v>
+      </c>
+      <c r="S19" s="20">
+        <v>86</v>
+      </c>
+      <c r="T19" s="20">
+        <v>53</v>
+      </c>
+      <c r="U19" s="20">
+        <v>74</v>
+      </c>
+      <c r="V19" s="20">
+        <v>38</v>
+      </c>
+      <c r="W19" s="20">
+        <v>50</v>
+      </c>
+      <c r="X19" s="20">
+        <v>43</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>41</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>38</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>38</v>
+      </c>
+      <c r="AB19" s="21">
         <v>46</v>
       </c>
-      <c r="F6" s="22" t="s">
-[...56 lines deleted...]
-      <c r="Y6" s="22">
+    </row>
+    <row r="20" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A20" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="20">
+        <v>101</v>
+      </c>
+      <c r="D20" s="20">
+        <v>121</v>
+      </c>
+      <c r="E20" s="20">
+        <v>127</v>
+      </c>
+      <c r="F20" s="20">
+        <v>102</v>
+      </c>
+      <c r="G20" s="20">
         <v>96</v>
       </c>
-      <c r="Z6" s="22">
-[...2 lines deleted...]
-      <c r="AA6" s="22">
+      <c r="H20" s="20">
         <v>103</v>
       </c>
-      <c r="AB6" s="23">
-[...4 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="I20" s="20">
+        <v>94</v>
+      </c>
+      <c r="J20" s="20">
+        <v>105</v>
+      </c>
+      <c r="K20" s="20">
+        <v>74</v>
+      </c>
+      <c r="L20" s="20">
+        <v>101</v>
+      </c>
+      <c r="M20" s="20">
+        <v>70</v>
+      </c>
+      <c r="N20" s="20">
+        <v>126</v>
+      </c>
+      <c r="O20" s="20">
+        <v>123</v>
+      </c>
+      <c r="P20" s="20">
+        <v>100</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>91</v>
+      </c>
+      <c r="R20" s="20">
+        <v>95</v>
+      </c>
+      <c r="S20" s="20">
+        <v>98</v>
+      </c>
+      <c r="T20" s="20">
+        <v>103</v>
+      </c>
+      <c r="U20" s="20">
+        <v>63</v>
+      </c>
+      <c r="V20" s="20">
+        <v>58</v>
+      </c>
+      <c r="W20" s="20">
+        <v>65</v>
+      </c>
+      <c r="X20" s="20">
+        <v>81</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>54</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>63</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>64</v>
+      </c>
+      <c r="AB20" s="21">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A21" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="H21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="J21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="K21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="L21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="M21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="N21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="O21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="P21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="R21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="S21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="T21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="U21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="V21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="W21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="X21" s="20" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>307</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>408</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>287</v>
+      </c>
+      <c r="AB21" s="21">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A22" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" s="20">
+        <v>468</v>
+      </c>
+      <c r="D22" s="20">
+        <v>542</v>
+      </c>
+      <c r="E22" s="20">
+        <v>644</v>
+      </c>
+      <c r="F22" s="20">
+        <v>532</v>
+      </c>
+      <c r="G22" s="20">
+        <v>529</v>
+      </c>
+      <c r="H22" s="20">
+        <v>543</v>
+      </c>
+      <c r="I22" s="20">
+        <v>574</v>
+      </c>
+      <c r="J22" s="20">
+        <v>476</v>
+      </c>
+      <c r="K22" s="20">
+        <v>464</v>
+      </c>
+      <c r="L22" s="20">
+        <v>407</v>
+      </c>
+      <c r="M22" s="20">
+        <v>647</v>
+      </c>
+      <c r="N22" s="20">
+        <v>436</v>
+      </c>
+      <c r="O22" s="20">
+        <v>432</v>
+      </c>
+      <c r="P22" s="20">
+        <v>360</v>
+      </c>
+      <c r="Q22" s="20">
+        <v>341</v>
+      </c>
+      <c r="R22" s="20">
+        <v>341</v>
+      </c>
+      <c r="S22" s="20">
+        <v>274</v>
+      </c>
+      <c r="T22" s="20">
+        <v>242</v>
+      </c>
+      <c r="U22" s="20">
+        <v>282</v>
+      </c>
+      <c r="V22" s="20">
+        <v>302</v>
+      </c>
+      <c r="W22" s="20">
+        <v>314</v>
+      </c>
+      <c r="X22" s="20">
+        <v>320</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>233</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>263</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>253</v>
+      </c>
+      <c r="AB22" s="21">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C23" s="20">
+        <v>121</v>
+      </c>
+      <c r="D23" s="20">
+        <v>114</v>
+      </c>
+      <c r="E23" s="20">
+        <v>165</v>
+      </c>
+      <c r="F23" s="20">
+        <v>229</v>
+      </c>
+      <c r="G23" s="20">
+        <v>203</v>
+      </c>
+      <c r="H23" s="20">
+        <v>197</v>
+      </c>
+      <c r="I23" s="20">
+        <v>211</v>
+      </c>
+      <c r="J23" s="20">
+        <v>170</v>
+      </c>
+      <c r="K23" s="20">
+        <v>143</v>
+      </c>
+      <c r="L23" s="20">
+        <v>182</v>
+      </c>
+      <c r="M23" s="20">
+        <v>223</v>
+      </c>
+      <c r="N23" s="20">
+        <v>183</v>
+      </c>
+      <c r="O23" s="20">
+        <v>186</v>
+      </c>
+      <c r="P23" s="20">
+        <v>159</v>
+      </c>
+      <c r="Q23" s="20">
+        <v>157</v>
+      </c>
+      <c r="R23" s="20">
+        <v>149</v>
+      </c>
+      <c r="S23" s="20">
+        <v>147</v>
+      </c>
+      <c r="T23" s="20">
+        <v>122</v>
+      </c>
+      <c r="U23" s="20">
+        <v>139</v>
+      </c>
+      <c r="V23" s="20">
+        <v>142</v>
+      </c>
+      <c r="W23" s="20">
+        <v>130</v>
+      </c>
+      <c r="X23" s="20">
+        <v>161</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>128</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>138</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>135</v>
+      </c>
+      <c r="AB23" s="21">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A24" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C24" s="20">
+        <v>235</v>
+      </c>
+      <c r="D24" s="20">
+        <v>337</v>
+      </c>
+      <c r="E24" s="20">
+        <v>351</v>
+      </c>
+      <c r="F24" s="20">
+        <v>309</v>
+      </c>
+      <c r="G24" s="20">
+        <v>341</v>
+      </c>
+      <c r="H24" s="20">
+        <v>313</v>
+      </c>
+      <c r="I24" s="20">
+        <v>258</v>
+      </c>
+      <c r="J24" s="20">
+        <v>258</v>
+      </c>
+      <c r="K24" s="20">
+        <v>140</v>
+      </c>
+      <c r="L24" s="20">
+        <v>136</v>
+      </c>
+      <c r="M24" s="20">
+        <v>124</v>
+      </c>
+      <c r="N24" s="20">
+        <v>118</v>
+      </c>
+      <c r="O24" s="20">
+        <v>147</v>
+      </c>
+      <c r="P24" s="20">
+        <v>138</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>156</v>
+      </c>
+      <c r="R24" s="20">
+        <v>193</v>
+      </c>
+      <c r="S24" s="20">
+        <v>175</v>
+      </c>
+      <c r="T24" s="20">
+        <v>167</v>
+      </c>
+      <c r="U24" s="20">
+        <v>171</v>
+      </c>
+      <c r="V24" s="20">
+        <v>163</v>
+      </c>
+      <c r="W24" s="20">
+        <v>134</v>
+      </c>
+      <c r="X24" s="20">
+        <v>134</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>176</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>181</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>193</v>
+      </c>
+      <c r="AB24" s="21">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A25" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25" s="22">
+        <v>55</v>
+      </c>
+      <c r="G25" s="22">
+        <v>54</v>
+      </c>
+      <c r="H25" s="22">
+        <v>53</v>
+      </c>
+      <c r="I25" s="22">
+        <v>42</v>
+      </c>
+      <c r="J25" s="22">
         <v>47</v>
       </c>
-      <c r="B7" s="8" t="s">
-[...20 lines deleted...]
-      <c r="I7" s="22">
+      <c r="K25" s="22">
+        <v>38</v>
+      </c>
+      <c r="L25" s="22">
+        <v>43</v>
+      </c>
+      <c r="M25" s="22">
+        <v>38</v>
+      </c>
+      <c r="N25" s="22">
+        <v>69</v>
+      </c>
+      <c r="O25" s="22">
         <v>74</v>
       </c>
-      <c r="J7" s="22">
+      <c r="P25" s="22">
+        <v>61</v>
+      </c>
+      <c r="Q25" s="22">
+        <v>64</v>
+      </c>
+      <c r="R25" s="22">
+        <v>55</v>
+      </c>
+      <c r="S25" s="22">
+        <v>64</v>
+      </c>
+      <c r="T25" s="22">
+        <v>68</v>
+      </c>
+      <c r="U25" s="22">
         <v>78</v>
       </c>
-      <c r="K7" s="22">
-[...58 lines deleted...]
-      <c r="B8" s="8" t="s">
+      <c r="V25" s="22">
         <v>50</v>
       </c>
-      <c r="C8" s="22">
-[...145 lines deleted...]
-      <c r="W9" s="22">
+      <c r="W25" s="22">
+        <v>65</v>
+      </c>
+      <c r="X25" s="22">
+        <v>37</v>
+      </c>
+      <c r="Y25" s="22">
         <v>44</v>
       </c>
-      <c r="X9" s="22">
-[...79 lines deleted...]
-      <c r="V10" s="22">
+      <c r="Z25" s="22">
+        <v>27</v>
+      </c>
+      <c r="AA25" s="22">
+        <v>30</v>
+      </c>
+      <c r="AB25" s="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="11.25" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="W10" s="22">
-[...1338 lines deleted...]
-      <c r="AB26" s="9"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="28"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="28"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="8"/>
+      <c r="U26" s="8"/>
+      <c r="V26" s="8"/>
+      <c r="W26" s="8"/>
+      <c r="X26" s="8"/>
+      <c r="Y26" s="8"/>
+      <c r="Z26" s="8"/>
+      <c r="AA26" s="8"/>
+      <c r="AB26" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B26:L26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>