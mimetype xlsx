--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\врачи\631501\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\врачи\631501\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="31" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="85">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
@@ -290,51 +290,51 @@
   </si>
   <si>
     <t>Алматы қаласы</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Түркістан</t>
   </si>
   <si>
     <t>Жыл соңына барлық мамандықтағы дәрігерлердің тізімдік саны</t>
   </si>
   <si>
     <t>адам</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
-    <numFmt numFmtId="176" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
@@ -403,102 +403,115 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -548,58 +561,64 @@
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="176" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -879,51 +898,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2023&amp;name=16290&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="39"/>
       <c r="B1" s="39"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="21">
         <v>631501</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>9</v>
@@ -1176,100 +1195,100 @@
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X26"/>
+  <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H21" sqref="H21"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="T4" sqref="T4:Y25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="14" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" style="14" customWidth="1"/>
     <col min="4" max="4" width="8" style="14" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="14" customWidth="1"/>
     <col min="6" max="6" width="7.7109375" style="14" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="14" customWidth="1"/>
     <col min="8" max="8" width="8" style="14" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="14" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="14" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" style="14" customWidth="1"/>
     <col min="12" max="12" width="7.42578125" style="14" customWidth="1"/>
     <col min="13" max="13" width="8.42578125" style="14" customWidth="1"/>
     <col min="14" max="14" width="7.5703125" style="14" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="14" customWidth="1"/>
     <col min="16" max="16" width="7.85546875" style="14" customWidth="1"/>
     <col min="17" max="17" width="7.7109375" style="14" customWidth="1"/>
     <col min="18" max="18" width="8" style="14" customWidth="1"/>
     <col min="19" max="19" width="7.42578125" style="14" customWidth="1"/>
     <col min="20" max="20" width="7.85546875" style="14" customWidth="1"/>
     <col min="21" max="21" width="8.85546875" style="14" customWidth="1"/>
     <col min="22" max="22" width="7.5703125" style="14" customWidth="1"/>
     <col min="23" max="23" width="7.7109375" style="14" customWidth="1"/>
     <col min="24" max="24" width="9" style="14" customWidth="1"/>
     <col min="25" max="32" width="9.140625" style="14"/>
     <col min="33" max="33" width="8.85546875" style="14" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="15.75">
+    <row r="2" spans="1:25" ht="15.75">
       <c r="A2" s="13">
         <v>631501</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="3" spans="1:24" ht="15.75">
+    <row r="3" spans="1:25" ht="15.75">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
     </row>
-    <row r="4" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17">
         <v>2003</v>
       </c>
       <c r="D4" s="17">
         <v>2004</v>
       </c>
       <c r="E4" s="17">
         <v>2005</v>
       </c>
       <c r="F4" s="17">
         <v>2006</v>
       </c>
       <c r="G4" s="17">
         <v>2007</v>
       </c>
       <c r="H4" s="17">
         <v>2008</v>
       </c>
       <c r="I4" s="17">
         <v>2009</v>
       </c>
@@ -1281,67 +1300,70 @@
       </c>
       <c r="L4" s="17">
         <v>2012</v>
       </c>
       <c r="M4" s="17">
         <v>2013</v>
       </c>
       <c r="N4" s="17">
         <v>2014</v>
       </c>
       <c r="O4" s="17">
         <v>2015</v>
       </c>
       <c r="P4" s="17">
         <v>2016</v>
       </c>
       <c r="Q4" s="17">
         <v>2017</v>
       </c>
       <c r="R4" s="17">
         <v>2018</v>
       </c>
       <c r="S4" s="17">
         <v>2019</v>
       </c>
-      <c r="T4" s="17">
+      <c r="T4" s="40">
         <v>2020</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="41">
         <v>2021</v>
       </c>
-      <c r="V4" s="17">
+      <c r="V4" s="41">
         <v>2022</v>
       </c>
-      <c r="W4" s="17">
+      <c r="W4" s="41">
         <v>2023</v>
       </c>
-      <c r="X4" s="17">
+      <c r="X4" s="41">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:24" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Y4" s="41">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>61</v>
       </c>
       <c r="C5" s="37">
         <v>54613</v>
       </c>
       <c r="D5" s="37">
         <v>54758</v>
       </c>
       <c r="E5" s="37">
         <v>55509</v>
       </c>
       <c r="F5" s="37">
         <v>57514</v>
       </c>
       <c r="G5" s="37">
         <v>59375</v>
       </c>
       <c r="H5" s="37">
         <v>58945</v>
       </c>
       <c r="I5" s="37">
@@ -1371,88 +1393,94 @@
       </c>
       <c r="Q5" s="37">
         <v>72134</v>
       </c>
       <c r="R5" s="37">
         <v>72877</v>
       </c>
       <c r="S5" s="37">
         <v>74046</v>
       </c>
       <c r="T5" s="37">
         <v>76443</v>
       </c>
       <c r="U5" s="37">
         <v>78227</v>
       </c>
       <c r="V5" s="37">
         <v>79409</v>
       </c>
       <c r="W5" s="37">
         <v>81285</v>
       </c>
       <c r="X5" s="37">
         <v>83379</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y5" s="37">
+        <v>83994</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>62</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="37"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
       <c r="P6" s="37"/>
       <c r="Q6" s="37"/>
       <c r="R6" s="37"/>
       <c r="S6" s="37"/>
       <c r="T6" s="37"/>
       <c r="U6" s="37"/>
       <c r="V6" s="37">
         <v>2702</v>
       </c>
       <c r="W6" s="37">
         <v>2711</v>
       </c>
       <c r="X6" s="37">
         <v>2747</v>
       </c>
-    </row>
-    <row r="7" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y6" s="37">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>63</v>
       </c>
       <c r="C7" s="37">
         <v>2182</v>
       </c>
       <c r="D7" s="37">
         <v>2206</v>
       </c>
       <c r="E7" s="37">
         <v>2234</v>
       </c>
       <c r="F7" s="37">
         <v>2334</v>
       </c>
       <c r="G7" s="37">
         <v>2299</v>
       </c>
       <c r="H7" s="37">
         <v>2204</v>
       </c>
       <c r="I7" s="37">
@@ -1481,52 +1509,55 @@
       </c>
       <c r="Q7" s="37">
         <v>2202</v>
       </c>
       <c r="R7" s="37">
         <v>2128</v>
       </c>
       <c r="S7" s="37">
         <v>1834</v>
       </c>
       <c r="T7" s="37">
         <v>1842</v>
       </c>
       <c r="U7" s="37">
         <v>1921</v>
       </c>
       <c r="V7" s="37">
         <v>1888</v>
       </c>
       <c r="W7" s="37">
         <v>2073</v>
       </c>
       <c r="X7" s="37">
         <v>2082</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" ht="12.75">
+      <c r="Y7" s="37">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="12.75">
       <c r="A8" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>64</v>
       </c>
       <c r="C8" s="37">
         <v>3121</v>
       </c>
       <c r="D8" s="37">
         <v>3213</v>
       </c>
       <c r="E8" s="37">
         <v>3275</v>
       </c>
       <c r="F8" s="37">
         <v>3274</v>
       </c>
       <c r="G8" s="37">
         <v>3404</v>
       </c>
       <c r="H8" s="37">
         <v>3380</v>
       </c>
       <c r="I8" s="37">
@@ -1555,52 +1586,55 @@
       </c>
       <c r="Q8" s="37">
         <v>3848</v>
       </c>
       <c r="R8" s="37">
         <v>4061</v>
       </c>
       <c r="S8" s="37">
         <v>4088</v>
       </c>
       <c r="T8" s="37">
         <v>4104</v>
       </c>
       <c r="U8" s="37">
         <v>4111</v>
       </c>
       <c r="V8" s="37">
         <v>4531</v>
       </c>
       <c r="W8" s="37">
         <v>4545</v>
       </c>
       <c r="X8" s="37">
         <v>4522</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" ht="12.75">
+      <c r="Y8" s="37">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="12.75">
       <c r="A9" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C9" s="37">
         <v>3347</v>
       </c>
       <c r="D9" s="37">
         <v>3329</v>
       </c>
       <c r="E9" s="37">
         <v>3374</v>
       </c>
       <c r="F9" s="37">
         <v>3954</v>
       </c>
       <c r="G9" s="37">
         <v>4015</v>
       </c>
       <c r="H9" s="37">
         <v>3327</v>
       </c>
       <c r="I9" s="37">
@@ -1629,52 +1663,55 @@
       </c>
       <c r="Q9" s="37">
         <v>4701</v>
       </c>
       <c r="R9" s="37">
         <v>4765</v>
       </c>
       <c r="S9" s="37">
         <v>5032</v>
       </c>
       <c r="T9" s="37">
         <v>5214</v>
       </c>
       <c r="U9" s="37">
         <v>5276</v>
       </c>
       <c r="V9" s="37">
         <v>3609</v>
       </c>
       <c r="W9" s="37">
         <v>3579</v>
       </c>
       <c r="X9" s="37">
         <v>3893</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" ht="12.75">
+      <c r="Y9" s="37">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="37">
         <v>1403</v>
       </c>
       <c r="D10" s="37">
         <v>1445</v>
       </c>
       <c r="E10" s="37">
         <v>1422</v>
       </c>
       <c r="F10" s="37">
         <v>1492</v>
       </c>
       <c r="G10" s="37">
         <v>1539</v>
       </c>
       <c r="H10" s="37">
         <v>1509</v>
       </c>
       <c r="I10" s="37">
@@ -1703,52 +1740,55 @@
       </c>
       <c r="Q10" s="37">
         <v>1758</v>
       </c>
       <c r="R10" s="37">
         <v>1825</v>
       </c>
       <c r="S10" s="37">
         <v>1855</v>
       </c>
       <c r="T10" s="37">
         <v>2026</v>
       </c>
       <c r="U10" s="37">
         <v>2062</v>
       </c>
       <c r="V10" s="37">
         <v>2053</v>
       </c>
       <c r="W10" s="37">
         <v>2103</v>
       </c>
       <c r="X10" s="37">
         <v>2211</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" ht="12.75">
+      <c r="Y10" s="37">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>67</v>
       </c>
       <c r="C11" s="37">
         <v>2031</v>
       </c>
       <c r="D11" s="37">
         <v>2019</v>
       </c>
       <c r="E11" s="37">
         <v>1968</v>
       </c>
       <c r="F11" s="37">
         <v>2018</v>
       </c>
       <c r="G11" s="37">
         <v>2026</v>
       </c>
       <c r="H11" s="37">
         <v>1837</v>
       </c>
       <c r="I11" s="37">
@@ -1777,52 +1817,55 @@
       </c>
       <c r="Q11" s="37">
         <v>2068</v>
       </c>
       <c r="R11" s="37">
         <v>2090</v>
       </c>
       <c r="S11" s="37">
         <v>2130</v>
       </c>
       <c r="T11" s="37">
         <v>2177</v>
       </c>
       <c r="U11" s="37">
         <v>2216</v>
       </c>
       <c r="V11" s="37">
         <v>2240</v>
       </c>
       <c r="W11" s="37">
         <v>2280</v>
       </c>
       <c r="X11" s="37">
         <v>2301</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" ht="12.75">
+      <c r="Y11" s="37">
+        <v>2335</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>68</v>
       </c>
       <c r="C12" s="37">
         <v>2525</v>
       </c>
       <c r="D12" s="37">
         <v>2526</v>
       </c>
       <c r="E12" s="37">
         <v>2514</v>
       </c>
       <c r="F12" s="37">
         <v>2558</v>
       </c>
       <c r="G12" s="37">
         <v>2907</v>
       </c>
       <c r="H12" s="37">
         <v>2642</v>
       </c>
       <c r="I12" s="37">
@@ -1851,88 +1894,94 @@
       </c>
       <c r="Q12" s="37">
         <v>3157</v>
       </c>
       <c r="R12" s="37">
         <v>3336</v>
       </c>
       <c r="S12" s="37">
         <v>3262</v>
       </c>
       <c r="T12" s="37">
         <v>3287</v>
       </c>
       <c r="U12" s="37">
         <v>3395</v>
       </c>
       <c r="V12" s="37">
         <v>3513</v>
       </c>
       <c r="W12" s="37">
         <v>3552</v>
       </c>
       <c r="X12" s="37">
         <v>3655</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" ht="12.75">
+      <c r="Y12" s="37">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="12.75">
       <c r="A13" s="29" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="37"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
       <c r="Q13" s="37"/>
       <c r="R13" s="37"/>
       <c r="S13" s="37"/>
       <c r="T13" s="37"/>
       <c r="U13" s="37"/>
       <c r="V13" s="37">
         <v>1696</v>
       </c>
       <c r="W13" s="37">
         <v>1821</v>
       </c>
       <c r="X13" s="37">
         <v>1813</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" ht="12.75">
+      <c r="Y13" s="37">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C14" s="37">
         <v>5779</v>
       </c>
       <c r="D14" s="37">
         <v>5862</v>
       </c>
       <c r="E14" s="37">
         <v>6013</v>
       </c>
       <c r="F14" s="37">
         <v>6173</v>
       </c>
       <c r="G14" s="37">
         <v>6074</v>
       </c>
       <c r="H14" s="37">
         <v>6150</v>
       </c>
       <c r="I14" s="37">
@@ -1961,52 +2010,55 @@
       </c>
       <c r="Q14" s="37">
         <v>6344</v>
       </c>
       <c r="R14" s="37">
         <v>6276</v>
       </c>
       <c r="S14" s="37">
         <v>6233</v>
       </c>
       <c r="T14" s="37">
         <v>6380</v>
       </c>
       <c r="U14" s="37">
         <v>6422</v>
       </c>
       <c r="V14" s="37">
         <v>5707</v>
       </c>
       <c r="W14" s="37">
         <v>5736</v>
       </c>
       <c r="X14" s="37">
         <v>5801</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" ht="12.75">
+      <c r="Y14" s="37">
+        <v>5714</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C15" s="37">
         <v>2240</v>
       </c>
       <c r="D15" s="37">
         <v>2225</v>
       </c>
       <c r="E15" s="37">
         <v>2216</v>
       </c>
       <c r="F15" s="37">
         <v>2295</v>
       </c>
       <c r="G15" s="37">
         <v>2277</v>
       </c>
       <c r="H15" s="37">
         <v>2208</v>
       </c>
       <c r="I15" s="37">
@@ -2035,52 +2087,55 @@
       </c>
       <c r="Q15" s="37">
         <v>2331</v>
       </c>
       <c r="R15" s="37">
         <v>2324</v>
       </c>
       <c r="S15" s="37">
         <v>2455</v>
       </c>
       <c r="T15" s="37">
         <v>2526</v>
       </c>
       <c r="U15" s="37">
         <v>2462</v>
       </c>
       <c r="V15" s="37">
         <v>2454</v>
       </c>
       <c r="W15" s="37">
         <v>2534</v>
       </c>
       <c r="X15" s="37">
         <v>2536</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" ht="12.75">
+      <c r="Y15" s="37">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="37">
         <v>1936</v>
       </c>
       <c r="D16" s="37">
         <v>1970</v>
       </c>
       <c r="E16" s="37">
         <v>1967</v>
       </c>
       <c r="F16" s="37">
         <v>2177</v>
       </c>
       <c r="G16" s="37">
         <v>2289</v>
       </c>
       <c r="H16" s="37">
         <v>2069</v>
       </c>
       <c r="I16" s="37">
@@ -2109,52 +2164,55 @@
       </c>
       <c r="Q16" s="37">
         <v>2644</v>
       </c>
       <c r="R16" s="37">
         <v>2697</v>
       </c>
       <c r="S16" s="37">
         <v>2740</v>
       </c>
       <c r="T16" s="37">
         <v>2842</v>
       </c>
       <c r="U16" s="37">
         <v>2860</v>
       </c>
       <c r="V16" s="37">
         <v>2892</v>
       </c>
       <c r="W16" s="37">
         <v>2979</v>
       </c>
       <c r="X16" s="37">
         <v>3070</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" ht="12.75">
+      <c r="Y16" s="37">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C17" s="37">
         <v>1192</v>
       </c>
       <c r="D17" s="37">
         <v>1210</v>
       </c>
       <c r="E17" s="37">
         <v>1189</v>
       </c>
       <c r="F17" s="37">
         <v>1432</v>
       </c>
       <c r="G17" s="37">
         <v>1447</v>
       </c>
       <c r="H17" s="37">
         <v>1586</v>
       </c>
       <c r="I17" s="37">
@@ -2183,52 +2241,55 @@
       </c>
       <c r="Q17" s="37">
         <v>2130</v>
       </c>
       <c r="R17" s="37">
         <v>2219</v>
       </c>
       <c r="S17" s="37">
         <v>2347</v>
       </c>
       <c r="T17" s="37">
         <v>2424</v>
       </c>
       <c r="U17" s="37">
         <v>2494</v>
       </c>
       <c r="V17" s="37">
         <v>2459</v>
       </c>
       <c r="W17" s="37">
         <v>2451</v>
       </c>
       <c r="X17" s="37">
         <v>2609</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" ht="12.75">
+      <c r="Y17" s="37">
+        <v>2684</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>74</v>
       </c>
       <c r="C18" s="37">
         <v>2840</v>
       </c>
       <c r="D18" s="37">
         <v>2859</v>
       </c>
       <c r="E18" s="37">
         <v>2945</v>
       </c>
       <c r="F18" s="37">
         <v>2870</v>
       </c>
       <c r="G18" s="37">
         <v>2826</v>
       </c>
       <c r="H18" s="37">
         <v>2860</v>
       </c>
       <c r="I18" s="37">
@@ -2257,52 +2318,55 @@
       </c>
       <c r="Q18" s="37">
         <v>2855</v>
       </c>
       <c r="R18" s="37">
         <v>2855</v>
       </c>
       <c r="S18" s="37">
         <v>2884</v>
       </c>
       <c r="T18" s="37">
         <v>2944</v>
       </c>
       <c r="U18" s="37">
         <v>3017</v>
       </c>
       <c r="V18" s="37">
         <v>3002</v>
       </c>
       <c r="W18" s="37">
         <v>3082</v>
       </c>
       <c r="X18" s="37">
         <v>3184</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" ht="12.75">
+      <c r="Y18" s="37">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="37">
         <v>1576</v>
       </c>
       <c r="D19" s="37">
         <v>1613</v>
       </c>
       <c r="E19" s="37">
         <v>1600</v>
       </c>
       <c r="F19" s="37">
         <v>1545</v>
       </c>
       <c r="G19" s="37">
         <v>1596</v>
       </c>
       <c r="H19" s="37">
         <v>1624</v>
       </c>
       <c r="I19" s="37">
@@ -2331,52 +2395,55 @@
       </c>
       <c r="Q19" s="37">
         <v>1669</v>
       </c>
       <c r="R19" s="37">
         <v>1695</v>
       </c>
       <c r="S19" s="37">
         <v>1687</v>
       </c>
       <c r="T19" s="37">
         <v>1694</v>
       </c>
       <c r="U19" s="37">
         <v>1664</v>
       </c>
       <c r="V19" s="37">
         <v>1708</v>
       </c>
       <c r="W19" s="37">
         <v>1735</v>
       </c>
       <c r="X19" s="37">
         <v>1705</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" ht="12.75">
+      <c r="Y19" s="37">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="37">
         <v>6210</v>
       </c>
       <c r="D20" s="37">
         <v>6269</v>
       </c>
       <c r="E20" s="37">
         <v>6361</v>
       </c>
       <c r="F20" s="37">
         <v>6450</v>
       </c>
       <c r="G20" s="37">
         <v>6720</v>
       </c>
       <c r="H20" s="37">
         <v>6837</v>
       </c>
       <c r="I20" s="37">
@@ -2405,88 +2472,94 @@
       </c>
       <c r="Q20" s="37">
         <v>9384</v>
       </c>
       <c r="R20" s="37">
         <v>5195</v>
       </c>
       <c r="S20" s="37">
         <v>5625</v>
       </c>
       <c r="T20" s="37">
         <v>5883</v>
       </c>
       <c r="U20" s="37">
         <v>6056</v>
       </c>
       <c r="V20" s="37">
         <v>6226</v>
       </c>
       <c r="W20" s="37">
         <v>6534</v>
       </c>
       <c r="X20" s="37">
         <v>6806</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" ht="12.75">
+      <c r="Y20" s="37">
+        <v>6561</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>76</v>
       </c>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="37"/>
       <c r="L21" s="37"/>
       <c r="M21" s="37"/>
       <c r="N21" s="37"/>
       <c r="O21" s="37"/>
       <c r="P21" s="37"/>
       <c r="Q21" s="37"/>
       <c r="R21" s="37"/>
       <c r="S21" s="37"/>
       <c r="T21" s="37"/>
       <c r="U21" s="37"/>
       <c r="V21" s="37">
         <v>578</v>
       </c>
       <c r="W21" s="37">
         <v>656</v>
       </c>
       <c r="X21" s="37">
         <v>703</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" ht="12.75">
+      <c r="Y21" s="37">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="12.75">
       <c r="A22" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C22" s="37">
         <v>5395</v>
       </c>
       <c r="D22" s="37">
         <v>5493</v>
       </c>
       <c r="E22" s="37">
         <v>5551</v>
       </c>
       <c r="F22" s="37">
         <v>5625</v>
       </c>
       <c r="G22" s="37">
         <v>5788</v>
       </c>
       <c r="H22" s="37">
         <v>5753</v>
       </c>
       <c r="I22" s="37">
@@ -2515,52 +2588,55 @@
       </c>
       <c r="Q22" s="37">
         <v>5879</v>
       </c>
       <c r="R22" s="37">
         <v>5878</v>
       </c>
       <c r="S22" s="37">
         <v>5848</v>
       </c>
       <c r="T22" s="37">
         <v>6002</v>
       </c>
       <c r="U22" s="37">
         <v>5954</v>
       </c>
       <c r="V22" s="37">
         <v>3131</v>
       </c>
       <c r="W22" s="37">
         <v>3021</v>
       </c>
       <c r="X22" s="37">
         <v>2906</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" ht="12.75">
+      <c r="Y22" s="37">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="12.75">
       <c r="A23" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>78</v>
       </c>
       <c r="C23" s="37">
         <v>2784</v>
       </c>
       <c r="D23" s="37">
         <v>3015</v>
       </c>
       <c r="E23" s="37">
         <v>3287</v>
       </c>
       <c r="F23" s="37">
         <v>3716</v>
       </c>
       <c r="G23" s="37">
         <v>4246</v>
       </c>
       <c r="H23" s="37">
         <v>4675</v>
       </c>
       <c r="I23" s="37">
@@ -2589,52 +2665,55 @@
       </c>
       <c r="Q23" s="37">
         <v>7897</v>
       </c>
       <c r="R23" s="37">
         <v>8220</v>
       </c>
       <c r="S23" s="37">
         <v>8622</v>
       </c>
       <c r="T23" s="37">
         <v>9048</v>
       </c>
       <c r="U23" s="37">
         <v>9469</v>
       </c>
       <c r="V23" s="37">
         <v>9937</v>
       </c>
       <c r="W23" s="37">
         <v>10267</v>
       </c>
       <c r="X23" s="37">
         <v>10540</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" ht="12.75">
+      <c r="Y23" s="37">
+        <v>10835</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="37">
         <v>10052</v>
       </c>
       <c r="D24" s="37">
         <v>9504</v>
       </c>
       <c r="E24" s="37">
         <v>9593</v>
       </c>
       <c r="F24" s="37">
         <v>9601</v>
       </c>
       <c r="G24" s="37">
         <v>9922</v>
       </c>
       <c r="H24" s="37">
         <v>10284</v>
       </c>
       <c r="I24" s="37">
@@ -2663,52 +2742,55 @@
       </c>
       <c r="Q24" s="37">
         <v>13267</v>
       </c>
       <c r="R24" s="37">
         <v>13298</v>
       </c>
       <c r="S24" s="37">
         <v>13052</v>
       </c>
       <c r="T24" s="37">
         <v>13450</v>
       </c>
       <c r="U24" s="37">
         <v>13884</v>
       </c>
       <c r="V24" s="37">
         <v>13859</v>
       </c>
       <c r="W24" s="37">
         <v>14256</v>
       </c>
       <c r="X24" s="37">
         <v>14681</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" ht="12.75">
+      <c r="Y24" s="37">
+        <v>14717</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="E25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="F25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="I25" s="38" t="s">
@@ -2737,52 +2819,55 @@
       </c>
       <c r="Q25" s="38" t="s">
         <v>81</v>
       </c>
       <c r="R25" s="38">
         <v>4015</v>
       </c>
       <c r="S25" s="38">
         <v>4352</v>
       </c>
       <c r="T25" s="38">
         <v>4600</v>
       </c>
       <c r="U25" s="38">
         <v>4964</v>
       </c>
       <c r="V25" s="38">
         <v>5224</v>
       </c>
       <c r="W25" s="38">
         <v>5370</v>
       </c>
       <c r="X25" s="38">
         <v>5614</v>
       </c>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25" s="38">
+        <v>5737</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="32"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>