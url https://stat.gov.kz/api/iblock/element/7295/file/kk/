--- v0 (2026-04-16)
+++ v1 (2026-05-27)
@@ -5,55 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\json. cvs\Койки взр\631401\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\g.mahanbetova\Desktop\сайт готовый\json. cvs\Койки взр\631401\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11430" tabRatio="950"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11430" tabRatio="950" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="2" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="31" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M5" i="31" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="85">
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
@@ -400,102 +400,115 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -555,50 +568,56 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -878,51 +897,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/704291" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2023&amp;name=16290&amp;period=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.makhanbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="13.5" customHeight="1">
       <c r="A1" s="41"/>
       <c r="B1" s="41"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="21">
         <v>631401</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1">
       <c r="A3" s="8" t="s">
         <v>9</v>
@@ -1175,79 +1194,79 @@
       <c r="B11" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="4"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="4"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:X26"/>
+  <dimension ref="A2:Y26"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="AD33" sqref="AD33"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="AB18" sqref="AB18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="14" customWidth="1"/>
     <col min="2" max="2" width="28.5703125" style="14" customWidth="1"/>
     <col min="3" max="24" width="7.85546875" style="14" customWidth="1"/>
     <col min="25" max="32" width="9.140625" style="14"/>
     <col min="33" max="33" width="8.85546875" style="14" customWidth="1"/>
     <col min="34" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:24" ht="15.75">
+    <row r="2" spans="1:25" ht="15.75">
       <c r="A2" s="13">
         <v>631401</v>
       </c>
       <c r="B2" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:24" ht="15.75">
+    <row r="3" spans="1:25" ht="15.75">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
     </row>
-    <row r="4" spans="1:24" s="2" customFormat="1" ht="26.25" customHeight="1">
+    <row r="4" spans="1:25" s="2" customFormat="1" ht="26.25" customHeight="1">
       <c r="A4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="17">
         <v>2003</v>
       </c>
       <c r="D4" s="17">
         <v>2004</v>
       </c>
       <c r="E4" s="17">
         <v>2005</v>
       </c>
       <c r="F4" s="17">
         <v>2006</v>
       </c>
       <c r="G4" s="17">
         <v>2007</v>
       </c>
       <c r="H4" s="17">
         <v>2008</v>
       </c>
       <c r="I4" s="17">
         <v>2009</v>
       </c>
@@ -1259,67 +1278,70 @@
       </c>
       <c r="L4" s="17">
         <v>2012</v>
       </c>
       <c r="M4" s="17">
         <v>2013</v>
       </c>
       <c r="N4" s="17">
         <v>2014</v>
       </c>
       <c r="O4" s="17">
         <v>2015</v>
       </c>
       <c r="P4" s="17">
         <v>2016</v>
       </c>
       <c r="Q4" s="17">
         <v>2017</v>
       </c>
       <c r="R4" s="17">
         <v>2018</v>
       </c>
       <c r="S4" s="17">
         <v>2019</v>
       </c>
-      <c r="T4" s="17">
+      <c r="T4" s="42">
         <v>2020</v>
       </c>
-      <c r="U4" s="17">
+      <c r="U4" s="42">
         <v>2021</v>
       </c>
-      <c r="V4" s="17">
+      <c r="V4" s="42">
         <v>2022</v>
       </c>
-      <c r="W4" s="17">
+      <c r="W4" s="42">
         <v>2023</v>
       </c>
-      <c r="X4" s="17">
+      <c r="X4" s="42">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:24" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="Y4" s="43">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="33" t="s">
         <v>62</v>
       </c>
       <c r="C5" s="37">
         <v>114782</v>
       </c>
       <c r="D5" s="37">
         <v>116637</v>
       </c>
       <c r="E5" s="37">
         <v>117563</v>
       </c>
       <c r="F5" s="37">
         <v>119033</v>
       </c>
       <c r="G5" s="37">
         <v>119552</v>
       </c>
       <c r="H5" s="37">
         <v>120840</v>
       </c>
       <c r="I5" s="37">
@@ -1349,88 +1371,94 @@
       </c>
       <c r="Q5" s="37">
         <v>99465</v>
       </c>
       <c r="R5" s="37">
         <v>98371</v>
       </c>
       <c r="S5" s="37">
         <v>96286.48</v>
       </c>
       <c r="T5" s="37">
         <v>127464</v>
       </c>
       <c r="U5" s="37">
         <v>125034</v>
       </c>
       <c r="V5" s="37">
         <v>105169</v>
       </c>
       <c r="W5" s="37">
         <v>105627</v>
       </c>
       <c r="X5" s="37">
         <v>104989</v>
       </c>
-    </row>
-    <row r="6" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y5" s="37">
+        <v>105789</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A6" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>63</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="37"/>
       <c r="E6" s="37"/>
       <c r="F6" s="37"/>
       <c r="G6" s="37"/>
       <c r="H6" s="37"/>
       <c r="I6" s="37"/>
       <c r="J6" s="37"/>
       <c r="K6" s="38"/>
       <c r="L6" s="37"/>
       <c r="M6" s="37"/>
       <c r="N6" s="37"/>
       <c r="O6" s="37"/>
       <c r="P6" s="37"/>
       <c r="Q6" s="37"/>
       <c r="R6" s="37"/>
       <c r="S6" s="37"/>
       <c r="T6" s="37"/>
       <c r="U6" s="37"/>
       <c r="V6" s="37">
         <v>3779</v>
       </c>
       <c r="W6" s="37">
         <v>3945</v>
       </c>
       <c r="X6" s="37">
         <v>3851</v>
       </c>
-    </row>
-    <row r="7" spans="1:24" s="2" customFormat="1" ht="12.75">
+      <c r="Y6" s="37">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" s="2" customFormat="1" ht="12.75">
       <c r="A7" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>64</v>
       </c>
       <c r="C7" s="37">
         <v>7105</v>
       </c>
       <c r="D7" s="37">
         <v>7137</v>
       </c>
       <c r="E7" s="37">
         <v>7092</v>
       </c>
       <c r="F7" s="37">
         <v>7445</v>
       </c>
       <c r="G7" s="37">
         <v>7362</v>
       </c>
       <c r="H7" s="37">
         <v>7335</v>
       </c>
       <c r="I7" s="37">
@@ -1459,52 +1487,55 @@
       </c>
       <c r="Q7" s="37">
         <v>4629</v>
       </c>
       <c r="R7" s="37">
         <v>4591</v>
       </c>
       <c r="S7" s="37">
         <v>4445</v>
       </c>
       <c r="T7" s="37">
         <v>5192</v>
       </c>
       <c r="U7" s="37">
         <v>5888</v>
       </c>
       <c r="V7" s="37">
         <v>4901</v>
       </c>
       <c r="W7" s="37">
         <v>4819</v>
       </c>
       <c r="X7" s="37">
         <v>4631</v>
       </c>
-    </row>
-    <row r="8" spans="1:24" ht="12.75">
+      <c r="Y7" s="37">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="12.75">
       <c r="A8" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="37">
         <v>5343</v>
       </c>
       <c r="D8" s="37">
         <v>5565</v>
       </c>
       <c r="E8" s="37">
         <v>5590</v>
       </c>
       <c r="F8" s="37">
         <v>5454</v>
       </c>
       <c r="G8" s="37">
         <v>5330</v>
       </c>
       <c r="H8" s="37">
         <v>5540</v>
       </c>
       <c r="I8" s="37">
@@ -1533,52 +1564,55 @@
       </c>
       <c r="Q8" s="37">
         <v>4261</v>
       </c>
       <c r="R8" s="37">
         <v>4294</v>
       </c>
       <c r="S8" s="37">
         <v>4166</v>
       </c>
       <c r="T8" s="37">
         <v>5376</v>
       </c>
       <c r="U8" s="37">
         <v>5214</v>
       </c>
       <c r="V8" s="37">
         <v>4356</v>
       </c>
       <c r="W8" s="37">
         <v>4393</v>
       </c>
       <c r="X8" s="37">
         <v>4362</v>
       </c>
-    </row>
-    <row r="9" spans="1:24" ht="12.75">
+      <c r="Y8" s="37">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" ht="12.75">
       <c r="A9" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>66</v>
       </c>
       <c r="C9" s="37">
         <v>8481</v>
       </c>
       <c r="D9" s="37">
         <v>8493</v>
       </c>
       <c r="E9" s="37">
         <v>8661</v>
       </c>
       <c r="F9" s="37">
         <v>8570</v>
       </c>
       <c r="G9" s="37">
         <v>8673</v>
       </c>
       <c r="H9" s="37">
         <v>7456</v>
       </c>
       <c r="I9" s="37">
@@ -1607,52 +1641,55 @@
       </c>
       <c r="Q9" s="37">
         <v>8991</v>
       </c>
       <c r="R9" s="37">
         <v>8932</v>
       </c>
       <c r="S9" s="37">
         <v>9278</v>
       </c>
       <c r="T9" s="37">
         <v>12808</v>
       </c>
       <c r="U9" s="37">
         <v>12387</v>
       </c>
       <c r="V9" s="37">
         <v>6286</v>
       </c>
       <c r="W9" s="37">
         <v>5897</v>
       </c>
       <c r="X9" s="37">
         <v>6029</v>
       </c>
-    </row>
-    <row r="10" spans="1:24" ht="12.75">
+      <c r="Y9" s="37">
+        <v>5902</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="12.75">
       <c r="A10" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>67</v>
       </c>
       <c r="C10" s="37">
         <v>3358</v>
       </c>
       <c r="D10" s="37">
         <v>3598</v>
       </c>
       <c r="E10" s="37">
         <v>3504</v>
       </c>
       <c r="F10" s="37">
         <v>3535</v>
       </c>
       <c r="G10" s="37">
         <v>3603</v>
       </c>
       <c r="H10" s="37">
         <v>3685</v>
       </c>
       <c r="I10" s="37">
@@ -1681,52 +1718,55 @@
       </c>
       <c r="Q10" s="37">
         <v>2680</v>
       </c>
       <c r="R10" s="37">
         <v>2672</v>
       </c>
       <c r="S10" s="37">
         <v>2540</v>
       </c>
       <c r="T10" s="37">
         <v>5245</v>
       </c>
       <c r="U10" s="37">
         <v>4048</v>
       </c>
       <c r="V10" s="37">
         <v>2653</v>
       </c>
       <c r="W10" s="37">
         <v>2758</v>
       </c>
       <c r="X10" s="37">
         <v>2653</v>
       </c>
-    </row>
-    <row r="11" spans="1:24" ht="12.75">
+      <c r="Y10" s="37">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="12.75">
       <c r="A11" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>68</v>
       </c>
       <c r="C11" s="37">
         <v>4849</v>
       </c>
       <c r="D11" s="37">
         <v>4870</v>
       </c>
       <c r="E11" s="37">
         <v>4910</v>
       </c>
       <c r="F11" s="37">
         <v>4962</v>
       </c>
       <c r="G11" s="37">
         <v>4992</v>
       </c>
       <c r="H11" s="37">
         <v>4992</v>
       </c>
       <c r="I11" s="37">
@@ -1755,52 +1795,55 @@
       </c>
       <c r="Q11" s="37">
         <v>3871</v>
       </c>
       <c r="R11" s="37">
         <v>3842</v>
       </c>
       <c r="S11" s="37">
         <v>3700</v>
       </c>
       <c r="T11" s="37">
         <v>4552</v>
       </c>
       <c r="U11" s="37">
         <v>4584</v>
       </c>
       <c r="V11" s="37">
         <v>3843</v>
       </c>
       <c r="W11" s="37">
         <v>3746</v>
       </c>
       <c r="X11" s="37">
         <v>3548</v>
       </c>
-    </row>
-    <row r="12" spans="1:24" ht="12.75">
+      <c r="Y11" s="37">
+        <v>3382</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="12.75">
       <c r="A12" s="29" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="37">
         <v>6359</v>
       </c>
       <c r="D12" s="37">
         <v>6391</v>
       </c>
       <c r="E12" s="37">
         <v>6401</v>
       </c>
       <c r="F12" s="37">
         <v>6540</v>
       </c>
       <c r="G12" s="37">
         <v>6660</v>
       </c>
       <c r="H12" s="37">
         <v>6730</v>
       </c>
       <c r="I12" s="37">
@@ -1829,88 +1872,94 @@
       </c>
       <c r="Q12" s="37">
         <v>5701</v>
       </c>
       <c r="R12" s="37">
         <v>5536</v>
       </c>
       <c r="S12" s="37">
         <v>5338.4000000000005</v>
       </c>
       <c r="T12" s="37">
         <v>6207</v>
       </c>
       <c r="U12" s="37">
         <v>6497</v>
       </c>
       <c r="V12" s="37">
         <v>6020</v>
       </c>
       <c r="W12" s="37">
         <v>6560</v>
       </c>
       <c r="X12" s="37">
         <v>6399</v>
       </c>
-    </row>
-    <row r="13" spans="1:24" ht="12.75">
+      <c r="Y12" s="37">
+        <v>6363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" ht="12.75">
       <c r="A13" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="37"/>
       <c r="J13" s="37"/>
       <c r="K13" s="38"/>
       <c r="L13" s="37"/>
       <c r="M13" s="37"/>
       <c r="N13" s="37"/>
       <c r="O13" s="37"/>
       <c r="P13" s="37"/>
       <c r="Q13" s="37"/>
       <c r="R13" s="37"/>
       <c r="S13" s="37"/>
       <c r="T13" s="37"/>
       <c r="U13" s="37"/>
       <c r="V13" s="37">
         <v>4037</v>
       </c>
       <c r="W13" s="37">
         <v>4324</v>
       </c>
       <c r="X13" s="37">
         <v>4439</v>
       </c>
-    </row>
-    <row r="14" spans="1:24" ht="12.75">
+      <c r="Y13" s="37">
+        <v>4252</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="12.75">
       <c r="A14" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="37">
         <v>13261</v>
       </c>
       <c r="D14" s="37">
         <v>13363</v>
       </c>
       <c r="E14" s="37">
         <v>13525</v>
       </c>
       <c r="F14" s="37">
         <v>13534</v>
       </c>
       <c r="G14" s="37">
         <v>13559</v>
       </c>
       <c r="H14" s="37">
         <v>13533</v>
       </c>
       <c r="I14" s="37">
@@ -1939,52 +1988,55 @@
       </c>
       <c r="Q14" s="37">
         <v>9420</v>
       </c>
       <c r="R14" s="37">
         <v>9306</v>
       </c>
       <c r="S14" s="37">
         <v>9187</v>
       </c>
       <c r="T14" s="37">
         <v>11712</v>
       </c>
       <c r="U14" s="37">
         <v>12973</v>
       </c>
       <c r="V14" s="37">
         <v>8206</v>
       </c>
       <c r="W14" s="37">
         <v>7587</v>
       </c>
       <c r="X14" s="37">
         <v>7206</v>
       </c>
-    </row>
-    <row r="15" spans="1:24" ht="12.75">
+      <c r="Y14" s="37">
+        <v>7193</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="12.75">
       <c r="A15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="37">
         <v>6555</v>
       </c>
       <c r="D15" s="37">
         <v>6740</v>
       </c>
       <c r="E15" s="37">
         <v>6953</v>
       </c>
       <c r="F15" s="37">
         <v>7139</v>
       </c>
       <c r="G15" s="37">
         <v>7156</v>
       </c>
       <c r="H15" s="37">
         <v>7113</v>
       </c>
       <c r="I15" s="37">
@@ -2013,52 +2065,55 @@
       </c>
       <c r="Q15" s="37">
         <v>4778</v>
       </c>
       <c r="R15" s="37">
         <v>4805</v>
       </c>
       <c r="S15" s="37">
         <v>4696</v>
       </c>
       <c r="T15" s="37">
         <v>6058</v>
       </c>
       <c r="U15" s="37">
         <v>6602</v>
       </c>
       <c r="V15" s="37">
         <v>4900</v>
       </c>
       <c r="W15" s="37">
         <v>4847</v>
       </c>
       <c r="X15" s="37">
         <v>4659</v>
       </c>
-    </row>
-    <row r="16" spans="1:24" ht="12.75">
+      <c r="Y15" s="37">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" ht="12.75">
       <c r="A16" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="37">
         <v>5735</v>
       </c>
       <c r="D16" s="37">
         <v>5930</v>
       </c>
       <c r="E16" s="37">
         <v>6090</v>
       </c>
       <c r="F16" s="37">
         <v>6055</v>
       </c>
       <c r="G16" s="37">
         <v>6052</v>
       </c>
       <c r="H16" s="37">
         <v>5810</v>
       </c>
       <c r="I16" s="37">
@@ -2087,52 +2142,55 @@
       </c>
       <c r="Q16" s="37">
         <v>4593</v>
       </c>
       <c r="R16" s="37">
         <v>4532</v>
       </c>
       <c r="S16" s="37">
         <v>4361</v>
       </c>
       <c r="T16" s="37">
         <v>6399</v>
       </c>
       <c r="U16" s="37">
         <v>5448</v>
       </c>
       <c r="V16" s="37">
         <v>4765</v>
       </c>
       <c r="W16" s="37">
         <v>5031</v>
       </c>
       <c r="X16" s="37">
         <v>5164</v>
       </c>
-    </row>
-    <row r="17" spans="1:24" ht="12.75">
+      <c r="Y16" s="37">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" ht="12.75">
       <c r="A17" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>74</v>
       </c>
       <c r="C17" s="37">
         <v>3115</v>
       </c>
       <c r="D17" s="37">
         <v>3230</v>
       </c>
       <c r="E17" s="37">
         <v>2725</v>
       </c>
       <c r="F17" s="37">
         <v>2730</v>
       </c>
       <c r="G17" s="37">
         <v>2800</v>
       </c>
       <c r="H17" s="37">
         <v>3165</v>
       </c>
       <c r="I17" s="37">
@@ -2161,52 +2219,55 @@
       </c>
       <c r="Q17" s="37">
         <v>2765</v>
       </c>
       <c r="R17" s="37">
         <v>2688</v>
       </c>
       <c r="S17" s="37">
         <v>2725.1</v>
       </c>
       <c r="T17" s="37">
         <v>3411</v>
       </c>
       <c r="U17" s="37">
         <v>3574</v>
       </c>
       <c r="V17" s="37">
         <v>3410</v>
       </c>
       <c r="W17" s="37">
         <v>3485</v>
       </c>
       <c r="X17" s="37">
         <v>3532</v>
       </c>
-    </row>
-    <row r="18" spans="1:24" ht="12.75">
+      <c r="Y17" s="37">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="12.75">
       <c r="A18" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="35" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="37">
         <v>6276</v>
       </c>
       <c r="D18" s="37">
         <v>6573</v>
       </c>
       <c r="E18" s="37">
         <v>6781</v>
       </c>
       <c r="F18" s="37">
         <v>6576</v>
       </c>
       <c r="G18" s="37">
         <v>6670</v>
       </c>
       <c r="H18" s="37">
         <v>6570</v>
       </c>
       <c r="I18" s="37">
@@ -2235,52 +2296,55 @@
       </c>
       <c r="Q18" s="37">
         <v>4651</v>
       </c>
       <c r="R18" s="37">
         <v>4463</v>
       </c>
       <c r="S18" s="37">
         <v>4363.8</v>
       </c>
       <c r="T18" s="37">
         <v>7904</v>
       </c>
       <c r="U18" s="37">
         <v>6199</v>
       </c>
       <c r="V18" s="37">
         <v>4306</v>
       </c>
       <c r="W18" s="37">
         <v>4220</v>
       </c>
       <c r="X18" s="37">
         <v>4135</v>
       </c>
-    </row>
-    <row r="19" spans="1:24" ht="12.75">
+      <c r="Y18" s="37">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" ht="12.75">
       <c r="A19" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B19" s="35" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="37">
         <v>5368</v>
       </c>
       <c r="D19" s="37">
         <v>5503</v>
       </c>
       <c r="E19" s="37">
         <v>5493</v>
       </c>
       <c r="F19" s="37">
         <v>5531</v>
       </c>
       <c r="G19" s="37">
         <v>5681</v>
       </c>
       <c r="H19" s="37">
         <v>5648</v>
       </c>
       <c r="I19" s="37">
@@ -2309,52 +2373,55 @@
       </c>
       <c r="Q19" s="37">
         <v>3672</v>
       </c>
       <c r="R19" s="37">
         <v>3565</v>
       </c>
       <c r="S19" s="37">
         <v>3448</v>
       </c>
       <c r="T19" s="37">
         <v>4265</v>
       </c>
       <c r="U19" s="37">
         <v>4671</v>
       </c>
       <c r="V19" s="37">
         <v>3528</v>
       </c>
       <c r="W19" s="37">
         <v>3483</v>
       </c>
       <c r="X19" s="37">
         <v>3415</v>
       </c>
-    </row>
-    <row r="20" spans="1:24" ht="12.75">
+      <c r="Y19" s="37">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" ht="12.75">
       <c r="A20" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>83</v>
       </c>
       <c r="C20" s="37">
         <v>13613</v>
       </c>
       <c r="D20" s="37">
         <v>13376</v>
       </c>
       <c r="E20" s="37">
         <v>13720</v>
       </c>
       <c r="F20" s="37">
         <v>13676</v>
       </c>
       <c r="G20" s="37">
         <v>13383</v>
       </c>
       <c r="H20" s="37">
         <v>14089</v>
       </c>
       <c r="I20" s="37">
@@ -2383,88 +2450,94 @@
       </c>
       <c r="Q20" s="37">
         <v>12699</v>
       </c>
       <c r="R20" s="37">
         <v>9313</v>
       </c>
       <c r="S20" s="37">
         <v>9022</v>
       </c>
       <c r="T20" s="37">
         <v>11195</v>
       </c>
       <c r="U20" s="37">
         <v>11200</v>
       </c>
       <c r="V20" s="37">
         <v>10110</v>
       </c>
       <c r="W20" s="37">
         <v>10454</v>
       </c>
       <c r="X20" s="37">
         <v>10473</v>
       </c>
-    </row>
-    <row r="21" spans="1:24" ht="12.75">
+      <c r="Y20" s="37">
+        <v>10448</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" ht="12.75">
       <c r="A21" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="35" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="37"/>
       <c r="D21" s="37"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="37"/>
       <c r="J21" s="37"/>
       <c r="K21" s="38"/>
       <c r="L21" s="37"/>
       <c r="M21" s="37"/>
       <c r="N21" s="37"/>
       <c r="O21" s="37"/>
       <c r="P21" s="37"/>
       <c r="Q21" s="37"/>
       <c r="R21" s="37"/>
       <c r="S21" s="37"/>
       <c r="T21" s="37"/>
       <c r="U21" s="37"/>
       <c r="V21" s="37">
         <v>1135</v>
       </c>
       <c r="W21" s="37">
         <v>1354</v>
       </c>
       <c r="X21" s="37">
         <v>1285</v>
       </c>
-    </row>
-    <row r="22" spans="1:24" ht="12.75">
+      <c r="Y21" s="37">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" ht="12.75">
       <c r="A22" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="35" t="s">
         <v>78</v>
       </c>
       <c r="C22" s="37">
         <v>11088</v>
       </c>
       <c r="D22" s="37">
         <v>11293</v>
       </c>
       <c r="E22" s="37">
         <v>11347</v>
       </c>
       <c r="F22" s="37">
         <v>12125</v>
       </c>
       <c r="G22" s="37">
         <v>12153</v>
       </c>
       <c r="H22" s="37">
         <v>13249</v>
       </c>
       <c r="I22" s="37">
@@ -2493,52 +2566,55 @@
       </c>
       <c r="Q22" s="37">
         <v>8470</v>
       </c>
       <c r="R22" s="37">
         <v>8251</v>
       </c>
       <c r="S22" s="37">
         <v>8135</v>
       </c>
       <c r="T22" s="37">
         <v>9067</v>
       </c>
       <c r="U22" s="37">
         <v>11093</v>
       </c>
       <c r="V22" s="37">
         <v>4506</v>
       </c>
       <c r="W22" s="37">
         <v>3814</v>
       </c>
       <c r="X22" s="37">
         <v>3739</v>
       </c>
-    </row>
-    <row r="23" spans="1:24" ht="12.75">
+      <c r="Y22" s="37">
+        <v>3945</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" ht="12.75">
       <c r="A23" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B23" s="35" t="s">
         <v>79</v>
       </c>
       <c r="C23" s="37">
         <v>3329</v>
       </c>
       <c r="D23" s="37">
         <v>3616</v>
       </c>
       <c r="E23" s="37">
         <v>3743</v>
       </c>
       <c r="F23" s="37">
         <v>4121</v>
       </c>
       <c r="G23" s="37">
         <v>4141</v>
       </c>
       <c r="H23" s="37">
         <v>5169</v>
       </c>
       <c r="I23" s="37">
@@ -2567,52 +2643,55 @@
       </c>
       <c r="Q23" s="37">
         <v>6804</v>
       </c>
       <c r="R23" s="37">
         <v>6690</v>
       </c>
       <c r="S23" s="37">
         <v>6516.38</v>
       </c>
       <c r="T23" s="37">
         <v>12222</v>
       </c>
       <c r="U23" s="37">
         <v>8182</v>
       </c>
       <c r="V23" s="37">
         <v>7922</v>
       </c>
       <c r="W23" s="37">
         <v>8003</v>
       </c>
       <c r="X23" s="37">
         <v>7834</v>
       </c>
-    </row>
-    <row r="24" spans="1:24" ht="12.75">
+      <c r="Y23" s="37">
+        <v>8562</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" ht="12.75">
       <c r="A24" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="35" t="s">
         <v>80</v>
       </c>
       <c r="C24" s="37">
         <v>10947</v>
       </c>
       <c r="D24" s="37">
         <v>10959</v>
       </c>
       <c r="E24" s="37">
         <v>11028</v>
       </c>
       <c r="F24" s="37">
         <v>11040</v>
       </c>
       <c r="G24" s="37">
         <v>11337</v>
       </c>
       <c r="H24" s="37">
         <v>10756</v>
       </c>
       <c r="I24" s="37">
@@ -2641,52 +2720,55 @@
       </c>
       <c r="Q24" s="37">
         <v>11480</v>
       </c>
       <c r="R24" s="37">
         <v>11495</v>
       </c>
       <c r="S24" s="37">
         <v>10763.3</v>
       </c>
       <c r="T24" s="37">
         <v>9556</v>
       </c>
       <c r="U24" s="37">
         <v>11109</v>
       </c>
       <c r="V24" s="37">
         <v>12116</v>
       </c>
       <c r="W24" s="37">
         <v>12421</v>
       </c>
       <c r="X24" s="37">
         <v>12749</v>
       </c>
-    </row>
-    <row r="25" spans="1:24" ht="12.75">
+      <c r="Y24" s="37">
+        <v>13252</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" ht="12.75">
       <c r="A25" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="I25" s="39" t="s">
@@ -2715,52 +2797,55 @@
       </c>
       <c r="Q25" s="39" t="s">
         <v>82</v>
       </c>
       <c r="R25" s="40">
         <v>3396</v>
       </c>
       <c r="S25" s="40">
         <v>3601</v>
       </c>
       <c r="T25" s="40">
         <v>6295</v>
       </c>
       <c r="U25" s="40">
         <v>5365</v>
       </c>
       <c r="V25" s="40">
         <v>4390</v>
       </c>
       <c r="W25" s="40">
         <v>4486</v>
       </c>
       <c r="X25" s="40">
         <v>4886</v>
       </c>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25" s="40">
+        <v>5137</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
       <c r="A26" s="32"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>