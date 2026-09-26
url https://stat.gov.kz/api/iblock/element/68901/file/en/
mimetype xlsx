--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,66 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="945" windowWidth="15210" windowHeight="8775"/>
+    <workbookView xWindow="13575" yWindow="135" windowWidth="15210" windowHeight="8775" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Data" sheetId="1" r:id="rId1"/>
-    <sheet name="Metadata" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Data" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="68">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Disposed of pollutants</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
@@ -99,152 +101,184 @@
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>Ontustik Kazakhstan</t>
   </si>
   <si>
     <t>thousand tons</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
-    <t>Classifier of Statistical Indicators</t>
-[...1 lines deleted...]
-  <si>
     <t>Capture and utilization of pollutants — the amount of captured pollutants returned to production, used for the manufacture of commercial products, or sold to third parties. This does not include substances used as raw materials or semi-finished products in the technological processes of manufacturing products, where such use is provided for by the production technology.</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
-  </si>
-[...1 lines deleted...]
-    <t>thousand tenge</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
 </t>
   </si>
   <si>
     <t>Methodological Explanations</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Related Publications</t>
   </si>
   <si>
     <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
   </si>
   <si>
-    <t>Conventional designs</t>
-[...8 lines deleted...]
-  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible Executor</t>
   </si>
   <si>
     <t>Dana Adilbek</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>+7 7172749311</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>010000, Astana city, Mangilik El avenue, 8, House of Ministries, Entrance 4</t>
   </si>
   <si>
     <t xml:space="preserve">Unified contact center </t>
   </si>
   <si>
     <t>Data Utilization</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
     <t>d.adilbek@aspire.gov.kz</t>
   </si>
   <si>
     <t>Directory of specific pollutants</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Name of Directory of statistical indicators</t>
+  </si>
+  <si>
+    <t>Volume of recycled pollutants</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2025.</t>
+  </si>
+  <si>
+    <t>Definition of an indicator.</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -286,50 +320,75 @@
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -422,61 +481,62 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -496,114 +556,141 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -848,122 +935,410 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B32"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="46" customWidth="1"/>
+    <col min="2" max="2" width="74" style="46" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="38">
+        <v>1575010211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="51" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="50" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="42" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="61" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="64">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="51" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="64">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="44" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="38">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="47"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="47"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="47"/>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A31" s="47"/>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A32" s="48"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B9" r:id="rId2"/>
+    <hyperlink ref="B11" r:id="rId3" display="Directory of Activities and Costs for Environmental Protection and Resource Management"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B19" r:id="rId5"/>
+    <hyperlink ref="B13" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="100.5703125" style="51" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="55" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="55" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="55" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="55" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="55" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="56" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="57"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="57"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="58"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="58"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="58"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="58"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="59" t="s">
+        <v>58</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:W28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="3" customWidth="1"/>
     <col min="3" max="13" width="10.7109375" style="11" customWidth="1"/>
     <col min="14" max="14" width="10.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="11" customWidth="1"/>
     <col min="16" max="16" width="9.140625" style="11"/>
     <col min="17" max="22" width="9.42578125" style="11" customWidth="1"/>
     <col min="23" max="23" width="9.140625" style="11"/>
     <col min="24" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="52"/>
-[...19 lines deleted...]
-      <c r="V1" s="52"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="4"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="I2" s="13"/>
       <c r="K2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="Q2" s="14"/>
-      <c r="R2" s="53" t="s">
+      <c r="R2" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="S2" s="53"/>
-[...2 lines deleted...]
-      <c r="V2" s="53"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="5"/>
       <c r="B3" s="1">
         <v>2005</v>
       </c>
       <c r="C3" s="15">
         <v>2006</v>
       </c>
       <c r="D3" s="16">
         <v>2007</v>
       </c>
       <c r="E3" s="15">
         <v>2008</v>
       </c>
       <c r="F3" s="15">
         <v>2009</v>
       </c>
       <c r="G3" s="15">
         <v>2010</v>
       </c>
       <c r="H3" s="15">
         <v>2011</v>
       </c>
       <c r="I3" s="17">
@@ -2518,354 +2893,177 @@
       <c r="K28" s="36"/>
       <c r="L28" s="36"/>
       <c r="M28" s="36"/>
       <c r="N28" s="36"/>
       <c r="O28" s="36"/>
       <c r="P28" s="36"/>
       <c r="Q28" s="36"/>
       <c r="R28" s="36"/>
       <c r="S28" s="36"/>
       <c r="T28" s="36"/>
       <c r="U28" s="36"/>
       <c r="V28" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="R2:V2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...176 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B9859968C53D5A46853644E3D0A06DF6" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6edf18bdfeed55a52ef65747107bd00d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69EA7019-788E-42C5-BE43-D2B026B446E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D859AB75-A7D3-4B52-8FCF-60885A2B6CBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7C612A-9C27-4CDD-9966-C5B7FC0114C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
-      <vt:lpstr>Metadata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>