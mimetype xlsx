--- v1 (2026-09-06)
+++ v2 (2026-09-26)
@@ -1,69 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="345" yWindow="660" windowWidth="15060" windowHeight="8535"/>
+    <workbookView xWindow="12120" yWindow="1365" windowWidth="15735" windowHeight="5175" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Data" sheetId="1" r:id="rId1"/>
-    <sheet name="Metadata" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="Data" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="OLE_LINK1" localSheetId="0">Data!$B$25</definedName>
+    <definedName name="OLE_LINK1" localSheetId="2">Data!$B$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="67">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Emissions of solid pollutants</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
@@ -103,149 +105,181 @@
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>thousand tons</t>
   </si>
   <si>
     <t>Code of the Statistical Indicator</t>
   </si>
   <si>
     <t>Name of the statistical indicator</t>
   </si>
   <si>
     <t>Unit of Measurement</t>
-  </si>
-[...1 lines deleted...]
-    <t>thousand tenge</t>
   </si>
   <si>
     <t>Methodology for Calculation</t>
   </si>
   <si>
     <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
 </t>
   </si>
   <si>
     <t>Methodological Explanations</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
   </si>
   <si>
     <t>Source of the Indicator</t>
   </si>
   <si>
     <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
   </si>
   <si>
     <t>Classifications</t>
   </si>
   <si>
     <t>Related Publications</t>
   </si>
   <si>
     <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
   </si>
   <si>
-    <t>Conventional designs</t>
-[...8 lines deleted...]
-  <si>
     <t>Responsible Structural Division</t>
   </si>
   <si>
     <t>Department of Production and Environmental Statistics</t>
   </si>
   <si>
     <t>Responsible Executor</t>
   </si>
   <si>
     <t>Dana Adilbek</t>
   </si>
   <si>
     <t>Telephone Number</t>
   </si>
   <si>
     <t>+7 7172749311</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>010000, Astana city, Mangilik El avenue, 8, House of Ministries, Entrance 4</t>
   </si>
   <si>
     <t xml:space="preserve">Unified contact center </t>
   </si>
   <si>
     <t>Data Utilization</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
     <t>157502 ID-5292 ГЗВ</t>
   </si>
   <si>
     <t>Directory of Specific Pollutants, grouping of pollutants</t>
   </si>
   <si>
     <t>d.adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Volume of pollutant emissions into the atmosphere</t>
+  </si>
+  <si>
+    <t>Name of Directory of statistical indicators</t>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2025.</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -268,50 +302,75 @@
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -416,51 +475,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -527,82 +586,101 @@
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="3"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 2 2" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -847,118 +925,398 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="74" style="10" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="60">
+        <v>46202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="59" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="60">
+        <v>46566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="3">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="11"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A28" s="11"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A29" s="11"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A30" s="11"/>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A31" s="12"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B8" r:id="rId2"/>
+    <hyperlink ref="B10" r:id="rId3" display="Directory of Activities and Costs for Environmental Protection and Resource Management"/>
+    <hyperlink ref="B11" r:id="rId4"/>
+    <hyperlink ref="B18" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B5:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="100.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="61" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="61" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="61" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="61" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="63"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="63"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="64"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="64"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="64"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="64"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="64"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="65" t="s">
+        <v>66</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="I1" workbookViewId="0">
       <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="16" customWidth="1"/>
     <col min="2" max="13" width="10.7109375" style="16" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="55" customWidth="1"/>
     <col min="16" max="22" width="9.140625" style="16"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="66" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="56"/>
-[...19 lines deleted...]
-      <c r="V1" s="56"/>
+      <c r="B1" s="66"/>
+      <c r="C1" s="66"/>
+      <c r="D1" s="66"/>
+      <c r="E1" s="66"/>
+      <c r="F1" s="66"/>
+      <c r="G1" s="66"/>
+      <c r="H1" s="66"/>
+      <c r="I1" s="66"/>
+      <c r="J1" s="66"/>
+      <c r="K1" s="66"/>
+      <c r="L1" s="66"/>
+      <c r="M1" s="66"/>
+      <c r="N1" s="66"/>
+      <c r="O1" s="66"/>
+      <c r="P1" s="66"/>
+      <c r="Q1" s="66"/>
+      <c r="R1" s="66"/>
+      <c r="S1" s="66"/>
+      <c r="T1" s="66"/>
+      <c r="U1" s="66"/>
+      <c r="V1" s="66"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="I2" s="18"/>
       <c r="K2" s="19"/>
       <c r="N2" s="19"/>
       <c r="O2" s="19"/>
       <c r="Q2" s="19"/>
-      <c r="R2" s="57" t="s">
+      <c r="R2" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="S2" s="57"/>
-[...2 lines deleted...]
-      <c r="V2" s="57"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20"/>
       <c r="B3" s="21">
         <v>2005</v>
       </c>
       <c r="C3" s="21">
         <v>2006</v>
       </c>
       <c r="D3" s="22">
         <v>2007</v>
       </c>
       <c r="E3" s="23">
         <v>2008</v>
       </c>
       <c r="F3" s="24">
         <v>2009</v>
       </c>
       <c r="G3" s="21">
         <v>2010</v>
       </c>
       <c r="H3" s="24">
         <v>2011</v>
       </c>
       <c r="I3" s="25">
@@ -2513,354 +2871,184 @@
       <c r="K28" s="54"/>
       <c r="L28" s="54"/>
       <c r="M28" s="54"/>
       <c r="N28" s="54"/>
       <c r="O28" s="54"/>
       <c r="P28" s="54"/>
       <c r="Q28" s="54"/>
       <c r="R28" s="54"/>
       <c r="S28" s="54"/>
       <c r="T28" s="54"/>
       <c r="U28" s="54"/>
       <c r="V28" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="R2:V2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...168 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B9859968C53D5A46853644E3D0A06DF6" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6edf18bdfeed55a52ef65747107bd00d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2D15CCB-41C6-46FC-B115-DE3E0CA033FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F071F8-6503-4DA4-BB05-63864FCD671A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B66A9E-19DB-49FA-9B2B-086DC13CB465}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>Data</vt:lpstr>
-      <vt:lpstr>Metadata</vt:lpstr>
       <vt:lpstr>Data!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>