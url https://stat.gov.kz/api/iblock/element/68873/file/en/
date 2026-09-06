--- v0 (2026-07-21)
+++ v1 (2026-09-06)
@@ -1,73 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-12465" yWindow="540" windowWidth="23610" windowHeight="8415"/>
+    <workbookView xWindow="-150" yWindow="-495" windowWidth="9705" windowHeight="8250"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Data" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ООС!$E$25:$G$25</definedName>
-    <definedName name="OLE_LINK1" localSheetId="0">ООС!$P$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Data!$E$25:$G$25</definedName>
+    <definedName name="OLE_LINK1" localSheetId="0">Data!$P$18</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="55">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Emissions of liquid and gaseous pollutants</t>
   </si>
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>Abai</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Aktobe</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Atyrau</t>
   </si>
   <si>
@@ -98,91 +95,225 @@
     <t>Pavlodar</t>
   </si>
   <si>
     <t>Soltustik Kazakhstan</t>
   </si>
   <si>
     <t>Turkistan</t>
   </si>
   <si>
     <t>Ulytau</t>
   </si>
   <si>
     <t>Shygys Kazakhstan</t>
   </si>
   <si>
     <t>Astana city</t>
   </si>
   <si>
     <t>Almaty city</t>
   </si>
   <si>
     <t>Shymkent city</t>
   </si>
   <si>
     <t>thousand tons</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the statistical indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>thousand tenge</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Methodology for the formation indicators of environmental statistics
+</t>
+  </si>
+  <si>
+    <t>Methodological Explanations</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t>Statistical form of the national statistical observation “Report on the Protection of Atmospheric Air”, Form 2-TP (Air), annual.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Related Publications</t>
+  </si>
+  <si>
+    <t>Statistical collections "Environmental protection in the Republic of Kazakhstan"</t>
+  </si>
+  <si>
+    <t>Conventional designs</t>
+  </si>
+  <si>
+    <t>"-" - no case
+"0.0" - insignificant value
+"X" - data is confidential
+"..." - no data available
+In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Department of Production and Environmental Statistics</t>
+  </si>
+  <si>
+    <t>Responsible Executor</t>
+  </si>
+  <si>
+    <t>Dana Adilbek</t>
+  </si>
+  <si>
+    <t>Telephone Number</t>
+  </si>
+  <si>
+    <t>+7 7172749311</t>
+  </si>
+  <si>
+    <t>E-mail</t>
+  </si>
+  <si>
+    <t>D.Adilbek@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Address</t>
+  </si>
+  <si>
+    <t>010000, Astana city, Mangilik El avenue, 8, House of Ministries, Entrance 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Unified contact center </t>
+  </si>
+  <si>
+    <t>Data Utilization</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Directory of specific pollutants, grouping of pollutants</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
-    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="187" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
@@ -260,235 +391,282 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="171" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...56 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -655,1842 +833,2018 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/cec/d2cca6rb9k2lcpshlveeshj1r1axunvi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/ecb/x32syi1yygz74996kefxtur7d3b1n0r0/Methodology%20for%20the%20formation%20indicators%20of%20environmental%20statistics.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:D.Adilbek@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/publication/collections/?year=2024&amp;name=35950&amp;period=" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V28"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="W1" sqref="W1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="8"/>
+    <col min="1" max="1" width="22.28515625" style="17" customWidth="1"/>
+    <col min="2" max="5" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6" max="7" width="10.7109375" style="19" customWidth="1"/>
+    <col min="8" max="15" width="10.7109375" style="17" customWidth="1"/>
+    <col min="16" max="22" width="9.140625" style="17"/>
+    <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="35"/>
-[...19 lines deleted...]
-      <c r="V1" s="35"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="2"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+      <c r="V1" s="2"/>
     </row>
     <row r="2" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="9"/>
-[...10 lines deleted...]
-      <c r="R2" s="36" t="s">
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="I2" s="20"/>
+      <c r="K2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="S2" s="36"/>
-[...2 lines deleted...]
-      <c r="V2" s="36"/>
+      <c r="S2" s="22"/>
+      <c r="T2" s="22"/>
+      <c r="U2" s="22"/>
+      <c r="V2" s="22"/>
     </row>
     <row r="3" spans="1:22" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="13"/>
-      <c r="B3" s="1">
+      <c r="A3" s="23"/>
+      <c r="B3" s="24">
         <v>2005</v>
       </c>
-      <c r="C3" s="1">
+      <c r="C3" s="24">
         <v>2006</v>
       </c>
-      <c r="D3" s="14">
+      <c r="D3" s="25">
         <v>2007</v>
       </c>
-      <c r="E3" s="1">
+      <c r="E3" s="24">
         <v>2008</v>
       </c>
-      <c r="F3" s="15">
+      <c r="F3" s="26">
         <v>2009</v>
       </c>
-      <c r="G3" s="1">
+      <c r="G3" s="24">
         <v>2010</v>
       </c>
-      <c r="H3" s="15">
+      <c r="H3" s="26">
         <v>2011</v>
       </c>
-      <c r="I3" s="16">
+      <c r="I3" s="27">
         <v>2012</v>
       </c>
-      <c r="J3" s="16">
+      <c r="J3" s="27">
         <v>2013</v>
       </c>
-      <c r="K3" s="1">
+      <c r="K3" s="24">
         <v>2014</v>
       </c>
-      <c r="L3" s="17">
+      <c r="L3" s="28">
         <v>2015</v>
       </c>
-      <c r="M3" s="17">
+      <c r="M3" s="28">
         <v>2016</v>
       </c>
-      <c r="N3" s="1">
+      <c r="N3" s="24">
         <v>2017</v>
       </c>
-      <c r="O3" s="1">
+      <c r="O3" s="24">
         <v>2018</v>
       </c>
-      <c r="P3" s="1">
+      <c r="P3" s="24">
         <v>2019</v>
       </c>
-      <c r="Q3" s="1">
+      <c r="Q3" s="24">
         <v>2020</v>
       </c>
-      <c r="R3" s="1">
+      <c r="R3" s="24">
         <v>2021</v>
       </c>
-      <c r="S3" s="1">
+      <c r="S3" s="24">
         <v>2022</v>
       </c>
-      <c r="T3" s="1">
+      <c r="T3" s="24">
         <v>2023</v>
       </c>
-      <c r="U3" s="1">
+      <c r="U3" s="24">
         <v>2024</v>
       </c>
-      <c r="V3" s="1">
+      <c r="V3" s="24">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="19">
+      <c r="B4" s="30">
         <v>2255.1</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C4" s="30">
         <v>2199.8000000000002</v>
       </c>
-      <c r="D4" s="20">
+      <c r="D4" s="31">
         <v>2197.4</v>
       </c>
-      <c r="E4" s="21">
+      <c r="E4" s="32">
         <v>1954.3</v>
       </c>
-      <c r="F4" s="19">
+      <c r="F4" s="30">
         <v>1680.9</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G4" s="33">
         <v>1587.2</v>
       </c>
-      <c r="H4" s="2">
+      <c r="H4" s="33">
         <v>1715.2</v>
       </c>
-      <c r="I4" s="22">
+      <c r="I4" s="34">
         <v>1790.5</v>
       </c>
-      <c r="J4" s="22">
+      <c r="J4" s="34">
         <v>1731.5</v>
       </c>
-      <c r="K4" s="23">
+      <c r="K4" s="35">
         <v>1762.5</v>
       </c>
-      <c r="L4" s="22">
+      <c r="L4" s="34">
         <v>1714</v>
       </c>
-      <c r="M4" s="24">
+      <c r="M4" s="36">
         <v>1811</v>
       </c>
-      <c r="N4" s="2">
+      <c r="N4" s="33">
         <v>1882.07</v>
       </c>
-      <c r="O4" s="2">
+      <c r="O4" s="33">
         <v>1938.7</v>
       </c>
-      <c r="P4" s="2">
+      <c r="P4" s="33">
         <v>1975.4</v>
       </c>
-      <c r="Q4" s="2">
+      <c r="Q4" s="33">
         <v>1940.7</v>
       </c>
-      <c r="R4" s="2">
+      <c r="R4" s="33">
         <v>1915.8</v>
       </c>
-      <c r="S4" s="2">
+      <c r="S4" s="33">
         <v>1868.5</v>
       </c>
-      <c r="T4" s="2">
+      <c r="T4" s="33">
         <v>1827.1</v>
       </c>
-      <c r="U4" s="2">
+      <c r="U4" s="33">
         <v>1826.1</v>
       </c>
-      <c r="V4" s="2">
+      <c r="V4" s="33">
         <v>1841.4</v>
       </c>
     </row>
     <row r="5" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="25" t="s">
+      <c r="A5" s="37" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="19" t="s">
-[...50 lines deleted...]
-      <c r="S5" s="3">
+      <c r="B5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="R5" s="30" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="38">
         <v>25</v>
       </c>
-      <c r="T5" s="3">
+      <c r="T5" s="38">
         <v>25</v>
       </c>
-      <c r="U5" s="3">
+      <c r="U5" s="38">
         <v>24.3</v>
       </c>
-      <c r="V5" s="3">
+      <c r="V5" s="38">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A6" s="25" t="s">
+      <c r="A6" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="26">
+      <c r="B6" s="39">
         <v>18.8</v>
       </c>
-      <c r="C6" s="26">
+      <c r="C6" s="39">
         <v>23.9</v>
       </c>
-      <c r="D6" s="27">
+      <c r="D6" s="40">
         <v>35.1</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="41">
         <v>35.799999999999997</v>
       </c>
-      <c r="F6" s="29">
+      <c r="F6" s="42">
         <v>31.8</v>
       </c>
-      <c r="G6" s="4">
+      <c r="G6" s="43">
         <v>37.6</v>
       </c>
-      <c r="H6" s="4">
+      <c r="H6" s="43">
         <v>41.8</v>
       </c>
-      <c r="I6" s="30">
+      <c r="I6" s="44">
         <v>70.599999999999994</v>
       </c>
-      <c r="J6" s="30">
+      <c r="J6" s="44">
         <v>45.3</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="45">
         <v>49.6</v>
       </c>
-      <c r="L6" s="31">
+      <c r="L6" s="46">
         <v>50</v>
       </c>
-      <c r="M6" s="32">
+      <c r="M6" s="47">
         <v>50.8</v>
       </c>
-      <c r="N6" s="4">
+      <c r="N6" s="43">
         <v>50.6</v>
       </c>
-      <c r="O6" s="4">
+      <c r="O6" s="43">
         <v>51</v>
       </c>
-      <c r="P6" s="4">
+      <c r="P6" s="43">
         <v>45.8</v>
       </c>
-      <c r="Q6" s="4">
+      <c r="Q6" s="43">
         <v>48.2</v>
       </c>
-      <c r="R6" s="4">
+      <c r="R6" s="43">
         <v>48.6</v>
       </c>
-      <c r="S6" s="4">
+      <c r="S6" s="43">
         <v>44.51</v>
       </c>
-      <c r="T6" s="4">
+      <c r="T6" s="43">
         <v>44.5</v>
       </c>
-      <c r="U6" s="4">
+      <c r="U6" s="43">
         <v>44.4</v>
       </c>
-      <c r="V6" s="4">
+      <c r="V6" s="43">
         <v>46.2</v>
       </c>
     </row>
     <row r="7" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A7" s="25" t="s">
+      <c r="A7" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="26">
+      <c r="B7" s="39">
         <v>158.1</v>
       </c>
-      <c r="C7" s="26">
+      <c r="C7" s="39">
         <v>186.4</v>
       </c>
-      <c r="D7" s="27">
+      <c r="D7" s="40">
         <v>188.4</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="41">
         <v>194</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="42">
         <v>205.1</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="43">
         <v>109.2</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="43">
         <v>103.3</v>
       </c>
-      <c r="I7" s="30">
+      <c r="I7" s="44">
         <v>105.3</v>
       </c>
-      <c r="J7" s="30">
+      <c r="J7" s="44">
         <v>104.1</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="45">
         <v>101.7</v>
       </c>
-      <c r="L7" s="31">
+      <c r="L7" s="46">
         <v>113.3</v>
       </c>
-      <c r="M7" s="32">
+      <c r="M7" s="47">
         <v>136.1</v>
       </c>
-      <c r="N7" s="4">
+      <c r="N7" s="43">
         <v>149.30000000000001</v>
       </c>
-      <c r="O7" s="4">
+      <c r="O7" s="43">
         <v>136.1</v>
       </c>
-      <c r="P7" s="4">
+      <c r="P7" s="43">
         <v>114.7</v>
       </c>
-      <c r="Q7" s="4">
+      <c r="Q7" s="43">
         <v>114.5</v>
       </c>
-      <c r="R7" s="4">
+      <c r="R7" s="43">
         <v>115.4</v>
       </c>
-      <c r="S7" s="4">
+      <c r="S7" s="43">
         <v>117.6</v>
       </c>
-      <c r="T7" s="4">
+      <c r="T7" s="43">
         <v>93.8</v>
       </c>
-      <c r="U7" s="4">
+      <c r="U7" s="43">
         <v>107.2</v>
       </c>
-      <c r="V7" s="4">
+      <c r="V7" s="43">
         <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A8" s="25" t="s">
+      <c r="A8" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="26">
+      <c r="B8" s="39">
         <v>44.8</v>
       </c>
-      <c r="C8" s="26">
+      <c r="C8" s="39">
         <v>48.6</v>
       </c>
-      <c r="D8" s="27">
+      <c r="D8" s="40">
         <v>40.5</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="41">
         <v>45.7</v>
       </c>
-      <c r="F8" s="29">
+      <c r="F8" s="42">
         <v>48</v>
       </c>
-      <c r="G8" s="4">
+      <c r="G8" s="43">
         <v>51.4</v>
       </c>
-      <c r="H8" s="4">
+      <c r="H8" s="43">
         <v>53.3</v>
       </c>
-      <c r="I8" s="30">
+      <c r="I8" s="44">
         <v>48</v>
       </c>
-      <c r="J8" s="30">
+      <c r="J8" s="44">
         <v>52.8</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="45">
         <v>39.700000000000003</v>
       </c>
-      <c r="L8" s="31">
+      <c r="L8" s="46">
         <v>44</v>
       </c>
-      <c r="M8" s="32">
+      <c r="M8" s="47">
         <v>39.1</v>
       </c>
-      <c r="N8" s="4">
+      <c r="N8" s="43">
         <v>32.200000000000003</v>
       </c>
-      <c r="O8" s="4">
+      <c r="O8" s="43">
         <v>38.799999999999997</v>
       </c>
-      <c r="P8" s="4">
+      <c r="P8" s="43">
         <v>36.5</v>
       </c>
-      <c r="Q8" s="4">
+      <c r="Q8" s="43">
         <v>34.700000000000003</v>
       </c>
-      <c r="R8" s="4">
+      <c r="R8" s="43">
         <v>36</v>
       </c>
-      <c r="S8" s="4">
+      <c r="S8" s="43">
         <v>24.5</v>
       </c>
-      <c r="T8" s="4">
+      <c r="T8" s="43">
         <v>24.9</v>
       </c>
-      <c r="U8" s="4">
+      <c r="U8" s="43">
         <v>26</v>
       </c>
-      <c r="V8" s="4">
+      <c r="V8" s="43">
         <v>24.6</v>
       </c>
     </row>
     <row r="9" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A9" s="25" t="s">
+      <c r="A9" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B9" s="39">
         <v>87.5</v>
       </c>
-      <c r="C9" s="26">
+      <c r="C9" s="39">
         <v>93.1</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="40">
         <v>105.7</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="41">
         <v>104.8</v>
       </c>
-      <c r="F9" s="29">
+      <c r="F9" s="42">
         <v>98.2</v>
       </c>
-      <c r="G9" s="4">
+      <c r="G9" s="43">
         <v>95.6</v>
       </c>
-      <c r="H9" s="4">
+      <c r="H9" s="43">
         <v>105.4</v>
       </c>
-      <c r="I9" s="30">
+      <c r="I9" s="44">
         <v>131.30000000000001</v>
       </c>
-      <c r="J9" s="30">
+      <c r="J9" s="44">
         <v>136.1</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="45">
         <v>106.8</v>
       </c>
-      <c r="L9" s="31">
+      <c r="L9" s="46">
         <v>107.6</v>
       </c>
-      <c r="M9" s="32">
+      <c r="M9" s="47">
         <v>163.80000000000001</v>
       </c>
-      <c r="N9" s="4">
+      <c r="N9" s="43">
         <v>172.8</v>
       </c>
-      <c r="O9" s="4">
+      <c r="O9" s="43">
         <v>169.1</v>
       </c>
-      <c r="P9" s="4">
+      <c r="P9" s="43">
         <v>160.9</v>
       </c>
-      <c r="Q9" s="4">
+      <c r="Q9" s="43">
         <v>147.6</v>
       </c>
-      <c r="R9" s="4">
+      <c r="R9" s="43">
         <v>157.5</v>
       </c>
-      <c r="S9" s="4">
+      <c r="S9" s="43">
         <v>129.9</v>
       </c>
-      <c r="T9" s="4">
+      <c r="T9" s="43">
         <v>136.5</v>
       </c>
-      <c r="U9" s="4">
+      <c r="U9" s="43">
         <v>150.30000000000001</v>
       </c>
-      <c r="V9" s="4">
+      <c r="V9" s="43">
         <v>158.5</v>
       </c>
     </row>
     <row r="10" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="25" t="s">
+      <c r="A10" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="26">
+      <c r="B10" s="39">
         <v>73.5</v>
       </c>
-      <c r="C10" s="26">
+      <c r="C10" s="39">
         <v>49.9</v>
       </c>
-      <c r="D10" s="27">
+      <c r="D10" s="40">
         <v>44.7</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="41">
         <v>39.700000000000003</v>
       </c>
-      <c r="F10" s="29">
+      <c r="F10" s="42">
         <v>46.9</v>
       </c>
-      <c r="G10" s="4">
+      <c r="G10" s="43">
         <v>55.2</v>
       </c>
-      <c r="H10" s="4">
+      <c r="H10" s="43">
         <v>53.4</v>
       </c>
-      <c r="I10" s="30">
+      <c r="I10" s="44">
         <v>59.5</v>
       </c>
-      <c r="J10" s="30">
+      <c r="J10" s="44">
         <v>58</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="45">
         <v>41.4</v>
       </c>
-      <c r="L10" s="31">
+      <c r="L10" s="46">
         <v>39.6</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M10" s="47">
         <v>39.799999999999997</v>
       </c>
-      <c r="N10" s="4">
+      <c r="N10" s="43">
         <v>38.700000000000003</v>
       </c>
-      <c r="O10" s="4">
+      <c r="O10" s="43">
         <v>45.8</v>
       </c>
-      <c r="P10" s="4">
+      <c r="P10" s="43">
         <v>39</v>
       </c>
-      <c r="Q10" s="4">
+      <c r="Q10" s="43">
         <v>28.4</v>
       </c>
-      <c r="R10" s="4">
+      <c r="R10" s="43">
         <v>23.8</v>
       </c>
-      <c r="S10" s="4">
+      <c r="S10" s="43">
         <v>23.7</v>
       </c>
-      <c r="T10" s="4">
+      <c r="T10" s="43">
         <v>31.9</v>
       </c>
-      <c r="U10" s="4">
+      <c r="U10" s="43">
         <v>28.7</v>
       </c>
-      <c r="V10" s="4">
+      <c r="V10" s="43">
         <v>68.5</v>
       </c>
     </row>
     <row r="11" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A11" s="25" t="s">
+      <c r="A11" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="39">
         <v>9.6999999999999993</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="39">
         <v>11.5</v>
       </c>
-      <c r="D11" s="27">
+      <c r="D11" s="40">
         <v>11.7</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="41">
         <v>18.899999999999999</v>
       </c>
-      <c r="F11" s="29">
+      <c r="F11" s="42">
         <v>10.4</v>
       </c>
-      <c r="G11" s="4">
+      <c r="G11" s="43">
         <v>10.3</v>
       </c>
-      <c r="H11" s="4">
+      <c r="H11" s="43">
         <v>13.2</v>
       </c>
-      <c r="I11" s="30">
+      <c r="I11" s="44">
         <v>23.1</v>
       </c>
-      <c r="J11" s="30">
+      <c r="J11" s="44">
         <v>20.399999999999999</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="45">
         <v>25.8</v>
       </c>
-      <c r="L11" s="31">
+      <c r="L11" s="46">
         <v>28.3</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M11" s="47">
         <v>41</v>
       </c>
-      <c r="N11" s="4">
+      <c r="N11" s="43">
         <v>38.4</v>
       </c>
-      <c r="O11" s="4">
+      <c r="O11" s="43">
         <v>39.1</v>
       </c>
-      <c r="P11" s="4">
+      <c r="P11" s="43">
         <v>42.5</v>
       </c>
-      <c r="Q11" s="4">
+      <c r="Q11" s="43">
         <v>39.1</v>
       </c>
-      <c r="R11" s="4">
+      <c r="R11" s="43">
         <v>41.9</v>
       </c>
-      <c r="S11" s="4">
+      <c r="S11" s="43">
         <v>40.51</v>
       </c>
-      <c r="T11" s="4">
+      <c r="T11" s="43">
         <v>39.299999999999997</v>
       </c>
-      <c r="U11" s="4">
+      <c r="U11" s="43">
         <v>38.5</v>
       </c>
-      <c r="V11" s="4">
+      <c r="V11" s="43">
         <v>29.2</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A12" s="25" t="s">
+      <c r="A12" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="26" t="s">
-[...50 lines deleted...]
-      <c r="S12" s="4">
+      <c r="B12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="R12" s="39" t="s">
+        <v>0</v>
+      </c>
+      <c r="S12" s="43">
         <v>8.6</v>
       </c>
-      <c r="T12" s="4">
+      <c r="T12" s="43">
         <v>10.3</v>
       </c>
-      <c r="U12" s="4">
+      <c r="U12" s="43">
         <v>10.6</v>
       </c>
-      <c r="V12" s="4">
+      <c r="V12" s="43">
         <v>10.7</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A13" s="25" t="s">
+      <c r="A13" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="39">
         <v>1192</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="39">
         <v>1091</v>
       </c>
-      <c r="D13" s="27">
+      <c r="D13" s="40">
         <v>1055.7</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="41">
         <v>801.8</v>
       </c>
-      <c r="F13" s="29">
+      <c r="F13" s="42">
         <v>511.2</v>
       </c>
-      <c r="G13" s="4">
+      <c r="G13" s="43">
         <v>477.8</v>
       </c>
-      <c r="H13" s="4">
+      <c r="H13" s="43">
         <v>506.3</v>
       </c>
-      <c r="I13" s="30">
+      <c r="I13" s="44">
         <v>466.9</v>
       </c>
-      <c r="J13" s="30">
+      <c r="J13" s="44">
         <v>411.5</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="45">
         <v>470.8</v>
       </c>
-      <c r="L13" s="31">
+      <c r="L13" s="46">
         <v>475.5</v>
       </c>
-      <c r="M13" s="32">
+      <c r="M13" s="47">
         <v>477.4</v>
       </c>
-      <c r="N13" s="4">
+      <c r="N13" s="43">
         <v>479</v>
       </c>
-      <c r="O13" s="4">
+      <c r="O13" s="43">
         <v>466.8</v>
       </c>
-      <c r="P13" s="4">
+      <c r="P13" s="43">
         <v>519.29999999999995</v>
       </c>
-      <c r="Q13" s="4">
+      <c r="Q13" s="43">
         <v>512.20000000000005</v>
       </c>
-      <c r="R13" s="4">
+      <c r="R13" s="43">
         <v>454.2</v>
       </c>
-      <c r="S13" s="4">
+      <c r="S13" s="43">
         <v>373.1</v>
       </c>
-      <c r="T13" s="4">
+      <c r="T13" s="43">
         <v>365.8</v>
       </c>
-      <c r="U13" s="4">
+      <c r="U13" s="43">
         <v>348.9</v>
       </c>
-      <c r="V13" s="4">
+      <c r="V13" s="43">
         <v>358.2</v>
       </c>
     </row>
     <row r="14" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A14" s="25" t="s">
+      <c r="A14" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="39">
         <v>49.2</v>
       </c>
-      <c r="C14" s="26">
+      <c r="C14" s="39">
         <v>56.2</v>
       </c>
-      <c r="D14" s="27">
+      <c r="D14" s="40">
         <v>61.8</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="41">
         <v>57.6</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="42">
         <v>61.6</v>
       </c>
-      <c r="G14" s="4">
+      <c r="G14" s="43">
         <v>59.3</v>
       </c>
-      <c r="H14" s="4">
+      <c r="H14" s="43">
         <v>58.5</v>
       </c>
-      <c r="I14" s="30">
+      <c r="I14" s="44">
         <v>53.3</v>
       </c>
-      <c r="J14" s="30">
+      <c r="J14" s="44">
         <v>61.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="45">
         <v>56.6</v>
       </c>
-      <c r="L14" s="31">
+      <c r="L14" s="46">
         <v>42.3</v>
       </c>
-      <c r="M14" s="32">
+      <c r="M14" s="47">
         <v>53.4</v>
       </c>
-      <c r="N14" s="4">
+      <c r="N14" s="43">
         <v>62.8</v>
       </c>
-      <c r="O14" s="4">
+      <c r="O14" s="43">
         <v>72</v>
       </c>
-      <c r="P14" s="4">
+      <c r="P14" s="43">
         <v>75</v>
       </c>
-      <c r="Q14" s="4">
+      <c r="Q14" s="43">
         <v>67.400000000000006</v>
       </c>
-      <c r="R14" s="4">
+      <c r="R14" s="43">
         <v>84.2</v>
       </c>
-      <c r="S14" s="4">
+      <c r="S14" s="43">
         <v>83.43</v>
       </c>
-      <c r="T14" s="4">
+      <c r="T14" s="43">
         <v>79.599999999999994</v>
       </c>
-      <c r="U14" s="4">
+      <c r="U14" s="43">
         <v>74.8</v>
       </c>
-      <c r="V14" s="4">
+      <c r="V14" s="43">
         <v>67.400000000000006</v>
       </c>
     </row>
     <row r="15" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="26">
+      <c r="B15" s="39">
         <v>34.799999999999997</v>
       </c>
-      <c r="C15" s="26">
+      <c r="C15" s="39">
         <v>30.6</v>
       </c>
-      <c r="D15" s="27">
+      <c r="D15" s="40">
         <v>30.7</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="41">
         <v>29.1</v>
       </c>
-      <c r="F15" s="29">
+      <c r="F15" s="42">
         <v>29.6</v>
       </c>
-      <c r="G15" s="4">
+      <c r="G15" s="43">
         <v>25.6</v>
       </c>
-      <c r="H15" s="4">
+      <c r="H15" s="43">
         <v>25.4</v>
       </c>
-      <c r="I15" s="30">
+      <c r="I15" s="44">
         <v>23.7</v>
       </c>
-      <c r="J15" s="30">
+      <c r="J15" s="44">
         <v>25.5</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="45">
         <v>25.1</v>
       </c>
-      <c r="L15" s="31">
+      <c r="L15" s="46">
         <v>25.9</v>
       </c>
-      <c r="M15" s="32">
+      <c r="M15" s="47">
         <v>25.6</v>
       </c>
-      <c r="N15" s="4">
+      <c r="N15" s="43">
         <v>23</v>
       </c>
-      <c r="O15" s="4">
+      <c r="O15" s="43">
         <v>21.8</v>
       </c>
-      <c r="P15" s="4">
+      <c r="P15" s="43">
         <v>20.6</v>
       </c>
-      <c r="Q15" s="4">
+      <c r="Q15" s="43">
         <v>25.1</v>
       </c>
-      <c r="R15" s="4">
+      <c r="R15" s="43">
         <v>26</v>
       </c>
-      <c r="S15" s="4">
+      <c r="S15" s="43">
         <v>21.8</v>
       </c>
-      <c r="T15" s="4">
+      <c r="T15" s="43">
         <v>23.5</v>
       </c>
-      <c r="U15" s="4">
+      <c r="U15" s="43">
         <v>23.1</v>
       </c>
-      <c r="V15" s="4">
+      <c r="V15" s="43">
         <v>21.4</v>
       </c>
     </row>
     <row r="16" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A16" s="25" t="s">
+      <c r="A16" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="26">
+      <c r="B16" s="39">
         <v>61.9</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="39">
         <v>64.2</v>
       </c>
-      <c r="D16" s="27">
+      <c r="D16" s="40">
         <v>61.9</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="41">
         <v>58.5</v>
       </c>
-      <c r="F16" s="29">
+      <c r="F16" s="42">
         <v>59</v>
       </c>
-      <c r="G16" s="4">
+      <c r="G16" s="43">
         <v>63.6</v>
       </c>
-      <c r="H16" s="4">
+      <c r="H16" s="43">
         <v>70.5</v>
       </c>
-      <c r="I16" s="30">
+      <c r="I16" s="44">
         <v>62.2</v>
       </c>
-      <c r="J16" s="30">
+      <c r="J16" s="44">
         <v>74.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="45">
         <v>83.9</v>
       </c>
-      <c r="L16" s="31">
+      <c r="L16" s="46">
         <v>67</v>
       </c>
-      <c r="M16" s="32">
+      <c r="M16" s="47">
         <v>62.4</v>
       </c>
-      <c r="N16" s="4">
+      <c r="N16" s="43">
         <v>59.4</v>
       </c>
-      <c r="O16" s="4">
+      <c r="O16" s="43">
         <v>62.4</v>
       </c>
-      <c r="P16" s="4">
+      <c r="P16" s="43">
         <v>61.4</v>
       </c>
-      <c r="Q16" s="4">
+      <c r="Q16" s="43">
         <v>70.099999999999994</v>
       </c>
-      <c r="R16" s="4">
+      <c r="R16" s="43">
         <v>73.2</v>
       </c>
-      <c r="S16" s="4">
+      <c r="S16" s="43">
         <v>76.33</v>
       </c>
-      <c r="T16" s="4">
+      <c r="T16" s="43">
         <v>84</v>
       </c>
-      <c r="U16" s="4">
+      <c r="U16" s="43">
         <v>103.3</v>
       </c>
-      <c r="V16" s="4">
+      <c r="V16" s="43">
         <v>89.3</v>
       </c>
     </row>
-    <row r="17" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A17" s="25" t="s">
+    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A17" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="26">
+      <c r="B17" s="39">
         <v>29.7</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="39">
         <v>32.299999999999997</v>
       </c>
-      <c r="D17" s="27">
+      <c r="D17" s="40">
         <v>33.5</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="41">
         <v>32</v>
       </c>
-      <c r="F17" s="29">
+      <c r="F17" s="42">
         <v>31</v>
       </c>
-      <c r="G17" s="4">
+      <c r="G17" s="43">
         <v>31.5</v>
       </c>
-      <c r="H17" s="4">
+      <c r="H17" s="43">
         <v>36.1</v>
       </c>
-      <c r="I17" s="30">
+      <c r="I17" s="44">
         <v>38.700000000000003</v>
       </c>
-      <c r="J17" s="30">
+      <c r="J17" s="44">
         <v>44.6</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="45">
         <v>48.9</v>
       </c>
-      <c r="L17" s="31">
+      <c r="L17" s="46">
         <v>58.5</v>
       </c>
-      <c r="M17" s="32">
+      <c r="M17" s="47">
         <v>61.4</v>
       </c>
-      <c r="N17" s="4">
+      <c r="N17" s="43">
         <v>57</v>
       </c>
-      <c r="O17" s="5" t="s">
-[...20 lines deleted...]
-      <c r="V17" s="5" t="s">
+      <c r="O17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="R17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="S17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="T17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="U17" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="V17" s="48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A18" s="25" t="s">
+      <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="26">
+      <c r="B18" s="39">
         <v>312.7</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="39">
         <v>331.6</v>
       </c>
-      <c r="D18" s="27">
+      <c r="D18" s="40">
         <v>335.7</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="41">
         <v>350.9</v>
       </c>
-      <c r="F18" s="29">
+      <c r="F18" s="42">
         <v>341.2</v>
       </c>
-      <c r="G18" s="4">
+      <c r="G18" s="43">
         <v>367</v>
       </c>
-      <c r="H18" s="4">
+      <c r="H18" s="43">
         <v>435.7</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="44">
         <v>495.9</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="44">
         <v>497.4</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="45">
         <v>474.4</v>
       </c>
-      <c r="L18" s="31">
+      <c r="L18" s="46">
         <v>431.4</v>
       </c>
-      <c r="M18" s="32">
+      <c r="M18" s="47">
         <v>424.3</v>
       </c>
-      <c r="N18" s="4">
+      <c r="N18" s="43">
         <v>484</v>
       </c>
-      <c r="O18" s="4">
+      <c r="O18" s="43">
         <v>551</v>
       </c>
-      <c r="P18" s="34">
+      <c r="P18" s="48">
         <v>564.4</v>
       </c>
-      <c r="Q18" s="6">
+      <c r="Q18" s="45">
         <v>566.4</v>
       </c>
-      <c r="R18" s="6">
+      <c r="R18" s="45">
         <v>581.29999999999995</v>
       </c>
-      <c r="S18" s="6">
+      <c r="S18" s="45">
         <v>572.6</v>
       </c>
-      <c r="T18" s="6">
+      <c r="T18" s="45">
         <v>547.1</v>
       </c>
-      <c r="U18" s="6">
+      <c r="U18" s="45">
         <v>535.1</v>
       </c>
-      <c r="V18" s="6">
+      <c r="V18" s="45">
         <v>510.1</v>
       </c>
     </row>
     <row r="19" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A19" s="25" t="s">
+      <c r="A19" s="37" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="26">
+      <c r="B19" s="39">
         <v>26.6</v>
       </c>
-      <c r="C19" s="26">
+      <c r="C19" s="39">
         <v>27.5</v>
       </c>
-      <c r="D19" s="27">
+      <c r="D19" s="40">
         <v>29.7</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="41">
         <v>33.200000000000003</v>
       </c>
-      <c r="F19" s="29">
+      <c r="F19" s="42">
         <v>40.799999999999997</v>
       </c>
-      <c r="G19" s="4">
+      <c r="G19" s="43">
         <v>42</v>
       </c>
-      <c r="H19" s="4">
+      <c r="H19" s="43">
         <v>43.9</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="44">
         <v>43.2</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="44">
         <v>44.5</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="45">
         <v>47.2</v>
       </c>
-      <c r="L19" s="31">
+      <c r="L19" s="46">
         <v>49.1</v>
       </c>
-      <c r="M19" s="32">
+      <c r="M19" s="47">
         <v>51.7</v>
       </c>
-      <c r="N19" s="4">
+      <c r="N19" s="43">
         <v>50.6</v>
       </c>
-      <c r="O19" s="4">
+      <c r="O19" s="43">
         <v>49.8</v>
       </c>
-      <c r="P19" s="4">
+      <c r="P19" s="43">
         <v>51.6</v>
       </c>
-      <c r="Q19" s="4">
+      <c r="Q19" s="43">
         <v>52.172790999999997</v>
       </c>
-      <c r="R19" s="4">
+      <c r="R19" s="43">
         <v>39.4</v>
       </c>
-      <c r="S19" s="4">
+      <c r="S19" s="43">
         <v>33.22</v>
       </c>
-      <c r="T19" s="4">
+      <c r="T19" s="43">
         <v>38.799999999999997</v>
       </c>
-      <c r="U19" s="4">
+      <c r="U19" s="43">
         <v>39.1</v>
       </c>
-      <c r="V19" s="4">
+      <c r="V19" s="43">
         <v>41.3</v>
       </c>
     </row>
-    <row r="20" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A20" s="25" t="s">
+    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A20" s="37" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...38 lines deleted...]
-      <c r="O20" s="4">
+      <c r="B20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="I20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="J20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="43">
         <v>20.399999999999999</v>
       </c>
-      <c r="P20" s="4">
+      <c r="P20" s="43">
         <v>23.8</v>
       </c>
-      <c r="Q20" s="4">
+      <c r="Q20" s="43">
         <v>18.951279</v>
       </c>
-      <c r="R20" s="4">
+      <c r="R20" s="43">
         <v>20</v>
       </c>
-      <c r="S20" s="4">
+      <c r="S20" s="43">
         <v>18.5</v>
       </c>
-      <c r="T20" s="4">
+      <c r="T20" s="43">
         <v>20.100000000000001</v>
       </c>
-      <c r="U20" s="4">
+      <c r="U20" s="43">
         <v>20</v>
       </c>
-      <c r="V20" s="4">
+      <c r="V20" s="43">
         <v>20.3</v>
       </c>
     </row>
-    <row r="21" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A21" s="25" t="s">
+    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A21" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="5" t="s">
-[...50 lines deleted...]
-      <c r="S21" s="4">
+      <c r="B21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="R21" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="S21" s="43">
         <v>90.7</v>
       </c>
-      <c r="T21" s="4">
+      <c r="T21" s="43">
         <v>86.6</v>
       </c>
-      <c r="U21" s="4">
+      <c r="U21" s="43">
         <v>80.7</v>
       </c>
-      <c r="V21" s="4">
+      <c r="V21" s="43">
         <v>77.099999999999994</v>
       </c>
     </row>
     <row r="22" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="25" t="s">
+      <c r="A22" s="37" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="26">
+      <c r="B22" s="39">
         <v>119.2</v>
       </c>
-      <c r="C22" s="26">
+      <c r="C22" s="39">
         <v>114.7</v>
       </c>
-      <c r="D22" s="27">
+      <c r="D22" s="40">
         <v>121.4</v>
       </c>
-      <c r="E22" s="28">
+      <c r="E22" s="41">
         <v>110.5</v>
       </c>
-      <c r="F22" s="29">
+      <c r="F22" s="42">
         <v>111</v>
       </c>
-      <c r="G22" s="4">
+      <c r="G22" s="43">
         <v>107.5</v>
       </c>
-      <c r="H22" s="4">
+      <c r="H22" s="43">
         <v>108.5</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="44">
         <v>107</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="44">
         <v>96.1</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="45">
         <v>101.2</v>
       </c>
-      <c r="L22" s="31">
+      <c r="L22" s="46">
         <v>100</v>
       </c>
-      <c r="M22" s="32">
+      <c r="M22" s="47">
         <v>100.5</v>
       </c>
-      <c r="N22" s="4">
+      <c r="N22" s="43">
         <v>100.9</v>
       </c>
-      <c r="O22" s="4">
+      <c r="O22" s="43">
         <v>100.5</v>
       </c>
-      <c r="P22" s="4">
+      <c r="P22" s="43">
         <v>98.9</v>
       </c>
-      <c r="Q22" s="4">
+      <c r="Q22" s="43">
         <v>97.9</v>
       </c>
-      <c r="R22" s="4">
+      <c r="R22" s="43">
         <v>97.9</v>
       </c>
-      <c r="S22" s="4">
+      <c r="S22" s="43">
         <v>68.900000000000006</v>
       </c>
-      <c r="T22" s="4">
+      <c r="T22" s="43">
         <v>67.5</v>
       </c>
-      <c r="U22" s="4">
+      <c r="U22" s="43">
         <v>68</v>
       </c>
-      <c r="V22" s="4">
+      <c r="V22" s="43">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A23" s="25" t="s">
+      <c r="A23" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="39">
         <v>25</v>
       </c>
-      <c r="C23" s="26">
+      <c r="C23" s="39">
         <v>27.1</v>
       </c>
-      <c r="D23" s="27">
+      <c r="D23" s="40">
         <v>28.3</v>
       </c>
-      <c r="E23" s="28">
+      <c r="E23" s="41">
         <v>30.7</v>
       </c>
-      <c r="F23" s="29">
+      <c r="F23" s="42">
         <v>45.2</v>
       </c>
-      <c r="G23" s="4">
+      <c r="G23" s="43">
         <v>43.9</v>
       </c>
-      <c r="H23" s="4">
+      <c r="H23" s="43">
         <v>49.5</v>
       </c>
-      <c r="I23" s="30">
+      <c r="I23" s="44">
         <v>51.1</v>
       </c>
-      <c r="J23" s="30">
+      <c r="J23" s="44">
         <v>47.6</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="45">
         <v>52.7</v>
       </c>
-      <c r="L23" s="31">
+      <c r="L23" s="46">
         <v>46.3</v>
       </c>
-      <c r="M23" s="32">
+      <c r="M23" s="47">
         <v>50.9</v>
       </c>
-      <c r="N23" s="4">
+      <c r="N23" s="43">
         <v>48.2</v>
       </c>
-      <c r="O23" s="4">
+      <c r="O23" s="43">
         <v>45.5</v>
       </c>
-      <c r="P23" s="4">
+      <c r="P23" s="43">
         <v>54.9</v>
       </c>
-      <c r="Q23" s="4">
+      <c r="Q23" s="43">
         <v>52.6</v>
       </c>
-      <c r="R23" s="4">
+      <c r="R23" s="43">
         <v>51.1</v>
       </c>
-      <c r="S23" s="4">
+      <c r="S23" s="43">
         <v>47.64</v>
       </c>
-      <c r="T23" s="4">
+      <c r="T23" s="43">
         <v>37.700000000000003</v>
       </c>
-      <c r="U23" s="4">
+      <c r="U23" s="43">
         <v>40.4</v>
       </c>
-      <c r="V23" s="4">
+      <c r="V23" s="43">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="A24" s="25" t="s">
+      <c r="A24" s="37" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="26">
+      <c r="B24" s="39">
         <v>11.5</v>
       </c>
-      <c r="C24" s="26">
+      <c r="C24" s="39">
         <v>11.3</v>
       </c>
-      <c r="D24" s="27">
+      <c r="D24" s="40">
         <v>11.9</v>
       </c>
-      <c r="E24" s="28">
+      <c r="E24" s="41">
         <v>11.1</v>
       </c>
-      <c r="F24" s="29">
+      <c r="F24" s="42">
         <v>9.9</v>
       </c>
-      <c r="G24" s="4">
+      <c r="G24" s="43">
         <v>9.6999999999999993</v>
       </c>
-      <c r="H24" s="4">
+      <c r="H24" s="43">
         <v>10.4</v>
       </c>
-      <c r="I24" s="30">
+      <c r="I24" s="44">
         <v>10.7</v>
       </c>
-      <c r="J24" s="30">
+      <c r="J24" s="44">
         <v>11.3</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="45">
         <v>36.6</v>
       </c>
-      <c r="L24" s="31">
+      <c r="L24" s="46">
         <v>33.200000000000003</v>
       </c>
-      <c r="M24" s="32">
+      <c r="M24" s="47">
         <v>32.799999999999997</v>
       </c>
-      <c r="N24" s="4">
+      <c r="N24" s="43">
         <v>35.1</v>
       </c>
-      <c r="O24" s="4">
+      <c r="O24" s="43">
         <v>36.700000000000003</v>
       </c>
-      <c r="P24" s="4">
+      <c r="P24" s="43">
         <v>38.1</v>
       </c>
-      <c r="Q24" s="4">
+      <c r="Q24" s="43">
         <v>37.5</v>
       </c>
-      <c r="R24" s="4">
+      <c r="R24" s="43">
         <v>34.1</v>
       </c>
-      <c r="S24" s="4">
+      <c r="S24" s="43">
         <v>35.020000000000003</v>
       </c>
-      <c r="T24" s="4">
+      <c r="T24" s="43">
         <v>37</v>
       </c>
-      <c r="U24" s="4">
+      <c r="U24" s="43">
         <v>36.4</v>
       </c>
-      <c r="V24" s="4">
+      <c r="V24" s="43">
         <v>42.5</v>
       </c>
     </row>
-    <row r="25" spans="1:22" ht="15" x14ac:dyDescent="0.25">
-      <c r="A25" s="25" t="s">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="5" t="s">
-[...38 lines deleted...]
-      <c r="O25" s="7">
+      <c r="B25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="D25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="F25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="J25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="L25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="O25" s="49">
         <v>31.9</v>
       </c>
-      <c r="P25" s="7">
+      <c r="P25" s="49">
         <v>28</v>
       </c>
-      <c r="Q25" s="7">
+      <c r="Q25" s="49">
         <v>27.7</v>
       </c>
-      <c r="R25" s="7">
+      <c r="R25" s="49">
         <v>31.2</v>
       </c>
-      <c r="S25" s="7">
+      <c r="S25" s="49">
         <v>32.9</v>
       </c>
-      <c r="T25" s="7">
+      <c r="T25" s="49">
         <v>27.5</v>
       </c>
-      <c r="U25" s="7">
+      <c r="U25" s="49">
         <v>26.3</v>
       </c>
-      <c r="V25" s="7">
+      <c r="V25" s="49">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:22" x14ac:dyDescent="0.2">
-      <c r="B28" s="33"/>
-[...19 lines deleted...]
-      <c r="V28" s="33"/>
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="50"/>
+      <c r="H28" s="50"/>
+      <c r="I28" s="50"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="50"/>
+      <c r="L28" s="50"/>
+      <c r="M28" s="50"/>
+      <c r="N28" s="50"/>
+      <c r="O28" s="50"/>
+      <c r="P28" s="50"/>
+      <c r="Q28" s="50"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="50"/>
+      <c r="T28" s="50"/>
+      <c r="U28" s="50"/>
+      <c r="V28" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:V1"/>
     <mergeCell ref="R2:V2"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:B27"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H10" sqref="H10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="74" style="13" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B16" s="4">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A23" s="14"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="14"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="14"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A26" s="14"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A27" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1"/>
+    <hyperlink ref="B6" r:id="rId2"/>
+    <hyperlink ref="B8" r:id="rId3" display="Directory of Activities and Costs for Environmental Protection and Resource Management"/>
+    <hyperlink ref="B9" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B9859968C53D5A46853644E3D0A06DF6" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6edf18bdfeed55a52ef65747107bd00d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51BD0E73-E67C-4275-B5C1-015BEFE818FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56274AAE-DA3B-42BC-B03E-4E2E0D572EC6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A17C8A0-F546-4E3A-AFC8-16C11DEC1368}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56274AAE-DA3B-42BC-B03E-4E2E0D572EC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51BD0E73-E67C-4275-B5C1-015BEFE818FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ООС!OLE_LINK1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Data</vt:lpstr>
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Data!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>