--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E08F01A-3CE0-4317-9830-4F6AC4EAD7B7}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{226632C5-7781-440F-8997-71677C6CC017}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14115" windowHeight="8970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Динамикалық қатар" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Динамикалық қатар'!$A$1:$B$34</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="87">
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Қаңтар-ақпан</t>
   </si>
   <si>
     <t>Қаңтар-наурыз</t>
   </si>
   <si>
     <t>Қаңтар-сәуір</t>
   </si>
   <si>
     <t>Қаңтар-мамыр</t>
   </si>
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
@@ -187,56 +187,50 @@
     <t>Ә.Б. Қабылбекова,
 Д.К. Ибраева</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/4630450?keyword=</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
-    <t xml:space="preserve">Бақыланбайтын экономиканы бөліп көрсете отырып, Қазақстан Республикасының жалпы өңірлік өнімі (2024 жыл) </t>
-[...4 lines deleted...]
-  <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>Классификаторлар</t>
   </si>
   <si>
     <t>Қысқа мерзімді экономикалық индикаторды есептеу жеделділікті қамтамасыз ету мақсатында жүзеге асырылады және ЖІӨ-нің 60%-н аса құрайтын ауыл шаруашылығы, өнеркәсіп, құрылыс, сауда, көлік және байланыс сияқты негізгі салалар бойынша шығарылым индекстерінің өзгеруіне негізделеді. Көрсеткіш бақыланбайтын экономикаға жете есептеулерсіз және басқа макроэкономикалық түзетулерді қолданусыз қалыптастырылады. Кейбір салалардың шығарылымдары қайта қаралғандықтан, үдемелі қорытындымен саналатын деректер таза айлардың қосындысымен бірдей болмауы мүмкін.</t>
   </si>
   <si>
     <t>Ескертпе</t>
   </si>
   <si>
     <t xml:space="preserve">ҰСБ-ның статистикалық деректері </t>
   </si>
   <si>
     <t>Көрсеткіштің дереккөзі</t>
   </si>
   <si>
     <t>Есептеу әдістемесі</t>
   </si>
   <si>
     <t>Есептік</t>
@@ -284,50 +278,56 @@
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t xml:space="preserve"> Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>ҚМЭИ индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>Өңірлер бөлінісіндегі Қысқа мерзімді экономикалық индикатор индексі*</t>
   </si>
   <si>
     <t>2026ж.</t>
+  </si>
+  <si>
+    <t>Өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы қаңтар-желтоқсан)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2025 жылғы қаңтар-желтоқсан) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto "/>
       <charset val="204"/>
@@ -596,51 +596,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -717,91 +717,97 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1109,497 +1115,499 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/305438/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/433554/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="69.7109375" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B2" s="44">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="31" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B3" s="44" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B4" s="43" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="41" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="41" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B6" s="40" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="63.75">
       <c r="A7" s="41" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="41.25" customHeight="1">
       <c r="A9" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="31" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B10" s="33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="114.75">
       <c r="A11" s="31" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" s="40" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="39" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B12" s="38" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" ht="25.5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
       <c r="A13" s="54" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B13" s="37" t="s">
-        <v>55</v>
+        <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="55"/>
       <c r="B14" s="36" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="52">
-        <v>46127</v>
+        <v>46156</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="52">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
       <c r="A19" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="25.5">
       <c r="A21" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{27CA74F5-D377-4150-B39E-1BB4D6E1FBBB}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{F74C4ED8-8082-4DF7-855F-569EF8C1C4EE}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.85546875" style="29" customWidth="1"/>
     <col min="2" max="2" width="85" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="47" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="47" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="47" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="47" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="47"/>
     </row>
     <row r="9" spans="2:2" ht="25.5">
       <c r="B9" s="48" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="47"/>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="47"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="46"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="46"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="46"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="45" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BT34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BP29" sqref="BP29"/>
+      <selection pane="topRight" activeCell="BQ6" sqref="BQ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.5703125" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="12.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="11" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.42578125" style="1" customWidth="1"/>
     <col min="39" max="53" width="9.140625" style="1"/>
     <col min="54" max="55" width="9.140625" style="28"/>
     <col min="56" max="61" width="9.140625" style="1"/>
     <col min="62" max="62" width="9.85546875" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" ht="18.75" customHeight="1">
-      <c r="A1" s="57">
+      <c r="A1" s="61">
         <v>111201021</v>
       </c>
-      <c r="B1" s="57"/>
+      <c r="B1" s="61"/>
     </row>
     <row r="2" spans="1:72" ht="23.25" customHeight="1">
-      <c r="AD2" s="64" t="s">
-[...9 lines deleted...]
-      <c r="AL2" s="64"/>
+      <c r="AD2" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE2" s="68"/>
+      <c r="AF2" s="68"/>
+      <c r="AG2" s="68"/>
+      <c r="AH2" s="68"/>
+      <c r="AI2" s="68"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="68"/>
+      <c r="AL2" s="68"/>
     </row>
     <row r="3" spans="1:72" ht="6.75" customHeight="1"/>
     <row r="4" spans="1:72" ht="11.25" customHeight="1">
       <c r="AS4" s="16"/>
       <c r="AT4" s="16"/>
       <c r="AU4" s="16"/>
-      <c r="AY4" s="68" t="s">
+      <c r="AY4" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="AZ4" s="68"/>
-[...12 lines deleted...]
-      <c r="BM4" s="68"/>
+      <c r="AZ4" s="59"/>
+      <c r="BA4" s="59"/>
+      <c r="BB4" s="59"/>
+      <c r="BC4" s="59"/>
+      <c r="BD4" s="59"/>
+      <c r="BE4" s="59"/>
+      <c r="BF4" s="59"/>
+      <c r="BG4" s="59"/>
+      <c r="BH4" s="59"/>
+      <c r="BI4" s="59"/>
+      <c r="BJ4" s="59"/>
+      <c r="BK4" s="59"/>
+      <c r="BL4" s="59"/>
+      <c r="BM4" s="59"/>
+      <c r="BN4" s="59"/>
     </row>
     <row r="5" spans="1:72">
-      <c r="A5" s="62"/>
-[...1 lines deleted...]
-      <c r="C5" s="59" t="s">
+      <c r="A5" s="66"/>
+      <c r="B5" s="66"/>
+      <c r="C5" s="63" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="60"/>
-[...10 lines deleted...]
-      <c r="O5" s="59" t="s">
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="63" t="s">
         <v>35</v>
       </c>
-      <c r="P5" s="60"/>
-[...10 lines deleted...]
-      <c r="AA5" s="65" t="s">
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="66"/>
-[...10 lines deleted...]
-      <c r="AM5" s="59" t="s">
+      <c r="AB5" s="70"/>
+      <c r="AC5" s="70"/>
+      <c r="AD5" s="70"/>
+      <c r="AE5" s="70"/>
+      <c r="AF5" s="70"/>
+      <c r="AG5" s="70"/>
+      <c r="AH5" s="70"/>
+      <c r="AI5" s="70"/>
+      <c r="AJ5" s="70"/>
+      <c r="AK5" s="70"/>
+      <c r="AL5" s="71"/>
+      <c r="AM5" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="AN5" s="60"/>
-[...10 lines deleted...]
-      <c r="AY5" s="56" t="s">
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+      <c r="AX5" s="65"/>
+      <c r="AY5" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="AZ5" s="56"/>
-[...14 lines deleted...]
-      <c r="BM5" s="69"/>
+      <c r="AZ5" s="60"/>
+      <c r="BA5" s="60"/>
+      <c r="BB5" s="60"/>
+      <c r="BC5" s="60"/>
+      <c r="BD5" s="60"/>
+      <c r="BE5" s="60"/>
+      <c r="BF5" s="60"/>
+      <c r="BG5" s="60"/>
+      <c r="BH5" s="60"/>
+      <c r="BI5" s="60"/>
+      <c r="BJ5" s="60"/>
+      <c r="BK5" s="56" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL5" s="57"/>
+      <c r="BM5" s="57"/>
+      <c r="BN5" s="58"/>
     </row>
     <row r="6" spans="1:72" ht="30.75" customHeight="1">
-      <c r="A6" s="63"/>
-      <c r="B6" s="63"/>
+      <c r="A6" s="67"/>
+      <c r="B6" s="67"/>
       <c r="C6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -1745,51 +1753,53 @@
       </c>
       <c r="BF6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="BG6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BH6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BI6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BJ6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BK6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BL6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="BM6" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="BN6" s="28"/>
+      <c r="BN6" s="17" t="s">
+        <v>3</v>
+      </c>
       <c r="BO6" s="28"/>
       <c r="BP6" s="28"/>
       <c r="BQ6" s="28"/>
       <c r="BR6" s="28"/>
       <c r="BS6" s="28"/>
       <c r="BT6" s="28"/>
     </row>
     <row r="7" spans="1:72" s="4" customFormat="1">
       <c r="A7" s="50">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="10">
         <v>94.2</v>
       </c>
       <c r="D7" s="10">
         <v>96</v>
       </c>
       <c r="E7" s="10">
         <v>98.2</v>
       </c>
       <c r="F7" s="10">
         <v>101.2</v>
@@ -1948,50 +1958,53 @@
         <v>109.3</v>
       </c>
       <c r="BF7" s="26">
         <v>109.6</v>
       </c>
       <c r="BG7" s="26">
         <v>109.1</v>
       </c>
       <c r="BH7" s="51">
         <v>109.1</v>
       </c>
       <c r="BI7" s="51">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="51">
         <v>109.4</v>
       </c>
       <c r="BK7" s="51">
         <v>97.2</v>
       </c>
       <c r="BL7" s="53">
         <v>100.2</v>
       </c>
       <c r="BM7" s="21">
         <v>102.5</v>
+      </c>
+      <c r="BN7" s="53">
+        <v>104.2</v>
       </c>
     </row>
     <row r="8" spans="1:72">
       <c r="A8" s="50">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
@@ -2112,50 +2125,53 @@
       </c>
       <c r="BF8" s="25">
         <v>102.8</v>
       </c>
       <c r="BG8" s="25">
         <v>100.8</v>
       </c>
       <c r="BH8" s="25">
         <v>100.4</v>
       </c>
       <c r="BI8" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>101.4</v>
       </c>
       <c r="BK8" s="25">
         <v>107.5</v>
       </c>
       <c r="BL8" s="27">
         <v>105.3</v>
       </c>
       <c r="BM8" s="20">
         <v>104.1</v>
       </c>
+      <c r="BN8" s="27">
+        <v>103.8</v>
+      </c>
     </row>
     <row r="9" spans="1:72">
       <c r="A9" s="50">
         <v>11</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>102.3</v>
       </c>
       <c r="D9" s="13">
         <v>105.3</v>
       </c>
       <c r="E9" s="13">
         <v>105.4</v>
       </c>
       <c r="F9" s="13">
         <v>105.7</v>
       </c>
       <c r="G9" s="13">
         <v>105.6</v>
       </c>
       <c r="H9" s="13">
         <v>105.8</v>
@@ -2309,50 +2325,53 @@
       </c>
       <c r="BF9" s="25">
         <v>107.3</v>
       </c>
       <c r="BG9" s="25">
         <v>107.5</v>
       </c>
       <c r="BH9" s="25">
         <v>107.2</v>
       </c>
       <c r="BI9" s="25">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="27">
         <v>107</v>
       </c>
       <c r="BK9" s="27">
         <v>90</v>
       </c>
       <c r="BL9" s="27">
         <v>91.5</v>
       </c>
       <c r="BM9" s="20">
         <v>91.9</v>
       </c>
+      <c r="BN9" s="27">
+        <v>94.7</v>
+      </c>
     </row>
     <row r="10" spans="1:72">
       <c r="A10" s="50">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="13">
         <v>92.3</v>
       </c>
       <c r="D10" s="13">
         <v>100.2</v>
       </c>
       <c r="E10" s="13">
         <v>101.2</v>
       </c>
       <c r="F10" s="13">
         <v>104.6</v>
       </c>
       <c r="G10" s="13">
         <v>105.3</v>
       </c>
       <c r="H10" s="13">
         <v>105.5</v>
@@ -2506,50 +2525,53 @@
       </c>
       <c r="BF10" s="25">
         <v>103.9</v>
       </c>
       <c r="BG10" s="25">
         <v>103.8</v>
       </c>
       <c r="BH10" s="25">
         <v>103.6</v>
       </c>
       <c r="BI10" s="25">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="27">
         <v>106</v>
       </c>
       <c r="BK10" s="27">
         <v>100</v>
       </c>
       <c r="BL10" s="27">
         <v>102.7</v>
       </c>
       <c r="BM10" s="20">
         <v>103.5</v>
       </c>
+      <c r="BN10" s="27">
+        <v>102</v>
+      </c>
     </row>
     <row r="11" spans="1:72">
       <c r="A11" s="50">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>98.1</v>
       </c>
       <c r="D11" s="13">
         <v>102.1</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="13">
         <v>106.5</v>
       </c>
       <c r="G11" s="13">
         <v>108</v>
       </c>
       <c r="H11" s="13">
         <v>109.4</v>
@@ -2703,50 +2725,53 @@
       </c>
       <c r="BF11" s="25">
         <v>110.1</v>
       </c>
       <c r="BG11" s="25">
         <v>110.2</v>
       </c>
       <c r="BH11" s="25">
         <v>109.7</v>
       </c>
       <c r="BI11" s="25">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="25">
         <v>110.6</v>
       </c>
       <c r="BK11" s="25">
         <v>111.5</v>
       </c>
       <c r="BL11" s="27">
         <v>117</v>
       </c>
       <c r="BM11" s="20">
         <v>115.6</v>
       </c>
+      <c r="BN11" s="27">
+        <v>115.3</v>
+      </c>
     </row>
     <row r="12" spans="1:72">
       <c r="A12" s="50">
         <v>23</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="13">
         <v>83.4</v>
       </c>
       <c r="D12" s="13">
         <v>87</v>
       </c>
       <c r="E12" s="13">
         <v>90.3</v>
       </c>
       <c r="F12" s="13">
         <v>92.9</v>
       </c>
       <c r="G12" s="13">
         <v>95.2</v>
       </c>
       <c r="H12" s="13">
         <v>97.7</v>
@@ -2900,50 +2925,53 @@
       </c>
       <c r="BF12" s="25">
         <v>113.2</v>
       </c>
       <c r="BG12" s="25">
         <v>113.6</v>
       </c>
       <c r="BH12" s="25">
         <v>114.7</v>
       </c>
       <c r="BI12" s="25">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="25">
         <v>113.3</v>
       </c>
       <c r="BK12" s="25">
         <v>66.8</v>
       </c>
       <c r="BL12" s="27">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="20">
         <v>82.2</v>
       </c>
+      <c r="BN12" s="27">
+        <v>88.2</v>
+      </c>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" s="50">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="13">
         <v>94.4</v>
       </c>
       <c r="D13" s="13">
         <v>92.6</v>
       </c>
       <c r="E13" s="13">
         <v>93.7</v>
       </c>
       <c r="F13" s="13">
         <v>92.9</v>
       </c>
       <c r="G13" s="13">
         <v>94</v>
       </c>
       <c r="H13" s="13">
         <v>95.3</v>
@@ -3097,50 +3125,53 @@
       </c>
       <c r="BF13" s="25">
         <v>107.4</v>
       </c>
       <c r="BG13" s="25">
         <v>104.5</v>
       </c>
       <c r="BH13" s="25">
         <v>103.8</v>
       </c>
       <c r="BI13" s="25">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="25">
         <v>101.7</v>
       </c>
       <c r="BK13" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="27">
         <v>86.6</v>
       </c>
       <c r="BM13" s="20">
         <v>88.5</v>
       </c>
+      <c r="BN13" s="27">
+        <v>91.6</v>
+      </c>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" s="50">
         <v>31</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="13">
         <v>96.6</v>
       </c>
       <c r="D14" s="13">
         <v>93.7</v>
       </c>
       <c r="E14" s="13">
         <v>96.9</v>
       </c>
       <c r="F14" s="13">
         <v>99.6</v>
       </c>
       <c r="G14" s="13">
         <v>100.6</v>
       </c>
       <c r="H14" s="13">
         <v>105.4</v>
@@ -3293,50 +3324,53 @@
         <v>111.6</v>
       </c>
       <c r="BF14" s="25">
         <v>111.4</v>
       </c>
       <c r="BG14" s="25">
         <v>110.2</v>
       </c>
       <c r="BH14" s="25">
         <v>109.8</v>
       </c>
       <c r="BI14" s="25">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="25">
         <v>108.9</v>
       </c>
       <c r="BK14" s="25">
         <v>110.3</v>
       </c>
       <c r="BL14" s="27">
         <v>113.5</v>
       </c>
       <c r="BM14" s="20">
         <v>118.4</v>
+      </c>
+      <c r="BN14" s="27">
+        <v>117.9</v>
       </c>
     </row>
     <row r="15" spans="1:72">
       <c r="A15" s="50">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
@@ -3457,50 +3491,53 @@
       </c>
       <c r="BF15" s="25">
         <v>112.5</v>
       </c>
       <c r="BG15" s="25">
         <v>107.7</v>
       </c>
       <c r="BH15" s="25">
         <v>107.6</v>
       </c>
       <c r="BI15" s="25">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="25">
         <v>108.1</v>
       </c>
       <c r="BK15" s="27">
         <v>114.2</v>
       </c>
       <c r="BL15" s="27">
         <v>115.4</v>
       </c>
       <c r="BM15" s="20">
         <v>111.8</v>
       </c>
+      <c r="BN15" s="27">
+        <v>111.5</v>
+      </c>
     </row>
     <row r="16" spans="1:72">
       <c r="A16" s="50">
         <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="13">
         <v>96.5</v>
       </c>
       <c r="D16" s="13">
         <v>97.7</v>
       </c>
       <c r="E16" s="13">
         <v>98.1</v>
       </c>
       <c r="F16" s="13">
         <v>100.4</v>
       </c>
       <c r="G16" s="13">
         <v>101.1</v>
       </c>
       <c r="H16" s="13">
         <v>101.9</v>
@@ -3654,52 +3691,55 @@
       </c>
       <c r="BF16" s="25">
         <v>107.4</v>
       </c>
       <c r="BG16" s="25">
         <v>105.3</v>
       </c>
       <c r="BH16" s="25">
         <v>105.3</v>
       </c>
       <c r="BI16" s="25">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="25">
         <v>105.4</v>
       </c>
       <c r="BK16" s="25">
         <v>106.3</v>
       </c>
       <c r="BL16" s="27">
         <v>105.7</v>
       </c>
       <c r="BM16" s="20">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16" s="27">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" s="50">
         <v>39</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="13">
         <v>102.6</v>
       </c>
       <c r="D17" s="13">
         <v>101.9</v>
       </c>
       <c r="E17" s="13">
         <v>102.7</v>
       </c>
       <c r="F17" s="13">
         <v>105.6</v>
       </c>
       <c r="G17" s="13">
         <v>106.1</v>
       </c>
       <c r="H17" s="13">
         <v>106.6</v>
       </c>
       <c r="I17" s="13">
@@ -3851,52 +3891,55 @@
       </c>
       <c r="BF17" s="25">
         <v>110.3</v>
       </c>
       <c r="BG17" s="25">
         <v>110.7</v>
       </c>
       <c r="BH17" s="25">
         <v>110.8</v>
       </c>
       <c r="BI17" s="25">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="25">
         <v>110.6</v>
       </c>
       <c r="BK17" s="25">
         <v>101.6</v>
       </c>
       <c r="BL17" s="27">
         <v>97.9</v>
       </c>
       <c r="BM17" s="20">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17" s="27">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" s="50">
         <v>43</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>93</v>
       </c>
       <c r="D18" s="13">
         <v>93.4</v>
       </c>
       <c r="E18" s="13">
         <v>94.9</v>
       </c>
       <c r="F18" s="13">
         <v>97.1</v>
       </c>
       <c r="G18" s="13">
         <v>97.4</v>
       </c>
       <c r="H18" s="13">
         <v>97.7</v>
       </c>
       <c r="I18" s="13">
@@ -4048,52 +4091,55 @@
       </c>
       <c r="BF18" s="25">
         <v>105.5</v>
       </c>
       <c r="BG18" s="25">
         <v>103.2</v>
       </c>
       <c r="BH18" s="25">
         <v>102.9</v>
       </c>
       <c r="BI18" s="25">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>103.3</v>
       </c>
       <c r="BK18" s="25">
         <v>104.4</v>
       </c>
       <c r="BL18" s="27">
         <v>109.3</v>
       </c>
       <c r="BM18" s="20">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18" s="27">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" s="50">
         <v>47</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="13">
         <v>95</v>
       </c>
       <c r="D19" s="13">
         <v>93.4</v>
       </c>
       <c r="E19" s="13">
         <v>91.7</v>
       </c>
       <c r="F19" s="13">
         <v>95</v>
       </c>
       <c r="G19" s="13">
         <v>96.2</v>
       </c>
       <c r="H19" s="13">
         <v>97.5</v>
       </c>
       <c r="I19" s="13">
@@ -4245,52 +4291,55 @@
       </c>
       <c r="BF19" s="25">
         <v>104.3</v>
       </c>
       <c r="BG19" s="25">
         <v>103.8</v>
       </c>
       <c r="BH19" s="25">
         <v>102.9</v>
       </c>
       <c r="BI19" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="25">
         <v>102.2</v>
       </c>
       <c r="BK19" s="25">
         <v>105.1</v>
       </c>
       <c r="BL19" s="27">
         <v>101</v>
       </c>
       <c r="BM19" s="20">
         <v>104.3</v>
       </c>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19" s="27">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" s="50">
         <v>55</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="13">
         <v>96.7</v>
       </c>
       <c r="D20" s="13">
         <v>98.2</v>
       </c>
       <c r="E20" s="13">
         <v>99.6</v>
       </c>
       <c r="F20" s="13">
         <v>101.7</v>
       </c>
       <c r="G20" s="13">
         <v>102.8</v>
       </c>
       <c r="H20" s="13">
         <v>103</v>
       </c>
       <c r="I20" s="13">
@@ -4442,52 +4491,55 @@
       </c>
       <c r="BF20" s="25">
         <v>104.3</v>
       </c>
       <c r="BG20" s="25">
         <v>104.6</v>
       </c>
       <c r="BH20" s="25">
         <v>104.1</v>
       </c>
       <c r="BI20" s="25">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="27">
         <v>106</v>
       </c>
       <c r="BK20" s="25">
         <v>102.3</v>
       </c>
       <c r="BL20" s="27">
         <v>104.6</v>
       </c>
       <c r="BM20" s="20">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20" s="27">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" s="50">
         <v>59</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="13">
         <v>96</v>
       </c>
       <c r="D21" s="13">
         <v>99.1</v>
       </c>
       <c r="E21" s="13">
         <v>101.1</v>
       </c>
       <c r="F21" s="13">
         <v>103.1</v>
       </c>
       <c r="G21" s="13">
         <v>101.6</v>
       </c>
       <c r="H21" s="13">
         <v>101.8</v>
       </c>
       <c r="I21" s="13">
@@ -4639,52 +4691,55 @@
       </c>
       <c r="BF21" s="27">
         <v>114</v>
       </c>
       <c r="BG21" s="25">
         <v>112.6</v>
       </c>
       <c r="BH21" s="27">
         <v>113</v>
       </c>
       <c r="BI21" s="25">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="25">
         <v>113.8</v>
       </c>
       <c r="BK21" s="25">
         <v>113.1</v>
       </c>
       <c r="BL21" s="27">
         <v>126.4</v>
       </c>
       <c r="BM21" s="20">
         <v>125</v>
       </c>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21" s="27">
+        <v>120.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:66">
       <c r="A22" s="50">
         <v>61</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="13">
         <v>95.5</v>
       </c>
       <c r="D22" s="13">
         <v>100.9</v>
       </c>
       <c r="E22" s="13">
         <v>103.8</v>
       </c>
       <c r="F22" s="13">
         <v>104.6</v>
       </c>
       <c r="G22" s="13">
         <v>106.9</v>
       </c>
       <c r="H22" s="13">
         <v>106.5</v>
       </c>
       <c r="I22" s="13">
@@ -4836,52 +4891,55 @@
       </c>
       <c r="BF22" s="25">
         <v>115.8</v>
       </c>
       <c r="BG22" s="25">
         <v>114.8</v>
       </c>
       <c r="BH22" s="25">
         <v>114.8</v>
       </c>
       <c r="BI22" s="25">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="25">
         <v>113.9</v>
       </c>
       <c r="BK22" s="25">
         <v>120.2</v>
       </c>
       <c r="BL22" s="27">
         <v>118.9</v>
       </c>
       <c r="BM22" s="20">
         <v>119.4</v>
       </c>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22" s="27">
+        <v>125.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" s="50">
         <v>62</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13">
         <v>105.1</v>
@@ -4999,52 +5057,55 @@
       </c>
       <c r="BF23" s="27">
         <v>99</v>
       </c>
       <c r="BG23" s="25">
         <v>99.1</v>
       </c>
       <c r="BH23" s="25">
         <v>99.7</v>
       </c>
       <c r="BI23" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>103.2</v>
       </c>
       <c r="BK23" s="25">
         <v>105.6</v>
       </c>
       <c r="BL23" s="27">
         <v>111.4</v>
       </c>
       <c r="BM23" s="20">
         <v>114.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23" s="27">
+        <v>120.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:66">
       <c r="A24" s="50">
         <v>63</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="13">
         <v>104.9</v>
       </c>
       <c r="D24" s="13">
         <v>104.4</v>
       </c>
       <c r="E24" s="13">
         <v>104.1</v>
       </c>
       <c r="F24" s="13">
         <v>104.3</v>
       </c>
       <c r="G24" s="13">
         <v>104.8</v>
       </c>
       <c r="H24" s="13">
         <v>104.9</v>
       </c>
       <c r="I24" s="13">
@@ -5196,52 +5257,55 @@
       </c>
       <c r="BF24" s="25">
         <v>97.3</v>
       </c>
       <c r="BG24" s="25">
         <v>97.8</v>
       </c>
       <c r="BH24" s="25">
         <v>99.1</v>
       </c>
       <c r="BI24" s="27">
         <v>99</v>
       </c>
       <c r="BJ24" s="25">
         <v>99.1</v>
       </c>
       <c r="BK24" s="25">
         <v>98.4</v>
       </c>
       <c r="BL24" s="27">
         <v>87.4</v>
       </c>
       <c r="BM24" s="22">
         <v>93</v>
       </c>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24" s="27">
+        <v>97.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" s="50">
         <v>71</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="13">
         <v>97</v>
       </c>
       <c r="D25" s="13">
         <v>102.5</v>
       </c>
       <c r="E25" s="13">
         <v>105.4</v>
       </c>
       <c r="F25" s="13">
         <v>110.9</v>
       </c>
       <c r="G25" s="13">
         <v>107.9</v>
       </c>
       <c r="H25" s="13">
         <v>108.7</v>
       </c>
       <c r="I25" s="13">
@@ -5393,52 +5457,55 @@
       </c>
       <c r="BF25" s="25">
         <v>118.6</v>
       </c>
       <c r="BG25" s="25">
         <v>119.4</v>
       </c>
       <c r="BH25" s="25">
         <v>119.7</v>
       </c>
       <c r="BI25" s="25">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="25">
         <v>117.6</v>
       </c>
       <c r="BK25" s="25">
         <v>104.8</v>
       </c>
       <c r="BL25" s="27">
         <v>110.6</v>
       </c>
       <c r="BM25" s="20">
         <v>111.5</v>
       </c>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25" s="27">
+        <v>113.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" s="50">
         <v>75</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="13">
         <v>94.9</v>
       </c>
       <c r="D26" s="13">
         <v>97</v>
       </c>
       <c r="E26" s="13">
         <v>101.1</v>
       </c>
       <c r="F26" s="13">
         <v>107.6</v>
       </c>
       <c r="G26" s="13">
         <v>107.8</v>
       </c>
       <c r="H26" s="13">
         <v>108.9</v>
       </c>
       <c r="I26" s="13">
@@ -5590,52 +5657,55 @@
       </c>
       <c r="BF26" s="25">
         <v>111.5</v>
       </c>
       <c r="BG26" s="27">
         <v>112</v>
       </c>
       <c r="BH26" s="25">
         <v>110.9</v>
       </c>
       <c r="BI26" s="25">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>112.8</v>
       </c>
       <c r="BK26" s="25">
         <v>104.2</v>
       </c>
       <c r="BL26" s="27">
         <v>109.4</v>
       </c>
       <c r="BM26" s="20">
         <v>111.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26" s="27">
+        <v>110.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" s="50">
         <v>79</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="13">
         <v>104.4</v>
       </c>
       <c r="D27" s="13">
         <v>104.9</v>
       </c>
       <c r="E27" s="13">
         <v>105.4</v>
       </c>
       <c r="F27" s="13">
         <v>110.1</v>
       </c>
       <c r="G27" s="13">
         <v>107.5</v>
       </c>
       <c r="H27" s="13">
         <v>106.1</v>
       </c>
       <c r="I27" s="13">
@@ -5787,109 +5857,112 @@
       </c>
       <c r="BF27" s="27">
         <v>115</v>
       </c>
       <c r="BG27" s="25">
         <v>113.7</v>
       </c>
       <c r="BH27" s="25">
         <v>114.8</v>
       </c>
       <c r="BI27" s="25">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="25">
         <v>116.7</v>
       </c>
       <c r="BK27" s="25">
         <v>102.1</v>
       </c>
       <c r="BL27" s="27">
         <v>108</v>
       </c>
       <c r="BM27" s="20">
         <v>111.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="58" t="s">
+      <c r="BN27" s="27">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:66" ht="15" customHeight="1">
+      <c r="A29" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="58"/>
-[...23 lines deleted...]
-      <c r="E32" s="58"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+    </row>
+    <row r="30" spans="1:66">
+      <c r="A30" s="62"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+    </row>
+    <row r="31" spans="1:66">
+      <c r="A31" s="62"/>
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+    </row>
+    <row r="32" spans="1:66">
+      <c r="A32" s="62"/>
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="58"/>
-[...3 lines deleted...]
-      <c r="E33" s="58"/>
+      <c r="A33" s="62"/>
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
     </row>
     <row r="34" spans="1:5" ht="1.5" customHeight="1">
-      <c r="A34" s="58"/>
-[...3 lines deleted...]
-      <c r="E34" s="58"/>
+      <c r="A34" s="62"/>
+      <c r="B34" s="62"/>
+      <c r="C34" s="62"/>
+      <c r="D34" s="62"/>
+      <c r="E34" s="62"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="BK5:BN5"/>
+    <mergeCell ref="AY4:BN4"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A29:E34"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AD2:AL2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
-    <mergeCell ref="BK5:BM5"/>
-    <mergeCell ref="AY4:BM4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>