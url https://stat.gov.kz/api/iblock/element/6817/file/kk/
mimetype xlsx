--- v1 (2026-05-20)
+++ v2 (2026-06-30)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{226632C5-7781-440F-8997-71677C6CC017}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE2CCF11-E0D7-46C0-8082-7946BC31F36F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14205" windowHeight="11040" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Динамикалық қатар" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Динамикалық қатар'!$A$1:$B$34</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="87">
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Қаңтар-ақпан</t>
   </si>
   <si>
     <t>Қаңтар-наурыз</t>
   </si>
   <si>
     <t>Қаңтар-сәуір</t>
   </si>
   <si>
     <t>Қаңтар-мамыр</t>
   </si>
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
@@ -596,51 +596,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -717,57 +717,51 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -1126,52 +1120,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
     <col min="2" max="2" width="69.7109375" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="44">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>79</v>
       </c>
     </row>
@@ -1252,59 +1246,59 @@
         <v>54</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="25.5">
       <c r="A14" s="55"/>
       <c r="B14" s="36" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="52">
-        <v>46156</v>
+        <v>46188</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="52">
-        <v>46188</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="25.5">
       <c r="A19" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>44</v>
       </c>
@@ -1399,215 +1393,217 @@
     <row r="16" spans="2:2">
       <c r="B16" s="46"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="45" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BT34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BQ6" sqref="BQ6"/>
+      <selection pane="topRight" activeCell="BP13" sqref="BP13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.5703125" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="12.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="1"/>
     <col min="32" max="32" width="9.7109375" style="1" customWidth="1"/>
     <col min="33" max="33" width="11" style="1" customWidth="1"/>
     <col min="34" max="34" width="10" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.85546875" style="1" customWidth="1"/>
     <col min="36" max="37" width="9.140625" style="1"/>
     <col min="38" max="38" width="8.42578125" style="1" customWidth="1"/>
     <col min="39" max="53" width="9.140625" style="1"/>
     <col min="54" max="55" width="9.140625" style="28"/>
     <col min="56" max="61" width="9.140625" style="1"/>
     <col min="62" max="62" width="9.85546875" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:72" ht="18.75" customHeight="1">
-      <c r="A1" s="61">
+      <c r="A1" s="59">
         <v>111201021</v>
       </c>
-      <c r="B1" s="61"/>
+      <c r="B1" s="59"/>
     </row>
     <row r="2" spans="1:72" ht="23.25" customHeight="1">
-      <c r="AD2" s="68" t="s">
+      <c r="AD2" s="66" t="s">
         <v>83</v>
       </c>
-      <c r="AE2" s="68"/>
-[...6 lines deleted...]
-      <c r="AL2" s="68"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
     </row>
     <row r="3" spans="1:72" ht="6.75" customHeight="1"/>
     <row r="4" spans="1:72" ht="11.25" customHeight="1">
       <c r="AS4" s="16"/>
       <c r="AT4" s="16"/>
       <c r="AU4" s="16"/>
-      <c r="AY4" s="59" t="s">
+      <c r="AY4" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="AZ4" s="59"/>
-[...13 lines deleted...]
-      <c r="BN4" s="59"/>
+      <c r="AZ4" s="57"/>
+      <c r="BA4" s="57"/>
+      <c r="BB4" s="57"/>
+      <c r="BC4" s="57"/>
+      <c r="BD4" s="57"/>
+      <c r="BE4" s="57"/>
+      <c r="BF4" s="57"/>
+      <c r="BG4" s="57"/>
+      <c r="BH4" s="57"/>
+      <c r="BI4" s="57"/>
+      <c r="BJ4" s="57"/>
+      <c r="BK4" s="57"/>
+      <c r="BL4" s="57"/>
+      <c r="BM4" s="57"/>
+      <c r="BN4" s="57"/>
+      <c r="BO4" s="57"/>
     </row>
     <row r="5" spans="1:72">
-      <c r="A5" s="66"/>
-[...1 lines deleted...]
-      <c r="C5" s="63" t="s">
+      <c r="A5" s="64"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="D5" s="64"/>
-[...10 lines deleted...]
-      <c r="O5" s="63" t="s">
+      <c r="D5" s="62"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="62"/>
+      <c r="G5" s="62"/>
+      <c r="H5" s="62"/>
+      <c r="I5" s="62"/>
+      <c r="J5" s="62"/>
+      <c r="K5" s="62"/>
+      <c r="L5" s="62"/>
+      <c r="M5" s="62"/>
+      <c r="N5" s="63"/>
+      <c r="O5" s="61" t="s">
         <v>35</v>
       </c>
-      <c r="P5" s="64"/>
-[...10 lines deleted...]
-      <c r="AA5" s="69" t="s">
+      <c r="P5" s="62"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
+      <c r="S5" s="62"/>
+      <c r="T5" s="62"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="62"/>
+      <c r="X5" s="62"/>
+      <c r="Y5" s="62"/>
+      <c r="Z5" s="63"/>
+      <c r="AA5" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="70"/>
-[...10 lines deleted...]
-      <c r="AM5" s="63" t="s">
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="68"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="69"/>
+      <c r="AM5" s="61" t="s">
         <v>40</v>
       </c>
-      <c r="AN5" s="64"/>
-[...10 lines deleted...]
-      <c r="AY5" s="60" t="s">
+      <c r="AN5" s="62"/>
+      <c r="AO5" s="62"/>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="62"/>
+      <c r="AR5" s="62"/>
+      <c r="AS5" s="62"/>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="62"/>
+      <c r="AV5" s="62"/>
+      <c r="AW5" s="62"/>
+      <c r="AX5" s="63"/>
+      <c r="AY5" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="AZ5" s="60"/>
-[...9 lines deleted...]
-      <c r="BJ5" s="60"/>
+      <c r="AZ5" s="58"/>
+      <c r="BA5" s="58"/>
+      <c r="BB5" s="58"/>
+      <c r="BC5" s="58"/>
+      <c r="BD5" s="58"/>
+      <c r="BE5" s="58"/>
+      <c r="BF5" s="58"/>
+      <c r="BG5" s="58"/>
+      <c r="BH5" s="58"/>
+      <c r="BI5" s="58"/>
+      <c r="BJ5" s="58"/>
       <c r="BK5" s="56" t="s">
         <v>84</v>
       </c>
-      <c r="BL5" s="57"/>
-[...1 lines deleted...]
-      <c r="BN5" s="58"/>
+      <c r="BL5" s="56"/>
+      <c r="BM5" s="56"/>
+      <c r="BN5" s="56"/>
+      <c r="BO5" s="56"/>
     </row>
     <row r="6" spans="1:72" ht="30.75" customHeight="1">
-      <c r="A6" s="67"/>
-      <c r="B6" s="67"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="65"/>
       <c r="C6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="K6" s="5" t="s">
@@ -1756,51 +1752,53 @@
       </c>
       <c r="BG6" s="17" t="s">
         <v>8</v>
       </c>
       <c r="BH6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BI6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BJ6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BK6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BL6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="BM6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="BN6" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BO6" s="28"/>
+      <c r="BO6" s="17" t="s">
+        <v>4</v>
+      </c>
       <c r="BP6" s="28"/>
       <c r="BQ6" s="28"/>
       <c r="BR6" s="28"/>
       <c r="BS6" s="28"/>
       <c r="BT6" s="28"/>
     </row>
     <row r="7" spans="1:72" s="4" customFormat="1">
       <c r="A7" s="50">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="10">
         <v>94.2</v>
       </c>
       <c r="D7" s="10">
         <v>96</v>
       </c>
       <c r="E7" s="10">
         <v>98.2</v>
       </c>
       <c r="F7" s="10">
         <v>101.2</v>
       </c>
@@ -1961,50 +1959,53 @@
         <v>109.6</v>
       </c>
       <c r="BG7" s="26">
         <v>109.1</v>
       </c>
       <c r="BH7" s="51">
         <v>109.1</v>
       </c>
       <c r="BI7" s="51">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="51">
         <v>109.4</v>
       </c>
       <c r="BK7" s="51">
         <v>97.2</v>
       </c>
       <c r="BL7" s="53">
         <v>100.2</v>
       </c>
       <c r="BM7" s="21">
         <v>102.5</v>
       </c>
       <c r="BN7" s="53">
         <v>104.2</v>
+      </c>
+      <c r="BO7" s="53">
+        <v>104.3</v>
       </c>
     </row>
     <row r="8" spans="1:72">
       <c r="A8" s="50">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
@@ -2128,50 +2129,53 @@
       </c>
       <c r="BG8" s="25">
         <v>100.8</v>
       </c>
       <c r="BH8" s="25">
         <v>100.4</v>
       </c>
       <c r="BI8" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>101.4</v>
       </c>
       <c r="BK8" s="25">
         <v>107.5</v>
       </c>
       <c r="BL8" s="27">
         <v>105.3</v>
       </c>
       <c r="BM8" s="20">
         <v>104.1</v>
       </c>
       <c r="BN8" s="27">
         <v>103.8</v>
       </c>
+      <c r="BO8" s="27">
+        <v>103.3</v>
+      </c>
     </row>
     <row r="9" spans="1:72">
       <c r="A9" s="50">
         <v>11</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>102.3</v>
       </c>
       <c r="D9" s="13">
         <v>105.3</v>
       </c>
       <c r="E9" s="13">
         <v>105.4</v>
       </c>
       <c r="F9" s="13">
         <v>105.7</v>
       </c>
       <c r="G9" s="13">
         <v>105.6</v>
       </c>
       <c r="H9" s="13">
         <v>105.8</v>
@@ -2328,50 +2332,53 @@
       </c>
       <c r="BG9" s="25">
         <v>107.5</v>
       </c>
       <c r="BH9" s="25">
         <v>107.2</v>
       </c>
       <c r="BI9" s="25">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="27">
         <v>107</v>
       </c>
       <c r="BK9" s="27">
         <v>90</v>
       </c>
       <c r="BL9" s="27">
         <v>91.5</v>
       </c>
       <c r="BM9" s="20">
         <v>91.9</v>
       </c>
       <c r="BN9" s="27">
         <v>94.7</v>
       </c>
+      <c r="BO9" s="27">
+        <v>96.4</v>
+      </c>
     </row>
     <row r="10" spans="1:72">
       <c r="A10" s="50">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="13">
         <v>92.3</v>
       </c>
       <c r="D10" s="13">
         <v>100.2</v>
       </c>
       <c r="E10" s="13">
         <v>101.2</v>
       </c>
       <c r="F10" s="13">
         <v>104.6</v>
       </c>
       <c r="G10" s="13">
         <v>105.3</v>
       </c>
       <c r="H10" s="13">
         <v>105.5</v>
@@ -2528,50 +2535,53 @@
       </c>
       <c r="BG10" s="25">
         <v>103.8</v>
       </c>
       <c r="BH10" s="25">
         <v>103.6</v>
       </c>
       <c r="BI10" s="25">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="27">
         <v>106</v>
       </c>
       <c r="BK10" s="27">
         <v>100</v>
       </c>
       <c r="BL10" s="27">
         <v>102.7</v>
       </c>
       <c r="BM10" s="20">
         <v>103.5</v>
       </c>
       <c r="BN10" s="27">
         <v>102</v>
       </c>
+      <c r="BO10" s="27">
+        <v>100.7</v>
+      </c>
     </row>
     <row r="11" spans="1:72">
       <c r="A11" s="50">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>98.1</v>
       </c>
       <c r="D11" s="13">
         <v>102.1</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="13">
         <v>106.5</v>
       </c>
       <c r="G11" s="13">
         <v>108</v>
       </c>
       <c r="H11" s="13">
         <v>109.4</v>
@@ -2728,50 +2738,53 @@
       </c>
       <c r="BG11" s="25">
         <v>110.2</v>
       </c>
       <c r="BH11" s="25">
         <v>109.7</v>
       </c>
       <c r="BI11" s="25">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="25">
         <v>110.6</v>
       </c>
       <c r="BK11" s="25">
         <v>111.5</v>
       </c>
       <c r="BL11" s="27">
         <v>117</v>
       </c>
       <c r="BM11" s="20">
         <v>115.6</v>
       </c>
       <c r="BN11" s="27">
         <v>115.3</v>
       </c>
+      <c r="BO11" s="27">
+        <v>112.5</v>
+      </c>
     </row>
     <row r="12" spans="1:72">
       <c r="A12" s="50">
         <v>23</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="13">
         <v>83.4</v>
       </c>
       <c r="D12" s="13">
         <v>87</v>
       </c>
       <c r="E12" s="13">
         <v>90.3</v>
       </c>
       <c r="F12" s="13">
         <v>92.9</v>
       </c>
       <c r="G12" s="13">
         <v>95.2</v>
       </c>
       <c r="H12" s="13">
         <v>97.7</v>
@@ -2928,50 +2941,53 @@
       </c>
       <c r="BG12" s="25">
         <v>113.6</v>
       </c>
       <c r="BH12" s="25">
         <v>114.7</v>
       </c>
       <c r="BI12" s="25">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="25">
         <v>113.3</v>
       </c>
       <c r="BK12" s="25">
         <v>66.8</v>
       </c>
       <c r="BL12" s="27">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="20">
         <v>82.2</v>
       </c>
       <c r="BN12" s="27">
         <v>88.2</v>
       </c>
+      <c r="BO12" s="27">
+        <v>92.5</v>
+      </c>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" s="50">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="13">
         <v>94.4</v>
       </c>
       <c r="D13" s="13">
         <v>92.6</v>
       </c>
       <c r="E13" s="13">
         <v>93.7</v>
       </c>
       <c r="F13" s="13">
         <v>92.9</v>
       </c>
       <c r="G13" s="13">
         <v>94</v>
       </c>
       <c r="H13" s="13">
         <v>95.3</v>
@@ -3128,50 +3144,53 @@
       </c>
       <c r="BG13" s="25">
         <v>104.5</v>
       </c>
       <c r="BH13" s="25">
         <v>103.8</v>
       </c>
       <c r="BI13" s="25">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="25">
         <v>101.7</v>
       </c>
       <c r="BK13" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="27">
         <v>86.6</v>
       </c>
       <c r="BM13" s="20">
         <v>88.5</v>
       </c>
       <c r="BN13" s="27">
         <v>91.6</v>
       </c>
+      <c r="BO13" s="27">
+        <v>92.1</v>
+      </c>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" s="50">
         <v>31</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="13">
         <v>96.6</v>
       </c>
       <c r="D14" s="13">
         <v>93.7</v>
       </c>
       <c r="E14" s="13">
         <v>96.9</v>
       </c>
       <c r="F14" s="13">
         <v>99.6</v>
       </c>
       <c r="G14" s="13">
         <v>100.6</v>
       </c>
       <c r="H14" s="13">
         <v>105.4</v>
@@ -3327,50 +3346,53 @@
         <v>111.4</v>
       </c>
       <c r="BG14" s="25">
         <v>110.2</v>
       </c>
       <c r="BH14" s="25">
         <v>109.8</v>
       </c>
       <c r="BI14" s="25">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="25">
         <v>108.9</v>
       </c>
       <c r="BK14" s="25">
         <v>110.3</v>
       </c>
       <c r="BL14" s="27">
         <v>113.5</v>
       </c>
       <c r="BM14" s="20">
         <v>118.4</v>
       </c>
       <c r="BN14" s="27">
         <v>117.9</v>
+      </c>
+      <c r="BO14" s="27">
+        <v>115.2</v>
       </c>
     </row>
     <row r="15" spans="1:72">
       <c r="A15" s="50">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
@@ -3494,50 +3516,53 @@
       </c>
       <c r="BG15" s="25">
         <v>107.7</v>
       </c>
       <c r="BH15" s="25">
         <v>107.6</v>
       </c>
       <c r="BI15" s="25">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="25">
         <v>108.1</v>
       </c>
       <c r="BK15" s="27">
         <v>114.2</v>
       </c>
       <c r="BL15" s="27">
         <v>115.4</v>
       </c>
       <c r="BM15" s="20">
         <v>111.8</v>
       </c>
       <c r="BN15" s="27">
         <v>111.5</v>
       </c>
+      <c r="BO15" s="27">
+        <v>106.8</v>
+      </c>
     </row>
     <row r="16" spans="1:72">
       <c r="A16" s="50">
         <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="13">
         <v>96.5</v>
       </c>
       <c r="D16" s="13">
         <v>97.7</v>
       </c>
       <c r="E16" s="13">
         <v>98.1</v>
       </c>
       <c r="F16" s="13">
         <v>100.4</v>
       </c>
       <c r="G16" s="13">
         <v>101.1</v>
       </c>
       <c r="H16" s="13">
         <v>101.9</v>
@@ -3694,52 +3719,55 @@
       </c>
       <c r="BG16" s="25">
         <v>105.3</v>
       </c>
       <c r="BH16" s="25">
         <v>105.3</v>
       </c>
       <c r="BI16" s="25">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="25">
         <v>105.4</v>
       </c>
       <c r="BK16" s="25">
         <v>106.3</v>
       </c>
       <c r="BL16" s="27">
         <v>105.7</v>
       </c>
       <c r="BM16" s="20">
         <v>105.3</v>
       </c>
       <c r="BN16" s="27">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:66">
+      <c r="BO16" s="27">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" s="50">
         <v>39</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="13">
         <v>102.6</v>
       </c>
       <c r="D17" s="13">
         <v>101.9</v>
       </c>
       <c r="E17" s="13">
         <v>102.7</v>
       </c>
       <c r="F17" s="13">
         <v>105.6</v>
       </c>
       <c r="G17" s="13">
         <v>106.1</v>
       </c>
       <c r="H17" s="13">
         <v>106.6</v>
       </c>
       <c r="I17" s="13">
@@ -3894,52 +3922,55 @@
       </c>
       <c r="BG17" s="25">
         <v>110.7</v>
       </c>
       <c r="BH17" s="25">
         <v>110.8</v>
       </c>
       <c r="BI17" s="25">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="25">
         <v>110.6</v>
       </c>
       <c r="BK17" s="25">
         <v>101.6</v>
       </c>
       <c r="BL17" s="27">
         <v>97.9</v>
       </c>
       <c r="BM17" s="20">
         <v>101.8</v>
       </c>
       <c r="BN17" s="27">
         <v>104</v>
       </c>
-    </row>
-    <row r="18" spans="1:66">
+      <c r="BO17" s="27">
+        <v>104.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" s="50">
         <v>43</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>93</v>
       </c>
       <c r="D18" s="13">
         <v>93.4</v>
       </c>
       <c r="E18" s="13">
         <v>94.9</v>
       </c>
       <c r="F18" s="13">
         <v>97.1</v>
       </c>
       <c r="G18" s="13">
         <v>97.4</v>
       </c>
       <c r="H18" s="13">
         <v>97.7</v>
       </c>
       <c r="I18" s="13">
@@ -4094,52 +4125,55 @@
       </c>
       <c r="BG18" s="25">
         <v>103.2</v>
       </c>
       <c r="BH18" s="25">
         <v>102.9</v>
       </c>
       <c r="BI18" s="25">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>103.3</v>
       </c>
       <c r="BK18" s="25">
         <v>104.4</v>
       </c>
       <c r="BL18" s="27">
         <v>109.3</v>
       </c>
       <c r="BM18" s="20">
         <v>107.5</v>
       </c>
       <c r="BN18" s="27">
         <v>106.9</v>
       </c>
-    </row>
-    <row r="19" spans="1:66">
+      <c r="BO18" s="27">
+        <v>107.2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" s="50">
         <v>47</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="13">
         <v>95</v>
       </c>
       <c r="D19" s="13">
         <v>93.4</v>
       </c>
       <c r="E19" s="13">
         <v>91.7</v>
       </c>
       <c r="F19" s="13">
         <v>95</v>
       </c>
       <c r="G19" s="13">
         <v>96.2</v>
       </c>
       <c r="H19" s="13">
         <v>97.5</v>
       </c>
       <c r="I19" s="13">
@@ -4294,52 +4328,55 @@
       </c>
       <c r="BG19" s="25">
         <v>103.8</v>
       </c>
       <c r="BH19" s="25">
         <v>102.9</v>
       </c>
       <c r="BI19" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="25">
         <v>102.2</v>
       </c>
       <c r="BK19" s="25">
         <v>105.1</v>
       </c>
       <c r="BL19" s="27">
         <v>101</v>
       </c>
       <c r="BM19" s="20">
         <v>104.3</v>
       </c>
       <c r="BN19" s="27">
         <v>103.9</v>
       </c>
-    </row>
-    <row r="20" spans="1:66">
+      <c r="BO19" s="27">
+        <v>104.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" s="50">
         <v>55</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="13">
         <v>96.7</v>
       </c>
       <c r="D20" s="13">
         <v>98.2</v>
       </c>
       <c r="E20" s="13">
         <v>99.6</v>
       </c>
       <c r="F20" s="13">
         <v>101.7</v>
       </c>
       <c r="G20" s="13">
         <v>102.8</v>
       </c>
       <c r="H20" s="13">
         <v>103</v>
       </c>
       <c r="I20" s="13">
@@ -4494,52 +4531,55 @@
       </c>
       <c r="BG20" s="25">
         <v>104.6</v>
       </c>
       <c r="BH20" s="25">
         <v>104.1</v>
       </c>
       <c r="BI20" s="25">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="27">
         <v>106</v>
       </c>
       <c r="BK20" s="25">
         <v>102.3</v>
       </c>
       <c r="BL20" s="27">
         <v>104.6</v>
       </c>
       <c r="BM20" s="20">
         <v>107.5</v>
       </c>
       <c r="BN20" s="27">
         <v>108.7</v>
       </c>
-    </row>
-    <row r="21" spans="1:66">
+      <c r="BO20" s="27">
+        <v>107.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" s="50">
         <v>59</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="13">
         <v>96</v>
       </c>
       <c r="D21" s="13">
         <v>99.1</v>
       </c>
       <c r="E21" s="13">
         <v>101.1</v>
       </c>
       <c r="F21" s="13">
         <v>103.1</v>
       </c>
       <c r="G21" s="13">
         <v>101.6</v>
       </c>
       <c r="H21" s="13">
         <v>101.8</v>
       </c>
       <c r="I21" s="13">
@@ -4694,52 +4734,55 @@
       </c>
       <c r="BG21" s="25">
         <v>112.6</v>
       </c>
       <c r="BH21" s="27">
         <v>113</v>
       </c>
       <c r="BI21" s="25">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="25">
         <v>113.8</v>
       </c>
       <c r="BK21" s="25">
         <v>113.1</v>
       </c>
       <c r="BL21" s="27">
         <v>126.4</v>
       </c>
       <c r="BM21" s="20">
         <v>125</v>
       </c>
       <c r="BN21" s="27">
         <v>120.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:66">
+      <c r="BO21" s="27">
+        <v>116.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" s="50">
         <v>61</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="13">
         <v>95.5</v>
       </c>
       <c r="D22" s="13">
         <v>100.9</v>
       </c>
       <c r="E22" s="13">
         <v>103.8</v>
       </c>
       <c r="F22" s="13">
         <v>104.6</v>
       </c>
       <c r="G22" s="13">
         <v>106.9</v>
       </c>
       <c r="H22" s="13">
         <v>106.5</v>
       </c>
       <c r="I22" s="13">
@@ -4894,52 +4937,55 @@
       </c>
       <c r="BG22" s="25">
         <v>114.8</v>
       </c>
       <c r="BH22" s="25">
         <v>114.8</v>
       </c>
       <c r="BI22" s="25">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="25">
         <v>113.9</v>
       </c>
       <c r="BK22" s="25">
         <v>120.2</v>
       </c>
       <c r="BL22" s="27">
         <v>118.9</v>
       </c>
       <c r="BM22" s="20">
         <v>119.4</v>
       </c>
       <c r="BN22" s="27">
         <v>125.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:66">
+      <c r="BO22" s="27">
+        <v>123.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:67">
       <c r="A23" s="50">
         <v>62</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13">
         <v>105.1</v>
@@ -5060,52 +5106,55 @@
       </c>
       <c r="BG23" s="25">
         <v>99.1</v>
       </c>
       <c r="BH23" s="25">
         <v>99.7</v>
       </c>
       <c r="BI23" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>103.2</v>
       </c>
       <c r="BK23" s="25">
         <v>105.6</v>
       </c>
       <c r="BL23" s="27">
         <v>111.4</v>
       </c>
       <c r="BM23" s="20">
         <v>114.7</v>
       </c>
       <c r="BN23" s="27">
         <v>120.4</v>
       </c>
-    </row>
-    <row r="24" spans="1:66">
+      <c r="BO23" s="27">
+        <v>118.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" s="50">
         <v>63</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="13">
         <v>104.9</v>
       </c>
       <c r="D24" s="13">
         <v>104.4</v>
       </c>
       <c r="E24" s="13">
         <v>104.1</v>
       </c>
       <c r="F24" s="13">
         <v>104.3</v>
       </c>
       <c r="G24" s="13">
         <v>104.8</v>
       </c>
       <c r="H24" s="13">
         <v>104.9</v>
       </c>
       <c r="I24" s="13">
@@ -5260,52 +5309,55 @@
       </c>
       <c r="BG24" s="25">
         <v>97.8</v>
       </c>
       <c r="BH24" s="25">
         <v>99.1</v>
       </c>
       <c r="BI24" s="27">
         <v>99</v>
       </c>
       <c r="BJ24" s="25">
         <v>99.1</v>
       </c>
       <c r="BK24" s="25">
         <v>98.4</v>
       </c>
       <c r="BL24" s="27">
         <v>87.4</v>
       </c>
       <c r="BM24" s="22">
         <v>93</v>
       </c>
       <c r="BN24" s="27">
         <v>97.8</v>
       </c>
-    </row>
-    <row r="25" spans="1:66">
+      <c r="BO24" s="27">
+        <v>98.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:67">
       <c r="A25" s="50">
         <v>71</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="13">
         <v>97</v>
       </c>
       <c r="D25" s="13">
         <v>102.5</v>
       </c>
       <c r="E25" s="13">
         <v>105.4</v>
       </c>
       <c r="F25" s="13">
         <v>110.9</v>
       </c>
       <c r="G25" s="13">
         <v>107.9</v>
       </c>
       <c r="H25" s="13">
         <v>108.7</v>
       </c>
       <c r="I25" s="13">
@@ -5460,52 +5512,55 @@
       </c>
       <c r="BG25" s="25">
         <v>119.4</v>
       </c>
       <c r="BH25" s="25">
         <v>119.7</v>
       </c>
       <c r="BI25" s="25">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="25">
         <v>117.6</v>
       </c>
       <c r="BK25" s="25">
         <v>104.8</v>
       </c>
       <c r="BL25" s="27">
         <v>110.6</v>
       </c>
       <c r="BM25" s="20">
         <v>111.5</v>
       </c>
       <c r="BN25" s="27">
         <v>113.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:66">
+      <c r="BO25" s="27">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:67">
       <c r="A26" s="50">
         <v>75</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="13">
         <v>94.9</v>
       </c>
       <c r="D26" s="13">
         <v>97</v>
       </c>
       <c r="E26" s="13">
         <v>101.1</v>
       </c>
       <c r="F26" s="13">
         <v>107.6</v>
       </c>
       <c r="G26" s="13">
         <v>107.8</v>
       </c>
       <c r="H26" s="13">
         <v>108.9</v>
       </c>
       <c r="I26" s="13">
@@ -5660,52 +5715,55 @@
       </c>
       <c r="BG26" s="27">
         <v>112</v>
       </c>
       <c r="BH26" s="25">
         <v>110.9</v>
       </c>
       <c r="BI26" s="25">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>112.8</v>
       </c>
       <c r="BK26" s="25">
         <v>104.2</v>
       </c>
       <c r="BL26" s="27">
         <v>109.4</v>
       </c>
       <c r="BM26" s="20">
         <v>111.1</v>
       </c>
       <c r="BN26" s="27">
         <v>110.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:66">
+      <c r="BO26" s="27">
+        <v>109.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:67">
       <c r="A27" s="50">
         <v>79</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="13">
         <v>104.4</v>
       </c>
       <c r="D27" s="13">
         <v>104.9</v>
       </c>
       <c r="E27" s="13">
         <v>105.4</v>
       </c>
       <c r="F27" s="13">
         <v>110.1</v>
       </c>
       <c r="G27" s="13">
         <v>107.5</v>
       </c>
       <c r="H27" s="13">
         <v>106.1</v>
       </c>
       <c r="I27" s="13">
@@ -5860,99 +5918,102 @@
       </c>
       <c r="BG27" s="25">
         <v>113.7</v>
       </c>
       <c r="BH27" s="25">
         <v>114.8</v>
       </c>
       <c r="BI27" s="25">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="25">
         <v>116.7</v>
       </c>
       <c r="BK27" s="25">
         <v>102.1</v>
       </c>
       <c r="BL27" s="27">
         <v>108</v>
       </c>
       <c r="BM27" s="20">
         <v>111.3</v>
       </c>
       <c r="BN27" s="27">
         <v>110.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="62" t="s">
+      <c r="BO27" s="27">
+        <v>112.5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67" ht="15" customHeight="1">
+      <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="62"/>
-[...23 lines deleted...]
-      <c r="E32" s="62"/>
+      <c r="B29" s="60"/>
+      <c r="C29" s="60"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="60"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" s="60"/>
+      <c r="B30" s="60"/>
+      <c r="C30" s="60"/>
+      <c r="D30" s="60"/>
+      <c r="E30" s="60"/>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" s="60"/>
+      <c r="B31" s="60"/>
+      <c r="C31" s="60"/>
+      <c r="D31" s="60"/>
+      <c r="E31" s="60"/>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" s="60"/>
+      <c r="B32" s="60"/>
+      <c r="C32" s="60"/>
+      <c r="D32" s="60"/>
+      <c r="E32" s="60"/>
     </row>
     <row r="33" spans="1:5">
-      <c r="A33" s="62"/>
-[...3 lines deleted...]
-      <c r="E33" s="62"/>
+      <c r="A33" s="60"/>
+      <c r="B33" s="60"/>
+      <c r="C33" s="60"/>
+      <c r="D33" s="60"/>
+      <c r="E33" s="60"/>
     </row>
     <row r="34" spans="1:5" ht="1.5" customHeight="1">
-      <c r="A34" s="62"/>
-[...3 lines deleted...]
-      <c r="E34" s="62"/>
+      <c r="A34" s="60"/>
+      <c r="B34" s="60"/>
+      <c r="C34" s="60"/>
+      <c r="D34" s="60"/>
+      <c r="E34" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="BK5:BN5"/>
-    <mergeCell ref="AY4:BN4"/>
+    <mergeCell ref="BK5:BO5"/>
+    <mergeCell ref="AY4:BO4"/>
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A29:E34"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AD2:AL2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>