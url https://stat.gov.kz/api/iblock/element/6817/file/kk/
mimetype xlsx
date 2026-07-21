--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -2,68 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE2CCF11-E0D7-46C0-8082-7946BC31F36F}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CBEB117-B840-4F52-B90A-188D93C562E8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="13530" windowHeight="9840" firstSheet="1" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13680" windowHeight="10485" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Динамикалық қатар" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Динамикалық қатар'!$A$1:$B$34</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="87">
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Қаңтар-ақпан</t>
   </si>
   <si>
     <t>Қаңтар-наурыз</t>
   </si>
   <si>
     <t>Қаңтар-сәуір</t>
   </si>
   <si>
     <t>Қаңтар-мамыр</t>
   </si>
   <si>
     <t>Қаңтар-маусым</t>
   </si>
   <si>
     <t>Қаңтар-шілде</t>
   </si>
   <si>
     <t>Қаңтар-тамыз</t>
   </si>
   <si>
@@ -280,54 +280,54 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t xml:space="preserve"> Қысқа мерзімді экономикалық индикатор индексі</t>
   </si>
   <si>
     <t>пайызбен</t>
   </si>
   <si>
     <t>ҚМЭИ индексі</t>
   </si>
   <si>
     <t xml:space="preserve">ҚМЭИ индексін есептеу базистік кезең бағаларында бағаланған ағымдағы кезеңдегі белгілі бір көрсеткіш құнын оның базистік кезеңдегі құнына бөлу арқылы есептеледі. </t>
   </si>
   <si>
     <t>Өңірлер бөлінісіндегі Қысқа мерзімді экономикалық индикатор индексі*</t>
   </si>
   <si>
     <t>2026ж.</t>
   </si>
   <si>
-    <t>Өндіріс әдісімен есептелген жалпы ішкі өнім (2025 жылғы қаңтар-желтоқсан)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2025 жылғы қаңтар-желтоқсан) </t>
+    <t xml:space="preserve">Өндіріс әдісімен есептелген жалпы ішкі өнім (2026 жылғы қаңтар-наурыз (есепті деректер бойынша)) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қазақстан Республикасының жалпы өңірлік өнімі (2026 жылғы қаңтар-наурыз) </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto "/>
       <charset val="204"/>
@@ -596,51 +596,51 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -711,98 +711,99 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1109,170 +1110,170 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/483097/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/505543/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/507187/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="34.28515625" style="29" customWidth="1"/>
-    <col min="2" max="2" width="69.7109375" style="29" customWidth="1"/>
+    <col min="2" max="2" width="68" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:2">
       <c r="A2" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="44">
         <v>111201021</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1">
       <c r="A3" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="41" t="s">
         <v>68</v>
       </c>
       <c r="B5" s="42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="41" t="s">
         <v>67</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="63.75">
+    <row r="7" spans="1:2" ht="76.5">
       <c r="A7" s="41" t="s">
         <v>65</v>
       </c>
       <c r="B7" s="33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="41.25" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="114.75">
       <c r="A11" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="39" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="38" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="13" spans="1:2">
-      <c r="A13" s="54" t="s">
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="25.5">
-      <c r="A14" s="55"/>
+    <row r="14" spans="1:2" ht="15" customHeight="1">
+      <c r="A14" s="56"/>
       <c r="B14" s="36" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="49" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="35" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B16" s="52">
         <v>46188</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="52">
@@ -1295,52 +1296,52 @@
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="25.5">
       <c r="A21" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId2" xr:uid="{27CA74F5-D377-4150-B39E-1BB4D6E1FBBB}"/>
-    <hyperlink ref="B13" r:id="rId3" xr:uid="{F74C4ED8-8082-4DF7-855F-569EF8C1C4EE}"/>
+    <hyperlink ref="B14" r:id="rId2" xr:uid="{324BEE31-EA1C-42EE-AEF0-254A42642660}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{C0739F7B-C2A5-42A9-A45E-41C9AD9375C8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B3:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="6.85546875" style="29" customWidth="1"/>
     <col min="2" max="2" width="85" style="29" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="3" spans="2:2">
       <c r="B3" s="47" t="s">
         <v>78</v>
       </c>
     </row>
@@ -1392,52 +1393,52 @@
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="46"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="46"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="45" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BT34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BP13" sqref="BP13"/>
+      <pane xSplit="2" topLeftCell="BL1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BU20" sqref="BU20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="12" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.85546875" style="1" customWidth="1"/>
     <col min="9" max="9" width="10.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.140625" style="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="1"/>
     <col min="23" max="23" width="10.5703125" style="1" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="1"/>
     <col min="26" max="26" width="12.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="12" style="1" customWidth="1"/>
     <col min="29" max="29" width="7.85546875" style="1" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="1"/>
@@ -1456,69 +1457,67 @@
   <sheetData>
     <row r="1" spans="1:72" ht="18.75" customHeight="1">
       <c r="A1" s="59">
         <v>111201021</v>
       </c>
       <c r="B1" s="59"/>
     </row>
     <row r="2" spans="1:72" ht="23.25" customHeight="1">
       <c r="AD2" s="66" t="s">
         <v>83</v>
       </c>
       <c r="AE2" s="66"/>
       <c r="AF2" s="66"/>
       <c r="AG2" s="66"/>
       <c r="AH2" s="66"/>
       <c r="AI2" s="66"/>
       <c r="AJ2" s="66"/>
       <c r="AK2" s="66"/>
       <c r="AL2" s="66"/>
     </row>
     <row r="3" spans="1:72" ht="6.75" customHeight="1"/>
     <row r="4" spans="1:72" ht="11.25" customHeight="1">
       <c r="AS4" s="16"/>
       <c r="AT4" s="16"/>
       <c r="AU4" s="16"/>
-      <c r="AY4" s="57" t="s">
+      <c r="BB4" s="70"/>
+      <c r="BC4" s="70"/>
+      <c r="BD4" s="70"/>
+      <c r="BE4" s="70"/>
+      <c r="BF4" s="70"/>
+      <c r="BG4" s="70"/>
+      <c r="BH4" s="70"/>
+      <c r="BI4" s="70"/>
+      <c r="BJ4" s="70"/>
+      <c r="BK4" s="70"/>
+      <c r="BL4" s="70"/>
+      <c r="BM4" s="70"/>
+      <c r="BN4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="AZ4" s="57"/>
-[...14 lines deleted...]
-      <c r="BO4" s="57"/>
+      <c r="BO4" s="54"/>
+      <c r="BP4" s="54"/>
     </row>
     <row r="5" spans="1:72">
       <c r="A5" s="64"/>
       <c r="B5" s="64"/>
       <c r="C5" s="61" t="s">
         <v>31</v>
       </c>
       <c r="D5" s="62"/>
       <c r="E5" s="62"/>
       <c r="F5" s="62"/>
       <c r="G5" s="62"/>
       <c r="H5" s="62"/>
       <c r="I5" s="62"/>
       <c r="J5" s="62"/>
       <c r="K5" s="62"/>
       <c r="L5" s="62"/>
       <c r="M5" s="62"/>
       <c r="N5" s="63"/>
       <c r="O5" s="61" t="s">
         <v>35</v>
       </c>
       <c r="P5" s="62"/>
       <c r="Q5" s="62"/>
       <c r="R5" s="62"/>
       <c r="S5" s="62"/>
@@ -1549,57 +1548,58 @@
       <c r="AN5" s="62"/>
       <c r="AO5" s="62"/>
       <c r="AP5" s="62"/>
       <c r="AQ5" s="62"/>
       <c r="AR5" s="62"/>
       <c r="AS5" s="62"/>
       <c r="AT5" s="62"/>
       <c r="AU5" s="62"/>
       <c r="AV5" s="62"/>
       <c r="AW5" s="62"/>
       <c r="AX5" s="63"/>
       <c r="AY5" s="58" t="s">
         <v>41</v>
       </c>
       <c r="AZ5" s="58"/>
       <c r="BA5" s="58"/>
       <c r="BB5" s="58"/>
       <c r="BC5" s="58"/>
       <c r="BD5" s="58"/>
       <c r="BE5" s="58"/>
       <c r="BF5" s="58"/>
       <c r="BG5" s="58"/>
       <c r="BH5" s="58"/>
       <c r="BI5" s="58"/>
       <c r="BJ5" s="58"/>
-      <c r="BK5" s="56" t="s">
+      <c r="BK5" s="57" t="s">
         <v>84</v>
       </c>
-      <c r="BL5" s="56"/>
-[...2 lines deleted...]
-      <c r="BO5" s="56"/>
+      <c r="BL5" s="57"/>
+      <c r="BM5" s="57"/>
+      <c r="BN5" s="57"/>
+      <c r="BO5" s="57"/>
+      <c r="BP5" s="57"/>
     </row>
     <row r="6" spans="1:72" ht="30.75" customHeight="1">
       <c r="A6" s="65"/>
       <c r="B6" s="65"/>
       <c r="C6" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>6</v>
       </c>
@@ -1755,51 +1755,53 @@
       </c>
       <c r="BH6" s="17" t="s">
         <v>9</v>
       </c>
       <c r="BI6" s="17" t="s">
         <v>10</v>
       </c>
       <c r="BJ6" s="17" t="s">
         <v>11</v>
       </c>
       <c r="BK6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="BL6" s="17" t="s">
         <v>1</v>
       </c>
       <c r="BM6" s="17" t="s">
         <v>2</v>
       </c>
       <c r="BN6" s="17" t="s">
         <v>3</v>
       </c>
       <c r="BO6" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="BP6" s="28"/>
+      <c r="BP6" s="17" t="s">
+        <v>5</v>
+      </c>
       <c r="BQ6" s="28"/>
       <c r="BR6" s="28"/>
       <c r="BS6" s="28"/>
       <c r="BT6" s="28"/>
     </row>
     <row r="7" spans="1:72" s="4" customFormat="1">
       <c r="A7" s="50">
         <v>0</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="10">
         <v>94.2</v>
       </c>
       <c r="D7" s="10">
         <v>96</v>
       </c>
       <c r="E7" s="10">
         <v>98.2</v>
       </c>
       <c r="F7" s="10">
         <v>101.2</v>
       </c>
       <c r="G7" s="10">
@@ -1962,50 +1964,53 @@
         <v>109.1</v>
       </c>
       <c r="BH7" s="51">
         <v>109.1</v>
       </c>
       <c r="BI7" s="51">
         <v>109.1</v>
       </c>
       <c r="BJ7" s="51">
         <v>109.4</v>
       </c>
       <c r="BK7" s="51">
         <v>97.2</v>
       </c>
       <c r="BL7" s="53">
         <v>100.2</v>
       </c>
       <c r="BM7" s="21">
         <v>102.5</v>
       </c>
       <c r="BN7" s="53">
         <v>104.2</v>
       </c>
       <c r="BO7" s="53">
         <v>104.3</v>
+      </c>
+      <c r="BP7" s="53">
+        <v>105.1</v>
       </c>
     </row>
     <row r="8" spans="1:72">
       <c r="A8" s="50">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="13"/>
       <c r="O8" s="13"/>
       <c r="P8" s="13"/>
       <c r="Q8" s="13"/>
       <c r="R8" s="13"/>
@@ -2132,50 +2137,53 @@
       </c>
       <c r="BH8" s="25">
         <v>100.4</v>
       </c>
       <c r="BI8" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ8" s="25">
         <v>101.4</v>
       </c>
       <c r="BK8" s="25">
         <v>107.5</v>
       </c>
       <c r="BL8" s="27">
         <v>105.3</v>
       </c>
       <c r="BM8" s="20">
         <v>104.1</v>
       </c>
       <c r="BN8" s="27">
         <v>103.8</v>
       </c>
       <c r="BO8" s="27">
         <v>103.3</v>
       </c>
+      <c r="BP8" s="27">
+        <v>104.2</v>
+      </c>
     </row>
     <row r="9" spans="1:72">
       <c r="A9" s="50">
         <v>11</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="13">
         <v>102.3</v>
       </c>
       <c r="D9" s="13">
         <v>105.3</v>
       </c>
       <c r="E9" s="13">
         <v>105.4</v>
       </c>
       <c r="F9" s="13">
         <v>105.7</v>
       </c>
       <c r="G9" s="13">
         <v>105.6</v>
       </c>
       <c r="H9" s="13">
         <v>105.8</v>
@@ -2335,50 +2343,53 @@
       </c>
       <c r="BH9" s="25">
         <v>107.2</v>
       </c>
       <c r="BI9" s="25">
         <v>107.1</v>
       </c>
       <c r="BJ9" s="27">
         <v>107</v>
       </c>
       <c r="BK9" s="27">
         <v>90</v>
       </c>
       <c r="BL9" s="27">
         <v>91.5</v>
       </c>
       <c r="BM9" s="20">
         <v>91.9</v>
       </c>
       <c r="BN9" s="27">
         <v>94.7</v>
       </c>
       <c r="BO9" s="27">
         <v>96.4</v>
       </c>
+      <c r="BP9" s="27">
+        <v>99.5</v>
+      </c>
     </row>
     <row r="10" spans="1:72">
       <c r="A10" s="50">
         <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="13">
         <v>92.3</v>
       </c>
       <c r="D10" s="13">
         <v>100.2</v>
       </c>
       <c r="E10" s="13">
         <v>101.2</v>
       </c>
       <c r="F10" s="13">
         <v>104.6</v>
       </c>
       <c r="G10" s="13">
         <v>105.3</v>
       </c>
       <c r="H10" s="13">
         <v>105.5</v>
@@ -2538,50 +2549,53 @@
       </c>
       <c r="BH10" s="25">
         <v>103.6</v>
       </c>
       <c r="BI10" s="25">
         <v>103.8</v>
       </c>
       <c r="BJ10" s="27">
         <v>106</v>
       </c>
       <c r="BK10" s="27">
         <v>100</v>
       </c>
       <c r="BL10" s="27">
         <v>102.7</v>
       </c>
       <c r="BM10" s="20">
         <v>103.5</v>
       </c>
       <c r="BN10" s="27">
         <v>102</v>
       </c>
       <c r="BO10" s="27">
         <v>100.7</v>
       </c>
+      <c r="BP10" s="27">
+        <v>103.6</v>
+      </c>
     </row>
     <row r="11" spans="1:72">
       <c r="A11" s="50">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="13">
         <v>98.1</v>
       </c>
       <c r="D11" s="13">
         <v>102.1</v>
       </c>
       <c r="E11" s="13">
         <v>104.2</v>
       </c>
       <c r="F11" s="13">
         <v>106.5</v>
       </c>
       <c r="G11" s="13">
         <v>108</v>
       </c>
       <c r="H11" s="13">
         <v>109.4</v>
@@ -2741,50 +2755,53 @@
       </c>
       <c r="BH11" s="25">
         <v>109.7</v>
       </c>
       <c r="BI11" s="25">
         <v>109.8</v>
       </c>
       <c r="BJ11" s="25">
         <v>110.6</v>
       </c>
       <c r="BK11" s="25">
         <v>111.5</v>
       </c>
       <c r="BL11" s="27">
         <v>117</v>
       </c>
       <c r="BM11" s="20">
         <v>115.6</v>
       </c>
       <c r="BN11" s="27">
         <v>115.3</v>
       </c>
       <c r="BO11" s="27">
         <v>112.5</v>
       </c>
+      <c r="BP11" s="27">
+        <v>114.8</v>
+      </c>
     </row>
     <row r="12" spans="1:72">
       <c r="A12" s="50">
         <v>23</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="13">
         <v>83.4</v>
       </c>
       <c r="D12" s="13">
         <v>87</v>
       </c>
       <c r="E12" s="13">
         <v>90.3</v>
       </c>
       <c r="F12" s="13">
         <v>92.9</v>
       </c>
       <c r="G12" s="13">
         <v>95.2</v>
       </c>
       <c r="H12" s="13">
         <v>97.7</v>
@@ -2944,50 +2961,53 @@
       </c>
       <c r="BH12" s="25">
         <v>114.7</v>
       </c>
       <c r="BI12" s="25">
         <v>114.7</v>
       </c>
       <c r="BJ12" s="25">
         <v>113.3</v>
       </c>
       <c r="BK12" s="25">
         <v>66.8</v>
       </c>
       <c r="BL12" s="27">
         <v>76.099999999999994</v>
       </c>
       <c r="BM12" s="20">
         <v>82.2</v>
       </c>
       <c r="BN12" s="27">
         <v>88.2</v>
       </c>
       <c r="BO12" s="27">
         <v>92.5</v>
       </c>
+      <c r="BP12" s="27">
+        <v>94.7</v>
+      </c>
     </row>
     <row r="13" spans="1:72">
       <c r="A13" s="50">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="13">
         <v>94.4</v>
       </c>
       <c r="D13" s="13">
         <v>92.6</v>
       </c>
       <c r="E13" s="13">
         <v>93.7</v>
       </c>
       <c r="F13" s="13">
         <v>92.9</v>
       </c>
       <c r="G13" s="13">
         <v>94</v>
       </c>
       <c r="H13" s="13">
         <v>95.3</v>
@@ -3147,50 +3167,53 @@
       </c>
       <c r="BH13" s="25">
         <v>103.8</v>
       </c>
       <c r="BI13" s="25">
         <v>103.1</v>
       </c>
       <c r="BJ13" s="25">
         <v>101.7</v>
       </c>
       <c r="BK13" s="27">
         <v>79.900000000000006</v>
       </c>
       <c r="BL13" s="27">
         <v>86.6</v>
       </c>
       <c r="BM13" s="20">
         <v>88.5</v>
       </c>
       <c r="BN13" s="27">
         <v>91.6</v>
       </c>
       <c r="BO13" s="27">
         <v>92.1</v>
       </c>
+      <c r="BP13" s="27">
+        <v>93.6</v>
+      </c>
     </row>
     <row r="14" spans="1:72">
       <c r="A14" s="50">
         <v>31</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="13">
         <v>96.6</v>
       </c>
       <c r="D14" s="13">
         <v>93.7</v>
       </c>
       <c r="E14" s="13">
         <v>96.9</v>
       </c>
       <c r="F14" s="13">
         <v>99.6</v>
       </c>
       <c r="G14" s="13">
         <v>100.6</v>
       </c>
       <c r="H14" s="13">
         <v>105.4</v>
@@ -3349,50 +3372,53 @@
         <v>110.2</v>
       </c>
       <c r="BH14" s="25">
         <v>109.8</v>
       </c>
       <c r="BI14" s="25">
         <v>109.4</v>
       </c>
       <c r="BJ14" s="25">
         <v>108.9</v>
       </c>
       <c r="BK14" s="25">
         <v>110.3</v>
       </c>
       <c r="BL14" s="27">
         <v>113.5</v>
       </c>
       <c r="BM14" s="20">
         <v>118.4</v>
       </c>
       <c r="BN14" s="27">
         <v>117.9</v>
       </c>
       <c r="BO14" s="27">
         <v>115.2</v>
+      </c>
+      <c r="BP14" s="27">
+        <v>114.2</v>
       </c>
     </row>
     <row r="15" spans="1:72">
       <c r="A15" s="50">
         <v>33</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="13"/>
       <c r="G15" s="13"/>
       <c r="H15" s="13"/>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="13"/>
       <c r="P15" s="13"/>
       <c r="Q15" s="13"/>
       <c r="R15" s="13"/>
@@ -3519,50 +3545,53 @@
       </c>
       <c r="BH15" s="25">
         <v>107.6</v>
       </c>
       <c r="BI15" s="25">
         <v>106.9</v>
       </c>
       <c r="BJ15" s="25">
         <v>108.1</v>
       </c>
       <c r="BK15" s="27">
         <v>114.2</v>
       </c>
       <c r="BL15" s="27">
         <v>115.4</v>
       </c>
       <c r="BM15" s="20">
         <v>111.8</v>
       </c>
       <c r="BN15" s="27">
         <v>111.5</v>
       </c>
       <c r="BO15" s="27">
         <v>106.8</v>
       </c>
+      <c r="BP15" s="27">
+        <v>103.7</v>
+      </c>
     </row>
     <row r="16" spans="1:72">
       <c r="A16" s="50">
         <v>35</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="13">
         <v>96.5</v>
       </c>
       <c r="D16" s="13">
         <v>97.7</v>
       </c>
       <c r="E16" s="13">
         <v>98.1</v>
       </c>
       <c r="F16" s="13">
         <v>100.4</v>
       </c>
       <c r="G16" s="13">
         <v>101.1</v>
       </c>
       <c r="H16" s="13">
         <v>101.9</v>
@@ -3722,52 +3751,55 @@
       </c>
       <c r="BH16" s="25">
         <v>105.3</v>
       </c>
       <c r="BI16" s="25">
         <v>105.1</v>
       </c>
       <c r="BJ16" s="25">
         <v>105.4</v>
       </c>
       <c r="BK16" s="25">
         <v>106.3</v>
       </c>
       <c r="BL16" s="27">
         <v>105.7</v>
       </c>
       <c r="BM16" s="20">
         <v>105.3</v>
       </c>
       <c r="BN16" s="27">
         <v>105.3</v>
       </c>
       <c r="BO16" s="27">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="17" spans="1:67">
+      <c r="BP16" s="27">
+        <v>103.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:68">
       <c r="A17" s="50">
         <v>39</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="13">
         <v>102.6</v>
       </c>
       <c r="D17" s="13">
         <v>101.9</v>
       </c>
       <c r="E17" s="13">
         <v>102.7</v>
       </c>
       <c r="F17" s="13">
         <v>105.6</v>
       </c>
       <c r="G17" s="13">
         <v>106.1</v>
       </c>
       <c r="H17" s="13">
         <v>106.6</v>
       </c>
       <c r="I17" s="13">
@@ -3925,52 +3957,55 @@
       </c>
       <c r="BH17" s="25">
         <v>110.8</v>
       </c>
       <c r="BI17" s="25">
         <v>110.3</v>
       </c>
       <c r="BJ17" s="25">
         <v>110.6</v>
       </c>
       <c r="BK17" s="25">
         <v>101.6</v>
       </c>
       <c r="BL17" s="27">
         <v>97.9</v>
       </c>
       <c r="BM17" s="20">
         <v>101.8</v>
       </c>
       <c r="BN17" s="27">
         <v>104</v>
       </c>
       <c r="BO17" s="27">
         <v>104.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:67">
+      <c r="BP17" s="27">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:68">
       <c r="A18" s="50">
         <v>43</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="13">
         <v>93</v>
       </c>
       <c r="D18" s="13">
         <v>93.4</v>
       </c>
       <c r="E18" s="13">
         <v>94.9</v>
       </c>
       <c r="F18" s="13">
         <v>97.1</v>
       </c>
       <c r="G18" s="13">
         <v>97.4</v>
       </c>
       <c r="H18" s="13">
         <v>97.7</v>
       </c>
       <c r="I18" s="13">
@@ -4128,52 +4163,55 @@
       </c>
       <c r="BH18" s="25">
         <v>102.9</v>
       </c>
       <c r="BI18" s="25">
         <v>104.1</v>
       </c>
       <c r="BJ18" s="25">
         <v>103.3</v>
       </c>
       <c r="BK18" s="25">
         <v>104.4</v>
       </c>
       <c r="BL18" s="27">
         <v>109.3</v>
       </c>
       <c r="BM18" s="20">
         <v>107.5</v>
       </c>
       <c r="BN18" s="27">
         <v>106.9</v>
       </c>
       <c r="BO18" s="27">
         <v>107.2</v>
       </c>
-    </row>
-    <row r="19" spans="1:67">
+      <c r="BP18" s="27">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:68">
       <c r="A19" s="50">
         <v>47</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="13">
         <v>95</v>
       </c>
       <c r="D19" s="13">
         <v>93.4</v>
       </c>
       <c r="E19" s="13">
         <v>91.7</v>
       </c>
       <c r="F19" s="13">
         <v>95</v>
       </c>
       <c r="G19" s="13">
         <v>96.2</v>
       </c>
       <c r="H19" s="13">
         <v>97.5</v>
       </c>
       <c r="I19" s="13">
@@ -4331,52 +4369,55 @@
       </c>
       <c r="BH19" s="25">
         <v>102.9</v>
       </c>
       <c r="BI19" s="25">
         <v>102.9</v>
       </c>
       <c r="BJ19" s="25">
         <v>102.2</v>
       </c>
       <c r="BK19" s="25">
         <v>105.1</v>
       </c>
       <c r="BL19" s="27">
         <v>101</v>
       </c>
       <c r="BM19" s="20">
         <v>104.3</v>
       </c>
       <c r="BN19" s="27">
         <v>103.9</v>
       </c>
       <c r="BO19" s="27">
         <v>104.1</v>
       </c>
-    </row>
-    <row r="20" spans="1:67">
+      <c r="BP19" s="27">
+        <v>104.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:68">
       <c r="A20" s="50">
         <v>55</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="13">
         <v>96.7</v>
       </c>
       <c r="D20" s="13">
         <v>98.2</v>
       </c>
       <c r="E20" s="13">
         <v>99.6</v>
       </c>
       <c r="F20" s="13">
         <v>101.7</v>
       </c>
       <c r="G20" s="13">
         <v>102.8</v>
       </c>
       <c r="H20" s="13">
         <v>103</v>
       </c>
       <c r="I20" s="13">
@@ -4534,52 +4575,55 @@
       </c>
       <c r="BH20" s="25">
         <v>104.1</v>
       </c>
       <c r="BI20" s="25">
         <v>104.8</v>
       </c>
       <c r="BJ20" s="27">
         <v>106</v>
       </c>
       <c r="BK20" s="25">
         <v>102.3</v>
       </c>
       <c r="BL20" s="27">
         <v>104.6</v>
       </c>
       <c r="BM20" s="20">
         <v>107.5</v>
       </c>
       <c r="BN20" s="27">
         <v>108.7</v>
       </c>
       <c r="BO20" s="27">
         <v>107.8</v>
       </c>
-    </row>
-    <row r="21" spans="1:67">
+      <c r="BP20" s="27">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:68">
       <c r="A21" s="50">
         <v>59</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="13">
         <v>96</v>
       </c>
       <c r="D21" s="13">
         <v>99.1</v>
       </c>
       <c r="E21" s="13">
         <v>101.1</v>
       </c>
       <c r="F21" s="13">
         <v>103.1</v>
       </c>
       <c r="G21" s="13">
         <v>101.6</v>
       </c>
       <c r="H21" s="13">
         <v>101.8</v>
       </c>
       <c r="I21" s="13">
@@ -4737,52 +4781,55 @@
       </c>
       <c r="BH21" s="27">
         <v>113</v>
       </c>
       <c r="BI21" s="25">
         <v>114.1</v>
       </c>
       <c r="BJ21" s="25">
         <v>113.8</v>
       </c>
       <c r="BK21" s="25">
         <v>113.1</v>
       </c>
       <c r="BL21" s="27">
         <v>126.4</v>
       </c>
       <c r="BM21" s="20">
         <v>125</v>
       </c>
       <c r="BN21" s="27">
         <v>120.3</v>
       </c>
       <c r="BO21" s="27">
         <v>116.5</v>
       </c>
-    </row>
-    <row r="22" spans="1:67">
+      <c r="BP21" s="27">
+        <v>114.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:68">
       <c r="A22" s="50">
         <v>61</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C22" s="13">
         <v>95.5</v>
       </c>
       <c r="D22" s="13">
         <v>100.9</v>
       </c>
       <c r="E22" s="13">
         <v>103.8</v>
       </c>
       <c r="F22" s="13">
         <v>104.6</v>
       </c>
       <c r="G22" s="13">
         <v>106.9</v>
       </c>
       <c r="H22" s="13">
         <v>106.5</v>
       </c>
       <c r="I22" s="13">
@@ -4940,52 +4987,55 @@
       </c>
       <c r="BH22" s="25">
         <v>114.8</v>
       </c>
       <c r="BI22" s="25">
         <v>114.4</v>
       </c>
       <c r="BJ22" s="25">
         <v>113.9</v>
       </c>
       <c r="BK22" s="25">
         <v>120.2</v>
       </c>
       <c r="BL22" s="27">
         <v>118.9</v>
       </c>
       <c r="BM22" s="20">
         <v>119.4</v>
       </c>
       <c r="BN22" s="27">
         <v>125.2</v>
       </c>
       <c r="BO22" s="27">
         <v>123.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:67">
+      <c r="BP22" s="27">
+        <v>126.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:68">
       <c r="A23" s="50">
         <v>62</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="13"/>
       <c r="P23" s="13"/>
       <c r="Q23" s="13"/>
       <c r="R23" s="13"/>
       <c r="S23" s="13"/>
       <c r="T23" s="13">
         <v>105.1</v>
@@ -5109,52 +5159,55 @@
       </c>
       <c r="BH23" s="25">
         <v>99.7</v>
       </c>
       <c r="BI23" s="25">
         <v>101.1</v>
       </c>
       <c r="BJ23" s="25">
         <v>103.2</v>
       </c>
       <c r="BK23" s="25">
         <v>105.6</v>
       </c>
       <c r="BL23" s="27">
         <v>111.4</v>
       </c>
       <c r="BM23" s="20">
         <v>114.7</v>
       </c>
       <c r="BN23" s="27">
         <v>120.4</v>
       </c>
       <c r="BO23" s="27">
         <v>118.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:67">
+      <c r="BP23" s="27">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24" spans="1:68">
       <c r="A24" s="50">
         <v>63</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="13">
         <v>104.9</v>
       </c>
       <c r="D24" s="13">
         <v>104.4</v>
       </c>
       <c r="E24" s="13">
         <v>104.1</v>
       </c>
       <c r="F24" s="13">
         <v>104.3</v>
       </c>
       <c r="G24" s="13">
         <v>104.8</v>
       </c>
       <c r="H24" s="13">
         <v>104.9</v>
       </c>
       <c r="I24" s="13">
@@ -5312,52 +5365,55 @@
       </c>
       <c r="BH24" s="25">
         <v>99.1</v>
       </c>
       <c r="BI24" s="27">
         <v>99</v>
       </c>
       <c r="BJ24" s="25">
         <v>99.1</v>
       </c>
       <c r="BK24" s="25">
         <v>98.4</v>
       </c>
       <c r="BL24" s="27">
         <v>87.4</v>
       </c>
       <c r="BM24" s="22">
         <v>93</v>
       </c>
       <c r="BN24" s="27">
         <v>97.8</v>
       </c>
       <c r="BO24" s="27">
         <v>98.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:67">
+      <c r="BP24" s="27">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:68">
       <c r="A25" s="50">
         <v>71</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C25" s="13">
         <v>97</v>
       </c>
       <c r="D25" s="13">
         <v>102.5</v>
       </c>
       <c r="E25" s="13">
         <v>105.4</v>
       </c>
       <c r="F25" s="13">
         <v>110.9</v>
       </c>
       <c r="G25" s="13">
         <v>107.9</v>
       </c>
       <c r="H25" s="13">
         <v>108.7</v>
       </c>
       <c r="I25" s="13">
@@ -5515,52 +5571,55 @@
       </c>
       <c r="BH25" s="25">
         <v>119.7</v>
       </c>
       <c r="BI25" s="25">
         <v>118.6</v>
       </c>
       <c r="BJ25" s="25">
         <v>117.6</v>
       </c>
       <c r="BK25" s="25">
         <v>104.8</v>
       </c>
       <c r="BL25" s="27">
         <v>110.6</v>
       </c>
       <c r="BM25" s="20">
         <v>111.5</v>
       </c>
       <c r="BN25" s="27">
         <v>113.4</v>
       </c>
       <c r="BO25" s="27">
         <v>110.4</v>
       </c>
-    </row>
-    <row r="26" spans="1:67">
+      <c r="BP25" s="27">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:68">
       <c r="A26" s="50">
         <v>75</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="13">
         <v>94.9</v>
       </c>
       <c r="D26" s="13">
         <v>97</v>
       </c>
       <c r="E26" s="13">
         <v>101.1</v>
       </c>
       <c r="F26" s="13">
         <v>107.6</v>
       </c>
       <c r="G26" s="13">
         <v>107.8</v>
       </c>
       <c r="H26" s="13">
         <v>108.9</v>
       </c>
       <c r="I26" s="13">
@@ -5718,52 +5777,55 @@
       </c>
       <c r="BH26" s="25">
         <v>110.9</v>
       </c>
       <c r="BI26" s="25">
         <v>111.4</v>
       </c>
       <c r="BJ26" s="25">
         <v>112.8</v>
       </c>
       <c r="BK26" s="25">
         <v>104.2</v>
       </c>
       <c r="BL26" s="27">
         <v>109.4</v>
       </c>
       <c r="BM26" s="20">
         <v>111.1</v>
       </c>
       <c r="BN26" s="27">
         <v>110.3</v>
       </c>
       <c r="BO26" s="27">
         <v>109.3</v>
       </c>
-    </row>
-    <row r="27" spans="1:67">
+      <c r="BP26" s="27">
+        <v>108.7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:68">
       <c r="A27" s="50">
         <v>79</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C27" s="13">
         <v>104.4</v>
       </c>
       <c r="D27" s="13">
         <v>104.9</v>
       </c>
       <c r="E27" s="13">
         <v>105.4</v>
       </c>
       <c r="F27" s="13">
         <v>110.1</v>
       </c>
       <c r="G27" s="13">
         <v>107.5</v>
       </c>
       <c r="H27" s="13">
         <v>106.1</v>
       </c>
       <c r="I27" s="13">
@@ -5921,109 +5983,111 @@
       </c>
       <c r="BH27" s="25">
         <v>114.8</v>
       </c>
       <c r="BI27" s="25">
         <v>114.2</v>
       </c>
       <c r="BJ27" s="25">
         <v>116.7</v>
       </c>
       <c r="BK27" s="25">
         <v>102.1</v>
       </c>
       <c r="BL27" s="27">
         <v>108</v>
       </c>
       <c r="BM27" s="20">
         <v>111.3</v>
       </c>
       <c r="BN27" s="27">
         <v>110.4</v>
       </c>
       <c r="BO27" s="27">
         <v>112.5</v>
       </c>
-    </row>
-    <row r="29" spans="1:67" ht="15" customHeight="1">
+      <c r="BP27" s="27">
+        <v>114.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:68" ht="15" customHeight="1">
       <c r="A29" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="60"/>
       <c r="C29" s="60"/>
       <c r="D29" s="60"/>
       <c r="E29" s="60"/>
     </row>
-    <row r="30" spans="1:67">
+    <row r="30" spans="1:68">
       <c r="A30" s="60"/>
       <c r="B30" s="60"/>
       <c r="C30" s="60"/>
       <c r="D30" s="60"/>
       <c r="E30" s="60"/>
     </row>
-    <row r="31" spans="1:67">
+    <row r="31" spans="1:68">
       <c r="A31" s="60"/>
       <c r="B31" s="60"/>
       <c r="C31" s="60"/>
       <c r="D31" s="60"/>
       <c r="E31" s="60"/>
     </row>
-    <row r="32" spans="1:67">
+    <row r="32" spans="1:68">
       <c r="A32" s="60"/>
       <c r="B32" s="60"/>
       <c r="C32" s="60"/>
       <c r="D32" s="60"/>
       <c r="E32" s="60"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="60"/>
       <c r="B33" s="60"/>
       <c r="C33" s="60"/>
       <c r="D33" s="60"/>
       <c r="E33" s="60"/>
     </row>
     <row r="34" spans="1:5" ht="1.5" customHeight="1">
       <c r="A34" s="60"/>
       <c r="B34" s="60"/>
       <c r="C34" s="60"/>
       <c r="D34" s="60"/>
       <c r="E34" s="60"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...1 lines deleted...]
-    <mergeCell ref="AY4:BO4"/>
+  <mergeCells count="11">
     <mergeCell ref="AY5:BJ5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A29:E34"/>
     <mergeCell ref="AM5:AX5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="AD2:AL2"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:Z5"/>
     <mergeCell ref="AA5:AL5"/>
+    <mergeCell ref="BK5:BP5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>