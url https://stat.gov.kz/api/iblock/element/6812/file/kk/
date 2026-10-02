--- v2 (2026-07-21)
+++ v3 (2026-10-02)
@@ -17,56 +17,56 @@
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 квартал 2026\Публикации\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{361F1E24-E543-4EC3-9B4F-0F4126D61E21}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{842F1F16-B81C-4F79-A4B5-90DD5AF0887E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12195" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007" sheetId="6" r:id="rId3"/>
     <sheet name="2008-2026 мың. теңге" sheetId="3" r:id="rId4"/>
     <sheet name="Метадеректер 2" sheetId="9" r:id="rId5"/>
     <sheet name="2008-2026 АҚШ доллары" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
@@ -132,51 +132,51 @@
   <c r="BU25" i="3"/>
   <c r="BU24" i="3"/>
   <c r="BU23" i="3"/>
   <c r="BU22" i="3"/>
   <c r="BU21" i="3"/>
   <c r="BU20" i="3"/>
   <c r="BU19" i="3"/>
   <c r="BU18" i="3"/>
   <c r="BU16" i="3"/>
   <c r="BU15" i="3"/>
   <c r="BU14" i="3"/>
   <c r="BU13" i="3"/>
   <c r="BU12" i="3"/>
   <c r="BU11" i="3"/>
   <c r="BU10" i="3"/>
   <c r="BU9" i="3"/>
   <c r="BU8" i="3"/>
   <c r="BU7" i="3"/>
   <c r="BU6" i="3"/>
   <c r="BU5" i="3"/>
   <c r="BU4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="975" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="179">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -852,111 +852,54 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>2025 жылғы             9 ай</t>
   </si>
   <si>
     <t>2025 жылғы                9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
   </si>
   <si>
     <t xml:space="preserve">* 2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
   </si>
   <si>
     <t>Халықтың жан басына шаққандағы жалпы ішкі өнім (ЖӨӨ), ағымдағы бағадағы жалпы ішкі өнімнің (ЖӨӨ) халықтың орташа жылдық санына қатынасы ретінде есептелінеді.  ҚР Ұлттық банкінің АҚШ долларының орташа бағамы бойынша есептеледі</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
-    <r>
-[...58 lines deleted...]
-  <si>
     <t>2026 жылғы               I тоқсан</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1163,51 +1106,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1327,78 +1270,75 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -2281,280 +2221,280 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A26" sqref="A26"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="80" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="80"/>
+    <col min="1" max="1" width="44.28515625" style="74" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="74" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="74"/>
+    <col min="257" max="257" width="44.28515625" style="74" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="74" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="74"/>
+    <col min="513" max="513" width="44.28515625" style="74" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="74" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="74"/>
+    <col min="769" max="769" width="44.28515625" style="74" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="74" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="74"/>
+    <col min="1025" max="1025" width="44.28515625" style="74" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="74" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="74"/>
+    <col min="1281" max="1281" width="44.28515625" style="74" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="74" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="74"/>
+    <col min="1537" max="1537" width="44.28515625" style="74" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="74" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="74"/>
+    <col min="1793" max="1793" width="44.28515625" style="74" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="74" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="74"/>
+    <col min="2049" max="2049" width="44.28515625" style="74" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="74" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="74"/>
+    <col min="2305" max="2305" width="44.28515625" style="74" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="74" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="74"/>
+    <col min="2561" max="2561" width="44.28515625" style="74" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="74" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="74"/>
+    <col min="2817" max="2817" width="44.28515625" style="74" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="74" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="74"/>
+    <col min="3073" max="3073" width="44.28515625" style="74" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="74" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="74"/>
+    <col min="3329" max="3329" width="44.28515625" style="74" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="74" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="74"/>
+    <col min="3585" max="3585" width="44.28515625" style="74" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="74" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="74"/>
+    <col min="3841" max="3841" width="44.28515625" style="74" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="74" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="74"/>
+    <col min="4097" max="4097" width="44.28515625" style="74" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="74" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="74"/>
+    <col min="4353" max="4353" width="44.28515625" style="74" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="74" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="74"/>
+    <col min="4609" max="4609" width="44.28515625" style="74" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="74" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="74"/>
+    <col min="4865" max="4865" width="44.28515625" style="74" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="74" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="74"/>
+    <col min="5121" max="5121" width="44.28515625" style="74" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="74" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="74"/>
+    <col min="5377" max="5377" width="44.28515625" style="74" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="74" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="74"/>
+    <col min="5633" max="5633" width="44.28515625" style="74" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="74" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="74"/>
+    <col min="5889" max="5889" width="44.28515625" style="74" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="74" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="74"/>
+    <col min="6145" max="6145" width="44.28515625" style="74" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="74" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="74"/>
+    <col min="6401" max="6401" width="44.28515625" style="74" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="74" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="74"/>
+    <col min="6657" max="6657" width="44.28515625" style="74" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="74" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="74"/>
+    <col min="6913" max="6913" width="44.28515625" style="74" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="74" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="74"/>
+    <col min="7169" max="7169" width="44.28515625" style="74" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="74" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="74"/>
+    <col min="7425" max="7425" width="44.28515625" style="74" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="74" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="74"/>
+    <col min="7681" max="7681" width="44.28515625" style="74" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="74" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="74"/>
+    <col min="7937" max="7937" width="44.28515625" style="74" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="74" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="74"/>
+    <col min="8193" max="8193" width="44.28515625" style="74" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="74" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="74"/>
+    <col min="8449" max="8449" width="44.28515625" style="74" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="74" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="74"/>
+    <col min="8705" max="8705" width="44.28515625" style="74" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="74" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="74"/>
+    <col min="8961" max="8961" width="44.28515625" style="74" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="74" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="74"/>
+    <col min="9217" max="9217" width="44.28515625" style="74" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="74" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="74"/>
+    <col min="9473" max="9473" width="44.28515625" style="74" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="74" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="74"/>
+    <col min="9729" max="9729" width="44.28515625" style="74" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="74" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="74"/>
+    <col min="9985" max="9985" width="44.28515625" style="74" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="74" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="74"/>
+    <col min="10241" max="10241" width="44.28515625" style="74" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="74" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="74"/>
+    <col min="10497" max="10497" width="44.28515625" style="74" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="74" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="74"/>
+    <col min="10753" max="10753" width="44.28515625" style="74" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="74" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="74"/>
+    <col min="11009" max="11009" width="44.28515625" style="74" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="74" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="74"/>
+    <col min="11265" max="11265" width="44.28515625" style="74" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="74" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="74"/>
+    <col min="11521" max="11521" width="44.28515625" style="74" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="74" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="74"/>
+    <col min="11777" max="11777" width="44.28515625" style="74" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="74" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="74"/>
+    <col min="12033" max="12033" width="44.28515625" style="74" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="74" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="74"/>
+    <col min="12289" max="12289" width="44.28515625" style="74" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="74" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="74"/>
+    <col min="12545" max="12545" width="44.28515625" style="74" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="74" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="74"/>
+    <col min="12801" max="12801" width="44.28515625" style="74" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="74" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="74"/>
+    <col min="13057" max="13057" width="44.28515625" style="74" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="74" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="74"/>
+    <col min="13313" max="13313" width="44.28515625" style="74" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="74" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="74"/>
+    <col min="13569" max="13569" width="44.28515625" style="74" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="74" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="74"/>
+    <col min="13825" max="13825" width="44.28515625" style="74" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="74" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="74"/>
+    <col min="14081" max="14081" width="44.28515625" style="74" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="74" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="74"/>
+    <col min="14337" max="14337" width="44.28515625" style="74" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="74" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="74"/>
+    <col min="14593" max="14593" width="44.28515625" style="74" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="74" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="74"/>
+    <col min="14849" max="14849" width="44.28515625" style="74" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="74" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="74"/>
+    <col min="15105" max="15105" width="44.28515625" style="74" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="74" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="74"/>
+    <col min="15361" max="15361" width="44.28515625" style="74" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="74" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="74"/>
+    <col min="15617" max="15617" width="44.28515625" style="74" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="74" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="74"/>
+    <col min="15873" max="15873" width="44.28515625" style="74" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="74" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="74"/>
+    <col min="16129" max="16129" width="44.28515625" style="74" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="74" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="81"/>
-      <c r="B1" s="81"/>
+      <c r="A1" s="77"/>
+      <c r="B1" s="77"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="19">
         <v>111209</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>84</v>
       </c>
     </row>
@@ -2609,169 +2549,169 @@
     <row r="11" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="78" t="s">
         <v>118</v>
       </c>
-      <c r="B14" s="72" t="s">
+      <c r="B14" s="75" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="73"/>
-      <c r="B15" s="72" t="s">
+      <c r="A15" s="79"/>
+      <c r="B15" s="75" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="74"/>
-      <c r="B16" s="75" t="s">
+      <c r="A16" s="80"/>
+      <c r="B16" s="71" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="76">
-        <v>46216</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="77">
-        <v>46258</v>
+      <c r="B19" s="76">
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="78"/>
-      <c r="B24" s="78"/>
+      <c r="A24" s="72"/>
+      <c r="B24" s="72"/>
     </row>
     <row r="25" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="78"/>
-      <c r="B25" s="78"/>
+      <c r="A25" s="72"/>
+      <c r="B25" s="72"/>
     </row>
     <row r="26" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="78"/>
-      <c r="B26" s="78"/>
+      <c r="A26" s="72"/>
+      <c r="B26" s="72"/>
     </row>
     <row r="27" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="78"/>
-      <c r="B27" s="78"/>
+      <c r="A27" s="72"/>
+      <c r="B27" s="72"/>
     </row>
     <row r="28" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="78"/>
-      <c r="B28" s="78"/>
+      <c r="A28" s="72"/>
+      <c r="B28" s="72"/>
     </row>
     <row r="29" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="78"/>
-      <c r="B29" s="78"/>
+      <c r="A29" s="72"/>
+      <c r="B29" s="72"/>
     </row>
     <row r="30" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="78"/>
-      <c r="B30" s="78"/>
+      <c r="A30" s="72"/>
+      <c r="B30" s="72"/>
     </row>
     <row r="31" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="79"/>
-      <c r="B31" s="79"/>
+      <c r="A31" s="73"/>
+      <c r="B31" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{B1A3990E-B6B2-418E-8818-D9C4B7409AC9}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{6B3DAD41-23DE-43EF-ABEC-C779CF5ACFB7}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="27" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="27" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="27"/>
     <col min="257" max="257" width="4.42578125" style="27" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="27" customWidth="1"/>
@@ -5349,55 +5289,55 @@
         <v>139</v>
       </c>
       <c r="T25" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BW29"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BW37" sqref="BW37"/>
+      <selection pane="topRight" activeCell="BT34" sqref="BT34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="51" width="10.85546875" style="2" customWidth="1"/>
     <col min="52" max="52" width="12.42578125" style="2" customWidth="1"/>
     <col min="53" max="55" width="10.85546875" style="2" customWidth="1"/>
     <col min="56" max="56" width="12.85546875" style="2" customWidth="1"/>
     <col min="57" max="59" width="10.85546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="13" style="2" customWidth="1"/>
     <col min="61" max="63" width="10.85546875" style="2" customWidth="1"/>
     <col min="64" max="64" width="12.85546875" style="2" customWidth="1"/>
     <col min="65" max="67" width="10.85546875" style="2" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="2" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="2" customWidth="1"/>
     <col min="70" max="71" width="12" style="2" customWidth="1"/>
     <col min="72" max="72" width="13" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="2" customWidth="1"/>
     <col min="74" max="74" width="10.7109375" style="2" customWidth="1"/>
     <col min="75" max="75" width="11.7109375" style="2" customWidth="1"/>
     <col min="76" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
@@ -5618,51 +5558,51 @@
       <c r="BO3" s="45" t="s">
         <v>92</v>
       </c>
       <c r="BP3" s="45" t="s">
         <v>155</v>
       </c>
       <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="45" t="s">
         <v>176</v>
       </c>
       <c r="BS3" s="45" t="s">
         <v>95</v>
       </c>
       <c r="BT3" s="45" t="s">
         <v>154</v>
       </c>
       <c r="BU3" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BV3" s="45" t="s">
         <v>178</v>
       </c>
       <c r="BW3" s="45" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:75" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="59">
         <v>205.6</v>
       </c>
       <c r="D4" s="59">
         <v>460.5</v>
       </c>
       <c r="E4" s="59">
         <v>754.2</v>
       </c>
       <c r="F4" s="59">
         <v>1024.2</v>
       </c>
       <c r="G4" s="59">
         <v>193</v>
       </c>
       <c r="H4" s="59">
@@ -5843,51 +5783,51 @@
         <v>6002</v>
       </c>
       <c r="BO4" s="59">
         <v>1297</v>
       </c>
       <c r="BP4" s="59">
         <v>2604.5</v>
       </c>
       <c r="BQ4" s="59">
         <v>4221</v>
       </c>
       <c r="BR4" s="60">
         <v>6780.9</v>
       </c>
       <c r="BS4" s="61">
         <v>1500.2</v>
       </c>
       <c r="BT4" s="59">
         <v>3010.2</v>
       </c>
       <c r="BU4" s="59">
         <f>'[5]ВРП на душу населения'!$D$5</f>
         <v>4897</v>
       </c>
       <c r="BV4" s="59">
-        <v>7826</v>
+        <v>7827.2</v>
       </c>
       <c r="BW4" s="59">
         <v>1661.6</v>
       </c>
     </row>
     <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="39" t="s">
@@ -6071,51 +6011,51 @@
         <v>4313.3</v>
       </c>
       <c r="BO5" s="39">
         <v>1175.2</v>
       </c>
       <c r="BP5" s="39">
         <v>2142.3000000000002</v>
       </c>
       <c r="BQ5" s="39">
         <v>3676.5</v>
       </c>
       <c r="BR5" s="33">
         <v>5367.8</v>
       </c>
       <c r="BS5" s="36">
         <v>1213.5999999999999</v>
       </c>
       <c r="BT5" s="39">
         <v>2258.1999999999998</v>
       </c>
       <c r="BU5" s="39">
         <f>'[5]ВРП на душу населения'!$D$6</f>
         <v>3975.9</v>
       </c>
       <c r="BV5" s="64">
-        <v>6565.5</v>
+        <v>6888.8</v>
       </c>
       <c r="BW5" s="64">
         <v>1495.2</v>
       </c>
     </row>
     <row r="6" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A6" s="56">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39">
         <v>107</v>
       </c>
       <c r="D6" s="39">
         <v>253.3</v>
       </c>
       <c r="E6" s="39">
         <v>452.6</v>
       </c>
       <c r="F6" s="39">
         <v>641.4</v>
       </c>
       <c r="G6" s="39">
@@ -6299,51 +6239,51 @@
         <v>4655.3</v>
       </c>
       <c r="BO6" s="39">
         <v>968.4</v>
       </c>
       <c r="BP6" s="39">
         <v>2034.7</v>
       </c>
       <c r="BQ6" s="39">
         <v>3358.4</v>
       </c>
       <c r="BR6" s="33">
         <v>5332.7</v>
       </c>
       <c r="BS6" s="36">
         <v>1104.4000000000001</v>
       </c>
       <c r="BT6" s="39">
         <v>2274.9</v>
       </c>
       <c r="BU6" s="39">
         <f>'[5]ВРП на душу населения'!$D$7</f>
         <v>3781.5</v>
       </c>
       <c r="BV6" s="64">
-        <v>6763.9</v>
+        <v>6542.2</v>
       </c>
       <c r="BW6" s="64">
         <v>1248.3</v>
       </c>
     </row>
     <row r="7" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A7" s="56">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="39">
         <v>246</v>
       </c>
       <c r="D7" s="39">
         <v>563.6</v>
       </c>
       <c r="E7" s="39">
         <v>885.2</v>
       </c>
       <c r="F7" s="39">
         <v>1231.0999999999999</v>
       </c>
       <c r="G7" s="39">
@@ -6527,51 +6467,51 @@
         <v>4484.5</v>
       </c>
       <c r="BO7" s="39">
         <v>1145.8</v>
       </c>
       <c r="BP7" s="39">
         <v>2432.1</v>
       </c>
       <c r="BQ7" s="39">
         <v>3815.1</v>
       </c>
       <c r="BR7" s="33">
         <v>5251.7</v>
       </c>
       <c r="BS7" s="36">
         <v>1229</v>
       </c>
       <c r="BT7" s="39">
         <v>2618.4</v>
       </c>
       <c r="BU7" s="39">
         <f>'[5]ВРП на душу населения'!$D$8</f>
         <v>4293.2</v>
       </c>
       <c r="BV7" s="64">
-        <v>5975.8</v>
+        <v>5506.2</v>
       </c>
       <c r="BW7" s="64">
         <v>1396.5</v>
       </c>
     </row>
     <row r="8" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A8" s="56">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="39">
         <v>72.7</v>
       </c>
       <c r="D8" s="39">
         <v>169.4</v>
       </c>
       <c r="E8" s="39">
         <v>287.60000000000002</v>
       </c>
       <c r="F8" s="39">
         <v>409.2</v>
       </c>
       <c r="G8" s="39">
@@ -6755,51 +6695,51 @@
         <v>3504.8</v>
       </c>
       <c r="BO8" s="39">
         <v>781.5</v>
       </c>
       <c r="BP8" s="39">
         <v>1564.3</v>
       </c>
       <c r="BQ8" s="39">
         <v>2451.6999999999998</v>
       </c>
       <c r="BR8" s="33">
         <v>3908.1</v>
       </c>
       <c r="BS8" s="36">
         <v>932</v>
       </c>
       <c r="BT8" s="39">
         <v>1877.7</v>
       </c>
       <c r="BU8" s="39">
         <f>'[5]ВРП на душу населения'!$D$9</f>
         <v>2972.7</v>
       </c>
       <c r="BV8" s="64">
-        <v>4231.2</v>
+        <v>4303.8999999999996</v>
       </c>
       <c r="BW8" s="64">
         <v>1011</v>
       </c>
     </row>
     <row r="9" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A9" s="56">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="39">
         <v>794.3</v>
       </c>
       <c r="D9" s="39">
         <v>1805.1</v>
       </c>
       <c r="E9" s="39">
         <v>2854.1</v>
       </c>
       <c r="F9" s="39">
         <v>3626</v>
       </c>
       <c r="G9" s="39">
@@ -6983,51 +6923,51 @@
         <v>21812.5</v>
       </c>
       <c r="BO9" s="39">
         <v>4470.5</v>
       </c>
       <c r="BP9" s="39">
         <v>9431.5</v>
       </c>
       <c r="BQ9" s="39">
         <v>13958.2</v>
       </c>
       <c r="BR9" s="33">
         <v>21177.5</v>
       </c>
       <c r="BS9" s="36">
         <v>4711.8999999999996</v>
       </c>
       <c r="BT9" s="39">
         <v>10508.1</v>
       </c>
       <c r="BU9" s="39">
         <f>'[5]ВРП на душу населения'!$D$10</f>
         <v>16205.5</v>
       </c>
       <c r="BV9" s="64">
-        <v>23218.400000000001</v>
+        <v>23332</v>
       </c>
       <c r="BW9" s="64">
         <v>4424.7</v>
       </c>
     </row>
     <row r="10" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A10" s="56">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="39">
         <v>289.10000000000002</v>
       </c>
       <c r="D10" s="39">
         <v>674.3</v>
       </c>
       <c r="E10" s="39">
         <v>1010.5</v>
       </c>
       <c r="F10" s="39">
         <v>1339.4</v>
       </c>
       <c r="G10" s="39">
@@ -7211,51 +7151,51 @@
         <v>7260.5</v>
       </c>
       <c r="BO10" s="39">
         <v>1786.7</v>
       </c>
       <c r="BP10" s="39">
         <v>3092.9</v>
       </c>
       <c r="BQ10" s="39">
         <v>4826.6000000000004</v>
       </c>
       <c r="BR10" s="33">
         <v>6798.5</v>
       </c>
       <c r="BS10" s="36">
         <v>1853.9</v>
       </c>
       <c r="BT10" s="39">
         <v>3169.2</v>
       </c>
       <c r="BU10" s="39">
         <f>'[5]ВРП на душу населения'!$D$11</f>
         <v>5037.3</v>
       </c>
       <c r="BV10" s="64">
-        <v>7216.5</v>
+        <v>7163.7</v>
       </c>
       <c r="BW10" s="64">
         <v>1709.3</v>
       </c>
     </row>
     <row r="11" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A11" s="56">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="39">
         <v>54.8</v>
       </c>
       <c r="D11" s="39">
         <v>128.5</v>
       </c>
       <c r="E11" s="39">
         <v>224.4</v>
       </c>
       <c r="F11" s="39">
         <v>316.89999999999998</v>
       </c>
       <c r="G11" s="39">
@@ -7439,51 +7379,51 @@
         <v>2397.6</v>
       </c>
       <c r="BO11" s="39">
         <v>522.29999999999995</v>
       </c>
       <c r="BP11" s="39">
         <v>1147.3</v>
       </c>
       <c r="BQ11" s="39">
         <v>1820.5</v>
       </c>
       <c r="BR11" s="33">
         <v>2577</v>
       </c>
       <c r="BS11" s="36">
         <v>565.5</v>
       </c>
       <c r="BT11" s="39">
         <v>1269.7</v>
       </c>
       <c r="BU11" s="39">
         <f>'[5]ВРП на душу населения'!$D$12</f>
         <v>2158.8000000000002</v>
       </c>
       <c r="BV11" s="64">
-        <v>2725.3</v>
+        <v>2741.2</v>
       </c>
       <c r="BW11" s="64">
         <v>628.79999999999995</v>
       </c>
     </row>
     <row r="12" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A12" s="56">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="39" t="s">
@@ -7667,51 +7607,51 @@
         <v>2591</v>
       </c>
       <c r="BO12" s="39">
         <v>563.20000000000005</v>
       </c>
       <c r="BP12" s="39">
         <v>1119.9000000000001</v>
       </c>
       <c r="BQ12" s="39">
         <v>2011.4</v>
       </c>
       <c r="BR12" s="33">
         <v>3200.4</v>
       </c>
       <c r="BS12" s="36">
         <v>661.7</v>
       </c>
       <c r="BT12" s="39">
         <v>1382.1</v>
       </c>
       <c r="BU12" s="39">
         <f>'[5]ВРП на душу населения'!$D$13</f>
         <v>2407.5</v>
       </c>
       <c r="BV12" s="64">
-        <v>3546.7</v>
+        <v>3628.7</v>
       </c>
       <c r="BW12" s="64">
         <v>710.3</v>
       </c>
     </row>
     <row r="13" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A13" s="56">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="39">
         <v>231.9</v>
       </c>
       <c r="D13" s="39">
         <v>507.8</v>
       </c>
       <c r="E13" s="39">
         <v>792.1</v>
       </c>
       <c r="F13" s="39">
         <v>1088.4000000000001</v>
       </c>
       <c r="G13" s="39">
@@ -7895,51 +7835,51 @@
         <v>6793.9</v>
       </c>
       <c r="BO13" s="39">
         <v>1489.6</v>
       </c>
       <c r="BP13" s="39">
         <v>2904.4</v>
       </c>
       <c r="BQ13" s="39">
         <v>5115.5</v>
       </c>
       <c r="BR13" s="33">
         <v>7984.4</v>
       </c>
       <c r="BS13" s="36">
         <v>1676.8</v>
       </c>
       <c r="BT13" s="39">
         <v>3230.3</v>
       </c>
       <c r="BU13" s="39">
         <f>'[5]ВРП на душу населения'!$D$14</f>
         <v>5732.4</v>
       </c>
       <c r="BV13" s="64">
-        <v>9750</v>
+        <v>9153.2000000000007</v>
       </c>
       <c r="BW13" s="64">
         <v>2068.6</v>
       </c>
     </row>
     <row r="14" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A14" s="56">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="39">
         <v>133.5</v>
       </c>
       <c r="D14" s="39">
         <v>305.3</v>
       </c>
       <c r="E14" s="39">
         <v>591</v>
       </c>
       <c r="F14" s="39">
         <v>789.7</v>
       </c>
       <c r="G14" s="39">
@@ -8123,51 +8063,51 @@
         <v>5338.2</v>
       </c>
       <c r="BO14" s="39">
         <v>1175.0999999999999</v>
       </c>
       <c r="BP14" s="39">
         <v>2137.1</v>
       </c>
       <c r="BQ14" s="39">
         <v>3685.3</v>
       </c>
       <c r="BR14" s="33">
         <v>6003.5</v>
       </c>
       <c r="BS14" s="36">
         <v>1288.8</v>
       </c>
       <c r="BT14" s="39">
         <v>2442.8000000000002</v>
       </c>
       <c r="BU14" s="39">
         <f>'[5]ВРП на душу населения'!$D$15</f>
         <v>4276</v>
       </c>
       <c r="BV14" s="64">
-        <v>7204.2</v>
+        <v>7384.1</v>
       </c>
       <c r="BW14" s="64">
         <v>1422.2</v>
       </c>
     </row>
     <row r="15" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A15" s="56">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="39">
         <v>209.6</v>
       </c>
       <c r="D15" s="39">
         <v>569.79999999999995</v>
       </c>
       <c r="E15" s="39">
         <v>854.1</v>
       </c>
       <c r="F15" s="39">
         <v>1075.9000000000001</v>
       </c>
       <c r="G15" s="39">
@@ -8351,51 +8291,51 @@
         <v>3071.8</v>
       </c>
       <c r="BO15" s="39">
         <v>683.7</v>
       </c>
       <c r="BP15" s="39">
         <v>1541.8</v>
       </c>
       <c r="BQ15" s="39">
         <v>2491.1</v>
       </c>
       <c r="BR15" s="33">
         <v>3641.9</v>
       </c>
       <c r="BS15" s="36">
         <v>756.5</v>
       </c>
       <c r="BT15" s="39">
         <v>1645.8</v>
       </c>
       <c r="BU15" s="39">
         <f>'[5]ВРП на душу населения'!$D$16</f>
         <v>2643.6</v>
       </c>
       <c r="BV15" s="64">
-        <v>3630</v>
+        <v>3605.5</v>
       </c>
       <c r="BW15" s="64">
         <v>746</v>
       </c>
     </row>
     <row r="16" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A16" s="56">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="39">
         <v>565.1</v>
       </c>
       <c r="D16" s="39">
         <v>1384</v>
       </c>
       <c r="E16" s="39">
         <v>2133</v>
       </c>
       <c r="F16" s="39">
         <v>2631</v>
       </c>
       <c r="G16" s="39">
@@ -8579,51 +8519,51 @@
         <v>6176.2</v>
       </c>
       <c r="BO16" s="39">
         <v>1081.5</v>
       </c>
       <c r="BP16" s="39">
         <v>2801.9</v>
       </c>
       <c r="BQ16" s="39">
         <v>4604.8</v>
       </c>
       <c r="BR16" s="33">
         <v>6287.9</v>
       </c>
       <c r="BS16" s="36">
         <v>1270.8</v>
       </c>
       <c r="BT16" s="39">
         <v>3052.6</v>
       </c>
       <c r="BU16" s="39">
         <f>'[5]ВРП на душу населения'!$D$17</f>
         <v>5025.6000000000004</v>
       </c>
       <c r="BV16" s="64">
-        <v>6917.7</v>
+        <v>6820.5</v>
       </c>
       <c r="BW16" s="64">
         <v>1410.3</v>
       </c>
     </row>
     <row r="17" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A17" s="56">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="39">
         <v>56.1</v>
       </c>
       <c r="D17" s="39">
         <v>126.2</v>
       </c>
       <c r="E17" s="39">
         <v>224.4</v>
       </c>
       <c r="F17" s="39">
         <v>310.39999999999998</v>
       </c>
       <c r="G17" s="39">
@@ -9034,51 +8974,51 @@
         <v>5793.8</v>
       </c>
       <c r="BO18" s="39">
         <v>1300.5999999999999</v>
       </c>
       <c r="BP18" s="39">
         <v>2409.1</v>
       </c>
       <c r="BQ18" s="39">
         <v>4018</v>
       </c>
       <c r="BR18" s="33">
         <v>6845.2</v>
       </c>
       <c r="BS18" s="36">
         <v>1493.3</v>
       </c>
       <c r="BT18" s="39">
         <v>2863.3</v>
       </c>
       <c r="BU18" s="39">
         <f>'[5]ВРП на душу населения'!$D$18</f>
         <v>4667.8999999999996</v>
       </c>
       <c r="BV18" s="64">
-        <v>8091.1</v>
+        <v>8498</v>
       </c>
       <c r="BW18" s="64">
         <v>1931.5</v>
       </c>
     </row>
     <row r="19" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A19" s="56">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="39">
         <v>95.9</v>
       </c>
       <c r="D19" s="39">
         <v>212.3</v>
       </c>
       <c r="E19" s="39">
         <v>433</v>
       </c>
       <c r="F19" s="39">
         <v>619</v>
       </c>
       <c r="G19" s="39">
@@ -9262,51 +9202,51 @@
         <v>4186.3999999999996</v>
       </c>
       <c r="BO19" s="39">
         <v>916.4</v>
       </c>
       <c r="BP19" s="39">
         <v>1827.4</v>
       </c>
       <c r="BQ19" s="39">
         <v>3432.7</v>
       </c>
       <c r="BR19" s="33">
         <v>4982.1000000000004</v>
       </c>
       <c r="BS19" s="36">
         <v>953.6</v>
       </c>
       <c r="BT19" s="39">
         <v>2028.2</v>
       </c>
       <c r="BU19" s="39">
         <f>'[5]ВРП на душу населения'!$D$19</f>
         <v>3907</v>
       </c>
       <c r="BV19" s="64">
-        <v>5893.9</v>
+        <v>6621.1</v>
       </c>
       <c r="BW19" s="64">
         <v>1198.8</v>
       </c>
     </row>
     <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="56">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="39" t="s">
@@ -9490,51 +9430,51 @@
         <v>1798.2</v>
       </c>
       <c r="BO20" s="39">
         <v>432.7</v>
       </c>
       <c r="BP20" s="39">
         <v>818.7</v>
       </c>
       <c r="BQ20" s="39">
         <v>1472.5</v>
       </c>
       <c r="BR20" s="33">
         <v>2175.6</v>
       </c>
       <c r="BS20" s="36">
         <v>489.2</v>
       </c>
       <c r="BT20" s="39">
         <v>955.5</v>
       </c>
       <c r="BU20" s="39">
         <f>'[5]ВРП на душу населения'!$D$20</f>
         <v>1667</v>
       </c>
       <c r="BV20" s="64">
-        <v>2349.6</v>
+        <v>2508</v>
       </c>
       <c r="BW20" s="64">
         <v>526.1</v>
       </c>
     </row>
     <row r="21" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A21" s="56">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="39" t="s">
@@ -9718,51 +9658,51 @@
         <v>8892.6</v>
       </c>
       <c r="BO21" s="39">
         <v>1942.3</v>
       </c>
       <c r="BP21" s="39">
         <v>3605.2</v>
       </c>
       <c r="BQ21" s="39">
         <v>6144.2</v>
       </c>
       <c r="BR21" s="33">
         <v>11233.9</v>
       </c>
       <c r="BS21" s="36">
         <v>2315.9</v>
       </c>
       <c r="BT21" s="39">
         <v>4572.5</v>
       </c>
       <c r="BU21" s="39">
         <f>'[5]ВРП на душу населения'!$D$21</f>
         <v>7444.4</v>
       </c>
       <c r="BV21" s="64">
-        <v>13562.7</v>
+        <v>13831.8</v>
       </c>
       <c r="BW21" s="64">
         <v>3090.2</v>
       </c>
     </row>
     <row r="22" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A22" s="56">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="39">
         <v>138.9</v>
       </c>
       <c r="D22" s="39">
         <v>296.5</v>
       </c>
       <c r="E22" s="39">
         <v>473.4</v>
       </c>
       <c r="F22" s="39">
         <v>627.9</v>
       </c>
       <c r="G22" s="39">
@@ -9946,51 +9886,51 @@
         <v>6119.6</v>
       </c>
       <c r="BO22" s="39">
         <v>1495</v>
       </c>
       <c r="BP22" s="39">
         <v>2624.3</v>
       </c>
       <c r="BQ22" s="39">
         <v>4596.2</v>
       </c>
       <c r="BR22" s="33">
         <v>6940.1</v>
       </c>
       <c r="BS22" s="36">
         <v>1560.2</v>
       </c>
       <c r="BT22" s="39">
         <v>3059.5</v>
       </c>
       <c r="BU22" s="39">
         <f>'[5]ВРП на душу населения'!$D$22</f>
         <v>4865.2</v>
       </c>
       <c r="BV22" s="64">
-        <v>8118.5</v>
+        <v>8102.9</v>
       </c>
       <c r="BW22" s="64">
         <v>1892</v>
       </c>
     </row>
     <row r="23" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A23" s="56">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="39">
         <v>437.7</v>
       </c>
       <c r="D23" s="39">
         <v>970.2</v>
       </c>
       <c r="E23" s="39">
         <v>1686.3</v>
       </c>
       <c r="F23" s="39">
         <v>2080.1999999999998</v>
       </c>
       <c r="G23" s="39">
@@ -10174,51 +10114,51 @@
         <v>9308.7000000000007</v>
       </c>
       <c r="BO23" s="39">
         <v>1837.5</v>
       </c>
       <c r="BP23" s="39">
         <v>3759.2</v>
       </c>
       <c r="BQ23" s="39">
         <v>6276.2</v>
       </c>
       <c r="BR23" s="33">
         <v>10174.299999999999</v>
       </c>
       <c r="BS23" s="36">
         <v>2273.5</v>
       </c>
       <c r="BT23" s="39">
         <v>4375.8</v>
       </c>
       <c r="BU23" s="39">
         <f>'[5]ВРП на душу населения'!$D$23</f>
         <v>7354</v>
       </c>
       <c r="BV23" s="64">
-        <v>11950</v>
+        <v>12370</v>
       </c>
       <c r="BW23" s="64">
         <v>2573.3000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A24" s="56">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="39">
         <v>445.2</v>
       </c>
       <c r="D24" s="39">
         <v>878.1</v>
       </c>
       <c r="E24" s="39">
         <v>1457.4</v>
       </c>
       <c r="F24" s="39">
         <v>2193.1999999999998</v>
       </c>
       <c r="G24" s="39">
@@ -10402,51 +10342,51 @@
         <v>11492.7</v>
       </c>
       <c r="BO24" s="39">
         <v>2379.1999999999998</v>
       </c>
       <c r="BP24" s="39">
         <v>4747.8999999999996</v>
       </c>
       <c r="BQ24" s="39">
         <v>7295.3</v>
       </c>
       <c r="BR24" s="33">
         <v>13844.9</v>
       </c>
       <c r="BS24" s="36">
         <v>3025.9</v>
       </c>
       <c r="BT24" s="39">
         <v>5871.4</v>
       </c>
       <c r="BU24" s="39">
         <f>'[5]ВРП на душу населения'!$D$24</f>
         <v>8826.7000000000007</v>
       </c>
       <c r="BV24" s="64">
-        <v>16068.4</v>
+        <v>15601.1</v>
       </c>
       <c r="BW24" s="64">
         <v>3204.8</v>
       </c>
     </row>
     <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="56">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="39" t="s">
@@ -10630,106 +10570,101 @@
         <v>3379.7</v>
       </c>
       <c r="BO25" s="39">
         <v>711.2</v>
       </c>
       <c r="BP25" s="39">
         <v>1472.6</v>
       </c>
       <c r="BQ25" s="39">
         <v>2368.3000000000002</v>
       </c>
       <c r="BR25" s="33">
         <v>3824.4</v>
       </c>
       <c r="BS25" s="36">
         <v>831.8</v>
       </c>
       <c r="BT25" s="39">
         <v>1766.1</v>
       </c>
       <c r="BU25" s="39">
         <f>'[5]ВРП на душу населения'!$D$25</f>
         <v>2890.9</v>
       </c>
       <c r="BV25" s="64">
-        <v>4472.8999999999996</v>
+        <v>4625.2</v>
       </c>
       <c r="BW25" s="64">
         <v>1041.0999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="A30" s="17" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="A26:XFD26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.28515625" style="66" customWidth="1"/>
     <col min="2" max="2" width="93.85546875" style="66" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="19">
         <v>11120902</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>161</v>
       </c>
@@ -10793,151 +10728,151 @@
     <row r="11" spans="1:2" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="71" t="s">
+      <c r="A14" s="78" t="s">
         <v>118</v>
       </c>
-      <c r="B14" s="72" t="s">
+      <c r="B14" s="75" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="73"/>
-      <c r="B15" s="72" t="s">
+      <c r="A15" s="79"/>
+      <c r="B15" s="75" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="74"/>
-      <c r="B16" s="75" t="s">
+      <c r="A16" s="80"/>
+      <c r="B16" s="71" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="76">
-        <v>46216</v>
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="77">
-        <v>46258</v>
+      <c r="B19" s="76">
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{650AE334-C2E8-4780-9F0F-5F69F1CB5128}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{E78707F7-7129-4EB9-BC7A-8717C14DD1A6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BW31"/>
+  <dimension ref="A1:BW30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BU30" sqref="BU30"/>
+      <selection pane="topRight" activeCell="BU29" sqref="BU29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" style="6" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="6" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="6" customWidth="1"/>
     <col min="24" max="24" width="12" style="6" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="6" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="6" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="6" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="6" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="6" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="6" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="6" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="6" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="6" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="6" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="6" customWidth="1"/>
@@ -11194,54 +11129,54 @@
       <c r="BN3" s="45" t="s">
         <v>149</v>
       </c>
       <c r="BO3" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BP3" s="47" t="s">
         <v>155</v>
       </c>
       <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="45" t="s">
         <v>176</v>
       </c>
       <c r="BS3" s="47" t="s">
         <v>163</v>
       </c>
       <c r="BT3" s="47" t="s">
         <v>165</v>
       </c>
       <c r="BU3" s="44" t="s">
         <v>172</v>
       </c>
       <c r="BV3" s="45" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="BW3" s="45" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:75" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="63">
         <v>1706.9</v>
       </c>
       <c r="D4" s="63">
         <v>3820.9</v>
       </c>
       <c r="E4" s="63">
         <v>6267.2</v>
       </c>
       <c r="F4" s="63">
         <v>8513.5</v>
       </c>
       <c r="G4" s="63">
         <v>1388.8</v>
       </c>
       <c r="H4" s="63">
@@ -11422,51 +11357,51 @@
         <v>13153.3</v>
       </c>
       <c r="BO4" s="63">
         <v>2880.2</v>
       </c>
       <c r="BP4" s="63">
         <v>5800.4</v>
       </c>
       <c r="BQ4" s="63">
         <v>9204.2999999999993</v>
       </c>
       <c r="BR4" s="63">
         <v>14444.6</v>
       </c>
       <c r="BS4" s="63">
         <v>2940.6</v>
       </c>
       <c r="BT4" s="63">
         <v>5879.3</v>
       </c>
       <c r="BU4" s="63">
         <f>'[5]ВРП на душу населения'!$N$1</f>
         <v>9417.4</v>
       </c>
       <c r="BV4" s="65">
-        <v>15004</v>
+        <v>15006.4</v>
       </c>
       <c r="BW4" s="65">
         <v>3338.3</v>
       </c>
     </row>
     <row r="5" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="41" t="s">
@@ -11650,51 +11585,51 @@
         <v>9452.6</v>
       </c>
       <c r="BO5" s="41">
         <v>2609.6999999999998</v>
       </c>
       <c r="BP5" s="41">
         <v>4771</v>
       </c>
       <c r="BQ5" s="41">
         <v>8017</v>
       </c>
       <c r="BR5" s="40">
         <v>11434.5</v>
       </c>
       <c r="BS5" s="40">
         <v>2378.8000000000002</v>
       </c>
       <c r="BT5" s="41">
         <v>4410.5</v>
       </c>
       <c r="BU5" s="41">
         <f>'[5]ВРП на душу населения'!$N$6</f>
         <v>7646</v>
       </c>
       <c r="BV5" s="39">
-        <v>12587.5</v>
+        <v>13207.3</v>
       </c>
       <c r="BW5" s="39">
         <v>3004</v>
       </c>
     </row>
     <row r="6" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A6" s="56">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="41">
         <v>888.3</v>
       </c>
       <c r="D6" s="41">
         <v>2101.6999999999998</v>
       </c>
       <c r="E6" s="41">
         <v>3761</v>
       </c>
       <c r="F6" s="41">
         <v>5331.7</v>
       </c>
       <c r="G6" s="41">
@@ -11878,51 +11813,51 @@
         <v>10202.1</v>
       </c>
       <c r="BO6" s="41">
         <v>2150.5</v>
       </c>
       <c r="BP6" s="41">
         <v>4531.3</v>
       </c>
       <c r="BQ6" s="41">
         <v>7323.3</v>
       </c>
       <c r="BR6" s="40">
         <v>11359.7</v>
       </c>
       <c r="BS6" s="40">
         <v>2164.8000000000002</v>
       </c>
       <c r="BT6" s="41">
         <v>4443.2</v>
       </c>
       <c r="BU6" s="41">
         <f>'[5]ВРП на душу населения'!$N$7</f>
         <v>7272.1</v>
       </c>
       <c r="BV6" s="39">
-        <v>12967.8</v>
+        <v>12542.8</v>
       </c>
       <c r="BW6" s="39">
         <v>2508</v>
       </c>
     </row>
     <row r="7" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A7" s="56">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="41">
         <v>2042.3</v>
       </c>
       <c r="D7" s="41">
         <v>4676.3999999999996</v>
       </c>
       <c r="E7" s="41">
         <v>7355.8</v>
       </c>
       <c r="F7" s="41">
         <v>10233.6</v>
       </c>
       <c r="G7" s="41">
@@ -12106,51 +12041,51 @@
         <v>9827.7000000000007</v>
       </c>
       <c r="BO7" s="41">
         <v>2544.4</v>
       </c>
       <c r="BP7" s="41">
         <v>5416.3</v>
       </c>
       <c r="BQ7" s="41">
         <v>8319.2000000000007</v>
       </c>
       <c r="BR7" s="40">
         <v>11187.2</v>
       </c>
       <c r="BS7" s="40">
         <v>2409</v>
       </c>
       <c r="BT7" s="41">
         <v>5114.1000000000004</v>
       </c>
       <c r="BU7" s="41">
         <f>'[5]ВРП на душу населения'!$N$8</f>
         <v>8256.2000000000007</v>
       </c>
       <c r="BV7" s="39">
-        <v>11456.9</v>
+        <v>10556.6</v>
       </c>
       <c r="BW7" s="39">
         <v>2805.7</v>
       </c>
     </row>
     <row r="8" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A8" s="56">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="41">
         <v>603.6</v>
       </c>
       <c r="D8" s="41">
         <v>1405.6</v>
       </c>
       <c r="E8" s="41">
         <v>2389.9</v>
       </c>
       <c r="F8" s="41">
         <v>3401.5</v>
       </c>
       <c r="G8" s="41">
@@ -12334,51 +12269,51 @@
         <v>7680.7</v>
       </c>
       <c r="BO8" s="41">
         <v>1735.4</v>
       </c>
       <c r="BP8" s="41">
         <v>3483.7</v>
       </c>
       <c r="BQ8" s="41">
         <v>5346.2</v>
       </c>
       <c r="BR8" s="40">
         <v>8325</v>
       </c>
       <c r="BS8" s="40">
         <v>1826.8</v>
       </c>
       <c r="BT8" s="41">
         <v>3667.4</v>
       </c>
       <c r="BU8" s="41">
         <f>'[5]ВРП на душу населения'!$N$9</f>
         <v>5716.7</v>
       </c>
       <c r="BV8" s="39">
-        <v>8112.1</v>
+        <v>8251.5</v>
       </c>
       <c r="BW8" s="39">
         <v>2031.2</v>
       </c>
     </row>
     <row r="9" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A9" s="56">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="41">
         <v>6594.4</v>
       </c>
       <c r="D9" s="41">
         <v>14977.6</v>
       </c>
       <c r="E9" s="41">
         <v>23717</v>
       </c>
       <c r="F9" s="41">
         <v>30141.3</v>
       </c>
       <c r="G9" s="41">
@@ -12562,51 +12497,51 @@
         <v>47801.9</v>
       </c>
       <c r="BO9" s="41">
         <v>9927.4</v>
       </c>
       <c r="BP9" s="41">
         <v>21004.2</v>
       </c>
       <c r="BQ9" s="41">
         <v>30437.200000000001</v>
       </c>
       <c r="BR9" s="40">
         <v>45112.3</v>
       </c>
       <c r="BS9" s="40">
         <v>9235.9</v>
       </c>
       <c r="BT9" s="41">
         <v>20523.599999999999</v>
       </c>
       <c r="BU9" s="41">
         <f>'[5]ВРП на душу населения'!$N$10</f>
         <v>31164.400000000001</v>
       </c>
       <c r="BV9" s="39">
-        <v>44514.7</v>
+        <v>44732.5</v>
       </c>
       <c r="BW9" s="39">
         <v>8889.7999999999993</v>
       </c>
     </row>
     <row r="10" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A10" s="56">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="41">
         <v>2400.1999999999998</v>
       </c>
       <c r="D10" s="41">
         <v>5594.9</v>
       </c>
       <c r="E10" s="41">
         <v>8397</v>
       </c>
       <c r="F10" s="41">
         <v>11133.8</v>
       </c>
       <c r="G10" s="41">
@@ -12790,51 +12725,51 @@
         <v>15911.3</v>
       </c>
       <c r="BO10" s="41">
         <v>3967.6</v>
       </c>
       <c r="BP10" s="41">
         <v>6888</v>
       </c>
       <c r="BQ10" s="41">
         <v>10524.9</v>
       </c>
       <c r="BR10" s="40">
         <v>14482.1</v>
       </c>
       <c r="BS10" s="40">
         <v>3633.9</v>
       </c>
       <c r="BT10" s="41">
         <v>6189.8</v>
       </c>
       <c r="BU10" s="41">
         <f>'[5]ВРП на душу населения'!$N$11</f>
         <v>9687.1</v>
       </c>
       <c r="BV10" s="39">
-        <v>13835.6</v>
+        <v>13734.4</v>
       </c>
       <c r="BW10" s="39">
         <v>3434.2</v>
       </c>
     </row>
     <row r="11" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A11" s="56">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="41">
         <v>455</v>
       </c>
       <c r="D11" s="41">
         <v>1066.2</v>
       </c>
       <c r="E11" s="41">
         <v>1864.7</v>
       </c>
       <c r="F11" s="41">
         <v>2634.2</v>
       </c>
       <c r="G11" s="41">
@@ -13018,51 +12953,51 @@
         <v>5254.3</v>
       </c>
       <c r="BO11" s="41">
         <v>1159.8</v>
       </c>
       <c r="BP11" s="41">
         <v>2555.1</v>
       </c>
       <c r="BQ11" s="41">
         <v>3969.8</v>
       </c>
       <c r="BR11" s="40">
         <v>5489.5</v>
       </c>
       <c r="BS11" s="40">
         <v>1108.5</v>
       </c>
       <c r="BT11" s="41">
         <v>2479.9</v>
       </c>
       <c r="BU11" s="41">
         <f>'[5]ВРП на душу населения'!$N$12</f>
         <v>4151.5</v>
       </c>
       <c r="BV11" s="39">
-        <v>5225</v>
+        <v>5255.5</v>
       </c>
       <c r="BW11" s="39">
         <v>1263.3</v>
       </c>
     </row>
     <row r="12" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A12" s="56">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="41" t="s">
@@ -13246,51 +13181,51 @@
         <v>5678.2</v>
       </c>
       <c r="BO12" s="41">
         <v>1250.7</v>
       </c>
       <c r="BP12" s="41">
         <v>2494</v>
       </c>
       <c r="BQ12" s="41">
         <v>4386.1000000000004</v>
       </c>
       <c r="BR12" s="40">
         <v>6817.5</v>
       </c>
       <c r="BS12" s="40">
         <v>1297</v>
       </c>
       <c r="BT12" s="41">
         <v>2699.4</v>
       </c>
       <c r="BU12" s="41">
         <f>'[5]ВРП на душу населения'!$N$13</f>
         <v>4629.8</v>
       </c>
       <c r="BV12" s="39">
-        <v>6799.8</v>
+        <v>6957</v>
       </c>
       <c r="BW12" s="39">
         <v>1427.1</v>
       </c>
     </row>
     <row r="13" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A13" s="56">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="41">
         <v>1925.3</v>
       </c>
       <c r="D13" s="41">
         <v>4213.3999999999996</v>
       </c>
       <c r="E13" s="41">
         <v>6582.2</v>
       </c>
       <c r="F13" s="41">
         <v>9047.4</v>
       </c>
       <c r="G13" s="41">
@@ -13474,51 +13409,51 @@
         <v>14888.8</v>
       </c>
       <c r="BO13" s="41">
         <v>3307.9</v>
       </c>
       <c r="BP13" s="41">
         <v>6468.2</v>
       </c>
       <c r="BQ13" s="41">
         <v>11154.8</v>
       </c>
       <c r="BR13" s="40">
         <v>17008.400000000001</v>
       </c>
       <c r="BS13" s="40">
         <v>3286.7</v>
       </c>
       <c r="BT13" s="41">
         <v>6309.2</v>
       </c>
       <c r="BU13" s="41">
         <f>'[5]ВРП на душу населения'!$N$14</f>
         <v>11023.8</v>
       </c>
       <c r="BV13" s="39">
-        <v>18692.8</v>
+        <v>17548.599999999999</v>
       </c>
       <c r="BW13" s="39">
         <v>4156.1000000000004</v>
       </c>
     </row>
     <row r="14" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A14" s="56">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="41">
         <v>1108.3</v>
       </c>
       <c r="D14" s="41">
         <v>2533.1999999999998</v>
       </c>
       <c r="E14" s="41">
         <v>4911.1000000000004</v>
       </c>
       <c r="F14" s="41">
         <v>6564.4</v>
       </c>
       <c r="G14" s="41">
@@ -13702,51 +13637,51 @@
         <v>11698.6</v>
       </c>
       <c r="BO14" s="41">
         <v>2609.5</v>
       </c>
       <c r="BP14" s="41">
         <v>4759.3999999999996</v>
       </c>
       <c r="BQ14" s="41">
         <v>8036.2</v>
       </c>
       <c r="BR14" s="40">
         <v>12788.6</v>
       </c>
       <c r="BS14" s="40">
         <v>2526.1999999999998</v>
       </c>
       <c r="BT14" s="41">
         <v>4771.1000000000004</v>
       </c>
       <c r="BU14" s="41">
         <f>'[5]ВРП на душу населения'!$N$15</f>
         <v>8223.1</v>
       </c>
       <c r="BV14" s="39">
-        <v>13812</v>
+        <v>14156.9</v>
       </c>
       <c r="BW14" s="39">
         <v>2857.4</v>
       </c>
     </row>
     <row r="15" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A15" s="56">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="41">
         <v>1740.1</v>
       </c>
       <c r="D15" s="41">
         <v>4727.8</v>
       </c>
       <c r="E15" s="41">
         <v>7097.4</v>
       </c>
       <c r="F15" s="41">
         <v>8943.5</v>
       </c>
       <c r="G15" s="41">
@@ -13930,51 +13865,51 @@
         <v>6731.8</v>
       </c>
       <c r="BO15" s="41">
         <v>1518.3</v>
       </c>
       <c r="BP15" s="41">
         <v>3433.6</v>
       </c>
       <c r="BQ15" s="41">
         <v>5432.1</v>
       </c>
       <c r="BR15" s="40">
         <v>7758</v>
       </c>
       <c r="BS15" s="40">
         <v>1482.8</v>
       </c>
       <c r="BT15" s="41">
         <v>3214.5</v>
       </c>
       <c r="BU15" s="41">
         <f>'[5]ВРП на душу населения'!$N$16</f>
         <v>5083.8</v>
       </c>
       <c r="BV15" s="39">
-        <v>6959.5</v>
+        <v>6912.5</v>
       </c>
       <c r="BW15" s="39">
         <v>1498.8</v>
       </c>
     </row>
     <row r="16" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A16" s="56">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="41">
         <v>4691.6000000000004</v>
       </c>
       <c r="D16" s="41">
         <v>11483.6</v>
       </c>
       <c r="E16" s="41">
         <v>17724.8</v>
       </c>
       <c r="F16" s="41">
         <v>21870.3</v>
       </c>
       <c r="G16" s="41">
@@ -14158,51 +14093,51 @@
         <v>13535.1</v>
       </c>
       <c r="BO16" s="41">
         <v>2401.6</v>
       </c>
       <c r="BP16" s="41">
         <v>6239.9</v>
       </c>
       <c r="BQ16" s="41">
         <v>10041.200000000001</v>
       </c>
       <c r="BR16" s="40">
         <v>13394.5</v>
       </c>
       <c r="BS16" s="40">
         <v>2490.9</v>
       </c>
       <c r="BT16" s="41">
         <v>5962.1</v>
       </c>
       <c r="BU16" s="41">
         <f>'[5]ВРП на душу населения'!$N$17</f>
         <v>9664.6</v>
       </c>
       <c r="BV16" s="39">
-        <v>13262.7</v>
+        <v>13076.4</v>
       </c>
       <c r="BW16" s="39">
         <v>2833.5</v>
       </c>
     </row>
     <row r="17" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A17" s="56">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="41">
         <v>465.8</v>
       </c>
       <c r="D17" s="41">
         <v>1047.0999999999999</v>
       </c>
       <c r="E17" s="41">
         <v>1864.7</v>
       </c>
       <c r="F17" s="41">
         <v>2580.1999999999998</v>
       </c>
       <c r="G17" s="41">
@@ -14613,51 +14548,51 @@
         <v>12697.1</v>
       </c>
       <c r="BO18" s="41">
         <v>2888.2</v>
       </c>
       <c r="BP18" s="41">
         <v>5365.1</v>
       </c>
       <c r="BQ18" s="41">
         <v>8761.6</v>
       </c>
       <c r="BR18" s="40">
         <v>14581.6</v>
       </c>
       <c r="BS18" s="40">
         <v>2927.1</v>
       </c>
       <c r="BT18" s="41">
         <v>5592.4</v>
       </c>
       <c r="BU18" s="41">
         <f>'[5]ВРП на душу населения'!$N$18</f>
         <v>8976.7000000000007</v>
       </c>
       <c r="BV18" s="39">
-        <v>15512.4</v>
+        <v>16292.5</v>
       </c>
       <c r="BW18" s="39">
         <v>3880.6</v>
       </c>
     </row>
     <row r="19" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A19" s="56">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="41">
         <v>796.2</v>
       </c>
       <c r="D19" s="41">
         <v>1761.5</v>
       </c>
       <c r="E19" s="41">
         <v>3598.1</v>
       </c>
       <c r="F19" s="41">
         <v>5145.5</v>
       </c>
       <c r="G19" s="41">
@@ -14841,51 +14776,51 @@
         <v>9174.5</v>
       </c>
       <c r="BO19" s="41">
         <v>2035</v>
       </c>
       <c r="BP19" s="41">
         <v>4069.7</v>
       </c>
       <c r="BQ19" s="41">
         <v>7485.3</v>
       </c>
       <c r="BR19" s="40">
         <v>10612.9</v>
       </c>
       <c r="BS19" s="40">
         <v>1869.2</v>
       </c>
       <c r="BT19" s="41">
         <v>3961.3</v>
       </c>
       <c r="BU19" s="41">
         <f>'[5]ВРП на душу населения'!$N$19</f>
         <v>7513.5</v>
       </c>
       <c r="BV19" s="39">
-        <v>11299.9</v>
+        <v>12694.1</v>
       </c>
       <c r="BW19" s="39">
         <v>2408.5</v>
       </c>
     </row>
     <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="56">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="41" t="s">
@@ -15069,51 +15004,51 @@
         <v>3940.7</v>
       </c>
       <c r="BO20" s="41">
         <v>960.9</v>
       </c>
       <c r="BP20" s="41">
         <v>1823.3</v>
       </c>
       <c r="BQ20" s="41">
         <v>3210.9</v>
       </c>
       <c r="BR20" s="40">
         <v>4634.5</v>
       </c>
       <c r="BS20" s="40">
         <v>958.9</v>
       </c>
       <c r="BT20" s="41">
         <v>1866.2</v>
       </c>
       <c r="BU20" s="41">
         <f>'[5]ВРП на душу населения'!$N$20</f>
         <v>3205.8</v>
       </c>
       <c r="BV20" s="39">
-        <v>4504.7</v>
+        <v>4808.3999999999996</v>
       </c>
       <c r="BW20" s="39">
         <v>1057</v>
       </c>
     </row>
     <row r="21" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A21" s="56">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="41" t="s">
@@ -15297,51 +15232,51 @@
         <v>19488.099999999999</v>
       </c>
       <c r="BO21" s="41">
         <v>4313.2</v>
       </c>
       <c r="BP21" s="41">
         <v>8028.9</v>
       </c>
       <c r="BQ21" s="41">
         <v>13398</v>
       </c>
       <c r="BR21" s="40">
         <v>23930.400000000001</v>
       </c>
       <c r="BS21" s="40">
         <v>4539.5</v>
       </c>
       <c r="BT21" s="41">
         <v>8930.7000000000007</v>
       </c>
       <c r="BU21" s="41">
         <f>'[5]ВРП на душу населения'!$N$21</f>
         <v>14316.2</v>
       </c>
       <c r="BV21" s="39">
-        <v>26002.6</v>
+        <v>26518.5</v>
       </c>
       <c r="BW21" s="39">
         <v>6208.6</v>
       </c>
     </row>
     <row r="22" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A22" s="56">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="41">
         <v>1153.2</v>
       </c>
       <c r="D22" s="41">
         <v>2460.1999999999998</v>
       </c>
       <c r="E22" s="41">
         <v>3933.9</v>
       </c>
       <c r="F22" s="41">
         <v>5219.5</v>
       </c>
       <c r="G22" s="41">
@@ -15525,51 +15460,51 @@
         <v>13411.1</v>
       </c>
       <c r="BO22" s="41">
         <v>3319.9</v>
       </c>
       <c r="BP22" s="41">
         <v>5844.4</v>
       </c>
       <c r="BQ22" s="41">
         <v>10022.5</v>
       </c>
       <c r="BR22" s="40">
         <v>14783.8</v>
       </c>
       <c r="BS22" s="40">
         <v>3058.2</v>
       </c>
       <c r="BT22" s="41">
         <v>5975.6</v>
       </c>
       <c r="BU22" s="41">
         <f>'[5]ВРП на душу населения'!$N$22</f>
         <v>9356.2000000000007</v>
       </c>
       <c r="BV22" s="39">
-        <v>15564.9</v>
+        <v>15535</v>
       </c>
       <c r="BW22" s="39">
         <v>3801.3</v>
       </c>
     </row>
     <row r="23" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A23" s="56">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="41">
         <v>3633.9</v>
       </c>
       <c r="D23" s="41">
         <v>8050.1</v>
       </c>
       <c r="E23" s="41">
         <v>14012.8</v>
       </c>
       <c r="F23" s="41">
         <v>17291.8</v>
       </c>
       <c r="G23" s="41">
@@ -15753,51 +15688,51 @@
         <v>20399.900000000001</v>
       </c>
       <c r="BO23" s="41">
         <v>4080.4</v>
       </c>
       <c r="BP23" s="41">
         <v>8371.7999999999993</v>
       </c>
       <c r="BQ23" s="41">
         <v>13685.9</v>
       </c>
       <c r="BR23" s="40">
         <v>21673.3</v>
       </c>
       <c r="BS23" s="40">
         <v>4456.3999999999996</v>
       </c>
       <c r="BT23" s="41">
         <v>8546.5</v>
       </c>
       <c r="BU23" s="41">
         <f>'[5]ВРП на душу населения'!$N$23</f>
         <v>14142.3</v>
       </c>
       <c r="BV23" s="39">
-        <v>22910.7</v>
+        <v>23715.9</v>
       </c>
       <c r="BW23" s="39">
         <v>5170.1000000000004</v>
       </c>
     </row>
     <row r="24" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A24" s="56">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="41">
         <v>3696.1</v>
       </c>
       <c r="D24" s="41">
         <v>7285.9</v>
       </c>
       <c r="E24" s="41">
         <v>12110.7</v>
       </c>
       <c r="F24" s="41">
         <v>18231.099999999999</v>
       </c>
       <c r="G24" s="41">
@@ -15981,51 +15916,51 @@
         <v>25186.2</v>
       </c>
       <c r="BO24" s="41">
         <v>5283.4</v>
       </c>
       <c r="BP24" s="41">
         <v>10573.7</v>
       </c>
       <c r="BQ24" s="41">
         <v>15908.1</v>
       </c>
       <c r="BR24" s="40">
         <v>29492.400000000001</v>
       </c>
       <c r="BS24" s="40">
         <v>5931.2</v>
       </c>
       <c r="BT24" s="41">
         <v>11467.6</v>
       </c>
       <c r="BU24" s="41">
         <f>'[5]ВРП на душу населения'!$N$24</f>
         <v>16974.400000000001</v>
       </c>
       <c r="BV24" s="39">
-        <v>30806.6</v>
+        <v>29910.7</v>
       </c>
       <c r="BW24" s="39">
         <v>6438.8</v>
       </c>
     </row>
     <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="56">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="41" t="s">
@@ -16209,51 +16144,51 @@
         <v>7406.6</v>
       </c>
       <c r="BO25" s="41">
         <v>1579.3</v>
       </c>
       <c r="BP25" s="41">
         <v>3279.5</v>
       </c>
       <c r="BQ25" s="41">
         <v>5164.3</v>
       </c>
       <c r="BR25" s="40">
         <v>8146.7</v>
       </c>
       <c r="BS25" s="40">
         <v>1630.4</v>
       </c>
       <c r="BT25" s="41">
         <v>3449.4</v>
       </c>
       <c r="BU25" s="41">
         <f>'[5]ВРП на душу населения'!$N$25</f>
         <v>5559.4</v>
       </c>
       <c r="BV25" s="39">
-        <v>8575.5</v>
+        <v>8867.5</v>
       </c>
       <c r="BW25" s="39">
         <v>2091.6999999999998</v>
       </c>
     </row>
     <row r="26" spans="1:75" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
@@ -16261,82 +16196,80 @@
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
     </row>
     <row r="27" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="30" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="A31" s="17" t="s">
+    <row r="30" spans="1:75" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="17" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -16345,91 +16278,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2007</vt:lpstr>
       <vt:lpstr>2008-2026 мың. теңге</vt:lpstr>