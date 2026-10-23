--- v3 (2026-10-02)
+++ v4 (2026-10-23)
@@ -17,56 +17,56 @@
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 полугодие 2026\Публикации\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{842F1F16-B81C-4F79-A4B5-90DD5AF0887E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E58282AD-03C0-4BB3-AFD8-7155E9D6E8BF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18165" windowHeight="10155" firstSheet="1" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007" sheetId="6" r:id="rId3"/>
     <sheet name="2008-2026 мың. теңге" sheetId="3" r:id="rId4"/>
     <sheet name="Метадеректер 2" sheetId="9" r:id="rId5"/>
     <sheet name="2008-2026 АҚШ доллары" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
@@ -132,51 +132,51 @@
   <c r="BU25" i="3"/>
   <c r="BU24" i="3"/>
   <c r="BU23" i="3"/>
   <c r="BU22" i="3"/>
   <c r="BU21" i="3"/>
   <c r="BU20" i="3"/>
   <c r="BU19" i="3"/>
   <c r="BU18" i="3"/>
   <c r="BU16" i="3"/>
   <c r="BU15" i="3"/>
   <c r="BU14" i="3"/>
   <c r="BU13" i="3"/>
   <c r="BU12" i="3"/>
   <c r="BU11" i="3"/>
   <c r="BU10" i="3"/>
   <c r="BU9" i="3"/>
   <c r="BU8" i="3"/>
   <c r="BU7" i="3"/>
   <c r="BU6" i="3"/>
   <c r="BU5" i="3"/>
   <c r="BU4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="973" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="977" uniqueCount="181">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -810,96 +810,102 @@
   <si>
     <t>2023 жылғы I тоқсан</t>
   </si>
   <si>
     <t>2022 жылғы I жартыжылдық</t>
   </si>
   <si>
     <t>2022 жылғы I тоқсан</t>
   </si>
   <si>
     <t>Жан басына шаққандағы жалпы ішкі өнім (ЖӨӨ) - бұл белгілі бір кезеңдегі елдегі (өңірдегі) халықтың экономикалық белсенділігі мен өмір сүру сапасының көрсеткіші, АҚШ долларымен бағаланған</t>
   </si>
   <si>
     <t>Халықтың жан басына шаққанда өндіріс әдісі бойынша жалпы ішкі өнім (ЖӨӨ)</t>
   </si>
   <si>
     <t>2024 жылғы I тоқсан</t>
   </si>
   <si>
     <t>2025 жылғы I тоқсан</t>
   </si>
   <si>
     <t>2023 жылғы 9 ай</t>
   </si>
   <si>
-    <t>2024 жылғы  I жартыжылдық</t>
-[...1 lines deleted...]
-  <si>
     <t>Жан басына шаққандағы ЖӨӨ ағымдағы бағалардағы ЖӨӨ-нің өңір халқының орташа жылдық санына қатынасы ретінде есептеледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Ж.Қ.Сүлейменова,
 Ә.Б. Қабылбекова
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t xml:space="preserve">Ж.Қ.Сүлейменова,
 Ә.Б. Қабылбекова
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>2025 жылғы             9 ай</t>
   </si>
   <si>
     <t>2025 жылғы                9 ай</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
   </si>
   <si>
     <t xml:space="preserve">* 2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
   </si>
   <si>
     <t>Халықтың жан басына шаққандағы жалпы ішкі өнім (ЖӨӨ), ағымдағы бағадағы жалпы ішкі өнімнің (ЖӨӨ) халықтың орташа жылдық санына қатынасы ретінде есептелінеді.  ҚР Ұлттық банкінің АҚШ долларының орташа бағамы бойынша есептеледі</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2026 жылғы               I тоқсан</t>
   </si>
   <si>
     <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жылғы I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2025 жылғы  I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2026 жылғы  I жартыжылдық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1699,51 +1705,57 @@
       <sheetName val="Информ-Связь"/>
       <sheetName val="Услуги"/>
       <sheetName val="Транс"/>
       <sheetName val="ПФ&amp;МП"/>
       <sheetName val="Диаграмма1"/>
       <sheetName val="Промыш"/>
       <sheetName val="Пром_структ"/>
       <sheetName val="Промыш сравн"/>
       <sheetName val="Динамика ПП"/>
       <sheetName val="услпрож"/>
       <sheetName val="Свод_ВВ_ПП_ВДС"/>
       <sheetName val="Свод для публикации"/>
       <sheetName val="Свод промышленность"/>
       <sheetName val="ВРП на душу населения"/>
       <sheetName val="ВВ_ПП_ВДС+налоги"/>
       <sheetName val="регионы АП"/>
       <sheetName val="для ПУ"/>
       <sheetName val="ОР"/>
       <sheetName val="ГПИИР ВДС"/>
       <sheetName val="ГПИИР ИФО"/>
       <sheetName val="КЭИ"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
-      <sheetData sheetId="2"/>
+      <sheetData sheetId="2">
+        <row r="587">
+          <cell r="N587">
+            <v>2.4</v>
+          </cell>
+        </row>
+      </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20">
         <row r="1">
           <cell r="N1">
             <v>9417.4</v>
           </cell>
         </row>
         <row r="5">
           <cell r="D5">
@@ -2221,86 +2233,88 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/515979/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/515979/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B31"/>
+  <dimension ref="A1:C31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14:B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="74" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="9.140625" style="74"/>
+    <col min="1" max="1" width="39.5703125" style="74" customWidth="1"/>
+    <col min="2" max="2" width="93" style="74" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" style="74" customWidth="1"/>
+    <col min="4" max="5" width="10.85546875" style="74" customWidth="1"/>
+    <col min="6" max="256" width="9.140625" style="74"/>
     <col min="257" max="257" width="44.28515625" style="74" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="74" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="74"/>
     <col min="513" max="513" width="44.28515625" style="74" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="74" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="74"/>
     <col min="769" max="769" width="44.28515625" style="74" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="74" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="74"/>
     <col min="1025" max="1025" width="44.28515625" style="74" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="74" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="74"/>
     <col min="1281" max="1281" width="44.28515625" style="74" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="74" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="74"/>
     <col min="1537" max="1537" width="44.28515625" style="74" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="74" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="74"/>
     <col min="1793" max="1793" width="44.28515625" style="74" customWidth="1"/>
     <col min="1794" max="1794" width="94.7109375" style="74" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="74"/>
     <col min="2049" max="2049" width="44.28515625" style="74" customWidth="1"/>
     <col min="2050" max="2050" width="94.7109375" style="74" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="74"/>
     <col min="2305" max="2305" width="44.28515625" style="74" customWidth="1"/>
@@ -2448,270 +2462,272 @@
     <col min="14338" max="14338" width="94.7109375" style="74" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="74"/>
     <col min="14593" max="14593" width="44.28515625" style="74" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="74" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="74"/>
     <col min="14849" max="14849" width="44.28515625" style="74" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="74" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="74"/>
     <col min="15105" max="15105" width="44.28515625" style="74" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="74" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="74"/>
     <col min="15361" max="15361" width="44.28515625" style="74" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="74" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="74"/>
     <col min="15617" max="15617" width="44.28515625" style="74" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="74" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="74"/>
     <col min="15873" max="15873" width="44.28515625" style="74" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="74" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="74"/>
     <col min="16129" max="16129" width="44.28515625" style="74" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="74" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="74"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="77"/>
       <c r="B1" s="77"/>
     </row>
-    <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="19">
         <v>111209</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="67" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="19" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="68" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="68" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="78" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>151</v>
       </c>
+      <c r="C14" s="73"/>
     </row>
-    <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="79"/>
       <c r="B15" s="75" t="s">
         <v>152</v>
       </c>
+      <c r="C15" s="73"/>
     </row>
-    <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="80"/>
       <c r="B16" s="71" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="76">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="76">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="25" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="72"/>
       <c r="B24" s="72"/>
     </row>
-    <row r="25" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="72"/>
       <c r="B25" s="72"/>
     </row>
     <row r="26" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="72"/>
       <c r="B26" s="72"/>
     </row>
     <row r="27" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="72"/>
       <c r="B27" s="72"/>
     </row>
     <row r="28" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="72"/>
       <c r="B28" s="72"/>
     </row>
     <row r="29" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="72"/>
       <c r="B29" s="72"/>
     </row>
     <row r="30" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="72"/>
       <c r="B30" s="72"/>
     </row>
     <row r="31" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="73"/>
       <c r="B31" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{B1A3990E-B6B2-418E-8818-D9C4B7409AC9}"/>
-    <hyperlink ref="B15" r:id="rId6" xr:uid="{6B3DAD41-23DE-43EF-ABEC-C779CF5ACFB7}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{DD2904AE-22FE-451E-A1AD-EC6250C48999}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{DE840DE4-2925-4A98-BD14-E4E06C731C40}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="27" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="27" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="27"/>
     <col min="257" max="257" width="4.42578125" style="27" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="27" customWidth="1"/>
@@ -5289,96 +5305,97 @@
         <v>139</v>
       </c>
       <c r="T25" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:BW29"/>
+  <dimension ref="A1:BX29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BT34" sqref="BT34"/>
+      <selection pane="topRight" activeCell="CA16" sqref="CA16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="51" width="10.85546875" style="2" customWidth="1"/>
     <col min="52" max="52" width="12.42578125" style="2" customWidth="1"/>
     <col min="53" max="55" width="10.85546875" style="2" customWidth="1"/>
     <col min="56" max="56" width="12.85546875" style="2" customWidth="1"/>
     <col min="57" max="59" width="10.85546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="13" style="2" customWidth="1"/>
     <col min="61" max="63" width="10.85546875" style="2" customWidth="1"/>
     <col min="64" max="64" width="12.85546875" style="2" customWidth="1"/>
     <col min="65" max="67" width="10.85546875" style="2" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="2" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="2" customWidth="1"/>
     <col min="70" max="71" width="12" style="2" customWidth="1"/>
     <col min="72" max="72" width="13" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="2" customWidth="1"/>
     <col min="74" max="74" width="10.7109375" style="2" customWidth="1"/>
     <col min="75" max="75" width="11.7109375" style="2" customWidth="1"/>
-    <col min="76" max="16384" width="9.140625" style="2"/>
+    <col min="76" max="76" width="11.140625" style="2" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A1" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="2" spans="1:75" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="BV2" s="13"/>
-      <c r="BW2" s="13" t="s">
+      <c r="BX2" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="50" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" s="50" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="49" t="s">
         <v>138</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="45" t="s">
@@ -5543,69 +5560,72 @@
       <c r="BJ3" s="45" t="s">
         <v>82</v>
       </c>
       <c r="BK3" s="45" t="s">
         <v>157</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>156</v>
       </c>
       <c r="BM3" s="45" t="s">
         <v>83</v>
       </c>
       <c r="BN3" s="45" t="s">
         <v>148</v>
       </c>
       <c r="BO3" s="45" t="s">
         <v>92</v>
       </c>
       <c r="BP3" s="45" t="s">
         <v>155</v>
       </c>
       <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="45" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="BS3" s="45" t="s">
         <v>95</v>
       </c>
       <c r="BT3" s="45" t="s">
         <v>154</v>
       </c>
       <c r="BU3" s="47" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="BV3" s="45" t="s">
+        <v>177</v>
+      </c>
+      <c r="BW3" s="45" t="s">
+        <v>176</v>
+      </c>
+      <c r="BX3" s="45" t="s">
         <v>178</v>
       </c>
-      <c r="BW3" s="45" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:75" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:76" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="57" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="59">
         <v>205.6</v>
       </c>
       <c r="D4" s="59">
         <v>460.5</v>
       </c>
       <c r="E4" s="59">
         <v>754.2</v>
       </c>
       <c r="F4" s="59">
         <v>1024.2</v>
       </c>
       <c r="G4" s="59">
         <v>193</v>
       </c>
       <c r="H4" s="59">
         <v>423.9</v>
       </c>
       <c r="I4" s="59">
@@ -5788,52 +5808,55 @@
       <c r="BP4" s="59">
         <v>2604.5</v>
       </c>
       <c r="BQ4" s="59">
         <v>4221</v>
       </c>
       <c r="BR4" s="60">
         <v>6780.9</v>
       </c>
       <c r="BS4" s="61">
         <v>1500.2</v>
       </c>
       <c r="BT4" s="59">
         <v>3010.2</v>
       </c>
       <c r="BU4" s="59">
         <f>'[5]ВРП на душу населения'!$D$5</f>
         <v>4897</v>
       </c>
       <c r="BV4" s="59">
         <v>7827.2</v>
       </c>
       <c r="BW4" s="59">
         <v>1661.6</v>
       </c>
+      <c r="BX4" s="59">
+        <v>3466.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="H5" s="39" t="s">
         <v>139</v>
       </c>
       <c r="I5" s="39" t="s">
@@ -6016,52 +6039,55 @@
       <c r="BP5" s="39">
         <v>2142.3000000000002</v>
       </c>
       <c r="BQ5" s="39">
         <v>3676.5</v>
       </c>
       <c r="BR5" s="33">
         <v>5367.8</v>
       </c>
       <c r="BS5" s="36">
         <v>1213.5999999999999</v>
       </c>
       <c r="BT5" s="39">
         <v>2258.1999999999998</v>
       </c>
       <c r="BU5" s="39">
         <f>'[5]ВРП на душу населения'!$D$6</f>
         <v>3975.9</v>
       </c>
       <c r="BV5" s="64">
         <v>6888.8</v>
       </c>
       <c r="BW5" s="64">
         <v>1495.2</v>
       </c>
+      <c r="BX5" s="39">
+        <v>3000.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="56">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="39">
         <v>107</v>
       </c>
       <c r="D6" s="39">
         <v>253.3</v>
       </c>
       <c r="E6" s="39">
         <v>452.6</v>
       </c>
       <c r="F6" s="39">
         <v>641.4</v>
       </c>
       <c r="G6" s="39">
         <v>104.3</v>
       </c>
       <c r="H6" s="39">
         <v>246</v>
       </c>
       <c r="I6" s="39">
@@ -6244,52 +6270,55 @@
       <c r="BP6" s="39">
         <v>2034.7</v>
       </c>
       <c r="BQ6" s="39">
         <v>3358.4</v>
       </c>
       <c r="BR6" s="33">
         <v>5332.7</v>
       </c>
       <c r="BS6" s="36">
         <v>1104.4000000000001</v>
       </c>
       <c r="BT6" s="39">
         <v>2274.9</v>
       </c>
       <c r="BU6" s="39">
         <f>'[5]ВРП на душу населения'!$D$7</f>
         <v>3781.5</v>
       </c>
       <c r="BV6" s="64">
         <v>6542.2</v>
       </c>
       <c r="BW6" s="64">
         <v>1248.3</v>
       </c>
+      <c r="BX6" s="39">
+        <v>2769.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="56">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="39">
         <v>246</v>
       </c>
       <c r="D7" s="39">
         <v>563.6</v>
       </c>
       <c r="E7" s="39">
         <v>885.2</v>
       </c>
       <c r="F7" s="39">
         <v>1231.0999999999999</v>
       </c>
       <c r="G7" s="39">
         <v>196.8</v>
       </c>
       <c r="H7" s="39">
         <v>451.9</v>
       </c>
       <c r="I7" s="39">
@@ -6472,52 +6501,55 @@
       <c r="BP7" s="39">
         <v>2432.1</v>
       </c>
       <c r="BQ7" s="39">
         <v>3815.1</v>
       </c>
       <c r="BR7" s="33">
         <v>5251.7</v>
       </c>
       <c r="BS7" s="36">
         <v>1229</v>
       </c>
       <c r="BT7" s="39">
         <v>2618.4</v>
       </c>
       <c r="BU7" s="39">
         <f>'[5]ВРП на душу населения'!$D$8</f>
         <v>4293.2</v>
       </c>
       <c r="BV7" s="64">
         <v>5506.2</v>
       </c>
       <c r="BW7" s="64">
         <v>1396.5</v>
       </c>
+      <c r="BX7" s="39">
+        <v>2935.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="56">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="39">
         <v>72.7</v>
       </c>
       <c r="D8" s="39">
         <v>169.4</v>
       </c>
       <c r="E8" s="39">
         <v>287.60000000000002</v>
       </c>
       <c r="F8" s="39">
         <v>409.2</v>
       </c>
       <c r="G8" s="39">
         <v>76.099999999999994</v>
       </c>
       <c r="H8" s="39">
         <v>181.6</v>
       </c>
       <c r="I8" s="39">
@@ -6700,52 +6732,55 @@
       <c r="BP8" s="39">
         <v>1564.3</v>
       </c>
       <c r="BQ8" s="39">
         <v>2451.6999999999998</v>
       </c>
       <c r="BR8" s="33">
         <v>3908.1</v>
       </c>
       <c r="BS8" s="36">
         <v>932</v>
       </c>
       <c r="BT8" s="39">
         <v>1877.7</v>
       </c>
       <c r="BU8" s="39">
         <f>'[5]ВРП на душу населения'!$D$9</f>
         <v>2972.7</v>
       </c>
       <c r="BV8" s="64">
         <v>4303.8999999999996</v>
       </c>
       <c r="BW8" s="64">
         <v>1011</v>
       </c>
+      <c r="BX8" s="39">
+        <v>2042.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="56">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="39">
         <v>794.3</v>
       </c>
       <c r="D9" s="39">
         <v>1805.1</v>
       </c>
       <c r="E9" s="39">
         <v>2854.1</v>
       </c>
       <c r="F9" s="39">
         <v>3626</v>
       </c>
       <c r="G9" s="39">
         <v>733.3</v>
       </c>
       <c r="H9" s="39">
         <v>1547.1</v>
       </c>
       <c r="I9" s="39">
@@ -6928,52 +6963,55 @@
       <c r="BP9" s="39">
         <v>9431.5</v>
       </c>
       <c r="BQ9" s="39">
         <v>13958.2</v>
       </c>
       <c r="BR9" s="33">
         <v>21177.5</v>
       </c>
       <c r="BS9" s="36">
         <v>4711.8999999999996</v>
       </c>
       <c r="BT9" s="39">
         <v>10508.1</v>
       </c>
       <c r="BU9" s="39">
         <f>'[5]ВРП на душу населения'!$D$10</f>
         <v>16205.5</v>
       </c>
       <c r="BV9" s="64">
         <v>23332</v>
       </c>
       <c r="BW9" s="64">
         <v>4424.7</v>
       </c>
+      <c r="BX9" s="39">
+        <v>11569.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="56">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="39">
         <v>289.10000000000002</v>
       </c>
       <c r="D10" s="39">
         <v>674.3</v>
       </c>
       <c r="E10" s="39">
         <v>1010.5</v>
       </c>
       <c r="F10" s="39">
         <v>1339.4</v>
       </c>
       <c r="G10" s="39">
         <v>233.8</v>
       </c>
       <c r="H10" s="39">
         <v>528.79999999999995</v>
       </c>
       <c r="I10" s="39">
@@ -7156,52 +7194,55 @@
       <c r="BP10" s="39">
         <v>3092.9</v>
       </c>
       <c r="BQ10" s="39">
         <v>4826.6000000000004</v>
       </c>
       <c r="BR10" s="33">
         <v>6798.5</v>
       </c>
       <c r="BS10" s="36">
         <v>1853.9</v>
       </c>
       <c r="BT10" s="39">
         <v>3169.2</v>
       </c>
       <c r="BU10" s="39">
         <f>'[5]ВРП на душу населения'!$D$11</f>
         <v>5037.3</v>
       </c>
       <c r="BV10" s="64">
         <v>7163.7</v>
       </c>
       <c r="BW10" s="64">
         <v>1709.3</v>
       </c>
+      <c r="BX10" s="39">
+        <v>3599.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="56">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="39">
         <v>54.8</v>
       </c>
       <c r="D11" s="39">
         <v>128.5</v>
       </c>
       <c r="E11" s="39">
         <v>224.4</v>
       </c>
       <c r="F11" s="39">
         <v>316.89999999999998</v>
       </c>
       <c r="G11" s="39">
         <v>62.1</v>
       </c>
       <c r="H11" s="39">
         <v>147.9</v>
       </c>
       <c r="I11" s="39">
@@ -7384,52 +7425,55 @@
       <c r="BP11" s="39">
         <v>1147.3</v>
       </c>
       <c r="BQ11" s="39">
         <v>1820.5</v>
       </c>
       <c r="BR11" s="33">
         <v>2577</v>
       </c>
       <c r="BS11" s="36">
         <v>565.5</v>
       </c>
       <c r="BT11" s="39">
         <v>1269.7</v>
       </c>
       <c r="BU11" s="39">
         <f>'[5]ВРП на душу населения'!$D$12</f>
         <v>2158.8000000000002</v>
       </c>
       <c r="BV11" s="64">
         <v>2741.2</v>
       </c>
       <c r="BW11" s="64">
         <v>628.79999999999995</v>
       </c>
+      <c r="BX11" s="39">
+        <v>1369.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="56">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="H12" s="39" t="s">
         <v>139</v>
       </c>
       <c r="I12" s="39" t="s">
@@ -7612,52 +7656,55 @@
       <c r="BP12" s="39">
         <v>1119.9000000000001</v>
       </c>
       <c r="BQ12" s="39">
         <v>2011.4</v>
       </c>
       <c r="BR12" s="33">
         <v>3200.4</v>
       </c>
       <c r="BS12" s="36">
         <v>661.7</v>
       </c>
       <c r="BT12" s="39">
         <v>1382.1</v>
       </c>
       <c r="BU12" s="39">
         <f>'[5]ВРП на душу населения'!$D$13</f>
         <v>2407.5</v>
       </c>
       <c r="BV12" s="64">
         <v>3628.7</v>
       </c>
       <c r="BW12" s="64">
         <v>710.3</v>
       </c>
+      <c r="BX12" s="39">
+        <v>1594.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="56">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="39">
         <v>231.9</v>
       </c>
       <c r="D13" s="39">
         <v>507.8</v>
       </c>
       <c r="E13" s="39">
         <v>792.1</v>
       </c>
       <c r="F13" s="39">
         <v>1088.4000000000001</v>
       </c>
       <c r="G13" s="39">
         <v>219.3</v>
       </c>
       <c r="H13" s="39">
         <v>479.1</v>
       </c>
       <c r="I13" s="39">
@@ -7840,52 +7887,55 @@
       <c r="BP13" s="39">
         <v>2904.4</v>
       </c>
       <c r="BQ13" s="39">
         <v>5115.5</v>
       </c>
       <c r="BR13" s="33">
         <v>7984.4</v>
       </c>
       <c r="BS13" s="36">
         <v>1676.8</v>
       </c>
       <c r="BT13" s="39">
         <v>3230.3</v>
       </c>
       <c r="BU13" s="39">
         <f>'[5]ВРП на душу населения'!$D$14</f>
         <v>5732.4</v>
       </c>
       <c r="BV13" s="64">
         <v>9153.2000000000007</v>
       </c>
       <c r="BW13" s="64">
         <v>2068.6</v>
       </c>
+      <c r="BX13" s="39">
+        <v>3838</v>
+      </c>
     </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="56">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="39">
         <v>133.5</v>
       </c>
       <c r="D14" s="39">
         <v>305.3</v>
       </c>
       <c r="E14" s="39">
         <v>591</v>
       </c>
       <c r="F14" s="39">
         <v>789.7</v>
       </c>
       <c r="G14" s="39">
         <v>128.5</v>
       </c>
       <c r="H14" s="39">
         <v>291.8</v>
       </c>
       <c r="I14" s="39">
@@ -8068,52 +8118,55 @@
       <c r="BP14" s="39">
         <v>2137.1</v>
       </c>
       <c r="BQ14" s="39">
         <v>3685.3</v>
       </c>
       <c r="BR14" s="33">
         <v>6003.5</v>
       </c>
       <c r="BS14" s="36">
         <v>1288.8</v>
       </c>
       <c r="BT14" s="39">
         <v>2442.8000000000002</v>
       </c>
       <c r="BU14" s="39">
         <f>'[5]ВРП на душу населения'!$D$15</f>
         <v>4276</v>
       </c>
       <c r="BV14" s="64">
         <v>7384.1</v>
       </c>
       <c r="BW14" s="64">
         <v>1422.2</v>
       </c>
+      <c r="BX14" s="39">
+        <v>2812</v>
+      </c>
     </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="56">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="39">
         <v>209.6</v>
       </c>
       <c r="D15" s="39">
         <v>569.79999999999995</v>
       </c>
       <c r="E15" s="39">
         <v>854.1</v>
       </c>
       <c r="F15" s="39">
         <v>1075.9000000000001</v>
       </c>
       <c r="G15" s="39">
         <v>156.6</v>
       </c>
       <c r="H15" s="39">
         <v>368.5</v>
       </c>
       <c r="I15" s="39">
@@ -8296,52 +8349,55 @@
       <c r="BP15" s="39">
         <v>1541.8</v>
       </c>
       <c r="BQ15" s="39">
         <v>2491.1</v>
       </c>
       <c r="BR15" s="33">
         <v>3641.9</v>
       </c>
       <c r="BS15" s="36">
         <v>756.5</v>
       </c>
       <c r="BT15" s="39">
         <v>1645.8</v>
       </c>
       <c r="BU15" s="39">
         <f>'[5]ВРП на душу населения'!$D$16</f>
         <v>2643.6</v>
       </c>
       <c r="BV15" s="64">
         <v>3605.5</v>
       </c>
       <c r="BW15" s="64">
         <v>746</v>
       </c>
+      <c r="BX15" s="39">
+        <v>1769.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="56">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="39">
         <v>565.1</v>
       </c>
       <c r="D16" s="39">
         <v>1384</v>
       </c>
       <c r="E16" s="39">
         <v>2133</v>
       </c>
       <c r="F16" s="39">
         <v>2631</v>
       </c>
       <c r="G16" s="39">
         <v>449.4</v>
       </c>
       <c r="H16" s="39">
         <v>1037.8</v>
       </c>
       <c r="I16" s="39">
@@ -8524,52 +8580,55 @@
       <c r="BP16" s="39">
         <v>2801.9</v>
       </c>
       <c r="BQ16" s="39">
         <v>4604.8</v>
       </c>
       <c r="BR16" s="33">
         <v>6287.9</v>
       </c>
       <c r="BS16" s="36">
         <v>1270.8</v>
       </c>
       <c r="BT16" s="39">
         <v>3052.6</v>
       </c>
       <c r="BU16" s="39">
         <f>'[5]ВРП на душу населения'!$D$17</f>
         <v>5025.6000000000004</v>
       </c>
       <c r="BV16" s="64">
         <v>6820.5</v>
       </c>
       <c r="BW16" s="64">
         <v>1410.3</v>
       </c>
+      <c r="BX16" s="39">
+        <v>3513</v>
+      </c>
     </row>
-    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="56">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="39">
         <v>56.1</v>
       </c>
       <c r="D17" s="39">
         <v>126.2</v>
       </c>
       <c r="E17" s="39">
         <v>224.4</v>
       </c>
       <c r="F17" s="39">
         <v>310.39999999999998</v>
       </c>
       <c r="G17" s="39">
         <v>61.1</v>
       </c>
       <c r="H17" s="39">
         <v>150.80000000000001</v>
       </c>
       <c r="I17" s="39">
@@ -8751,52 +8810,55 @@
       </c>
       <c r="BP17" s="39" t="s">
         <v>139</v>
       </c>
       <c r="BQ17" s="39" t="s">
         <v>139</v>
       </c>
       <c r="BR17" s="38" t="s">
         <v>139</v>
       </c>
       <c r="BS17" s="39" t="s">
         <v>139</v>
       </c>
       <c r="BT17" s="39" t="s">
         <v>139</v>
       </c>
       <c r="BU17" s="39" t="s">
         <v>139</v>
       </c>
       <c r="BV17" s="64" t="s">
         <v>139</v>
       </c>
       <c r="BW17" s="64" t="s">
         <v>139</v>
       </c>
+      <c r="BX17" s="39" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="56">
         <v>55</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="39">
         <v>223.3</v>
       </c>
       <c r="D18" s="39">
         <v>517.4</v>
       </c>
       <c r="E18" s="39">
         <v>815.8</v>
       </c>
       <c r="F18" s="39">
         <v>1153.5999999999999</v>
       </c>
       <c r="G18" s="39">
         <v>223.1</v>
       </c>
       <c r="H18" s="39">
         <v>467.9</v>
       </c>
       <c r="I18" s="39">
@@ -8979,52 +9041,55 @@
       <c r="BP18" s="39">
         <v>2409.1</v>
       </c>
       <c r="BQ18" s="39">
         <v>4018</v>
       </c>
       <c r="BR18" s="33">
         <v>6845.2</v>
       </c>
       <c r="BS18" s="36">
         <v>1493.3</v>
       </c>
       <c r="BT18" s="39">
         <v>2863.3</v>
       </c>
       <c r="BU18" s="39">
         <f>'[5]ВРП на душу населения'!$D$18</f>
         <v>4667.8999999999996</v>
       </c>
       <c r="BV18" s="64">
         <v>8498</v>
       </c>
       <c r="BW18" s="64">
         <v>1931.5</v>
       </c>
+      <c r="BX18" s="39">
+        <v>3900.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="56">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="39">
         <v>95.9</v>
       </c>
       <c r="D19" s="39">
         <v>212.3</v>
       </c>
       <c r="E19" s="39">
         <v>433</v>
       </c>
       <c r="F19" s="39">
         <v>619</v>
       </c>
       <c r="G19" s="39">
         <v>91.5</v>
       </c>
       <c r="H19" s="39">
         <v>210.6</v>
       </c>
       <c r="I19" s="39">
@@ -9207,52 +9272,55 @@
       <c r="BP19" s="39">
         <v>1827.4</v>
       </c>
       <c r="BQ19" s="39">
         <v>3432.7</v>
       </c>
       <c r="BR19" s="33">
         <v>4982.1000000000004</v>
       </c>
       <c r="BS19" s="36">
         <v>953.6</v>
       </c>
       <c r="BT19" s="39">
         <v>2028.2</v>
       </c>
       <c r="BU19" s="39">
         <f>'[5]ВРП на душу населения'!$D$19</f>
         <v>3907</v>
       </c>
       <c r="BV19" s="64">
         <v>6621.1</v>
       </c>
       <c r="BW19" s="64">
         <v>1198.8</v>
       </c>
+      <c r="BX19" s="39">
+        <v>2466.1999999999998</v>
+      </c>
     </row>
-    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="56">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="H20" s="39" t="s">
         <v>139</v>
       </c>
       <c r="I20" s="39" t="s">
@@ -9435,52 +9503,55 @@
       <c r="BP20" s="39">
         <v>818.7</v>
       </c>
       <c r="BQ20" s="39">
         <v>1472.5</v>
       </c>
       <c r="BR20" s="33">
         <v>2175.6</v>
       </c>
       <c r="BS20" s="36">
         <v>489.2</v>
       </c>
       <c r="BT20" s="39">
         <v>955.5</v>
       </c>
       <c r="BU20" s="39">
         <f>'[5]ВРП на душу населения'!$D$20</f>
         <v>1667</v>
       </c>
       <c r="BV20" s="64">
         <v>2508</v>
       </c>
       <c r="BW20" s="64">
         <v>526.1</v>
       </c>
+      <c r="BX20" s="39">
+        <v>1096</v>
+      </c>
     </row>
-    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="56">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>139</v>
       </c>
       <c r="I21" s="39" t="s">
@@ -9663,52 +9734,55 @@
       <c r="BP21" s="39">
         <v>3605.2</v>
       </c>
       <c r="BQ21" s="39">
         <v>6144.2</v>
       </c>
       <c r="BR21" s="33">
         <v>11233.9</v>
       </c>
       <c r="BS21" s="36">
         <v>2315.9</v>
       </c>
       <c r="BT21" s="39">
         <v>4572.5</v>
       </c>
       <c r="BU21" s="39">
         <f>'[5]ВРП на душу населения'!$D$21</f>
         <v>7444.4</v>
       </c>
       <c r="BV21" s="64">
         <v>13831.8</v>
       </c>
       <c r="BW21" s="64">
         <v>3090.2</v>
       </c>
+      <c r="BX21" s="39">
+        <v>5589.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="56">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="39">
         <v>138.9</v>
       </c>
       <c r="D22" s="39">
         <v>296.5</v>
       </c>
       <c r="E22" s="39">
         <v>473.4</v>
       </c>
       <c r="F22" s="39">
         <v>627.9</v>
       </c>
       <c r="G22" s="39">
         <v>129.19999999999999</v>
       </c>
       <c r="H22" s="39">
         <v>279.10000000000002</v>
       </c>
       <c r="I22" s="39">
@@ -9891,52 +9965,55 @@
       <c r="BP22" s="39">
         <v>2624.3</v>
       </c>
       <c r="BQ22" s="39">
         <v>4596.2</v>
       </c>
       <c r="BR22" s="33">
         <v>6940.1</v>
       </c>
       <c r="BS22" s="36">
         <v>1560.2</v>
       </c>
       <c r="BT22" s="39">
         <v>3059.5</v>
       </c>
       <c r="BU22" s="39">
         <f>'[5]ВРП на душу населения'!$D$22</f>
         <v>4865.2</v>
       </c>
       <c r="BV22" s="64">
         <v>8102.9</v>
       </c>
       <c r="BW22" s="64">
         <v>1892</v>
       </c>
+      <c r="BX22" s="39">
+        <v>3616.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="56">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="39">
         <v>437.7</v>
       </c>
       <c r="D23" s="39">
         <v>970.2</v>
       </c>
       <c r="E23" s="39">
         <v>1686.3</v>
       </c>
       <c r="F23" s="39">
         <v>2080.1999999999998</v>
       </c>
       <c r="G23" s="39">
         <v>404.6</v>
       </c>
       <c r="H23" s="39">
         <v>831.5</v>
       </c>
       <c r="I23" s="39">
@@ -10119,52 +10196,55 @@
       <c r="BP23" s="39">
         <v>3759.2</v>
       </c>
       <c r="BQ23" s="39">
         <v>6276.2</v>
       </c>
       <c r="BR23" s="33">
         <v>10174.299999999999</v>
       </c>
       <c r="BS23" s="36">
         <v>2273.5</v>
       </c>
       <c r="BT23" s="39">
         <v>4375.8</v>
       </c>
       <c r="BU23" s="39">
         <f>'[5]ВРП на душу населения'!$D$23</f>
         <v>7354</v>
       </c>
       <c r="BV23" s="64">
         <v>12370</v>
       </c>
       <c r="BW23" s="64">
         <v>2573.3000000000002</v>
       </c>
+      <c r="BX23" s="39">
+        <v>5370.2</v>
+      </c>
     </row>
-    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="56">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="39">
         <v>445.2</v>
       </c>
       <c r="D24" s="39">
         <v>878.1</v>
       </c>
       <c r="E24" s="39">
         <v>1457.4</v>
       </c>
       <c r="F24" s="39">
         <v>2193.1999999999998</v>
       </c>
       <c r="G24" s="39">
         <v>442.3</v>
       </c>
       <c r="H24" s="39">
         <v>922</v>
       </c>
       <c r="I24" s="39">
@@ -10347,52 +10427,55 @@
       <c r="BP24" s="39">
         <v>4747.8999999999996</v>
       </c>
       <c r="BQ24" s="39">
         <v>7295.3</v>
       </c>
       <c r="BR24" s="33">
         <v>13844.9</v>
       </c>
       <c r="BS24" s="36">
         <v>3025.9</v>
       </c>
       <c r="BT24" s="39">
         <v>5871.4</v>
       </c>
       <c r="BU24" s="39">
         <f>'[5]ВРП на душу населения'!$D$24</f>
         <v>8826.7000000000007</v>
       </c>
       <c r="BV24" s="64">
         <v>15601.1</v>
       </c>
       <c r="BW24" s="64">
         <v>3204.8</v>
       </c>
+      <c r="BX24" s="39">
+        <v>6107.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="56">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="H25" s="39" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="39" t="s">
@@ -10575,96 +10658,99 @@
       <c r="BP25" s="39">
         <v>1472.6</v>
       </c>
       <c r="BQ25" s="39">
         <v>2368.3000000000002</v>
       </c>
       <c r="BR25" s="33">
         <v>3824.4</v>
       </c>
       <c r="BS25" s="36">
         <v>831.8</v>
       </c>
       <c r="BT25" s="39">
         <v>1766.1</v>
       </c>
       <c r="BU25" s="39">
         <f>'[5]ВРП на душу населения'!$D$25</f>
         <v>2890.9</v>
       </c>
       <c r="BV25" s="64">
         <v>4625.2</v>
       </c>
       <c r="BW25" s="64">
         <v>1041.0999999999999</v>
       </c>
+      <c r="BX25" s="39">
+        <v>2214.6999999999998</v>
+      </c>
     </row>
-    <row r="27" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="29" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="A26:XFD26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.28515625" style="66" customWidth="1"/>
     <col min="2" max="2" width="93.85546875" style="66" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="19">
         <v>11120902</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>161</v>
       </c>
@@ -10687,272 +10773,272 @@
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="68" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="68" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="67" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="22" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="22" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="78" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="79"/>
       <c r="B15" s="75" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="80"/>
       <c r="B16" s="71" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="76">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="76">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="22" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="25" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
     <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{650AE334-C2E8-4780-9F0F-5F69F1CB5128}"/>
-    <hyperlink ref="B15" r:id="rId6" xr:uid="{E78707F7-7129-4EB9-BC7A-8717C14DD1A6}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{AD357073-A677-40F5-928B-1DB164F938AA}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{87F5A934-2F02-41CC-8A98-9DD4B3A2392E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BW30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BU29" sqref="BU29"/>
+      <selection pane="topRight" activeCell="BT31" sqref="BT31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" style="6" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="6" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="6" customWidth="1"/>
     <col min="24" max="24" width="12" style="6" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="6" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="6" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="6" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="6" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="6" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="6" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="6" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="6" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="6" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="6" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="6" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="6" customWidth="1"/>
     <col min="49" max="51" width="11.7109375" style="6" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="6" customWidth="1"/>
     <col min="53" max="53" width="10.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="6" customWidth="1"/>
     <col min="56" max="56" width="13.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="12.140625" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="6" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="6" customWidth="1"/>
     <col min="60" max="60" width="14" style="6" customWidth="1"/>
     <col min="61" max="61" width="11.42578125" style="6" customWidth="1"/>
     <col min="62" max="62" width="12.85546875" style="6" customWidth="1"/>
     <col min="63" max="63" width="10.7109375" style="6" customWidth="1"/>
     <col min="64" max="64" width="13.7109375" style="6" customWidth="1"/>
     <col min="65" max="66" width="10.5703125" style="6" customWidth="1"/>
     <col min="67" max="68" width="12.5703125" style="6" customWidth="1"/>
     <col min="69" max="69" width="11.5703125" style="6" customWidth="1"/>
     <col min="70" max="70" width="12.5703125" style="6" customWidth="1"/>
     <col min="71" max="71" width="11.7109375" style="6" customWidth="1"/>
     <col min="72" max="73" width="13.28515625" style="6" customWidth="1"/>
-    <col min="74" max="74" width="10.28515625" style="6" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="76" max="16384" width="9.140625" style="6"/>
+    <col min="74" max="75" width="12.140625" style="6" customWidth="1"/>
+    <col min="76" max="76" width="12.5703125" style="6" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:76" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="42" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="AU2" s="7"/>
       <c r="BG2" s="7"/>
       <c r="BO2" s="12"/>
       <c r="BV2" s="12"/>
-      <c r="BW2" s="12" t="s">
+      <c r="BX2" s="12" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="3" spans="1:75" s="48" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:76" s="48" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="51" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>138</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="44" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="44" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="44" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="44" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="44" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="44" t="s">
@@ -11117,69 +11203,72 @@
       <c r="BJ3" s="46" t="s">
         <v>82</v>
       </c>
       <c r="BK3" s="44" t="s">
         <v>90</v>
       </c>
       <c r="BL3" s="45" t="s">
         <v>156</v>
       </c>
       <c r="BM3" s="45" t="s">
         <v>164</v>
       </c>
       <c r="BN3" s="45" t="s">
         <v>149</v>
       </c>
       <c r="BO3" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BP3" s="47" t="s">
         <v>155</v>
       </c>
       <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="45" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="BS3" s="47" t="s">
         <v>163</v>
       </c>
       <c r="BT3" s="47" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="BU3" s="44" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="BV3" s="45" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="BW3" s="45" t="s">
-        <v>177</v>
+        <v>176</v>
+      </c>
+      <c r="BX3" s="47" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="4" spans="1:75" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:76" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="55">
         <v>0</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="63">
         <v>1706.9</v>
       </c>
       <c r="D4" s="63">
         <v>3820.9</v>
       </c>
       <c r="E4" s="63">
         <v>6267.2</v>
       </c>
       <c r="F4" s="63">
         <v>8513.5</v>
       </c>
       <c r="G4" s="63">
         <v>1388.8</v>
       </c>
       <c r="H4" s="63">
         <v>2929.1</v>
       </c>
       <c r="I4" s="63">
@@ -11362,52 +11451,55 @@
       <c r="BP4" s="63">
         <v>5800.4</v>
       </c>
       <c r="BQ4" s="63">
         <v>9204.2999999999993</v>
       </c>
       <c r="BR4" s="63">
         <v>14444.6</v>
       </c>
       <c r="BS4" s="63">
         <v>2940.6</v>
       </c>
       <c r="BT4" s="63">
         <v>5879.3</v>
       </c>
       <c r="BU4" s="63">
         <f>'[5]ВРП на душу населения'!$N$1</f>
         <v>9417.4</v>
       </c>
       <c r="BV4" s="65">
         <v>15006.4</v>
       </c>
       <c r="BW4" s="65">
         <v>3338.3</v>
       </c>
+      <c r="BX4" s="63">
+        <v>7119.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:76" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="56">
         <v>10</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="H5" s="41" t="s">
         <v>139</v>
       </c>
       <c r="I5" s="41" t="s">
@@ -11590,52 +11682,55 @@
       <c r="BP5" s="41">
         <v>4771</v>
       </c>
       <c r="BQ5" s="41">
         <v>8017</v>
       </c>
       <c r="BR5" s="40">
         <v>11434.5</v>
       </c>
       <c r="BS5" s="40">
         <v>2378.8000000000002</v>
       </c>
       <c r="BT5" s="41">
         <v>4410.5</v>
       </c>
       <c r="BU5" s="41">
         <f>'[5]ВРП на душу населения'!$N$6</f>
         <v>7646</v>
       </c>
       <c r="BV5" s="39">
         <v>13207.3</v>
       </c>
       <c r="BW5" s="39">
         <v>3004</v>
       </c>
+      <c r="BX5" s="41">
+        <v>6163.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A6" s="56">
         <v>11</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="41">
         <v>888.3</v>
       </c>
       <c r="D6" s="41">
         <v>2101.6999999999998</v>
       </c>
       <c r="E6" s="41">
         <v>3761</v>
       </c>
       <c r="F6" s="41">
         <v>5331.7</v>
       </c>
       <c r="G6" s="41">
         <v>750.5</v>
       </c>
       <c r="H6" s="41">
         <v>1699.8</v>
       </c>
       <c r="I6" s="41">
@@ -11818,52 +11913,55 @@
       <c r="BP6" s="41">
         <v>4531.3</v>
       </c>
       <c r="BQ6" s="41">
         <v>7323.3</v>
       </c>
       <c r="BR6" s="40">
         <v>11359.7</v>
       </c>
       <c r="BS6" s="40">
         <v>2164.8000000000002</v>
       </c>
       <c r="BT6" s="41">
         <v>4443.2</v>
       </c>
       <c r="BU6" s="41">
         <f>'[5]ВРП на душу населения'!$N$7</f>
         <v>7272.1</v>
       </c>
       <c r="BV6" s="39">
         <v>12542.8</v>
       </c>
       <c r="BW6" s="39">
         <v>2508</v>
       </c>
+      <c r="BX6" s="41">
+        <v>5687.6</v>
+      </c>
     </row>
-    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A7" s="56">
         <v>15</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="41">
         <v>2042.3</v>
       </c>
       <c r="D7" s="41">
         <v>4676.3999999999996</v>
       </c>
       <c r="E7" s="41">
         <v>7355.8</v>
       </c>
       <c r="F7" s="41">
         <v>10233.6</v>
       </c>
       <c r="G7" s="41">
         <v>1416.1</v>
       </c>
       <c r="H7" s="41">
         <v>3122.6</v>
       </c>
       <c r="I7" s="41">
@@ -12046,52 +12144,55 @@
       <c r="BP7" s="41">
         <v>5416.3</v>
       </c>
       <c r="BQ7" s="41">
         <v>8319.2000000000007</v>
       </c>
       <c r="BR7" s="40">
         <v>11187.2</v>
       </c>
       <c r="BS7" s="40">
         <v>2409</v>
       </c>
       <c r="BT7" s="41">
         <v>5114.1000000000004</v>
       </c>
       <c r="BU7" s="41">
         <f>'[5]ВРП на душу населения'!$N$8</f>
         <v>8256.2000000000007</v>
       </c>
       <c r="BV7" s="39">
         <v>10556.6</v>
       </c>
       <c r="BW7" s="39">
         <v>2805.7</v>
       </c>
+      <c r="BX7" s="41">
+        <v>6029.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A8" s="56">
         <v>19</v>
       </c>
       <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="41">
         <v>603.6</v>
       </c>
       <c r="D8" s="41">
         <v>1405.6</v>
       </c>
       <c r="E8" s="41">
         <v>2389.9</v>
       </c>
       <c r="F8" s="41">
         <v>3401.5</v>
       </c>
       <c r="G8" s="41">
         <v>547.6</v>
       </c>
       <c r="H8" s="41">
         <v>1254.8</v>
       </c>
       <c r="I8" s="41">
@@ -12274,52 +12375,55 @@
       <c r="BP8" s="41">
         <v>3483.7</v>
       </c>
       <c r="BQ8" s="41">
         <v>5346.2</v>
       </c>
       <c r="BR8" s="40">
         <v>8325</v>
       </c>
       <c r="BS8" s="40">
         <v>1826.8</v>
       </c>
       <c r="BT8" s="41">
         <v>3667.4</v>
       </c>
       <c r="BU8" s="41">
         <f>'[5]ВРП на душу населения'!$N$9</f>
         <v>5716.7</v>
       </c>
       <c r="BV8" s="39">
         <v>8251.5</v>
       </c>
       <c r="BW8" s="39">
         <v>2031.2</v>
       </c>
+      <c r="BX8" s="41">
+        <v>4194.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A9" s="56">
         <v>23</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="41">
         <v>6594.4</v>
       </c>
       <c r="D9" s="41">
         <v>14977.6</v>
       </c>
       <c r="E9" s="41">
         <v>23717</v>
       </c>
       <c r="F9" s="41">
         <v>30141.3</v>
       </c>
       <c r="G9" s="41">
         <v>5276.7</v>
       </c>
       <c r="H9" s="41">
         <v>10690.3</v>
       </c>
       <c r="I9" s="41">
@@ -12502,52 +12606,55 @@
       <c r="BP9" s="41">
         <v>21004.2</v>
       </c>
       <c r="BQ9" s="41">
         <v>30437.200000000001</v>
       </c>
       <c r="BR9" s="40">
         <v>45112.3</v>
       </c>
       <c r="BS9" s="40">
         <v>9235.9</v>
       </c>
       <c r="BT9" s="41">
         <v>20523.599999999999</v>
       </c>
       <c r="BU9" s="41">
         <f>'[5]ВРП на душу населения'!$N$10</f>
         <v>31164.400000000001</v>
       </c>
       <c r="BV9" s="39">
         <v>44732.5</v>
       </c>
       <c r="BW9" s="39">
         <v>8889.7999999999993</v>
       </c>
+      <c r="BX9" s="41">
+        <v>23762.400000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A10" s="56">
         <v>27</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="41">
         <v>2400.1999999999998</v>
       </c>
       <c r="D10" s="41">
         <v>5594.9</v>
       </c>
       <c r="E10" s="41">
         <v>8397</v>
       </c>
       <c r="F10" s="41">
         <v>11133.8</v>
       </c>
       <c r="G10" s="41">
         <v>1682.4</v>
       </c>
       <c r="H10" s="41">
         <v>3654</v>
       </c>
       <c r="I10" s="41">
@@ -12730,52 +12837,55 @@
       <c r="BP10" s="41">
         <v>6888</v>
       </c>
       <c r="BQ10" s="41">
         <v>10524.9</v>
       </c>
       <c r="BR10" s="40">
         <v>14482.1</v>
       </c>
       <c r="BS10" s="40">
         <v>3633.9</v>
       </c>
       <c r="BT10" s="41">
         <v>6189.8</v>
       </c>
       <c r="BU10" s="41">
         <f>'[5]ВРП на душу населения'!$N$11</f>
         <v>9687.1</v>
       </c>
       <c r="BV10" s="39">
         <v>13734.4</v>
       </c>
       <c r="BW10" s="39">
         <v>3434.2</v>
       </c>
+      <c r="BX10" s="41">
+        <v>7392.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A11" s="56">
         <v>31</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="41">
         <v>455</v>
       </c>
       <c r="D11" s="41">
         <v>1066.2</v>
       </c>
       <c r="E11" s="41">
         <v>1864.7</v>
       </c>
       <c r="F11" s="41">
         <v>2634.2</v>
       </c>
       <c r="G11" s="41">
         <v>446.9</v>
       </c>
       <c r="H11" s="41">
         <v>1022</v>
       </c>
       <c r="I11" s="41">
@@ -12958,52 +13068,55 @@
       <c r="BP11" s="41">
         <v>2555.1</v>
       </c>
       <c r="BQ11" s="41">
         <v>3969.8</v>
       </c>
       <c r="BR11" s="40">
         <v>5489.5</v>
       </c>
       <c r="BS11" s="40">
         <v>1108.5</v>
       </c>
       <c r="BT11" s="41">
         <v>2479.9</v>
       </c>
       <c r="BU11" s="41">
         <f>'[5]ВРП на душу населения'!$N$12</f>
         <v>4151.5</v>
       </c>
       <c r="BV11" s="39">
         <v>5255.5</v>
       </c>
       <c r="BW11" s="39">
         <v>1263.3</v>
       </c>
+      <c r="BX11" s="41">
+        <v>2813.1</v>
+      </c>
     </row>
-    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A12" s="56">
         <v>33</v>
       </c>
       <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="H12" s="41" t="s">
         <v>139</v>
       </c>
       <c r="I12" s="41" t="s">
@@ -13186,52 +13299,55 @@
       <c r="BP12" s="41">
         <v>2494</v>
       </c>
       <c r="BQ12" s="41">
         <v>4386.1000000000004</v>
       </c>
       <c r="BR12" s="40">
         <v>6817.5</v>
       </c>
       <c r="BS12" s="40">
         <v>1297</v>
       </c>
       <c r="BT12" s="41">
         <v>2699.4</v>
       </c>
       <c r="BU12" s="41">
         <f>'[5]ВРП на душу населения'!$N$13</f>
         <v>4629.8</v>
       </c>
       <c r="BV12" s="39">
         <v>6957</v>
       </c>
       <c r="BW12" s="39">
         <v>1427.1</v>
       </c>
+      <c r="BX12" s="41">
+        <v>3274.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A13" s="56">
         <v>35</v>
       </c>
       <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="41">
         <v>1925.3</v>
       </c>
       <c r="D13" s="41">
         <v>4213.3999999999996</v>
       </c>
       <c r="E13" s="41">
         <v>6582.2</v>
       </c>
       <c r="F13" s="41">
         <v>9047.4</v>
       </c>
       <c r="G13" s="41">
         <v>1578</v>
       </c>
       <c r="H13" s="41">
         <v>3310.5</v>
       </c>
       <c r="I13" s="41">
@@ -13414,52 +13530,55 @@
       <c r="BP13" s="41">
         <v>6468.2</v>
       </c>
       <c r="BQ13" s="41">
         <v>11154.8</v>
       </c>
       <c r="BR13" s="40">
         <v>17008.400000000001</v>
       </c>
       <c r="BS13" s="40">
         <v>3286.7</v>
       </c>
       <c r="BT13" s="41">
         <v>6309.2</v>
       </c>
       <c r="BU13" s="41">
         <f>'[5]ВРП на душу населения'!$N$14</f>
         <v>11023.8</v>
       </c>
       <c r="BV13" s="39">
         <v>17548.599999999999</v>
       </c>
       <c r="BW13" s="39">
         <v>4156.1000000000004</v>
       </c>
+      <c r="BX13" s="41">
+        <v>7883</v>
+      </c>
     </row>
-    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A14" s="56">
         <v>39</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="41">
         <v>1108.3</v>
       </c>
       <c r="D14" s="41">
         <v>2533.1999999999998</v>
       </c>
       <c r="E14" s="41">
         <v>4911.1000000000004</v>
       </c>
       <c r="F14" s="41">
         <v>6564.4</v>
       </c>
       <c r="G14" s="41">
         <v>924.7</v>
       </c>
       <c r="H14" s="41">
         <v>2016.3</v>
       </c>
       <c r="I14" s="41">
@@ -13642,52 +13761,55 @@
       <c r="BP14" s="41">
         <v>4759.3999999999996</v>
       </c>
       <c r="BQ14" s="41">
         <v>8036.2</v>
       </c>
       <c r="BR14" s="40">
         <v>12788.6</v>
       </c>
       <c r="BS14" s="40">
         <v>2526.1999999999998</v>
       </c>
       <c r="BT14" s="41">
         <v>4771.1000000000004</v>
       </c>
       <c r="BU14" s="41">
         <f>'[5]ВРП на душу населения'!$N$15</f>
         <v>8223.1</v>
       </c>
       <c r="BV14" s="39">
         <v>14156.9</v>
       </c>
       <c r="BW14" s="39">
         <v>2857.4</v>
       </c>
+      <c r="BX14" s="41">
+        <v>5775.7</v>
+      </c>
     </row>
-    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A15" s="56">
         <v>43</v>
       </c>
       <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="41">
         <v>1740.1</v>
       </c>
       <c r="D15" s="41">
         <v>4727.8</v>
       </c>
       <c r="E15" s="41">
         <v>7097.4</v>
       </c>
       <c r="F15" s="41">
         <v>8943.5</v>
       </c>
       <c r="G15" s="41">
         <v>1126.9000000000001</v>
       </c>
       <c r="H15" s="41">
         <v>2546.3000000000002</v>
       </c>
       <c r="I15" s="41">
@@ -13870,52 +13992,55 @@
       <c r="BP15" s="41">
         <v>3433.6</v>
       </c>
       <c r="BQ15" s="41">
         <v>5432.1</v>
       </c>
       <c r="BR15" s="40">
         <v>7758</v>
       </c>
       <c r="BS15" s="40">
         <v>1482.8</v>
       </c>
       <c r="BT15" s="41">
         <v>3214.5</v>
       </c>
       <c r="BU15" s="41">
         <f>'[5]ВРП на душу населения'!$N$16</f>
         <v>5083.8</v>
       </c>
       <c r="BV15" s="39">
         <v>6912.5</v>
       </c>
       <c r="BW15" s="39">
         <v>1498.8</v>
       </c>
+      <c r="BX15" s="41">
+        <v>3635.3</v>
+      </c>
     </row>
-    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A16" s="56">
         <v>47</v>
       </c>
       <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="41">
         <v>4691.6000000000004</v>
       </c>
       <c r="D16" s="41">
         <v>11483.6</v>
       </c>
       <c r="E16" s="41">
         <v>17724.8</v>
       </c>
       <c r="F16" s="41">
         <v>21870.3</v>
       </c>
       <c r="G16" s="41">
         <v>3233.8</v>
       </c>
       <c r="H16" s="41">
         <v>7171.1</v>
       </c>
       <c r="I16" s="41">
@@ -14098,52 +14223,55 @@
       <c r="BP16" s="41">
         <v>6239.9</v>
       </c>
       <c r="BQ16" s="41">
         <v>10041.200000000001</v>
       </c>
       <c r="BR16" s="40">
         <v>13394.5</v>
       </c>
       <c r="BS16" s="40">
         <v>2490.9</v>
       </c>
       <c r="BT16" s="41">
         <v>5962.1</v>
       </c>
       <c r="BU16" s="41">
         <f>'[5]ВРП на душу населения'!$N$17</f>
         <v>9664.6</v>
       </c>
       <c r="BV16" s="39">
         <v>13076.4</v>
       </c>
       <c r="BW16" s="39">
         <v>2833.5</v>
       </c>
+      <c r="BX16" s="41">
+        <v>7215.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A17" s="56">
         <v>51</v>
       </c>
       <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="41">
         <v>465.8</v>
       </c>
       <c r="D17" s="41">
         <v>1047.0999999999999</v>
       </c>
       <c r="E17" s="41">
         <v>1864.7</v>
       </c>
       <c r="F17" s="41">
         <v>2580.1999999999998</v>
       </c>
       <c r="G17" s="41">
         <v>439.7</v>
       </c>
       <c r="H17" s="41">
         <v>1042</v>
       </c>
       <c r="I17" s="41">
@@ -14325,52 +14453,55 @@
       </c>
       <c r="BP17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BQ17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BR17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BS17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BT17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BU17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BV17" s="41" t="s">
         <v>139</v>
       </c>
       <c r="BW17" s="39" t="s">
         <v>139</v>
       </c>
+      <c r="BX17" s="41" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A18" s="56">
         <v>55</v>
       </c>
       <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="41">
         <v>1853.9</v>
       </c>
       <c r="D18" s="41">
         <v>4293.1000000000004</v>
       </c>
       <c r="E18" s="41">
         <v>6779.1</v>
       </c>
       <c r="F18" s="41">
         <v>9589.4</v>
       </c>
       <c r="G18" s="41">
         <v>1605.4</v>
       </c>
       <c r="H18" s="41">
         <v>3233.1</v>
       </c>
       <c r="I18" s="41">
@@ -14553,52 +14684,55 @@
       <c r="BP18" s="41">
         <v>5365.1</v>
       </c>
       <c r="BQ18" s="41">
         <v>8761.6</v>
       </c>
       <c r="BR18" s="40">
         <v>14581.6</v>
       </c>
       <c r="BS18" s="40">
         <v>2927.1</v>
       </c>
       <c r="BT18" s="41">
         <v>5592.4</v>
       </c>
       <c r="BU18" s="41">
         <f>'[5]ВРП на душу населения'!$N$18</f>
         <v>8976.7000000000007</v>
       </c>
       <c r="BV18" s="39">
         <v>16292.5</v>
       </c>
       <c r="BW18" s="39">
         <v>3880.6</v>
       </c>
+      <c r="BX18" s="41">
+        <v>8012.2</v>
+      </c>
     </row>
-    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A19" s="56">
         <v>59</v>
       </c>
       <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="41">
         <v>796.2</v>
       </c>
       <c r="D19" s="41">
         <v>1761.5</v>
       </c>
       <c r="E19" s="41">
         <v>3598.1</v>
       </c>
       <c r="F19" s="41">
         <v>5145.5</v>
       </c>
       <c r="G19" s="41">
         <v>658.4</v>
       </c>
       <c r="H19" s="41">
         <v>1455.2</v>
       </c>
       <c r="I19" s="41">
@@ -14781,52 +14915,55 @@
       <c r="BP19" s="41">
         <v>4069.7</v>
       </c>
       <c r="BQ19" s="41">
         <v>7485.3</v>
       </c>
       <c r="BR19" s="40">
         <v>10612.9</v>
       </c>
       <c r="BS19" s="40">
         <v>1869.2</v>
       </c>
       <c r="BT19" s="41">
         <v>3961.3</v>
       </c>
       <c r="BU19" s="41">
         <f>'[5]ВРП на душу населения'!$N$19</f>
         <v>7513.5</v>
       </c>
       <c r="BV19" s="39">
         <v>12694.1</v>
       </c>
       <c r="BW19" s="39">
         <v>2408.5</v>
       </c>
+      <c r="BX19" s="41">
+        <v>5065.3999999999996</v>
+      </c>
     </row>
-    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="56">
         <v>61</v>
       </c>
       <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="H20" s="41" t="s">
         <v>139</v>
       </c>
       <c r="I20" s="41" t="s">
@@ -15009,52 +15146,55 @@
       <c r="BP20" s="41">
         <v>1823.3</v>
       </c>
       <c r="BQ20" s="41">
         <v>3210.9</v>
       </c>
       <c r="BR20" s="40">
         <v>4634.5</v>
       </c>
       <c r="BS20" s="40">
         <v>958.9</v>
       </c>
       <c r="BT20" s="41">
         <v>1866.2</v>
       </c>
       <c r="BU20" s="41">
         <f>'[5]ВРП на душу населения'!$N$20</f>
         <v>3205.8</v>
       </c>
       <c r="BV20" s="39">
         <v>4808.3999999999996</v>
       </c>
       <c r="BW20" s="39">
         <v>1057</v>
       </c>
+      <c r="BX20" s="41">
+        <v>2251.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A21" s="56">
         <v>62</v>
       </c>
       <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="41" t="s">
         <v>139</v>
       </c>
       <c r="I21" s="41" t="s">
@@ -15237,52 +15377,55 @@
       <c r="BP21" s="41">
         <v>8028.9</v>
       </c>
       <c r="BQ21" s="41">
         <v>13398</v>
       </c>
       <c r="BR21" s="40">
         <v>23930.400000000001</v>
       </c>
       <c r="BS21" s="40">
         <v>4539.5</v>
       </c>
       <c r="BT21" s="41">
         <v>8930.7000000000007</v>
       </c>
       <c r="BU21" s="41">
         <f>'[5]ВРП на душу населения'!$N$21</f>
         <v>14316.2</v>
       </c>
       <c r="BV21" s="39">
         <v>26518.5</v>
       </c>
       <c r="BW21" s="39">
         <v>6208.6</v>
       </c>
+      <c r="BX21" s="41">
+        <v>11480.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A22" s="56">
         <v>63</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="41">
         <v>1153.2</v>
       </c>
       <c r="D22" s="41">
         <v>2460.1999999999998</v>
       </c>
       <c r="E22" s="41">
         <v>3933.9</v>
       </c>
       <c r="F22" s="41">
         <v>5219.5</v>
       </c>
       <c r="G22" s="41">
         <v>929.7</v>
       </c>
       <c r="H22" s="41">
         <v>1928.6</v>
       </c>
       <c r="I22" s="41">
@@ -15465,52 +15608,55 @@
       <c r="BP22" s="41">
         <v>5844.4</v>
       </c>
       <c r="BQ22" s="41">
         <v>10022.5</v>
       </c>
       <c r="BR22" s="40">
         <v>14783.8</v>
       </c>
       <c r="BS22" s="40">
         <v>3058.2</v>
       </c>
       <c r="BT22" s="41">
         <v>5975.6</v>
       </c>
       <c r="BU22" s="41">
         <f>'[5]ВРП на душу населения'!$N$22</f>
         <v>9356.2000000000007</v>
       </c>
       <c r="BV22" s="39">
         <v>15535</v>
       </c>
       <c r="BW22" s="39">
         <v>3801.3</v>
       </c>
+      <c r="BX22" s="41">
+        <v>7428.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A23" s="56">
         <v>71</v>
       </c>
       <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="41">
         <v>3633.9</v>
       </c>
       <c r="D23" s="41">
         <v>8050.1</v>
       </c>
       <c r="E23" s="41">
         <v>14012.8</v>
       </c>
       <c r="F23" s="41">
         <v>17291.8</v>
       </c>
       <c r="G23" s="41">
         <v>2911.4</v>
       </c>
       <c r="H23" s="41">
         <v>5745.6</v>
       </c>
       <c r="I23" s="41">
@@ -15693,52 +15839,55 @@
       <c r="BP23" s="41">
         <v>8371.7999999999993</v>
       </c>
       <c r="BQ23" s="41">
         <v>13685.9</v>
       </c>
       <c r="BR23" s="40">
         <v>21673.3</v>
       </c>
       <c r="BS23" s="40">
         <v>4456.3999999999996</v>
       </c>
       <c r="BT23" s="41">
         <v>8546.5</v>
       </c>
       <c r="BU23" s="41">
         <f>'[5]ВРП на душу населения'!$N$23</f>
         <v>14142.3</v>
       </c>
       <c r="BV23" s="39">
         <v>23715.9</v>
       </c>
       <c r="BW23" s="39">
         <v>5170.1000000000004</v>
       </c>
+      <c r="BX23" s="41">
+        <v>11030</v>
+      </c>
     </row>
-    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A24" s="56">
         <v>75</v>
       </c>
       <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="41">
         <v>3696.1</v>
       </c>
       <c r="D24" s="41">
         <v>7285.9</v>
       </c>
       <c r="E24" s="41">
         <v>12110.7</v>
       </c>
       <c r="F24" s="41">
         <v>18231.099999999999</v>
       </c>
       <c r="G24" s="41">
         <v>3182.7</v>
       </c>
       <c r="H24" s="41">
         <v>6370.9</v>
       </c>
       <c r="I24" s="41">
@@ -15921,52 +16070,55 @@
       <c r="BP24" s="41">
         <v>10573.7</v>
       </c>
       <c r="BQ24" s="41">
         <v>15908.1</v>
       </c>
       <c r="BR24" s="40">
         <v>29492.400000000001</v>
       </c>
       <c r="BS24" s="40">
         <v>5931.2</v>
       </c>
       <c r="BT24" s="41">
         <v>11467.6</v>
       </c>
       <c r="BU24" s="41">
         <f>'[5]ВРП на душу населения'!$N$24</f>
         <v>16974.400000000001</v>
       </c>
       <c r="BV24" s="39">
         <v>29910.7</v>
       </c>
       <c r="BW24" s="39">
         <v>6438.8</v>
       </c>
+      <c r="BX24" s="41">
+        <v>12544</v>
+      </c>
     </row>
-    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="56">
         <v>79</v>
       </c>
       <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="H25" s="41" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="41" t="s">
@@ -16149,127 +16301,127 @@
       <c r="BP25" s="41">
         <v>3279.5</v>
       </c>
       <c r="BQ25" s="41">
         <v>5164.3</v>
       </c>
       <c r="BR25" s="40">
         <v>8146.7</v>
       </c>
       <c r="BS25" s="40">
         <v>1630.4</v>
       </c>
       <c r="BT25" s="41">
         <v>3449.4</v>
       </c>
       <c r="BU25" s="41">
         <f>'[5]ВРП на душу населения'!$N$25</f>
         <v>5559.4</v>
       </c>
       <c r="BV25" s="39">
         <v>8867.5</v>
       </c>
       <c r="BW25" s="39">
         <v>2091.6999999999998</v>
       </c>
+      <c r="BX25" s="41">
+        <v>4548.8999999999996</v>
+      </c>
     </row>
-    <row r="26" spans="1:75" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:76" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
     </row>
-    <row r="27" spans="1:75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:76" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:76" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="30" spans="1:75" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:76" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -16278,88 +16430,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2007</vt:lpstr>
       <vt:lpstr>2008-2026 мың. теңге</vt:lpstr>