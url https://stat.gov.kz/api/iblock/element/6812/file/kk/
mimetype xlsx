--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -12,55 +12,61 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (предварительный)\Публикации\Динамические таблицы\каз\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00FA3512-7102-48D2-A2F8-B9ABC3800DB2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="11925"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="6315" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007" sheetId="6" r:id="rId3"/>
     <sheet name="2008-2025 мың. теңге" sheetId="3" r:id="rId4"/>
     <sheet name="Метадеректер 2" sheetId="9" r:id="rId5"/>
     <sheet name="2008-2025 АҚШ доллары" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
@@ -74,51 +80,51 @@
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"D:\Мои документы\MyHTML.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">"BUL2004"</definedName>
     <definedName name="l">[0]!Eeno1</definedName>
     <definedName name="TAB1_1KV_VSEGO">[2]сельхоз!$A$3:$C$5</definedName>
     <definedName name="tretyr">[0]!Eeno1</definedName>
     <definedName name="баз">[0]!Лист1</definedName>
     <definedName name="База">[0]!Лист1</definedName>
     <definedName name="_xlnm.Database">#REF!</definedName>
     <definedName name="бюджет">[0]!Eeno1</definedName>
     <definedName name="бюджет1">[0]!Лист1</definedName>
     <definedName name="гео98">[0]!Лист1</definedName>
     <definedName name="занят">[0]!Лист1</definedName>
     <definedName name="ПФ">[0]!Eeno1</definedName>
     <definedName name="с124">[1]Лист1!$B$265</definedName>
     <definedName name="ссс">[0]!Ëèñò1</definedName>
     <definedName name="ссысы">[3]Лист1!$B$265</definedName>
     <definedName name="ТРАНС">'[4]Доля ННЭ в ВРП'!$B$3:$B$18</definedName>
     <definedName name="уссс">[0]!Eeno1</definedName>
     <definedName name="ф10">#REF!</definedName>
     <definedName name="ф757">#REF!</definedName>
     <definedName name="ф860">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="144525" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BU25" i="5" l="1"/>
   <c r="BU24" i="5"/>
   <c r="BU23" i="5"/>
   <c r="BU22" i="5"/>
   <c r="BU21" i="5"/>
   <c r="BU20" i="5"/>
   <c r="BU19" i="5"/>
   <c r="BU18" i="5"/>
   <c r="BU16" i="5"/>
   <c r="BU15" i="5"/>
   <c r="BU14" i="5"/>
   <c r="BU13" i="5"/>
   <c r="BU12" i="5"/>
   <c r="BU11" i="5"/>
   <c r="BU10" i="5"/>
   <c r="BU9" i="5"/>
   <c r="BU8" i="5"/>
   <c r="BU7" i="5"/>
   <c r="BU6" i="5"/>
   <c r="BU5" i="5"/>
@@ -126,51 +132,51 @@
   <c r="BU25" i="3"/>
   <c r="BU24" i="3"/>
   <c r="BU23" i="3"/>
   <c r="BU22" i="3"/>
   <c r="BU21" i="3"/>
   <c r="BU20" i="3"/>
   <c r="BU19" i="3"/>
   <c r="BU18" i="3"/>
   <c r="BU16" i="3"/>
   <c r="BU15" i="3"/>
   <c r="BU14" i="3"/>
   <c r="BU13" i="3"/>
   <c r="BU12" i="3"/>
   <c r="BU11" i="3"/>
   <c r="BU10" i="3"/>
   <c r="BU9" i="3"/>
   <c r="BU8" i="3"/>
   <c r="BU7" i="3"/>
   <c r="BU6" i="3"/>
   <c r="BU5" i="3"/>
   <c r="BU4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="967" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="970" uniqueCount="180">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -753,204 +759,207 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>1992</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
+    <t>2023 жыл</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 жыл </t>
+  </si>
+  <si>
+    <t>Халықтың жан басына шаққанда өндіріс әдісі бойынша Жалпы ішкі өнім (ЖӨӨ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Өндіріс әдісімен ЖІӨ  </t>
+  </si>
+  <si>
+    <t>Қысқа мерзімді экономикалық индикатор</t>
+  </si>
+  <si>
+    <t>Экономикалық қызмет түрлері бойынша өңірлер бөлінісіндегі еңбек өнімділігі</t>
+  </si>
+  <si>
+    <t>2025 жылғы I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2024 жылғы I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2023 жылғы I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2023 жылғы I тоқсан</t>
+  </si>
+  <si>
+    <t>2022 жылғы I жартыжылдық</t>
+  </si>
+  <si>
+    <t>2022 жылғы I тоқсан</t>
+  </si>
+  <si>
+    <t>Жан басына шаққандағы жалпы ішкі өнім (ЖӨӨ) - бұл белгілі бір кезеңдегі елдегі (өңірдегі) халықтың экономикалық белсенділігі мен өмір сүру сапасының көрсеткіші, АҚШ долларымен бағаланған</t>
+  </si>
+  <si>
+    <t>Халықтың жан басына шаққанда өндіріс әдісі бойынша жалпы ішкі өнім (ЖӨӨ)</t>
+  </si>
+  <si>
+    <t>2024 жылғы I тоқсан</t>
+  </si>
+  <si>
+    <t>2025 жылғы I тоқсан</t>
+  </si>
+  <si>
+    <t>2023 жылғы 9 ай</t>
+  </si>
+  <si>
+    <t>2024 жылғы  I жартыжылдық</t>
+  </si>
+  <si>
+    <t>Жан басына шаққандағы ЖӨӨ ағымдағы бағалардағы ЖӨӨ-нің өңір халқының орташа жылдық санына қатынасы ретінде есептеледі.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ж.Қ.Сүлейменова,
+Ә.Б. Қабылбекова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ж.Қ.Сүлейменова,
+Ә.Б. Қабылбекова
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
+</t>
+  </si>
+  <si>
+    <t>2025 жылғы             9 ай</t>
+  </si>
+  <si>
+    <t>2025 жылғы                9 ай</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">* 2009 жылдан бастап жан басына шаққандағы ЖӨӨ (жылдық деректер) халықтың орташа жылдық санын қайта есептеуге және  жаңа облыстар мен қала құрылуына байланысты қайта есептелді (Абай, Жетісу, Ұлытау, Түркістан облыстары және Шымкент қ.). </t>
+  </si>
+  <si>
+    <t>Халықтың жан басына шаққандағы жалпы ішкі өнім (ЖӨӨ), ағымдағы бағадағы жалпы ішкі өнімнің (ЖӨӨ) халықтың орташа жылдық санына қатынасы ретінде есептелінеді.  ҚР Ұлттық банкінің АҚШ долларының орташа бағамы бойынша есептеледі</t>
+  </si>
+  <si>
+    <t>2024 жыл</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Нақтыланған деректер.</t>
+      <t xml:space="preserve"> Алдын-ала деректер.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">2024 жыл </t>
+      <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
-    <t>2023 жыл</t>
-[...55 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">2024 жыл </t>
+      <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 3) </t>
+      <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">       </t>
     </r>
   </si>
-  <si>
-[...31 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
@@ -1157,51 +1166,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1330,73 +1339,80 @@
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-[...5 lines deleted...]
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
@@ -1413,67 +1429,67 @@
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.zhakiyenova/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BXMXD9WG/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/BUL_NOE_2004." TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\BUL_NOE_2004." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1041;&#1091;&#1083;&#1099;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;%20&#1073;&#1091;&#1083;&#1099;\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/a.zhakiyenova/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BXMXD9WG/Documents%20and%20Settings/shnurkiyanova/&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;/&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;/&#1042;&#1042;&#1055;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;/2007/Aygul/BUL_NOE" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\Aygul\BUL_NOE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/m.sarmagambet/Desktop/&#1040;&#1083;&#1080;&#1085;&#1072;/&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;/&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;/&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;/&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)/&#1053;&#1053;&#1069;/&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\m.sarmagambet\Desktop\&#1040;&#1083;&#1080;&#1085;&#1072;\&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;\&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;\&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)\&#1053;&#1053;&#1069;\&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1074;&#1088;&#1087;/&#1042;&#1056;&#1055;%202025/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025/&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1042;&#1056;&#1055;%202025/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025/&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="сектора"/>
       <sheetName val="постцены"/>
       <sheetName val="МП&amp;ПФ"/>
       <sheetName val="ВВ "/>
       <sheetName val="ПП "/>
       <sheetName val="ВДС"/>
       <sheetName val="сельхоз"/>
       <sheetName val="стр-во"/>
       <sheetName val="транс,связь"/>
       <sheetName val="торг"/>
       <sheetName val="услуги"/>
       <sheetName val="услпрож"/>
       <sheetName val="бюджет"/>
       <sheetName val="fisim"/>
       <sheetName val="финан.деят"/>
       <sheetName val="образ,здрав"/>
       <sheetName val="домхоз"/>
       <sheetName val="ННЭ"/>
       <sheetName val="Лист1"/>
@@ -1990,118 +2006,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2233,79 +2283,79 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5962/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/5276/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23:G23"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="19" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="19"/>
     <col min="257" max="257" width="44.28515625" style="19" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="19" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="19"/>
     <col min="513" max="513" width="44.28515625" style="19" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="19" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="19"/>
     <col min="769" max="769" width="44.28515625" style="19" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="19" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="19"/>
     <col min="1025" max="1025" width="44.28515625" style="19" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="19" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="19"/>
     <col min="1281" max="1281" width="44.28515625" style="19" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="19" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="19"/>
     <col min="1537" max="1537" width="44.28515625" style="19" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="19" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="19"/>
@@ -2461,280 +2511,280 @@
     <col min="14339" max="14592" width="9.140625" style="19"/>
     <col min="14593" max="14593" width="44.28515625" style="19" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="19" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="19"/>
     <col min="14849" max="14849" width="44.28515625" style="19" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="19" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="19"/>
     <col min="15105" max="15105" width="44.28515625" style="19" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="19" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="19"/>
     <col min="15361" max="15361" width="44.28515625" style="19" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="19" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="19"/>
     <col min="15617" max="15617" width="44.28515625" style="19" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="19" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="19"/>
     <col min="15873" max="15873" width="44.28515625" style="19" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="19" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="19"/>
     <col min="16129" max="16129" width="44.28515625" style="19" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="19" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="74"/>
-      <c r="B1" s="74"/>
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="21">
         <v>111209</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="27" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="77" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="68" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="76"/>
+      <c r="A15" s="78"/>
       <c r="B15" s="68" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="77"/>
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="A16" s="79"/>
+      <c r="B16" s="80" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="30">
-        <v>46051</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="30">
-        <v>46141</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
     </row>
     <row r="27" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="33"/>
       <c r="B27" s="33"/>
     </row>
     <row r="28" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="33"/>
       <c r="B28" s="33"/>
     </row>
     <row r="29" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
     </row>
     <row r="30" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="33"/>
       <c r="B30" s="33"/>
     </row>
     <row r="31" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="34"/>
       <c r="B31" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
-[...4 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/"/>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{4D97C061-CAF9-49BE-B6C6-387181BBC21C}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{DB5E75CA-7063-422E-A5A4-C0050E75DB58}"/>
+    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{6C0B86D1-AC35-44E4-A86C-258DF2AD58FF}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="36" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="36" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="36" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="36"/>
     <col min="257" max="257" width="4.42578125" style="36" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="36" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="36" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="36"/>
     <col min="513" max="513" width="4.42578125" style="36" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="36" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="36" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="36"/>
     <col min="769" max="769" width="4.42578125" style="36" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="36" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="36" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="36"/>
     <col min="1025" max="1025" width="4.42578125" style="36" customWidth="1"/>
@@ -3013,51 +3063,51 @@
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B11" s="38" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="37"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="37"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="39" t="s">
         <v>135</v>
       </c>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="2" customWidth="1"/>
     <col min="7" max="8" width="9.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="9" style="2" customWidth="1"/>
     <col min="11" max="242" width="9.140625" style="2"/>
     <col min="243" max="243" width="30.85546875" style="2" customWidth="1"/>
     <col min="244" max="244" width="10" style="2" customWidth="1"/>
     <col min="245" max="245" width="10.42578125" style="2" customWidth="1"/>
     <col min="246" max="246" width="10" style="2" customWidth="1"/>
@@ -5300,94 +5350,95 @@
       <c r="S25" s="47" t="s">
         <v>139</v>
       </c>
       <c r="T25" s="47" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BU30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:BV30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="A30" sqref="A30:XFD30"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BY22" sqref="BY22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="51" width="10.85546875" style="2" customWidth="1"/>
     <col min="52" max="52" width="12.42578125" style="2" customWidth="1"/>
     <col min="53" max="55" width="10.85546875" style="2" customWidth="1"/>
     <col min="56" max="56" width="12.85546875" style="2" customWidth="1"/>
     <col min="57" max="59" width="10.85546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="13" style="2" customWidth="1"/>
     <col min="61" max="63" width="10.85546875" style="2" customWidth="1"/>
     <col min="64" max="64" width="12.85546875" style="2" customWidth="1"/>
     <col min="65" max="67" width="10.85546875" style="2" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="2" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="2" customWidth="1"/>
     <col min="70" max="71" width="12" style="2" customWidth="1"/>
     <col min="72" max="72" width="13" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="2" customWidth="1"/>
-    <col min="74" max="16384" width="9.140625" style="2"/>
+    <col min="74" max="74" width="10.7109375" style="2" customWidth="1"/>
+    <col min="75" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:74" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A1" s="52" t="s">
         <v>144</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="2" spans="1:73" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
-      <c r="BU2" s="13" t="s">
+      <c r="BV2" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:73" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:74" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="60" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="58" t="s">
         <v>138</v>
       </c>
       <c r="C3" s="54" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="54" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="54" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="54" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="54" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="54" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="54" t="s">
@@ -5519,96 +5570,99 @@
       <c r="AY3" s="54" t="s">
         <v>72</v>
       </c>
       <c r="AZ3" s="54" t="s">
         <v>73</v>
       </c>
       <c r="BA3" s="54" t="s">
         <v>74</v>
       </c>
       <c r="BB3" s="54" t="s">
         <v>75</v>
       </c>
       <c r="BC3" s="54" t="s">
         <v>76</v>
       </c>
       <c r="BD3" s="54" t="s">
         <v>77</v>
       </c>
       <c r="BE3" s="54" t="s">
         <v>78</v>
       </c>
       <c r="BF3" s="54" t="s">
         <v>79</v>
       </c>
       <c r="BG3" s="54" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="BH3" s="54" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="BI3" s="54" t="s">
         <v>81</v>
       </c>
       <c r="BJ3" s="54" t="s">
         <v>82</v>
       </c>
       <c r="BK3" s="54" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="BL3" s="54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="BM3" s="54" t="s">
         <v>83</v>
       </c>
       <c r="BN3" s="54" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="BO3" s="54" t="s">
         <v>92</v>
       </c>
       <c r="BP3" s="54" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="BQ3" s="54" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="54" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
       <c r="BS3" s="54" t="s">
         <v>95</v>
       </c>
       <c r="BT3" s="54" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="BU3" s="56" t="s">
-        <v>174</v>
+        <v>171</v>
+      </c>
+      <c r="BV3" s="54" t="s">
+        <v>178</v>
       </c>
     </row>
-    <row r="4" spans="1:73" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:74" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="64">
         <v>0</v>
       </c>
       <c r="B4" s="66" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="69">
         <v>205.6</v>
       </c>
       <c r="D4" s="69">
         <v>460.5</v>
       </c>
       <c r="E4" s="69">
         <v>754.2</v>
       </c>
       <c r="F4" s="69">
         <v>1024.2</v>
       </c>
       <c r="G4" s="69">
         <v>193</v>
       </c>
       <c r="H4" s="69">
         <v>423.9</v>
       </c>
       <c r="I4" s="69">
@@ -5785,52 +5839,55 @@
       <c r="BN4" s="69">
         <v>6002</v>
       </c>
       <c r="BO4" s="69">
         <v>1297</v>
       </c>
       <c r="BP4" s="69">
         <v>2604.5</v>
       </c>
       <c r="BQ4" s="69">
         <v>4221</v>
       </c>
       <c r="BR4" s="70">
         <v>6780.9</v>
       </c>
       <c r="BS4" s="71">
         <v>1500.2</v>
       </c>
       <c r="BT4" s="69">
         <v>3010.2</v>
       </c>
       <c r="BU4" s="69">
         <f>'[5]ВРП на душу населения'!$D$5</f>
         <v>4897</v>
       </c>
+      <c r="BV4" s="69">
+        <v>7826</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="65">
         <v>10</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="H5" s="48" t="s">
         <v>139</v>
       </c>
       <c r="I5" s="48" t="s">
@@ -6007,52 +6064,55 @@
       <c r="BN5" s="48">
         <v>4313.3</v>
       </c>
       <c r="BO5" s="48">
         <v>1175.2</v>
       </c>
       <c r="BP5" s="48">
         <v>2142.3000000000002</v>
       </c>
       <c r="BQ5" s="48">
         <v>3676.5</v>
       </c>
       <c r="BR5" s="42">
         <v>5367.8</v>
       </c>
       <c r="BS5" s="45">
         <v>1213.5999999999999</v>
       </c>
       <c r="BT5" s="48">
         <v>2258.1999999999998</v>
       </c>
       <c r="BU5" s="48">
         <f>'[5]ВРП на душу населения'!$D$6</f>
         <v>3975.9</v>
       </c>
+      <c r="BV5" s="74">
+        <v>6565.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A6" s="65">
         <v>11</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="48">
         <v>107</v>
       </c>
       <c r="D6" s="48">
         <v>253.3</v>
       </c>
       <c r="E6" s="48">
         <v>452.6</v>
       </c>
       <c r="F6" s="48">
         <v>641.4</v>
       </c>
       <c r="G6" s="48">
         <v>104.3</v>
       </c>
       <c r="H6" s="48">
         <v>246</v>
       </c>
       <c r="I6" s="48">
@@ -6229,52 +6289,55 @@
       <c r="BN6" s="48">
         <v>4655.3</v>
       </c>
       <c r="BO6" s="48">
         <v>968.4</v>
       </c>
       <c r="BP6" s="48">
         <v>2034.7</v>
       </c>
       <c r="BQ6" s="48">
         <v>3358.4</v>
       </c>
       <c r="BR6" s="42">
         <v>5332.7</v>
       </c>
       <c r="BS6" s="45">
         <v>1104.4000000000001</v>
       </c>
       <c r="BT6" s="48">
         <v>2274.9</v>
       </c>
       <c r="BU6" s="48">
         <f>'[5]ВРП на душу населения'!$D$7</f>
         <v>3781.5</v>
       </c>
+      <c r="BV6" s="74">
+        <v>6763.9</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A7" s="65">
         <v>15</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="48">
         <v>246</v>
       </c>
       <c r="D7" s="48">
         <v>563.6</v>
       </c>
       <c r="E7" s="48">
         <v>885.2</v>
       </c>
       <c r="F7" s="48">
         <v>1231.0999999999999</v>
       </c>
       <c r="G7" s="48">
         <v>196.8</v>
       </c>
       <c r="H7" s="48">
         <v>451.9</v>
       </c>
       <c r="I7" s="48">
@@ -6451,52 +6514,55 @@
       <c r="BN7" s="48">
         <v>4484.5</v>
       </c>
       <c r="BO7" s="48">
         <v>1145.8</v>
       </c>
       <c r="BP7" s="48">
         <v>2432.1</v>
       </c>
       <c r="BQ7" s="48">
         <v>3815.1</v>
       </c>
       <c r="BR7" s="42">
         <v>5251.7</v>
       </c>
       <c r="BS7" s="45">
         <v>1229</v>
       </c>
       <c r="BT7" s="48">
         <v>2618.4</v>
       </c>
       <c r="BU7" s="48">
         <f>'[5]ВРП на душу населения'!$D$8</f>
         <v>4293.2</v>
       </c>
+      <c r="BV7" s="74">
+        <v>5975.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A8" s="65">
         <v>19</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="48">
         <v>72.7</v>
       </c>
       <c r="D8" s="48">
         <v>169.4</v>
       </c>
       <c r="E8" s="48">
         <v>287.60000000000002</v>
       </c>
       <c r="F8" s="48">
         <v>409.2</v>
       </c>
       <c r="G8" s="48">
         <v>76.099999999999994</v>
       </c>
       <c r="H8" s="48">
         <v>181.6</v>
       </c>
       <c r="I8" s="48">
@@ -6673,52 +6739,55 @@
       <c r="BN8" s="48">
         <v>3504.8</v>
       </c>
       <c r="BO8" s="48">
         <v>781.5</v>
       </c>
       <c r="BP8" s="48">
         <v>1564.3</v>
       </c>
       <c r="BQ8" s="48">
         <v>2451.6999999999998</v>
       </c>
       <c r="BR8" s="42">
         <v>3908.1</v>
       </c>
       <c r="BS8" s="45">
         <v>932</v>
       </c>
       <c r="BT8" s="48">
         <v>1877.7</v>
       </c>
       <c r="BU8" s="48">
         <f>'[5]ВРП на душу населения'!$D$9</f>
         <v>2972.7</v>
       </c>
+      <c r="BV8" s="74">
+        <v>4231.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A9" s="65">
         <v>23</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="48">
         <v>794.3</v>
       </c>
       <c r="D9" s="48">
         <v>1805.1</v>
       </c>
       <c r="E9" s="48">
         <v>2854.1</v>
       </c>
       <c r="F9" s="48">
         <v>3626</v>
       </c>
       <c r="G9" s="48">
         <v>733.3</v>
       </c>
       <c r="H9" s="48">
         <v>1547.1</v>
       </c>
       <c r="I9" s="48">
@@ -6895,52 +6964,55 @@
       <c r="BN9" s="48">
         <v>21812.5</v>
       </c>
       <c r="BO9" s="48">
         <v>4470.5</v>
       </c>
       <c r="BP9" s="48">
         <v>9431.5</v>
       </c>
       <c r="BQ9" s="48">
         <v>13958.2</v>
       </c>
       <c r="BR9" s="42">
         <v>21177.5</v>
       </c>
       <c r="BS9" s="45">
         <v>4711.8999999999996</v>
       </c>
       <c r="BT9" s="48">
         <v>10508.1</v>
       </c>
       <c r="BU9" s="48">
         <f>'[5]ВРП на душу населения'!$D$10</f>
         <v>16205.5</v>
       </c>
+      <c r="BV9" s="74">
+        <v>23218.400000000001</v>
+      </c>
     </row>
-    <row r="10" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A10" s="65">
         <v>27</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="48">
         <v>289.10000000000002</v>
       </c>
       <c r="D10" s="48">
         <v>674.3</v>
       </c>
       <c r="E10" s="48">
         <v>1010.5</v>
       </c>
       <c r="F10" s="48">
         <v>1339.4</v>
       </c>
       <c r="G10" s="48">
         <v>233.8</v>
       </c>
       <c r="H10" s="48">
         <v>528.79999999999995</v>
       </c>
       <c r="I10" s="48">
@@ -7117,52 +7189,55 @@
       <c r="BN10" s="48">
         <v>7260.5</v>
       </c>
       <c r="BO10" s="48">
         <v>1786.7</v>
       </c>
       <c r="BP10" s="48">
         <v>3092.9</v>
       </c>
       <c r="BQ10" s="48">
         <v>4826.6000000000004</v>
       </c>
       <c r="BR10" s="42">
         <v>6798.5</v>
       </c>
       <c r="BS10" s="45">
         <v>1853.9</v>
       </c>
       <c r="BT10" s="48">
         <v>3169.2</v>
       </c>
       <c r="BU10" s="48">
         <f>'[5]ВРП на душу населения'!$D$11</f>
         <v>5037.3</v>
       </c>
+      <c r="BV10" s="74">
+        <v>7216.5</v>
+      </c>
     </row>
-    <row r="11" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A11" s="65">
         <v>31</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="48">
         <v>54.8</v>
       </c>
       <c r="D11" s="48">
         <v>128.5</v>
       </c>
       <c r="E11" s="48">
         <v>224.4</v>
       </c>
       <c r="F11" s="48">
         <v>316.89999999999998</v>
       </c>
       <c r="G11" s="48">
         <v>62.1</v>
       </c>
       <c r="H11" s="48">
         <v>147.9</v>
       </c>
       <c r="I11" s="48">
@@ -7339,52 +7414,55 @@
       <c r="BN11" s="48">
         <v>2397.6</v>
       </c>
       <c r="BO11" s="48">
         <v>522.29999999999995</v>
       </c>
       <c r="BP11" s="48">
         <v>1147.3</v>
       </c>
       <c r="BQ11" s="48">
         <v>1820.5</v>
       </c>
       <c r="BR11" s="42">
         <v>2577</v>
       </c>
       <c r="BS11" s="45">
         <v>565.5</v>
       </c>
       <c r="BT11" s="48">
         <v>1269.7</v>
       </c>
       <c r="BU11" s="48">
         <f>'[5]ВРП на душу населения'!$D$12</f>
         <v>2158.8000000000002</v>
       </c>
+      <c r="BV11" s="74">
+        <v>2725.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A12" s="65">
         <v>33</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="H12" s="48" t="s">
         <v>139</v>
       </c>
       <c r="I12" s="48" t="s">
@@ -7561,52 +7639,55 @@
       <c r="BN12" s="48">
         <v>2591</v>
       </c>
       <c r="BO12" s="48">
         <v>563.20000000000005</v>
       </c>
       <c r="BP12" s="48">
         <v>1119.9000000000001</v>
       </c>
       <c r="BQ12" s="48">
         <v>2011.4</v>
       </c>
       <c r="BR12" s="42">
         <v>3200.4</v>
       </c>
       <c r="BS12" s="45">
         <v>661.7</v>
       </c>
       <c r="BT12" s="48">
         <v>1382.1</v>
       </c>
       <c r="BU12" s="48">
         <f>'[5]ВРП на душу населения'!$D$13</f>
         <v>2407.5</v>
       </c>
+      <c r="BV12" s="74">
+        <v>3546.7</v>
+      </c>
     </row>
-    <row r="13" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A13" s="65">
         <v>35</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="48">
         <v>231.9</v>
       </c>
       <c r="D13" s="48">
         <v>507.8</v>
       </c>
       <c r="E13" s="48">
         <v>792.1</v>
       </c>
       <c r="F13" s="48">
         <v>1088.4000000000001</v>
       </c>
       <c r="G13" s="48">
         <v>219.3</v>
       </c>
       <c r="H13" s="48">
         <v>479.1</v>
       </c>
       <c r="I13" s="48">
@@ -7783,52 +7864,55 @@
       <c r="BN13" s="48">
         <v>6793.9</v>
       </c>
       <c r="BO13" s="48">
         <v>1489.6</v>
       </c>
       <c r="BP13" s="48">
         <v>2904.4</v>
       </c>
       <c r="BQ13" s="48">
         <v>5115.5</v>
       </c>
       <c r="BR13" s="42">
         <v>7984.4</v>
       </c>
       <c r="BS13" s="45">
         <v>1676.8</v>
       </c>
       <c r="BT13" s="48">
         <v>3230.3</v>
       </c>
       <c r="BU13" s="48">
         <f>'[5]ВРП на душу населения'!$D$14</f>
         <v>5732.4</v>
       </c>
+      <c r="BV13" s="74">
+        <v>9750</v>
+      </c>
     </row>
-    <row r="14" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A14" s="65">
         <v>39</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="48">
         <v>133.5</v>
       </c>
       <c r="D14" s="48">
         <v>305.3</v>
       </c>
       <c r="E14" s="48">
         <v>591</v>
       </c>
       <c r="F14" s="48">
         <v>789.7</v>
       </c>
       <c r="G14" s="48">
         <v>128.5</v>
       </c>
       <c r="H14" s="48">
         <v>291.8</v>
       </c>
       <c r="I14" s="48">
@@ -8005,52 +8089,55 @@
       <c r="BN14" s="48">
         <v>5338.2</v>
       </c>
       <c r="BO14" s="48">
         <v>1175.0999999999999</v>
       </c>
       <c r="BP14" s="48">
         <v>2137.1</v>
       </c>
       <c r="BQ14" s="48">
         <v>3685.3</v>
       </c>
       <c r="BR14" s="42">
         <v>6003.5</v>
       </c>
       <c r="BS14" s="45">
         <v>1288.8</v>
       </c>
       <c r="BT14" s="48">
         <v>2442.8000000000002</v>
       </c>
       <c r="BU14" s="48">
         <f>'[5]ВРП на душу населения'!$D$15</f>
         <v>4276</v>
       </c>
+      <c r="BV14" s="74">
+        <v>7204.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A15" s="65">
         <v>43</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="48">
         <v>209.6</v>
       </c>
       <c r="D15" s="48">
         <v>569.79999999999995</v>
       </c>
       <c r="E15" s="48">
         <v>854.1</v>
       </c>
       <c r="F15" s="48">
         <v>1075.9000000000001</v>
       </c>
       <c r="G15" s="48">
         <v>156.6</v>
       </c>
       <c r="H15" s="48">
         <v>368.5</v>
       </c>
       <c r="I15" s="48">
@@ -8227,52 +8314,55 @@
       <c r="BN15" s="48">
         <v>3071.8</v>
       </c>
       <c r="BO15" s="48">
         <v>683.7</v>
       </c>
       <c r="BP15" s="48">
         <v>1541.8</v>
       </c>
       <c r="BQ15" s="48">
         <v>2491.1</v>
       </c>
       <c r="BR15" s="42">
         <v>3641.9</v>
       </c>
       <c r="BS15" s="45">
         <v>756.5</v>
       </c>
       <c r="BT15" s="48">
         <v>1645.8</v>
       </c>
       <c r="BU15" s="48">
         <f>'[5]ВРП на душу населения'!$D$16</f>
         <v>2643.6</v>
       </c>
+      <c r="BV15" s="74">
+        <v>3630</v>
+      </c>
     </row>
-    <row r="16" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A16" s="65">
         <v>47</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="48">
         <v>565.1</v>
       </c>
       <c r="D16" s="48">
         <v>1384</v>
       </c>
       <c r="E16" s="48">
         <v>2133</v>
       </c>
       <c r="F16" s="48">
         <v>2631</v>
       </c>
       <c r="G16" s="48">
         <v>449.4</v>
       </c>
       <c r="H16" s="48">
         <v>1037.8</v>
       </c>
       <c r="I16" s="48">
@@ -8449,52 +8539,55 @@
       <c r="BN16" s="48">
         <v>6176.2</v>
       </c>
       <c r="BO16" s="48">
         <v>1081.5</v>
       </c>
       <c r="BP16" s="48">
         <v>2801.9</v>
       </c>
       <c r="BQ16" s="48">
         <v>4604.8</v>
       </c>
       <c r="BR16" s="42">
         <v>6287.9</v>
       </c>
       <c r="BS16" s="45">
         <v>1270.8</v>
       </c>
       <c r="BT16" s="48">
         <v>3052.6</v>
       </c>
       <c r="BU16" s="48">
         <f>'[5]ВРП на душу населения'!$D$17</f>
         <v>5025.6000000000004</v>
       </c>
+      <c r="BV16" s="74">
+        <v>6917.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A17" s="65">
         <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="48">
         <v>56.1</v>
       </c>
       <c r="D17" s="48">
         <v>126.2</v>
       </c>
       <c r="E17" s="48">
         <v>224.4</v>
       </c>
       <c r="F17" s="48">
         <v>310.39999999999998</v>
       </c>
       <c r="G17" s="48">
         <v>61.1</v>
       </c>
       <c r="H17" s="48">
         <v>150.80000000000001</v>
       </c>
       <c r="I17" s="48">
@@ -8670,52 +8763,55 @@
       </c>
       <c r="BN17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BO17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BP17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BQ17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BR17" s="47" t="s">
         <v>139</v>
       </c>
       <c r="BS17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BT17" s="48" t="s">
         <v>139</v>
       </c>
       <c r="BU17" s="48" t="s">
         <v>139</v>
       </c>
+      <c r="BV17" s="74" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="18" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A18" s="65">
         <v>55</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="48">
         <v>223.3</v>
       </c>
       <c r="D18" s="48">
         <v>517.4</v>
       </c>
       <c r="E18" s="48">
         <v>815.8</v>
       </c>
       <c r="F18" s="48">
         <v>1153.5999999999999</v>
       </c>
       <c r="G18" s="48">
         <v>223.1</v>
       </c>
       <c r="H18" s="48">
         <v>467.9</v>
       </c>
       <c r="I18" s="48">
@@ -8892,52 +8988,55 @@
       <c r="BN18" s="48">
         <v>5793.8</v>
       </c>
       <c r="BO18" s="48">
         <v>1300.5999999999999</v>
       </c>
       <c r="BP18" s="48">
         <v>2409.1</v>
       </c>
       <c r="BQ18" s="48">
         <v>4018</v>
       </c>
       <c r="BR18" s="42">
         <v>6845.2</v>
       </c>
       <c r="BS18" s="45">
         <v>1493.3</v>
       </c>
       <c r="BT18" s="48">
         <v>2863.3</v>
       </c>
       <c r="BU18" s="48">
         <f>'[5]ВРП на душу населения'!$D$18</f>
         <v>4667.8999999999996</v>
       </c>
+      <c r="BV18" s="74">
+        <v>8091.1</v>
+      </c>
     </row>
-    <row r="19" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A19" s="65">
         <v>59</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="48">
         <v>95.9</v>
       </c>
       <c r="D19" s="48">
         <v>212.3</v>
       </c>
       <c r="E19" s="48">
         <v>433</v>
       </c>
       <c r="F19" s="48">
         <v>619</v>
       </c>
       <c r="G19" s="48">
         <v>91.5</v>
       </c>
       <c r="H19" s="48">
         <v>210.6</v>
       </c>
       <c r="I19" s="48">
@@ -9114,52 +9213,55 @@
       <c r="BN19" s="48">
         <v>4186.3999999999996</v>
       </c>
       <c r="BO19" s="48">
         <v>916.4</v>
       </c>
       <c r="BP19" s="48">
         <v>1827.4</v>
       </c>
       <c r="BQ19" s="48">
         <v>3432.7</v>
       </c>
       <c r="BR19" s="42">
         <v>4982.1000000000004</v>
       </c>
       <c r="BS19" s="45">
         <v>953.6</v>
       </c>
       <c r="BT19" s="48">
         <v>2028.2</v>
       </c>
       <c r="BU19" s="48">
         <f>'[5]ВРП на душу населения'!$D$19</f>
         <v>3907</v>
       </c>
+      <c r="BV19" s="74">
+        <v>5893.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="65">
         <v>61</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="H20" s="48" t="s">
         <v>139</v>
       </c>
       <c r="I20" s="48" t="s">
@@ -9336,52 +9438,55 @@
       <c r="BN20" s="48">
         <v>1798.2</v>
       </c>
       <c r="BO20" s="48">
         <v>432.7</v>
       </c>
       <c r="BP20" s="48">
         <v>818.7</v>
       </c>
       <c r="BQ20" s="48">
         <v>1472.5</v>
       </c>
       <c r="BR20" s="42">
         <v>2175.6</v>
       </c>
       <c r="BS20" s="45">
         <v>489.2</v>
       </c>
       <c r="BT20" s="48">
         <v>955.5</v>
       </c>
       <c r="BU20" s="48">
         <f>'[5]ВРП на душу населения'!$D$20</f>
         <v>1667</v>
       </c>
+      <c r="BV20" s="74">
+        <v>2349.6</v>
+      </c>
     </row>
-    <row r="21" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A21" s="65">
         <v>62</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="48" t="s">
         <v>139</v>
       </c>
       <c r="I21" s="48" t="s">
@@ -9558,52 +9663,55 @@
       <c r="BN21" s="48">
         <v>8892.6</v>
       </c>
       <c r="BO21" s="48">
         <v>1942.3</v>
       </c>
       <c r="BP21" s="48">
         <v>3605.2</v>
       </c>
       <c r="BQ21" s="48">
         <v>6144.2</v>
       </c>
       <c r="BR21" s="42">
         <v>11233.9</v>
       </c>
       <c r="BS21" s="45">
         <v>2315.9</v>
       </c>
       <c r="BT21" s="48">
         <v>4572.5</v>
       </c>
       <c r="BU21" s="48">
         <f>'[5]ВРП на душу населения'!$D$21</f>
         <v>7444.4</v>
       </c>
+      <c r="BV21" s="74">
+        <v>13562.7</v>
+      </c>
     </row>
-    <row r="22" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A22" s="65">
         <v>63</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="48">
         <v>138.9</v>
       </c>
       <c r="D22" s="48">
         <v>296.5</v>
       </c>
       <c r="E22" s="48">
         <v>473.4</v>
       </c>
       <c r="F22" s="48">
         <v>627.9</v>
       </c>
       <c r="G22" s="48">
         <v>129.19999999999999</v>
       </c>
       <c r="H22" s="48">
         <v>279.10000000000002</v>
       </c>
       <c r="I22" s="48">
@@ -9780,52 +9888,55 @@
       <c r="BN22" s="48">
         <v>6119.6</v>
       </c>
       <c r="BO22" s="48">
         <v>1495</v>
       </c>
       <c r="BP22" s="48">
         <v>2624.3</v>
       </c>
       <c r="BQ22" s="48">
         <v>4596.2</v>
       </c>
       <c r="BR22" s="42">
         <v>6940.1</v>
       </c>
       <c r="BS22" s="45">
         <v>1560.2</v>
       </c>
       <c r="BT22" s="48">
         <v>3059.5</v>
       </c>
       <c r="BU22" s="48">
         <f>'[5]ВРП на душу населения'!$D$22</f>
         <v>4865.2</v>
       </c>
+      <c r="BV22" s="74">
+        <v>8118.5</v>
+      </c>
     </row>
-    <row r="23" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A23" s="65">
         <v>71</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="48">
         <v>437.7</v>
       </c>
       <c r="D23" s="48">
         <v>970.2</v>
       </c>
       <c r="E23" s="48">
         <v>1686.3</v>
       </c>
       <c r="F23" s="48">
         <v>2080.1999999999998</v>
       </c>
       <c r="G23" s="48">
         <v>404.6</v>
       </c>
       <c r="H23" s="48">
         <v>831.5</v>
       </c>
       <c r="I23" s="48">
@@ -10002,52 +10113,55 @@
       <c r="BN23" s="48">
         <v>9308.7000000000007</v>
       </c>
       <c r="BO23" s="48">
         <v>1837.5</v>
       </c>
       <c r="BP23" s="48">
         <v>3759.2</v>
       </c>
       <c r="BQ23" s="48">
         <v>6276.2</v>
       </c>
       <c r="BR23" s="42">
         <v>10174.299999999999</v>
       </c>
       <c r="BS23" s="45">
         <v>2273.5</v>
       </c>
       <c r="BT23" s="48">
         <v>4375.8</v>
       </c>
       <c r="BU23" s="48">
         <f>'[5]ВРП на душу населения'!$D$23</f>
         <v>7354</v>
       </c>
+      <c r="BV23" s="74">
+        <v>11950</v>
+      </c>
     </row>
-    <row r="24" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A24" s="65">
         <v>75</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="48">
         <v>445.2</v>
       </c>
       <c r="D24" s="48">
         <v>878.1</v>
       </c>
       <c r="E24" s="48">
         <v>1457.4</v>
       </c>
       <c r="F24" s="48">
         <v>2193.1999999999998</v>
       </c>
       <c r="G24" s="48">
         <v>442.3</v>
       </c>
       <c r="H24" s="48">
         <v>922</v>
       </c>
       <c r="I24" s="48">
@@ -10224,52 +10338,55 @@
       <c r="BN24" s="48">
         <v>11492.7</v>
       </c>
       <c r="BO24" s="48">
         <v>2379.1999999999998</v>
       </c>
       <c r="BP24" s="48">
         <v>4747.8999999999996</v>
       </c>
       <c r="BQ24" s="48">
         <v>7295.3</v>
       </c>
       <c r="BR24" s="42">
         <v>13844.9</v>
       </c>
       <c r="BS24" s="45">
         <v>3025.9</v>
       </c>
       <c r="BT24" s="48">
         <v>5871.4</v>
       </c>
       <c r="BU24" s="48">
         <f>'[5]ВРП на душу населения'!$D$24</f>
         <v>8826.7000000000007</v>
       </c>
+      <c r="BV24" s="74">
+        <v>16068.4</v>
+      </c>
     </row>
-    <row r="25" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="65">
         <v>79</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="H25" s="48" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="48" t="s">
@@ -10446,385 +10563,389 @@
       <c r="BN25" s="48">
         <v>3379.7</v>
       </c>
       <c r="BO25" s="48">
         <v>711.2</v>
       </c>
       <c r="BP25" s="48">
         <v>1472.6</v>
       </c>
       <c r="BQ25" s="48">
         <v>2368.3000000000002</v>
       </c>
       <c r="BR25" s="42">
         <v>3824.4</v>
       </c>
       <c r="BS25" s="45">
         <v>831.8</v>
       </c>
       <c r="BT25" s="48">
         <v>1766.1</v>
       </c>
       <c r="BU25" s="48">
         <f>'[5]ВРП на душу населения'!$D$25</f>
         <v>2890.9</v>
       </c>
+      <c r="BV25" s="74">
+        <v>4472.8999999999996</v>
+      </c>
     </row>
-    <row r="27" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="28" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="29" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
     </row>
-    <row r="30" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="A26:XFD26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C33" sqref="C33"/>
+    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="51.28515625" customWidth="1"/>
     <col min="2" max="2" width="93.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B2" s="21">
         <v>11120902</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="21" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="23" t="s">
         <v>106</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="25" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="20" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="25" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B11" s="25" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A12" s="20" t="s">
         <v>114</v>
       </c>
       <c r="B12" s="26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="27" t="s">
         <v>116</v>
       </c>
       <c r="B13" s="28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="77" t="s">
         <v>118</v>
       </c>
       <c r="B14" s="68" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="76"/>
+      <c r="A15" s="78"/>
       <c r="B15" s="68" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="77"/>
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="A16" s="79"/>
+      <c r="B16" s="80" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B17" s="29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="30">
-        <v>46051</v>
+        <v>46141</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="20" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="30">
-        <v>46141</v>
+        <v>46216</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="20" t="s">
         <v>126</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>128</v>
       </c>
       <c r="B23" s="32" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx"/>
-[...4 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/"/>
+    <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
+    <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
+    <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{604075CA-BF38-49B5-A809-AB0D7FB46F0E}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{C815D9A7-CF13-45EA-86A4-131A15C225F8}"/>
+    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{6202208C-611E-49AD-B78F-44AAFBEEF37A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BU31"/>
+  <dimension ref="A1:BV31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E37" sqref="E37"/>
+      <pane xSplit="2" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BW8" sqref="BW8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" style="6" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="6" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="6" customWidth="1"/>
     <col min="24" max="24" width="12" style="6" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="6" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="6" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="6" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="6" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="6" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="6" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="6" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="6" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="6" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="6" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="6" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="6" customWidth="1"/>
     <col min="49" max="51" width="11.7109375" style="6" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="6" customWidth="1"/>
     <col min="53" max="53" width="10.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="6" customWidth="1"/>
     <col min="56" max="56" width="13.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="12.140625" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="6" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="6" customWidth="1"/>
     <col min="60" max="60" width="14" style="6" customWidth="1"/>
     <col min="61" max="61" width="11.42578125" style="6" customWidth="1"/>
     <col min="62" max="62" width="12.85546875" style="6" customWidth="1"/>
     <col min="63" max="63" width="10.7109375" style="6" customWidth="1"/>
     <col min="64" max="64" width="13.7109375" style="6" customWidth="1"/>
     <col min="65" max="66" width="10.5703125" style="6" customWidth="1"/>
     <col min="67" max="68" width="12.5703125" style="6" customWidth="1"/>
     <col min="69" max="69" width="11.5703125" style="6" customWidth="1"/>
     <col min="70" max="70" width="12.5703125" style="6" customWidth="1"/>
     <col min="71" max="71" width="11.7109375" style="6" customWidth="1"/>
     <col min="72" max="73" width="13.28515625" style="6" customWidth="1"/>
-    <col min="74" max="16384" width="9.140625" style="6"/>
+    <col min="74" max="74" width="10.28515625" style="6" customWidth="1"/>
+    <col min="75" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73" ht="15" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:74" ht="15" x14ac:dyDescent="0.2">
       <c r="A1" s="51" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="AU2" s="7"/>
       <c r="BG2" s="7"/>
       <c r="BO2" s="12"/>
-      <c r="BU2" s="12" t="s">
+      <c r="BV2" s="12" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="3" spans="1:73" s="57" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:74" s="57" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="60" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>138</v>
       </c>
       <c r="C3" s="53" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="53" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="53" t="s">
         <v>26</v>
       </c>
       <c r="F3" s="53" t="s">
         <v>27</v>
       </c>
       <c r="G3" s="53" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="53" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="53" t="s">
@@ -10959,93 +11080,96 @@
       <c r="AZ3" s="54" t="s">
         <v>73</v>
       </c>
       <c r="BA3" s="54" t="s">
         <v>74</v>
       </c>
       <c r="BB3" s="54" t="s">
         <v>75</v>
       </c>
       <c r="BC3" s="53" t="s">
         <v>76</v>
       </c>
       <c r="BD3" s="53" t="s">
         <v>77</v>
       </c>
       <c r="BE3" s="54" t="s">
         <v>78</v>
       </c>
       <c r="BF3" s="54" t="s">
         <v>79</v>
       </c>
       <c r="BG3" s="53" t="s">
         <v>80</v>
       </c>
       <c r="BH3" s="54" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="BI3" s="54" t="s">
         <v>89</v>
       </c>
       <c r="BJ3" s="55" t="s">
         <v>82</v>
       </c>
       <c r="BK3" s="53" t="s">
         <v>90</v>
       </c>
       <c r="BL3" s="54" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="BM3" s="54" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="BN3" s="54" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="BO3" s="56" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="BP3" s="56" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="BQ3" s="54" t="s">
         <v>93</v>
       </c>
       <c r="BR3" s="54" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="BS3" s="56" t="s">
+        <v>163</v>
+      </c>
+      <c r="BT3" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="BT3" s="56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BU3" s="53" t="s">
-        <v>175</v>
+        <v>172</v>
+      </c>
+      <c r="BV3" s="54" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="4" spans="1:73" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:74" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="64">
         <v>0</v>
       </c>
       <c r="B4" s="67" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="73">
         <v>1706.9</v>
       </c>
       <c r="D4" s="73">
         <v>3820.9</v>
       </c>
       <c r="E4" s="73">
         <v>6267.2</v>
       </c>
       <c r="F4" s="73">
         <v>8513.5</v>
       </c>
       <c r="G4" s="73">
         <v>1388.8</v>
       </c>
       <c r="H4" s="73">
         <v>2929.1</v>
       </c>
       <c r="I4" s="73">
@@ -11222,52 +11346,55 @@
       <c r="BN4" s="73">
         <v>13153.3</v>
       </c>
       <c r="BO4" s="73">
         <v>2880.2</v>
       </c>
       <c r="BP4" s="73">
         <v>5800.4</v>
       </c>
       <c r="BQ4" s="73">
         <v>9204.2999999999993</v>
       </c>
       <c r="BR4" s="73">
         <v>14444.6</v>
       </c>
       <c r="BS4" s="73">
         <v>2940.6</v>
       </c>
       <c r="BT4" s="73">
         <v>5879.3</v>
       </c>
       <c r="BU4" s="73">
         <f>'[5]ВРП на душу населения'!$N$1</f>
         <v>9417.4</v>
       </c>
+      <c r="BV4" s="75">
+        <v>15004</v>
+      </c>
     </row>
-    <row r="5" spans="1:73" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="65">
         <v>10</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="E5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="F5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="G5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H5" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I5" s="50" t="s">
@@ -11444,52 +11571,55 @@
       <c r="BN5" s="50">
         <v>9452.6</v>
       </c>
       <c r="BO5" s="50">
         <v>2609.6999999999998</v>
       </c>
       <c r="BP5" s="50">
         <v>4771</v>
       </c>
       <c r="BQ5" s="50">
         <v>8017</v>
       </c>
       <c r="BR5" s="49">
         <v>11434.5</v>
       </c>
       <c r="BS5" s="49">
         <v>2378.8000000000002</v>
       </c>
       <c r="BT5" s="50">
         <v>4410.5</v>
       </c>
       <c r="BU5" s="50">
         <f>'[5]ВРП на душу населения'!$N$6</f>
         <v>7646</v>
       </c>
+      <c r="BV5" s="48">
+        <v>12587.5</v>
+      </c>
     </row>
-    <row r="6" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A6" s="65">
         <v>11</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="50">
         <v>888.3</v>
       </c>
       <c r="D6" s="50">
         <v>2101.6999999999998</v>
       </c>
       <c r="E6" s="50">
         <v>3761</v>
       </c>
       <c r="F6" s="50">
         <v>5331.7</v>
       </c>
       <c r="G6" s="50">
         <v>750.5</v>
       </c>
       <c r="H6" s="50">
         <v>1699.8</v>
       </c>
       <c r="I6" s="50">
@@ -11666,52 +11796,55 @@
       <c r="BN6" s="50">
         <v>10202.1</v>
       </c>
       <c r="BO6" s="50">
         <v>2150.5</v>
       </c>
       <c r="BP6" s="50">
         <v>4531.3</v>
       </c>
       <c r="BQ6" s="50">
         <v>7323.3</v>
       </c>
       <c r="BR6" s="49">
         <v>11359.7</v>
       </c>
       <c r="BS6" s="49">
         <v>2164.8000000000002</v>
       </c>
       <c r="BT6" s="50">
         <v>4443.2</v>
       </c>
       <c r="BU6" s="50">
         <f>'[5]ВРП на душу населения'!$N$7</f>
         <v>7272.1</v>
       </c>
+      <c r="BV6" s="48">
+        <v>12967.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A7" s="65">
         <v>15</v>
       </c>
       <c r="B7" s="43" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="50">
         <v>2042.3</v>
       </c>
       <c r="D7" s="50">
         <v>4676.3999999999996</v>
       </c>
       <c r="E7" s="50">
         <v>7355.8</v>
       </c>
       <c r="F7" s="50">
         <v>10233.6</v>
       </c>
       <c r="G7" s="50">
         <v>1416.1</v>
       </c>
       <c r="H7" s="50">
         <v>3122.6</v>
       </c>
       <c r="I7" s="50">
@@ -11888,52 +12021,55 @@
       <c r="BN7" s="50">
         <v>9827.7000000000007</v>
       </c>
       <c r="BO7" s="50">
         <v>2544.4</v>
       </c>
       <c r="BP7" s="50">
         <v>5416.3</v>
       </c>
       <c r="BQ7" s="50">
         <v>8319.2000000000007</v>
       </c>
       <c r="BR7" s="49">
         <v>11187.2</v>
       </c>
       <c r="BS7" s="49">
         <v>2409</v>
       </c>
       <c r="BT7" s="50">
         <v>5114.1000000000004</v>
       </c>
       <c r="BU7" s="50">
         <f>'[5]ВРП на душу населения'!$N$8</f>
         <v>8256.2000000000007</v>
       </c>
+      <c r="BV7" s="48">
+        <v>11456.9</v>
+      </c>
     </row>
-    <row r="8" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A8" s="65">
         <v>19</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="50">
         <v>603.6</v>
       </c>
       <c r="D8" s="50">
         <v>1405.6</v>
       </c>
       <c r="E8" s="50">
         <v>2389.9</v>
       </c>
       <c r="F8" s="50">
         <v>3401.5</v>
       </c>
       <c r="G8" s="50">
         <v>547.6</v>
       </c>
       <c r="H8" s="50">
         <v>1254.8</v>
       </c>
       <c r="I8" s="50">
@@ -12110,52 +12246,55 @@
       <c r="BN8" s="50">
         <v>7680.7</v>
       </c>
       <c r="BO8" s="50">
         <v>1735.4</v>
       </c>
       <c r="BP8" s="50">
         <v>3483.7</v>
       </c>
       <c r="BQ8" s="50">
         <v>5346.2</v>
       </c>
       <c r="BR8" s="49">
         <v>8325</v>
       </c>
       <c r="BS8" s="49">
         <v>1826.8</v>
       </c>
       <c r="BT8" s="50">
         <v>3667.4</v>
       </c>
       <c r="BU8" s="50">
         <f>'[5]ВРП на душу населения'!$N$9</f>
         <v>5716.7</v>
       </c>
+      <c r="BV8" s="48">
+        <v>8112.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A9" s="65">
         <v>23</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="50">
         <v>6594.4</v>
       </c>
       <c r="D9" s="50">
         <v>14977.6</v>
       </c>
       <c r="E9" s="50">
         <v>23717</v>
       </c>
       <c r="F9" s="50">
         <v>30141.3</v>
       </c>
       <c r="G9" s="50">
         <v>5276.7</v>
       </c>
       <c r="H9" s="50">
         <v>10690.3</v>
       </c>
       <c r="I9" s="50">
@@ -12332,52 +12471,55 @@
       <c r="BN9" s="50">
         <v>47801.9</v>
       </c>
       <c r="BO9" s="50">
         <v>9927.4</v>
       </c>
       <c r="BP9" s="50">
         <v>21004.2</v>
       </c>
       <c r="BQ9" s="50">
         <v>30437.200000000001</v>
       </c>
       <c r="BR9" s="49">
         <v>45112.3</v>
       </c>
       <c r="BS9" s="49">
         <v>9235.9</v>
       </c>
       <c r="BT9" s="50">
         <v>20523.599999999999</v>
       </c>
       <c r="BU9" s="50">
         <f>'[5]ВРП на душу населения'!$N$10</f>
         <v>31164.400000000001</v>
       </c>
+      <c r="BV9" s="48">
+        <v>44514.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A10" s="65">
         <v>27</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="50">
         <v>2400.1999999999998</v>
       </c>
       <c r="D10" s="50">
         <v>5594.9</v>
       </c>
       <c r="E10" s="50">
         <v>8397</v>
       </c>
       <c r="F10" s="50">
         <v>11133.8</v>
       </c>
       <c r="G10" s="50">
         <v>1682.4</v>
       </c>
       <c r="H10" s="50">
         <v>3654</v>
       </c>
       <c r="I10" s="50">
@@ -12554,52 +12696,55 @@
       <c r="BN10" s="50">
         <v>15911.3</v>
       </c>
       <c r="BO10" s="50">
         <v>3967.6</v>
       </c>
       <c r="BP10" s="50">
         <v>6888</v>
       </c>
       <c r="BQ10" s="50">
         <v>10524.9</v>
       </c>
       <c r="BR10" s="49">
         <v>14482.1</v>
       </c>
       <c r="BS10" s="49">
         <v>3633.9</v>
       </c>
       <c r="BT10" s="50">
         <v>6189.8</v>
       </c>
       <c r="BU10" s="50">
         <f>'[5]ВРП на душу населения'!$N$11</f>
         <v>9687.1</v>
       </c>
+      <c r="BV10" s="48">
+        <v>13835.6</v>
+      </c>
     </row>
-    <row r="11" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A11" s="65">
         <v>31</v>
       </c>
       <c r="B11" s="43" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="50">
         <v>455</v>
       </c>
       <c r="D11" s="50">
         <v>1066.2</v>
       </c>
       <c r="E11" s="50">
         <v>1864.7</v>
       </c>
       <c r="F11" s="50">
         <v>2634.2</v>
       </c>
       <c r="G11" s="50">
         <v>446.9</v>
       </c>
       <c r="H11" s="50">
         <v>1022</v>
       </c>
       <c r="I11" s="50">
@@ -12776,52 +12921,55 @@
       <c r="BN11" s="50">
         <v>5254.3</v>
       </c>
       <c r="BO11" s="50">
         <v>1159.8</v>
       </c>
       <c r="BP11" s="50">
         <v>2555.1</v>
       </c>
       <c r="BQ11" s="50">
         <v>3969.8</v>
       </c>
       <c r="BR11" s="49">
         <v>5489.5</v>
       </c>
       <c r="BS11" s="49">
         <v>1108.5</v>
       </c>
       <c r="BT11" s="50">
         <v>2479.9</v>
       </c>
       <c r="BU11" s="50">
         <f>'[5]ВРП на душу населения'!$N$12</f>
         <v>4151.5</v>
       </c>
+      <c r="BV11" s="48">
+        <v>5225</v>
+      </c>
     </row>
-    <row r="12" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A12" s="65">
         <v>33</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="D12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="E12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="F12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="G12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H12" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I12" s="50" t="s">
@@ -12998,52 +13146,55 @@
       <c r="BN12" s="50">
         <v>5678.2</v>
       </c>
       <c r="BO12" s="50">
         <v>1250.7</v>
       </c>
       <c r="BP12" s="50">
         <v>2494</v>
       </c>
       <c r="BQ12" s="50">
         <v>4386.1000000000004</v>
       </c>
       <c r="BR12" s="49">
         <v>6817.5</v>
       </c>
       <c r="BS12" s="49">
         <v>1297</v>
       </c>
       <c r="BT12" s="50">
         <v>2699.4</v>
       </c>
       <c r="BU12" s="50">
         <f>'[5]ВРП на душу населения'!$N$13</f>
         <v>4629.8</v>
       </c>
+      <c r="BV12" s="48">
+        <v>6799.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A13" s="65">
         <v>35</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="50">
         <v>1925.3</v>
       </c>
       <c r="D13" s="50">
         <v>4213.3999999999996</v>
       </c>
       <c r="E13" s="50">
         <v>6582.2</v>
       </c>
       <c r="F13" s="50">
         <v>9047.4</v>
       </c>
       <c r="G13" s="50">
         <v>1578</v>
       </c>
       <c r="H13" s="50">
         <v>3310.5</v>
       </c>
       <c r="I13" s="50">
@@ -13220,52 +13371,55 @@
       <c r="BN13" s="50">
         <v>14888.8</v>
       </c>
       <c r="BO13" s="50">
         <v>3307.9</v>
       </c>
       <c r="BP13" s="50">
         <v>6468.2</v>
       </c>
       <c r="BQ13" s="50">
         <v>11154.8</v>
       </c>
       <c r="BR13" s="49">
         <v>17008.400000000001</v>
       </c>
       <c r="BS13" s="49">
         <v>3286.7</v>
       </c>
       <c r="BT13" s="50">
         <v>6309.2</v>
       </c>
       <c r="BU13" s="50">
         <f>'[5]ВРП на душу населения'!$N$14</f>
         <v>11023.8</v>
       </c>
+      <c r="BV13" s="48">
+        <v>18692.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A14" s="65">
         <v>39</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="50">
         <v>1108.3</v>
       </c>
       <c r="D14" s="50">
         <v>2533.1999999999998</v>
       </c>
       <c r="E14" s="50">
         <v>4911.1000000000004</v>
       </c>
       <c r="F14" s="50">
         <v>6564.4</v>
       </c>
       <c r="G14" s="50">
         <v>924.7</v>
       </c>
       <c r="H14" s="50">
         <v>2016.3</v>
       </c>
       <c r="I14" s="50">
@@ -13442,52 +13596,55 @@
       <c r="BN14" s="50">
         <v>11698.6</v>
       </c>
       <c r="BO14" s="50">
         <v>2609.5</v>
       </c>
       <c r="BP14" s="50">
         <v>4759.3999999999996</v>
       </c>
       <c r="BQ14" s="50">
         <v>8036.2</v>
       </c>
       <c r="BR14" s="49">
         <v>12788.6</v>
       </c>
       <c r="BS14" s="49">
         <v>2526.1999999999998</v>
       </c>
       <c r="BT14" s="50">
         <v>4771.1000000000004</v>
       </c>
       <c r="BU14" s="50">
         <f>'[5]ВРП на душу населения'!$N$15</f>
         <v>8223.1</v>
       </c>
+      <c r="BV14" s="48">
+        <v>13812</v>
+      </c>
     </row>
-    <row r="15" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A15" s="65">
         <v>43</v>
       </c>
       <c r="B15" s="43" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="50">
         <v>1740.1</v>
       </c>
       <c r="D15" s="50">
         <v>4727.8</v>
       </c>
       <c r="E15" s="50">
         <v>7097.4</v>
       </c>
       <c r="F15" s="50">
         <v>8943.5</v>
       </c>
       <c r="G15" s="50">
         <v>1126.9000000000001</v>
       </c>
       <c r="H15" s="50">
         <v>2546.3000000000002</v>
       </c>
       <c r="I15" s="50">
@@ -13664,52 +13821,55 @@
       <c r="BN15" s="50">
         <v>6731.8</v>
       </c>
       <c r="BO15" s="50">
         <v>1518.3</v>
       </c>
       <c r="BP15" s="50">
         <v>3433.6</v>
       </c>
       <c r="BQ15" s="50">
         <v>5432.1</v>
       </c>
       <c r="BR15" s="49">
         <v>7758</v>
       </c>
       <c r="BS15" s="49">
         <v>1482.8</v>
       </c>
       <c r="BT15" s="50">
         <v>3214.5</v>
       </c>
       <c r="BU15" s="50">
         <f>'[5]ВРП на душу населения'!$N$16</f>
         <v>5083.8</v>
       </c>
+      <c r="BV15" s="48">
+        <v>6959.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A16" s="65">
         <v>47</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="50">
         <v>4691.6000000000004</v>
       </c>
       <c r="D16" s="50">
         <v>11483.6</v>
       </c>
       <c r="E16" s="50">
         <v>17724.8</v>
       </c>
       <c r="F16" s="50">
         <v>21870.3</v>
       </c>
       <c r="G16" s="50">
         <v>3233.8</v>
       </c>
       <c r="H16" s="50">
         <v>7171.1</v>
       </c>
       <c r="I16" s="50">
@@ -13886,52 +14046,55 @@
       <c r="BN16" s="50">
         <v>13535.1</v>
       </c>
       <c r="BO16" s="50">
         <v>2401.6</v>
       </c>
       <c r="BP16" s="50">
         <v>6239.9</v>
       </c>
       <c r="BQ16" s="50">
         <v>10041.200000000001</v>
       </c>
       <c r="BR16" s="49">
         <v>13394.5</v>
       </c>
       <c r="BS16" s="49">
         <v>2490.9</v>
       </c>
       <c r="BT16" s="50">
         <v>5962.1</v>
       </c>
       <c r="BU16" s="50">
         <f>'[5]ВРП на душу населения'!$N$17</f>
         <v>9664.6</v>
       </c>
+      <c r="BV16" s="48">
+        <v>13262.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A17" s="65">
         <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="50">
         <v>465.8</v>
       </c>
       <c r="D17" s="50">
         <v>1047.0999999999999</v>
       </c>
       <c r="E17" s="50">
         <v>1864.7</v>
       </c>
       <c r="F17" s="50">
         <v>2580.1999999999998</v>
       </c>
       <c r="G17" s="50">
         <v>439.7</v>
       </c>
       <c r="H17" s="50">
         <v>1042</v>
       </c>
       <c r="I17" s="50">
@@ -14107,52 +14270,53 @@
       </c>
       <c r="BN17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BO17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BP17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BQ17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BR17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BS17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BT17" s="50" t="s">
         <v>139</v>
       </c>
       <c r="BU17" s="50" t="s">
         <v>139</v>
       </c>
+      <c r="BV17" s="48"/>
     </row>
-    <row r="18" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A18" s="65">
         <v>55</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="50">
         <v>1853.9</v>
       </c>
       <c r="D18" s="50">
         <v>4293.1000000000004</v>
       </c>
       <c r="E18" s="50">
         <v>6779.1</v>
       </c>
       <c r="F18" s="50">
         <v>9589.4</v>
       </c>
       <c r="G18" s="50">
         <v>1605.4</v>
       </c>
       <c r="H18" s="50">
         <v>3233.1</v>
       </c>
       <c r="I18" s="50">
@@ -14329,52 +14493,55 @@
       <c r="BN18" s="50">
         <v>12697.1</v>
       </c>
       <c r="BO18" s="50">
         <v>2888.2</v>
       </c>
       <c r="BP18" s="50">
         <v>5365.1</v>
       </c>
       <c r="BQ18" s="50">
         <v>8761.6</v>
       </c>
       <c r="BR18" s="49">
         <v>14581.6</v>
       </c>
       <c r="BS18" s="49">
         <v>2927.1</v>
       </c>
       <c r="BT18" s="50">
         <v>5592.4</v>
       </c>
       <c r="BU18" s="50">
         <f>'[5]ВРП на душу населения'!$N$18</f>
         <v>8976.7000000000007</v>
       </c>
+      <c r="BV18" s="48">
+        <v>15512.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A19" s="65">
         <v>59</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="50">
         <v>796.2</v>
       </c>
       <c r="D19" s="50">
         <v>1761.5</v>
       </c>
       <c r="E19" s="50">
         <v>3598.1</v>
       </c>
       <c r="F19" s="50">
         <v>5145.5</v>
       </c>
       <c r="G19" s="50">
         <v>658.4</v>
       </c>
       <c r="H19" s="50">
         <v>1455.2</v>
       </c>
       <c r="I19" s="50">
@@ -14551,52 +14718,55 @@
       <c r="BN19" s="50">
         <v>9174.5</v>
       </c>
       <c r="BO19" s="50">
         <v>2035</v>
       </c>
       <c r="BP19" s="50">
         <v>4069.7</v>
       </c>
       <c r="BQ19" s="50">
         <v>7485.3</v>
       </c>
       <c r="BR19" s="49">
         <v>10612.9</v>
       </c>
       <c r="BS19" s="49">
         <v>1869.2</v>
       </c>
       <c r="BT19" s="50">
         <v>3961.3</v>
       </c>
       <c r="BU19" s="50">
         <f>'[5]ВРП на душу населения'!$N$19</f>
         <v>7513.5</v>
       </c>
+      <c r="BV19" s="48">
+        <v>11299.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="65">
         <v>61</v>
       </c>
       <c r="B20" s="43" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="D20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="E20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="F20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="G20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H20" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I20" s="50" t="s">
@@ -14773,52 +14943,55 @@
       <c r="BN20" s="50">
         <v>3940.7</v>
       </c>
       <c r="BO20" s="50">
         <v>960.9</v>
       </c>
       <c r="BP20" s="50">
         <v>1823.3</v>
       </c>
       <c r="BQ20" s="50">
         <v>3210.9</v>
       </c>
       <c r="BR20" s="49">
         <v>4634.5</v>
       </c>
       <c r="BS20" s="49">
         <v>958.9</v>
       </c>
       <c r="BT20" s="50">
         <v>1866.2</v>
       </c>
       <c r="BU20" s="50">
         <f>'[5]ВРП на душу населения'!$N$20</f>
         <v>3205.8</v>
       </c>
+      <c r="BV20" s="48">
+        <v>4504.7</v>
+      </c>
     </row>
-    <row r="21" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A21" s="65">
         <v>62</v>
       </c>
       <c r="B21" s="43" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="E21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="F21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="G21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H21" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I21" s="50" t="s">
@@ -14995,52 +15168,55 @@
       <c r="BN21" s="50">
         <v>19488.099999999999</v>
       </c>
       <c r="BO21" s="50">
         <v>4313.2</v>
       </c>
       <c r="BP21" s="50">
         <v>8028.9</v>
       </c>
       <c r="BQ21" s="50">
         <v>13398</v>
       </c>
       <c r="BR21" s="49">
         <v>23930.400000000001</v>
       </c>
       <c r="BS21" s="49">
         <v>4539.5</v>
       </c>
       <c r="BT21" s="50">
         <v>8930.7000000000007</v>
       </c>
       <c r="BU21" s="50">
         <f>'[5]ВРП на душу населения'!$N$21</f>
         <v>14316.2</v>
       </c>
+      <c r="BV21" s="48">
+        <v>26002.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A22" s="65">
         <v>63</v>
       </c>
       <c r="B22" s="43" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="50">
         <v>1153.2</v>
       </c>
       <c r="D22" s="50">
         <v>2460.1999999999998</v>
       </c>
       <c r="E22" s="50">
         <v>3933.9</v>
       </c>
       <c r="F22" s="50">
         <v>5219.5</v>
       </c>
       <c r="G22" s="50">
         <v>929.7</v>
       </c>
       <c r="H22" s="50">
         <v>1928.6</v>
       </c>
       <c r="I22" s="50">
@@ -15217,52 +15393,55 @@
       <c r="BN22" s="50">
         <v>13411.1</v>
       </c>
       <c r="BO22" s="50">
         <v>3319.9</v>
       </c>
       <c r="BP22" s="50">
         <v>5844.4</v>
       </c>
       <c r="BQ22" s="50">
         <v>10022.5</v>
       </c>
       <c r="BR22" s="49">
         <v>14783.8</v>
       </c>
       <c r="BS22" s="49">
         <v>3058.2</v>
       </c>
       <c r="BT22" s="50">
         <v>5975.6</v>
       </c>
       <c r="BU22" s="50">
         <f>'[5]ВРП на душу населения'!$N$22</f>
         <v>9356.2000000000007</v>
       </c>
+      <c r="BV22" s="48">
+        <v>15564.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A23" s="65">
         <v>71</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="50">
         <v>3633.9</v>
       </c>
       <c r="D23" s="50">
         <v>8050.1</v>
       </c>
       <c r="E23" s="50">
         <v>14012.8</v>
       </c>
       <c r="F23" s="50">
         <v>17291.8</v>
       </c>
       <c r="G23" s="50">
         <v>2911.4</v>
       </c>
       <c r="H23" s="50">
         <v>5745.6</v>
       </c>
       <c r="I23" s="50">
@@ -15439,52 +15618,55 @@
       <c r="BN23" s="50">
         <v>20399.900000000001</v>
       </c>
       <c r="BO23" s="50">
         <v>4080.4</v>
       </c>
       <c r="BP23" s="50">
         <v>8371.7999999999993</v>
       </c>
       <c r="BQ23" s="50">
         <v>13685.9</v>
       </c>
       <c r="BR23" s="49">
         <v>21673.3</v>
       </c>
       <c r="BS23" s="49">
         <v>4456.3999999999996</v>
       </c>
       <c r="BT23" s="50">
         <v>8546.5</v>
       </c>
       <c r="BU23" s="50">
         <f>'[5]ВРП на душу населения'!$N$23</f>
         <v>14142.3</v>
       </c>
+      <c r="BV23" s="48">
+        <v>22910.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A24" s="65">
         <v>75</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="50">
         <v>3696.1</v>
       </c>
       <c r="D24" s="50">
         <v>7285.9</v>
       </c>
       <c r="E24" s="50">
         <v>12110.7</v>
       </c>
       <c r="F24" s="50">
         <v>18231.099999999999</v>
       </c>
       <c r="G24" s="50">
         <v>3182.7</v>
       </c>
       <c r="H24" s="50">
         <v>6370.9</v>
       </c>
       <c r="I24" s="50">
@@ -15661,52 +15843,55 @@
       <c r="BN24" s="50">
         <v>25186.2</v>
       </c>
       <c r="BO24" s="50">
         <v>5283.4</v>
       </c>
       <c r="BP24" s="50">
         <v>10573.7</v>
       </c>
       <c r="BQ24" s="50">
         <v>15908.1</v>
       </c>
       <c r="BR24" s="49">
         <v>29492.400000000001</v>
       </c>
       <c r="BS24" s="49">
         <v>5931.2</v>
       </c>
       <c r="BT24" s="50">
         <v>11467.6</v>
       </c>
       <c r="BU24" s="50">
         <f>'[5]ВРП на душу населения'!$N$24</f>
         <v>16974.400000000001</v>
       </c>
+      <c r="BV24" s="48">
+        <v>30806.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="65">
         <v>79</v>
       </c>
       <c r="B25" s="43" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="D25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="E25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="F25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="G25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="H25" s="50" t="s">
         <v>139</v>
       </c>
       <c r="I25" s="50" t="s">
@@ -15883,222 +16068,225 @@
       <c r="BN25" s="50">
         <v>7406.6</v>
       </c>
       <c r="BO25" s="50">
         <v>1579.3</v>
       </c>
       <c r="BP25" s="50">
         <v>3279.5</v>
       </c>
       <c r="BQ25" s="50">
         <v>5164.3</v>
       </c>
       <c r="BR25" s="49">
         <v>8146.7</v>
       </c>
       <c r="BS25" s="49">
         <v>1630.4</v>
       </c>
       <c r="BT25" s="50">
         <v>3449.4</v>
       </c>
       <c r="BU25" s="50">
         <f>'[5]ВРП на душу населения'!$N$25</f>
         <v>5559.4</v>
       </c>
+      <c r="BV25" s="48">
+        <v>8575.5</v>
+      </c>
     </row>
-    <row r="26" spans="1:73" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:74" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
     </row>
-    <row r="27" spans="1:73" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:74" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="28" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="30" spans="1:73" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
     </row>
-    <row r="31" spans="1:73" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2007</vt:lpstr>
       <vt:lpstr>2008-2025 мың. теңге</vt:lpstr>