--- v1 (2026-05-20)
+++ v2 (2026-07-21)
@@ -17,64 +17,64 @@
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (предварительный)\Публикации\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 квартал 2026\Публикации\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00FA3512-7102-48D2-A2F8-B9ABC3800DB2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{361F1E24-E543-4EC3-9B4F-0F4126D61E21}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14295" windowHeight="6315" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12195" firstSheet="3" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="8" r:id="rId2"/>
     <sheet name="1990-2007" sheetId="6" r:id="rId3"/>
-    <sheet name="2008-2025 мың. теңге" sheetId="3" r:id="rId4"/>
+    <sheet name="2008-2026 мың. теңге" sheetId="3" r:id="rId4"/>
     <sheet name="Метадеректер 2" sheetId="9" r:id="rId5"/>
-    <sheet name="2008-2025 АҚШ доллары" sheetId="5" r:id="rId6"/>
+    <sheet name="2008-2026 АҚШ доллары" sheetId="5" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
     <definedName name="aa?">[1]сектора!$B$4</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="Áàçà">[0]!Ëèñò1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'транс,связь'!$C$3:$C$7"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"транс,связь"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"19.08.2005"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"1"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
@@ -132,51 +132,51 @@
   <c r="BU25" i="3"/>
   <c r="BU24" i="3"/>
   <c r="BU23" i="3"/>
   <c r="BU22" i="3"/>
   <c r="BU21" i="3"/>
   <c r="BU20" i="3"/>
   <c r="BU19" i="3"/>
   <c r="BU18" i="3"/>
   <c r="BU16" i="3"/>
   <c r="BU15" i="3"/>
   <c r="BU14" i="3"/>
   <c r="BU13" i="3"/>
   <c r="BU12" i="3"/>
   <c r="BU11" i="3"/>
   <c r="BU10" i="3"/>
   <c r="BU9" i="3"/>
   <c r="BU8" i="3"/>
   <c r="BU7" i="3"/>
   <c r="BU6" i="3"/>
   <c r="BU5" i="3"/>
   <c r="BU4" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="970" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="975" uniqueCount="181">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
@@ -910,50 +910,53 @@
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2025 жыл </t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">3) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">       </t>
     </r>
+  </si>
+  <si>
+    <t>2026 жылғы               I тоқсан</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1071,66 +1074,60 @@
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1166,130 +1163,107 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1327,80 +1301,104 @@
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 2 2 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1445,51 +1443,51 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\BUL_NOE_2004." TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///H:\&#1041;&#1091;&#1083;&#1099;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;%20&#1073;&#1091;&#1083;&#1099;\BUL_NOE_2004.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\a.zhakiyenova\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BXMXD9WG\Documents%20and%20Settings\shnurkiyanova\&#1052;&#1086;&#1080;%20&#1076;&#1086;&#1082;&#1091;&#1084;&#1077;&#1085;&#1090;&#1099;\&#1044;&#1054;&#1050;&#1059;&#1052;&#1045;&#1053;&#1058;&#1067;\&#1042;&#1042;&#1055;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;\2007\Aygul\BUL_NOE" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\Users\m.sarmagambet\Desktop\&#1040;&#1083;&#1080;&#1085;&#1072;\&#1042;&#1056;&#1055;_&#1088;&#1072;&#1089;&#1095;&#1077;&#1090;&#1099;\&#1042;&#1056;&#1055;_&#1040;&#1083;&#1080;&#1085;&#1072;\&#1043;&#1086;&#1076;&#1086;&#1074;&#1099;&#1077;_&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;\&#1042;&#1056;&#1055;%202017%20&#1075;&#1086;&#1076;%20(&#1086;&#1090;&#1095;&#1077;&#1090;&#1085;&#1099;&#1077;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;)\&#1053;&#1053;&#1069;\&#1053;&#1053;&#1069;%20&#1087;&#1086;%20&#1088;&#1077;&#1075;&#1080;&#1086;&#1085;&#1072;&#1084;%20&#1079;&#1072;%202017_27072018.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/&#1042;&#1056;&#1055;%202025/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025/&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;/&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\172.16.10.172\&#1042;&#1056;&#1055;%202025\&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025\&#1056;&#1072;&#1089;&#1095;&#1077;&#1090;%20&#1042;&#1056;&#1055;\&#1042;&#1056;&#1055;%209%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1077;&#1074;%202025.xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="сектора"/>
       <sheetName val="постцены"/>
       <sheetName val="МП&amp;ПФ"/>
       <sheetName val="ВВ "/>
       <sheetName val="ПП "/>
       <sheetName val="ВДС"/>
       <sheetName val="сельхоз"/>
       <sheetName val="стр-во"/>
       <sheetName val="транс,связь"/>
       <sheetName val="торг"/>
       <sheetName val="услуги"/>
       <sheetName val="услпрож"/>
       <sheetName val="бюджет"/>
       <sheetName val="fisim"/>
       <sheetName val="финан.деят"/>
       <sheetName val="образ,здрав"/>
       <sheetName val="домхоз"/>
       <sheetName val="ННЭ"/>
       <sheetName val="Лист1"/>
@@ -2310,795 +2308,795 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2709379?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView showGridLines="0" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="22.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="19" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="19"/>
+    <col min="1" max="1" width="44.28515625" style="80" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="80" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="80"/>
+    <col min="257" max="257" width="44.28515625" style="80" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="80" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="80"/>
+    <col min="513" max="513" width="44.28515625" style="80" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="80" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="80"/>
+    <col min="769" max="769" width="44.28515625" style="80" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="80" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="80"/>
+    <col min="1025" max="1025" width="44.28515625" style="80" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="80" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="80"/>
+    <col min="1281" max="1281" width="44.28515625" style="80" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="80" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="80"/>
+    <col min="1537" max="1537" width="44.28515625" style="80" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="80" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="80"/>
+    <col min="1793" max="1793" width="44.28515625" style="80" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="80" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="80"/>
+    <col min="2049" max="2049" width="44.28515625" style="80" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="80" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="80"/>
+    <col min="2305" max="2305" width="44.28515625" style="80" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="80" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="80"/>
+    <col min="2561" max="2561" width="44.28515625" style="80" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="80" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="80"/>
+    <col min="2817" max="2817" width="44.28515625" style="80" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="80" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="80"/>
+    <col min="3073" max="3073" width="44.28515625" style="80" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="80" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="80"/>
+    <col min="3329" max="3329" width="44.28515625" style="80" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="80" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="80"/>
+    <col min="3585" max="3585" width="44.28515625" style="80" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="80" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="80"/>
+    <col min="3841" max="3841" width="44.28515625" style="80" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="80" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="80"/>
+    <col min="4097" max="4097" width="44.28515625" style="80" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="80" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="80"/>
+    <col min="4353" max="4353" width="44.28515625" style="80" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="80" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="80"/>
+    <col min="4609" max="4609" width="44.28515625" style="80" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="80" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="80"/>
+    <col min="4865" max="4865" width="44.28515625" style="80" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="80" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="80"/>
+    <col min="5121" max="5121" width="44.28515625" style="80" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="80" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="80"/>
+    <col min="5377" max="5377" width="44.28515625" style="80" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="80" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="80"/>
+    <col min="5633" max="5633" width="44.28515625" style="80" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="80" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="80"/>
+    <col min="5889" max="5889" width="44.28515625" style="80" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="80" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="80"/>
+    <col min="6145" max="6145" width="44.28515625" style="80" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="80" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="80"/>
+    <col min="6401" max="6401" width="44.28515625" style="80" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="80" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="80"/>
+    <col min="6657" max="6657" width="44.28515625" style="80" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="80" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="80"/>
+    <col min="6913" max="6913" width="44.28515625" style="80" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="80" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="80"/>
+    <col min="7169" max="7169" width="44.28515625" style="80" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="80" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="80"/>
+    <col min="7425" max="7425" width="44.28515625" style="80" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="80" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="80"/>
+    <col min="7681" max="7681" width="44.28515625" style="80" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="80" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="80"/>
+    <col min="7937" max="7937" width="44.28515625" style="80" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="80" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="80"/>
+    <col min="8193" max="8193" width="44.28515625" style="80" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="80" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="80"/>
+    <col min="8449" max="8449" width="44.28515625" style="80" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="80" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="80"/>
+    <col min="8705" max="8705" width="44.28515625" style="80" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="80" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="80"/>
+    <col min="8961" max="8961" width="44.28515625" style="80" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="80" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="80"/>
+    <col min="9217" max="9217" width="44.28515625" style="80" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="80" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="80"/>
+    <col min="9473" max="9473" width="44.28515625" style="80" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="80" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="80"/>
+    <col min="9729" max="9729" width="44.28515625" style="80" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="80" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="80"/>
+    <col min="9985" max="9985" width="44.28515625" style="80" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="80" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="80"/>
+    <col min="10241" max="10241" width="44.28515625" style="80" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="80" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="80"/>
+    <col min="10497" max="10497" width="44.28515625" style="80" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="80" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="80"/>
+    <col min="10753" max="10753" width="44.28515625" style="80" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="80" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="80"/>
+    <col min="11009" max="11009" width="44.28515625" style="80" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="80" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="80"/>
+    <col min="11265" max="11265" width="44.28515625" style="80" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="80" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="80"/>
+    <col min="11521" max="11521" width="44.28515625" style="80" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="80" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="80"/>
+    <col min="11777" max="11777" width="44.28515625" style="80" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="80" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="80"/>
+    <col min="12033" max="12033" width="44.28515625" style="80" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="80" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="80"/>
+    <col min="12289" max="12289" width="44.28515625" style="80" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="80" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="80"/>
+    <col min="12545" max="12545" width="44.28515625" style="80" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="80" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="80"/>
+    <col min="12801" max="12801" width="44.28515625" style="80" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="80" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="80"/>
+    <col min="13057" max="13057" width="44.28515625" style="80" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="80" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="80"/>
+    <col min="13313" max="13313" width="44.28515625" style="80" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="80" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="80"/>
+    <col min="13569" max="13569" width="44.28515625" style="80" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="80" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="80"/>
+    <col min="13825" max="13825" width="44.28515625" style="80" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="80" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="80"/>
+    <col min="14081" max="14081" width="44.28515625" style="80" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="80" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="80"/>
+    <col min="14337" max="14337" width="44.28515625" style="80" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="80" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="80"/>
+    <col min="14593" max="14593" width="44.28515625" style="80" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="80" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="80"/>
+    <col min="14849" max="14849" width="44.28515625" style="80" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="80" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="80"/>
+    <col min="15105" max="15105" width="44.28515625" style="80" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="80" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="80"/>
+    <col min="15361" max="15361" width="44.28515625" style="80" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="80" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="80"/>
+    <col min="15617" max="15617" width="44.28515625" style="80" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="80" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="80"/>
+    <col min="15873" max="15873" width="44.28515625" style="80" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="80" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="80"/>
+    <col min="16129" max="16129" width="44.28515625" style="80" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="80" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="80"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="76"/>
-      <c r="B1" s="76"/>
+      <c r="A1" s="81"/>
+      <c r="B1" s="81"/>
     </row>
     <row r="2" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="21">
+      <c r="B2" s="19">
         <v>111209</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="19" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="67" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="23" t="s">
+      <c r="A5" s="68" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="68" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="21" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="23" t="s">
+      <c r="A7" s="68" t="s">
         <v>107</v>
       </c>
-      <c r="B7" s="25" t="s">
+      <c r="B7" s="22" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="67" t="s">
         <v>110</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="22" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A10" s="20" t="s">
+      <c r="A10" s="67" t="s">
         <v>111</v>
       </c>
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="20" t="s">
+      <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="22" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="B13" s="28" t="s">
+      <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="71" t="s">
         <v>118</v>
       </c>
-      <c r="B14" s="68" t="s">
+      <c r="B14" s="72" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A15" s="78"/>
-      <c r="B15" s="68" t="s">
+      <c r="A15" s="73"/>
+      <c r="B15" s="72" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="79"/>
-      <c r="B16" s="80" t="s">
+      <c r="A16" s="74"/>
+      <c r="B16" s="75" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
-      <c r="B18" s="30">
-        <v>46141</v>
+      <c r="B18" s="76">
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="30">
-        <v>46216</v>
+      <c r="B19" s="77">
+        <v>46258</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="25" t="s">
+      <c r="B21" s="22" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="25" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="24" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="33"/>
-      <c r="B24" s="33"/>
+      <c r="A24" s="78"/>
+      <c r="B24" s="78"/>
     </row>
     <row r="25" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="33"/>
-      <c r="B25" s="33"/>
+      <c r="A25" s="78"/>
+      <c r="B25" s="78"/>
     </row>
     <row r="26" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="33"/>
-      <c r="B26" s="33"/>
+      <c r="A26" s="78"/>
+      <c r="B26" s="78"/>
     </row>
     <row r="27" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="33"/>
-      <c r="B27" s="33"/>
+      <c r="A27" s="78"/>
+      <c r="B27" s="78"/>
     </row>
     <row r="28" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="33"/>
-      <c r="B28" s="33"/>
+      <c r="A28" s="78"/>
+      <c r="B28" s="78"/>
     </row>
     <row r="29" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="33"/>
-      <c r="B29" s="33"/>
+      <c r="A29" s="78"/>
+      <c r="B29" s="78"/>
     </row>
     <row r="30" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="33"/>
-      <c r="B30" s="33"/>
+      <c r="A30" s="78"/>
+      <c r="B30" s="78"/>
     </row>
     <row r="31" spans="1:2" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="34"/>
-      <c r="B31" s="34"/>
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{4D97C061-CAF9-49BE-B6C6-387181BBC21C}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{6C0B86D1-AC35-44E4-A86C-258DF2AD58FF}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="36" customWidth="1"/>
-[...254 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="36"/>
+    <col min="1" max="1" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="27" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="27" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="27"/>
+    <col min="257" max="257" width="4.42578125" style="27" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="27" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="27" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="27"/>
+    <col min="513" max="513" width="4.42578125" style="27" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="27" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="27" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="27"/>
+    <col min="769" max="769" width="4.42578125" style="27" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="27" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="27" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="27"/>
+    <col min="1025" max="1025" width="4.42578125" style="27" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="27" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="27" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="27"/>
+    <col min="1281" max="1281" width="4.42578125" style="27" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="27" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="27" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="27"/>
+    <col min="1537" max="1537" width="4.42578125" style="27" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="27" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="27" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="27"/>
+    <col min="1793" max="1793" width="4.42578125" style="27" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="27" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="27" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="27"/>
+    <col min="2049" max="2049" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="27" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="27" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="27"/>
+    <col min="2305" max="2305" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="27" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="27" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="27"/>
+    <col min="2561" max="2561" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="27" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="27" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="27"/>
+    <col min="2817" max="2817" width="4.42578125" style="27" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="27" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="27" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="27"/>
+    <col min="3073" max="3073" width="4.42578125" style="27" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="27" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="27" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="27"/>
+    <col min="3329" max="3329" width="4.42578125" style="27" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="27" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="27" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="27"/>
+    <col min="3585" max="3585" width="4.42578125" style="27" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="27" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="27" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="27"/>
+    <col min="3841" max="3841" width="4.42578125" style="27" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="27" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="27" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="27"/>
+    <col min="4097" max="4097" width="4.42578125" style="27" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="27" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="27" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="27"/>
+    <col min="4353" max="4353" width="4.42578125" style="27" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="27" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="27" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="27"/>
+    <col min="4609" max="4609" width="4.42578125" style="27" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="27" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="27" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="27"/>
+    <col min="4865" max="4865" width="4.42578125" style="27" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="27" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="27" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="27"/>
+    <col min="5121" max="5121" width="4.42578125" style="27" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="27" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="27" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="27"/>
+    <col min="5377" max="5377" width="4.42578125" style="27" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="27" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="27" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="27"/>
+    <col min="5633" max="5633" width="4.42578125" style="27" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="27" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="27" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="27"/>
+    <col min="5889" max="5889" width="4.42578125" style="27" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="27" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="27" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="27"/>
+    <col min="6145" max="6145" width="4.42578125" style="27" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="27" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="27" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="27"/>
+    <col min="6401" max="6401" width="4.42578125" style="27" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="27" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="27" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="27"/>
+    <col min="6657" max="6657" width="4.42578125" style="27" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="27" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="27" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="27"/>
+    <col min="6913" max="6913" width="4.42578125" style="27" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="27" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="27" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="27"/>
+    <col min="7169" max="7169" width="4.42578125" style="27" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="27" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="27" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="27"/>
+    <col min="7425" max="7425" width="4.42578125" style="27" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="27" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="27" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="27"/>
+    <col min="7681" max="7681" width="4.42578125" style="27" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="27" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="27" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="27"/>
+    <col min="7937" max="7937" width="4.42578125" style="27" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="27" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="27" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="27"/>
+    <col min="8193" max="8193" width="4.42578125" style="27" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="27" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="27" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="27"/>
+    <col min="8449" max="8449" width="4.42578125" style="27" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="27" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="27" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="27"/>
+    <col min="8705" max="8705" width="4.42578125" style="27" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="27" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="27" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="27"/>
+    <col min="8961" max="8961" width="4.42578125" style="27" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="27" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="27" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="27"/>
+    <col min="9217" max="9217" width="4.42578125" style="27" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="27" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="27" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="27"/>
+    <col min="9473" max="9473" width="4.42578125" style="27" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="27" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="27" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="27"/>
+    <col min="9729" max="9729" width="4.42578125" style="27" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="27" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="27" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="27"/>
+    <col min="9985" max="9985" width="4.42578125" style="27" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="27" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="27" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="27"/>
+    <col min="10241" max="10241" width="4.42578125" style="27" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="27" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="27" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="27"/>
+    <col min="10497" max="10497" width="4.42578125" style="27" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="27" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="27" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="27"/>
+    <col min="10753" max="10753" width="4.42578125" style="27" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="27" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="27" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="27"/>
+    <col min="11009" max="11009" width="4.42578125" style="27" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="27" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="27" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="27"/>
+    <col min="11265" max="11265" width="4.42578125" style="27" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="27" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="27" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="27"/>
+    <col min="11521" max="11521" width="4.42578125" style="27" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="27" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="27" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="27"/>
+    <col min="11777" max="11777" width="4.42578125" style="27" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="27" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="27" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="27"/>
+    <col min="12033" max="12033" width="4.42578125" style="27" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="27" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="27" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="27"/>
+    <col min="12289" max="12289" width="4.42578125" style="27" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="27" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="27" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="27"/>
+    <col min="12545" max="12545" width="4.42578125" style="27" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="27" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="27" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="27"/>
+    <col min="12801" max="12801" width="4.42578125" style="27" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="27" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="27" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="27"/>
+    <col min="13057" max="13057" width="4.42578125" style="27" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="27" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="27" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="27"/>
+    <col min="13313" max="13313" width="4.42578125" style="27" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="27" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="27" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="27"/>
+    <col min="13569" max="13569" width="4.42578125" style="27" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="27" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="27" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="27"/>
+    <col min="13825" max="13825" width="4.42578125" style="27" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="27" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="27" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="27"/>
+    <col min="14081" max="14081" width="4.42578125" style="27" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="27" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="27" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="27"/>
+    <col min="14337" max="14337" width="4.42578125" style="27" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="27" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="27" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="27"/>
+    <col min="14593" max="14593" width="4.42578125" style="27" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="27" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="27" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="27"/>
+    <col min="14849" max="14849" width="4.42578125" style="27" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="27" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="27" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="27"/>
+    <col min="15105" max="15105" width="4.42578125" style="27" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="27" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="27" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="27"/>
+    <col min="15361" max="15361" width="4.42578125" style="27" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="27" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="27" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="27"/>
+    <col min="15617" max="15617" width="4.42578125" style="27" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="27" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="27" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="27"/>
+    <col min="15873" max="15873" width="4.42578125" style="27" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="27" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="27" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="27"/>
+    <col min="16129" max="16129" width="4.42578125" style="27" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="27" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="27" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
-      <c r="B2" s="35"/>
+      <c r="B2" s="26"/>
     </row>
     <row r="5" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="28" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="28" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="37" t="s">
+      <c r="B7" s="28" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="37" t="s">
+      <c r="B8" s="28" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="37" t="s">
+      <c r="B9" s="28" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="37"/>
+      <c r="B10" s="28"/>
     </row>
     <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B11" s="38" t="s">
+      <c r="B11" s="29" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="37"/>
+      <c r="B12" s="28"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="37"/>
+      <c r="B13" s="28"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B20" s="39" t="s">
+      <c r="B20" s="30" t="s">
         <v>135</v>
       </c>
-      <c r="C20" s="40"/>
-      <c r="D20" s="40"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:T28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
       <selection pane="bottomRight" activeCell="E31" sqref="E31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="10" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
@@ -3907,12413 +3905,12558 @@
     <col min="15863" max="15863" width="9.42578125" style="2" customWidth="1"/>
     <col min="15864" max="15865" width="9.85546875" style="2" customWidth="1"/>
     <col min="15866" max="15866" width="9.28515625" style="2" customWidth="1"/>
     <col min="15867" max="15867" width="9" style="2" customWidth="1"/>
     <col min="15868" max="15881" width="9.140625" style="2"/>
     <col min="15882" max="15883" width="8.42578125" style="2" customWidth="1"/>
     <col min="15884" max="15891" width="9.140625" style="2"/>
     <col min="15892" max="15892" width="12" style="2" customWidth="1"/>
     <col min="15893" max="16114" width="9.140625" style="2"/>
     <col min="16115" max="16115" width="30.85546875" style="2" customWidth="1"/>
     <col min="16116" max="16116" width="10" style="2" customWidth="1"/>
     <col min="16117" max="16117" width="10.42578125" style="2" customWidth="1"/>
     <col min="16118" max="16118" width="10" style="2" customWidth="1"/>
     <col min="16119" max="16119" width="9.42578125" style="2" customWidth="1"/>
     <col min="16120" max="16121" width="9.85546875" style="2" customWidth="1"/>
     <col min="16122" max="16122" width="9.28515625" style="2" customWidth="1"/>
     <col min="16123" max="16123" width="9" style="2" customWidth="1"/>
     <col min="16124" max="16137" width="9.140625" style="2"/>
     <col min="16138" max="16139" width="8.42578125" style="2" customWidth="1"/>
     <col min="16140" max="16147" width="9.140625" style="2"/>
     <col min="16148" max="16148" width="12" style="2" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
     </row>
     <row r="2" spans="1:20" x14ac:dyDescent="0.2">
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="T2" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:20" s="62" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:20" s="53" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="51" t="s">
         <v>138</v>
       </c>
-      <c r="C3" s="60" t="s">
+      <c r="C3" s="51" t="s">
         <v>145</v>
       </c>
-      <c r="D3" s="61" t="s">
+      <c r="D3" s="52" t="s">
         <v>146</v>
       </c>
-      <c r="E3" s="61" t="s">
+      <c r="E3" s="52" t="s">
         <v>147</v>
       </c>
-      <c r="F3" s="60">
+      <c r="F3" s="51">
         <v>1993</v>
       </c>
-      <c r="G3" s="60">
+      <c r="G3" s="51">
         <v>1994</v>
       </c>
-      <c r="H3" s="60">
+      <c r="H3" s="51">
         <v>1995</v>
       </c>
-      <c r="I3" s="60">
+      <c r="I3" s="51">
         <v>1996</v>
       </c>
-      <c r="J3" s="60">
+      <c r="J3" s="51">
         <v>1997</v>
       </c>
-      <c r="K3" s="60">
+      <c r="K3" s="51">
         <v>1998</v>
       </c>
-      <c r="L3" s="60">
+      <c r="L3" s="51">
         <v>1999</v>
       </c>
-      <c r="M3" s="60">
+      <c r="M3" s="51">
         <v>2000</v>
       </c>
-      <c r="N3" s="60">
+      <c r="N3" s="51">
         <v>2001</v>
       </c>
-      <c r="O3" s="60">
+      <c r="O3" s="51">
         <v>2002</v>
       </c>
-      <c r="P3" s="60">
+      <c r="P3" s="51">
         <v>2003</v>
       </c>
-      <c r="Q3" s="60">
+      <c r="Q3" s="51">
         <v>2004</v>
       </c>
-      <c r="R3" s="60">
+      <c r="R3" s="51">
         <v>2005</v>
       </c>
-      <c r="S3" s="60">
+      <c r="S3" s="51">
         <v>2006</v>
       </c>
-      <c r="T3" s="60">
+      <c r="T3" s="51">
         <v>2007</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="10" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="64">
+      <c r="A4" s="55">
         <v>0</v>
       </c>
-      <c r="B4" s="63" t="s">
+      <c r="B4" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="72">
+      <c r="C4" s="62">
         <v>2.9</v>
       </c>
-      <c r="D4" s="72">
+      <c r="D4" s="62">
         <v>5</v>
       </c>
-      <c r="E4" s="72">
+      <c r="E4" s="62">
         <v>64.900000000000006</v>
       </c>
-      <c r="F4" s="72">
+      <c r="F4" s="62">
         <v>1.5</v>
       </c>
-      <c r="G4" s="72">
+      <c r="G4" s="62">
         <v>24.7</v>
       </c>
-      <c r="H4" s="72">
+      <c r="H4" s="62">
         <v>58.6</v>
       </c>
-      <c r="I4" s="72">
+      <c r="I4" s="62">
         <v>83.1</v>
       </c>
-      <c r="J4" s="72">
+      <c r="J4" s="62">
         <v>100.2</v>
       </c>
-      <c r="K4" s="72">
+      <c r="K4" s="62">
         <v>108.8</v>
       </c>
-      <c r="L4" s="72">
+      <c r="L4" s="62">
         <v>135.1</v>
       </c>
-      <c r="M4" s="70">
+      <c r="M4" s="60">
         <v>174.7</v>
       </c>
-      <c r="N4" s="70">
+      <c r="N4" s="60">
         <v>218.8</v>
       </c>
-      <c r="O4" s="70">
+      <c r="O4" s="60">
         <v>254.1</v>
       </c>
-      <c r="P4" s="70">
+      <c r="P4" s="60">
         <v>309.3</v>
       </c>
-      <c r="Q4" s="70">
+      <c r="Q4" s="60">
         <v>391</v>
       </c>
-      <c r="R4" s="70">
+      <c r="R4" s="60">
         <v>501.1</v>
       </c>
-      <c r="S4" s="70">
+      <c r="S4" s="60">
         <v>667.2</v>
       </c>
-      <c r="T4" s="70">
+      <c r="T4" s="60">
         <v>829.9</v>
       </c>
     </row>
     <row r="5" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A5" s="65">
+      <c r="A5" s="56">
         <v>10</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="41"/>
-[...16 lines deleted...]
-      <c r="T5" s="42"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="32"/>
+      <c r="J5" s="32"/>
+      <c r="K5" s="32"/>
+      <c r="L5" s="32"/>
+      <c r="M5" s="33"/>
+      <c r="N5" s="33"/>
+      <c r="O5" s="33"/>
+      <c r="P5" s="33"/>
+      <c r="Q5" s="33"/>
+      <c r="R5" s="33"/>
+      <c r="S5" s="33"/>
+      <c r="T5" s="33"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A6" s="65">
+      <c r="A6" s="56">
         <v>11</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="46">
+      <c r="C6" s="37">
         <v>2.2000000000000002</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D6" s="37">
         <v>4.7</v>
       </c>
-      <c r="E6" s="46">
+      <c r="E6" s="37">
         <v>46.9</v>
       </c>
-      <c r="F6" s="46">
+      <c r="F6" s="37">
         <v>1.7</v>
       </c>
-      <c r="G6" s="46">
+      <c r="G6" s="37">
         <v>24</v>
       </c>
-      <c r="H6" s="46">
+      <c r="H6" s="37">
         <v>44.4</v>
       </c>
-      <c r="I6" s="46">
+      <c r="I6" s="37">
         <v>54.3</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J6" s="37">
         <v>58.4</v>
       </c>
-      <c r="K6" s="46">
+      <c r="K6" s="37">
         <v>53.8</v>
       </c>
-      <c r="L6" s="46">
+      <c r="L6" s="37">
         <v>96.1</v>
       </c>
-      <c r="M6" s="47">
+      <c r="M6" s="38">
         <v>105.3</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="38">
         <v>140.6</v>
       </c>
-      <c r="O6" s="47">
+      <c r="O6" s="38">
         <v>155.19999999999999</v>
       </c>
-      <c r="P6" s="47">
+      <c r="P6" s="38">
         <v>189.1</v>
       </c>
-      <c r="Q6" s="47">
+      <c r="Q6" s="38">
         <v>222.1</v>
       </c>
-      <c r="R6" s="47">
+      <c r="R6" s="38">
         <v>263.39999999999998</v>
       </c>
-      <c r="S6" s="47">
+      <c r="S6" s="38">
         <v>340</v>
       </c>
-      <c r="T6" s="47">
+      <c r="T6" s="38">
         <v>543.20000000000005</v>
       </c>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A7" s="65">
+      <c r="A7" s="56">
         <v>15</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="46">
+      <c r="C7" s="37">
         <v>3.5</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="37">
         <v>6</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="37">
         <v>65.3</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="37">
         <v>1.9</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="37">
         <v>29.7</v>
       </c>
-      <c r="H7" s="46">
+      <c r="H7" s="37">
         <v>66</v>
       </c>
-      <c r="I7" s="46">
+      <c r="I7" s="37">
         <v>74.599999999999994</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="37">
         <v>108.2</v>
       </c>
-      <c r="K7" s="46">
+      <c r="K7" s="37">
         <v>122.3</v>
       </c>
-      <c r="L7" s="46">
+      <c r="L7" s="37">
         <v>136.69999999999999</v>
       </c>
-      <c r="M7" s="47">
+      <c r="M7" s="38">
         <v>175.2</v>
       </c>
-      <c r="N7" s="47">
+      <c r="N7" s="38">
         <v>219.7</v>
       </c>
-      <c r="O7" s="47">
+      <c r="O7" s="38">
         <v>268.7</v>
       </c>
-      <c r="P7" s="47">
+      <c r="P7" s="38">
         <v>353.2</v>
       </c>
-      <c r="Q7" s="47">
+      <c r="Q7" s="38">
         <v>438.1</v>
       </c>
-      <c r="R7" s="47">
+      <c r="R7" s="38">
         <v>604.9</v>
       </c>
-      <c r="S7" s="47">
+      <c r="S7" s="38">
         <v>748.1</v>
       </c>
-      <c r="T7" s="47">
+      <c r="T7" s="38">
         <v>970.5</v>
       </c>
     </row>
     <row r="8" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A8" s="65">
+      <c r="A8" s="56">
         <v>19</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="37">
         <v>2.4</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="37">
         <v>3.8</v>
       </c>
-      <c r="E8" s="46">
+      <c r="E8" s="37">
         <v>42.9</v>
       </c>
-      <c r="F8" s="46">
+      <c r="F8" s="37">
         <v>0.9</v>
       </c>
-      <c r="G8" s="46">
+      <c r="G8" s="37">
         <v>13.4</v>
       </c>
-      <c r="H8" s="46">
+      <c r="H8" s="37">
         <v>29.4</v>
       </c>
-      <c r="I8" s="46">
+      <c r="I8" s="37">
         <v>51.8</v>
       </c>
-      <c r="J8" s="46">
+      <c r="J8" s="37">
         <v>59.9</v>
       </c>
-      <c r="K8" s="46">
+      <c r="K8" s="37">
         <v>55.7</v>
       </c>
-      <c r="L8" s="46">
+      <c r="L8" s="37">
         <v>63.8</v>
       </c>
-      <c r="M8" s="47">
+      <c r="M8" s="38">
         <v>80.099999999999994</v>
       </c>
-      <c r="N8" s="47">
+      <c r="N8" s="38">
         <v>102.1</v>
       </c>
-      <c r="O8" s="47">
+      <c r="O8" s="38">
         <v>119.2</v>
       </c>
-      <c r="P8" s="47">
+      <c r="P8" s="38">
         <v>147.30000000000001</v>
       </c>
-      <c r="Q8" s="47">
+      <c r="Q8" s="38">
         <v>163.5</v>
       </c>
-      <c r="R8" s="47">
+      <c r="R8" s="38">
         <v>202.1</v>
       </c>
-      <c r="S8" s="47">
+      <c r="S8" s="38">
         <v>253.5</v>
       </c>
-      <c r="T8" s="47">
+      <c r="T8" s="38">
         <v>337.4</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A9" s="65">
+      <c r="A9" s="56">
         <v>23</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="37">
         <v>3.3</v>
       </c>
-      <c r="D9" s="46">
+      <c r="D9" s="37">
         <v>5.4</v>
       </c>
-      <c r="E9" s="46">
+      <c r="E9" s="37">
         <v>76.3</v>
       </c>
-      <c r="F9" s="46">
+      <c r="F9" s="37">
         <v>1.4</v>
       </c>
-      <c r="G9" s="46">
+      <c r="G9" s="37">
         <v>44.9</v>
       </c>
-      <c r="H9" s="46">
+      <c r="H9" s="37">
         <v>129.80000000000001</v>
       </c>
-      <c r="I9" s="46">
+      <c r="I9" s="37">
         <v>197</v>
       </c>
-      <c r="J9" s="46">
+      <c r="J9" s="37">
         <v>247.6</v>
       </c>
-      <c r="K9" s="46">
+      <c r="K9" s="37">
         <v>226.6</v>
       </c>
-      <c r="L9" s="46">
+      <c r="L9" s="37">
         <v>314.7</v>
       </c>
-      <c r="M9" s="47">
+      <c r="M9" s="38">
         <v>554.5</v>
       </c>
-      <c r="N9" s="47">
+      <c r="N9" s="38">
         <v>658.4</v>
       </c>
-      <c r="O9" s="47">
+      <c r="O9" s="38">
         <v>866</v>
       </c>
-      <c r="P9" s="47">
+      <c r="P9" s="38">
         <v>1065</v>
       </c>
-      <c r="Q9" s="47">
+      <c r="Q9" s="38">
         <v>1389.5</v>
       </c>
-      <c r="R9" s="47">
+      <c r="R9" s="38">
         <v>1727.3</v>
       </c>
-      <c r="S9" s="47">
+      <c r="S9" s="38">
         <v>2296.1999999999998</v>
       </c>
-      <c r="T9" s="47">
+      <c r="T9" s="38">
         <v>2541.6999999999998</v>
       </c>
     </row>
     <row r="10" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A10" s="65">
+      <c r="A10" s="56">
         <v>27</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="37">
         <v>3.2</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D10" s="37">
         <v>5.3</v>
       </c>
-      <c r="E10" s="46">
+      <c r="E10" s="37">
         <v>46.7</v>
       </c>
-      <c r="F10" s="46">
+      <c r="F10" s="37">
         <v>1.4</v>
       </c>
-      <c r="G10" s="46">
+      <c r="G10" s="37">
         <v>19</v>
       </c>
-      <c r="H10" s="46">
+      <c r="H10" s="37">
         <v>38.5</v>
       </c>
-      <c r="I10" s="46">
+      <c r="I10" s="37">
         <v>47.8</v>
       </c>
-      <c r="J10" s="46">
+      <c r="J10" s="37">
         <v>83.5</v>
       </c>
-      <c r="K10" s="46">
+      <c r="K10" s="37">
         <v>87.4</v>
       </c>
-      <c r="L10" s="46">
+      <c r="L10" s="37">
         <v>124.4</v>
       </c>
-      <c r="M10" s="47">
+      <c r="M10" s="38">
         <v>195.5</v>
       </c>
-      <c r="N10" s="47">
+      <c r="N10" s="38">
         <v>249.5</v>
       </c>
-      <c r="O10" s="47">
+      <c r="O10" s="38">
         <v>296.7</v>
       </c>
-      <c r="P10" s="47">
+      <c r="P10" s="38">
         <v>333.1</v>
       </c>
-      <c r="Q10" s="47">
+      <c r="Q10" s="38">
         <v>589.79999999999995</v>
       </c>
-      <c r="R10" s="47">
+      <c r="R10" s="38">
         <v>659.8</v>
       </c>
-      <c r="S10" s="47">
+      <c r="S10" s="38">
         <v>838.6</v>
       </c>
-      <c r="T10" s="47">
+      <c r="T10" s="38">
         <v>1006.2</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A11" s="65">
+      <c r="A11" s="56">
         <v>31</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="37">
         <v>2.7</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D11" s="37">
         <v>3.7</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="37">
         <v>54.6</v>
       </c>
-      <c r="F11" s="46">
+      <c r="F11" s="37">
         <v>0.9</v>
       </c>
-      <c r="G11" s="46">
+      <c r="G11" s="37">
         <v>10.6</v>
       </c>
-      <c r="H11" s="46">
+      <c r="H11" s="37">
         <v>20.2</v>
       </c>
-      <c r="I11" s="46">
+      <c r="I11" s="37">
         <v>44.4</v>
       </c>
-      <c r="J11" s="46">
+      <c r="J11" s="37">
         <v>44.4</v>
       </c>
-      <c r="K11" s="46">
+      <c r="K11" s="37">
         <v>46.7</v>
       </c>
-      <c r="L11" s="46">
+      <c r="L11" s="37">
         <v>50.3</v>
       </c>
-      <c r="M11" s="47">
+      <c r="M11" s="38">
         <v>58.7</v>
       </c>
-      <c r="N11" s="47">
+      <c r="N11" s="38">
         <v>71.2</v>
       </c>
-      <c r="O11" s="47">
+      <c r="O11" s="38">
         <v>84.7</v>
       </c>
-      <c r="P11" s="47">
+      <c r="P11" s="38">
         <v>121.6</v>
       </c>
-      <c r="Q11" s="47">
+      <c r="Q11" s="38">
         <v>138.80000000000001</v>
       </c>
-      <c r="R11" s="47">
+      <c r="R11" s="38">
         <v>169.1</v>
       </c>
-      <c r="S11" s="47">
+      <c r="S11" s="38">
         <v>191.2</v>
       </c>
-      <c r="T11" s="47">
+      <c r="T11" s="38">
         <v>262.8</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A12" s="65">
+      <c r="A12" s="56">
         <v>33</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="46" t="s">
-[...50 lines deleted...]
-      <c r="T12" s="47" t="s">
+      <c r="C12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="I12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="J12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="K12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="L12" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="M12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="N12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="O12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="R12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="S12" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="T12" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A13" s="65">
+      <c r="A13" s="56">
         <v>35</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="37">
         <v>2.9</v>
       </c>
-      <c r="D13" s="46">
+      <c r="D13" s="37">
         <v>5.4</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="37">
         <v>89.4</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="37">
         <v>1.9</v>
       </c>
-      <c r="G13" s="46">
+      <c r="G13" s="37">
         <v>35.200000000000003</v>
       </c>
-      <c r="H13" s="46">
+      <c r="H13" s="37">
         <v>96.8</v>
       </c>
-      <c r="I13" s="46">
+      <c r="I13" s="37">
         <v>93.3</v>
       </c>
-      <c r="J13" s="46">
+      <c r="J13" s="37">
         <v>118.9</v>
       </c>
-      <c r="K13" s="46">
+      <c r="K13" s="37">
         <v>131.69999999999999</v>
       </c>
-      <c r="L13" s="46">
+      <c r="L13" s="37">
         <v>168</v>
       </c>
-      <c r="M13" s="47">
+      <c r="M13" s="38">
         <v>217.7</v>
       </c>
-      <c r="N13" s="47">
+      <c r="N13" s="38">
         <v>249.3</v>
       </c>
-      <c r="O13" s="47">
+      <c r="O13" s="38">
         <v>276.7</v>
       </c>
-      <c r="P13" s="47">
+      <c r="P13" s="38">
         <v>333.6</v>
       </c>
-      <c r="Q13" s="47">
+      <c r="Q13" s="38">
         <v>382.3</v>
       </c>
-      <c r="R13" s="47">
+      <c r="R13" s="38">
         <v>509.9</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="38">
         <v>690.1</v>
       </c>
-      <c r="T13" s="47">
+      <c r="T13" s="38">
         <v>853.5</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A14" s="65">
+      <c r="A14" s="56">
         <v>39</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="46">
+      <c r="C14" s="37">
         <v>4.2</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="37">
         <v>6.3</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="37">
         <v>116</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="37">
         <v>3</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="37">
         <v>37.200000000000003</v>
       </c>
-      <c r="H14" s="46">
+      <c r="H14" s="37">
         <v>56.2</v>
       </c>
-      <c r="I14" s="46">
+      <c r="I14" s="37">
         <v>71.400000000000006</v>
       </c>
-      <c r="J14" s="46">
+      <c r="J14" s="37">
         <v>116.5</v>
       </c>
-      <c r="K14" s="46">
+      <c r="K14" s="37">
         <v>109.5</v>
       </c>
-      <c r="L14" s="46">
+      <c r="L14" s="37">
         <v>135.80000000000001</v>
       </c>
-      <c r="M14" s="47">
+      <c r="M14" s="38">
         <v>163.1</v>
       </c>
-      <c r="N14" s="47">
+      <c r="N14" s="38">
         <v>181.2</v>
       </c>
-      <c r="O14" s="47">
+      <c r="O14" s="38">
         <v>199.6</v>
       </c>
-      <c r="P14" s="47">
+      <c r="P14" s="38">
         <v>256.5</v>
       </c>
-      <c r="Q14" s="47">
+      <c r="Q14" s="38">
         <v>299.10000000000002</v>
       </c>
-      <c r="R14" s="47">
+      <c r="R14" s="38">
         <v>356.5</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="38">
         <v>429.5</v>
       </c>
-      <c r="T14" s="47">
+      <c r="T14" s="38">
         <v>624.5</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A15" s="65">
+      <c r="A15" s="56">
         <v>43</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="46">
+      <c r="C15" s="37">
         <v>1.9</v>
       </c>
-      <c r="D15" s="46">
+      <c r="D15" s="37">
         <v>2.7</v>
       </c>
-      <c r="E15" s="46">
+      <c r="E15" s="37">
         <v>41.3</v>
       </c>
-      <c r="F15" s="46">
+      <c r="F15" s="37">
         <v>0.9</v>
       </c>
-      <c r="G15" s="46">
+      <c r="G15" s="37">
         <v>14.3</v>
       </c>
-      <c r="H15" s="46">
+      <c r="H15" s="37">
         <v>34.6</v>
       </c>
-      <c r="I15" s="46">
+      <c r="I15" s="37">
         <v>56</v>
       </c>
-      <c r="J15" s="46">
+      <c r="J15" s="37">
         <v>65.3</v>
       </c>
-      <c r="K15" s="46">
+      <c r="K15" s="37">
         <v>60.7</v>
       </c>
-      <c r="L15" s="46">
+      <c r="L15" s="37">
         <v>64.400000000000006</v>
       </c>
-      <c r="M15" s="47">
+      <c r="M15" s="38">
         <v>96.3</v>
       </c>
-      <c r="N15" s="47">
+      <c r="N15" s="38">
         <v>122.2</v>
       </c>
-      <c r="O15" s="47">
+      <c r="O15" s="38">
         <v>170.2</v>
       </c>
-      <c r="P15" s="47">
+      <c r="P15" s="38">
         <v>224.6</v>
       </c>
-      <c r="Q15" s="47">
+      <c r="Q15" s="38">
         <v>294.89999999999998</v>
       </c>
-      <c r="R15" s="47">
+      <c r="R15" s="38">
         <v>394</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="38">
         <v>585.20000000000005</v>
       </c>
-      <c r="T15" s="47">
+      <c r="T15" s="38">
         <v>794.7</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A16" s="65">
+      <c r="A16" s="56">
         <v>47</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="37">
         <v>2.9</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="37">
         <v>6.5</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="37">
         <v>102.1</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="37">
         <v>0.7</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="37">
         <v>38.700000000000003</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="37">
         <v>154.6</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="37">
         <v>240.9</v>
       </c>
-      <c r="J16" s="46">
+      <c r="J16" s="37">
         <v>213.1</v>
       </c>
-      <c r="K16" s="46">
+      <c r="K16" s="37">
         <v>191.2</v>
       </c>
-      <c r="L16" s="46">
+      <c r="L16" s="37">
         <v>263.2</v>
       </c>
-      <c r="M16" s="47">
+      <c r="M16" s="38">
         <v>407.9</v>
       </c>
-      <c r="N16" s="47">
+      <c r="N16" s="38">
         <v>455</v>
       </c>
-      <c r="O16" s="47">
+      <c r="O16" s="38">
         <v>599.29999999999995</v>
       </c>
-      <c r="P16" s="47">
+      <c r="P16" s="38">
         <v>633.4</v>
       </c>
-      <c r="Q16" s="47">
+      <c r="Q16" s="38">
         <v>831.6</v>
       </c>
-      <c r="R16" s="47">
+      <c r="R16" s="38">
         <v>1174.2</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="38">
         <v>1552.9</v>
       </c>
-      <c r="T16" s="47">
+      <c r="T16" s="38">
         <v>1896.2</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A17" s="65">
+      <c r="A17" s="56">
         <v>51</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="37">
         <v>2.1</v>
       </c>
-      <c r="D17" s="46">
+      <c r="D17" s="37">
         <v>3.7</v>
       </c>
-      <c r="E17" s="46">
+      <c r="E17" s="37">
         <v>40.200000000000003</v>
       </c>
-      <c r="F17" s="46">
+      <c r="F17" s="37">
         <v>0.8</v>
       </c>
-      <c r="G17" s="46">
+      <c r="G17" s="37">
         <v>10.5</v>
       </c>
-      <c r="H17" s="46">
+      <c r="H17" s="37">
         <v>20.5</v>
       </c>
-      <c r="I17" s="46">
+      <c r="I17" s="37">
         <v>40.9</v>
       </c>
-      <c r="J17" s="46">
+      <c r="J17" s="37">
         <v>47.5</v>
       </c>
-      <c r="K17" s="46">
+      <c r="K17" s="37">
         <v>48.9</v>
       </c>
-      <c r="L17" s="46">
+      <c r="L17" s="37">
         <v>62</v>
       </c>
-      <c r="M17" s="47">
+      <c r="M17" s="38">
         <v>88.3</v>
       </c>
-      <c r="N17" s="47">
+      <c r="N17" s="38">
         <v>114.1</v>
       </c>
-      <c r="O17" s="47">
+      <c r="O17" s="38">
         <v>117.1</v>
       </c>
-      <c r="P17" s="47">
+      <c r="P17" s="38">
         <v>145.80000000000001</v>
       </c>
-      <c r="Q17" s="47">
+      <c r="Q17" s="38">
         <v>142.69999999999999</v>
       </c>
-      <c r="R17" s="47">
+      <c r="R17" s="38">
         <v>161.69999999999999</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="38">
         <v>187.6</v>
       </c>
-      <c r="T17" s="47">
+      <c r="T17" s="38">
         <v>265.2</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A18" s="65">
+      <c r="A18" s="56">
         <v>55</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="46">
+      <c r="C18" s="37">
         <v>3</v>
       </c>
-      <c r="D18" s="46">
+      <c r="D18" s="37">
         <v>6.1</v>
       </c>
-      <c r="E18" s="46">
+      <c r="E18" s="37">
         <v>99.1</v>
       </c>
-      <c r="F18" s="46">
+      <c r="F18" s="37">
         <v>2.5</v>
       </c>
-      <c r="G18" s="46">
+      <c r="G18" s="37">
         <v>44.4</v>
       </c>
-      <c r="H18" s="46">
+      <c r="H18" s="37">
         <v>110.3</v>
       </c>
-      <c r="I18" s="46">
+      <c r="I18" s="37">
         <v>130.9</v>
       </c>
-      <c r="J18" s="46">
+      <c r="J18" s="37">
         <v>110.8</v>
       </c>
-      <c r="K18" s="46">
+      <c r="K18" s="37">
         <v>153.19999999999999</v>
       </c>
-      <c r="L18" s="46">
+      <c r="L18" s="37">
         <v>156.1</v>
       </c>
-      <c r="M18" s="47">
+      <c r="M18" s="38">
         <v>214.4</v>
       </c>
-      <c r="N18" s="47">
+      <c r="N18" s="38">
         <v>266.2</v>
       </c>
-      <c r="O18" s="47">
+      <c r="O18" s="38">
         <v>286.89999999999998</v>
       </c>
-      <c r="P18" s="47">
+      <c r="P18" s="38">
         <v>359.7</v>
       </c>
-      <c r="Q18" s="47">
+      <c r="Q18" s="38">
         <v>449</v>
       </c>
-      <c r="R18" s="47">
+      <c r="R18" s="38">
         <v>516.6</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="38">
         <v>621.29999999999995</v>
       </c>
-      <c r="T18" s="47">
+      <c r="T18" s="38">
         <v>793.9</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A19" s="65">
+      <c r="A19" s="56">
         <v>59</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="46">
+      <c r="C19" s="37">
         <v>3.7</v>
       </c>
-      <c r="D19" s="46">
+      <c r="D19" s="37">
         <v>8.4</v>
       </c>
-      <c r="E19" s="46">
+      <c r="E19" s="37">
         <v>80.099999999999994</v>
       </c>
-      <c r="F19" s="46">
+      <c r="F19" s="37">
         <v>1.4</v>
       </c>
-      <c r="G19" s="46">
+      <c r="G19" s="37">
         <v>26.9</v>
       </c>
-      <c r="H19" s="46">
+      <c r="H19" s="37">
         <v>75.3</v>
       </c>
-      <c r="I19" s="46">
+      <c r="I19" s="37">
         <v>113.7</v>
       </c>
-      <c r="J19" s="46">
+      <c r="J19" s="37">
         <v>101.6</v>
       </c>
-      <c r="K19" s="46">
+      <c r="K19" s="37">
         <v>86.4</v>
       </c>
-      <c r="L19" s="46">
+      <c r="L19" s="37">
         <v>102.9</v>
       </c>
-      <c r="M19" s="47">
+      <c r="M19" s="38">
         <v>100.4</v>
       </c>
-      <c r="N19" s="47">
+      <c r="N19" s="38">
         <v>141.69999999999999</v>
       </c>
-      <c r="O19" s="47">
+      <c r="O19" s="38">
         <v>162.19999999999999</v>
       </c>
-      <c r="P19" s="47">
+      <c r="P19" s="38">
         <v>207.1</v>
       </c>
-      <c r="Q19" s="47">
+      <c r="Q19" s="38">
         <v>226.7</v>
       </c>
-      <c r="R19" s="47">
+      <c r="R19" s="38">
         <v>277.89999999999998</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="38">
         <v>357.8</v>
       </c>
-      <c r="T19" s="47">
+      <c r="T19" s="38">
         <v>487.4</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A20" s="65">
+      <c r="A20" s="56">
         <v>61</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="46" t="s">
-[...50 lines deleted...]
-      <c r="T20" s="47" t="s">
+      <c r="C20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="J20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="L20" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="M20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="O20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="R20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="S20" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="T20" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A21" s="65">
+      <c r="A21" s="56">
         <v>62</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="46" t="s">
-[...50 lines deleted...]
-      <c r="T21" s="47" t="s">
+      <c r="C21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="J21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="K21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="O21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="P21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="R21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="S21" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="T21" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A22" s="65">
+      <c r="A22" s="56">
         <v>63</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="46">
+      <c r="C22" s="37">
         <v>3</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="37">
         <v>5</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="37">
         <v>62.8</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="37">
         <v>1.4</v>
       </c>
-      <c r="G22" s="46">
+      <c r="G22" s="37">
         <v>24.4</v>
       </c>
-      <c r="H22" s="46">
+      <c r="H22" s="37">
         <v>65.8</v>
       </c>
-      <c r="I22" s="46">
+      <c r="I22" s="37">
         <v>78</v>
       </c>
-      <c r="J22" s="46">
+      <c r="J22" s="37">
         <v>98.3</v>
       </c>
-      <c r="K22" s="46">
+      <c r="K22" s="37">
         <v>116.1</v>
       </c>
-      <c r="L22" s="46">
-[...2 lines deleted...]
-      <c r="M22" s="47">
+      <c r="L22" s="37">
+        <v>139</v>
+      </c>
+      <c r="M22" s="38">
         <v>158.4</v>
       </c>
-      <c r="N22" s="47">
+      <c r="N22" s="38">
         <v>188.2</v>
       </c>
-      <c r="O22" s="47">
+      <c r="O22" s="38">
         <v>199</v>
       </c>
-      <c r="P22" s="47">
+      <c r="P22" s="38">
         <v>228.9</v>
       </c>
-      <c r="Q22" s="47">
+      <c r="Q22" s="38">
         <v>270.60000000000002</v>
       </c>
-      <c r="R22" s="47">
+      <c r="R22" s="38">
         <v>325.39999999999998</v>
       </c>
-      <c r="S22" s="47">
+      <c r="S22" s="38">
         <v>430.8</v>
       </c>
-      <c r="T22" s="47">
+      <c r="T22" s="38">
         <v>563.4</v>
       </c>
     </row>
     <row r="23" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="65">
+      <c r="A23" s="56">
         <v>71</v>
       </c>
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="46" t="s">
-[...20 lines deleted...]
-      <c r="J23" s="46">
+      <c r="C23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="D23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="I23" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="J23" s="37">
         <v>87.5</v>
       </c>
-      <c r="K23" s="46">
+      <c r="K23" s="37">
         <v>186.8</v>
       </c>
-      <c r="L23" s="46">
+      <c r="L23" s="37">
         <v>262.2</v>
       </c>
-      <c r="M23" s="47">
+      <c r="M23" s="38">
         <v>328.6</v>
       </c>
-      <c r="N23" s="47">
+      <c r="N23" s="38">
         <v>438.1</v>
       </c>
-      <c r="O23" s="47">
+      <c r="O23" s="38">
         <v>463.8</v>
       </c>
-      <c r="P23" s="47">
+      <c r="P23" s="38">
         <v>596.79999999999995</v>
       </c>
-      <c r="Q23" s="47">
+      <c r="Q23" s="38">
         <v>901.7</v>
       </c>
-      <c r="R23" s="47">
+      <c r="R23" s="38">
         <v>1318</v>
       </c>
-      <c r="S23" s="47">
+      <c r="S23" s="38">
         <v>1701.8</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="38">
         <v>1927</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A24" s="65">
+      <c r="A24" s="56">
         <v>75</v>
       </c>
-      <c r="B24" s="43" t="s">
+      <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="37">
         <v>3</v>
       </c>
-      <c r="D24" s="46">
+      <c r="D24" s="37">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E24" s="46">
+      <c r="E24" s="37">
         <v>45.8</v>
       </c>
-      <c r="F24" s="46">
+      <c r="F24" s="37">
         <v>1.8</v>
       </c>
-      <c r="G24" s="46">
+      <c r="G24" s="37">
         <v>27.2</v>
       </c>
-      <c r="H24" s="46">
+      <c r="H24" s="37">
         <v>67.400000000000006</v>
       </c>
-      <c r="I24" s="46">
+      <c r="I24" s="37">
         <v>166.3</v>
       </c>
-      <c r="J24" s="46">
+      <c r="J24" s="37">
         <v>223.7</v>
       </c>
-      <c r="K24" s="46">
+      <c r="K24" s="37">
         <v>265.10000000000002</v>
       </c>
-      <c r="L24" s="46">
+      <c r="L24" s="37">
         <v>319.8</v>
       </c>
-      <c r="M24" s="47">
+      <c r="M24" s="38">
         <v>367.5</v>
       </c>
-      <c r="N24" s="47">
+      <c r="N24" s="38">
         <v>504.9</v>
       </c>
-      <c r="O24" s="47">
+      <c r="O24" s="38">
         <v>603.29999999999995</v>
       </c>
-      <c r="P24" s="47">
+      <c r="P24" s="38">
         <v>695.8</v>
       </c>
-      <c r="Q24" s="47">
+      <c r="Q24" s="38">
         <v>924.4</v>
       </c>
-      <c r="R24" s="47">
+      <c r="R24" s="38">
         <v>1218.5999999999999</v>
       </c>
-      <c r="S24" s="47">
+      <c r="S24" s="38">
         <v>1792.9</v>
       </c>
-      <c r="T24" s="47">
+      <c r="T24" s="38">
         <v>2048.9</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.2">
-      <c r="A25" s="65">
+      <c r="A25" s="56">
         <v>79</v>
       </c>
-      <c r="B25" s="43" t="s">
+      <c r="B25" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="46" t="s">
-[...50 lines deleted...]
-      <c r="T25" s="47" t="s">
+      <c r="C25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="F25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="G25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="H25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="J25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="37" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="O25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="P25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="R25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="S25" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="T25" s="38" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:20" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:BV30"/>
+  <dimension ref="A1:BW30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BY22" sqref="BY22"/>
+      <selection pane="topRight" activeCell="BW37" sqref="BW37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="22" style="2" customWidth="1"/>
     <col min="3" max="51" width="10.85546875" style="2" customWidth="1"/>
     <col min="52" max="52" width="12.42578125" style="2" customWidth="1"/>
     <col min="53" max="55" width="10.85546875" style="2" customWidth="1"/>
     <col min="56" max="56" width="12.85546875" style="2" customWidth="1"/>
     <col min="57" max="59" width="10.85546875" style="2" customWidth="1"/>
     <col min="60" max="60" width="13" style="2" customWidth="1"/>
     <col min="61" max="63" width="10.85546875" style="2" customWidth="1"/>
     <col min="64" max="64" width="12.85546875" style="2" customWidth="1"/>
     <col min="65" max="67" width="10.85546875" style="2" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="2" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="2" customWidth="1"/>
     <col min="70" max="71" width="12" style="2" customWidth="1"/>
     <col min="72" max="72" width="13" style="2" customWidth="1"/>
     <col min="73" max="73" width="11.5703125" style="2" customWidth="1"/>
     <col min="74" max="74" width="10.7109375" style="2" customWidth="1"/>
-    <col min="75" max="16384" width="9.140625" style="2"/>
+    <col min="75" max="75" width="11.7109375" style="2" customWidth="1"/>
+    <col min="76" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:75" s="1" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
         <v>144</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="2" spans="1:74" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:75" s="1" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
-      <c r="BV2" s="13" t="s">
+      <c r="BV2" s="13"/>
+      <c r="BW2" s="13" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="3" spans="1:74" s="59" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:75" s="50" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="C3" s="54" t="s">
+      <c r="C3" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="54" t="s">
+      <c r="D3" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="54" t="s">
+      <c r="E3" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="54" t="s">
+      <c r="F3" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="54" t="s">
+      <c r="G3" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="54" t="s">
+      <c r="H3" s="45" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="54" t="s">
+      <c r="I3" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="54" t="s">
+      <c r="J3" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="54" t="s">
+      <c r="K3" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="54" t="s">
+      <c r="L3" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="54" t="s">
+      <c r="M3" s="45" t="s">
         <v>34</v>
       </c>
-      <c r="N3" s="54" t="s">
+      <c r="N3" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="54" t="s">
+      <c r="O3" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="54" t="s">
+      <c r="P3" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="Q3" s="54" t="s">
+      <c r="Q3" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="R3" s="54" t="s">
+      <c r="R3" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="S3" s="54" t="s">
+      <c r="S3" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="54" t="s">
+      <c r="T3" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="U3" s="54" t="s">
+      <c r="U3" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="V3" s="54" t="s">
+      <c r="V3" s="45" t="s">
         <v>43</v>
       </c>
-      <c r="W3" s="54" t="s">
+      <c r="W3" s="45" t="s">
         <v>44</v>
       </c>
-      <c r="X3" s="54" t="s">
+      <c r="X3" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="54" t="s">
+      <c r="Y3" s="45" t="s">
         <v>46</v>
       </c>
-      <c r="Z3" s="54" t="s">
+      <c r="Z3" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="AA3" s="54" t="s">
+      <c r="AA3" s="45" t="s">
         <v>48</v>
       </c>
-      <c r="AB3" s="54" t="s">
+      <c r="AB3" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="AC3" s="54" t="s">
+      <c r="AC3" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="AD3" s="54" t="s">
+      <c r="AD3" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="AE3" s="54" t="s">
+      <c r="AE3" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="54" t="s">
+      <c r="AF3" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="AG3" s="54" t="s">
+      <c r="AG3" s="45" t="s">
         <v>54</v>
       </c>
-      <c r="AH3" s="54" t="s">
+      <c r="AH3" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="AI3" s="54" t="s">
+      <c r="AI3" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="AJ3" s="54" t="s">
+      <c r="AJ3" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="AK3" s="54" t="s">
+      <c r="AK3" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="AL3" s="54" t="s">
+      <c r="AL3" s="45" t="s">
         <v>59</v>
       </c>
-      <c r="AM3" s="54" t="s">
+      <c r="AM3" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="AN3" s="54" t="s">
+      <c r="AN3" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="AO3" s="54" t="s">
+      <c r="AO3" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="AP3" s="54" t="s">
+      <c r="AP3" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="AQ3" s="54" t="s">
+      <c r="AQ3" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="AR3" s="54" t="s">
+      <c r="AR3" s="45" t="s">
         <v>65</v>
       </c>
-      <c r="AS3" s="54" t="s">
+      <c r="AS3" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="AT3" s="54" t="s">
+      <c r="AT3" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="AU3" s="54" t="s">
+      <c r="AU3" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="AV3" s="54" t="s">
+      <c r="AV3" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="AW3" s="54" t="s">
+      <c r="AW3" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="AX3" s="54" t="s">
+      <c r="AX3" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="AY3" s="54" t="s">
+      <c r="AY3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="AZ3" s="54" t="s">
+      <c r="AZ3" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="BA3" s="54" t="s">
+      <c r="BA3" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="BB3" s="54" t="s">
+      <c r="BB3" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="BC3" s="54" t="s">
+      <c r="BC3" s="45" t="s">
         <v>76</v>
       </c>
-      <c r="BD3" s="54" t="s">
+      <c r="BD3" s="45" t="s">
         <v>77</v>
       </c>
-      <c r="BE3" s="54" t="s">
+      <c r="BE3" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="BF3" s="54" t="s">
+      <c r="BF3" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="BG3" s="54" t="s">
+      <c r="BG3" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="BH3" s="54" t="s">
+      <c r="BH3" s="45" t="s">
         <v>158</v>
       </c>
-      <c r="BI3" s="54" t="s">
+      <c r="BI3" s="45" t="s">
         <v>81</v>
       </c>
-      <c r="BJ3" s="54" t="s">
+      <c r="BJ3" s="45" t="s">
         <v>82</v>
       </c>
-      <c r="BK3" s="54" t="s">
+      <c r="BK3" s="45" t="s">
         <v>157</v>
       </c>
-      <c r="BL3" s="54" t="s">
+      <c r="BL3" s="45" t="s">
         <v>156</v>
       </c>
-      <c r="BM3" s="54" t="s">
+      <c r="BM3" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="BN3" s="54" t="s">
+      <c r="BN3" s="45" t="s">
         <v>148</v>
       </c>
-      <c r="BO3" s="54" t="s">
+      <c r="BO3" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="BP3" s="54" t="s">
+      <c r="BP3" s="45" t="s">
         <v>155</v>
       </c>
-      <c r="BQ3" s="54" t="s">
+      <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="BR3" s="54" t="s">
+      <c r="BR3" s="45" t="s">
         <v>176</v>
       </c>
-      <c r="BS3" s="54" t="s">
+      <c r="BS3" s="45" t="s">
         <v>95</v>
       </c>
-      <c r="BT3" s="54" t="s">
+      <c r="BT3" s="45" t="s">
         <v>154</v>
       </c>
-      <c r="BU3" s="56" t="s">
+      <c r="BU3" s="47" t="s">
         <v>171</v>
       </c>
-      <c r="BV3" s="54" t="s">
+      <c r="BV3" s="45" t="s">
         <v>178</v>
       </c>
+      <c r="BW3" s="45" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="4" spans="1:74" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="64">
+    <row r="4" spans="1:75" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="55">
         <v>0</v>
       </c>
-      <c r="B4" s="66" t="s">
+      <c r="B4" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="69">
+      <c r="C4" s="59">
         <v>205.6</v>
       </c>
-      <c r="D4" s="69">
+      <c r="D4" s="59">
         <v>460.5</v>
       </c>
-      <c r="E4" s="69">
+      <c r="E4" s="59">
         <v>754.2</v>
       </c>
-      <c r="F4" s="69">
+      <c r="F4" s="59">
         <v>1024.2</v>
       </c>
-      <c r="G4" s="69">
+      <c r="G4" s="59">
         <v>193</v>
       </c>
-      <c r="H4" s="69">
+      <c r="H4" s="59">
         <v>423.9</v>
       </c>
-      <c r="I4" s="69">
+      <c r="I4" s="59">
         <v>707.5</v>
       </c>
-      <c r="J4" s="69">
+      <c r="J4" s="59">
         <v>1056.8</v>
       </c>
-      <c r="K4" s="69">
+      <c r="K4" s="59">
         <v>250.3</v>
       </c>
-      <c r="L4" s="69">
+      <c r="L4" s="59">
         <v>543.29999999999995</v>
       </c>
-      <c r="M4" s="69">
+      <c r="M4" s="59">
         <v>876.7</v>
       </c>
-      <c r="N4" s="69">
+      <c r="N4" s="59">
         <v>1336.5</v>
       </c>
-      <c r="O4" s="69">
+      <c r="O4" s="59">
         <v>317.60000000000002</v>
       </c>
-      <c r="P4" s="69">
+      <c r="P4" s="59">
         <v>683.6</v>
       </c>
-      <c r="Q4" s="69">
+      <c r="Q4" s="59">
         <v>1123.4000000000001</v>
       </c>
-      <c r="R4" s="69">
+      <c r="R4" s="59">
         <v>1705.8</v>
       </c>
-      <c r="S4" s="69">
+      <c r="S4" s="59">
         <v>364.4</v>
       </c>
-      <c r="T4" s="69">
+      <c r="T4" s="59">
         <v>765.1</v>
       </c>
-      <c r="U4" s="69">
+      <c r="U4" s="59">
         <v>1236.8</v>
       </c>
-      <c r="V4" s="69">
+      <c r="V4" s="59">
         <v>1847.1</v>
       </c>
-      <c r="W4" s="69">
+      <c r="W4" s="59">
         <v>410.6</v>
       </c>
-      <c r="X4" s="69">
+      <c r="X4" s="59">
         <v>854.5</v>
       </c>
-      <c r="Y4" s="69">
+      <c r="Y4" s="59">
         <v>1397.8</v>
       </c>
-      <c r="Z4" s="69">
+      <c r="Z4" s="59">
         <v>2113.1999999999998</v>
       </c>
-      <c r="AA4" s="69">
+      <c r="AA4" s="59">
         <v>461.5</v>
       </c>
-      <c r="AB4" s="69">
+      <c r="AB4" s="59">
         <v>957</v>
       </c>
-      <c r="AC4" s="69">
+      <c r="AC4" s="59">
         <v>1566.9</v>
       </c>
-      <c r="AD4" s="69">
+      <c r="AD4" s="59">
         <v>2294.8000000000002</v>
       </c>
-      <c r="AE4" s="69">
+      <c r="AE4" s="59">
         <v>473.9</v>
       </c>
-      <c r="AF4" s="69">
+      <c r="AF4" s="59">
         <v>961.4</v>
       </c>
-      <c r="AG4" s="69">
+      <c r="AG4" s="59">
         <v>1566.6</v>
       </c>
-      <c r="AH4" s="69">
+      <c r="AH4" s="59">
         <v>2330.4</v>
       </c>
-      <c r="AI4" s="69">
+      <c r="AI4" s="59">
         <v>525.9</v>
       </c>
-      <c r="AJ4" s="69">
+      <c r="AJ4" s="59">
         <v>1091.5</v>
       </c>
-      <c r="AK4" s="69">
+      <c r="AK4" s="59">
         <v>1764.7</v>
       </c>
-      <c r="AL4" s="69">
+      <c r="AL4" s="59">
         <v>2639.7</v>
       </c>
-      <c r="AM4" s="69">
+      <c r="AM4" s="59">
         <v>581.20000000000005</v>
       </c>
-      <c r="AN4" s="69">
+      <c r="AN4" s="59">
         <v>1198.5999999999999</v>
       </c>
-      <c r="AO4" s="69">
+      <c r="AO4" s="59">
         <v>1951.5</v>
       </c>
-      <c r="AP4" s="69">
+      <c r="AP4" s="59">
         <v>3014.7</v>
       </c>
-      <c r="AQ4" s="69">
+      <c r="AQ4" s="59">
         <v>648.1</v>
       </c>
-      <c r="AR4" s="69">
+      <c r="AR4" s="59">
         <v>1364.7</v>
       </c>
-      <c r="AS4" s="69">
+      <c r="AS4" s="59">
         <v>2179.5</v>
       </c>
-      <c r="AT4" s="69">
+      <c r="AT4" s="59">
         <v>3382.5</v>
       </c>
-      <c r="AU4" s="69">
+      <c r="AU4" s="59">
         <v>715.5</v>
       </c>
-      <c r="AV4" s="69">
+      <c r="AV4" s="59">
         <v>1512.5</v>
       </c>
-      <c r="AW4" s="69">
+      <c r="AW4" s="59">
         <v>2396.6999999999998</v>
       </c>
-      <c r="AX4" s="69">
+      <c r="AX4" s="59">
         <v>3755.7</v>
       </c>
-      <c r="AY4" s="69">
+      <c r="AY4" s="59">
         <v>808.8</v>
       </c>
-      <c r="AZ4" s="69">
+      <c r="AZ4" s="59">
         <v>1519</v>
       </c>
-      <c r="BA4" s="69">
+      <c r="BA4" s="59">
         <v>2446.6999999999998</v>
       </c>
-      <c r="BB4" s="69">
+      <c r="BB4" s="59">
         <v>3766.8</v>
       </c>
-      <c r="BC4" s="69">
+      <c r="BC4" s="59">
         <v>842.9</v>
       </c>
-      <c r="BD4" s="69">
+      <c r="BD4" s="59">
         <v>1703.1</v>
       </c>
-      <c r="BE4" s="69">
+      <c r="BE4" s="59">
         <v>2795.3</v>
       </c>
-      <c r="BF4" s="69">
+      <c r="BF4" s="59">
         <v>4417.8999999999996</v>
       </c>
-      <c r="BG4" s="69">
+      <c r="BG4" s="59">
         <v>1028.5</v>
       </c>
-      <c r="BH4" s="69">
+      <c r="BH4" s="59">
         <v>2046.5</v>
       </c>
-      <c r="BI4" s="69">
+      <c r="BI4" s="59">
         <v>3341.6</v>
       </c>
-      <c r="BJ4" s="69">
+      <c r="BJ4" s="59">
         <v>5284.7</v>
       </c>
-      <c r="BK4" s="69">
+      <c r="BK4" s="59">
         <v>1191.0999999999999</v>
       </c>
-      <c r="BL4" s="69">
+      <c r="BL4" s="59">
         <v>2382.1</v>
       </c>
-      <c r="BM4" s="69">
+      <c r="BM4" s="59">
         <v>3802.6</v>
       </c>
-      <c r="BN4" s="69">
+      <c r="BN4" s="59">
         <v>6002</v>
       </c>
-      <c r="BO4" s="69">
+      <c r="BO4" s="59">
         <v>1297</v>
       </c>
-      <c r="BP4" s="69">
+      <c r="BP4" s="59">
         <v>2604.5</v>
       </c>
-      <c r="BQ4" s="69">
+      <c r="BQ4" s="59">
         <v>4221</v>
       </c>
-      <c r="BR4" s="70">
+      <c r="BR4" s="60">
         <v>6780.9</v>
       </c>
-      <c r="BS4" s="71">
+      <c r="BS4" s="61">
         <v>1500.2</v>
       </c>
-      <c r="BT4" s="69">
+      <c r="BT4" s="59">
         <v>3010.2</v>
       </c>
-      <c r="BU4" s="69">
+      <c r="BU4" s="59">
         <f>'[5]ВРП на душу населения'!$D$5</f>
         <v>4897</v>
       </c>
-      <c r="BV4" s="69">
+      <c r="BV4" s="59">
         <v>7826</v>
       </c>
+      <c r="BW4" s="59">
+        <v>1661.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:74" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65">
+    <row r="5" spans="1:75" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56">
         <v>10</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="48" t="s">
-[...170 lines deleted...]
-      <c r="BH5" s="48">
+      <c r="C5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="J5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="K5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="M5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="O5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="R5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="S5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="T5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="U5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="V5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="W5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="X5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG5" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH5" s="39">
         <v>1424.8</v>
       </c>
-      <c r="BI5" s="48">
+      <c r="BI5" s="39">
         <v>2370.1999999999998</v>
       </c>
-      <c r="BJ5" s="48">
+      <c r="BJ5" s="39">
         <v>3901.1</v>
       </c>
-      <c r="BK5" s="48">
+      <c r="BK5" s="39">
         <v>930.9</v>
       </c>
-      <c r="BL5" s="48">
+      <c r="BL5" s="39">
         <v>1892.9</v>
       </c>
-      <c r="BM5" s="48">
+      <c r="BM5" s="39">
         <v>3169.4</v>
       </c>
-      <c r="BN5" s="48">
+      <c r="BN5" s="39">
         <v>4313.3</v>
       </c>
-      <c r="BO5" s="48">
+      <c r="BO5" s="39">
         <v>1175.2</v>
       </c>
-      <c r="BP5" s="48">
+      <c r="BP5" s="39">
         <v>2142.3000000000002</v>
       </c>
-      <c r="BQ5" s="48">
+      <c r="BQ5" s="39">
         <v>3676.5</v>
       </c>
-      <c r="BR5" s="42">
+      <c r="BR5" s="33">
         <v>5367.8</v>
       </c>
-      <c r="BS5" s="45">
+      <c r="BS5" s="36">
         <v>1213.5999999999999</v>
       </c>
-      <c r="BT5" s="48">
+      <c r="BT5" s="39">
         <v>2258.1999999999998</v>
       </c>
-      <c r="BU5" s="48">
+      <c r="BU5" s="39">
         <f>'[5]ВРП на душу населения'!$D$6</f>
         <v>3975.9</v>
       </c>
-      <c r="BV5" s="74">
+      <c r="BV5" s="64">
         <v>6565.5</v>
       </c>
+      <c r="BW5" s="64">
+        <v>1495.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A6" s="65">
+    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A6" s="56">
         <v>11</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="39">
         <v>107</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="39">
         <v>253.3</v>
       </c>
-      <c r="E6" s="48">
+      <c r="E6" s="39">
         <v>452.6</v>
       </c>
-      <c r="F6" s="48">
+      <c r="F6" s="39">
         <v>641.4</v>
       </c>
-      <c r="G6" s="48">
+      <c r="G6" s="39">
         <v>104.3</v>
       </c>
-      <c r="H6" s="48">
+      <c r="H6" s="39">
         <v>246</v>
       </c>
-      <c r="I6" s="48">
+      <c r="I6" s="39">
         <v>476.5</v>
       </c>
-      <c r="J6" s="48">
+      <c r="J6" s="39">
         <v>712.1</v>
       </c>
-      <c r="K6" s="48">
+      <c r="K6" s="39">
         <v>115.4</v>
       </c>
-      <c r="L6" s="48">
+      <c r="L6" s="39">
         <v>275.8</v>
       </c>
-      <c r="M6" s="48">
+      <c r="M6" s="39">
         <v>512.70000000000005</v>
       </c>
-      <c r="N6" s="48">
+      <c r="N6" s="39">
         <v>798.1</v>
       </c>
-      <c r="O6" s="48">
+      <c r="O6" s="39">
         <v>168.5</v>
       </c>
-      <c r="P6" s="48">
+      <c r="P6" s="39">
         <v>348.8</v>
       </c>
-      <c r="Q6" s="48">
+      <c r="Q6" s="39">
         <v>671.3</v>
       </c>
-      <c r="R6" s="48">
+      <c r="R6" s="39">
         <v>1099</v>
       </c>
-      <c r="S6" s="48">
+      <c r="S6" s="39">
         <v>199.9</v>
       </c>
-      <c r="T6" s="48">
+      <c r="T6" s="39">
         <v>425.1</v>
       </c>
-      <c r="U6" s="48">
+      <c r="U6" s="39">
         <v>762</v>
       </c>
-      <c r="V6" s="48">
+      <c r="V6" s="39">
         <v>1092.8</v>
       </c>
-      <c r="W6" s="48">
+      <c r="W6" s="39">
         <v>226.5</v>
       </c>
-      <c r="X6" s="48">
+      <c r="X6" s="39">
         <v>463.3</v>
       </c>
-      <c r="Y6" s="48">
+      <c r="Y6" s="39">
         <v>866.5</v>
       </c>
-      <c r="Z6" s="48">
+      <c r="Z6" s="39">
         <v>1301.7</v>
       </c>
-      <c r="AA6" s="48">
+      <c r="AA6" s="39">
         <v>252.2</v>
       </c>
-      <c r="AB6" s="48">
+      <c r="AB6" s="39">
         <v>606.1</v>
       </c>
-      <c r="AC6" s="48">
+      <c r="AC6" s="39">
         <v>1045.5</v>
       </c>
-      <c r="AD6" s="48">
+      <c r="AD6" s="39">
         <v>1427.9</v>
       </c>
-      <c r="AE6" s="48">
+      <c r="AE6" s="39">
         <v>280.89999999999998</v>
       </c>
-      <c r="AF6" s="48">
+      <c r="AF6" s="39">
         <v>594.70000000000005</v>
       </c>
-      <c r="AG6" s="48">
+      <c r="AG6" s="39">
         <v>1093.5999999999999</v>
       </c>
-      <c r="AH6" s="48">
+      <c r="AH6" s="39">
         <v>1513.9</v>
       </c>
-      <c r="AI6" s="48">
+      <c r="AI6" s="39">
         <v>302.7</v>
       </c>
-      <c r="AJ6" s="48">
+      <c r="AJ6" s="39">
         <v>660.9</v>
       </c>
-      <c r="AK6" s="48">
+      <c r="AK6" s="39">
         <v>1225.3</v>
       </c>
-      <c r="AL6" s="48">
+      <c r="AL6" s="39">
         <v>1818.2</v>
       </c>
-      <c r="AM6" s="48">
+      <c r="AM6" s="39">
         <v>343.1</v>
       </c>
-      <c r="AN6" s="48">
+      <c r="AN6" s="39">
         <v>754.7</v>
       </c>
-      <c r="AO6" s="48">
+      <c r="AO6" s="39">
         <v>1330.8</v>
       </c>
-      <c r="AP6" s="48">
+      <c r="AP6" s="39">
         <v>2107.8000000000002</v>
       </c>
-      <c r="AQ6" s="48">
+      <c r="AQ6" s="39">
         <v>390.7</v>
       </c>
-      <c r="AR6" s="48">
+      <c r="AR6" s="39">
         <v>846.1</v>
       </c>
-      <c r="AS6" s="48">
+      <c r="AS6" s="39">
         <v>1454</v>
       </c>
-      <c r="AT6" s="48">
+      <c r="AT6" s="39">
         <v>2301</v>
       </c>
-      <c r="AU6" s="48">
+      <c r="AU6" s="39">
         <v>451.4</v>
       </c>
-      <c r="AV6" s="48">
+      <c r="AV6" s="39">
         <v>986.2</v>
       </c>
-      <c r="AW6" s="48">
+      <c r="AW6" s="39">
         <v>1660</v>
       </c>
-      <c r="AX6" s="48">
+      <c r="AX6" s="39">
         <v>2621.1999999999998</v>
       </c>
-      <c r="AY6" s="48">
+      <c r="AY6" s="39">
         <v>534.6</v>
       </c>
-      <c r="AZ6" s="48">
+      <c r="AZ6" s="39">
         <v>1105</v>
       </c>
-      <c r="BA6" s="48">
+      <c r="BA6" s="39">
         <v>1915.9</v>
       </c>
-      <c r="BB6" s="48">
+      <c r="BB6" s="39">
         <v>3102.5</v>
       </c>
-      <c r="BC6" s="48">
+      <c r="BC6" s="39">
         <v>617.4</v>
       </c>
-      <c r="BD6" s="48">
+      <c r="BD6" s="39">
         <v>1316</v>
       </c>
-      <c r="BE6" s="48">
+      <c r="BE6" s="39">
         <v>2218.9</v>
       </c>
-      <c r="BF6" s="48">
+      <c r="BF6" s="39">
         <v>3644.9</v>
       </c>
-      <c r="BG6" s="48">
+      <c r="BG6" s="39">
         <v>766.7</v>
       </c>
-      <c r="BH6" s="48">
+      <c r="BH6" s="39">
         <v>1517.9</v>
       </c>
-      <c r="BI6" s="48">
+      <c r="BI6" s="39">
         <v>2682.8</v>
       </c>
-      <c r="BJ6" s="48">
+      <c r="BJ6" s="39">
         <v>4428.5</v>
       </c>
-      <c r="BK6" s="48">
+      <c r="BK6" s="39">
         <v>871.8</v>
       </c>
-      <c r="BL6" s="48">
+      <c r="BL6" s="39">
         <v>1855.3</v>
       </c>
-      <c r="BM6" s="48">
+      <c r="BM6" s="39">
         <v>2921.4</v>
       </c>
-      <c r="BN6" s="48">
+      <c r="BN6" s="39">
         <v>4655.3</v>
       </c>
-      <c r="BO6" s="48">
+      <c r="BO6" s="39">
         <v>968.4</v>
       </c>
-      <c r="BP6" s="48">
+      <c r="BP6" s="39">
         <v>2034.7</v>
       </c>
-      <c r="BQ6" s="48">
+      <c r="BQ6" s="39">
         <v>3358.4</v>
       </c>
-      <c r="BR6" s="42">
+      <c r="BR6" s="33">
         <v>5332.7</v>
       </c>
-      <c r="BS6" s="45">
+      <c r="BS6" s="36">
         <v>1104.4000000000001</v>
       </c>
-      <c r="BT6" s="48">
+      <c r="BT6" s="39">
         <v>2274.9</v>
       </c>
-      <c r="BU6" s="48">
+      <c r="BU6" s="39">
         <f>'[5]ВРП на душу населения'!$D$7</f>
         <v>3781.5</v>
       </c>
-      <c r="BV6" s="74">
+      <c r="BV6" s="64">
         <v>6763.9</v>
       </c>
+      <c r="BW6" s="64">
+        <v>1248.3</v>
+      </c>
     </row>
-    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A7" s="65">
+    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A7" s="56">
         <v>15</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="39">
         <v>246</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="39">
         <v>563.6</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="39">
         <v>885.2</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="39">
         <v>1231.0999999999999</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="39">
         <v>196.8</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="39">
         <v>451.9</v>
       </c>
-      <c r="I7" s="48">
+      <c r="I7" s="39">
         <v>761.5</v>
       </c>
-      <c r="J7" s="48">
+      <c r="J7" s="39">
         <v>1122.9000000000001</v>
       </c>
-      <c r="K7" s="48">
+      <c r="K7" s="39">
         <v>292.3</v>
       </c>
-      <c r="L7" s="48">
+      <c r="L7" s="39">
         <v>635.9</v>
       </c>
-      <c r="M7" s="48">
+      <c r="M7" s="39">
         <v>1021</v>
       </c>
-      <c r="N7" s="48">
+      <c r="N7" s="39">
         <v>1523.1</v>
       </c>
-      <c r="O7" s="48">
+      <c r="O7" s="39">
         <v>382.8</v>
       </c>
-      <c r="P7" s="48">
+      <c r="P7" s="39">
         <v>799.1</v>
       </c>
-      <c r="Q7" s="48">
+      <c r="Q7" s="39">
         <v>1340</v>
       </c>
-      <c r="R7" s="48">
+      <c r="R7" s="39">
         <v>1998.2</v>
       </c>
-      <c r="S7" s="48">
+      <c r="S7" s="39">
         <v>411.3</v>
       </c>
-      <c r="T7" s="48">
+      <c r="T7" s="39">
         <v>855.6</v>
       </c>
-      <c r="U7" s="48">
+      <c r="U7" s="39">
         <v>1379.1</v>
       </c>
-      <c r="V7" s="48">
+      <c r="V7" s="39">
         <v>2220.6999999999998</v>
       </c>
-      <c r="W7" s="48">
+      <c r="W7" s="39">
         <v>450.4</v>
       </c>
-      <c r="X7" s="48">
+      <c r="X7" s="39">
         <v>945</v>
       </c>
-      <c r="Y7" s="48">
+      <c r="Y7" s="39">
         <v>1567.4</v>
       </c>
-      <c r="Z7" s="48">
+      <c r="Z7" s="39">
         <v>2298.1</v>
       </c>
-      <c r="AA7" s="48">
+      <c r="AA7" s="39">
         <v>469</v>
       </c>
-      <c r="AB7" s="48">
+      <c r="AB7" s="39">
         <v>1005.9</v>
       </c>
-      <c r="AC7" s="48">
+      <c r="AC7" s="39">
         <v>1613.4</v>
       </c>
-      <c r="AD7" s="48">
+      <c r="AD7" s="39">
         <v>2361.4</v>
       </c>
-      <c r="AE7" s="48">
+      <c r="AE7" s="39">
         <v>445.6</v>
       </c>
-      <c r="AF7" s="48">
+      <c r="AF7" s="39">
         <v>873.5</v>
       </c>
-      <c r="AG7" s="48">
+      <c r="AG7" s="39">
         <v>1455.9</v>
       </c>
-      <c r="AH7" s="48">
+      <c r="AH7" s="39">
         <v>2135</v>
       </c>
-      <c r="AI7" s="48">
+      <c r="AI7" s="39">
         <v>481.6</v>
       </c>
-      <c r="AJ7" s="48">
+      <c r="AJ7" s="39">
         <v>955.1</v>
       </c>
-      <c r="AK7" s="48">
+      <c r="AK7" s="39">
         <v>1610.1</v>
       </c>
-      <c r="AL7" s="48">
+      <c r="AL7" s="39">
         <v>2464.9</v>
       </c>
-      <c r="AM7" s="48">
+      <c r="AM7" s="39">
         <v>578.1</v>
       </c>
-      <c r="AN7" s="48">
+      <c r="AN7" s="39">
         <v>1173.7</v>
       </c>
-      <c r="AO7" s="48">
+      <c r="AO7" s="39">
         <v>1878.5</v>
       </c>
-      <c r="AP7" s="48">
+      <c r="AP7" s="39">
         <v>2749.7</v>
       </c>
-      <c r="AQ7" s="48">
+      <c r="AQ7" s="39">
         <v>653.5</v>
       </c>
-      <c r="AR7" s="48">
+      <c r="AR7" s="39">
         <v>1393.1</v>
       </c>
-      <c r="AS7" s="48">
+      <c r="AS7" s="39">
         <v>2244.9</v>
       </c>
-      <c r="AT7" s="48">
+      <c r="AT7" s="39">
         <v>3136</v>
       </c>
-      <c r="AU7" s="48">
+      <c r="AU7" s="39">
         <v>710.6</v>
       </c>
-      <c r="AV7" s="48">
+      <c r="AV7" s="39">
         <v>1585.7</v>
       </c>
-      <c r="AW7" s="48">
+      <c r="AW7" s="39">
         <v>2506.9</v>
       </c>
-      <c r="AX7" s="48">
+      <c r="AX7" s="39">
         <v>3396.8</v>
       </c>
-      <c r="AY7" s="48">
+      <c r="AY7" s="39">
         <v>748.6</v>
       </c>
-      <c r="AZ7" s="48">
+      <c r="AZ7" s="39">
         <v>1452.5</v>
       </c>
-      <c r="BA7" s="48">
+      <c r="BA7" s="39">
         <v>2397.9</v>
       </c>
-      <c r="BB7" s="48">
+      <c r="BB7" s="39">
         <v>3329.8</v>
       </c>
-      <c r="BC7" s="48">
+      <c r="BC7" s="39">
         <v>766.1</v>
       </c>
-      <c r="BD7" s="48">
+      <c r="BD7" s="39">
         <v>1634.7</v>
       </c>
-      <c r="BE7" s="48">
+      <c r="BE7" s="39">
         <v>2700.1</v>
       </c>
-      <c r="BF7" s="48">
+      <c r="BF7" s="39">
         <v>3982.1</v>
       </c>
-      <c r="BG7" s="48">
+      <c r="BG7" s="39">
         <v>961.1</v>
       </c>
-      <c r="BH7" s="48">
+      <c r="BH7" s="39">
         <v>2099.6999999999998</v>
       </c>
-      <c r="BI7" s="48">
+      <c r="BI7" s="39">
         <v>3268.3</v>
       </c>
-      <c r="BJ7" s="48">
+      <c r="BJ7" s="39">
         <v>4788.2</v>
       </c>
-      <c r="BK7" s="48">
+      <c r="BK7" s="39">
         <v>1012</v>
       </c>
-      <c r="BL7" s="48">
+      <c r="BL7" s="39">
         <v>2140.6999999999998</v>
       </c>
-      <c r="BM7" s="48">
+      <c r="BM7" s="39">
         <v>3385.6</v>
       </c>
-      <c r="BN7" s="48">
+      <c r="BN7" s="39">
         <v>4484.5</v>
       </c>
-      <c r="BO7" s="48">
+      <c r="BO7" s="39">
         <v>1145.8</v>
       </c>
-      <c r="BP7" s="48">
+      <c r="BP7" s="39">
         <v>2432.1</v>
       </c>
-      <c r="BQ7" s="48">
+      <c r="BQ7" s="39">
         <v>3815.1</v>
       </c>
-      <c r="BR7" s="42">
+      <c r="BR7" s="33">
         <v>5251.7</v>
       </c>
-      <c r="BS7" s="45">
+      <c r="BS7" s="36">
         <v>1229</v>
       </c>
-      <c r="BT7" s="48">
+      <c r="BT7" s="39">
         <v>2618.4</v>
       </c>
-      <c r="BU7" s="48">
+      <c r="BU7" s="39">
         <f>'[5]ВРП на душу населения'!$D$8</f>
         <v>4293.2</v>
       </c>
-      <c r="BV7" s="74">
+      <c r="BV7" s="64">
         <v>5975.8</v>
       </c>
+      <c r="BW7" s="64">
+        <v>1396.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="65">
+    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A8" s="56">
         <v>19</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="39">
         <v>72.7</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="39">
         <v>169.4</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="39">
         <v>287.60000000000002</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="39">
         <v>409.2</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="39">
         <v>76.099999999999994</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="39">
         <v>181.6</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="39">
         <v>316.60000000000002</v>
       </c>
-      <c r="J8" s="48">
+      <c r="J8" s="39">
         <v>424.8</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="39">
         <v>93.9</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="39">
         <v>216.4</v>
       </c>
-      <c r="M8" s="48">
+      <c r="M8" s="39">
         <v>391.7</v>
       </c>
-      <c r="N8" s="48">
+      <c r="N8" s="39">
         <v>537.9</v>
       </c>
-      <c r="O8" s="48">
+      <c r="O8" s="39">
         <v>112.8</v>
       </c>
-      <c r="P8" s="48">
+      <c r="P8" s="39">
         <v>253.1</v>
       </c>
-      <c r="Q8" s="48">
+      <c r="Q8" s="39">
         <v>441.3</v>
       </c>
-      <c r="R8" s="48">
+      <c r="R8" s="39">
         <v>654</v>
       </c>
-      <c r="S8" s="48">
+      <c r="S8" s="39">
         <v>132.5</v>
       </c>
-      <c r="T8" s="48">
+      <c r="T8" s="39">
         <v>283</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="39">
         <v>493.2</v>
       </c>
-      <c r="V8" s="48">
+      <c r="V8" s="39">
         <v>751</v>
       </c>
-      <c r="W8" s="48">
+      <c r="W8" s="39">
         <v>149.4</v>
       </c>
-      <c r="X8" s="48">
+      <c r="X8" s="39">
         <v>295.7</v>
       </c>
-      <c r="Y8" s="48">
+      <c r="Y8" s="39">
         <v>561.20000000000005</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="39">
         <v>886.2</v>
       </c>
-      <c r="AA8" s="48">
+      <c r="AA8" s="39">
         <v>185.1</v>
       </c>
-      <c r="AB8" s="48">
+      <c r="AB8" s="39">
         <v>376.6</v>
       </c>
-      <c r="AC8" s="48">
+      <c r="AC8" s="39">
         <v>685.5</v>
       </c>
-      <c r="AD8" s="48">
+      <c r="AD8" s="39">
         <v>1002.1</v>
       </c>
-      <c r="AE8" s="48">
+      <c r="AE8" s="39">
         <v>196.7</v>
       </c>
-      <c r="AF8" s="48">
+      <c r="AF8" s="39">
         <v>411.7</v>
       </c>
-      <c r="AG8" s="48">
+      <c r="AG8" s="39">
         <v>755</v>
       </c>
-      <c r="AH8" s="48">
+      <c r="AH8" s="39">
         <v>1021.3</v>
       </c>
-      <c r="AI8" s="48">
+      <c r="AI8" s="39">
         <v>213.8</v>
       </c>
-      <c r="AJ8" s="48">
+      <c r="AJ8" s="39">
         <v>456.6</v>
       </c>
-      <c r="AK8" s="48">
+      <c r="AK8" s="39">
         <v>824.7</v>
       </c>
-      <c r="AL8" s="48">
+      <c r="AL8" s="39">
         <v>1114.2</v>
       </c>
-      <c r="AM8" s="48">
+      <c r="AM8" s="39">
         <v>219.2</v>
       </c>
-      <c r="AN8" s="48">
+      <c r="AN8" s="39">
         <v>474.2</v>
       </c>
-      <c r="AO8" s="48">
+      <c r="AO8" s="39">
         <v>870.2</v>
       </c>
-      <c r="AP8" s="48">
+      <c r="AP8" s="39">
         <v>1235.8</v>
       </c>
-      <c r="AQ8" s="48">
+      <c r="AQ8" s="39">
         <v>251.4</v>
       </c>
-      <c r="AR8" s="48">
+      <c r="AR8" s="39">
         <v>539.1</v>
       </c>
-      <c r="AS8" s="48">
+      <c r="AS8" s="39">
         <v>944.2</v>
       </c>
-      <c r="AT8" s="48">
+      <c r="AT8" s="39">
         <v>1378.2</v>
       </c>
-      <c r="AU8" s="48">
+      <c r="AU8" s="39">
         <v>276</v>
       </c>
-      <c r="AV8" s="48">
+      <c r="AV8" s="39">
         <v>596.5</v>
       </c>
-      <c r="AW8" s="48">
+      <c r="AW8" s="39">
         <v>1039.0999999999999</v>
       </c>
-      <c r="AX8" s="48">
+      <c r="AX8" s="39">
         <v>1585.5</v>
       </c>
-      <c r="AY8" s="48">
+      <c r="AY8" s="39">
         <v>326.60000000000002</v>
       </c>
-      <c r="AZ8" s="48">
+      <c r="AZ8" s="39">
         <v>687</v>
       </c>
-      <c r="BA8" s="48">
+      <c r="BA8" s="39">
         <v>1148.5999999999999</v>
       </c>
-      <c r="BB8" s="48">
+      <c r="BB8" s="39">
         <v>1805.2</v>
       </c>
-      <c r="BC8" s="48">
+      <c r="BC8" s="39">
         <v>387.8</v>
       </c>
-      <c r="BD8" s="48">
+      <c r="BD8" s="39">
         <v>828.2</v>
       </c>
-      <c r="BE8" s="48">
+      <c r="BE8" s="39">
         <v>1386.1</v>
       </c>
-      <c r="BF8" s="48">
+      <c r="BF8" s="39">
         <v>2201.1</v>
       </c>
-      <c r="BG8" s="48">
+      <c r="BG8" s="39">
         <v>473.9</v>
       </c>
-      <c r="BH8" s="48">
+      <c r="BH8" s="39">
         <v>1170.5</v>
       </c>
-      <c r="BI8" s="48">
+      <c r="BI8" s="39">
         <v>1706.3</v>
       </c>
-      <c r="BJ8" s="48">
+      <c r="BJ8" s="39">
         <v>2860</v>
       </c>
-      <c r="BK8" s="48">
+      <c r="BK8" s="39">
         <v>676.5</v>
       </c>
-      <c r="BL8" s="48">
+      <c r="BL8" s="39">
         <v>1262.5</v>
       </c>
-      <c r="BM8" s="48">
+      <c r="BM8" s="39">
         <v>2041.4</v>
       </c>
-      <c r="BN8" s="48">
+      <c r="BN8" s="39">
         <v>3504.8</v>
       </c>
-      <c r="BO8" s="48">
+      <c r="BO8" s="39">
         <v>781.5</v>
       </c>
-      <c r="BP8" s="48">
+      <c r="BP8" s="39">
         <v>1564.3</v>
       </c>
-      <c r="BQ8" s="48">
+      <c r="BQ8" s="39">
         <v>2451.6999999999998</v>
       </c>
-      <c r="BR8" s="42">
+      <c r="BR8" s="33">
         <v>3908.1</v>
       </c>
-      <c r="BS8" s="45">
+      <c r="BS8" s="36">
         <v>932</v>
       </c>
-      <c r="BT8" s="48">
+      <c r="BT8" s="39">
         <v>1877.7</v>
       </c>
-      <c r="BU8" s="48">
+      <c r="BU8" s="39">
         <f>'[5]ВРП на душу населения'!$D$9</f>
         <v>2972.7</v>
       </c>
-      <c r="BV8" s="74">
+      <c r="BV8" s="64">
         <v>4231.2</v>
       </c>
+      <c r="BW8" s="64">
+        <v>1011</v>
+      </c>
     </row>
-    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A9" s="65">
+    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A9" s="56">
         <v>23</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="48">
+      <c r="C9" s="39">
         <v>794.3</v>
       </c>
-      <c r="D9" s="48">
+      <c r="D9" s="39">
         <v>1805.1</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="39">
         <v>2854.1</v>
       </c>
-      <c r="F9" s="48">
+      <c r="F9" s="39">
         <v>3626</v>
       </c>
-      <c r="G9" s="48">
+      <c r="G9" s="39">
         <v>733.3</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="39">
         <v>1547.1</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="39">
         <v>2477.5</v>
       </c>
-      <c r="J9" s="48">
+      <c r="J9" s="39">
         <v>3824.7</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="39">
         <v>1062.4000000000001</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="39">
         <v>2231.5</v>
       </c>
-      <c r="M9" s="48">
+      <c r="M9" s="39">
         <v>3324</v>
       </c>
-      <c r="N9" s="48">
+      <c r="N9" s="39">
         <v>5401</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="39">
         <v>1460.3</v>
       </c>
-      <c r="P9" s="48">
+      <c r="P9" s="39">
         <v>3212.8</v>
       </c>
-      <c r="Q9" s="48">
+      <c r="Q9" s="39">
         <v>4738.2</v>
       </c>
-      <c r="R9" s="48">
+      <c r="R9" s="39">
         <v>7054</v>
       </c>
-      <c r="S9" s="48">
+      <c r="S9" s="39">
         <v>1535.9</v>
       </c>
-      <c r="T9" s="48">
+      <c r="T9" s="39">
         <v>3106.5</v>
       </c>
-      <c r="U9" s="48">
+      <c r="U9" s="39">
         <v>4667.3</v>
       </c>
-      <c r="V9" s="48">
+      <c r="V9" s="39">
         <v>6580.7</v>
       </c>
-      <c r="W9" s="48">
+      <c r="W9" s="39">
         <v>1710.2</v>
       </c>
-      <c r="X9" s="48">
+      <c r="X9" s="39">
         <v>3558.4</v>
       </c>
-      <c r="Y9" s="48">
+      <c r="Y9" s="39">
         <v>5141.3</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z9" s="39">
         <v>7083</v>
       </c>
-      <c r="AA9" s="48">
+      <c r="AA9" s="39">
         <v>1912.1</v>
       </c>
-      <c r="AB9" s="48">
+      <c r="AB9" s="39">
         <v>3920.5</v>
       </c>
-      <c r="AC9" s="48">
+      <c r="AC9" s="39">
         <v>5587.4</v>
       </c>
-      <c r="AD9" s="48">
+      <c r="AD9" s="39">
         <v>7553.3</v>
       </c>
-      <c r="AE9" s="48">
+      <c r="AE9" s="39">
         <v>1784.6</v>
       </c>
-      <c r="AF9" s="48">
+      <c r="AF9" s="39">
         <v>3376.8</v>
       </c>
-      <c r="AG9" s="48">
+      <c r="AG9" s="39">
         <v>4786.3999999999996</v>
       </c>
-      <c r="AH9" s="48">
+      <c r="AH9" s="39">
         <v>7171.2</v>
       </c>
-      <c r="AI9" s="48">
+      <c r="AI9" s="39">
         <v>1974.5</v>
       </c>
-      <c r="AJ9" s="48">
+      <c r="AJ9" s="39">
         <v>3984.6</v>
       </c>
-      <c r="AK9" s="48">
+      <c r="AK9" s="39">
         <v>5526.7</v>
       </c>
-      <c r="AL9" s="48">
+      <c r="AL9" s="39">
         <v>8653.1</v>
       </c>
-      <c r="AM9" s="48">
+      <c r="AM9" s="39">
         <v>2192</v>
       </c>
-      <c r="AN9" s="48">
+      <c r="AN9" s="39">
         <v>4455.6000000000004</v>
       </c>
-      <c r="AO9" s="48">
+      <c r="AO9" s="39">
         <v>6274.3</v>
       </c>
-      <c r="AP9" s="48">
+      <c r="AP9" s="39">
         <v>9685.1</v>
       </c>
-      <c r="AQ9" s="48">
+      <c r="AQ9" s="39">
         <v>2645.4</v>
       </c>
-      <c r="AR9" s="48">
+      <c r="AR9" s="39">
         <v>5617.5</v>
       </c>
-      <c r="AS9" s="48">
+      <c r="AS9" s="39">
         <v>7850.9</v>
       </c>
-      <c r="AT9" s="48">
+      <c r="AT9" s="39">
         <v>12465.5</v>
       </c>
-      <c r="AU9" s="48">
+      <c r="AU9" s="39">
         <v>3233.3</v>
       </c>
-      <c r="AV9" s="48">
+      <c r="AV9" s="39">
         <v>6634.6</v>
       </c>
-      <c r="AW9" s="48">
+      <c r="AW9" s="39">
         <v>9026</v>
       </c>
-      <c r="AX9" s="48">
+      <c r="AX9" s="39">
         <v>14584.4</v>
       </c>
-      <c r="AY9" s="48">
+      <c r="AY9" s="39">
         <v>3525.3</v>
       </c>
-      <c r="AZ9" s="48">
+      <c r="AZ9" s="39">
         <v>6061.3</v>
       </c>
-      <c r="BA9" s="48">
+      <c r="BA9" s="39">
         <v>7929.3</v>
       </c>
-      <c r="BB9" s="48">
+      <c r="BB9" s="39">
         <v>11883.2</v>
       </c>
-      <c r="BC9" s="48">
+      <c r="BC9" s="39">
         <v>3539</v>
       </c>
-      <c r="BD9" s="48">
+      <c r="BD9" s="39">
         <v>6961.3</v>
       </c>
-      <c r="BE9" s="48">
+      <c r="BE9" s="39">
         <v>9827.2999999999993</v>
       </c>
-      <c r="BF9" s="48">
+      <c r="BF9" s="39">
         <v>16037.4</v>
       </c>
-      <c r="BG9" s="48">
+      <c r="BG9" s="39">
         <v>4684.2</v>
       </c>
-      <c r="BH9" s="48">
+      <c r="BH9" s="39">
         <v>9270</v>
       </c>
-      <c r="BI9" s="48">
+      <c r="BI9" s="39">
         <v>13145</v>
       </c>
-      <c r="BJ9" s="48">
+      <c r="BJ9" s="39">
         <v>19974.099999999999</v>
       </c>
-      <c r="BK9" s="48">
+      <c r="BK9" s="39">
         <v>4793.3999999999996</v>
       </c>
-      <c r="BL9" s="48">
+      <c r="BL9" s="39">
         <v>9563.5</v>
       </c>
-      <c r="BM9" s="48">
+      <c r="BM9" s="39">
         <v>13887.1</v>
       </c>
-      <c r="BN9" s="48">
+      <c r="BN9" s="39">
         <v>21812.5</v>
       </c>
-      <c r="BO9" s="48">
+      <c r="BO9" s="39">
         <v>4470.5</v>
       </c>
-      <c r="BP9" s="48">
+      <c r="BP9" s="39">
         <v>9431.5</v>
       </c>
-      <c r="BQ9" s="48">
+      <c r="BQ9" s="39">
         <v>13958.2</v>
       </c>
-      <c r="BR9" s="42">
+      <c r="BR9" s="33">
         <v>21177.5</v>
       </c>
-      <c r="BS9" s="45">
+      <c r="BS9" s="36">
         <v>4711.8999999999996</v>
       </c>
-      <c r="BT9" s="48">
+      <c r="BT9" s="39">
         <v>10508.1</v>
       </c>
-      <c r="BU9" s="48">
+      <c r="BU9" s="39">
         <f>'[5]ВРП на душу населения'!$D$10</f>
         <v>16205.5</v>
       </c>
-      <c r="BV9" s="74">
+      <c r="BV9" s="64">
         <v>23218.400000000001</v>
       </c>
+      <c r="BW9" s="64">
+        <v>4424.7</v>
+      </c>
     </row>
-    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A10" s="65">
+    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A10" s="56">
         <v>27</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="48">
+      <c r="C10" s="39">
         <v>289.10000000000002</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="39">
         <v>674.3</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="39">
         <v>1010.5</v>
       </c>
-      <c r="F10" s="48">
+      <c r="F10" s="39">
         <v>1339.4</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="39">
         <v>233.8</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="39">
         <v>528.79999999999995</v>
       </c>
-      <c r="I10" s="48">
+      <c r="I10" s="39">
         <v>840.1</v>
       </c>
-      <c r="J10" s="48">
+      <c r="J10" s="39">
         <v>1369.1</v>
       </c>
-      <c r="K10" s="48">
+      <c r="K10" s="39">
         <v>332.3</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="39">
         <v>701</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="39">
         <v>1096.5999999999999</v>
       </c>
-      <c r="N10" s="48">
+      <c r="N10" s="39">
         <v>1730.4</v>
       </c>
-      <c r="O10" s="48">
+      <c r="O10" s="39">
         <v>468.8</v>
       </c>
-      <c r="P10" s="48">
+      <c r="P10" s="39">
         <v>982.1</v>
       </c>
-      <c r="Q10" s="48">
+      <c r="Q10" s="39">
         <v>1557.5</v>
       </c>
-      <c r="R10" s="48">
+      <c r="R10" s="39">
         <v>2225.4</v>
       </c>
-      <c r="S10" s="48">
+      <c r="S10" s="39">
         <v>508.7</v>
       </c>
-      <c r="T10" s="48">
+      <c r="T10" s="39">
         <v>1108.5999999999999</v>
       </c>
-      <c r="U10" s="48">
+      <c r="U10" s="39">
         <v>1629</v>
       </c>
-      <c r="V10" s="48">
+      <c r="V10" s="39">
         <v>2865.9</v>
       </c>
-      <c r="W10" s="48">
+      <c r="W10" s="39">
         <v>603.20000000000005</v>
       </c>
-      <c r="X10" s="48">
+      <c r="X10" s="39">
         <v>1177.3</v>
       </c>
-      <c r="Y10" s="48">
+      <c r="Y10" s="39">
         <v>1841.7</v>
       </c>
-      <c r="Z10" s="48">
+      <c r="Z10" s="39">
         <v>2868.1</v>
       </c>
-      <c r="AA10" s="48">
+      <c r="AA10" s="39">
         <v>685.5</v>
       </c>
-      <c r="AB10" s="48">
+      <c r="AB10" s="39">
         <v>1400</v>
       </c>
-      <c r="AC10" s="48">
+      <c r="AC10" s="39">
         <v>2179.9</v>
       </c>
-      <c r="AD10" s="48">
+      <c r="AD10" s="39">
         <v>3170.4</v>
       </c>
-      <c r="AE10" s="48">
+      <c r="AE10" s="39">
         <v>587.5</v>
       </c>
-      <c r="AF10" s="48">
+      <c r="AF10" s="39">
         <v>1205.8</v>
       </c>
-      <c r="AG10" s="48">
+      <c r="AG10" s="39">
         <v>1964.3</v>
       </c>
-      <c r="AH10" s="48">
+      <c r="AH10" s="39">
         <v>2699.6</v>
       </c>
-      <c r="AI10" s="48">
+      <c r="AI10" s="39">
         <v>617.4</v>
       </c>
-      <c r="AJ10" s="48">
+      <c r="AJ10" s="39">
         <v>1313.3</v>
       </c>
-      <c r="AK10" s="48">
+      <c r="AK10" s="39">
         <v>2163.6999999999998</v>
       </c>
-      <c r="AL10" s="48">
+      <c r="AL10" s="39">
         <v>3179.8</v>
       </c>
-      <c r="AM10" s="48">
+      <c r="AM10" s="39">
         <v>729.1</v>
       </c>
-      <c r="AN10" s="48">
+      <c r="AN10" s="39">
         <v>1540</v>
       </c>
-      <c r="AO10" s="48">
+      <c r="AO10" s="39">
         <v>2448.3000000000002</v>
       </c>
-      <c r="AP10" s="48">
+      <c r="AP10" s="39">
         <v>3628.4</v>
       </c>
-      <c r="AQ10" s="48">
+      <c r="AQ10" s="39">
         <v>800.4</v>
       </c>
-      <c r="AR10" s="48">
+      <c r="AR10" s="39">
         <v>1900.5</v>
       </c>
-      <c r="AS10" s="48">
+      <c r="AS10" s="39">
         <v>3083.3</v>
       </c>
-      <c r="AT10" s="48">
+      <c r="AT10" s="39">
         <v>4295.8</v>
       </c>
-      <c r="AU10" s="48">
+      <c r="AU10" s="39">
         <v>886.7</v>
       </c>
-      <c r="AV10" s="48">
+      <c r="AV10" s="39">
         <v>2105.8000000000002</v>
       </c>
-      <c r="AW10" s="48">
+      <c r="AW10" s="39">
         <v>3209.9</v>
       </c>
-      <c r="AX10" s="48">
+      <c r="AX10" s="39">
         <v>4501.2</v>
       </c>
-      <c r="AY10" s="48">
+      <c r="AY10" s="39">
         <v>934.1</v>
       </c>
-      <c r="AZ10" s="48">
+      <c r="AZ10" s="39">
         <v>1839.7</v>
       </c>
-      <c r="BA10" s="48">
+      <c r="BA10" s="39">
         <v>2915.8</v>
       </c>
-      <c r="BB10" s="48">
+      <c r="BB10" s="39">
         <v>4151.2</v>
       </c>
-      <c r="BC10" s="48">
+      <c r="BC10" s="39">
         <v>953.5</v>
       </c>
-      <c r="BD10" s="48">
+      <c r="BD10" s="39">
         <v>2084.6999999999998</v>
       </c>
-      <c r="BE10" s="48">
+      <c r="BE10" s="39">
         <v>3375</v>
       </c>
-      <c r="BF10" s="48">
+      <c r="BF10" s="39">
         <v>5323.6</v>
       </c>
-      <c r="BG10" s="48">
+      <c r="BG10" s="39">
         <v>1237.5</v>
       </c>
-      <c r="BH10" s="48">
+      <c r="BH10" s="39">
         <v>2667.8</v>
       </c>
-      <c r="BI10" s="48">
+      <c r="BI10" s="39">
         <v>4198.7</v>
       </c>
-      <c r="BJ10" s="48">
+      <c r="BJ10" s="39">
         <v>6467.8</v>
       </c>
-      <c r="BK10" s="48">
+      <c r="BK10" s="39">
         <v>1303.2</v>
       </c>
-      <c r="BL10" s="48">
+      <c r="BL10" s="39">
         <v>2747.7</v>
       </c>
-      <c r="BM10" s="48">
+      <c r="BM10" s="39">
         <v>4384.8999999999996</v>
       </c>
-      <c r="BN10" s="48">
+      <c r="BN10" s="39">
         <v>7260.5</v>
       </c>
-      <c r="BO10" s="48">
+      <c r="BO10" s="39">
         <v>1786.7</v>
       </c>
-      <c r="BP10" s="48">
+      <c r="BP10" s="39">
         <v>3092.9</v>
       </c>
-      <c r="BQ10" s="48">
+      <c r="BQ10" s="39">
         <v>4826.6000000000004</v>
       </c>
-      <c r="BR10" s="42">
+      <c r="BR10" s="33">
         <v>6798.5</v>
       </c>
-      <c r="BS10" s="45">
+      <c r="BS10" s="36">
         <v>1853.9</v>
       </c>
-      <c r="BT10" s="48">
+      <c r="BT10" s="39">
         <v>3169.2</v>
       </c>
-      <c r="BU10" s="48">
+      <c r="BU10" s="39">
         <f>'[5]ВРП на душу населения'!$D$11</f>
         <v>5037.3</v>
       </c>
-      <c r="BV10" s="74">
+      <c r="BV10" s="64">
         <v>7216.5</v>
       </c>
+      <c r="BW10" s="64">
+        <v>1709.3</v>
+      </c>
     </row>
-    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A11" s="65">
+    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A11" s="56">
         <v>31</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="48">
+      <c r="C11" s="39">
         <v>54.8</v>
       </c>
-      <c r="D11" s="48">
+      <c r="D11" s="39">
         <v>128.5</v>
       </c>
-      <c r="E11" s="48">
+      <c r="E11" s="39">
         <v>224.4</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="39">
         <v>316.89999999999998</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="39">
         <v>62.1</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="39">
         <v>147.9</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="39">
         <v>260.10000000000002</v>
       </c>
-      <c r="J11" s="48">
+      <c r="J11" s="39">
         <v>339.5</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K11" s="39">
         <v>70.900000000000006</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="39">
         <v>173.3</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="39">
         <v>299.8</v>
       </c>
-      <c r="N11" s="48">
+      <c r="N11" s="39">
         <v>429</v>
       </c>
-      <c r="O11" s="48">
+      <c r="O11" s="39">
         <v>95.5</v>
       </c>
-      <c r="P11" s="48">
+      <c r="P11" s="39">
         <v>220.3</v>
       </c>
-      <c r="Q11" s="48">
+      <c r="Q11" s="39">
         <v>391.3</v>
       </c>
-      <c r="R11" s="48">
+      <c r="R11" s="39">
         <v>602.79999999999995</v>
       </c>
-      <c r="S11" s="48">
+      <c r="S11" s="39">
         <v>126.7</v>
       </c>
-      <c r="T11" s="48">
+      <c r="T11" s="39">
         <v>282.10000000000002</v>
       </c>
-      <c r="U11" s="48">
+      <c r="U11" s="39">
         <v>481.9</v>
       </c>
-      <c r="V11" s="48">
+      <c r="V11" s="39">
         <v>715.4</v>
       </c>
-      <c r="W11" s="48">
+      <c r="W11" s="39">
         <v>146.1</v>
       </c>
-      <c r="X11" s="48">
+      <c r="X11" s="39">
         <v>328.4</v>
       </c>
-      <c r="Y11" s="48">
+      <c r="Y11" s="39">
         <v>548</v>
       </c>
-      <c r="Z11" s="48">
+      <c r="Z11" s="39">
         <v>813.9</v>
       </c>
-      <c r="AA11" s="48">
+      <c r="AA11" s="39">
         <v>170.7</v>
       </c>
-      <c r="AB11" s="48">
+      <c r="AB11" s="39">
         <v>393.5</v>
       </c>
-      <c r="AC11" s="48">
+      <c r="AC11" s="39">
         <v>608.70000000000005</v>
       </c>
-      <c r="AD11" s="48">
+      <c r="AD11" s="39">
         <v>897.4</v>
       </c>
-      <c r="AE11" s="48">
+      <c r="AE11" s="39">
         <v>175.7</v>
       </c>
-      <c r="AF11" s="48">
+      <c r="AF11" s="39">
         <v>401.6</v>
       </c>
-      <c r="AG11" s="48">
+      <c r="AG11" s="39">
         <v>620.29999999999995</v>
       </c>
-      <c r="AH11" s="48">
+      <c r="AH11" s="39">
         <v>918.3</v>
       </c>
-      <c r="AI11" s="48">
+      <c r="AI11" s="39">
         <v>198.2</v>
       </c>
-      <c r="AJ11" s="48">
+      <c r="AJ11" s="39">
         <v>438.6</v>
       </c>
-      <c r="AK11" s="48">
+      <c r="AK11" s="39">
         <v>698.6</v>
       </c>
-      <c r="AL11" s="48">
+      <c r="AL11" s="39">
         <v>1062.7</v>
       </c>
-      <c r="AM11" s="48">
+      <c r="AM11" s="39">
         <v>207.5</v>
       </c>
-      <c r="AN11" s="48">
+      <c r="AN11" s="39">
         <v>473.6</v>
       </c>
-      <c r="AO11" s="48">
+      <c r="AO11" s="39">
         <v>772.9</v>
       </c>
-      <c r="AP11" s="48">
+      <c r="AP11" s="39">
         <v>1210</v>
       </c>
-      <c r="AQ11" s="48">
+      <c r="AQ11" s="39">
         <v>237</v>
       </c>
-      <c r="AR11" s="48">
+      <c r="AR11" s="39">
         <v>553.29999999999995</v>
       </c>
-      <c r="AS11" s="48">
+      <c r="AS11" s="39">
         <v>868</v>
       </c>
-      <c r="AT11" s="48">
+      <c r="AT11" s="39">
         <v>1366.3</v>
       </c>
-      <c r="AU11" s="48">
+      <c r="AU11" s="39">
         <v>267.60000000000002</v>
       </c>
-      <c r="AV11" s="48">
+      <c r="AV11" s="39">
         <v>596.79999999999995</v>
       </c>
-      <c r="AW11" s="48">
+      <c r="AW11" s="39">
         <v>950.7</v>
       </c>
-      <c r="AX11" s="48">
+      <c r="AX11" s="39">
         <v>1518.8</v>
       </c>
-      <c r="AY11" s="48">
+      <c r="AY11" s="39">
         <v>318.3</v>
       </c>
-      <c r="AZ11" s="48">
+      <c r="AZ11" s="39">
         <v>677.9</v>
       </c>
-      <c r="BA11" s="48">
+      <c r="BA11" s="39">
         <v>1063.3</v>
       </c>
-      <c r="BB11" s="48">
+      <c r="BB11" s="39">
         <v>1675.8</v>
       </c>
-      <c r="BC11" s="48">
+      <c r="BC11" s="39">
         <v>365.5</v>
       </c>
-      <c r="BD11" s="48">
+      <c r="BD11" s="39">
         <v>837.8</v>
       </c>
-      <c r="BE11" s="48">
+      <c r="BE11" s="39">
         <v>1264.7</v>
       </c>
-      <c r="BF11" s="48">
+      <c r="BF11" s="39">
         <v>1976.9</v>
       </c>
-      <c r="BG11" s="48">
+      <c r="BG11" s="39">
         <v>402.4</v>
       </c>
-      <c r="BH11" s="48">
+      <c r="BH11" s="39">
         <v>872.9</v>
       </c>
-      <c r="BI11" s="48">
+      <c r="BI11" s="39">
         <v>1372.5</v>
       </c>
-      <c r="BJ11" s="48">
+      <c r="BJ11" s="39">
         <v>2212.1999999999998</v>
       </c>
-      <c r="BK11" s="48">
+      <c r="BK11" s="39">
         <v>450.2</v>
       </c>
-      <c r="BL11" s="48">
+      <c r="BL11" s="39">
         <v>1057.8</v>
       </c>
-      <c r="BM11" s="48">
+      <c r="BM11" s="39">
         <v>1563.2</v>
       </c>
-      <c r="BN11" s="48">
+      <c r="BN11" s="39">
         <v>2397.6</v>
       </c>
-      <c r="BO11" s="48">
+      <c r="BO11" s="39">
         <v>522.29999999999995</v>
       </c>
-      <c r="BP11" s="48">
+      <c r="BP11" s="39">
         <v>1147.3</v>
       </c>
-      <c r="BQ11" s="48">
+      <c r="BQ11" s="39">
         <v>1820.5</v>
       </c>
-      <c r="BR11" s="42">
+      <c r="BR11" s="33">
         <v>2577</v>
       </c>
-      <c r="BS11" s="45">
+      <c r="BS11" s="36">
         <v>565.5</v>
       </c>
-      <c r="BT11" s="48">
+      <c r="BT11" s="39">
         <v>1269.7</v>
       </c>
-      <c r="BU11" s="48">
+      <c r="BU11" s="39">
         <f>'[5]ВРП на душу населения'!$D$12</f>
         <v>2158.8000000000002</v>
       </c>
-      <c r="BV11" s="74">
+      <c r="BV11" s="64">
         <v>2725.3</v>
       </c>
+      <c r="BW11" s="64">
+        <v>628.79999999999995</v>
+      </c>
     </row>
-    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A12" s="65">
+    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A12" s="56">
         <v>33</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="48" t="s">
-[...170 lines deleted...]
-      <c r="BH12" s="48">
+      <c r="C12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="G12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="H12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="J12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="K12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="M12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="N12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="O12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="R12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="S12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="T12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="U12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="V12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="W12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="X12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG12" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH12" s="39">
         <v>730.3</v>
       </c>
-      <c r="BI12" s="48">
+      <c r="BI12" s="39">
         <v>1307.8</v>
       </c>
-      <c r="BJ12" s="48">
+      <c r="BJ12" s="39">
         <v>2042.1</v>
       </c>
-      <c r="BK12" s="48">
+      <c r="BK12" s="39">
         <v>450.5</v>
       </c>
-      <c r="BL12" s="48">
+      <c r="BL12" s="39">
         <v>995.1</v>
       </c>
-      <c r="BM12" s="48">
+      <c r="BM12" s="39">
         <v>1728.9</v>
       </c>
-      <c r="BN12" s="48">
+      <c r="BN12" s="39">
         <v>2591</v>
       </c>
-      <c r="BO12" s="48">
+      <c r="BO12" s="39">
         <v>563.20000000000005</v>
       </c>
-      <c r="BP12" s="48">
+      <c r="BP12" s="39">
         <v>1119.9000000000001</v>
       </c>
-      <c r="BQ12" s="48">
+      <c r="BQ12" s="39">
         <v>2011.4</v>
       </c>
-      <c r="BR12" s="42">
+      <c r="BR12" s="33">
         <v>3200.4</v>
       </c>
-      <c r="BS12" s="45">
+      <c r="BS12" s="36">
         <v>661.7</v>
       </c>
-      <c r="BT12" s="48">
+      <c r="BT12" s="39">
         <v>1382.1</v>
       </c>
-      <c r="BU12" s="48">
+      <c r="BU12" s="39">
         <f>'[5]ВРП на душу населения'!$D$13</f>
         <v>2407.5</v>
       </c>
-      <c r="BV12" s="74">
+      <c r="BV12" s="64">
         <v>3546.7</v>
       </c>
+      <c r="BW12" s="64">
+        <v>710.3</v>
+      </c>
     </row>
-    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A13" s="65">
+    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A13" s="56">
         <v>35</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="48">
+      <c r="C13" s="39">
         <v>231.9</v>
       </c>
-      <c r="D13" s="48">
+      <c r="D13" s="39">
         <v>507.8</v>
       </c>
-      <c r="E13" s="48">
+      <c r="E13" s="39">
         <v>792.1</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="39">
         <v>1088.4000000000001</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="39">
         <v>219.3</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="39">
         <v>479.1</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="39">
         <v>765.9</v>
       </c>
-      <c r="J13" s="48">
+      <c r="J13" s="39">
         <v>1127.8</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="39">
         <v>263.8</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="39">
         <v>570.70000000000005</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="39">
         <v>933.2</v>
       </c>
-      <c r="N13" s="48">
+      <c r="N13" s="39">
         <v>1387.7</v>
       </c>
-      <c r="O13" s="48">
+      <c r="O13" s="39">
         <v>357.4</v>
       </c>
-      <c r="P13" s="48">
+      <c r="P13" s="39">
         <v>750.9</v>
       </c>
-      <c r="Q13" s="48">
+      <c r="Q13" s="39">
         <v>1236.5999999999999</v>
       </c>
-      <c r="R13" s="48">
+      <c r="R13" s="39">
         <v>1762.1</v>
       </c>
-      <c r="S13" s="48">
+      <c r="S13" s="39">
         <v>385.9</v>
       </c>
-      <c r="T13" s="48">
+      <c r="T13" s="39">
         <v>784.3</v>
       </c>
-      <c r="U13" s="48">
+      <c r="U13" s="39">
         <v>1362.6</v>
       </c>
-      <c r="V13" s="48">
+      <c r="V13" s="39">
         <v>1798.5</v>
       </c>
-      <c r="W13" s="48">
+      <c r="W13" s="39">
         <v>443.7</v>
       </c>
-      <c r="X13" s="48">
+      <c r="X13" s="39">
         <v>865.9</v>
       </c>
-      <c r="Y13" s="48">
+      <c r="Y13" s="39">
         <v>1415.3</v>
       </c>
-      <c r="Z13" s="48">
+      <c r="Z13" s="39">
         <v>1919.1</v>
       </c>
-      <c r="AA13" s="48">
+      <c r="AA13" s="39">
         <v>462.6</v>
       </c>
-      <c r="AB13" s="48">
+      <c r="AB13" s="39">
         <v>953.9</v>
       </c>
-      <c r="AC13" s="48">
+      <c r="AC13" s="39">
         <v>1526.2</v>
       </c>
-      <c r="AD13" s="48">
+      <c r="AD13" s="39">
         <v>2110.6</v>
       </c>
-      <c r="AE13" s="48">
+      <c r="AE13" s="39">
         <v>493.8</v>
       </c>
-      <c r="AF13" s="48">
+      <c r="AF13" s="39">
         <v>980.2</v>
       </c>
-      <c r="AG13" s="48">
+      <c r="AG13" s="39">
         <v>1625.4</v>
       </c>
-      <c r="AH13" s="48">
+      <c r="AH13" s="39">
         <v>2248.9</v>
       </c>
-      <c r="AI13" s="48">
+      <c r="AI13" s="39">
         <v>539.1</v>
       </c>
-      <c r="AJ13" s="48">
+      <c r="AJ13" s="39">
         <v>1150.8</v>
       </c>
-      <c r="AK13" s="48">
+      <c r="AK13" s="39">
         <v>1892.3</v>
       </c>
-      <c r="AL13" s="48">
+      <c r="AL13" s="39">
         <v>2682.6</v>
       </c>
-      <c r="AM13" s="48">
+      <c r="AM13" s="39">
         <v>593.20000000000005</v>
       </c>
-      <c r="AN13" s="48">
+      <c r="AN13" s="39">
         <v>1235</v>
       </c>
-      <c r="AO13" s="48">
+      <c r="AO13" s="39">
         <v>2086</v>
       </c>
-      <c r="AP13" s="48">
+      <c r="AP13" s="39">
         <v>3100.9</v>
       </c>
-      <c r="AQ13" s="48">
+      <c r="AQ13" s="39">
         <v>680.8</v>
       </c>
-      <c r="AR13" s="48">
+      <c r="AR13" s="39">
         <v>1425.2</v>
       </c>
-      <c r="AS13" s="48">
+      <c r="AS13" s="39">
         <v>2291.8000000000002</v>
       </c>
-      <c r="AT13" s="48">
+      <c r="AT13" s="39">
         <v>3431.9</v>
       </c>
-      <c r="AU13" s="48">
+      <c r="AU13" s="39">
         <v>692.7</v>
       </c>
-      <c r="AV13" s="48">
+      <c r="AV13" s="39">
         <v>1566.3</v>
       </c>
-      <c r="AW13" s="48">
+      <c r="AW13" s="39">
         <v>2606.1</v>
       </c>
-      <c r="AX13" s="48">
+      <c r="AX13" s="39">
         <v>3911</v>
       </c>
-      <c r="AY13" s="48">
+      <c r="AY13" s="39">
         <v>880.5</v>
       </c>
-      <c r="AZ13" s="48">
+      <c r="AZ13" s="39">
         <v>1772.3</v>
       </c>
-      <c r="BA13" s="48">
+      <c r="BA13" s="39">
         <v>2891.1</v>
       </c>
-      <c r="BB13" s="48">
+      <c r="BB13" s="39">
         <v>4431.7</v>
       </c>
-      <c r="BC13" s="48">
+      <c r="BC13" s="39">
         <v>1020.8</v>
       </c>
-      <c r="BD13" s="48">
+      <c r="BD13" s="39">
         <v>2053.3000000000002</v>
       </c>
-      <c r="BE13" s="48">
+      <c r="BE13" s="39">
         <v>3588</v>
       </c>
-      <c r="BF13" s="48">
+      <c r="BF13" s="39">
         <v>5419.3</v>
       </c>
-      <c r="BG13" s="48">
+      <c r="BG13" s="39">
         <v>1291</v>
       </c>
-      <c r="BH13" s="48">
+      <c r="BH13" s="39">
         <v>2617.6999999999998</v>
       </c>
-      <c r="BI13" s="48">
+      <c r="BI13" s="39">
         <v>4189.7</v>
       </c>
-      <c r="BJ13" s="48">
+      <c r="BJ13" s="39">
         <v>6412.9</v>
       </c>
-      <c r="BK13" s="48">
+      <c r="BK13" s="39">
         <v>1435.4</v>
       </c>
-      <c r="BL13" s="48">
+      <c r="BL13" s="39">
         <v>2651.3</v>
       </c>
-      <c r="BM13" s="48">
+      <c r="BM13" s="39">
         <v>4509.7</v>
       </c>
-      <c r="BN13" s="48">
+      <c r="BN13" s="39">
         <v>6793.9</v>
       </c>
-      <c r="BO13" s="48">
+      <c r="BO13" s="39">
         <v>1489.6</v>
       </c>
-      <c r="BP13" s="48">
+      <c r="BP13" s="39">
         <v>2904.4</v>
       </c>
-      <c r="BQ13" s="48">
+      <c r="BQ13" s="39">
         <v>5115.5</v>
       </c>
-      <c r="BR13" s="42">
+      <c r="BR13" s="33">
         <v>7984.4</v>
       </c>
-      <c r="BS13" s="45">
+      <c r="BS13" s="36">
         <v>1676.8</v>
       </c>
-      <c r="BT13" s="48">
+      <c r="BT13" s="39">
         <v>3230.3</v>
       </c>
-      <c r="BU13" s="48">
+      <c r="BU13" s="39">
         <f>'[5]ВРП на душу населения'!$D$14</f>
         <v>5732.4</v>
       </c>
-      <c r="BV13" s="74">
+      <c r="BV13" s="64">
         <v>9750</v>
       </c>
+      <c r="BW13" s="64">
+        <v>2068.6</v>
+      </c>
     </row>
-    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A14" s="65">
+    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A14" s="56">
         <v>39</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="48">
+      <c r="C14" s="39">
         <v>133.5</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="39">
         <v>305.3</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="39">
         <v>591</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="39">
         <v>789.7</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="39">
         <v>128.5</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="39">
         <v>291.8</v>
       </c>
-      <c r="I14" s="48">
+      <c r="I14" s="39">
         <v>539.20000000000005</v>
       </c>
-      <c r="J14" s="48">
+      <c r="J14" s="39">
         <v>818.1</v>
       </c>
-      <c r="K14" s="48">
+      <c r="K14" s="39">
         <v>157</v>
       </c>
-      <c r="L14" s="48">
+      <c r="L14" s="39">
         <v>367.1</v>
       </c>
-      <c r="M14" s="48">
+      <c r="M14" s="39">
         <v>641.29999999999995</v>
       </c>
-      <c r="N14" s="48">
+      <c r="N14" s="39">
         <v>970.8</v>
       </c>
-      <c r="O14" s="48">
+      <c r="O14" s="39">
         <v>206.5</v>
       </c>
-      <c r="P14" s="48">
+      <c r="P14" s="39">
         <v>453.9</v>
       </c>
-      <c r="Q14" s="48">
+      <c r="Q14" s="39">
         <v>844.1</v>
       </c>
-      <c r="R14" s="48">
+      <c r="R14" s="39">
         <v>1288.2</v>
       </c>
-      <c r="S14" s="48">
+      <c r="S14" s="39">
         <v>224.8</v>
       </c>
-      <c r="T14" s="48">
+      <c r="T14" s="39">
         <v>506.9</v>
       </c>
-      <c r="U14" s="48">
+      <c r="U14" s="39">
         <v>836.9</v>
       </c>
-      <c r="V14" s="48">
+      <c r="V14" s="39">
         <v>1308</v>
       </c>
-      <c r="W14" s="48">
+      <c r="W14" s="39">
         <v>242.4</v>
       </c>
-      <c r="X14" s="48">
+      <c r="X14" s="39">
         <v>598.20000000000005</v>
       </c>
-      <c r="Y14" s="48">
+      <c r="Y14" s="39">
         <v>997.6</v>
       </c>
-      <c r="Z14" s="48">
+      <c r="Z14" s="39">
         <v>1531.5</v>
       </c>
-      <c r="AA14" s="48">
+      <c r="AA14" s="39">
         <v>293.2</v>
       </c>
-      <c r="AB14" s="48">
+      <c r="AB14" s="39">
         <v>620.29999999999995</v>
       </c>
-      <c r="AC14" s="48">
+      <c r="AC14" s="39">
         <v>1046.8</v>
       </c>
-      <c r="AD14" s="48">
+      <c r="AD14" s="39">
         <v>1583.1</v>
       </c>
-      <c r="AE14" s="48">
+      <c r="AE14" s="39">
         <v>328.8</v>
       </c>
-      <c r="AF14" s="48">
+      <c r="AF14" s="39">
         <v>642.29999999999995</v>
       </c>
-      <c r="AG14" s="48">
+      <c r="AG14" s="39">
         <v>1071.0999999999999</v>
       </c>
-      <c r="AH14" s="48">
+      <c r="AH14" s="39">
         <v>1561.7</v>
       </c>
-      <c r="AI14" s="48">
+      <c r="AI14" s="39">
         <v>328.2</v>
       </c>
-      <c r="AJ14" s="48">
+      <c r="AJ14" s="39">
         <v>707.1</v>
       </c>
-      <c r="AK14" s="48">
+      <c r="AK14" s="39">
         <v>1185</v>
       </c>
-      <c r="AL14" s="48">
+      <c r="AL14" s="39">
         <v>1727</v>
       </c>
-      <c r="AM14" s="48">
+      <c r="AM14" s="39">
         <v>375</v>
       </c>
-      <c r="AN14" s="48">
+      <c r="AN14" s="39">
         <v>785.4</v>
       </c>
-      <c r="AO14" s="48">
+      <c r="AO14" s="39">
         <v>1432</v>
       </c>
-      <c r="AP14" s="48">
+      <c r="AP14" s="39">
         <v>2108.9</v>
       </c>
-      <c r="AQ14" s="48">
+      <c r="AQ14" s="39">
         <v>403</v>
       </c>
-      <c r="AR14" s="48">
+      <c r="AR14" s="39">
         <v>903.1</v>
       </c>
-      <c r="AS14" s="48">
+      <c r="AS14" s="39">
         <v>1585.3</v>
       </c>
-      <c r="AT14" s="48">
+      <c r="AT14" s="39">
         <v>2367</v>
       </c>
-      <c r="AU14" s="48">
+      <c r="AU14" s="39">
         <v>475.6</v>
       </c>
-      <c r="AV14" s="48">
+      <c r="AV14" s="39">
         <v>1062.3</v>
       </c>
-      <c r="AW14" s="48">
+      <c r="AW14" s="39">
         <v>1798.6</v>
       </c>
-      <c r="AX14" s="48">
+      <c r="AX14" s="39">
         <v>2815.9</v>
       </c>
-      <c r="AY14" s="48">
+      <c r="AY14" s="39">
         <v>613.29999999999995</v>
       </c>
-      <c r="AZ14" s="48">
+      <c r="AZ14" s="39">
         <v>1119.3</v>
       </c>
-      <c r="BA14" s="48">
+      <c r="BA14" s="39">
         <v>2019.5</v>
       </c>
-      <c r="BB14" s="48">
+      <c r="BB14" s="39">
         <v>3314.5</v>
       </c>
-      <c r="BC14" s="48">
+      <c r="BC14" s="39">
         <v>698.5</v>
       </c>
-      <c r="BD14" s="48">
+      <c r="BD14" s="39">
         <v>1342.4</v>
       </c>
-      <c r="BE14" s="48">
+      <c r="BE14" s="39">
         <v>2563</v>
       </c>
-      <c r="BF14" s="48">
+      <c r="BF14" s="39">
         <v>4082.8</v>
       </c>
-      <c r="BG14" s="48">
+      <c r="BG14" s="39">
         <v>848.6</v>
       </c>
-      <c r="BH14" s="48">
+      <c r="BH14" s="39">
         <v>1651.5</v>
       </c>
-      <c r="BI14" s="48">
+      <c r="BI14" s="39">
         <v>3104</v>
       </c>
-      <c r="BJ14" s="48">
+      <c r="BJ14" s="39">
         <v>5014.7</v>
       </c>
-      <c r="BK14" s="48">
+      <c r="BK14" s="39">
         <v>1054.2</v>
       </c>
-      <c r="BL14" s="48">
+      <c r="BL14" s="39">
         <v>1953.9</v>
       </c>
-      <c r="BM14" s="48">
+      <c r="BM14" s="39">
         <v>3261.7</v>
       </c>
-      <c r="BN14" s="48">
+      <c r="BN14" s="39">
         <v>5338.2</v>
       </c>
-      <c r="BO14" s="48">
+      <c r="BO14" s="39">
         <v>1175.0999999999999</v>
       </c>
-      <c r="BP14" s="48">
+      <c r="BP14" s="39">
         <v>2137.1</v>
       </c>
-      <c r="BQ14" s="48">
+      <c r="BQ14" s="39">
         <v>3685.3</v>
       </c>
-      <c r="BR14" s="42">
+      <c r="BR14" s="33">
         <v>6003.5</v>
       </c>
-      <c r="BS14" s="45">
+      <c r="BS14" s="36">
         <v>1288.8</v>
       </c>
-      <c r="BT14" s="48">
+      <c r="BT14" s="39">
         <v>2442.8000000000002</v>
       </c>
-      <c r="BU14" s="48">
+      <c r="BU14" s="39">
         <f>'[5]ВРП на душу населения'!$D$15</f>
         <v>4276</v>
       </c>
-      <c r="BV14" s="74">
+      <c r="BV14" s="64">
         <v>7204.2</v>
       </c>
+      <c r="BW14" s="64">
+        <v>1422.2</v>
+      </c>
     </row>
-    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A15" s="65">
+    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A15" s="56">
         <v>43</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="48">
+      <c r="C15" s="39">
         <v>209.6</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="39">
         <v>569.79999999999995</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="39">
         <v>854.1</v>
       </c>
-      <c r="F15" s="48">
+      <c r="F15" s="39">
         <v>1075.9000000000001</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="39">
         <v>156.6</v>
       </c>
-      <c r="H15" s="48">
+      <c r="H15" s="39">
         <v>368.5</v>
       </c>
-      <c r="I15" s="48">
+      <c r="I15" s="39">
         <v>636.79999999999995</v>
       </c>
-      <c r="J15" s="48">
+      <c r="J15" s="39">
         <v>938.8</v>
       </c>
-      <c r="K15" s="48">
+      <c r="K15" s="39">
         <v>220.7</v>
       </c>
-      <c r="L15" s="48">
+      <c r="L15" s="39">
         <v>495.1</v>
       </c>
-      <c r="M15" s="48">
+      <c r="M15" s="39">
         <v>799.8</v>
       </c>
-      <c r="N15" s="48">
+      <c r="N15" s="39">
         <v>1236.5</v>
       </c>
-      <c r="O15" s="48">
+      <c r="O15" s="39">
         <v>310</v>
       </c>
-      <c r="P15" s="48">
+      <c r="P15" s="39">
         <v>688</v>
       </c>
-      <c r="Q15" s="48">
+      <c r="Q15" s="39">
         <v>1109.4000000000001</v>
       </c>
-      <c r="R15" s="48">
+      <c r="R15" s="39">
         <v>1611.9</v>
       </c>
-      <c r="S15" s="48">
+      <c r="S15" s="39">
         <v>335.1</v>
       </c>
-      <c r="T15" s="48">
+      <c r="T15" s="39">
         <v>747.8</v>
       </c>
-      <c r="U15" s="48">
+      <c r="U15" s="39">
         <v>1182</v>
       </c>
-      <c r="V15" s="48">
+      <c r="V15" s="39">
         <v>1764.4</v>
       </c>
-      <c r="W15" s="48">
+      <c r="W15" s="39">
         <v>414.5</v>
       </c>
-      <c r="X15" s="48">
+      <c r="X15" s="39">
         <v>893.5</v>
       </c>
-      <c r="Y15" s="48">
+      <c r="Y15" s="39">
         <v>1407.9</v>
       </c>
-      <c r="Z15" s="48">
+      <c r="Z15" s="39">
         <v>1983</v>
       </c>
-      <c r="AA15" s="48">
+      <c r="AA15" s="39">
         <v>431.5</v>
       </c>
-      <c r="AB15" s="48">
+      <c r="AB15" s="39">
         <v>870.2</v>
       </c>
-      <c r="AC15" s="48">
+      <c r="AC15" s="39">
         <v>1403.6</v>
       </c>
-      <c r="AD15" s="48">
+      <c r="AD15" s="39">
         <v>1848.9</v>
       </c>
-      <c r="AE15" s="48">
+      <c r="AE15" s="39">
         <v>361.9</v>
       </c>
-      <c r="AF15" s="48">
+      <c r="AF15" s="39">
         <v>709.3</v>
       </c>
-      <c r="AG15" s="48">
+      <c r="AG15" s="39">
         <v>1196.7</v>
       </c>
-      <c r="AH15" s="48">
+      <c r="AH15" s="39">
         <v>1534.3</v>
       </c>
-      <c r="AI15" s="48">
+      <c r="AI15" s="39">
         <v>328.6</v>
       </c>
-      <c r="AJ15" s="48">
+      <c r="AJ15" s="39">
         <v>699.2</v>
       </c>
-      <c r="AK15" s="48">
+      <c r="AK15" s="39">
         <v>1196.7</v>
       </c>
-      <c r="AL15" s="48">
+      <c r="AL15" s="39">
         <v>1701.1</v>
       </c>
-      <c r="AM15" s="48">
+      <c r="AM15" s="39">
         <v>353.4</v>
       </c>
-      <c r="AN15" s="48">
+      <c r="AN15" s="39">
         <v>839.3</v>
       </c>
-      <c r="AO15" s="48">
+      <c r="AO15" s="39">
         <v>1349.7</v>
       </c>
-      <c r="AP15" s="48">
+      <c r="AP15" s="39">
         <v>1839</v>
       </c>
-      <c r="AQ15" s="48">
+      <c r="AQ15" s="39">
         <v>405.6</v>
       </c>
-      <c r="AR15" s="48">
+      <c r="AR15" s="39">
         <v>950</v>
       </c>
-      <c r="AS15" s="48">
+      <c r="AS15" s="39">
         <v>1553.8</v>
       </c>
-      <c r="AT15" s="48">
+      <c r="AT15" s="39">
         <v>2088.1</v>
       </c>
-      <c r="AU15" s="48">
+      <c r="AU15" s="39">
         <v>442.1</v>
       </c>
-      <c r="AV15" s="48">
+      <c r="AV15" s="39">
         <v>1045.9000000000001</v>
       </c>
-      <c r="AW15" s="48">
+      <c r="AW15" s="39">
         <v>1697.4</v>
       </c>
-      <c r="AX15" s="48">
+      <c r="AX15" s="39">
         <v>2289.1</v>
       </c>
-      <c r="AY15" s="48">
+      <c r="AY15" s="39">
         <v>459.3</v>
       </c>
-      <c r="AZ15" s="48">
+      <c r="AZ15" s="39">
         <v>912</v>
       </c>
-      <c r="BA15" s="48">
+      <c r="BA15" s="39">
         <v>1466</v>
       </c>
-      <c r="BB15" s="48">
+      <c r="BB15" s="39">
         <v>2033.3</v>
       </c>
-      <c r="BC15" s="48">
+      <c r="BC15" s="39">
         <v>428.6</v>
       </c>
-      <c r="BD15" s="48">
+      <c r="BD15" s="39">
         <v>977.7</v>
       </c>
-      <c r="BE15" s="48">
+      <c r="BE15" s="39">
         <v>1581.2</v>
       </c>
-      <c r="BF15" s="48">
+      <c r="BF15" s="39">
         <v>2345.1</v>
       </c>
-      <c r="BG15" s="48">
+      <c r="BG15" s="39">
         <v>538.1</v>
       </c>
-      <c r="BH15" s="48">
+      <c r="BH15" s="39">
         <v>1222</v>
       </c>
-      <c r="BI15" s="48">
+      <c r="BI15" s="39">
         <v>2001.6</v>
       </c>
-      <c r="BJ15" s="48">
+      <c r="BJ15" s="39">
         <v>2917.9</v>
       </c>
-      <c r="BK15" s="48">
+      <c r="BK15" s="39">
         <v>641.4</v>
       </c>
-      <c r="BL15" s="48">
+      <c r="BL15" s="39">
         <v>1350</v>
       </c>
-      <c r="BM15" s="48">
+      <c r="BM15" s="39">
         <v>2238.4</v>
       </c>
-      <c r="BN15" s="48">
+      <c r="BN15" s="39">
         <v>3071.8</v>
       </c>
-      <c r="BO15" s="48">
+      <c r="BO15" s="39">
         <v>683.7</v>
       </c>
-      <c r="BP15" s="48">
+      <c r="BP15" s="39">
         <v>1541.8</v>
       </c>
-      <c r="BQ15" s="48">
+      <c r="BQ15" s="39">
         <v>2491.1</v>
       </c>
-      <c r="BR15" s="42">
+      <c r="BR15" s="33">
         <v>3641.9</v>
       </c>
-      <c r="BS15" s="45">
+      <c r="BS15" s="36">
         <v>756.5</v>
       </c>
-      <c r="BT15" s="48">
+      <c r="BT15" s="39">
         <v>1645.8</v>
       </c>
-      <c r="BU15" s="48">
+      <c r="BU15" s="39">
         <f>'[5]ВРП на душу населения'!$D$16</f>
         <v>2643.6</v>
       </c>
-      <c r="BV15" s="74">
+      <c r="BV15" s="64">
         <v>3630</v>
       </c>
+      <c r="BW15" s="64">
+        <v>746</v>
+      </c>
     </row>
-    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A16" s="65">
+    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A16" s="56">
         <v>47</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="48">
+      <c r="C16" s="39">
         <v>565.1</v>
       </c>
-      <c r="D16" s="48">
+      <c r="D16" s="39">
         <v>1384</v>
       </c>
-      <c r="E16" s="48">
+      <c r="E16" s="39">
         <v>2133</v>
       </c>
-      <c r="F16" s="48">
+      <c r="F16" s="39">
         <v>2631</v>
       </c>
-      <c r="G16" s="48">
+      <c r="G16" s="39">
         <v>449.4</v>
       </c>
-      <c r="H16" s="48">
+      <c r="H16" s="39">
         <v>1037.8</v>
       </c>
-      <c r="I16" s="48">
+      <c r="I16" s="39">
         <v>1658.4</v>
       </c>
-      <c r="J16" s="48">
+      <c r="J16" s="39">
         <v>2248.8000000000002</v>
       </c>
-      <c r="K16" s="48">
+      <c r="K16" s="39">
         <v>613.70000000000005</v>
       </c>
-      <c r="L16" s="48">
+      <c r="L16" s="39">
         <v>1321.2</v>
       </c>
-      <c r="M16" s="48">
+      <c r="M16" s="39">
         <v>2002.7</v>
       </c>
-      <c r="N16" s="48">
+      <c r="N16" s="39">
         <v>2890.4</v>
       </c>
-      <c r="O16" s="48">
+      <c r="O16" s="39">
         <v>680.3</v>
       </c>
-      <c r="P16" s="48">
+      <c r="P16" s="39">
         <v>1526.8</v>
       </c>
-      <c r="Q16" s="48">
+      <c r="Q16" s="39">
         <v>2362</v>
       </c>
-      <c r="R16" s="48">
+      <c r="R16" s="39">
         <v>3491.7</v>
       </c>
-      <c r="S16" s="48">
+      <c r="S16" s="39">
         <v>743.6</v>
       </c>
-      <c r="T16" s="48">
+      <c r="T16" s="39">
         <v>1589.6</v>
       </c>
-      <c r="U16" s="48">
+      <c r="U16" s="39">
         <v>2552.6</v>
       </c>
-      <c r="V16" s="48">
+      <c r="V16" s="39">
         <v>3169.8</v>
       </c>
-      <c r="W16" s="48">
+      <c r="W16" s="39">
         <v>856.2</v>
       </c>
-      <c r="X16" s="48">
+      <c r="X16" s="39">
         <v>1582</v>
       </c>
-      <c r="Y16" s="48">
+      <c r="Y16" s="39">
         <v>2612.3000000000002</v>
       </c>
-      <c r="Z16" s="48">
+      <c r="Z16" s="39">
         <v>3592.7</v>
       </c>
-      <c r="AA16" s="48">
+      <c r="AA16" s="39">
         <v>895.4</v>
       </c>
-      <c r="AB16" s="48">
+      <c r="AB16" s="39">
         <v>1726.3</v>
       </c>
-      <c r="AC16" s="48">
+      <c r="AC16" s="39">
         <v>2930.4</v>
       </c>
-      <c r="AD16" s="48">
+      <c r="AD16" s="39">
         <v>4049.6</v>
       </c>
-      <c r="AE16" s="48">
+      <c r="AE16" s="39">
         <v>735.1</v>
       </c>
-      <c r="AF16" s="48">
+      <c r="AF16" s="39">
         <v>1545.8</v>
       </c>
-      <c r="AG16" s="48">
+      <c r="AG16" s="39">
         <v>2545</v>
       </c>
-      <c r="AH16" s="48">
+      <c r="AH16" s="39">
         <v>3443</v>
       </c>
-      <c r="AI16" s="48">
+      <c r="AI16" s="39">
         <v>770.6</v>
       </c>
-      <c r="AJ16" s="48">
+      <c r="AJ16" s="39">
         <v>1638.6</v>
       </c>
-      <c r="AK16" s="48">
+      <c r="AK16" s="39">
         <v>2722.5</v>
       </c>
-      <c r="AL16" s="48">
+      <c r="AL16" s="39">
         <v>3880.6</v>
       </c>
-      <c r="AM16" s="48">
+      <c r="AM16" s="39">
         <v>803.9</v>
       </c>
-      <c r="AN16" s="48">
+      <c r="AN16" s="39">
         <v>1725.8</v>
       </c>
-      <c r="AO16" s="48">
+      <c r="AO16" s="39">
         <v>2869.8</v>
       </c>
-      <c r="AP16" s="48">
+      <c r="AP16" s="39">
         <v>5058.8</v>
       </c>
-      <c r="AQ16" s="48">
+      <c r="AQ16" s="39">
         <v>995.3</v>
       </c>
-      <c r="AR16" s="48">
+      <c r="AR16" s="39">
         <v>2172.1</v>
       </c>
-      <c r="AS16" s="48">
+      <c r="AS16" s="39">
         <v>3554</v>
       </c>
-      <c r="AT16" s="48">
+      <c r="AT16" s="39">
         <v>5682.5</v>
       </c>
-      <c r="AU16" s="48">
+      <c r="AU16" s="39">
         <v>971.4</v>
       </c>
-      <c r="AV16" s="48">
+      <c r="AV16" s="39">
         <v>2132.5</v>
       </c>
-      <c r="AW16" s="48">
+      <c r="AW16" s="39">
         <v>3455.3</v>
       </c>
-      <c r="AX16" s="48">
+      <c r="AX16" s="39">
         <v>5352.8</v>
       </c>
-      <c r="AY16" s="48">
+      <c r="AY16" s="39">
         <v>988.2</v>
       </c>
-      <c r="AZ16" s="48">
+      <c r="AZ16" s="39">
         <v>1963</v>
       </c>
-      <c r="BA16" s="48">
+      <c r="BA16" s="39">
         <v>3073.8</v>
       </c>
-      <c r="BB16" s="48">
+      <c r="BB16" s="39">
         <v>4335.1000000000004</v>
       </c>
-      <c r="BC16" s="48">
+      <c r="BC16" s="39">
         <v>917.9</v>
       </c>
-      <c r="BD16" s="48">
+      <c r="BD16" s="39">
         <v>2049</v>
       </c>
-      <c r="BE16" s="48">
+      <c r="BE16" s="39">
         <v>3665.6</v>
       </c>
-      <c r="BF16" s="48">
+      <c r="BF16" s="39">
         <v>4966.5</v>
       </c>
-      <c r="BG16" s="48">
+      <c r="BG16" s="39">
         <v>975.8</v>
       </c>
-      <c r="BH16" s="48">
+      <c r="BH16" s="39">
         <v>2460.1999999999998</v>
       </c>
-      <c r="BI16" s="48">
+      <c r="BI16" s="39">
         <v>4250.2</v>
       </c>
-      <c r="BJ16" s="48">
+      <c r="BJ16" s="39">
         <v>5817.8</v>
       </c>
-      <c r="BK16" s="48">
+      <c r="BK16" s="39">
         <v>1070.9000000000001</v>
       </c>
-      <c r="BL16" s="48">
+      <c r="BL16" s="39">
         <v>2596.6999999999998</v>
       </c>
-      <c r="BM16" s="48">
+      <c r="BM16" s="39">
         <v>4548.8</v>
       </c>
-      <c r="BN16" s="48">
+      <c r="BN16" s="39">
         <v>6176.2</v>
       </c>
-      <c r="BO16" s="48">
+      <c r="BO16" s="39">
         <v>1081.5</v>
       </c>
-      <c r="BP16" s="48">
+      <c r="BP16" s="39">
         <v>2801.9</v>
       </c>
-      <c r="BQ16" s="48">
+      <c r="BQ16" s="39">
         <v>4604.8</v>
       </c>
-      <c r="BR16" s="42">
+      <c r="BR16" s="33">
         <v>6287.9</v>
       </c>
-      <c r="BS16" s="45">
+      <c r="BS16" s="36">
         <v>1270.8</v>
       </c>
-      <c r="BT16" s="48">
+      <c r="BT16" s="39">
         <v>3052.6</v>
       </c>
-      <c r="BU16" s="48">
+      <c r="BU16" s="39">
         <f>'[5]ВРП на душу населения'!$D$17</f>
         <v>5025.6000000000004</v>
       </c>
-      <c r="BV16" s="74">
+      <c r="BV16" s="64">
         <v>6917.7</v>
       </c>
+      <c r="BW16" s="64">
+        <v>1410.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A17" s="65">
+    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A17" s="56">
         <v>51</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="48">
+      <c r="C17" s="39">
         <v>56.1</v>
       </c>
-      <c r="D17" s="48">
+      <c r="D17" s="39">
         <v>126.2</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E17" s="39">
         <v>224.4</v>
       </c>
-      <c r="F17" s="48">
+      <c r="F17" s="39">
         <v>310.39999999999998</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G17" s="39">
         <v>61.1</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H17" s="39">
         <v>150.80000000000001</v>
       </c>
-      <c r="I17" s="48">
+      <c r="I17" s="39">
         <v>270.60000000000002</v>
       </c>
-      <c r="J17" s="48">
+      <c r="J17" s="39">
         <v>372.1</v>
       </c>
-      <c r="K17" s="48">
+      <c r="K17" s="39">
         <v>84.4</v>
       </c>
-      <c r="L17" s="48">
+      <c r="L17" s="39">
         <v>196.4</v>
       </c>
-      <c r="M17" s="48">
+      <c r="M17" s="39">
         <v>314.5</v>
       </c>
-      <c r="N17" s="48">
+      <c r="N17" s="39">
         <v>474.6</v>
       </c>
-      <c r="O17" s="48">
+      <c r="O17" s="39">
         <v>89.7</v>
       </c>
-      <c r="P17" s="48">
+      <c r="P17" s="39">
         <v>204.2</v>
       </c>
-      <c r="Q17" s="48">
+      <c r="Q17" s="39">
         <v>350.8</v>
       </c>
-      <c r="R17" s="48">
+      <c r="R17" s="39">
         <v>583</v>
       </c>
-      <c r="S17" s="48">
+      <c r="S17" s="39">
         <v>119.7</v>
       </c>
-      <c r="T17" s="48">
+      <c r="T17" s="39">
         <v>259.60000000000002</v>
       </c>
-      <c r="U17" s="48">
+      <c r="U17" s="39">
         <v>420.9</v>
       </c>
-      <c r="V17" s="48">
+      <c r="V17" s="39">
         <v>705.1</v>
       </c>
-      <c r="W17" s="48">
+      <c r="W17" s="39">
         <v>139.1</v>
       </c>
-      <c r="X17" s="48">
+      <c r="X17" s="39">
         <v>307.8</v>
       </c>
-      <c r="Y17" s="48">
+      <c r="Y17" s="39">
         <v>516.9</v>
       </c>
-      <c r="Z17" s="48">
+      <c r="Z17" s="39">
         <v>791.3</v>
       </c>
-      <c r="AA17" s="48">
+      <c r="AA17" s="39">
         <v>168.7</v>
       </c>
-      <c r="AB17" s="48">
+      <c r="AB17" s="39">
         <v>371.6</v>
       </c>
-      <c r="AC17" s="48">
+      <c r="AC17" s="39">
         <v>585.4</v>
       </c>
-      <c r="AD17" s="48">
+      <c r="AD17" s="39">
         <v>868.9</v>
       </c>
-      <c r="AE17" s="48">
+      <c r="AE17" s="39">
         <v>181.3</v>
       </c>
-      <c r="AF17" s="48">
+      <c r="AF17" s="39">
         <v>399.5</v>
       </c>
-      <c r="AG17" s="48">
+      <c r="AG17" s="39">
         <v>599</v>
       </c>
-      <c r="AH17" s="48">
+      <c r="AH17" s="39">
         <v>891.1</v>
       </c>
-      <c r="AI17" s="48">
+      <c r="AI17" s="39">
         <v>212.1</v>
       </c>
-      <c r="AJ17" s="48">
+      <c r="AJ17" s="39">
         <v>453.1</v>
       </c>
-      <c r="AK17" s="48">
+      <c r="AK17" s="39">
         <v>683.8</v>
       </c>
-      <c r="AL17" s="48">
+      <c r="AL17" s="39">
         <v>975.3</v>
       </c>
-      <c r="AM17" s="48">
+      <c r="AM17" s="39">
         <v>226.5</v>
       </c>
-      <c r="AN17" s="48">
+      <c r="AN17" s="39">
         <v>464</v>
       </c>
-      <c r="AO17" s="48">
+      <c r="AO17" s="39">
         <v>744.1</v>
       </c>
-      <c r="AP17" s="48">
+      <c r="AP17" s="39">
         <v>1097.7</v>
       </c>
-      <c r="AQ17" s="48">
+      <c r="AQ17" s="39">
         <v>249.3</v>
       </c>
-      <c r="AR17" s="48" t="s">
-[...89 lines deleted...]
-      <c r="BV17" s="74" t="s">
+      <c r="AR17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR17" s="38" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU17" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV17" s="64" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW17" s="64" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A18" s="65">
+    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A18" s="56">
         <v>55</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="48">
+      <c r="C18" s="39">
         <v>223.3</v>
       </c>
-      <c r="D18" s="48">
+      <c r="D18" s="39">
         <v>517.4</v>
       </c>
-      <c r="E18" s="48">
+      <c r="E18" s="39">
         <v>815.8</v>
       </c>
-      <c r="F18" s="48">
+      <c r="F18" s="39">
         <v>1153.5999999999999</v>
       </c>
-      <c r="G18" s="48">
+      <c r="G18" s="39">
         <v>223.1</v>
       </c>
-      <c r="H18" s="48">
+      <c r="H18" s="39">
         <v>467.9</v>
       </c>
-      <c r="I18" s="48">
+      <c r="I18" s="39">
         <v>753.3</v>
       </c>
-      <c r="J18" s="48">
+      <c r="J18" s="39">
         <v>1160.8</v>
       </c>
-      <c r="K18" s="48">
+      <c r="K18" s="39">
         <v>287</v>
       </c>
-      <c r="L18" s="48">
+      <c r="L18" s="39">
         <v>647.70000000000005</v>
       </c>
-      <c r="M18" s="48">
+      <c r="M18" s="39">
         <v>988</v>
       </c>
-      <c r="N18" s="48">
+      <c r="N18" s="39">
         <v>1384.6</v>
       </c>
-      <c r="O18" s="48">
+      <c r="O18" s="39">
         <v>340.4</v>
       </c>
-      <c r="P18" s="48">
+      <c r="P18" s="39">
         <v>764.9</v>
       </c>
-      <c r="Q18" s="48">
+      <c r="Q18" s="39">
         <v>1259.3</v>
       </c>
-      <c r="R18" s="48">
+      <c r="R18" s="39">
         <v>2036.7</v>
       </c>
-      <c r="S18" s="48">
+      <c r="S18" s="39">
         <v>403.1</v>
       </c>
-      <c r="T18" s="48">
+      <c r="T18" s="39">
         <v>840.8</v>
       </c>
-      <c r="U18" s="48">
+      <c r="U18" s="39">
         <v>1337.9</v>
       </c>
-      <c r="V18" s="48">
+      <c r="V18" s="39">
         <v>2032.8</v>
       </c>
-      <c r="W18" s="48">
+      <c r="W18" s="39">
         <v>405.4</v>
       </c>
-      <c r="X18" s="48">
+      <c r="X18" s="39">
         <v>828.8</v>
       </c>
-      <c r="Y18" s="48">
+      <c r="Y18" s="39">
         <v>1415.6</v>
       </c>
-      <c r="Z18" s="48">
+      <c r="Z18" s="39">
         <v>2341.3000000000002</v>
       </c>
-      <c r="AA18" s="48">
+      <c r="AA18" s="39">
         <v>473.6</v>
       </c>
-      <c r="AB18" s="48">
+      <c r="AB18" s="39">
         <v>949.1</v>
       </c>
-      <c r="AC18" s="48">
+      <c r="AC18" s="39">
         <v>1593</v>
       </c>
-      <c r="AD18" s="48">
+      <c r="AD18" s="39">
         <v>2315.8000000000002</v>
       </c>
-      <c r="AE18" s="48">
+      <c r="AE18" s="39">
         <v>474.2</v>
       </c>
-      <c r="AF18" s="48">
+      <c r="AF18" s="39">
         <v>982</v>
       </c>
-      <c r="AG18" s="48">
+      <c r="AG18" s="39">
         <v>1625.1</v>
       </c>
-      <c r="AH18" s="48">
+      <c r="AH18" s="39">
         <v>2293.1</v>
       </c>
-      <c r="AI18" s="48">
+      <c r="AI18" s="39">
         <v>541.20000000000005</v>
       </c>
-      <c r="AJ18" s="48">
+      <c r="AJ18" s="39">
         <v>1070.8</v>
       </c>
-      <c r="AK18" s="48">
+      <c r="AK18" s="39">
         <v>1777.4</v>
       </c>
-      <c r="AL18" s="48">
+      <c r="AL18" s="39">
         <v>2606.9</v>
       </c>
-      <c r="AM18" s="48">
+      <c r="AM18" s="39">
         <v>649.70000000000005</v>
       </c>
-      <c r="AN18" s="48">
+      <c r="AN18" s="39">
         <v>1342.3</v>
       </c>
-      <c r="AO18" s="48">
+      <c r="AO18" s="39">
         <v>2101</v>
       </c>
-      <c r="AP18" s="48">
+      <c r="AP18" s="39">
         <v>3134.3</v>
       </c>
-      <c r="AQ18" s="48">
+      <c r="AQ18" s="39">
         <v>705.3</v>
       </c>
-      <c r="AR18" s="48">
+      <c r="AR18" s="39">
         <v>1477.2</v>
       </c>
-      <c r="AS18" s="48">
+      <c r="AS18" s="39">
         <v>2285.4</v>
       </c>
-      <c r="AT18" s="48">
+      <c r="AT18" s="39">
         <v>3641.1</v>
       </c>
-      <c r="AU18" s="48">
+      <c r="AU18" s="39">
         <v>746.3</v>
       </c>
-      <c r="AV18" s="48">
+      <c r="AV18" s="39">
         <v>1515.9</v>
       </c>
-      <c r="AW18" s="48">
+      <c r="AW18" s="39">
         <v>2467.1</v>
       </c>
-      <c r="AX18" s="48">
+      <c r="AX18" s="39">
         <v>4023.3</v>
       </c>
-      <c r="AY18" s="48">
+      <c r="AY18" s="39">
         <v>831.2</v>
       </c>
-      <c r="AZ18" s="48">
+      <c r="AZ18" s="39">
         <v>1609.9</v>
       </c>
-      <c r="BA18" s="48">
+      <c r="BA18" s="39">
         <v>2516.4</v>
       </c>
-      <c r="BB18" s="48">
+      <c r="BB18" s="39">
         <v>4151.3999999999996</v>
       </c>
-      <c r="BC18" s="48">
+      <c r="BC18" s="39">
         <v>889.8</v>
       </c>
-      <c r="BD18" s="48">
+      <c r="BD18" s="39">
         <v>1774.1</v>
       </c>
-      <c r="BE18" s="48">
+      <c r="BE18" s="39">
         <v>2801.4</v>
       </c>
-      <c r="BF18" s="48">
+      <c r="BF18" s="39">
         <v>5185</v>
       </c>
-      <c r="BG18" s="48">
+      <c r="BG18" s="39">
         <v>1098.4000000000001</v>
       </c>
-      <c r="BH18" s="48">
+      <c r="BH18" s="39">
         <v>2135.6</v>
       </c>
-      <c r="BI18" s="48">
+      <c r="BI18" s="39">
         <v>3403.4</v>
       </c>
-      <c r="BJ18" s="48">
+      <c r="BJ18" s="39">
         <v>5685.8</v>
       </c>
-      <c r="BK18" s="48">
+      <c r="BK18" s="39">
         <v>1181.5</v>
       </c>
-      <c r="BL18" s="48">
+      <c r="BL18" s="39">
         <v>2298.8000000000002</v>
       </c>
-      <c r="BM18" s="48">
+      <c r="BM18" s="39">
         <v>3374.5</v>
       </c>
-      <c r="BN18" s="48">
+      <c r="BN18" s="39">
         <v>5793.8</v>
       </c>
-      <c r="BO18" s="48">
+      <c r="BO18" s="39">
         <v>1300.5999999999999</v>
       </c>
-      <c r="BP18" s="48">
+      <c r="BP18" s="39">
         <v>2409.1</v>
       </c>
-      <c r="BQ18" s="48">
+      <c r="BQ18" s="39">
         <v>4018</v>
       </c>
-      <c r="BR18" s="42">
+      <c r="BR18" s="33">
         <v>6845.2</v>
       </c>
-      <c r="BS18" s="45">
+      <c r="BS18" s="36">
         <v>1493.3</v>
       </c>
-      <c r="BT18" s="48">
+      <c r="BT18" s="39">
         <v>2863.3</v>
       </c>
-      <c r="BU18" s="48">
+      <c r="BU18" s="39">
         <f>'[5]ВРП на душу населения'!$D$18</f>
         <v>4667.8999999999996</v>
       </c>
-      <c r="BV18" s="74">
+      <c r="BV18" s="64">
         <v>8091.1</v>
       </c>
+      <c r="BW18" s="64">
+        <v>1931.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A19" s="65">
+    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A19" s="56">
         <v>59</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="48">
+      <c r="C19" s="39">
         <v>95.9</v>
       </c>
-      <c r="D19" s="48">
+      <c r="D19" s="39">
         <v>212.3</v>
       </c>
-      <c r="E19" s="48">
+      <c r="E19" s="39">
         <v>433</v>
       </c>
-      <c r="F19" s="48">
+      <c r="F19" s="39">
         <v>619</v>
       </c>
-      <c r="G19" s="48">
+      <c r="G19" s="39">
         <v>91.5</v>
       </c>
-      <c r="H19" s="48">
+      <c r="H19" s="39">
         <v>210.6</v>
       </c>
-      <c r="I19" s="48">
+      <c r="I19" s="39">
         <v>464.2</v>
       </c>
-      <c r="J19" s="48">
+      <c r="J19" s="39">
         <v>678.7</v>
       </c>
-      <c r="K19" s="48">
+      <c r="K19" s="39">
         <v>105.5</v>
       </c>
-      <c r="L19" s="48">
+      <c r="L19" s="39">
         <v>246.3</v>
       </c>
-      <c r="M19" s="48">
+      <c r="M19" s="39">
         <v>477.3</v>
       </c>
-      <c r="N19" s="48">
+      <c r="N19" s="39">
         <v>790.1</v>
       </c>
-      <c r="O19" s="48">
+      <c r="O19" s="39">
         <v>149.5</v>
       </c>
-      <c r="P19" s="48">
+      <c r="P19" s="39">
         <v>328</v>
       </c>
-      <c r="Q19" s="48">
+      <c r="Q19" s="39">
         <v>680.5</v>
       </c>
-      <c r="R19" s="48">
+      <c r="R19" s="39">
         <v>1136.7</v>
       </c>
-      <c r="S19" s="48">
+      <c r="S19" s="39">
         <v>179.2</v>
       </c>
-      <c r="T19" s="48">
+      <c r="T19" s="39">
         <v>392.1</v>
       </c>
-      <c r="U19" s="48">
+      <c r="U19" s="39">
         <v>738.8</v>
       </c>
-      <c r="V19" s="48">
+      <c r="V19" s="39">
         <v>1168.5999999999999</v>
       </c>
-      <c r="W19" s="48">
+      <c r="W19" s="39">
         <v>200.3</v>
       </c>
-      <c r="X19" s="48">
+      <c r="X19" s="39">
         <v>452.3</v>
       </c>
-      <c r="Y19" s="48">
+      <c r="Y19" s="39">
         <v>891.6</v>
       </c>
-      <c r="Z19" s="48">
+      <c r="Z19" s="39">
         <v>1298.2</v>
       </c>
-      <c r="AA19" s="48">
+      <c r="AA19" s="39">
         <v>234.3</v>
       </c>
-      <c r="AB19" s="48">
+      <c r="AB19" s="39">
         <v>520.70000000000005</v>
       </c>
-      <c r="AC19" s="48">
+      <c r="AC19" s="39">
         <v>956</v>
       </c>
-      <c r="AD19" s="48">
+      <c r="AD19" s="39">
         <v>1386.6</v>
       </c>
-      <c r="AE19" s="48">
+      <c r="AE19" s="39">
         <v>246.6</v>
       </c>
-      <c r="AF19" s="48">
+      <c r="AF19" s="39">
         <v>543.79999999999995</v>
       </c>
-      <c r="AG19" s="48">
+      <c r="AG19" s="39">
         <v>998</v>
       </c>
-      <c r="AH19" s="48">
+      <c r="AH19" s="39">
         <v>1467.2</v>
       </c>
-      <c r="AI19" s="48">
+      <c r="AI19" s="39">
         <v>253.8</v>
       </c>
-      <c r="AJ19" s="48">
+      <c r="AJ19" s="39">
         <v>598.29999999999995</v>
       </c>
-      <c r="AK19" s="48">
+      <c r="AK19" s="39">
         <v>1156.9000000000001</v>
       </c>
-      <c r="AL19" s="48">
+      <c r="AL19" s="39">
         <v>1621</v>
       </c>
-      <c r="AM19" s="48">
+      <c r="AM19" s="39">
         <v>291.8</v>
       </c>
-      <c r="AN19" s="48">
+      <c r="AN19" s="39">
         <v>619.9</v>
       </c>
-      <c r="AO19" s="48">
+      <c r="AO19" s="39">
         <v>1229.2</v>
       </c>
-      <c r="AP19" s="48">
+      <c r="AP19" s="39">
         <v>1985.9</v>
       </c>
-      <c r="AQ19" s="48">
+      <c r="AQ19" s="39">
         <v>332.8</v>
       </c>
-      <c r="AR19" s="48">
+      <c r="AR19" s="39">
         <v>696.1</v>
       </c>
-      <c r="AS19" s="48">
+      <c r="AS19" s="39">
         <v>1474</v>
       </c>
-      <c r="AT19" s="48">
+      <c r="AT19" s="39">
         <v>2177.6999999999998</v>
       </c>
-      <c r="AU19" s="48">
+      <c r="AU19" s="39">
         <v>390.8</v>
       </c>
-      <c r="AV19" s="48">
+      <c r="AV19" s="39">
         <v>706.1</v>
       </c>
-      <c r="AW19" s="48">
+      <c r="AW19" s="39">
         <v>1644.4</v>
       </c>
-      <c r="AX19" s="48">
+      <c r="AX19" s="39">
         <v>2505.9</v>
       </c>
-      <c r="AY19" s="48">
+      <c r="AY19" s="39">
         <v>460.8</v>
       </c>
-      <c r="AZ19" s="48">
+      <c r="AZ19" s="39">
         <v>865.5</v>
       </c>
-      <c r="BA19" s="48">
+      <c r="BA19" s="39">
         <v>1858.2</v>
       </c>
-      <c r="BB19" s="48">
+      <c r="BB19" s="39">
         <v>2877.7</v>
       </c>
-      <c r="BC19" s="48">
+      <c r="BC19" s="39">
         <v>474.4</v>
       </c>
-      <c r="BD19" s="48">
+      <c r="BD19" s="39">
         <v>999.1</v>
       </c>
-      <c r="BE19" s="48">
+      <c r="BE19" s="39">
         <v>2175.9</v>
       </c>
-      <c r="BF19" s="48">
+      <c r="BF19" s="39">
         <v>3313.8</v>
       </c>
-      <c r="BG19" s="48">
+      <c r="BG19" s="39">
         <v>590.6</v>
       </c>
-      <c r="BH19" s="48">
+      <c r="BH19" s="39">
         <v>1233.7</v>
       </c>
-      <c r="BI19" s="48">
+      <c r="BI19" s="39">
         <v>2671.6</v>
       </c>
-      <c r="BJ19" s="48">
+      <c r="BJ19" s="39">
         <v>4097.7</v>
       </c>
-      <c r="BK19" s="48">
+      <c r="BK19" s="39">
         <v>758.3</v>
       </c>
-      <c r="BL19" s="48">
+      <c r="BL19" s="39">
         <v>1557.3</v>
       </c>
-      <c r="BM19" s="48">
+      <c r="BM19" s="39">
         <v>2884.7</v>
       </c>
-      <c r="BN19" s="48">
+      <c r="BN19" s="39">
         <v>4186.3999999999996</v>
       </c>
-      <c r="BO19" s="48">
+      <c r="BO19" s="39">
         <v>916.4</v>
       </c>
-      <c r="BP19" s="48">
+      <c r="BP19" s="39">
         <v>1827.4</v>
       </c>
-      <c r="BQ19" s="48">
+      <c r="BQ19" s="39">
         <v>3432.7</v>
       </c>
-      <c r="BR19" s="42">
+      <c r="BR19" s="33">
         <v>4982.1000000000004</v>
       </c>
-      <c r="BS19" s="45">
+      <c r="BS19" s="36">
         <v>953.6</v>
       </c>
-      <c r="BT19" s="48">
+      <c r="BT19" s="39">
         <v>2028.2</v>
       </c>
-      <c r="BU19" s="48">
+      <c r="BU19" s="39">
         <f>'[5]ВРП на душу населения'!$D$19</f>
         <v>3907</v>
       </c>
-      <c r="BV19" s="74">
+      <c r="BV19" s="64">
         <v>5893.9</v>
       </c>
+      <c r="BW19" s="64">
+        <v>1198.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="65">
+    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="56">
         <v>61</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="48" t="s">
-[...122 lines deleted...]
-      <c r="AR20" s="48">
+      <c r="C20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="G20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="H20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="J20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="M20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="O20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="R20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="S20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="T20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="U20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="V20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="W20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="X20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ20" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR20" s="39">
         <v>300.60000000000002</v>
       </c>
-      <c r="AS20" s="48">
+      <c r="AS20" s="39">
         <v>559.5</v>
       </c>
-      <c r="AT20" s="48">
+      <c r="AT20" s="39">
         <v>838.2</v>
       </c>
-      <c r="AU20" s="48">
+      <c r="AU20" s="39">
         <v>187.5</v>
       </c>
-      <c r="AV20" s="48">
+      <c r="AV20" s="39">
         <v>360.5</v>
       </c>
-      <c r="AW20" s="48">
+      <c r="AW20" s="39">
         <v>628.29999999999995</v>
       </c>
-      <c r="AX20" s="48">
+      <c r="AX20" s="39">
         <v>1008.1</v>
       </c>
-      <c r="AY20" s="48">
+      <c r="AY20" s="39">
         <v>223.8</v>
       </c>
-      <c r="AZ20" s="48">
+      <c r="AZ20" s="39">
         <v>380.4</v>
       </c>
-      <c r="BA20" s="48">
+      <c r="BA20" s="39">
         <v>729.2</v>
       </c>
-      <c r="BB20" s="48">
+      <c r="BB20" s="39">
         <v>1174.2</v>
       </c>
-      <c r="BC20" s="48">
+      <c r="BC20" s="39">
         <v>269.7</v>
       </c>
-      <c r="BD20" s="48">
+      <c r="BD20" s="39">
         <v>454.6</v>
       </c>
-      <c r="BE20" s="48">
+      <c r="BE20" s="39">
         <v>904.2</v>
       </c>
-      <c r="BF20" s="48">
+      <c r="BF20" s="39">
         <v>1363.1</v>
       </c>
-      <c r="BG20" s="48">
+      <c r="BG20" s="39">
         <v>315.8</v>
       </c>
-      <c r="BH20" s="48">
+      <c r="BH20" s="39">
         <v>559.4</v>
       </c>
-      <c r="BI20" s="48">
+      <c r="BI20" s="39">
         <v>1065.4000000000001</v>
       </c>
-      <c r="BJ20" s="48">
+      <c r="BJ20" s="39">
         <v>1671.8</v>
       </c>
-      <c r="BK20" s="48">
+      <c r="BK20" s="39">
         <v>369.9</v>
       </c>
-      <c r="BL20" s="48">
+      <c r="BL20" s="39">
         <v>710.3</v>
       </c>
-      <c r="BM20" s="48">
+      <c r="BM20" s="39">
         <v>1268.0999999999999</v>
       </c>
-      <c r="BN20" s="48">
+      <c r="BN20" s="39">
         <v>1798.2</v>
       </c>
-      <c r="BO20" s="48">
+      <c r="BO20" s="39">
         <v>432.7</v>
       </c>
-      <c r="BP20" s="48">
+      <c r="BP20" s="39">
         <v>818.7</v>
       </c>
-      <c r="BQ20" s="48">
+      <c r="BQ20" s="39">
         <v>1472.5</v>
       </c>
-      <c r="BR20" s="42">
+      <c r="BR20" s="33">
         <v>2175.6</v>
       </c>
-      <c r="BS20" s="45">
+      <c r="BS20" s="36">
         <v>489.2</v>
       </c>
-      <c r="BT20" s="48">
+      <c r="BT20" s="39">
         <v>955.5</v>
       </c>
-      <c r="BU20" s="48">
+      <c r="BU20" s="39">
         <f>'[5]ВРП на душу населения'!$D$20</f>
         <v>1667</v>
       </c>
-      <c r="BV20" s="74">
+      <c r="BV20" s="64">
         <v>2349.6</v>
       </c>
+      <c r="BW20" s="64">
+        <v>526.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A21" s="65">
+    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A21" s="56">
         <v>62</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="48" t="s">
-[...170 lines deleted...]
-      <c r="BH21" s="48">
+      <c r="C21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="H21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="J21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="K21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="O21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="P21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="R21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="S21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="T21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="U21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="V21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="W21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="X21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG21" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH21" s="39">
         <v>3028.6</v>
       </c>
-      <c r="BI21" s="48">
+      <c r="BI21" s="39">
         <v>5293.7</v>
       </c>
-      <c r="BJ21" s="48">
+      <c r="BJ21" s="39">
         <v>7278.4</v>
       </c>
-      <c r="BK21" s="48">
+      <c r="BK21" s="39">
         <v>1868.4</v>
       </c>
-      <c r="BL21" s="48">
+      <c r="BL21" s="39">
         <v>3382.2</v>
       </c>
-      <c r="BM21" s="48">
+      <c r="BM21" s="39">
         <v>5537.3</v>
       </c>
-      <c r="BN21" s="48">
+      <c r="BN21" s="39">
         <v>8892.6</v>
       </c>
-      <c r="BO21" s="48">
+      <c r="BO21" s="39">
         <v>1942.3</v>
       </c>
-      <c r="BP21" s="48">
+      <c r="BP21" s="39">
         <v>3605.2</v>
       </c>
-      <c r="BQ21" s="48">
+      <c r="BQ21" s="39">
         <v>6144.2</v>
       </c>
-      <c r="BR21" s="42">
+      <c r="BR21" s="33">
         <v>11233.9</v>
       </c>
-      <c r="BS21" s="45">
+      <c r="BS21" s="36">
         <v>2315.9</v>
       </c>
-      <c r="BT21" s="48">
+      <c r="BT21" s="39">
         <v>4572.5</v>
       </c>
-      <c r="BU21" s="48">
+      <c r="BU21" s="39">
         <f>'[5]ВРП на душу населения'!$D$21</f>
         <v>7444.4</v>
       </c>
-      <c r="BV21" s="74">
+      <c r="BV21" s="64">
         <v>13562.7</v>
       </c>
+      <c r="BW21" s="64">
+        <v>3090.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A22" s="65">
+    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A22" s="56">
         <v>63</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="48">
+      <c r="C22" s="39">
         <v>138.9</v>
       </c>
-      <c r="D22" s="48">
+      <c r="D22" s="39">
         <v>296.5</v>
       </c>
-      <c r="E22" s="48">
+      <c r="E22" s="39">
         <v>473.4</v>
       </c>
-      <c r="F22" s="48">
+      <c r="F22" s="39">
         <v>627.9</v>
       </c>
-      <c r="G22" s="48">
+      <c r="G22" s="39">
         <v>129.19999999999999</v>
       </c>
-      <c r="H22" s="48">
+      <c r="H22" s="39">
         <v>279.10000000000002</v>
       </c>
-      <c r="I22" s="48">
+      <c r="I22" s="39">
         <v>452.5</v>
       </c>
-      <c r="J22" s="48">
+      <c r="J22" s="39">
         <v>703.9</v>
       </c>
-      <c r="K22" s="48">
+      <c r="K22" s="39">
         <v>153.9</v>
       </c>
-      <c r="L22" s="48">
+      <c r="L22" s="39">
         <v>348</v>
       </c>
-      <c r="M22" s="48">
+      <c r="M22" s="39">
         <v>594.4</v>
       </c>
-      <c r="N22" s="48">
+      <c r="N22" s="39">
         <v>889.8</v>
       </c>
-      <c r="O22" s="48">
+      <c r="O22" s="39">
         <v>212.8</v>
       </c>
-      <c r="P22" s="48">
+      <c r="P22" s="39">
         <v>436.2</v>
       </c>
-      <c r="Q22" s="48">
+      <c r="Q22" s="39">
         <v>741.5</v>
       </c>
-      <c r="R22" s="48">
+      <c r="R22" s="39">
         <v>1160.9000000000001</v>
       </c>
-      <c r="S22" s="48">
+      <c r="S22" s="39">
         <v>249.1</v>
       </c>
-      <c r="T22" s="48">
+      <c r="T22" s="39">
         <v>517.79999999999995</v>
       </c>
-      <c r="U22" s="48">
+      <c r="U22" s="39">
         <v>866.4</v>
       </c>
-      <c r="V22" s="48">
+      <c r="V22" s="39">
         <v>1299.0999999999999</v>
       </c>
-      <c r="W22" s="48">
+      <c r="W22" s="39">
         <v>302.2</v>
       </c>
-      <c r="X22" s="48">
+      <c r="X22" s="39">
         <v>615.9</v>
       </c>
-      <c r="Y22" s="48">
+      <c r="Y22" s="39">
         <v>1026.8</v>
       </c>
-      <c r="Z22" s="48">
+      <c r="Z22" s="39">
         <v>1480.1</v>
       </c>
-      <c r="AA22" s="48">
+      <c r="AA22" s="39">
         <v>339.4</v>
       </c>
-      <c r="AB22" s="48">
+      <c r="AB22" s="39">
         <v>657.8</v>
       </c>
-      <c r="AC22" s="48">
+      <c r="AC22" s="39">
         <v>1143.5</v>
       </c>
-      <c r="AD22" s="48">
+      <c r="AD22" s="39">
         <v>1636.7</v>
       </c>
-      <c r="AE22" s="48">
+      <c r="AE22" s="39">
         <v>357.7</v>
       </c>
-      <c r="AF22" s="48">
+      <c r="AF22" s="39">
         <v>678.8</v>
       </c>
-      <c r="AG22" s="48">
+      <c r="AG22" s="39">
         <v>1172.8</v>
       </c>
-      <c r="AH22" s="48">
+      <c r="AH22" s="39">
         <v>1656.2</v>
       </c>
-      <c r="AI22" s="48">
+      <c r="AI22" s="39">
         <v>423</v>
       </c>
-      <c r="AJ22" s="48">
+      <c r="AJ22" s="39">
         <v>798.2</v>
       </c>
-      <c r="AK22" s="48">
+      <c r="AK22" s="39">
         <v>1366.7</v>
       </c>
-      <c r="AL22" s="48">
+      <c r="AL22" s="39">
         <v>2006</v>
       </c>
-      <c r="AM22" s="48">
+      <c r="AM22" s="39">
         <v>466.4</v>
       </c>
-      <c r="AN22" s="48">
+      <c r="AN22" s="39">
         <v>902.9</v>
       </c>
-      <c r="AO22" s="48">
+      <c r="AO22" s="39">
         <v>1506.3</v>
       </c>
-      <c r="AP22" s="48">
+      <c r="AP22" s="39">
         <v>2289.5</v>
       </c>
-      <c r="AQ22" s="48">
+      <c r="AQ22" s="39">
         <v>508.3</v>
       </c>
-      <c r="AR22" s="48">
+      <c r="AR22" s="39">
         <v>1016.8</v>
       </c>
-      <c r="AS22" s="48">
+      <c r="AS22" s="39">
         <v>1677.2</v>
       </c>
-      <c r="AT22" s="48">
+      <c r="AT22" s="39">
         <v>2598.8000000000002</v>
       </c>
-      <c r="AU22" s="48">
+      <c r="AU22" s="39">
         <v>580</v>
       </c>
-      <c r="AV22" s="48">
+      <c r="AV22" s="39">
         <v>1189.0999999999999</v>
       </c>
-      <c r="AW22" s="48">
+      <c r="AW22" s="39">
         <v>1949.1</v>
       </c>
-      <c r="AX22" s="48">
+      <c r="AX22" s="39">
         <v>2929.2</v>
       </c>
-      <c r="AY22" s="48">
+      <c r="AY22" s="39">
         <v>682.9</v>
       </c>
-      <c r="AZ22" s="48">
+      <c r="AZ22" s="39">
         <v>1281.4000000000001</v>
       </c>
-      <c r="BA22" s="48">
+      <c r="BA22" s="39">
         <v>2291.1999999999998</v>
       </c>
-      <c r="BB22" s="48">
+      <c r="BB22" s="39">
         <v>3369.8</v>
       </c>
-      <c r="BC22" s="48">
+      <c r="BC22" s="39">
         <v>726.1</v>
       </c>
-      <c r="BD22" s="48">
+      <c r="BD22" s="39">
         <v>1479.3</v>
       </c>
-      <c r="BE22" s="48">
+      <c r="BE22" s="39">
         <v>2379.9</v>
       </c>
-      <c r="BF22" s="48">
+      <c r="BF22" s="39">
         <v>3723</v>
       </c>
-      <c r="BG22" s="48">
+      <c r="BG22" s="39">
         <v>918.4</v>
       </c>
-      <c r="BH22" s="48">
+      <c r="BH22" s="39">
         <v>2054.1999999999998</v>
       </c>
-      <c r="BI22" s="48">
+      <c r="BI22" s="39">
         <v>3697.8</v>
       </c>
-      <c r="BJ22" s="48">
+      <c r="BJ22" s="39">
         <v>5353.8</v>
       </c>
-      <c r="BK22" s="48">
+      <c r="BK22" s="39">
         <v>1382.9</v>
       </c>
-      <c r="BL22" s="48">
+      <c r="BL22" s="39">
         <v>2503.8000000000002</v>
       </c>
-      <c r="BM22" s="48">
+      <c r="BM22" s="39">
         <v>4283.6000000000004</v>
       </c>
-      <c r="BN22" s="48">
+      <c r="BN22" s="39">
         <v>6119.6</v>
       </c>
-      <c r="BO22" s="48">
+      <c r="BO22" s="39">
         <v>1495</v>
       </c>
-      <c r="BP22" s="48">
+      <c r="BP22" s="39">
         <v>2624.3</v>
       </c>
-      <c r="BQ22" s="48">
+      <c r="BQ22" s="39">
         <v>4596.2</v>
       </c>
-      <c r="BR22" s="42">
+      <c r="BR22" s="33">
         <v>6940.1</v>
       </c>
-      <c r="BS22" s="45">
+      <c r="BS22" s="36">
         <v>1560.2</v>
       </c>
-      <c r="BT22" s="48">
+      <c r="BT22" s="39">
         <v>3059.5</v>
       </c>
-      <c r="BU22" s="48">
+      <c r="BU22" s="39">
         <f>'[5]ВРП на душу населения'!$D$22</f>
         <v>4865.2</v>
       </c>
-      <c r="BV22" s="74">
+      <c r="BV22" s="64">
         <v>8118.5</v>
       </c>
+      <c r="BW22" s="64">
+        <v>1892</v>
+      </c>
     </row>
-    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A23" s="65">
+    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A23" s="56">
         <v>71</v>
       </c>
-      <c r="B23" s="43" t="s">
+      <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="48">
+      <c r="C23" s="39">
         <v>437.7</v>
       </c>
-      <c r="D23" s="48">
+      <c r="D23" s="39">
         <v>970.2</v>
       </c>
-      <c r="E23" s="48">
+      <c r="E23" s="39">
         <v>1686.3</v>
       </c>
-      <c r="F23" s="48">
+      <c r="F23" s="39">
         <v>2080.1999999999998</v>
       </c>
-      <c r="G23" s="48">
+      <c r="G23" s="39">
         <v>404.6</v>
       </c>
-      <c r="H23" s="48">
+      <c r="H23" s="39">
         <v>831.5</v>
       </c>
-      <c r="I23" s="48">
+      <c r="I23" s="39">
         <v>1339.3</v>
       </c>
-      <c r="J23" s="48">
+      <c r="J23" s="39">
         <v>2189.4</v>
       </c>
-      <c r="K23" s="48">
+      <c r="K23" s="39">
         <v>480.6</v>
       </c>
-      <c r="L23" s="48">
+      <c r="L23" s="39">
         <v>1048.5999999999999</v>
       </c>
-      <c r="M23" s="48">
+      <c r="M23" s="39">
         <v>1663.4</v>
       </c>
-      <c r="N23" s="48">
+      <c r="N23" s="39">
         <v>2635.7</v>
       </c>
-      <c r="O23" s="48">
+      <c r="O23" s="39">
         <v>599.4</v>
       </c>
-      <c r="P23" s="48">
+      <c r="P23" s="39">
         <v>1282.7</v>
       </c>
-      <c r="Q23" s="48">
+      <c r="Q23" s="39">
         <v>2048.6</v>
       </c>
-      <c r="R23" s="48">
+      <c r="R23" s="39">
         <v>2980.3</v>
       </c>
-      <c r="S23" s="48">
+      <c r="S23" s="39">
         <v>693.6</v>
       </c>
-      <c r="T23" s="48">
+      <c r="T23" s="39">
         <v>1472.6</v>
       </c>
-      <c r="U23" s="48">
+      <c r="U23" s="39">
         <v>2343.4</v>
       </c>
-      <c r="V23" s="48">
+      <c r="V23" s="39">
         <v>3479.6</v>
       </c>
-      <c r="W23" s="48">
+      <c r="W23" s="39">
         <v>779.7</v>
       </c>
-      <c r="X23" s="48">
+      <c r="X23" s="39">
         <v>1701.2</v>
       </c>
-      <c r="Y23" s="48">
+      <c r="Y23" s="39">
         <v>2752.3</v>
       </c>
-      <c r="Z23" s="48">
+      <c r="Z23" s="39">
         <v>4374.3</v>
       </c>
-      <c r="AA23" s="48">
+      <c r="AA23" s="39">
         <v>828.8</v>
       </c>
-      <c r="AB23" s="48">
+      <c r="AB23" s="39">
         <v>1939.8</v>
       </c>
-      <c r="AC23" s="48">
+      <c r="AC23" s="39">
         <v>3086.5</v>
       </c>
-      <c r="AD23" s="48">
+      <c r="AD23" s="39">
         <v>4821.6000000000004</v>
       </c>
-      <c r="AE23" s="48">
+      <c r="AE23" s="39">
         <v>956.3</v>
       </c>
-      <c r="AF23" s="48">
+      <c r="AF23" s="39">
         <v>2106.4</v>
       </c>
-      <c r="AG23" s="48">
+      <c r="AG23" s="39">
         <v>3361.5</v>
       </c>
-      <c r="AH23" s="48">
+      <c r="AH23" s="39">
         <v>5574.8</v>
       </c>
-      <c r="AI23" s="48">
+      <c r="AI23" s="39">
         <v>1157.5</v>
       </c>
-      <c r="AJ23" s="48">
+      <c r="AJ23" s="39">
         <v>2444.6999999999998</v>
       </c>
-      <c r="AK23" s="48">
+      <c r="AK23" s="39">
         <v>3876.6</v>
       </c>
-      <c r="AL23" s="48">
+      <c r="AL23" s="39">
         <v>5273.3</v>
       </c>
-      <c r="AM23" s="48">
+      <c r="AM23" s="39">
         <v>1193.5999999999999</v>
       </c>
-      <c r="AN23" s="48">
+      <c r="AN23" s="39">
         <v>2343.1</v>
       </c>
-      <c r="AO23" s="48">
+      <c r="AO23" s="39">
         <v>3892.8</v>
       </c>
-      <c r="AP23" s="48">
+      <c r="AP23" s="39">
         <v>5766.2</v>
       </c>
-      <c r="AQ23" s="48">
+      <c r="AQ23" s="39">
         <v>1138.9000000000001</v>
       </c>
-      <c r="AR23" s="48">
+      <c r="AR23" s="39">
         <v>2383.9</v>
       </c>
-      <c r="AS23" s="48">
+      <c r="AS23" s="39">
         <v>3802</v>
       </c>
-      <c r="AT23" s="48">
+      <c r="AT23" s="39">
         <v>6359.5</v>
       </c>
-      <c r="AU23" s="48">
+      <c r="AU23" s="39">
         <v>1116</v>
       </c>
-      <c r="AV23" s="48">
+      <c r="AV23" s="39">
         <v>2506.6</v>
       </c>
-      <c r="AW23" s="48">
+      <c r="AW23" s="39">
         <v>4149.6000000000004</v>
       </c>
-      <c r="AX23" s="48">
+      <c r="AX23" s="39">
         <v>7075.8</v>
       </c>
-      <c r="AY23" s="48">
+      <c r="AY23" s="39">
         <v>1399.2</v>
       </c>
-      <c r="AZ23" s="48">
+      <c r="AZ23" s="39">
         <v>2641.8</v>
       </c>
-      <c r="BA23" s="48">
+      <c r="BA23" s="39">
         <v>4334.8</v>
       </c>
-      <c r="BB23" s="48">
+      <c r="BB23" s="39">
         <v>6873.6</v>
       </c>
-      <c r="BC23" s="48">
+      <c r="BC23" s="39">
         <v>1355</v>
       </c>
-      <c r="BD23" s="48">
+      <c r="BD23" s="39">
         <v>2685</v>
       </c>
-      <c r="BE23" s="48">
+      <c r="BE23" s="39">
         <v>4353.3</v>
       </c>
-      <c r="BF23" s="48">
+      <c r="BF23" s="39">
         <v>7361.9</v>
       </c>
-      <c r="BG23" s="48">
+      <c r="BG23" s="39">
         <v>1534.2</v>
       </c>
-      <c r="BH23" s="48">
+      <c r="BH23" s="39">
         <v>2749.3</v>
       </c>
-      <c r="BI23" s="48">
+      <c r="BI23" s="39">
         <v>4663.5</v>
       </c>
-      <c r="BJ23" s="48">
+      <c r="BJ23" s="39">
         <v>8053.9</v>
       </c>
-      <c r="BK23" s="48">
+      <c r="BK23" s="39">
         <v>1782.7</v>
       </c>
-      <c r="BL23" s="48">
+      <c r="BL23" s="39">
         <v>3472.4</v>
       </c>
-      <c r="BM23" s="48">
+      <c r="BM23" s="39">
         <v>5673.3</v>
       </c>
-      <c r="BN23" s="48">
+      <c r="BN23" s="39">
         <v>9308.7000000000007</v>
       </c>
-      <c r="BO23" s="48">
+      <c r="BO23" s="39">
         <v>1837.5</v>
       </c>
-      <c r="BP23" s="48">
+      <c r="BP23" s="39">
         <v>3759.2</v>
       </c>
-      <c r="BQ23" s="48">
+      <c r="BQ23" s="39">
         <v>6276.2</v>
       </c>
-      <c r="BR23" s="42">
+      <c r="BR23" s="33">
         <v>10174.299999999999</v>
       </c>
-      <c r="BS23" s="45">
+      <c r="BS23" s="36">
         <v>2273.5</v>
       </c>
-      <c r="BT23" s="48">
+      <c r="BT23" s="39">
         <v>4375.8</v>
       </c>
-      <c r="BU23" s="48">
+      <c r="BU23" s="39">
         <f>'[5]ВРП на душу населения'!$D$23</f>
         <v>7354</v>
       </c>
-      <c r="BV23" s="74">
+      <c r="BV23" s="64">
         <v>11950</v>
       </c>
+      <c r="BW23" s="64">
+        <v>2573.3000000000002</v>
+      </c>
     </row>
-    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A24" s="65">
+    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A24" s="56">
         <v>75</v>
       </c>
-      <c r="B24" s="43" t="s">
+      <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="48">
+      <c r="C24" s="39">
         <v>445.2</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="39">
         <v>878.1</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="39">
         <v>1457.4</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="39">
         <v>2193.1999999999998</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="39">
         <v>442.3</v>
       </c>
-      <c r="H24" s="48">
+      <c r="H24" s="39">
         <v>922</v>
       </c>
-      <c r="I24" s="48">
+      <c r="I24" s="39">
         <v>1502.8</v>
       </c>
-      <c r="J24" s="48">
+      <c r="J24" s="39">
         <v>2306.8000000000002</v>
       </c>
-      <c r="K24" s="48">
+      <c r="K24" s="39">
         <v>550.5</v>
       </c>
-      <c r="L24" s="48">
+      <c r="L24" s="39">
         <v>1110.9000000000001</v>
       </c>
-      <c r="M24" s="48">
+      <c r="M24" s="39">
         <v>1769.3</v>
       </c>
-      <c r="N24" s="48">
+      <c r="N24" s="39">
         <v>2797.3</v>
       </c>
-      <c r="O24" s="48">
+      <c r="O24" s="39">
         <v>630.1</v>
       </c>
-      <c r="P24" s="48">
+      <c r="P24" s="39">
         <v>1316.3</v>
       </c>
-      <c r="Q24" s="48">
+      <c r="Q24" s="39">
         <v>2146</v>
       </c>
-      <c r="R24" s="48">
+      <c r="R24" s="39">
         <v>3394.8</v>
       </c>
-      <c r="S24" s="48">
+      <c r="S24" s="39">
         <v>772.5</v>
       </c>
-      <c r="T24" s="48">
+      <c r="T24" s="39">
         <v>1576.8</v>
       </c>
-      <c r="U24" s="48">
+      <c r="U24" s="39">
         <v>2517.6</v>
       </c>
-      <c r="V24" s="48">
+      <c r="V24" s="39">
         <v>3908</v>
       </c>
-      <c r="W24" s="48">
+      <c r="W24" s="39">
         <v>827</v>
       </c>
-      <c r="X24" s="48">
+      <c r="X24" s="39">
         <v>1746.3</v>
       </c>
-      <c r="Y24" s="48">
+      <c r="Y24" s="39">
         <v>2854.6</v>
       </c>
-      <c r="Z24" s="48">
+      <c r="Z24" s="39">
         <v>4779.1000000000004</v>
       </c>
-      <c r="AA24" s="48">
+      <c r="AA24" s="39">
         <v>960.3</v>
       </c>
-      <c r="AB24" s="48">
+      <c r="AB24" s="39">
         <v>1881.6</v>
       </c>
-      <c r="AC24" s="48">
+      <c r="AC24" s="39">
         <v>3310.8</v>
       </c>
-      <c r="AD24" s="48">
+      <c r="AD24" s="39">
         <v>5021</v>
       </c>
-      <c r="AE24" s="48">
+      <c r="AE24" s="39">
         <v>1027.8</v>
       </c>
-      <c r="AF24" s="48">
+      <c r="AF24" s="39">
         <v>2016.4</v>
       </c>
-      <c r="AG24" s="48">
+      <c r="AG24" s="39">
         <v>3339.1</v>
       </c>
-      <c r="AH24" s="48">
+      <c r="AH24" s="39">
         <v>5439.6</v>
       </c>
-      <c r="AI24" s="48">
+      <c r="AI24" s="39">
         <v>1131.9000000000001</v>
       </c>
-      <c r="AJ24" s="48">
+      <c r="AJ24" s="39">
         <v>2308.4</v>
       </c>
-      <c r="AK24" s="48">
+      <c r="AK24" s="39">
         <v>3685.3</v>
       </c>
-      <c r="AL24" s="48">
+      <c r="AL24" s="39">
         <v>6138.5</v>
       </c>
-      <c r="AM24" s="48">
+      <c r="AM24" s="39">
         <v>1222.4000000000001</v>
       </c>
-      <c r="AN24" s="48">
+      <c r="AN24" s="39">
         <v>2480.6</v>
       </c>
-      <c r="AO24" s="48">
+      <c r="AO24" s="39">
         <v>4008.9</v>
       </c>
-      <c r="AP24" s="48">
+      <c r="AP24" s="39">
         <v>6694.2</v>
       </c>
-      <c r="AQ24" s="48">
+      <c r="AQ24" s="39">
         <v>1324.7</v>
       </c>
-      <c r="AR24" s="48">
+      <c r="AR24" s="39">
         <v>2644</v>
       </c>
-      <c r="AS24" s="48">
+      <c r="AS24" s="39">
         <v>4133.7</v>
       </c>
-      <c r="AT24" s="48">
+      <c r="AT24" s="39">
         <v>6635.9</v>
       </c>
-      <c r="AU24" s="48">
+      <c r="AU24" s="39">
         <v>1460.4</v>
       </c>
-      <c r="AV24" s="48">
+      <c r="AV24" s="39">
         <v>2871.6</v>
       </c>
-      <c r="AW24" s="48">
+      <c r="AW24" s="39">
         <v>4376.6000000000004</v>
       </c>
-      <c r="AX24" s="48">
+      <c r="AX24" s="39">
         <v>7183.9</v>
       </c>
-      <c r="AY24" s="48">
+      <c r="AY24" s="39">
         <v>1543.9</v>
       </c>
-      <c r="AZ24" s="48">
+      <c r="AZ24" s="39">
         <v>2738.2</v>
       </c>
-      <c r="BA24" s="48">
+      <c r="BA24" s="39">
         <v>4386.7</v>
       </c>
-      <c r="BB24" s="48">
+      <c r="BB24" s="39">
         <v>6913</v>
       </c>
-      <c r="BC24" s="48">
+      <c r="BC24" s="39">
         <v>1512.6</v>
       </c>
-      <c r="BD24" s="48">
+      <c r="BD24" s="39">
         <v>2939</v>
       </c>
-      <c r="BE24" s="48">
+      <c r="BE24" s="39">
         <v>4772.2</v>
       </c>
-      <c r="BF24" s="48">
+      <c r="BF24" s="39">
         <v>7495.8</v>
       </c>
-      <c r="BG24" s="48">
+      <c r="BG24" s="39">
         <v>1775.1</v>
       </c>
-      <c r="BH24" s="48">
+      <c r="BH24" s="39">
         <v>3260.4</v>
       </c>
-      <c r="BI24" s="48">
+      <c r="BI24" s="39">
         <v>5338.8</v>
       </c>
-      <c r="BJ24" s="48">
+      <c r="BJ24" s="39">
         <v>8985.6</v>
       </c>
-      <c r="BK24" s="48">
+      <c r="BK24" s="39">
         <v>2202.3000000000002</v>
       </c>
-      <c r="BL24" s="48">
+      <c r="BL24" s="39">
         <v>4359.6000000000004</v>
       </c>
-      <c r="BM24" s="48">
+      <c r="BM24" s="39">
         <v>6673.5</v>
       </c>
-      <c r="BN24" s="48">
+      <c r="BN24" s="39">
         <v>11492.7</v>
       </c>
-      <c r="BO24" s="48">
+      <c r="BO24" s="39">
         <v>2379.1999999999998</v>
       </c>
-      <c r="BP24" s="48">
+      <c r="BP24" s="39">
         <v>4747.8999999999996</v>
       </c>
-      <c r="BQ24" s="48">
+      <c r="BQ24" s="39">
         <v>7295.3</v>
       </c>
-      <c r="BR24" s="42">
+      <c r="BR24" s="33">
         <v>13844.9</v>
       </c>
-      <c r="BS24" s="45">
+      <c r="BS24" s="36">
         <v>3025.9</v>
       </c>
-      <c r="BT24" s="48">
+      <c r="BT24" s="39">
         <v>5871.4</v>
       </c>
-      <c r="BU24" s="48">
+      <c r="BU24" s="39">
         <f>'[5]ВРП на душу населения'!$D$24</f>
         <v>8826.7000000000007</v>
       </c>
-      <c r="BV24" s="74">
+      <c r="BV24" s="64">
         <v>16068.4</v>
       </c>
+      <c r="BW24" s="64">
+        <v>3204.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="65">
+    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="56">
         <v>79</v>
       </c>
-      <c r="B25" s="43" t="s">
+      <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="48" t="s">
-[...122 lines deleted...]
-      <c r="AR25" s="48">
+      <c r="C25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="F25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="G25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="H25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="J25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="O25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="P25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="R25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="S25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="T25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="U25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="V25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="W25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="X25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ25" s="39" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR25" s="39">
         <v>879.1</v>
       </c>
-      <c r="AS25" s="48">
+      <c r="AS25" s="39">
         <v>1366.9</v>
       </c>
-      <c r="AT25" s="48">
+      <c r="AT25" s="39">
         <v>2217.1</v>
       </c>
-      <c r="AU25" s="48">
+      <c r="AU25" s="39">
         <v>465.5</v>
       </c>
-      <c r="AV25" s="48">
+      <c r="AV25" s="39">
         <v>932.3</v>
       </c>
-      <c r="AW25" s="48">
+      <c r="AW25" s="39">
         <v>1440.3</v>
       </c>
-      <c r="AX25" s="48">
+      <c r="AX25" s="39">
         <v>2152.1</v>
       </c>
-      <c r="AY25" s="48">
+      <c r="AY25" s="39">
         <v>451.9</v>
       </c>
-      <c r="AZ25" s="48">
+      <c r="AZ25" s="39">
         <v>877.1</v>
       </c>
-      <c r="BA25" s="48">
+      <c r="BA25" s="39">
         <v>1439</v>
       </c>
-      <c r="BB25" s="48">
+      <c r="BB25" s="39">
         <v>2360.3000000000002</v>
       </c>
-      <c r="BC25" s="48">
+      <c r="BC25" s="39">
         <v>473.1</v>
       </c>
-      <c r="BD25" s="48">
+      <c r="BD25" s="39">
         <v>939.6</v>
       </c>
-      <c r="BE25" s="48">
+      <c r="BE25" s="39">
         <v>1516</v>
       </c>
-      <c r="BF25" s="48">
+      <c r="BF25" s="39">
         <v>2442.9</v>
       </c>
-      <c r="BG25" s="48">
+      <c r="BG25" s="39">
         <v>547.5</v>
       </c>
-      <c r="BH25" s="48">
+      <c r="BH25" s="39">
         <v>1061.9000000000001</v>
       </c>
-      <c r="BI25" s="48">
+      <c r="BI25" s="39">
         <v>1797.8</v>
       </c>
-      <c r="BJ25" s="48">
+      <c r="BJ25" s="39">
         <v>2798.4</v>
       </c>
-      <c r="BK25" s="48">
+      <c r="BK25" s="39">
         <v>585.79999999999995</v>
       </c>
-      <c r="BL25" s="48">
+      <c r="BL25" s="39">
         <v>1269.3</v>
       </c>
-      <c r="BM25" s="48">
+      <c r="BM25" s="39">
         <v>2033.5</v>
       </c>
-      <c r="BN25" s="48">
+      <c r="BN25" s="39">
         <v>3379.7</v>
       </c>
-      <c r="BO25" s="48">
+      <c r="BO25" s="39">
         <v>711.2</v>
       </c>
-      <c r="BP25" s="48">
+      <c r="BP25" s="39">
         <v>1472.6</v>
       </c>
-      <c r="BQ25" s="48">
+      <c r="BQ25" s="39">
         <v>2368.3000000000002</v>
       </c>
-      <c r="BR25" s="42">
+      <c r="BR25" s="33">
         <v>3824.4</v>
       </c>
-      <c r="BS25" s="45">
+      <c r="BS25" s="36">
         <v>831.8</v>
       </c>
-      <c r="BT25" s="48">
+      <c r="BT25" s="39">
         <v>1766.1</v>
       </c>
-      <c r="BU25" s="48">
+      <c r="BU25" s="39">
         <f>'[5]ВРП на душу населения'!$D$25</f>
         <v>2890.9</v>
       </c>
-      <c r="BV25" s="74">
+      <c r="BV25" s="64">
         <v>4472.8999999999996</v>
       </c>
+      <c r="BW25" s="64">
+        <v>1041.0999999999999</v>
+      </c>
     </row>
-    <row r="27" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="28" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="17" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="30" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A30" s="17" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="A26:XFD26">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="BP26">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="51.28515625" customWidth="1"/>
-    <col min="2" max="2" width="93.85546875" customWidth="1"/>
+    <col min="1" max="1" width="51.28515625" style="66" customWidth="1"/>
+    <col min="2" max="2" width="93.85546875" style="66" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="66"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A2" s="20" t="s">
+      <c r="A2" s="67" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="21">
+      <c r="B2" s="19">
         <v>11120902</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A3" s="20" t="s">
+      <c r="A3" s="67" t="s">
         <v>103</v>
       </c>
-      <c r="B3" s="21" t="s">
+      <c r="B3" s="19" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A4" s="20" t="s">
+      <c r="A4" s="67" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="22" t="s">
+      <c r="B4" s="20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A5" s="23" t="s">
+      <c r="A5" s="68" t="s">
         <v>105</v>
       </c>
-      <c r="B5" s="21" t="s">
+      <c r="B5" s="19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A6" s="23" t="s">
+      <c r="A6" s="68" t="s">
         <v>106</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="21" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="23" t="s">
+      <c r="A7" s="68" t="s">
         <v>107</v>
       </c>
-      <c r="B7" s="25" t="s">
+      <c r="B7" s="22" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="67" t="s">
         <v>108</v>
       </c>
-      <c r="B8" s="22" t="s">
+      <c r="B8" s="20" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+      <c r="A9" s="67" t="s">
         <v>110</v>
       </c>
-      <c r="B9" s="25" t="s">
+      <c r="B9" s="22" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+      <c r="A10" s="67" t="s">
         <v>111</v>
       </c>
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="22" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="20" t="s">
+      <c r="A11" s="67" t="s">
         <v>113</v>
       </c>
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="22" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A12" s="20" t="s">
+      <c r="A12" s="67" t="s">
         <v>114</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="25" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="B13" s="28" t="s">
+      <c r="B13" s="70" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="71" t="s">
         <v>118</v>
       </c>
-      <c r="B14" s="68" t="s">
+      <c r="B14" s="72" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="78"/>
-      <c r="B15" s="68" t="s">
+      <c r="A15" s="73"/>
+      <c r="B15" s="72" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="79"/>
-      <c r="B16" s="80" t="s">
+      <c r="A16" s="74"/>
+      <c r="B16" s="75" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="69" t="s">
         <v>119</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A18" s="20" t="s">
+      <c r="A18" s="67" t="s">
         <v>121</v>
       </c>
-      <c r="B18" s="30">
-        <v>46141</v>
+      <c r="B18" s="76">
+        <v>46216</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A19" s="20" t="s">
+      <c r="A19" s="67" t="s">
         <v>122</v>
       </c>
-      <c r="B19" s="30">
-        <v>46216</v>
+      <c r="B19" s="77">
+        <v>46258</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A20" s="20" t="s">
+      <c r="A20" s="67" t="s">
         <v>123</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="20" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="20" t="s">
+      <c r="A21" s="67" t="s">
         <v>125</v>
       </c>
-      <c r="B21" s="25" t="s">
+      <c r="B21" s="22" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A22" s="20" t="s">
+      <c r="A22" s="67" t="s">
         <v>126</v>
       </c>
-      <c r="B22" s="31" t="s">
+      <c r="B22" s="24" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="20" t="s">
+      <c r="A23" s="67" t="s">
         <v>128</v>
       </c>
-      <c r="B23" s="32" t="s">
+      <c r="B23" s="25" t="s">
         <v>170</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{604075CA-BF38-49B5-A809-AB0D7FB46F0E}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{6202208C-611E-49AD-B78F-44AAFBEEF37A}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="B15" r:id="rId5" xr:uid="{00000000-0004-0000-0400-000004000000}"/>
+    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:BV31"/>
+  <dimension ref="A1:BW31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BQ1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BW8" sqref="BW8"/>
+      <pane xSplit="2" topLeftCell="BS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BU30" sqref="BU30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="34.7109375" style="6" customWidth="1"/>
     <col min="3" max="19" width="12.28515625" style="6" customWidth="1"/>
     <col min="20" max="23" width="12.42578125" style="6" customWidth="1"/>
     <col min="24" max="24" width="12" style="6" customWidth="1"/>
     <col min="25" max="26" width="11.28515625" style="6" customWidth="1"/>
     <col min="27" max="27" width="11.5703125" style="6" customWidth="1"/>
     <col min="28" max="28" width="12.85546875" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.7109375" style="6" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="6" customWidth="1"/>
     <col min="32" max="32" width="12.28515625" style="6" customWidth="1"/>
     <col min="33" max="34" width="12.5703125" style="6" customWidth="1"/>
     <col min="35" max="35" width="11.28515625" style="6" customWidth="1"/>
     <col min="36" max="36" width="12.140625" style="6" customWidth="1"/>
     <col min="37" max="39" width="11.140625" style="6" customWidth="1"/>
     <col min="40" max="40" width="12.5703125" style="6" customWidth="1"/>
     <col min="41" max="42" width="12.28515625" style="6" customWidth="1"/>
     <col min="43" max="43" width="11.140625" style="6" customWidth="1"/>
     <col min="44" max="44" width="11.7109375" style="6" customWidth="1"/>
     <col min="45" max="45" width="10.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="10.5703125" style="6" customWidth="1"/>
     <col min="47" max="47" width="11.85546875" style="6" customWidth="1"/>
     <col min="48" max="48" width="12.140625" style="6" customWidth="1"/>
     <col min="49" max="51" width="11.7109375" style="6" customWidth="1"/>
     <col min="52" max="52" width="11.5703125" style="6" customWidth="1"/>
     <col min="53" max="53" width="10.5703125" style="6" customWidth="1"/>
     <col min="54" max="54" width="11.140625" style="6" customWidth="1"/>
     <col min="55" max="55" width="11.5703125" style="6" customWidth="1"/>
     <col min="56" max="56" width="13.42578125" style="6" customWidth="1"/>
     <col min="57" max="57" width="12.140625" style="6" customWidth="1"/>
     <col min="58" max="58" width="10.7109375" style="6" customWidth="1"/>
     <col min="59" max="59" width="9.85546875" style="6" customWidth="1"/>
     <col min="60" max="60" width="14" style="6" customWidth="1"/>
     <col min="61" max="61" width="11.42578125" style="6" customWidth="1"/>
     <col min="62" max="62" width="12.85546875" style="6" customWidth="1"/>
     <col min="63" max="63" width="10.7109375" style="6" customWidth="1"/>
     <col min="64" max="64" width="13.7109375" style="6" customWidth="1"/>
     <col min="65" max="66" width="10.5703125" style="6" customWidth="1"/>
     <col min="67" max="68" width="12.5703125" style="6" customWidth="1"/>
     <col min="69" max="69" width="11.5703125" style="6" customWidth="1"/>
     <col min="70" max="70" width="12.5703125" style="6" customWidth="1"/>
     <col min="71" max="71" width="11.7109375" style="6" customWidth="1"/>
     <col min="72" max="73" width="13.28515625" style="6" customWidth="1"/>
     <col min="74" max="74" width="10.28515625" style="6" customWidth="1"/>
-    <col min="75" max="16384" width="9.140625" style="6"/>
+    <col min="75" max="75" width="11" style="6" customWidth="1"/>
+    <col min="76" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:75" ht="15" x14ac:dyDescent="0.2">
+      <c r="A1" s="42" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>98</v>
       </c>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
-    <row r="2" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A2" s="2"/>
       <c r="AU2" s="7"/>
       <c r="BG2" s="7"/>
       <c r="BO2" s="12"/>
-      <c r="BV2" s="12" t="s">
+      <c r="BV2" s="12"/>
+      <c r="BW2" s="12" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="3" spans="1:74" s="57" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="60" t="s">
+    <row r="3" spans="1:75" s="48" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="44" t="s">
         <v>138</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="53" t="s">
+      <c r="D3" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="53" t="s">
+      <c r="E3" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="44" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="53" t="s">
+      <c r="I3" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="53" t="s">
+      <c r="J3" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="53" t="s">
+      <c r="K3" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="53" t="s">
+      <c r="L3" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="53" t="s">
+      <c r="M3" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="N3" s="53" t="s">
+      <c r="N3" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="O3" s="53" t="s">
+      <c r="O3" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="P3" s="53" t="s">
+      <c r="P3" s="44" t="s">
         <v>37</v>
       </c>
-      <c r="Q3" s="53" t="s">
+      <c r="Q3" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="R3" s="53" t="s">
+      <c r="R3" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="S3" s="53" t="s">
+      <c r="S3" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="T3" s="53" t="s">
+      <c r="T3" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="U3" s="53" t="s">
+      <c r="U3" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="V3" s="53" t="s">
+      <c r="V3" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="W3" s="53" t="s">
+      <c r="W3" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="X3" s="53" t="s">
+      <c r="X3" s="44" t="s">
         <v>45</v>
       </c>
-      <c r="Y3" s="53" t="s">
+      <c r="Y3" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="Z3" s="53" t="s">
+      <c r="Z3" s="44" t="s">
         <v>47</v>
       </c>
-      <c r="AA3" s="53" t="s">
+      <c r="AA3" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="AB3" s="53" t="s">
+      <c r="AB3" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="AC3" s="53" t="s">
+      <c r="AC3" s="44" t="s">
         <v>50</v>
       </c>
-      <c r="AD3" s="53" t="s">
+      <c r="AD3" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="AE3" s="54" t="s">
+      <c r="AE3" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="54" t="s">
+      <c r="AF3" s="45" t="s">
         <v>53</v>
       </c>
-      <c r="AG3" s="53" t="s">
+      <c r="AG3" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="AH3" s="53" t="s">
+      <c r="AH3" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="AI3" s="54" t="s">
+      <c r="AI3" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="AJ3" s="54" t="s">
+      <c r="AJ3" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="AK3" s="53" t="s">
+      <c r="AK3" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="AL3" s="53" t="s">
+      <c r="AL3" s="44" t="s">
         <v>59</v>
       </c>
-      <c r="AM3" s="54" t="s">
+      <c r="AM3" s="45" t="s">
         <v>60</v>
       </c>
-      <c r="AN3" s="54" t="s">
+      <c r="AN3" s="45" t="s">
         <v>61</v>
       </c>
-      <c r="AO3" s="54" t="s">
+      <c r="AO3" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="AP3" s="54" t="s">
+      <c r="AP3" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="AQ3" s="54" t="s">
+      <c r="AQ3" s="45" t="s">
         <v>64</v>
       </c>
-      <c r="AR3" s="54" t="s">
+      <c r="AR3" s="45" t="s">
         <v>65</v>
       </c>
-      <c r="AS3" s="54" t="s">
+      <c r="AS3" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="AT3" s="54" t="s">
+      <c r="AT3" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="AU3" s="54" t="s">
+      <c r="AU3" s="45" t="s">
         <v>68</v>
       </c>
-      <c r="AV3" s="54" t="s">
+      <c r="AV3" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="AW3" s="54" t="s">
+      <c r="AW3" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="AX3" s="54" t="s">
+      <c r="AX3" s="45" t="s">
         <v>71</v>
       </c>
-      <c r="AY3" s="54" t="s">
+      <c r="AY3" s="45" t="s">
         <v>72</v>
       </c>
-      <c r="AZ3" s="54" t="s">
+      <c r="AZ3" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="BA3" s="54" t="s">
+      <c r="BA3" s="45" t="s">
         <v>74</v>
       </c>
-      <c r="BB3" s="54" t="s">
+      <c r="BB3" s="45" t="s">
         <v>75</v>
       </c>
-      <c r="BC3" s="53" t="s">
+      <c r="BC3" s="44" t="s">
         <v>76</v>
       </c>
-      <c r="BD3" s="53" t="s">
+      <c r="BD3" s="44" t="s">
         <v>77</v>
       </c>
-      <c r="BE3" s="54" t="s">
+      <c r="BE3" s="45" t="s">
         <v>78</v>
       </c>
-      <c r="BF3" s="54" t="s">
+      <c r="BF3" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="BG3" s="53" t="s">
+      <c r="BG3" s="44" t="s">
         <v>80</v>
       </c>
-      <c r="BH3" s="54" t="s">
+      <c r="BH3" s="45" t="s">
         <v>158</v>
       </c>
-      <c r="BI3" s="54" t="s">
+      <c r="BI3" s="45" t="s">
         <v>89</v>
       </c>
-      <c r="BJ3" s="55" t="s">
+      <c r="BJ3" s="46" t="s">
         <v>82</v>
       </c>
-      <c r="BK3" s="53" t="s">
+      <c r="BK3" s="44" t="s">
         <v>90</v>
       </c>
-      <c r="BL3" s="54" t="s">
+      <c r="BL3" s="45" t="s">
         <v>156</v>
       </c>
-      <c r="BM3" s="54" t="s">
+      <c r="BM3" s="45" t="s">
         <v>164</v>
       </c>
-      <c r="BN3" s="54" t="s">
+      <c r="BN3" s="45" t="s">
         <v>149</v>
       </c>
-      <c r="BO3" s="56" t="s">
+      <c r="BO3" s="47" t="s">
         <v>162</v>
       </c>
-      <c r="BP3" s="56" t="s">
+      <c r="BP3" s="47" t="s">
         <v>155</v>
       </c>
-      <c r="BQ3" s="54" t="s">
+      <c r="BQ3" s="45" t="s">
         <v>93</v>
       </c>
-      <c r="BR3" s="54" t="s">
+      <c r="BR3" s="45" t="s">
         <v>176</v>
       </c>
-      <c r="BS3" s="56" t="s">
+      <c r="BS3" s="47" t="s">
         <v>163</v>
       </c>
-      <c r="BT3" s="56" t="s">
+      <c r="BT3" s="47" t="s">
         <v>165</v>
       </c>
-      <c r="BU3" s="53" t="s">
+      <c r="BU3" s="44" t="s">
         <v>172</v>
       </c>
-      <c r="BV3" s="54" t="s">
+      <c r="BV3" s="45" t="s">
         <v>179</v>
       </c>
+      <c r="BW3" s="45" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="4" spans="1:74" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="64">
+    <row r="4" spans="1:75" s="14" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="55">
         <v>0</v>
       </c>
-      <c r="B4" s="67" t="s">
+      <c r="B4" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="73">
+      <c r="C4" s="63">
         <v>1706.9</v>
       </c>
-      <c r="D4" s="73">
+      <c r="D4" s="63">
         <v>3820.9</v>
       </c>
-      <c r="E4" s="73">
+      <c r="E4" s="63">
         <v>6267.2</v>
       </c>
-      <c r="F4" s="73">
+      <c r="F4" s="63">
         <v>8513.5</v>
       </c>
-      <c r="G4" s="73">
+      <c r="G4" s="63">
         <v>1388.8</v>
       </c>
-      <c r="H4" s="73">
+      <c r="H4" s="63">
         <v>2929.1</v>
       </c>
-      <c r="I4" s="73">
+      <c r="I4" s="63">
         <v>4821.8</v>
       </c>
-      <c r="J4" s="73">
+      <c r="J4" s="63">
         <v>7165.1</v>
       </c>
-      <c r="K4" s="73">
+      <c r="K4" s="63">
         <v>1694.7</v>
       </c>
-      <c r="L4" s="73">
+      <c r="L4" s="63">
         <v>3689.4</v>
       </c>
-      <c r="M4" s="73">
+      <c r="M4" s="63">
         <v>5951.4</v>
       </c>
-      <c r="N4" s="73">
+      <c r="N4" s="63">
         <v>9071</v>
       </c>
-      <c r="O4" s="73">
+      <c r="O4" s="63">
         <v>2169.1</v>
       </c>
-      <c r="P4" s="73">
+      <c r="P4" s="63">
         <v>4681.8999999999996</v>
       </c>
-      <c r="Q4" s="73">
+      <c r="Q4" s="63">
         <v>7684.5</v>
       </c>
-      <c r="R4" s="73">
+      <c r="R4" s="63">
         <v>11634.5</v>
       </c>
-      <c r="S4" s="73">
+      <c r="S4" s="63">
         <v>2459.8000000000002</v>
       </c>
-      <c r="T4" s="73">
+      <c r="T4" s="63">
         <v>5164</v>
       </c>
-      <c r="U4" s="73">
+      <c r="U4" s="63">
         <v>8319.1</v>
       </c>
-      <c r="V4" s="73">
+      <c r="V4" s="63">
         <v>12387.4</v>
       </c>
-      <c r="W4" s="73">
+      <c r="W4" s="63">
         <v>2725.3</v>
       </c>
-      <c r="X4" s="73">
+      <c r="X4" s="63">
         <v>5663.1</v>
       </c>
-      <c r="Y4" s="73">
+      <c r="Y4" s="63">
         <v>9222.1</v>
       </c>
-      <c r="Z4" s="73">
+      <c r="Z4" s="63">
         <v>13890.8</v>
       </c>
-      <c r="AA4" s="73">
+      <c r="AA4" s="63">
         <v>2711.4</v>
       </c>
-      <c r="AB4" s="73">
+      <c r="AB4" s="63">
         <v>5424.2</v>
       </c>
-      <c r="AC4" s="73">
+      <c r="AC4" s="63">
         <v>8780.1</v>
       </c>
-      <c r="AD4" s="73">
+      <c r="AD4" s="63">
         <v>12806.7</v>
       </c>
-      <c r="AE4" s="73">
+      <c r="AE4" s="63">
         <v>2566.6</v>
       </c>
-      <c r="AF4" s="73">
+      <c r="AF4" s="63">
         <v>5189.7</v>
       </c>
-      <c r="AG4" s="73">
+      <c r="AG4" s="63">
         <v>8010.4</v>
       </c>
-      <c r="AH4" s="73">
+      <c r="AH4" s="63">
         <v>10509.9</v>
       </c>
-      <c r="AI4" s="73">
+      <c r="AI4" s="63">
         <v>1474.7</v>
       </c>
-      <c r="AJ4" s="73">
+      <c r="AJ4" s="63">
         <v>3153.6</v>
       </c>
-      <c r="AK4" s="73">
+      <c r="AK4" s="63">
         <v>5121.5</v>
       </c>
-      <c r="AL4" s="73">
+      <c r="AL4" s="63">
         <v>7714.8</v>
       </c>
-      <c r="AM4" s="73">
+      <c r="AM4" s="63">
         <v>1802.4</v>
       </c>
-      <c r="AN4" s="73">
+      <c r="AN4" s="63">
         <v>3762.2</v>
       </c>
-      <c r="AO4" s="73">
+      <c r="AO4" s="63">
         <v>6038.1</v>
       </c>
-      <c r="AP4" s="73">
+      <c r="AP4" s="63">
         <v>9247.6</v>
       </c>
-      <c r="AQ4" s="73">
+      <c r="AQ4" s="63">
         <v>2005.1</v>
       </c>
-      <c r="AR4" s="73">
+      <c r="AR4" s="63">
         <v>4179.8999999999996</v>
       </c>
-      <c r="AS4" s="73">
+      <c r="AS4" s="63">
         <v>6480.2</v>
       </c>
-      <c r="AT4" s="73">
+      <c r="AT4" s="63">
         <v>9812.5</v>
       </c>
-      <c r="AU4" s="73">
+      <c r="AU4" s="63">
         <v>1894.2</v>
       </c>
-      <c r="AV4" s="73">
+      <c r="AV4" s="63">
         <v>3989.3</v>
       </c>
-      <c r="AW4" s="73">
+      <c r="AW4" s="63">
         <v>6284.8</v>
       </c>
-      <c r="AX4" s="73">
+      <c r="AX4" s="63">
         <v>9812.5</v>
       </c>
-      <c r="AY4" s="73">
+      <c r="AY4" s="63">
         <v>2076.1999999999998</v>
       </c>
-      <c r="AZ4" s="73">
+      <c r="AZ4" s="63">
         <v>3761.4</v>
       </c>
-      <c r="BA4" s="73">
+      <c r="BA4" s="63">
         <v>5989</v>
       </c>
-      <c r="BB4" s="73">
+      <c r="BB4" s="63">
         <v>9121.7000000000007</v>
       </c>
-      <c r="BC4" s="73">
+      <c r="BC4" s="63">
         <v>2008.3</v>
       </c>
-      <c r="BD4" s="73">
+      <c r="BD4" s="63">
         <v>4016.6</v>
       </c>
-      <c r="BE4" s="73">
+      <c r="BE4" s="63">
         <v>6583.5</v>
       </c>
-      <c r="BF4" s="73">
+      <c r="BF4" s="63">
         <v>10369.9</v>
       </c>
-      <c r="BG4" s="73">
+      <c r="BG4" s="63">
         <v>2259.9</v>
       </c>
-      <c r="BH4" s="73">
+      <c r="BH4" s="63">
         <v>4624.8999999999996</v>
       </c>
-      <c r="BI4" s="73">
+      <c r="BI4" s="63">
         <v>7303.2</v>
       </c>
-      <c r="BJ4" s="73">
+      <c r="BJ4" s="63">
         <v>11476.6</v>
       </c>
-      <c r="BK4" s="73">
+      <c r="BK4" s="63">
         <v>2618.6999999999998</v>
       </c>
-      <c r="BL4" s="73">
+      <c r="BL4" s="63">
         <v>5272</v>
       </c>
-      <c r="BM4" s="73">
+      <c r="BM4" s="63">
         <v>8396.2999999999993</v>
       </c>
-      <c r="BN4" s="73">
+      <c r="BN4" s="63">
         <v>13153.3</v>
       </c>
-      <c r="BO4" s="73">
+      <c r="BO4" s="63">
         <v>2880.2</v>
       </c>
-      <c r="BP4" s="73">
+      <c r="BP4" s="63">
         <v>5800.4</v>
       </c>
-      <c r="BQ4" s="73">
+      <c r="BQ4" s="63">
         <v>9204.2999999999993</v>
       </c>
-      <c r="BR4" s="73">
+      <c r="BR4" s="63">
         <v>14444.6</v>
       </c>
-      <c r="BS4" s="73">
+      <c r="BS4" s="63">
         <v>2940.6</v>
       </c>
-      <c r="BT4" s="73">
+      <c r="BT4" s="63">
         <v>5879.3</v>
       </c>
-      <c r="BU4" s="73">
+      <c r="BU4" s="63">
         <f>'[5]ВРП на душу населения'!$N$1</f>
         <v>9417.4</v>
       </c>
-      <c r="BV4" s="75">
+      <c r="BV4" s="65">
         <v>15004</v>
       </c>
+      <c r="BW4" s="65">
+        <v>3338.3</v>
+      </c>
     </row>
-    <row r="5" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="65">
+    <row r="5" spans="1:75" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56">
         <v>10</v>
       </c>
-      <c r="B5" s="43" t="s">
+      <c r="B5" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="50" t="s">
-[...170 lines deleted...]
-      <c r="BH5" s="50">
+      <c r="C5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="E5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="G5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="H5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="I5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="K5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="M5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="N5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="O5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="P5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="R5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="S5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="U5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="V5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="W5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="X5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG5" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH5" s="41">
         <v>3219.9</v>
       </c>
-      <c r="BI5" s="50">
+      <c r="BI5" s="41">
         <v>5180.2</v>
       </c>
-      <c r="BJ5" s="50">
+      <c r="BJ5" s="41">
         <v>8471.7999999999993</v>
       </c>
-      <c r="BK5" s="50">
+      <c r="BK5" s="41">
         <v>2046.6</v>
       </c>
-      <c r="BL5" s="50">
+      <c r="BL5" s="41">
         <v>4189.3</v>
       </c>
-      <c r="BM5" s="50">
+      <c r="BM5" s="41">
         <v>6998.2</v>
       </c>
-      <c r="BN5" s="50">
+      <c r="BN5" s="41">
         <v>9452.6</v>
       </c>
-      <c r="BO5" s="50">
+      <c r="BO5" s="41">
         <v>2609.6999999999998</v>
       </c>
-      <c r="BP5" s="50">
+      <c r="BP5" s="41">
         <v>4771</v>
       </c>
-      <c r="BQ5" s="50">
+      <c r="BQ5" s="41">
         <v>8017</v>
       </c>
-      <c r="BR5" s="49">
+      <c r="BR5" s="40">
         <v>11434.5</v>
       </c>
-      <c r="BS5" s="49">
+      <c r="BS5" s="40">
         <v>2378.8000000000002</v>
       </c>
-      <c r="BT5" s="50">
+      <c r="BT5" s="41">
         <v>4410.5</v>
       </c>
-      <c r="BU5" s="50">
+      <c r="BU5" s="41">
         <f>'[5]ВРП на душу населения'!$N$6</f>
         <v>7646</v>
       </c>
-      <c r="BV5" s="48">
+      <c r="BV5" s="39">
         <v>12587.5</v>
       </c>
+      <c r="BW5" s="39">
+        <v>3004</v>
+      </c>
     </row>
-    <row r="6" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A6" s="65">
+    <row r="6" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A6" s="56">
         <v>11</v>
       </c>
-      <c r="B6" s="43" t="s">
+      <c r="B6" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="50">
+      <c r="C6" s="41">
         <v>888.3</v>
       </c>
-      <c r="D6" s="50">
+      <c r="D6" s="41">
         <v>2101.6999999999998</v>
       </c>
-      <c r="E6" s="50">
+      <c r="E6" s="41">
         <v>3761</v>
       </c>
-      <c r="F6" s="50">
+      <c r="F6" s="41">
         <v>5331.7</v>
       </c>
-      <c r="G6" s="50">
+      <c r="G6" s="41">
         <v>750.5</v>
       </c>
-      <c r="H6" s="50">
+      <c r="H6" s="41">
         <v>1699.8</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I6" s="41">
         <v>3247.5</v>
       </c>
-      <c r="J6" s="50">
+      <c r="J6" s="41">
         <v>4827.8</v>
       </c>
-      <c r="K6" s="50">
+      <c r="K6" s="41">
         <v>781.3</v>
       </c>
-      <c r="L6" s="50">
+      <c r="L6" s="41">
         <v>1872.9</v>
       </c>
-      <c r="M6" s="50">
+      <c r="M6" s="41">
         <v>3480.4</v>
       </c>
-      <c r="N6" s="50">
+      <c r="N6" s="41">
         <v>5416.4</v>
       </c>
-      <c r="O6" s="50">
+      <c r="O6" s="41">
         <v>1150.8</v>
       </c>
-      <c r="P6" s="50">
+      <c r="P6" s="41">
         <v>2388.9</v>
       </c>
-      <c r="Q6" s="50">
+      <c r="Q6" s="41">
         <v>4592</v>
       </c>
-      <c r="R6" s="50">
+      <c r="R6" s="41">
         <v>7495.6</v>
       </c>
-      <c r="S6" s="50">
+      <c r="S6" s="41">
         <v>1349.4</v>
       </c>
-      <c r="T6" s="50">
+      <c r="T6" s="41">
         <v>2869.2</v>
       </c>
-      <c r="U6" s="50">
+      <c r="U6" s="41">
         <v>5125.3999999999996</v>
       </c>
-      <c r="V6" s="50">
+      <c r="V6" s="41">
         <v>7328.8</v>
       </c>
-      <c r="W6" s="50">
+      <c r="W6" s="41">
         <v>1503.4</v>
       </c>
-      <c r="X6" s="50">
+      <c r="X6" s="41">
         <v>3070.4</v>
       </c>
-      <c r="Y6" s="50">
+      <c r="Y6" s="41">
         <v>5716.8</v>
       </c>
-      <c r="Z6" s="50">
+      <c r="Z6" s="41">
         <v>8556.5</v>
       </c>
-      <c r="AA6" s="50">
+      <c r="AA6" s="41">
         <v>1481.7</v>
       </c>
-      <c r="AB6" s="50">
+      <c r="AB6" s="41">
         <v>3435.4</v>
       </c>
-      <c r="AC6" s="50">
+      <c r="AC6" s="41">
         <v>5858.5</v>
       </c>
-      <c r="AD6" s="50">
+      <c r="AD6" s="41">
         <v>7968.6</v>
       </c>
-      <c r="AE6" s="50">
+      <c r="AE6" s="41">
         <v>1521.3</v>
       </c>
-      <c r="AF6" s="50">
+      <c r="AF6" s="41">
         <v>3210.3</v>
       </c>
-      <c r="AG6" s="50">
+      <c r="AG6" s="41">
         <v>5591.9</v>
       </c>
-      <c r="AH6" s="50">
+      <c r="AH6" s="41">
         <v>6827.7</v>
       </c>
-      <c r="AI6" s="50">
+      <c r="AI6" s="41">
         <v>848.8</v>
       </c>
-      <c r="AJ6" s="50">
+      <c r="AJ6" s="41">
         <v>1909.5</v>
       </c>
-      <c r="AK6" s="50">
+      <c r="AK6" s="41">
         <v>3556</v>
       </c>
-      <c r="AL6" s="50">
+      <c r="AL6" s="41">
         <v>5313.9</v>
       </c>
-      <c r="AM6" s="50">
+      <c r="AM6" s="41">
         <v>1064</v>
       </c>
-      <c r="AN6" s="50">
+      <c r="AN6" s="41">
         <v>2368.9</v>
       </c>
-      <c r="AO6" s="50">
+      <c r="AO6" s="41">
         <v>4117.6000000000004</v>
       </c>
-      <c r="AP6" s="50">
+      <c r="AP6" s="41">
         <v>6465.6</v>
       </c>
-      <c r="AQ6" s="50">
+      <c r="AQ6" s="41">
         <v>1208.8</v>
       </c>
-      <c r="AR6" s="50">
+      <c r="AR6" s="41">
         <v>2591.5</v>
       </c>
-      <c r="AS6" s="50">
+      <c r="AS6" s="41">
         <v>4323.1000000000004</v>
       </c>
-      <c r="AT6" s="50">
+      <c r="AT6" s="41">
         <v>6675.2</v>
       </c>
-      <c r="AU6" s="50">
+      <c r="AU6" s="41">
         <v>1195</v>
       </c>
-      <c r="AV6" s="50">
+      <c r="AV6" s="41">
         <v>2601.1</v>
       </c>
-      <c r="AW6" s="50">
+      <c r="AW6" s="41">
         <v>4353</v>
       </c>
-      <c r="AX6" s="50">
+      <c r="AX6" s="41">
         <v>6848.3</v>
       </c>
-      <c r="AY6" s="50">
+      <c r="AY6" s="41">
         <v>1372.3</v>
       </c>
-      <c r="AZ6" s="50">
+      <c r="AZ6" s="41">
         <v>2736.2</v>
       </c>
-      <c r="BA6" s="50">
+      <c r="BA6" s="41">
         <v>4689.7</v>
       </c>
-      <c r="BB6" s="50">
+      <c r="BB6" s="41">
         <v>7513</v>
       </c>
-      <c r="BC6" s="50">
+      <c r="BC6" s="41">
         <v>1471.1</v>
       </c>
-      <c r="BD6" s="50">
+      <c r="BD6" s="41">
         <v>3103.6</v>
       </c>
-      <c r="BE6" s="50">
+      <c r="BE6" s="41">
         <v>5226</v>
       </c>
-      <c r="BF6" s="50">
+      <c r="BF6" s="41">
         <v>8555.5</v>
       </c>
-      <c r="BG6" s="50">
+      <c r="BG6" s="41">
         <v>1684.7</v>
       </c>
-      <c r="BH6" s="50">
+      <c r="BH6" s="41">
         <v>3430.3</v>
       </c>
-      <c r="BI6" s="50">
+      <c r="BI6" s="41">
         <v>5863.4</v>
       </c>
-      <c r="BJ6" s="50">
+      <c r="BJ6" s="41">
         <v>9617.1</v>
       </c>
-      <c r="BK6" s="50">
+      <c r="BK6" s="41">
         <v>1916.7</v>
       </c>
-      <c r="BL6" s="50">
+      <c r="BL6" s="41">
         <v>4106.1000000000004</v>
       </c>
-      <c r="BM6" s="50">
+      <c r="BM6" s="41">
         <v>6450.6</v>
       </c>
-      <c r="BN6" s="50">
+      <c r="BN6" s="41">
         <v>10202.1</v>
       </c>
-      <c r="BO6" s="50">
+      <c r="BO6" s="41">
         <v>2150.5</v>
       </c>
-      <c r="BP6" s="50">
+      <c r="BP6" s="41">
         <v>4531.3</v>
       </c>
-      <c r="BQ6" s="50">
+      <c r="BQ6" s="41">
         <v>7323.3</v>
       </c>
-      <c r="BR6" s="49">
+      <c r="BR6" s="40">
         <v>11359.7</v>
       </c>
-      <c r="BS6" s="49">
+      <c r="BS6" s="40">
         <v>2164.8000000000002</v>
       </c>
-      <c r="BT6" s="50">
+      <c r="BT6" s="41">
         <v>4443.2</v>
       </c>
-      <c r="BU6" s="50">
+      <c r="BU6" s="41">
         <f>'[5]ВРП на душу населения'!$N$7</f>
         <v>7272.1</v>
       </c>
-      <c r="BV6" s="48">
+      <c r="BV6" s="39">
         <v>12967.8</v>
       </c>
+      <c r="BW6" s="39">
+        <v>2508</v>
+      </c>
     </row>
-    <row r="7" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A7" s="65">
+    <row r="7" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A7" s="56">
         <v>15</v>
       </c>
-      <c r="B7" s="43" t="s">
+      <c r="B7" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="50">
+      <c r="C7" s="41">
         <v>2042.3</v>
       </c>
-      <c r="D7" s="50">
+      <c r="D7" s="41">
         <v>4676.3999999999996</v>
       </c>
-      <c r="E7" s="50">
+      <c r="E7" s="41">
         <v>7355.8</v>
       </c>
-      <c r="F7" s="50">
+      <c r="F7" s="41">
         <v>10233.6</v>
       </c>
-      <c r="G7" s="50">
+      <c r="G7" s="41">
         <v>1416.1</v>
       </c>
-      <c r="H7" s="50">
+      <c r="H7" s="41">
         <v>3122.6</v>
       </c>
-      <c r="I7" s="50">
+      <c r="I7" s="41">
         <v>5189.8</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J7" s="41">
         <v>7612.9</v>
       </c>
-      <c r="K7" s="50">
+      <c r="K7" s="41">
         <v>1979</v>
       </c>
-      <c r="L7" s="50">
+      <c r="L7" s="41">
         <v>4318.2</v>
       </c>
-      <c r="M7" s="50">
+      <c r="M7" s="41">
         <v>6931</v>
       </c>
-      <c r="N7" s="50">
+      <c r="N7" s="41">
         <v>10336.6</v>
       </c>
-      <c r="O7" s="50">
+      <c r="O7" s="41">
         <v>2614.4</v>
       </c>
-      <c r="P7" s="50">
+      <c r="P7" s="41">
         <v>5472.9</v>
       </c>
-      <c r="Q7" s="50">
+      <c r="Q7" s="41">
         <v>9166.2000000000007</v>
       </c>
-      <c r="R7" s="50">
+      <c r="R7" s="41">
         <v>13628.4</v>
       </c>
-      <c r="S7" s="50">
+      <c r="S7" s="41">
         <v>2776.4</v>
       </c>
-      <c r="T7" s="50">
+      <c r="T7" s="41">
         <v>5774.8</v>
       </c>
-      <c r="U7" s="50">
+      <c r="U7" s="41">
         <v>9276.2000000000007</v>
       </c>
-      <c r="V7" s="50">
+      <c r="V7" s="41">
         <v>14893</v>
       </c>
-      <c r="W7" s="50">
+      <c r="W7" s="41">
         <v>2989.5</v>
       </c>
-      <c r="X7" s="50">
+      <c r="X7" s="41">
         <v>6262.8</v>
       </c>
-      <c r="Y7" s="50">
+      <c r="Y7" s="41">
         <v>10341.1</v>
       </c>
-      <c r="Z7" s="50">
+      <c r="Z7" s="41">
         <v>15106.2</v>
       </c>
-      <c r="AA7" s="50">
+      <c r="AA7" s="41">
         <v>2755.4</v>
       </c>
-      <c r="AB7" s="50">
+      <c r="AB7" s="41">
         <v>5701.4</v>
       </c>
-      <c r="AC7" s="50">
+      <c r="AC7" s="41">
         <v>9040.7000000000007</v>
       </c>
-      <c r="AD7" s="50">
+      <c r="AD7" s="41">
         <v>13178.2</v>
       </c>
-      <c r="AE7" s="50">
+      <c r="AE7" s="41">
         <v>2413.3000000000002</v>
       </c>
-      <c r="AF7" s="50">
+      <c r="AF7" s="41">
         <v>4715.2</v>
       </c>
-      <c r="AG7" s="50">
+      <c r="AG7" s="41">
         <v>7444.4</v>
       </c>
-      <c r="AH7" s="50">
+      <c r="AH7" s="41">
         <v>9628.7999999999993</v>
       </c>
-      <c r="AI7" s="50">
+      <c r="AI7" s="41">
         <v>1350.5</v>
       </c>
-      <c r="AJ7" s="50">
+      <c r="AJ7" s="41">
         <v>2759.5</v>
       </c>
-      <c r="AK7" s="50">
+      <c r="AK7" s="41">
         <v>4672.8</v>
       </c>
-      <c r="AL7" s="50">
+      <c r="AL7" s="41">
         <v>7203.9</v>
       </c>
-      <c r="AM7" s="50">
+      <c r="AM7" s="41">
         <v>1792.8</v>
       </c>
-      <c r="AN7" s="50">
+      <c r="AN7" s="41">
         <v>3684</v>
       </c>
-      <c r="AO7" s="50">
+      <c r="AO7" s="41">
         <v>5812.2</v>
       </c>
-      <c r="AP7" s="50">
+      <c r="AP7" s="41">
         <v>8434.7000000000007</v>
       </c>
-      <c r="AQ7" s="50">
+      <c r="AQ7" s="41">
         <v>2021.8</v>
       </c>
-      <c r="AR7" s="50">
+      <c r="AR7" s="41">
         <v>4266.8999999999996</v>
       </c>
-      <c r="AS7" s="50">
+      <c r="AS7" s="41">
         <v>6674.7</v>
       </c>
-      <c r="AT7" s="50">
+      <c r="AT7" s="41">
         <v>9097.5</v>
       </c>
-      <c r="AU7" s="50">
+      <c r="AU7" s="41">
         <v>1881.2</v>
       </c>
-      <c r="AV7" s="50">
+      <c r="AV7" s="41">
         <v>4182.3999999999996</v>
       </c>
-      <c r="AW7" s="50">
+      <c r="AW7" s="41">
         <v>6573.8</v>
       </c>
-      <c r="AX7" s="50">
+      <c r="AX7" s="41">
         <v>8874.7000000000007</v>
       </c>
-      <c r="AY7" s="50">
+      <c r="AY7" s="41">
         <v>1921.7</v>
       </c>
-      <c r="AZ7" s="50">
+      <c r="AZ7" s="41">
         <v>3596.7</v>
       </c>
-      <c r="BA7" s="50">
+      <c r="BA7" s="41">
         <v>5869.6</v>
       </c>
-      <c r="BB7" s="50">
+      <c r="BB7" s="41">
         <v>8063.4</v>
       </c>
-      <c r="BC7" s="50">
+      <c r="BC7" s="41">
         <v>1825.4</v>
       </c>
-      <c r="BD7" s="50">
+      <c r="BD7" s="41">
         <v>3855.2</v>
       </c>
-      <c r="BE7" s="50">
+      <c r="BE7" s="41">
         <v>6359.3</v>
       </c>
-      <c r="BF7" s="50">
+      <c r="BF7" s="41">
         <v>9347</v>
       </c>
-      <c r="BG7" s="50">
+      <c r="BG7" s="41">
         <v>2111.8000000000002</v>
       </c>
-      <c r="BH7" s="50">
+      <c r="BH7" s="41">
         <v>4745.1000000000004</v>
       </c>
-      <c r="BI7" s="50">
+      <c r="BI7" s="41">
         <v>7143</v>
       </c>
-      <c r="BJ7" s="50">
+      <c r="BJ7" s="41">
         <v>10398.299999999999</v>
       </c>
-      <c r="BK7" s="50">
+      <c r="BK7" s="41">
         <v>2224.9</v>
       </c>
-      <c r="BL7" s="50">
+      <c r="BL7" s="41">
         <v>4737.7</v>
       </c>
-      <c r="BM7" s="50">
+      <c r="BM7" s="41">
         <v>7475.5</v>
       </c>
-      <c r="BN7" s="50">
+      <c r="BN7" s="41">
         <v>9827.7000000000007</v>
       </c>
-      <c r="BO7" s="50">
+      <c r="BO7" s="41">
         <v>2544.4</v>
       </c>
-      <c r="BP7" s="50">
+      <c r="BP7" s="41">
         <v>5416.3</v>
       </c>
-      <c r="BQ7" s="50">
+      <c r="BQ7" s="41">
         <v>8319.2000000000007</v>
       </c>
-      <c r="BR7" s="49">
+      <c r="BR7" s="40">
         <v>11187.2</v>
       </c>
-      <c r="BS7" s="49">
+      <c r="BS7" s="40">
         <v>2409</v>
       </c>
-      <c r="BT7" s="50">
+      <c r="BT7" s="41">
         <v>5114.1000000000004</v>
       </c>
-      <c r="BU7" s="50">
+      <c r="BU7" s="41">
         <f>'[5]ВРП на душу населения'!$N$8</f>
         <v>8256.2000000000007</v>
       </c>
-      <c r="BV7" s="48">
+      <c r="BV7" s="39">
         <v>11456.9</v>
       </c>
+      <c r="BW7" s="39">
+        <v>2805.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A8" s="65">
+    <row r="8" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A8" s="56">
         <v>19</v>
       </c>
-      <c r="B8" s="43" t="s">
+      <c r="B8" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="50">
+      <c r="C8" s="41">
         <v>603.6</v>
       </c>
-      <c r="D8" s="50">
+      <c r="D8" s="41">
         <v>1405.6</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="41">
         <v>2389.9</v>
       </c>
-      <c r="F8" s="50">
+      <c r="F8" s="41">
         <v>3401.5</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="41">
         <v>547.6</v>
       </c>
-      <c r="H8" s="50">
+      <c r="H8" s="41">
         <v>1254.8</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="41">
         <v>2157.6999999999998</v>
       </c>
-      <c r="J8" s="50">
+      <c r="J8" s="41">
         <v>2880</v>
       </c>
-      <c r="K8" s="50">
+      <c r="K8" s="41">
         <v>635.70000000000005</v>
       </c>
-      <c r="L8" s="50">
+      <c r="L8" s="41">
         <v>1469.5</v>
       </c>
-      <c r="M8" s="50">
+      <c r="M8" s="41">
         <v>2659</v>
       </c>
-      <c r="N8" s="50">
+      <c r="N8" s="41">
         <v>3650.5</v>
       </c>
-      <c r="O8" s="50">
+      <c r="O8" s="41">
         <v>770.4</v>
       </c>
-      <c r="P8" s="50">
+      <c r="P8" s="41">
         <v>1733.4</v>
       </c>
-      <c r="Q8" s="50">
+      <c r="Q8" s="41">
         <v>3018.7</v>
       </c>
-      <c r="R8" s="50">
+      <c r="R8" s="41">
         <v>4460.5</v>
       </c>
-      <c r="S8" s="50">
+      <c r="S8" s="41">
         <v>894.4</v>
       </c>
-      <c r="T8" s="50">
+      <c r="T8" s="41">
         <v>1910.1</v>
       </c>
-      <c r="U8" s="50">
+      <c r="U8" s="41">
         <v>3317.4</v>
       </c>
-      <c r="V8" s="50">
+      <c r="V8" s="41">
         <v>5036.6000000000004</v>
       </c>
-      <c r="W8" s="50">
+      <c r="W8" s="41">
         <v>991.6</v>
       </c>
-      <c r="X8" s="50">
+      <c r="X8" s="41">
         <v>1959.7</v>
       </c>
-      <c r="Y8" s="50">
+      <c r="Y8" s="41">
         <v>3702.6</v>
       </c>
-      <c r="Z8" s="50">
+      <c r="Z8" s="41">
         <v>5825.3</v>
       </c>
-      <c r="AA8" s="50">
+      <c r="AA8" s="41">
         <v>1087.5</v>
       </c>
-      <c r="AB8" s="50">
+      <c r="AB8" s="41">
         <v>2134.6</v>
       </c>
-      <c r="AC8" s="50">
+      <c r="AC8" s="41">
         <v>3841.2</v>
       </c>
-      <c r="AD8" s="50">
+      <c r="AD8" s="41">
         <v>5592.4</v>
       </c>
-      <c r="AE8" s="50">
+      <c r="AE8" s="41">
         <v>1065.3</v>
       </c>
-      <c r="AF8" s="50">
+      <c r="AF8" s="41">
         <v>2222.4</v>
       </c>
-      <c r="AG8" s="50">
+      <c r="AG8" s="41">
         <v>3860.5</v>
       </c>
-      <c r="AH8" s="50">
+      <c r="AH8" s="41">
         <v>4606.1000000000004</v>
       </c>
-      <c r="AI8" s="50">
+      <c r="AI8" s="41">
         <v>599.5</v>
       </c>
-      <c r="AJ8" s="50">
+      <c r="AJ8" s="41">
         <v>1319.2</v>
       </c>
-      <c r="AK8" s="50">
+      <c r="AK8" s="41">
         <v>2393.4</v>
       </c>
-      <c r="AL8" s="50">
+      <c r="AL8" s="41">
         <v>3256.4</v>
       </c>
-      <c r="AM8" s="50">
+      <c r="AM8" s="41">
         <v>679.8</v>
       </c>
-      <c r="AN8" s="50">
+      <c r="AN8" s="41">
         <v>1488.4</v>
       </c>
-      <c r="AO8" s="50">
+      <c r="AO8" s="41">
         <v>2692.5</v>
       </c>
-      <c r="AP8" s="50">
+      <c r="AP8" s="41">
         <v>3790.8</v>
       </c>
-      <c r="AQ8" s="50">
+      <c r="AQ8" s="41">
         <v>777.8</v>
       </c>
-      <c r="AR8" s="50">
+      <c r="AR8" s="41">
         <v>1651.2</v>
       </c>
-      <c r="AS8" s="50">
+      <c r="AS8" s="41">
         <v>2807.4</v>
       </c>
-      <c r="AT8" s="50">
+      <c r="AT8" s="41">
         <v>3998.1</v>
       </c>
-      <c r="AU8" s="50">
+      <c r="AU8" s="41">
         <v>730.7</v>
       </c>
-      <c r="AV8" s="50">
+      <c r="AV8" s="41">
         <v>1573.3</v>
       </c>
-      <c r="AW8" s="50">
+      <c r="AW8" s="41">
         <v>2724.8</v>
       </c>
-      <c r="AX8" s="50">
+      <c r="AX8" s="41">
         <v>4142.3999999999996</v>
       </c>
-      <c r="AY8" s="50">
+      <c r="AY8" s="41">
         <v>838.4</v>
       </c>
-      <c r="AZ8" s="50">
+      <c r="AZ8" s="41">
         <v>1701.2</v>
       </c>
-      <c r="BA8" s="50">
+      <c r="BA8" s="41">
         <v>2811.5</v>
       </c>
-      <c r="BB8" s="50">
+      <c r="BB8" s="41">
         <v>4371.5</v>
       </c>
-      <c r="BC8" s="50">
+      <c r="BC8" s="41">
         <v>924</v>
       </c>
-      <c r="BD8" s="50">
+      <c r="BD8" s="41">
         <v>1953.2</v>
       </c>
-      <c r="BE8" s="50">
+      <c r="BE8" s="41">
         <v>3264.6</v>
       </c>
-      <c r="BF8" s="50">
+      <c r="BF8" s="41">
         <v>5166.5</v>
       </c>
-      <c r="BG8" s="50">
+      <c r="BG8" s="41">
         <v>1041.3</v>
       </c>
-      <c r="BH8" s="50">
+      <c r="BH8" s="41">
         <v>2645.2</v>
       </c>
-      <c r="BI8" s="50">
+      <c r="BI8" s="41">
         <v>3729.2</v>
       </c>
-      <c r="BJ8" s="50">
+      <c r="BJ8" s="41">
         <v>6210.9</v>
       </c>
-      <c r="BK8" s="50">
+      <c r="BK8" s="41">
         <v>1487.3</v>
       </c>
-      <c r="BL8" s="50">
+      <c r="BL8" s="41">
         <v>2794.1</v>
       </c>
-      <c r="BM8" s="50">
+      <c r="BM8" s="41">
         <v>4507.5</v>
       </c>
-      <c r="BN8" s="50">
+      <c r="BN8" s="41">
         <v>7680.7</v>
       </c>
-      <c r="BO8" s="50">
+      <c r="BO8" s="41">
         <v>1735.4</v>
       </c>
-      <c r="BP8" s="50">
+      <c r="BP8" s="41">
         <v>3483.7</v>
       </c>
-      <c r="BQ8" s="50">
+      <c r="BQ8" s="41">
         <v>5346.2</v>
       </c>
-      <c r="BR8" s="49">
+      <c r="BR8" s="40">
         <v>8325</v>
       </c>
-      <c r="BS8" s="49">
+      <c r="BS8" s="40">
         <v>1826.8</v>
       </c>
-      <c r="BT8" s="50">
+      <c r="BT8" s="41">
         <v>3667.4</v>
       </c>
-      <c r="BU8" s="50">
+      <c r="BU8" s="41">
         <f>'[5]ВРП на душу населения'!$N$9</f>
         <v>5716.7</v>
       </c>
-      <c r="BV8" s="48">
+      <c r="BV8" s="39">
         <v>8112.1</v>
       </c>
+      <c r="BW8" s="39">
+        <v>2031.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A9" s="65">
+    <row r="9" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A9" s="56">
         <v>23</v>
       </c>
-      <c r="B9" s="43" t="s">
+      <c r="B9" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="50">
+      <c r="C9" s="41">
         <v>6594.4</v>
       </c>
-      <c r="D9" s="50">
+      <c r="D9" s="41">
         <v>14977.6</v>
       </c>
-      <c r="E9" s="50">
+      <c r="E9" s="41">
         <v>23717</v>
       </c>
-      <c r="F9" s="50">
+      <c r="F9" s="41">
         <v>30141.3</v>
       </c>
-      <c r="G9" s="50">
+      <c r="G9" s="41">
         <v>5276.7</v>
       </c>
-      <c r="H9" s="50">
+      <c r="H9" s="41">
         <v>10690.3</v>
       </c>
-      <c r="I9" s="50">
+      <c r="I9" s="41">
         <v>16884.8</v>
       </c>
-      <c r="J9" s="50">
+      <c r="J9" s="41">
         <v>25930.2</v>
       </c>
-      <c r="K9" s="50">
+      <c r="K9" s="41">
         <v>7193</v>
       </c>
-      <c r="L9" s="50">
+      <c r="L9" s="41">
         <v>15153.5</v>
       </c>
-      <c r="M9" s="50">
+      <c r="M9" s="41">
         <v>22564.7</v>
       </c>
-      <c r="N9" s="50">
+      <c r="N9" s="41">
         <v>36654.199999999997</v>
       </c>
-      <c r="O9" s="50">
+      <c r="O9" s="41">
         <v>9973.4</v>
       </c>
-      <c r="P9" s="50">
+      <c r="P9" s="41">
         <v>22004</v>
       </c>
-      <c r="Q9" s="50">
+      <c r="Q9" s="41">
         <v>32411.200000000001</v>
       </c>
-      <c r="R9" s="50">
+      <c r="R9" s="41">
         <v>48110.8</v>
       </c>
-      <c r="S9" s="50">
+      <c r="S9" s="41">
         <v>10367.9</v>
       </c>
-      <c r="T9" s="50">
+      <c r="T9" s="41">
         <v>20967.2</v>
       </c>
-      <c r="U9" s="50">
+      <c r="U9" s="41">
         <v>31393.7</v>
       </c>
-      <c r="V9" s="50">
+      <c r="V9" s="41">
         <v>44133.2</v>
       </c>
-      <c r="W9" s="50">
+      <c r="W9" s="41">
         <v>11351.4</v>
       </c>
-      <c r="X9" s="50">
+      <c r="X9" s="41">
         <v>23582.7</v>
       </c>
-      <c r="Y9" s="50">
+      <c r="Y9" s="41">
         <v>33920.300000000003</v>
       </c>
-      <c r="Z9" s="50">
+      <c r="Z9" s="41">
         <v>46558.9</v>
       </c>
-      <c r="AA9" s="50">
+      <c r="AA9" s="41">
         <v>11233.8</v>
       </c>
-      <c r="AB9" s="50">
+      <c r="AB9" s="41">
         <v>22221.3</v>
       </c>
-      <c r="AC9" s="50">
+      <c r="AC9" s="41">
         <v>31309</v>
       </c>
-      <c r="AD9" s="50">
+      <c r="AD9" s="41">
         <v>42152.5</v>
       </c>
-      <c r="AE9" s="50">
+      <c r="AE9" s="41">
         <v>9665.2999999999993</v>
       </c>
-      <c r="AF9" s="50">
+      <c r="AF9" s="41">
         <v>18228.3</v>
       </c>
-      <c r="AG9" s="50">
+      <c r="AG9" s="41">
         <v>24474.1</v>
       </c>
-      <c r="AH9" s="50">
+      <c r="AH9" s="41">
         <v>32342</v>
       </c>
-      <c r="AI9" s="50">
+      <c r="AI9" s="41">
         <v>5536.7</v>
       </c>
-      <c r="AJ9" s="50">
+      <c r="AJ9" s="41">
         <v>11512.5</v>
       </c>
-      <c r="AK9" s="50">
+      <c r="AK9" s="41">
         <v>16039.4</v>
       </c>
-      <c r="AL9" s="50">
+      <c r="AL9" s="41">
         <v>25289.599999999999</v>
       </c>
-      <c r="AM9" s="50">
+      <c r="AM9" s="41">
         <v>6797.7</v>
       </c>
-      <c r="AN9" s="50">
+      <c r="AN9" s="41">
         <v>13985.4</v>
       </c>
-      <c r="AO9" s="50">
+      <c r="AO9" s="41">
         <v>19413.099999999999</v>
       </c>
-      <c r="AP9" s="50">
+      <c r="AP9" s="41">
         <v>29708.9</v>
       </c>
-      <c r="AQ9" s="50">
+      <c r="AQ9" s="41">
         <v>8184.5</v>
       </c>
-      <c r="AR9" s="50">
+      <c r="AR9" s="41">
         <v>17205.7</v>
       </c>
-      <c r="AS9" s="50">
+      <c r="AS9" s="41">
         <v>23342.799999999999</v>
       </c>
-      <c r="AT9" s="50">
+      <c r="AT9" s="41">
         <v>36162.300000000003</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="41">
         <v>8559.7999999999993</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV9" s="41">
         <v>17499.099999999999</v>
       </c>
-      <c r="AW9" s="50">
+      <c r="AW9" s="41">
         <v>23668.5</v>
       </c>
-      <c r="AX9" s="50">
+      <c r="AX9" s="41">
         <v>38104.199999999997</v>
       </c>
-      <c r="AY9" s="50">
+      <c r="AY9" s="41">
         <v>9049.4</v>
       </c>
-      <c r="AZ9" s="50">
+      <c r="AZ9" s="41">
         <v>15009.2</v>
       </c>
-      <c r="BA9" s="50">
+      <c r="BA9" s="41">
         <v>19409.3</v>
       </c>
-      <c r="BB9" s="50">
+      <c r="BB9" s="41">
         <v>28776.400000000001</v>
       </c>
-      <c r="BC9" s="50">
+      <c r="BC9" s="41">
         <v>8432.2000000000007</v>
       </c>
-      <c r="BD9" s="50">
+      <c r="BD9" s="41">
         <v>16417.400000000001</v>
       </c>
-      <c r="BE9" s="50">
+      <c r="BE9" s="41">
         <v>23145.4</v>
       </c>
-      <c r="BF9" s="50">
+      <c r="BF9" s="41">
         <v>37643.800000000003</v>
       </c>
-      <c r="BG9" s="50">
+      <c r="BG9" s="41">
         <v>10292.700000000001</v>
       </c>
-      <c r="BH9" s="50">
+      <c r="BH9" s="41">
         <v>20949.2</v>
       </c>
-      <c r="BI9" s="50">
+      <c r="BI9" s="41">
         <v>28729.1</v>
       </c>
-      <c r="BJ9" s="50">
+      <c r="BJ9" s="41">
         <v>43376.7</v>
       </c>
-      <c r="BK9" s="50">
+      <c r="BK9" s="41">
         <v>10538.4</v>
       </c>
-      <c r="BL9" s="50">
+      <c r="BL9" s="41">
         <v>21165.7</v>
       </c>
-      <c r="BM9" s="50">
+      <c r="BM9" s="41">
         <v>30663.3</v>
       </c>
-      <c r="BN9" s="50">
+      <c r="BN9" s="41">
         <v>47801.9</v>
       </c>
-      <c r="BO9" s="50">
+      <c r="BO9" s="41">
         <v>9927.4</v>
       </c>
-      <c r="BP9" s="50">
+      <c r="BP9" s="41">
         <v>21004.2</v>
       </c>
-      <c r="BQ9" s="50">
+      <c r="BQ9" s="41">
         <v>30437.200000000001</v>
       </c>
-      <c r="BR9" s="49">
+      <c r="BR9" s="40">
         <v>45112.3</v>
       </c>
-      <c r="BS9" s="49">
+      <c r="BS9" s="40">
         <v>9235.9</v>
       </c>
-      <c r="BT9" s="50">
+      <c r="BT9" s="41">
         <v>20523.599999999999</v>
       </c>
-      <c r="BU9" s="50">
+      <c r="BU9" s="41">
         <f>'[5]ВРП на душу населения'!$N$10</f>
         <v>31164.400000000001</v>
       </c>
-      <c r="BV9" s="48">
+      <c r="BV9" s="39">
         <v>44514.7</v>
       </c>
+      <c r="BW9" s="39">
+        <v>8889.7999999999993</v>
+      </c>
     </row>
-    <row r="10" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A10" s="65">
+    <row r="10" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A10" s="56">
         <v>27</v>
       </c>
-      <c r="B10" s="43" t="s">
+      <c r="B10" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="50">
+      <c r="C10" s="41">
         <v>2400.1999999999998</v>
       </c>
-      <c r="D10" s="50">
+      <c r="D10" s="41">
         <v>5594.9</v>
       </c>
-      <c r="E10" s="50">
+      <c r="E10" s="41">
         <v>8397</v>
       </c>
-      <c r="F10" s="50">
+      <c r="F10" s="41">
         <v>11133.8</v>
       </c>
-      <c r="G10" s="50">
+      <c r="G10" s="41">
         <v>1682.4</v>
       </c>
-      <c r="H10" s="50">
+      <c r="H10" s="41">
         <v>3654</v>
       </c>
-      <c r="I10" s="50">
+      <c r="I10" s="41">
         <v>5725.5</v>
       </c>
-      <c r="J10" s="50">
+      <c r="J10" s="41">
         <v>9282</v>
       </c>
-      <c r="K10" s="50">
+      <c r="K10" s="41">
         <v>2249.8000000000002</v>
       </c>
-      <c r="L10" s="50">
+      <c r="L10" s="41">
         <v>4760.3</v>
       </c>
-      <c r="M10" s="50">
+      <c r="M10" s="41">
         <v>7444.2</v>
       </c>
-      <c r="N10" s="50">
+      <c r="N10" s="41">
         <v>11743.5</v>
       </c>
-      <c r="O10" s="50">
+      <c r="O10" s="41">
         <v>3201.7</v>
       </c>
-      <c r="P10" s="50">
+      <c r="P10" s="41">
         <v>6726.3</v>
       </c>
-      <c r="Q10" s="50">
+      <c r="Q10" s="41">
         <v>10653.9</v>
       </c>
-      <c r="R10" s="50">
+      <c r="R10" s="41">
         <v>15178</v>
       </c>
-      <c r="S10" s="50">
+      <c r="S10" s="41">
         <v>3433.9</v>
       </c>
-      <c r="T10" s="50">
+      <c r="T10" s="41">
         <v>7482.5</v>
       </c>
-      <c r="U10" s="50">
+      <c r="U10" s="41">
         <v>10957.2</v>
       </c>
-      <c r="V10" s="50">
+      <c r="V10" s="41">
         <v>19220</v>
       </c>
-      <c r="W10" s="50">
+      <c r="W10" s="41">
         <v>4003.7</v>
       </c>
-      <c r="X10" s="50">
+      <c r="X10" s="41">
         <v>7802.4</v>
       </c>
-      <c r="Y10" s="50">
+      <c r="Y10" s="41">
         <v>12150.8</v>
       </c>
-      <c r="Z10" s="50">
+      <c r="Z10" s="41">
         <v>18853</v>
       </c>
-      <c r="AA10" s="50">
+      <c r="AA10" s="41">
         <v>4027.4</v>
       </c>
-      <c r="AB10" s="50">
+      <c r="AB10" s="41">
         <v>7935.2</v>
       </c>
-      <c r="AC10" s="50">
+      <c r="AC10" s="41">
         <v>12215.1</v>
       </c>
-      <c r="AD10" s="50">
+      <c r="AD10" s="41">
         <v>17693</v>
       </c>
-      <c r="AE10" s="50">
+      <c r="AE10" s="41">
         <v>3181.9</v>
       </c>
-      <c r="AF10" s="50">
+      <c r="AF10" s="41">
         <v>6509</v>
       </c>
-      <c r="AG10" s="50">
+      <c r="AG10" s="41">
         <v>10044</v>
       </c>
-      <c r="AH10" s="50">
+      <c r="AH10" s="41">
         <v>12175.2</v>
       </c>
-      <c r="AI10" s="50">
+      <c r="AI10" s="41">
         <v>1731.3</v>
       </c>
-      <c r="AJ10" s="50">
+      <c r="AJ10" s="41">
         <v>3794.5</v>
       </c>
-      <c r="AK10" s="50">
+      <c r="AK10" s="41">
         <v>6279.4</v>
       </c>
-      <c r="AL10" s="50">
+      <c r="AL10" s="41">
         <v>9293.2999999999993</v>
       </c>
-      <c r="AM10" s="50">
+      <c r="AM10" s="41">
         <v>2261.1</v>
       </c>
-      <c r="AN10" s="50">
+      <c r="AN10" s="41">
         <v>4833.8</v>
       </c>
-      <c r="AO10" s="50">
+      <c r="AO10" s="41">
         <v>7575.2</v>
       </c>
-      <c r="AP10" s="50">
+      <c r="AP10" s="41">
         <v>11130.1</v>
       </c>
-      <c r="AQ10" s="50">
+      <c r="AQ10" s="41">
         <v>2476.3000000000002</v>
       </c>
-      <c r="AR10" s="50">
+      <c r="AR10" s="41">
         <v>5821</v>
       </c>
-      <c r="AS10" s="50">
+      <c r="AS10" s="41">
         <v>9167.5</v>
       </c>
-      <c r="AT10" s="50">
+      <c r="AT10" s="41">
         <v>12462.1</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="41">
         <v>2347.4</v>
       </c>
-      <c r="AV10" s="50">
+      <c r="AV10" s="41">
         <v>5554.1</v>
       </c>
-      <c r="AW10" s="50">
+      <c r="AW10" s="41">
         <v>8417.2000000000007</v>
       </c>
-      <c r="AX10" s="50">
+      <c r="AX10" s="41">
         <v>11760.2</v>
       </c>
-      <c r="AY10" s="50">
+      <c r="AY10" s="41">
         <v>2397.8000000000002</v>
       </c>
-      <c r="AZ10" s="50">
+      <c r="AZ10" s="41">
         <v>4555.5</v>
       </c>
-      <c r="BA10" s="50">
+      <c r="BA10" s="41">
         <v>7137.3</v>
       </c>
-      <c r="BB10" s="50">
+      <c r="BB10" s="41">
         <v>10052.5</v>
       </c>
-      <c r="BC10" s="50">
+      <c r="BC10" s="41">
         <v>2271.9</v>
       </c>
-      <c r="BD10" s="50">
+      <c r="BD10" s="41">
         <v>4916.5</v>
       </c>
-      <c r="BE10" s="50">
+      <c r="BE10" s="41">
         <v>7948.8</v>
       </c>
-      <c r="BF10" s="50">
+      <c r="BF10" s="41">
         <v>12495.8</v>
       </c>
-      <c r="BG10" s="50">
+      <c r="BG10" s="41">
         <v>2719.2</v>
       </c>
-      <c r="BH10" s="50">
+      <c r="BH10" s="41">
         <v>6028.9</v>
       </c>
-      <c r="BI10" s="50">
+      <c r="BI10" s="41">
         <v>9176.5</v>
       </c>
-      <c r="BJ10" s="50">
+      <c r="BJ10" s="41">
         <v>14045.8</v>
       </c>
-      <c r="BK10" s="50">
+      <c r="BK10" s="41">
         <v>2865.1</v>
       </c>
-      <c r="BL10" s="50">
+      <c r="BL10" s="41">
         <v>6081.1</v>
       </c>
-      <c r="BM10" s="50">
+      <c r="BM10" s="41">
         <v>9682</v>
       </c>
-      <c r="BN10" s="50">
+      <c r="BN10" s="41">
         <v>15911.3</v>
       </c>
-      <c r="BO10" s="50">
+      <c r="BO10" s="41">
         <v>3967.6</v>
       </c>
-      <c r="BP10" s="50">
+      <c r="BP10" s="41">
         <v>6888</v>
       </c>
-      <c r="BQ10" s="50">
+      <c r="BQ10" s="41">
         <v>10524.9</v>
       </c>
-      <c r="BR10" s="49">
+      <c r="BR10" s="40">
         <v>14482.1</v>
       </c>
-      <c r="BS10" s="49">
+      <c r="BS10" s="40">
         <v>3633.9</v>
       </c>
-      <c r="BT10" s="50">
+      <c r="BT10" s="41">
         <v>6189.8</v>
       </c>
-      <c r="BU10" s="50">
+      <c r="BU10" s="41">
         <f>'[5]ВРП на душу населения'!$N$11</f>
         <v>9687.1</v>
       </c>
-      <c r="BV10" s="48">
+      <c r="BV10" s="39">
         <v>13835.6</v>
       </c>
+      <c r="BW10" s="39">
+        <v>3434.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A11" s="65">
+    <row r="11" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A11" s="56">
         <v>31</v>
       </c>
-      <c r="B11" s="43" t="s">
+      <c r="B11" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="50">
+      <c r="C11" s="41">
         <v>455</v>
       </c>
-      <c r="D11" s="50">
+      <c r="D11" s="41">
         <v>1066.2</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="41">
         <v>1864.7</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F11" s="41">
         <v>2634.2</v>
       </c>
-      <c r="G11" s="50">
+      <c r="G11" s="41">
         <v>446.9</v>
       </c>
-      <c r="H11" s="50">
+      <c r="H11" s="41">
         <v>1022</v>
       </c>
-      <c r="I11" s="50">
+      <c r="I11" s="41">
         <v>1772.6</v>
       </c>
-      <c r="J11" s="50">
+      <c r="J11" s="41">
         <v>2301.6999999999998</v>
       </c>
-      <c r="K11" s="50">
+      <c r="K11" s="41">
         <v>480</v>
       </c>
-      <c r="L11" s="50">
+      <c r="L11" s="41">
         <v>1176.8</v>
       </c>
-      <c r="M11" s="50">
+      <c r="M11" s="41">
         <v>2035.2</v>
       </c>
-      <c r="N11" s="50">
+      <c r="N11" s="41">
         <v>2911.4</v>
       </c>
-      <c r="O11" s="50">
+      <c r="O11" s="41">
         <v>652.20000000000005</v>
       </c>
-      <c r="P11" s="50">
+      <c r="P11" s="41">
         <v>1508.8</v>
       </c>
-      <c r="Q11" s="50">
+      <c r="Q11" s="41">
         <v>2676.7</v>
       </c>
-      <c r="R11" s="50">
+      <c r="R11" s="41">
         <v>4111.3</v>
       </c>
-      <c r="S11" s="50">
+      <c r="S11" s="41">
         <v>855.3</v>
       </c>
-      <c r="T11" s="50">
+      <c r="T11" s="41">
         <v>1904</v>
       </c>
-      <c r="U11" s="50">
+      <c r="U11" s="41">
         <v>3241.4</v>
       </c>
-      <c r="V11" s="50">
+      <c r="V11" s="41">
         <v>4797.8</v>
       </c>
-      <c r="W11" s="50">
+      <c r="W11" s="41">
         <v>969.7</v>
       </c>
-      <c r="X11" s="50">
+      <c r="X11" s="41">
         <v>2176.4</v>
       </c>
-      <c r="Y11" s="50">
+      <c r="Y11" s="41">
         <v>3615.5</v>
       </c>
-      <c r="Z11" s="50">
+      <c r="Z11" s="41">
         <v>5350</v>
       </c>
-      <c r="AA11" s="50">
+      <c r="AA11" s="41">
         <v>1002.9</v>
       </c>
-      <c r="AB11" s="50">
+      <c r="AB11" s="41">
         <v>2230.3000000000002</v>
       </c>
-      <c r="AC11" s="50">
+      <c r="AC11" s="41">
         <v>3410.8</v>
       </c>
-      <c r="AD11" s="50">
+      <c r="AD11" s="41">
         <v>5008.1000000000004</v>
       </c>
-      <c r="AE11" s="50">
+      <c r="AE11" s="41">
         <v>951.6</v>
       </c>
-      <c r="AF11" s="50">
+      <c r="AF11" s="41">
         <v>2167.9</v>
       </c>
-      <c r="AG11" s="50">
+      <c r="AG11" s="41">
         <v>3171.8</v>
       </c>
-      <c r="AH11" s="50">
+      <c r="AH11" s="41">
         <v>4141.5</v>
       </c>
-      <c r="AI11" s="50">
+      <c r="AI11" s="41">
         <v>555.79999999999995</v>
       </c>
-      <c r="AJ11" s="50">
+      <c r="AJ11" s="41">
         <v>1267.2</v>
       </c>
-      <c r="AK11" s="50">
+      <c r="AK11" s="41">
         <v>2027.5</v>
       </c>
-      <c r="AL11" s="50">
+      <c r="AL11" s="41">
         <v>3105.9</v>
       </c>
-      <c r="AM11" s="50">
+      <c r="AM11" s="41">
         <v>643.5</v>
       </c>
-      <c r="AN11" s="50">
+      <c r="AN11" s="41">
         <v>1486.6</v>
       </c>
-      <c r="AO11" s="50">
+      <c r="AO11" s="41">
         <v>2391.4</v>
       </c>
-      <c r="AP11" s="50">
+      <c r="AP11" s="41">
         <v>3711.7</v>
       </c>
-      <c r="AQ11" s="50">
+      <c r="AQ11" s="41">
         <v>733.2</v>
       </c>
-      <c r="AR11" s="50">
+      <c r="AR11" s="41">
         <v>1694.7</v>
       </c>
-      <c r="AS11" s="50">
+      <c r="AS11" s="41">
         <v>2580.8000000000002</v>
       </c>
-      <c r="AT11" s="50">
+      <c r="AT11" s="41">
         <v>3963.6</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU11" s="41">
         <v>708.4</v>
       </c>
-      <c r="AV11" s="50">
+      <c r="AV11" s="41">
         <v>1574.1</v>
       </c>
-      <c r="AW11" s="50">
+      <c r="AW11" s="41">
         <v>2493</v>
       </c>
-      <c r="AX11" s="50">
+      <c r="AX11" s="41">
         <v>3968.1</v>
       </c>
-      <c r="AY11" s="50">
+      <c r="AY11" s="41">
         <v>817.1</v>
       </c>
-      <c r="AZ11" s="50">
+      <c r="AZ11" s="41">
         <v>1678.6</v>
       </c>
-      <c r="BA11" s="50">
+      <c r="BA11" s="41">
         <v>2602.6999999999998</v>
       </c>
-      <c r="BB11" s="50">
+      <c r="BB11" s="41">
         <v>4058.1</v>
       </c>
-      <c r="BC11" s="50">
+      <c r="BC11" s="41">
         <v>870.9</v>
       </c>
-      <c r="BD11" s="50">
+      <c r="BD11" s="41">
         <v>1975.9</v>
       </c>
-      <c r="BE11" s="50">
+      <c r="BE11" s="41">
         <v>2978.6</v>
       </c>
-      <c r="BF11" s="50">
+      <c r="BF11" s="41">
         <v>4640.3</v>
       </c>
-      <c r="BG11" s="50">
+      <c r="BG11" s="41">
         <v>884.2</v>
       </c>
-      <c r="BH11" s="50">
+      <c r="BH11" s="41">
         <v>1972.7</v>
       </c>
-      <c r="BI11" s="50">
+      <c r="BI11" s="41">
         <v>2999.7</v>
       </c>
-      <c r="BJ11" s="50">
+      <c r="BJ11" s="41">
         <v>4804.1000000000004</v>
       </c>
-      <c r="BK11" s="50">
+      <c r="BK11" s="41">
         <v>989.8</v>
       </c>
-      <c r="BL11" s="50">
+      <c r="BL11" s="41">
         <v>2341.1</v>
       </c>
-      <c r="BM11" s="50">
+      <c r="BM11" s="41">
         <v>3451.6</v>
       </c>
-      <c r="BN11" s="50">
+      <c r="BN11" s="41">
         <v>5254.3</v>
       </c>
-      <c r="BO11" s="50">
+      <c r="BO11" s="41">
         <v>1159.8</v>
       </c>
-      <c r="BP11" s="50">
+      <c r="BP11" s="41">
         <v>2555.1</v>
       </c>
-      <c r="BQ11" s="50">
+      <c r="BQ11" s="41">
         <v>3969.8</v>
       </c>
-      <c r="BR11" s="49">
+      <c r="BR11" s="40">
         <v>5489.5</v>
       </c>
-      <c r="BS11" s="49">
+      <c r="BS11" s="40">
         <v>1108.5</v>
       </c>
-      <c r="BT11" s="50">
+      <c r="BT11" s="41">
         <v>2479.9</v>
       </c>
-      <c r="BU11" s="50">
+      <c r="BU11" s="41">
         <f>'[5]ВРП на душу населения'!$N$12</f>
         <v>4151.5</v>
       </c>
-      <c r="BV11" s="48">
+      <c r="BV11" s="39">
         <v>5225</v>
       </c>
+      <c r="BW11" s="39">
+        <v>1263.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A12" s="65">
+    <row r="12" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A12" s="56">
         <v>33</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="50" t="s">
-[...170 lines deleted...]
-      <c r="BH12" s="50">
+      <c r="C12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="D12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="I12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="K12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="M12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="N12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="O12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="R12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="S12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="U12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="V12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="W12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="X12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG12" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH12" s="41">
         <v>1650.4</v>
       </c>
-      <c r="BI12" s="50">
+      <c r="BI12" s="41">
         <v>2858.3</v>
       </c>
-      <c r="BJ12" s="50">
+      <c r="BJ12" s="41">
         <v>4434.7</v>
       </c>
-      <c r="BK12" s="50">
+      <c r="BK12" s="41">
         <v>990.4</v>
       </c>
-      <c r="BL12" s="50">
+      <c r="BL12" s="41">
         <v>2202.3000000000002</v>
       </c>
-      <c r="BM12" s="50">
+      <c r="BM12" s="41">
         <v>3817.5</v>
       </c>
-      <c r="BN12" s="50">
+      <c r="BN12" s="41">
         <v>5678.2</v>
       </c>
-      <c r="BO12" s="50">
+      <c r="BO12" s="41">
         <v>1250.7</v>
       </c>
-      <c r="BP12" s="50">
+      <c r="BP12" s="41">
         <v>2494</v>
       </c>
-      <c r="BQ12" s="50">
+      <c r="BQ12" s="41">
         <v>4386.1000000000004</v>
       </c>
-      <c r="BR12" s="49">
+      <c r="BR12" s="40">
         <v>6817.5</v>
       </c>
-      <c r="BS12" s="49">
+      <c r="BS12" s="40">
         <v>1297</v>
       </c>
-      <c r="BT12" s="50">
+      <c r="BT12" s="41">
         <v>2699.4</v>
       </c>
-      <c r="BU12" s="50">
+      <c r="BU12" s="41">
         <f>'[5]ВРП на душу населения'!$N$13</f>
         <v>4629.8</v>
       </c>
-      <c r="BV12" s="48">
+      <c r="BV12" s="39">
         <v>6799.8</v>
       </c>
+      <c r="BW12" s="39">
+        <v>1427.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A13" s="65">
+    <row r="13" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A13" s="56">
         <v>35</v>
       </c>
-      <c r="B13" s="43" t="s">
+      <c r="B13" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="50">
+      <c r="C13" s="41">
         <v>1925.3</v>
       </c>
-      <c r="D13" s="50">
+      <c r="D13" s="41">
         <v>4213.3999999999996</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="41">
         <v>6582.2</v>
       </c>
-      <c r="F13" s="50">
+      <c r="F13" s="41">
         <v>9047.4</v>
       </c>
-      <c r="G13" s="50">
+      <c r="G13" s="41">
         <v>1578</v>
       </c>
-      <c r="H13" s="50">
+      <c r="H13" s="41">
         <v>3310.5</v>
       </c>
-      <c r="I13" s="50">
+      <c r="I13" s="41">
         <v>5219.8</v>
       </c>
-      <c r="J13" s="50">
+      <c r="J13" s="41">
         <v>7646.1</v>
       </c>
-      <c r="K13" s="50">
+      <c r="K13" s="41">
         <v>1786.1</v>
       </c>
-      <c r="L13" s="50">
+      <c r="L13" s="41">
         <v>3875.5</v>
       </c>
-      <c r="M13" s="50">
+      <c r="M13" s="41">
         <v>6334.9</v>
       </c>
-      <c r="N13" s="50">
+      <c r="N13" s="41">
         <v>9417.7000000000007</v>
       </c>
-      <c r="O13" s="50">
+      <c r="O13" s="41">
         <v>2440.9</v>
       </c>
-      <c r="P13" s="50">
+      <c r="P13" s="41">
         <v>5142.8</v>
       </c>
-      <c r="Q13" s="50">
+      <c r="Q13" s="41">
         <v>8458.9</v>
       </c>
-      <c r="R13" s="50">
+      <c r="R13" s="41">
         <v>12018.1</v>
       </c>
-      <c r="S13" s="50">
+      <c r="S13" s="41">
         <v>2605</v>
       </c>
-      <c r="T13" s="50">
+      <c r="T13" s="41">
         <v>5293.6</v>
       </c>
-      <c r="U13" s="50">
+      <c r="U13" s="41">
         <v>9165.2999999999993</v>
       </c>
-      <c r="V13" s="50">
+      <c r="V13" s="41">
         <v>12061.6</v>
       </c>
-      <c r="W13" s="50">
+      <c r="W13" s="41">
         <v>2945</v>
       </c>
-      <c r="X13" s="50">
+      <c r="X13" s="41">
         <v>5738.6</v>
       </c>
-      <c r="Y13" s="50">
+      <c r="Y13" s="41">
         <v>9337.6</v>
       </c>
-      <c r="Z13" s="50">
+      <c r="Z13" s="41">
         <v>12614.9</v>
       </c>
-      <c r="AA13" s="50">
+      <c r="AA13" s="41">
         <v>2717.8</v>
       </c>
-      <c r="AB13" s="50">
+      <c r="AB13" s="41">
         <v>5406.7</v>
       </c>
-      <c r="AC13" s="50">
+      <c r="AC13" s="41">
         <v>8552.1</v>
       </c>
-      <c r="AD13" s="50">
+      <c r="AD13" s="41">
         <v>11778.6</v>
       </c>
-      <c r="AE13" s="50">
+      <c r="AE13" s="41">
         <v>2674.4</v>
       </c>
-      <c r="AF13" s="50">
+      <c r="AF13" s="41">
         <v>5291.2</v>
       </c>
-      <c r="AG13" s="50">
+      <c r="AG13" s="41">
         <v>8311.1</v>
       </c>
-      <c r="AH13" s="50">
+      <c r="AH13" s="41">
         <v>10142.5</v>
       </c>
-      <c r="AI13" s="50">
+      <c r="AI13" s="41">
         <v>1511.7</v>
       </c>
-      <c r="AJ13" s="50">
+      <c r="AJ13" s="41">
         <v>3325</v>
       </c>
-      <c r="AK13" s="50">
+      <c r="AK13" s="41">
         <v>5491.8</v>
       </c>
-      <c r="AL13" s="50">
+      <c r="AL13" s="41">
         <v>7840.2</v>
       </c>
-      <c r="AM13" s="50">
+      <c r="AM13" s="41">
         <v>1839.6</v>
       </c>
-      <c r="AN13" s="50">
+      <c r="AN13" s="41">
         <v>3876.5</v>
       </c>
-      <c r="AO13" s="50">
+      <c r="AO13" s="41">
         <v>6454.2</v>
       </c>
-      <c r="AP13" s="50">
+      <c r="AP13" s="41">
         <v>9512</v>
       </c>
-      <c r="AQ13" s="50">
+      <c r="AQ13" s="41">
         <v>2106.3000000000002</v>
       </c>
-      <c r="AR13" s="50">
+      <c r="AR13" s="41">
         <v>4365.2</v>
       </c>
-      <c r="AS13" s="50">
+      <c r="AS13" s="41">
         <v>6814.1</v>
       </c>
-      <c r="AT13" s="50">
+      <c r="AT13" s="41">
         <v>9955.9</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU13" s="41">
         <v>1833.8</v>
       </c>
-      <c r="AV13" s="50">
+      <c r="AV13" s="41">
         <v>4131.2</v>
       </c>
-      <c r="AW13" s="50">
+      <c r="AW13" s="41">
         <v>6833.9</v>
       </c>
-      <c r="AX13" s="50">
+      <c r="AX13" s="41">
         <v>10218.200000000001</v>
       </c>
-      <c r="AY13" s="50">
+      <c r="AY13" s="41">
         <v>2260.1999999999998</v>
       </c>
-      <c r="AZ13" s="50">
+      <c r="AZ13" s="41">
         <v>4388.6000000000004</v>
       </c>
-      <c r="BA13" s="50">
+      <c r="BA13" s="41">
         <v>7076.8</v>
       </c>
-      <c r="BB13" s="50">
+      <c r="BB13" s="41">
         <v>10731.8</v>
       </c>
-      <c r="BC13" s="50">
+      <c r="BC13" s="41">
         <v>2432.1999999999998</v>
       </c>
-      <c r="BD13" s="50">
+      <c r="BD13" s="41">
         <v>4842.5</v>
       </c>
-      <c r="BE13" s="50">
+      <c r="BE13" s="41">
         <v>8450.5</v>
       </c>
-      <c r="BF13" s="50">
+      <c r="BF13" s="41">
         <v>12720.5</v>
       </c>
-      <c r="BG13" s="50">
+      <c r="BG13" s="41">
         <v>2836.7</v>
       </c>
-      <c r="BH13" s="50">
+      <c r="BH13" s="41">
         <v>5915.7</v>
       </c>
-      <c r="BI13" s="50">
+      <c r="BI13" s="41">
         <v>9156.7999999999993</v>
       </c>
-      <c r="BJ13" s="50">
+      <c r="BJ13" s="41">
         <v>13926.6</v>
       </c>
-      <c r="BK13" s="50">
+      <c r="BK13" s="41">
         <v>3155.8</v>
       </c>
-      <c r="BL13" s="50">
+      <c r="BL13" s="41">
         <v>5867.8</v>
       </c>
-      <c r="BM13" s="50">
+      <c r="BM13" s="41">
         <v>9957.6</v>
       </c>
-      <c r="BN13" s="50">
+      <c r="BN13" s="41">
         <v>14888.8</v>
       </c>
-      <c r="BO13" s="50">
+      <c r="BO13" s="41">
         <v>3307.9</v>
       </c>
-      <c r="BP13" s="50">
+      <c r="BP13" s="41">
         <v>6468.2</v>
       </c>
-      <c r="BQ13" s="50">
+      <c r="BQ13" s="41">
         <v>11154.8</v>
       </c>
-      <c r="BR13" s="49">
+      <c r="BR13" s="40">
         <v>17008.400000000001</v>
       </c>
-      <c r="BS13" s="49">
+      <c r="BS13" s="40">
         <v>3286.7</v>
       </c>
-      <c r="BT13" s="50">
+      <c r="BT13" s="41">
         <v>6309.2</v>
       </c>
-      <c r="BU13" s="50">
+      <c r="BU13" s="41">
         <f>'[5]ВРП на душу населения'!$N$14</f>
         <v>11023.8</v>
       </c>
-      <c r="BV13" s="48">
+      <c r="BV13" s="39">
         <v>18692.8</v>
       </c>
+      <c r="BW13" s="39">
+        <v>4156.1000000000004</v>
+      </c>
     </row>
-    <row r="14" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A14" s="65">
+    <row r="14" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A14" s="56">
         <v>39</v>
       </c>
-      <c r="B14" s="43" t="s">
+      <c r="B14" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="50">
+      <c r="C14" s="41">
         <v>1108.3</v>
       </c>
-      <c r="D14" s="50">
+      <c r="D14" s="41">
         <v>2533.1999999999998</v>
       </c>
-      <c r="E14" s="50">
+      <c r="E14" s="41">
         <v>4911.1000000000004</v>
       </c>
-      <c r="F14" s="50">
+      <c r="F14" s="41">
         <v>6564.4</v>
       </c>
-      <c r="G14" s="50">
+      <c r="G14" s="41">
         <v>924.7</v>
       </c>
-      <c r="H14" s="50">
+      <c r="H14" s="41">
         <v>2016.3</v>
       </c>
-      <c r="I14" s="50">
+      <c r="I14" s="41">
         <v>3674.8</v>
       </c>
-      <c r="J14" s="50">
+      <c r="J14" s="41">
         <v>5546.4</v>
       </c>
-      <c r="K14" s="50">
+      <c r="K14" s="41">
         <v>1063</v>
       </c>
-      <c r="L14" s="50">
+      <c r="L14" s="41">
         <v>2492.9</v>
       </c>
-      <c r="M14" s="50">
+      <c r="M14" s="41">
         <v>4353.3999999999996</v>
       </c>
-      <c r="N14" s="50">
+      <c r="N14" s="41">
         <v>6588.4</v>
       </c>
-      <c r="O14" s="50">
+      <c r="O14" s="41">
         <v>1410.3</v>
       </c>
-      <c r="P14" s="50">
+      <c r="P14" s="41">
         <v>3108.7</v>
       </c>
-      <c r="Q14" s="50">
+      <c r="Q14" s="41">
         <v>5774</v>
       </c>
-      <c r="R14" s="50">
+      <c r="R14" s="41">
         <v>8786</v>
       </c>
-      <c r="S14" s="50">
+      <c r="S14" s="41">
         <v>1517.5</v>
       </c>
-      <c r="T14" s="50">
+      <c r="T14" s="41">
         <v>3421.3</v>
       </c>
-      <c r="U14" s="50">
+      <c r="U14" s="41">
         <v>5629.2</v>
       </c>
-      <c r="V14" s="50">
+      <c r="V14" s="41">
         <v>8772</v>
       </c>
-      <c r="W14" s="50">
+      <c r="W14" s="41">
         <v>1608.9</v>
       </c>
-      <c r="X14" s="50">
+      <c r="X14" s="41">
         <v>3964.5</v>
       </c>
-      <c r="Y14" s="50">
+      <c r="Y14" s="41">
         <v>6581.8</v>
       </c>
-      <c r="Z14" s="50">
+      <c r="Z14" s="41">
         <v>10067</v>
       </c>
-      <c r="AA14" s="50">
+      <c r="AA14" s="41">
         <v>1722.6</v>
       </c>
-      <c r="AB14" s="50">
+      <c r="AB14" s="41">
         <v>3515.8</v>
       </c>
-      <c r="AC14" s="50">
+      <c r="AC14" s="41">
         <v>5865.7</v>
       </c>
-      <c r="AD14" s="50">
+      <c r="AD14" s="41">
         <v>8834.7999999999993</v>
       </c>
-      <c r="AE14" s="50">
+      <c r="AE14" s="41">
         <v>1780.8</v>
       </c>
-      <c r="AF14" s="50">
+      <c r="AF14" s="41">
         <v>3467.2</v>
       </c>
-      <c r="AG14" s="50">
+      <c r="AG14" s="41">
         <v>5476.8</v>
       </c>
-      <c r="AH14" s="50">
+      <c r="AH14" s="41">
         <v>7043.3</v>
       </c>
-      <c r="AI14" s="50">
+      <c r="AI14" s="41">
         <v>920.3</v>
       </c>
-      <c r="AJ14" s="50">
+      <c r="AJ14" s="41">
         <v>2043</v>
       </c>
-      <c r="AK14" s="50">
+      <c r="AK14" s="41">
         <v>3439.1</v>
       </c>
-      <c r="AL14" s="50">
+      <c r="AL14" s="41">
         <v>5047.3</v>
       </c>
-      <c r="AM14" s="50">
+      <c r="AM14" s="41">
         <v>1162.9000000000001</v>
       </c>
-      <c r="AN14" s="50">
+      <c r="AN14" s="41">
         <v>2465.1999999999998</v>
       </c>
-      <c r="AO14" s="50">
+      <c r="AO14" s="41">
         <v>4430.7</v>
       </c>
-      <c r="AP14" s="50">
+      <c r="AP14" s="41">
         <v>6469</v>
       </c>
-      <c r="AQ14" s="50">
+      <c r="AQ14" s="41">
         <v>1246.8</v>
       </c>
-      <c r="AR14" s="50">
+      <c r="AR14" s="41">
         <v>2766.1</v>
       </c>
-      <c r="AS14" s="50">
+      <c r="AS14" s="41">
         <v>4713.5</v>
       </c>
-      <c r="AT14" s="50">
+      <c r="AT14" s="41">
         <v>6866.6</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU14" s="41">
         <v>1259.0999999999999</v>
       </c>
-      <c r="AV14" s="50">
+      <c r="AV14" s="41">
         <v>2801.9</v>
       </c>
-      <c r="AW14" s="50">
+      <c r="AW14" s="41">
         <v>4716.3999999999996</v>
       </c>
-      <c r="AX14" s="50">
+      <c r="AX14" s="41">
         <v>7357</v>
       </c>
-      <c r="AY14" s="50">
+      <c r="AY14" s="41">
         <v>1574.3</v>
       </c>
-      <c r="AZ14" s="50">
+      <c r="AZ14" s="41">
         <v>2771.6</v>
       </c>
-      <c r="BA14" s="50">
+      <c r="BA14" s="41">
         <v>4943.3</v>
       </c>
-      <c r="BB14" s="50">
+      <c r="BB14" s="41">
         <v>8026.4</v>
       </c>
-      <c r="BC14" s="50">
+      <c r="BC14" s="41">
         <v>1664.3</v>
       </c>
-      <c r="BD14" s="50">
+      <c r="BD14" s="41">
         <v>3165.9</v>
       </c>
-      <c r="BE14" s="50">
+      <c r="BE14" s="41">
         <v>6036.4</v>
       </c>
-      <c r="BF14" s="50">
+      <c r="BF14" s="41">
         <v>9583.4</v>
       </c>
-      <c r="BG14" s="50">
+      <c r="BG14" s="41">
         <v>1864.6</v>
       </c>
-      <c r="BH14" s="50">
+      <c r="BH14" s="41">
         <v>3732.2</v>
       </c>
-      <c r="BI14" s="50">
+      <c r="BI14" s="41">
         <v>6784</v>
       </c>
-      <c r="BJ14" s="50">
+      <c r="BJ14" s="41">
         <v>10890.2</v>
       </c>
-      <c r="BK14" s="50">
+      <c r="BK14" s="41">
         <v>2317.6999999999998</v>
       </c>
-      <c r="BL14" s="50">
+      <c r="BL14" s="41">
         <v>4324.3</v>
       </c>
-      <c r="BM14" s="50">
+      <c r="BM14" s="41">
         <v>7202</v>
       </c>
-      <c r="BN14" s="50">
+      <c r="BN14" s="41">
         <v>11698.6</v>
       </c>
-      <c r="BO14" s="50">
+      <c r="BO14" s="41">
         <v>2609.5</v>
       </c>
-      <c r="BP14" s="50">
+      <c r="BP14" s="41">
         <v>4759.3999999999996</v>
       </c>
-      <c r="BQ14" s="50">
+      <c r="BQ14" s="41">
         <v>8036.2</v>
       </c>
-      <c r="BR14" s="49">
+      <c r="BR14" s="40">
         <v>12788.6</v>
       </c>
-      <c r="BS14" s="49">
+      <c r="BS14" s="40">
         <v>2526.1999999999998</v>
       </c>
-      <c r="BT14" s="50">
+      <c r="BT14" s="41">
         <v>4771.1000000000004</v>
       </c>
-      <c r="BU14" s="50">
+      <c r="BU14" s="41">
         <f>'[5]ВРП на душу населения'!$N$15</f>
         <v>8223.1</v>
       </c>
-      <c r="BV14" s="48">
+      <c r="BV14" s="39">
         <v>13812</v>
       </c>
+      <c r="BW14" s="39">
+        <v>2857.4</v>
+      </c>
     </row>
-    <row r="15" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A15" s="65">
+    <row r="15" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A15" s="56">
         <v>43</v>
       </c>
-      <c r="B15" s="43" t="s">
+      <c r="B15" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="41">
         <v>1740.1</v>
       </c>
-      <c r="D15" s="50">
+      <c r="D15" s="41">
         <v>4727.8</v>
       </c>
-      <c r="E15" s="50">
+      <c r="E15" s="41">
         <v>7097.4</v>
       </c>
-      <c r="F15" s="50">
+      <c r="F15" s="41">
         <v>8943.5</v>
       </c>
-      <c r="G15" s="50">
+      <c r="G15" s="41">
         <v>1126.9000000000001</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="41">
         <v>2546.3000000000002</v>
       </c>
-      <c r="I15" s="50">
+      <c r="I15" s="41">
         <v>4339.8999999999996</v>
       </c>
-      <c r="J15" s="50">
+      <c r="J15" s="41">
         <v>6364.7</v>
       </c>
-      <c r="K15" s="50">
+      <c r="K15" s="41">
         <v>1494.2</v>
       </c>
-      <c r="L15" s="50">
+      <c r="L15" s="41">
         <v>3362.1</v>
       </c>
-      <c r="M15" s="50">
+      <c r="M15" s="41">
         <v>5429.4</v>
       </c>
-      <c r="N15" s="50">
+      <c r="N15" s="41">
         <v>8391.6</v>
       </c>
-      <c r="O15" s="50">
+      <c r="O15" s="41">
         <v>2117.1999999999998</v>
       </c>
-      <c r="P15" s="50">
+      <c r="P15" s="41">
         <v>4712</v>
       </c>
-      <c r="Q15" s="50">
+      <c r="Q15" s="41">
         <v>7588.8</v>
       </c>
-      <c r="R15" s="50">
+      <c r="R15" s="41">
         <v>10993.7</v>
       </c>
-      <c r="S15" s="50">
+      <c r="S15" s="41">
         <v>2262</v>
       </c>
-      <c r="T15" s="50">
+      <c r="T15" s="41">
         <v>5047.2</v>
       </c>
-      <c r="U15" s="50">
+      <c r="U15" s="41">
         <v>7950.5</v>
       </c>
-      <c r="V15" s="50">
+      <c r="V15" s="41">
         <v>11832.9</v>
       </c>
-      <c r="W15" s="50">
+      <c r="W15" s="41">
         <v>2751.2</v>
       </c>
-      <c r="X15" s="50">
+      <c r="X15" s="41">
         <v>5921.5</v>
       </c>
-      <c r="Y15" s="50">
+      <c r="Y15" s="41">
         <v>9288.7999999999993</v>
       </c>
-      <c r="Z15" s="50">
+      <c r="Z15" s="41">
         <v>13034.9</v>
       </c>
-      <c r="AA15" s="50">
+      <c r="AA15" s="41">
         <v>2535.1</v>
       </c>
-      <c r="AB15" s="50">
+      <c r="AB15" s="41">
         <v>4932.3</v>
       </c>
-      <c r="AC15" s="50">
+      <c r="AC15" s="41">
         <v>7865.1</v>
       </c>
-      <c r="AD15" s="50">
+      <c r="AD15" s="41">
         <v>10318.1</v>
       </c>
-      <c r="AE15" s="50">
+      <c r="AE15" s="41">
         <v>1960</v>
       </c>
-      <c r="AF15" s="50">
+      <c r="AF15" s="41">
         <v>3828.9</v>
       </c>
-      <c r="AG15" s="50">
+      <c r="AG15" s="41">
         <v>6119</v>
       </c>
-      <c r="AH15" s="50">
+      <c r="AH15" s="41">
         <v>6919.7</v>
       </c>
-      <c r="AI15" s="50">
+      <c r="AI15" s="41">
         <v>921.4</v>
       </c>
-      <c r="AJ15" s="50">
+      <c r="AJ15" s="41">
         <v>2020.2</v>
       </c>
-      <c r="AK15" s="50">
+      <c r="AK15" s="41">
         <v>3473</v>
       </c>
-      <c r="AL15" s="50">
+      <c r="AL15" s="41">
         <v>4971.7</v>
       </c>
-      <c r="AM15" s="50">
+      <c r="AM15" s="41">
         <v>1095.9000000000001</v>
       </c>
-      <c r="AN15" s="50">
+      <c r="AN15" s="41">
         <v>2634.4</v>
       </c>
-      <c r="AO15" s="50">
+      <c r="AO15" s="41">
         <v>4176.1000000000004</v>
       </c>
-      <c r="AP15" s="50">
+      <c r="AP15" s="41">
         <v>5641.1</v>
       </c>
-      <c r="AQ15" s="50">
+      <c r="AQ15" s="41">
         <v>1254.9000000000001</v>
       </c>
-      <c r="AR15" s="50">
+      <c r="AR15" s="41">
         <v>2909.7</v>
       </c>
-      <c r="AS15" s="50">
+      <c r="AS15" s="41">
         <v>4619.8999999999996</v>
       </c>
-      <c r="AT15" s="50">
+      <c r="AT15" s="41">
         <v>6057.6</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU15" s="41">
         <v>1170.4000000000001</v>
       </c>
-      <c r="AV15" s="50">
+      <c r="AV15" s="41">
         <v>2758.6</v>
       </c>
-      <c r="AW15" s="50">
+      <c r="AW15" s="41">
         <v>4451</v>
       </c>
-      <c r="AX15" s="50">
+      <c r="AX15" s="41">
         <v>5980.7</v>
       </c>
-      <c r="AY15" s="50">
+      <c r="AY15" s="41">
         <v>1179</v>
       </c>
-      <c r="AZ15" s="50">
+      <c r="AZ15" s="41">
         <v>2258.3000000000002</v>
       </c>
-      <c r="BA15" s="50">
+      <c r="BA15" s="41">
         <v>3588.5</v>
       </c>
-      <c r="BB15" s="50">
+      <c r="BB15" s="41">
         <v>4923.8</v>
       </c>
-      <c r="BC15" s="50">
+      <c r="BC15" s="41">
         <v>1021.2</v>
       </c>
-      <c r="BD15" s="50">
+      <c r="BD15" s="41">
         <v>2305.8000000000002</v>
       </c>
-      <c r="BE15" s="50">
+      <c r="BE15" s="41">
         <v>3724.1</v>
       </c>
-      <c r="BF15" s="50">
+      <c r="BF15" s="41">
         <v>5504.5</v>
       </c>
-      <c r="BG15" s="50">
+      <c r="BG15" s="41">
         <v>1182.4000000000001</v>
       </c>
-      <c r="BH15" s="50">
+      <c r="BH15" s="41">
         <v>2761.6</v>
       </c>
-      <c r="BI15" s="50">
+      <c r="BI15" s="41">
         <v>4374.6000000000004</v>
       </c>
-      <c r="BJ15" s="50">
+      <c r="BJ15" s="41">
         <v>6336.6</v>
       </c>
-      <c r="BK15" s="50">
+      <c r="BK15" s="41">
         <v>1410.1</v>
       </c>
-      <c r="BL15" s="50">
+      <c r="BL15" s="41">
         <v>2987.8</v>
       </c>
-      <c r="BM15" s="50">
+      <c r="BM15" s="41">
         <v>4942.5</v>
       </c>
-      <c r="BN15" s="50">
+      <c r="BN15" s="41">
         <v>6731.8</v>
       </c>
-      <c r="BO15" s="50">
+      <c r="BO15" s="41">
         <v>1518.3</v>
       </c>
-      <c r="BP15" s="50">
+      <c r="BP15" s="41">
         <v>3433.6</v>
       </c>
-      <c r="BQ15" s="50">
+      <c r="BQ15" s="41">
         <v>5432.1</v>
       </c>
-      <c r="BR15" s="49">
+      <c r="BR15" s="40">
         <v>7758</v>
       </c>
-      <c r="BS15" s="49">
+      <c r="BS15" s="40">
         <v>1482.8</v>
       </c>
-      <c r="BT15" s="50">
+      <c r="BT15" s="41">
         <v>3214.5</v>
       </c>
-      <c r="BU15" s="50">
+      <c r="BU15" s="41">
         <f>'[5]ВРП на душу населения'!$N$16</f>
         <v>5083.8</v>
       </c>
-      <c r="BV15" s="48">
+      <c r="BV15" s="39">
         <v>6959.5</v>
       </c>
+      <c r="BW15" s="39">
+        <v>1498.8</v>
+      </c>
     </row>
-    <row r="16" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A16" s="65">
+    <row r="16" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A16" s="56">
         <v>47</v>
       </c>
-      <c r="B16" s="43" t="s">
+      <c r="B16" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="C16" s="50">
+      <c r="C16" s="41">
         <v>4691.6000000000004</v>
       </c>
-      <c r="D16" s="50">
+      <c r="D16" s="41">
         <v>11483.6</v>
       </c>
-      <c r="E16" s="50">
+      <c r="E16" s="41">
         <v>17724.8</v>
       </c>
-      <c r="F16" s="50">
+      <c r="F16" s="41">
         <v>21870.3</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G16" s="41">
         <v>3233.8</v>
       </c>
-      <c r="H16" s="50">
+      <c r="H16" s="41">
         <v>7171.1</v>
       </c>
-      <c r="I16" s="50">
+      <c r="I16" s="41">
         <v>11302.4</v>
       </c>
-      <c r="J16" s="50">
+      <c r="J16" s="41">
         <v>15246.1</v>
       </c>
-      <c r="K16" s="50">
+      <c r="K16" s="41">
         <v>4155</v>
       </c>
-      <c r="L16" s="50">
+      <c r="L16" s="41">
         <v>8971.9</v>
       </c>
-      <c r="M16" s="50">
+      <c r="M16" s="41">
         <v>13595.1</v>
       </c>
-      <c r="N16" s="50">
+      <c r="N16" s="41">
         <v>19615.900000000001</v>
       </c>
-      <c r="O16" s="50">
+      <c r="O16" s="41">
         <v>4646.2</v>
       </c>
-      <c r="P16" s="50">
+      <c r="P16" s="41">
         <v>10456.799999999999</v>
       </c>
-      <c r="Q16" s="50">
+      <c r="Q16" s="41">
         <v>16157.1</v>
       </c>
-      <c r="R16" s="50">
+      <c r="R16" s="41">
         <v>23814.6</v>
       </c>
-      <c r="S16" s="50">
+      <c r="S16" s="41">
         <v>5019.6000000000004</v>
       </c>
-      <c r="T16" s="50">
+      <c r="T16" s="41">
         <v>10728.9</v>
       </c>
-      <c r="U16" s="50">
+      <c r="U16" s="41">
         <v>17169.599999999999</v>
       </c>
-      <c r="V16" s="50">
+      <c r="V16" s="41">
         <v>21258.1</v>
       </c>
-      <c r="W16" s="50">
+      <c r="W16" s="41">
         <v>5683</v>
       </c>
-      <c r="X16" s="50">
+      <c r="X16" s="41">
         <v>10484.5</v>
       </c>
-      <c r="Y16" s="50">
+      <c r="Y16" s="41">
         <v>17234.900000000001</v>
       </c>
-      <c r="Z16" s="50">
+      <c r="Z16" s="41">
         <v>23616</v>
       </c>
-      <c r="AA16" s="50">
+      <c r="AA16" s="41">
         <v>5260.6</v>
       </c>
-      <c r="AB16" s="50">
+      <c r="AB16" s="41">
         <v>9784.6</v>
       </c>
-      <c r="AC16" s="50">
+      <c r="AC16" s="41">
         <v>16420.5</v>
       </c>
-      <c r="AD16" s="50">
+      <c r="AD16" s="41">
         <v>22599.5</v>
       </c>
-      <c r="AE16" s="50">
+      <c r="AE16" s="41">
         <v>3981.3</v>
       </c>
-      <c r="AF16" s="50">
+      <c r="AF16" s="41">
         <v>8344.4</v>
       </c>
-      <c r="AG16" s="50">
+      <c r="AG16" s="41">
         <v>13013.2</v>
       </c>
-      <c r="AH16" s="50">
+      <c r="AH16" s="41">
         <v>15527.9</v>
       </c>
-      <c r="AI16" s="50">
+      <c r="AI16" s="41">
         <v>2160.8000000000002</v>
       </c>
-      <c r="AJ16" s="50">
+      <c r="AJ16" s="41">
         <v>4734.3</v>
       </c>
-      <c r="AK16" s="50">
+      <c r="AK16" s="41">
         <v>7901.2</v>
       </c>
-      <c r="AL16" s="50">
+      <c r="AL16" s="41">
         <v>11341.5</v>
       </c>
-      <c r="AM16" s="50">
+      <c r="AM16" s="41">
         <v>2493</v>
       </c>
-      <c r="AN16" s="50">
+      <c r="AN16" s="41">
         <v>5417</v>
       </c>
-      <c r="AO16" s="50">
+      <c r="AO16" s="41">
         <v>8879.2999999999993</v>
       </c>
-      <c r="AP16" s="50">
+      <c r="AP16" s="41">
         <v>15517.8</v>
       </c>
-      <c r="AQ16" s="50">
+      <c r="AQ16" s="41">
         <v>3079.3</v>
       </c>
-      <c r="AR16" s="50">
+      <c r="AR16" s="41">
         <v>6652.9</v>
       </c>
-      <c r="AS16" s="50">
+      <c r="AS16" s="41">
         <v>10567</v>
       </c>
-      <c r="AT16" s="50">
+      <c r="AT16" s="41">
         <v>16484.900000000001</v>
       </c>
-      <c r="AU16" s="50">
+      <c r="AU16" s="41">
         <v>2571.6999999999998</v>
       </c>
-      <c r="AV16" s="50">
+      <c r="AV16" s="41">
         <v>5624.6</v>
       </c>
-      <c r="AW16" s="50">
+      <c r="AW16" s="41">
         <v>9060.7000000000007</v>
       </c>
-      <c r="AX16" s="50">
+      <c r="AX16" s="41">
         <v>13985.1</v>
       </c>
-      <c r="AY16" s="50">
+      <c r="AY16" s="41">
         <v>2536.6999999999998</v>
       </c>
-      <c r="AZ16" s="50">
+      <c r="AZ16" s="41">
         <v>4860.8</v>
       </c>
-      <c r="BA16" s="50">
+      <c r="BA16" s="41">
         <v>7524</v>
       </c>
-      <c r="BB16" s="50">
+      <c r="BB16" s="41">
         <v>10497.9</v>
       </c>
-      <c r="BC16" s="50">
+      <c r="BC16" s="41">
         <v>2187</v>
       </c>
-      <c r="BD16" s="50">
+      <c r="BD16" s="41">
         <v>4832.3</v>
       </c>
-      <c r="BE16" s="50">
+      <c r="BE16" s="41">
         <v>8633.2999999999993</v>
       </c>
-      <c r="BF16" s="50">
+      <c r="BF16" s="41">
         <v>11657.6</v>
       </c>
-      <c r="BG16" s="50">
+      <c r="BG16" s="41">
         <v>2144.1</v>
       </c>
-      <c r="BH16" s="50">
+      <c r="BH16" s="41">
         <v>5559.8</v>
       </c>
-      <c r="BI16" s="50">
+      <c r="BI16" s="41">
         <v>9289</v>
       </c>
-      <c r="BJ16" s="50">
+      <c r="BJ16" s="41">
         <v>12634.2</v>
       </c>
-      <c r="BK16" s="50">
+      <c r="BK16" s="41">
         <v>2354.4</v>
       </c>
-      <c r="BL16" s="50">
+      <c r="BL16" s="41">
         <v>5746.9</v>
       </c>
-      <c r="BM16" s="50">
+      <c r="BM16" s="41">
         <v>10043.9</v>
       </c>
-      <c r="BN16" s="50">
+      <c r="BN16" s="41">
         <v>13535.1</v>
       </c>
-      <c r="BO16" s="50">
+      <c r="BO16" s="41">
         <v>2401.6</v>
       </c>
-      <c r="BP16" s="50">
+      <c r="BP16" s="41">
         <v>6239.9</v>
       </c>
-      <c r="BQ16" s="50">
+      <c r="BQ16" s="41">
         <v>10041.200000000001</v>
       </c>
-      <c r="BR16" s="49">
+      <c r="BR16" s="40">
         <v>13394.5</v>
       </c>
-      <c r="BS16" s="49">
+      <c r="BS16" s="40">
         <v>2490.9</v>
       </c>
-      <c r="BT16" s="50">
+      <c r="BT16" s="41">
         <v>5962.1</v>
       </c>
-      <c r="BU16" s="50">
+      <c r="BU16" s="41">
         <f>'[5]ВРП на душу населения'!$N$17</f>
         <v>9664.6</v>
       </c>
-      <c r="BV16" s="48">
+      <c r="BV16" s="39">
         <v>13262.7</v>
       </c>
+      <c r="BW16" s="39">
+        <v>2833.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A17" s="65">
+    <row r="17" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A17" s="56">
         <v>51</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="50">
+      <c r="C17" s="41">
         <v>465.8</v>
       </c>
-      <c r="D17" s="50">
+      <c r="D17" s="41">
         <v>1047.0999999999999</v>
       </c>
-      <c r="E17" s="50">
+      <c r="E17" s="41">
         <v>1864.7</v>
       </c>
-      <c r="F17" s="50">
+      <c r="F17" s="41">
         <v>2580.1999999999998</v>
       </c>
-      <c r="G17" s="50">
+      <c r="G17" s="41">
         <v>439.7</v>
       </c>
-      <c r="H17" s="50">
+      <c r="H17" s="41">
         <v>1042</v>
       </c>
-      <c r="I17" s="50">
+      <c r="I17" s="41">
         <v>1844.2</v>
       </c>
-      <c r="J17" s="50">
+      <c r="J17" s="41">
         <v>2522.6999999999998</v>
       </c>
-      <c r="K17" s="50">
+      <c r="K17" s="41">
         <v>571.4</v>
       </c>
-      <c r="L17" s="50">
+      <c r="L17" s="41">
         <v>1333.7</v>
       </c>
-      <c r="M17" s="50">
+      <c r="M17" s="41">
         <v>2135</v>
       </c>
-      <c r="N17" s="50">
+      <c r="N17" s="41">
         <v>3220.9</v>
       </c>
-      <c r="O17" s="50">
+      <c r="O17" s="41">
         <v>612.6</v>
       </c>
-      <c r="P17" s="50">
+      <c r="P17" s="41">
         <v>1398.5</v>
       </c>
-      <c r="Q17" s="50">
+      <c r="Q17" s="41">
         <v>2399.6</v>
       </c>
-      <c r="R17" s="50">
+      <c r="R17" s="41">
         <v>3976.3</v>
       </c>
-      <c r="S17" s="50">
+      <c r="S17" s="41">
         <v>808</v>
       </c>
-      <c r="T17" s="50">
+      <c r="T17" s="41">
         <v>1752.2</v>
       </c>
-      <c r="U17" s="50">
+      <c r="U17" s="41">
         <v>2831.1</v>
       </c>
-      <c r="V17" s="50">
+      <c r="V17" s="41">
         <v>4728.7</v>
       </c>
-      <c r="W17" s="50">
+      <c r="W17" s="41">
         <v>923.3</v>
       </c>
-      <c r="X17" s="50">
+      <c r="X17" s="41">
         <v>2039.9</v>
       </c>
-      <c r="Y17" s="50">
+      <c r="Y17" s="41">
         <v>3410.3</v>
       </c>
-      <c r="Z17" s="50">
+      <c r="Z17" s="41">
         <v>5201.5</v>
       </c>
-      <c r="AA17" s="50">
+      <c r="AA17" s="41">
         <v>991.1</v>
       </c>
-      <c r="AB17" s="50">
+      <c r="AB17" s="41">
         <v>2106.1999999999998</v>
       </c>
-      <c r="AC17" s="50">
+      <c r="AC17" s="41">
         <v>3280.3</v>
       </c>
-      <c r="AD17" s="50">
+      <c r="AD17" s="41">
         <v>4849</v>
       </c>
-      <c r="AE17" s="50">
+      <c r="AE17" s="41">
         <v>981.9</v>
       </c>
-      <c r="AF17" s="50">
+      <c r="AF17" s="41">
         <v>2156.5</v>
       </c>
-      <c r="AG17" s="50">
+      <c r="AG17" s="41">
         <v>3062.8</v>
       </c>
-      <c r="AH17" s="50">
+      <c r="AH17" s="41">
         <v>4018.9</v>
       </c>
-      <c r="AI17" s="50">
+      <c r="AI17" s="41">
         <v>594.79999999999995</v>
       </c>
-      <c r="AJ17" s="50">
+      <c r="AJ17" s="41">
         <v>1309.0999999999999</v>
       </c>
-      <c r="AK17" s="50">
+      <c r="AK17" s="41">
         <v>1984.5</v>
       </c>
-      <c r="AL17" s="50">
+      <c r="AL17" s="41">
         <v>2850.4</v>
       </c>
-      <c r="AM17" s="50">
+      <c r="AM17" s="41">
         <v>702.4</v>
       </c>
-      <c r="AN17" s="50">
+      <c r="AN17" s="41">
         <v>1456.4</v>
       </c>
-      <c r="AO17" s="50">
+      <c r="AO17" s="41">
         <v>2302.3000000000002</v>
       </c>
-      <c r="AP17" s="50">
+      <c r="AP17" s="41">
         <v>3367.2</v>
       </c>
-      <c r="AQ17" s="50">
+      <c r="AQ17" s="41">
         <v>771.3</v>
       </c>
-      <c r="AR17" s="50" t="s">
-[...89 lines deleted...]
-      <c r="BV17" s="48"/>
+      <c r="AR17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BJ17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BN17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BO17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BR17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV17" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW17" s="39" t="s">
+        <v>139</v>
+      </c>
     </row>
-    <row r="18" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A18" s="65">
+    <row r="18" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A18" s="56">
         <v>55</v>
       </c>
-      <c r="B18" s="43" t="s">
+      <c r="B18" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="50">
+      <c r="C18" s="41">
         <v>1853.9</v>
       </c>
-      <c r="D18" s="50">
+      <c r="D18" s="41">
         <v>4293.1000000000004</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="41">
         <v>6779.1</v>
       </c>
-      <c r="F18" s="50">
+      <c r="F18" s="41">
         <v>9589.4</v>
       </c>
-      <c r="G18" s="50">
+      <c r="G18" s="41">
         <v>1605.4</v>
       </c>
-      <c r="H18" s="50">
+      <c r="H18" s="41">
         <v>3233.1</v>
       </c>
-      <c r="I18" s="50">
+      <c r="I18" s="41">
         <v>5133.8999999999996</v>
       </c>
-      <c r="J18" s="50">
+      <c r="J18" s="41">
         <v>7869.8</v>
       </c>
-      <c r="K18" s="50">
+      <c r="K18" s="41">
         <v>1943.1</v>
       </c>
-      <c r="L18" s="50">
+      <c r="L18" s="41">
         <v>4398.3</v>
       </c>
-      <c r="M18" s="50">
+      <c r="M18" s="41">
         <v>6706.9</v>
       </c>
-      <c r="N18" s="50">
+      <c r="N18" s="41">
         <v>9396.7000000000007</v>
       </c>
-      <c r="O18" s="50">
+      <c r="O18" s="41">
         <v>2324.8000000000002</v>
       </c>
-      <c r="P18" s="50">
+      <c r="P18" s="41">
         <v>5238.7</v>
       </c>
-      <c r="Q18" s="50">
+      <c r="Q18" s="41">
         <v>8614.1</v>
       </c>
-      <c r="R18" s="50">
+      <c r="R18" s="41">
         <v>13891</v>
       </c>
-      <c r="S18" s="50">
+      <c r="S18" s="41">
         <v>2721.1</v>
       </c>
-      <c r="T18" s="50">
+      <c r="T18" s="41">
         <v>5674.9</v>
       </c>
-      <c r="U18" s="50">
+      <c r="U18" s="41">
         <v>8999.1</v>
       </c>
-      <c r="V18" s="50">
+      <c r="V18" s="41">
         <v>13632.9</v>
       </c>
-      <c r="W18" s="50">
+      <c r="W18" s="41">
         <v>2690.8</v>
       </c>
-      <c r="X18" s="50">
+      <c r="X18" s="41">
         <v>5492.7</v>
       </c>
-      <c r="Y18" s="50">
+      <c r="Y18" s="41">
         <v>9339.6</v>
       </c>
-      <c r="Z18" s="50">
+      <c r="Z18" s="41">
         <v>15390.1</v>
       </c>
-      <c r="AA18" s="50">
+      <c r="AA18" s="41">
         <v>2782.4</v>
       </c>
-      <c r="AB18" s="50">
+      <c r="AB18" s="41">
         <v>5379.5</v>
       </c>
-      <c r="AC18" s="50">
+      <c r="AC18" s="41">
         <v>8926.4</v>
       </c>
-      <c r="AD18" s="50">
+      <c r="AD18" s="41">
         <v>12923.7</v>
       </c>
-      <c r="AE18" s="50">
+      <c r="AE18" s="41">
         <v>2568.1999999999998</v>
       </c>
-      <c r="AF18" s="50">
+      <c r="AF18" s="41">
         <v>5300.9</v>
       </c>
-      <c r="AG18" s="50">
+      <c r="AG18" s="41">
         <v>8309.6</v>
       </c>
-      <c r="AH18" s="50">
+      <c r="AH18" s="41">
         <v>10341.9</v>
       </c>
-      <c r="AI18" s="50">
+      <c r="AI18" s="41">
         <v>1517.6</v>
       </c>
-      <c r="AJ18" s="50">
+      <c r="AJ18" s="41">
         <v>3093.8</v>
       </c>
-      <c r="AK18" s="50">
+      <c r="AK18" s="41">
         <v>5158.3</v>
       </c>
-      <c r="AL18" s="50">
+      <c r="AL18" s="41">
         <v>7619</v>
       </c>
-      <c r="AM18" s="50">
+      <c r="AM18" s="41">
         <v>2014.8</v>
       </c>
-      <c r="AN18" s="50">
+      <c r="AN18" s="41">
         <v>4213.3</v>
       </c>
-      <c r="AO18" s="50">
+      <c r="AO18" s="41">
         <v>6500.6</v>
       </c>
-      <c r="AP18" s="50">
+      <c r="AP18" s="41">
         <v>9614.4</v>
       </c>
-      <c r="AQ18" s="50">
+      <c r="AQ18" s="41">
         <v>2182.1</v>
       </c>
-      <c r="AR18" s="50">
+      <c r="AR18" s="41">
         <v>4524.5</v>
       </c>
-      <c r="AS18" s="50">
+      <c r="AS18" s="41">
         <v>6795.1</v>
       </c>
-      <c r="AT18" s="50">
+      <c r="AT18" s="41">
         <v>10562.8</v>
       </c>
-      <c r="AU18" s="50">
+      <c r="AU18" s="41">
         <v>1975.7</v>
       </c>
-      <c r="AV18" s="50">
+      <c r="AV18" s="41">
         <v>3998.3</v>
       </c>
-      <c r="AW18" s="50">
+      <c r="AW18" s="41">
         <v>6469.4</v>
       </c>
-      <c r="AX18" s="50">
+      <c r="AX18" s="41">
         <v>10511.6</v>
       </c>
-      <c r="AY18" s="50">
+      <c r="AY18" s="41">
         <v>2133.6999999999998</v>
       </c>
-      <c r="AZ18" s="50">
+      <c r="AZ18" s="41">
         <v>3986.5</v>
       </c>
-      <c r="BA18" s="50">
+      <c r="BA18" s="41">
         <v>6159.6</v>
       </c>
-      <c r="BB18" s="50">
+      <c r="BB18" s="41">
         <v>10053</v>
       </c>
-      <c r="BC18" s="50">
+      <c r="BC18" s="41">
         <v>2120.1</v>
       </c>
-      <c r="BD18" s="50">
+      <c r="BD18" s="41">
         <v>4184</v>
       </c>
-      <c r="BE18" s="50">
+      <c r="BE18" s="41">
         <v>6597.9</v>
       </c>
-      <c r="BF18" s="50">
+      <c r="BF18" s="41">
         <v>12170.5</v>
       </c>
-      <c r="BG18" s="50">
+      <c r="BG18" s="41">
         <v>2413.5</v>
       </c>
-      <c r="BH18" s="50">
+      <c r="BH18" s="41">
         <v>4826.2</v>
       </c>
-      <c r="BI18" s="50">
+      <c r="BI18" s="41">
         <v>7438.3</v>
       </c>
-      <c r="BJ18" s="50">
+      <c r="BJ18" s="41">
         <v>12347.6</v>
       </c>
-      <c r="BK18" s="50">
+      <c r="BK18" s="41">
         <v>2597.6</v>
       </c>
-      <c r="BL18" s="50">
+      <c r="BL18" s="41">
         <v>5087.6000000000004</v>
       </c>
-      <c r="BM18" s="50">
+      <c r="BM18" s="41">
         <v>7451</v>
       </c>
-      <c r="BN18" s="50">
+      <c r="BN18" s="41">
         <v>12697.1</v>
       </c>
-      <c r="BO18" s="50">
+      <c r="BO18" s="41">
         <v>2888.2</v>
       </c>
-      <c r="BP18" s="50">
+      <c r="BP18" s="41">
         <v>5365.1</v>
       </c>
-      <c r="BQ18" s="50">
+      <c r="BQ18" s="41">
         <v>8761.6</v>
       </c>
-      <c r="BR18" s="49">
+      <c r="BR18" s="40">
         <v>14581.6</v>
       </c>
-      <c r="BS18" s="49">
+      <c r="BS18" s="40">
         <v>2927.1</v>
       </c>
-      <c r="BT18" s="50">
+      <c r="BT18" s="41">
         <v>5592.4</v>
       </c>
-      <c r="BU18" s="50">
+      <c r="BU18" s="41">
         <f>'[5]ВРП на душу населения'!$N$18</f>
         <v>8976.7000000000007</v>
       </c>
-      <c r="BV18" s="48">
+      <c r="BV18" s="39">
         <v>15512.4</v>
       </c>
+      <c r="BW18" s="39">
+        <v>3880.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A19" s="65">
+    <row r="19" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A19" s="56">
         <v>59</v>
       </c>
-      <c r="B19" s="43" t="s">
+      <c r="B19" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="50">
+      <c r="C19" s="41">
         <v>796.2</v>
       </c>
-      <c r="D19" s="50">
+      <c r="D19" s="41">
         <v>1761.5</v>
       </c>
-      <c r="E19" s="50">
+      <c r="E19" s="41">
         <v>3598.1</v>
       </c>
-      <c r="F19" s="50">
+      <c r="F19" s="41">
         <v>5145.5</v>
       </c>
-      <c r="G19" s="50">
+      <c r="G19" s="41">
         <v>658.4</v>
       </c>
-      <c r="H19" s="50">
+      <c r="H19" s="41">
         <v>1455.2</v>
       </c>
-      <c r="I19" s="50">
+      <c r="I19" s="41">
         <v>3163.6</v>
       </c>
-      <c r="J19" s="50">
+      <c r="J19" s="41">
         <v>4601.3999999999996</v>
       </c>
-      <c r="K19" s="50">
+      <c r="K19" s="41">
         <v>714.3</v>
       </c>
-      <c r="L19" s="50">
+      <c r="L19" s="41">
         <v>1672.6</v>
       </c>
-      <c r="M19" s="50">
+      <c r="M19" s="41">
         <v>3240.1</v>
       </c>
-      <c r="N19" s="50">
+      <c r="N19" s="41">
         <v>5362.1</v>
       </c>
-      <c r="O19" s="50">
+      <c r="O19" s="41">
         <v>1021</v>
       </c>
-      <c r="P19" s="50">
+      <c r="P19" s="41">
         <v>2246.4</v>
       </c>
-      <c r="Q19" s="50">
+      <c r="Q19" s="41">
         <v>4654.8999999999996</v>
       </c>
-      <c r="R19" s="50">
+      <c r="R19" s="41">
         <v>7752.7</v>
       </c>
-      <c r="S19" s="50">
+      <c r="S19" s="41">
         <v>1209.7</v>
       </c>
-      <c r="T19" s="50">
+      <c r="T19" s="41">
         <v>2646.5</v>
       </c>
-      <c r="U19" s="50">
+      <c r="U19" s="41">
         <v>4969.3999999999996</v>
       </c>
-      <c r="V19" s="50">
+      <c r="V19" s="41">
         <v>7837.2</v>
       </c>
-      <c r="W19" s="50">
+      <c r="W19" s="41">
         <v>1329.5</v>
       </c>
-      <c r="X19" s="50">
+      <c r="X19" s="41">
         <v>2997.5</v>
       </c>
-      <c r="Y19" s="50">
+      <c r="Y19" s="41">
         <v>5882.4</v>
       </c>
-      <c r="Z19" s="50">
+      <c r="Z19" s="41">
         <v>8533.5</v>
       </c>
-      <c r="AA19" s="50">
+      <c r="AA19" s="41">
         <v>1376.5</v>
       </c>
-      <c r="AB19" s="50">
+      <c r="AB19" s="41">
         <v>2951.3</v>
       </c>
-      <c r="AC19" s="50">
+      <c r="AC19" s="41">
         <v>5356.9</v>
       </c>
-      <c r="AD19" s="50">
+      <c r="AD19" s="41">
         <v>7738.2</v>
       </c>
-      <c r="AE19" s="50">
+      <c r="AE19" s="41">
         <v>1335.6</v>
       </c>
-      <c r="AF19" s="50">
+      <c r="AF19" s="41">
         <v>2935.5</v>
       </c>
-      <c r="AG19" s="50">
+      <c r="AG19" s="41">
         <v>5103</v>
       </c>
-      <c r="AH19" s="50">
+      <c r="AH19" s="41">
         <v>6617.1</v>
       </c>
-      <c r="AI19" s="50">
+      <c r="AI19" s="41">
         <v>711.7</v>
       </c>
-      <c r="AJ19" s="50">
+      <c r="AJ19" s="41">
         <v>1728.6</v>
       </c>
-      <c r="AK19" s="50">
+      <c r="AK19" s="41">
         <v>3357.5</v>
       </c>
-      <c r="AL19" s="50">
+      <c r="AL19" s="41">
         <v>4737.5</v>
       </c>
-      <c r="AM19" s="50">
+      <c r="AM19" s="41">
         <v>904.9</v>
       </c>
-      <c r="AN19" s="50">
+      <c r="AN19" s="41">
         <v>1945.8</v>
       </c>
-      <c r="AO19" s="50">
+      <c r="AO19" s="41">
         <v>3803.2</v>
       </c>
-      <c r="AP19" s="50">
+      <c r="AP19" s="41">
         <v>6091.7</v>
       </c>
-      <c r="AQ19" s="50">
+      <c r="AQ19" s="41">
         <v>1029.5999999999999</v>
       </c>
-      <c r="AR19" s="50">
+      <c r="AR19" s="41">
         <v>2132.1</v>
       </c>
-      <c r="AS19" s="50">
+      <c r="AS19" s="41">
         <v>4382.6000000000004</v>
       </c>
-      <c r="AT19" s="50">
+      <c r="AT19" s="41">
         <v>6317.5</v>
       </c>
-      <c r="AU19" s="50">
+      <c r="AU19" s="41">
         <v>1034.5999999999999</v>
       </c>
-      <c r="AV19" s="50">
+      <c r="AV19" s="41">
         <v>1862.4</v>
       </c>
-      <c r="AW19" s="50">
+      <c r="AW19" s="41">
         <v>4312</v>
       </c>
-      <c r="AX19" s="50">
+      <c r="AX19" s="41">
         <v>6547.1</v>
       </c>
-      <c r="AY19" s="50">
+      <c r="AY19" s="41">
         <v>1182.9000000000001</v>
       </c>
-      <c r="AZ19" s="50">
+      <c r="AZ19" s="41">
         <v>2143.1999999999998</v>
       </c>
-      <c r="BA19" s="50">
+      <c r="BA19" s="41">
         <v>4548.5</v>
       </c>
-      <c r="BB19" s="50">
+      <c r="BB19" s="41">
         <v>6968.6</v>
       </c>
-      <c r="BC19" s="50">
+      <c r="BC19" s="41">
         <v>1130.3</v>
       </c>
-      <c r="BD19" s="50">
+      <c r="BD19" s="41">
         <v>2356.3000000000002</v>
       </c>
-      <c r="BE19" s="50">
+      <c r="BE19" s="41">
         <v>5124.7</v>
       </c>
-      <c r="BF19" s="50">
+      <c r="BF19" s="41">
         <v>7778.3</v>
       </c>
-      <c r="BG19" s="50">
+      <c r="BG19" s="41">
         <v>1297.7</v>
       </c>
-      <c r="BH19" s="50">
+      <c r="BH19" s="41">
         <v>2788</v>
       </c>
-      <c r="BI19" s="50">
+      <c r="BI19" s="41">
         <v>5838.9</v>
       </c>
-      <c r="BJ19" s="50">
+      <c r="BJ19" s="41">
         <v>8898.7999999999993</v>
       </c>
-      <c r="BK19" s="50">
+      <c r="BK19" s="41">
         <v>1667.1</v>
       </c>
-      <c r="BL19" s="50">
+      <c r="BL19" s="41">
         <v>3446.6</v>
       </c>
-      <c r="BM19" s="50">
+      <c r="BM19" s="41">
         <v>6369.5</v>
       </c>
-      <c r="BN19" s="50">
+      <c r="BN19" s="41">
         <v>9174.5</v>
       </c>
-      <c r="BO19" s="50">
+      <c r="BO19" s="41">
         <v>2035</v>
       </c>
-      <c r="BP19" s="50">
+      <c r="BP19" s="41">
         <v>4069.7</v>
       </c>
-      <c r="BQ19" s="50">
+      <c r="BQ19" s="41">
         <v>7485.3</v>
       </c>
-      <c r="BR19" s="49">
+      <c r="BR19" s="40">
         <v>10612.9</v>
       </c>
-      <c r="BS19" s="49">
+      <c r="BS19" s="40">
         <v>1869.2</v>
       </c>
-      <c r="BT19" s="50">
+      <c r="BT19" s="41">
         <v>3961.3</v>
       </c>
-      <c r="BU19" s="50">
+      <c r="BU19" s="41">
         <f>'[5]ВРП на душу населения'!$N$19</f>
         <v>7513.5</v>
       </c>
-      <c r="BV19" s="48">
+      <c r="BV19" s="39">
         <v>11299.9</v>
       </c>
+      <c r="BW19" s="39">
+        <v>2408.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="65">
+    <row r="20" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="56">
         <v>61</v>
       </c>
-      <c r="B20" s="43" t="s">
+      <c r="B20" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="50" t="s">
-[...122 lines deleted...]
-      <c r="AR20" s="50">
+      <c r="C20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="E20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="G20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="H20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="I20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="M20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="N20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="O20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="P20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="R20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="S20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="U20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="V20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="W20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="X20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ20" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR20" s="41">
         <v>920.7</v>
       </c>
-      <c r="AS20" s="50">
+      <c r="AS20" s="41">
         <v>1663.5</v>
       </c>
-      <c r="AT20" s="50">
+      <c r="AT20" s="41">
         <v>2431.6</v>
       </c>
-      <c r="AU20" s="50">
+      <c r="AU20" s="41">
         <v>496.4</v>
       </c>
-      <c r="AV20" s="50">
+      <c r="AV20" s="41">
         <v>950.8</v>
       </c>
-      <c r="AW20" s="50">
+      <c r="AW20" s="41">
         <v>1647.6</v>
       </c>
-      <c r="AX20" s="50">
+      <c r="AX20" s="41">
         <v>2633.8</v>
       </c>
-      <c r="AY20" s="50">
+      <c r="AY20" s="41">
         <v>574.5</v>
       </c>
-      <c r="AZ20" s="50">
+      <c r="AZ20" s="41">
         <v>942</v>
       </c>
-      <c r="BA20" s="50">
+      <c r="BA20" s="41">
         <v>1784.9</v>
       </c>
-      <c r="BB20" s="50">
+      <c r="BB20" s="41">
         <v>2843.4</v>
       </c>
-      <c r="BC20" s="50">
+      <c r="BC20" s="41">
         <v>642.6</v>
       </c>
-      <c r="BD20" s="50">
+      <c r="BD20" s="41">
         <v>1072.0999999999999</v>
       </c>
-      <c r="BE20" s="50">
+      <c r="BE20" s="41">
         <v>2129.6</v>
       </c>
-      <c r="BF20" s="50">
+      <c r="BF20" s="41">
         <v>3199.5</v>
       </c>
-      <c r="BG20" s="50">
+      <c r="BG20" s="41">
         <v>693.9</v>
       </c>
-      <c r="BH20" s="50">
+      <c r="BH20" s="41">
         <v>1264.2</v>
       </c>
-      <c r="BI20" s="50">
+      <c r="BI20" s="41">
         <v>2328.5</v>
       </c>
-      <c r="BJ20" s="50">
+      <c r="BJ20" s="41">
         <v>3630.6</v>
       </c>
-      <c r="BK20" s="50">
+      <c r="BK20" s="41">
         <v>813.2</v>
       </c>
-      <c r="BL20" s="50">
+      <c r="BL20" s="41">
         <v>1572</v>
       </c>
-      <c r="BM20" s="50">
+      <c r="BM20" s="41">
         <v>2800</v>
       </c>
-      <c r="BN20" s="50">
+      <c r="BN20" s="41">
         <v>3940.7</v>
       </c>
-      <c r="BO20" s="50">
+      <c r="BO20" s="41">
         <v>960.9</v>
       </c>
-      <c r="BP20" s="50">
+      <c r="BP20" s="41">
         <v>1823.3</v>
       </c>
-      <c r="BQ20" s="50">
+      <c r="BQ20" s="41">
         <v>3210.9</v>
       </c>
-      <c r="BR20" s="49">
+      <c r="BR20" s="40">
         <v>4634.5</v>
       </c>
-      <c r="BS20" s="49">
+      <c r="BS20" s="40">
         <v>958.9</v>
       </c>
-      <c r="BT20" s="50">
+      <c r="BT20" s="41">
         <v>1866.2</v>
       </c>
-      <c r="BU20" s="50">
+      <c r="BU20" s="41">
         <f>'[5]ВРП на душу населения'!$N$20</f>
         <v>3205.8</v>
       </c>
-      <c r="BV20" s="48">
+      <c r="BV20" s="39">
         <v>4504.7</v>
       </c>
+      <c r="BW20" s="39">
+        <v>1057</v>
+      </c>
     </row>
-    <row r="21" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A21" s="65">
+    <row r="21" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A21" s="56">
         <v>62</v>
       </c>
-      <c r="B21" s="43" t="s">
+      <c r="B21" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C21" s="50" t="s">
-[...170 lines deleted...]
-      <c r="BH21" s="50">
+      <c r="C21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="M21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="N21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="O21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="P21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="R21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="S21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="U21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="V21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="W21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="X21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AU21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AY21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BB21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BC21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BD21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BE21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BF21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG21" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="BH21" s="41">
         <v>6844.3</v>
       </c>
-      <c r="BI21" s="50">
+      <c r="BI21" s="41">
         <v>11569.7</v>
       </c>
-      <c r="BJ21" s="50">
+      <c r="BJ21" s="41">
         <v>15806.1</v>
       </c>
-      <c r="BK21" s="50">
+      <c r="BK21" s="41">
         <v>4107.7</v>
       </c>
-      <c r="BL21" s="50">
+      <c r="BL21" s="41">
         <v>7485.4</v>
       </c>
-      <c r="BM21" s="50">
+      <c r="BM21" s="41">
         <v>12226.6</v>
       </c>
-      <c r="BN21" s="50">
+      <c r="BN21" s="41">
         <v>19488.099999999999</v>
       </c>
-      <c r="BO21" s="50">
+      <c r="BO21" s="41">
         <v>4313.2</v>
       </c>
-      <c r="BP21" s="50">
+      <c r="BP21" s="41">
         <v>8028.9</v>
       </c>
-      <c r="BQ21" s="50">
+      <c r="BQ21" s="41">
         <v>13398</v>
       </c>
-      <c r="BR21" s="49">
+      <c r="BR21" s="40">
         <v>23930.400000000001</v>
       </c>
-      <c r="BS21" s="49">
+      <c r="BS21" s="40">
         <v>4539.5</v>
       </c>
-      <c r="BT21" s="50">
+      <c r="BT21" s="41">
         <v>8930.7000000000007</v>
       </c>
-      <c r="BU21" s="50">
+      <c r="BU21" s="41">
         <f>'[5]ВРП на душу населения'!$N$21</f>
         <v>14316.2</v>
       </c>
-      <c r="BV21" s="48">
+      <c r="BV21" s="39">
         <v>26002.6</v>
       </c>
+      <c r="BW21" s="39">
+        <v>6208.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A22" s="65">
+    <row r="22" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A22" s="56">
         <v>63</v>
       </c>
-      <c r="B22" s="43" t="s">
+      <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="50">
+      <c r="C22" s="41">
         <v>1153.2</v>
       </c>
-      <c r="D22" s="50">
+      <c r="D22" s="41">
         <v>2460.1999999999998</v>
       </c>
-      <c r="E22" s="50">
+      <c r="E22" s="41">
         <v>3933.9</v>
       </c>
-      <c r="F22" s="50">
+      <c r="F22" s="41">
         <v>5219.5</v>
       </c>
-      <c r="G22" s="50">
+      <c r="G22" s="41">
         <v>929.7</v>
       </c>
-      <c r="H22" s="50">
+      <c r="H22" s="41">
         <v>1928.6</v>
       </c>
-      <c r="I22" s="50">
+      <c r="I22" s="41">
         <v>3083.9</v>
       </c>
-      <c r="J22" s="50">
+      <c r="J22" s="41">
         <v>4772.2</v>
       </c>
-      <c r="K22" s="50">
+      <c r="K22" s="41">
         <v>1042</v>
       </c>
-      <c r="L22" s="50">
+      <c r="L22" s="41">
         <v>2363.1999999999998</v>
       </c>
-      <c r="M22" s="50">
+      <c r="M22" s="41">
         <v>4035</v>
       </c>
-      <c r="N22" s="50">
+      <c r="N22" s="41">
         <v>6038.7</v>
       </c>
-      <c r="O22" s="50">
+      <c r="O22" s="41">
         <v>1453.4</v>
       </c>
-      <c r="P22" s="50">
+      <c r="P22" s="41">
         <v>2987.5</v>
       </c>
-      <c r="Q22" s="50">
+      <c r="Q22" s="41">
         <v>5072.2</v>
       </c>
-      <c r="R22" s="50">
+      <c r="R22" s="41">
         <v>7917.7</v>
       </c>
-      <c r="S22" s="50">
+      <c r="S22" s="41">
         <v>1681.5</v>
       </c>
-      <c r="T22" s="50">
+      <c r="T22" s="41">
         <v>3494.9</v>
       </c>
-      <c r="U22" s="50">
+      <c r="U22" s="41">
         <v>5827.7</v>
       </c>
-      <c r="V22" s="50">
+      <c r="V22" s="41">
         <v>8712.4</v>
       </c>
-      <c r="W22" s="50">
+      <c r="W22" s="41">
         <v>2005.8</v>
       </c>
-      <c r="X22" s="50">
+      <c r="X22" s="41">
         <v>4081.8</v>
       </c>
-      <c r="Y22" s="50">
+      <c r="Y22" s="41">
         <v>6774.4</v>
       </c>
-      <c r="Z22" s="50">
+      <c r="Z22" s="41">
         <v>9729.2000000000007</v>
       </c>
-      <c r="AA22" s="50">
+      <c r="AA22" s="41">
         <v>1994</v>
       </c>
-      <c r="AB22" s="50">
+      <c r="AB22" s="41">
         <v>3728.4</v>
       </c>
-      <c r="AC22" s="50">
+      <c r="AC22" s="41">
         <v>6407.6</v>
       </c>
-      <c r="AD22" s="50">
+      <c r="AD22" s="41">
         <v>9133.9</v>
       </c>
-      <c r="AE22" s="50">
+      <c r="AE22" s="41">
         <v>1937.3</v>
       </c>
-      <c r="AF22" s="50">
+      <c r="AF22" s="41">
         <v>3664.2</v>
       </c>
-      <c r="AG22" s="50">
+      <c r="AG22" s="41">
         <v>5996.8</v>
       </c>
-      <c r="AH22" s="50">
+      <c r="AH22" s="41">
         <v>7469.4</v>
       </c>
-      <c r="AI22" s="50">
+      <c r="AI22" s="41">
         <v>1186.0999999999999</v>
       </c>
-      <c r="AJ22" s="50">
+      <c r="AJ22" s="41">
         <v>2306.1999999999998</v>
       </c>
-      <c r="AK22" s="50">
+      <c r="AK22" s="41">
         <v>3966.4</v>
       </c>
-      <c r="AL22" s="50">
+      <c r="AL22" s="41">
         <v>5862.8</v>
       </c>
-      <c r="AM22" s="50">
+      <c r="AM22" s="41">
         <v>1446.4</v>
       </c>
-      <c r="AN22" s="50">
+      <c r="AN22" s="41">
         <v>2834.1</v>
       </c>
-      <c r="AO22" s="50">
+      <c r="AO22" s="41">
         <v>4660.6000000000004</v>
       </c>
-      <c r="AP22" s="50">
+      <c r="AP22" s="41">
         <v>7023</v>
       </c>
-      <c r="AQ22" s="50">
+      <c r="AQ22" s="41">
         <v>1572.6</v>
       </c>
-      <c r="AR22" s="50">
+      <c r="AR22" s="41">
         <v>3114.3</v>
       </c>
-      <c r="AS22" s="50">
+      <c r="AS22" s="41">
         <v>4986.8</v>
       </c>
-      <c r="AT22" s="50">
+      <c r="AT22" s="41">
         <v>7539.1</v>
       </c>
-      <c r="AU22" s="50">
+      <c r="AU22" s="41">
         <v>1535.5</v>
       </c>
-      <c r="AV22" s="50">
+      <c r="AV22" s="41">
         <v>3136.3</v>
       </c>
-      <c r="AW22" s="50">
+      <c r="AW22" s="41">
         <v>5111.1000000000004</v>
       </c>
-      <c r="AX22" s="50">
+      <c r="AX22" s="41">
         <v>7653</v>
       </c>
-      <c r="AY22" s="50">
+      <c r="AY22" s="41">
         <v>1753</v>
       </c>
-      <c r="AZ22" s="50">
+      <c r="AZ22" s="41">
         <v>3173</v>
       </c>
-      <c r="BA22" s="50">
+      <c r="BA22" s="41">
         <v>5608.4</v>
       </c>
-      <c r="BB22" s="50">
+      <c r="BB22" s="41">
         <v>8160.3</v>
       </c>
-      <c r="BC22" s="50">
+      <c r="BC22" s="41">
         <v>1730</v>
       </c>
-      <c r="BD22" s="50">
+      <c r="BD22" s="41">
         <v>3488.8</v>
       </c>
-      <c r="BE22" s="50">
+      <c r="BE22" s="41">
         <v>5605.2</v>
       </c>
-      <c r="BF22" s="50">
+      <c r="BF22" s="41">
         <v>8738.7999999999993</v>
       </c>
-      <c r="BG22" s="50">
+      <c r="BG22" s="41">
         <v>2018</v>
       </c>
-      <c r="BH22" s="50">
+      <c r="BH22" s="41">
         <v>4642.3</v>
       </c>
-      <c r="BI22" s="50">
+      <c r="BI22" s="41">
         <v>8081.7</v>
       </c>
-      <c r="BJ22" s="50">
+      <c r="BJ22" s="41">
         <v>11626.6</v>
       </c>
-      <c r="BK22" s="50">
+      <c r="BK22" s="41">
         <v>3040.3</v>
       </c>
-      <c r="BL22" s="50">
+      <c r="BL22" s="41">
         <v>5541.3</v>
       </c>
-      <c r="BM22" s="50">
+      <c r="BM22" s="41">
         <v>9458.4</v>
       </c>
-      <c r="BN22" s="50">
+      <c r="BN22" s="41">
         <v>13411.1</v>
       </c>
-      <c r="BO22" s="50">
+      <c r="BO22" s="41">
         <v>3319.9</v>
       </c>
-      <c r="BP22" s="50">
+      <c r="BP22" s="41">
         <v>5844.4</v>
       </c>
-      <c r="BQ22" s="50">
+      <c r="BQ22" s="41">
         <v>10022.5</v>
       </c>
-      <c r="BR22" s="49">
+      <c r="BR22" s="40">
         <v>14783.8</v>
       </c>
-      <c r="BS22" s="49">
+      <c r="BS22" s="40">
         <v>3058.2</v>
       </c>
-      <c r="BT22" s="50">
+      <c r="BT22" s="41">
         <v>5975.6</v>
       </c>
-      <c r="BU22" s="50">
+      <c r="BU22" s="41">
         <f>'[5]ВРП на душу населения'!$N$22</f>
         <v>9356.2000000000007</v>
       </c>
-      <c r="BV22" s="48">
+      <c r="BV22" s="39">
         <v>15564.9</v>
       </c>
+      <c r="BW22" s="39">
+        <v>3801.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A23" s="65">
+    <row r="23" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A23" s="56">
         <v>71</v>
       </c>
-      <c r="B23" s="43" t="s">
+      <c r="B23" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="50">
+      <c r="C23" s="41">
         <v>3633.9</v>
       </c>
-      <c r="D23" s="50">
+      <c r="D23" s="41">
         <v>8050.1</v>
       </c>
-      <c r="E23" s="50">
+      <c r="E23" s="41">
         <v>14012.8</v>
       </c>
-      <c r="F23" s="50">
+      <c r="F23" s="41">
         <v>17291.8</v>
       </c>
-      <c r="G23" s="50">
+      <c r="G23" s="41">
         <v>2911.4</v>
       </c>
-      <c r="H23" s="50">
+      <c r="H23" s="41">
         <v>5745.6</v>
       </c>
-      <c r="I23" s="50">
+      <c r="I23" s="41">
         <v>9127.6</v>
       </c>
-      <c r="J23" s="50">
+      <c r="J23" s="41">
         <v>14843.4</v>
       </c>
-      <c r="K23" s="50">
+      <c r="K23" s="41">
         <v>3253.9</v>
       </c>
-      <c r="L23" s="50">
+      <c r="L23" s="41">
         <v>7120.7</v>
       </c>
-      <c r="M23" s="50">
+      <c r="M23" s="41">
         <v>11291.8</v>
       </c>
-      <c r="N23" s="50">
+      <c r="N23" s="41">
         <v>17887.3</v>
       </c>
-      <c r="O23" s="50">
+      <c r="O23" s="41">
         <v>4093.7</v>
       </c>
-      <c r="P23" s="50">
+      <c r="P23" s="41">
         <v>8785</v>
       </c>
-      <c r="Q23" s="50">
+      <c r="Q23" s="41">
         <v>14013.3</v>
       </c>
-      <c r="R23" s="50">
+      <c r="R23" s="41">
         <v>20326.7</v>
       </c>
-      <c r="S23" s="50">
+      <c r="S23" s="41">
         <v>4682.1000000000004</v>
       </c>
-      <c r="T23" s="50">
+      <c r="T23" s="41">
         <v>9939.2999999999993</v>
       </c>
-      <c r="U23" s="50">
+      <c r="U23" s="41">
         <v>15762.4</v>
       </c>
-      <c r="V23" s="50">
+      <c r="V23" s="41">
         <v>23335.8</v>
       </c>
-      <c r="W23" s="50">
+      <c r="W23" s="41">
         <v>5175.2</v>
       </c>
-      <c r="X23" s="50">
+      <c r="X23" s="41">
         <v>11274.4</v>
       </c>
-      <c r="Y23" s="50">
+      <c r="Y23" s="41">
         <v>18158.599999999999</v>
       </c>
-      <c r="Z23" s="50">
+      <c r="Z23" s="41">
         <v>28753.7</v>
       </c>
-      <c r="AA23" s="50">
+      <c r="AA23" s="41">
         <v>4869.3</v>
       </c>
-      <c r="AB23" s="50">
+      <c r="AB23" s="41">
         <v>10994.7</v>
       </c>
-      <c r="AC23" s="50">
+      <c r="AC23" s="41">
         <v>17295.2</v>
       </c>
-      <c r="AD23" s="50">
+      <c r="AD23" s="41">
         <v>26907.8</v>
       </c>
-      <c r="AE23" s="50">
+      <c r="AE23" s="41">
         <v>5179.3</v>
       </c>
-      <c r="AF23" s="50">
+      <c r="AF23" s="41">
         <v>11370.6</v>
       </c>
-      <c r="AG23" s="50">
+      <c r="AG23" s="41">
         <v>17188.2</v>
       </c>
-      <c r="AH23" s="50">
+      <c r="AH23" s="41">
         <v>25142.3</v>
       </c>
-      <c r="AI23" s="50">
+      <c r="AI23" s="41">
         <v>3245.8</v>
       </c>
-      <c r="AJ23" s="50">
+      <c r="AJ23" s="41">
         <v>7063.4</v>
       </c>
-      <c r="AK23" s="50">
+      <c r="AK23" s="41">
         <v>11250.5</v>
       </c>
-      <c r="AL23" s="50">
+      <c r="AL23" s="41">
         <v>15411.8</v>
       </c>
-      <c r="AM23" s="50">
+      <c r="AM23" s="41">
         <v>3701.5</v>
       </c>
-      <c r="AN23" s="50">
+      <c r="AN23" s="41">
         <v>7354.6</v>
       </c>
-      <c r="AO23" s="50">
+      <c r="AO23" s="41">
         <v>12044.6</v>
       </c>
-      <c r="AP23" s="50">
+      <c r="AP23" s="41">
         <v>17687.7</v>
       </c>
-      <c r="AQ23" s="50">
+      <c r="AQ23" s="41">
         <v>3523.6</v>
       </c>
-      <c r="AR23" s="50">
+      <c r="AR23" s="41">
         <v>7301.6</v>
       </c>
-      <c r="AS23" s="50">
+      <c r="AS23" s="41">
         <v>11304.4</v>
       </c>
-      <c r="AT23" s="50">
+      <c r="AT23" s="41">
         <v>18448.8</v>
       </c>
-      <c r="AU23" s="50">
+      <c r="AU23" s="41">
         <v>2954.5</v>
       </c>
-      <c r="AV23" s="50">
+      <c r="AV23" s="41">
         <v>6611.3</v>
       </c>
-      <c r="AW23" s="50">
+      <c r="AW23" s="41">
         <v>10881.3</v>
       </c>
-      <c r="AX23" s="50">
+      <c r="AX23" s="41">
         <v>18486.7</v>
       </c>
-      <c r="AY23" s="50">
+      <c r="AY23" s="41">
         <v>3591.7</v>
       </c>
-      <c r="AZ23" s="50">
+      <c r="AZ23" s="41">
         <v>6541.7</v>
       </c>
-      <c r="BA23" s="50">
+      <c r="BA23" s="41">
         <v>10610.7</v>
       </c>
-      <c r="BB23" s="50">
+      <c r="BB23" s="41">
         <v>16645.099999999999</v>
       </c>
-      <c r="BC23" s="50">
+      <c r="BC23" s="41">
         <v>3228.5</v>
       </c>
-      <c r="BD23" s="50">
+      <c r="BD23" s="41">
         <v>6332.2</v>
       </c>
-      <c r="BE23" s="50">
+      <c r="BE23" s="41">
         <v>10252.9</v>
       </c>
-      <c r="BF23" s="50">
+      <c r="BF23" s="41">
         <v>17280.2</v>
       </c>
-      <c r="BG23" s="50">
+      <c r="BG23" s="41">
         <v>3371.1</v>
       </c>
-      <c r="BH23" s="50">
+      <c r="BH23" s="41">
         <v>6213.1</v>
       </c>
-      <c r="BI23" s="50">
+      <c r="BI23" s="41">
         <v>10192.299999999999</v>
       </c>
-      <c r="BJ23" s="50">
+      <c r="BJ23" s="41">
         <v>17490.2</v>
       </c>
-      <c r="BK23" s="50">
+      <c r="BK23" s="41">
         <v>3919.3</v>
       </c>
-      <c r="BL23" s="50">
+      <c r="BL23" s="41">
         <v>7685</v>
       </c>
-      <c r="BM23" s="50">
+      <c r="BM23" s="41">
         <v>12526.9</v>
       </c>
-      <c r="BN23" s="50">
+      <c r="BN23" s="41">
         <v>20399.900000000001</v>
       </c>
-      <c r="BO23" s="50">
+      <c r="BO23" s="41">
         <v>4080.4</v>
       </c>
-      <c r="BP23" s="50">
+      <c r="BP23" s="41">
         <v>8371.7999999999993</v>
       </c>
-      <c r="BQ23" s="50">
+      <c r="BQ23" s="41">
         <v>13685.9</v>
       </c>
-      <c r="BR23" s="49">
+      <c r="BR23" s="40">
         <v>21673.3</v>
       </c>
-      <c r="BS23" s="49">
+      <c r="BS23" s="40">
         <v>4456.3999999999996</v>
       </c>
-      <c r="BT23" s="50">
+      <c r="BT23" s="41">
         <v>8546.5</v>
       </c>
-      <c r="BU23" s="50">
+      <c r="BU23" s="41">
         <f>'[5]ВРП на душу населения'!$N$23</f>
         <v>14142.3</v>
       </c>
-      <c r="BV23" s="48">
+      <c r="BV23" s="39">
         <v>22910.7</v>
       </c>
+      <c r="BW23" s="39">
+        <v>5170.1000000000004</v>
+      </c>
     </row>
-    <row r="24" spans="1:74" x14ac:dyDescent="0.2">
-      <c r="A24" s="65">
+    <row r="24" spans="1:75" x14ac:dyDescent="0.2">
+      <c r="A24" s="56">
         <v>75</v>
       </c>
-      <c r="B24" s="43" t="s">
+      <c r="B24" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="50">
+      <c r="C24" s="41">
         <v>3696.1</v>
       </c>
-      <c r="D24" s="50">
+      <c r="D24" s="41">
         <v>7285.9</v>
       </c>
-      <c r="E24" s="50">
+      <c r="E24" s="41">
         <v>12110.7</v>
       </c>
-      <c r="F24" s="50">
+      <c r="F24" s="41">
         <v>18231.099999999999</v>
       </c>
-      <c r="G24" s="50">
+      <c r="G24" s="41">
         <v>3182.7</v>
       </c>
-      <c r="H24" s="50">
+      <c r="H24" s="41">
         <v>6370.9</v>
       </c>
-      <c r="I24" s="50">
+      <c r="I24" s="41">
         <v>10241.9</v>
       </c>
-      <c r="J24" s="50">
+      <c r="J24" s="41">
         <v>15639.3</v>
       </c>
-      <c r="K24" s="50">
+      <c r="K24" s="41">
         <v>3727.1</v>
       </c>
-      <c r="L24" s="50">
+      <c r="L24" s="41">
         <v>7543.8</v>
       </c>
-      <c r="M24" s="50">
+      <c r="M24" s="41">
         <v>12010.7</v>
       </c>
-      <c r="N24" s="50">
+      <c r="N24" s="41">
         <v>18984.099999999999</v>
       </c>
-      <c r="O24" s="50">
+      <c r="O24" s="41">
         <v>4303.3999999999996</v>
       </c>
-      <c r="P24" s="50">
+      <c r="P24" s="41">
         <v>9015.1</v>
       </c>
-      <c r="Q24" s="50">
+      <c r="Q24" s="41">
         <v>14679.5</v>
       </c>
-      <c r="R24" s="50">
+      <c r="R24" s="41">
         <v>23153.7</v>
       </c>
-      <c r="S24" s="50">
+      <c r="S24" s="41">
         <v>5214.7</v>
       </c>
-      <c r="T24" s="50">
+      <c r="T24" s="41">
         <v>10642.5</v>
       </c>
-      <c r="U24" s="50">
+      <c r="U24" s="41">
         <v>16934.099999999999</v>
       </c>
-      <c r="V24" s="50">
+      <c r="V24" s="41">
         <v>26208.799999999999</v>
       </c>
-      <c r="W24" s="50">
+      <c r="W24" s="41">
         <v>5489.2</v>
       </c>
-      <c r="X24" s="50">
+      <c r="X24" s="41">
         <v>11573.3</v>
       </c>
-      <c r="Y24" s="50">
+      <c r="Y24" s="41">
         <v>18833.5</v>
       </c>
-      <c r="Z24" s="50">
+      <c r="Z24" s="41">
         <v>31414.6</v>
       </c>
-      <c r="AA24" s="50">
+      <c r="AA24" s="41">
         <v>5641.9</v>
       </c>
-      <c r="AB24" s="50">
+      <c r="AB24" s="41">
         <v>10664.9</v>
       </c>
-      <c r="AC24" s="50">
+      <c r="AC24" s="41">
         <v>18552.099999999999</v>
       </c>
-      <c r="AD24" s="50">
+      <c r="AD24" s="41">
         <v>28020.5</v>
       </c>
-      <c r="AE24" s="50">
+      <c r="AE24" s="41">
         <v>5566.5</v>
       </c>
-      <c r="AF24" s="50">
+      <c r="AF24" s="41">
         <v>10884.8</v>
       </c>
-      <c r="AG24" s="50">
+      <c r="AG24" s="41">
         <v>17073.7</v>
       </c>
-      <c r="AH24" s="50">
+      <c r="AH24" s="41">
         <v>24532.5</v>
       </c>
-      <c r="AI24" s="50">
+      <c r="AI24" s="41">
         <v>3174</v>
       </c>
-      <c r="AJ24" s="50">
+      <c r="AJ24" s="41">
         <v>6669.6</v>
       </c>
-      <c r="AK24" s="50">
+      <c r="AK24" s="41">
         <v>10695.4</v>
       </c>
-      <c r="AL24" s="50">
+      <c r="AL24" s="41">
         <v>17940.400000000001</v>
       </c>
-      <c r="AM24" s="50">
+      <c r="AM24" s="41">
         <v>3790.9</v>
       </c>
-      <c r="AN24" s="50">
+      <c r="AN24" s="41">
         <v>7786.2</v>
       </c>
-      <c r="AO24" s="50">
+      <c r="AO24" s="41">
         <v>12403.8</v>
       </c>
-      <c r="AP24" s="50">
+      <c r="AP24" s="41">
         <v>20534.400000000001</v>
       </c>
-      <c r="AQ24" s="50">
+      <c r="AQ24" s="41">
         <v>4098.3999999999996</v>
       </c>
-      <c r="AR24" s="50">
+      <c r="AR24" s="41">
         <v>8098.3</v>
       </c>
-      <c r="AS24" s="50">
+      <c r="AS24" s="41">
         <v>12290.6</v>
       </c>
-      <c r="AT24" s="50">
+      <c r="AT24" s="41">
         <v>19250.7</v>
       </c>
-      <c r="AU24" s="50">
+      <c r="AU24" s="41">
         <v>3866.3</v>
       </c>
-      <c r="AV24" s="50">
+      <c r="AV24" s="41">
         <v>7574</v>
       </c>
-      <c r="AW24" s="50">
+      <c r="AW24" s="41">
         <v>11476.6</v>
       </c>
-      <c r="AX24" s="50">
+      <c r="AX24" s="41">
         <v>18769.2</v>
       </c>
-      <c r="AY24" s="50">
+      <c r="AY24" s="41">
         <v>3963.2</v>
       </c>
-      <c r="AZ24" s="50">
+      <c r="AZ24" s="41">
         <v>6780.4</v>
       </c>
-      <c r="BA24" s="50">
+      <c r="BA24" s="41">
         <v>10737.8</v>
       </c>
-      <c r="BB24" s="50">
+      <c r="BB24" s="41">
         <v>16740.5</v>
       </c>
-      <c r="BC24" s="50">
+      <c r="BC24" s="41">
         <v>3604</v>
       </c>
-      <c r="BD24" s="50">
+      <c r="BD24" s="41">
         <v>6931.3</v>
       </c>
-      <c r="BE24" s="50">
+      <c r="BE24" s="41">
         <v>11239.5</v>
       </c>
-      <c r="BF24" s="50">
+      <c r="BF24" s="41">
         <v>17594.5</v>
       </c>
-      <c r="BG24" s="50">
+      <c r="BG24" s="41">
         <v>3900.5</v>
       </c>
-      <c r="BH24" s="50">
+      <c r="BH24" s="41">
         <v>7368.1</v>
       </c>
-      <c r="BI24" s="50">
+      <c r="BI24" s="41">
         <v>11668.2</v>
       </c>
-      <c r="BJ24" s="50">
+      <c r="BJ24" s="41">
         <v>19513.599999999999</v>
       </c>
-      <c r="BK24" s="50">
+      <c r="BK24" s="41">
         <v>4841.8</v>
       </c>
-      <c r="BL24" s="50">
+      <c r="BL24" s="41">
         <v>9648.5</v>
       </c>
-      <c r="BM24" s="50">
+      <c r="BM24" s="41">
         <v>14735.4</v>
       </c>
-      <c r="BN24" s="50">
+      <c r="BN24" s="41">
         <v>25186.2</v>
       </c>
-      <c r="BO24" s="50">
+      <c r="BO24" s="41">
         <v>5283.4</v>
       </c>
-      <c r="BP24" s="50">
+      <c r="BP24" s="41">
         <v>10573.7</v>
       </c>
-      <c r="BQ24" s="50">
+      <c r="BQ24" s="41">
         <v>15908.1</v>
       </c>
-      <c r="BR24" s="49">
+      <c r="BR24" s="40">
         <v>29492.400000000001</v>
       </c>
-      <c r="BS24" s="49">
+      <c r="BS24" s="40">
         <v>5931.2</v>
       </c>
-      <c r="BT24" s="50">
+      <c r="BT24" s="41">
         <v>11467.6</v>
       </c>
-      <c r="BU24" s="50">
+      <c r="BU24" s="41">
         <f>'[5]ВРП на душу населения'!$N$24</f>
         <v>16974.400000000001</v>
       </c>
-      <c r="BV24" s="48">
+      <c r="BV24" s="39">
         <v>30806.6</v>
       </c>
+      <c r="BW24" s="39">
+        <v>6438.8</v>
+      </c>
     </row>
-    <row r="25" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="65">
+    <row r="25" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A25" s="56">
         <v>79</v>
       </c>
-      <c r="B25" s="43" t="s">
+      <c r="B25" s="34" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="50" t="s">
-[...122 lines deleted...]
-      <c r="AR25" s="50">
+      <c r="C25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="E25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="F25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="G25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="H25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="I25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="J25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="K25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="N25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="O25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="P25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="R25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="S25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="T25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="U25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="V25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="W25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="X25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="Z25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AB25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AE25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AI25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AJ25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AL25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AM25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AN25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ25" s="41" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR25" s="41">
         <v>2692.6</v>
       </c>
-      <c r="AS25" s="50">
+      <c r="AS25" s="41">
         <v>4064.2</v>
       </c>
-      <c r="AT25" s="50">
+      <c r="AT25" s="41">
         <v>6431.8</v>
       </c>
-      <c r="AU25" s="50">
+      <c r="AU25" s="41">
         <v>1232.4000000000001</v>
       </c>
-      <c r="AV25" s="50">
+      <c r="AV25" s="41">
         <v>2459</v>
       </c>
-      <c r="AW25" s="50">
+      <c r="AW25" s="41">
         <v>3776.8</v>
       </c>
-      <c r="AX25" s="50">
+      <c r="AX25" s="41">
         <v>5622.7</v>
       </c>
-      <c r="AY25" s="50">
+      <c r="AY25" s="41">
         <v>1160</v>
       </c>
-      <c r="AZ25" s="50">
+      <c r="AZ25" s="41">
         <v>2171.9</v>
       </c>
-      <c r="BA25" s="50">
+      <c r="BA25" s="41">
         <v>3522.4</v>
       </c>
-      <c r="BB25" s="50">
+      <c r="BB25" s="41">
         <v>5715.7</v>
       </c>
-      <c r="BC25" s="50">
+      <c r="BC25" s="41">
         <v>1127.2</v>
       </c>
-      <c r="BD25" s="50">
+      <c r="BD25" s="41">
         <v>2215.9</v>
       </c>
-      <c r="BE25" s="50">
+      <c r="BE25" s="41">
         <v>3570.5</v>
       </c>
-      <c r="BF25" s="50">
+      <c r="BF25" s="41">
         <v>5734.1</v>
       </c>
-      <c r="BG25" s="50">
+      <c r="BG25" s="41">
         <v>1203</v>
       </c>
-      <c r="BH25" s="50">
+      <c r="BH25" s="41">
         <v>2399.8000000000002</v>
       </c>
-      <c r="BI25" s="50">
+      <c r="BI25" s="41">
         <v>3929.2</v>
       </c>
-      <c r="BJ25" s="50">
+      <c r="BJ25" s="41">
         <v>6077.1</v>
       </c>
-      <c r="BK25" s="50">
+      <c r="BK25" s="41">
         <v>1287.9000000000001</v>
       </c>
-      <c r="BL25" s="50">
+      <c r="BL25" s="41">
         <v>2809.2</v>
       </c>
-      <c r="BM25" s="50">
+      <c r="BM25" s="41">
         <v>4490.1000000000004</v>
       </c>
-      <c r="BN25" s="50">
+      <c r="BN25" s="41">
         <v>7406.6</v>
       </c>
-      <c r="BO25" s="50">
+      <c r="BO25" s="41">
         <v>1579.3</v>
       </c>
-      <c r="BP25" s="50">
+      <c r="BP25" s="41">
         <v>3279.5</v>
       </c>
-      <c r="BQ25" s="50">
+      <c r="BQ25" s="41">
         <v>5164.3</v>
       </c>
-      <c r="BR25" s="49">
+      <c r="BR25" s="40">
         <v>8146.7</v>
       </c>
-      <c r="BS25" s="49">
+      <c r="BS25" s="40">
         <v>1630.4</v>
       </c>
-      <c r="BT25" s="50">
+      <c r="BT25" s="41">
         <v>3449.4</v>
       </c>
-      <c r="BU25" s="50">
+      <c r="BU25" s="41">
         <f>'[5]ВРП на душу населения'!$N$25</f>
         <v>5559.4</v>
       </c>
-      <c r="BV25" s="48">
+      <c r="BV25" s="39">
         <v>8575.5</v>
       </c>
+      <c r="BW25" s="39">
+        <v>2091.6999999999998</v>
+      </c>
     </row>
-    <row r="26" spans="1:74" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:75" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="8"/>
       <c r="S26" s="8"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="8"/>
       <c r="W26" s="8"/>
       <c r="X26" s="8"/>
       <c r="Y26" s="8"/>
       <c r="Z26" s="8"/>
       <c r="AA26" s="8"/>
       <c r="AB26" s="8"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="8"/>
     </row>
-    <row r="27" spans="1:74" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:75" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="28" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="16" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="29" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="16" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="30" spans="1:74" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:75" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A30" s="16" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="31" spans="1:74" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:75" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="17" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B5CADF-DAC0-46D7-800E-C09E8AA6A0D2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C2047E0-CF98-4BC9-A7DE-4E56435C37BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2642BD7-F65F-4B48-84FD-FEF9C9F36BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>1990-2007</vt:lpstr>
-      <vt:lpstr>2008-2025 мың. теңге</vt:lpstr>
+      <vt:lpstr>2008-2026 мың. теңге</vt:lpstr>
       <vt:lpstr>Метадеректер 2</vt:lpstr>
-      <vt:lpstr>2008-2025 АҚШ доллары</vt:lpstr>
+      <vt:lpstr>2008-2026 АҚШ доллары</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>