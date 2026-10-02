--- v2 (2026-07-21)
+++ v3 (2026-10-02)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 квартал 2026\Публикации\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E99C70B-8800-4652-9B69-246F3399F475}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06611E69-0F84-4EE2-AE3E-C0E5CB6E04D2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="14400" windowHeight="12195" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="2001-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="143">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>2001 жыл</t>
   </si>
   <si>
     <t>2002 жыл</t>
   </si>
   <si>
     <t>2003 жыл</t>
   </si>
   <si>
     <t>2004 жыл</t>
   </si>
   <si>
     <t>2005 жыл</t>
   </si>
   <si>
@@ -570,87 +570,54 @@
       <t>3)</t>
     </r>
   </si>
   <si>
     <t>Нақты көлем индексі – салыстырмалы кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш.</t>
   </si>
   <si>
     <t>2022 жылғы             I жартыжылдық</t>
   </si>
   <si>
     <t xml:space="preserve">Ж.Қ.Сүлейменова,
 Ә.Б. Қабылбекова
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
     <t>2025 жылғы       9 ай</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>2026 жылғы                I тоқсан</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -928,85 +895,85 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -1351,67 +1318,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/481844/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/482680/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="23" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="44.28515625" style="23" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="23" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="44.28515625" style="23" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="23" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="44.28515625" style="23" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="23" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="44.28515625" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="23" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="44.28515625" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="23" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="23"/>
     <col min="1537" max="1537" width="44.28515625" style="23" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="23" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="23"/>
@@ -1567,209 +1534,209 @@
     <col min="14339" max="14592" width="9.140625" style="23"/>
     <col min="14593" max="14593" width="44.28515625" style="23" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="23" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="23"/>
     <col min="14849" max="14849" width="44.28515625" style="23" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="23" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="44.28515625" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="23" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="44.28515625" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="23" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="44.28515625" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="23" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="44.28515625" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="23" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="44.28515625" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="23" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="47"/>
-      <c r="B1" s="47"/>
+      <c r="A1" s="53"/>
+      <c r="B1" s="53"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B2" s="15">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>88</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="49" t="s">
+      <c r="A7" s="47" t="s">
         <v>89</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="50" t="s">
+      <c r="A8" s="48" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="50" t="s">
+      <c r="A9" s="48" t="s">
         <v>92</v>
       </c>
       <c r="B9" s="19" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A10" s="50" t="s">
+      <c r="A10" s="48" t="s">
         <v>93</v>
       </c>
       <c r="B10" s="19" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="48" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
+      <c r="A12" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="51" t="s">
+      <c r="A13" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="B13" s="52" t="s">
+      <c r="B13" s="50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="53" t="s">
+      <c r="A14" s="54" t="s">
         <v>99</v>
       </c>
-      <c r="B14" s="54" t="s">
+      <c r="B14" s="58" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="55"/>
-      <c r="B15" s="54" t="s">
+      <c r="B15" s="58" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A16" s="56"/>
-      <c r="B16" s="57" t="s">
+      <c r="B16" s="51" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="51" t="s">
+      <c r="A17" s="49" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="50" t="s">
+      <c r="A18" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="B18" s="58">
-        <v>46216</v>
+      <c r="B18" s="52">
+        <v>46258</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="50" t="s">
+      <c r="A19" s="48" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="58">
-        <v>46258</v>
+      <c r="B19" s="52">
+        <v>46307</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="50" t="s">
+      <c r="A20" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
+      <c r="A21" s="48" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="48" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="43" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="21"/>
       <c r="B24" s="21"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="21"/>
       <c r="B25" s="21"/>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="21"/>
       <c r="B26" s="21"/>
@@ -1781,53 +1748,53 @@
     <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="21"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A31" s="44"/>
       <c r="B31" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B16" r:id="rId6" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{E3EFB807-A839-49E4-978D-EF747B3BB162}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{7B1B9685-68B6-4412-A7E3-9152DEE09E9E}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
@@ -2120,142 +2087,142 @@
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="24"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="24"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:BS31"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BR34" sqref="BR34"/>
+      <selection pane="topRight" activeCell="BU15" sqref="BU15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="14" width="12.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="1" customWidth="1"/>
     <col min="17" max="18" width="13" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="1" customWidth="1"/>
     <col min="25" max="26" width="13" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" customWidth="1"/>
     <col min="28" max="28" width="12.42578125" style="1" customWidth="1"/>
     <col min="29" max="30" width="11.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="13" style="1" customWidth="1"/>
     <col min="36" max="36" width="12.85546875" style="1" customWidth="1"/>
     <col min="37" max="38" width="12.5703125" style="1" customWidth="1"/>
     <col min="39" max="40" width="12.85546875" style="1" customWidth="1"/>
     <col min="41" max="42" width="12.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.85546875" style="1" customWidth="1"/>
     <col min="45" max="46" width="11.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="11.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.42578125" style="1" customWidth="1"/>
     <col min="50" max="50" width="11.5703125" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.85546875" style="1" customWidth="1"/>
     <col min="52" max="55" width="12.7109375" style="1" customWidth="1"/>
     <col min="56" max="56" width="14.5703125" style="1" customWidth="1"/>
     <col min="57" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="10.5703125" style="1" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.28515625" style="1" customWidth="1"/>
-    <col min="71" max="71" width="12" style="1" customWidth="1"/>
+    <col min="71" max="71" width="11.28515625" style="1" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36">
         <v>11120801</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
     </row>
     <row r="2" spans="1:71" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
-      <c r="BN2" s="48" t="s">
+      <c r="BN2" s="57" t="s">
         <v>139</v>
       </c>
-      <c r="BO2" s="48"/>
-[...3 lines deleted...]
-      <c r="BS2" s="48"/>
+      <c r="BO2" s="57"/>
+      <c r="BP2" s="57"/>
+      <c r="BQ2" s="57"/>
+      <c r="BR2" s="57"/>
+      <c r="BS2" s="57"/>
     </row>
     <row r="3" spans="1:71" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="32" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="32" t="s">
@@ -2420,54 +2387,54 @@
       <c r="BJ3" s="32" t="s">
         <v>122</v>
       </c>
       <c r="BK3" s="32" t="s">
         <v>78</v>
       </c>
       <c r="BL3" s="32" t="s">
         <v>79</v>
       </c>
       <c r="BM3" s="32" t="s">
         <v>64</v>
       </c>
       <c r="BN3" s="32" t="s">
         <v>134</v>
       </c>
       <c r="BO3" s="32" t="s">
         <v>80</v>
       </c>
       <c r="BP3" s="32" t="s">
         <v>129</v>
       </c>
       <c r="BQ3" s="32" t="s">
         <v>140</v>
       </c>
       <c r="BR3" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="BS3" s="32" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A4" s="45">
         <v>0</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="38">
         <v>113.5</v>
       </c>
       <c r="D4" s="38">
         <v>109.8</v>
       </c>
       <c r="E4" s="38">
         <v>109.3</v>
       </c>
       <c r="F4" s="38">
         <v>109.6</v>
       </c>
       <c r="G4" s="38">
         <v>109.7</v>
       </c>
       <c r="H4" s="38">
@@ -2850,51 +2817,51 @@
       <c r="BJ5" s="35">
         <v>105.5</v>
       </c>
       <c r="BK5" s="35">
         <v>104.1</v>
       </c>
       <c r="BL5" s="35">
         <v>103.2</v>
       </c>
       <c r="BM5" s="34">
         <v>104.2</v>
       </c>
       <c r="BN5" s="29">
         <v>105.7</v>
       </c>
       <c r="BO5" s="29">
         <v>100.4</v>
       </c>
       <c r="BP5" s="35">
         <v>104.4</v>
       </c>
       <c r="BQ5" s="35">
         <v>101.5</v>
       </c>
       <c r="BR5" s="29">
-        <v>101.2</v>
+        <v>101.9</v>
       </c>
       <c r="BS5" s="29">
         <v>103.7</v>
       </c>
     </row>
     <row r="6" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>110.3</v>
       </c>
       <c r="D6" s="33">
         <v>102.9</v>
       </c>
       <c r="E6" s="33">
         <v>106.7</v>
       </c>
       <c r="F6" s="33">
         <v>100.7</v>
       </c>
       <c r="G6" s="33">
@@ -3065,51 +3032,51 @@
       <c r="BJ6" s="35">
         <v>99.5</v>
       </c>
       <c r="BK6" s="35">
         <v>102.3</v>
       </c>
       <c r="BL6" s="35">
         <v>101.4</v>
       </c>
       <c r="BM6" s="34">
         <v>107.3</v>
       </c>
       <c r="BN6" s="29">
         <v>109</v>
       </c>
       <c r="BO6" s="29">
         <v>106.9</v>
       </c>
       <c r="BP6" s="35">
         <v>106</v>
       </c>
       <c r="BQ6" s="35">
         <v>106.2</v>
       </c>
       <c r="BR6" s="29">
-        <v>106.6</v>
+        <v>105.9</v>
       </c>
       <c r="BS6" s="29">
         <v>94.7</v>
       </c>
     </row>
     <row r="7" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>15</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="33">
         <v>115.8</v>
       </c>
       <c r="D7" s="33">
         <v>115.2</v>
       </c>
       <c r="E7" s="33">
         <v>113.6</v>
       </c>
       <c r="F7" s="33">
         <v>102.5</v>
       </c>
       <c r="G7" s="33">
@@ -3280,51 +3247,51 @@
       <c r="BJ7" s="35">
         <v>98.9</v>
       </c>
       <c r="BK7" s="35">
         <v>112.7</v>
       </c>
       <c r="BL7" s="35">
         <v>107.8</v>
       </c>
       <c r="BM7" s="35">
         <v>107</v>
       </c>
       <c r="BN7" s="29">
         <v>105.6</v>
       </c>
       <c r="BO7" s="29">
         <v>104.1</v>
       </c>
       <c r="BP7" s="35">
         <v>104.5</v>
       </c>
       <c r="BQ7" s="35">
         <v>103.9</v>
       </c>
       <c r="BR7" s="29">
-        <v>105.1</v>
+        <v>103.5</v>
       </c>
       <c r="BS7" s="29">
         <v>106.3</v>
       </c>
     </row>
     <row r="8" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="33">
         <v>115.8</v>
       </c>
       <c r="D8" s="33">
         <v>111</v>
       </c>
       <c r="E8" s="33">
         <v>109.5</v>
       </c>
       <c r="F8" s="33">
         <v>109.8</v>
       </c>
       <c r="G8" s="33">
@@ -3495,51 +3462,51 @@
       <c r="BJ8" s="35">
         <v>103.3</v>
       </c>
       <c r="BK8" s="35">
         <v>107.4</v>
       </c>
       <c r="BL8" s="35">
         <v>107.3</v>
       </c>
       <c r="BM8" s="34">
         <v>108.3</v>
       </c>
       <c r="BN8" s="29">
         <v>104.8</v>
       </c>
       <c r="BO8" s="29">
         <v>107.6</v>
       </c>
       <c r="BP8" s="35">
         <v>106.6</v>
       </c>
       <c r="BQ8" s="35">
         <v>104.5</v>
       </c>
       <c r="BR8" s="29">
-        <v>105.4</v>
+        <v>109.1</v>
       </c>
       <c r="BS8" s="29">
         <v>106.8</v>
       </c>
     </row>
     <row r="9" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="33">
         <v>113.5</v>
       </c>
       <c r="D9" s="33">
         <v>115.9</v>
       </c>
       <c r="E9" s="33">
         <v>112.4</v>
       </c>
       <c r="F9" s="33">
         <v>116.4</v>
       </c>
       <c r="G9" s="33">
@@ -3710,51 +3677,51 @@
       <c r="BJ9" s="35">
         <v>107.3</v>
       </c>
       <c r="BK9" s="35">
         <v>98.4</v>
       </c>
       <c r="BL9" s="35">
         <v>95.4</v>
       </c>
       <c r="BM9" s="34">
         <v>95.1</v>
       </c>
       <c r="BN9" s="29">
         <v>93.6</v>
       </c>
       <c r="BO9" s="29">
         <v>102.1</v>
       </c>
       <c r="BP9" s="35">
         <v>105.8</v>
       </c>
       <c r="BQ9" s="35">
         <v>109.6</v>
       </c>
       <c r="BR9" s="29">
-        <v>108</v>
+        <v>108.8</v>
       </c>
       <c r="BS9" s="29">
         <v>87.9</v>
       </c>
     </row>
     <row r="10" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>27</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="33">
         <v>111.3</v>
       </c>
       <c r="D10" s="33">
         <v>114.1</v>
       </c>
       <c r="E10" s="33">
         <v>103.2</v>
       </c>
       <c r="F10" s="33">
         <v>111.6</v>
       </c>
       <c r="G10" s="33">
@@ -3925,51 +3892,51 @@
       <c r="BJ10" s="35">
         <v>106.9</v>
       </c>
       <c r="BK10" s="35">
         <v>106.3</v>
       </c>
       <c r="BL10" s="35">
         <v>101.3</v>
       </c>
       <c r="BM10" s="34">
         <v>101.9</v>
       </c>
       <c r="BN10" s="29">
         <v>104.2</v>
       </c>
       <c r="BO10" s="29">
         <v>102.9</v>
       </c>
       <c r="BP10" s="35">
         <v>106</v>
       </c>
       <c r="BQ10" s="35">
         <v>103.6</v>
       </c>
       <c r="BR10" s="29">
-        <v>101.3</v>
+        <v>102</v>
       </c>
       <c r="BS10" s="29">
         <v>91.9</v>
       </c>
     </row>
     <row r="11" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A11" s="46">
         <v>31</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="33">
         <v>108.4</v>
       </c>
       <c r="D11" s="33">
         <v>115.5</v>
       </c>
       <c r="E11" s="33">
         <v>119.1</v>
       </c>
       <c r="F11" s="33">
         <v>99.4</v>
       </c>
       <c r="G11" s="33">
@@ -4140,51 +4107,51 @@
       <c r="BJ11" s="35">
         <v>102.1</v>
       </c>
       <c r="BK11" s="35">
         <v>101.7</v>
       </c>
       <c r="BL11" s="35">
         <v>101.5</v>
       </c>
       <c r="BM11" s="34">
         <v>103.9</v>
       </c>
       <c r="BN11" s="29">
         <v>104.1</v>
       </c>
       <c r="BO11" s="29">
         <v>106.3</v>
       </c>
       <c r="BP11" s="35">
         <v>107.9</v>
       </c>
       <c r="BQ11" s="35">
         <v>106.1</v>
       </c>
       <c r="BR11" s="29">
-        <v>104.9</v>
+        <v>107.1</v>
       </c>
       <c r="BS11" s="29">
         <v>111.7</v>
       </c>
     </row>
     <row r="12" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A12" s="46">
         <v>33</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G12" s="33" t="s">
@@ -4355,51 +4322,51 @@
       <c r="BJ12" s="35">
         <v>113.1</v>
       </c>
       <c r="BK12" s="35">
         <v>108.7</v>
       </c>
       <c r="BL12" s="35">
         <v>106.2</v>
       </c>
       <c r="BM12" s="34">
         <v>108.3</v>
       </c>
       <c r="BN12" s="29">
         <v>114.8</v>
       </c>
       <c r="BO12" s="29">
         <v>107.3</v>
       </c>
       <c r="BP12" s="35">
         <v>108.7</v>
       </c>
       <c r="BQ12" s="35">
         <v>106.8</v>
       </c>
       <c r="BR12" s="29">
-        <v>105.8</v>
+        <v>105.5</v>
       </c>
       <c r="BS12" s="29">
         <v>104.2</v>
       </c>
     </row>
     <row r="13" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A13" s="46">
         <v>35</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="33">
         <v>109.8</v>
       </c>
       <c r="D13" s="33">
         <v>105.3</v>
       </c>
       <c r="E13" s="33">
         <v>103.9</v>
       </c>
       <c r="F13" s="33">
         <v>106.5</v>
       </c>
       <c r="G13" s="33">
@@ -4570,51 +4537,51 @@
       <c r="BJ13" s="35">
         <v>102.4</v>
       </c>
       <c r="BK13" s="35">
         <v>107</v>
       </c>
       <c r="BL13" s="35">
         <v>108.6</v>
       </c>
       <c r="BM13" s="34">
         <v>109.9</v>
       </c>
       <c r="BN13" s="29">
         <v>108.8</v>
       </c>
       <c r="BO13" s="29">
         <v>107.8</v>
       </c>
       <c r="BP13" s="35">
         <v>105.9</v>
       </c>
       <c r="BQ13" s="35">
         <v>104.1</v>
       </c>
       <c r="BR13" s="29">
-        <v>104.6</v>
+        <v>103.7</v>
       </c>
       <c r="BS13" s="29">
         <v>104.4</v>
       </c>
     </row>
     <row r="14" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A14" s="46">
         <v>39</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="33">
         <v>101.1</v>
       </c>
       <c r="D14" s="33">
         <v>106.6</v>
       </c>
       <c r="E14" s="33">
         <v>108.5</v>
       </c>
       <c r="F14" s="33">
         <v>96.6</v>
       </c>
       <c r="G14" s="33">
@@ -4785,51 +4752,51 @@
       <c r="BJ14" s="35">
         <v>102.6</v>
       </c>
       <c r="BK14" s="35">
         <v>105.1</v>
       </c>
       <c r="BL14" s="35">
         <v>101.7</v>
       </c>
       <c r="BM14" s="34">
         <v>103.6</v>
       </c>
       <c r="BN14" s="29">
         <v>108.3</v>
       </c>
       <c r="BO14" s="29">
         <v>105.3</v>
       </c>
       <c r="BP14" s="35">
         <v>107.9</v>
       </c>
       <c r="BQ14" s="35">
         <v>108</v>
       </c>
       <c r="BR14" s="29">
-        <v>108.2</v>
+        <v>109</v>
       </c>
       <c r="BS14" s="29">
         <v>102.8</v>
       </c>
     </row>
     <row r="15" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A15" s="46">
         <v>43</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="33">
         <v>121.4</v>
       </c>
       <c r="D15" s="33">
         <v>124.9</v>
       </c>
       <c r="E15" s="33">
         <v>119.5</v>
       </c>
       <c r="F15" s="33">
         <v>103.1</v>
       </c>
       <c r="G15" s="33">
@@ -5000,51 +4967,51 @@
       <c r="BJ15" s="35">
         <v>104.7</v>
       </c>
       <c r="BK15" s="35">
         <v>106.9</v>
       </c>
       <c r="BL15" s="35">
         <v>105.5</v>
       </c>
       <c r="BM15" s="34">
         <v>106.4</v>
       </c>
       <c r="BN15" s="29">
         <v>108.1</v>
       </c>
       <c r="BO15" s="29">
         <v>104.7</v>
       </c>
       <c r="BP15" s="35">
         <v>105</v>
       </c>
       <c r="BQ15" s="35">
         <v>102.6</v>
       </c>
       <c r="BR15" s="29">
-        <v>102.9</v>
+        <v>102.3</v>
       </c>
       <c r="BS15" s="29">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A16" s="46">
         <v>47</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="33">
         <v>110.3</v>
       </c>
       <c r="D16" s="33">
         <v>121.6</v>
       </c>
       <c r="E16" s="33">
         <v>101.4</v>
       </c>
       <c r="F16" s="33">
         <v>115.8</v>
       </c>
       <c r="G16" s="33">
@@ -5215,51 +5182,51 @@
       <c r="BJ16" s="35">
         <v>103</v>
       </c>
       <c r="BK16" s="35">
         <v>97.3</v>
       </c>
       <c r="BL16" s="35">
         <v>100.9</v>
       </c>
       <c r="BM16" s="34">
         <v>100.1</v>
       </c>
       <c r="BN16" s="29">
         <v>101.7</v>
       </c>
       <c r="BO16" s="29">
         <v>102.4</v>
       </c>
       <c r="BP16" s="35">
         <v>102.9</v>
       </c>
       <c r="BQ16" s="35">
         <v>102.9</v>
       </c>
       <c r="BR16" s="29">
-        <v>101.9</v>
+        <v>104.6</v>
       </c>
       <c r="BS16" s="29">
         <v>102.9</v>
       </c>
     </row>
     <row r="17" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A17" s="46">
         <v>51</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="33">
         <v>116.6</v>
       </c>
       <c r="D17" s="33">
         <v>107.6</v>
       </c>
       <c r="E17" s="33">
         <v>108.7</v>
       </c>
       <c r="F17" s="33">
         <v>92.9</v>
       </c>
       <c r="G17" s="33">
@@ -5652,51 +5619,51 @@
       <c r="BJ18" s="35">
         <v>101.5</v>
       </c>
       <c r="BK18" s="35">
         <v>106.4</v>
       </c>
       <c r="BL18" s="35">
         <v>103.3</v>
       </c>
       <c r="BM18" s="34">
         <v>105.5</v>
       </c>
       <c r="BN18" s="29">
         <v>105</v>
       </c>
       <c r="BO18" s="29">
         <v>106.3</v>
       </c>
       <c r="BP18" s="35">
         <v>105.9</v>
       </c>
       <c r="BQ18" s="35">
         <v>104.1</v>
       </c>
       <c r="BR18" s="29">
-        <v>105.2</v>
+        <v>107.1</v>
       </c>
       <c r="BS18" s="29">
         <v>107.9</v>
       </c>
     </row>
     <row r="19" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A19" s="46">
         <v>59</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="33">
         <v>121.6</v>
       </c>
       <c r="D19" s="33">
         <v>105.6</v>
       </c>
       <c r="E19" s="33">
         <v>103</v>
       </c>
       <c r="F19" s="33">
         <v>108.9</v>
       </c>
       <c r="G19" s="33">
@@ -5867,51 +5834,51 @@
       <c r="BJ19" s="35">
         <v>99.7</v>
       </c>
       <c r="BK19" s="35">
         <v>109.7</v>
       </c>
       <c r="BL19" s="35">
         <v>106.7</v>
       </c>
       <c r="BM19" s="34">
         <v>108.4</v>
       </c>
       <c r="BN19" s="29">
         <v>113.7</v>
       </c>
       <c r="BO19" s="29">
         <v>102.4</v>
       </c>
       <c r="BP19" s="35">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="35">
         <v>106.2</v>
       </c>
       <c r="BR19" s="29">
-        <v>107.8</v>
+        <v>111.6</v>
       </c>
       <c r="BS19" s="29">
         <v>112.9</v>
       </c>
     </row>
     <row r="20" spans="1:71" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>61</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>130</v>
       </c>
       <c r="C20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G20" s="33" t="s">
@@ -6082,51 +6049,51 @@
       <c r="BJ20" s="35">
         <v>102.2</v>
       </c>
       <c r="BK20" s="35">
         <v>103.7</v>
       </c>
       <c r="BL20" s="35">
         <v>104</v>
       </c>
       <c r="BM20" s="34">
         <v>107.2</v>
       </c>
       <c r="BN20" s="29">
         <v>110.4</v>
       </c>
       <c r="BO20" s="29">
         <v>109.1</v>
       </c>
       <c r="BP20" s="35">
         <v>109.5</v>
       </c>
       <c r="BQ20" s="35">
         <v>110.1</v>
       </c>
       <c r="BR20" s="29">
-        <v>109.3</v>
+        <v>113</v>
       </c>
       <c r="BS20" s="29">
         <v>109.6</v>
       </c>
     </row>
     <row r="21" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>62</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G21" s="33" t="s">
@@ -6297,51 +6264,51 @@
       <c r="BJ21" s="35">
         <v>99.6</v>
       </c>
       <c r="BK21" s="35">
         <v>104.4</v>
       </c>
       <c r="BL21" s="35">
         <v>103.1</v>
       </c>
       <c r="BM21" s="34">
         <v>110.5</v>
       </c>
       <c r="BN21" s="29">
         <v>110.7</v>
       </c>
       <c r="BO21" s="29">
         <v>100.7</v>
       </c>
       <c r="BP21" s="35">
         <v>101.1</v>
       </c>
       <c r="BQ21" s="35">
         <v>100.4</v>
       </c>
       <c r="BR21" s="29">
-        <v>103.7</v>
+        <v>102.9</v>
       </c>
       <c r="BS21" s="29">
         <v>111.4</v>
       </c>
     </row>
     <row r="22" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>63</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="33">
         <v>107.1</v>
       </c>
       <c r="D22" s="33">
         <v>103.9</v>
       </c>
       <c r="E22" s="33">
         <v>106</v>
       </c>
       <c r="F22" s="33">
         <v>109.9</v>
       </c>
       <c r="G22" s="33">
@@ -6512,51 +6479,51 @@
       <c r="BJ22" s="35">
         <v>103.8</v>
       </c>
       <c r="BK22" s="35">
         <v>107.5</v>
       </c>
       <c r="BL22" s="35">
         <v>103.9</v>
       </c>
       <c r="BM22" s="34">
         <v>105.1</v>
       </c>
       <c r="BN22" s="29">
         <v>105.9</v>
       </c>
       <c r="BO22" s="29">
         <v>95.3</v>
       </c>
       <c r="BP22" s="35">
         <v>96.4</v>
       </c>
       <c r="BQ22" s="35">
         <v>99</v>
       </c>
       <c r="BR22" s="29">
-        <v>100.9</v>
+        <v>102.7</v>
       </c>
       <c r="BS22" s="29">
         <v>96.6</v>
       </c>
     </row>
     <row r="23" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>71</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="33">
         <v>125.4</v>
       </c>
       <c r="D23" s="33">
         <v>106.8</v>
       </c>
       <c r="E23" s="33">
         <v>113.4</v>
       </c>
       <c r="F23" s="33">
         <v>123.1</v>
       </c>
       <c r="G23" s="33">
@@ -6727,51 +6694,51 @@
       <c r="BJ23" s="35">
         <v>105</v>
       </c>
       <c r="BK23" s="35">
         <v>105.6</v>
       </c>
       <c r="BL23" s="35">
         <v>107</v>
       </c>
       <c r="BM23" s="34">
         <v>106.8</v>
       </c>
       <c r="BN23" s="29">
         <v>105.4</v>
       </c>
       <c r="BO23" s="29">
         <v>111.9</v>
       </c>
       <c r="BP23" s="35">
         <v>111.1</v>
       </c>
       <c r="BQ23" s="35">
         <v>111.5</v>
       </c>
       <c r="BR23" s="29">
-        <v>111.6</v>
+        <v>110.2</v>
       </c>
       <c r="BS23" s="29">
         <v>108.9</v>
       </c>
     </row>
     <row r="24" spans="1:71" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>75</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="33">
         <v>119.3</v>
       </c>
       <c r="D24" s="33">
         <v>111.4</v>
       </c>
       <c r="E24" s="33">
         <v>112.1</v>
       </c>
       <c r="F24" s="33">
         <v>116.3</v>
       </c>
       <c r="G24" s="33">
@@ -6942,51 +6909,51 @@
       <c r="BJ24" s="35">
         <v>108.9</v>
       </c>
       <c r="BK24" s="35">
         <v>104.7</v>
       </c>
       <c r="BL24" s="35">
         <v>103.5</v>
       </c>
       <c r="BM24" s="34">
         <v>103.8</v>
       </c>
       <c r="BN24" s="29">
         <v>107.6</v>
       </c>
       <c r="BO24" s="29">
         <v>106.5</v>
       </c>
       <c r="BP24" s="35">
         <v>106.5</v>
       </c>
       <c r="BQ24" s="35">
         <v>106.7</v>
       </c>
       <c r="BR24" s="29">
-        <v>106.9</v>
+        <v>104.9</v>
       </c>
       <c r="BS24" s="29">
         <v>104.6</v>
       </c>
     </row>
     <row r="25" spans="1:71" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>79</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="33" t="s">
@@ -7157,51 +7124,51 @@
       <c r="BJ25" s="35">
         <v>105.1</v>
       </c>
       <c r="BK25" s="35">
         <v>108.7</v>
       </c>
       <c r="BL25" s="35">
         <v>106.9</v>
       </c>
       <c r="BM25" s="34">
         <v>109.1</v>
       </c>
       <c r="BN25" s="29">
         <v>104.4</v>
       </c>
       <c r="BO25" s="29">
         <v>106.6</v>
       </c>
       <c r="BP25" s="35">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="35">
         <v>108.5</v>
       </c>
       <c r="BR25" s="29">
-        <v>111</v>
+        <v>109.9</v>
       </c>
       <c r="BS25" s="29">
         <v>108.9</v>
       </c>
     </row>
     <row r="26" spans="1:71" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
@@ -7287,193 +7254,191 @@
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="AS28" s="3"/>
     </row>
     <row r="29" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
     <row r="30" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="12"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="AS30" s="3"/>
     </row>
     <row r="31" spans="1:71" x14ac:dyDescent="0.2">
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="BN2:BS2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832C4E9E-2367-4198-972D-7B28C894C114}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2001-2026</vt:lpstr>
     </vt:vector>