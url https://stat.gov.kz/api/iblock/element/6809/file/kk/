--- v3 (2026-10-02)
+++ v4 (2026-10-23)
@@ -10,83 +10,83 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20417"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2025\ВРП 2025 (отчетный)\ПУБЛИКАЦИИ\Динамические таблицы\каз\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.10.172\врп\ВРП 2026\ВРП 1 полугодие 2026\Публикации\Динамические таблицы\каз\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06611E69-0F84-4EE2-AE3E-C0E5CB6E04D2}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B531C5F2-6C4E-4A4D-B01A-A2D6D1736351}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20985" windowHeight="9435" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="18165" windowHeight="10155" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="5" r:id="rId2"/>
     <sheet name="2001-2026" sheetId="3" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V17" i="3" l="1"/>
   <c r="Z17" i="3"/>
   <c r="AD17" i="3"/>
   <c r="AH17" i="3"/>
   <c r="AL17" i="3"/>
   <c r="R17" i="3"/>
   <c r="N17" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="144">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>2001 жыл</t>
   </si>
   <si>
     <t>2002 жыл</t>
   </si>
   <si>
     <t>2003 жыл</t>
   </si>
   <si>
     <t>2004 жыл</t>
   </si>
   <si>
     <t>2005 жыл</t>
   </si>
   <si>
@@ -574,50 +574,53 @@
     <t>Нақты көлем индексі – салыстырмалы кезеңде саладағы өндіріс көлемінің өзгеруін сипаттайтын салыстырмалы көрсеткіш.</t>
   </si>
   <si>
     <t>2022 жылғы             I жартыжылдық</t>
   </si>
   <si>
     <t xml:space="preserve">Ж.Қ.Сүлейменова,
 Ә.Б. Қабылбекова
 </t>
   </si>
   <si>
     <t xml:space="preserve">zh.suleimenova@aspire.gov.kz, a.kabylbekova@aspire.gov.kz
 </t>
   </si>
   <si>
     <t>өткен жылдың тиісті кезеңіне %-бен</t>
   </si>
   <si>
     <t>2025 жылғы       9 ай</t>
   </si>
   <si>
     <t>2026 жылғы                I тоқсан</t>
   </si>
   <si>
     <t>2025 жыл</t>
+  </si>
+  <si>
+    <t>2026 жылғы I жартыжылдық</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -913,67 +916,67 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный 2 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -1318,67 +1321,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/512165/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/509666/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/2979005?keyword=" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/515979/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/economy/national-accounts/publications/517600/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/6815/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="23" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="23" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="44.28515625" style="23" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="23" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="44.28515625" style="23" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="23" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="44.28515625" style="23" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="23" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="44.28515625" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="23" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="44.28515625" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="23" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="23"/>
     <col min="1537" max="1537" width="44.28515625" style="23" customWidth="1"/>
     <col min="1538" max="1538" width="94.7109375" style="23" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="23"/>
@@ -1534,52 +1537,52 @@
     <col min="14339" max="14592" width="9.140625" style="23"/>
     <col min="14593" max="14593" width="44.28515625" style="23" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="23" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="23"/>
     <col min="14849" max="14849" width="44.28515625" style="23" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="23" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="44.28515625" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="23" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="44.28515625" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="23" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="44.28515625" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="23" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="44.28515625" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="23" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="44.28515625" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="23" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="53"/>
-      <c r="B1" s="53"/>
+      <c r="A1" s="54"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B2" s="15">
         <v>11120801</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="15" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>128</v>
       </c>
     </row>
@@ -1632,91 +1635,91 @@
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="48" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="18"/>
     </row>
     <row r="12" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="48" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="49" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A14" s="54" t="s">
+      <c r="A14" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="B14" s="58" t="s">
+      <c r="B14" s="53" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A15" s="55"/>
-      <c r="B15" s="58" t="s">
+      <c r="A15" s="56"/>
+      <c r="B15" s="53" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A16" s="56"/>
+      <c r="A16" s="57"/>
       <c r="B16" s="51" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="49" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="48" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="52">
-        <v>46258</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="48" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="52">
-        <v>46307</v>
+        <v>46416</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="48" t="s">
         <v>103</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="48" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="48" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>107</v>
       </c>
@@ -1749,52 +1752,52 @@
       <c r="A28" s="21"/>
       <c r="B28" s="21"/>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A29" s="21"/>
       <c r="B29" s="21"/>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A30" s="21"/>
       <c r="B30" s="21"/>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A31" s="44"/>
       <c r="B31" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A14:A16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1" display="https://stat.gov.kz/upload/iblock/74a/m529zvs4w6vlz5113op7yeu5pqek848k.docx" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B12" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B17" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B16" r:id="rId4" display="https://stat.gov.kz/api/iblock/element/6815/file/kk/" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{E3EFB807-A839-49E4-978D-EF747B3BB162}"/>
-    <hyperlink ref="B15" r:id="rId6" xr:uid="{7B1B9685-68B6-4412-A7E3-9152DEE09E9E}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{9D2C560A-0B5E-4A40-B0C4-7ED1D01D7072}"/>
+    <hyperlink ref="B15" r:id="rId6" xr:uid="{23A86474-5132-406B-A4FC-F440936D9C54}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId7"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B49" sqref="B49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
@@ -2085,55 +2088,55 @@
       <c r="B11" s="25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="12" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B12" s="24"/>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="24"/>
     </row>
     <row r="20" spans="2:4" x14ac:dyDescent="0.2">
       <c r="B20" s="26" t="s">
         <v>115</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:BS31"/>
+  <dimension ref="A1:BT31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" topLeftCell="BM1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="BU15" sqref="BU15"/>
+      <pane xSplit="2" topLeftCell="BR1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BV27" sqref="BV27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="10.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" style="1" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="14" width="12.140625" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.140625" style="1" customWidth="1"/>
     <col min="17" max="18" width="13" style="1" customWidth="1"/>
     <col min="19" max="19" width="11.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="12.7109375" style="1" customWidth="1"/>
     <col min="21" max="22" width="13" style="1" customWidth="1"/>
     <col min="23" max="23" width="11.140625" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.5703125" style="1" customWidth="1"/>
     <col min="25" max="26" width="13" style="1" customWidth="1"/>
     <col min="27" max="27" width="11.42578125" style="1" customWidth="1"/>
@@ -2141,90 +2144,92 @@
     <col min="29" max="30" width="11.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="12.85546875" style="1" customWidth="1"/>
     <col min="33" max="33" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="11.7109375" style="1" customWidth="1"/>
     <col min="35" max="35" width="13" style="1" customWidth="1"/>
     <col min="36" max="36" width="12.85546875" style="1" customWidth="1"/>
     <col min="37" max="38" width="12.5703125" style="1" customWidth="1"/>
     <col min="39" max="40" width="12.85546875" style="1" customWidth="1"/>
     <col min="41" max="42" width="12.42578125" style="1" customWidth="1"/>
     <col min="43" max="43" width="12.7109375" style="1" customWidth="1"/>
     <col min="44" max="44" width="12.85546875" style="1" customWidth="1"/>
     <col min="45" max="46" width="11.28515625" style="1" customWidth="1"/>
     <col min="47" max="48" width="11.5703125" style="1" customWidth="1"/>
     <col min="49" max="49" width="11.42578125" style="1" customWidth="1"/>
     <col min="50" max="50" width="11.5703125" style="1" customWidth="1"/>
     <col min="51" max="51" width="10.85546875" style="1" customWidth="1"/>
     <col min="52" max="55" width="12.7109375" style="1" customWidth="1"/>
     <col min="56" max="56" width="14.5703125" style="1" customWidth="1"/>
     <col min="57" max="66" width="12.7109375" style="1" customWidth="1"/>
     <col min="67" max="67" width="10.5703125" style="1" customWidth="1"/>
     <col min="68" max="68" width="12.85546875" style="1" customWidth="1"/>
     <col min="69" max="69" width="10.85546875" style="1" customWidth="1"/>
     <col min="70" max="70" width="10.28515625" style="1" customWidth="1"/>
     <col min="71" max="71" width="11.28515625" style="1" customWidth="1"/>
-    <col min="72" max="16384" width="9.140625" style="1"/>
+    <col min="72" max="72" width="13.140625" style="1" customWidth="1"/>
+    <col min="73" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:72" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="36">
         <v>11120801</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>63</v>
       </c>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
     </row>
-    <row r="2" spans="1:71" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:72" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="AJ2" s="2"/>
       <c r="AQ2" s="2"/>
       <c r="AU2" s="2"/>
       <c r="BF2" s="2"/>
       <c r="BJ2" s="10"/>
       <c r="BK2" s="10"/>
-      <c r="BN2" s="57" t="s">
+      <c r="BN2" s="58" t="s">
         <v>139</v>
       </c>
-      <c r="BO2" s="57"/>
-[...3 lines deleted...]
-      <c r="BS2" s="57"/>
+      <c r="BO2" s="58"/>
+      <c r="BP2" s="58"/>
+      <c r="BQ2" s="58"/>
+      <c r="BR2" s="58"/>
+      <c r="BS2" s="58"/>
+      <c r="BT2" s="58"/>
     </row>
-    <row r="3" spans="1:71" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:72" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="32" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="32" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="32" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="32" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="32" t="s">
         <v>9</v>
       </c>
@@ -2392,52 +2397,55 @@
       </c>
       <c r="BL3" s="32" t="s">
         <v>79</v>
       </c>
       <c r="BM3" s="32" t="s">
         <v>64</v>
       </c>
       <c r="BN3" s="32" t="s">
         <v>134</v>
       </c>
       <c r="BO3" s="32" t="s">
         <v>80</v>
       </c>
       <c r="BP3" s="32" t="s">
         <v>129</v>
       </c>
       <c r="BQ3" s="32" t="s">
         <v>140</v>
       </c>
       <c r="BR3" s="32" t="s">
         <v>142</v>
       </c>
       <c r="BS3" s="32" t="s">
         <v>141</v>
       </c>
+      <c r="BT3" s="32" t="s">
+        <v>143</v>
+      </c>
     </row>
-    <row r="4" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A4" s="45">
         <v>0</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>46</v>
       </c>
       <c r="C4" s="38">
         <v>113.5</v>
       </c>
       <c r="D4" s="38">
         <v>109.8</v>
       </c>
       <c r="E4" s="38">
         <v>109.3</v>
       </c>
       <c r="F4" s="38">
         <v>109.6</v>
       </c>
       <c r="G4" s="38">
         <v>109.7</v>
       </c>
       <c r="H4" s="38">
         <v>110.7</v>
       </c>
       <c r="I4" s="38">
@@ -2607,52 +2615,55 @@
       </c>
       <c r="BL4" s="40">
         <v>103.2</v>
       </c>
       <c r="BM4" s="39">
         <v>104.1</v>
       </c>
       <c r="BN4" s="41">
         <v>105</v>
       </c>
       <c r="BO4" s="41">
         <v>105.6</v>
       </c>
       <c r="BP4" s="40">
         <v>106.3</v>
       </c>
       <c r="BQ4" s="40">
         <v>106.3</v>
       </c>
       <c r="BR4" s="41">
         <v>106.5</v>
       </c>
       <c r="BS4" s="41">
         <v>103</v>
       </c>
+      <c r="BT4" s="40">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="5" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A5" s="46">
         <v>10</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="H5" s="33" t="s">
         <v>120</v>
       </c>
       <c r="I5" s="33" t="s">
@@ -2822,52 +2833,55 @@
       </c>
       <c r="BL5" s="35">
         <v>103.2</v>
       </c>
       <c r="BM5" s="34">
         <v>104.2</v>
       </c>
       <c r="BN5" s="29">
         <v>105.7</v>
       </c>
       <c r="BO5" s="29">
         <v>100.4</v>
       </c>
       <c r="BP5" s="35">
         <v>104.4</v>
       </c>
       <c r="BQ5" s="35">
         <v>101.5</v>
       </c>
       <c r="BR5" s="29">
         <v>101.9</v>
       </c>
       <c r="BS5" s="29">
         <v>103.7</v>
       </c>
+      <c r="BT5" s="35">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="6" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A6" s="46">
         <v>11</v>
       </c>
       <c r="B6" s="31" t="s">
         <v>47</v>
       </c>
       <c r="C6" s="33">
         <v>110.3</v>
       </c>
       <c r="D6" s="33">
         <v>102.9</v>
       </c>
       <c r="E6" s="33">
         <v>106.7</v>
       </c>
       <c r="F6" s="33">
         <v>100.7</v>
       </c>
       <c r="G6" s="33">
         <v>111.8</v>
       </c>
       <c r="H6" s="33">
         <v>113.1</v>
       </c>
       <c r="I6" s="33">
@@ -3037,52 +3051,55 @@
       </c>
       <c r="BL6" s="35">
         <v>101.4</v>
       </c>
       <c r="BM6" s="34">
         <v>107.3</v>
       </c>
       <c r="BN6" s="29">
         <v>109</v>
       </c>
       <c r="BO6" s="29">
         <v>106.9</v>
       </c>
       <c r="BP6" s="35">
         <v>106</v>
       </c>
       <c r="BQ6" s="35">
         <v>106.2</v>
       </c>
       <c r="BR6" s="29">
         <v>105.9</v>
       </c>
       <c r="BS6" s="29">
         <v>94.7</v>
       </c>
+      <c r="BT6" s="35">
+        <v>101</v>
+      </c>
     </row>
-    <row r="7" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A7" s="46">
         <v>15</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="33">
         <v>115.8</v>
       </c>
       <c r="D7" s="33">
         <v>115.2</v>
       </c>
       <c r="E7" s="33">
         <v>113.6</v>
       </c>
       <c r="F7" s="33">
         <v>102.5</v>
       </c>
       <c r="G7" s="33">
         <v>109.3</v>
       </c>
       <c r="H7" s="33">
         <v>103.3</v>
       </c>
       <c r="I7" s="33">
@@ -3252,52 +3269,55 @@
       </c>
       <c r="BL7" s="35">
         <v>107.8</v>
       </c>
       <c r="BM7" s="35">
         <v>107</v>
       </c>
       <c r="BN7" s="29">
         <v>105.6</v>
       </c>
       <c r="BO7" s="29">
         <v>104.1</v>
       </c>
       <c r="BP7" s="35">
         <v>104.5</v>
       </c>
       <c r="BQ7" s="35">
         <v>103.9</v>
       </c>
       <c r="BR7" s="29">
         <v>103.5</v>
       </c>
       <c r="BS7" s="29">
         <v>106.3</v>
       </c>
+      <c r="BT7" s="35">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="8" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A8" s="46">
         <v>19</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="33">
         <v>115.8</v>
       </c>
       <c r="D8" s="33">
         <v>111</v>
       </c>
       <c r="E8" s="33">
         <v>109.5</v>
       </c>
       <c r="F8" s="33">
         <v>109.8</v>
       </c>
       <c r="G8" s="33">
         <v>111.9</v>
       </c>
       <c r="H8" s="33">
         <v>108.7</v>
       </c>
       <c r="I8" s="33">
@@ -3467,52 +3487,55 @@
       </c>
       <c r="BL8" s="35">
         <v>107.3</v>
       </c>
       <c r="BM8" s="34">
         <v>108.3</v>
       </c>
       <c r="BN8" s="29">
         <v>104.8</v>
       </c>
       <c r="BO8" s="29">
         <v>107.6</v>
       </c>
       <c r="BP8" s="35">
         <v>106.6</v>
       </c>
       <c r="BQ8" s="35">
         <v>104.5</v>
       </c>
       <c r="BR8" s="29">
         <v>109.1</v>
       </c>
       <c r="BS8" s="29">
         <v>106.8</v>
       </c>
+      <c r="BT8" s="35">
+        <v>109.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A9" s="46">
         <v>23</v>
       </c>
       <c r="B9" s="31" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="33">
         <v>113.5</v>
       </c>
       <c r="D9" s="33">
         <v>115.9</v>
       </c>
       <c r="E9" s="33">
         <v>112.4</v>
       </c>
       <c r="F9" s="33">
         <v>116.4</v>
       </c>
       <c r="G9" s="33">
         <v>100.3</v>
       </c>
       <c r="H9" s="33">
         <v>112.2</v>
       </c>
       <c r="I9" s="33">
@@ -3682,52 +3705,55 @@
       </c>
       <c r="BL9" s="35">
         <v>95.4</v>
       </c>
       <c r="BM9" s="34">
         <v>95.1</v>
       </c>
       <c r="BN9" s="29">
         <v>93.6</v>
       </c>
       <c r="BO9" s="29">
         <v>102.1</v>
       </c>
       <c r="BP9" s="35">
         <v>105.8</v>
       </c>
       <c r="BQ9" s="35">
         <v>109.6</v>
       </c>
       <c r="BR9" s="29">
         <v>108.8</v>
       </c>
       <c r="BS9" s="29">
         <v>87.9</v>
       </c>
+      <c r="BT9" s="35">
+        <v>97.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A10" s="46">
         <v>27</v>
       </c>
       <c r="B10" s="31" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="33">
         <v>111.3</v>
       </c>
       <c r="D10" s="33">
         <v>114.1</v>
       </c>
       <c r="E10" s="33">
         <v>103.2</v>
       </c>
       <c r="F10" s="33">
         <v>111.6</v>
       </c>
       <c r="G10" s="33">
         <v>106.8</v>
       </c>
       <c r="H10" s="33">
         <v>101.3</v>
       </c>
       <c r="I10" s="33">
@@ -3897,52 +3923,55 @@
       </c>
       <c r="BL10" s="35">
         <v>101.3</v>
       </c>
       <c r="BM10" s="34">
         <v>101.9</v>
       </c>
       <c r="BN10" s="29">
         <v>104.2</v>
       </c>
       <c r="BO10" s="29">
         <v>102.9</v>
       </c>
       <c r="BP10" s="35">
         <v>106</v>
       </c>
       <c r="BQ10" s="35">
         <v>103.6</v>
       </c>
       <c r="BR10" s="29">
         <v>102</v>
       </c>
       <c r="BS10" s="29">
         <v>91.9</v>
       </c>
+      <c r="BT10" s="35">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A11" s="46">
         <v>31</v>
       </c>
       <c r="B11" s="31" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="33">
         <v>108.4</v>
       </c>
       <c r="D11" s="33">
         <v>115.5</v>
       </c>
       <c r="E11" s="33">
         <v>119.1</v>
       </c>
       <c r="F11" s="33">
         <v>99.4</v>
       </c>
       <c r="G11" s="33">
         <v>105.7</v>
       </c>
       <c r="H11" s="33">
         <v>103.7</v>
       </c>
       <c r="I11" s="33">
@@ -4112,52 +4141,55 @@
       </c>
       <c r="BL11" s="35">
         <v>101.5</v>
       </c>
       <c r="BM11" s="34">
         <v>103.9</v>
       </c>
       <c r="BN11" s="29">
         <v>104.1</v>
       </c>
       <c r="BO11" s="29">
         <v>106.3</v>
       </c>
       <c r="BP11" s="35">
         <v>107.9</v>
       </c>
       <c r="BQ11" s="35">
         <v>106.1</v>
       </c>
       <c r="BR11" s="29">
         <v>107.1</v>
       </c>
       <c r="BS11" s="29">
         <v>111.7</v>
       </c>
+      <c r="BT11" s="35">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="12" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A12" s="46">
         <v>33</v>
       </c>
       <c r="B12" s="31" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>120</v>
       </c>
       <c r="I12" s="33" t="s">
@@ -4327,52 +4359,55 @@
       </c>
       <c r="BL12" s="35">
         <v>106.2</v>
       </c>
       <c r="BM12" s="34">
         <v>108.3</v>
       </c>
       <c r="BN12" s="29">
         <v>114.8</v>
       </c>
       <c r="BO12" s="29">
         <v>107.3</v>
       </c>
       <c r="BP12" s="35">
         <v>108.7</v>
       </c>
       <c r="BQ12" s="35">
         <v>106.8</v>
       </c>
       <c r="BR12" s="29">
         <v>105.5</v>
       </c>
       <c r="BS12" s="29">
         <v>104.2</v>
       </c>
+      <c r="BT12" s="35">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="13" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A13" s="46">
         <v>35</v>
       </c>
       <c r="B13" s="31" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="33">
         <v>109.8</v>
       </c>
       <c r="D13" s="33">
         <v>105.3</v>
       </c>
       <c r="E13" s="33">
         <v>103.9</v>
       </c>
       <c r="F13" s="33">
         <v>106.5</v>
       </c>
       <c r="G13" s="33">
         <v>100.6</v>
       </c>
       <c r="H13" s="33">
         <v>108.5</v>
       </c>
       <c r="I13" s="33">
@@ -4542,52 +4577,55 @@
       </c>
       <c r="BL13" s="35">
         <v>108.6</v>
       </c>
       <c r="BM13" s="34">
         <v>109.9</v>
       </c>
       <c r="BN13" s="29">
         <v>108.8</v>
       </c>
       <c r="BO13" s="29">
         <v>107.8</v>
       </c>
       <c r="BP13" s="35">
         <v>105.9</v>
       </c>
       <c r="BQ13" s="35">
         <v>104.1</v>
       </c>
       <c r="BR13" s="29">
         <v>103.7</v>
       </c>
       <c r="BS13" s="29">
         <v>104.4</v>
       </c>
+      <c r="BT13" s="35">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A14" s="46">
         <v>39</v>
       </c>
       <c r="B14" s="31" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="33">
         <v>101.1</v>
       </c>
       <c r="D14" s="33">
         <v>106.6</v>
       </c>
       <c r="E14" s="33">
         <v>108.5</v>
       </c>
       <c r="F14" s="33">
         <v>96.6</v>
       </c>
       <c r="G14" s="33">
         <v>109.4</v>
       </c>
       <c r="H14" s="33">
         <v>110.3</v>
       </c>
       <c r="I14" s="33">
@@ -4757,52 +4795,55 @@
       </c>
       <c r="BL14" s="35">
         <v>101.7</v>
       </c>
       <c r="BM14" s="34">
         <v>103.6</v>
       </c>
       <c r="BN14" s="29">
         <v>108.3</v>
       </c>
       <c r="BO14" s="29">
         <v>105.3</v>
       </c>
       <c r="BP14" s="35">
         <v>107.9</v>
       </c>
       <c r="BQ14" s="35">
         <v>108</v>
       </c>
       <c r="BR14" s="29">
         <v>109</v>
       </c>
       <c r="BS14" s="29">
         <v>102.8</v>
       </c>
+      <c r="BT14" s="35">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A15" s="46">
         <v>43</v>
       </c>
       <c r="B15" s="31" t="s">
         <v>55</v>
       </c>
       <c r="C15" s="33">
         <v>121.4</v>
       </c>
       <c r="D15" s="33">
         <v>124.9</v>
       </c>
       <c r="E15" s="33">
         <v>119.5</v>
       </c>
       <c r="F15" s="33">
         <v>103.1</v>
       </c>
       <c r="G15" s="33">
         <v>96.5</v>
       </c>
       <c r="H15" s="33">
         <v>117.2</v>
       </c>
       <c r="I15" s="33">
@@ -4972,52 +5013,55 @@
       </c>
       <c r="BL15" s="35">
         <v>105.5</v>
       </c>
       <c r="BM15" s="34">
         <v>106.4</v>
       </c>
       <c r="BN15" s="29">
         <v>108.1</v>
       </c>
       <c r="BO15" s="29">
         <v>104.7</v>
       </c>
       <c r="BP15" s="35">
         <v>105</v>
       </c>
       <c r="BQ15" s="35">
         <v>102.6</v>
       </c>
       <c r="BR15" s="29">
         <v>102.3</v>
       </c>
       <c r="BS15" s="29">
         <v>105</v>
       </c>
+      <c r="BT15" s="35">
+        <v>104</v>
+      </c>
     </row>
-    <row r="16" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A16" s="46">
         <v>47</v>
       </c>
       <c r="B16" s="31" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="33">
         <v>110.3</v>
       </c>
       <c r="D16" s="33">
         <v>121.6</v>
       </c>
       <c r="E16" s="33">
         <v>101.4</v>
       </c>
       <c r="F16" s="33">
         <v>115.8</v>
       </c>
       <c r="G16" s="33">
         <v>109.8</v>
       </c>
       <c r="H16" s="33">
         <v>106.8</v>
       </c>
       <c r="I16" s="33">
@@ -5187,52 +5231,55 @@
       </c>
       <c r="BL16" s="35">
         <v>100.9</v>
       </c>
       <c r="BM16" s="34">
         <v>100.1</v>
       </c>
       <c r="BN16" s="29">
         <v>101.7</v>
       </c>
       <c r="BO16" s="29">
         <v>102.4</v>
       </c>
       <c r="BP16" s="35">
         <v>102.9</v>
       </c>
       <c r="BQ16" s="35">
         <v>102.9</v>
       </c>
       <c r="BR16" s="29">
         <v>104.6</v>
       </c>
       <c r="BS16" s="29">
         <v>102.9</v>
       </c>
+      <c r="BT16" s="35">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A17" s="46">
         <v>51</v>
       </c>
       <c r="B17" s="31" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="33">
         <v>116.6</v>
       </c>
       <c r="D17" s="33">
         <v>107.6</v>
       </c>
       <c r="E17" s="33">
         <v>108.7</v>
       </c>
       <c r="F17" s="33">
         <v>92.9</v>
       </c>
       <c r="G17" s="33">
         <v>109.4</v>
       </c>
       <c r="H17" s="33">
         <v>107.7</v>
       </c>
       <c r="I17" s="33">
@@ -5409,52 +5456,55 @@
       </c>
       <c r="BL17" s="34" t="s">
         <v>120</v>
       </c>
       <c r="BM17" s="34" t="s">
         <v>120</v>
       </c>
       <c r="BN17" s="33" t="s">
         <v>120</v>
       </c>
       <c r="BO17" s="34" t="s">
         <v>120</v>
       </c>
       <c r="BP17" s="34" t="s">
         <v>120</v>
       </c>
       <c r="BQ17" s="34" t="s">
         <v>120</v>
       </c>
       <c r="BR17" s="33" t="s">
         <v>120</v>
       </c>
       <c r="BS17" s="33" t="s">
         <v>120</v>
       </c>
+      <c r="BT17" s="34" t="s">
+        <v>120</v>
+      </c>
     </row>
-    <row r="18" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A18" s="46">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="33">
         <v>112.5</v>
       </c>
       <c r="D18" s="33">
         <v>101.1</v>
       </c>
       <c r="E18" s="33">
         <v>110.5</v>
       </c>
       <c r="F18" s="33">
         <v>109.6</v>
       </c>
       <c r="G18" s="33">
         <v>113.1</v>
       </c>
       <c r="H18" s="33">
         <v>110.4</v>
       </c>
       <c r="I18" s="33">
@@ -5624,52 +5674,55 @@
       </c>
       <c r="BL18" s="35">
         <v>103.3</v>
       </c>
       <c r="BM18" s="34">
         <v>105.5</v>
       </c>
       <c r="BN18" s="29">
         <v>105</v>
       </c>
       <c r="BO18" s="29">
         <v>106.3</v>
       </c>
       <c r="BP18" s="35">
         <v>105.9</v>
       </c>
       <c r="BQ18" s="35">
         <v>104.1</v>
       </c>
       <c r="BR18" s="29">
         <v>107.1</v>
       </c>
       <c r="BS18" s="29">
         <v>107.9</v>
       </c>
+      <c r="BT18" s="35">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="19" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A19" s="46">
         <v>59</v>
       </c>
       <c r="B19" s="31" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="33">
         <v>121.6</v>
       </c>
       <c r="D19" s="33">
         <v>105.6</v>
       </c>
       <c r="E19" s="33">
         <v>103</v>
       </c>
       <c r="F19" s="33">
         <v>108.9</v>
       </c>
       <c r="G19" s="33">
         <v>114</v>
       </c>
       <c r="H19" s="33">
         <v>108.2</v>
       </c>
       <c r="I19" s="33">
@@ -5839,52 +5892,55 @@
       </c>
       <c r="BL19" s="35">
         <v>106.7</v>
       </c>
       <c r="BM19" s="34">
         <v>108.4</v>
       </c>
       <c r="BN19" s="29">
         <v>113.7</v>
       </c>
       <c r="BO19" s="29">
         <v>102.4</v>
       </c>
       <c r="BP19" s="35">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="35">
         <v>106.2</v>
       </c>
       <c r="BR19" s="29">
         <v>111.6</v>
       </c>
       <c r="BS19" s="29">
         <v>112.9</v>
       </c>
+      <c r="BT19" s="35">
+        <v>111.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:71" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="46">
         <v>61</v>
       </c>
       <c r="B20" s="31" t="s">
         <v>130</v>
       </c>
       <c r="C20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>120</v>
       </c>
       <c r="I20" s="33" t="s">
@@ -6054,52 +6110,55 @@
       </c>
       <c r="BL20" s="35">
         <v>104</v>
       </c>
       <c r="BM20" s="34">
         <v>107.2</v>
       </c>
       <c r="BN20" s="29">
         <v>110.4</v>
       </c>
       <c r="BO20" s="29">
         <v>109.1</v>
       </c>
       <c r="BP20" s="35">
         <v>109.5</v>
       </c>
       <c r="BQ20" s="35">
         <v>110.1</v>
       </c>
       <c r="BR20" s="29">
         <v>113</v>
       </c>
       <c r="BS20" s="29">
         <v>109.6</v>
       </c>
+      <c r="BT20" s="35">
+        <v>113.3</v>
+      </c>
     </row>
-    <row r="21" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A21" s="46">
         <v>62</v>
       </c>
       <c r="B21" s="31" t="s">
         <v>2</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>120</v>
       </c>
       <c r="I21" s="33" t="s">
@@ -6269,52 +6328,55 @@
       </c>
       <c r="BL21" s="35">
         <v>103.1</v>
       </c>
       <c r="BM21" s="34">
         <v>110.5</v>
       </c>
       <c r="BN21" s="29">
         <v>110.7</v>
       </c>
       <c r="BO21" s="29">
         <v>100.7</v>
       </c>
       <c r="BP21" s="35">
         <v>101.1</v>
       </c>
       <c r="BQ21" s="35">
         <v>100.4</v>
       </c>
       <c r="BR21" s="29">
         <v>102.9</v>
       </c>
       <c r="BS21" s="29">
         <v>111.4</v>
       </c>
+      <c r="BT21" s="35">
+        <v>115.3</v>
+      </c>
     </row>
-    <row r="22" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A22" s="46">
         <v>63</v>
       </c>
       <c r="B22" s="31" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="33">
         <v>107.1</v>
       </c>
       <c r="D22" s="33">
         <v>103.9</v>
       </c>
       <c r="E22" s="33">
         <v>106</v>
       </c>
       <c r="F22" s="33">
         <v>109.9</v>
       </c>
       <c r="G22" s="33">
         <v>108.8</v>
       </c>
       <c r="H22" s="33">
         <v>107.4</v>
       </c>
       <c r="I22" s="33">
@@ -6484,52 +6546,55 @@
       </c>
       <c r="BL22" s="35">
         <v>103.9</v>
       </c>
       <c r="BM22" s="34">
         <v>105.1</v>
       </c>
       <c r="BN22" s="29">
         <v>105.9</v>
       </c>
       <c r="BO22" s="29">
         <v>95.3</v>
       </c>
       <c r="BP22" s="35">
         <v>96.4</v>
       </c>
       <c r="BQ22" s="35">
         <v>99</v>
       </c>
       <c r="BR22" s="29">
         <v>102.7</v>
       </c>
       <c r="BS22" s="29">
         <v>96.6</v>
       </c>
+      <c r="BT22" s="35">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="23" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A23" s="46">
         <v>71</v>
       </c>
       <c r="B23" s="31" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="33">
         <v>125.4</v>
       </c>
       <c r="D23" s="33">
         <v>106.8</v>
       </c>
       <c r="E23" s="33">
         <v>113.4</v>
       </c>
       <c r="F23" s="33">
         <v>123.1</v>
       </c>
       <c r="G23" s="33">
         <v>125</v>
       </c>
       <c r="H23" s="33">
         <v>116.6</v>
       </c>
       <c r="I23" s="33">
@@ -6699,52 +6764,55 @@
       </c>
       <c r="BL23" s="35">
         <v>107</v>
       </c>
       <c r="BM23" s="34">
         <v>106.8</v>
       </c>
       <c r="BN23" s="29">
         <v>105.4</v>
       </c>
       <c r="BO23" s="29">
         <v>111.9</v>
       </c>
       <c r="BP23" s="35">
         <v>111.1</v>
       </c>
       <c r="BQ23" s="35">
         <v>111.5</v>
       </c>
       <c r="BR23" s="29">
         <v>110.2</v>
       </c>
       <c r="BS23" s="29">
         <v>108.9</v>
       </c>
+      <c r="BT23" s="35">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="24" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:72" x14ac:dyDescent="0.2">
       <c r="A24" s="46">
         <v>75</v>
       </c>
       <c r="B24" s="31" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="33">
         <v>119.3</v>
       </c>
       <c r="D24" s="33">
         <v>111.4</v>
       </c>
       <c r="E24" s="33">
         <v>112.1</v>
       </c>
       <c r="F24" s="33">
         <v>116.3</v>
       </c>
       <c r="G24" s="33">
         <v>114.5</v>
       </c>
       <c r="H24" s="33">
         <v>115.8</v>
       </c>
       <c r="I24" s="33">
@@ -6914,52 +6982,55 @@
       </c>
       <c r="BL24" s="35">
         <v>103.5</v>
       </c>
       <c r="BM24" s="34">
         <v>103.8</v>
       </c>
       <c r="BN24" s="29">
         <v>107.6</v>
       </c>
       <c r="BO24" s="29">
         <v>106.5</v>
       </c>
       <c r="BP24" s="35">
         <v>106.5</v>
       </c>
       <c r="BQ24" s="35">
         <v>106.7</v>
       </c>
       <c r="BR24" s="29">
         <v>104.9</v>
       </c>
       <c r="BS24" s="29">
         <v>104.6</v>
       </c>
+      <c r="BT24" s="35">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="25" spans="1:71" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="46">
         <v>79</v>
       </c>
       <c r="B25" s="31" t="s">
         <v>131</v>
       </c>
       <c r="C25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="E25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="F25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>120</v>
       </c>
       <c r="I25" s="33" t="s">
@@ -7129,226 +7200,226 @@
       </c>
       <c r="BL25" s="35">
         <v>106.9</v>
       </c>
       <c r="BM25" s="34">
         <v>109.1</v>
       </c>
       <c r="BN25" s="29">
         <v>104.4</v>
       </c>
       <c r="BO25" s="29">
         <v>106.6</v>
       </c>
       <c r="BP25" s="35">
         <v>108.7</v>
       </c>
       <c r="BQ25" s="35">
         <v>108.5</v>
       </c>
       <c r="BR25" s="29">
         <v>109.9</v>
       </c>
       <c r="BS25" s="29">
         <v>108.9</v>
       </c>
+      <c r="BT25" s="35">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:72" x14ac:dyDescent="0.2">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="4"/>
       <c r="R26" s="4"/>
       <c r="S26" s="4"/>
       <c r="T26" s="4"/>
       <c r="U26" s="4"/>
       <c r="V26" s="4"/>
       <c r="W26" s="4"/>
       <c r="X26" s="4"/>
       <c r="Y26" s="4"/>
       <c r="Z26" s="4"/>
       <c r="AA26" s="4"/>
       <c r="AB26" s="4"/>
       <c r="AC26" s="4"/>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4"/>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
       <c r="AI26" s="4"/>
       <c r="AJ26" s="4"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AM26" s="4"/>
       <c r="AN26" s="4"/>
       <c r="AO26" s="4"/>
       <c r="AP26" s="4"/>
       <c r="AQ26" s="4"/>
       <c r="AR26" s="4"/>
       <c r="AS26" s="4"/>
       <c r="BC26" s="5"/>
     </row>
-    <row r="27" spans="1:71" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:72" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A27" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="4"/>
       <c r="R27" s="4"/>
       <c r="S27" s="4"/>
       <c r="T27" s="4"/>
       <c r="U27" s="4"/>
       <c r="V27" s="4"/>
       <c r="W27" s="4"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="4"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="4"/>
       <c r="AB27" s="4"/>
       <c r="AC27" s="4"/>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
       <c r="AK27" s="4"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="4"/>
       <c r="AN27" s="4"/>
       <c r="AO27" s="4"/>
       <c r="AP27" s="4"/>
       <c r="AQ27" s="4"/>
       <c r="AR27" s="4"/>
       <c r="AS27" s="4"/>
     </row>
-    <row r="28" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="11" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
       <c r="AS28" s="3"/>
     </row>
-    <row r="29" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
     </row>
-    <row r="30" spans="1:71" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:72" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="9"/>
       <c r="AS30" s="3"/>
     </row>
-    <row r="31" spans="1:71" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:72" x14ac:dyDescent="0.2">
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="BN2:BS2"/>
+    <mergeCell ref="BN2:BT2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.17" right="0.17" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100370B4E274E87974096EDA171ECDE108C" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="af0b12f176aaf80ed46566cf733fadb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7357,88 +7428,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832C4E9E-2367-4198-972D-7B28C894C114}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9ABBB370-5262-4C35-838B-BFB1C872F301}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{832C4E9E-2367-4198-972D-7B28C894C114}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2582ECFD-169F-46C8-969A-B5703A703E29}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>2001-2026</vt:lpstr>
     </vt:vector>