--- v0 (2026-04-15)
+++ v1 (2026-05-11)
@@ -1,91 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11730" tabRatio="601"/>
+    <workbookView xWindow="600" yWindow="240" windowWidth="28200" windowHeight="13170" tabRatio="601"/>
   </bookViews>
   <sheets>
-    <sheet name="Негізгі көрсеткіштер  2003-2023" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Негізгі көрсеткіштер  2003-2024" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId2"/>
+    <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[1]tri2000(3)'!$FI$9:$FI$358</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="68">
   <si>
     <t>Туризм салаларының ішкі ұсынысы (шығарылым), млрд. теңге</t>
   </si>
   <si>
     <t>Келу туризміне қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
     <t>Шығу туризміне қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
     <t>Қазақстанға келген келушілердің саны, мың адам</t>
   </si>
   <si>
     <t>Қазақстаннан кеткен келушілердің саны, мың адам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Туризм салаларында құрылған жалпы қосылған құн (ТСЖҚҚ), млрд. теңге</t>
   </si>
   <si>
     <t>Ел ішіндегі туризмге қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
@@ -279,66 +276,162 @@
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>3)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Бағалау халықтың жұмыспен қамтылуының іріктемелі зерттеу қорытындыларының негізінде қалыптастырылады. 2022 жылдан бастап бағалаудың әдістемелік тәсілі өзгерді.</t>
     </r>
   </si>
   <si>
-    <t>Жаңартылған күні: 30.04.2025 ж.</t>
-[...2 lines deleted...]
-    <t>2003-2023 жылдардағы Қазақстан Республикасындағы туризмнің негізгі даму көрсеткіштері</t>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Туризмнің қосалқы шоты</t>
+  </si>
+  <si>
+    <t>Мың қазақ теңгесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш 2003 жылдан бастап қалыптастырылады</t>
+  </si>
+  <si>
+    <t>есептеу</t>
+  </si>
+  <si>
+    <t>2- туризм, 2-қызмет көрсету, Н-050, Н-060, 1-Т, Т-001,11, 2МП, 1-инвест, «Ресурстар – Пайдалану» кестелері; әкімшілік дереккөздер: бюджет деректері, ҚР халықаралық қызмет көрсету балансы</t>
+  </si>
+  <si>
+    <t>Ұлттық шоттар департаменті</t>
+  </si>
+  <si>
+    <t>Бегайдарова К.К.</t>
+  </si>
+  <si>
+    <t>+7 7172749280</t>
+  </si>
+  <si>
+    <t xml:space="preserve">k.begaidarova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туризмнің қосалқы шотын қалыптастыру және туризм саласының негізгі көрсеткіштерін есептеу бойынша әдістеме </t>
+  </si>
+  <si>
+    <t>Жаңартылған күні: 30.04.2026 ж.</t>
+  </si>
+  <si>
+    <t>2003-2024 жылдардағы Қазақстан Республикасындағы туризмнің негізгі даму көрсеткіштері</t>
+  </si>
+  <si>
+    <t>Туризмнің қосалқы шоты жыл сайынғы негізде қалыптастырылатын он кесте түріндегі статистикалық көрсеткіштер жүйесін білдіреді.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -443,61 +536,122 @@
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -550,68 +704,72 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="13">
+  <cellStyleXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
@@ -674,86 +832,140 @@
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="13">
+  <cellStyles count="14">
     <cellStyle name="SAPBEXstdData" xfId="3"/>
+    <cellStyle name="Гиперссылка" xfId="13" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="6"/>
     <cellStyle name="Обычный 4" xfId="7"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="8"/>
     <cellStyle name="Обычный 6" xfId="9"/>
     <cellStyle name="Обычный 7" xfId="12"/>
     <cellStyle name="Обычный_расчеты 6 таблицы ВСТ" xfId="1"/>
     <cellStyle name="Финансовый 2" xfId="10"/>
     <cellStyle name="Финансовый 3" xfId="11"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ТранспНац"/>
       <sheetName val="ТоргНац"/>
       <sheetName val="NDS"/>
       <sheetName val="Лист2"/>
       <sheetName val="Лист1"/>
       <sheetName val="tri2000(3)"/>
       <sheetName val="NDS_akziz"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
@@ -2535,86 +2747,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2778,65 +2990,287 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/106/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="44" customWidth="1"/>
+    <col min="2" max="2" width="62.7109375" style="44" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="48"/>
+      <c r="B1" s="48"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B2" s="52">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="50" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="55" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="55" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="56"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="29.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="59"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="60"/>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="61">
+        <v>46142</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46507</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="62" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="46"/>
+      <c r="B22" s="47"/>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="46"/>
+      <c r="B23" s="46"/>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="46"/>
+      <c r="B24" s="46"/>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="46"/>
+      <c r="B25" s="46"/>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="46"/>
+      <c r="B26" s="46"/>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="46"/>
+      <c r="B27" s="46"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="46"/>
+      <c r="B28" s="46"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="45"/>
+      <c r="B29" s="45"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:W42"/>
+  <dimension ref="A1:X42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B36" sqref="B36:B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="48.85546875" style="3" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="255" width="9.140625" style="3"/>
     <col min="256" max="256" width="3.5703125" style="3" customWidth="1"/>
     <col min="257" max="257" width="55.5703125" style="3" customWidth="1"/>
     <col min="258" max="259" width="9.42578125" style="3" customWidth="1"/>
     <col min="260" max="260" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="261" max="511" width="9.140625" style="3"/>
     <col min="512" max="512" width="3.5703125" style="3" customWidth="1"/>
     <col min="513" max="513" width="55.5703125" style="3" customWidth="1"/>
     <col min="514" max="515" width="9.42578125" style="3" customWidth="1"/>
     <col min="516" max="516" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="517" max="767" width="9.140625" style="3"/>
     <col min="768" max="768" width="3.5703125" style="3" customWidth="1"/>
     <col min="769" max="769" width="55.5703125" style="3" customWidth="1"/>
     <col min="770" max="771" width="9.42578125" style="3" customWidth="1"/>
     <col min="772" max="772" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="773" max="1023" width="9.140625" style="3"/>
     <col min="1024" max="1024" width="3.5703125" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="55.5703125" style="3" customWidth="1"/>
@@ -3118,81 +3552,81 @@
     <col min="15106" max="15107" width="9.42578125" style="3" customWidth="1"/>
     <col min="15108" max="15108" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15109" max="15359" width="9.140625" style="3"/>
     <col min="15360" max="15360" width="3.5703125" style="3" customWidth="1"/>
     <col min="15361" max="15361" width="55.5703125" style="3" customWidth="1"/>
     <col min="15362" max="15363" width="9.42578125" style="3" customWidth="1"/>
     <col min="15364" max="15364" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15365" max="15615" width="9.140625" style="3"/>
     <col min="15616" max="15616" width="3.5703125" style="3" customWidth="1"/>
     <col min="15617" max="15617" width="55.5703125" style="3" customWidth="1"/>
     <col min="15618" max="15619" width="9.42578125" style="3" customWidth="1"/>
     <col min="15620" max="15620" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15621" max="15871" width="9.140625" style="3"/>
     <col min="15872" max="15872" width="3.5703125" style="3" customWidth="1"/>
     <col min="15873" max="15873" width="55.5703125" style="3" customWidth="1"/>
     <col min="15874" max="15875" width="9.42578125" style="3" customWidth="1"/>
     <col min="15876" max="15876" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15877" max="16127" width="9.140625" style="3"/>
     <col min="16128" max="16128" width="3.5703125" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="55.5703125" style="3" customWidth="1"/>
     <col min="16130" max="16131" width="9.42578125" style="3" customWidth="1"/>
     <col min="16132" max="16132" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
       <c r="B1" s="43" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
       <c r="Q1" s="43"/>
       <c r="R1" s="43"/>
       <c r="S1" s="43"/>
       <c r="T1" s="43"/>
     </row>
-    <row r="2" spans="1:23" ht="15.75" thickBot="1">
+    <row r="2" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
     </row>
-    <row r="3" spans="1:23" s="5" customFormat="1" ht="15.75" thickBot="1">
+    <row r="3" spans="1:24" s="5" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="18"/>
       <c r="C3" s="18">
         <v>2003</v>
       </c>
       <c r="D3" s="18">
         <v>2004</v>
       </c>
       <c r="E3" s="18">
         <v>2005</v>
       </c>
       <c r="F3" s="18">
         <v>2006</v>
       </c>
       <c r="G3" s="19">
         <v>2007</v>
       </c>
       <c r="H3" s="18">
         <v>2008</v>
       </c>
       <c r="I3" s="18">
         <v>2009</v>
       </c>
       <c r="J3" s="18">
         <v>2010</v>
       </c>
@@ -3213,52 +3647,55 @@
       </c>
       <c r="P3" s="21">
         <v>2016</v>
       </c>
       <c r="Q3" s="21">
         <v>2017</v>
       </c>
       <c r="R3" s="21">
         <v>2018</v>
       </c>
       <c r="S3" s="21">
         <v>2019</v>
       </c>
       <c r="T3" s="22">
         <v>2020</v>
       </c>
       <c r="U3" s="21">
         <v>2021</v>
       </c>
       <c r="V3" s="21">
         <v>2022</v>
       </c>
       <c r="W3" s="21">
         <v>2023</v>
       </c>
-    </row>
-    <row r="4" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X3" s="21">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="24">
         <v>296.3</v>
       </c>
       <c r="D4" s="24">
         <v>346.5</v>
       </c>
       <c r="E4" s="24">
         <v>227.7</v>
       </c>
       <c r="F4" s="24">
         <v>322.2</v>
       </c>
       <c r="G4" s="25">
         <v>578.1</v>
       </c>
       <c r="H4" s="25">
         <v>701.1</v>
       </c>
       <c r="I4" s="25">
         <v>740.7</v>
       </c>
       <c r="J4" s="26">
@@ -3281,52 +3718,55 @@
       </c>
       <c r="P4" s="27">
         <v>1932.3</v>
       </c>
       <c r="Q4" s="27">
         <v>2089.9</v>
       </c>
       <c r="R4" s="27">
         <v>2454.6</v>
       </c>
       <c r="S4" s="28">
         <v>2771</v>
       </c>
       <c r="T4" s="29">
         <v>2185.5</v>
       </c>
       <c r="U4" s="28">
         <v>2871</v>
       </c>
       <c r="V4" s="28">
         <v>3270.1</v>
       </c>
       <c r="W4" s="28">
         <v>3283.2</v>
       </c>
-    </row>
-    <row r="5" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X4" s="28">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A5" s="11"/>
       <c r="B5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>5</v>
       </c>
@@ -3350,52 +3790,55 @@
       </c>
       <c r="P5" s="34">
         <v>110.1</v>
       </c>
       <c r="Q5" s="27">
         <v>108.6</v>
       </c>
       <c r="R5" s="27">
         <v>109.7</v>
       </c>
       <c r="S5" s="28">
         <v>108.5</v>
       </c>
       <c r="T5" s="29">
         <v>76.099999999999994</v>
       </c>
       <c r="U5" s="28">
         <v>125.3</v>
       </c>
       <c r="V5" s="28">
         <v>101.8</v>
       </c>
       <c r="W5" s="28">
         <v>98.9</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X5" s="28">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="31">
         <v>6.4</v>
       </c>
       <c r="D6" s="31">
         <v>5.9</v>
       </c>
       <c r="E6" s="31">
         <v>3</v>
       </c>
       <c r="F6" s="31">
         <v>3.2</v>
       </c>
       <c r="G6" s="32">
         <v>4.5</v>
       </c>
       <c r="H6" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="J6" s="33">
@@ -3418,52 +3861,55 @@
       </c>
       <c r="P6" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q6" s="27">
         <v>3.9</v>
       </c>
       <c r="R6" s="27">
         <v>4</v>
       </c>
       <c r="S6" s="28">
         <v>4</v>
       </c>
       <c r="T6" s="29">
         <v>3.1</v>
       </c>
       <c r="U6" s="28">
         <v>3.4</v>
       </c>
       <c r="V6" s="28">
         <v>3.2</v>
       </c>
       <c r="W6" s="28">
         <v>2.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" s="9" customFormat="1" ht="22.5" customHeight="1">
+      <c r="X6" s="28">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="9" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11"/>
       <c r="B7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>5</v>
       </c>
@@ -3487,52 +3933,55 @@
       </c>
       <c r="P7" s="34">
         <v>114</v>
       </c>
       <c r="Q7" s="27">
         <v>101.6</v>
       </c>
       <c r="R7" s="27">
         <v>104.7</v>
       </c>
       <c r="S7" s="28">
         <v>107</v>
       </c>
       <c r="T7" s="29">
         <v>78.099999999999994</v>
       </c>
       <c r="U7" s="28">
         <v>124.1</v>
       </c>
       <c r="V7" s="28">
         <v>96.5</v>
       </c>
       <c r="W7" s="28">
         <v>97</v>
       </c>
-    </row>
-    <row r="8" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X7" s="28">
+        <v>84.7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B8" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="31">
         <v>83.1</v>
       </c>
       <c r="D8" s="31">
         <v>101</v>
       </c>
       <c r="E8" s="31">
         <v>131.6</v>
       </c>
       <c r="F8" s="31">
         <v>180.1</v>
       </c>
       <c r="G8" s="31">
         <v>211.8</v>
       </c>
       <c r="H8" s="31">
         <v>224.9</v>
       </c>
       <c r="I8" s="31">
         <v>229.6</v>
       </c>
       <c r="J8" s="35">
@@ -3555,52 +4004,55 @@
       </c>
       <c r="P8" s="34">
         <v>558.79999999999995</v>
       </c>
       <c r="Q8" s="27">
         <v>688.2</v>
       </c>
       <c r="R8" s="27">
         <v>784</v>
       </c>
       <c r="S8" s="28">
         <v>821.5</v>
       </c>
       <c r="T8" s="29">
         <v>410.5</v>
       </c>
       <c r="U8" s="28">
         <v>572.5</v>
       </c>
       <c r="V8" s="28">
         <v>1001</v>
       </c>
       <c r="W8" s="28">
         <v>1184.4000000000001</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X8" s="28">
+        <v>1418.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="31" t="s">
         <v>5</v>
       </c>
@@ -3624,52 +4076,55 @@
       </c>
       <c r="P9" s="34">
         <v>124</v>
       </c>
       <c r="Q9" s="27">
         <v>118.7</v>
       </c>
       <c r="R9" s="27">
         <v>107.2</v>
       </c>
       <c r="S9" s="28">
         <v>100.4</v>
       </c>
       <c r="T9" s="29">
         <v>49.5</v>
       </c>
       <c r="U9" s="28">
         <v>131.5</v>
       </c>
       <c r="V9" s="28">
         <v>151.80000000000001</v>
       </c>
       <c r="W9" s="28">
         <v>102.7</v>
       </c>
-    </row>
-    <row r="10" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X9" s="28">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="B10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="31">
         <v>1.8</v>
       </c>
       <c r="D10" s="31">
         <v>1.7</v>
       </c>
       <c r="E10" s="31">
         <v>1.7</v>
       </c>
       <c r="F10" s="31">
         <v>1.8</v>
       </c>
       <c r="G10" s="31">
         <v>1.6</v>
       </c>
       <c r="H10" s="31">
         <v>1.4</v>
       </c>
       <c r="I10" s="31">
         <v>1.3</v>
       </c>
       <c r="J10" s="32">
@@ -3692,52 +4147,55 @@
       </c>
       <c r="P10" s="34">
         <v>1.2</v>
       </c>
       <c r="Q10" s="27">
         <v>1.3</v>
       </c>
       <c r="R10" s="27">
         <v>1.3</v>
       </c>
       <c r="S10" s="28">
         <v>1.2</v>
       </c>
       <c r="T10" s="29">
         <v>0.6</v>
       </c>
       <c r="U10" s="28">
         <v>0.7</v>
       </c>
       <c r="V10" s="28">
         <v>1</v>
       </c>
       <c r="W10" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X10" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="11"/>
       <c r="B11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="31">
         <v>718.5</v>
       </c>
       <c r="D11" s="31">
         <v>798</v>
       </c>
       <c r="E11" s="31">
         <v>623.9</v>
       </c>
       <c r="F11" s="31">
         <v>857.2</v>
       </c>
       <c r="G11" s="32">
         <v>1269.7</v>
       </c>
       <c r="H11" s="32">
         <v>1534.5</v>
       </c>
       <c r="I11" s="32">
         <v>1601.6</v>
       </c>
@@ -3761,52 +4219,55 @@
       </c>
       <c r="P11" s="34">
         <v>9827.6</v>
       </c>
       <c r="Q11" s="27">
         <v>11382.7</v>
       </c>
       <c r="R11" s="27">
         <v>13755.6</v>
       </c>
       <c r="S11" s="28">
         <v>11202.6</v>
       </c>
       <c r="T11" s="29">
         <v>6721</v>
       </c>
       <c r="U11" s="28">
         <v>9828</v>
       </c>
       <c r="V11" s="28">
         <v>13574.5</v>
       </c>
       <c r="W11" s="28">
         <v>16770.099999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="12" customFormat="1" ht="11.25">
+      <c r="X11" s="28">
+        <v>18246.900000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="9"/>
       <c r="B12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="36">
         <v>168.1</v>
       </c>
       <c r="D12" s="36">
         <v>176.9</v>
       </c>
       <c r="E12" s="36">
         <v>254.4</v>
       </c>
       <c r="F12" s="36">
         <v>354.9</v>
       </c>
       <c r="G12" s="37">
         <v>409.3</v>
       </c>
       <c r="H12" s="37">
         <v>430</v>
       </c>
       <c r="I12" s="37">
         <v>435</v>
       </c>
@@ -3830,52 +4291,55 @@
       </c>
       <c r="P12" s="34">
         <v>1109.2</v>
       </c>
       <c r="Q12" s="27">
         <v>1424.3</v>
       </c>
       <c r="R12" s="27">
         <v>1640.2</v>
       </c>
       <c r="S12" s="28">
         <v>1828.1</v>
       </c>
       <c r="T12" s="29">
         <v>807.2</v>
       </c>
       <c r="U12" s="28">
         <v>1130.8</v>
       </c>
       <c r="V12" s="28">
         <v>2087.6</v>
       </c>
       <c r="W12" s="28">
         <v>2759.6</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X12" s="28">
+        <v>3162.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A13" s="11"/>
       <c r="B13" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="31">
         <v>23.4</v>
       </c>
       <c r="D13" s="31">
         <v>22.2</v>
       </c>
       <c r="E13" s="31">
         <v>40.799999999999997</v>
       </c>
       <c r="F13" s="31">
         <v>41.4</v>
       </c>
       <c r="G13" s="32">
         <v>32.200000000000003</v>
       </c>
       <c r="H13" s="32">
         <v>28</v>
       </c>
       <c r="I13" s="32">
         <v>27.2</v>
       </c>
@@ -3899,52 +4363,55 @@
       </c>
       <c r="P13" s="34">
         <v>11.3</v>
       </c>
       <c r="Q13" s="27">
         <v>12.5</v>
       </c>
       <c r="R13" s="27">
         <v>11.9</v>
       </c>
       <c r="S13" s="28">
         <v>16.3</v>
       </c>
       <c r="T13" s="29">
         <v>12</v>
       </c>
       <c r="U13" s="28">
         <v>11.5</v>
       </c>
       <c r="V13" s="28">
         <v>15.4</v>
       </c>
       <c r="W13" s="28">
         <v>16.5</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="12" customFormat="1" ht="11.25">
+      <c r="X13" s="28">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="9"/>
       <c r="B14" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="36">
         <v>68.900000000000006</v>
       </c>
       <c r="D14" s="36">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="36">
         <v>106.5</v>
       </c>
       <c r="F14" s="36">
         <v>122</v>
       </c>
       <c r="G14" s="37">
         <v>155.1</v>
       </c>
       <c r="H14" s="37">
         <v>151.1</v>
       </c>
       <c r="I14" s="37">
         <v>175.6</v>
       </c>
@@ -3968,79 +4435,83 @@
       </c>
       <c r="P14" s="34">
         <v>587.20000000000005</v>
       </c>
       <c r="Q14" s="27">
         <v>768.8</v>
       </c>
       <c r="R14" s="27">
         <v>915.8</v>
       </c>
       <c r="S14" s="28">
         <v>1120.0999999999999</v>
       </c>
       <c r="T14" s="29">
         <v>233.1</v>
       </c>
       <c r="U14" s="28">
         <v>324.5</v>
       </c>
       <c r="V14" s="28">
         <v>804.4</v>
       </c>
       <c r="W14" s="28">
         <v>1172.3</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X14" s="28">
+        <v>1324.9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="11"/>
       <c r="B15" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="34"/>
       <c r="O15" s="34"/>
       <c r="P15" s="34"/>
       <c r="Q15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="28"/>
       <c r="T15" s="29"/>
       <c r="U15" s="28"/>
       <c r="V15" s="28"/>
       <c r="W15" s="28"/>
-    </row>
-    <row r="16" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X15" s="28"/>
+    </row>
+    <row r="16" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B16" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="31">
         <v>1.5</v>
       </c>
       <c r="D16" s="31">
         <v>1.3</v>
       </c>
       <c r="E16" s="31">
         <v>1.4</v>
       </c>
       <c r="F16" s="31">
         <v>1.2</v>
       </c>
       <c r="G16" s="32">
         <v>1.2</v>
       </c>
       <c r="H16" s="32">
         <v>0.9</v>
       </c>
       <c r="I16" s="32">
         <v>1</v>
       </c>
       <c r="J16" s="32">
@@ -4063,52 +4534,55 @@
       </c>
       <c r="P16" s="34">
         <v>1.3</v>
       </c>
       <c r="Q16" s="27">
         <v>1.4</v>
       </c>
       <c r="R16" s="27">
         <v>1.5</v>
       </c>
       <c r="S16" s="28">
         <v>1.6</v>
       </c>
       <c r="T16" s="29">
         <v>0.3</v>
       </c>
       <c r="U16" s="28">
         <v>0.4</v>
       </c>
       <c r="V16" s="28">
         <v>0.8</v>
       </c>
       <c r="W16" s="28">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X16" s="28">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="11"/>
       <c r="B17" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="31">
         <v>3.1</v>
       </c>
       <c r="D17" s="31">
         <v>2.5</v>
       </c>
       <c r="E17" s="31">
         <v>2.6</v>
       </c>
       <c r="F17" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="32">
         <v>2.4</v>
       </c>
       <c r="H17" s="32">
         <v>1.6</v>
       </c>
       <c r="I17" s="32">
         <v>2.5</v>
       </c>
@@ -4132,52 +4606,55 @@
       </c>
       <c r="P17" s="34">
         <v>4.0999999999999996</v>
       </c>
       <c r="Q17" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="R17" s="27">
         <v>4</v>
       </c>
       <c r="S17" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="T17" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="U17" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="V17" s="28">
         <v>1.9</v>
       </c>
       <c r="W17" s="28">
         <v>2.8</v>
       </c>
-    </row>
-    <row r="18" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X17" s="28">
+        <v>3.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B18" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="31">
         <v>29.2</v>
       </c>
       <c r="D18" s="31">
         <v>29.8</v>
       </c>
       <c r="E18" s="31">
         <v>38.4</v>
       </c>
       <c r="F18" s="31">
         <v>36.1</v>
       </c>
       <c r="G18" s="32">
         <v>36.9</v>
       </c>
       <c r="H18" s="32">
         <v>29.3</v>
       </c>
       <c r="I18" s="32">
         <v>29</v>
       </c>
       <c r="J18" s="32">
@@ -4200,52 +4677,55 @@
       </c>
       <c r="P18" s="34">
         <v>28.2</v>
       </c>
       <c r="Q18" s="27">
         <v>36.299999999999997</v>
       </c>
       <c r="R18" s="27">
         <v>36.299999999999997</v>
       </c>
       <c r="S18" s="28">
         <v>37.799999999999997</v>
       </c>
       <c r="T18" s="29">
         <v>11</v>
       </c>
       <c r="U18" s="28">
         <v>12.8</v>
       </c>
       <c r="V18" s="28">
         <v>21.5</v>
       </c>
       <c r="W18" s="28">
         <v>24.5</v>
       </c>
-    </row>
-    <row r="19" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X18" s="28">
+        <v>23.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="11"/>
       <c r="B19" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="31">
         <v>93</v>
       </c>
       <c r="D19" s="31">
         <v>91.7</v>
       </c>
       <c r="E19" s="31">
         <v>124.8</v>
       </c>
       <c r="F19" s="31">
         <v>132.9</v>
       </c>
       <c r="G19" s="32">
         <v>166.6</v>
       </c>
       <c r="H19" s="32">
         <v>157.19999999999999</v>
       </c>
       <c r="I19" s="32">
         <v>195.5</v>
       </c>
@@ -4269,79 +4749,83 @@
       </c>
       <c r="P19" s="34">
         <v>605.4</v>
       </c>
       <c r="Q19" s="27">
         <v>870.1</v>
       </c>
       <c r="R19" s="27">
         <v>981.4</v>
       </c>
       <c r="S19" s="28">
         <v>1132.2</v>
       </c>
       <c r="T19" s="29">
         <v>351</v>
       </c>
       <c r="U19" s="28">
         <v>727.7</v>
       </c>
       <c r="V19" s="28">
         <v>1163</v>
       </c>
       <c r="W19" s="28">
         <v>1603.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:23" s="12" customFormat="1" ht="11.25">
+      <c r="X19" s="28">
+        <v>1900.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="9"/>
       <c r="B20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="37"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="28"/>
       <c r="N20" s="28"/>
       <c r="O20" s="34"/>
       <c r="P20" s="34"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="28"/>
       <c r="T20" s="29"/>
       <c r="U20" s="28"/>
       <c r="V20" s="28"/>
       <c r="W20" s="28"/>
-    </row>
-    <row r="21" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X20" s="28"/>
+    </row>
+    <row r="21" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="11"/>
       <c r="B21" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="31">
         <v>4.7</v>
       </c>
       <c r="D21" s="31">
         <v>3.6</v>
       </c>
       <c r="E21" s="31">
         <v>3.7</v>
       </c>
       <c r="F21" s="31">
         <v>3.2</v>
       </c>
       <c r="G21" s="32">
         <v>3</v>
       </c>
       <c r="H21" s="32">
         <v>2.6</v>
       </c>
       <c r="I21" s="32">
         <v>3.4</v>
       </c>
@@ -4365,52 +4849,55 @@
       </c>
       <c r="P21" s="34">
         <v>4.9000000000000004</v>
       </c>
       <c r="Q21" s="27">
         <v>6.6</v>
       </c>
       <c r="R21" s="27">
         <v>6.2</v>
       </c>
       <c r="S21" s="28">
         <v>5.7</v>
       </c>
       <c r="T21" s="29">
         <v>1.9</v>
       </c>
       <c r="U21" s="28">
         <v>3.5</v>
       </c>
       <c r="V21" s="28">
         <v>4.2</v>
       </c>
       <c r="W21" s="28">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="22" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X21" s="28">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B22" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="31">
         <v>16.2</v>
       </c>
       <c r="D22" s="31">
         <v>13.2</v>
       </c>
       <c r="E22" s="31">
         <v>12.5</v>
       </c>
       <c r="F22" s="31">
         <v>12</v>
       </c>
       <c r="G22" s="32">
         <v>11.5</v>
       </c>
       <c r="H22" s="32">
         <v>11.6</v>
       </c>
       <c r="I22" s="32">
         <v>13.1</v>
       </c>
       <c r="J22" s="32">
@@ -4433,52 +4920,55 @@
       </c>
       <c r="P22" s="34">
         <v>18</v>
       </c>
       <c r="Q22" s="27">
         <v>26.5</v>
       </c>
       <c r="R22" s="27">
         <v>23.8</v>
       </c>
       <c r="S22" s="28">
         <v>25.8</v>
       </c>
       <c r="T22" s="29">
         <v>10.5</v>
       </c>
       <c r="U22" s="28">
         <v>22.4</v>
       </c>
       <c r="V22" s="28">
         <v>26.5</v>
       </c>
       <c r="W22" s="28">
         <v>29.2</v>
       </c>
-    </row>
-    <row r="23" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X22" s="28">
+        <v>31.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="11"/>
       <c r="B23" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="32">
         <v>1590.8</v>
       </c>
       <c r="D23" s="32">
         <v>2394.6999999999998</v>
       </c>
       <c r="E23" s="32">
         <v>2401.9</v>
       </c>
       <c r="F23" s="32">
         <v>2840.2</v>
       </c>
       <c r="G23" s="32">
         <v>3676.1</v>
       </c>
       <c r="H23" s="32">
         <v>4117.2</v>
       </c>
       <c r="I23" s="32">
         <v>3774.4</v>
       </c>
@@ -4502,52 +4992,55 @@
       </c>
       <c r="P23" s="34">
         <v>6509.4</v>
       </c>
       <c r="Q23" s="27">
         <v>7701.2</v>
       </c>
       <c r="R23" s="27">
         <v>8789</v>
       </c>
       <c r="S23" s="28">
         <v>8515</v>
       </c>
       <c r="T23" s="29">
         <v>2034.8</v>
       </c>
       <c r="U23" s="28">
         <v>1330.2</v>
       </c>
       <c r="V23" s="28">
         <v>4728.8</v>
       </c>
       <c r="W23" s="28">
         <v>9204.2000000000007</v>
       </c>
-    </row>
-    <row r="24" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X23" s="28">
+        <v>10381.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B24" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="31">
         <v>2053.1999999999998</v>
       </c>
       <c r="D24" s="31">
         <v>3549.9</v>
       </c>
       <c r="E24" s="31">
         <v>2478.6999999999998</v>
       </c>
       <c r="F24" s="31">
         <v>3079</v>
       </c>
       <c r="G24" s="32">
         <v>3757.9</v>
       </c>
       <c r="H24" s="32">
         <v>4329.5</v>
       </c>
       <c r="I24" s="32">
         <v>5422.7</v>
       </c>
       <c r="J24" s="32">
@@ -4570,52 +5063,55 @@
       </c>
       <c r="P24" s="34">
         <v>9755.6</v>
       </c>
       <c r="Q24" s="27">
         <v>10260.799999999999</v>
       </c>
       <c r="R24" s="27">
         <v>10646</v>
       </c>
       <c r="S24" s="28">
         <v>10707.3</v>
       </c>
       <c r="T24" s="29">
         <v>2865</v>
       </c>
       <c r="U24" s="28">
         <v>3501.4</v>
       </c>
       <c r="V24" s="28">
         <v>7670</v>
       </c>
       <c r="W24" s="28">
         <v>10523.7</v>
       </c>
-    </row>
-    <row r="25" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X24" s="28">
+        <v>11960.7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A25" s="11"/>
       <c r="B25" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="31">
         <v>8677</v>
       </c>
       <c r="D25" s="31">
         <v>9340</v>
       </c>
       <c r="E25" s="31">
         <v>11307</v>
       </c>
       <c r="F25" s="31">
         <v>11340</v>
       </c>
       <c r="G25" s="32">
         <v>9924</v>
       </c>
       <c r="H25" s="32">
         <v>12967</v>
       </c>
       <c r="I25" s="32">
         <v>12119</v>
       </c>
@@ -4639,52 +5135,55 @@
       </c>
       <c r="P25" s="34">
         <v>22303</v>
       </c>
       <c r="Q25" s="27">
         <v>27760</v>
       </c>
       <c r="R25" s="27">
         <v>48750</v>
       </c>
       <c r="S25" s="28">
         <v>51482</v>
       </c>
       <c r="T25" s="29">
         <v>39816</v>
       </c>
       <c r="U25" s="28">
         <v>42301</v>
       </c>
       <c r="V25" s="28">
         <v>47905</v>
       </c>
       <c r="W25" s="28">
         <v>52829</v>
       </c>
-    </row>
-    <row r="26" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X25" s="28">
+        <v>54712</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="B26" s="30" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="32">
         <v>322</v>
       </c>
       <c r="D26" s="32">
         <v>379.3</v>
       </c>
       <c r="E26" s="31">
         <v>533.6</v>
       </c>
       <c r="F26" s="31">
         <v>556.5</v>
       </c>
       <c r="G26" s="32">
         <v>620.79999999999995</v>
       </c>
       <c r="H26" s="32">
         <v>307.2</v>
       </c>
       <c r="I26" s="32">
         <v>313.7</v>
       </c>
       <c r="J26" s="32">
@@ -4707,52 +5206,55 @@
       </c>
       <c r="P26" s="34">
         <v>414.1</v>
       </c>
       <c r="Q26" s="27">
         <v>442.5</v>
       </c>
       <c r="R26" s="27">
         <v>463.7</v>
       </c>
       <c r="S26" s="28">
         <v>469.9</v>
       </c>
       <c r="T26" s="29">
         <v>458.3</v>
       </c>
       <c r="U26" s="28">
         <v>463.1</v>
       </c>
       <c r="V26" s="28">
         <v>488.6</v>
       </c>
       <c r="W26" s="28">
         <v>498.4</v>
       </c>
-    </row>
-    <row r="27" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X26" s="28">
+        <v>613.79999999999995</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A27" s="11"/>
       <c r="B27" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H27" s="32">
         <v>3.9</v>
       </c>
       <c r="I27" s="32">
         <v>4</v>
       </c>
@@ -4776,52 +5278,55 @@
       </c>
       <c r="P27" s="34">
         <v>4.8</v>
       </c>
       <c r="Q27" s="27">
         <v>5.2</v>
       </c>
       <c r="R27" s="27">
         <v>5.3</v>
       </c>
       <c r="S27" s="28">
         <v>5.4</v>
       </c>
       <c r="T27" s="29">
         <v>5.2</v>
       </c>
       <c r="U27" s="28">
         <v>5.3</v>
       </c>
       <c r="V27" s="28">
         <v>5.4</v>
       </c>
       <c r="W27" s="28">
         <v>5.5</v>
       </c>
-    </row>
-    <row r="28" spans="1:23" s="9" customFormat="1" ht="22.5">
+      <c r="X27" s="28">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
       <c r="B28" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F28" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I28" s="32">
         <v>102.1</v>
       </c>
       <c r="J28" s="32">
@@ -4844,79 +5349,83 @@
       </c>
       <c r="P28" s="34">
         <v>96.6</v>
       </c>
       <c r="Q28" s="27">
         <v>106.9</v>
       </c>
       <c r="R28" s="27">
         <v>104.8</v>
       </c>
       <c r="S28" s="28">
         <v>101.3</v>
       </c>
       <c r="T28" s="29">
         <v>97.5</v>
       </c>
       <c r="U28" s="28">
         <v>101</v>
       </c>
       <c r="V28" s="28">
         <v>105.5</v>
       </c>
       <c r="W28" s="28">
         <v>102</v>
       </c>
-    </row>
-    <row r="29" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X28" s="28">
+        <v>123.2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A29" s="11"/>
       <c r="B29" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
       <c r="N29" s="34"/>
       <c r="O29" s="34"/>
       <c r="P29" s="34"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="28"/>
       <c r="T29" s="29"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
-    </row>
-    <row r="30" spans="1:23" s="9" customFormat="1" ht="11.25">
+      <c r="X29" s="28"/>
+    </row>
+    <row r="30" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B30" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I30" s="32">
         <v>101.2</v>
       </c>
       <c r="J30" s="32">
@@ -4939,52 +5448,55 @@
       </c>
       <c r="P30" s="34">
         <v>91.8</v>
       </c>
       <c r="Q30" s="27">
         <v>108.8</v>
       </c>
       <c r="R30" s="31">
         <v>104</v>
       </c>
       <c r="S30" s="28">
         <v>101.4</v>
       </c>
       <c r="T30" s="29">
         <v>100.5</v>
       </c>
       <c r="U30" s="28">
         <v>100</v>
       </c>
       <c r="V30" s="28">
         <v>189</v>
       </c>
       <c r="W30" s="28">
         <v>102.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:23" s="13" customFormat="1" ht="11.25">
+      <c r="X30" s="28">
+        <v>126.8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A31" s="11"/>
       <c r="B31" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="38">
         <v>102.9</v>
       </c>
@@ -5008,154 +5520,158 @@
       </c>
       <c r="P31" s="38">
         <v>100.9</v>
       </c>
       <c r="Q31" s="27">
         <v>105.3</v>
       </c>
       <c r="R31" s="31">
         <v>105.4</v>
       </c>
       <c r="S31" s="28">
         <v>101.3</v>
       </c>
       <c r="T31" s="29">
         <v>95.1</v>
       </c>
       <c r="U31" s="28">
         <v>101.9</v>
       </c>
       <c r="V31" s="28">
         <v>35.200000000000003</v>
       </c>
       <c r="W31" s="28">
         <v>101</v>
       </c>
-    </row>
-    <row r="32" spans="1:23" s="4" customFormat="1" ht="17.45" customHeight="1">
+      <c r="X31" s="28">
+        <v>106.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="6"/>
       <c r="B32" s="7"/>
     </row>
-    <row r="33" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1">
+    <row r="33" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
       <c r="E33" s="41"/>
       <c r="F33" s="41"/>
       <c r="G33" s="41"/>
       <c r="H33" s="41"/>
       <c r="I33" s="41"/>
       <c r="J33" s="41"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
     </row>
-    <row r="34" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1">
+    <row r="34" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
     </row>
-    <row r="35" spans="2:20" s="9" customFormat="1" ht="12" customHeight="1">
+    <row r="35" spans="2:20" s="9" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="41" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
     </row>
-    <row r="36" spans="2:20" s="9" customFormat="1" ht="11.25"/>
-    <row r="37" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1">
+    <row r="36" spans="2:20" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E37" s="10"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="39"/>
       <c r="R37" s="40"/>
       <c r="S37" s="40" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="T37" s="14"/>
     </row>
-    <row r="42" spans="2:20">
+    <row r="42" spans="2:20" x14ac:dyDescent="0.25">
       <c r="M42" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:T1"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Негізгі көрсеткіштер  2003-2023</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Негізгі көрсеткіштер  2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>