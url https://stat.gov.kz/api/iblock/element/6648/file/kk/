--- v1 (2026-05-11)
+++ v2 (2026-08-11)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="600" yWindow="240" windowWidth="28200" windowHeight="13170" tabRatio="601"/>
+    <workbookView xWindow="38025" yWindow="-15" windowWidth="9435" windowHeight="13815" tabRatio="601" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
-    <sheet name="Негізгі көрсеткіштер  2003-2024" sheetId="2" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Негізгі көрсеткіштер  2003-2024" sheetId="2" r:id="rId3"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId3"/>
+    <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" hidden="1">#REF!</definedName>
     <definedName name="as" hidden="1">#REF!</definedName>
     <definedName name="ase">#REF!</definedName>
     <definedName name="asen" hidden="1">#REF!</definedName>
     <definedName name="FDB" hidden="1">#REF!</definedName>
     <definedName name="fg" hidden="1">#REF!</definedName>
     <definedName name="fr" hidden="1">#REF!</definedName>
     <definedName name="nalog" hidden="1">'[1]tri2000(3)'!$FI$9:$FI$358</definedName>
     <definedName name="seller" hidden="1">#REF!</definedName>
     <definedName name="seller1" hidden="1">#REF!</definedName>
     <definedName name="tri2000.">#REF!</definedName>
     <definedName name="алматы" hidden="1">#REF!</definedName>
     <definedName name="мадина" hidden="1">#REF!</definedName>
     <definedName name="назик" hidden="1">#REF!</definedName>
     <definedName name="НДС" hidden="1">#REF!</definedName>
     <definedName name="пр" hidden="1">#REF!</definedName>
     <definedName name="таб2">#REF!</definedName>
     <definedName name="Таблица_1">#REF!</definedName>
     <definedName name="умбетова" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="75">
   <si>
     <t>Туризм салаларының ішкі ұсынысы (шығарылым), млрд. теңге</t>
   </si>
   <si>
     <t>Келу туризміне қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
     <t>Шығу туризміне қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
     <t>Қазақстанға келген келушілердің саны, мың адам</t>
   </si>
   <si>
     <t>Қазақстаннан кеткен келушілердің саны, мың адам</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Туризм салаларында құрылған жалпы қосылған құн (ТСЖҚҚ), млрд. теңге</t>
   </si>
   <si>
     <t>Ел ішіндегі туризмге қатысты тұтыну, млрд. теңге</t>
   </si>
   <si>
@@ -377,61 +379,94 @@
   </si>
   <si>
     <t>Ұлттық шоттар департаменті</t>
   </si>
   <si>
     <t>Бегайдарова К.К.</t>
   </si>
   <si>
     <t>+7 7172749280</t>
   </si>
   <si>
     <t xml:space="preserve">k.begaidarova@aspire.gov.kz </t>
   </si>
   <si>
     <t xml:space="preserve">Туризмнің қосалқы шотын қалыптастыру және туризм саласының негізгі көрсеткіштерін есептеу бойынша әдістеме </t>
   </si>
   <si>
     <t>Жаңартылған күні: 30.04.2026 ж.</t>
   </si>
   <si>
     <t>2003-2024 жылдардағы Қазақстан Республикасындағы туризмнің негізгі даму көрсеткіштері</t>
   </si>
   <si>
     <t>Туризмнің қосалқы шоты жыл сайынғы негізде қалыптастырылатын он кесте түріндегі статистикалық көрсеткіштер жүйесін білдіреді.</t>
   </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="15">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* &quot;-&quot;_р_._-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="#,##0.00&quot;р.&quot;;\-#,##0.00&quot;р.&quot;"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0&quot;р.&quot;_-;\-* #,##0&quot;р.&quot;_-;_-* &quot;-&quot;&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="#,##0&quot;р.&quot;;\-#,##0&quot;р.&quot;"/>
+    <numFmt numFmtId="172" formatCode="mmmm\ d\,\ yyyy"/>
+    <numFmt numFmtId="173" formatCode="_-* #,##0_?_._-;\-* #,##0_?_._-;_-* &quot;-&quot;_?_._-;_-@_-"/>
+    <numFmt numFmtId="174" formatCode="_-* #,##0.00_?_._-;\-* #,##0.00_?_._-;_-* &quot;-&quot;??_?_._-;_-@_-"/>
+    <numFmt numFmtId="175" formatCode="_-* #,##0_ð_._-;\-* #,##0_ð_._-;_-* &quot;-&quot;_ð_._-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="_-* #,##0.00_ð_._-;\-* #,##0.00_ð_._-;_-* &quot;-&quot;??_ð_._-;_-@_-"/>
+    <numFmt numFmtId="177" formatCode="_-* #,##0\ _р_._-;\-* #,##0\ _р_._-;_-* &quot;-&quot;\ _р_._-;_-@_-"/>
+    <numFmt numFmtId="178" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="76">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -591,71 +626,564 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Academy"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="NTHarmonica"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Times New Roman Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="53"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="0"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="39">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="41"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="23"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -703,73 +1231,1286 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="54"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="49"/>
+      </top>
+      <bottom style="double">
+        <color indexed="49"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="53"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="14">
+  <cellStyleXfs count="799">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="175" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="176" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="10" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="24" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="44" fillId="25" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="25" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="25" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="6" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="7" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="27" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="19" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="23" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="28" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="17" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="29" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="16" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="43" fillId="30" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="45" fillId="31" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="2" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="46" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="31" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="32" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="33" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="34" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="47" fillId="34" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="34" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="34" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="47" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="26" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="48" fillId="35" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="49" fillId="2" borderId="4" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="11" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="51" fillId="18" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="18" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="57" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="59" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="61" fillId="38" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="64" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="66" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="67" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="67" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="9" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="71" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="72" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="73" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="74" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="178" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="75" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="12" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="12" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
@@ -829,143 +2570,940 @@
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="12" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="2" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="12" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
   </cellXfs>
-  <cellStyles count="14">
+  <cellStyles count="799">
+    <cellStyle name="_Приложение I.13" xfId="15"/>
+    <cellStyle name="_Приложение I.13 2" xfId="16"/>
+    <cellStyle name="_Приложение I.13 2 2" xfId="17"/>
+    <cellStyle name="_Приложение I.13 3" xfId="18"/>
+    <cellStyle name="_Приложение I.13_~6498020" xfId="19"/>
+    <cellStyle name="_Приложение I.13_~6498020 2" xfId="20"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1" xfId="21"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1 2" xfId="22"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1 2 2" xfId="23"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1 3" xfId="24"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I" xfId="25"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I 2" xfId="26"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9" xfId="27"/>
+    <cellStyle name="_Приложение I.13_~6498020_Книга1_Приложение I.9 2" xfId="28"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13)" xfId="29"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I  торговля 9мес 13) 2" xfId="30"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14" xfId="31"/>
+    <cellStyle name="_Приложение I.13_~6498020_Прил I торговля 9м14 2" xfId="32"/>
+    <cellStyle name="_Приложение I.13_Книга1" xfId="33"/>
+    <cellStyle name="_Приложение I.13_Книга1 2" xfId="34"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1" xfId="35"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1 2" xfId="36"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1 2 2" xfId="37"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1 3" xfId="38"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I" xfId="39"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I 2" xfId="40"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I.9" xfId="41"/>
+    <cellStyle name="_Приложение I.13_Книга1_Книга1_Приложение I.9 2" xfId="42"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I  торговля 9мес 13)" xfId="43"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I  торговля 9мес 13) 2" xfId="44"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I торговля 9м14" xfId="45"/>
+    <cellStyle name="_Приложение I.13_Книга1_Прил I торговля 9м14 2" xfId="46"/>
+    <cellStyle name="_Приложение I.13_Прил I  торговля 9мес 13)" xfId="47"/>
+    <cellStyle name="_Приложение I.13_Прил I  торговля 9мес 13) 2" xfId="48"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги" xfId="49"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги 2" xfId="50"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1" xfId="51"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1 2" xfId="52"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1 2 2" xfId="53"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1 3" xfId="54"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I" xfId="55"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I 2" xfId="56"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I.9" xfId="57"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Книга1_Приложение I.9 2" xfId="58"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I  торговля 9мес 13)" xfId="59"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I  торговля 9мес 13) 2" xfId="60"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I торговля 9м14" xfId="61"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.5_ услуги_Прил I торговля 9м14 2" xfId="62"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.6_усл.по зонам" xfId="63"/>
+    <cellStyle name="_Приложение I.13_рус Приложение 1.6_усл.по зонам 2" xfId="64"/>
+    <cellStyle name="20% - Акцент1 2" xfId="65"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4" xfId="68"/>
+    <cellStyle name="20% - Акцент1 5" xfId="69"/>
+    <cellStyle name="20% - Акцент1 6" xfId="70"/>
+    <cellStyle name="20% - Акцент2 2" xfId="71"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="72"/>
+    <cellStyle name="20% - Акцент2 3" xfId="73"/>
+    <cellStyle name="20% - Акцент2 4" xfId="74"/>
+    <cellStyle name="20% - Акцент2 5" xfId="75"/>
+    <cellStyle name="20% - Акцент2 6" xfId="76"/>
+    <cellStyle name="20% - Акцент3 2" xfId="77"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="78"/>
+    <cellStyle name="20% - Акцент3 3" xfId="79"/>
+    <cellStyle name="20% - Акцент3 4" xfId="80"/>
+    <cellStyle name="20% - Акцент3 5" xfId="81"/>
+    <cellStyle name="20% - Акцент3 6" xfId="82"/>
+    <cellStyle name="20% - Акцент4 2" xfId="83"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="84"/>
+    <cellStyle name="20% - Акцент4 3" xfId="85"/>
+    <cellStyle name="20% - Акцент4 4" xfId="86"/>
+    <cellStyle name="20% - Акцент4 5" xfId="87"/>
+    <cellStyle name="20% - Акцент4 6" xfId="88"/>
+    <cellStyle name="20% - Акцент5 2" xfId="89"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="90"/>
+    <cellStyle name="20% - Акцент5 3" xfId="91"/>
+    <cellStyle name="20% - Акцент5 4" xfId="92"/>
+    <cellStyle name="20% - Акцент5 5" xfId="93"/>
+    <cellStyle name="20% - Акцент5 6" xfId="94"/>
+    <cellStyle name="20% - Акцент6 2" xfId="95"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="96"/>
+    <cellStyle name="20% - Акцент6 3" xfId="97"/>
+    <cellStyle name="20% - Акцент6 4" xfId="98"/>
+    <cellStyle name="20% - Акцент6 5" xfId="99"/>
+    <cellStyle name="20% - Акцент6 6" xfId="100"/>
+    <cellStyle name="40% - Акцент1 2" xfId="101"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="102"/>
+    <cellStyle name="40% - Акцент1 3" xfId="103"/>
+    <cellStyle name="40% - Акцент1 4" xfId="104"/>
+    <cellStyle name="40% - Акцент1 5" xfId="105"/>
+    <cellStyle name="40% - Акцент1 6" xfId="106"/>
+    <cellStyle name="40% - Акцент2 2" xfId="107"/>
+    <cellStyle name="40% - Акцент2 3" xfId="108"/>
+    <cellStyle name="40% - Акцент2 4" xfId="109"/>
+    <cellStyle name="40% - Акцент2 5" xfId="110"/>
+    <cellStyle name="40% - Акцент2 6" xfId="111"/>
+    <cellStyle name="40% - Акцент3 2" xfId="112"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="113"/>
+    <cellStyle name="40% - Акцент3 3" xfId="114"/>
+    <cellStyle name="40% - Акцент3 4" xfId="115"/>
+    <cellStyle name="40% - Акцент3 5" xfId="116"/>
+    <cellStyle name="40% - Акцент3 6" xfId="117"/>
+    <cellStyle name="40% - Акцент4 2" xfId="118"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="119"/>
+    <cellStyle name="40% - Акцент4 3" xfId="120"/>
+    <cellStyle name="40% - Акцент4 4" xfId="121"/>
+    <cellStyle name="40% - Акцент4 5" xfId="122"/>
+    <cellStyle name="40% - Акцент4 6" xfId="123"/>
+    <cellStyle name="40% - Акцент5 2" xfId="124"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="125"/>
+    <cellStyle name="40% - Акцент5 3" xfId="126"/>
+    <cellStyle name="40% - Акцент5 4" xfId="127"/>
+    <cellStyle name="40% - Акцент5 5" xfId="128"/>
+    <cellStyle name="40% - Акцент5 6" xfId="129"/>
+    <cellStyle name="40% - Акцент6 2" xfId="130"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="131"/>
+    <cellStyle name="40% - Акцент6 3" xfId="132"/>
+    <cellStyle name="40% - Акцент6 4" xfId="133"/>
+    <cellStyle name="40% - Акцент6 5" xfId="134"/>
+    <cellStyle name="40% - Акцент6 6" xfId="135"/>
+    <cellStyle name="60% - Акцент1 2" xfId="136"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="137"/>
+    <cellStyle name="60% - Акцент1 3" xfId="138"/>
+    <cellStyle name="60% - Акцент1 4" xfId="139"/>
+    <cellStyle name="60% - Акцент1 5" xfId="140"/>
+    <cellStyle name="60% - Акцент1 6" xfId="141"/>
+    <cellStyle name="60% - Акцент2 2" xfId="142"/>
+    <cellStyle name="60% - Акцент2 3" xfId="143"/>
+    <cellStyle name="60% - Акцент2 4" xfId="144"/>
+    <cellStyle name="60% - Акцент2 5" xfId="145"/>
+    <cellStyle name="60% - Акцент2 6" xfId="146"/>
+    <cellStyle name="60% - Акцент3 2" xfId="147"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="148"/>
+    <cellStyle name="60% - Акцент3 3" xfId="149"/>
+    <cellStyle name="60% - Акцент3 4" xfId="150"/>
+    <cellStyle name="60% - Акцент3 5" xfId="151"/>
+    <cellStyle name="60% - Акцент3 6" xfId="152"/>
+    <cellStyle name="60% - Акцент4 2" xfId="153"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="154"/>
+    <cellStyle name="60% - Акцент4 3" xfId="155"/>
+    <cellStyle name="60% - Акцент4 4" xfId="156"/>
+    <cellStyle name="60% - Акцент4 5" xfId="157"/>
+    <cellStyle name="60% - Акцент4 6" xfId="158"/>
+    <cellStyle name="60% - Акцент5 2" xfId="159"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="160"/>
+    <cellStyle name="60% - Акцент5 3" xfId="161"/>
+    <cellStyle name="60% - Акцент5 4" xfId="162"/>
+    <cellStyle name="60% - Акцент5 5" xfId="163"/>
+    <cellStyle name="60% - Акцент5 6" xfId="164"/>
+    <cellStyle name="60% - Акцент6 2" xfId="165"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="166"/>
+    <cellStyle name="60% - Акцент6 3" xfId="167"/>
+    <cellStyle name="60% - Акцент6 4" xfId="168"/>
+    <cellStyle name="60% - Акцент6 5" xfId="169"/>
+    <cellStyle name="60% - Акцент6 6" xfId="170"/>
+    <cellStyle name="Comma" xfId="171"/>
+    <cellStyle name="Comma [0]_Book2" xfId="172"/>
+    <cellStyle name="Comma 10" xfId="173"/>
+    <cellStyle name="Comma 10 2" xfId="174"/>
+    <cellStyle name="Comma 11" xfId="175"/>
+    <cellStyle name="Comma 11 2" xfId="176"/>
+    <cellStyle name="Comma 12" xfId="177"/>
+    <cellStyle name="Comma 12 2" xfId="178"/>
+    <cellStyle name="Comma 13" xfId="179"/>
+    <cellStyle name="Comma 14" xfId="180"/>
+    <cellStyle name="Comma 15" xfId="181"/>
+    <cellStyle name="Comma 16" xfId="182"/>
+    <cellStyle name="Comma 17" xfId="183"/>
+    <cellStyle name="Comma 18" xfId="184"/>
+    <cellStyle name="Comma 2" xfId="185"/>
+    <cellStyle name="Comma 2 2" xfId="186"/>
+    <cellStyle name="Comma 2 3" xfId="187"/>
+    <cellStyle name="Comma 2 4" xfId="188"/>
+    <cellStyle name="Comma 2 5" xfId="189"/>
+    <cellStyle name="Comma 2 6" xfId="190"/>
+    <cellStyle name="Comma 2 7" xfId="191"/>
+    <cellStyle name="Comma 2 8" xfId="192"/>
+    <cellStyle name="Comma 3" xfId="193"/>
+    <cellStyle name="Comma 3 2" xfId="194"/>
+    <cellStyle name="Comma 4" xfId="195"/>
+    <cellStyle name="Comma 4 2" xfId="196"/>
+    <cellStyle name="Comma 5" xfId="197"/>
+    <cellStyle name="Comma 5 2" xfId="198"/>
+    <cellStyle name="Comma 6" xfId="199"/>
+    <cellStyle name="Comma 6 2" xfId="200"/>
+    <cellStyle name="Comma 7" xfId="201"/>
+    <cellStyle name="Comma 7 2" xfId="202"/>
+    <cellStyle name="Comma 8" xfId="203"/>
+    <cellStyle name="Comma 8 2" xfId="204"/>
+    <cellStyle name="Comma 9" xfId="205"/>
+    <cellStyle name="Comma 9 2" xfId="206"/>
+    <cellStyle name="Comma_Book2" xfId="207"/>
+    <cellStyle name="Comma0" xfId="208"/>
+    <cellStyle name="Comma0 10" xfId="209"/>
+    <cellStyle name="Comma0 11" xfId="210"/>
+    <cellStyle name="Comma0 12" xfId="211"/>
+    <cellStyle name="Comma0 13" xfId="212"/>
+    <cellStyle name="Comma0 14" xfId="213"/>
+    <cellStyle name="Comma0 2" xfId="214"/>
+    <cellStyle name="Comma0 2 2" xfId="215"/>
+    <cellStyle name="Comma0 2 3" xfId="216"/>
+    <cellStyle name="Comma0 2 4" xfId="217"/>
+    <cellStyle name="Comma0 2 5" xfId="218"/>
+    <cellStyle name="Comma0 2 6" xfId="219"/>
+    <cellStyle name="Comma0 2 7" xfId="220"/>
+    <cellStyle name="Comma0 2 8" xfId="221"/>
+    <cellStyle name="Comma0 3" xfId="222"/>
+    <cellStyle name="Comma0 3 2" xfId="223"/>
+    <cellStyle name="Comma0 4" xfId="224"/>
+    <cellStyle name="Comma0 4 2" xfId="225"/>
+    <cellStyle name="Comma0 5" xfId="226"/>
+    <cellStyle name="Comma0 5 2" xfId="227"/>
+    <cellStyle name="Comma0 6" xfId="228"/>
+    <cellStyle name="Comma0 6 2" xfId="229"/>
+    <cellStyle name="Comma0 7" xfId="230"/>
+    <cellStyle name="Comma0 7 2" xfId="231"/>
+    <cellStyle name="Comma0 8" xfId="232"/>
+    <cellStyle name="Comma0 8 2" xfId="233"/>
+    <cellStyle name="Comma0 9" xfId="234"/>
+    <cellStyle name="Currency" xfId="235"/>
+    <cellStyle name="Currency [0]_Book2" xfId="236"/>
+    <cellStyle name="Currency 10" xfId="237"/>
+    <cellStyle name="Currency 10 2" xfId="238"/>
+    <cellStyle name="Currency 11" xfId="239"/>
+    <cellStyle name="Currency 11 2" xfId="240"/>
+    <cellStyle name="Currency 12" xfId="241"/>
+    <cellStyle name="Currency 12 2" xfId="242"/>
+    <cellStyle name="Currency 13" xfId="243"/>
+    <cellStyle name="Currency 14" xfId="244"/>
+    <cellStyle name="Currency 15" xfId="245"/>
+    <cellStyle name="Currency 16" xfId="246"/>
+    <cellStyle name="Currency 17" xfId="247"/>
+    <cellStyle name="Currency 18" xfId="248"/>
+    <cellStyle name="Currency 2" xfId="249"/>
+    <cellStyle name="Currency 2 2" xfId="250"/>
+    <cellStyle name="Currency 2 3" xfId="251"/>
+    <cellStyle name="Currency 2 4" xfId="252"/>
+    <cellStyle name="Currency 2 5" xfId="253"/>
+    <cellStyle name="Currency 2 6" xfId="254"/>
+    <cellStyle name="Currency 2 7" xfId="255"/>
+    <cellStyle name="Currency 2 8" xfId="256"/>
+    <cellStyle name="Currency 3" xfId="257"/>
+    <cellStyle name="Currency 3 2" xfId="258"/>
+    <cellStyle name="Currency 4" xfId="259"/>
+    <cellStyle name="Currency 4 2" xfId="260"/>
+    <cellStyle name="Currency 5" xfId="261"/>
+    <cellStyle name="Currency 5 2" xfId="262"/>
+    <cellStyle name="Currency 6" xfId="263"/>
+    <cellStyle name="Currency 6 2" xfId="264"/>
+    <cellStyle name="Currency 7" xfId="265"/>
+    <cellStyle name="Currency 7 2" xfId="266"/>
+    <cellStyle name="Currency 8" xfId="267"/>
+    <cellStyle name="Currency 8 2" xfId="268"/>
+    <cellStyle name="Currency 9" xfId="269"/>
+    <cellStyle name="Currency 9 2" xfId="270"/>
+    <cellStyle name="Currency_Book2" xfId="271"/>
+    <cellStyle name="Currency0" xfId="272"/>
+    <cellStyle name="Currency0 10" xfId="273"/>
+    <cellStyle name="Currency0 11" xfId="274"/>
+    <cellStyle name="Currency0 12" xfId="275"/>
+    <cellStyle name="Currency0 13" xfId="276"/>
+    <cellStyle name="Currency0 14" xfId="277"/>
+    <cellStyle name="Currency0 2" xfId="278"/>
+    <cellStyle name="Currency0 2 2" xfId="279"/>
+    <cellStyle name="Currency0 2 3" xfId="280"/>
+    <cellStyle name="Currency0 2 4" xfId="281"/>
+    <cellStyle name="Currency0 2 5" xfId="282"/>
+    <cellStyle name="Currency0 2 6" xfId="283"/>
+    <cellStyle name="Currency0 2 7" xfId="284"/>
+    <cellStyle name="Currency0 2 8" xfId="285"/>
+    <cellStyle name="Currency0 3" xfId="286"/>
+    <cellStyle name="Currency0 3 2" xfId="287"/>
+    <cellStyle name="Currency0 4" xfId="288"/>
+    <cellStyle name="Currency0 4 2" xfId="289"/>
+    <cellStyle name="Currency0 5" xfId="290"/>
+    <cellStyle name="Currency0 5 2" xfId="291"/>
+    <cellStyle name="Currency0 6" xfId="292"/>
+    <cellStyle name="Currency0 6 2" xfId="293"/>
+    <cellStyle name="Currency0 7" xfId="294"/>
+    <cellStyle name="Currency0 7 2" xfId="295"/>
+    <cellStyle name="Currency0 8" xfId="296"/>
+    <cellStyle name="Currency0 8 2" xfId="297"/>
+    <cellStyle name="Currency0 9" xfId="298"/>
+    <cellStyle name="Date" xfId="299"/>
+    <cellStyle name="Date 10" xfId="300"/>
+    <cellStyle name="Date 11" xfId="301"/>
+    <cellStyle name="Date 12" xfId="302"/>
+    <cellStyle name="Date 13" xfId="303"/>
+    <cellStyle name="Date 14" xfId="304"/>
+    <cellStyle name="Date 2" xfId="305"/>
+    <cellStyle name="Date 2 2" xfId="306"/>
+    <cellStyle name="Date 2 3" xfId="307"/>
+    <cellStyle name="Date 2 4" xfId="308"/>
+    <cellStyle name="Date 2 5" xfId="309"/>
+    <cellStyle name="Date 2 6" xfId="310"/>
+    <cellStyle name="Date 2 7" xfId="311"/>
+    <cellStyle name="Date 2 8" xfId="312"/>
+    <cellStyle name="Date 3" xfId="313"/>
+    <cellStyle name="Date 3 2" xfId="314"/>
+    <cellStyle name="Date 4" xfId="315"/>
+    <cellStyle name="Date 4 2" xfId="316"/>
+    <cellStyle name="Date 5" xfId="317"/>
+    <cellStyle name="Date 5 2" xfId="318"/>
+    <cellStyle name="Date 6" xfId="319"/>
+    <cellStyle name="Date 6 2" xfId="320"/>
+    <cellStyle name="Date 7" xfId="321"/>
+    <cellStyle name="Date 7 2" xfId="322"/>
+    <cellStyle name="Date 8" xfId="323"/>
+    <cellStyle name="Date 8 2" xfId="324"/>
+    <cellStyle name="Date 9" xfId="325"/>
+    <cellStyle name="Fixed" xfId="326"/>
+    <cellStyle name="Fixed 10" xfId="327"/>
+    <cellStyle name="Fixed 11" xfId="328"/>
+    <cellStyle name="Fixed 12" xfId="329"/>
+    <cellStyle name="Fixed 13" xfId="330"/>
+    <cellStyle name="Fixed 14" xfId="331"/>
+    <cellStyle name="Fixed 2" xfId="332"/>
+    <cellStyle name="Fixed 2 2" xfId="333"/>
+    <cellStyle name="Fixed 2 3" xfId="334"/>
+    <cellStyle name="Fixed 2 4" xfId="335"/>
+    <cellStyle name="Fixed 2 5" xfId="336"/>
+    <cellStyle name="Fixed 2 6" xfId="337"/>
+    <cellStyle name="Fixed 2 7" xfId="338"/>
+    <cellStyle name="Fixed 2 8" xfId="339"/>
+    <cellStyle name="Fixed 3" xfId="340"/>
+    <cellStyle name="Fixed 3 2" xfId="341"/>
+    <cellStyle name="Fixed 4" xfId="342"/>
+    <cellStyle name="Fixed 4 2" xfId="343"/>
+    <cellStyle name="Fixed 5" xfId="344"/>
+    <cellStyle name="Fixed 5 2" xfId="345"/>
+    <cellStyle name="Fixed 6" xfId="346"/>
+    <cellStyle name="Fixed 6 2" xfId="347"/>
+    <cellStyle name="Fixed 7" xfId="348"/>
+    <cellStyle name="Fixed 7 2" xfId="349"/>
+    <cellStyle name="Fixed 8" xfId="350"/>
+    <cellStyle name="Fixed 8 2" xfId="351"/>
+    <cellStyle name="Fixed 9" xfId="352"/>
+    <cellStyle name="Heading 1" xfId="353"/>
+    <cellStyle name="Heading 2" xfId="354"/>
+    <cellStyle name="Iau?iue_?ac?.oaa.90-92" xfId="355"/>
+    <cellStyle name="Îáû÷íûé_93ãîä (2)" xfId="356"/>
+    <cellStyle name="normal" xfId="357"/>
+    <cellStyle name="normal 10" xfId="358"/>
+    <cellStyle name="normal 11" xfId="359"/>
+    <cellStyle name="normal 12" xfId="360"/>
+    <cellStyle name="normal 13" xfId="361"/>
+    <cellStyle name="normal 14" xfId="362"/>
+    <cellStyle name="normal 2" xfId="363"/>
+    <cellStyle name="normal 2 2" xfId="364"/>
+    <cellStyle name="normal 2 3" xfId="365"/>
+    <cellStyle name="normal 2 4" xfId="366"/>
+    <cellStyle name="normal 2 5" xfId="367"/>
+    <cellStyle name="normal 2 6" xfId="368"/>
+    <cellStyle name="normal 2 7" xfId="369"/>
+    <cellStyle name="normal 2 8" xfId="370"/>
+    <cellStyle name="normal 3" xfId="371"/>
+    <cellStyle name="normal 3 2" xfId="372"/>
+    <cellStyle name="normal 4" xfId="373"/>
+    <cellStyle name="normal 4 2" xfId="374"/>
+    <cellStyle name="normal 5" xfId="375"/>
+    <cellStyle name="normal 5 2" xfId="376"/>
+    <cellStyle name="normal 6" xfId="377"/>
+    <cellStyle name="normal 6 2" xfId="378"/>
+    <cellStyle name="normal 7" xfId="379"/>
+    <cellStyle name="normal 7 2" xfId="380"/>
+    <cellStyle name="normal 8" xfId="381"/>
+    <cellStyle name="normal 8 2" xfId="382"/>
+    <cellStyle name="normal 9" xfId="383"/>
+    <cellStyle name="Ouny?e [0]_Eeno1" xfId="384"/>
+    <cellStyle name="Ouny?e_Eeno1" xfId="385"/>
+    <cellStyle name="Òûñÿ÷è [0]_Ëèñò1" xfId="386"/>
+    <cellStyle name="Òûñÿ÷è_Ëèñò1" xfId="387"/>
+    <cellStyle name="Percent" xfId="388"/>
+    <cellStyle name="Percent 10" xfId="389"/>
+    <cellStyle name="Percent 11" xfId="390"/>
+    <cellStyle name="Percent 12" xfId="391"/>
+    <cellStyle name="Percent 13" xfId="392"/>
+    <cellStyle name="Percent 14" xfId="393"/>
+    <cellStyle name="Percent 2" xfId="394"/>
+    <cellStyle name="Percent 2 2" xfId="395"/>
+    <cellStyle name="Percent 2 3" xfId="396"/>
+    <cellStyle name="Percent 2 4" xfId="397"/>
+    <cellStyle name="Percent 2 5" xfId="398"/>
+    <cellStyle name="Percent 2 6" xfId="399"/>
+    <cellStyle name="Percent 2 7" xfId="400"/>
+    <cellStyle name="Percent 2 8" xfId="401"/>
+    <cellStyle name="Percent 3" xfId="402"/>
+    <cellStyle name="Percent 3 2" xfId="403"/>
+    <cellStyle name="Percent 4" xfId="404"/>
+    <cellStyle name="Percent 4 2" xfId="405"/>
+    <cellStyle name="Percent 5" xfId="406"/>
+    <cellStyle name="Percent 5 2" xfId="407"/>
+    <cellStyle name="Percent 6" xfId="408"/>
+    <cellStyle name="Percent 6 2" xfId="409"/>
+    <cellStyle name="Percent 7" xfId="410"/>
+    <cellStyle name="Percent 7 2" xfId="411"/>
+    <cellStyle name="Percent 8" xfId="412"/>
+    <cellStyle name="Percent 8 2" xfId="413"/>
+    <cellStyle name="Percent 9" xfId="414"/>
+    <cellStyle name="S10" xfId="415"/>
+    <cellStyle name="S12" xfId="416"/>
+    <cellStyle name="S13" xfId="417"/>
+    <cellStyle name="S14" xfId="418"/>
+    <cellStyle name="S15" xfId="419"/>
+    <cellStyle name="S16" xfId="420"/>
+    <cellStyle name="S2" xfId="421"/>
+    <cellStyle name="S3_mis_НПС(объем)" xfId="422"/>
+    <cellStyle name="S4 3 2" xfId="423"/>
+    <cellStyle name="S4_mis_НПС(объем)" xfId="424"/>
+    <cellStyle name="S5_mis_НПС(объем)" xfId="425"/>
+    <cellStyle name="S6" xfId="426"/>
+    <cellStyle name="S7" xfId="427"/>
+    <cellStyle name="S8_mis_НПС(объем)" xfId="428"/>
+    <cellStyle name="S9_mis_НПС(объем)" xfId="429"/>
+    <cellStyle name="SAPBEXaggData" xfId="430"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="431"/>
+    <cellStyle name="SAPBEXaggItem" xfId="432"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="433"/>
+    <cellStyle name="SAPBEXchaText" xfId="434"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="435"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="436"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="437"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="438"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="439"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="440"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="441"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="442"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="443"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="444"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="445"/>
+    <cellStyle name="SAPBEXfilterText" xfId="446"/>
+    <cellStyle name="SAPBEXfilterText 2" xfId="447"/>
+    <cellStyle name="SAPBEXfilterText 2 2" xfId="448"/>
+    <cellStyle name="SAPBEXfilterText 2_Книга1" xfId="449"/>
+    <cellStyle name="SAPBEXfilterText_~6498020" xfId="450"/>
+    <cellStyle name="SAPBEXformats" xfId="451"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="452"/>
+    <cellStyle name="SAPBEXheaderItem 2" xfId="453"/>
+    <cellStyle name="SAPBEXheaderItem 2 2" xfId="454"/>
+    <cellStyle name="SAPBEXheaderItem 2_Книга1" xfId="455"/>
+    <cellStyle name="SAPBEXheaderItem_~6498020" xfId="456"/>
+    <cellStyle name="SAPBEXheaderText" xfId="457"/>
+    <cellStyle name="SAPBEXheaderText 2" xfId="458"/>
+    <cellStyle name="SAPBEXheaderText 2 2" xfId="459"/>
+    <cellStyle name="SAPBEXheaderText 2_Книга1" xfId="460"/>
+    <cellStyle name="SAPBEXheaderText_~6498020" xfId="461"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="462"/>
+    <cellStyle name="SAPBEXHLevel0 2" xfId="463"/>
+    <cellStyle name="SAPBEXHLevel0 2 2" xfId="464"/>
+    <cellStyle name="SAPBEXHLevel0 2 2 2" xfId="465"/>
+    <cellStyle name="SAPBEXHLevel0 2 3" xfId="466"/>
+    <cellStyle name="SAPBEXHLevel0 2_Книга1" xfId="467"/>
+    <cellStyle name="SAPBEXHLevel0 3" xfId="468"/>
+    <cellStyle name="SAPBEXHLevel0_~6498020" xfId="469"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="470"/>
+    <cellStyle name="SAPBEXHLevel0X 2" xfId="471"/>
+    <cellStyle name="SAPBEXHLevel0X 2 2" xfId="472"/>
+    <cellStyle name="SAPBEXHLevel0X 2 2 2" xfId="473"/>
+    <cellStyle name="SAPBEXHLevel0X 2 3" xfId="474"/>
+    <cellStyle name="SAPBEXHLevel0X 2_Книга1" xfId="475"/>
+    <cellStyle name="SAPBEXHLevel0X 3" xfId="476"/>
+    <cellStyle name="SAPBEXHLevel0X_~6498020" xfId="477"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="478"/>
+    <cellStyle name="SAPBEXHLevel1 2" xfId="479"/>
+    <cellStyle name="SAPBEXHLevel1 2 2" xfId="480"/>
+    <cellStyle name="SAPBEXHLevel1 2 2 2" xfId="481"/>
+    <cellStyle name="SAPBEXHLevel1 2 3" xfId="482"/>
+    <cellStyle name="SAPBEXHLevel1 2_Книга1" xfId="483"/>
+    <cellStyle name="SAPBEXHLevel1 3" xfId="484"/>
+    <cellStyle name="SAPBEXHLevel1_~6498020" xfId="485"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="486"/>
+    <cellStyle name="SAPBEXHLevel1X 2" xfId="487"/>
+    <cellStyle name="SAPBEXHLevel1X 2 2" xfId="488"/>
+    <cellStyle name="SAPBEXHLevel1X 2 2 2" xfId="489"/>
+    <cellStyle name="SAPBEXHLevel1X 2 3" xfId="490"/>
+    <cellStyle name="SAPBEXHLevel1X 2_Книга1" xfId="491"/>
+    <cellStyle name="SAPBEXHLevel1X 3" xfId="492"/>
+    <cellStyle name="SAPBEXHLevel1X_~6498020" xfId="493"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="494"/>
+    <cellStyle name="SAPBEXHLevel2 2" xfId="495"/>
+    <cellStyle name="SAPBEXHLevel2 2 2" xfId="496"/>
+    <cellStyle name="SAPBEXHLevel2 2 2 2" xfId="497"/>
+    <cellStyle name="SAPBEXHLevel2 2 3" xfId="498"/>
+    <cellStyle name="SAPBEXHLevel2 2_Книга1" xfId="499"/>
+    <cellStyle name="SAPBEXHLevel2 3" xfId="500"/>
+    <cellStyle name="SAPBEXHLevel2_~6498020" xfId="501"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="502"/>
+    <cellStyle name="SAPBEXHLevel2X 2" xfId="503"/>
+    <cellStyle name="SAPBEXHLevel2X 2 2" xfId="504"/>
+    <cellStyle name="SAPBEXHLevel2X 2 2 2" xfId="505"/>
+    <cellStyle name="SAPBEXHLevel2X 2 3" xfId="506"/>
+    <cellStyle name="SAPBEXHLevel2X 2_Книга1" xfId="507"/>
+    <cellStyle name="SAPBEXHLevel2X 3" xfId="508"/>
+    <cellStyle name="SAPBEXHLevel2X_~6498020" xfId="509"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="510"/>
+    <cellStyle name="SAPBEXHLevel3 2" xfId="511"/>
+    <cellStyle name="SAPBEXHLevel3 2 2" xfId="512"/>
+    <cellStyle name="SAPBEXHLevel3 2 2 2" xfId="513"/>
+    <cellStyle name="SAPBEXHLevel3 2 3" xfId="514"/>
+    <cellStyle name="SAPBEXHLevel3 2_Книга1" xfId="515"/>
+    <cellStyle name="SAPBEXHLevel3 3" xfId="516"/>
+    <cellStyle name="SAPBEXHLevel3_~6498020" xfId="517"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="518"/>
+    <cellStyle name="SAPBEXHLevel3X 2" xfId="519"/>
+    <cellStyle name="SAPBEXHLevel3X 2 2" xfId="520"/>
+    <cellStyle name="SAPBEXHLevel3X 2 2 2" xfId="521"/>
+    <cellStyle name="SAPBEXHLevel3X 2 3" xfId="522"/>
+    <cellStyle name="SAPBEXHLevel3X 2_Книга1" xfId="523"/>
+    <cellStyle name="SAPBEXHLevel3X 3" xfId="524"/>
+    <cellStyle name="SAPBEXHLevel3X_~6498020" xfId="525"/>
+    <cellStyle name="SAPBEXresData" xfId="526"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="527"/>
+    <cellStyle name="SAPBEXresItem" xfId="528"/>
+    <cellStyle name="SAPBEXresItemX" xfId="529"/>
     <cellStyle name="SAPBEXstdData" xfId="3"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="530"/>
+    <cellStyle name="SAPBEXstdItem" xfId="531"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="532"/>
+    <cellStyle name="SAPBEXtitle" xfId="533"/>
+    <cellStyle name="SAPBEXtitle 2" xfId="534"/>
+    <cellStyle name="SAPBEXtitle 2 2" xfId="535"/>
+    <cellStyle name="SAPBEXtitle 2_Книга1" xfId="536"/>
+    <cellStyle name="SAPBEXtitle_~6498020" xfId="537"/>
+    <cellStyle name="SAPBEXundefined" xfId="538"/>
+    <cellStyle name="Total" xfId="539"/>
+    <cellStyle name="Total 10" xfId="540"/>
+    <cellStyle name="Total 11" xfId="541"/>
+    <cellStyle name="Total 12" xfId="542"/>
+    <cellStyle name="Total 13" xfId="543"/>
+    <cellStyle name="Total 14" xfId="544"/>
+    <cellStyle name="Total 2" xfId="545"/>
+    <cellStyle name="Total 2 2" xfId="546"/>
+    <cellStyle name="Total 2 3" xfId="547"/>
+    <cellStyle name="Total 2 4" xfId="548"/>
+    <cellStyle name="Total 2 5" xfId="549"/>
+    <cellStyle name="Total 2 6" xfId="550"/>
+    <cellStyle name="Total 2 7" xfId="551"/>
+    <cellStyle name="Total 2 8" xfId="552"/>
+    <cellStyle name="Total 3" xfId="553"/>
+    <cellStyle name="Total 3 2" xfId="554"/>
+    <cellStyle name="Total 4" xfId="555"/>
+    <cellStyle name="Total 4 2" xfId="556"/>
+    <cellStyle name="Total 5" xfId="557"/>
+    <cellStyle name="Total 5 2" xfId="558"/>
+    <cellStyle name="Total 6" xfId="559"/>
+    <cellStyle name="Total 6 2" xfId="560"/>
+    <cellStyle name="Total 7" xfId="561"/>
+    <cellStyle name="Total 7 2" xfId="562"/>
+    <cellStyle name="Total 8" xfId="563"/>
+    <cellStyle name="Total 8 2" xfId="564"/>
+    <cellStyle name="Total 9" xfId="565"/>
+    <cellStyle name="Акцент1 2" xfId="566"/>
+    <cellStyle name="Акцент1 2 2" xfId="567"/>
+    <cellStyle name="Акцент1 3" xfId="568"/>
+    <cellStyle name="Акцент1 4" xfId="569"/>
+    <cellStyle name="Акцент1 5" xfId="570"/>
+    <cellStyle name="Акцент1 6" xfId="571"/>
+    <cellStyle name="Акцент2 2" xfId="572"/>
+    <cellStyle name="Акцент2 3" xfId="573"/>
+    <cellStyle name="Акцент2 4" xfId="574"/>
+    <cellStyle name="Акцент2 5" xfId="575"/>
+    <cellStyle name="Акцент2 6" xfId="576"/>
+    <cellStyle name="Акцент3 2" xfId="577"/>
+    <cellStyle name="Акцент3 3" xfId="578"/>
+    <cellStyle name="Акцент3 4" xfId="579"/>
+    <cellStyle name="Акцент3 5" xfId="580"/>
+    <cellStyle name="Акцент3 6" xfId="581"/>
+    <cellStyle name="Акцент4 2" xfId="582"/>
+    <cellStyle name="Акцент4 2 2" xfId="583"/>
+    <cellStyle name="Акцент4 3" xfId="584"/>
+    <cellStyle name="Акцент4 4" xfId="585"/>
+    <cellStyle name="Акцент4 5" xfId="586"/>
+    <cellStyle name="Акцент4 6" xfId="587"/>
+    <cellStyle name="Акцент5 2" xfId="588"/>
+    <cellStyle name="Акцент5 3" xfId="589"/>
+    <cellStyle name="Акцент5 4" xfId="590"/>
+    <cellStyle name="Акцент5 5" xfId="591"/>
+    <cellStyle name="Акцент5 6" xfId="592"/>
+    <cellStyle name="Акцент6 2" xfId="593"/>
+    <cellStyle name="Акцент6 2 2" xfId="594"/>
+    <cellStyle name="Акцент6 3" xfId="595"/>
+    <cellStyle name="Акцент6 4" xfId="596"/>
+    <cellStyle name="Акцент6 5" xfId="597"/>
+    <cellStyle name="Акцент6 6" xfId="598"/>
+    <cellStyle name="Ввод  2" xfId="599"/>
+    <cellStyle name="Ввод  3" xfId="600"/>
+    <cellStyle name="Ввод  4" xfId="601"/>
+    <cellStyle name="Ввод  5" xfId="602"/>
+    <cellStyle name="Ввод  6" xfId="603"/>
+    <cellStyle name="Вывод 2" xfId="604"/>
+    <cellStyle name="Вывод 2 2" xfId="605"/>
+    <cellStyle name="Вывод 2_Приложение I.8. Баланс вторичных доходов" xfId="606"/>
+    <cellStyle name="Вывод 3" xfId="607"/>
+    <cellStyle name="Вывод 4" xfId="608"/>
+    <cellStyle name="Вывод 5" xfId="609"/>
+    <cellStyle name="Вывод 6" xfId="610"/>
+    <cellStyle name="Вычисление 2" xfId="611"/>
+    <cellStyle name="Вычисление 2 2" xfId="612"/>
+    <cellStyle name="Вычисление 2_Приложение I.8. Баланс вторичных доходов" xfId="613"/>
+    <cellStyle name="Вычисление 3" xfId="614"/>
+    <cellStyle name="Вычисление 4" xfId="615"/>
+    <cellStyle name="Вычисление 5" xfId="616"/>
+    <cellStyle name="Вычисление 6" xfId="617"/>
     <cellStyle name="Гиперссылка" xfId="13" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="618"/>
+    <cellStyle name="Денежный 2 2" xfId="619"/>
+    <cellStyle name="Заголовок 1 2" xfId="620"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="621"/>
+    <cellStyle name="Заголовок 1 2_Приложение I.8. Баланс вторичных доходов" xfId="622"/>
+    <cellStyle name="Заголовок 1 3" xfId="623"/>
+    <cellStyle name="Заголовок 1 4" xfId="624"/>
+    <cellStyle name="Заголовок 1 5" xfId="625"/>
+    <cellStyle name="Заголовок 1 6" xfId="626"/>
+    <cellStyle name="Заголовок 2 2" xfId="627"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="628"/>
+    <cellStyle name="Заголовок 2 2_Приложение I.8. Баланс вторичных доходов" xfId="629"/>
+    <cellStyle name="Заголовок 2 3" xfId="630"/>
+    <cellStyle name="Заголовок 2 4" xfId="631"/>
+    <cellStyle name="Заголовок 2 5" xfId="632"/>
+    <cellStyle name="Заголовок 2 6" xfId="633"/>
+    <cellStyle name="Заголовок 3 2" xfId="634"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="635"/>
+    <cellStyle name="Заголовок 3 2_Приложение I.8. Баланс вторичных доходов" xfId="636"/>
+    <cellStyle name="Заголовок 3 3" xfId="637"/>
+    <cellStyle name="Заголовок 3 4" xfId="638"/>
+    <cellStyle name="Заголовок 3 5" xfId="639"/>
+    <cellStyle name="Заголовок 3 6" xfId="640"/>
+    <cellStyle name="Заголовок 4 2" xfId="641"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="642"/>
+    <cellStyle name="Заголовок 4 3" xfId="643"/>
+    <cellStyle name="Заголовок 4 4" xfId="644"/>
+    <cellStyle name="Заголовок 4 5" xfId="645"/>
+    <cellStyle name="Заголовок 4 6" xfId="646"/>
+    <cellStyle name="Итог 2" xfId="647"/>
+    <cellStyle name="Итог 2 2" xfId="648"/>
+    <cellStyle name="Итог 2_Приложение I.8. Баланс вторичных доходов" xfId="649"/>
+    <cellStyle name="Итог 3" xfId="650"/>
+    <cellStyle name="Итог 4" xfId="651"/>
+    <cellStyle name="Итог 5" xfId="652"/>
+    <cellStyle name="Итог 6" xfId="653"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="654"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="655"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="656"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="657"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="658"/>
+    <cellStyle name="Название 2" xfId="659"/>
+    <cellStyle name="Название 2 2" xfId="660"/>
+    <cellStyle name="Название 3" xfId="661"/>
+    <cellStyle name="Название 4" xfId="662"/>
+    <cellStyle name="Название 5" xfId="663"/>
+    <cellStyle name="Название 6" xfId="664"/>
+    <cellStyle name="Нейтральный 2" xfId="665"/>
+    <cellStyle name="Нейтральный 2 2" xfId="666"/>
+    <cellStyle name="Нейтральный 3" xfId="667"/>
+    <cellStyle name="Нейтральный 4" xfId="668"/>
+    <cellStyle name="Нейтральный 5" xfId="669"/>
+    <cellStyle name="Нейтральный 6" xfId="670"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="671"/>
     <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="672"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="673"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="679"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="683"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="684"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="685"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="686"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="687"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="688"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="689"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="690"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="691"/>
+    <cellStyle name="Обычный 2 2 3" xfId="692"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="693"/>
+    <cellStyle name="Обычный 2 2 4" xfId="694"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="695"/>
+    <cellStyle name="Обычный 2 2 5" xfId="696"/>
+    <cellStyle name="Обычный 2 3" xfId="14"/>
+    <cellStyle name="Обычный 2 3 2" xfId="697"/>
+    <cellStyle name="Обычный 2 4" xfId="698"/>
+    <cellStyle name="Обычный 2 4 2" xfId="699"/>
+    <cellStyle name="Обычный 2 5" xfId="700"/>
+    <cellStyle name="Обычный 2 6" xfId="701"/>
+    <cellStyle name="Обычный 2 6 2" xfId="702"/>
+    <cellStyle name="Обычный 2 7" xfId="703"/>
+    <cellStyle name="Обычный 2_~6498020" xfId="704"/>
+    <cellStyle name="Обычный 21 2" xfId="705"/>
+    <cellStyle name="Обычный 21 2 2" xfId="706"/>
     <cellStyle name="Обычный 3" xfId="6"/>
+    <cellStyle name="Обычный 3 10" xfId="707"/>
+    <cellStyle name="Обычный 3 11" xfId="708"/>
+    <cellStyle name="Обычный 3 12" xfId="709"/>
+    <cellStyle name="Обычный 3 2" xfId="710"/>
+    <cellStyle name="Обычный 3 2 2" xfId="711"/>
+    <cellStyle name="Обычный 3 3" xfId="712"/>
+    <cellStyle name="Обычный 3 3 2" xfId="713"/>
+    <cellStyle name="Обычный 3 3 2 2" xfId="714"/>
+    <cellStyle name="Обычный 3 3 3" xfId="715"/>
+    <cellStyle name="Обычный 3 4" xfId="716"/>
+    <cellStyle name="Обычный 3 4 2" xfId="717"/>
+    <cellStyle name="Обычный 3 5" xfId="718"/>
+    <cellStyle name="Обычный 3 5 2" xfId="719"/>
+    <cellStyle name="Обычный 3 5 3" xfId="720"/>
+    <cellStyle name="Обычный 3 5 4" xfId="721"/>
+    <cellStyle name="Обычный 3 5 5" xfId="722"/>
+    <cellStyle name="Обычный 3 5 6" xfId="723"/>
+    <cellStyle name="Обычный 3 6" xfId="724"/>
+    <cellStyle name="Обычный 3 6 2" xfId="725"/>
+    <cellStyle name="Обычный 3 7" xfId="726"/>
+    <cellStyle name="Обычный 3 8" xfId="727"/>
+    <cellStyle name="Обычный 3 9" xfId="728"/>
     <cellStyle name="Обычный 4" xfId="7"/>
+    <cellStyle name="Обычный 4 2" xfId="729"/>
+    <cellStyle name="Обычный 4 3" xfId="730"/>
+    <cellStyle name="Обычный 4 4" xfId="731"/>
+    <cellStyle name="Обычный 4 5" xfId="732"/>
+    <cellStyle name="Обычный 4 6" xfId="733"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 2" xfId="8"/>
+    <cellStyle name="Обычный 5 2 2" xfId="734"/>
+    <cellStyle name="Обычный 5 3" xfId="735"/>
+    <cellStyle name="Обычный 5 3 2" xfId="736"/>
+    <cellStyle name="Обычный 5 4" xfId="737"/>
+    <cellStyle name="Обычный 5 4 2" xfId="738"/>
     <cellStyle name="Обычный 6" xfId="9"/>
+    <cellStyle name="Обычный 6 2" xfId="739"/>
+    <cellStyle name="Обычный 6 2 2" xfId="740"/>
+    <cellStyle name="Обычный 6 3" xfId="741"/>
+    <cellStyle name="Обычный 6 3 2" xfId="742"/>
+    <cellStyle name="Обычный 6 4" xfId="743"/>
+    <cellStyle name="Обычный 6 4 2" xfId="744"/>
     <cellStyle name="Обычный 7" xfId="12"/>
+    <cellStyle name="Обычный 7 2" xfId="745"/>
+    <cellStyle name="Обычный 7 3" xfId="746"/>
+    <cellStyle name="Обычный 8" xfId="747"/>
+    <cellStyle name="Обычный 9" xfId="748"/>
     <cellStyle name="Обычный_расчеты 6 таблицы ВСТ" xfId="1"/>
+    <cellStyle name="Плохой 2" xfId="749"/>
+    <cellStyle name="Плохой 2 2" xfId="750"/>
+    <cellStyle name="Плохой 3" xfId="751"/>
+    <cellStyle name="Плохой 4" xfId="752"/>
+    <cellStyle name="Плохой 5" xfId="753"/>
+    <cellStyle name="Плохой 6" xfId="754"/>
+    <cellStyle name="Пояснение 2" xfId="755"/>
+    <cellStyle name="Пояснение 3" xfId="756"/>
+    <cellStyle name="Пояснение 4" xfId="757"/>
+    <cellStyle name="Пояснение 5" xfId="758"/>
+    <cellStyle name="Пояснение 6" xfId="759"/>
+    <cellStyle name="Примечание 2" xfId="760"/>
+    <cellStyle name="Примечание 2 2" xfId="761"/>
+    <cellStyle name="Примечание 2 2 2" xfId="762"/>
+    <cellStyle name="Примечание 2_Приложение I.8. Баланс вторичных доходов" xfId="763"/>
+    <cellStyle name="Примечание 3" xfId="764"/>
+    <cellStyle name="Примечание 4" xfId="765"/>
+    <cellStyle name="Примечание 5" xfId="766"/>
+    <cellStyle name="Примечание 6" xfId="767"/>
+    <cellStyle name="Процентный 2" xfId="768"/>
+    <cellStyle name="Процентный 2 2" xfId="769"/>
+    <cellStyle name="Процентный 2 2 2" xfId="770"/>
+    <cellStyle name="Процентный 2 3" xfId="771"/>
+    <cellStyle name="Процентный 2 3 2" xfId="772"/>
+    <cellStyle name="Процентный 2 4" xfId="773"/>
+    <cellStyle name="Связанная ячейка 2" xfId="774"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="775"/>
+    <cellStyle name="Связанная ячейка 2_Приложение I.8. Баланс вторичных доходов" xfId="776"/>
+    <cellStyle name="Связанная ячейка 3" xfId="777"/>
+    <cellStyle name="Связанная ячейка 4" xfId="778"/>
+    <cellStyle name="Связанная ячейка 5" xfId="779"/>
+    <cellStyle name="Связанная ячейка 6" xfId="780"/>
+    <cellStyle name="Стиль 1" xfId="781"/>
+    <cellStyle name="Стиль 2" xfId="782"/>
+    <cellStyle name="Текст предупреждения 2" xfId="783"/>
+    <cellStyle name="Текст предупреждения 3" xfId="784"/>
+    <cellStyle name="Текст предупреждения 4" xfId="785"/>
+    <cellStyle name="Текст предупреждения 5" xfId="786"/>
+    <cellStyle name="Текст предупреждения 6" xfId="787"/>
+    <cellStyle name="Тысячи [0]_Модуль2" xfId="788"/>
+    <cellStyle name="Тысячи_Sheet1" xfId="789"/>
     <cellStyle name="Финансовый 2" xfId="10"/>
+    <cellStyle name="Финансовый 2 2" xfId="790"/>
+    <cellStyle name="Финансовый 2 2 2" xfId="791"/>
+    <cellStyle name="Финансовый 2 3" xfId="792"/>
     <cellStyle name="Финансовый 3" xfId="11"/>
+    <cellStyle name="Хороший 2" xfId="793"/>
+    <cellStyle name="Хороший 2 2" xfId="794"/>
+    <cellStyle name="Хороший 3" xfId="795"/>
+    <cellStyle name="Хороший 4" xfId="796"/>
+    <cellStyle name="Хороший 5" xfId="797"/>
+    <cellStyle name="Хороший 6" xfId="798"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFF33"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\K514COMCEL1\obmen\&#1057;&#1074;&#1077;&#1090;&#1083;&#1072;&#1085;&#1072;%20&#1048;&#1074;&#1072;&#1085;&#1086;&#1074;&#1085;&#1072;\tri2001(nds).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ТранспНац"/>
       <sheetName val="ТоргНац"/>
       <sheetName val="NDS"/>
       <sheetName val="Лист2"/>
       <sheetName val="Лист1"/>
       <sheetName val="tri2000(3)"/>
       <sheetName val="NDS_akziz"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
@@ -2997,280 +5535,355 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.begaidarova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/106/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="44.28515625" style="44" customWidth="1"/>
-    <col min="2" max="2" width="62.7109375" style="44" customWidth="1"/>
+    <col min="1" max="1" width="44.28515625" style="43" customWidth="1"/>
+    <col min="2" max="2" width="62.7109375" style="43" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="48"/>
+    <row r="1" spans="1:2" ht="15.75">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="B2" s="52">
+      <c r="B2" s="50">
         <v>115</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+    <row r="3" spans="1:2">
+      <c r="A3" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="51" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="49" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="B4" s="52" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="50" t="s">
+    <row r="5" spans="1:2">
+      <c r="A5" s="48" t="s">
         <v>51</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="51" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="50" t="s">
+    <row r="6" spans="1:2">
+      <c r="A6" s="48" t="s">
         <v>50</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="51" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="50" t="s">
+    <row r="7" spans="1:2" ht="34.5" customHeight="1">
+      <c r="A7" s="48" t="s">
         <v>49</v>
       </c>
-      <c r="B7" s="55" t="s">
+      <c r="B7" s="53" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="49" t="s">
+    <row r="8" spans="1:2">
+      <c r="A8" s="47" t="s">
         <v>48</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="51" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="49" t="s">
+    <row r="9" spans="1:2" ht="34.5" customHeight="1">
+      <c r="A9" s="47" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="55" t="s">
+      <c r="B9" s="53" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="49" t="s">
+    <row r="10" spans="1:2" ht="60" customHeight="1">
+      <c r="A10" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="52" t="s">
+      <c r="B10" s="50" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="49" t="s">
+    <row r="11" spans="1:2">
+      <c r="A11" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="56"/>
+      <c r="B11" s="54"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="49" t="s">
+    <row r="12" spans="1:2">
+      <c r="A12" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="57" t="s">
+      <c r="B12" s="55" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="29.25" x14ac:dyDescent="0.25">
-      <c r="A13" s="51" t="s">
+    <row r="13" spans="1:2" ht="29.25">
+      <c r="A13" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B13" s="56" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="51" t="s">
+    <row r="14" spans="1:2">
+      <c r="A14" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="59"/>
+      <c r="B14" s="57"/>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="51" t="s">
+    <row r="15" spans="1:2">
+      <c r="A15" s="49" t="s">
         <v>40</v>
       </c>
-      <c r="B15" s="60"/>
+      <c r="B15" s="58"/>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="49" t="s">
+    <row r="16" spans="1:2">
+      <c r="A16" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="61">
+      <c r="B16" s="59">
         <v>46142</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="49" t="s">
+    <row r="17" spans="1:2">
+      <c r="A17" s="47" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="61">
+      <c r="B17" s="59">
         <v>46507</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="49" t="s">
+    <row r="18" spans="1:2">
+      <c r="A18" s="47" t="s">
         <v>37</v>
       </c>
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="52" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="49" t="s">
+    <row r="19" spans="1:2">
+      <c r="A19" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="54" t="s">
+      <c r="B19" s="52" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="49" t="s">
+    <row r="20" spans="1:2">
+      <c r="A20" s="47" t="s">
         <v>35</v>
       </c>
-      <c r="B20" s="62" t="s">
+      <c r="B20" s="60" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="49" t="s">
+    <row r="21" spans="1:2">
+      <c r="A21" s="47" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="57" t="s">
+      <c r="B21" s="55" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B22" s="47"/>
+    <row r="22" spans="1:2">
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="46"/>
+    <row r="23" spans="1:2">
+      <c r="A23" s="45"/>
+      <c r="B23" s="45"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B24" s="46"/>
+    <row r="24" spans="1:2">
+      <c r="A24" s="45"/>
+      <c r="B24" s="45"/>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B25" s="46"/>
+    <row r="25" spans="1:2">
+      <c r="A25" s="45"/>
+      <c r="B25" s="45"/>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B26" s="46"/>
+    <row r="26" spans="1:2">
+      <c r="A26" s="45"/>
+      <c r="B26" s="45"/>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="46"/>
+    <row r="27" spans="1:2">
+      <c r="A27" s="45"/>
+      <c r="B27" s="45"/>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B28" s="46"/>
+    <row r="28" spans="1:2">
+      <c r="A28" s="45"/>
+      <c r="B28" s="45"/>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B29" s="45"/>
+    <row r="29" spans="1:2">
+      <c r="A29" s="44"/>
+      <c r="B29" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="63" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="63" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="63"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15">
+      <c r="B2" s="68"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="66" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="66" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="66" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="66" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="66" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="66"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="67" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="66"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="66"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="64"/>
+      <c r="D20" s="64"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:X42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B36" sqref="B36:B37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="1.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="48.85546875" style="3" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="12" width="9.140625" style="3"/>
     <col min="13" max="13" width="9.140625" style="3" customWidth="1"/>
     <col min="14" max="255" width="9.140625" style="3"/>
     <col min="256" max="256" width="3.5703125" style="3" customWidth="1"/>
     <col min="257" max="257" width="55.5703125" style="3" customWidth="1"/>
     <col min="258" max="259" width="9.42578125" style="3" customWidth="1"/>
     <col min="260" max="260" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="261" max="511" width="9.140625" style="3"/>
     <col min="512" max="512" width="3.5703125" style="3" customWidth="1"/>
     <col min="513" max="513" width="55.5703125" style="3" customWidth="1"/>
     <col min="514" max="515" width="9.42578125" style="3" customWidth="1"/>
     <col min="516" max="516" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="517" max="767" width="9.140625" style="3"/>
     <col min="768" max="768" width="3.5703125" style="3" customWidth="1"/>
     <col min="769" max="769" width="55.5703125" style="3" customWidth="1"/>
     <col min="770" max="771" width="9.42578125" style="3" customWidth="1"/>
     <col min="772" max="772" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="773" max="1023" width="9.140625" style="3"/>
     <col min="1024" max="1024" width="3.5703125" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="55.5703125" style="3" customWidth="1"/>
@@ -3552,81 +6165,81 @@
     <col min="15106" max="15107" width="9.42578125" style="3" customWidth="1"/>
     <col min="15108" max="15108" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15109" max="15359" width="9.140625" style="3"/>
     <col min="15360" max="15360" width="3.5703125" style="3" customWidth="1"/>
     <col min="15361" max="15361" width="55.5703125" style="3" customWidth="1"/>
     <col min="15362" max="15363" width="9.42578125" style="3" customWidth="1"/>
     <col min="15364" max="15364" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15365" max="15615" width="9.140625" style="3"/>
     <col min="15616" max="15616" width="3.5703125" style="3" customWidth="1"/>
     <col min="15617" max="15617" width="55.5703125" style="3" customWidth="1"/>
     <col min="15618" max="15619" width="9.42578125" style="3" customWidth="1"/>
     <col min="15620" max="15620" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15621" max="15871" width="9.140625" style="3"/>
     <col min="15872" max="15872" width="3.5703125" style="3" customWidth="1"/>
     <col min="15873" max="15873" width="55.5703125" style="3" customWidth="1"/>
     <col min="15874" max="15875" width="9.42578125" style="3" customWidth="1"/>
     <col min="15876" max="15876" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="15877" max="16127" width="9.140625" style="3"/>
     <col min="16128" max="16128" width="3.5703125" style="3" customWidth="1"/>
     <col min="16129" max="16129" width="55.5703125" style="3" customWidth="1"/>
     <col min="16130" max="16131" width="9.42578125" style="3" customWidth="1"/>
     <col min="16132" max="16132" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="16133" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
-      <c r="B1" s="43" t="s">
+    <row r="1" spans="1:24">
+      <c r="B1" s="62" t="s">
         <v>66</v>
       </c>
-      <c r="C1" s="43"/>
-[...16 lines deleted...]
-      <c r="T1" s="43"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+      <c r="P1" s="62"/>
+      <c r="Q1" s="62"/>
+      <c r="R1" s="62"/>
+      <c r="S1" s="62"/>
+      <c r="T1" s="62"/>
     </row>
-    <row r="2" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:24" ht="15.75" thickBot="1">
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="T2" s="15"/>
       <c r="U2" s="15"/>
     </row>
-    <row r="3" spans="1:24" s="5" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:24" s="5" customFormat="1" ht="15.75" thickBot="1">
       <c r="B3" s="18"/>
       <c r="C3" s="18">
         <v>2003</v>
       </c>
       <c r="D3" s="18">
         <v>2004</v>
       </c>
       <c r="E3" s="18">
         <v>2005</v>
       </c>
       <c r="F3" s="18">
         <v>2006</v>
       </c>
       <c r="G3" s="19">
         <v>2007</v>
       </c>
       <c r="H3" s="18">
         <v>2008</v>
       </c>
       <c r="I3" s="18">
         <v>2009</v>
       </c>
       <c r="J3" s="18">
         <v>2010</v>
       </c>
@@ -3651,51 +6264,51 @@
       <c r="Q3" s="21">
         <v>2017</v>
       </c>
       <c r="R3" s="21">
         <v>2018</v>
       </c>
       <c r="S3" s="21">
         <v>2019</v>
       </c>
       <c r="T3" s="22">
         <v>2020</v>
       </c>
       <c r="U3" s="21">
         <v>2021</v>
       </c>
       <c r="V3" s="21">
         <v>2022</v>
       </c>
       <c r="W3" s="21">
         <v>2023</v>
       </c>
       <c r="X3" s="21">
         <v>2024</v>
       </c>
     </row>
-    <row r="4" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="B4" s="23" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="24">
         <v>296.3</v>
       </c>
       <c r="D4" s="24">
         <v>346.5</v>
       </c>
       <c r="E4" s="24">
         <v>227.7</v>
       </c>
       <c r="F4" s="24">
         <v>322.2</v>
       </c>
       <c r="G4" s="25">
         <v>578.1</v>
       </c>
       <c r="H4" s="25">
         <v>701.1</v>
       </c>
       <c r="I4" s="25">
         <v>740.7</v>
       </c>
       <c r="J4" s="26">
@@ -3722,51 +6335,51 @@
       <c r="Q4" s="27">
         <v>2089.9</v>
       </c>
       <c r="R4" s="27">
         <v>2454.6</v>
       </c>
       <c r="S4" s="28">
         <v>2771</v>
       </c>
       <c r="T4" s="29">
         <v>2185.5</v>
       </c>
       <c r="U4" s="28">
         <v>2871</v>
       </c>
       <c r="V4" s="28">
         <v>3270.1</v>
       </c>
       <c r="W4" s="28">
         <v>3283.2</v>
       </c>
       <c r="X4" s="28">
         <v>4060</v>
       </c>
     </row>
-    <row r="5" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="A5" s="11"/>
       <c r="B5" s="30" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="32" t="s">
         <v>5</v>
       </c>
@@ -3794,51 +6407,51 @@
       <c r="Q5" s="27">
         <v>108.6</v>
       </c>
       <c r="R5" s="27">
         <v>109.7</v>
       </c>
       <c r="S5" s="28">
         <v>108.5</v>
       </c>
       <c r="T5" s="29">
         <v>76.099999999999994</v>
       </c>
       <c r="U5" s="28">
         <v>125.3</v>
       </c>
       <c r="V5" s="28">
         <v>101.8</v>
       </c>
       <c r="W5" s="28">
         <v>98.9</v>
       </c>
       <c r="X5" s="28">
         <v>104.3</v>
       </c>
     </row>
-    <row r="6" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="B6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="31">
         <v>6.4</v>
       </c>
       <c r="D6" s="31">
         <v>5.9</v>
       </c>
       <c r="E6" s="31">
         <v>3</v>
       </c>
       <c r="F6" s="31">
         <v>3.2</v>
       </c>
       <c r="G6" s="32">
         <v>4.5</v>
       </c>
       <c r="H6" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="I6" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="J6" s="33">
@@ -3865,51 +6478,51 @@
       <c r="Q6" s="27">
         <v>3.9</v>
       </c>
       <c r="R6" s="27">
         <v>4</v>
       </c>
       <c r="S6" s="28">
         <v>4</v>
       </c>
       <c r="T6" s="29">
         <v>3.1</v>
       </c>
       <c r="U6" s="28">
         <v>3.4</v>
       </c>
       <c r="V6" s="28">
         <v>3.2</v>
       </c>
       <c r="W6" s="28">
         <v>2.7</v>
       </c>
       <c r="X6" s="28">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:24" s="9" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:24" s="9" customFormat="1" ht="22.5" customHeight="1">
       <c r="A7" s="11"/>
       <c r="B7" s="30" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="32" t="s">
         <v>5</v>
       </c>
@@ -3937,51 +6550,51 @@
       <c r="Q7" s="27">
         <v>101.6</v>
       </c>
       <c r="R7" s="27">
         <v>104.7</v>
       </c>
       <c r="S7" s="28">
         <v>107</v>
       </c>
       <c r="T7" s="29">
         <v>78.099999999999994</v>
       </c>
       <c r="U7" s="28">
         <v>124.1</v>
       </c>
       <c r="V7" s="28">
         <v>96.5</v>
       </c>
       <c r="W7" s="28">
         <v>97</v>
       </c>
       <c r="X7" s="28">
         <v>84.7</v>
       </c>
     </row>
-    <row r="8" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="B8" s="30" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="31">
         <v>83.1</v>
       </c>
       <c r="D8" s="31">
         <v>101</v>
       </c>
       <c r="E8" s="31">
         <v>131.6</v>
       </c>
       <c r="F8" s="31">
         <v>180.1</v>
       </c>
       <c r="G8" s="31">
         <v>211.8</v>
       </c>
       <c r="H8" s="31">
         <v>224.9</v>
       </c>
       <c r="I8" s="31">
         <v>229.6</v>
       </c>
       <c r="J8" s="35">
@@ -4008,51 +6621,51 @@
       <c r="Q8" s="27">
         <v>688.2</v>
       </c>
       <c r="R8" s="27">
         <v>784</v>
       </c>
       <c r="S8" s="28">
         <v>821.5</v>
       </c>
       <c r="T8" s="29">
         <v>410.5</v>
       </c>
       <c r="U8" s="28">
         <v>572.5</v>
       </c>
       <c r="V8" s="28">
         <v>1001</v>
       </c>
       <c r="W8" s="28">
         <v>1184.4000000000001</v>
       </c>
       <c r="X8" s="28">
         <v>1418.5</v>
       </c>
     </row>
-    <row r="9" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" s="9" customFormat="1" ht="24">
       <c r="A9" s="11"/>
       <c r="B9" s="30" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="31" t="s">
         <v>5</v>
       </c>
       <c r="I9" s="31" t="s">
         <v>5</v>
       </c>
@@ -4080,51 +6693,51 @@
       <c r="Q9" s="27">
         <v>118.7</v>
       </c>
       <c r="R9" s="27">
         <v>107.2</v>
       </c>
       <c r="S9" s="28">
         <v>100.4</v>
       </c>
       <c r="T9" s="29">
         <v>49.5</v>
       </c>
       <c r="U9" s="28">
         <v>131.5</v>
       </c>
       <c r="V9" s="28">
         <v>151.80000000000001</v>
       </c>
       <c r="W9" s="28">
         <v>102.7</v>
       </c>
       <c r="X9" s="28">
         <v>103.7</v>
       </c>
     </row>
-    <row r="10" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" s="9" customFormat="1" ht="24">
       <c r="B10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="31">
         <v>1.8</v>
       </c>
       <c r="D10" s="31">
         <v>1.7</v>
       </c>
       <c r="E10" s="31">
         <v>1.7</v>
       </c>
       <c r="F10" s="31">
         <v>1.8</v>
       </c>
       <c r="G10" s="31">
         <v>1.6</v>
       </c>
       <c r="H10" s="31">
         <v>1.4</v>
       </c>
       <c r="I10" s="31">
         <v>1.3</v>
       </c>
       <c r="J10" s="32">
@@ -4151,51 +6764,51 @@
       <c r="Q10" s="27">
         <v>1.3</v>
       </c>
       <c r="R10" s="27">
         <v>1.3</v>
       </c>
       <c r="S10" s="28">
         <v>1.2</v>
       </c>
       <c r="T10" s="29">
         <v>0.6</v>
       </c>
       <c r="U10" s="28">
         <v>0.7</v>
       </c>
       <c r="V10" s="28">
         <v>1</v>
       </c>
       <c r="W10" s="28">
         <v>1</v>
       </c>
       <c r="X10" s="28">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="A11" s="11"/>
       <c r="B11" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C11" s="31">
         <v>718.5</v>
       </c>
       <c r="D11" s="31">
         <v>798</v>
       </c>
       <c r="E11" s="31">
         <v>623.9</v>
       </c>
       <c r="F11" s="31">
         <v>857.2</v>
       </c>
       <c r="G11" s="32">
         <v>1269.7</v>
       </c>
       <c r="H11" s="32">
         <v>1534.5</v>
       </c>
       <c r="I11" s="32">
         <v>1601.6</v>
       </c>
@@ -4223,51 +6836,51 @@
       <c r="Q11" s="27">
         <v>11382.7</v>
       </c>
       <c r="R11" s="27">
         <v>13755.6</v>
       </c>
       <c r="S11" s="28">
         <v>11202.6</v>
       </c>
       <c r="T11" s="29">
         <v>6721</v>
       </c>
       <c r="U11" s="28">
         <v>9828</v>
       </c>
       <c r="V11" s="28">
         <v>13574.5</v>
       </c>
       <c r="W11" s="28">
         <v>16770.099999999999</v>
       </c>
       <c r="X11" s="28">
         <v>18246.900000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="9"/>
       <c r="B12" s="30" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="36">
         <v>168.1</v>
       </c>
       <c r="D12" s="36">
         <v>176.9</v>
       </c>
       <c r="E12" s="36">
         <v>254.4</v>
       </c>
       <c r="F12" s="36">
         <v>354.9</v>
       </c>
       <c r="G12" s="37">
         <v>409.3</v>
       </c>
       <c r="H12" s="37">
         <v>430</v>
       </c>
       <c r="I12" s="37">
         <v>435</v>
       </c>
@@ -4295,51 +6908,51 @@
       <c r="Q12" s="27">
         <v>1424.3</v>
       </c>
       <c r="R12" s="27">
         <v>1640.2</v>
       </c>
       <c r="S12" s="28">
         <v>1828.1</v>
       </c>
       <c r="T12" s="29">
         <v>807.2</v>
       </c>
       <c r="U12" s="28">
         <v>1130.8</v>
       </c>
       <c r="V12" s="28">
         <v>2087.6</v>
       </c>
       <c r="W12" s="28">
         <v>2759.6</v>
       </c>
       <c r="X12" s="28">
         <v>3162.8</v>
       </c>
     </row>
-    <row r="13" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="A13" s="11"/>
       <c r="B13" s="30" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="31">
         <v>23.4</v>
       </c>
       <c r="D13" s="31">
         <v>22.2</v>
       </c>
       <c r="E13" s="31">
         <v>40.799999999999997</v>
       </c>
       <c r="F13" s="31">
         <v>41.4</v>
       </c>
       <c r="G13" s="32">
         <v>32.200000000000003</v>
       </c>
       <c r="H13" s="32">
         <v>28</v>
       </c>
       <c r="I13" s="32">
         <v>27.2</v>
       </c>
@@ -4367,51 +6980,51 @@
       <c r="Q13" s="27">
         <v>12.5</v>
       </c>
       <c r="R13" s="27">
         <v>11.9</v>
       </c>
       <c r="S13" s="28">
         <v>16.3</v>
       </c>
       <c r="T13" s="29">
         <v>12</v>
       </c>
       <c r="U13" s="28">
         <v>11.5</v>
       </c>
       <c r="V13" s="28">
         <v>15.4</v>
       </c>
       <c r="W13" s="28">
         <v>16.5</v>
       </c>
       <c r="X13" s="28">
         <v>17.3</v>
       </c>
     </row>
-    <row r="14" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="9"/>
       <c r="B14" s="30" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="36">
         <v>68.900000000000006</v>
       </c>
       <c r="D14" s="36">
         <v>75.900000000000006</v>
       </c>
       <c r="E14" s="36">
         <v>106.5</v>
       </c>
       <c r="F14" s="36">
         <v>122</v>
       </c>
       <c r="G14" s="37">
         <v>155.1</v>
       </c>
       <c r="H14" s="37">
         <v>151.1</v>
       </c>
       <c r="I14" s="37">
         <v>175.6</v>
       </c>
@@ -4439,79 +7052,79 @@
       <c r="Q14" s="27">
         <v>768.8</v>
       </c>
       <c r="R14" s="27">
         <v>915.8</v>
       </c>
       <c r="S14" s="28">
         <v>1120.0999999999999</v>
       </c>
       <c r="T14" s="29">
         <v>233.1</v>
       </c>
       <c r="U14" s="28">
         <v>324.5</v>
       </c>
       <c r="V14" s="28">
         <v>804.4</v>
       </c>
       <c r="W14" s="28">
         <v>1172.3</v>
       </c>
       <c r="X14" s="28">
         <v>1324.9</v>
       </c>
     </row>
-    <row r="15" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A15" s="11"/>
       <c r="B15" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="34"/>
       <c r="L15" s="34"/>
       <c r="M15" s="34"/>
       <c r="N15" s="34"/>
       <c r="O15" s="34"/>
       <c r="P15" s="34"/>
       <c r="Q15" s="27"/>
       <c r="R15" s="27"/>
       <c r="S15" s="28"/>
       <c r="T15" s="29"/>
       <c r="U15" s="28"/>
       <c r="V15" s="28"/>
       <c r="W15" s="28"/>
       <c r="X15" s="28"/>
     </row>
-    <row r="16" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="B16" s="30" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="31">
         <v>1.5</v>
       </c>
       <c r="D16" s="31">
         <v>1.3</v>
       </c>
       <c r="E16" s="31">
         <v>1.4</v>
       </c>
       <c r="F16" s="31">
         <v>1.2</v>
       </c>
       <c r="G16" s="32">
         <v>1.2</v>
       </c>
       <c r="H16" s="32">
         <v>0.9</v>
       </c>
       <c r="I16" s="32">
         <v>1</v>
       </c>
       <c r="J16" s="32">
@@ -4538,51 +7151,51 @@
       <c r="Q16" s="27">
         <v>1.4</v>
       </c>
       <c r="R16" s="27">
         <v>1.5</v>
       </c>
       <c r="S16" s="28">
         <v>1.6</v>
       </c>
       <c r="T16" s="29">
         <v>0.3</v>
       </c>
       <c r="U16" s="28">
         <v>0.4</v>
       </c>
       <c r="V16" s="28">
         <v>0.8</v>
       </c>
       <c r="W16" s="28">
         <v>1</v>
       </c>
       <c r="X16" s="28">
         <v>1</v>
       </c>
     </row>
-    <row r="17" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A17" s="11"/>
       <c r="B17" s="30" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="31">
         <v>3.1</v>
       </c>
       <c r="D17" s="31">
         <v>2.5</v>
       </c>
       <c r="E17" s="31">
         <v>2.6</v>
       </c>
       <c r="F17" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="G17" s="32">
         <v>2.4</v>
       </c>
       <c r="H17" s="32">
         <v>1.6</v>
       </c>
       <c r="I17" s="32">
         <v>2.5</v>
       </c>
@@ -4610,51 +7223,51 @@
       <c r="Q17" s="27">
         <v>4.4000000000000004</v>
       </c>
       <c r="R17" s="27">
         <v>4</v>
       </c>
       <c r="S17" s="28">
         <v>4.4000000000000004</v>
       </c>
       <c r="T17" s="29">
         <v>1.1000000000000001</v>
       </c>
       <c r="U17" s="28">
         <v>1.1000000000000001</v>
       </c>
       <c r="V17" s="28">
         <v>1.9</v>
       </c>
       <c r="W17" s="28">
         <v>2.8</v>
       </c>
       <c r="X17" s="28">
         <v>3.1</v>
       </c>
     </row>
-    <row r="18" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="B18" s="30" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="31">
         <v>29.2</v>
       </c>
       <c r="D18" s="31">
         <v>29.8</v>
       </c>
       <c r="E18" s="31">
         <v>38.4</v>
       </c>
       <c r="F18" s="31">
         <v>36.1</v>
       </c>
       <c r="G18" s="32">
         <v>36.9</v>
       </c>
       <c r="H18" s="32">
         <v>29.3</v>
       </c>
       <c r="I18" s="32">
         <v>29</v>
       </c>
       <c r="J18" s="32">
@@ -4681,51 +7294,51 @@
       <c r="Q18" s="27">
         <v>36.299999999999997</v>
       </c>
       <c r="R18" s="27">
         <v>36.299999999999997</v>
       </c>
       <c r="S18" s="28">
         <v>37.799999999999997</v>
       </c>
       <c r="T18" s="29">
         <v>11</v>
       </c>
       <c r="U18" s="28">
         <v>12.8</v>
       </c>
       <c r="V18" s="28">
         <v>21.5</v>
       </c>
       <c r="W18" s="28">
         <v>24.5</v>
       </c>
       <c r="X18" s="28">
         <v>23.5</v>
       </c>
     </row>
-    <row r="19" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A19" s="11"/>
       <c r="B19" s="30" t="s">
         <v>2</v>
       </c>
       <c r="C19" s="31">
         <v>93</v>
       </c>
       <c r="D19" s="31">
         <v>91.7</v>
       </c>
       <c r="E19" s="31">
         <v>124.8</v>
       </c>
       <c r="F19" s="31">
         <v>132.9</v>
       </c>
       <c r="G19" s="32">
         <v>166.6</v>
       </c>
       <c r="H19" s="32">
         <v>157.19999999999999</v>
       </c>
       <c r="I19" s="32">
         <v>195.5</v>
       </c>
@@ -4753,79 +7366,79 @@
       <c r="Q19" s="27">
         <v>870.1</v>
       </c>
       <c r="R19" s="27">
         <v>981.4</v>
       </c>
       <c r="S19" s="28">
         <v>1132.2</v>
       </c>
       <c r="T19" s="29">
         <v>351</v>
       </c>
       <c r="U19" s="28">
         <v>727.7</v>
       </c>
       <c r="V19" s="28">
         <v>1163</v>
       </c>
       <c r="W19" s="28">
         <v>1603.8</v>
       </c>
       <c r="X19" s="28">
         <v>1900.3</v>
       </c>
     </row>
-    <row r="20" spans="1:24" s="12" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="9"/>
       <c r="B20" s="30" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="36"/>
       <c r="D20" s="36"/>
       <c r="E20" s="36"/>
       <c r="F20" s="36"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="37"/>
       <c r="J20" s="37"/>
       <c r="K20" s="28"/>
       <c r="L20" s="28"/>
       <c r="M20" s="28"/>
       <c r="N20" s="28"/>
       <c r="O20" s="34"/>
       <c r="P20" s="34"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="28"/>
       <c r="T20" s="29"/>
       <c r="U20" s="28"/>
       <c r="V20" s="28"/>
       <c r="W20" s="28"/>
       <c r="X20" s="28"/>
     </row>
-    <row r="21" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A21" s="11"/>
       <c r="B21" s="30" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="31">
         <v>4.7</v>
       </c>
       <c r="D21" s="31">
         <v>3.6</v>
       </c>
       <c r="E21" s="31">
         <v>3.7</v>
       </c>
       <c r="F21" s="31">
         <v>3.2</v>
       </c>
       <c r="G21" s="32">
         <v>3</v>
       </c>
       <c r="H21" s="32">
         <v>2.6</v>
       </c>
       <c r="I21" s="32">
         <v>3.4</v>
       </c>
@@ -4853,51 +7466,51 @@
       <c r="Q21" s="27">
         <v>6.6</v>
       </c>
       <c r="R21" s="27">
         <v>6.2</v>
       </c>
       <c r="S21" s="28">
         <v>5.7</v>
       </c>
       <c r="T21" s="29">
         <v>1.9</v>
       </c>
       <c r="U21" s="28">
         <v>3.5</v>
       </c>
       <c r="V21" s="28">
         <v>4.2</v>
       </c>
       <c r="W21" s="28">
         <v>4.9000000000000004</v>
       </c>
       <c r="X21" s="28">
         <v>5.4</v>
       </c>
     </row>
-    <row r="22" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="B22" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="31">
         <v>16.2</v>
       </c>
       <c r="D22" s="31">
         <v>13.2</v>
       </c>
       <c r="E22" s="31">
         <v>12.5</v>
       </c>
       <c r="F22" s="31">
         <v>12</v>
       </c>
       <c r="G22" s="32">
         <v>11.5</v>
       </c>
       <c r="H22" s="32">
         <v>11.6</v>
       </c>
       <c r="I22" s="32">
         <v>13.1</v>
       </c>
       <c r="J22" s="32">
@@ -4924,51 +7537,51 @@
       <c r="Q22" s="27">
         <v>26.5</v>
       </c>
       <c r="R22" s="27">
         <v>23.8</v>
       </c>
       <c r="S22" s="28">
         <v>25.8</v>
       </c>
       <c r="T22" s="29">
         <v>10.5</v>
       </c>
       <c r="U22" s="28">
         <v>22.4</v>
       </c>
       <c r="V22" s="28">
         <v>26.5</v>
       </c>
       <c r="W22" s="28">
         <v>29.2</v>
       </c>
       <c r="X22" s="28">
         <v>31.2</v>
       </c>
     </row>
-    <row r="23" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A23" s="11"/>
       <c r="B23" s="30" t="s">
         <v>3</v>
       </c>
       <c r="C23" s="32">
         <v>1590.8</v>
       </c>
       <c r="D23" s="32">
         <v>2394.6999999999998</v>
       </c>
       <c r="E23" s="32">
         <v>2401.9</v>
       </c>
       <c r="F23" s="32">
         <v>2840.2</v>
       </c>
       <c r="G23" s="32">
         <v>3676.1</v>
       </c>
       <c r="H23" s="32">
         <v>4117.2</v>
       </c>
       <c r="I23" s="32">
         <v>3774.4</v>
       </c>
@@ -4996,51 +7609,51 @@
       <c r="Q23" s="27">
         <v>7701.2</v>
       </c>
       <c r="R23" s="27">
         <v>8789</v>
       </c>
       <c r="S23" s="28">
         <v>8515</v>
       </c>
       <c r="T23" s="29">
         <v>2034.8</v>
       </c>
       <c r="U23" s="28">
         <v>1330.2</v>
       </c>
       <c r="V23" s="28">
         <v>4728.8</v>
       </c>
       <c r="W23" s="28">
         <v>9204.2000000000007</v>
       </c>
       <c r="X23" s="28">
         <v>10381.6</v>
       </c>
     </row>
-    <row r="24" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="B24" s="30" t="s">
         <v>4</v>
       </c>
       <c r="C24" s="31">
         <v>2053.1999999999998</v>
       </c>
       <c r="D24" s="31">
         <v>3549.9</v>
       </c>
       <c r="E24" s="31">
         <v>2478.6999999999998</v>
       </c>
       <c r="F24" s="31">
         <v>3079</v>
       </c>
       <c r="G24" s="32">
         <v>3757.9</v>
       </c>
       <c r="H24" s="32">
         <v>4329.5</v>
       </c>
       <c r="I24" s="32">
         <v>5422.7</v>
       </c>
       <c r="J24" s="32">
@@ -5067,51 +7680,51 @@
       <c r="Q24" s="27">
         <v>10260.799999999999</v>
       </c>
       <c r="R24" s="27">
         <v>10646</v>
       </c>
       <c r="S24" s="28">
         <v>10707.3</v>
       </c>
       <c r="T24" s="29">
         <v>2865</v>
       </c>
       <c r="U24" s="28">
         <v>3501.4</v>
       </c>
       <c r="V24" s="28">
         <v>7670</v>
       </c>
       <c r="W24" s="28">
         <v>10523.7</v>
       </c>
       <c r="X24" s="28">
         <v>11960.7</v>
       </c>
     </row>
-    <row r="25" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="A25" s="11"/>
       <c r="B25" s="30" t="s">
         <v>11</v>
       </c>
       <c r="C25" s="31">
         <v>8677</v>
       </c>
       <c r="D25" s="31">
         <v>9340</v>
       </c>
       <c r="E25" s="31">
         <v>11307</v>
       </c>
       <c r="F25" s="31">
         <v>11340</v>
       </c>
       <c r="G25" s="32">
         <v>9924</v>
       </c>
       <c r="H25" s="32">
         <v>12967</v>
       </c>
       <c r="I25" s="32">
         <v>12119</v>
       </c>
@@ -5139,51 +7752,51 @@
       <c r="Q25" s="27">
         <v>27760</v>
       </c>
       <c r="R25" s="27">
         <v>48750</v>
       </c>
       <c r="S25" s="28">
         <v>51482</v>
       </c>
       <c r="T25" s="29">
         <v>39816</v>
       </c>
       <c r="U25" s="28">
         <v>42301</v>
       </c>
       <c r="V25" s="28">
         <v>47905</v>
       </c>
       <c r="W25" s="28">
         <v>52829</v>
       </c>
       <c r="X25" s="28">
         <v>54712</v>
       </c>
     </row>
-    <row r="26" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="B26" s="30" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="32">
         <v>322</v>
       </c>
       <c r="D26" s="32">
         <v>379.3</v>
       </c>
       <c r="E26" s="31">
         <v>533.6</v>
       </c>
       <c r="F26" s="31">
         <v>556.5</v>
       </c>
       <c r="G26" s="32">
         <v>620.79999999999995</v>
       </c>
       <c r="H26" s="32">
         <v>307.2</v>
       </c>
       <c r="I26" s="32">
         <v>313.7</v>
       </c>
       <c r="J26" s="32">
@@ -5210,51 +7823,51 @@
       <c r="Q26" s="27">
         <v>442.5</v>
       </c>
       <c r="R26" s="27">
         <v>463.7</v>
       </c>
       <c r="S26" s="28">
         <v>469.9</v>
       </c>
       <c r="T26" s="29">
         <v>458.3</v>
       </c>
       <c r="U26" s="28">
         <v>463.1</v>
       </c>
       <c r="V26" s="28">
         <v>488.6</v>
       </c>
       <c r="W26" s="28">
         <v>498.4</v>
       </c>
       <c r="X26" s="28">
         <v>613.79999999999995</v>
       </c>
     </row>
-    <row r="27" spans="1:24" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" s="9" customFormat="1" ht="22.5">
       <c r="A27" s="11"/>
       <c r="B27" s="30" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E27" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G27" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H27" s="32">
         <v>3.9</v>
       </c>
       <c r="I27" s="32">
         <v>4</v>
       </c>
@@ -5282,51 +7895,51 @@
       <c r="Q27" s="27">
         <v>5.2</v>
       </c>
       <c r="R27" s="27">
         <v>5.3</v>
       </c>
       <c r="S27" s="28">
         <v>5.4</v>
       </c>
       <c r="T27" s="29">
         <v>5.2</v>
       </c>
       <c r="U27" s="28">
         <v>5.3</v>
       </c>
       <c r="V27" s="28">
         <v>5.4</v>
       </c>
       <c r="W27" s="28">
         <v>5.5</v>
       </c>
       <c r="X27" s="28">
         <v>6.7</v>
       </c>
     </row>
-    <row r="28" spans="1:24" s="9" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" s="9" customFormat="1" ht="24">
       <c r="B28" s="30" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F28" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H28" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I28" s="32">
         <v>102.1</v>
       </c>
       <c r="J28" s="32">
@@ -5353,79 +7966,79 @@
       <c r="Q28" s="27">
         <v>106.9</v>
       </c>
       <c r="R28" s="27">
         <v>104.8</v>
       </c>
       <c r="S28" s="28">
         <v>101.3</v>
       </c>
       <c r="T28" s="29">
         <v>97.5</v>
       </c>
       <c r="U28" s="28">
         <v>101</v>
       </c>
       <c r="V28" s="28">
         <v>105.5</v>
       </c>
       <c r="W28" s="28">
         <v>102</v>
       </c>
       <c r="X28" s="28">
         <v>123.2</v>
       </c>
     </row>
-    <row r="29" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="A29" s="11"/>
       <c r="B29" s="30" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="32"/>
       <c r="D29" s="32"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="32"/>
       <c r="H29" s="32"/>
       <c r="I29" s="32"/>
       <c r="J29" s="32"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
       <c r="N29" s="34"/>
       <c r="O29" s="34"/>
       <c r="P29" s="34"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="28"/>
       <c r="T29" s="29"/>
       <c r="U29" s="28"/>
       <c r="V29" s="28"/>
       <c r="W29" s="28"/>
       <c r="X29" s="28"/>
     </row>
-    <row r="30" spans="1:24" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:24" s="9" customFormat="1" ht="11.25">
       <c r="B30" s="30" t="s">
         <v>13</v>
       </c>
       <c r="C30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="D30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="31" t="s">
         <v>5</v>
       </c>
       <c r="F30" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="32" t="s">
         <v>5</v>
       </c>
       <c r="I30" s="32">
         <v>101.2</v>
       </c>
       <c r="J30" s="32">
@@ -5452,51 +8065,51 @@
       <c r="Q30" s="27">
         <v>108.8</v>
       </c>
       <c r="R30" s="31">
         <v>104</v>
       </c>
       <c r="S30" s="28">
         <v>101.4</v>
       </c>
       <c r="T30" s="29">
         <v>100.5</v>
       </c>
       <c r="U30" s="28">
         <v>100</v>
       </c>
       <c r="V30" s="28">
         <v>189</v>
       </c>
       <c r="W30" s="28">
         <v>102.2</v>
       </c>
       <c r="X30" s="28">
         <v>126.8</v>
       </c>
     </row>
-    <row r="31" spans="1:24" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:24" s="13" customFormat="1" ht="11.25">
       <c r="A31" s="11"/>
       <c r="B31" s="30" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="D31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="E31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="H31" s="38" t="s">
         <v>5</v>
       </c>
       <c r="I31" s="38">
         <v>102.9</v>
       </c>
@@ -5524,154 +8137,155 @@
       <c r="Q31" s="27">
         <v>105.3</v>
       </c>
       <c r="R31" s="31">
         <v>105.4</v>
       </c>
       <c r="S31" s="28">
         <v>101.3</v>
       </c>
       <c r="T31" s="29">
         <v>95.1</v>
       </c>
       <c r="U31" s="28">
         <v>101.9</v>
       </c>
       <c r="V31" s="28">
         <v>35.200000000000003</v>
       </c>
       <c r="W31" s="28">
         <v>101</v>
       </c>
       <c r="X31" s="28">
         <v>106.6</v>
       </c>
     </row>
-    <row r="32" spans="1:24" s="4" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:24" s="4" customFormat="1" ht="17.45" customHeight="1">
       <c r="A32" s="6"/>
       <c r="B32" s="7"/>
     </row>
-    <row r="33" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="B33" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="41"/>
       <c r="D33" s="41"/>
       <c r="E33" s="41"/>
       <c r="F33" s="41"/>
       <c r="G33" s="41"/>
       <c r="H33" s="41"/>
       <c r="I33" s="41"/>
       <c r="J33" s="41"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="17"/>
       <c r="O33" s="17"/>
       <c r="P33" s="17"/>
     </row>
-    <row r="34" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:20" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="B34" s="41" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="41"/>
       <c r="D34" s="41"/>
       <c r="E34" s="41"/>
       <c r="F34" s="41"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
     </row>
-    <row r="35" spans="2:20" s="9" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:20" s="9" customFormat="1" ht="12" customHeight="1">
       <c r="B35" s="41" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="42"/>
       <c r="D35" s="42"/>
       <c r="E35" s="42"/>
       <c r="F35" s="42"/>
       <c r="G35" s="42"/>
       <c r="H35" s="42"/>
       <c r="I35" s="42"/>
       <c r="J35" s="42"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="16"/>
       <c r="O35" s="16"/>
       <c r="P35" s="16"/>
       <c r="Q35" s="16"/>
     </row>
-    <row r="36" spans="2:20" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-    <row r="37" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="2:20" s="9" customFormat="1" ht="11.25"/>
+    <row r="37" spans="2:20" s="9" customFormat="1" ht="15" customHeight="1">
       <c r="E37" s="10"/>
       <c r="M37" s="14"/>
       <c r="N37" s="14"/>
       <c r="O37" s="14"/>
       <c r="P37" s="14"/>
       <c r="Q37" s="39"/>
       <c r="R37" s="40"/>
       <c r="S37" s="40" t="s">
         <v>65</v>
       </c>
       <c r="T37" s="14"/>
     </row>
-    <row r="42" spans="2:20" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:20">
       <c r="M42" s="3" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:T1"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Негізгі көрсеткіштер  2003-2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>R.Marat</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>