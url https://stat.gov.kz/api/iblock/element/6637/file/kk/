--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -4,75 +4,75 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (туғ. саны)" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метадеректер (туғ. саны)'!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="105">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
@@ -697,51 +697,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -854,98 +854,102 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1141,51 +1145,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="61" customWidth="1"/>
     <col min="2" max="2" width="65.140625" style="61" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="62" t="s">
         <v>101</v>
       </c>
     </row>
@@ -1268,59 +1272,59 @@
       <c r="B12" s="57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="56">
-        <v>46122</v>
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="56">
-        <v>46153</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>103</v>
       </c>
@@ -1751,377 +1755,382 @@
     <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42"/>
       <c r="B12" s="42"/>
       <c r="C12" s="45"/>
       <c r="D12" s="48"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="46"/>
       <c r="D15" s="46"/>
       <c r="X15" s="43"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="70"/>
-[...2 lines deleted...]
-      <c r="D19" s="70"/>
+      <c r="A19" s="75"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AB1044"/>
+  <dimension ref="A1:AC1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC12" sqref="AC12"/>
+      <selection activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="26" width="8.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" customWidth="1"/>
+    <col min="29" max="29" width="10.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:28" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:29" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="82" t="s">
+      <c r="B2" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="82"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="87"/>
+      <c r="D2" s="87"/>
+      <c r="E2" s="87"/>
+      <c r="F2" s="87"/>
+      <c r="G2" s="87"/>
+      <c r="H2" s="87"/>
+      <c r="I2" s="87"/>
+      <c r="J2" s="87"/>
+      <c r="K2" s="87"/>
+      <c r="L2" s="87"/>
+      <c r="M2" s="87"/>
+      <c r="N2" s="87"/>
+      <c r="O2" s="87"/>
+      <c r="P2" s="87"/>
+      <c r="Q2" s="87"/>
+      <c r="R2" s="87"/>
+      <c r="S2" s="87"/>
+      <c r="T2" s="87"/>
+      <c r="U2" s="87"/>
+      <c r="V2" s="87"/>
+      <c r="W2" s="87"/>
+      <c r="X2" s="87"/>
+      <c r="Y2" s="87"/>
+      <c r="Z2" s="87"/>
+      <c r="AA2" s="87"/>
+      <c r="AB2" s="88"/>
+    </row>
+    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="41"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:28" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="X5" s="4"/>
       <c r="Z5" s="4"/>
-      <c r="AB5" s="4" t="s">
+      <c r="AC5" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="75"/>
-      <c r="C6" s="77">
+      <c r="B6" s="78"/>
+      <c r="C6" s="80">
         <v>2024</v>
       </c>
-      <c r="D6" s="78"/>
-[...10 lines deleted...]
-      <c r="O6" s="79">
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="82">
         <v>2025</v>
       </c>
-      <c r="P6" s="80"/>
-[...10 lines deleted...]
-      <c r="AA6" s="86">
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="85">
         <v>2026</v>
       </c>
-      <c r="AB6" s="81"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
-      <c r="B7" s="76"/>
+      <c r="B7" s="79"/>
       <c r="C7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="O7" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="P7" s="85" t="s">
+      <c r="P7" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="Q7" s="54" t="s">
+      <c r="Q7" s="74" t="s">
         <v>32</v>
       </c>
       <c r="R7" s="54" t="s">
         <v>33</v>
       </c>
       <c r="S7" s="54" t="s">
         <v>34</v>
       </c>
       <c r="T7" s="54" t="s">
         <v>35</v>
       </c>
       <c r="U7" s="54" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="54" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="54" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="65" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="66" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="54" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="83" t="s">
+      <c r="AC7" s="54" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="86" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="83"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="86"/>
+      <c r="D8" s="86"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="86"/>
+      <c r="J8" s="86"/>
+      <c r="K8" s="86"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="86"/>
+      <c r="O8" s="86"/>
+      <c r="P8" s="86"/>
+      <c r="Q8" s="86"/>
+      <c r="R8" s="86"/>
+      <c r="S8" s="86"/>
+      <c r="T8" s="86"/>
+      <c r="U8" s="86"/>
+      <c r="V8" s="86"/>
+      <c r="W8" s="86"/>
+      <c r="X8" s="86"/>
+      <c r="Y8" s="86"/>
+      <c r="Z8" s="86"/>
+      <c r="AA8" s="86"/>
+    </row>
+    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -2156,55 +2165,58 @@
       </c>
       <c r="T9" s="10">
         <v>27675</v>
       </c>
       <c r="U9" s="11">
         <v>30729</v>
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="13">
         <v>29371</v>
       </c>
       <c r="X9" s="13">
         <v>28348</v>
       </c>
       <c r="Y9" s="13">
         <v>24448</v>
       </c>
       <c r="Z9" s="13">
         <v>27529</v>
       </c>
       <c r="AA9" s="13">
         <v>25819</v>
       </c>
-      <c r="AB9" s="87">
+      <c r="AB9" s="71">
         <v>22722</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC9" s="13">
+        <v>25526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -2242,55 +2254,58 @@
       </c>
       <c r="T10" s="10">
         <v>693</v>
       </c>
       <c r="U10" s="11">
         <v>744</v>
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="13">
         <v>779</v>
       </c>
       <c r="X10" s="13">
         <v>650</v>
       </c>
       <c r="Y10" s="13">
         <v>581</v>
       </c>
       <c r="Z10" s="13">
         <v>674</v>
       </c>
       <c r="AA10" s="13">
         <v>594</v>
       </c>
-      <c r="AB10" s="87">
+      <c r="AB10" s="71">
         <v>542</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC10" s="13">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -2328,55 +2343,58 @@
       </c>
       <c r="T11" s="10">
         <v>777</v>
       </c>
       <c r="U11" s="11">
         <v>827</v>
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="13">
         <v>754</v>
       </c>
       <c r="X11" s="13">
         <v>757</v>
       </c>
       <c r="Y11" s="13">
         <v>730</v>
       </c>
       <c r="Z11" s="13">
         <v>764</v>
       </c>
       <c r="AA11" s="13">
         <v>720</v>
       </c>
-      <c r="AB11" s="87">
+      <c r="AB11" s="71">
         <v>650</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC11" s="13">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -2414,55 +2432,58 @@
       </c>
       <c r="T12" s="10">
         <v>1387</v>
       </c>
       <c r="U12" s="11">
         <v>1499</v>
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="13">
         <v>1378</v>
       </c>
       <c r="X12" s="13">
         <v>1405</v>
       </c>
       <c r="Y12" s="13">
         <v>1176</v>
       </c>
       <c r="Z12" s="13">
         <v>1364</v>
       </c>
       <c r="AA12" s="13">
         <v>1308</v>
       </c>
-      <c r="AB12" s="87">
+      <c r="AB12" s="71">
         <v>1089</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC12" s="13">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2500,55 +2521,58 @@
       </c>
       <c r="T13" s="10">
         <v>2428</v>
       </c>
       <c r="U13" s="11">
         <v>2693</v>
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="13">
         <v>2475</v>
       </c>
       <c r="X13" s="13">
         <v>2391</v>
       </c>
       <c r="Y13" s="13">
         <v>2029</v>
       </c>
       <c r="Z13" s="13">
         <v>2401</v>
       </c>
       <c r="AA13" s="13">
         <v>2136</v>
       </c>
-      <c r="AB13" s="87">
+      <c r="AB13" s="71">
         <v>1813</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC13" s="13">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2586,55 +2610,58 @@
       </c>
       <c r="T14" s="10">
         <v>1135</v>
       </c>
       <c r="U14" s="11">
         <v>1240</v>
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="13">
         <v>1196</v>
       </c>
       <c r="X14" s="13">
         <v>1178</v>
       </c>
       <c r="Y14" s="13">
         <v>1082</v>
       </c>
       <c r="Z14" s="13">
         <v>1176</v>
       </c>
       <c r="AA14" s="13">
         <v>1119</v>
       </c>
-      <c r="AB14" s="87">
+      <c r="AB14" s="71">
         <v>966</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC14" s="13">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2672,55 +2699,58 @@
       </c>
       <c r="T15" s="10">
         <v>819</v>
       </c>
       <c r="U15" s="11">
         <v>892</v>
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="13">
         <v>928</v>
       </c>
       <c r="X15" s="13">
         <v>883</v>
       </c>
       <c r="Y15" s="13">
         <v>756</v>
       </c>
       <c r="Z15" s="13">
         <v>921</v>
       </c>
       <c r="AA15" s="13">
         <v>763</v>
       </c>
-      <c r="AB15" s="87">
+      <c r="AB15" s="71">
         <v>719</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC15" s="13">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2758,55 +2788,58 @@
       </c>
       <c r="T16" s="10">
         <v>1846</v>
       </c>
       <c r="U16" s="11">
         <v>2074</v>
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="13">
         <v>2043</v>
       </c>
       <c r="X16" s="13">
         <v>1881</v>
       </c>
       <c r="Y16" s="13">
         <v>1666</v>
       </c>
       <c r="Z16" s="13">
         <v>1700</v>
       </c>
       <c r="AA16" s="13">
         <v>1655</v>
       </c>
-      <c r="AB16" s="87">
+      <c r="AB16" s="71">
         <v>1491</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC16" s="13">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2844,55 +2877,58 @@
       </c>
       <c r="T17" s="10">
         <v>846</v>
       </c>
       <c r="U17" s="11">
         <v>1105</v>
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="13">
         <v>981</v>
       </c>
       <c r="X17" s="13">
         <v>936</v>
       </c>
       <c r="Y17" s="13">
         <v>752</v>
       </c>
       <c r="Z17" s="13">
         <v>916</v>
       </c>
       <c r="AA17" s="13">
         <v>810</v>
       </c>
-      <c r="AB17" s="87">
+      <c r="AB17" s="71">
         <v>773</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC17" s="13">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2930,55 +2966,58 @@
       </c>
       <c r="T18" s="10">
         <v>1139</v>
       </c>
       <c r="U18" s="11">
         <v>1308</v>
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="13">
         <v>1244</v>
       </c>
       <c r="X18" s="13">
         <v>1148</v>
       </c>
       <c r="Y18" s="13">
         <v>985</v>
       </c>
       <c r="Z18" s="13">
         <v>1137</v>
       </c>
       <c r="AA18" s="13">
         <v>1067</v>
       </c>
-      <c r="AB18" s="87">
+      <c r="AB18" s="71">
         <v>989</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC18" s="13">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -3016,55 +3055,58 @@
       </c>
       <c r="T19" s="10">
         <v>669</v>
       </c>
       <c r="U19" s="11">
         <v>727</v>
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="13">
         <v>722</v>
       </c>
       <c r="X19" s="13">
         <v>714</v>
       </c>
       <c r="Y19" s="13">
         <v>608</v>
       </c>
       <c r="Z19" s="13">
         <v>678</v>
       </c>
       <c r="AA19" s="13">
         <v>627</v>
       </c>
-      <c r="AB19" s="87">
+      <c r="AB19" s="71">
         <v>541</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC19" s="13">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -3102,55 +3144,58 @@
       </c>
       <c r="T20" s="10">
         <v>1399</v>
       </c>
       <c r="U20" s="11">
         <v>1615</v>
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="13">
         <v>1445</v>
       </c>
       <c r="X20" s="13">
         <v>1421</v>
       </c>
       <c r="Y20" s="13">
         <v>1261</v>
       </c>
       <c r="Z20" s="13">
         <v>1360</v>
       </c>
       <c r="AA20" s="13">
         <v>1232</v>
       </c>
-      <c r="AB20" s="87">
+      <c r="AB20" s="71">
         <v>1114</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC20" s="13">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -3188,55 +3233,58 @@
       </c>
       <c r="T21" s="10">
         <v>1323</v>
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="13">
         <v>1518</v>
       </c>
       <c r="X21" s="13">
         <v>1455</v>
       </c>
       <c r="Y21" s="13">
         <v>1253</v>
       </c>
       <c r="Z21" s="13">
         <v>1518</v>
       </c>
       <c r="AA21" s="13">
         <v>1378</v>
       </c>
-      <c r="AB21" s="87">
+      <c r="AB21" s="71">
         <v>1298</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC21" s="13">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -3274,55 +3322,58 @@
       </c>
       <c r="T22" s="10">
         <v>674</v>
       </c>
       <c r="U22" s="11">
         <v>727</v>
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="13">
         <v>759</v>
       </c>
       <c r="X22" s="13">
         <v>688</v>
       </c>
       <c r="Y22" s="13">
         <v>584</v>
       </c>
       <c r="Z22" s="13">
         <v>694</v>
       </c>
       <c r="AA22" s="13">
         <v>595</v>
       </c>
-      <c r="AB22" s="87">
+      <c r="AB22" s="71">
         <v>615</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC22" s="13">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -3360,55 +3411,58 @@
       </c>
       <c r="T23" s="10">
         <v>361</v>
       </c>
       <c r="U23" s="11">
         <v>448</v>
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="13">
         <v>373</v>
       </c>
       <c r="X23" s="13">
         <v>360</v>
       </c>
       <c r="Y23" s="13">
         <v>352</v>
       </c>
       <c r="Z23" s="13">
         <v>392</v>
       </c>
       <c r="AA23" s="13">
         <v>389</v>
       </c>
-      <c r="AB23" s="87">
+      <c r="AB23" s="71">
         <v>302</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC23" s="13">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3446,55 +3500,58 @@
       </c>
       <c r="T24" s="10">
         <v>3974</v>
       </c>
       <c r="U24" s="11">
         <v>4318</v>
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="13">
         <v>4151</v>
       </c>
       <c r="X24" s="13">
         <v>4029</v>
       </c>
       <c r="Y24" s="13">
         <v>3504</v>
       </c>
       <c r="Z24" s="13">
         <v>3831</v>
       </c>
       <c r="AA24" s="13">
         <v>3688</v>
       </c>
-      <c r="AB24" s="87">
+      <c r="AB24" s="71">
         <v>3195</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC24" s="13">
+        <v>3559</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3532,55 +3589,58 @@
       </c>
       <c r="T25" s="10">
         <v>298</v>
       </c>
       <c r="U25" s="11">
         <v>312</v>
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="13">
         <v>287</v>
       </c>
       <c r="X25" s="13">
         <v>343</v>
       </c>
       <c r="Y25" s="13">
         <v>243</v>
       </c>
       <c r="Z25" s="13">
         <v>263</v>
       </c>
       <c r="AA25" s="13">
         <v>283</v>
       </c>
-      <c r="AB25" s="87">
+      <c r="AB25" s="71">
         <v>201</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC25" s="13">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3618,55 +3678,58 @@
       </c>
       <c r="T26" s="10">
         <v>633</v>
       </c>
       <c r="U26" s="11">
         <v>682</v>
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="13">
         <v>662</v>
       </c>
       <c r="X26" s="13">
         <v>607</v>
       </c>
       <c r="Y26" s="13">
         <v>555</v>
       </c>
       <c r="Z26" s="13">
         <v>633</v>
       </c>
       <c r="AA26" s="13">
         <v>566</v>
       </c>
-      <c r="AB26" s="87">
+      <c r="AB26" s="71">
         <v>485</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC26" s="13">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3704,55 +3767,58 @@
       </c>
       <c r="T27" s="10">
         <v>2217</v>
       </c>
       <c r="U27" s="11">
         <v>2250</v>
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="13">
         <v>2381</v>
       </c>
       <c r="X27" s="13">
         <v>2327</v>
       </c>
       <c r="Y27" s="13">
         <v>1955</v>
       </c>
       <c r="Z27" s="13">
         <v>2231</v>
       </c>
       <c r="AA27" s="13">
         <v>2119</v>
       </c>
-      <c r="AB27" s="87">
+      <c r="AB27" s="71">
         <v>1954</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC27" s="13">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3790,55 +3856,58 @@
       </c>
       <c r="T28" s="10">
         <v>2693</v>
       </c>
       <c r="U28" s="11">
         <v>3149</v>
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="13">
         <v>2829</v>
       </c>
       <c r="X28" s="13">
         <v>2735</v>
       </c>
       <c r="Y28" s="13">
         <v>2302</v>
       </c>
       <c r="Z28" s="13">
         <v>2580</v>
       </c>
       <c r="AA28" s="13">
         <v>2470</v>
       </c>
-      <c r="AB28" s="87">
+      <c r="AB28" s="71">
         <v>2101</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC28" s="13">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3876,86 +3945,90 @@
       </c>
       <c r="T29" s="10">
         <v>2364</v>
       </c>
       <c r="U29" s="11">
         <v>2533</v>
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="13">
         <v>2466</v>
       </c>
       <c r="X29" s="13">
         <v>2440</v>
       </c>
       <c r="Y29" s="13">
         <v>2074</v>
       </c>
       <c r="Z29" s="13">
         <v>2296</v>
       </c>
       <c r="AA29" s="13">
         <v>2300</v>
       </c>
-      <c r="AB29" s="87">
+      <c r="AB29" s="71">
         <v>1884</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="13">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="32"/>
-      <c r="B30" s="71" t="s">
+      <c r="B30" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="71"/>
-[...25 lines deleted...]
-    <row r="31" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="89"/>
+      <c r="D30" s="89"/>
+      <c r="E30" s="89"/>
+      <c r="F30" s="89"/>
+      <c r="G30" s="89"/>
+      <c r="H30" s="89"/>
+      <c r="I30" s="89"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="89"/>
+      <c r="L30" s="89"/>
+      <c r="M30" s="89"/>
+      <c r="N30" s="89"/>
+      <c r="O30" s="89"/>
+      <c r="P30" s="89"/>
+      <c r="Q30" s="89"/>
+      <c r="R30" s="89"/>
+      <c r="S30" s="89"/>
+      <c r="T30" s="89"/>
+      <c r="U30" s="89"/>
+      <c r="V30" s="89"/>
+      <c r="W30" s="89"/>
+      <c r="X30" s="89"/>
+      <c r="Y30" s="89"/>
+      <c r="Z30" s="89"/>
+      <c r="AA30" s="89"/>
+      <c r="AC30" s="73"/>
+    </row>
+    <row r="31" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="32"/>
       <c r="B31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="21">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="21">
         <v>14890</v>
       </c>
       <c r="F31" s="21">
         <v>16593</v>
       </c>
       <c r="G31" s="21">
         <v>16029</v>
       </c>
       <c r="H31" s="21">
         <v>15209</v>
       </c>
       <c r="I31" s="21">
         <v>17184</v>
       </c>
@@ -3991,55 +4064,58 @@
       </c>
       <c r="T31" s="14">
         <v>14393</v>
       </c>
       <c r="U31" s="22">
         <v>15888</v>
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="13">
         <v>15094</v>
       </c>
       <c r="X31" s="13">
         <v>14487</v>
       </c>
       <c r="Y31" s="13">
         <v>12604</v>
       </c>
       <c r="Z31" s="13">
         <v>14134</v>
       </c>
       <c r="AA31" s="13">
         <v>13374</v>
       </c>
-      <c r="AB31" s="87">
+      <c r="AB31" s="71">
         <v>11584</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC31" s="13">
+        <v>13055</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36">
         <v>100000000</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="21">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="21">
         <v>401</v>
       </c>
       <c r="F32" s="21">
         <v>435</v>
       </c>
       <c r="G32" s="21">
         <v>422</v>
       </c>
       <c r="H32" s="21">
         <v>410</v>
       </c>
       <c r="I32" s="21">
@@ -4077,55 +4153,58 @@
       </c>
       <c r="T32" s="14">
         <v>367</v>
       </c>
       <c r="U32" s="22">
         <v>391</v>
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="13">
         <v>408</v>
       </c>
       <c r="X32" s="13">
         <v>332</v>
       </c>
       <c r="Y32" s="13">
         <v>304</v>
       </c>
       <c r="Z32" s="13">
         <v>336</v>
       </c>
       <c r="AA32" s="13">
         <v>322</v>
       </c>
-      <c r="AB32" s="87">
+      <c r="AB32" s="71">
         <v>286</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC32" s="13">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="21">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="21">
         <v>413</v>
       </c>
       <c r="F33" s="21">
         <v>471</v>
       </c>
       <c r="G33" s="21">
         <v>434</v>
       </c>
       <c r="H33" s="21">
         <v>398</v>
       </c>
       <c r="I33" s="21">
@@ -4163,55 +4242,58 @@
       </c>
       <c r="T33" s="14">
         <v>437</v>
       </c>
       <c r="U33" s="22">
         <v>421</v>
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="13">
         <v>417</v>
       </c>
       <c r="X33" s="13">
         <v>368</v>
       </c>
       <c r="Y33" s="13">
         <v>363</v>
       </c>
       <c r="Z33" s="13">
         <v>393</v>
       </c>
       <c r="AA33" s="13">
         <v>373</v>
       </c>
-      <c r="AB33" s="87">
+      <c r="AB33" s="71">
         <v>329</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC33" s="13">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="21">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="21">
         <v>791</v>
       </c>
       <c r="F34" s="21">
         <v>788</v>
       </c>
       <c r="G34" s="21">
         <v>840</v>
       </c>
       <c r="H34" s="21">
         <v>717</v>
       </c>
       <c r="I34" s="21">
@@ -4249,55 +4331,58 @@
       </c>
       <c r="T34" s="14">
         <v>740</v>
       </c>
       <c r="U34" s="22">
         <v>815</v>
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="13">
         <v>718</v>
       </c>
       <c r="X34" s="13">
         <v>724</v>
       </c>
       <c r="Y34" s="13">
         <v>586</v>
       </c>
       <c r="Z34" s="13">
         <v>714</v>
       </c>
       <c r="AA34" s="13">
         <v>676</v>
       </c>
-      <c r="AB34" s="87">
+      <c r="AB34" s="71">
         <v>587</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC34" s="13">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="21">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="21">
         <v>1310</v>
       </c>
       <c r="F35" s="21">
         <v>1372</v>
       </c>
       <c r="G35" s="21">
         <v>1439</v>
       </c>
       <c r="H35" s="21">
         <v>1332</v>
       </c>
       <c r="I35" s="21">
@@ -4335,55 +4420,58 @@
       </c>
       <c r="T35" s="14">
         <v>1269</v>
       </c>
       <c r="U35" s="22">
         <v>1370</v>
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="13">
         <v>1262</v>
       </c>
       <c r="X35" s="13">
         <v>1229</v>
       </c>
       <c r="Y35" s="13">
         <v>1046</v>
       </c>
       <c r="Z35" s="13">
         <v>1215</v>
       </c>
       <c r="AA35" s="13">
         <v>1086</v>
       </c>
-      <c r="AB35" s="87">
+      <c r="AB35" s="71">
         <v>927</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC35" s="13">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="21">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="21">
         <v>616</v>
       </c>
       <c r="F36" s="21">
         <v>688</v>
       </c>
       <c r="G36" s="21">
         <v>600</v>
       </c>
       <c r="H36" s="21">
         <v>620</v>
       </c>
       <c r="I36" s="21">
@@ -4421,55 +4509,58 @@
       </c>
       <c r="T36" s="14">
         <v>582</v>
       </c>
       <c r="U36" s="22">
         <v>678</v>
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="13">
         <v>614</v>
       </c>
       <c r="X36" s="13">
         <v>606</v>
       </c>
       <c r="Y36" s="13">
         <v>557</v>
       </c>
       <c r="Z36" s="13">
         <v>630</v>
       </c>
       <c r="AA36" s="13">
         <v>560</v>
       </c>
-      <c r="AB36" s="87">
+      <c r="AB36" s="71">
         <v>468</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC36" s="13">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="21">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="21">
         <v>434</v>
       </c>
       <c r="F37" s="21">
         <v>516</v>
       </c>
       <c r="G37" s="21">
         <v>498</v>
       </c>
       <c r="H37" s="21">
         <v>486</v>
       </c>
       <c r="I37" s="21">
@@ -4507,55 +4598,58 @@
       </c>
       <c r="T37" s="14">
         <v>431</v>
       </c>
       <c r="U37" s="22">
         <v>458</v>
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="13">
         <v>479</v>
       </c>
       <c r="X37" s="13">
         <v>445</v>
       </c>
       <c r="Y37" s="13">
         <v>388</v>
       </c>
       <c r="Z37" s="13">
         <v>455</v>
       </c>
       <c r="AA37" s="13">
         <v>386</v>
       </c>
-      <c r="AB37" s="87">
+      <c r="AB37" s="71">
         <v>349</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC37" s="13">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="21">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="21">
         <v>997</v>
       </c>
       <c r="F38" s="21">
         <v>1066</v>
       </c>
       <c r="G38" s="21">
         <v>1062</v>
       </c>
       <c r="H38" s="21">
         <v>997</v>
       </c>
       <c r="I38" s="21">
@@ -4593,55 +4687,58 @@
       </c>
       <c r="T38" s="14">
         <v>966</v>
       </c>
       <c r="U38" s="22">
         <v>1074</v>
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="13">
         <v>1049</v>
       </c>
       <c r="X38" s="13">
         <v>912</v>
       </c>
       <c r="Y38" s="13">
         <v>846</v>
       </c>
       <c r="Z38" s="13">
         <v>888</v>
       </c>
       <c r="AA38" s="13">
         <v>844</v>
       </c>
-      <c r="AB38" s="87">
+      <c r="AB38" s="71">
         <v>740</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC38" s="13">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="21">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="21">
         <v>490</v>
       </c>
       <c r="F39" s="21">
         <v>582</v>
       </c>
       <c r="G39" s="21">
         <v>536</v>
       </c>
       <c r="H39" s="21">
         <v>527</v>
       </c>
       <c r="I39" s="21">
@@ -4679,55 +4776,58 @@
       </c>
       <c r="T39" s="14">
         <v>431</v>
       </c>
       <c r="U39" s="22">
         <v>576</v>
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="13">
         <v>497</v>
       </c>
       <c r="X39" s="13">
         <v>473</v>
       </c>
       <c r="Y39" s="13">
         <v>394</v>
       </c>
       <c r="Z39" s="13">
         <v>472</v>
       </c>
       <c r="AA39" s="13">
         <v>444</v>
       </c>
-      <c r="AB39" s="87">
+      <c r="AB39" s="71">
         <v>420</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC39" s="13">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="21">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="21">
         <v>627</v>
       </c>
       <c r="F40" s="21">
         <v>681</v>
       </c>
       <c r="G40" s="21">
         <v>688</v>
       </c>
       <c r="H40" s="21">
         <v>676</v>
       </c>
       <c r="I40" s="21">
@@ -4765,55 +4865,58 @@
       </c>
       <c r="T40" s="14">
         <v>602</v>
       </c>
       <c r="U40" s="22">
         <v>691</v>
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="13">
         <v>649</v>
       </c>
       <c r="X40" s="13">
         <v>591</v>
       </c>
       <c r="Y40" s="13">
         <v>515</v>
       </c>
       <c r="Z40" s="13">
         <v>571</v>
       </c>
       <c r="AA40" s="13">
         <v>582</v>
       </c>
-      <c r="AB40" s="87">
+      <c r="AB40" s="71">
         <v>509</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC40" s="13">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="21">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="21">
         <v>353</v>
       </c>
       <c r="F41" s="21">
         <v>412</v>
       </c>
       <c r="G41" s="21">
         <v>399</v>
       </c>
       <c r="H41" s="21">
         <v>354</v>
       </c>
       <c r="I41" s="21">
@@ -4851,55 +4954,58 @@
       </c>
       <c r="T41" s="14">
         <v>356</v>
       </c>
       <c r="U41" s="22">
         <v>372</v>
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="13">
         <v>373</v>
       </c>
       <c r="X41" s="13">
         <v>393</v>
       </c>
       <c r="Y41" s="13">
         <v>329</v>
       </c>
       <c r="Z41" s="13">
         <v>358</v>
       </c>
       <c r="AA41" s="13">
         <v>316</v>
       </c>
-      <c r="AB41" s="87">
+      <c r="AB41" s="71">
         <v>283</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC41" s="13">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="21">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="21">
         <v>756</v>
       </c>
       <c r="F42" s="21">
         <v>841</v>
       </c>
       <c r="G42" s="21">
         <v>781</v>
       </c>
       <c r="H42" s="21">
         <v>775</v>
       </c>
       <c r="I42" s="21">
@@ -4937,55 +5043,58 @@
       </c>
       <c r="T42" s="14">
         <v>723</v>
       </c>
       <c r="U42" s="22">
         <v>835</v>
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="13">
         <v>745</v>
       </c>
       <c r="X42" s="13">
         <v>686</v>
       </c>
       <c r="Y42" s="13">
         <v>661</v>
       </c>
       <c r="Z42" s="13">
         <v>681</v>
       </c>
       <c r="AA42" s="13">
         <v>605</v>
       </c>
-      <c r="AB42" s="87">
+      <c r="AB42" s="71">
         <v>567</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC42" s="13">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="21">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="21">
         <v>800</v>
       </c>
       <c r="F43" s="21">
         <v>860</v>
       </c>
       <c r="G43" s="21">
         <v>874</v>
       </c>
       <c r="H43" s="21">
         <v>790</v>
       </c>
       <c r="I43" s="21">
@@ -5023,55 +5132,58 @@
       </c>
       <c r="T43" s="14">
         <v>685</v>
       </c>
       <c r="U43" s="22">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="13">
         <v>798</v>
       </c>
       <c r="X43" s="13">
         <v>755</v>
       </c>
       <c r="Y43" s="13">
         <v>639</v>
       </c>
       <c r="Z43" s="13">
         <v>783</v>
       </c>
       <c r="AA43" s="13">
         <v>716</v>
       </c>
-      <c r="AB43" s="87">
+      <c r="AB43" s="71">
         <v>646</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC43" s="13">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="21">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="21">
         <v>361</v>
       </c>
       <c r="F44" s="21">
         <v>402</v>
       </c>
       <c r="G44" s="21">
         <v>365</v>
       </c>
       <c r="H44" s="21">
         <v>375</v>
       </c>
       <c r="I44" s="21">
@@ -5109,55 +5221,58 @@
       </c>
       <c r="T44" s="14">
         <v>348</v>
       </c>
       <c r="U44" s="22">
         <v>375</v>
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="13">
         <v>391</v>
       </c>
       <c r="X44" s="13">
         <v>323</v>
       </c>
       <c r="Y44" s="13">
         <v>292</v>
       </c>
       <c r="Z44" s="13">
         <v>354</v>
       </c>
       <c r="AA44" s="13">
         <v>325</v>
       </c>
-      <c r="AB44" s="87">
+      <c r="AB44" s="71">
         <v>314</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC44" s="13">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="21">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="21">
         <v>188</v>
       </c>
       <c r="F45" s="21">
         <v>228</v>
       </c>
       <c r="G45" s="21">
         <v>230</v>
       </c>
       <c r="H45" s="21">
         <v>212</v>
       </c>
       <c r="I45" s="21">
@@ -5195,55 +5310,58 @@
       </c>
       <c r="T45" s="14">
         <v>200</v>
       </c>
       <c r="U45" s="22">
         <v>248</v>
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="13">
         <v>187</v>
       </c>
       <c r="X45" s="13">
         <v>183</v>
       </c>
       <c r="Y45" s="13">
         <v>174</v>
       </c>
       <c r="Z45" s="13">
         <v>202</v>
       </c>
       <c r="AA45" s="13">
         <v>198</v>
       </c>
-      <c r="AB45" s="87">
+      <c r="AB45" s="71">
         <v>155</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC45" s="13">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="21">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="21">
         <v>2136</v>
       </c>
       <c r="F46" s="21">
         <v>2407</v>
       </c>
       <c r="G46" s="21">
         <v>2329</v>
       </c>
       <c r="H46" s="21">
         <v>2222</v>
       </c>
       <c r="I46" s="21">
@@ -5281,55 +5399,58 @@
       </c>
       <c r="T46" s="14">
         <v>2039</v>
       </c>
       <c r="U46" s="22">
         <v>2202</v>
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="13">
         <v>2127</v>
       </c>
       <c r="X46" s="13">
         <v>2061</v>
       </c>
       <c r="Y46" s="13">
         <v>1842</v>
       </c>
       <c r="Z46" s="13">
         <v>1982</v>
       </c>
       <c r="AA46" s="13">
         <v>1947</v>
       </c>
-      <c r="AB46" s="87">
+      <c r="AB46" s="71">
         <v>1636</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC46" s="13">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="21">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="21">
         <v>180</v>
       </c>
       <c r="F47" s="21">
         <v>190</v>
       </c>
       <c r="G47" s="21">
         <v>170</v>
       </c>
       <c r="H47" s="21">
         <v>168</v>
       </c>
       <c r="I47" s="21">
@@ -5367,55 +5488,58 @@
       </c>
       <c r="T47" s="14">
         <v>130</v>
       </c>
       <c r="U47" s="22">
         <v>146</v>
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="13">
         <v>154</v>
       </c>
       <c r="X47" s="13">
         <v>176</v>
       </c>
       <c r="Y47" s="13">
         <v>115</v>
       </c>
       <c r="Z47" s="13">
         <v>131</v>
       </c>
       <c r="AA47" s="13">
         <v>145</v>
       </c>
-      <c r="AB47" s="87">
+      <c r="AB47" s="71">
         <v>101</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC47" s="13">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="21">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="21">
         <v>343</v>
       </c>
       <c r="F48" s="21">
         <v>424</v>
       </c>
       <c r="G48" s="21">
         <v>355</v>
       </c>
       <c r="H48" s="21">
         <v>333</v>
       </c>
       <c r="I48" s="21">
@@ -5453,55 +5577,58 @@
       </c>
       <c r="T48" s="14">
         <v>359</v>
       </c>
       <c r="U48" s="22">
         <v>361</v>
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="13">
         <v>346</v>
       </c>
       <c r="X48" s="13">
         <v>316</v>
       </c>
       <c r="Y48" s="13">
         <v>272</v>
       </c>
       <c r="Z48" s="13">
         <v>319</v>
       </c>
       <c r="AA48" s="13">
         <v>300</v>
       </c>
-      <c r="AB48" s="87">
+      <c r="AB48" s="71">
         <v>248</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC48" s="13">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="21">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="21">
         <v>1175</v>
       </c>
       <c r="F49" s="21">
         <v>1279</v>
       </c>
       <c r="G49" s="21">
         <v>1279</v>
       </c>
       <c r="H49" s="21">
         <v>1266</v>
       </c>
       <c r="I49" s="21">
@@ -5539,55 +5666,58 @@
       </c>
       <c r="T49" s="14">
         <v>1088</v>
       </c>
       <c r="U49" s="22">
         <v>1159</v>
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="13">
         <v>1229</v>
       </c>
       <c r="X49" s="13">
         <v>1220</v>
       </c>
       <c r="Y49" s="13">
         <v>985</v>
       </c>
       <c r="Z49" s="13">
         <v>1114</v>
       </c>
       <c r="AA49" s="13">
         <v>1098</v>
       </c>
-      <c r="AB49" s="87">
+      <c r="AB49" s="71">
         <v>1003</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC49" s="13">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="21">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="21">
         <v>1348</v>
       </c>
       <c r="F50" s="21">
         <v>1635</v>
       </c>
       <c r="G50" s="21">
         <v>1480</v>
       </c>
       <c r="H50" s="21">
         <v>1448</v>
       </c>
       <c r="I50" s="21">
@@ -5625,55 +5755,58 @@
       </c>
       <c r="T50" s="14">
         <v>327</v>
       </c>
       <c r="U50" s="22">
         <v>1650</v>
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="13">
         <v>1419</v>
       </c>
       <c r="X50" s="13">
         <v>1412</v>
       </c>
       <c r="Y50" s="13">
         <v>1214</v>
       </c>
       <c r="Z50" s="13">
         <v>1324</v>
       </c>
       <c r="AA50" s="13">
         <v>1277</v>
       </c>
-      <c r="AB50" s="87">
+      <c r="AB50" s="71">
         <v>1080</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC50" s="13">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="21">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="21">
         <v>1171</v>
       </c>
       <c r="F51" s="21">
         <v>1316</v>
       </c>
       <c r="G51" s="21">
         <v>1248</v>
       </c>
       <c r="H51" s="21">
         <v>1103</v>
       </c>
       <c r="I51" s="21">
@@ -5711,86 +5844,90 @@
       </c>
       <c r="T51" s="14">
         <v>1205</v>
       </c>
       <c r="U51" s="22">
         <v>1287</v>
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="13">
         <v>1232</v>
       </c>
       <c r="X51" s="13">
         <v>1282</v>
       </c>
       <c r="Y51" s="13">
         <v>1082</v>
       </c>
       <c r="Z51" s="13">
         <v>1212</v>
       </c>
       <c r="AA51" s="13">
         <v>1174</v>
       </c>
-      <c r="AB51" s="87">
+      <c r="AB51" s="71">
         <v>936</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="13">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="32"/>
-      <c r="B52" s="72" t="s">
+      <c r="B52" s="90" t="s">
         <v>68</v>
       </c>
-      <c r="C52" s="72"/>
-[...25 lines deleted...]
-    <row r="53" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="90"/>
+      <c r="D52" s="90"/>
+      <c r="E52" s="90"/>
+      <c r="F52" s="90"/>
+      <c r="G52" s="90"/>
+      <c r="H52" s="90"/>
+      <c r="I52" s="90"/>
+      <c r="J52" s="90"/>
+      <c r="K52" s="90"/>
+      <c r="L52" s="90"/>
+      <c r="M52" s="90"/>
+      <c r="N52" s="90"/>
+      <c r="O52" s="90"/>
+      <c r="P52" s="90"/>
+      <c r="Q52" s="90"/>
+      <c r="R52" s="90"/>
+      <c r="S52" s="90"/>
+      <c r="T52" s="90"/>
+      <c r="U52" s="90"/>
+      <c r="V52" s="90"/>
+      <c r="W52" s="90"/>
+      <c r="X52" s="90"/>
+      <c r="Y52" s="90"/>
+      <c r="Z52" s="90"/>
+      <c r="AA52" s="90"/>
+      <c r="AC52" s="73"/>
+    </row>
+    <row r="53" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="21">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="21">
         <v>13724</v>
       </c>
       <c r="F53" s="21">
         <v>15559</v>
       </c>
       <c r="G53" s="21">
         <v>15111</v>
       </c>
       <c r="H53" s="21">
         <v>14321</v>
       </c>
       <c r="I53" s="21">
         <v>16120</v>
       </c>
@@ -5826,55 +5963,58 @@
       </c>
       <c r="T53" s="14">
         <v>13282</v>
       </c>
       <c r="U53" s="22">
         <v>14841</v>
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="13">
         <v>14277</v>
       </c>
       <c r="X53" s="13">
         <v>13861</v>
       </c>
       <c r="Y53" s="13">
         <v>11844</v>
       </c>
       <c r="Z53" s="13">
         <v>13395</v>
       </c>
       <c r="AA53" s="13">
         <v>12445</v>
       </c>
-      <c r="AB53" s="87">
+      <c r="AB53" s="71">
         <v>11138</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC53" s="13">
+        <v>12471</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="36">
         <v>100000000</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="21">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="21">
         <v>367</v>
       </c>
       <c r="F54" s="21">
         <v>422</v>
       </c>
       <c r="G54" s="21">
         <v>401</v>
       </c>
       <c r="H54" s="21">
         <v>357</v>
       </c>
       <c r="I54" s="21">
@@ -5912,55 +6052,58 @@
       </c>
       <c r="T54" s="14">
         <v>326</v>
       </c>
       <c r="U54" s="22">
         <v>353</v>
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="13">
         <v>371</v>
       </c>
       <c r="X54" s="13">
         <v>318</v>
       </c>
       <c r="Y54" s="13">
         <v>277</v>
       </c>
       <c r="Z54" s="13">
         <v>338</v>
       </c>
       <c r="AA54" s="13">
         <v>272</v>
       </c>
-      <c r="AB54" s="87">
+      <c r="AB54" s="71">
         <v>256</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC54" s="13">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="21">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="21">
         <v>374</v>
       </c>
       <c r="F55" s="21">
         <v>460</v>
       </c>
       <c r="G55" s="21">
         <v>418</v>
       </c>
       <c r="H55" s="21">
         <v>399</v>
       </c>
       <c r="I55" s="21">
@@ -5998,55 +6141,58 @@
       </c>
       <c r="T55" s="14">
         <v>340</v>
       </c>
       <c r="U55" s="22">
         <v>406</v>
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="13">
         <v>337</v>
       </c>
       <c r="X55" s="13">
         <v>389</v>
       </c>
       <c r="Y55" s="13">
         <v>367</v>
       </c>
       <c r="Z55" s="13">
         <v>371</v>
       </c>
       <c r="AA55" s="13">
         <v>347</v>
       </c>
-      <c r="AB55" s="87">
+      <c r="AB55" s="71">
         <v>321</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC55" s="13">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="21">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="21">
         <v>658</v>
       </c>
       <c r="F56" s="21">
         <v>794</v>
       </c>
       <c r="G56" s="21">
         <v>724</v>
       </c>
       <c r="H56" s="21">
         <v>747</v>
       </c>
       <c r="I56" s="21">
@@ -6084,55 +6230,58 @@
       </c>
       <c r="T56" s="14">
         <v>647</v>
       </c>
       <c r="U56" s="22">
         <v>684</v>
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="13">
         <v>660</v>
       </c>
       <c r="X56" s="13">
         <v>681</v>
       </c>
       <c r="Y56" s="13">
         <v>590</v>
       </c>
       <c r="Z56" s="13">
         <v>650</v>
       </c>
       <c r="AA56" s="13">
         <v>632</v>
       </c>
-      <c r="AB56" s="87">
+      <c r="AB56" s="71">
         <v>502</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC56" s="13">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="21">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="21">
         <v>1202</v>
       </c>
       <c r="F57" s="21">
         <v>1325</v>
       </c>
       <c r="G57" s="21">
         <v>1329</v>
       </c>
       <c r="H57" s="21">
         <v>1259</v>
       </c>
       <c r="I57" s="21">
@@ -6170,55 +6319,58 @@
       </c>
       <c r="T57" s="14">
         <v>1159</v>
       </c>
       <c r="U57" s="22">
         <v>1323</v>
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="13">
         <v>1213</v>
       </c>
       <c r="X57" s="13">
         <v>1162</v>
       </c>
       <c r="Y57" s="13">
         <v>983</v>
       </c>
       <c r="Z57" s="13">
         <v>1186</v>
       </c>
       <c r="AA57" s="13">
         <v>1050</v>
       </c>
-      <c r="AB57" s="87">
+      <c r="AB57" s="71">
         <v>886</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC57" s="13">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="21">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="21">
         <v>630</v>
       </c>
       <c r="F58" s="21">
         <v>663</v>
       </c>
       <c r="G58" s="21">
         <v>587</v>
       </c>
       <c r="H58" s="21">
         <v>529</v>
       </c>
       <c r="I58" s="21">
@@ -6256,55 +6408,58 @@
       </c>
       <c r="T58" s="14">
         <v>553</v>
       </c>
       <c r="U58" s="22">
         <v>562</v>
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="13">
         <v>582</v>
       </c>
       <c r="X58" s="13">
         <v>572</v>
       </c>
       <c r="Y58" s="13">
         <v>525</v>
       </c>
       <c r="Z58" s="13">
         <v>546</v>
       </c>
       <c r="AA58" s="13">
         <v>559</v>
       </c>
-      <c r="AB58" s="87">
+      <c r="AB58" s="71">
         <v>498</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC58" s="13">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="21">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="21">
         <v>439</v>
       </c>
       <c r="F59" s="21">
         <v>474</v>
       </c>
       <c r="G59" s="21">
         <v>464</v>
       </c>
       <c r="H59" s="21">
         <v>480</v>
       </c>
       <c r="I59" s="21">
@@ -6342,55 +6497,58 @@
       </c>
       <c r="T59" s="14">
         <v>388</v>
       </c>
       <c r="U59" s="22">
         <v>434</v>
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="13">
         <v>449</v>
       </c>
       <c r="X59" s="13">
         <v>438</v>
       </c>
       <c r="Y59" s="13">
         <v>368</v>
       </c>
       <c r="Z59" s="13">
         <v>466</v>
       </c>
       <c r="AA59" s="13">
         <v>377</v>
       </c>
-      <c r="AB59" s="87">
+      <c r="AB59" s="71">
         <v>370</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC59" s="13">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="21">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="21">
         <v>882</v>
       </c>
       <c r="F60" s="21">
         <v>990</v>
       </c>
       <c r="G60" s="21">
         <v>1058</v>
       </c>
       <c r="H60" s="21">
         <v>953</v>
       </c>
       <c r="I60" s="21">
@@ -6428,55 +6586,58 @@
       </c>
       <c r="T60" s="14">
         <v>880</v>
       </c>
       <c r="U60" s="22">
         <v>1000</v>
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="13">
         <v>994</v>
       </c>
       <c r="X60" s="13">
         <v>969</v>
       </c>
       <c r="Y60" s="13">
         <v>820</v>
       </c>
       <c r="Z60" s="13">
         <v>812</v>
       </c>
       <c r="AA60" s="13">
         <v>811</v>
       </c>
-      <c r="AB60" s="87">
+      <c r="AB60" s="71">
         <v>751</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC60" s="13">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="21">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="21">
         <v>498</v>
       </c>
       <c r="F61" s="21">
         <v>524</v>
       </c>
       <c r="G61" s="21">
         <v>501</v>
       </c>
       <c r="H61" s="21">
         <v>484</v>
       </c>
       <c r="I61" s="21">
@@ -6514,55 +6675,58 @@
       </c>
       <c r="T61" s="14">
         <v>415</v>
       </c>
       <c r="U61" s="22">
         <v>529</v>
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="13">
         <v>484</v>
       </c>
       <c r="X61" s="13">
         <v>463</v>
       </c>
       <c r="Y61" s="13">
         <v>358</v>
       </c>
       <c r="Z61" s="13">
         <v>444</v>
       </c>
       <c r="AA61" s="13">
         <v>366</v>
       </c>
-      <c r="AB61" s="87">
+      <c r="AB61" s="71">
         <v>353</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC61" s="13">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="21">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="21">
         <v>590</v>
       </c>
       <c r="F62" s="21">
         <v>675</v>
       </c>
       <c r="G62" s="21">
         <v>611</v>
       </c>
       <c r="H62" s="21">
         <v>643</v>
       </c>
       <c r="I62" s="21">
@@ -6600,55 +6764,58 @@
       </c>
       <c r="T62" s="14">
         <v>537</v>
       </c>
       <c r="U62" s="22">
         <v>617</v>
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="13">
         <v>595</v>
       </c>
       <c r="X62" s="13">
         <v>557</v>
       </c>
       <c r="Y62" s="13">
         <v>470</v>
       </c>
       <c r="Z62" s="13">
         <v>566</v>
       </c>
       <c r="AA62" s="13">
         <v>485</v>
       </c>
-      <c r="AB62" s="87">
+      <c r="AB62" s="71">
         <v>480</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC62" s="13">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="21">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="21">
         <v>330</v>
       </c>
       <c r="F63" s="21">
         <v>392</v>
       </c>
       <c r="G63" s="21">
         <v>379</v>
       </c>
       <c r="H63" s="21">
         <v>357</v>
       </c>
       <c r="I63" s="21">
@@ -6686,55 +6853,58 @@
       </c>
       <c r="T63" s="14">
         <v>313</v>
       </c>
       <c r="U63" s="22">
         <v>355</v>
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="13">
         <v>349</v>
       </c>
       <c r="X63" s="13">
         <v>321</v>
       </c>
       <c r="Y63" s="13">
         <v>279</v>
       </c>
       <c r="Z63" s="13">
         <v>320</v>
       </c>
       <c r="AA63" s="13">
         <v>311</v>
       </c>
-      <c r="AB63" s="87">
+      <c r="AB63" s="71">
         <v>258</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC63" s="13">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="21">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="21">
         <v>649</v>
       </c>
       <c r="F64" s="21">
         <v>754</v>
       </c>
       <c r="G64" s="21">
         <v>776</v>
       </c>
       <c r="H64" s="21">
         <v>711</v>
       </c>
       <c r="I64" s="21">
@@ -6772,55 +6942,58 @@
       </c>
       <c r="T64" s="14">
         <v>676</v>
       </c>
       <c r="U64" s="22">
         <v>780</v>
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="13">
         <v>700</v>
       </c>
       <c r="X64" s="13">
         <v>735</v>
       </c>
       <c r="Y64" s="13">
         <v>600</v>
       </c>
       <c r="Z64" s="13">
         <v>679</v>
       </c>
       <c r="AA64" s="13">
         <v>627</v>
       </c>
-      <c r="AB64" s="87">
+      <c r="AB64" s="71">
         <v>547</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC64" s="13">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="21">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="21">
         <v>746</v>
       </c>
       <c r="F65" s="21">
         <v>814</v>
       </c>
       <c r="G65" s="21">
         <v>769</v>
       </c>
       <c r="H65" s="21">
         <v>742</v>
       </c>
       <c r="I65" s="21">
@@ -6858,55 +7031,58 @@
       </c>
       <c r="T65" s="14">
         <v>638</v>
       </c>
       <c r="U65" s="22">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="13">
         <v>720</v>
       </c>
       <c r="X65" s="13">
         <v>700</v>
       </c>
       <c r="Y65" s="13">
         <v>614</v>
       </c>
       <c r="Z65" s="13">
         <v>735</v>
       </c>
       <c r="AA65" s="13">
         <v>662</v>
       </c>
-      <c r="AB65" s="87">
+      <c r="AB65" s="71">
         <v>652</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC65" s="13">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="21">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="21">
         <v>353</v>
       </c>
       <c r="F66" s="21">
         <v>392</v>
       </c>
       <c r="G66" s="21">
         <v>390</v>
       </c>
       <c r="H66" s="21">
         <v>371</v>
       </c>
       <c r="I66" s="21">
@@ -6944,55 +7120,58 @@
       </c>
       <c r="T66" s="14">
         <v>326</v>
       </c>
       <c r="U66" s="22">
         <v>352</v>
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="13">
         <v>368</v>
       </c>
       <c r="X66" s="13">
         <v>365</v>
       </c>
       <c r="Y66" s="13">
         <v>292</v>
       </c>
       <c r="Z66" s="13">
         <v>340</v>
       </c>
       <c r="AA66" s="13">
         <v>270</v>
       </c>
-      <c r="AB66" s="87">
+      <c r="AB66" s="71">
         <v>301</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC66" s="13">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="21">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="21">
         <v>188</v>
       </c>
       <c r="F67" s="21">
         <v>226</v>
       </c>
       <c r="G67" s="21">
         <v>225</v>
       </c>
       <c r="H67" s="21">
         <v>196</v>
       </c>
       <c r="I67" s="21">
@@ -7030,55 +7209,58 @@
       </c>
       <c r="T67" s="14">
         <v>161</v>
       </c>
       <c r="U67" s="22">
         <v>200</v>
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="13">
         <v>186</v>
       </c>
       <c r="X67" s="13">
         <v>177</v>
       </c>
       <c r="Y67" s="13">
         <v>178</v>
       </c>
       <c r="Z67" s="13">
         <v>190</v>
       </c>
       <c r="AA67" s="13">
         <v>191</v>
       </c>
-      <c r="AB67" s="87">
+      <c r="AB67" s="71">
         <v>147</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC67" s="13">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="21">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="21">
         <v>1924</v>
       </c>
       <c r="F68" s="21">
         <v>2212</v>
       </c>
       <c r="G68" s="21">
         <v>2190</v>
       </c>
       <c r="H68" s="21">
         <v>1942</v>
       </c>
       <c r="I68" s="21">
@@ -7116,55 +7298,58 @@
       </c>
       <c r="T68" s="14">
         <v>1935</v>
       </c>
       <c r="U68" s="22">
         <v>2116</v>
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="13">
         <v>2024</v>
       </c>
       <c r="X68" s="13">
         <v>1968</v>
       </c>
       <c r="Y68" s="13">
         <v>1662</v>
       </c>
       <c r="Z68" s="13">
         <v>1849</v>
       </c>
       <c r="AA68" s="13">
         <v>1741</v>
       </c>
-      <c r="AB68" s="87">
+      <c r="AB68" s="71">
         <v>1559</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC68" s="13">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="21">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>146</v>
       </c>
       <c r="F69" s="21">
         <v>187</v>
       </c>
       <c r="G69" s="21">
         <v>171</v>
       </c>
       <c r="H69" s="21">
         <v>170</v>
       </c>
       <c r="I69" s="21">
@@ -7202,55 +7387,58 @@
       </c>
       <c r="T69" s="14">
         <v>168</v>
       </c>
       <c r="U69" s="22">
         <v>166</v>
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="13">
         <v>133</v>
       </c>
       <c r="X69" s="13">
         <v>167</v>
       </c>
       <c r="Y69" s="13">
         <v>128</v>
       </c>
       <c r="Z69" s="13">
         <v>132</v>
       </c>
       <c r="AA69" s="13">
         <v>138</v>
       </c>
-      <c r="AB69" s="87">
+      <c r="AB69" s="71">
         <v>100</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC69" s="13">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="21">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="21">
         <v>318</v>
       </c>
       <c r="F70" s="21">
         <v>371</v>
       </c>
       <c r="G70" s="21">
         <v>342</v>
       </c>
       <c r="H70" s="21">
         <v>343</v>
       </c>
       <c r="I70" s="21">
@@ -7288,55 +7476,58 @@
       </c>
       <c r="T70" s="14">
         <v>274</v>
       </c>
       <c r="U70" s="22">
         <v>321</v>
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="13">
         <v>316</v>
       </c>
       <c r="X70" s="13">
         <v>291</v>
       </c>
       <c r="Y70" s="13">
         <v>283</v>
       </c>
       <c r="Z70" s="13">
         <v>314</v>
       </c>
       <c r="AA70" s="13">
         <v>266</v>
       </c>
-      <c r="AB70" s="87">
+      <c r="AB70" s="71">
         <v>237</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC70" s="13">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="21">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="21">
         <v>1002</v>
       </c>
       <c r="F71" s="21">
         <v>1220</v>
       </c>
       <c r="G71" s="21">
         <v>1198</v>
       </c>
       <c r="H71" s="21">
         <v>1197</v>
       </c>
       <c r="I71" s="21">
@@ -7374,55 +7565,58 @@
       </c>
       <c r="T71" s="14">
         <v>1129</v>
       </c>
       <c r="U71" s="22">
         <v>1091</v>
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="13">
         <v>1152</v>
       </c>
       <c r="X71" s="13">
         <v>1107</v>
       </c>
       <c r="Y71" s="13">
         <v>970</v>
       </c>
       <c r="Z71" s="13">
         <v>1117</v>
       </c>
       <c r="AA71" s="13">
         <v>1021</v>
       </c>
-      <c r="AB71" s="87">
+      <c r="AB71" s="71">
         <v>951</v>
       </c>
-    </row>
-    <row r="72" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC71" s="13">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C72" s="21">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="21">
         <v>1288</v>
       </c>
       <c r="F72" s="21">
         <v>1415</v>
       </c>
       <c r="G72" s="21">
         <v>1363</v>
       </c>
       <c r="H72" s="21">
         <v>1338</v>
       </c>
       <c r="I72" s="21">
@@ -7460,55 +7654,58 @@
       </c>
       <c r="T72" s="14">
         <v>303</v>
       </c>
       <c r="U72" s="22">
         <v>1499</v>
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="13">
         <v>1410</v>
       </c>
       <c r="X72" s="13">
         <v>1323</v>
       </c>
       <c r="Y72" s="13">
         <v>1088</v>
       </c>
       <c r="Z72" s="13">
         <v>1256</v>
       </c>
       <c r="AA72" s="13">
         <v>1193</v>
       </c>
-      <c r="AB72" s="87">
+      <c r="AB72" s="71">
         <v>1021</v>
       </c>
-    </row>
-    <row r="73" spans="1:28" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC72" s="13">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="25">
         <v>1244</v>
       </c>
       <c r="D73" s="26">
         <v>1180</v>
       </c>
       <c r="E73" s="25">
         <v>1140</v>
       </c>
       <c r="F73" s="25">
         <v>1249</v>
       </c>
       <c r="G73" s="25">
         <v>1215</v>
       </c>
       <c r="H73" s="25">
         <v>1103</v>
       </c>
       <c r="I73" s="25">
@@ -7546,86 +7743,90 @@
       </c>
       <c r="T73" s="29">
         <v>1159</v>
       </c>
       <c r="U73" s="30">
         <v>1246</v>
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="27">
         <v>1234</v>
       </c>
       <c r="X73" s="13">
         <v>1158</v>
       </c>
       <c r="Y73" s="13">
         <v>992</v>
       </c>
       <c r="Z73" s="13">
         <v>1084</v>
       </c>
       <c r="AA73" s="13">
         <v>1126</v>
       </c>
-      <c r="AB73" s="87">
+      <c r="AB73" s="71">
         <v>948</v>
       </c>
-    </row>
-    <row r="74" spans="1:28" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC73" s="13">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="32"/>
-      <c r="B74" s="73" t="s">
+      <c r="B74" s="76" t="s">
         <v>64</v>
       </c>
-      <c r="C74" s="73"/>
-[...25 lines deleted...]
-    <row r="75" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="76"/>
+      <c r="D74" s="76"/>
+      <c r="E74" s="76"/>
+      <c r="F74" s="76"/>
+      <c r="G74" s="76"/>
+      <c r="H74" s="76"/>
+      <c r="I74" s="76"/>
+      <c r="J74" s="76"/>
+      <c r="K74" s="76"/>
+      <c r="L74" s="76"/>
+      <c r="M74" s="76"/>
+      <c r="N74" s="76"/>
+      <c r="O74" s="76"/>
+      <c r="P74" s="76"/>
+      <c r="Q74" s="76"/>
+      <c r="R74" s="76"/>
+      <c r="S74" s="76"/>
+      <c r="T74" s="76"/>
+      <c r="U74" s="76"/>
+      <c r="V74" s="76"/>
+      <c r="W74" s="76"/>
+      <c r="X74" s="76"/>
+      <c r="Y74" s="76"/>
+      <c r="Z74" s="76"/>
+      <c r="AA74" s="76"/>
+      <c r="AC74" s="73"/>
+    </row>
+    <row r="75" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="32"/>
       <c r="B75" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
@@ -7661,55 +7862,58 @@
       </c>
       <c r="T75" s="10">
         <v>17031</v>
       </c>
       <c r="U75" s="11">
         <v>18868</v>
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="13">
         <v>17917</v>
       </c>
       <c r="X75" s="13">
         <v>17317</v>
       </c>
       <c r="Y75" s="13">
         <v>14947</v>
       </c>
       <c r="Z75" s="13">
         <v>16862</v>
       </c>
       <c r="AA75" s="13">
         <v>15936</v>
       </c>
-      <c r="AB75" s="87">
+      <c r="AB75" s="71">
         <v>13958</v>
       </c>
-    </row>
-    <row r="76" spans="1:28" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC75" s="13">
+        <v>15715</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="36">
         <v>100000000</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7747,55 +7951,58 @@
       </c>
       <c r="T76" s="10">
         <v>458</v>
       </c>
       <c r="U76" s="11">
         <v>494</v>
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="13">
         <v>523</v>
       </c>
       <c r="X76" s="13">
         <v>418</v>
       </c>
       <c r="Y76" s="13">
         <v>394</v>
       </c>
       <c r="Z76" s="13">
         <v>450</v>
       </c>
       <c r="AA76" s="13">
         <v>377</v>
       </c>
-      <c r="AB76" s="87">
+      <c r="AB76" s="71">
         <v>366</v>
       </c>
-    </row>
-    <row r="77" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC76" s="13">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -7833,55 +8040,58 @@
       </c>
       <c r="T77" s="10">
         <v>450</v>
       </c>
       <c r="U77" s="11">
         <v>522</v>
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="13">
         <v>437</v>
       </c>
       <c r="X77" s="13">
         <v>459</v>
       </c>
       <c r="Y77" s="13">
         <v>439</v>
       </c>
       <c r="Z77" s="13">
         <v>445</v>
       </c>
       <c r="AA77" s="13">
         <v>436</v>
       </c>
-      <c r="AB77" s="87">
+      <c r="AB77" s="71">
         <v>404</v>
       </c>
-    </row>
-    <row r="78" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC77" s="13">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -7919,55 +8129,58 @@
       </c>
       <c r="T78" s="10">
         <v>1053</v>
       </c>
       <c r="U78" s="11">
         <v>1166</v>
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="13">
         <v>1044</v>
       </c>
       <c r="X78" s="13">
         <v>1117</v>
       </c>
       <c r="Y78" s="13">
         <v>892</v>
       </c>
       <c r="Z78" s="13">
         <v>1058</v>
       </c>
       <c r="AA78" s="13">
         <v>1006</v>
       </c>
-      <c r="AB78" s="87">
+      <c r="AB78" s="71">
         <v>833</v>
       </c>
-    </row>
-    <row r="79" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC78" s="13">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -8005,55 +8218,58 @@
       </c>
       <c r="T79" s="10">
         <v>437</v>
       </c>
       <c r="U79" s="11">
         <v>453</v>
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="13">
         <v>440</v>
       </c>
       <c r="X79" s="13">
         <v>397</v>
       </c>
       <c r="Y79" s="13">
         <v>332</v>
       </c>
       <c r="Z79" s="13">
         <v>373</v>
       </c>
       <c r="AA79" s="13">
         <v>354</v>
       </c>
-      <c r="AB79" s="87">
+      <c r="AB79" s="71">
         <v>315</v>
       </c>
-    </row>
-    <row r="80" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC79" s="13">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -8091,55 +8307,58 @@
       </c>
       <c r="T80" s="10">
         <v>634</v>
       </c>
       <c r="U80" s="11">
         <v>658</v>
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="13">
         <v>620</v>
       </c>
       <c r="X80" s="13">
         <v>609</v>
       </c>
       <c r="Y80" s="13">
         <v>553</v>
       </c>
       <c r="Z80" s="13">
         <v>611</v>
       </c>
       <c r="AA80" s="13">
         <v>590</v>
       </c>
-      <c r="AB80" s="87">
+      <c r="AB80" s="71">
         <v>496</v>
       </c>
-    </row>
-    <row r="81" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC80" s="13">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8177,55 +8396,58 @@
       </c>
       <c r="T81" s="10">
         <v>500</v>
       </c>
       <c r="U81" s="11">
         <v>523</v>
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="13">
         <v>559</v>
       </c>
       <c r="X81" s="13">
         <v>505</v>
       </c>
       <c r="Y81" s="13">
         <v>439</v>
       </c>
       <c r="Z81" s="13">
         <v>553</v>
       </c>
       <c r="AA81" s="13">
         <v>447</v>
       </c>
-      <c r="AB81" s="87">
+      <c r="AB81" s="71">
         <v>414</v>
       </c>
-    </row>
-    <row r="82" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC81" s="13">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8263,55 +8485,58 @@
       </c>
       <c r="T82" s="10">
         <v>836</v>
       </c>
       <c r="U82" s="11">
         <v>966</v>
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="13">
         <v>926</v>
       </c>
       <c r="X82" s="13">
         <v>873</v>
       </c>
       <c r="Y82" s="13">
         <v>761</v>
       </c>
       <c r="Z82" s="13">
         <v>811</v>
       </c>
       <c r="AA82" s="13">
         <v>771</v>
       </c>
-      <c r="AB82" s="87">
+      <c r="AB82" s="71">
         <v>701</v>
       </c>
-    </row>
-    <row r="83" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC82" s="13">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8349,55 +8574,58 @@
       </c>
       <c r="T83" s="10">
         <v>417</v>
       </c>
       <c r="U83" s="11">
         <v>524</v>
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="13">
         <v>482</v>
       </c>
       <c r="X83" s="13">
         <v>425</v>
       </c>
       <c r="Y83" s="13">
         <v>354</v>
       </c>
       <c r="Z83" s="13">
         <v>427</v>
       </c>
       <c r="AA83" s="13">
         <v>363</v>
       </c>
-      <c r="AB83" s="87">
+      <c r="AB83" s="71">
         <v>369</v>
       </c>
-    </row>
-    <row r="84" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC83" s="13">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8435,55 +8663,58 @@
       </c>
       <c r="T84" s="10">
         <v>912</v>
       </c>
       <c r="U84" s="11">
         <v>1054</v>
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="13">
         <v>995</v>
       </c>
       <c r="X84" s="13">
         <v>924</v>
       </c>
       <c r="Y84" s="13">
         <v>815</v>
       </c>
       <c r="Z84" s="13">
         <v>920</v>
       </c>
       <c r="AA84" s="13">
         <v>865</v>
       </c>
-      <c r="AB84" s="87">
+      <c r="AB84" s="71">
         <v>800</v>
       </c>
-    </row>
-    <row r="85" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC84" s="13">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8521,55 +8752,58 @@
       </c>
       <c r="T85" s="10">
         <v>447</v>
       </c>
       <c r="U85" s="11">
         <v>475</v>
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="13">
         <v>459</v>
       </c>
       <c r="X85" s="13">
         <v>453</v>
       </c>
       <c r="Y85" s="13">
         <v>396</v>
       </c>
       <c r="Z85" s="13">
         <v>424</v>
       </c>
       <c r="AA85" s="13">
         <v>424</v>
       </c>
-      <c r="AB85" s="87">
+      <c r="AB85" s="71">
         <v>354</v>
       </c>
-    </row>
-    <row r="86" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC85" s="13">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8607,55 +8841,58 @@
       </c>
       <c r="T86" s="10">
         <v>680</v>
       </c>
       <c r="U86" s="11">
         <v>783</v>
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="13">
         <v>682</v>
       </c>
       <c r="X86" s="13">
         <v>618</v>
       </c>
       <c r="Y86" s="13">
         <v>602</v>
       </c>
       <c r="Z86" s="13">
         <v>643</v>
       </c>
       <c r="AA86" s="13">
         <v>582</v>
       </c>
-      <c r="AB86" s="87">
+      <c r="AB86" s="71">
         <v>527</v>
       </c>
-    </row>
-    <row r="87" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC86" s="13">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8693,55 +8930,58 @@
       </c>
       <c r="T87" s="10">
         <v>590</v>
       </c>
       <c r="U87" s="11">
         <v>718</v>
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="13">
         <v>625</v>
       </c>
       <c r="X87" s="13">
         <v>652</v>
       </c>
       <c r="Y87" s="13">
         <v>563</v>
       </c>
       <c r="Z87" s="13">
         <v>687</v>
       </c>
       <c r="AA87" s="13">
         <v>618</v>
       </c>
-      <c r="AB87" s="87">
+      <c r="AB87" s="71">
         <v>559</v>
       </c>
-    </row>
-    <row r="88" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC87" s="13">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -8779,55 +9019,58 @@
       </c>
       <c r="T88" s="10">
         <v>461</v>
       </c>
       <c r="U88" s="11">
         <v>526</v>
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="13">
         <v>504</v>
       </c>
       <c r="X88" s="13">
         <v>482</v>
       </c>
       <c r="Y88" s="13">
         <v>391</v>
       </c>
       <c r="Z88" s="13">
         <v>486</v>
       </c>
       <c r="AA88" s="13">
         <v>436</v>
       </c>
-      <c r="AB88" s="87">
+      <c r="AB88" s="71">
         <v>443</v>
       </c>
-    </row>
-    <row r="89" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC88" s="13">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -8865,55 +9108,58 @@
       </c>
       <c r="T89" s="10">
         <v>162</v>
       </c>
       <c r="U89" s="11">
         <v>204</v>
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="13">
         <v>180</v>
       </c>
       <c r="X89" s="13">
         <v>170</v>
       </c>
       <c r="Y89" s="13">
         <v>165</v>
       </c>
       <c r="Z89" s="13">
         <v>200</v>
       </c>
       <c r="AA89" s="13">
         <v>198</v>
       </c>
-      <c r="AB89" s="87">
+      <c r="AB89" s="71">
         <v>149</v>
       </c>
-    </row>
-    <row r="90" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC89" s="13">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -8951,55 +9197,58 @@
       </c>
       <c r="T90" s="10">
         <v>1075</v>
       </c>
       <c r="U90" s="11">
         <v>1155</v>
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="13">
         <v>1086</v>
       </c>
       <c r="X90" s="13">
         <v>1040</v>
       </c>
       <c r="Y90" s="13">
         <v>934</v>
       </c>
       <c r="Z90" s="13">
         <v>1023</v>
       </c>
       <c r="AA90" s="13">
         <v>972</v>
       </c>
-      <c r="AB90" s="87">
+      <c r="AB90" s="71">
         <v>792</v>
       </c>
-    </row>
-    <row r="91" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC90" s="13">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9037,55 +9286,58 @@
       </c>
       <c r="T91" s="10">
         <v>235</v>
       </c>
       <c r="U91" s="11">
         <v>248</v>
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="13">
         <v>227</v>
       </c>
       <c r="X91" s="13">
         <v>269</v>
       </c>
       <c r="Y91" s="13">
         <v>194</v>
       </c>
       <c r="Z91" s="13">
         <v>212</v>
       </c>
       <c r="AA91" s="13">
         <v>227</v>
       </c>
-      <c r="AB91" s="87">
+      <c r="AB91" s="71">
         <v>165</v>
       </c>
-    </row>
-    <row r="92" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC91" s="13">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9123,55 +9375,58 @@
       </c>
       <c r="T92" s="10">
         <v>410</v>
       </c>
       <c r="U92" s="11">
         <v>467</v>
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="13">
         <v>452</v>
       </c>
       <c r="X92" s="13">
         <v>404</v>
       </c>
       <c r="Y92" s="13">
         <v>392</v>
       </c>
       <c r="Z92" s="13">
         <v>432</v>
       </c>
       <c r="AA92" s="13">
         <v>381</v>
       </c>
-      <c r="AB92" s="87">
+      <c r="AB92" s="71">
         <v>332</v>
       </c>
-    </row>
-    <row r="93" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC92" s="13">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9209,55 +9464,58 @@
       </c>
       <c r="T93" s="10">
         <v>2217</v>
       </c>
       <c r="U93" s="11">
         <v>2250</v>
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="13">
         <v>2381</v>
       </c>
       <c r="X93" s="13">
         <v>2327</v>
       </c>
       <c r="Y93" s="13">
         <v>1955</v>
       </c>
       <c r="Z93" s="13">
         <v>2231</v>
       </c>
       <c r="AA93" s="13">
         <v>2119</v>
       </c>
-      <c r="AB93" s="87">
+      <c r="AB93" s="71">
         <v>1954</v>
       </c>
-    </row>
-    <row r="94" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC93" s="13">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9295,55 +9553,58 @@
       </c>
       <c r="T94" s="10">
         <v>2693</v>
       </c>
       <c r="U94" s="11">
         <v>3149</v>
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="13">
         <v>2829</v>
       </c>
       <c r="X94" s="13">
         <v>2735</v>
       </c>
       <c r="Y94" s="13">
         <v>2302</v>
       </c>
       <c r="Z94" s="13">
         <v>2580</v>
       </c>
       <c r="AA94" s="13">
         <v>2470</v>
       </c>
-      <c r="AB94" s="87">
+      <c r="AB94" s="71">
         <v>2101</v>
       </c>
-    </row>
-    <row r="95" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC94" s="13">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9381,86 +9642,90 @@
       </c>
       <c r="T95" s="10">
         <v>2364</v>
       </c>
       <c r="U95" s="11">
         <v>2533</v>
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="13">
         <v>2466</v>
       </c>
       <c r="X95" s="13">
         <v>2440</v>
       </c>
       <c r="Y95" s="13">
         <v>2074</v>
       </c>
       <c r="Z95" s="13">
         <v>2296</v>
       </c>
       <c r="AA95" s="13">
         <v>2300</v>
       </c>
-      <c r="AB95" s="87">
+      <c r="AB95" s="71">
         <v>1884</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="74" t="s">
+      <c r="AC95" s="13">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="77" t="s">
         <v>65</v>
       </c>
-      <c r="C96" s="74"/>
-[...23 lines deleted...]
-      <c r="AA96" s="74"/>
+      <c r="C96" s="77"/>
+      <c r="D96" s="77"/>
+      <c r="E96" s="77"/>
+      <c r="F96" s="77"/>
+      <c r="G96" s="77"/>
+      <c r="H96" s="77"/>
+      <c r="I96" s="77"/>
+      <c r="J96" s="77"/>
+      <c r="K96" s="77"/>
+      <c r="L96" s="77"/>
+      <c r="M96" s="77"/>
+      <c r="N96" s="77"/>
+      <c r="O96" s="77"/>
+      <c r="P96" s="77"/>
+      <c r="Q96" s="77"/>
+      <c r="R96" s="77"/>
+      <c r="S96" s="77"/>
+      <c r="T96" s="77"/>
+      <c r="U96" s="77"/>
+      <c r="V96" s="77"/>
+      <c r="W96" s="77"/>
+      <c r="X96" s="77"/>
+      <c r="Y96" s="77"/>
+      <c r="Z96" s="77"/>
+      <c r="AA96" s="77"/>
       <c r="AB96" s="23"/>
-    </row>
-    <row r="97" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC96" s="73"/>
+    </row>
+    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9495,55 +9760,58 @@
       </c>
       <c r="T97" s="14">
         <v>10644</v>
       </c>
       <c r="U97" s="11">
         <v>11861</v>
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="13">
         <v>11454</v>
       </c>
       <c r="X97" s="13">
         <v>11031</v>
       </c>
       <c r="Y97" s="13">
         <v>9501</v>
       </c>
       <c r="Z97" s="13">
         <v>10667</v>
       </c>
       <c r="AA97" s="13">
         <v>9883</v>
       </c>
-      <c r="AB97" s="87">
+      <c r="AB97" s="71">
         <v>8764</v>
       </c>
-    </row>
-    <row r="98" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC97" s="13">
+        <v>9811</v>
+      </c>
+    </row>
+    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="36">
         <v>100000000</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9581,55 +9849,58 @@
       </c>
       <c r="T98" s="14">
         <v>235</v>
       </c>
       <c r="U98" s="11">
         <v>250</v>
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="13">
         <v>256</v>
       </c>
       <c r="X98" s="13">
         <v>232</v>
       </c>
       <c r="Y98" s="13">
         <v>187</v>
       </c>
       <c r="Z98" s="13">
         <v>224</v>
       </c>
       <c r="AA98" s="13">
         <v>217</v>
       </c>
-      <c r="AB98" s="87">
+      <c r="AB98" s="71">
         <v>176</v>
       </c>
-    </row>
-    <row r="99" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC98" s="13">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -9667,55 +9938,58 @@
       </c>
       <c r="T99" s="14">
         <v>327</v>
       </c>
       <c r="U99" s="11">
         <v>305</v>
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="13">
         <v>317</v>
       </c>
       <c r="X99" s="13">
         <v>298</v>
       </c>
       <c r="Y99" s="13">
         <v>291</v>
       </c>
       <c r="Z99" s="13">
         <v>319</v>
       </c>
       <c r="AA99" s="13">
         <v>284</v>
       </c>
-      <c r="AB99" s="87">
+      <c r="AB99" s="71">
         <v>246</v>
       </c>
-    </row>
-    <row r="100" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC99" s="13">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -9753,55 +10027,58 @@
       </c>
       <c r="T100" s="14">
         <v>334</v>
       </c>
       <c r="U100" s="11">
         <v>333</v>
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="13">
         <v>334</v>
       </c>
       <c r="X100" s="13">
         <v>288</v>
       </c>
       <c r="Y100" s="13">
         <v>284</v>
       </c>
       <c r="Z100" s="13">
         <v>306</v>
       </c>
       <c r="AA100" s="13">
         <v>302</v>
       </c>
-      <c r="AB100" s="87">
+      <c r="AB100" s="71">
         <v>256</v>
       </c>
-    </row>
-    <row r="101" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC100" s="13">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -9839,55 +10116,58 @@
       </c>
       <c r="T101" s="14">
         <v>1991</v>
       </c>
       <c r="U101" s="11">
         <v>2240</v>
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="13">
         <v>2035</v>
       </c>
       <c r="X101" s="13">
         <v>1994</v>
       </c>
       <c r="Y101" s="13">
         <v>1697</v>
       </c>
       <c r="Z101" s="13">
         <v>2028</v>
       </c>
       <c r="AA101" s="13">
         <v>1782</v>
       </c>
-      <c r="AB101" s="87">
+      <c r="AB101" s="71">
         <v>1498</v>
       </c>
-    </row>
-    <row r="102" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC101" s="13">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -9925,55 +10205,58 @@
       </c>
       <c r="T102" s="14">
         <v>501</v>
       </c>
       <c r="U102" s="11">
         <v>582</v>
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="13">
         <v>576</v>
       </c>
       <c r="X102" s="13">
         <v>569</v>
       </c>
       <c r="Y102" s="13">
         <v>529</v>
       </c>
       <c r="Z102" s="13">
         <v>565</v>
       </c>
       <c r="AA102" s="13">
         <v>529</v>
       </c>
-      <c r="AB102" s="87">
+      <c r="AB102" s="71">
         <v>470</v>
       </c>
-    </row>
-    <row r="103" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC102" s="13">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10011,55 +10294,58 @@
       </c>
       <c r="T103" s="14">
         <v>319</v>
       </c>
       <c r="U103" s="11">
         <v>369</v>
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="13">
         <v>369</v>
       </c>
       <c r="X103" s="13">
         <v>378</v>
       </c>
       <c r="Y103" s="13">
         <v>317</v>
       </c>
       <c r="Z103" s="13">
         <v>368</v>
       </c>
       <c r="AA103" s="13">
         <v>316</v>
       </c>
-      <c r="AB103" s="87">
+      <c r="AB103" s="71">
         <v>305</v>
       </c>
-    </row>
-    <row r="104" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC103" s="13">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10097,55 +10383,58 @@
       </c>
       <c r="T104" s="14">
         <v>1010</v>
       </c>
       <c r="U104" s="11">
         <v>1108</v>
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="13">
         <v>1117</v>
       </c>
       <c r="X104" s="13">
         <v>1008</v>
       </c>
       <c r="Y104" s="13">
         <v>905</v>
       </c>
       <c r="Z104" s="13">
         <v>889</v>
       </c>
       <c r="AA104" s="13">
         <v>884</v>
       </c>
-      <c r="AB104" s="87">
+      <c r="AB104" s="71">
         <v>790</v>
       </c>
-    </row>
-    <row r="105" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC104" s="13">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10183,55 +10472,58 @@
       </c>
       <c r="T105" s="14">
         <v>429</v>
       </c>
       <c r="U105" s="11">
         <v>581</v>
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="13">
         <v>499</v>
       </c>
       <c r="X105" s="13">
         <v>511</v>
       </c>
       <c r="Y105" s="13">
         <v>398</v>
       </c>
       <c r="Z105" s="13">
         <v>489</v>
       </c>
       <c r="AA105" s="13">
         <v>447</v>
       </c>
-      <c r="AB105" s="87">
+      <c r="AB105" s="71">
         <v>404</v>
       </c>
-    </row>
-    <row r="106" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC105" s="13">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10269,55 +10561,58 @@
       </c>
       <c r="T106" s="14">
         <v>227</v>
       </c>
       <c r="U106" s="11">
         <v>254</v>
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="13">
         <v>249</v>
       </c>
       <c r="X106" s="13">
         <v>224</v>
       </c>
       <c r="Y106" s="13">
         <v>170</v>
       </c>
       <c r="Z106" s="13">
         <v>217</v>
       </c>
       <c r="AA106" s="13">
         <v>202</v>
       </c>
-      <c r="AB106" s="87">
+      <c r="AB106" s="71">
         <v>189</v>
       </c>
-    </row>
-    <row r="107" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC106" s="13">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10355,55 +10650,58 @@
       </c>
       <c r="T107" s="14">
         <v>222</v>
       </c>
       <c r="U107" s="11">
         <v>252</v>
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="13">
         <v>263</v>
       </c>
       <c r="X107" s="13">
         <v>261</v>
       </c>
       <c r="Y107" s="13">
         <v>212</v>
       </c>
       <c r="Z107" s="13">
         <v>254</v>
       </c>
       <c r="AA107" s="13">
         <v>203</v>
       </c>
-      <c r="AB107" s="87">
+      <c r="AB107" s="71">
         <v>187</v>
       </c>
-    </row>
-    <row r="108" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC107" s="13">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -10441,55 +10739,58 @@
       </c>
       <c r="T108" s="14">
         <v>719</v>
       </c>
       <c r="U108" s="11">
         <v>832</v>
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="13">
         <v>763</v>
       </c>
       <c r="X108" s="13">
         <v>803</v>
       </c>
       <c r="Y108" s="13">
         <v>659</v>
       </c>
       <c r="Z108" s="13">
         <v>717</v>
       </c>
       <c r="AA108" s="13">
         <v>650</v>
       </c>
-      <c r="AB108" s="87">
+      <c r="AB108" s="71">
         <v>587</v>
       </c>
-    </row>
-    <row r="109" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC108" s="13">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10527,55 +10828,58 @@
       </c>
       <c r="T109" s="14">
         <v>733</v>
       </c>
       <c r="U109" s="11">
         <v>868</v>
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="13">
         <v>893</v>
       </c>
       <c r="X109" s="13">
         <v>803</v>
       </c>
       <c r="Y109" s="13">
         <v>690</v>
       </c>
       <c r="Z109" s="13">
         <v>831</v>
       </c>
       <c r="AA109" s="13">
         <v>760</v>
       </c>
-      <c r="AB109" s="87">
+      <c r="AB109" s="71">
         <v>739</v>
       </c>
-    </row>
-    <row r="110" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC109" s="13">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -10613,55 +10917,58 @@
       </c>
       <c r="T110" s="14">
         <v>213</v>
       </c>
       <c r="U110" s="11">
         <v>201</v>
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="13">
         <v>255</v>
       </c>
       <c r="X110" s="13">
         <v>206</v>
       </c>
       <c r="Y110" s="13">
         <v>193</v>
       </c>
       <c r="Z110" s="13">
         <v>208</v>
       </c>
       <c r="AA110" s="13">
         <v>159</v>
       </c>
-      <c r="AB110" s="87">
+      <c r="AB110" s="71">
         <v>172</v>
       </c>
-    </row>
-    <row r="111" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC110" s="13">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -10699,55 +11006,58 @@
       </c>
       <c r="T111" s="14">
         <v>199</v>
       </c>
       <c r="U111" s="11">
         <v>244</v>
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="13">
         <v>193</v>
       </c>
       <c r="X111" s="13">
         <v>190</v>
       </c>
       <c r="Y111" s="13">
         <v>187</v>
       </c>
       <c r="Z111" s="13">
         <v>192</v>
       </c>
       <c r="AA111" s="13">
         <v>191</v>
       </c>
-      <c r="AB111" s="87">
+      <c r="AB111" s="71">
         <v>153</v>
       </c>
-    </row>
-    <row r="112" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC111" s="13">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -10785,55 +11095,58 @@
       </c>
       <c r="T112" s="14">
         <v>2899</v>
       </c>
       <c r="U112" s="11">
         <v>3163</v>
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="13">
         <v>3065</v>
       </c>
       <c r="X112" s="13">
         <v>2989</v>
       </c>
       <c r="Y112" s="13">
         <v>2570</v>
       </c>
       <c r="Z112" s="13">
         <v>2808</v>
       </c>
       <c r="AA112" s="13">
         <v>2716</v>
       </c>
-      <c r="AB112" s="87">
+      <c r="AB112" s="71">
         <v>2403</v>
       </c>
-    </row>
-    <row r="113" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC112" s="13">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -10871,55 +11184,58 @@
       </c>
       <c r="T113" s="14">
         <v>63</v>
       </c>
       <c r="U113" s="11">
         <v>64</v>
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="13">
         <v>60</v>
       </c>
       <c r="X113" s="13">
         <v>74</v>
       </c>
       <c r="Y113" s="13">
         <v>49</v>
       </c>
       <c r="Z113" s="13">
         <v>51</v>
       </c>
       <c r="AA113" s="13">
         <v>56</v>
       </c>
-      <c r="AB113" s="87">
+      <c r="AB113" s="71">
         <v>36</v>
       </c>
-    </row>
-    <row r="114" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC113" s="13">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C114" s="16">
         <v>251</v>
       </c>
       <c r="D114" s="16">
         <v>229</v>
       </c>
       <c r="E114" s="16">
         <v>208</v>
       </c>
       <c r="F114" s="16">
         <v>244</v>
       </c>
       <c r="G114" s="16">
         <v>221</v>
       </c>
       <c r="H114" s="16">
         <v>212</v>
       </c>
       <c r="I114" s="16">
@@ -10957,424 +11273,427 @@
       </c>
       <c r="T114" s="18">
         <v>223</v>
       </c>
       <c r="U114" s="19">
         <v>215</v>
       </c>
       <c r="V114" s="52">
         <v>175</v>
       </c>
       <c r="W114" s="58">
         <v>210</v>
       </c>
       <c r="X114" s="58">
         <v>203</v>
       </c>
       <c r="Y114" s="58">
         <v>163</v>
       </c>
       <c r="Z114" s="58">
         <v>201</v>
       </c>
       <c r="AA114" s="58">
         <v>185</v>
       </c>
-      <c r="AB114" s="88">
+      <c r="AB114" s="72">
         <v>153</v>
       </c>
-    </row>
-    <row r="115" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC114" s="58">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="38"/>
       <c r="B115" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="39"/>
       <c r="B116" s="3"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="39"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
@@ -37008,60 +37327,60 @@
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
       <c r="H1044" s="1"/>
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="W1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B8:AA8"/>
     <mergeCell ref="B2:AB2"/>
-    <mergeCell ref="AA6:AB6"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AA8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>