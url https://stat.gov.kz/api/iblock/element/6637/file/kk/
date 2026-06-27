--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -4,75 +4,75 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за март месяц 2026\ЕДН\рождаемость\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер (туғ. саны)" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метадеректер (туғ. саны)'!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="105">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
@@ -697,51 +697,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -870,87 +870,91 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1145,57 +1149,57 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="61" customWidth="1"/>
-    <col min="2" max="2" width="65.140625" style="61" customWidth="1"/>
+    <col min="2" max="2" width="68.140625" style="61" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="62" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="62" t="s">
         <v>3</v>
@@ -1211,59 +1215,59 @@
     </row>
     <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="59" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="59" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="59" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="62" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="59" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="63" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="59" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="59" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="59" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="59" t="s">
@@ -1272,59 +1276,59 @@
       <c r="B12" s="57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="56">
-        <v>46154</v>
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="56">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>103</v>
       </c>
@@ -1770,367 +1774,372 @@
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="46"/>
       <c r="D15" s="46"/>
       <c r="X15" s="43"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="75"/>
       <c r="B19" s="75"/>
       <c r="C19" s="75"/>
       <c r="D19" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AC1044"/>
+  <dimension ref="A1:AE1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AE18" sqref="AE18"/>
+      <selection activeCell="AG107" sqref="AG107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="26" width="8.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" customWidth="1"/>
-    <col min="29" max="29" width="10.28515625" customWidth="1"/>
+    <col min="29" max="29" width="8.42578125" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:29" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="87" t="s">
+      <c r="B2" s="76" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="87"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="41"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:29" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="X5" s="4"/>
       <c r="Z5" s="4"/>
-      <c r="AC5" s="4" t="s">
+      <c r="AD5" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="78"/>
-      <c r="C6" s="80">
+      <c r="B6" s="82"/>
+      <c r="C6" s="84">
         <v>2024</v>
       </c>
-      <c r="D6" s="81"/>
-[...10 lines deleted...]
-      <c r="O6" s="82">
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="86">
         <v>2025</v>
       </c>
-      <c r="P6" s="83"/>
-[...10 lines deleted...]
-      <c r="AA6" s="85">
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
+      <c r="Z6" s="88"/>
+      <c r="AA6" s="90">
         <v>2026</v>
       </c>
-      <c r="AB6" s="84"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB6" s="88"/>
+      <c r="AC6" s="88"/>
+      <c r="AD6" s="88"/>
+    </row>
+    <row r="7" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
-      <c r="B7" s="79"/>
+      <c r="B7" s="83"/>
       <c r="C7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="O7" s="53" t="s">
         <v>30</v>
       </c>
       <c r="P7" s="70" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="R7" s="54" t="s">
+      <c r="R7" s="74" t="s">
         <v>33</v>
       </c>
       <c r="S7" s="54" t="s">
         <v>34</v>
       </c>
       <c r="T7" s="54" t="s">
         <v>35</v>
       </c>
       <c r="U7" s="54" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="54" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="54" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="65" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="66" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="54" t="s">
         <v>31</v>
       </c>
       <c r="AC7" s="54" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="86" t="s">
+      <c r="AD7" s="54" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="89" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="86"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
+      <c r="T8" s="89"/>
+      <c r="U8" s="89"/>
+      <c r="V8" s="89"/>
+      <c r="W8" s="89"/>
+      <c r="X8" s="89"/>
+      <c r="Y8" s="89"/>
+      <c r="Z8" s="89"/>
+      <c r="AA8" s="89"/>
+    </row>
+    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -2171,52 +2180,55 @@
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="13">
         <v>29371</v>
       </c>
       <c r="X9" s="13">
         <v>28348</v>
       </c>
       <c r="Y9" s="13">
         <v>24448</v>
       </c>
       <c r="Z9" s="13">
         <v>27529</v>
       </c>
       <c r="AA9" s="13">
         <v>25819</v>
       </c>
       <c r="AB9" s="71">
         <v>22722</v>
       </c>
       <c r="AC9" s="13">
         <v>25526</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD9" s="13">
+        <v>25313</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -2260,52 +2272,55 @@
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="13">
         <v>779</v>
       </c>
       <c r="X10" s="13">
         <v>650</v>
       </c>
       <c r="Y10" s="13">
         <v>581</v>
       </c>
       <c r="Z10" s="13">
         <v>674</v>
       </c>
       <c r="AA10" s="13">
         <v>594</v>
       </c>
       <c r="AB10" s="71">
         <v>542</v>
       </c>
       <c r="AC10" s="13">
         <v>661</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD10" s="13">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -2349,52 +2364,55 @@
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="13">
         <v>754</v>
       </c>
       <c r="X11" s="13">
         <v>757</v>
       </c>
       <c r="Y11" s="13">
         <v>730</v>
       </c>
       <c r="Z11" s="13">
         <v>764</v>
       </c>
       <c r="AA11" s="13">
         <v>720</v>
       </c>
       <c r="AB11" s="71">
         <v>650</v>
       </c>
       <c r="AC11" s="13">
         <v>702</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD11" s="13">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -2438,52 +2456,55 @@
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="13">
         <v>1378</v>
       </c>
       <c r="X12" s="13">
         <v>1405</v>
       </c>
       <c r="Y12" s="13">
         <v>1176</v>
       </c>
       <c r="Z12" s="13">
         <v>1364</v>
       </c>
       <c r="AA12" s="13">
         <v>1308</v>
       </c>
       <c r="AB12" s="71">
         <v>1089</v>
       </c>
       <c r="AC12" s="13">
         <v>1196</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD12" s="13">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2527,52 +2548,55 @@
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="13">
         <v>2475</v>
       </c>
       <c r="X13" s="13">
         <v>2391</v>
       </c>
       <c r="Y13" s="13">
         <v>2029</v>
       </c>
       <c r="Z13" s="13">
         <v>2401</v>
       </c>
       <c r="AA13" s="13">
         <v>2136</v>
       </c>
       <c r="AB13" s="71">
         <v>1813</v>
       </c>
       <c r="AC13" s="13">
         <v>2295</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD13" s="13">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2616,52 +2640,55 @@
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="13">
         <v>1196</v>
       </c>
       <c r="X14" s="13">
         <v>1178</v>
       </c>
       <c r="Y14" s="13">
         <v>1082</v>
       </c>
       <c r="Z14" s="13">
         <v>1176</v>
       </c>
       <c r="AA14" s="13">
         <v>1119</v>
       </c>
       <c r="AB14" s="71">
         <v>966</v>
       </c>
       <c r="AC14" s="13">
         <v>1068</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD14" s="13">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2705,52 +2732,55 @@
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="13">
         <v>928</v>
       </c>
       <c r="X15" s="13">
         <v>883</v>
       </c>
       <c r="Y15" s="13">
         <v>756</v>
       </c>
       <c r="Z15" s="13">
         <v>921</v>
       </c>
       <c r="AA15" s="13">
         <v>763</v>
       </c>
       <c r="AB15" s="71">
         <v>719</v>
       </c>
       <c r="AC15" s="13">
         <v>725</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD15" s="13">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2794,52 +2824,55 @@
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="13">
         <v>2043</v>
       </c>
       <c r="X16" s="13">
         <v>1881</v>
       </c>
       <c r="Y16" s="13">
         <v>1666</v>
       </c>
       <c r="Z16" s="13">
         <v>1700</v>
       </c>
       <c r="AA16" s="13">
         <v>1655</v>
       </c>
       <c r="AB16" s="71">
         <v>1491</v>
       </c>
       <c r="AC16" s="13">
         <v>1627</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD16" s="13">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2883,52 +2916,55 @@
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="13">
         <v>981</v>
       </c>
       <c r="X17" s="13">
         <v>936</v>
       </c>
       <c r="Y17" s="13">
         <v>752</v>
       </c>
       <c r="Z17" s="13">
         <v>916</v>
       </c>
       <c r="AA17" s="13">
         <v>810</v>
       </c>
       <c r="AB17" s="71">
         <v>773</v>
       </c>
       <c r="AC17" s="13">
         <v>795</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD17" s="13">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -2972,52 +3008,55 @@
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="13">
         <v>1244</v>
       </c>
       <c r="X18" s="13">
         <v>1148</v>
       </c>
       <c r="Y18" s="13">
         <v>985</v>
       </c>
       <c r="Z18" s="13">
         <v>1137</v>
       </c>
       <c r="AA18" s="13">
         <v>1067</v>
       </c>
       <c r="AB18" s="71">
         <v>989</v>
       </c>
       <c r="AC18" s="13">
         <v>1037</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD18" s="13">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -3061,52 +3100,55 @@
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="13">
         <v>722</v>
       </c>
       <c r="X19" s="13">
         <v>714</v>
       </c>
       <c r="Y19" s="13">
         <v>608</v>
       </c>
       <c r="Z19" s="13">
         <v>678</v>
       </c>
       <c r="AA19" s="13">
         <v>627</v>
       </c>
       <c r="AB19" s="71">
         <v>541</v>
       </c>
       <c r="AC19" s="13">
         <v>621</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD19" s="13">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -3150,52 +3192,55 @@
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="13">
         <v>1445</v>
       </c>
       <c r="X20" s="13">
         <v>1421</v>
       </c>
       <c r="Y20" s="13">
         <v>1261</v>
       </c>
       <c r="Z20" s="13">
         <v>1360</v>
       </c>
       <c r="AA20" s="13">
         <v>1232</v>
       </c>
       <c r="AB20" s="71">
         <v>1114</v>
       </c>
       <c r="AC20" s="13">
         <v>1207</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD20" s="13">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -3236,55 +3281,59 @@
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="13">
         <v>1518</v>
       </c>
       <c r="X21" s="13">
         <v>1455</v>
       </c>
       <c r="Y21" s="13">
         <v>1253</v>
       </c>
       <c r="Z21" s="13">
         <v>1518</v>
       </c>
       <c r="AA21" s="13">
         <v>1378</v>
       </c>
       <c r="AB21" s="71">
         <v>1298</v>
       </c>
-      <c r="AC21" s="13">
-[...3 lines deleted...]
-    <row r="22" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC21" s="91">
+        <v>1293</v>
+      </c>
+      <c r="AD21" s="91">
+        <v>1265</v>
+      </c>
+      <c r="AE21" s="92"/>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -3328,52 +3377,55 @@
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="13">
         <v>759</v>
       </c>
       <c r="X22" s="13">
         <v>688</v>
       </c>
       <c r="Y22" s="13">
         <v>584</v>
       </c>
       <c r="Z22" s="13">
         <v>694</v>
       </c>
       <c r="AA22" s="13">
         <v>595</v>
       </c>
       <c r="AB22" s="71">
         <v>615</v>
       </c>
       <c r="AC22" s="13">
         <v>688</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD22" s="13">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -3417,52 +3469,55 @@
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="13">
         <v>373</v>
       </c>
       <c r="X23" s="13">
         <v>360</v>
       </c>
       <c r="Y23" s="13">
         <v>352</v>
       </c>
       <c r="Z23" s="13">
         <v>392</v>
       </c>
       <c r="AA23" s="13">
         <v>389</v>
       </c>
       <c r="AB23" s="71">
         <v>302</v>
       </c>
       <c r="AC23" s="13">
         <v>368</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD23" s="13">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3506,52 +3561,55 @@
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="13">
         <v>4151</v>
       </c>
       <c r="X24" s="13">
         <v>4029</v>
       </c>
       <c r="Y24" s="13">
         <v>3504</v>
       </c>
       <c r="Z24" s="13">
         <v>3831</v>
       </c>
       <c r="AA24" s="13">
         <v>3688</v>
       </c>
       <c r="AB24" s="71">
         <v>3195</v>
       </c>
       <c r="AC24" s="13">
         <v>3559</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD24" s="13">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3595,52 +3653,55 @@
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="13">
         <v>287</v>
       </c>
       <c r="X25" s="13">
         <v>343</v>
       </c>
       <c r="Y25" s="13">
         <v>243</v>
       </c>
       <c r="Z25" s="13">
         <v>263</v>
       </c>
       <c r="AA25" s="13">
         <v>283</v>
       </c>
       <c r="AB25" s="71">
         <v>201</v>
       </c>
       <c r="AC25" s="13">
         <v>254</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD25" s="13">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3684,52 +3745,55 @@
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="13">
         <v>662</v>
       </c>
       <c r="X26" s="13">
         <v>607</v>
       </c>
       <c r="Y26" s="13">
         <v>555</v>
       </c>
       <c r="Z26" s="13">
         <v>633</v>
       </c>
       <c r="AA26" s="13">
         <v>566</v>
       </c>
       <c r="AB26" s="71">
         <v>485</v>
       </c>
       <c r="AC26" s="13">
         <v>516</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD26" s="13">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3773,52 +3837,55 @@
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="13">
         <v>2381</v>
       </c>
       <c r="X27" s="13">
         <v>2327</v>
       </c>
       <c r="Y27" s="13">
         <v>1955</v>
       </c>
       <c r="Z27" s="13">
         <v>2231</v>
       </c>
       <c r="AA27" s="13">
         <v>2119</v>
       </c>
       <c r="AB27" s="71">
         <v>1954</v>
       </c>
       <c r="AC27" s="13">
         <v>2170</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD27" s="13">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -3862,52 +3929,55 @@
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="13">
         <v>2829</v>
       </c>
       <c r="X28" s="13">
         <v>2735</v>
       </c>
       <c r="Y28" s="13">
         <v>2302</v>
       </c>
       <c r="Z28" s="13">
         <v>2580</v>
       </c>
       <c r="AA28" s="13">
         <v>2470</v>
       </c>
       <c r="AB28" s="71">
         <v>2101</v>
       </c>
       <c r="AC28" s="13">
         <v>2638</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD28" s="13">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -3951,84 +4021,87 @@
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="13">
         <v>2466</v>
       </c>
       <c r="X29" s="13">
         <v>2440</v>
       </c>
       <c r="Y29" s="13">
         <v>2074</v>
       </c>
       <c r="Z29" s="13">
         <v>2296</v>
       </c>
       <c r="AA29" s="13">
         <v>2300</v>
       </c>
       <c r="AB29" s="71">
         <v>1884</v>
       </c>
       <c r="AC29" s="13">
         <v>2106</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="13">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="32"/>
-      <c r="B30" s="89" t="s">
+      <c r="B30" s="78" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="89"/>
-[...23 lines deleted...]
-      <c r="AA30" s="89"/>
+      <c r="C30" s="78"/>
+      <c r="D30" s="78"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
+      <c r="G30" s="78"/>
+      <c r="H30" s="78"/>
+      <c r="I30" s="78"/>
+      <c r="J30" s="78"/>
+      <c r="K30" s="78"/>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
+      <c r="AA30" s="78"/>
       <c r="AC30" s="73"/>
     </row>
-    <row r="31" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="32"/>
       <c r="B31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="21">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="21">
         <v>14890</v>
       </c>
       <c r="F31" s="21">
         <v>16593</v>
       </c>
       <c r="G31" s="21">
         <v>16029</v>
       </c>
       <c r="H31" s="21">
         <v>15209</v>
       </c>
       <c r="I31" s="21">
         <v>17184</v>
       </c>
@@ -4070,52 +4143,55 @@
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="13">
         <v>15094</v>
       </c>
       <c r="X31" s="13">
         <v>14487</v>
       </c>
       <c r="Y31" s="13">
         <v>12604</v>
       </c>
       <c r="Z31" s="13">
         <v>14134</v>
       </c>
       <c r="AA31" s="13">
         <v>13374</v>
       </c>
       <c r="AB31" s="71">
         <v>11584</v>
       </c>
       <c r="AC31" s="13">
         <v>13055</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD31" s="13">
+        <v>13140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36">
         <v>100000000</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="21">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="21">
         <v>401</v>
       </c>
       <c r="F32" s="21">
         <v>435</v>
       </c>
       <c r="G32" s="21">
         <v>422</v>
       </c>
       <c r="H32" s="21">
         <v>410</v>
       </c>
       <c r="I32" s="21">
@@ -4159,52 +4235,55 @@
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="13">
         <v>408</v>
       </c>
       <c r="X32" s="13">
         <v>332</v>
       </c>
       <c r="Y32" s="13">
         <v>304</v>
       </c>
       <c r="Z32" s="13">
         <v>336</v>
       </c>
       <c r="AA32" s="13">
         <v>322</v>
       </c>
       <c r="AB32" s="71">
         <v>286</v>
       </c>
       <c r="AC32" s="13">
         <v>352</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD32" s="13">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="21">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="21">
         <v>413</v>
       </c>
       <c r="F33" s="21">
         <v>471</v>
       </c>
       <c r="G33" s="21">
         <v>434</v>
       </c>
       <c r="H33" s="21">
         <v>398</v>
       </c>
       <c r="I33" s="21">
@@ -4248,52 +4327,55 @@
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="13">
         <v>417</v>
       </c>
       <c r="X33" s="13">
         <v>368</v>
       </c>
       <c r="Y33" s="13">
         <v>363</v>
       </c>
       <c r="Z33" s="13">
         <v>393</v>
       </c>
       <c r="AA33" s="13">
         <v>373</v>
       </c>
       <c r="AB33" s="71">
         <v>329</v>
       </c>
       <c r="AC33" s="13">
         <v>372</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD33" s="13">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="21">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="21">
         <v>791</v>
       </c>
       <c r="F34" s="21">
         <v>788</v>
       </c>
       <c r="G34" s="21">
         <v>840</v>
       </c>
       <c r="H34" s="21">
         <v>717</v>
       </c>
       <c r="I34" s="21">
@@ -4337,52 +4419,55 @@
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="13">
         <v>718</v>
       </c>
       <c r="X34" s="13">
         <v>724</v>
       </c>
       <c r="Y34" s="13">
         <v>586</v>
       </c>
       <c r="Z34" s="13">
         <v>714</v>
       </c>
       <c r="AA34" s="13">
         <v>676</v>
       </c>
       <c r="AB34" s="71">
         <v>587</v>
       </c>
       <c r="AC34" s="13">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD34" s="13">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="21">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="21">
         <v>1310</v>
       </c>
       <c r="F35" s="21">
         <v>1372</v>
       </c>
       <c r="G35" s="21">
         <v>1439</v>
       </c>
       <c r="H35" s="21">
         <v>1332</v>
       </c>
       <c r="I35" s="21">
@@ -4426,52 +4511,55 @@
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="13">
         <v>1262</v>
       </c>
       <c r="X35" s="13">
         <v>1229</v>
       </c>
       <c r="Y35" s="13">
         <v>1046</v>
       </c>
       <c r="Z35" s="13">
         <v>1215</v>
       </c>
       <c r="AA35" s="13">
         <v>1086</v>
       </c>
       <c r="AB35" s="71">
         <v>927</v>
       </c>
       <c r="AC35" s="13">
         <v>1140</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD35" s="13">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="21">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="21">
         <v>616</v>
       </c>
       <c r="F36" s="21">
         <v>688</v>
       </c>
       <c r="G36" s="21">
         <v>600</v>
       </c>
       <c r="H36" s="21">
         <v>620</v>
       </c>
       <c r="I36" s="21">
@@ -4515,52 +4603,55 @@
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="13">
         <v>614</v>
       </c>
       <c r="X36" s="13">
         <v>606</v>
       </c>
       <c r="Y36" s="13">
         <v>557</v>
       </c>
       <c r="Z36" s="13">
         <v>630</v>
       </c>
       <c r="AA36" s="13">
         <v>560</v>
       </c>
       <c r="AB36" s="71">
         <v>468</v>
       </c>
       <c r="AC36" s="13">
         <v>541</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD36" s="13">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="21">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="21">
         <v>434</v>
       </c>
       <c r="F37" s="21">
         <v>516</v>
       </c>
       <c r="G37" s="21">
         <v>498</v>
       </c>
       <c r="H37" s="21">
         <v>486</v>
       </c>
       <c r="I37" s="21">
@@ -4604,52 +4695,55 @@
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="13">
         <v>479</v>
       </c>
       <c r="X37" s="13">
         <v>445</v>
       </c>
       <c r="Y37" s="13">
         <v>388</v>
       </c>
       <c r="Z37" s="13">
         <v>455</v>
       </c>
       <c r="AA37" s="13">
         <v>386</v>
       </c>
       <c r="AB37" s="71">
         <v>349</v>
       </c>
       <c r="AC37" s="13">
         <v>399</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD37" s="13">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="21">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="21">
         <v>997</v>
       </c>
       <c r="F38" s="21">
         <v>1066</v>
       </c>
       <c r="G38" s="21">
         <v>1062</v>
       </c>
       <c r="H38" s="21">
         <v>997</v>
       </c>
       <c r="I38" s="21">
@@ -4693,52 +4787,55 @@
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="13">
         <v>1049</v>
       </c>
       <c r="X38" s="13">
         <v>912</v>
       </c>
       <c r="Y38" s="13">
         <v>846</v>
       </c>
       <c r="Z38" s="13">
         <v>888</v>
       </c>
       <c r="AA38" s="13">
         <v>844</v>
       </c>
       <c r="AB38" s="71">
         <v>740</v>
       </c>
       <c r="AC38" s="13">
         <v>845</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD38" s="13">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="21">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="21">
         <v>490</v>
       </c>
       <c r="F39" s="21">
         <v>582</v>
       </c>
       <c r="G39" s="21">
         <v>536</v>
       </c>
       <c r="H39" s="21">
         <v>527</v>
       </c>
       <c r="I39" s="21">
@@ -4782,52 +4879,55 @@
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="13">
         <v>497</v>
       </c>
       <c r="X39" s="13">
         <v>473</v>
       </c>
       <c r="Y39" s="13">
         <v>394</v>
       </c>
       <c r="Z39" s="13">
         <v>472</v>
       </c>
       <c r="AA39" s="13">
         <v>444</v>
       </c>
       <c r="AB39" s="71">
         <v>420</v>
       </c>
       <c r="AC39" s="13">
         <v>401</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD39" s="13">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="21">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="21">
         <v>627</v>
       </c>
       <c r="F40" s="21">
         <v>681</v>
       </c>
       <c r="G40" s="21">
         <v>688</v>
       </c>
       <c r="H40" s="21">
         <v>676</v>
       </c>
       <c r="I40" s="21">
@@ -4871,52 +4971,55 @@
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="13">
         <v>649</v>
       </c>
       <c r="X40" s="13">
         <v>591</v>
       </c>
       <c r="Y40" s="13">
         <v>515</v>
       </c>
       <c r="Z40" s="13">
         <v>571</v>
       </c>
       <c r="AA40" s="13">
         <v>582</v>
       </c>
       <c r="AB40" s="71">
         <v>509</v>
       </c>
       <c r="AC40" s="13">
         <v>554</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD40" s="13">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="21">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="21">
         <v>353</v>
       </c>
       <c r="F41" s="21">
         <v>412</v>
       </c>
       <c r="G41" s="21">
         <v>399</v>
       </c>
       <c r="H41" s="21">
         <v>354</v>
       </c>
       <c r="I41" s="21">
@@ -4960,52 +5063,55 @@
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="13">
         <v>373</v>
       </c>
       <c r="X41" s="13">
         <v>393</v>
       </c>
       <c r="Y41" s="13">
         <v>329</v>
       </c>
       <c r="Z41" s="13">
         <v>358</v>
       </c>
       <c r="AA41" s="13">
         <v>316</v>
       </c>
       <c r="AB41" s="71">
         <v>283</v>
       </c>
       <c r="AC41" s="13">
         <v>306</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD41" s="13">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="21">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="21">
         <v>756</v>
       </c>
       <c r="F42" s="21">
         <v>841</v>
       </c>
       <c r="G42" s="21">
         <v>781</v>
       </c>
       <c r="H42" s="21">
         <v>775</v>
       </c>
       <c r="I42" s="21">
@@ -5049,52 +5155,55 @@
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="13">
         <v>745</v>
       </c>
       <c r="X42" s="13">
         <v>686</v>
       </c>
       <c r="Y42" s="13">
         <v>661</v>
       </c>
       <c r="Z42" s="13">
         <v>681</v>
       </c>
       <c r="AA42" s="13">
         <v>605</v>
       </c>
       <c r="AB42" s="71">
         <v>567</v>
       </c>
       <c r="AC42" s="13">
         <v>617</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD42" s="13">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="21">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="21">
         <v>800</v>
       </c>
       <c r="F43" s="21">
         <v>860</v>
       </c>
       <c r="G43" s="21">
         <v>874</v>
       </c>
       <c r="H43" s="21">
         <v>790</v>
       </c>
       <c r="I43" s="21">
@@ -5135,55 +5244,58 @@
       </c>
       <c r="U43" s="22">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="13">
         <v>798</v>
       </c>
       <c r="X43" s="13">
         <v>755</v>
       </c>
       <c r="Y43" s="13">
         <v>639</v>
       </c>
       <c r="Z43" s="13">
         <v>783</v>
       </c>
       <c r="AA43" s="13">
         <v>716</v>
       </c>
       <c r="AB43" s="71">
         <v>646</v>
       </c>
-      <c r="AC43" s="13">
-[...3 lines deleted...]
-    <row r="44" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC43" s="91">
+        <v>627</v>
+      </c>
+      <c r="AD43" s="91">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="21">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="21">
         <v>361</v>
       </c>
       <c r="F44" s="21">
         <v>402</v>
       </c>
       <c r="G44" s="21">
         <v>365</v>
       </c>
       <c r="H44" s="21">
         <v>375</v>
       </c>
       <c r="I44" s="21">
@@ -5227,52 +5339,55 @@
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="13">
         <v>391</v>
       </c>
       <c r="X44" s="13">
         <v>323</v>
       </c>
       <c r="Y44" s="13">
         <v>292</v>
       </c>
       <c r="Z44" s="13">
         <v>354</v>
       </c>
       <c r="AA44" s="13">
         <v>325</v>
       </c>
       <c r="AB44" s="71">
         <v>314</v>
       </c>
       <c r="AC44" s="13">
         <v>360</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD44" s="13">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="21">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="21">
         <v>188</v>
       </c>
       <c r="F45" s="21">
         <v>228</v>
       </c>
       <c r="G45" s="21">
         <v>230</v>
       </c>
       <c r="H45" s="21">
         <v>212</v>
       </c>
       <c r="I45" s="21">
@@ -5316,52 +5431,55 @@
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="13">
         <v>187</v>
       </c>
       <c r="X45" s="13">
         <v>183</v>
       </c>
       <c r="Y45" s="13">
         <v>174</v>
       </c>
       <c r="Z45" s="13">
         <v>202</v>
       </c>
       <c r="AA45" s="13">
         <v>198</v>
       </c>
       <c r="AB45" s="71">
         <v>155</v>
       </c>
       <c r="AC45" s="13">
         <v>198</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD45" s="13">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="21">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="21">
         <v>2136</v>
       </c>
       <c r="F46" s="21">
         <v>2407</v>
       </c>
       <c r="G46" s="21">
         <v>2329</v>
       </c>
       <c r="H46" s="21">
         <v>2222</v>
       </c>
       <c r="I46" s="21">
@@ -5405,52 +5523,55 @@
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="13">
         <v>2127</v>
       </c>
       <c r="X46" s="13">
         <v>2061</v>
       </c>
       <c r="Y46" s="13">
         <v>1842</v>
       </c>
       <c r="Z46" s="13">
         <v>1982</v>
       </c>
       <c r="AA46" s="13">
         <v>1947</v>
       </c>
       <c r="AB46" s="71">
         <v>1636</v>
       </c>
       <c r="AC46" s="13">
         <v>1812</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD46" s="13">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="21">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="21">
         <v>180</v>
       </c>
       <c r="F47" s="21">
         <v>190</v>
       </c>
       <c r="G47" s="21">
         <v>170</v>
       </c>
       <c r="H47" s="21">
         <v>168</v>
       </c>
       <c r="I47" s="21">
@@ -5494,52 +5615,55 @@
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="13">
         <v>154</v>
       </c>
       <c r="X47" s="13">
         <v>176</v>
       </c>
       <c r="Y47" s="13">
         <v>115</v>
       </c>
       <c r="Z47" s="13">
         <v>131</v>
       </c>
       <c r="AA47" s="13">
         <v>145</v>
       </c>
       <c r="AB47" s="71">
         <v>101</v>
       </c>
       <c r="AC47" s="13">
         <v>136</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD47" s="13">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="21">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="21">
         <v>343</v>
       </c>
       <c r="F48" s="21">
         <v>424</v>
       </c>
       <c r="G48" s="21">
         <v>355</v>
       </c>
       <c r="H48" s="21">
         <v>333</v>
       </c>
       <c r="I48" s="21">
@@ -5583,52 +5707,55 @@
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="13">
         <v>346</v>
       </c>
       <c r="X48" s="13">
         <v>316</v>
       </c>
       <c r="Y48" s="13">
         <v>272</v>
       </c>
       <c r="Z48" s="13">
         <v>319</v>
       </c>
       <c r="AA48" s="13">
         <v>300</v>
       </c>
       <c r="AB48" s="71">
         <v>248</v>
       </c>
       <c r="AC48" s="13">
         <v>264</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD48" s="13">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="21">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="21">
         <v>1175</v>
       </c>
       <c r="F49" s="21">
         <v>1279</v>
       </c>
       <c r="G49" s="21">
         <v>1279</v>
       </c>
       <c r="H49" s="21">
         <v>1266</v>
       </c>
       <c r="I49" s="21">
@@ -5672,52 +5799,55 @@
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="13">
         <v>1229</v>
       </c>
       <c r="X49" s="13">
         <v>1220</v>
       </c>
       <c r="Y49" s="13">
         <v>985</v>
       </c>
       <c r="Z49" s="13">
         <v>1114</v>
       </c>
       <c r="AA49" s="13">
         <v>1098</v>
       </c>
       <c r="AB49" s="71">
         <v>1003</v>
       </c>
       <c r="AC49" s="13">
         <v>1118</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD49" s="13">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="21">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="21">
         <v>1348</v>
       </c>
       <c r="F50" s="21">
         <v>1635</v>
       </c>
       <c r="G50" s="21">
         <v>1480</v>
       </c>
       <c r="H50" s="21">
         <v>1448</v>
       </c>
       <c r="I50" s="21">
@@ -5761,52 +5891,55 @@
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="13">
         <v>1419</v>
       </c>
       <c r="X50" s="13">
         <v>1412</v>
       </c>
       <c r="Y50" s="13">
         <v>1214</v>
       </c>
       <c r="Z50" s="13">
         <v>1324</v>
       </c>
       <c r="AA50" s="13">
         <v>1277</v>
       </c>
       <c r="AB50" s="71">
         <v>1080</v>
       </c>
       <c r="AC50" s="13">
         <v>1372</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD50" s="13">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="21">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="21">
         <v>1171</v>
       </c>
       <c r="F51" s="21">
         <v>1316</v>
       </c>
       <c r="G51" s="21">
         <v>1248</v>
       </c>
       <c r="H51" s="21">
         <v>1103</v>
       </c>
       <c r="I51" s="21">
@@ -5850,84 +5983,87 @@
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="13">
         <v>1232</v>
       </c>
       <c r="X51" s="13">
         <v>1282</v>
       </c>
       <c r="Y51" s="13">
         <v>1082</v>
       </c>
       <c r="Z51" s="13">
         <v>1212</v>
       </c>
       <c r="AA51" s="13">
         <v>1174</v>
       </c>
       <c r="AB51" s="71">
         <v>936</v>
       </c>
       <c r="AC51" s="13">
         <v>1040</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="13">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="32"/>
-      <c r="B52" s="90" t="s">
+      <c r="B52" s="79" t="s">
         <v>68</v>
       </c>
-      <c r="C52" s="90"/>
-[...23 lines deleted...]
-      <c r="AA52" s="90"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="79"/>
+      <c r="H52" s="79"/>
+      <c r="I52" s="79"/>
+      <c r="J52" s="79"/>
+      <c r="K52" s="79"/>
+      <c r="L52" s="79"/>
+      <c r="M52" s="79"/>
+      <c r="N52" s="79"/>
+      <c r="O52" s="79"/>
+      <c r="P52" s="79"/>
+      <c r="Q52" s="79"/>
+      <c r="R52" s="79"/>
+      <c r="S52" s="79"/>
+      <c r="T52" s="79"/>
+      <c r="U52" s="79"/>
+      <c r="V52" s="79"/>
+      <c r="W52" s="79"/>
+      <c r="X52" s="79"/>
+      <c r="Y52" s="79"/>
+      <c r="Z52" s="79"/>
+      <c r="AA52" s="79"/>
       <c r="AC52" s="73"/>
     </row>
-    <row r="53" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="21">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="21">
         <v>13724</v>
       </c>
       <c r="F53" s="21">
         <v>15559</v>
       </c>
       <c r="G53" s="21">
         <v>15111</v>
       </c>
       <c r="H53" s="21">
         <v>14321</v>
       </c>
       <c r="I53" s="21">
         <v>16120</v>
       </c>
@@ -5969,52 +6105,55 @@
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="13">
         <v>14277</v>
       </c>
       <c r="X53" s="13">
         <v>13861</v>
       </c>
       <c r="Y53" s="13">
         <v>11844</v>
       </c>
       <c r="Z53" s="13">
         <v>13395</v>
       </c>
       <c r="AA53" s="13">
         <v>12445</v>
       </c>
       <c r="AB53" s="71">
         <v>11138</v>
       </c>
       <c r="AC53" s="13">
         <v>12471</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD53" s="13">
+        <v>12173</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="36">
         <v>100000000</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="21">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="21">
         <v>367</v>
       </c>
       <c r="F54" s="21">
         <v>422</v>
       </c>
       <c r="G54" s="21">
         <v>401</v>
       </c>
       <c r="H54" s="21">
         <v>357</v>
       </c>
       <c r="I54" s="21">
@@ -6058,52 +6197,55 @@
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="13">
         <v>371</v>
       </c>
       <c r="X54" s="13">
         <v>318</v>
       </c>
       <c r="Y54" s="13">
         <v>277</v>
       </c>
       <c r="Z54" s="13">
         <v>338</v>
       </c>
       <c r="AA54" s="13">
         <v>272</v>
       </c>
       <c r="AB54" s="71">
         <v>256</v>
       </c>
       <c r="AC54" s="13">
         <v>309</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD54" s="13">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="21">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="21">
         <v>374</v>
       </c>
       <c r="F55" s="21">
         <v>460</v>
       </c>
       <c r="G55" s="21">
         <v>418</v>
       </c>
       <c r="H55" s="21">
         <v>399</v>
       </c>
       <c r="I55" s="21">
@@ -6147,52 +6289,55 @@
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="13">
         <v>337</v>
       </c>
       <c r="X55" s="13">
         <v>389</v>
       </c>
       <c r="Y55" s="13">
         <v>367</v>
       </c>
       <c r="Z55" s="13">
         <v>371</v>
       </c>
       <c r="AA55" s="13">
         <v>347</v>
       </c>
       <c r="AB55" s="71">
         <v>321</v>
       </c>
       <c r="AC55" s="13">
         <v>330</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD55" s="13">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="21">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="21">
         <v>658</v>
       </c>
       <c r="F56" s="21">
         <v>794</v>
       </c>
       <c r="G56" s="21">
         <v>724</v>
       </c>
       <c r="H56" s="21">
         <v>747</v>
       </c>
       <c r="I56" s="21">
@@ -6236,52 +6381,55 @@
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="13">
         <v>660</v>
       </c>
       <c r="X56" s="13">
         <v>681</v>
       </c>
       <c r="Y56" s="13">
         <v>590</v>
       </c>
       <c r="Z56" s="13">
         <v>650</v>
       </c>
       <c r="AA56" s="13">
         <v>632</v>
       </c>
       <c r="AB56" s="71">
         <v>502</v>
       </c>
       <c r="AC56" s="13">
         <v>595</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD56" s="13">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="21">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="21">
         <v>1202</v>
       </c>
       <c r="F57" s="21">
         <v>1325</v>
       </c>
       <c r="G57" s="21">
         <v>1329</v>
       </c>
       <c r="H57" s="21">
         <v>1259</v>
       </c>
       <c r="I57" s="21">
@@ -6325,52 +6473,55 @@
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="13">
         <v>1213</v>
       </c>
       <c r="X57" s="13">
         <v>1162</v>
       </c>
       <c r="Y57" s="13">
         <v>983</v>
       </c>
       <c r="Z57" s="13">
         <v>1186</v>
       </c>
       <c r="AA57" s="13">
         <v>1050</v>
       </c>
       <c r="AB57" s="71">
         <v>886</v>
       </c>
       <c r="AC57" s="13">
         <v>1155</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD57" s="13">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="21">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="21">
         <v>630</v>
       </c>
       <c r="F58" s="21">
         <v>663</v>
       </c>
       <c r="G58" s="21">
         <v>587</v>
       </c>
       <c r="H58" s="21">
         <v>529</v>
       </c>
       <c r="I58" s="21">
@@ -6414,52 +6565,55 @@
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="13">
         <v>582</v>
       </c>
       <c r="X58" s="13">
         <v>572</v>
       </c>
       <c r="Y58" s="13">
         <v>525</v>
       </c>
       <c r="Z58" s="13">
         <v>546</v>
       </c>
       <c r="AA58" s="13">
         <v>559</v>
       </c>
       <c r="AB58" s="71">
         <v>498</v>
       </c>
       <c r="AC58" s="13">
         <v>527</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD58" s="13">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="21">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="21">
         <v>439</v>
       </c>
       <c r="F59" s="21">
         <v>474</v>
       </c>
       <c r="G59" s="21">
         <v>464</v>
       </c>
       <c r="H59" s="21">
         <v>480</v>
       </c>
       <c r="I59" s="21">
@@ -6503,52 +6657,55 @@
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="13">
         <v>449</v>
       </c>
       <c r="X59" s="13">
         <v>438</v>
       </c>
       <c r="Y59" s="13">
         <v>368</v>
       </c>
       <c r="Z59" s="13">
         <v>466</v>
       </c>
       <c r="AA59" s="13">
         <v>377</v>
       </c>
       <c r="AB59" s="71">
         <v>370</v>
       </c>
       <c r="AC59" s="13">
         <v>326</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD59" s="13">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="21">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="21">
         <v>882</v>
       </c>
       <c r="F60" s="21">
         <v>990</v>
       </c>
       <c r="G60" s="21">
         <v>1058</v>
       </c>
       <c r="H60" s="21">
         <v>953</v>
       </c>
       <c r="I60" s="21">
@@ -6592,52 +6749,55 @@
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="13">
         <v>994</v>
       </c>
       <c r="X60" s="13">
         <v>969</v>
       </c>
       <c r="Y60" s="13">
         <v>820</v>
       </c>
       <c r="Z60" s="13">
         <v>812</v>
       </c>
       <c r="AA60" s="13">
         <v>811</v>
       </c>
       <c r="AB60" s="71">
         <v>751</v>
       </c>
       <c r="AC60" s="13">
         <v>782</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD60" s="13">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="21">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="21">
         <v>498</v>
       </c>
       <c r="F61" s="21">
         <v>524</v>
       </c>
       <c r="G61" s="21">
         <v>501</v>
       </c>
       <c r="H61" s="21">
         <v>484</v>
       </c>
       <c r="I61" s="21">
@@ -6681,52 +6841,55 @@
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="13">
         <v>484</v>
       </c>
       <c r="X61" s="13">
         <v>463</v>
       </c>
       <c r="Y61" s="13">
         <v>358</v>
       </c>
       <c r="Z61" s="13">
         <v>444</v>
       </c>
       <c r="AA61" s="13">
         <v>366</v>
       </c>
       <c r="AB61" s="71">
         <v>353</v>
       </c>
       <c r="AC61" s="13">
         <v>394</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD61" s="13">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="21">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="21">
         <v>590</v>
       </c>
       <c r="F62" s="21">
         <v>675</v>
       </c>
       <c r="G62" s="21">
         <v>611</v>
       </c>
       <c r="H62" s="21">
         <v>643</v>
       </c>
       <c r="I62" s="21">
@@ -6770,52 +6933,55 @@
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="13">
         <v>595</v>
       </c>
       <c r="X62" s="13">
         <v>557</v>
       </c>
       <c r="Y62" s="13">
         <v>470</v>
       </c>
       <c r="Z62" s="13">
         <v>566</v>
       </c>
       <c r="AA62" s="13">
         <v>485</v>
       </c>
       <c r="AB62" s="71">
         <v>480</v>
       </c>
       <c r="AC62" s="13">
         <v>483</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD62" s="13">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="21">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="21">
         <v>330</v>
       </c>
       <c r="F63" s="21">
         <v>392</v>
       </c>
       <c r="G63" s="21">
         <v>379</v>
       </c>
       <c r="H63" s="21">
         <v>357</v>
       </c>
       <c r="I63" s="21">
@@ -6859,52 +7025,55 @@
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="13">
         <v>349</v>
       </c>
       <c r="X63" s="13">
         <v>321</v>
       </c>
       <c r="Y63" s="13">
         <v>279</v>
       </c>
       <c r="Z63" s="13">
         <v>320</v>
       </c>
       <c r="AA63" s="13">
         <v>311</v>
       </c>
       <c r="AB63" s="71">
         <v>258</v>
       </c>
       <c r="AC63" s="13">
         <v>315</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD63" s="13">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="21">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="21">
         <v>649</v>
       </c>
       <c r="F64" s="21">
         <v>754</v>
       </c>
       <c r="G64" s="21">
         <v>776</v>
       </c>
       <c r="H64" s="21">
         <v>711</v>
       </c>
       <c r="I64" s="21">
@@ -6948,52 +7117,55 @@
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="13">
         <v>700</v>
       </c>
       <c r="X64" s="13">
         <v>735</v>
       </c>
       <c r="Y64" s="13">
         <v>600</v>
       </c>
       <c r="Z64" s="13">
         <v>679</v>
       </c>
       <c r="AA64" s="13">
         <v>627</v>
       </c>
       <c r="AB64" s="71">
         <v>547</v>
       </c>
       <c r="AC64" s="13">
         <v>590</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD64" s="13">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="21">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="21">
         <v>746</v>
       </c>
       <c r="F65" s="21">
         <v>814</v>
       </c>
       <c r="G65" s="21">
         <v>769</v>
       </c>
       <c r="H65" s="21">
         <v>742</v>
       </c>
       <c r="I65" s="21">
@@ -7034,55 +7206,59 @@
       </c>
       <c r="U65" s="22">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="13">
         <v>720</v>
       </c>
       <c r="X65" s="13">
         <v>700</v>
       </c>
       <c r="Y65" s="13">
         <v>614</v>
       </c>
       <c r="Z65" s="13">
         <v>735</v>
       </c>
       <c r="AA65" s="13">
         <v>662</v>
       </c>
       <c r="AB65" s="71">
         <v>652</v>
       </c>
-      <c r="AC65" s="13">
-[...3 lines deleted...]
-    <row r="66" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC65" s="91">
+        <v>666</v>
+      </c>
+      <c r="AD65" s="91">
+        <v>599</v>
+      </c>
+      <c r="AE65" s="92"/>
+    </row>
+    <row r="66" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="21">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="21">
         <v>353</v>
       </c>
       <c r="F66" s="21">
         <v>392</v>
       </c>
       <c r="G66" s="21">
         <v>390</v>
       </c>
       <c r="H66" s="21">
         <v>371</v>
       </c>
       <c r="I66" s="21">
@@ -7126,52 +7302,55 @@
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="13">
         <v>368</v>
       </c>
       <c r="X66" s="13">
         <v>365</v>
       </c>
       <c r="Y66" s="13">
         <v>292</v>
       </c>
       <c r="Z66" s="13">
         <v>340</v>
       </c>
       <c r="AA66" s="13">
         <v>270</v>
       </c>
       <c r="AB66" s="71">
         <v>301</v>
       </c>
       <c r="AC66" s="13">
         <v>328</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD66" s="13">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="21">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="21">
         <v>188</v>
       </c>
       <c r="F67" s="21">
         <v>226</v>
       </c>
       <c r="G67" s="21">
         <v>225</v>
       </c>
       <c r="H67" s="21">
         <v>196</v>
       </c>
       <c r="I67" s="21">
@@ -7215,52 +7394,55 @@
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="13">
         <v>186</v>
       </c>
       <c r="X67" s="13">
         <v>177</v>
       </c>
       <c r="Y67" s="13">
         <v>178</v>
       </c>
       <c r="Z67" s="13">
         <v>190</v>
       </c>
       <c r="AA67" s="13">
         <v>191</v>
       </c>
       <c r="AB67" s="71">
         <v>147</v>
       </c>
       <c r="AC67" s="13">
         <v>170</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD67" s="13">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="21">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="21">
         <v>1924</v>
       </c>
       <c r="F68" s="21">
         <v>2212</v>
       </c>
       <c r="G68" s="21">
         <v>2190</v>
       </c>
       <c r="H68" s="21">
         <v>1942</v>
       </c>
       <c r="I68" s="21">
@@ -7304,52 +7486,55 @@
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="13">
         <v>2024</v>
       </c>
       <c r="X68" s="13">
         <v>1968</v>
       </c>
       <c r="Y68" s="13">
         <v>1662</v>
       </c>
       <c r="Z68" s="13">
         <v>1849</v>
       </c>
       <c r="AA68" s="13">
         <v>1741</v>
       </c>
       <c r="AB68" s="71">
         <v>1559</v>
       </c>
       <c r="AC68" s="13">
         <v>1747</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD68" s="13">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="21">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>146</v>
       </c>
       <c r="F69" s="21">
         <v>187</v>
       </c>
       <c r="G69" s="21">
         <v>171</v>
       </c>
       <c r="H69" s="21">
         <v>170</v>
       </c>
       <c r="I69" s="21">
@@ -7393,52 +7578,55 @@
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="13">
         <v>133</v>
       </c>
       <c r="X69" s="13">
         <v>167</v>
       </c>
       <c r="Y69" s="13">
         <v>128</v>
       </c>
       <c r="Z69" s="13">
         <v>132</v>
       </c>
       <c r="AA69" s="13">
         <v>138</v>
       </c>
       <c r="AB69" s="71">
         <v>100</v>
       </c>
       <c r="AC69" s="13">
         <v>118</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD69" s="13">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="21">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="21">
         <v>318</v>
       </c>
       <c r="F70" s="21">
         <v>371</v>
       </c>
       <c r="G70" s="21">
         <v>342</v>
       </c>
       <c r="H70" s="21">
         <v>343</v>
       </c>
       <c r="I70" s="21">
@@ -7482,52 +7670,55 @@
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="13">
         <v>316</v>
       </c>
       <c r="X70" s="13">
         <v>291</v>
       </c>
       <c r="Y70" s="13">
         <v>283</v>
       </c>
       <c r="Z70" s="13">
         <v>314</v>
       </c>
       <c r="AA70" s="13">
         <v>266</v>
       </c>
       <c r="AB70" s="71">
         <v>237</v>
       </c>
       <c r="AC70" s="13">
         <v>252</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD70" s="13">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="21">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="21">
         <v>1002</v>
       </c>
       <c r="F71" s="21">
         <v>1220</v>
       </c>
       <c r="G71" s="21">
         <v>1198</v>
       </c>
       <c r="H71" s="21">
         <v>1197</v>
       </c>
       <c r="I71" s="21">
@@ -7571,52 +7762,55 @@
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="13">
         <v>1152</v>
       </c>
       <c r="X71" s="13">
         <v>1107</v>
       </c>
       <c r="Y71" s="13">
         <v>970</v>
       </c>
       <c r="Z71" s="13">
         <v>1117</v>
       </c>
       <c r="AA71" s="13">
         <v>1021</v>
       </c>
       <c r="AB71" s="71">
         <v>951</v>
       </c>
       <c r="AC71" s="13">
         <v>1052</v>
       </c>
-    </row>
-    <row r="72" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD71" s="13">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="72" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C72" s="21">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="21">
         <v>1288</v>
       </c>
       <c r="F72" s="21">
         <v>1415</v>
       </c>
       <c r="G72" s="21">
         <v>1363</v>
       </c>
       <c r="H72" s="21">
         <v>1338</v>
       </c>
       <c r="I72" s="21">
@@ -7660,52 +7854,55 @@
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="13">
         <v>1410</v>
       </c>
       <c r="X72" s="13">
         <v>1323</v>
       </c>
       <c r="Y72" s="13">
         <v>1088</v>
       </c>
       <c r="Z72" s="13">
         <v>1256</v>
       </c>
       <c r="AA72" s="13">
         <v>1193</v>
       </c>
       <c r="AB72" s="71">
         <v>1021</v>
       </c>
       <c r="AC72" s="13">
         <v>1266</v>
       </c>
-    </row>
-    <row r="73" spans="1:29" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD72" s="13">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="25">
         <v>1244</v>
       </c>
       <c r="D73" s="26">
         <v>1180</v>
       </c>
       <c r="E73" s="25">
         <v>1140</v>
       </c>
       <c r="F73" s="25">
         <v>1249</v>
       </c>
       <c r="G73" s="25">
         <v>1215</v>
       </c>
       <c r="H73" s="25">
         <v>1103</v>
       </c>
       <c r="I73" s="25">
@@ -7749,84 +7946,87 @@
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="27">
         <v>1234</v>
       </c>
       <c r="X73" s="13">
         <v>1158</v>
       </c>
       <c r="Y73" s="13">
         <v>992</v>
       </c>
       <c r="Z73" s="13">
         <v>1084</v>
       </c>
       <c r="AA73" s="13">
         <v>1126</v>
       </c>
       <c r="AB73" s="71">
         <v>948</v>
       </c>
       <c r="AC73" s="13">
         <v>1066</v>
       </c>
-    </row>
-    <row r="74" spans="1:29" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD73" s="13">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="32"/>
-      <c r="B74" s="76" t="s">
+      <c r="B74" s="80" t="s">
         <v>64</v>
       </c>
-      <c r="C74" s="76"/>
-[...23 lines deleted...]
-      <c r="AA74" s="76"/>
+      <c r="C74" s="80"/>
+      <c r="D74" s="80"/>
+      <c r="E74" s="80"/>
+      <c r="F74" s="80"/>
+      <c r="G74" s="80"/>
+      <c r="H74" s="80"/>
+      <c r="I74" s="80"/>
+      <c r="J74" s="80"/>
+      <c r="K74" s="80"/>
+      <c r="L74" s="80"/>
+      <c r="M74" s="80"/>
+      <c r="N74" s="80"/>
+      <c r="O74" s="80"/>
+      <c r="P74" s="80"/>
+      <c r="Q74" s="80"/>
+      <c r="R74" s="80"/>
+      <c r="S74" s="80"/>
+      <c r="T74" s="80"/>
+      <c r="U74" s="80"/>
+      <c r="V74" s="80"/>
+      <c r="W74" s="80"/>
+      <c r="X74" s="80"/>
+      <c r="Y74" s="80"/>
+      <c r="Z74" s="80"/>
+      <c r="AA74" s="80"/>
       <c r="AC74" s="73"/>
     </row>
-    <row r="75" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="32"/>
       <c r="B75" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
@@ -7868,52 +8068,55 @@
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="13">
         <v>17917</v>
       </c>
       <c r="X75" s="13">
         <v>17317</v>
       </c>
       <c r="Y75" s="13">
         <v>14947</v>
       </c>
       <c r="Z75" s="13">
         <v>16862</v>
       </c>
       <c r="AA75" s="13">
         <v>15936</v>
       </c>
       <c r="AB75" s="71">
         <v>13958</v>
       </c>
       <c r="AC75" s="13">
         <v>15715</v>
       </c>
-    </row>
-    <row r="76" spans="1:29" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD75" s="13">
+        <v>15750</v>
+      </c>
+    </row>
+    <row r="76" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="36">
         <v>100000000</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -7957,52 +8160,55 @@
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="13">
         <v>523</v>
       </c>
       <c r="X76" s="13">
         <v>418</v>
       </c>
       <c r="Y76" s="13">
         <v>394</v>
       </c>
       <c r="Z76" s="13">
         <v>450</v>
       </c>
       <c r="AA76" s="13">
         <v>377</v>
       </c>
       <c r="AB76" s="71">
         <v>366</v>
       </c>
       <c r="AC76" s="13">
         <v>463</v>
       </c>
-    </row>
-    <row r="77" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD76" s="13">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -8046,52 +8252,55 @@
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="13">
         <v>437</v>
       </c>
       <c r="X77" s="13">
         <v>459</v>
       </c>
       <c r="Y77" s="13">
         <v>439</v>
       </c>
       <c r="Z77" s="13">
         <v>445</v>
       </c>
       <c r="AA77" s="13">
         <v>436</v>
       </c>
       <c r="AB77" s="71">
         <v>404</v>
       </c>
       <c r="AC77" s="13">
         <v>418</v>
       </c>
-    </row>
-    <row r="78" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD77" s="13">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -8135,52 +8344,55 @@
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="13">
         <v>1044</v>
       </c>
       <c r="X78" s="13">
         <v>1117</v>
       </c>
       <c r="Y78" s="13">
         <v>892</v>
       </c>
       <c r="Z78" s="13">
         <v>1058</v>
       </c>
       <c r="AA78" s="13">
         <v>1006</v>
       </c>
       <c r="AB78" s="71">
         <v>833</v>
       </c>
       <c r="AC78" s="13">
         <v>907</v>
       </c>
-    </row>
-    <row r="79" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD78" s="13">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -8224,52 +8436,55 @@
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="13">
         <v>440</v>
       </c>
       <c r="X79" s="13">
         <v>397</v>
       </c>
       <c r="Y79" s="13">
         <v>332</v>
       </c>
       <c r="Z79" s="13">
         <v>373</v>
       </c>
       <c r="AA79" s="13">
         <v>354</v>
       </c>
       <c r="AB79" s="71">
         <v>315</v>
       </c>
       <c r="AC79" s="13">
         <v>392</v>
       </c>
-    </row>
-    <row r="80" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD79" s="13">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -8313,52 +8528,55 @@
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="13">
         <v>620</v>
       </c>
       <c r="X80" s="13">
         <v>609</v>
       </c>
       <c r="Y80" s="13">
         <v>553</v>
       </c>
       <c r="Z80" s="13">
         <v>611</v>
       </c>
       <c r="AA80" s="13">
         <v>590</v>
       </c>
       <c r="AB80" s="71">
         <v>496</v>
       </c>
       <c r="AC80" s="13">
         <v>557</v>
       </c>
-    </row>
-    <row r="81" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD80" s="13">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8402,52 +8620,55 @@
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="13">
         <v>559</v>
       </c>
       <c r="X81" s="13">
         <v>505</v>
       </c>
       <c r="Y81" s="13">
         <v>439</v>
       </c>
       <c r="Z81" s="13">
         <v>553</v>
       </c>
       <c r="AA81" s="13">
         <v>447</v>
       </c>
       <c r="AB81" s="71">
         <v>414</v>
       </c>
       <c r="AC81" s="13">
         <v>431</v>
       </c>
-    </row>
-    <row r="82" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD81" s="13">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8491,52 +8712,55 @@
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="13">
         <v>926</v>
       </c>
       <c r="X82" s="13">
         <v>873</v>
       </c>
       <c r="Y82" s="13">
         <v>761</v>
       </c>
       <c r="Z82" s="13">
         <v>811</v>
       </c>
       <c r="AA82" s="13">
         <v>771</v>
       </c>
       <c r="AB82" s="71">
         <v>701</v>
       </c>
       <c r="AC82" s="13">
         <v>748</v>
       </c>
-    </row>
-    <row r="83" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD82" s="13">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8580,52 +8804,55 @@
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="13">
         <v>482</v>
       </c>
       <c r="X83" s="13">
         <v>425</v>
       </c>
       <c r="Y83" s="13">
         <v>354</v>
       </c>
       <c r="Z83" s="13">
         <v>427</v>
       </c>
       <c r="AA83" s="13">
         <v>363</v>
       </c>
       <c r="AB83" s="71">
         <v>369</v>
       </c>
       <c r="AC83" s="13">
         <v>399</v>
       </c>
-    </row>
-    <row r="84" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD83" s="13">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8669,52 +8896,55 @@
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="13">
         <v>995</v>
       </c>
       <c r="X84" s="13">
         <v>924</v>
       </c>
       <c r="Y84" s="13">
         <v>815</v>
       </c>
       <c r="Z84" s="13">
         <v>920</v>
       </c>
       <c r="AA84" s="13">
         <v>865</v>
       </c>
       <c r="AB84" s="71">
         <v>800</v>
       </c>
       <c r="AC84" s="13">
         <v>832</v>
       </c>
-    </row>
-    <row r="85" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD84" s="13">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8758,52 +8988,55 @@
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="13">
         <v>459</v>
       </c>
       <c r="X85" s="13">
         <v>453</v>
       </c>
       <c r="Y85" s="13">
         <v>396</v>
       </c>
       <c r="Z85" s="13">
         <v>424</v>
       </c>
       <c r="AA85" s="13">
         <v>424</v>
       </c>
       <c r="AB85" s="71">
         <v>354</v>
       </c>
       <c r="AC85" s="13">
         <v>385</v>
       </c>
-    </row>
-    <row r="86" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD85" s="13">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -8847,52 +9080,55 @@
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="13">
         <v>682</v>
       </c>
       <c r="X86" s="13">
         <v>618</v>
       </c>
       <c r="Y86" s="13">
         <v>602</v>
       </c>
       <c r="Z86" s="13">
         <v>643</v>
       </c>
       <c r="AA86" s="13">
         <v>582</v>
       </c>
       <c r="AB86" s="71">
         <v>527</v>
       </c>
       <c r="AC86" s="13">
         <v>580</v>
       </c>
-    </row>
-    <row r="87" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD86" s="13">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -8936,52 +9172,55 @@
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="13">
         <v>625</v>
       </c>
       <c r="X87" s="13">
         <v>652</v>
       </c>
       <c r="Y87" s="13">
         <v>563</v>
       </c>
       <c r="Z87" s="13">
         <v>687</v>
       </c>
       <c r="AA87" s="13">
         <v>618</v>
       </c>
       <c r="AB87" s="71">
         <v>559</v>
       </c>
       <c r="AC87" s="13">
         <v>579</v>
       </c>
-    </row>
-    <row r="88" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD87" s="13">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -9025,52 +9264,55 @@
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="13">
         <v>504</v>
       </c>
       <c r="X88" s="13">
         <v>482</v>
       </c>
       <c r="Y88" s="13">
         <v>391</v>
       </c>
       <c r="Z88" s="13">
         <v>486</v>
       </c>
       <c r="AA88" s="13">
         <v>436</v>
       </c>
       <c r="AB88" s="71">
         <v>443</v>
       </c>
       <c r="AC88" s="13">
         <v>461</v>
       </c>
-    </row>
-    <row r="89" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD88" s="13">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -9114,52 +9356,55 @@
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="13">
         <v>180</v>
       </c>
       <c r="X89" s="13">
         <v>170</v>
       </c>
       <c r="Y89" s="13">
         <v>165</v>
       </c>
       <c r="Z89" s="13">
         <v>200</v>
       </c>
       <c r="AA89" s="13">
         <v>198</v>
       </c>
       <c r="AB89" s="71">
         <v>149</v>
       </c>
       <c r="AC89" s="13">
         <v>166</v>
       </c>
-    </row>
-    <row r="90" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD89" s="13">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -9203,52 +9448,55 @@
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="13">
         <v>1086</v>
       </c>
       <c r="X90" s="13">
         <v>1040</v>
       </c>
       <c r="Y90" s="13">
         <v>934</v>
       </c>
       <c r="Z90" s="13">
         <v>1023</v>
       </c>
       <c r="AA90" s="13">
         <v>972</v>
       </c>
       <c r="AB90" s="71">
         <v>792</v>
       </c>
       <c r="AC90" s="13">
         <v>946</v>
       </c>
-    </row>
-    <row r="91" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD90" s="13">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9292,52 +9540,55 @@
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="13">
         <v>227</v>
       </c>
       <c r="X91" s="13">
         <v>269</v>
       </c>
       <c r="Y91" s="13">
         <v>194</v>
       </c>
       <c r="Z91" s="13">
         <v>212</v>
       </c>
       <c r="AA91" s="13">
         <v>227</v>
       </c>
       <c r="AB91" s="71">
         <v>165</v>
       </c>
       <c r="AC91" s="13">
         <v>197</v>
       </c>
-    </row>
-    <row r="92" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD91" s="13">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9381,52 +9632,55 @@
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="13">
         <v>452</v>
       </c>
       <c r="X92" s="13">
         <v>404</v>
       </c>
       <c r="Y92" s="13">
         <v>392</v>
       </c>
       <c r="Z92" s="13">
         <v>432</v>
       </c>
       <c r="AA92" s="13">
         <v>381</v>
       </c>
       <c r="AB92" s="71">
         <v>332</v>
       </c>
       <c r="AC92" s="13">
         <v>340</v>
       </c>
-    </row>
-    <row r="93" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD92" s="13">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9470,52 +9724,55 @@
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="13">
         <v>2381</v>
       </c>
       <c r="X93" s="13">
         <v>2327</v>
       </c>
       <c r="Y93" s="13">
         <v>1955</v>
       </c>
       <c r="Z93" s="13">
         <v>2231</v>
       </c>
       <c r="AA93" s="13">
         <v>2119</v>
       </c>
       <c r="AB93" s="71">
         <v>1954</v>
       </c>
       <c r="AC93" s="13">
         <v>2170</v>
       </c>
-    </row>
-    <row r="94" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD93" s="13">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9559,52 +9816,55 @@
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="13">
         <v>2829</v>
       </c>
       <c r="X94" s="13">
         <v>2735</v>
       </c>
       <c r="Y94" s="13">
         <v>2302</v>
       </c>
       <c r="Z94" s="13">
         <v>2580</v>
       </c>
       <c r="AA94" s="13">
         <v>2470</v>
       </c>
       <c r="AB94" s="71">
         <v>2101</v>
       </c>
       <c r="AC94" s="13">
         <v>2638</v>
       </c>
-    </row>
-    <row r="95" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD94" s="13">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9648,84 +9908,87 @@
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="13">
         <v>2466</v>
       </c>
       <c r="X95" s="13">
         <v>2440</v>
       </c>
       <c r="Y95" s="13">
         <v>2074</v>
       </c>
       <c r="Z95" s="13">
         <v>2296</v>
       </c>
       <c r="AA95" s="13">
         <v>2300</v>
       </c>
       <c r="AB95" s="71">
         <v>1884</v>
       </c>
       <c r="AC95" s="13">
         <v>2106</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="77" t="s">
+      <c r="AD95" s="13">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="96" spans="1:30" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="81" t="s">
         <v>65</v>
       </c>
-      <c r="C96" s="77"/>
-[...23 lines deleted...]
-      <c r="AA96" s="77"/>
+      <c r="C96" s="81"/>
+      <c r="D96" s="81"/>
+      <c r="E96" s="81"/>
+      <c r="F96" s="81"/>
+      <c r="G96" s="81"/>
+      <c r="H96" s="81"/>
+      <c r="I96" s="81"/>
+      <c r="J96" s="81"/>
+      <c r="K96" s="81"/>
+      <c r="L96" s="81"/>
+      <c r="M96" s="81"/>
+      <c r="N96" s="81"/>
+      <c r="O96" s="81"/>
+      <c r="P96" s="81"/>
+      <c r="Q96" s="81"/>
+      <c r="R96" s="81"/>
+      <c r="S96" s="81"/>
+      <c r="T96" s="81"/>
+      <c r="U96" s="81"/>
+      <c r="V96" s="81"/>
+      <c r="W96" s="81"/>
+      <c r="X96" s="81"/>
+      <c r="Y96" s="81"/>
+      <c r="Z96" s="81"/>
+      <c r="AA96" s="81"/>
       <c r="AB96" s="23"/>
       <c r="AC96" s="73"/>
     </row>
-    <row r="97" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -9766,52 +10029,55 @@
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="13">
         <v>11454</v>
       </c>
       <c r="X97" s="13">
         <v>11031</v>
       </c>
       <c r="Y97" s="13">
         <v>9501</v>
       </c>
       <c r="Z97" s="13">
         <v>10667</v>
       </c>
       <c r="AA97" s="13">
         <v>9883</v>
       </c>
       <c r="AB97" s="71">
         <v>8764</v>
       </c>
       <c r="AC97" s="13">
         <v>9811</v>
       </c>
-    </row>
-    <row r="98" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD97" s="13">
+        <v>9563</v>
+      </c>
+    </row>
+    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="36">
         <v>100000000</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -9855,52 +10121,55 @@
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="13">
         <v>256</v>
       </c>
       <c r="X98" s="13">
         <v>232</v>
       </c>
       <c r="Y98" s="13">
         <v>187</v>
       </c>
       <c r="Z98" s="13">
         <v>224</v>
       </c>
       <c r="AA98" s="13">
         <v>217</v>
       </c>
       <c r="AB98" s="71">
         <v>176</v>
       </c>
       <c r="AC98" s="13">
         <v>198</v>
       </c>
-    </row>
-    <row r="99" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD98" s="13">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -9944,52 +10213,55 @@
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="13">
         <v>317</v>
       </c>
       <c r="X99" s="13">
         <v>298</v>
       </c>
       <c r="Y99" s="13">
         <v>291</v>
       </c>
       <c r="Z99" s="13">
         <v>319</v>
       </c>
       <c r="AA99" s="13">
         <v>284</v>
       </c>
       <c r="AB99" s="71">
         <v>246</v>
       </c>
       <c r="AC99" s="13">
         <v>284</v>
       </c>
-    </row>
-    <row r="100" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD99" s="13">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -10033,52 +10305,55 @@
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="13">
         <v>334</v>
       </c>
       <c r="X100" s="13">
         <v>288</v>
       </c>
       <c r="Y100" s="13">
         <v>284</v>
       </c>
       <c r="Z100" s="13">
         <v>306</v>
       </c>
       <c r="AA100" s="13">
         <v>302</v>
       </c>
       <c r="AB100" s="71">
         <v>256</v>
       </c>
       <c r="AC100" s="13">
         <v>289</v>
       </c>
-    </row>
-    <row r="101" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD100" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -10122,52 +10397,55 @@
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="13">
         <v>2035</v>
       </c>
       <c r="X101" s="13">
         <v>1994</v>
       </c>
       <c r="Y101" s="13">
         <v>1697</v>
       </c>
       <c r="Z101" s="13">
         <v>2028</v>
       </c>
       <c r="AA101" s="13">
         <v>1782</v>
       </c>
       <c r="AB101" s="71">
         <v>1498</v>
       </c>
       <c r="AC101" s="13">
         <v>1903</v>
       </c>
-    </row>
-    <row r="102" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD101" s="13">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -10211,52 +10489,55 @@
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="13">
         <v>576</v>
       </c>
       <c r="X102" s="13">
         <v>569</v>
       </c>
       <c r="Y102" s="13">
         <v>529</v>
       </c>
       <c r="Z102" s="13">
         <v>565</v>
       </c>
       <c r="AA102" s="13">
         <v>529</v>
       </c>
       <c r="AB102" s="71">
         <v>470</v>
       </c>
       <c r="AC102" s="13">
         <v>511</v>
       </c>
-    </row>
-    <row r="103" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD102" s="13">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10300,52 +10581,55 @@
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="13">
         <v>369</v>
       </c>
       <c r="X103" s="13">
         <v>378</v>
       </c>
       <c r="Y103" s="13">
         <v>317</v>
       </c>
       <c r="Z103" s="13">
         <v>368</v>
       </c>
       <c r="AA103" s="13">
         <v>316</v>
       </c>
       <c r="AB103" s="71">
         <v>305</v>
       </c>
       <c r="AC103" s="13">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD103" s="13">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10389,52 +10673,55 @@
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="13">
         <v>1117</v>
       </c>
       <c r="X104" s="13">
         <v>1008</v>
       </c>
       <c r="Y104" s="13">
         <v>905</v>
       </c>
       <c r="Z104" s="13">
         <v>889</v>
       </c>
       <c r="AA104" s="13">
         <v>884</v>
       </c>
       <c r="AB104" s="71">
         <v>790</v>
       </c>
       <c r="AC104" s="13">
         <v>879</v>
       </c>
-    </row>
-    <row r="105" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD104" s="13">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10478,52 +10765,55 @@
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="13">
         <v>499</v>
       </c>
       <c r="X105" s="13">
         <v>511</v>
       </c>
       <c r="Y105" s="13">
         <v>398</v>
       </c>
       <c r="Z105" s="13">
         <v>489</v>
       </c>
       <c r="AA105" s="13">
         <v>447</v>
       </c>
       <c r="AB105" s="71">
         <v>404</v>
       </c>
       <c r="AC105" s="13">
         <v>396</v>
       </c>
-    </row>
-    <row r="106" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD105" s="13">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10567,52 +10857,55 @@
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="13">
         <v>249</v>
       </c>
       <c r="X106" s="13">
         <v>224</v>
       </c>
       <c r="Y106" s="13">
         <v>170</v>
       </c>
       <c r="Z106" s="13">
         <v>217</v>
       </c>
       <c r="AA106" s="13">
         <v>202</v>
       </c>
       <c r="AB106" s="71">
         <v>189</v>
       </c>
       <c r="AC106" s="13">
         <v>205</v>
       </c>
-    </row>
-    <row r="107" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD106" s="13">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10656,52 +10949,55 @@
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="13">
         <v>263</v>
       </c>
       <c r="X107" s="13">
         <v>261</v>
       </c>
       <c r="Y107" s="13">
         <v>212</v>
       </c>
       <c r="Z107" s="13">
         <v>254</v>
       </c>
       <c r="AA107" s="13">
         <v>203</v>
       </c>
       <c r="AB107" s="71">
         <v>187</v>
       </c>
       <c r="AC107" s="13">
         <v>236</v>
       </c>
-    </row>
-    <row r="108" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD107" s="13">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -10745,52 +11041,55 @@
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="13">
         <v>763</v>
       </c>
       <c r="X108" s="13">
         <v>803</v>
       </c>
       <c r="Y108" s="13">
         <v>659</v>
       </c>
       <c r="Z108" s="13">
         <v>717</v>
       </c>
       <c r="AA108" s="13">
         <v>650</v>
       </c>
       <c r="AB108" s="71">
         <v>587</v>
       </c>
       <c r="AC108" s="13">
         <v>627</v>
       </c>
-    </row>
-    <row r="109" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD108" s="13">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -10834,52 +11133,55 @@
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="13">
         <v>893</v>
       </c>
       <c r="X109" s="13">
         <v>803</v>
       </c>
       <c r="Y109" s="13">
         <v>690</v>
       </c>
       <c r="Z109" s="13">
         <v>831</v>
       </c>
       <c r="AA109" s="13">
         <v>760</v>
       </c>
       <c r="AB109" s="71">
         <v>739</v>
       </c>
       <c r="AC109" s="13">
         <v>714</v>
       </c>
-    </row>
-    <row r="110" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD109" s="13">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -10923,52 +11225,55 @@
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="13">
         <v>255</v>
       </c>
       <c r="X110" s="13">
         <v>206</v>
       </c>
       <c r="Y110" s="13">
         <v>193</v>
       </c>
       <c r="Z110" s="13">
         <v>208</v>
       </c>
       <c r="AA110" s="13">
         <v>159</v>
       </c>
       <c r="AB110" s="71">
         <v>172</v>
       </c>
       <c r="AC110" s="13">
         <v>227</v>
       </c>
-    </row>
-    <row r="111" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD110" s="13">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -11012,52 +11317,55 @@
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="13">
         <v>193</v>
       </c>
       <c r="X111" s="13">
         <v>190</v>
       </c>
       <c r="Y111" s="13">
         <v>187</v>
       </c>
       <c r="Z111" s="13">
         <v>192</v>
       </c>
       <c r="AA111" s="13">
         <v>191</v>
       </c>
       <c r="AB111" s="71">
         <v>153</v>
       </c>
       <c r="AC111" s="13">
         <v>202</v>
       </c>
-    </row>
-    <row r="112" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD111" s="13">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -11101,52 +11409,55 @@
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="13">
         <v>3065</v>
       </c>
       <c r="X112" s="13">
         <v>2989</v>
       </c>
       <c r="Y112" s="13">
         <v>2570</v>
       </c>
       <c r="Z112" s="13">
         <v>2808</v>
       </c>
       <c r="AA112" s="13">
         <v>2716</v>
       </c>
       <c r="AB112" s="71">
         <v>2403</v>
       </c>
       <c r="AC112" s="13">
         <v>2613</v>
       </c>
-    </row>
-    <row r="113" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD112" s="13">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -11190,52 +11501,55 @@
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="13">
         <v>60</v>
       </c>
       <c r="X113" s="13">
         <v>74</v>
       </c>
       <c r="Y113" s="13">
         <v>49</v>
       </c>
       <c r="Z113" s="13">
         <v>51</v>
       </c>
       <c r="AA113" s="13">
         <v>56</v>
       </c>
       <c r="AB113" s="71">
         <v>36</v>
       </c>
       <c r="AC113" s="13">
         <v>57</v>
       </c>
-    </row>
-    <row r="114" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD113" s="13">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C114" s="16">
         <v>251</v>
       </c>
       <c r="D114" s="16">
         <v>229</v>
       </c>
       <c r="E114" s="16">
         <v>208</v>
       </c>
       <c r="F114" s="16">
         <v>244</v>
       </c>
       <c r="G114" s="16">
         <v>221</v>
       </c>
       <c r="H114" s="16">
         <v>212</v>
       </c>
       <c r="I114" s="16">
@@ -11279,421 +11593,424 @@
       </c>
       <c r="V114" s="52">
         <v>175</v>
       </c>
       <c r="W114" s="58">
         <v>210</v>
       </c>
       <c r="X114" s="58">
         <v>203</v>
       </c>
       <c r="Y114" s="58">
         <v>163</v>
       </c>
       <c r="Z114" s="58">
         <v>201</v>
       </c>
       <c r="AA114" s="58">
         <v>185</v>
       </c>
       <c r="AB114" s="72">
         <v>153</v>
       </c>
       <c r="AC114" s="58">
         <v>176</v>
       </c>
-    </row>
-    <row r="115" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD114" s="58">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="38"/>
       <c r="B115" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="39"/>
       <c r="B116" s="3"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="39"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
@@ -37335,52 +37652,52 @@
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="W1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AC6"/>
     <mergeCell ref="B8:AA8"/>
+    <mergeCell ref="AA6:AD6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>