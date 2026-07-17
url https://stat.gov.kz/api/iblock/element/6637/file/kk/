--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -4,75 +4,75 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за апрель месяц 2026\ЕДН\рождаемость +\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10095" windowHeight="9930"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
   </bookViews>
   <sheets>
-    <sheet name="Метадеректер (туғ. саны)" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Метадеректер (туғ. саны)'!$A$1:$B$16</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Метадеректер!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="105">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
@@ -349,51 +349,51 @@
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Туғандар саны</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -494,50 +494,61 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
@@ -697,51 +708,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -867,94 +878,114 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -1149,51 +1180,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.85546875" style="61" customWidth="1"/>
     <col min="2" max="2" width="68.140625" style="61" customWidth="1"/>
     <col min="3" max="16384" width="14.42578125" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="59" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="60">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="62" t="s">
         <v>101</v>
       </c>
     </row>
@@ -1276,95 +1307,94 @@
       <c r="B12" s="57" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="13" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="55" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="55" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="59" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="56">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="59" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="56">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="59" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="62" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="59" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="68" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="64" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="69" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B16"/>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="43" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="43" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="43"/>
@@ -1759,271 +1789,274 @@
     <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42"/>
       <c r="B12" s="42"/>
       <c r="C12" s="45"/>
       <c r="D12" s="48"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="46"/>
       <c r="D15" s="46"/>
       <c r="X15" s="43"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="75"/>
-[...2 lines deleted...]
-      <c r="D19" s="75"/>
+      <c r="A19" s="82"/>
+      <c r="B19" s="82"/>
+      <c r="C19" s="82"/>
+      <c r="D19" s="82"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AE1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AG107" sqref="AG107"/>
+      <selection activeCell="Z126" sqref="Z126"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="26" width="8.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" customWidth="1"/>
     <col min="29" max="29" width="8.42578125" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:30" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="76"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="84"/>
+    </row>
+    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="41"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:30" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="X5" s="4"/>
       <c r="Z5" s="4"/>
-      <c r="AD5" s="4" t="s">
+      <c r="AD5" s="4"/>
+      <c r="AE5" s="79" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="82"/>
-      <c r="C6" s="84">
+      <c r="B6" s="89"/>
+      <c r="C6" s="91">
         <v>2024</v>
       </c>
-      <c r="D6" s="85"/>
-[...10 lines deleted...]
-      <c r="O6" s="86">
+      <c r="D6" s="92"/>
+      <c r="E6" s="92"/>
+      <c r="F6" s="92"/>
+      <c r="G6" s="92"/>
+      <c r="H6" s="92"/>
+      <c r="I6" s="92"/>
+      <c r="J6" s="92"/>
+      <c r="K6" s="92"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="93">
         <v>2025</v>
       </c>
-      <c r="P6" s="87"/>
-[...10 lines deleted...]
-      <c r="AA6" s="90">
+      <c r="P6" s="94"/>
+      <c r="Q6" s="94"/>
+      <c r="R6" s="94"/>
+      <c r="S6" s="94"/>
+      <c r="T6" s="94"/>
+      <c r="U6" s="94"/>
+      <c r="V6" s="94"/>
+      <c r="W6" s="94"/>
+      <c r="X6" s="94"/>
+      <c r="Y6" s="94"/>
+      <c r="Z6" s="95"/>
+      <c r="AA6" s="97">
         <v>2026</v>
       </c>
-      <c r="AB6" s="88"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB6" s="98"/>
+      <c r="AC6" s="98"/>
+      <c r="AD6" s="98"/>
+      <c r="AE6" s="98"/>
+    </row>
+    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
-      <c r="B7" s="83"/>
+      <c r="B7" s="90"/>
       <c r="C7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
@@ -2061,85 +2094,88 @@
       </c>
       <c r="V7" s="54" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="54" t="s">
         <v>38</v>
       </c>
       <c r="X7" s="65" t="s">
         <v>39</v>
       </c>
       <c r="Y7" s="66" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="54" t="s">
         <v>31</v>
       </c>
       <c r="AC7" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="AD7" s="54" t="s">
+      <c r="AD7" s="76" t="s">
         <v>33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="89" t="s">
+      <c r="AE7" s="80" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="89"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="96"/>
+      <c r="D8" s="96"/>
+      <c r="E8" s="96"/>
+      <c r="F8" s="96"/>
+      <c r="G8" s="96"/>
+      <c r="H8" s="96"/>
+      <c r="I8" s="96"/>
+      <c r="J8" s="96"/>
+      <c r="K8" s="96"/>
+      <c r="L8" s="96"/>
+      <c r="M8" s="96"/>
+      <c r="N8" s="96"/>
+      <c r="O8" s="96"/>
+      <c r="P8" s="96"/>
+      <c r="Q8" s="96"/>
+      <c r="R8" s="96"/>
+      <c r="S8" s="96"/>
+      <c r="T8" s="96"/>
+      <c r="U8" s="96"/>
+      <c r="V8" s="96"/>
+      <c r="W8" s="96"/>
+      <c r="X8" s="96"/>
+      <c r="Y8" s="96"/>
+      <c r="Z8" s="96"/>
+      <c r="AA8" s="96"/>
+    </row>
+    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -2183,52 +2219,55 @@
       </c>
       <c r="W9" s="13">
         <v>29371</v>
       </c>
       <c r="X9" s="13">
         <v>28348</v>
       </c>
       <c r="Y9" s="13">
         <v>24448</v>
       </c>
       <c r="Z9" s="13">
         <v>27529</v>
       </c>
       <c r="AA9" s="13">
         <v>25819</v>
       </c>
       <c r="AB9" s="71">
         <v>22722</v>
       </c>
       <c r="AC9" s="13">
         <v>25526</v>
       </c>
       <c r="AD9" s="13">
         <v>25313</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE9" s="77">
+        <v>23604</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -2275,52 +2314,55 @@
       </c>
       <c r="W10" s="13">
         <v>779</v>
       </c>
       <c r="X10" s="13">
         <v>650</v>
       </c>
       <c r="Y10" s="13">
         <v>581</v>
       </c>
       <c r="Z10" s="13">
         <v>674</v>
       </c>
       <c r="AA10" s="13">
         <v>594</v>
       </c>
       <c r="AB10" s="71">
         <v>542</v>
       </c>
       <c r="AC10" s="13">
         <v>661</v>
       </c>
       <c r="AD10" s="13">
         <v>639</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE10" s="78">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -2367,52 +2409,55 @@
       </c>
       <c r="W11" s="13">
         <v>754</v>
       </c>
       <c r="X11" s="13">
         <v>757</v>
       </c>
       <c r="Y11" s="13">
         <v>730</v>
       </c>
       <c r="Z11" s="13">
         <v>764</v>
       </c>
       <c r="AA11" s="13">
         <v>720</v>
       </c>
       <c r="AB11" s="71">
         <v>650</v>
       </c>
       <c r="AC11" s="13">
         <v>702</v>
       </c>
       <c r="AD11" s="13">
         <v>721</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE11" s="78">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -2459,52 +2504,55 @@
       </c>
       <c r="W12" s="13">
         <v>1378</v>
       </c>
       <c r="X12" s="13">
         <v>1405</v>
       </c>
       <c r="Y12" s="13">
         <v>1176</v>
       </c>
       <c r="Z12" s="13">
         <v>1364</v>
       </c>
       <c r="AA12" s="13">
         <v>1308</v>
       </c>
       <c r="AB12" s="71">
         <v>1089</v>
       </c>
       <c r="AC12" s="13">
         <v>1196</v>
       </c>
       <c r="AD12" s="13">
         <v>1197</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE12" s="78">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2551,52 +2599,55 @@
       </c>
       <c r="W13" s="13">
         <v>2475</v>
       </c>
       <c r="X13" s="13">
         <v>2391</v>
       </c>
       <c r="Y13" s="13">
         <v>2029</v>
       </c>
       <c r="Z13" s="13">
         <v>2401</v>
       </c>
       <c r="AA13" s="13">
         <v>2136</v>
       </c>
       <c r="AB13" s="71">
         <v>1813</v>
       </c>
       <c r="AC13" s="13">
         <v>2295</v>
       </c>
       <c r="AD13" s="13">
         <v>2235</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE13" s="78">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2643,52 +2694,55 @@
       </c>
       <c r="W14" s="13">
         <v>1196</v>
       </c>
       <c r="X14" s="13">
         <v>1178</v>
       </c>
       <c r="Y14" s="13">
         <v>1082</v>
       </c>
       <c r="Z14" s="13">
         <v>1176</v>
       </c>
       <c r="AA14" s="13">
         <v>1119</v>
       </c>
       <c r="AB14" s="71">
         <v>966</v>
       </c>
       <c r="AC14" s="13">
         <v>1068</v>
       </c>
       <c r="AD14" s="13">
         <v>958</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE14" s="78">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2735,52 +2789,55 @@
       </c>
       <c r="W15" s="13">
         <v>928</v>
       </c>
       <c r="X15" s="13">
         <v>883</v>
       </c>
       <c r="Y15" s="13">
         <v>756</v>
       </c>
       <c r="Z15" s="13">
         <v>921</v>
       </c>
       <c r="AA15" s="13">
         <v>763</v>
       </c>
       <c r="AB15" s="71">
         <v>719</v>
       </c>
       <c r="AC15" s="13">
         <v>725</v>
       </c>
       <c r="AD15" s="13">
         <v>706</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE15" s="78">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2826,50 +2883,53 @@
         <v>1828</v>
       </c>
       <c r="W16" s="13">
         <v>2043</v>
       </c>
       <c r="X16" s="13">
         <v>1881</v>
       </c>
       <c r="Y16" s="13">
         <v>1666</v>
       </c>
       <c r="Z16" s="13">
         <v>1700</v>
       </c>
       <c r="AA16" s="13">
         <v>1655</v>
       </c>
       <c r="AB16" s="71">
         <v>1491</v>
       </c>
       <c r="AC16" s="13">
         <v>1627</v>
       </c>
       <c r="AD16" s="13">
         <v>1581</v>
+      </c>
+      <c r="AE16" s="78">
+        <v>1540</v>
       </c>
     </row>
     <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
@@ -2919,50 +2979,53 @@
       </c>
       <c r="W17" s="13">
         <v>981</v>
       </c>
       <c r="X17" s="13">
         <v>936</v>
       </c>
       <c r="Y17" s="13">
         <v>752</v>
       </c>
       <c r="Z17" s="13">
         <v>916</v>
       </c>
       <c r="AA17" s="13">
         <v>810</v>
       </c>
       <c r="AB17" s="71">
         <v>773</v>
       </c>
       <c r="AC17" s="13">
         <v>795</v>
       </c>
       <c r="AD17" s="13">
         <v>824</v>
       </c>
+      <c r="AE17" s="78">
+        <v>770</v>
+      </c>
     </row>
     <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
@@ -3011,50 +3074,53 @@
       </c>
       <c r="W18" s="13">
         <v>1244</v>
       </c>
       <c r="X18" s="13">
         <v>1148</v>
       </c>
       <c r="Y18" s="13">
         <v>985</v>
       </c>
       <c r="Z18" s="13">
         <v>1137</v>
       </c>
       <c r="AA18" s="13">
         <v>1067</v>
       </c>
       <c r="AB18" s="71">
         <v>989</v>
       </c>
       <c r="AC18" s="13">
         <v>1037</v>
       </c>
       <c r="AD18" s="13">
         <v>1068</v>
       </c>
+      <c r="AE18" s="78">
+        <v>967</v>
+      </c>
     </row>
     <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
@@ -3103,50 +3169,53 @@
       </c>
       <c r="W19" s="13">
         <v>722</v>
       </c>
       <c r="X19" s="13">
         <v>714</v>
       </c>
       <c r="Y19" s="13">
         <v>608</v>
       </c>
       <c r="Z19" s="13">
         <v>678</v>
       </c>
       <c r="AA19" s="13">
         <v>627</v>
       </c>
       <c r="AB19" s="71">
         <v>541</v>
       </c>
       <c r="AC19" s="13">
         <v>621</v>
       </c>
       <c r="AD19" s="13">
         <v>620</v>
       </c>
+      <c r="AE19" s="78">
+        <v>618</v>
+      </c>
     </row>
     <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
@@ -3195,50 +3264,53 @@
       </c>
       <c r="W20" s="13">
         <v>1445</v>
       </c>
       <c r="X20" s="13">
         <v>1421</v>
       </c>
       <c r="Y20" s="13">
         <v>1261</v>
       </c>
       <c r="Z20" s="13">
         <v>1360</v>
       </c>
       <c r="AA20" s="13">
         <v>1232</v>
       </c>
       <c r="AB20" s="71">
         <v>1114</v>
       </c>
       <c r="AC20" s="13">
         <v>1207</v>
       </c>
       <c r="AD20" s="13">
         <v>1193</v>
       </c>
+      <c r="AE20" s="78">
+        <v>1149</v>
+      </c>
     </row>
     <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
@@ -3281,57 +3353,59 @@
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="13">
         <v>1518</v>
       </c>
       <c r="X21" s="13">
         <v>1455</v>
       </c>
       <c r="Y21" s="13">
         <v>1253</v>
       </c>
       <c r="Z21" s="13">
         <v>1518</v>
       </c>
       <c r="AA21" s="13">
         <v>1378</v>
       </c>
       <c r="AB21" s="71">
         <v>1298</v>
       </c>
-      <c r="AC21" s="91">
+      <c r="AC21" s="75">
         <v>1293</v>
       </c>
-      <c r="AD21" s="91">
+      <c r="AD21" s="75">
         <v>1265</v>
       </c>
-      <c r="AE21" s="92"/>
+      <c r="AE21" s="78">
+        <v>1168</v>
+      </c>
     </row>
     <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
@@ -3380,50 +3454,53 @@
       </c>
       <c r="W22" s="13">
         <v>759</v>
       </c>
       <c r="X22" s="13">
         <v>688</v>
       </c>
       <c r="Y22" s="13">
         <v>584</v>
       </c>
       <c r="Z22" s="13">
         <v>694</v>
       </c>
       <c r="AA22" s="13">
         <v>595</v>
       </c>
       <c r="AB22" s="71">
         <v>615</v>
       </c>
       <c r="AC22" s="13">
         <v>688</v>
       </c>
       <c r="AD22" s="13">
         <v>634</v>
       </c>
+      <c r="AE22" s="78">
+        <v>612</v>
+      </c>
     </row>
     <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
@@ -3472,50 +3549,53 @@
       </c>
       <c r="W23" s="13">
         <v>373</v>
       </c>
       <c r="X23" s="13">
         <v>360</v>
       </c>
       <c r="Y23" s="13">
         <v>352</v>
       </c>
       <c r="Z23" s="13">
         <v>392</v>
       </c>
       <c r="AA23" s="13">
         <v>389</v>
       </c>
       <c r="AB23" s="71">
         <v>302</v>
       </c>
       <c r="AC23" s="13">
         <v>368</v>
       </c>
       <c r="AD23" s="13">
         <v>394</v>
       </c>
+      <c r="AE23" s="78">
+        <v>298</v>
+      </c>
     </row>
     <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
@@ -3564,50 +3644,53 @@
       </c>
       <c r="W24" s="13">
         <v>4151</v>
       </c>
       <c r="X24" s="13">
         <v>4029</v>
       </c>
       <c r="Y24" s="13">
         <v>3504</v>
       </c>
       <c r="Z24" s="13">
         <v>3831</v>
       </c>
       <c r="AA24" s="13">
         <v>3688</v>
       </c>
       <c r="AB24" s="71">
         <v>3195</v>
       </c>
       <c r="AC24" s="13">
         <v>3559</v>
       </c>
       <c r="AD24" s="13">
         <v>3487</v>
       </c>
+      <c r="AE24" s="78">
+        <v>3259</v>
+      </c>
     </row>
     <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
@@ -3656,50 +3739,53 @@
       </c>
       <c r="W25" s="13">
         <v>287</v>
       </c>
       <c r="X25" s="13">
         <v>343</v>
       </c>
       <c r="Y25" s="13">
         <v>243</v>
       </c>
       <c r="Z25" s="13">
         <v>263</v>
       </c>
       <c r="AA25" s="13">
         <v>283</v>
       </c>
       <c r="AB25" s="71">
         <v>201</v>
       </c>
       <c r="AC25" s="13">
         <v>254</v>
       </c>
       <c r="AD25" s="13">
         <v>267</v>
       </c>
+      <c r="AE25" s="78">
+        <v>298</v>
+      </c>
     </row>
     <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
@@ -3748,50 +3834,53 @@
       </c>
       <c r="W26" s="13">
         <v>662</v>
       </c>
       <c r="X26" s="13">
         <v>607</v>
       </c>
       <c r="Y26" s="13">
         <v>555</v>
       </c>
       <c r="Z26" s="13">
         <v>633</v>
       </c>
       <c r="AA26" s="13">
         <v>566</v>
       </c>
       <c r="AB26" s="71">
         <v>485</v>
       </c>
       <c r="AC26" s="13">
         <v>516</v>
       </c>
       <c r="AD26" s="13">
         <v>608</v>
       </c>
+      <c r="AE26" s="78">
+        <v>534</v>
+      </c>
     </row>
     <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
@@ -3840,50 +3929,53 @@
       </c>
       <c r="W27" s="13">
         <v>2381</v>
       </c>
       <c r="X27" s="13">
         <v>2327</v>
       </c>
       <c r="Y27" s="13">
         <v>1955</v>
       </c>
       <c r="Z27" s="13">
         <v>2231</v>
       </c>
       <c r="AA27" s="13">
         <v>2119</v>
       </c>
       <c r="AB27" s="71">
         <v>1954</v>
       </c>
       <c r="AC27" s="13">
         <v>2170</v>
       </c>
       <c r="AD27" s="13">
         <v>2331</v>
       </c>
+      <c r="AE27" s="78">
+        <v>2118</v>
+      </c>
     </row>
     <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
@@ -3932,50 +4024,53 @@
       </c>
       <c r="W28" s="13">
         <v>2829</v>
       </c>
       <c r="X28" s="13">
         <v>2735</v>
       </c>
       <c r="Y28" s="13">
         <v>2302</v>
       </c>
       <c r="Z28" s="13">
         <v>2580</v>
       </c>
       <c r="AA28" s="13">
         <v>2470</v>
       </c>
       <c r="AB28" s="71">
         <v>2101</v>
       </c>
       <c r="AC28" s="13">
         <v>2638</v>
       </c>
       <c r="AD28" s="13">
         <v>2515</v>
       </c>
+      <c r="AE28" s="78">
+        <v>2294</v>
+      </c>
     </row>
     <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
@@ -4024,81 +4119,84 @@
       </c>
       <c r="W29" s="13">
         <v>2466</v>
       </c>
       <c r="X29" s="13">
         <v>2440</v>
       </c>
       <c r="Y29" s="13">
         <v>2074</v>
       </c>
       <c r="Z29" s="13">
         <v>2296</v>
       </c>
       <c r="AA29" s="13">
         <v>2300</v>
       </c>
       <c r="AB29" s="71">
         <v>1884</v>
       </c>
       <c r="AC29" s="13">
         <v>2106</v>
       </c>
       <c r="AD29" s="13">
         <v>2070</v>
       </c>
+      <c r="AE29" s="78">
+        <v>1901</v>
+      </c>
     </row>
     <row r="30" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="32"/>
-      <c r="B30" s="78" t="s">
+      <c r="B30" s="85" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="78"/>
-[...23 lines deleted...]
-      <c r="AA30" s="78"/>
+      <c r="C30" s="85"/>
+      <c r="D30" s="85"/>
+      <c r="E30" s="85"/>
+      <c r="F30" s="85"/>
+      <c r="G30" s="85"/>
+      <c r="H30" s="85"/>
+      <c r="I30" s="85"/>
+      <c r="J30" s="85"/>
+      <c r="K30" s="85"/>
+      <c r="L30" s="85"/>
+      <c r="M30" s="85"/>
+      <c r="N30" s="85"/>
+      <c r="O30" s="85"/>
+      <c r="P30" s="85"/>
+      <c r="Q30" s="85"/>
+      <c r="R30" s="85"/>
+      <c r="S30" s="85"/>
+      <c r="T30" s="85"/>
+      <c r="U30" s="85"/>
+      <c r="V30" s="85"/>
+      <c r="W30" s="85"/>
+      <c r="X30" s="85"/>
+      <c r="Y30" s="85"/>
+      <c r="Z30" s="85"/>
+      <c r="AA30" s="85"/>
       <c r="AC30" s="73"/>
     </row>
     <row r="31" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="32"/>
       <c r="B31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="21">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="21">
         <v>14890</v>
       </c>
       <c r="F31" s="21">
         <v>16593</v>
       </c>
       <c r="G31" s="21">
         <v>16029</v>
       </c>
       <c r="H31" s="21">
         <v>15209</v>
       </c>
@@ -4146,50 +4244,53 @@
       </c>
       <c r="W31" s="13">
         <v>15094</v>
       </c>
       <c r="X31" s="13">
         <v>14487</v>
       </c>
       <c r="Y31" s="13">
         <v>12604</v>
       </c>
       <c r="Z31" s="13">
         <v>14134</v>
       </c>
       <c r="AA31" s="13">
         <v>13374</v>
       </c>
       <c r="AB31" s="71">
         <v>11584</v>
       </c>
       <c r="AC31" s="13">
         <v>13055</v>
       </c>
       <c r="AD31" s="13">
         <v>13140</v>
       </c>
+      <c r="AE31" s="78">
+        <v>12320</v>
+      </c>
     </row>
     <row r="32" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36">
         <v>100000000</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="21">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="21">
         <v>401</v>
       </c>
       <c r="F32" s="21">
         <v>435</v>
       </c>
       <c r="G32" s="21">
         <v>422</v>
       </c>
       <c r="H32" s="21">
         <v>410</v>
@@ -4238,52 +4339,55 @@
       </c>
       <c r="W32" s="13">
         <v>408</v>
       </c>
       <c r="X32" s="13">
         <v>332</v>
       </c>
       <c r="Y32" s="13">
         <v>304</v>
       </c>
       <c r="Z32" s="13">
         <v>336</v>
       </c>
       <c r="AA32" s="13">
         <v>322</v>
       </c>
       <c r="AB32" s="71">
         <v>286</v>
       </c>
       <c r="AC32" s="13">
         <v>352</v>
       </c>
       <c r="AD32" s="13">
         <v>317</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE32" s="78">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="21">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="21">
         <v>413</v>
       </c>
       <c r="F33" s="21">
         <v>471</v>
       </c>
       <c r="G33" s="21">
         <v>434</v>
       </c>
       <c r="H33" s="21">
         <v>398</v>
       </c>
       <c r="I33" s="21">
@@ -4330,52 +4434,55 @@
       </c>
       <c r="W33" s="13">
         <v>417</v>
       </c>
       <c r="X33" s="13">
         <v>368</v>
       </c>
       <c r="Y33" s="13">
         <v>363</v>
       </c>
       <c r="Z33" s="13">
         <v>393</v>
       </c>
       <c r="AA33" s="13">
         <v>373</v>
       </c>
       <c r="AB33" s="71">
         <v>329</v>
       </c>
       <c r="AC33" s="13">
         <v>372</v>
       </c>
       <c r="AD33" s="13">
         <v>386</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE33" s="78">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="21">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="21">
         <v>791</v>
       </c>
       <c r="F34" s="21">
         <v>788</v>
       </c>
       <c r="G34" s="21">
         <v>840</v>
       </c>
       <c r="H34" s="21">
         <v>717</v>
       </c>
       <c r="I34" s="21">
@@ -4422,52 +4529,55 @@
       </c>
       <c r="W34" s="13">
         <v>718</v>
       </c>
       <c r="X34" s="13">
         <v>724</v>
       </c>
       <c r="Y34" s="13">
         <v>586</v>
       </c>
       <c r="Z34" s="13">
         <v>714</v>
       </c>
       <c r="AA34" s="13">
         <v>676</v>
       </c>
       <c r="AB34" s="71">
         <v>587</v>
       </c>
       <c r="AC34" s="13">
         <v>601</v>
       </c>
       <c r="AD34" s="13">
         <v>590</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE34" s="78">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="21">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="21">
         <v>1310</v>
       </c>
       <c r="F35" s="21">
         <v>1372</v>
       </c>
       <c r="G35" s="21">
         <v>1439</v>
       </c>
       <c r="H35" s="21">
         <v>1332</v>
       </c>
       <c r="I35" s="21">
@@ -4514,52 +4624,55 @@
       </c>
       <c r="W35" s="13">
         <v>1262</v>
       </c>
       <c r="X35" s="13">
         <v>1229</v>
       </c>
       <c r="Y35" s="13">
         <v>1046</v>
       </c>
       <c r="Z35" s="13">
         <v>1215</v>
       </c>
       <c r="AA35" s="13">
         <v>1086</v>
       </c>
       <c r="AB35" s="71">
         <v>927</v>
       </c>
       <c r="AC35" s="13">
         <v>1140</v>
       </c>
       <c r="AD35" s="13">
         <v>1150</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE35" s="78">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="21">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="21">
         <v>616</v>
       </c>
       <c r="F36" s="21">
         <v>688</v>
       </c>
       <c r="G36" s="21">
         <v>600</v>
       </c>
       <c r="H36" s="21">
         <v>620</v>
       </c>
       <c r="I36" s="21">
@@ -4606,52 +4719,55 @@
       </c>
       <c r="W36" s="13">
         <v>614</v>
       </c>
       <c r="X36" s="13">
         <v>606</v>
       </c>
       <c r="Y36" s="13">
         <v>557</v>
       </c>
       <c r="Z36" s="13">
         <v>630</v>
       </c>
       <c r="AA36" s="13">
         <v>560</v>
       </c>
       <c r="AB36" s="71">
         <v>468</v>
       </c>
       <c r="AC36" s="13">
         <v>541</v>
       </c>
       <c r="AD36" s="13">
         <v>502</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE36" s="78">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="21">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="21">
         <v>434</v>
       </c>
       <c r="F37" s="21">
         <v>516</v>
       </c>
       <c r="G37" s="21">
         <v>498</v>
       </c>
       <c r="H37" s="21">
         <v>486</v>
       </c>
       <c r="I37" s="21">
@@ -4698,52 +4814,55 @@
       </c>
       <c r="W37" s="13">
         <v>479</v>
       </c>
       <c r="X37" s="13">
         <v>445</v>
       </c>
       <c r="Y37" s="13">
         <v>388</v>
       </c>
       <c r="Z37" s="13">
         <v>455</v>
       </c>
       <c r="AA37" s="13">
         <v>386</v>
       </c>
       <c r="AB37" s="71">
         <v>349</v>
       </c>
       <c r="AC37" s="13">
         <v>399</v>
       </c>
       <c r="AD37" s="13">
         <v>368</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE37" s="78">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="21">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="21">
         <v>997</v>
       </c>
       <c r="F38" s="21">
         <v>1066</v>
       </c>
       <c r="G38" s="21">
         <v>1062</v>
       </c>
       <c r="H38" s="21">
         <v>997</v>
       </c>
       <c r="I38" s="21">
@@ -4790,52 +4909,55 @@
       </c>
       <c r="W38" s="13">
         <v>1049</v>
       </c>
       <c r="X38" s="13">
         <v>912</v>
       </c>
       <c r="Y38" s="13">
         <v>846</v>
       </c>
       <c r="Z38" s="13">
         <v>888</v>
       </c>
       <c r="AA38" s="13">
         <v>844</v>
       </c>
       <c r="AB38" s="71">
         <v>740</v>
       </c>
       <c r="AC38" s="13">
         <v>845</v>
       </c>
       <c r="AD38" s="13">
         <v>843</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE38" s="78">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="21">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="21">
         <v>490</v>
       </c>
       <c r="F39" s="21">
         <v>582</v>
       </c>
       <c r="G39" s="21">
         <v>536</v>
       </c>
       <c r="H39" s="21">
         <v>527</v>
       </c>
       <c r="I39" s="21">
@@ -4882,52 +5004,55 @@
       </c>
       <c r="W39" s="13">
         <v>497</v>
       </c>
       <c r="X39" s="13">
         <v>473</v>
       </c>
       <c r="Y39" s="13">
         <v>394</v>
       </c>
       <c r="Z39" s="13">
         <v>472</v>
       </c>
       <c r="AA39" s="13">
         <v>444</v>
       </c>
       <c r="AB39" s="71">
         <v>420</v>
       </c>
       <c r="AC39" s="13">
         <v>401</v>
       </c>
       <c r="AD39" s="13">
         <v>420</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE39" s="78">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="21">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="21">
         <v>627</v>
       </c>
       <c r="F40" s="21">
         <v>681</v>
       </c>
       <c r="G40" s="21">
         <v>688</v>
       </c>
       <c r="H40" s="21">
         <v>676</v>
       </c>
       <c r="I40" s="21">
@@ -4974,52 +5099,55 @@
       </c>
       <c r="W40" s="13">
         <v>649</v>
       </c>
       <c r="X40" s="13">
         <v>591</v>
       </c>
       <c r="Y40" s="13">
         <v>515</v>
       </c>
       <c r="Z40" s="13">
         <v>571</v>
       </c>
       <c r="AA40" s="13">
         <v>582</v>
       </c>
       <c r="AB40" s="71">
         <v>509</v>
       </c>
       <c r="AC40" s="13">
         <v>554</v>
       </c>
       <c r="AD40" s="13">
         <v>579</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE40" s="78">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="21">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="21">
         <v>353</v>
       </c>
       <c r="F41" s="21">
         <v>412</v>
       </c>
       <c r="G41" s="21">
         <v>399</v>
       </c>
       <c r="H41" s="21">
         <v>354</v>
       </c>
       <c r="I41" s="21">
@@ -5066,52 +5194,55 @@
       </c>
       <c r="W41" s="13">
         <v>373</v>
       </c>
       <c r="X41" s="13">
         <v>393</v>
       </c>
       <c r="Y41" s="13">
         <v>329</v>
       </c>
       <c r="Z41" s="13">
         <v>358</v>
       </c>
       <c r="AA41" s="13">
         <v>316</v>
       </c>
       <c r="AB41" s="71">
         <v>283</v>
       </c>
       <c r="AC41" s="13">
         <v>306</v>
       </c>
       <c r="AD41" s="13">
         <v>313</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE41" s="78">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="21">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="21">
         <v>756</v>
       </c>
       <c r="F42" s="21">
         <v>841</v>
       </c>
       <c r="G42" s="21">
         <v>781</v>
       </c>
       <c r="H42" s="21">
         <v>775</v>
       </c>
       <c r="I42" s="21">
@@ -5158,52 +5289,55 @@
       </c>
       <c r="W42" s="13">
         <v>745</v>
       </c>
       <c r="X42" s="13">
         <v>686</v>
       </c>
       <c r="Y42" s="13">
         <v>661</v>
       </c>
       <c r="Z42" s="13">
         <v>681</v>
       </c>
       <c r="AA42" s="13">
         <v>605</v>
       </c>
       <c r="AB42" s="71">
         <v>567</v>
       </c>
       <c r="AC42" s="13">
         <v>617</v>
       </c>
       <c r="AD42" s="13">
         <v>629</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE42" s="78">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="21">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="21">
         <v>800</v>
       </c>
       <c r="F43" s="21">
         <v>860</v>
       </c>
       <c r="G43" s="21">
         <v>874</v>
       </c>
       <c r="H43" s="21">
         <v>790</v>
       </c>
       <c r="I43" s="21">
@@ -5244,58 +5378,61 @@
       </c>
       <c r="U43" s="22">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="13">
         <v>798</v>
       </c>
       <c r="X43" s="13">
         <v>755</v>
       </c>
       <c r="Y43" s="13">
         <v>639</v>
       </c>
       <c r="Z43" s="13">
         <v>783</v>
       </c>
       <c r="AA43" s="13">
         <v>716</v>
       </c>
       <c r="AB43" s="71">
         <v>646</v>
       </c>
-      <c r="AC43" s="91">
+      <c r="AC43" s="75">
         <v>627</v>
       </c>
-      <c r="AD43" s="91">
+      <c r="AD43" s="75">
         <v>666</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE43" s="78">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="21">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="21">
         <v>361</v>
       </c>
       <c r="F44" s="21">
         <v>402</v>
       </c>
       <c r="G44" s="21">
         <v>365</v>
       </c>
       <c r="H44" s="21">
         <v>375</v>
       </c>
       <c r="I44" s="21">
@@ -5342,52 +5479,55 @@
       </c>
       <c r="W44" s="13">
         <v>391</v>
       </c>
       <c r="X44" s="13">
         <v>323</v>
       </c>
       <c r="Y44" s="13">
         <v>292</v>
       </c>
       <c r="Z44" s="13">
         <v>354</v>
       </c>
       <c r="AA44" s="13">
         <v>325</v>
       </c>
       <c r="AB44" s="71">
         <v>314</v>
       </c>
       <c r="AC44" s="13">
         <v>360</v>
       </c>
       <c r="AD44" s="13">
         <v>322</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE44" s="78">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="21">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="21">
         <v>188</v>
       </c>
       <c r="F45" s="21">
         <v>228</v>
       </c>
       <c r="G45" s="21">
         <v>230</v>
       </c>
       <c r="H45" s="21">
         <v>212</v>
       </c>
       <c r="I45" s="21">
@@ -5434,52 +5574,55 @@
       </c>
       <c r="W45" s="13">
         <v>187</v>
       </c>
       <c r="X45" s="13">
         <v>183</v>
       </c>
       <c r="Y45" s="13">
         <v>174</v>
       </c>
       <c r="Z45" s="13">
         <v>202</v>
       </c>
       <c r="AA45" s="13">
         <v>198</v>
       </c>
       <c r="AB45" s="71">
         <v>155</v>
       </c>
       <c r="AC45" s="13">
         <v>198</v>
       </c>
       <c r="AD45" s="13">
         <v>203</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE45" s="78">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="21">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="21">
         <v>2136</v>
       </c>
       <c r="F46" s="21">
         <v>2407</v>
       </c>
       <c r="G46" s="21">
         <v>2329</v>
       </c>
       <c r="H46" s="21">
         <v>2222</v>
       </c>
       <c r="I46" s="21">
@@ -5526,52 +5669,55 @@
       </c>
       <c r="W46" s="13">
         <v>2127</v>
       </c>
       <c r="X46" s="13">
         <v>2061</v>
       </c>
       <c r="Y46" s="13">
         <v>1842</v>
       </c>
       <c r="Z46" s="13">
         <v>1982</v>
       </c>
       <c r="AA46" s="13">
         <v>1947</v>
       </c>
       <c r="AB46" s="71">
         <v>1636</v>
       </c>
       <c r="AC46" s="13">
         <v>1812</v>
       </c>
       <c r="AD46" s="13">
         <v>1799</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE46" s="78">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="21">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="21">
         <v>180</v>
       </c>
       <c r="F47" s="21">
         <v>190</v>
       </c>
       <c r="G47" s="21">
         <v>170</v>
       </c>
       <c r="H47" s="21">
         <v>168</v>
       </c>
       <c r="I47" s="21">
@@ -5618,52 +5764,55 @@
       </c>
       <c r="W47" s="13">
         <v>154</v>
       </c>
       <c r="X47" s="13">
         <v>176</v>
       </c>
       <c r="Y47" s="13">
         <v>115</v>
       </c>
       <c r="Z47" s="13">
         <v>131</v>
       </c>
       <c r="AA47" s="13">
         <v>145</v>
       </c>
       <c r="AB47" s="71">
         <v>101</v>
       </c>
       <c r="AC47" s="13">
         <v>136</v>
       </c>
       <c r="AD47" s="13">
         <v>134</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE47" s="78">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="21">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="21">
         <v>343</v>
       </c>
       <c r="F48" s="21">
         <v>424</v>
       </c>
       <c r="G48" s="21">
         <v>355</v>
       </c>
       <c r="H48" s="21">
         <v>333</v>
       </c>
       <c r="I48" s="21">
@@ -5710,52 +5859,55 @@
       </c>
       <c r="W48" s="13">
         <v>346</v>
       </c>
       <c r="X48" s="13">
         <v>316</v>
       </c>
       <c r="Y48" s="13">
         <v>272</v>
       </c>
       <c r="Z48" s="13">
         <v>319</v>
       </c>
       <c r="AA48" s="13">
         <v>300</v>
       </c>
       <c r="AB48" s="71">
         <v>248</v>
       </c>
       <c r="AC48" s="13">
         <v>264</v>
       </c>
       <c r="AD48" s="13">
         <v>318</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE48" s="78">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="21">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="21">
         <v>1175</v>
       </c>
       <c r="F49" s="21">
         <v>1279</v>
       </c>
       <c r="G49" s="21">
         <v>1279</v>
       </c>
       <c r="H49" s="21">
         <v>1266</v>
       </c>
       <c r="I49" s="21">
@@ -5802,52 +5954,55 @@
       </c>
       <c r="W49" s="13">
         <v>1229</v>
       </c>
       <c r="X49" s="13">
         <v>1220</v>
       </c>
       <c r="Y49" s="13">
         <v>985</v>
       </c>
       <c r="Z49" s="13">
         <v>1114</v>
       </c>
       <c r="AA49" s="13">
         <v>1098</v>
       </c>
       <c r="AB49" s="71">
         <v>1003</v>
       </c>
       <c r="AC49" s="13">
         <v>1118</v>
       </c>
       <c r="AD49" s="13">
         <v>1196</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE49" s="78">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="21">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="21">
         <v>1348</v>
       </c>
       <c r="F50" s="21">
         <v>1635</v>
       </c>
       <c r="G50" s="21">
         <v>1480</v>
       </c>
       <c r="H50" s="21">
         <v>1448</v>
       </c>
       <c r="I50" s="21">
@@ -5894,52 +6049,55 @@
       </c>
       <c r="W50" s="13">
         <v>1419</v>
       </c>
       <c r="X50" s="13">
         <v>1412</v>
       </c>
       <c r="Y50" s="13">
         <v>1214</v>
       </c>
       <c r="Z50" s="13">
         <v>1324</v>
       </c>
       <c r="AA50" s="13">
         <v>1277</v>
       </c>
       <c r="AB50" s="71">
         <v>1080</v>
       </c>
       <c r="AC50" s="13">
         <v>1372</v>
       </c>
       <c r="AD50" s="13">
         <v>1310</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE50" s="78">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="21">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="21">
         <v>1171</v>
       </c>
       <c r="F51" s="21">
         <v>1316</v>
       </c>
       <c r="G51" s="21">
         <v>1248</v>
       </c>
       <c r="H51" s="21">
         <v>1103</v>
       </c>
       <c r="I51" s="21">
@@ -5986,84 +6144,87 @@
       </c>
       <c r="W51" s="13">
         <v>1232</v>
       </c>
       <c r="X51" s="13">
         <v>1282</v>
       </c>
       <c r="Y51" s="13">
         <v>1082</v>
       </c>
       <c r="Z51" s="13">
         <v>1212</v>
       </c>
       <c r="AA51" s="13">
         <v>1174</v>
       </c>
       <c r="AB51" s="71">
         <v>936</v>
       </c>
       <c r="AC51" s="13">
         <v>1040</v>
       </c>
       <c r="AD51" s="13">
         <v>1095</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="78">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="32"/>
-      <c r="B52" s="79" t="s">
+      <c r="B52" s="86" t="s">
         <v>68</v>
       </c>
-      <c r="C52" s="79"/>
-[...23 lines deleted...]
-      <c r="AA52" s="79"/>
+      <c r="C52" s="86"/>
+      <c r="D52" s="86"/>
+      <c r="E52" s="86"/>
+      <c r="F52" s="86"/>
+      <c r="G52" s="86"/>
+      <c r="H52" s="86"/>
+      <c r="I52" s="86"/>
+      <c r="J52" s="86"/>
+      <c r="K52" s="86"/>
+      <c r="L52" s="86"/>
+      <c r="M52" s="86"/>
+      <c r="N52" s="86"/>
+      <c r="O52" s="86"/>
+      <c r="P52" s="86"/>
+      <c r="Q52" s="86"/>
+      <c r="R52" s="86"/>
+      <c r="S52" s="86"/>
+      <c r="T52" s="86"/>
+      <c r="U52" s="86"/>
+      <c r="V52" s="86"/>
+      <c r="W52" s="86"/>
+      <c r="X52" s="86"/>
+      <c r="Y52" s="86"/>
+      <c r="Z52" s="86"/>
+      <c r="AA52" s="86"/>
       <c r="AC52" s="73"/>
     </row>
-    <row r="53" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="21">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="21">
         <v>13724</v>
       </c>
       <c r="F53" s="21">
         <v>15559</v>
       </c>
       <c r="G53" s="21">
         <v>15111</v>
       </c>
       <c r="H53" s="21">
         <v>14321</v>
       </c>
       <c r="I53" s="21">
         <v>16120</v>
       </c>
@@ -6108,52 +6269,55 @@
       </c>
       <c r="W53" s="13">
         <v>14277</v>
       </c>
       <c r="X53" s="13">
         <v>13861</v>
       </c>
       <c r="Y53" s="13">
         <v>11844</v>
       </c>
       <c r="Z53" s="13">
         <v>13395</v>
       </c>
       <c r="AA53" s="13">
         <v>12445</v>
       </c>
       <c r="AB53" s="71">
         <v>11138</v>
       </c>
       <c r="AC53" s="13">
         <v>12471</v>
       </c>
       <c r="AD53" s="13">
         <v>12173</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE53" s="78">
+        <v>11284</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="36">
         <v>100000000</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="21">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="21">
         <v>367</v>
       </c>
       <c r="F54" s="21">
         <v>422</v>
       </c>
       <c r="G54" s="21">
         <v>401</v>
       </c>
       <c r="H54" s="21">
         <v>357</v>
       </c>
       <c r="I54" s="21">
@@ -6200,52 +6364,55 @@
       </c>
       <c r="W54" s="13">
         <v>371</v>
       </c>
       <c r="X54" s="13">
         <v>318</v>
       </c>
       <c r="Y54" s="13">
         <v>277</v>
       </c>
       <c r="Z54" s="13">
         <v>338</v>
       </c>
       <c r="AA54" s="13">
         <v>272</v>
       </c>
       <c r="AB54" s="71">
         <v>256</v>
       </c>
       <c r="AC54" s="13">
         <v>309</v>
       </c>
       <c r="AD54" s="13">
         <v>322</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE54" s="78">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="21">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="21">
         <v>374</v>
       </c>
       <c r="F55" s="21">
         <v>460</v>
       </c>
       <c r="G55" s="21">
         <v>418</v>
       </c>
       <c r="H55" s="21">
         <v>399</v>
       </c>
       <c r="I55" s="21">
@@ -6292,52 +6459,55 @@
       </c>
       <c r="W55" s="13">
         <v>337</v>
       </c>
       <c r="X55" s="13">
         <v>389</v>
       </c>
       <c r="Y55" s="13">
         <v>367</v>
       </c>
       <c r="Z55" s="13">
         <v>371</v>
       </c>
       <c r="AA55" s="13">
         <v>347</v>
       </c>
       <c r="AB55" s="71">
         <v>321</v>
       </c>
       <c r="AC55" s="13">
         <v>330</v>
       </c>
       <c r="AD55" s="13">
         <v>335</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE55" s="78">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="21">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="21">
         <v>658</v>
       </c>
       <c r="F56" s="21">
         <v>794</v>
       </c>
       <c r="G56" s="21">
         <v>724</v>
       </c>
       <c r="H56" s="21">
         <v>747</v>
       </c>
       <c r="I56" s="21">
@@ -6384,52 +6554,55 @@
       </c>
       <c r="W56" s="13">
         <v>660</v>
       </c>
       <c r="X56" s="13">
         <v>681</v>
       </c>
       <c r="Y56" s="13">
         <v>590</v>
       </c>
       <c r="Z56" s="13">
         <v>650</v>
       </c>
       <c r="AA56" s="13">
         <v>632</v>
       </c>
       <c r="AB56" s="71">
         <v>502</v>
       </c>
       <c r="AC56" s="13">
         <v>595</v>
       </c>
       <c r="AD56" s="13">
         <v>607</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE56" s="78">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="21">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="21">
         <v>1202</v>
       </c>
       <c r="F57" s="21">
         <v>1325</v>
       </c>
       <c r="G57" s="21">
         <v>1329</v>
       </c>
       <c r="H57" s="21">
         <v>1259</v>
       </c>
       <c r="I57" s="21">
@@ -6476,52 +6649,55 @@
       </c>
       <c r="W57" s="13">
         <v>1213</v>
       </c>
       <c r="X57" s="13">
         <v>1162</v>
       </c>
       <c r="Y57" s="13">
         <v>983</v>
       </c>
       <c r="Z57" s="13">
         <v>1186</v>
       </c>
       <c r="AA57" s="13">
         <v>1050</v>
       </c>
       <c r="AB57" s="71">
         <v>886</v>
       </c>
       <c r="AC57" s="13">
         <v>1155</v>
       </c>
       <c r="AD57" s="13">
         <v>1085</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE57" s="78">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="21">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="21">
         <v>630</v>
       </c>
       <c r="F58" s="21">
         <v>663</v>
       </c>
       <c r="G58" s="21">
         <v>587</v>
       </c>
       <c r="H58" s="21">
         <v>529</v>
       </c>
       <c r="I58" s="21">
@@ -6568,52 +6744,55 @@
       </c>
       <c r="W58" s="13">
         <v>582</v>
       </c>
       <c r="X58" s="13">
         <v>572</v>
       </c>
       <c r="Y58" s="13">
         <v>525</v>
       </c>
       <c r="Z58" s="13">
         <v>546</v>
       </c>
       <c r="AA58" s="13">
         <v>559</v>
       </c>
       <c r="AB58" s="71">
         <v>498</v>
       </c>
       <c r="AC58" s="13">
         <v>527</v>
       </c>
       <c r="AD58" s="13">
         <v>456</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE58" s="78">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="21">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="21">
         <v>439</v>
       </c>
       <c r="F59" s="21">
         <v>474</v>
       </c>
       <c r="G59" s="21">
         <v>464</v>
       </c>
       <c r="H59" s="21">
         <v>480</v>
       </c>
       <c r="I59" s="21">
@@ -6660,52 +6839,55 @@
       </c>
       <c r="W59" s="13">
         <v>449</v>
       </c>
       <c r="X59" s="13">
         <v>438</v>
       </c>
       <c r="Y59" s="13">
         <v>368</v>
       </c>
       <c r="Z59" s="13">
         <v>466</v>
       </c>
       <c r="AA59" s="13">
         <v>377</v>
       </c>
       <c r="AB59" s="71">
         <v>370</v>
       </c>
       <c r="AC59" s="13">
         <v>326</v>
       </c>
       <c r="AD59" s="13">
         <v>338</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE59" s="78">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="21">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="21">
         <v>882</v>
       </c>
       <c r="F60" s="21">
         <v>990</v>
       </c>
       <c r="G60" s="21">
         <v>1058</v>
       </c>
       <c r="H60" s="21">
         <v>953</v>
       </c>
       <c r="I60" s="21">
@@ -6752,52 +6934,55 @@
       </c>
       <c r="W60" s="13">
         <v>994</v>
       </c>
       <c r="X60" s="13">
         <v>969</v>
       </c>
       <c r="Y60" s="13">
         <v>820</v>
       </c>
       <c r="Z60" s="13">
         <v>812</v>
       </c>
       <c r="AA60" s="13">
         <v>811</v>
       </c>
       <c r="AB60" s="71">
         <v>751</v>
       </c>
       <c r="AC60" s="13">
         <v>782</v>
       </c>
       <c r="AD60" s="13">
         <v>738</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE60" s="78">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="21">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="21">
         <v>498</v>
       </c>
       <c r="F61" s="21">
         <v>524</v>
       </c>
       <c r="G61" s="21">
         <v>501</v>
       </c>
       <c r="H61" s="21">
         <v>484</v>
       </c>
       <c r="I61" s="21">
@@ -6844,52 +7029,55 @@
       </c>
       <c r="W61" s="13">
         <v>484</v>
       </c>
       <c r="X61" s="13">
         <v>463</v>
       </c>
       <c r="Y61" s="13">
         <v>358</v>
       </c>
       <c r="Z61" s="13">
         <v>444</v>
       </c>
       <c r="AA61" s="13">
         <v>366</v>
       </c>
       <c r="AB61" s="71">
         <v>353</v>
       </c>
       <c r="AC61" s="13">
         <v>394</v>
       </c>
       <c r="AD61" s="13">
         <v>404</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE61" s="78">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="21">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="21">
         <v>590</v>
       </c>
       <c r="F62" s="21">
         <v>675</v>
       </c>
       <c r="G62" s="21">
         <v>611</v>
       </c>
       <c r="H62" s="21">
         <v>643</v>
       </c>
       <c r="I62" s="21">
@@ -6936,52 +7124,55 @@
       </c>
       <c r="W62" s="13">
         <v>595</v>
       </c>
       <c r="X62" s="13">
         <v>557</v>
       </c>
       <c r="Y62" s="13">
         <v>470</v>
       </c>
       <c r="Z62" s="13">
         <v>566</v>
       </c>
       <c r="AA62" s="13">
         <v>485</v>
       </c>
       <c r="AB62" s="71">
         <v>480</v>
       </c>
       <c r="AC62" s="13">
         <v>483</v>
       </c>
       <c r="AD62" s="13">
         <v>489</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE62" s="78">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="21">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="21">
         <v>330</v>
       </c>
       <c r="F63" s="21">
         <v>392</v>
       </c>
       <c r="G63" s="21">
         <v>379</v>
       </c>
       <c r="H63" s="21">
         <v>357</v>
       </c>
       <c r="I63" s="21">
@@ -7028,52 +7219,55 @@
       </c>
       <c r="W63" s="13">
         <v>349</v>
       </c>
       <c r="X63" s="13">
         <v>321</v>
       </c>
       <c r="Y63" s="13">
         <v>279</v>
       </c>
       <c r="Z63" s="13">
         <v>320</v>
       </c>
       <c r="AA63" s="13">
         <v>311</v>
       </c>
       <c r="AB63" s="71">
         <v>258</v>
       </c>
       <c r="AC63" s="13">
         <v>315</v>
       </c>
       <c r="AD63" s="13">
         <v>307</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE63" s="78">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="21">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="21">
         <v>649</v>
       </c>
       <c r="F64" s="21">
         <v>754</v>
       </c>
       <c r="G64" s="21">
         <v>776</v>
       </c>
       <c r="H64" s="21">
         <v>711</v>
       </c>
       <c r="I64" s="21">
@@ -7119,50 +7313,53 @@
         <v>675</v>
       </c>
       <c r="W64" s="13">
         <v>700</v>
       </c>
       <c r="X64" s="13">
         <v>735</v>
       </c>
       <c r="Y64" s="13">
         <v>600</v>
       </c>
       <c r="Z64" s="13">
         <v>679</v>
       </c>
       <c r="AA64" s="13">
         <v>627</v>
       </c>
       <c r="AB64" s="71">
         <v>547</v>
       </c>
       <c r="AC64" s="13">
         <v>590</v>
       </c>
       <c r="AD64" s="13">
         <v>564</v>
+      </c>
+      <c r="AE64" s="78">
+        <v>586</v>
       </c>
     </row>
     <row r="65" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="21">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="21">
         <v>746</v>
       </c>
       <c r="F65" s="21">
         <v>814</v>
       </c>
       <c r="G65" s="21">
         <v>769</v>
       </c>
       <c r="H65" s="21">
@@ -7206,57 +7403,59 @@
       </c>
       <c r="U65" s="22">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="13">
         <v>720</v>
       </c>
       <c r="X65" s="13">
         <v>700</v>
       </c>
       <c r="Y65" s="13">
         <v>614</v>
       </c>
       <c r="Z65" s="13">
         <v>735</v>
       </c>
       <c r="AA65" s="13">
         <v>662</v>
       </c>
       <c r="AB65" s="71">
         <v>652</v>
       </c>
-      <c r="AC65" s="91">
+      <c r="AC65" s="75">
         <v>666</v>
       </c>
-      <c r="AD65" s="91">
+      <c r="AD65" s="75">
         <v>599</v>
       </c>
-      <c r="AE65" s="92"/>
+      <c r="AE65" s="78">
+        <v>568</v>
+      </c>
     </row>
     <row r="66" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="21">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="21">
         <v>353</v>
       </c>
       <c r="F66" s="21">
         <v>392</v>
       </c>
       <c r="G66" s="21">
         <v>390</v>
       </c>
       <c r="H66" s="21">
         <v>371</v>
@@ -7305,50 +7504,53 @@
       </c>
       <c r="W66" s="13">
         <v>368</v>
       </c>
       <c r="X66" s="13">
         <v>365</v>
       </c>
       <c r="Y66" s="13">
         <v>292</v>
       </c>
       <c r="Z66" s="13">
         <v>340</v>
       </c>
       <c r="AA66" s="13">
         <v>270</v>
       </c>
       <c r="AB66" s="71">
         <v>301</v>
       </c>
       <c r="AC66" s="13">
         <v>328</v>
       </c>
       <c r="AD66" s="13">
         <v>312</v>
       </c>
+      <c r="AE66" s="78">
+        <v>291</v>
+      </c>
     </row>
     <row r="67" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="21">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="21">
         <v>188</v>
       </c>
       <c r="F67" s="21">
         <v>226</v>
       </c>
       <c r="G67" s="21">
         <v>225</v>
       </c>
       <c r="H67" s="21">
         <v>196</v>
@@ -7397,50 +7599,53 @@
       </c>
       <c r="W67" s="13">
         <v>186</v>
       </c>
       <c r="X67" s="13">
         <v>177</v>
       </c>
       <c r="Y67" s="13">
         <v>178</v>
       </c>
       <c r="Z67" s="13">
         <v>190</v>
       </c>
       <c r="AA67" s="13">
         <v>191</v>
       </c>
       <c r="AB67" s="71">
         <v>147</v>
       </c>
       <c r="AC67" s="13">
         <v>170</v>
       </c>
       <c r="AD67" s="13">
         <v>191</v>
       </c>
+      <c r="AE67" s="78">
+        <v>158</v>
+      </c>
     </row>
     <row r="68" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="21">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="21">
         <v>1924</v>
       </c>
       <c r="F68" s="21">
         <v>2212</v>
       </c>
       <c r="G68" s="21">
         <v>2190</v>
       </c>
       <c r="H68" s="21">
         <v>1942</v>
@@ -7489,50 +7694,53 @@
       </c>
       <c r="W68" s="13">
         <v>2024</v>
       </c>
       <c r="X68" s="13">
         <v>1968</v>
       </c>
       <c r="Y68" s="13">
         <v>1662</v>
       </c>
       <c r="Z68" s="13">
         <v>1849</v>
       </c>
       <c r="AA68" s="13">
         <v>1741</v>
       </c>
       <c r="AB68" s="71">
         <v>1559</v>
       </c>
       <c r="AC68" s="13">
         <v>1747</v>
       </c>
       <c r="AD68" s="13">
         <v>1688</v>
       </c>
+      <c r="AE68" s="78">
+        <v>1542</v>
+      </c>
     </row>
     <row r="69" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="21">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>146</v>
       </c>
       <c r="F69" s="21">
         <v>187</v>
       </c>
       <c r="G69" s="21">
         <v>171</v>
       </c>
       <c r="H69" s="21">
         <v>170</v>
@@ -7581,50 +7789,53 @@
       </c>
       <c r="W69" s="13">
         <v>133</v>
       </c>
       <c r="X69" s="13">
         <v>167</v>
       </c>
       <c r="Y69" s="13">
         <v>128</v>
       </c>
       <c r="Z69" s="13">
         <v>132</v>
       </c>
       <c r="AA69" s="13">
         <v>138</v>
       </c>
       <c r="AB69" s="71">
         <v>100</v>
       </c>
       <c r="AC69" s="13">
         <v>118</v>
       </c>
       <c r="AD69" s="13">
         <v>133</v>
       </c>
+      <c r="AE69" s="78">
+        <v>159</v>
+      </c>
     </row>
     <row r="70" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="21">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="21">
         <v>318</v>
       </c>
       <c r="F70" s="21">
         <v>371</v>
       </c>
       <c r="G70" s="21">
         <v>342</v>
       </c>
       <c r="H70" s="21">
         <v>343</v>
@@ -7673,50 +7884,53 @@
       </c>
       <c r="W70" s="13">
         <v>316</v>
       </c>
       <c r="X70" s="13">
         <v>291</v>
       </c>
       <c r="Y70" s="13">
         <v>283</v>
       </c>
       <c r="Z70" s="13">
         <v>314</v>
       </c>
       <c r="AA70" s="13">
         <v>266</v>
       </c>
       <c r="AB70" s="71">
         <v>237</v>
       </c>
       <c r="AC70" s="13">
         <v>252</v>
       </c>
       <c r="AD70" s="13">
         <v>290</v>
       </c>
+      <c r="AE70" s="78">
+        <v>259</v>
+      </c>
     </row>
     <row r="71" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="21">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="21">
         <v>1002</v>
       </c>
       <c r="F71" s="21">
         <v>1220</v>
       </c>
       <c r="G71" s="21">
         <v>1198</v>
       </c>
       <c r="H71" s="21">
         <v>1197</v>
@@ -7765,50 +7979,53 @@
       </c>
       <c r="W71" s="13">
         <v>1152</v>
       </c>
       <c r="X71" s="13">
         <v>1107</v>
       </c>
       <c r="Y71" s="13">
         <v>970</v>
       </c>
       <c r="Z71" s="13">
         <v>1117</v>
       </c>
       <c r="AA71" s="13">
         <v>1021</v>
       </c>
       <c r="AB71" s="71">
         <v>951</v>
       </c>
       <c r="AC71" s="13">
         <v>1052</v>
       </c>
       <c r="AD71" s="13">
         <v>1135</v>
       </c>
+      <c r="AE71" s="78">
+        <v>1015</v>
+      </c>
     </row>
     <row r="72" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C72" s="21">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="21">
         <v>1288</v>
       </c>
       <c r="F72" s="21">
         <v>1415</v>
       </c>
       <c r="G72" s="21">
         <v>1363</v>
       </c>
       <c r="H72" s="21">
         <v>1338</v>
@@ -7857,50 +8074,53 @@
       </c>
       <c r="W72" s="13">
         <v>1410</v>
       </c>
       <c r="X72" s="13">
         <v>1323</v>
       </c>
       <c r="Y72" s="13">
         <v>1088</v>
       </c>
       <c r="Z72" s="13">
         <v>1256</v>
       </c>
       <c r="AA72" s="13">
         <v>1193</v>
       </c>
       <c r="AB72" s="71">
         <v>1021</v>
       </c>
       <c r="AC72" s="13">
         <v>1266</v>
       </c>
       <c r="AD72" s="13">
         <v>1205</v>
       </c>
+      <c r="AE72" s="78">
+        <v>1090</v>
+      </c>
     </row>
     <row r="73" spans="1:31" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="25">
         <v>1244</v>
       </c>
       <c r="D73" s="26">
         <v>1180</v>
       </c>
       <c r="E73" s="25">
         <v>1140</v>
       </c>
       <c r="F73" s="25">
         <v>1249</v>
       </c>
       <c r="G73" s="25">
         <v>1215</v>
       </c>
       <c r="H73" s="25">
         <v>1103</v>
@@ -7949,81 +8169,84 @@
       </c>
       <c r="W73" s="27">
         <v>1234</v>
       </c>
       <c r="X73" s="13">
         <v>1158</v>
       </c>
       <c r="Y73" s="13">
         <v>992</v>
       </c>
       <c r="Z73" s="13">
         <v>1084</v>
       </c>
       <c r="AA73" s="13">
         <v>1126</v>
       </c>
       <c r="AB73" s="71">
         <v>948</v>
       </c>
       <c r="AC73" s="13">
         <v>1066</v>
       </c>
       <c r="AD73" s="13">
         <v>975</v>
       </c>
+      <c r="AE73" s="78">
+        <v>889</v>
+      </c>
     </row>
     <row r="74" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="32"/>
-      <c r="B74" s="80" t="s">
+      <c r="B74" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="C74" s="80"/>
-[...23 lines deleted...]
-      <c r="AA74" s="80"/>
+      <c r="C74" s="87"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="87"/>
+      <c r="F74" s="87"/>
+      <c r="G74" s="87"/>
+      <c r="H74" s="87"/>
+      <c r="I74" s="87"/>
+      <c r="J74" s="87"/>
+      <c r="K74" s="87"/>
+      <c r="L74" s="87"/>
+      <c r="M74" s="87"/>
+      <c r="N74" s="87"/>
+      <c r="O74" s="87"/>
+      <c r="P74" s="87"/>
+      <c r="Q74" s="87"/>
+      <c r="R74" s="87"/>
+      <c r="S74" s="87"/>
+      <c r="T74" s="87"/>
+      <c r="U74" s="87"/>
+      <c r="V74" s="87"/>
+      <c r="W74" s="87"/>
+      <c r="X74" s="87"/>
+      <c r="Y74" s="87"/>
+      <c r="Z74" s="87"/>
+      <c r="AA74" s="87"/>
       <c r="AC74" s="73"/>
     </row>
     <row r="75" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="32"/>
       <c r="B75" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
@@ -8071,50 +8294,53 @@
       </c>
       <c r="W75" s="13">
         <v>17917</v>
       </c>
       <c r="X75" s="13">
         <v>17317</v>
       </c>
       <c r="Y75" s="13">
         <v>14947</v>
       </c>
       <c r="Z75" s="13">
         <v>16862</v>
       </c>
       <c r="AA75" s="13">
         <v>15936</v>
       </c>
       <c r="AB75" s="71">
         <v>13958</v>
       </c>
       <c r="AC75" s="13">
         <v>15715</v>
       </c>
       <c r="AD75" s="13">
         <v>15750</v>
       </c>
+      <c r="AE75" s="78">
+        <v>14653</v>
+      </c>
     </row>
     <row r="76" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="36">
         <v>100000000</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
@@ -8163,50 +8389,53 @@
       </c>
       <c r="W76" s="13">
         <v>523</v>
       </c>
       <c r="X76" s="13">
         <v>418</v>
       </c>
       <c r="Y76" s="13">
         <v>394</v>
       </c>
       <c r="Z76" s="13">
         <v>450</v>
       </c>
       <c r="AA76" s="13">
         <v>377</v>
       </c>
       <c r="AB76" s="71">
         <v>366</v>
       </c>
       <c r="AC76" s="13">
         <v>463</v>
       </c>
       <c r="AD76" s="13">
         <v>439</v>
       </c>
+      <c r="AE76" s="78">
+        <v>392</v>
+      </c>
     </row>
     <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
@@ -8255,50 +8484,53 @@
       </c>
       <c r="W77" s="13">
         <v>437</v>
       </c>
       <c r="X77" s="13">
         <v>459</v>
       </c>
       <c r="Y77" s="13">
         <v>439</v>
       </c>
       <c r="Z77" s="13">
         <v>445</v>
       </c>
       <c r="AA77" s="13">
         <v>436</v>
       </c>
       <c r="AB77" s="71">
         <v>404</v>
       </c>
       <c r="AC77" s="13">
         <v>418</v>
       </c>
       <c r="AD77" s="13">
         <v>419</v>
       </c>
+      <c r="AE77" s="78">
+        <v>395</v>
+      </c>
     </row>
     <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
@@ -8347,50 +8579,53 @@
       </c>
       <c r="W78" s="13">
         <v>1044</v>
       </c>
       <c r="X78" s="13">
         <v>1117</v>
       </c>
       <c r="Y78" s="13">
         <v>892</v>
       </c>
       <c r="Z78" s="13">
         <v>1058</v>
       </c>
       <c r="AA78" s="13">
         <v>1006</v>
       </c>
       <c r="AB78" s="71">
         <v>833</v>
       </c>
       <c r="AC78" s="13">
         <v>907</v>
       </c>
       <c r="AD78" s="13">
         <v>927</v>
       </c>
+      <c r="AE78" s="78">
+        <v>874</v>
+      </c>
     </row>
     <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
@@ -8439,50 +8674,53 @@
       </c>
       <c r="W79" s="13">
         <v>440</v>
       </c>
       <c r="X79" s="13">
         <v>397</v>
       </c>
       <c r="Y79" s="13">
         <v>332</v>
       </c>
       <c r="Z79" s="13">
         <v>373</v>
       </c>
       <c r="AA79" s="13">
         <v>354</v>
       </c>
       <c r="AB79" s="71">
         <v>315</v>
       </c>
       <c r="AC79" s="13">
         <v>392</v>
       </c>
       <c r="AD79" s="13">
         <v>400</v>
       </c>
+      <c r="AE79" s="78">
+        <v>346</v>
+      </c>
     </row>
     <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
@@ -8531,52 +8769,55 @@
       </c>
       <c r="W80" s="13">
         <v>620</v>
       </c>
       <c r="X80" s="13">
         <v>609</v>
       </c>
       <c r="Y80" s="13">
         <v>553</v>
       </c>
       <c r="Z80" s="13">
         <v>611</v>
       </c>
       <c r="AA80" s="13">
         <v>590</v>
       </c>
       <c r="AB80" s="71">
         <v>496</v>
       </c>
       <c r="AC80" s="13">
         <v>557</v>
       </c>
       <c r="AD80" s="13">
         <v>508</v>
       </c>
-    </row>
-    <row r="81" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE80" s="78">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8623,52 +8864,55 @@
       </c>
       <c r="W81" s="13">
         <v>559</v>
       </c>
       <c r="X81" s="13">
         <v>505</v>
       </c>
       <c r="Y81" s="13">
         <v>439</v>
       </c>
       <c r="Z81" s="13">
         <v>553</v>
       </c>
       <c r="AA81" s="13">
         <v>447</v>
       </c>
       <c r="AB81" s="71">
         <v>414</v>
       </c>
       <c r="AC81" s="13">
         <v>431</v>
       </c>
       <c r="AD81" s="13">
         <v>412</v>
       </c>
-    </row>
-    <row r="82" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE81" s="78">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8715,52 +8959,55 @@
       </c>
       <c r="W82" s="13">
         <v>926</v>
       </c>
       <c r="X82" s="13">
         <v>873</v>
       </c>
       <c r="Y82" s="13">
         <v>761</v>
       </c>
       <c r="Z82" s="13">
         <v>811</v>
       </c>
       <c r="AA82" s="13">
         <v>771</v>
       </c>
       <c r="AB82" s="71">
         <v>701</v>
       </c>
       <c r="AC82" s="13">
         <v>748</v>
       </c>
       <c r="AD82" s="13">
         <v>734</v>
       </c>
-    </row>
-    <row r="83" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE82" s="78">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -8807,52 +9054,55 @@
       </c>
       <c r="W83" s="13">
         <v>482</v>
       </c>
       <c r="X83" s="13">
         <v>425</v>
       </c>
       <c r="Y83" s="13">
         <v>354</v>
       </c>
       <c r="Z83" s="13">
         <v>427</v>
       </c>
       <c r="AA83" s="13">
         <v>363</v>
       </c>
       <c r="AB83" s="71">
         <v>369</v>
       </c>
       <c r="AC83" s="13">
         <v>399</v>
       </c>
       <c r="AD83" s="13">
         <v>414</v>
       </c>
-    </row>
-    <row r="84" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE83" s="78">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -8899,52 +9149,55 @@
       </c>
       <c r="W84" s="13">
         <v>995</v>
       </c>
       <c r="X84" s="13">
         <v>924</v>
       </c>
       <c r="Y84" s="13">
         <v>815</v>
       </c>
       <c r="Z84" s="13">
         <v>920</v>
       </c>
       <c r="AA84" s="13">
         <v>865</v>
       </c>
       <c r="AB84" s="71">
         <v>800</v>
       </c>
       <c r="AC84" s="13">
         <v>832</v>
       </c>
       <c r="AD84" s="13">
         <v>869</v>
       </c>
-    </row>
-    <row r="85" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE84" s="78">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -8991,52 +9244,55 @@
       </c>
       <c r="W85" s="13">
         <v>459</v>
       </c>
       <c r="X85" s="13">
         <v>453</v>
       </c>
       <c r="Y85" s="13">
         <v>396</v>
       </c>
       <c r="Z85" s="13">
         <v>424</v>
       </c>
       <c r="AA85" s="13">
         <v>424</v>
       </c>
       <c r="AB85" s="71">
         <v>354</v>
       </c>
       <c r="AC85" s="13">
         <v>385</v>
       </c>
       <c r="AD85" s="13">
         <v>414</v>
       </c>
-    </row>
-    <row r="86" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE85" s="78">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -9083,52 +9339,55 @@
       </c>
       <c r="W86" s="13">
         <v>682</v>
       </c>
       <c r="X86" s="13">
         <v>618</v>
       </c>
       <c r="Y86" s="13">
         <v>602</v>
       </c>
       <c r="Z86" s="13">
         <v>643</v>
       </c>
       <c r="AA86" s="13">
         <v>582</v>
       </c>
       <c r="AB86" s="71">
         <v>527</v>
       </c>
       <c r="AC86" s="13">
         <v>580</v>
       </c>
       <c r="AD86" s="13">
         <v>540</v>
       </c>
-    </row>
-    <row r="87" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE86" s="78">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -9175,52 +9434,55 @@
       </c>
       <c r="W87" s="13">
         <v>625</v>
       </c>
       <c r="X87" s="13">
         <v>652</v>
       </c>
       <c r="Y87" s="13">
         <v>563</v>
       </c>
       <c r="Z87" s="13">
         <v>687</v>
       </c>
       <c r="AA87" s="13">
         <v>618</v>
       </c>
       <c r="AB87" s="71">
         <v>559</v>
       </c>
       <c r="AC87" s="13">
         <v>579</v>
       </c>
       <c r="AD87" s="13">
         <v>583</v>
       </c>
-    </row>
-    <row r="88" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE87" s="78">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -9267,52 +9529,55 @@
       </c>
       <c r="W88" s="13">
         <v>504</v>
       </c>
       <c r="X88" s="13">
         <v>482</v>
       </c>
       <c r="Y88" s="13">
         <v>391</v>
       </c>
       <c r="Z88" s="13">
         <v>486</v>
       </c>
       <c r="AA88" s="13">
         <v>436</v>
       </c>
       <c r="AB88" s="71">
         <v>443</v>
       </c>
       <c r="AC88" s="13">
         <v>461</v>
       </c>
       <c r="AD88" s="13">
         <v>444</v>
       </c>
-    </row>
-    <row r="89" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE88" s="78">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -9359,52 +9624,55 @@
       </c>
       <c r="W89" s="13">
         <v>180</v>
       </c>
       <c r="X89" s="13">
         <v>170</v>
       </c>
       <c r="Y89" s="13">
         <v>165</v>
       </c>
       <c r="Z89" s="13">
         <v>200</v>
       </c>
       <c r="AA89" s="13">
         <v>198</v>
       </c>
       <c r="AB89" s="71">
         <v>149</v>
       </c>
       <c r="AC89" s="13">
         <v>166</v>
       </c>
       <c r="AD89" s="13">
         <v>200</v>
       </c>
-    </row>
-    <row r="90" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE89" s="78">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -9451,52 +9719,55 @@
       </c>
       <c r="W90" s="13">
         <v>1086</v>
       </c>
       <c r="X90" s="13">
         <v>1040</v>
       </c>
       <c r="Y90" s="13">
         <v>934</v>
       </c>
       <c r="Z90" s="13">
         <v>1023</v>
       </c>
       <c r="AA90" s="13">
         <v>972</v>
       </c>
       <c r="AB90" s="71">
         <v>792</v>
       </c>
       <c r="AC90" s="13">
         <v>946</v>
       </c>
       <c r="AD90" s="13">
         <v>895</v>
       </c>
-    </row>
-    <row r="91" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE90" s="78">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9543,52 +9814,55 @@
       </c>
       <c r="W91" s="13">
         <v>227</v>
       </c>
       <c r="X91" s="13">
         <v>269</v>
       </c>
       <c r="Y91" s="13">
         <v>194</v>
       </c>
       <c r="Z91" s="13">
         <v>212</v>
       </c>
       <c r="AA91" s="13">
         <v>227</v>
       </c>
       <c r="AB91" s="71">
         <v>165</v>
       </c>
       <c r="AC91" s="13">
         <v>197</v>
       </c>
       <c r="AD91" s="13">
         <v>217</v>
       </c>
-    </row>
-    <row r="92" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE91" s="78">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9635,52 +9909,55 @@
       </c>
       <c r="W92" s="13">
         <v>452</v>
       </c>
       <c r="X92" s="13">
         <v>404</v>
       </c>
       <c r="Y92" s="13">
         <v>392</v>
       </c>
       <c r="Z92" s="13">
         <v>432</v>
       </c>
       <c r="AA92" s="13">
         <v>381</v>
       </c>
       <c r="AB92" s="71">
         <v>332</v>
       </c>
       <c r="AC92" s="13">
         <v>340</v>
       </c>
       <c r="AD92" s="13">
         <v>419</v>
       </c>
-    </row>
-    <row r="93" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE92" s="78">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9727,52 +10004,55 @@
       </c>
       <c r="W93" s="13">
         <v>2381</v>
       </c>
       <c r="X93" s="13">
         <v>2327</v>
       </c>
       <c r="Y93" s="13">
         <v>1955</v>
       </c>
       <c r="Z93" s="13">
         <v>2231</v>
       </c>
       <c r="AA93" s="13">
         <v>2119</v>
       </c>
       <c r="AB93" s="71">
         <v>1954</v>
       </c>
       <c r="AC93" s="13">
         <v>2170</v>
       </c>
       <c r="AD93" s="13">
         <v>2331</v>
       </c>
-    </row>
-    <row r="94" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE93" s="78">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -9819,52 +10099,55 @@
       </c>
       <c r="W94" s="13">
         <v>2829</v>
       </c>
       <c r="X94" s="13">
         <v>2735</v>
       </c>
       <c r="Y94" s="13">
         <v>2302</v>
       </c>
       <c r="Z94" s="13">
         <v>2580</v>
       </c>
       <c r="AA94" s="13">
         <v>2470</v>
       </c>
       <c r="AB94" s="71">
         <v>2101</v>
       </c>
       <c r="AC94" s="13">
         <v>2638</v>
       </c>
       <c r="AD94" s="13">
         <v>2515</v>
       </c>
-    </row>
-    <row r="95" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE94" s="78">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -9911,84 +10194,87 @@
       </c>
       <c r="W95" s="13">
         <v>2466</v>
       </c>
       <c r="X95" s="13">
         <v>2440</v>
       </c>
       <c r="Y95" s="13">
         <v>2074</v>
       </c>
       <c r="Z95" s="13">
         <v>2296</v>
       </c>
       <c r="AA95" s="13">
         <v>2300</v>
       </c>
       <c r="AB95" s="71">
         <v>1884</v>
       </c>
       <c r="AC95" s="13">
         <v>2106</v>
       </c>
       <c r="AD95" s="13">
         <v>2070</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="81" t="s">
+      <c r="AE95" s="78">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="88" t="s">
         <v>65</v>
       </c>
-      <c r="C96" s="81"/>
-[...23 lines deleted...]
-      <c r="AA96" s="81"/>
+      <c r="C96" s="88"/>
+      <c r="D96" s="88"/>
+      <c r="E96" s="88"/>
+      <c r="F96" s="88"/>
+      <c r="G96" s="88"/>
+      <c r="H96" s="88"/>
+      <c r="I96" s="88"/>
+      <c r="J96" s="88"/>
+      <c r="K96" s="88"/>
+      <c r="L96" s="88"/>
+      <c r="M96" s="88"/>
+      <c r="N96" s="88"/>
+      <c r="O96" s="88"/>
+      <c r="P96" s="88"/>
+      <c r="Q96" s="88"/>
+      <c r="R96" s="88"/>
+      <c r="S96" s="88"/>
+      <c r="T96" s="88"/>
+      <c r="U96" s="88"/>
+      <c r="V96" s="88"/>
+      <c r="W96" s="88"/>
+      <c r="X96" s="88"/>
+      <c r="Y96" s="88"/>
+      <c r="Z96" s="88"/>
+      <c r="AA96" s="88"/>
       <c r="AB96" s="23"/>
       <c r="AC96" s="73"/>
     </row>
-    <row r="97" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -10032,52 +10318,55 @@
       </c>
       <c r="W97" s="13">
         <v>11454</v>
       </c>
       <c r="X97" s="13">
         <v>11031</v>
       </c>
       <c r="Y97" s="13">
         <v>9501</v>
       </c>
       <c r="Z97" s="13">
         <v>10667</v>
       </c>
       <c r="AA97" s="13">
         <v>9883</v>
       </c>
       <c r="AB97" s="71">
         <v>8764</v>
       </c>
       <c r="AC97" s="13">
         <v>9811</v>
       </c>
       <c r="AD97" s="13">
         <v>9563</v>
       </c>
-    </row>
-    <row r="98" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE97" s="78">
+        <v>8951</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="36">
         <v>100000000</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -10124,52 +10413,55 @@
       </c>
       <c r="W98" s="13">
         <v>256</v>
       </c>
       <c r="X98" s="13">
         <v>232</v>
       </c>
       <c r="Y98" s="13">
         <v>187</v>
       </c>
       <c r="Z98" s="13">
         <v>224</v>
       </c>
       <c r="AA98" s="13">
         <v>217</v>
       </c>
       <c r="AB98" s="71">
         <v>176</v>
       </c>
       <c r="AC98" s="13">
         <v>198</v>
       </c>
       <c r="AD98" s="13">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE98" s="78">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -10216,52 +10508,55 @@
       </c>
       <c r="W99" s="13">
         <v>317</v>
       </c>
       <c r="X99" s="13">
         <v>298</v>
       </c>
       <c r="Y99" s="13">
         <v>291</v>
       </c>
       <c r="Z99" s="13">
         <v>319</v>
       </c>
       <c r="AA99" s="13">
         <v>284</v>
       </c>
       <c r="AB99" s="71">
         <v>246</v>
       </c>
       <c r="AC99" s="13">
         <v>284</v>
       </c>
       <c r="AD99" s="13">
         <v>302</v>
       </c>
-    </row>
-    <row r="100" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE99" s="78">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -10308,52 +10603,55 @@
       </c>
       <c r="W100" s="13">
         <v>334</v>
       </c>
       <c r="X100" s="13">
         <v>288</v>
       </c>
       <c r="Y100" s="13">
         <v>284</v>
       </c>
       <c r="Z100" s="13">
         <v>306</v>
       </c>
       <c r="AA100" s="13">
         <v>302</v>
       </c>
       <c r="AB100" s="71">
         <v>256</v>
       </c>
       <c r="AC100" s="13">
         <v>289</v>
       </c>
       <c r="AD100" s="13">
         <v>270</v>
       </c>
-    </row>
-    <row r="101" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE100" s="78">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -10400,52 +10698,55 @@
       </c>
       <c r="W101" s="13">
         <v>2035</v>
       </c>
       <c r="X101" s="13">
         <v>1994</v>
       </c>
       <c r="Y101" s="13">
         <v>1697</v>
       </c>
       <c r="Z101" s="13">
         <v>2028</v>
       </c>
       <c r="AA101" s="13">
         <v>1782</v>
       </c>
       <c r="AB101" s="71">
         <v>1498</v>
       </c>
       <c r="AC101" s="13">
         <v>1903</v>
       </c>
       <c r="AD101" s="13">
         <v>1835</v>
       </c>
-    </row>
-    <row r="102" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE101" s="78">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -10492,52 +10793,55 @@
       </c>
       <c r="W102" s="13">
         <v>576</v>
       </c>
       <c r="X102" s="13">
         <v>569</v>
       </c>
       <c r="Y102" s="13">
         <v>529</v>
       </c>
       <c r="Z102" s="13">
         <v>565</v>
       </c>
       <c r="AA102" s="13">
         <v>529</v>
       </c>
       <c r="AB102" s="71">
         <v>470</v>
       </c>
       <c r="AC102" s="13">
         <v>511</v>
       </c>
       <c r="AD102" s="13">
         <v>450</v>
       </c>
-    </row>
-    <row r="103" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE102" s="78">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10584,52 +10888,55 @@
       </c>
       <c r="W103" s="13">
         <v>369</v>
       </c>
       <c r="X103" s="13">
         <v>378</v>
       </c>
       <c r="Y103" s="13">
         <v>317</v>
       </c>
       <c r="Z103" s="13">
         <v>368</v>
       </c>
       <c r="AA103" s="13">
         <v>316</v>
       </c>
       <c r="AB103" s="71">
         <v>305</v>
       </c>
       <c r="AC103" s="13">
         <v>294</v>
       </c>
       <c r="AD103" s="13">
         <v>294</v>
       </c>
-    </row>
-    <row r="104" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE103" s="78">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10676,52 +10983,55 @@
       </c>
       <c r="W104" s="13">
         <v>1117</v>
       </c>
       <c r="X104" s="13">
         <v>1008</v>
       </c>
       <c r="Y104" s="13">
         <v>905</v>
       </c>
       <c r="Z104" s="13">
         <v>889</v>
       </c>
       <c r="AA104" s="13">
         <v>884</v>
       </c>
       <c r="AB104" s="71">
         <v>790</v>
       </c>
       <c r="AC104" s="13">
         <v>879</v>
       </c>
       <c r="AD104" s="13">
         <v>847</v>
       </c>
-    </row>
-    <row r="105" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE104" s="78">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -10768,52 +11078,55 @@
       </c>
       <c r="W105" s="13">
         <v>499</v>
       </c>
       <c r="X105" s="13">
         <v>511</v>
       </c>
       <c r="Y105" s="13">
         <v>398</v>
       </c>
       <c r="Z105" s="13">
         <v>489</v>
       </c>
       <c r="AA105" s="13">
         <v>447</v>
       </c>
       <c r="AB105" s="71">
         <v>404</v>
       </c>
       <c r="AC105" s="13">
         <v>396</v>
       </c>
       <c r="AD105" s="13">
         <v>410</v>
       </c>
-    </row>
-    <row r="106" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE105" s="78">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -10860,52 +11173,55 @@
       </c>
       <c r="W106" s="13">
         <v>249</v>
       </c>
       <c r="X106" s="13">
         <v>224</v>
       </c>
       <c r="Y106" s="13">
         <v>170</v>
       </c>
       <c r="Z106" s="13">
         <v>217</v>
       </c>
       <c r="AA106" s="13">
         <v>202</v>
       </c>
       <c r="AB106" s="71">
         <v>189</v>
       </c>
       <c r="AC106" s="13">
         <v>205</v>
       </c>
       <c r="AD106" s="13">
         <v>199</v>
       </c>
-    </row>
-    <row r="107" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE106" s="78">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -10952,52 +11268,55 @@
       </c>
       <c r="W107" s="13">
         <v>263</v>
       </c>
       <c r="X107" s="13">
         <v>261</v>
       </c>
       <c r="Y107" s="13">
         <v>212</v>
       </c>
       <c r="Z107" s="13">
         <v>254</v>
       </c>
       <c r="AA107" s="13">
         <v>203</v>
       </c>
       <c r="AB107" s="71">
         <v>187</v>
       </c>
       <c r="AC107" s="13">
         <v>236</v>
       </c>
       <c r="AD107" s="13">
         <v>206</v>
       </c>
-    </row>
-    <row r="108" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE107" s="78">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -11044,52 +11363,55 @@
       </c>
       <c r="W108" s="13">
         <v>763</v>
       </c>
       <c r="X108" s="13">
         <v>803</v>
       </c>
       <c r="Y108" s="13">
         <v>659</v>
       </c>
       <c r="Z108" s="13">
         <v>717</v>
       </c>
       <c r="AA108" s="13">
         <v>650</v>
       </c>
       <c r="AB108" s="71">
         <v>587</v>
       </c>
       <c r="AC108" s="13">
         <v>627</v>
       </c>
       <c r="AD108" s="13">
         <v>653</v>
       </c>
-    </row>
-    <row r="109" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE108" s="78">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -11136,52 +11458,55 @@
       </c>
       <c r="W109" s="13">
         <v>893</v>
       </c>
       <c r="X109" s="13">
         <v>803</v>
       </c>
       <c r="Y109" s="13">
         <v>690</v>
       </c>
       <c r="Z109" s="13">
         <v>831</v>
       </c>
       <c r="AA109" s="13">
         <v>760</v>
       </c>
       <c r="AB109" s="71">
         <v>739</v>
       </c>
       <c r="AC109" s="13">
         <v>714</v>
       </c>
       <c r="AD109" s="13">
         <v>682</v>
       </c>
-    </row>
-    <row r="110" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE109" s="78">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -11228,52 +11553,55 @@
       </c>
       <c r="W110" s="13">
         <v>255</v>
       </c>
       <c r="X110" s="13">
         <v>206</v>
       </c>
       <c r="Y110" s="13">
         <v>193</v>
       </c>
       <c r="Z110" s="13">
         <v>208</v>
       </c>
       <c r="AA110" s="13">
         <v>159</v>
       </c>
       <c r="AB110" s="71">
         <v>172</v>
       </c>
       <c r="AC110" s="13">
         <v>227</v>
       </c>
       <c r="AD110" s="13">
         <v>190</v>
       </c>
-    </row>
-    <row r="111" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE110" s="78">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -11320,52 +11648,55 @@
       </c>
       <c r="W111" s="13">
         <v>193</v>
       </c>
       <c r="X111" s="13">
         <v>190</v>
       </c>
       <c r="Y111" s="13">
         <v>187</v>
       </c>
       <c r="Z111" s="13">
         <v>192</v>
       </c>
       <c r="AA111" s="13">
         <v>191</v>
       </c>
       <c r="AB111" s="71">
         <v>153</v>
       </c>
       <c r="AC111" s="13">
         <v>202</v>
       </c>
       <c r="AD111" s="13">
         <v>194</v>
       </c>
-    </row>
-    <row r="112" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE111" s="78">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -11412,52 +11743,55 @@
       </c>
       <c r="W112" s="13">
         <v>3065</v>
       </c>
       <c r="X112" s="13">
         <v>2989</v>
       </c>
       <c r="Y112" s="13">
         <v>2570</v>
       </c>
       <c r="Z112" s="13">
         <v>2808</v>
       </c>
       <c r="AA112" s="13">
         <v>2716</v>
       </c>
       <c r="AB112" s="71">
         <v>2403</v>
       </c>
       <c r="AC112" s="13">
         <v>2613</v>
       </c>
       <c r="AD112" s="13">
         <v>2592</v>
       </c>
-    </row>
-    <row r="113" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE112" s="78">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -11504,52 +11838,55 @@
       </c>
       <c r="W113" s="13">
         <v>60</v>
       </c>
       <c r="X113" s="13">
         <v>74</v>
       </c>
       <c r="Y113" s="13">
         <v>49</v>
       </c>
       <c r="Z113" s="13">
         <v>51</v>
       </c>
       <c r="AA113" s="13">
         <v>56</v>
       </c>
       <c r="AB113" s="71">
         <v>36</v>
       </c>
       <c r="AC113" s="13">
         <v>57</v>
       </c>
       <c r="AD113" s="13">
         <v>50</v>
       </c>
-    </row>
-    <row r="114" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE113" s="78">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C114" s="16">
         <v>251</v>
       </c>
       <c r="D114" s="16">
         <v>229</v>
       </c>
       <c r="E114" s="16">
         <v>208</v>
       </c>
       <c r="F114" s="16">
         <v>244</v>
       </c>
       <c r="G114" s="16">
         <v>221</v>
       </c>
       <c r="H114" s="16">
         <v>212</v>
       </c>
       <c r="I114" s="16">
@@ -11596,421 +11933,424 @@
       </c>
       <c r="W114" s="58">
         <v>210</v>
       </c>
       <c r="X114" s="58">
         <v>203</v>
       </c>
       <c r="Y114" s="58">
         <v>163</v>
       </c>
       <c r="Z114" s="58">
         <v>201</v>
       </c>
       <c r="AA114" s="58">
         <v>185</v>
       </c>
       <c r="AB114" s="72">
         <v>153</v>
       </c>
       <c r="AC114" s="58">
         <v>176</v>
       </c>
       <c r="AD114" s="58">
         <v>189</v>
       </c>
-    </row>
-    <row r="115" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE114" s="81">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="38"/>
       <c r="B115" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="39"/>
       <c r="B116" s="3"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="39"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:30" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
@@ -37653,69 +37993,69 @@
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="W1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B30:AA30"/>
     <mergeCell ref="B52:AA52"/>
     <mergeCell ref="B74:AA74"/>
     <mergeCell ref="B96:AA96"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
     <mergeCell ref="B8:AA8"/>
-    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Метадеректер (туғ. саны)</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>