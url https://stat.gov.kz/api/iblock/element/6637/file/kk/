--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -4,75 +4,75 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\d.atakulov\Desktop\ЕДН\612101 Число родившихся (по месяцам)\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Метадеректер!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="105">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
@@ -321,129 +321,136 @@
   <si>
     <t>СКК коды - 612101</t>
   </si>
   <si>
     <t>Шартты белгілер:</t>
   </si>
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Туғандар саны</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/105/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -691,68 +698,66 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -828,163 +833,162 @@
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -1165,240 +1169,241 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="61" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="61"/>
+    <col min="1" max="1" width="42.85546875" style="59" customWidth="1"/>
+    <col min="2" max="2" width="78.85546875" style="59" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="59"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="60">
+      <c r="B1" s="58">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="59" t="s">
+      <c r="A2" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="62" t="s">
+      <c r="B2" s="60" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="57" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="57" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="57" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="60" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="79" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="57" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="80" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="79" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="79" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="55">
+        <v>46244</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="55">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="65" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="57" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="66" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="62" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="67" t="s">
         <v>101</v>
-      </c>
-[...142 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B46" sqref="B46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="43" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="43" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="43"/>
     <col min="4" max="4" width="51.7109375" style="43" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="44"/>
     <col min="257" max="257" width="4.5703125" style="44" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="44" customWidth="1"/>
@@ -1789,393 +1794,406 @@
     <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42"/>
       <c r="B12" s="42"/>
       <c r="C12" s="45"/>
       <c r="D12" s="48"/>
     </row>
     <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="48"/>
     </row>
     <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="50" t="s">
         <v>96</v>
       </c>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="46"/>
       <c r="D15" s="46"/>
       <c r="X15" s="43"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="82"/>
-[...2 lines deleted...]
-      <c r="D19" s="82"/>
+      <c r="A19" s="81"/>
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AE1044"/>
+  <dimension ref="A1:AF1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z126" sqref="Z126"/>
+      <selection activeCell="AI99" sqref="AI99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="32" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="26" width="8.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" customWidth="1"/>
     <col min="29" max="29" width="8.42578125" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
-    <col min="31" max="31" width="9" customWidth="1"/>
+    <col min="31" max="32" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:31" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="33" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="83" t="s">
+      <c r="B2" s="91" t="s">
         <v>28</v>
       </c>
-      <c r="C2" s="83"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="83"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
       <c r="C4" s="41"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:31" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="X5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AD5" s="4"/>
-      <c r="AE5" s="79" t="s">
+      <c r="AF5" s="75" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="34" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="89"/>
-      <c r="C6" s="91">
+      <c r="B6" s="84"/>
+      <c r="C6" s="86">
         <v>2024</v>
       </c>
-      <c r="D6" s="92"/>
-[...10 lines deleted...]
-      <c r="O6" s="93">
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="88">
         <v>2025</v>
       </c>
-      <c r="P6" s="94"/>
-[...10 lines deleted...]
-      <c r="AA6" s="97">
+      <c r="P6" s="89"/>
+      <c r="Q6" s="89"/>
+      <c r="R6" s="89"/>
+      <c r="S6" s="89"/>
+      <c r="T6" s="89"/>
+      <c r="U6" s="89"/>
+      <c r="V6" s="89"/>
+      <c r="W6" s="89"/>
+      <c r="X6" s="89"/>
+      <c r="Y6" s="89"/>
+      <c r="Z6" s="90"/>
+      <c r="AA6" s="92">
         <v>2026</v>
       </c>
-      <c r="AB6" s="98"/>
-[...4 lines deleted...]
-    <row r="7" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="90"/>
+    </row>
+    <row r="7" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35"/>
-      <c r="B7" s="90"/>
+      <c r="B7" s="85"/>
       <c r="C7" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="5" t="s">
         <v>38</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>41</v>
       </c>
       <c r="O7" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="P7" s="70" t="s">
+      <c r="P7" s="68" t="s">
         <v>31</v>
       </c>
-      <c r="Q7" s="74" t="s">
+      <c r="Q7" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="R7" s="74" t="s">
+      <c r="R7" s="71" t="s">
         <v>33</v>
       </c>
       <c r="S7" s="54" t="s">
         <v>34</v>
       </c>
-      <c r="T7" s="54" t="s">
+      <c r="T7" s="71" t="s">
         <v>35</v>
       </c>
       <c r="U7" s="54" t="s">
         <v>36</v>
       </c>
       <c r="V7" s="54" t="s">
         <v>37</v>
       </c>
       <c r="W7" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="X7" s="65" t="s">
+      <c r="X7" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="Y7" s="66" t="s">
+      <c r="Y7" s="64" t="s">
         <v>40</v>
       </c>
       <c r="Z7" s="54" t="s">
         <v>41</v>
       </c>
       <c r="AA7" s="54" t="s">
         <v>30</v>
       </c>
       <c r="AB7" s="54" t="s">
         <v>31</v>
       </c>
       <c r="AC7" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="AD7" s="76" t="s">
+      <c r="AD7" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="AE7" s="80" t="s">
+      <c r="AE7" s="78" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="96" t="s">
+      <c r="AF7" s="78" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="94" t="s">
         <v>42</v>
       </c>
-      <c r="C8" s="96"/>
-[...25 lines deleted...]
-    <row r="9" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="94"/>
+      <c r="H8" s="94"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="94"/>
+      <c r="L8" s="94"/>
+      <c r="M8" s="94"/>
+      <c r="N8" s="94"/>
+      <c r="O8" s="94"/>
+      <c r="P8" s="94"/>
+      <c r="Q8" s="94"/>
+      <c r="R8" s="94"/>
+      <c r="S8" s="94"/>
+      <c r="T8" s="94"/>
+      <c r="U8" s="94"/>
+      <c r="V8" s="94"/>
+      <c r="W8" s="94"/>
+      <c r="X8" s="94"/>
+      <c r="Y8" s="94"/>
+      <c r="Z8" s="94"/>
+      <c r="AA8" s="94"/>
+      <c r="AB8" s="83"/>
+      <c r="AC8" s="83"/>
+      <c r="AD8" s="83"/>
+      <c r="AE8" s="83"/>
+      <c r="AF8" s="83"/>
+    </row>
+    <row r="9" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
@@ -2210,64 +2228,67 @@
       </c>
       <c r="T9" s="10">
         <v>27675</v>
       </c>
       <c r="U9" s="11">
         <v>30729</v>
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="13">
         <v>29371</v>
       </c>
       <c r="X9" s="13">
         <v>28348</v>
       </c>
       <c r="Y9" s="13">
         <v>24448</v>
       </c>
       <c r="Z9" s="13">
         <v>27529</v>
       </c>
       <c r="AA9" s="13">
         <v>25819</v>
       </c>
-      <c r="AB9" s="71">
+      <c r="AB9" s="69">
         <v>22722</v>
       </c>
       <c r="AC9" s="13">
         <v>25526</v>
       </c>
       <c r="AD9" s="13">
         <v>25313</v>
       </c>
-      <c r="AE9" s="77">
+      <c r="AE9" s="73">
         <v>23604</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF9" s="73">
+        <v>26790</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="36">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
@@ -2305,64 +2326,67 @@
       </c>
       <c r="T10" s="10">
         <v>693</v>
       </c>
       <c r="U10" s="11">
         <v>744</v>
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="13">
         <v>779</v>
       </c>
       <c r="X10" s="13">
         <v>650</v>
       </c>
       <c r="Y10" s="13">
         <v>581</v>
       </c>
       <c r="Z10" s="13">
         <v>674</v>
       </c>
       <c r="AA10" s="13">
         <v>594</v>
       </c>
-      <c r="AB10" s="71">
+      <c r="AB10" s="69">
         <v>542</v>
       </c>
       <c r="AC10" s="13">
         <v>661</v>
       </c>
       <c r="AD10" s="13">
         <v>639</v>
       </c>
-      <c r="AE10" s="78">
+      <c r="AE10" s="74">
         <v>592</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF10" s="73">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
@@ -2400,64 +2424,67 @@
       </c>
       <c r="T11" s="10">
         <v>777</v>
       </c>
       <c r="U11" s="11">
         <v>827</v>
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="13">
         <v>754</v>
       </c>
       <c r="X11" s="13">
         <v>757</v>
       </c>
       <c r="Y11" s="13">
         <v>730</v>
       </c>
       <c r="Z11" s="13">
         <v>764</v>
       </c>
       <c r="AA11" s="13">
         <v>720</v>
       </c>
-      <c r="AB11" s="71">
+      <c r="AB11" s="69">
         <v>650</v>
       </c>
       <c r="AC11" s="13">
         <v>702</v>
       </c>
       <c r="AD11" s="13">
         <v>721</v>
       </c>
-      <c r="AE11" s="78">
+      <c r="AE11" s="74">
         <v>659</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF11" s="73">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
@@ -2495,64 +2522,67 @@
       </c>
       <c r="T12" s="10">
         <v>1387</v>
       </c>
       <c r="U12" s="11">
         <v>1499</v>
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="13">
         <v>1378</v>
       </c>
       <c r="X12" s="13">
         <v>1405</v>
       </c>
       <c r="Y12" s="13">
         <v>1176</v>
       </c>
       <c r="Z12" s="13">
         <v>1364</v>
       </c>
       <c r="AA12" s="13">
         <v>1308</v>
       </c>
-      <c r="AB12" s="71">
+      <c r="AB12" s="69">
         <v>1089</v>
       </c>
       <c r="AC12" s="13">
         <v>1196</v>
       </c>
       <c r="AD12" s="13">
         <v>1197</v>
       </c>
-      <c r="AE12" s="78">
+      <c r="AE12" s="74">
         <v>1149</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF12" s="73">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
@@ -2590,64 +2620,67 @@
       </c>
       <c r="T13" s="10">
         <v>2428</v>
       </c>
       <c r="U13" s="11">
         <v>2693</v>
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="13">
         <v>2475</v>
       </c>
       <c r="X13" s="13">
         <v>2391</v>
       </c>
       <c r="Y13" s="13">
         <v>2029</v>
       </c>
       <c r="Z13" s="13">
         <v>2401</v>
       </c>
       <c r="AA13" s="13">
         <v>2136</v>
       </c>
-      <c r="AB13" s="71">
+      <c r="AB13" s="69">
         <v>1813</v>
       </c>
       <c r="AC13" s="13">
         <v>2295</v>
       </c>
       <c r="AD13" s="13">
         <v>2235</v>
       </c>
-      <c r="AE13" s="78">
+      <c r="AE13" s="74">
         <v>2067</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF13" s="73">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
@@ -2685,64 +2718,67 @@
       </c>
       <c r="T14" s="10">
         <v>1135</v>
       </c>
       <c r="U14" s="11">
         <v>1240</v>
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="13">
         <v>1196</v>
       </c>
       <c r="X14" s="13">
         <v>1178</v>
       </c>
       <c r="Y14" s="13">
         <v>1082</v>
       </c>
       <c r="Z14" s="13">
         <v>1176</v>
       </c>
       <c r="AA14" s="13">
         <v>1119</v>
       </c>
-      <c r="AB14" s="71">
+      <c r="AB14" s="69">
         <v>966</v>
       </c>
       <c r="AC14" s="13">
         <v>1068</v>
       </c>
       <c r="AD14" s="13">
         <v>958</v>
       </c>
-      <c r="AE14" s="78">
+      <c r="AE14" s="74">
         <v>934</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF14" s="73">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
@@ -2780,64 +2816,67 @@
       </c>
       <c r="T15" s="10">
         <v>819</v>
       </c>
       <c r="U15" s="11">
         <v>892</v>
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="13">
         <v>928</v>
       </c>
       <c r="X15" s="13">
         <v>883</v>
       </c>
       <c r="Y15" s="13">
         <v>756</v>
       </c>
       <c r="Z15" s="13">
         <v>921</v>
       </c>
       <c r="AA15" s="13">
         <v>763</v>
       </c>
-      <c r="AB15" s="71">
+      <c r="AB15" s="69">
         <v>719</v>
       </c>
       <c r="AC15" s="13">
         <v>725</v>
       </c>
       <c r="AD15" s="13">
         <v>706</v>
       </c>
-      <c r="AE15" s="78">
+      <c r="AE15" s="74">
         <v>677</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF15" s="73">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
@@ -2875,64 +2914,67 @@
       </c>
       <c r="T16" s="10">
         <v>1846</v>
       </c>
       <c r="U16" s="11">
         <v>2074</v>
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="13">
         <v>2043</v>
       </c>
       <c r="X16" s="13">
         <v>1881</v>
       </c>
       <c r="Y16" s="13">
         <v>1666</v>
       </c>
       <c r="Z16" s="13">
         <v>1700</v>
       </c>
       <c r="AA16" s="13">
         <v>1655</v>
       </c>
-      <c r="AB16" s="71">
+      <c r="AB16" s="69">
         <v>1491</v>
       </c>
       <c r="AC16" s="13">
         <v>1627</v>
       </c>
       <c r="AD16" s="13">
         <v>1581</v>
       </c>
-      <c r="AE16" s="78">
+      <c r="AE16" s="74">
         <v>1540</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF16" s="73">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
@@ -2970,64 +3012,67 @@
       </c>
       <c r="T17" s="10">
         <v>846</v>
       </c>
       <c r="U17" s="11">
         <v>1105</v>
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="13">
         <v>981</v>
       </c>
       <c r="X17" s="13">
         <v>936</v>
       </c>
       <c r="Y17" s="13">
         <v>752</v>
       </c>
       <c r="Z17" s="13">
         <v>916</v>
       </c>
       <c r="AA17" s="13">
         <v>810</v>
       </c>
-      <c r="AB17" s="71">
+      <c r="AB17" s="69">
         <v>773</v>
       </c>
       <c r="AC17" s="13">
         <v>795</v>
       </c>
       <c r="AD17" s="13">
         <v>824</v>
       </c>
-      <c r="AE17" s="78">
+      <c r="AE17" s="74">
         <v>770</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF17" s="73">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
@@ -3065,64 +3110,67 @@
       </c>
       <c r="T18" s="10">
         <v>1139</v>
       </c>
       <c r="U18" s="11">
         <v>1308</v>
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="13">
         <v>1244</v>
       </c>
       <c r="X18" s="13">
         <v>1148</v>
       </c>
       <c r="Y18" s="13">
         <v>985</v>
       </c>
       <c r="Z18" s="13">
         <v>1137</v>
       </c>
       <c r="AA18" s="13">
         <v>1067</v>
       </c>
-      <c r="AB18" s="71">
+      <c r="AB18" s="69">
         <v>989</v>
       </c>
       <c r="AC18" s="13">
         <v>1037</v>
       </c>
       <c r="AD18" s="13">
         <v>1068</v>
       </c>
-      <c r="AE18" s="78">
+      <c r="AE18" s="74">
         <v>967</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF18" s="73">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
@@ -3160,64 +3208,67 @@
       </c>
       <c r="T19" s="10">
         <v>669</v>
       </c>
       <c r="U19" s="11">
         <v>727</v>
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="13">
         <v>722</v>
       </c>
       <c r="X19" s="13">
         <v>714</v>
       </c>
       <c r="Y19" s="13">
         <v>608</v>
       </c>
       <c r="Z19" s="13">
         <v>678</v>
       </c>
       <c r="AA19" s="13">
         <v>627</v>
       </c>
-      <c r="AB19" s="71">
+      <c r="AB19" s="69">
         <v>541</v>
       </c>
       <c r="AC19" s="13">
         <v>621</v>
       </c>
       <c r="AD19" s="13">
         <v>620</v>
       </c>
-      <c r="AE19" s="78">
+      <c r="AE19" s="74">
         <v>618</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF19" s="73">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
@@ -3255,64 +3306,67 @@
       </c>
       <c r="T20" s="10">
         <v>1399</v>
       </c>
       <c r="U20" s="11">
         <v>1615</v>
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="13">
         <v>1445</v>
       </c>
       <c r="X20" s="13">
         <v>1421</v>
       </c>
       <c r="Y20" s="13">
         <v>1261</v>
       </c>
       <c r="Z20" s="13">
         <v>1360</v>
       </c>
       <c r="AA20" s="13">
         <v>1232</v>
       </c>
-      <c r="AB20" s="71">
+      <c r="AB20" s="69">
         <v>1114</v>
       </c>
       <c r="AC20" s="13">
         <v>1207</v>
       </c>
       <c r="AD20" s="13">
         <v>1193</v>
       </c>
-      <c r="AE20" s="78">
+      <c r="AE20" s="74">
         <v>1149</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF20" s="73">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
@@ -3350,64 +3404,67 @@
       </c>
       <c r="T21" s="10">
         <v>1323</v>
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="13">
         <v>1518</v>
       </c>
       <c r="X21" s="13">
         <v>1455</v>
       </c>
       <c r="Y21" s="13">
         <v>1253</v>
       </c>
       <c r="Z21" s="13">
         <v>1518</v>
       </c>
       <c r="AA21" s="13">
         <v>1378</v>
       </c>
-      <c r="AB21" s="71">
+      <c r="AB21" s="69">
         <v>1298</v>
       </c>
-      <c r="AC21" s="75">
+      <c r="AC21" s="72">
         <v>1293</v>
       </c>
-      <c r="AD21" s="75">
+      <c r="AD21" s="72">
         <v>1265</v>
       </c>
-      <c r="AE21" s="78">
+      <c r="AE21" s="74">
         <v>1168</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF21" s="73">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
@@ -3445,64 +3502,67 @@
       </c>
       <c r="T22" s="10">
         <v>674</v>
       </c>
       <c r="U22" s="11">
         <v>727</v>
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="13">
         <v>759</v>
       </c>
       <c r="X22" s="13">
         <v>688</v>
       </c>
       <c r="Y22" s="13">
         <v>584</v>
       </c>
       <c r="Z22" s="13">
         <v>694</v>
       </c>
       <c r="AA22" s="13">
         <v>595</v>
       </c>
-      <c r="AB22" s="71">
+      <c r="AB22" s="69">
         <v>615</v>
       </c>
       <c r="AC22" s="13">
         <v>688</v>
       </c>
       <c r="AD22" s="13">
         <v>634</v>
       </c>
-      <c r="AE22" s="78">
+      <c r="AE22" s="74">
         <v>612</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF22" s="73">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
@@ -3540,64 +3600,67 @@
       </c>
       <c r="T23" s="10">
         <v>361</v>
       </c>
       <c r="U23" s="11">
         <v>448</v>
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="13">
         <v>373</v>
       </c>
       <c r="X23" s="13">
         <v>360</v>
       </c>
       <c r="Y23" s="13">
         <v>352</v>
       </c>
       <c r="Z23" s="13">
         <v>392</v>
       </c>
       <c r="AA23" s="13">
         <v>389</v>
       </c>
-      <c r="AB23" s="71">
+      <c r="AB23" s="69">
         <v>302</v>
       </c>
       <c r="AC23" s="13">
         <v>368</v>
       </c>
       <c r="AD23" s="13">
         <v>394</v>
       </c>
-      <c r="AE23" s="78">
+      <c r="AE23" s="74">
         <v>298</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF23" s="73">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
@@ -3635,64 +3698,67 @@
       </c>
       <c r="T24" s="10">
         <v>3974</v>
       </c>
       <c r="U24" s="11">
         <v>4318</v>
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="13">
         <v>4151</v>
       </c>
       <c r="X24" s="13">
         <v>4029</v>
       </c>
       <c r="Y24" s="13">
         <v>3504</v>
       </c>
       <c r="Z24" s="13">
         <v>3831</v>
       </c>
       <c r="AA24" s="13">
         <v>3688</v>
       </c>
-      <c r="AB24" s="71">
+      <c r="AB24" s="69">
         <v>3195</v>
       </c>
       <c r="AC24" s="13">
         <v>3559</v>
       </c>
       <c r="AD24" s="13">
         <v>3487</v>
       </c>
-      <c r="AE24" s="78">
+      <c r="AE24" s="74">
         <v>3259</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF24" s="73">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
@@ -3730,64 +3796,67 @@
       </c>
       <c r="T25" s="10">
         <v>298</v>
       </c>
       <c r="U25" s="11">
         <v>312</v>
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="13">
         <v>287</v>
       </c>
       <c r="X25" s="13">
         <v>343</v>
       </c>
       <c r="Y25" s="13">
         <v>243</v>
       </c>
       <c r="Z25" s="13">
         <v>263</v>
       </c>
       <c r="AA25" s="13">
         <v>283</v>
       </c>
-      <c r="AB25" s="71">
+      <c r="AB25" s="69">
         <v>201</v>
       </c>
       <c r="AC25" s="13">
         <v>254</v>
       </c>
       <c r="AD25" s="13">
         <v>267</v>
       </c>
-      <c r="AE25" s="78">
+      <c r="AE25" s="74">
         <v>298</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF25" s="73">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
@@ -3825,64 +3894,67 @@
       </c>
       <c r="T26" s="10">
         <v>633</v>
       </c>
       <c r="U26" s="11">
         <v>682</v>
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="13">
         <v>662</v>
       </c>
       <c r="X26" s="13">
         <v>607</v>
       </c>
       <c r="Y26" s="13">
         <v>555</v>
       </c>
       <c r="Z26" s="13">
         <v>633</v>
       </c>
       <c r="AA26" s="13">
         <v>566</v>
       </c>
-      <c r="AB26" s="71">
+      <c r="AB26" s="69">
         <v>485</v>
       </c>
       <c r="AC26" s="13">
         <v>516</v>
       </c>
       <c r="AD26" s="13">
         <v>608</v>
       </c>
-      <c r="AE26" s="78">
+      <c r="AE26" s="74">
         <v>534</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF26" s="73">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B27" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
@@ -3920,64 +3992,67 @@
       </c>
       <c r="T27" s="10">
         <v>2217</v>
       </c>
       <c r="U27" s="11">
         <v>2250</v>
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="13">
         <v>2381</v>
       </c>
       <c r="X27" s="13">
         <v>2327</v>
       </c>
       <c r="Y27" s="13">
         <v>1955</v>
       </c>
       <c r="Z27" s="13">
         <v>2231</v>
       </c>
       <c r="AA27" s="13">
         <v>2119</v>
       </c>
-      <c r="AB27" s="71">
+      <c r="AB27" s="69">
         <v>1954</v>
       </c>
       <c r="AC27" s="13">
         <v>2170</v>
       </c>
       <c r="AD27" s="13">
         <v>2331</v>
       </c>
-      <c r="AE27" s="78">
+      <c r="AE27" s="74">
         <v>2118</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF27" s="73">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
@@ -4015,64 +4090,67 @@
       </c>
       <c r="T28" s="10">
         <v>2693</v>
       </c>
       <c r="U28" s="11">
         <v>3149</v>
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="13">
         <v>2829</v>
       </c>
       <c r="X28" s="13">
         <v>2735</v>
       </c>
       <c r="Y28" s="13">
         <v>2302</v>
       </c>
       <c r="Z28" s="13">
         <v>2580</v>
       </c>
       <c r="AA28" s="13">
         <v>2470</v>
       </c>
-      <c r="AB28" s="71">
+      <c r="AB28" s="69">
         <v>2101</v>
       </c>
       <c r="AC28" s="13">
         <v>2638</v>
       </c>
       <c r="AD28" s="13">
         <v>2515</v>
       </c>
-      <c r="AE28" s="78">
+      <c r="AE28" s="74">
         <v>2294</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF28" s="73">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
@@ -4110,96 +4188,103 @@
       </c>
       <c r="T29" s="10">
         <v>2364</v>
       </c>
       <c r="U29" s="11">
         <v>2533</v>
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="13">
         <v>2466</v>
       </c>
       <c r="X29" s="13">
         <v>2440</v>
       </c>
       <c r="Y29" s="13">
         <v>2074</v>
       </c>
       <c r="Z29" s="13">
         <v>2296</v>
       </c>
       <c r="AA29" s="13">
         <v>2300</v>
       </c>
-      <c r="AB29" s="71">
+      <c r="AB29" s="69">
         <v>1884</v>
       </c>
       <c r="AC29" s="13">
         <v>2106</v>
       </c>
       <c r="AD29" s="13">
         <v>2070</v>
       </c>
-      <c r="AE29" s="78">
+      <c r="AE29" s="74">
         <v>1901</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="73">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="32"/>
-      <c r="B30" s="85" t="s">
+      <c r="B30" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="C30" s="85"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C30" s="95"/>
+      <c r="D30" s="95"/>
+      <c r="E30" s="95"/>
+      <c r="F30" s="95"/>
+      <c r="G30" s="95"/>
+      <c r="H30" s="95"/>
+      <c r="I30" s="95"/>
+      <c r="J30" s="95"/>
+      <c r="K30" s="95"/>
+      <c r="L30" s="95"/>
+      <c r="M30" s="95"/>
+      <c r="N30" s="95"/>
+      <c r="O30" s="95"/>
+      <c r="P30" s="95"/>
+      <c r="Q30" s="95"/>
+      <c r="R30" s="95"/>
+      <c r="S30" s="95"/>
+      <c r="T30" s="95"/>
+      <c r="U30" s="95"/>
+      <c r="V30" s="95"/>
+      <c r="W30" s="95"/>
+      <c r="X30" s="95"/>
+      <c r="Y30" s="95"/>
+      <c r="Z30" s="95"/>
+      <c r="AA30" s="95"/>
+      <c r="AB30" s="83"/>
+      <c r="AC30" s="83"/>
+      <c r="AD30" s="83"/>
+      <c r="AE30" s="83"/>
+      <c r="AF30" s="83"/>
+    </row>
+    <row r="31" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="32"/>
       <c r="B31" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C31" s="21">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="21">
         <v>14890</v>
       </c>
       <c r="F31" s="21">
         <v>16593</v>
       </c>
       <c r="G31" s="21">
         <v>16029</v>
       </c>
       <c r="H31" s="21">
         <v>15209</v>
       </c>
       <c r="I31" s="21">
         <v>17184</v>
       </c>
@@ -4235,64 +4320,67 @@
       </c>
       <c r="T31" s="14">
         <v>14393</v>
       </c>
       <c r="U31" s="22">
         <v>15888</v>
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="13">
         <v>15094</v>
       </c>
       <c r="X31" s="13">
         <v>14487</v>
       </c>
       <c r="Y31" s="13">
         <v>12604</v>
       </c>
       <c r="Z31" s="13">
         <v>14134</v>
       </c>
       <c r="AA31" s="13">
         <v>13374</v>
       </c>
-      <c r="AB31" s="71">
+      <c r="AB31" s="69">
         <v>11584</v>
       </c>
       <c r="AC31" s="13">
         <v>13055</v>
       </c>
       <c r="AD31" s="13">
         <v>13140</v>
       </c>
-      <c r="AE31" s="78">
+      <c r="AE31" s="74">
         <v>12320</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF31" s="74">
+        <v>13692</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="36">
         <v>100000000</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C32" s="21">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="21">
         <v>401</v>
       </c>
       <c r="F32" s="21">
         <v>435</v>
       </c>
       <c r="G32" s="21">
         <v>422</v>
       </c>
       <c r="H32" s="21">
         <v>410</v>
       </c>
       <c r="I32" s="21">
@@ -4330,64 +4418,67 @@
       </c>
       <c r="T32" s="14">
         <v>367</v>
       </c>
       <c r="U32" s="22">
         <v>391</v>
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="13">
         <v>408</v>
       </c>
       <c r="X32" s="13">
         <v>332</v>
       </c>
       <c r="Y32" s="13">
         <v>304</v>
       </c>
       <c r="Z32" s="13">
         <v>336</v>
       </c>
       <c r="AA32" s="13">
         <v>322</v>
       </c>
-      <c r="AB32" s="71">
+      <c r="AB32" s="69">
         <v>286</v>
       </c>
       <c r="AC32" s="13">
         <v>352</v>
       </c>
       <c r="AD32" s="13">
         <v>317</v>
       </c>
-      <c r="AE32" s="78">
+      <c r="AE32" s="74">
         <v>307</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF32" s="74">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C33" s="21">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="21">
         <v>413</v>
       </c>
       <c r="F33" s="21">
         <v>471</v>
       </c>
       <c r="G33" s="21">
         <v>434</v>
       </c>
       <c r="H33" s="21">
         <v>398</v>
       </c>
       <c r="I33" s="21">
@@ -4425,64 +4516,67 @@
       </c>
       <c r="T33" s="14">
         <v>437</v>
       </c>
       <c r="U33" s="22">
         <v>421</v>
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="13">
         <v>417</v>
       </c>
       <c r="X33" s="13">
         <v>368</v>
       </c>
       <c r="Y33" s="13">
         <v>363</v>
       </c>
       <c r="Z33" s="13">
         <v>393</v>
       </c>
       <c r="AA33" s="13">
         <v>373</v>
       </c>
-      <c r="AB33" s="71">
+      <c r="AB33" s="69">
         <v>329</v>
       </c>
       <c r="AC33" s="13">
         <v>372</v>
       </c>
       <c r="AD33" s="13">
         <v>386</v>
       </c>
-      <c r="AE33" s="78">
+      <c r="AE33" s="74">
         <v>331</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF33" s="74">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C34" s="21">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="21">
         <v>791</v>
       </c>
       <c r="F34" s="21">
         <v>788</v>
       </c>
       <c r="G34" s="21">
         <v>840</v>
       </c>
       <c r="H34" s="21">
         <v>717</v>
       </c>
       <c r="I34" s="21">
@@ -4520,64 +4614,67 @@
       </c>
       <c r="T34" s="14">
         <v>740</v>
       </c>
       <c r="U34" s="22">
         <v>815</v>
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="13">
         <v>718</v>
       </c>
       <c r="X34" s="13">
         <v>724</v>
       </c>
       <c r="Y34" s="13">
         <v>586</v>
       </c>
       <c r="Z34" s="13">
         <v>714</v>
       </c>
       <c r="AA34" s="13">
         <v>676</v>
       </c>
-      <c r="AB34" s="71">
+      <c r="AB34" s="69">
         <v>587</v>
       </c>
       <c r="AC34" s="13">
         <v>601</v>
       </c>
       <c r="AD34" s="13">
         <v>590</v>
       </c>
-      <c r="AE34" s="78">
+      <c r="AE34" s="74">
         <v>601</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF34" s="74">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C35" s="21">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="21">
         <v>1310</v>
       </c>
       <c r="F35" s="21">
         <v>1372</v>
       </c>
       <c r="G35" s="21">
         <v>1439</v>
       </c>
       <c r="H35" s="21">
         <v>1332</v>
       </c>
       <c r="I35" s="21">
@@ -4615,64 +4712,67 @@
       </c>
       <c r="T35" s="14">
         <v>1269</v>
       </c>
       <c r="U35" s="22">
         <v>1370</v>
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="13">
         <v>1262</v>
       </c>
       <c r="X35" s="13">
         <v>1229</v>
       </c>
       <c r="Y35" s="13">
         <v>1046</v>
       </c>
       <c r="Z35" s="13">
         <v>1215</v>
       </c>
       <c r="AA35" s="13">
         <v>1086</v>
       </c>
-      <c r="AB35" s="71">
+      <c r="AB35" s="69">
         <v>927</v>
       </c>
       <c r="AC35" s="13">
         <v>1140</v>
       </c>
       <c r="AD35" s="13">
         <v>1150</v>
       </c>
-      <c r="AE35" s="78">
+      <c r="AE35" s="74">
         <v>1062</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF35" s="74">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C36" s="21">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="21">
         <v>616</v>
       </c>
       <c r="F36" s="21">
         <v>688</v>
       </c>
       <c r="G36" s="21">
         <v>600</v>
       </c>
       <c r="H36" s="21">
         <v>620</v>
       </c>
       <c r="I36" s="21">
@@ -4710,64 +4810,67 @@
       </c>
       <c r="T36" s="14">
         <v>582</v>
       </c>
       <c r="U36" s="22">
         <v>678</v>
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="13">
         <v>614</v>
       </c>
       <c r="X36" s="13">
         <v>606</v>
       </c>
       <c r="Y36" s="13">
         <v>557</v>
       </c>
       <c r="Z36" s="13">
         <v>630</v>
       </c>
       <c r="AA36" s="13">
         <v>560</v>
       </c>
-      <c r="AB36" s="71">
+      <c r="AB36" s="69">
         <v>468</v>
       </c>
       <c r="AC36" s="13">
         <v>541</v>
       </c>
       <c r="AD36" s="13">
         <v>502</v>
       </c>
-      <c r="AE36" s="78">
+      <c r="AE36" s="74">
         <v>494</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF36" s="74">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C37" s="21">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="21">
         <v>434</v>
       </c>
       <c r="F37" s="21">
         <v>516</v>
       </c>
       <c r="G37" s="21">
         <v>498</v>
       </c>
       <c r="H37" s="21">
         <v>486</v>
       </c>
       <c r="I37" s="21">
@@ -4805,64 +4908,67 @@
       </c>
       <c r="T37" s="14">
         <v>431</v>
       </c>
       <c r="U37" s="22">
         <v>458</v>
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="13">
         <v>479</v>
       </c>
       <c r="X37" s="13">
         <v>445</v>
       </c>
       <c r="Y37" s="13">
         <v>388</v>
       </c>
       <c r="Z37" s="13">
         <v>455</v>
       </c>
       <c r="AA37" s="13">
         <v>386</v>
       </c>
-      <c r="AB37" s="71">
+      <c r="AB37" s="69">
         <v>349</v>
       </c>
       <c r="AC37" s="13">
         <v>399</v>
       </c>
       <c r="AD37" s="13">
         <v>368</v>
       </c>
-      <c r="AE37" s="78">
+      <c r="AE37" s="74">
         <v>359</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF37" s="74">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C38" s="21">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="21">
         <v>997</v>
       </c>
       <c r="F38" s="21">
         <v>1066</v>
       </c>
       <c r="G38" s="21">
         <v>1062</v>
       </c>
       <c r="H38" s="21">
         <v>997</v>
       </c>
       <c r="I38" s="21">
@@ -4900,64 +5006,67 @@
       </c>
       <c r="T38" s="14">
         <v>966</v>
       </c>
       <c r="U38" s="22">
         <v>1074</v>
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="13">
         <v>1049</v>
       </c>
       <c r="X38" s="13">
         <v>912</v>
       </c>
       <c r="Y38" s="13">
         <v>846</v>
       </c>
       <c r="Z38" s="13">
         <v>888</v>
       </c>
       <c r="AA38" s="13">
         <v>844</v>
       </c>
-      <c r="AB38" s="71">
+      <c r="AB38" s="69">
         <v>740</v>
       </c>
       <c r="AC38" s="13">
         <v>845</v>
       </c>
       <c r="AD38" s="13">
         <v>843</v>
       </c>
-      <c r="AE38" s="78">
+      <c r="AE38" s="74">
         <v>814</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF38" s="74">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C39" s="21">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="21">
         <v>490</v>
       </c>
       <c r="F39" s="21">
         <v>582</v>
       </c>
       <c r="G39" s="21">
         <v>536</v>
       </c>
       <c r="H39" s="21">
         <v>527</v>
       </c>
       <c r="I39" s="21">
@@ -4995,64 +5104,67 @@
       </c>
       <c r="T39" s="14">
         <v>431</v>
       </c>
       <c r="U39" s="22">
         <v>576</v>
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="13">
         <v>497</v>
       </c>
       <c r="X39" s="13">
         <v>473</v>
       </c>
       <c r="Y39" s="13">
         <v>394</v>
       </c>
       <c r="Z39" s="13">
         <v>472</v>
       </c>
       <c r="AA39" s="13">
         <v>444</v>
       </c>
-      <c r="AB39" s="71">
+      <c r="AB39" s="69">
         <v>420</v>
       </c>
       <c r="AC39" s="13">
         <v>401</v>
       </c>
       <c r="AD39" s="13">
         <v>420</v>
       </c>
-      <c r="AE39" s="78">
+      <c r="AE39" s="74">
         <v>407</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF39" s="74">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C40" s="21">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="21">
         <v>627</v>
       </c>
       <c r="F40" s="21">
         <v>681</v>
       </c>
       <c r="G40" s="21">
         <v>688</v>
       </c>
       <c r="H40" s="21">
         <v>676</v>
       </c>
       <c r="I40" s="21">
@@ -5090,64 +5202,67 @@
       </c>
       <c r="T40" s="14">
         <v>602</v>
       </c>
       <c r="U40" s="22">
         <v>691</v>
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="13">
         <v>649</v>
       </c>
       <c r="X40" s="13">
         <v>591</v>
       </c>
       <c r="Y40" s="13">
         <v>515</v>
       </c>
       <c r="Z40" s="13">
         <v>571</v>
       </c>
       <c r="AA40" s="13">
         <v>582</v>
       </c>
-      <c r="AB40" s="71">
+      <c r="AB40" s="69">
         <v>509</v>
       </c>
       <c r="AC40" s="13">
         <v>554</v>
       </c>
       <c r="AD40" s="13">
         <v>579</v>
       </c>
-      <c r="AE40" s="78">
+      <c r="AE40" s="74">
         <v>519</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF40" s="74">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C41" s="21">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="21">
         <v>353</v>
       </c>
       <c r="F41" s="21">
         <v>412</v>
       </c>
       <c r="G41" s="21">
         <v>399</v>
       </c>
       <c r="H41" s="21">
         <v>354</v>
       </c>
       <c r="I41" s="21">
@@ -5185,64 +5300,67 @@
       </c>
       <c r="T41" s="14">
         <v>356</v>
       </c>
       <c r="U41" s="22">
         <v>372</v>
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="13">
         <v>373</v>
       </c>
       <c r="X41" s="13">
         <v>393</v>
       </c>
       <c r="Y41" s="13">
         <v>329</v>
       </c>
       <c r="Z41" s="13">
         <v>358</v>
       </c>
       <c r="AA41" s="13">
         <v>316</v>
       </c>
-      <c r="AB41" s="71">
+      <c r="AB41" s="69">
         <v>283</v>
       </c>
       <c r="AC41" s="13">
         <v>306</v>
       </c>
       <c r="AD41" s="13">
         <v>313</v>
       </c>
-      <c r="AE41" s="78">
+      <c r="AE41" s="74">
         <v>352</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF41" s="74">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C42" s="21">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="21">
         <v>756</v>
       </c>
       <c r="F42" s="21">
         <v>841</v>
       </c>
       <c r="G42" s="21">
         <v>781</v>
       </c>
       <c r="H42" s="21">
         <v>775</v>
       </c>
       <c r="I42" s="21">
@@ -5280,64 +5398,67 @@
       </c>
       <c r="T42" s="14">
         <v>723</v>
       </c>
       <c r="U42" s="22">
         <v>835</v>
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="13">
         <v>745</v>
       </c>
       <c r="X42" s="13">
         <v>686</v>
       </c>
       <c r="Y42" s="13">
         <v>661</v>
       </c>
       <c r="Z42" s="13">
         <v>681</v>
       </c>
       <c r="AA42" s="13">
         <v>605</v>
       </c>
-      <c r="AB42" s="71">
+      <c r="AB42" s="69">
         <v>567</v>
       </c>
       <c r="AC42" s="13">
         <v>617</v>
       </c>
       <c r="AD42" s="13">
         <v>629</v>
       </c>
-      <c r="AE42" s="78">
+      <c r="AE42" s="74">
         <v>563</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF42" s="74">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C43" s="21">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="21">
         <v>800</v>
       </c>
       <c r="F43" s="21">
         <v>860</v>
       </c>
       <c r="G43" s="21">
         <v>874</v>
       </c>
       <c r="H43" s="21">
         <v>790</v>
       </c>
       <c r="I43" s="21">
@@ -5375,64 +5496,67 @@
       </c>
       <c r="T43" s="14">
         <v>685</v>
       </c>
       <c r="U43" s="22">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="13">
         <v>798</v>
       </c>
       <c r="X43" s="13">
         <v>755</v>
       </c>
       <c r="Y43" s="13">
         <v>639</v>
       </c>
       <c r="Z43" s="13">
         <v>783</v>
       </c>
       <c r="AA43" s="13">
         <v>716</v>
       </c>
-      <c r="AB43" s="71">
+      <c r="AB43" s="69">
         <v>646</v>
       </c>
-      <c r="AC43" s="75">
+      <c r="AC43" s="72">
         <v>627</v>
       </c>
-      <c r="AD43" s="75">
+      <c r="AD43" s="72">
         <v>666</v>
       </c>
-      <c r="AE43" s="78">
+      <c r="AE43" s="74">
         <v>600</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF43" s="74">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C44" s="21">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="21">
         <v>361</v>
       </c>
       <c r="F44" s="21">
         <v>402</v>
       </c>
       <c r="G44" s="21">
         <v>365</v>
       </c>
       <c r="H44" s="21">
         <v>375</v>
       </c>
       <c r="I44" s="21">
@@ -5470,64 +5594,67 @@
       </c>
       <c r="T44" s="14">
         <v>348</v>
       </c>
       <c r="U44" s="22">
         <v>375</v>
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="13">
         <v>391</v>
       </c>
       <c r="X44" s="13">
         <v>323</v>
       </c>
       <c r="Y44" s="13">
         <v>292</v>
       </c>
       <c r="Z44" s="13">
         <v>354</v>
       </c>
       <c r="AA44" s="13">
         <v>325</v>
       </c>
-      <c r="AB44" s="71">
+      <c r="AB44" s="69">
         <v>314</v>
       </c>
       <c r="AC44" s="13">
         <v>360</v>
       </c>
       <c r="AD44" s="13">
         <v>322</v>
       </c>
-      <c r="AE44" s="78">
+      <c r="AE44" s="74">
         <v>321</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF44" s="74">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C45" s="21">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="21">
         <v>188</v>
       </c>
       <c r="F45" s="21">
         <v>228</v>
       </c>
       <c r="G45" s="21">
         <v>230</v>
       </c>
       <c r="H45" s="21">
         <v>212</v>
       </c>
       <c r="I45" s="21">
@@ -5565,64 +5692,67 @@
       </c>
       <c r="T45" s="14">
         <v>200</v>
       </c>
       <c r="U45" s="22">
         <v>248</v>
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="13">
         <v>187</v>
       </c>
       <c r="X45" s="13">
         <v>183</v>
       </c>
       <c r="Y45" s="13">
         <v>174</v>
       </c>
       <c r="Z45" s="13">
         <v>202</v>
       </c>
       <c r="AA45" s="13">
         <v>198</v>
       </c>
-      <c r="AB45" s="71">
+      <c r="AB45" s="69">
         <v>155</v>
       </c>
       <c r="AC45" s="13">
         <v>198</v>
       </c>
       <c r="AD45" s="13">
         <v>203</v>
       </c>
-      <c r="AE45" s="78">
+      <c r="AE45" s="74">
         <v>140</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF45" s="74">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="21">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="21">
         <v>2136</v>
       </c>
       <c r="F46" s="21">
         <v>2407</v>
       </c>
       <c r="G46" s="21">
         <v>2329</v>
       </c>
       <c r="H46" s="21">
         <v>2222</v>
       </c>
       <c r="I46" s="21">
@@ -5660,64 +5790,67 @@
       </c>
       <c r="T46" s="14">
         <v>2039</v>
       </c>
       <c r="U46" s="22">
         <v>2202</v>
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="13">
         <v>2127</v>
       </c>
       <c r="X46" s="13">
         <v>2061</v>
       </c>
       <c r="Y46" s="13">
         <v>1842</v>
       </c>
       <c r="Z46" s="13">
         <v>1982</v>
       </c>
       <c r="AA46" s="13">
         <v>1947</v>
       </c>
-      <c r="AB46" s="71">
+      <c r="AB46" s="69">
         <v>1636</v>
       </c>
       <c r="AC46" s="13">
         <v>1812</v>
       </c>
       <c r="AD46" s="13">
         <v>1799</v>
       </c>
-      <c r="AE46" s="78">
+      <c r="AE46" s="74">
         <v>1717</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF46" s="74">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C47" s="21">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="21">
         <v>180</v>
       </c>
       <c r="F47" s="21">
         <v>190</v>
       </c>
       <c r="G47" s="21">
         <v>170</v>
       </c>
       <c r="H47" s="21">
         <v>168</v>
       </c>
       <c r="I47" s="21">
@@ -5755,64 +5888,67 @@
       </c>
       <c r="T47" s="14">
         <v>130</v>
       </c>
       <c r="U47" s="22">
         <v>146</v>
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="13">
         <v>154</v>
       </c>
       <c r="X47" s="13">
         <v>176</v>
       </c>
       <c r="Y47" s="13">
         <v>115</v>
       </c>
       <c r="Z47" s="13">
         <v>131</v>
       </c>
       <c r="AA47" s="13">
         <v>145</v>
       </c>
-      <c r="AB47" s="71">
+      <c r="AB47" s="69">
         <v>101</v>
       </c>
       <c r="AC47" s="13">
         <v>136</v>
       </c>
       <c r="AD47" s="13">
         <v>134</v>
       </c>
-      <c r="AE47" s="78">
+      <c r="AE47" s="74">
         <v>139</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF47" s="74">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C48" s="21">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="21">
         <v>343</v>
       </c>
       <c r="F48" s="21">
         <v>424</v>
       </c>
       <c r="G48" s="21">
         <v>355</v>
       </c>
       <c r="H48" s="21">
         <v>333</v>
       </c>
       <c r="I48" s="21">
@@ -5850,64 +5986,67 @@
       </c>
       <c r="T48" s="14">
         <v>359</v>
       </c>
       <c r="U48" s="22">
         <v>361</v>
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="13">
         <v>346</v>
       </c>
       <c r="X48" s="13">
         <v>316</v>
       </c>
       <c r="Y48" s="13">
         <v>272</v>
       </c>
       <c r="Z48" s="13">
         <v>319</v>
       </c>
       <c r="AA48" s="13">
         <v>300</v>
       </c>
-      <c r="AB48" s="71">
+      <c r="AB48" s="69">
         <v>248</v>
       </c>
       <c r="AC48" s="13">
         <v>264</v>
       </c>
       <c r="AD48" s="13">
         <v>318</v>
       </c>
-      <c r="AE48" s="78">
+      <c r="AE48" s="74">
         <v>275</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF48" s="74">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C49" s="21">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="21">
         <v>1175</v>
       </c>
       <c r="F49" s="21">
         <v>1279</v>
       </c>
       <c r="G49" s="21">
         <v>1279</v>
       </c>
       <c r="H49" s="21">
         <v>1266</v>
       </c>
       <c r="I49" s="21">
@@ -5945,64 +6084,67 @@
       </c>
       <c r="T49" s="14">
         <v>1088</v>
       </c>
       <c r="U49" s="22">
         <v>1159</v>
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="13">
         <v>1229</v>
       </c>
       <c r="X49" s="13">
         <v>1220</v>
       </c>
       <c r="Y49" s="13">
         <v>985</v>
       </c>
       <c r="Z49" s="13">
         <v>1114</v>
       </c>
       <c r="AA49" s="13">
         <v>1098</v>
       </c>
-      <c r="AB49" s="71">
+      <c r="AB49" s="69">
         <v>1003</v>
       </c>
       <c r="AC49" s="13">
         <v>1118</v>
       </c>
       <c r="AD49" s="13">
         <v>1196</v>
       </c>
-      <c r="AE49" s="78">
+      <c r="AE49" s="74">
         <v>1103</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF49" s="74">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C50" s="21">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="21">
         <v>1348</v>
       </c>
       <c r="F50" s="21">
         <v>1635</v>
       </c>
       <c r="G50" s="21">
         <v>1480</v>
       </c>
       <c r="H50" s="21">
         <v>1448</v>
       </c>
       <c r="I50" s="21">
@@ -6040,64 +6182,67 @@
       </c>
       <c r="T50" s="14">
         <v>327</v>
       </c>
       <c r="U50" s="22">
         <v>1650</v>
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="13">
         <v>1419</v>
       </c>
       <c r="X50" s="13">
         <v>1412</v>
       </c>
       <c r="Y50" s="13">
         <v>1214</v>
       </c>
       <c r="Z50" s="13">
         <v>1324</v>
       </c>
       <c r="AA50" s="13">
         <v>1277</v>
       </c>
-      <c r="AB50" s="71">
+      <c r="AB50" s="69">
         <v>1080</v>
       </c>
       <c r="AC50" s="13">
         <v>1372</v>
       </c>
       <c r="AD50" s="13">
         <v>1310</v>
       </c>
-      <c r="AE50" s="78">
+      <c r="AE50" s="74">
         <v>1204</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF50" s="74">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C51" s="21">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="21">
         <v>1171</v>
       </c>
       <c r="F51" s="21">
         <v>1316</v>
       </c>
       <c r="G51" s="21">
         <v>1248</v>
       </c>
       <c r="H51" s="21">
         <v>1103</v>
       </c>
       <c r="I51" s="21">
@@ -6135,96 +6280,103 @@
       </c>
       <c r="T51" s="14">
         <v>1205</v>
       </c>
       <c r="U51" s="22">
         <v>1287</v>
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="13">
         <v>1232</v>
       </c>
       <c r="X51" s="13">
         <v>1282</v>
       </c>
       <c r="Y51" s="13">
         <v>1082</v>
       </c>
       <c r="Z51" s="13">
         <v>1212</v>
       </c>
       <c r="AA51" s="13">
         <v>1174</v>
       </c>
-      <c r="AB51" s="71">
+      <c r="AB51" s="69">
         <v>936</v>
       </c>
       <c r="AC51" s="13">
         <v>1040</v>
       </c>
       <c r="AD51" s="13">
         <v>1095</v>
       </c>
-      <c r="AE51" s="78">
+      <c r="AE51" s="74">
         <v>1012</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="74">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="32"/>
-      <c r="B52" s="86" t="s">
+      <c r="B52" s="96" t="s">
         <v>68</v>
       </c>
-      <c r="C52" s="86"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C52" s="96"/>
+      <c r="D52" s="96"/>
+      <c r="E52" s="96"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="96"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+      <c r="J52" s="96"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="96"/>
+      <c r="M52" s="96"/>
+      <c r="N52" s="96"/>
+      <c r="O52" s="96"/>
+      <c r="P52" s="96"/>
+      <c r="Q52" s="96"/>
+      <c r="R52" s="96"/>
+      <c r="S52" s="96"/>
+      <c r="T52" s="96"/>
+      <c r="U52" s="96"/>
+      <c r="V52" s="96"/>
+      <c r="W52" s="96"/>
+      <c r="X52" s="96"/>
+      <c r="Y52" s="96"/>
+      <c r="Z52" s="96"/>
+      <c r="AA52" s="96"/>
+      <c r="AB52" s="83"/>
+      <c r="AC52" s="83"/>
+      <c r="AD52" s="83"/>
+      <c r="AE52" s="83"/>
+      <c r="AF52" s="83"/>
+    </row>
+    <row r="53" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="32"/>
       <c r="B53" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C53" s="21">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="21">
         <v>13724</v>
       </c>
       <c r="F53" s="21">
         <v>15559</v>
       </c>
       <c r="G53" s="21">
         <v>15111</v>
       </c>
       <c r="H53" s="21">
         <v>14321</v>
       </c>
       <c r="I53" s="21">
         <v>16120</v>
       </c>
@@ -6260,64 +6412,67 @@
       </c>
       <c r="T53" s="14">
         <v>13282</v>
       </c>
       <c r="U53" s="22">
         <v>14841</v>
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="13">
         <v>14277</v>
       </c>
       <c r="X53" s="13">
         <v>13861</v>
       </c>
       <c r="Y53" s="13">
         <v>11844</v>
       </c>
       <c r="Z53" s="13">
         <v>13395</v>
       </c>
       <c r="AA53" s="13">
         <v>12445</v>
       </c>
-      <c r="AB53" s="71">
+      <c r="AB53" s="69">
         <v>11138</v>
       </c>
       <c r="AC53" s="13">
         <v>12471</v>
       </c>
       <c r="AD53" s="13">
         <v>12173</v>
       </c>
-      <c r="AE53" s="78">
+      <c r="AE53" s="74">
         <v>11284</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF53" s="74">
+        <v>13098</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="36">
         <v>100000000</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C54" s="21">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="21">
         <v>367</v>
       </c>
       <c r="F54" s="21">
         <v>422</v>
       </c>
       <c r="G54" s="21">
         <v>401</v>
       </c>
       <c r="H54" s="21">
         <v>357</v>
       </c>
       <c r="I54" s="21">
@@ -6355,64 +6510,67 @@
       </c>
       <c r="T54" s="14">
         <v>326</v>
       </c>
       <c r="U54" s="22">
         <v>353</v>
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="13">
         <v>371</v>
       </c>
       <c r="X54" s="13">
         <v>318</v>
       </c>
       <c r="Y54" s="13">
         <v>277</v>
       </c>
       <c r="Z54" s="13">
         <v>338</v>
       </c>
       <c r="AA54" s="13">
         <v>272</v>
       </c>
-      <c r="AB54" s="71">
+      <c r="AB54" s="69">
         <v>256</v>
       </c>
       <c r="AC54" s="13">
         <v>309</v>
       </c>
       <c r="AD54" s="13">
         <v>322</v>
       </c>
-      <c r="AE54" s="78">
+      <c r="AE54" s="74">
         <v>285</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF54" s="74">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C55" s="21">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="21">
         <v>374</v>
       </c>
       <c r="F55" s="21">
         <v>460</v>
       </c>
       <c r="G55" s="21">
         <v>418</v>
       </c>
       <c r="H55" s="21">
         <v>399</v>
       </c>
       <c r="I55" s="21">
@@ -6450,64 +6608,67 @@
       </c>
       <c r="T55" s="14">
         <v>340</v>
       </c>
       <c r="U55" s="22">
         <v>406</v>
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="13">
         <v>337</v>
       </c>
       <c r="X55" s="13">
         <v>389</v>
       </c>
       <c r="Y55" s="13">
         <v>367</v>
       </c>
       <c r="Z55" s="13">
         <v>371</v>
       </c>
       <c r="AA55" s="13">
         <v>347</v>
       </c>
-      <c r="AB55" s="71">
+      <c r="AB55" s="69">
         <v>321</v>
       </c>
       <c r="AC55" s="13">
         <v>330</v>
       </c>
       <c r="AD55" s="13">
         <v>335</v>
       </c>
-      <c r="AE55" s="78">
+      <c r="AE55" s="74">
         <v>328</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF55" s="74">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C56" s="21">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="21">
         <v>658</v>
       </c>
       <c r="F56" s="21">
         <v>794</v>
       </c>
       <c r="G56" s="21">
         <v>724</v>
       </c>
       <c r="H56" s="21">
         <v>747</v>
       </c>
       <c r="I56" s="21">
@@ -6545,64 +6706,67 @@
       </c>
       <c r="T56" s="14">
         <v>647</v>
       </c>
       <c r="U56" s="22">
         <v>684</v>
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="13">
         <v>660</v>
       </c>
       <c r="X56" s="13">
         <v>681</v>
       </c>
       <c r="Y56" s="13">
         <v>590</v>
       </c>
       <c r="Z56" s="13">
         <v>650</v>
       </c>
       <c r="AA56" s="13">
         <v>632</v>
       </c>
-      <c r="AB56" s="71">
+      <c r="AB56" s="69">
         <v>502</v>
       </c>
       <c r="AC56" s="13">
         <v>595</v>
       </c>
       <c r="AD56" s="13">
         <v>607</v>
       </c>
-      <c r="AE56" s="78">
+      <c r="AE56" s="74">
         <v>548</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF56" s="74">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C57" s="21">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="21">
         <v>1202</v>
       </c>
       <c r="F57" s="21">
         <v>1325</v>
       </c>
       <c r="G57" s="21">
         <v>1329</v>
       </c>
       <c r="H57" s="21">
         <v>1259</v>
       </c>
       <c r="I57" s="21">
@@ -6640,64 +6804,67 @@
       </c>
       <c r="T57" s="14">
         <v>1159</v>
       </c>
       <c r="U57" s="22">
         <v>1323</v>
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="13">
         <v>1213</v>
       </c>
       <c r="X57" s="13">
         <v>1162</v>
       </c>
       <c r="Y57" s="13">
         <v>983</v>
       </c>
       <c r="Z57" s="13">
         <v>1186</v>
       </c>
       <c r="AA57" s="13">
         <v>1050</v>
       </c>
-      <c r="AB57" s="71">
+      <c r="AB57" s="69">
         <v>886</v>
       </c>
       <c r="AC57" s="13">
         <v>1155</v>
       </c>
       <c r="AD57" s="13">
         <v>1085</v>
       </c>
-      <c r="AE57" s="78">
+      <c r="AE57" s="74">
         <v>1005</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF57" s="74">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C58" s="21">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="21">
         <v>630</v>
       </c>
       <c r="F58" s="21">
         <v>663</v>
       </c>
       <c r="G58" s="21">
         <v>587</v>
       </c>
       <c r="H58" s="21">
         <v>529</v>
       </c>
       <c r="I58" s="21">
@@ -6735,64 +6902,67 @@
       </c>
       <c r="T58" s="14">
         <v>553</v>
       </c>
       <c r="U58" s="22">
         <v>562</v>
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="13">
         <v>582</v>
       </c>
       <c r="X58" s="13">
         <v>572</v>
       </c>
       <c r="Y58" s="13">
         <v>525</v>
       </c>
       <c r="Z58" s="13">
         <v>546</v>
       </c>
       <c r="AA58" s="13">
         <v>559</v>
       </c>
-      <c r="AB58" s="71">
+      <c r="AB58" s="69">
         <v>498</v>
       </c>
       <c r="AC58" s="13">
         <v>527</v>
       </c>
       <c r="AD58" s="13">
         <v>456</v>
       </c>
-      <c r="AE58" s="78">
+      <c r="AE58" s="74">
         <v>440</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF58" s="74">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C59" s="21">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="21">
         <v>439</v>
       </c>
       <c r="F59" s="21">
         <v>474</v>
       </c>
       <c r="G59" s="21">
         <v>464</v>
       </c>
       <c r="H59" s="21">
         <v>480</v>
       </c>
       <c r="I59" s="21">
@@ -6830,64 +7000,67 @@
       </c>
       <c r="T59" s="14">
         <v>388</v>
       </c>
       <c r="U59" s="22">
         <v>434</v>
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="13">
         <v>449</v>
       </c>
       <c r="X59" s="13">
         <v>438</v>
       </c>
       <c r="Y59" s="13">
         <v>368</v>
       </c>
       <c r="Z59" s="13">
         <v>466</v>
       </c>
       <c r="AA59" s="13">
         <v>377</v>
       </c>
-      <c r="AB59" s="71">
+      <c r="AB59" s="69">
         <v>370</v>
       </c>
       <c r="AC59" s="13">
         <v>326</v>
       </c>
       <c r="AD59" s="13">
         <v>338</v>
       </c>
-      <c r="AE59" s="78">
+      <c r="AE59" s="74">
         <v>318</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF59" s="74">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C60" s="21">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="21">
         <v>882</v>
       </c>
       <c r="F60" s="21">
         <v>990</v>
       </c>
       <c r="G60" s="21">
         <v>1058</v>
       </c>
       <c r="H60" s="21">
         <v>953</v>
       </c>
       <c r="I60" s="21">
@@ -6925,64 +7098,67 @@
       </c>
       <c r="T60" s="14">
         <v>880</v>
       </c>
       <c r="U60" s="22">
         <v>1000</v>
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="13">
         <v>994</v>
       </c>
       <c r="X60" s="13">
         <v>969</v>
       </c>
       <c r="Y60" s="13">
         <v>820</v>
       </c>
       <c r="Z60" s="13">
         <v>812</v>
       </c>
       <c r="AA60" s="13">
         <v>811</v>
       </c>
-      <c r="AB60" s="71">
+      <c r="AB60" s="69">
         <v>751</v>
       </c>
       <c r="AC60" s="13">
         <v>782</v>
       </c>
       <c r="AD60" s="13">
         <v>738</v>
       </c>
-      <c r="AE60" s="78">
+      <c r="AE60" s="74">
         <v>726</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF60" s="74">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C61" s="21">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="21">
         <v>498</v>
       </c>
       <c r="F61" s="21">
         <v>524</v>
       </c>
       <c r="G61" s="21">
         <v>501</v>
       </c>
       <c r="H61" s="21">
         <v>484</v>
       </c>
       <c r="I61" s="21">
@@ -7020,64 +7196,67 @@
       </c>
       <c r="T61" s="14">
         <v>415</v>
       </c>
       <c r="U61" s="22">
         <v>529</v>
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="13">
         <v>484</v>
       </c>
       <c r="X61" s="13">
         <v>463</v>
       </c>
       <c r="Y61" s="13">
         <v>358</v>
       </c>
       <c r="Z61" s="13">
         <v>444</v>
       </c>
       <c r="AA61" s="13">
         <v>366</v>
       </c>
-      <c r="AB61" s="71">
+      <c r="AB61" s="69">
         <v>353</v>
       </c>
       <c r="AC61" s="13">
         <v>394</v>
       </c>
       <c r="AD61" s="13">
         <v>404</v>
       </c>
-      <c r="AE61" s="78">
+      <c r="AE61" s="74">
         <v>363</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF61" s="74">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="21">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="21">
         <v>590</v>
       </c>
       <c r="F62" s="21">
         <v>675</v>
       </c>
       <c r="G62" s="21">
         <v>611</v>
       </c>
       <c r="H62" s="21">
         <v>643</v>
       </c>
       <c r="I62" s="21">
@@ -7115,64 +7294,67 @@
       </c>
       <c r="T62" s="14">
         <v>537</v>
       </c>
       <c r="U62" s="22">
         <v>617</v>
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="13">
         <v>595</v>
       </c>
       <c r="X62" s="13">
         <v>557</v>
       </c>
       <c r="Y62" s="13">
         <v>470</v>
       </c>
       <c r="Z62" s="13">
         <v>566</v>
       </c>
       <c r="AA62" s="13">
         <v>485</v>
       </c>
-      <c r="AB62" s="71">
+      <c r="AB62" s="69">
         <v>480</v>
       </c>
       <c r="AC62" s="13">
         <v>483</v>
       </c>
       <c r="AD62" s="13">
         <v>489</v>
       </c>
-      <c r="AE62" s="78">
+      <c r="AE62" s="74">
         <v>448</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF62" s="74">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C63" s="21">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="21">
         <v>330</v>
       </c>
       <c r="F63" s="21">
         <v>392</v>
       </c>
       <c r="G63" s="21">
         <v>379</v>
       </c>
       <c r="H63" s="21">
         <v>357</v>
       </c>
       <c r="I63" s="21">
@@ -7210,64 +7392,67 @@
       </c>
       <c r="T63" s="14">
         <v>313</v>
       </c>
       <c r="U63" s="22">
         <v>355</v>
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="13">
         <v>349</v>
       </c>
       <c r="X63" s="13">
         <v>321</v>
       </c>
       <c r="Y63" s="13">
         <v>279</v>
       </c>
       <c r="Z63" s="13">
         <v>320</v>
       </c>
       <c r="AA63" s="13">
         <v>311</v>
       </c>
-      <c r="AB63" s="71">
+      <c r="AB63" s="69">
         <v>258</v>
       </c>
       <c r="AC63" s="13">
         <v>315</v>
       </c>
       <c r="AD63" s="13">
         <v>307</v>
       </c>
-      <c r="AE63" s="78">
+      <c r="AE63" s="74">
         <v>266</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF63" s="74">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="21">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="21">
         <v>649</v>
       </c>
       <c r="F64" s="21">
         <v>754</v>
       </c>
       <c r="G64" s="21">
         <v>776</v>
       </c>
       <c r="H64" s="21">
         <v>711</v>
       </c>
       <c r="I64" s="21">
@@ -7305,64 +7490,67 @@
       </c>
       <c r="T64" s="14">
         <v>676</v>
       </c>
       <c r="U64" s="22">
         <v>780</v>
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="13">
         <v>700</v>
       </c>
       <c r="X64" s="13">
         <v>735</v>
       </c>
       <c r="Y64" s="13">
         <v>600</v>
       </c>
       <c r="Z64" s="13">
         <v>679</v>
       </c>
       <c r="AA64" s="13">
         <v>627</v>
       </c>
-      <c r="AB64" s="71">
+      <c r="AB64" s="69">
         <v>547</v>
       </c>
       <c r="AC64" s="13">
         <v>590</v>
       </c>
       <c r="AD64" s="13">
         <v>564</v>
       </c>
-      <c r="AE64" s="78">
+      <c r="AE64" s="74">
         <v>586</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF64" s="74">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C65" s="21">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="21">
         <v>746</v>
       </c>
       <c r="F65" s="21">
         <v>814</v>
       </c>
       <c r="G65" s="21">
         <v>769</v>
       </c>
       <c r="H65" s="21">
         <v>742</v>
       </c>
       <c r="I65" s="21">
@@ -7400,64 +7588,67 @@
       </c>
       <c r="T65" s="14">
         <v>638</v>
       </c>
       <c r="U65" s="22">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="13">
         <v>720</v>
       </c>
       <c r="X65" s="13">
         <v>700</v>
       </c>
       <c r="Y65" s="13">
         <v>614</v>
       </c>
       <c r="Z65" s="13">
         <v>735</v>
       </c>
       <c r="AA65" s="13">
         <v>662</v>
       </c>
-      <c r="AB65" s="71">
+      <c r="AB65" s="69">
         <v>652</v>
       </c>
-      <c r="AC65" s="75">
+      <c r="AC65" s="72">
         <v>666</v>
       </c>
-      <c r="AD65" s="75">
+      <c r="AD65" s="72">
         <v>599</v>
       </c>
-      <c r="AE65" s="78">
+      <c r="AE65" s="74">
         <v>568</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF65" s="74">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="21">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="21">
         <v>353</v>
       </c>
       <c r="F66" s="21">
         <v>392</v>
       </c>
       <c r="G66" s="21">
         <v>390</v>
       </c>
       <c r="H66" s="21">
         <v>371</v>
       </c>
       <c r="I66" s="21">
@@ -7495,64 +7686,67 @@
       </c>
       <c r="T66" s="14">
         <v>326</v>
       </c>
       <c r="U66" s="22">
         <v>352</v>
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="13">
         <v>368</v>
       </c>
       <c r="X66" s="13">
         <v>365</v>
       </c>
       <c r="Y66" s="13">
         <v>292</v>
       </c>
       <c r="Z66" s="13">
         <v>340</v>
       </c>
       <c r="AA66" s="13">
         <v>270</v>
       </c>
-      <c r="AB66" s="71">
+      <c r="AB66" s="69">
         <v>301</v>
       </c>
       <c r="AC66" s="13">
         <v>328</v>
       </c>
       <c r="AD66" s="13">
         <v>312</v>
       </c>
-      <c r="AE66" s="78">
+      <c r="AE66" s="74">
         <v>291</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF66" s="74">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C67" s="21">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="21">
         <v>188</v>
       </c>
       <c r="F67" s="21">
         <v>226</v>
       </c>
       <c r="G67" s="21">
         <v>225</v>
       </c>
       <c r="H67" s="21">
         <v>196</v>
       </c>
       <c r="I67" s="21">
@@ -7590,64 +7784,67 @@
       </c>
       <c r="T67" s="14">
         <v>161</v>
       </c>
       <c r="U67" s="22">
         <v>200</v>
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="13">
         <v>186</v>
       </c>
       <c r="X67" s="13">
         <v>177</v>
       </c>
       <c r="Y67" s="13">
         <v>178</v>
       </c>
       <c r="Z67" s="13">
         <v>190</v>
       </c>
       <c r="AA67" s="13">
         <v>191</v>
       </c>
-      <c r="AB67" s="71">
+      <c r="AB67" s="69">
         <v>147</v>
       </c>
       <c r="AC67" s="13">
         <v>170</v>
       </c>
       <c r="AD67" s="13">
         <v>191</v>
       </c>
-      <c r="AE67" s="78">
+      <c r="AE67" s="74">
         <v>158</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF67" s="74">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C68" s="21">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="21">
         <v>1924</v>
       </c>
       <c r="F68" s="21">
         <v>2212</v>
       </c>
       <c r="G68" s="21">
         <v>2190</v>
       </c>
       <c r="H68" s="21">
         <v>1942</v>
       </c>
       <c r="I68" s="21">
@@ -7685,64 +7882,67 @@
       </c>
       <c r="T68" s="14">
         <v>1935</v>
       </c>
       <c r="U68" s="22">
         <v>2116</v>
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="13">
         <v>2024</v>
       </c>
       <c r="X68" s="13">
         <v>1968</v>
       </c>
       <c r="Y68" s="13">
         <v>1662</v>
       </c>
       <c r="Z68" s="13">
         <v>1849</v>
       </c>
       <c r="AA68" s="13">
         <v>1741</v>
       </c>
-      <c r="AB68" s="71">
+      <c r="AB68" s="69">
         <v>1559</v>
       </c>
       <c r="AC68" s="13">
         <v>1747</v>
       </c>
       <c r="AD68" s="13">
         <v>1688</v>
       </c>
-      <c r="AE68" s="78">
+      <c r="AE68" s="74">
         <v>1542</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF68" s="74">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C69" s="21">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>146</v>
       </c>
       <c r="F69" s="21">
         <v>187</v>
       </c>
       <c r="G69" s="21">
         <v>171</v>
       </c>
       <c r="H69" s="21">
         <v>170</v>
       </c>
       <c r="I69" s="21">
@@ -7780,64 +7980,67 @@
       </c>
       <c r="T69" s="14">
         <v>168</v>
       </c>
       <c r="U69" s="22">
         <v>166</v>
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="13">
         <v>133</v>
       </c>
       <c r="X69" s="13">
         <v>167</v>
       </c>
       <c r="Y69" s="13">
         <v>128</v>
       </c>
       <c r="Z69" s="13">
         <v>132</v>
       </c>
       <c r="AA69" s="13">
         <v>138</v>
       </c>
-      <c r="AB69" s="71">
+      <c r="AB69" s="69">
         <v>100</v>
       </c>
       <c r="AC69" s="13">
         <v>118</v>
       </c>
       <c r="AD69" s="13">
         <v>133</v>
       </c>
-      <c r="AE69" s="78">
+      <c r="AE69" s="74">
         <v>159</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF69" s="74">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C70" s="21">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="21">
         <v>318</v>
       </c>
       <c r="F70" s="21">
         <v>371</v>
       </c>
       <c r="G70" s="21">
         <v>342</v>
       </c>
       <c r="H70" s="21">
         <v>343</v>
       </c>
       <c r="I70" s="21">
@@ -7875,64 +8078,67 @@
       </c>
       <c r="T70" s="14">
         <v>274</v>
       </c>
       <c r="U70" s="22">
         <v>321</v>
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="13">
         <v>316</v>
       </c>
       <c r="X70" s="13">
         <v>291</v>
       </c>
       <c r="Y70" s="13">
         <v>283</v>
       </c>
       <c r="Z70" s="13">
         <v>314</v>
       </c>
       <c r="AA70" s="13">
         <v>266</v>
       </c>
-      <c r="AB70" s="71">
+      <c r="AB70" s="69">
         <v>237</v>
       </c>
       <c r="AC70" s="13">
         <v>252</v>
       </c>
       <c r="AD70" s="13">
         <v>290</v>
       </c>
-      <c r="AE70" s="78">
+      <c r="AE70" s="74">
         <v>259</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF70" s="74">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C71" s="21">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="21">
         <v>1002</v>
       </c>
       <c r="F71" s="21">
         <v>1220</v>
       </c>
       <c r="G71" s="21">
         <v>1198</v>
       </c>
       <c r="H71" s="21">
         <v>1197</v>
       </c>
       <c r="I71" s="21">
@@ -7970,64 +8176,67 @@
       </c>
       <c r="T71" s="14">
         <v>1129</v>
       </c>
       <c r="U71" s="22">
         <v>1091</v>
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="13">
         <v>1152</v>
       </c>
       <c r="X71" s="13">
         <v>1107</v>
       </c>
       <c r="Y71" s="13">
         <v>970</v>
       </c>
       <c r="Z71" s="13">
         <v>1117</v>
       </c>
       <c r="AA71" s="13">
         <v>1021</v>
       </c>
-      <c r="AB71" s="71">
+      <c r="AB71" s="69">
         <v>951</v>
       </c>
       <c r="AC71" s="13">
         <v>1052</v>
       </c>
       <c r="AD71" s="13">
         <v>1135</v>
       </c>
-      <c r="AE71" s="78">
+      <c r="AE71" s="74">
         <v>1015</v>
       </c>
-    </row>
-    <row r="72" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF71" s="74">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="72" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C72" s="21">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="21">
         <v>1288</v>
       </c>
       <c r="F72" s="21">
         <v>1415</v>
       </c>
       <c r="G72" s="21">
         <v>1363</v>
       </c>
       <c r="H72" s="21">
         <v>1338</v>
       </c>
       <c r="I72" s="21">
@@ -8065,64 +8274,67 @@
       </c>
       <c r="T72" s="14">
         <v>303</v>
       </c>
       <c r="U72" s="22">
         <v>1499</v>
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="13">
         <v>1410</v>
       </c>
       <c r="X72" s="13">
         <v>1323</v>
       </c>
       <c r="Y72" s="13">
         <v>1088</v>
       </c>
       <c r="Z72" s="13">
         <v>1256</v>
       </c>
       <c r="AA72" s="13">
         <v>1193</v>
       </c>
-      <c r="AB72" s="71">
+      <c r="AB72" s="69">
         <v>1021</v>
       </c>
       <c r="AC72" s="13">
         <v>1266</v>
       </c>
       <c r="AD72" s="13">
         <v>1205</v>
       </c>
-      <c r="AE72" s="78">
+      <c r="AE72" s="74">
         <v>1090</v>
       </c>
-    </row>
-    <row r="73" spans="1:31" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF72" s="74">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="73" spans="1:32" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C73" s="25">
         <v>1244</v>
       </c>
       <c r="D73" s="26">
         <v>1180</v>
       </c>
       <c r="E73" s="25">
         <v>1140</v>
       </c>
       <c r="F73" s="25">
         <v>1249</v>
       </c>
       <c r="G73" s="25">
         <v>1215</v>
       </c>
       <c r="H73" s="25">
         <v>1103</v>
       </c>
       <c r="I73" s="25">
@@ -8160,96 +8372,103 @@
       </c>
       <c r="T73" s="29">
         <v>1159</v>
       </c>
       <c r="U73" s="30">
         <v>1246</v>
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="27">
         <v>1234</v>
       </c>
       <c r="X73" s="13">
         <v>1158</v>
       </c>
       <c r="Y73" s="13">
         <v>992</v>
       </c>
       <c r="Z73" s="13">
         <v>1084</v>
       </c>
       <c r="AA73" s="13">
         <v>1126</v>
       </c>
-      <c r="AB73" s="71">
+      <c r="AB73" s="69">
         <v>948</v>
       </c>
       <c r="AC73" s="13">
         <v>1066</v>
       </c>
       <c r="AD73" s="13">
         <v>975</v>
       </c>
-      <c r="AE73" s="78">
+      <c r="AE73" s="74">
         <v>889</v>
       </c>
-    </row>
-    <row r="74" spans="1:31" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF73" s="74">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="74" spans="1:32" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="32"/>
-      <c r="B74" s="87" t="s">
+      <c r="B74" s="97" t="s">
         <v>64</v>
       </c>
-      <c r="C74" s="87"/>
-[...26 lines deleted...]
-    <row r="75" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C74" s="97"/>
+      <c r="D74" s="97"/>
+      <c r="E74" s="97"/>
+      <c r="F74" s="97"/>
+      <c r="G74" s="97"/>
+      <c r="H74" s="97"/>
+      <c r="I74" s="97"/>
+      <c r="J74" s="97"/>
+      <c r="K74" s="97"/>
+      <c r="L74" s="97"/>
+      <c r="M74" s="97"/>
+      <c r="N74" s="97"/>
+      <c r="O74" s="97"/>
+      <c r="P74" s="97"/>
+      <c r="Q74" s="97"/>
+      <c r="R74" s="97"/>
+      <c r="S74" s="97"/>
+      <c r="T74" s="97"/>
+      <c r="U74" s="97"/>
+      <c r="V74" s="97"/>
+      <c r="W74" s="97"/>
+      <c r="X74" s="97"/>
+      <c r="Y74" s="97"/>
+      <c r="Z74" s="97"/>
+      <c r="AA74" s="97"/>
+      <c r="AB74" s="83"/>
+      <c r="AC74" s="83"/>
+      <c r="AD74" s="83"/>
+      <c r="AE74" s="83"/>
+      <c r="AF74" s="83"/>
+    </row>
+    <row r="75" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="32"/>
       <c r="B75" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
@@ -8285,64 +8504,67 @@
       </c>
       <c r="T75" s="10">
         <v>17031</v>
       </c>
       <c r="U75" s="11">
         <v>18868</v>
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="13">
         <v>17917</v>
       </c>
       <c r="X75" s="13">
         <v>17317</v>
       </c>
       <c r="Y75" s="13">
         <v>14947</v>
       </c>
       <c r="Z75" s="13">
         <v>16862</v>
       </c>
       <c r="AA75" s="13">
         <v>15936</v>
       </c>
-      <c r="AB75" s="71">
+      <c r="AB75" s="69">
         <v>13958</v>
       </c>
       <c r="AC75" s="13">
         <v>15715</v>
       </c>
       <c r="AD75" s="13">
         <v>15750</v>
       </c>
-      <c r="AE75" s="78">
+      <c r="AE75" s="74">
         <v>14653</v>
       </c>
-    </row>
-    <row r="76" spans="1:31" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF75" s="74">
+        <v>16545</v>
+      </c>
+    </row>
+    <row r="76" spans="1:32" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="36">
         <v>100000000</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
@@ -8380,64 +8602,67 @@
       </c>
       <c r="T76" s="10">
         <v>458</v>
       </c>
       <c r="U76" s="11">
         <v>494</v>
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="13">
         <v>523</v>
       </c>
       <c r="X76" s="13">
         <v>418</v>
       </c>
       <c r="Y76" s="13">
         <v>394</v>
       </c>
       <c r="Z76" s="13">
         <v>450</v>
       </c>
       <c r="AA76" s="13">
         <v>377</v>
       </c>
-      <c r="AB76" s="71">
+      <c r="AB76" s="69">
         <v>366</v>
       </c>
       <c r="AC76" s="13">
         <v>463</v>
       </c>
       <c r="AD76" s="13">
         <v>439</v>
       </c>
-      <c r="AE76" s="78">
+      <c r="AE76" s="74">
         <v>392</v>
       </c>
-    </row>
-    <row r="77" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF76" s="74">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="77" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
@@ -8475,64 +8700,67 @@
       </c>
       <c r="T77" s="10">
         <v>450</v>
       </c>
       <c r="U77" s="11">
         <v>522</v>
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="13">
         <v>437</v>
       </c>
       <c r="X77" s="13">
         <v>459</v>
       </c>
       <c r="Y77" s="13">
         <v>439</v>
       </c>
       <c r="Z77" s="13">
         <v>445</v>
       </c>
       <c r="AA77" s="13">
         <v>436</v>
       </c>
-      <c r="AB77" s="71">
+      <c r="AB77" s="69">
         <v>404</v>
       </c>
       <c r="AC77" s="13">
         <v>418</v>
       </c>
       <c r="AD77" s="13">
         <v>419</v>
       </c>
-      <c r="AE77" s="78">
+      <c r="AE77" s="74">
         <v>395</v>
       </c>
-    </row>
-    <row r="78" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF77" s="74">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="78" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
@@ -8570,64 +8798,67 @@
       </c>
       <c r="T78" s="10">
         <v>1053</v>
       </c>
       <c r="U78" s="11">
         <v>1166</v>
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="13">
         <v>1044</v>
       </c>
       <c r="X78" s="13">
         <v>1117</v>
       </c>
       <c r="Y78" s="13">
         <v>892</v>
       </c>
       <c r="Z78" s="13">
         <v>1058</v>
       </c>
       <c r="AA78" s="13">
         <v>1006</v>
       </c>
-      <c r="AB78" s="71">
+      <c r="AB78" s="69">
         <v>833</v>
       </c>
       <c r="AC78" s="13">
         <v>907</v>
       </c>
       <c r="AD78" s="13">
         <v>927</v>
       </c>
-      <c r="AE78" s="78">
+      <c r="AE78" s="74">
         <v>874</v>
       </c>
-    </row>
-    <row r="79" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF78" s="74">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="79" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
@@ -8665,64 +8896,67 @@
       </c>
       <c r="T79" s="10">
         <v>437</v>
       </c>
       <c r="U79" s="11">
         <v>453</v>
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="13">
         <v>440</v>
       </c>
       <c r="X79" s="13">
         <v>397</v>
       </c>
       <c r="Y79" s="13">
         <v>332</v>
       </c>
       <c r="Z79" s="13">
         <v>373</v>
       </c>
       <c r="AA79" s="13">
         <v>354</v>
       </c>
-      <c r="AB79" s="71">
+      <c r="AB79" s="69">
         <v>315</v>
       </c>
       <c r="AC79" s="13">
         <v>392</v>
       </c>
       <c r="AD79" s="13">
         <v>400</v>
       </c>
-      <c r="AE79" s="78">
+      <c r="AE79" s="74">
         <v>346</v>
       </c>
-    </row>
-    <row r="80" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF79" s="74">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="80" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
@@ -8760,64 +8994,67 @@
       </c>
       <c r="T80" s="10">
         <v>634</v>
       </c>
       <c r="U80" s="11">
         <v>658</v>
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="13">
         <v>620</v>
       </c>
       <c r="X80" s="13">
         <v>609</v>
       </c>
       <c r="Y80" s="13">
         <v>553</v>
       </c>
       <c r="Z80" s="13">
         <v>611</v>
       </c>
       <c r="AA80" s="13">
         <v>590</v>
       </c>
-      <c r="AB80" s="71">
+      <c r="AB80" s="69">
         <v>496</v>
       </c>
       <c r="AC80" s="13">
         <v>557</v>
       </c>
       <c r="AD80" s="13">
         <v>508</v>
       </c>
-      <c r="AE80" s="78">
+      <c r="AE80" s="74">
         <v>514</v>
       </c>
-    </row>
-    <row r="81" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF80" s="74">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="81" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
@@ -8855,64 +9092,67 @@
       </c>
       <c r="T81" s="10">
         <v>500</v>
       </c>
       <c r="U81" s="11">
         <v>523</v>
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="13">
         <v>559</v>
       </c>
       <c r="X81" s="13">
         <v>505</v>
       </c>
       <c r="Y81" s="13">
         <v>439</v>
       </c>
       <c r="Z81" s="13">
         <v>553</v>
       </c>
       <c r="AA81" s="13">
         <v>447</v>
       </c>
-      <c r="AB81" s="71">
+      <c r="AB81" s="69">
         <v>414</v>
       </c>
       <c r="AC81" s="13">
         <v>431</v>
       </c>
       <c r="AD81" s="13">
         <v>412</v>
       </c>
-      <c r="AE81" s="78">
+      <c r="AE81" s="74">
         <v>409</v>
       </c>
-    </row>
-    <row r="82" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF81" s="74">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="82" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
@@ -8950,64 +9190,67 @@
       </c>
       <c r="T82" s="10">
         <v>836</v>
       </c>
       <c r="U82" s="11">
         <v>966</v>
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="13">
         <v>926</v>
       </c>
       <c r="X82" s="13">
         <v>873</v>
       </c>
       <c r="Y82" s="13">
         <v>761</v>
       </c>
       <c r="Z82" s="13">
         <v>811</v>
       </c>
       <c r="AA82" s="13">
         <v>771</v>
       </c>
-      <c r="AB82" s="71">
+      <c r="AB82" s="69">
         <v>701</v>
       </c>
       <c r="AC82" s="13">
         <v>748</v>
       </c>
       <c r="AD82" s="13">
         <v>734</v>
       </c>
-      <c r="AE82" s="78">
+      <c r="AE82" s="74">
         <v>726</v>
       </c>
-    </row>
-    <row r="83" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF82" s="74">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="83" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
@@ -9045,64 +9288,67 @@
       </c>
       <c r="T83" s="10">
         <v>417</v>
       </c>
       <c r="U83" s="11">
         <v>524</v>
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="13">
         <v>482</v>
       </c>
       <c r="X83" s="13">
         <v>425</v>
       </c>
       <c r="Y83" s="13">
         <v>354</v>
       </c>
       <c r="Z83" s="13">
         <v>427</v>
       </c>
       <c r="AA83" s="13">
         <v>363</v>
       </c>
-      <c r="AB83" s="71">
+      <c r="AB83" s="69">
         <v>369</v>
       </c>
       <c r="AC83" s="13">
         <v>399</v>
       </c>
       <c r="AD83" s="13">
         <v>414</v>
       </c>
-      <c r="AE83" s="78">
+      <c r="AE83" s="74">
         <v>356</v>
       </c>
-    </row>
-    <row r="84" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF83" s="74">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="84" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
@@ -9140,64 +9386,67 @@
       </c>
       <c r="T84" s="10">
         <v>912</v>
       </c>
       <c r="U84" s="11">
         <v>1054</v>
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="13">
         <v>995</v>
       </c>
       <c r="X84" s="13">
         <v>924</v>
       </c>
       <c r="Y84" s="13">
         <v>815</v>
       </c>
       <c r="Z84" s="13">
         <v>920</v>
       </c>
       <c r="AA84" s="13">
         <v>865</v>
       </c>
-      <c r="AB84" s="71">
+      <c r="AB84" s="69">
         <v>800</v>
       </c>
       <c r="AC84" s="13">
         <v>832</v>
       </c>
       <c r="AD84" s="13">
         <v>869</v>
       </c>
-      <c r="AE84" s="78">
+      <c r="AE84" s="74">
         <v>798</v>
       </c>
-    </row>
-    <row r="85" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF84" s="74">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="85" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
@@ -9235,64 +9484,67 @@
       </c>
       <c r="T85" s="10">
         <v>447</v>
       </c>
       <c r="U85" s="11">
         <v>475</v>
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="13">
         <v>459</v>
       </c>
       <c r="X85" s="13">
         <v>453</v>
       </c>
       <c r="Y85" s="13">
         <v>396</v>
       </c>
       <c r="Z85" s="13">
         <v>424</v>
       </c>
       <c r="AA85" s="13">
         <v>424</v>
       </c>
-      <c r="AB85" s="71">
+      <c r="AB85" s="69">
         <v>354</v>
       </c>
       <c r="AC85" s="13">
         <v>385</v>
       </c>
       <c r="AD85" s="13">
         <v>414</v>
       </c>
-      <c r="AE85" s="78">
+      <c r="AE85" s="74">
         <v>418</v>
       </c>
-    </row>
-    <row r="86" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF85" s="74">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="86" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
@@ -9330,64 +9582,67 @@
       </c>
       <c r="T86" s="10">
         <v>680</v>
       </c>
       <c r="U86" s="11">
         <v>783</v>
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="13">
         <v>682</v>
       </c>
       <c r="X86" s="13">
         <v>618</v>
       </c>
       <c r="Y86" s="13">
         <v>602</v>
       </c>
       <c r="Z86" s="13">
         <v>643</v>
       </c>
       <c r="AA86" s="13">
         <v>582</v>
       </c>
-      <c r="AB86" s="71">
+      <c r="AB86" s="69">
         <v>527</v>
       </c>
       <c r="AC86" s="13">
         <v>580</v>
       </c>
       <c r="AD86" s="13">
         <v>540</v>
       </c>
-      <c r="AE86" s="78">
+      <c r="AE86" s="74">
         <v>541</v>
       </c>
-    </row>
-    <row r="87" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF86" s="74">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="87" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
@@ -9425,64 +9680,67 @@
       </c>
       <c r="T87" s="10">
         <v>590</v>
       </c>
       <c r="U87" s="11">
         <v>718</v>
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="13">
         <v>625</v>
       </c>
       <c r="X87" s="13">
         <v>652</v>
       </c>
       <c r="Y87" s="13">
         <v>563</v>
       </c>
       <c r="Z87" s="13">
         <v>687</v>
       </c>
       <c r="AA87" s="13">
         <v>618</v>
       </c>
-      <c r="AB87" s="71">
+      <c r="AB87" s="69">
         <v>559</v>
       </c>
       <c r="AC87" s="13">
         <v>579</v>
       </c>
       <c r="AD87" s="13">
         <v>583</v>
       </c>
-      <c r="AE87" s="78">
+      <c r="AE87" s="74">
         <v>524</v>
       </c>
-    </row>
-    <row r="88" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF87" s="74">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="88" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
@@ -9520,64 +9778,67 @@
       </c>
       <c r="T88" s="10">
         <v>461</v>
       </c>
       <c r="U88" s="11">
         <v>526</v>
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="13">
         <v>504</v>
       </c>
       <c r="X88" s="13">
         <v>482</v>
       </c>
       <c r="Y88" s="13">
         <v>391</v>
       </c>
       <c r="Z88" s="13">
         <v>486</v>
       </c>
       <c r="AA88" s="13">
         <v>436</v>
       </c>
-      <c r="AB88" s="71">
+      <c r="AB88" s="69">
         <v>443</v>
       </c>
       <c r="AC88" s="13">
         <v>461</v>
       </c>
       <c r="AD88" s="13">
         <v>444</v>
       </c>
-      <c r="AE88" s="78">
+      <c r="AE88" s="74">
         <v>436</v>
       </c>
-    </row>
-    <row r="89" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF88" s="74">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="89" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B89" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
@@ -9615,64 +9876,67 @@
       </c>
       <c r="T89" s="10">
         <v>162</v>
       </c>
       <c r="U89" s="11">
         <v>204</v>
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="13">
         <v>180</v>
       </c>
       <c r="X89" s="13">
         <v>170</v>
       </c>
       <c r="Y89" s="13">
         <v>165</v>
       </c>
       <c r="Z89" s="13">
         <v>200</v>
       </c>
       <c r="AA89" s="13">
         <v>198</v>
       </c>
-      <c r="AB89" s="71">
+      <c r="AB89" s="69">
         <v>149</v>
       </c>
       <c r="AC89" s="13">
         <v>166</v>
       </c>
       <c r="AD89" s="13">
         <v>200</v>
       </c>
-      <c r="AE89" s="78">
+      <c r="AE89" s="74">
         <v>158</v>
       </c>
-    </row>
-    <row r="90" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF89" s="74">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="90" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B90" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
@@ -9710,64 +9974,67 @@
       </c>
       <c r="T90" s="10">
         <v>1075</v>
       </c>
       <c r="U90" s="11">
         <v>1155</v>
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="13">
         <v>1086</v>
       </c>
       <c r="X90" s="13">
         <v>1040</v>
       </c>
       <c r="Y90" s="13">
         <v>934</v>
       </c>
       <c r="Z90" s="13">
         <v>1023</v>
       </c>
       <c r="AA90" s="13">
         <v>972</v>
       </c>
-      <c r="AB90" s="71">
+      <c r="AB90" s="69">
         <v>792</v>
       </c>
       <c r="AC90" s="13">
         <v>946</v>
       </c>
       <c r="AD90" s="13">
         <v>895</v>
       </c>
-      <c r="AE90" s="78">
+      <c r="AE90" s="74">
         <v>829</v>
       </c>
-    </row>
-    <row r="91" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF90" s="74">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="91" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B91" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
@@ -9805,64 +10072,67 @@
       </c>
       <c r="T91" s="10">
         <v>235</v>
       </c>
       <c r="U91" s="11">
         <v>248</v>
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="13">
         <v>227</v>
       </c>
       <c r="X91" s="13">
         <v>269</v>
       </c>
       <c r="Y91" s="13">
         <v>194</v>
       </c>
       <c r="Z91" s="13">
         <v>212</v>
       </c>
       <c r="AA91" s="13">
         <v>227</v>
       </c>
-      <c r="AB91" s="71">
+      <c r="AB91" s="69">
         <v>165</v>
       </c>
       <c r="AC91" s="13">
         <v>197</v>
       </c>
       <c r="AD91" s="13">
         <v>217</v>
       </c>
-      <c r="AE91" s="78">
+      <c r="AE91" s="74">
         <v>247</v>
       </c>
-    </row>
-    <row r="92" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF91" s="74">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="38" t="s">
         <v>85</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
@@ -9900,64 +10170,67 @@
       </c>
       <c r="T92" s="10">
         <v>410</v>
       </c>
       <c r="U92" s="11">
         <v>467</v>
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="13">
         <v>452</v>
       </c>
       <c r="X92" s="13">
         <v>404</v>
       </c>
       <c r="Y92" s="13">
         <v>392</v>
       </c>
       <c r="Z92" s="13">
         <v>432</v>
       </c>
       <c r="AA92" s="13">
         <v>381</v>
       </c>
-      <c r="AB92" s="71">
+      <c r="AB92" s="69">
         <v>332</v>
       </c>
       <c r="AC92" s="13">
         <v>340</v>
       </c>
       <c r="AD92" s="13">
         <v>419</v>
       </c>
-      <c r="AE92" s="78">
+      <c r="AE92" s="74">
         <v>377</v>
       </c>
-    </row>
-    <row r="93" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF92" s="74">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="93" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="38" t="s">
         <v>86</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
@@ -9995,64 +10268,67 @@
       </c>
       <c r="T93" s="10">
         <v>2217</v>
       </c>
       <c r="U93" s="11">
         <v>2250</v>
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="13">
         <v>2381</v>
       </c>
       <c r="X93" s="13">
         <v>2327</v>
       </c>
       <c r="Y93" s="13">
         <v>1955</v>
       </c>
       <c r="Z93" s="13">
         <v>2231</v>
       </c>
       <c r="AA93" s="13">
         <v>2119</v>
       </c>
-      <c r="AB93" s="71">
+      <c r="AB93" s="69">
         <v>1954</v>
       </c>
       <c r="AC93" s="13">
         <v>2170</v>
       </c>
       <c r="AD93" s="13">
         <v>2331</v>
       </c>
-      <c r="AE93" s="78">
+      <c r="AE93" s="74">
         <v>2118</v>
       </c>
-    </row>
-    <row r="94" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF93" s="74">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="94" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="39" t="s">
         <v>87</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
@@ -10090,64 +10366,67 @@
       </c>
       <c r="T94" s="10">
         <v>2693</v>
       </c>
       <c r="U94" s="11">
         <v>3149</v>
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="13">
         <v>2829</v>
       </c>
       <c r="X94" s="13">
         <v>2735</v>
       </c>
       <c r="Y94" s="13">
         <v>2302</v>
       </c>
       <c r="Z94" s="13">
         <v>2580</v>
       </c>
       <c r="AA94" s="13">
         <v>2470</v>
       </c>
-      <c r="AB94" s="71">
+      <c r="AB94" s="69">
         <v>2101</v>
       </c>
       <c r="AC94" s="13">
         <v>2638</v>
       </c>
       <c r="AD94" s="13">
         <v>2515</v>
       </c>
-      <c r="AE94" s="78">
+      <c r="AE94" s="74">
         <v>2294</v>
       </c>
-    </row>
-    <row r="95" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF94" s="74">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="95" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="39" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
@@ -10185,96 +10464,102 @@
       </c>
       <c r="T95" s="10">
         <v>2364</v>
       </c>
       <c r="U95" s="11">
         <v>2533</v>
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="13">
         <v>2466</v>
       </c>
       <c r="X95" s="13">
         <v>2440</v>
       </c>
       <c r="Y95" s="13">
         <v>2074</v>
       </c>
       <c r="Z95" s="13">
         <v>2296</v>
       </c>
       <c r="AA95" s="13">
         <v>2300</v>
       </c>
-      <c r="AB95" s="71">
+      <c r="AB95" s="69">
         <v>1884</v>
       </c>
       <c r="AC95" s="13">
         <v>2106</v>
       </c>
       <c r="AD95" s="13">
         <v>2070</v>
       </c>
-      <c r="AE95" s="78">
+      <c r="AE95" s="74">
         <v>1901</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B96" s="88" t="s">
+      <c r="AF95" s="74">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="82" t="s">
         <v>65</v>
       </c>
-      <c r="C96" s="88"/>
-[...27 lines deleted...]
-    <row r="97" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C96" s="82"/>
+      <c r="D96" s="82"/>
+      <c r="E96" s="82"/>
+      <c r="F96" s="82"/>
+      <c r="G96" s="82"/>
+      <c r="H96" s="82"/>
+      <c r="I96" s="82"/>
+      <c r="J96" s="82"/>
+      <c r="K96" s="82"/>
+      <c r="L96" s="82"/>
+      <c r="M96" s="82"/>
+      <c r="N96" s="82"/>
+      <c r="O96" s="82"/>
+      <c r="P96" s="82"/>
+      <c r="Q96" s="82"/>
+      <c r="R96" s="82"/>
+      <c r="S96" s="82"/>
+      <c r="T96" s="82"/>
+      <c r="U96" s="82"/>
+      <c r="V96" s="82"/>
+      <c r="W96" s="82"/>
+      <c r="X96" s="82"/>
+      <c r="Y96" s="82"/>
+      <c r="Z96" s="82"/>
+      <c r="AA96" s="82"/>
+      <c r="AB96" s="83"/>
+      <c r="AC96" s="83"/>
+      <c r="AD96" s="83"/>
+      <c r="AE96" s="83"/>
+      <c r="AF96" s="83"/>
+    </row>
+    <row r="97" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
         <v>43</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
@@ -10309,64 +10594,67 @@
       </c>
       <c r="T97" s="14">
         <v>10644</v>
       </c>
       <c r="U97" s="11">
         <v>11861</v>
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="13">
         <v>11454</v>
       </c>
       <c r="X97" s="13">
         <v>11031</v>
       </c>
       <c r="Y97" s="13">
         <v>9501</v>
       </c>
       <c r="Z97" s="13">
         <v>10667</v>
       </c>
       <c r="AA97" s="13">
         <v>9883</v>
       </c>
-      <c r="AB97" s="71">
+      <c r="AB97" s="69">
         <v>8764</v>
       </c>
       <c r="AC97" s="13">
         <v>9811</v>
       </c>
       <c r="AD97" s="13">
         <v>9563</v>
       </c>
-      <c r="AE97" s="78">
+      <c r="AE97" s="74">
         <v>8951</v>
       </c>
-    </row>
-    <row r="98" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF97" s="74">
+        <v>10245</v>
+      </c>
+    </row>
+    <row r="98" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="36">
         <v>100000000</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
@@ -10404,64 +10692,67 @@
       </c>
       <c r="T98" s="14">
         <v>235</v>
       </c>
       <c r="U98" s="11">
         <v>250</v>
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="13">
         <v>256</v>
       </c>
       <c r="X98" s="13">
         <v>232</v>
       </c>
       <c r="Y98" s="13">
         <v>187</v>
       </c>
       <c r="Z98" s="13">
         <v>224</v>
       </c>
       <c r="AA98" s="13">
         <v>217</v>
       </c>
-      <c r="AB98" s="71">
+      <c r="AB98" s="69">
         <v>176</v>
       </c>
       <c r="AC98" s="13">
         <v>198</v>
       </c>
       <c r="AD98" s="13">
         <v>200</v>
       </c>
-      <c r="AE98" s="78">
+      <c r="AE98" s="74">
         <v>200</v>
       </c>
-    </row>
-    <row r="99" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF98" s="74">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="99" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="37" t="s">
         <v>70</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
@@ -10499,64 +10790,67 @@
       </c>
       <c r="T99" s="14">
         <v>327</v>
       </c>
       <c r="U99" s="11">
         <v>305</v>
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="13">
         <v>317</v>
       </c>
       <c r="X99" s="13">
         <v>298</v>
       </c>
       <c r="Y99" s="13">
         <v>291</v>
       </c>
       <c r="Z99" s="13">
         <v>319</v>
       </c>
       <c r="AA99" s="13">
         <v>284</v>
       </c>
-      <c r="AB99" s="71">
+      <c r="AB99" s="69">
         <v>246</v>
       </c>
       <c r="AC99" s="13">
         <v>284</v>
       </c>
       <c r="AD99" s="13">
         <v>302</v>
       </c>
-      <c r="AE99" s="78">
+      <c r="AE99" s="74">
         <v>264</v>
       </c>
-    </row>
-    <row r="100" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF99" s="74">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="100" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="38" t="s">
         <v>71</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
@@ -10594,64 +10888,67 @@
       </c>
       <c r="T100" s="14">
         <v>334</v>
       </c>
       <c r="U100" s="11">
         <v>333</v>
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="13">
         <v>334</v>
       </c>
       <c r="X100" s="13">
         <v>288</v>
       </c>
       <c r="Y100" s="13">
         <v>284</v>
       </c>
       <c r="Z100" s="13">
         <v>306</v>
       </c>
       <c r="AA100" s="13">
         <v>302</v>
       </c>
-      <c r="AB100" s="71">
+      <c r="AB100" s="69">
         <v>256</v>
       </c>
       <c r="AC100" s="13">
         <v>289</v>
       </c>
       <c r="AD100" s="13">
         <v>270</v>
       </c>
-      <c r="AE100" s="78">
+      <c r="AE100" s="74">
         <v>275</v>
       </c>
-    </row>
-    <row r="101" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF100" s="74">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A101" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
@@ -10689,64 +10986,67 @@
       </c>
       <c r="T101" s="14">
         <v>1991</v>
       </c>
       <c r="U101" s="11">
         <v>2240</v>
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="13">
         <v>2035</v>
       </c>
       <c r="X101" s="13">
         <v>1994</v>
       </c>
       <c r="Y101" s="13">
         <v>1697</v>
       </c>
       <c r="Z101" s="13">
         <v>2028</v>
       </c>
       <c r="AA101" s="13">
         <v>1782</v>
       </c>
-      <c r="AB101" s="71">
+      <c r="AB101" s="69">
         <v>1498</v>
       </c>
       <c r="AC101" s="13">
         <v>1903</v>
       </c>
       <c r="AD101" s="13">
         <v>1835</v>
       </c>
-      <c r="AE101" s="78">
+      <c r="AE101" s="74">
         <v>1721</v>
       </c>
-    </row>
-    <row r="102" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF101" s="74">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="102" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A102" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
@@ -10784,64 +11084,67 @@
       </c>
       <c r="T102" s="14">
         <v>501</v>
       </c>
       <c r="U102" s="11">
         <v>582</v>
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="13">
         <v>576</v>
       </c>
       <c r="X102" s="13">
         <v>569</v>
       </c>
       <c r="Y102" s="13">
         <v>529</v>
       </c>
       <c r="Z102" s="13">
         <v>565</v>
       </c>
       <c r="AA102" s="13">
         <v>529</v>
       </c>
-      <c r="AB102" s="71">
+      <c r="AB102" s="69">
         <v>470</v>
       </c>
       <c r="AC102" s="13">
         <v>511</v>
       </c>
       <c r="AD102" s="13">
         <v>450</v>
       </c>
-      <c r="AE102" s="78">
+      <c r="AE102" s="74">
         <v>420</v>
       </c>
-    </row>
-    <row r="103" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF102" s="74">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A103" s="38" t="s">
         <v>74</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
@@ -10879,64 +11182,67 @@
       </c>
       <c r="T103" s="14">
         <v>319</v>
       </c>
       <c r="U103" s="11">
         <v>369</v>
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="13">
         <v>369</v>
       </c>
       <c r="X103" s="13">
         <v>378</v>
       </c>
       <c r="Y103" s="13">
         <v>317</v>
       </c>
       <c r="Z103" s="13">
         <v>368</v>
       </c>
       <c r="AA103" s="13">
         <v>316</v>
       </c>
-      <c r="AB103" s="71">
+      <c r="AB103" s="69">
         <v>305</v>
       </c>
       <c r="AC103" s="13">
         <v>294</v>
       </c>
       <c r="AD103" s="13">
         <v>294</v>
       </c>
-      <c r="AE103" s="78">
+      <c r="AE103" s="74">
         <v>268</v>
       </c>
-    </row>
-    <row r="104" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF103" s="74">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A104" s="38" t="s">
         <v>75</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
@@ -10974,64 +11280,67 @@
       </c>
       <c r="T104" s="14">
         <v>1010</v>
       </c>
       <c r="U104" s="11">
         <v>1108</v>
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="13">
         <v>1117</v>
       </c>
       <c r="X104" s="13">
         <v>1008</v>
       </c>
       <c r="Y104" s="13">
         <v>905</v>
       </c>
       <c r="Z104" s="13">
         <v>889</v>
       </c>
       <c r="AA104" s="13">
         <v>884</v>
       </c>
-      <c r="AB104" s="71">
+      <c r="AB104" s="69">
         <v>790</v>
       </c>
       <c r="AC104" s="13">
         <v>879</v>
       </c>
       <c r="AD104" s="13">
         <v>847</v>
       </c>
-      <c r="AE104" s="78">
+      <c r="AE104" s="74">
         <v>814</v>
       </c>
-    </row>
-    <row r="105" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF104" s="74">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="105" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A105" s="38" t="s">
         <v>76</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
@@ -11069,64 +11378,67 @@
       </c>
       <c r="T105" s="14">
         <v>429</v>
       </c>
       <c r="U105" s="11">
         <v>581</v>
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="13">
         <v>499</v>
       </c>
       <c r="X105" s="13">
         <v>511</v>
       </c>
       <c r="Y105" s="13">
         <v>398</v>
       </c>
       <c r="Z105" s="13">
         <v>489</v>
       </c>
       <c r="AA105" s="13">
         <v>447</v>
       </c>
-      <c r="AB105" s="71">
+      <c r="AB105" s="69">
         <v>404</v>
       </c>
       <c r="AC105" s="13">
         <v>396</v>
       </c>
       <c r="AD105" s="13">
         <v>410</v>
       </c>
-      <c r="AE105" s="78">
+      <c r="AE105" s="74">
         <v>414</v>
       </c>
-    </row>
-    <row r="106" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF105" s="74">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A106" s="38" t="s">
         <v>77</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
@@ -11164,64 +11476,67 @@
       </c>
       <c r="T106" s="14">
         <v>227</v>
       </c>
       <c r="U106" s="11">
         <v>254</v>
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="13">
         <v>249</v>
       </c>
       <c r="X106" s="13">
         <v>224</v>
       </c>
       <c r="Y106" s="13">
         <v>170</v>
       </c>
       <c r="Z106" s="13">
         <v>217</v>
       </c>
       <c r="AA106" s="13">
         <v>202</v>
       </c>
-      <c r="AB106" s="71">
+      <c r="AB106" s="69">
         <v>189</v>
       </c>
       <c r="AC106" s="13">
         <v>205</v>
       </c>
       <c r="AD106" s="13">
         <v>199</v>
       </c>
-      <c r="AE106" s="78">
+      <c r="AE106" s="74">
         <v>169</v>
       </c>
-    </row>
-    <row r="107" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF106" s="74">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A107" s="38" t="s">
         <v>78</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
@@ -11259,64 +11574,67 @@
       </c>
       <c r="T107" s="14">
         <v>222</v>
       </c>
       <c r="U107" s="11">
         <v>252</v>
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="13">
         <v>263</v>
       </c>
       <c r="X107" s="13">
         <v>261</v>
       </c>
       <c r="Y107" s="13">
         <v>212</v>
       </c>
       <c r="Z107" s="13">
         <v>254</v>
       </c>
       <c r="AA107" s="13">
         <v>203</v>
       </c>
-      <c r="AB107" s="71">
+      <c r="AB107" s="69">
         <v>187</v>
       </c>
       <c r="AC107" s="13">
         <v>236</v>
       </c>
       <c r="AD107" s="13">
         <v>206</v>
       </c>
-      <c r="AE107" s="78">
+      <c r="AE107" s="74">
         <v>200</v>
       </c>
-    </row>
-    <row r="108" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF107" s="74">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A108" s="38" t="s">
         <v>79</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
@@ -11354,64 +11672,67 @@
       </c>
       <c r="T108" s="14">
         <v>719</v>
       </c>
       <c r="U108" s="11">
         <v>832</v>
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="13">
         <v>763</v>
       </c>
       <c r="X108" s="13">
         <v>803</v>
       </c>
       <c r="Y108" s="13">
         <v>659</v>
       </c>
       <c r="Z108" s="13">
         <v>717</v>
       </c>
       <c r="AA108" s="13">
         <v>650</v>
       </c>
-      <c r="AB108" s="71">
+      <c r="AB108" s="69">
         <v>587</v>
       </c>
       <c r="AC108" s="13">
         <v>627</v>
       </c>
       <c r="AD108" s="13">
         <v>653</v>
       </c>
-      <c r="AE108" s="78">
+      <c r="AE108" s="74">
         <v>608</v>
       </c>
-    </row>
-    <row r="109" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF108" s="74">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="109" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="38" t="s">
         <v>80</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
@@ -11449,64 +11770,67 @@
       </c>
       <c r="T109" s="14">
         <v>733</v>
       </c>
       <c r="U109" s="11">
         <v>868</v>
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="13">
         <v>893</v>
       </c>
       <c r="X109" s="13">
         <v>803</v>
       </c>
       <c r="Y109" s="13">
         <v>690</v>
       </c>
       <c r="Z109" s="13">
         <v>831</v>
       </c>
       <c r="AA109" s="13">
         <v>760</v>
       </c>
-      <c r="AB109" s="71">
+      <c r="AB109" s="69">
         <v>739</v>
       </c>
       <c r="AC109" s="13">
         <v>714</v>
       </c>
       <c r="AD109" s="13">
         <v>682</v>
       </c>
-      <c r="AE109" s="78">
+      <c r="AE109" s="74">
         <v>644</v>
       </c>
-    </row>
-    <row r="110" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF109" s="74">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="110" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="38" t="s">
         <v>81</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
@@ -11544,64 +11868,67 @@
       </c>
       <c r="T110" s="14">
         <v>213</v>
       </c>
       <c r="U110" s="11">
         <v>201</v>
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="13">
         <v>255</v>
       </c>
       <c r="X110" s="13">
         <v>206</v>
       </c>
       <c r="Y110" s="13">
         <v>193</v>
       </c>
       <c r="Z110" s="13">
         <v>208</v>
       </c>
       <c r="AA110" s="13">
         <v>159</v>
       </c>
-      <c r="AB110" s="71">
+      <c r="AB110" s="69">
         <v>172</v>
       </c>
       <c r="AC110" s="13">
         <v>227</v>
       </c>
       <c r="AD110" s="13">
         <v>190</v>
       </c>
-      <c r="AE110" s="78">
+      <c r="AE110" s="74">
         <v>176</v>
       </c>
-    </row>
-    <row r="111" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF110" s="74">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="111" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="38" t="s">
         <v>82</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
@@ -11639,64 +11966,67 @@
       </c>
       <c r="T111" s="14">
         <v>199</v>
       </c>
       <c r="U111" s="11">
         <v>244</v>
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="13">
         <v>193</v>
       </c>
       <c r="X111" s="13">
         <v>190</v>
       </c>
       <c r="Y111" s="13">
         <v>187</v>
       </c>
       <c r="Z111" s="13">
         <v>192</v>
       </c>
       <c r="AA111" s="13">
         <v>191</v>
       </c>
-      <c r="AB111" s="71">
+      <c r="AB111" s="69">
         <v>153</v>
       </c>
       <c r="AC111" s="13">
         <v>202</v>
       </c>
       <c r="AD111" s="13">
         <v>194</v>
       </c>
-      <c r="AE111" s="78">
+      <c r="AE111" s="74">
         <v>140</v>
       </c>
-    </row>
-    <row r="112" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF111" s="74">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="112" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="38" t="s">
         <v>83</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
@@ -11734,64 +12064,67 @@
       </c>
       <c r="T112" s="14">
         <v>2899</v>
       </c>
       <c r="U112" s="11">
         <v>3163</v>
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="13">
         <v>3065</v>
       </c>
       <c r="X112" s="13">
         <v>2989</v>
       </c>
       <c r="Y112" s="13">
         <v>2570</v>
       </c>
       <c r="Z112" s="13">
         <v>2808</v>
       </c>
       <c r="AA112" s="13">
         <v>2716</v>
       </c>
-      <c r="AB112" s="71">
+      <c r="AB112" s="69">
         <v>2403</v>
       </c>
       <c r="AC112" s="13">
         <v>2613</v>
       </c>
       <c r="AD112" s="13">
         <v>2592</v>
       </c>
-      <c r="AE112" s="78">
+      <c r="AE112" s="74">
         <v>2430</v>
       </c>
-    </row>
-    <row r="113" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF112" s="74">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="113" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="38" t="s">
         <v>84</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
@@ -11829,64 +12162,67 @@
       </c>
       <c r="T113" s="14">
         <v>63</v>
       </c>
       <c r="U113" s="11">
         <v>64</v>
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="13">
         <v>60</v>
       </c>
       <c r="X113" s="13">
         <v>74</v>
       </c>
       <c r="Y113" s="13">
         <v>49</v>
       </c>
       <c r="Z113" s="13">
         <v>51</v>
       </c>
       <c r="AA113" s="13">
         <v>56</v>
       </c>
-      <c r="AB113" s="71">
+      <c r="AB113" s="69">
         <v>36</v>
       </c>
       <c r="AC113" s="13">
         <v>57</v>
       </c>
       <c r="AD113" s="13">
         <v>50</v>
       </c>
-      <c r="AE113" s="78">
+      <c r="AE113" s="74">
         <v>51</v>
       </c>
-    </row>
-    <row r="114" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF113" s="74">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="114" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="40" t="s">
         <v>85</v>
       </c>
       <c r="B114" s="15" t="s">
         <v>60</v>
       </c>
       <c r="C114" s="16">
         <v>251</v>
       </c>
       <c r="D114" s="16">
         <v>229</v>
       </c>
       <c r="E114" s="16">
         <v>208</v>
       </c>
       <c r="F114" s="16">
         <v>244</v>
       </c>
       <c r="G114" s="16">
         <v>221</v>
       </c>
       <c r="H114" s="16">
         <v>212</v>
       </c>
       <c r="I114" s="16">
@@ -11909,448 +12245,451 @@
       </c>
       <c r="O114" s="16">
         <v>188</v>
       </c>
       <c r="P114" s="16">
         <v>201</v>
       </c>
       <c r="Q114" s="16">
         <v>210</v>
       </c>
       <c r="R114" s="17">
         <v>265</v>
       </c>
       <c r="S114" s="17">
         <v>208</v>
       </c>
       <c r="T114" s="18">
         <v>223</v>
       </c>
       <c r="U114" s="19">
         <v>215</v>
       </c>
       <c r="V114" s="52">
         <v>175</v>
       </c>
-      <c r="W114" s="58">
+      <c r="W114" s="56">
         <v>210</v>
       </c>
-      <c r="X114" s="58">
+      <c r="X114" s="56">
         <v>203</v>
       </c>
-      <c r="Y114" s="58">
+      <c r="Y114" s="56">
         <v>163</v>
       </c>
-      <c r="Z114" s="58">
+      <c r="Z114" s="56">
         <v>201</v>
       </c>
-      <c r="AA114" s="58">
+      <c r="AA114" s="56">
         <v>185</v>
       </c>
-      <c r="AB114" s="72">
+      <c r="AB114" s="70">
         <v>153</v>
       </c>
-      <c r="AC114" s="58">
+      <c r="AC114" s="56">
         <v>176</v>
       </c>
-      <c r="AD114" s="58">
+      <c r="AD114" s="56">
         <v>189</v>
       </c>
-      <c r="AE114" s="81">
+      <c r="AE114" s="76">
         <v>157</v>
       </c>
-    </row>
-    <row r="115" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF114" s="76">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="115" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="38"/>
       <c r="B115" s="20" t="s">
         <v>66</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="39"/>
       <c r="B116" s="3"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="39"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
@@ -37984,60 +38323,60 @@
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
       <c r="H1044" s="1"/>
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="W1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="B2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B96:AA96"/>
+    <mergeCell ref="B96:AF96"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B8:AA8"/>
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B74:AF74"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>