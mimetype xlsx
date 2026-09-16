--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -4,125 +4,113 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июнь месяц 2026\ЕДН\рождаемость +\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за июль месяц 2026\ЕДН\рождаемость +\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11610"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11310"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="1" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Метадеректер!$A$1:$B$16</definedName>
   </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="uwjn/Xbo8ZTvzJbnL640vCh4g3/HqWRN9dw33cGFQpo="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="105">
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіш коды </t>
   </si>
   <si>
     <t xml:space="preserve">Статистикалық көрсеткіштің атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Өлшем бірлігі </t>
   </si>
   <si>
     <t>Адам</t>
   </si>
   <si>
     <t xml:space="preserve">КСП қысқаша атауы </t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіштің тарихы </t>
   </si>
   <si>
     <t>1 қаңтар 2024 жылдан бастап</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткішті анықтау </t>
   </si>
   <si>
     <t>Өңірлер бойынша туғандардың ай сайынғы саны</t>
   </si>
   <si>
     <t xml:space="preserve">Деректерді өңдеу әдісі </t>
   </si>
   <si>
-    <t>Есеп айырысу</t>
-[...1 lines deleted...]
-  <si>
     <t>Есептеу әдістемесі</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> Қазақстан Республикасында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
   </si>
   <si>
     <t xml:space="preserve">Көрсеткіш көзі </t>
   </si>
   <si>
-    <t>Туу статистикасы бойынша ағымдағы деректерді қалыптастыру үшін әкімшілік дереккөздер, атап айтқанда, азаматтық хал туралы актілерді тіркеу органдарынан және Статистикалық жұмыстар жоспарынан тыс жүргізілетін "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" КЕАҚ ұсынатын әкімшілік деректер сияқты деректер көздері пайдаланылады</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ескерту </t>
-  </si>
-[...1 lines deleted...]
-    <t>Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған</t>
   </si>
   <si>
     <t xml:space="preserve">Жіктеуіштер </t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер</t>
   </si>
   <si>
     <t xml:space="preserve">Қатысты басылымдар </t>
   </si>
   <si>
     <t xml:space="preserve">Пайдалы сілтемелер </t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңартылған күні </t>
   </si>
   <si>
     <t xml:space="preserve">Келесі өзектендіру күні </t>
   </si>
   <si>
     <t xml:space="preserve">Жауапты құрылымдық бөлімше </t>
   </si>
   <si>
     <t>Халық статистикасы департаменті</t>
   </si>
@@ -344,56 +332,69 @@
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Туғандар саны</t>
   </si>
   <si>
     <t>Атакулов Дархан Мухамеджанович</t>
   </si>
   <si>
     <t>+7 7172749805</t>
   </si>
   <si>
     <t>d.atakulov@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/21/ </t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/105/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets</t>
   </si>
+  <si>
+    <t>Сандық</t>
+  </si>
+  <si>
+    <t>Қазақстан Республикасында туылғандардың статистикасы азаматтық хал актілерін тіркеу органдарында туу туралы актілерді тіркеуге негізделеді</t>
+  </si>
+  <si>
+    <t>Әділет министрлігінің Азаматтық хал актілерін тіркеу органдарының және ҚР Деңсаулық сақтау министрлігінің тіркелген халық тіркелімінің әкімшілік деректері</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Деректер туу туралы актілерді тіркеу күні бойынша қалыптастырылған. 2022 жылдан бастап деректер Абай, Алматы, Шығыс Қазақстан облыстары және Астана қаласында жаңа аудандардың құрылуына байланысты қайта есептелді.
+</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -418,145 +419,135 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...18 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -705,59 +696,60 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -788,213 +780,222 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 5" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
@@ -1169,1033 +1170,1041 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=2026&amp;name=19157&amp;period=quarter&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/105/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="59" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="14.42578125" style="59"/>
+    <col min="1" max="1" width="42.85546875" style="53" customWidth="1"/>
+    <col min="2" max="2" width="78.85546875" style="53" customWidth="1"/>
+    <col min="3" max="16384" width="14.42578125" style="53"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="58">
+      <c r="B1" s="52">
         <v>612101</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="57" t="s">
+      <c r="A2" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="60" t="s">
+      <c r="B2" s="54" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="91" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="91" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="91" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="72" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="91" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="74" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="91" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="75" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="92" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-      <c r="B9" s="61" t="s">
+    <row r="12" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="91" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="57" t="s">
+      <c r="B12" s="93" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="60" t="s">
+      <c r="B13" s="92" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="91" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="57" t="s">
+      <c r="B14" s="92" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="79" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="57" t="s">
+      <c r="B15" s="50">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="91" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="80" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="57" t="s">
+      <c r="B16" s="50">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="91" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="79" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="57" t="s">
+      <c r="B17" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="79" t="s">
+    </row>
+    <row r="18" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="91" t="s">
+        <v>21</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="91" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="58" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="59" t="s">
         <v>97</v>
-      </c>
-[...46 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B11" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:X19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B46" sqref="B46"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="43" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="44"/>
+    <col min="1" max="1" width="4.5703125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="39" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="39"/>
+    <col min="4" max="4" width="51.7109375" style="39" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="40"/>
+    <col min="257" max="257" width="4.5703125" style="40" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="40" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="40"/>
+    <col min="260" max="260" width="51.7109375" style="40" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="40"/>
+    <col min="513" max="513" width="4.5703125" style="40" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="40" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="40"/>
+    <col min="516" max="516" width="51.7109375" style="40" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="40"/>
+    <col min="769" max="769" width="4.5703125" style="40" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="40" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="40"/>
+    <col min="772" max="772" width="51.7109375" style="40" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="40"/>
+    <col min="1025" max="1025" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="40"/>
+    <col min="1028" max="1028" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="40"/>
+    <col min="1281" max="1281" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="40"/>
+    <col min="1284" max="1284" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="40"/>
+    <col min="1537" max="1537" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="40"/>
+    <col min="1540" max="1540" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="40"/>
+    <col min="1793" max="1793" width="4.5703125" style="40" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="40"/>
+    <col min="1796" max="1796" width="51.7109375" style="40" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="40"/>
+    <col min="2049" max="2049" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="40"/>
+    <col min="2052" max="2052" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="40"/>
+    <col min="2305" max="2305" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="40"/>
+    <col min="2308" max="2308" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="40"/>
+    <col min="2561" max="2561" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="40"/>
+    <col min="2564" max="2564" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="40"/>
+    <col min="2817" max="2817" width="4.5703125" style="40" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="40"/>
+    <col min="2820" max="2820" width="51.7109375" style="40" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="40"/>
+    <col min="3073" max="3073" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="40"/>
+    <col min="3076" max="3076" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="40"/>
+    <col min="3329" max="3329" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="40"/>
+    <col min="3332" max="3332" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="40"/>
+    <col min="3585" max="3585" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="40"/>
+    <col min="3588" max="3588" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="40"/>
+    <col min="3841" max="3841" width="4.5703125" style="40" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="40"/>
+    <col min="3844" max="3844" width="51.7109375" style="40" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="40"/>
+    <col min="4097" max="4097" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="40"/>
+    <col min="4100" max="4100" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="40"/>
+    <col min="4353" max="4353" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="40"/>
+    <col min="4356" max="4356" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="40"/>
+    <col min="4609" max="4609" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="40"/>
+    <col min="4612" max="4612" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="40"/>
+    <col min="4865" max="4865" width="4.5703125" style="40" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="40"/>
+    <col min="4868" max="4868" width="51.7109375" style="40" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="40"/>
+    <col min="5121" max="5121" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="40"/>
+    <col min="5124" max="5124" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="40"/>
+    <col min="5377" max="5377" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="40"/>
+    <col min="5380" max="5380" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="40"/>
+    <col min="5633" max="5633" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="40"/>
+    <col min="5636" max="5636" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="40"/>
+    <col min="5889" max="5889" width="4.5703125" style="40" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="40"/>
+    <col min="5892" max="5892" width="51.7109375" style="40" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="40"/>
+    <col min="6145" max="6145" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="40"/>
+    <col min="6148" max="6148" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="40"/>
+    <col min="6401" max="6401" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="40"/>
+    <col min="6404" max="6404" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="40"/>
+    <col min="6657" max="6657" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="40"/>
+    <col min="6660" max="6660" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="40"/>
+    <col min="6913" max="6913" width="4.5703125" style="40" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="40"/>
+    <col min="6916" max="6916" width="51.7109375" style="40" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="40"/>
+    <col min="7169" max="7169" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="40"/>
+    <col min="7172" max="7172" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="40"/>
+    <col min="7425" max="7425" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="40"/>
+    <col min="7428" max="7428" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="40"/>
+    <col min="7681" max="7681" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="40"/>
+    <col min="7684" max="7684" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="40"/>
+    <col min="7937" max="7937" width="4.5703125" style="40" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="40"/>
+    <col min="7940" max="7940" width="51.7109375" style="40" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="40"/>
+    <col min="8193" max="8193" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="40"/>
+    <col min="8196" max="8196" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="40"/>
+    <col min="8449" max="8449" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="40"/>
+    <col min="8452" max="8452" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="40"/>
+    <col min="8705" max="8705" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="40"/>
+    <col min="8708" max="8708" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="40"/>
+    <col min="8961" max="8961" width="4.5703125" style="40" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="40"/>
+    <col min="8964" max="8964" width="51.7109375" style="40" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="40"/>
+    <col min="9217" max="9217" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="40"/>
+    <col min="9220" max="9220" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="40"/>
+    <col min="9473" max="9473" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="40"/>
+    <col min="9476" max="9476" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="40"/>
+    <col min="9729" max="9729" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="40"/>
+    <col min="9732" max="9732" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="40"/>
+    <col min="9985" max="9985" width="4.5703125" style="40" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="40"/>
+    <col min="9988" max="9988" width="51.7109375" style="40" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="40"/>
+    <col min="10241" max="10241" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="40"/>
+    <col min="10244" max="10244" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="40"/>
+    <col min="10497" max="10497" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="40"/>
+    <col min="10500" max="10500" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="40"/>
+    <col min="10753" max="10753" width="4.5703125" style="40" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="40"/>
+    <col min="10756" max="10756" width="51.7109375" style="40" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="40"/>
+    <col min="11009" max="11009" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="40"/>
+    <col min="11012" max="11012" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="40"/>
+    <col min="11265" max="11265" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="40"/>
+    <col min="11268" max="11268" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="40"/>
+    <col min="11521" max="11521" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="40"/>
+    <col min="11524" max="11524" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="40"/>
+    <col min="11777" max="11777" width="4.5703125" style="40" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="40"/>
+    <col min="11780" max="11780" width="51.7109375" style="40" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="40"/>
+    <col min="12033" max="12033" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="40"/>
+    <col min="12036" max="12036" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="40"/>
+    <col min="12289" max="12289" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="40"/>
+    <col min="12292" max="12292" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="40"/>
+    <col min="12545" max="12545" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="40"/>
+    <col min="12548" max="12548" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="40"/>
+    <col min="12801" max="12801" width="4.5703125" style="40" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="40"/>
+    <col min="12804" max="12804" width="51.7109375" style="40" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="40"/>
+    <col min="13057" max="13057" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="40"/>
+    <col min="13060" max="13060" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="40"/>
+    <col min="13313" max="13313" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="40"/>
+    <col min="13316" max="13316" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="40"/>
+    <col min="13569" max="13569" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="40"/>
+    <col min="13572" max="13572" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="40"/>
+    <col min="13825" max="13825" width="4.5703125" style="40" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="40"/>
+    <col min="13828" max="13828" width="51.7109375" style="40" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="40"/>
+    <col min="14081" max="14081" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="40"/>
+    <col min="14084" max="14084" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="40"/>
+    <col min="14337" max="14337" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="40"/>
+    <col min="14340" max="14340" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="40"/>
+    <col min="14593" max="14593" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="40"/>
+    <col min="14596" max="14596" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="40"/>
+    <col min="14849" max="14849" width="4.5703125" style="40" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="40"/>
+    <col min="14852" max="14852" width="51.7109375" style="40" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="40"/>
+    <col min="15105" max="15105" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="40"/>
+    <col min="15108" max="15108" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="40"/>
+    <col min="15361" max="15361" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="40"/>
+    <col min="15364" max="15364" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="40"/>
+    <col min="15617" max="15617" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="40"/>
+    <col min="15620" max="15620" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="40"/>
+    <col min="15873" max="15873" width="4.5703125" style="40" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="40"/>
+    <col min="15876" max="15876" width="51.7109375" style="40" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="40"/>
+    <col min="16129" max="16129" width="4.5703125" style="40" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="40" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="40"/>
+    <col min="16132" max="16132" width="51.7109375" style="40" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="42"/>
-[...1 lines deleted...]
-      <c r="C1" s="42"/>
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
     </row>
     <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="42"/>
-[...1 lines deleted...]
-      <c r="C2" s="42"/>
+      <c r="A2" s="38"/>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
     </row>
     <row r="3" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="42"/>
-[...1 lines deleted...]
-      <c r="C3" s="45"/>
+      <c r="A3" s="38"/>
+      <c r="B3" s="41"/>
+      <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="42"/>
-[...1 lines deleted...]
-      <c r="D4" s="46"/>
+      <c r="A4" s="38"/>
+      <c r="C4" s="41"/>
+      <c r="D4" s="42"/>
     </row>
     <row r="5" spans="1:24" x14ac:dyDescent="0.2">
-      <c r="A5" s="42"/>
-      <c r="B5" s="47" t="s">
+      <c r="A5" s="38"/>
+      <c r="B5" s="43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C5" s="41"/>
+    </row>
+    <row r="6" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="38"/>
+      <c r="B6" s="43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C6" s="41"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="38"/>
+      <c r="B7" s="43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" s="41"/>
+    </row>
+    <row r="8" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="38"/>
+      <c r="B8" s="43" t="s">
+        <v>89</v>
+      </c>
+      <c r="C8" s="41"/>
+    </row>
+    <row r="9" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="38"/>
+      <c r="B9" s="43" t="s">
         <v>90</v>
       </c>
-      <c r="C5" s="45"/>
-[...3 lines deleted...]
-      <c r="B6" s="47" t="s">
+      <c r="C9" s="41"/>
+    </row>
+    <row r="10" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="38"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="44"/>
+    </row>
+    <row r="11" spans="1:24" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="38"/>
+      <c r="B11" s="95" t="s">
         <v>91</v>
       </c>
-      <c r="C6" s="45"/>
-[...3 lines deleted...]
-      <c r="B7" s="47" t="s">
+      <c r="C11" s="41"/>
+      <c r="D11" s="44"/>
+    </row>
+    <row r="12" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="38"/>
+      <c r="B12" s="38"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="44"/>
+    </row>
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="38"/>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="44"/>
+    </row>
+    <row r="14" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="45" t="s">
         <v>92</v>
       </c>
-      <c r="C7" s="45"/>
-[...46 lines deleted...]
-      <c r="D14" s="51"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
     </row>
     <row r="15" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="46"/>
-[...1 lines deleted...]
-      <c r="X15" s="43"/>
+      <c r="B15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="X15" s="39"/>
     </row>
     <row r="19" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="81"/>
-[...2 lines deleted...]
-      <c r="D19" s="81"/>
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AF1044"/>
+  <dimension ref="A1:AI1044"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AI99" sqref="AI99"/>
+      <selection sqref="A1:A1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" style="32" customWidth="1"/>
+    <col min="1" max="1" width="18.7109375" style="97" customWidth="1"/>
     <col min="2" max="2" width="22.140625" customWidth="1"/>
     <col min="3" max="14" width="9.140625" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="26" width="8.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.28515625" customWidth="1"/>
     <col min="28" max="28" width="8.85546875" customWidth="1"/>
     <col min="29" max="29" width="8.42578125" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="32" width="9" customWidth="1"/>
+    <col min="33" max="33" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
     </row>
-    <row r="2" spans="1:32" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-    <row r="3" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="96" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="77" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+    </row>
+    <row r="3" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
     </row>
-    <row r="4" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="2"/>
-      <c r="C4" s="41"/>
+      <c r="C4" s="37"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
     </row>
-    <row r="5" spans="1:32" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="3"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="X5" s="4"/>
       <c r="Z5" s="4"/>
       <c r="AD5" s="4"/>
-      <c r="AF5" s="75" t="s">
+      <c r="AG5" s="67" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="98" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="85"/>
+      <c r="C6" s="87">
+        <v>2024</v>
+      </c>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="88"/>
+      <c r="H6" s="88"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="88"/>
+      <c r="K6" s="88"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="88"/>
+      <c r="O6" s="89">
+        <v>2025</v>
+      </c>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="90"/>
+      <c r="R6" s="90"/>
+      <c r="S6" s="90"/>
+      <c r="T6" s="90"/>
+      <c r="U6" s="90"/>
+      <c r="V6" s="90"/>
+      <c r="W6" s="90"/>
+      <c r="X6" s="90"/>
+      <c r="Y6" s="90"/>
+      <c r="Z6" s="81"/>
+      <c r="AA6" s="79">
+        <v>2026</v>
+      </c>
+      <c r="AB6" s="80"/>
+      <c r="AC6" s="80"/>
+      <c r="AD6" s="80"/>
+      <c r="AE6" s="80"/>
+      <c r="AF6" s="81"/>
+      <c r="AG6" s="81"/>
+    </row>
+    <row r="7" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="99"/>
+      <c r="B7" s="86"/>
+      <c r="C7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="5" t="s">
         <v>29</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="G7" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="H7" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="I7" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="F7" s="5" t="s">
+      <c r="J7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="K7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="H7" s="5" t="s">
+      <c r="L7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="I7" s="5" t="s">
+      <c r="M7" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="J7" s="5" t="s">
+      <c r="N7" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="K7" s="5" t="s">
+      <c r="O7" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" s="60" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="R7" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="S7" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="T7" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="U7" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="V7" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="W7" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="X7" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y7" s="56" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z7" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA7" s="49" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB7" s="49" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC7" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD7" s="69" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE7" s="70" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF7" s="70" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG7" s="70" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="82" t="s">
         <v>38</v>
       </c>
-      <c r="L7" s="5" t="s">
+      <c r="C8" s="82"/>
+      <c r="D8" s="82"/>
+      <c r="E8" s="82"/>
+      <c r="F8" s="82"/>
+      <c r="G8" s="82"/>
+      <c r="H8" s="82"/>
+      <c r="I8" s="82"/>
+      <c r="J8" s="82"/>
+      <c r="K8" s="82"/>
+      <c r="L8" s="82"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="82"/>
+      <c r="O8" s="82"/>
+      <c r="P8" s="82"/>
+      <c r="Q8" s="82"/>
+      <c r="R8" s="82"/>
+      <c r="S8" s="82"/>
+      <c r="T8" s="82"/>
+      <c r="U8" s="82"/>
+      <c r="V8" s="82"/>
+      <c r="W8" s="82"/>
+      <c r="X8" s="82"/>
+      <c r="Y8" s="82"/>
+      <c r="Z8" s="82"/>
+      <c r="AA8" s="82"/>
+      <c r="AB8" s="78"/>
+      <c r="AC8" s="78"/>
+      <c r="AD8" s="78"/>
+      <c r="AE8" s="78"/>
+      <c r="AF8" s="78"/>
+      <c r="AG8" s="78"/>
+    </row>
+    <row r="9" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="7" t="s">
         <v>39</v>
-      </c>
-[...98 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C9" s="8">
         <v>33162</v>
       </c>
       <c r="D9" s="8">
         <v>30075</v>
       </c>
       <c r="E9" s="8">
         <v>28614</v>
       </c>
       <c r="F9" s="8">
         <v>32152</v>
       </c>
       <c r="G9" s="8">
         <v>31140</v>
       </c>
       <c r="H9" s="8">
         <v>29530</v>
       </c>
       <c r="I9" s="8">
         <v>33304</v>
       </c>
       <c r="J9" s="8">
         <v>30044</v>
       </c>
@@ -2228,72 +2237,75 @@
       </c>
       <c r="T9" s="10">
         <v>27675</v>
       </c>
       <c r="U9" s="11">
         <v>30729</v>
       </c>
       <c r="V9" s="11">
         <v>27975</v>
       </c>
       <c r="W9" s="13">
         <v>29371</v>
       </c>
       <c r="X9" s="13">
         <v>28348</v>
       </c>
       <c r="Y9" s="13">
         <v>24448</v>
       </c>
       <c r="Z9" s="13">
         <v>27529</v>
       </c>
       <c r="AA9" s="13">
         <v>25819</v>
       </c>
-      <c r="AB9" s="69">
+      <c r="AB9" s="61">
         <v>22722</v>
       </c>
       <c r="AC9" s="13">
         <v>25526</v>
       </c>
       <c r="AD9" s="13">
         <v>25313</v>
       </c>
-      <c r="AE9" s="73">
+      <c r="AE9" s="13">
         <v>23604</v>
       </c>
-      <c r="AF9" s="73">
+      <c r="AF9" s="13">
         <v>26790</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="36">
+      <c r="AG9" s="65">
+        <v>26650</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="32">
         <v>100000000</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C10" s="8">
         <v>804</v>
       </c>
       <c r="D10" s="8">
         <v>748</v>
       </c>
       <c r="E10" s="8">
         <v>768</v>
       </c>
       <c r="F10" s="8">
         <v>857</v>
       </c>
       <c r="G10" s="8">
         <v>823</v>
       </c>
       <c r="H10" s="8">
         <v>767</v>
       </c>
       <c r="I10" s="8">
         <v>842</v>
       </c>
       <c r="J10" s="8">
         <v>837</v>
       </c>
@@ -2326,72 +2338,75 @@
       </c>
       <c r="T10" s="10">
         <v>693</v>
       </c>
       <c r="U10" s="11">
         <v>744</v>
       </c>
       <c r="V10" s="11">
         <v>721</v>
       </c>
       <c r="W10" s="13">
         <v>779</v>
       </c>
       <c r="X10" s="13">
         <v>650</v>
       </c>
       <c r="Y10" s="13">
         <v>581</v>
       </c>
       <c r="Z10" s="13">
         <v>674</v>
       </c>
       <c r="AA10" s="13">
         <v>594</v>
       </c>
-      <c r="AB10" s="69">
+      <c r="AB10" s="61">
         <v>542</v>
       </c>
       <c r="AC10" s="13">
         <v>661</v>
       </c>
       <c r="AD10" s="13">
         <v>639</v>
       </c>
-      <c r="AE10" s="74">
+      <c r="AE10" s="13">
         <v>592</v>
       </c>
-      <c r="AF10" s="73">
+      <c r="AF10" s="13">
         <v>655</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AG10" s="65">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C11" s="8">
         <v>946</v>
       </c>
       <c r="D11" s="8">
         <v>825</v>
       </c>
       <c r="E11" s="8">
         <v>787</v>
       </c>
       <c r="F11" s="8">
         <v>931</v>
       </c>
       <c r="G11" s="8">
         <v>852</v>
       </c>
       <c r="H11" s="8">
         <v>797</v>
       </c>
       <c r="I11" s="8">
         <v>902</v>
       </c>
       <c r="J11" s="8">
         <v>822</v>
       </c>
@@ -2424,72 +2439,75 @@
       </c>
       <c r="T11" s="10">
         <v>777</v>
       </c>
       <c r="U11" s="11">
         <v>827</v>
       </c>
       <c r="V11" s="11">
         <v>766</v>
       </c>
       <c r="W11" s="13">
         <v>754</v>
       </c>
       <c r="X11" s="13">
         <v>757</v>
       </c>
       <c r="Y11" s="13">
         <v>730</v>
       </c>
       <c r="Z11" s="13">
         <v>764</v>
       </c>
       <c r="AA11" s="13">
         <v>720</v>
       </c>
-      <c r="AB11" s="69">
+      <c r="AB11" s="61">
         <v>650</v>
       </c>
       <c r="AC11" s="13">
         <v>702</v>
       </c>
       <c r="AD11" s="13">
         <v>721</v>
       </c>
-      <c r="AE11" s="74">
+      <c r="AE11" s="13">
         <v>659</v>
       </c>
-      <c r="AF11" s="73">
+      <c r="AF11" s="13">
         <v>755</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AG11" s="65">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="34" t="s">
+        <v>67</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C12" s="8">
         <v>1553</v>
       </c>
       <c r="D12" s="8">
         <v>1485</v>
       </c>
       <c r="E12" s="8">
         <v>1449</v>
       </c>
       <c r="F12" s="8">
         <v>1582</v>
       </c>
       <c r="G12" s="8">
         <v>1564</v>
       </c>
       <c r="H12" s="8">
         <v>1464</v>
       </c>
       <c r="I12" s="8">
         <v>1631</v>
       </c>
       <c r="J12" s="8">
         <v>1458</v>
       </c>
@@ -2522,72 +2540,75 @@
       </c>
       <c r="T12" s="10">
         <v>1387</v>
       </c>
       <c r="U12" s="11">
         <v>1499</v>
       </c>
       <c r="V12" s="11">
         <v>1242</v>
       </c>
       <c r="W12" s="13">
         <v>1378</v>
       </c>
       <c r="X12" s="13">
         <v>1405</v>
       </c>
       <c r="Y12" s="13">
         <v>1176</v>
       </c>
       <c r="Z12" s="13">
         <v>1364</v>
       </c>
       <c r="AA12" s="13">
         <v>1308</v>
       </c>
-      <c r="AB12" s="69">
+      <c r="AB12" s="61">
         <v>1089</v>
       </c>
       <c r="AC12" s="13">
         <v>1196</v>
       </c>
       <c r="AD12" s="13">
         <v>1197</v>
       </c>
-      <c r="AE12" s="74">
+      <c r="AE12" s="13">
         <v>1149</v>
       </c>
-      <c r="AF12" s="73">
+      <c r="AF12" s="13">
         <v>1257</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AG12" s="65">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34" t="s">
+        <v>68</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C13" s="8">
         <v>2914</v>
       </c>
       <c r="D13" s="8">
         <v>2686</v>
       </c>
       <c r="E13" s="8">
         <v>2512</v>
       </c>
       <c r="F13" s="8">
         <v>2697</v>
       </c>
       <c r="G13" s="8">
         <v>2768</v>
       </c>
       <c r="H13" s="8">
         <v>2591</v>
       </c>
       <c r="I13" s="8">
         <v>2852</v>
       </c>
       <c r="J13" s="8">
         <v>2645</v>
       </c>
@@ -2620,72 +2641,75 @@
       </c>
       <c r="T13" s="10">
         <v>2428</v>
       </c>
       <c r="U13" s="11">
         <v>2693</v>
       </c>
       <c r="V13" s="11">
         <v>2374</v>
       </c>
       <c r="W13" s="13">
         <v>2475</v>
       </c>
       <c r="X13" s="13">
         <v>2391</v>
       </c>
       <c r="Y13" s="13">
         <v>2029</v>
       </c>
       <c r="Z13" s="13">
         <v>2401</v>
       </c>
       <c r="AA13" s="13">
         <v>2136</v>
       </c>
-      <c r="AB13" s="69">
+      <c r="AB13" s="61">
         <v>1813</v>
       </c>
       <c r="AC13" s="13">
         <v>2295</v>
       </c>
       <c r="AD13" s="13">
         <v>2235</v>
       </c>
-      <c r="AE13" s="74">
+      <c r="AE13" s="13">
         <v>2067</v>
       </c>
-      <c r="AF13" s="73">
+      <c r="AF13" s="13">
         <v>2418</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AG13" s="65">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34" t="s">
+        <v>69</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C14" s="8">
         <v>1467</v>
       </c>
       <c r="D14" s="8">
         <v>1229</v>
       </c>
       <c r="E14" s="8">
         <v>1246</v>
       </c>
       <c r="F14" s="8">
         <v>1351</v>
       </c>
       <c r="G14" s="8">
         <v>1187</v>
       </c>
       <c r="H14" s="8">
         <v>1149</v>
       </c>
       <c r="I14" s="8">
         <v>1361</v>
       </c>
       <c r="J14" s="8">
         <v>1234</v>
       </c>
@@ -2718,72 +2742,75 @@
       </c>
       <c r="T14" s="10">
         <v>1135</v>
       </c>
       <c r="U14" s="11">
         <v>1240</v>
       </c>
       <c r="V14" s="11">
         <v>1145</v>
       </c>
       <c r="W14" s="13">
         <v>1196</v>
       </c>
       <c r="X14" s="13">
         <v>1178</v>
       </c>
       <c r="Y14" s="13">
         <v>1082</v>
       </c>
       <c r="Z14" s="13">
         <v>1176</v>
       </c>
       <c r="AA14" s="13">
         <v>1119</v>
       </c>
-      <c r="AB14" s="69">
+      <c r="AB14" s="61">
         <v>966</v>
       </c>
       <c r="AC14" s="13">
         <v>1068</v>
       </c>
       <c r="AD14" s="13">
         <v>958</v>
       </c>
-      <c r="AE14" s="74">
+      <c r="AE14" s="13">
         <v>934</v>
       </c>
-      <c r="AF14" s="73">
+      <c r="AF14" s="13">
         <v>997</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AG14" s="65">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
+        <v>70</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C15" s="8">
         <v>1048</v>
       </c>
       <c r="D15" s="8">
         <v>900</v>
       </c>
       <c r="E15" s="8">
         <v>873</v>
       </c>
       <c r="F15" s="8">
         <v>990</v>
       </c>
       <c r="G15" s="8">
         <v>962</v>
       </c>
       <c r="H15" s="8">
         <v>966</v>
       </c>
       <c r="I15" s="8">
         <v>1008</v>
       </c>
       <c r="J15" s="8">
         <v>845</v>
       </c>
@@ -2816,72 +2843,75 @@
       </c>
       <c r="T15" s="10">
         <v>819</v>
       </c>
       <c r="U15" s="11">
         <v>892</v>
       </c>
       <c r="V15" s="11">
         <v>885</v>
       </c>
       <c r="W15" s="13">
         <v>928</v>
       </c>
       <c r="X15" s="13">
         <v>883</v>
       </c>
       <c r="Y15" s="13">
         <v>756</v>
       </c>
       <c r="Z15" s="13">
         <v>921</v>
       </c>
       <c r="AA15" s="13">
         <v>763</v>
       </c>
-      <c r="AB15" s="69">
+      <c r="AB15" s="61">
         <v>719</v>
       </c>
       <c r="AC15" s="13">
         <v>725</v>
       </c>
       <c r="AD15" s="13">
         <v>706</v>
       </c>
-      <c r="AE15" s="74">
+      <c r="AE15" s="13">
         <v>677</v>
       </c>
-      <c r="AF15" s="73">
+      <c r="AF15" s="13">
         <v>763</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AG15" s="65">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="34" t="s">
+        <v>71</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C16" s="8">
         <v>2267</v>
       </c>
       <c r="D16" s="8">
         <v>1912</v>
       </c>
       <c r="E16" s="8">
         <v>1879</v>
       </c>
       <c r="F16" s="8">
         <v>2056</v>
       </c>
       <c r="G16" s="8">
         <v>2120</v>
       </c>
       <c r="H16" s="8">
         <v>1950</v>
       </c>
       <c r="I16" s="8">
         <v>2179</v>
       </c>
       <c r="J16" s="8">
         <v>1963</v>
       </c>
@@ -2914,72 +2944,75 @@
       </c>
       <c r="T16" s="10">
         <v>1846</v>
       </c>
       <c r="U16" s="11">
         <v>2074</v>
       </c>
       <c r="V16" s="11">
         <v>1828</v>
       </c>
       <c r="W16" s="13">
         <v>2043</v>
       </c>
       <c r="X16" s="13">
         <v>1881</v>
       </c>
       <c r="Y16" s="13">
         <v>1666</v>
       </c>
       <c r="Z16" s="13">
         <v>1700</v>
       </c>
       <c r="AA16" s="13">
         <v>1655</v>
       </c>
-      <c r="AB16" s="69">
+      <c r="AB16" s="61">
         <v>1491</v>
       </c>
       <c r="AC16" s="13">
         <v>1627</v>
       </c>
       <c r="AD16" s="13">
         <v>1581</v>
       </c>
-      <c r="AE16" s="74">
+      <c r="AE16" s="13">
         <v>1540</v>
       </c>
-      <c r="AF16" s="73">
+      <c r="AF16" s="13">
         <v>1786</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AG16" s="65">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C17" s="8">
         <v>1093</v>
       </c>
       <c r="D17" s="8">
         <v>1072</v>
       </c>
       <c r="E17" s="8">
         <v>988</v>
       </c>
       <c r="F17" s="8">
         <v>1106</v>
       </c>
       <c r="G17" s="8">
         <v>1037</v>
       </c>
       <c r="H17" s="8">
         <v>1011</v>
       </c>
       <c r="I17" s="8">
         <v>1122</v>
       </c>
       <c r="J17" s="8">
         <v>999</v>
       </c>
@@ -3012,72 +3045,75 @@
       </c>
       <c r="T17" s="10">
         <v>846</v>
       </c>
       <c r="U17" s="11">
         <v>1105</v>
       </c>
       <c r="V17" s="11">
         <v>867</v>
       </c>
       <c r="W17" s="13">
         <v>981</v>
       </c>
       <c r="X17" s="13">
         <v>936</v>
       </c>
       <c r="Y17" s="13">
         <v>752</v>
       </c>
       <c r="Z17" s="13">
         <v>916</v>
       </c>
       <c r="AA17" s="13">
         <v>810</v>
       </c>
-      <c r="AB17" s="69">
+      <c r="AB17" s="61">
         <v>773</v>
       </c>
       <c r="AC17" s="13">
         <v>795</v>
       </c>
       <c r="AD17" s="13">
         <v>824</v>
       </c>
-      <c r="AE17" s="74">
+      <c r="AE17" s="13">
         <v>770</v>
       </c>
-      <c r="AF17" s="73">
+      <c r="AF17" s="13">
         <v>866</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AG17" s="65">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C18" s="8">
         <v>1293</v>
       </c>
       <c r="D18" s="8">
         <v>1249</v>
       </c>
       <c r="E18" s="8">
         <v>1217</v>
       </c>
       <c r="F18" s="8">
         <v>1356</v>
       </c>
       <c r="G18" s="8">
         <v>1299</v>
       </c>
       <c r="H18" s="8">
         <v>1319</v>
       </c>
       <c r="I18" s="8">
         <v>1436</v>
       </c>
       <c r="J18" s="8">
         <v>1273</v>
       </c>
@@ -3110,72 +3146,75 @@
       </c>
       <c r="T18" s="10">
         <v>1139</v>
       </c>
       <c r="U18" s="11">
         <v>1308</v>
       </c>
       <c r="V18" s="11">
         <v>1172</v>
       </c>
       <c r="W18" s="13">
         <v>1244</v>
       </c>
       <c r="X18" s="13">
         <v>1148</v>
       </c>
       <c r="Y18" s="13">
         <v>985</v>
       </c>
       <c r="Z18" s="13">
         <v>1137</v>
       </c>
       <c r="AA18" s="13">
         <v>1067</v>
       </c>
-      <c r="AB18" s="69">
+      <c r="AB18" s="61">
         <v>989</v>
       </c>
       <c r="AC18" s="13">
         <v>1037</v>
       </c>
       <c r="AD18" s="13">
         <v>1068</v>
       </c>
-      <c r="AE18" s="74">
+      <c r="AE18" s="13">
         <v>967</v>
       </c>
-      <c r="AF18" s="73">
+      <c r="AF18" s="13">
         <v>1126</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AG18" s="65">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="34" t="s">
+        <v>74</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C19" s="8">
         <v>854</v>
       </c>
       <c r="D19" s="8">
         <v>785</v>
       </c>
       <c r="E19" s="8">
         <v>683</v>
       </c>
       <c r="F19" s="8">
         <v>804</v>
       </c>
       <c r="G19" s="8">
         <v>778</v>
       </c>
       <c r="H19" s="8">
         <v>711</v>
       </c>
       <c r="I19" s="8">
         <v>840</v>
       </c>
       <c r="J19" s="8">
         <v>754</v>
       </c>
@@ -3208,72 +3247,75 @@
       </c>
       <c r="T19" s="10">
         <v>669</v>
       </c>
       <c r="U19" s="11">
         <v>727</v>
       </c>
       <c r="V19" s="11">
         <v>684</v>
       </c>
       <c r="W19" s="13">
         <v>722</v>
       </c>
       <c r="X19" s="13">
         <v>714</v>
       </c>
       <c r="Y19" s="13">
         <v>608</v>
       </c>
       <c r="Z19" s="13">
         <v>678</v>
       </c>
       <c r="AA19" s="13">
         <v>627</v>
       </c>
-      <c r="AB19" s="69">
+      <c r="AB19" s="61">
         <v>541</v>
       </c>
       <c r="AC19" s="13">
         <v>621</v>
       </c>
       <c r="AD19" s="13">
         <v>620</v>
       </c>
-      <c r="AE19" s="74">
+      <c r="AE19" s="13">
         <v>618</v>
       </c>
-      <c r="AF19" s="73">
+      <c r="AF19" s="13">
         <v>697</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AG19" s="65">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="34" t="s">
+        <v>75</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C20" s="8">
         <v>1831</v>
       </c>
       <c r="D20" s="8">
         <v>1536</v>
       </c>
       <c r="E20" s="8">
         <v>1405</v>
       </c>
       <c r="F20" s="8">
         <v>1595</v>
       </c>
       <c r="G20" s="8">
         <v>1557</v>
       </c>
       <c r="H20" s="8">
         <v>1486</v>
       </c>
       <c r="I20" s="8">
         <v>1723</v>
       </c>
       <c r="J20" s="8">
         <v>1462</v>
       </c>
@@ -3306,72 +3348,75 @@
       </c>
       <c r="T20" s="10">
         <v>1399</v>
       </c>
       <c r="U20" s="11">
         <v>1615</v>
       </c>
       <c r="V20" s="11">
         <v>1401</v>
       </c>
       <c r="W20" s="13">
         <v>1445</v>
       </c>
       <c r="X20" s="13">
         <v>1421</v>
       </c>
       <c r="Y20" s="13">
         <v>1261</v>
       </c>
       <c r="Z20" s="13">
         <v>1360</v>
       </c>
       <c r="AA20" s="13">
         <v>1232</v>
       </c>
-      <c r="AB20" s="69">
+      <c r="AB20" s="61">
         <v>1114</v>
       </c>
       <c r="AC20" s="13">
         <v>1207</v>
       </c>
       <c r="AD20" s="13">
         <v>1193</v>
       </c>
-      <c r="AE20" s="74">
+      <c r="AE20" s="13">
         <v>1149</v>
       </c>
-      <c r="AF20" s="73">
+      <c r="AF20" s="13">
         <v>1293</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AG20" s="65">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C21" s="8">
         <v>1787</v>
       </c>
       <c r="D21" s="8">
         <v>1634</v>
       </c>
       <c r="E21" s="8">
         <v>1546</v>
       </c>
       <c r="F21" s="8">
         <v>1674</v>
       </c>
       <c r="G21" s="8">
         <v>1643</v>
       </c>
       <c r="H21" s="8">
         <v>1532</v>
       </c>
       <c r="I21" s="8">
         <v>1820</v>
       </c>
       <c r="J21" s="8">
         <v>1573</v>
       </c>
@@ -3404,72 +3449,75 @@
       </c>
       <c r="T21" s="10">
         <v>1323</v>
       </c>
       <c r="U21" s="11">
         <v>1586</v>
       </c>
       <c r="V21" s="11">
         <v>1357</v>
       </c>
       <c r="W21" s="13">
         <v>1518</v>
       </c>
       <c r="X21" s="13">
         <v>1455</v>
       </c>
       <c r="Y21" s="13">
         <v>1253</v>
       </c>
       <c r="Z21" s="13">
         <v>1518</v>
       </c>
       <c r="AA21" s="13">
         <v>1378</v>
       </c>
-      <c r="AB21" s="69">
+      <c r="AB21" s="61">
         <v>1298</v>
       </c>
-      <c r="AC21" s="72">
+      <c r="AC21" s="64">
         <v>1293</v>
       </c>
-      <c r="AD21" s="72">
+      <c r="AD21" s="64">
         <v>1265</v>
       </c>
-      <c r="AE21" s="74">
+      <c r="AE21" s="13">
         <v>1168</v>
       </c>
-      <c r="AF21" s="73">
+      <c r="AF21" s="13">
         <v>1306</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AG21" s="65">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="34" t="s">
+        <v>77</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C22" s="8">
         <v>805</v>
       </c>
       <c r="D22" s="8">
         <v>726</v>
       </c>
       <c r="E22" s="8">
         <v>714</v>
       </c>
       <c r="F22" s="8">
         <v>794</v>
       </c>
       <c r="G22" s="8">
         <v>755</v>
       </c>
       <c r="H22" s="8">
         <v>746</v>
       </c>
       <c r="I22" s="8">
         <v>884</v>
       </c>
       <c r="J22" s="8">
         <v>790</v>
       </c>
@@ -3502,72 +3550,75 @@
       </c>
       <c r="T22" s="10">
         <v>674</v>
       </c>
       <c r="U22" s="11">
         <v>727</v>
       </c>
       <c r="V22" s="11">
         <v>752</v>
       </c>
       <c r="W22" s="13">
         <v>759</v>
       </c>
       <c r="X22" s="13">
         <v>688</v>
       </c>
       <c r="Y22" s="13">
         <v>584</v>
       </c>
       <c r="Z22" s="13">
         <v>694</v>
       </c>
       <c r="AA22" s="13">
         <v>595</v>
       </c>
-      <c r="AB22" s="69">
+      <c r="AB22" s="61">
         <v>615</v>
       </c>
       <c r="AC22" s="13">
         <v>688</v>
       </c>
       <c r="AD22" s="13">
         <v>634</v>
       </c>
-      <c r="AE22" s="74">
+      <c r="AE22" s="13">
         <v>612</v>
       </c>
-      <c r="AF22" s="73">
+      <c r="AF22" s="13">
         <v>681</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AG22" s="65">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="34" t="s">
+        <v>78</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C23" s="8">
         <v>460</v>
       </c>
       <c r="D23" s="8">
         <v>418</v>
       </c>
       <c r="E23" s="8">
         <v>376</v>
       </c>
       <c r="F23" s="8">
         <v>454</v>
       </c>
       <c r="G23" s="8">
         <v>455</v>
       </c>
       <c r="H23" s="8">
         <v>408</v>
       </c>
       <c r="I23" s="8">
         <v>415</v>
       </c>
       <c r="J23" s="8">
         <v>428</v>
       </c>
@@ -3600,72 +3651,75 @@
       </c>
       <c r="T23" s="10">
         <v>361</v>
       </c>
       <c r="U23" s="11">
         <v>448</v>
       </c>
       <c r="V23" s="11">
         <v>406</v>
       </c>
       <c r="W23" s="13">
         <v>373</v>
       </c>
       <c r="X23" s="13">
         <v>360</v>
       </c>
       <c r="Y23" s="13">
         <v>352</v>
       </c>
       <c r="Z23" s="13">
         <v>392</v>
       </c>
       <c r="AA23" s="13">
         <v>389</v>
       </c>
-      <c r="AB23" s="69">
+      <c r="AB23" s="61">
         <v>302</v>
       </c>
       <c r="AC23" s="13">
         <v>368</v>
       </c>
       <c r="AD23" s="13">
         <v>394</v>
       </c>
-      <c r="AE23" s="74">
+      <c r="AE23" s="13">
         <v>298</v>
       </c>
-      <c r="AF23" s="73">
+      <c r="AF23" s="13">
         <v>363</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AG23" s="65">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C24" s="8">
         <v>4848</v>
       </c>
       <c r="D24" s="8">
         <v>4289</v>
       </c>
       <c r="E24" s="8">
         <v>4060</v>
       </c>
       <c r="F24" s="8">
         <v>4619</v>
       </c>
       <c r="G24" s="8">
         <v>4519</v>
       </c>
       <c r="H24" s="8">
         <v>4164</v>
       </c>
       <c r="I24" s="8">
         <v>4803</v>
       </c>
       <c r="J24" s="8">
         <v>4396</v>
       </c>
@@ -3698,72 +3752,75 @@
       </c>
       <c r="T24" s="10">
         <v>3974</v>
       </c>
       <c r="U24" s="11">
         <v>4318</v>
       </c>
       <c r="V24" s="11">
         <v>3934</v>
       </c>
       <c r="W24" s="13">
         <v>4151</v>
       </c>
       <c r="X24" s="13">
         <v>4029</v>
       </c>
       <c r="Y24" s="13">
         <v>3504</v>
       </c>
       <c r="Z24" s="13">
         <v>3831</v>
       </c>
       <c r="AA24" s="13">
         <v>3688</v>
       </c>
-      <c r="AB24" s="69">
+      <c r="AB24" s="61">
         <v>3195</v>
       </c>
       <c r="AC24" s="13">
         <v>3559</v>
       </c>
       <c r="AD24" s="13">
         <v>3487</v>
       </c>
-      <c r="AE24" s="74">
+      <c r="AE24" s="13">
         <v>3259</v>
       </c>
-      <c r="AF24" s="73">
+      <c r="AF24" s="13">
         <v>3643</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AG24" s="65">
+        <v>3842</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="34" t="s">
+        <v>80</v>
       </c>
       <c r="B25" s="12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C25" s="8">
         <v>394</v>
       </c>
       <c r="D25" s="8">
         <v>316</v>
       </c>
       <c r="E25" s="8">
         <v>326</v>
       </c>
       <c r="F25" s="8">
         <v>377</v>
       </c>
       <c r="G25" s="8">
         <v>341</v>
       </c>
       <c r="H25" s="8">
         <v>338</v>
       </c>
       <c r="I25" s="8">
         <v>370</v>
       </c>
       <c r="J25" s="8">
         <v>339</v>
       </c>
@@ -3796,72 +3853,75 @@
       </c>
       <c r="T25" s="10">
         <v>298</v>
       </c>
       <c r="U25" s="11">
         <v>312</v>
       </c>
       <c r="V25" s="11">
         <v>303</v>
       </c>
       <c r="W25" s="13">
         <v>287</v>
       </c>
       <c r="X25" s="13">
         <v>343</v>
       </c>
       <c r="Y25" s="13">
         <v>243</v>
       </c>
       <c r="Z25" s="13">
         <v>263</v>
       </c>
       <c r="AA25" s="13">
         <v>283</v>
       </c>
-      <c r="AB25" s="69">
+      <c r="AB25" s="61">
         <v>201</v>
       </c>
       <c r="AC25" s="13">
         <v>254</v>
       </c>
       <c r="AD25" s="13">
         <v>267</v>
       </c>
-      <c r="AE25" s="74">
+      <c r="AE25" s="13">
         <v>298</v>
       </c>
-      <c r="AF25" s="73">
+      <c r="AF25" s="13">
         <v>270</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AG25" s="65">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="34" t="s">
+        <v>81</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C26" s="8">
         <v>762</v>
       </c>
       <c r="D26" s="8">
         <v>695</v>
       </c>
       <c r="E26" s="8">
         <v>661</v>
       </c>
       <c r="F26" s="8">
         <v>795</v>
       </c>
       <c r="G26" s="8">
         <v>697</v>
       </c>
       <c r="H26" s="8">
         <v>676</v>
       </c>
       <c r="I26" s="8">
         <v>751</v>
       </c>
       <c r="J26" s="8">
         <v>646</v>
       </c>
@@ -3894,72 +3954,75 @@
       </c>
       <c r="T26" s="10">
         <v>633</v>
       </c>
       <c r="U26" s="11">
         <v>682</v>
       </c>
       <c r="V26" s="11">
         <v>670</v>
       </c>
       <c r="W26" s="13">
         <v>662</v>
       </c>
       <c r="X26" s="13">
         <v>607</v>
       </c>
       <c r="Y26" s="13">
         <v>555</v>
       </c>
       <c r="Z26" s="13">
         <v>633</v>
       </c>
       <c r="AA26" s="13">
         <v>566</v>
       </c>
-      <c r="AB26" s="69">
+      <c r="AB26" s="61">
         <v>485</v>
       </c>
       <c r="AC26" s="13">
         <v>516</v>
       </c>
       <c r="AD26" s="13">
         <v>608</v>
       </c>
-      <c r="AE26" s="74">
+      <c r="AE26" s="13">
         <v>534</v>
       </c>
-      <c r="AF26" s="73">
+      <c r="AF26" s="13">
         <v>641</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AG26" s="65">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="34" t="s">
+        <v>82</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C27" s="8">
         <v>2486</v>
       </c>
       <c r="D27" s="8">
         <v>2279</v>
       </c>
       <c r="E27" s="8">
         <v>2177</v>
       </c>
       <c r="F27" s="8">
         <v>2499</v>
       </c>
       <c r="G27" s="8">
         <v>2477</v>
       </c>
       <c r="H27" s="8">
         <v>2463</v>
       </c>
       <c r="I27" s="8">
         <v>2550</v>
       </c>
       <c r="J27" s="8">
         <v>2327</v>
       </c>
@@ -3992,72 +4055,75 @@
       </c>
       <c r="T27" s="10">
         <v>2217</v>
       </c>
       <c r="U27" s="11">
         <v>2250</v>
       </c>
       <c r="V27" s="11">
         <v>2346</v>
       </c>
       <c r="W27" s="13">
         <v>2381</v>
       </c>
       <c r="X27" s="13">
         <v>2327</v>
       </c>
       <c r="Y27" s="13">
         <v>1955</v>
       </c>
       <c r="Z27" s="13">
         <v>2231</v>
       </c>
       <c r="AA27" s="13">
         <v>2119</v>
       </c>
-      <c r="AB27" s="69">
+      <c r="AB27" s="61">
         <v>1954</v>
       </c>
       <c r="AC27" s="13">
         <v>2170</v>
       </c>
       <c r="AD27" s="13">
         <v>2331</v>
       </c>
-      <c r="AE27" s="74">
+      <c r="AE27" s="13">
         <v>2118</v>
       </c>
-      <c r="AF27" s="73">
+      <c r="AF27" s="13">
         <v>2457</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AG27" s="65">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="35" t="s">
+        <v>83</v>
       </c>
       <c r="B28" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C28" s="8">
         <v>2967</v>
       </c>
       <c r="D28" s="8">
         <v>2908</v>
       </c>
       <c r="E28" s="8">
         <v>2636</v>
       </c>
       <c r="F28" s="8">
         <v>3050</v>
       </c>
       <c r="G28" s="8">
         <v>2843</v>
       </c>
       <c r="H28" s="8">
         <v>2786</v>
       </c>
       <c r="I28" s="8">
         <v>3145</v>
       </c>
       <c r="J28" s="8">
         <v>2886</v>
       </c>
@@ -4090,72 +4156,75 @@
       </c>
       <c r="T28" s="10">
         <v>2693</v>
       </c>
       <c r="U28" s="11">
         <v>3149</v>
       </c>
       <c r="V28" s="11">
         <v>2715</v>
       </c>
       <c r="W28" s="13">
         <v>2829</v>
       </c>
       <c r="X28" s="13">
         <v>2735</v>
       </c>
       <c r="Y28" s="13">
         <v>2302</v>
       </c>
       <c r="Z28" s="13">
         <v>2580</v>
       </c>
       <c r="AA28" s="13">
         <v>2470</v>
       </c>
-      <c r="AB28" s="69">
+      <c r="AB28" s="61">
         <v>2101</v>
       </c>
       <c r="AC28" s="13">
         <v>2638</v>
       </c>
       <c r="AD28" s="13">
         <v>2515</v>
       </c>
-      <c r="AE28" s="74">
+      <c r="AE28" s="13">
         <v>2294</v>
       </c>
-      <c r="AF28" s="73">
+      <c r="AF28" s="13">
         <v>2595</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AG28" s="65">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="35" t="s">
+        <v>84</v>
       </c>
       <c r="B29" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C29" s="8">
         <v>2583</v>
       </c>
       <c r="D29" s="8">
         <v>2383</v>
       </c>
       <c r="E29" s="8">
         <v>2311</v>
       </c>
       <c r="F29" s="8">
         <v>2565</v>
       </c>
       <c r="G29" s="8">
         <v>2463</v>
       </c>
       <c r="H29" s="8">
         <v>2206</v>
       </c>
       <c r="I29" s="8">
         <v>2670</v>
       </c>
       <c r="J29" s="8">
         <v>2367</v>
       </c>
@@ -4188,106 +4257,110 @@
       </c>
       <c r="T29" s="10">
         <v>2364</v>
       </c>
       <c r="U29" s="11">
         <v>2533</v>
       </c>
       <c r="V29" s="11">
         <v>2407</v>
       </c>
       <c r="W29" s="13">
         <v>2466</v>
       </c>
       <c r="X29" s="13">
         <v>2440</v>
       </c>
       <c r="Y29" s="13">
         <v>2074</v>
       </c>
       <c r="Z29" s="13">
         <v>2296</v>
       </c>
       <c r="AA29" s="13">
         <v>2300</v>
       </c>
-      <c r="AB29" s="69">
+      <c r="AB29" s="61">
         <v>1884</v>
       </c>
       <c r="AC29" s="13">
         <v>2106</v>
       </c>
       <c r="AD29" s="13">
         <v>2070</v>
       </c>
-      <c r="AE29" s="74">
+      <c r="AE29" s="13">
         <v>1901</v>
       </c>
-      <c r="AF29" s="73">
+      <c r="AF29" s="13">
         <v>2221</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A31" s="32"/>
+      <c r="AG29" s="65">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="97"/>
+      <c r="B30" s="83" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="83"/>
+      <c r="D30" s="83"/>
+      <c r="E30" s="83"/>
+      <c r="F30" s="83"/>
+      <c r="G30" s="83"/>
+      <c r="H30" s="83"/>
+      <c r="I30" s="83"/>
+      <c r="J30" s="83"/>
+      <c r="K30" s="83"/>
+      <c r="L30" s="83"/>
+      <c r="M30" s="83"/>
+      <c r="N30" s="83"/>
+      <c r="O30" s="83"/>
+      <c r="P30" s="83"/>
+      <c r="Q30" s="83"/>
+      <c r="R30" s="83"/>
+      <c r="S30" s="83"/>
+      <c r="T30" s="83"/>
+      <c r="U30" s="83"/>
+      <c r="V30" s="83"/>
+      <c r="W30" s="83"/>
+      <c r="X30" s="83"/>
+      <c r="Y30" s="83"/>
+      <c r="Z30" s="83"/>
+      <c r="AA30" s="83"/>
+      <c r="AB30" s="78"/>
+      <c r="AC30" s="78"/>
+      <c r="AD30" s="78"/>
+      <c r="AE30" s="78"/>
+      <c r="AF30" s="78"/>
+      <c r="AG30" s="78"/>
+    </row>
+    <row r="31" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="97"/>
       <c r="B31" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C31" s="21">
         <v>17073</v>
       </c>
       <c r="D31" s="8">
         <v>15624</v>
       </c>
       <c r="E31" s="21">
         <v>14890</v>
       </c>
       <c r="F31" s="21">
         <v>16593</v>
       </c>
       <c r="G31" s="21">
         <v>16029</v>
       </c>
       <c r="H31" s="21">
         <v>15209</v>
       </c>
       <c r="I31" s="21">
         <v>17184</v>
       </c>
       <c r="J31" s="21">
         <v>15446</v>
       </c>
@@ -4320,72 +4393,75 @@
       </c>
       <c r="T31" s="14">
         <v>14393</v>
       </c>
       <c r="U31" s="22">
         <v>15888</v>
       </c>
       <c r="V31" s="11">
         <v>14272</v>
       </c>
       <c r="W31" s="13">
         <v>15094</v>
       </c>
       <c r="X31" s="13">
         <v>14487</v>
       </c>
       <c r="Y31" s="13">
         <v>12604</v>
       </c>
       <c r="Z31" s="13">
         <v>14134</v>
       </c>
       <c r="AA31" s="13">
         <v>13374</v>
       </c>
-      <c r="AB31" s="69">
+      <c r="AB31" s="61">
         <v>11584</v>
       </c>
       <c r="AC31" s="13">
         <v>13055</v>
       </c>
       <c r="AD31" s="13">
         <v>13140</v>
       </c>
-      <c r="AE31" s="74">
+      <c r="AE31" s="13">
         <v>12320</v>
       </c>
-      <c r="AF31" s="74">
+      <c r="AF31" s="13">
         <v>13692</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="36">
+      <c r="AG31" s="13">
+        <v>13842</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="32">
         <v>100000000</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C32" s="21">
         <v>408</v>
       </c>
       <c r="D32" s="8">
         <v>386</v>
       </c>
       <c r="E32" s="21">
         <v>401</v>
       </c>
       <c r="F32" s="21">
         <v>435</v>
       </c>
       <c r="G32" s="21">
         <v>422</v>
       </c>
       <c r="H32" s="21">
         <v>410</v>
       </c>
       <c r="I32" s="21">
         <v>410</v>
       </c>
       <c r="J32" s="21">
         <v>422</v>
       </c>
@@ -4418,72 +4494,75 @@
       </c>
       <c r="T32" s="14">
         <v>367</v>
       </c>
       <c r="U32" s="22">
         <v>391</v>
       </c>
       <c r="V32" s="11">
         <v>385</v>
       </c>
       <c r="W32" s="13">
         <v>408</v>
       </c>
       <c r="X32" s="13">
         <v>332</v>
       </c>
       <c r="Y32" s="13">
         <v>304</v>
       </c>
       <c r="Z32" s="13">
         <v>336</v>
       </c>
       <c r="AA32" s="13">
         <v>322</v>
       </c>
-      <c r="AB32" s="69">
+      <c r="AB32" s="61">
         <v>286</v>
       </c>
       <c r="AC32" s="13">
         <v>352</v>
       </c>
       <c r="AD32" s="13">
         <v>317</v>
       </c>
-      <c r="AE32" s="74">
+      <c r="AE32" s="13">
         <v>307</v>
       </c>
-      <c r="AF32" s="74">
+      <c r="AF32" s="13">
         <v>321</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AG32" s="13">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C33" s="21">
         <v>489</v>
       </c>
       <c r="D33" s="8">
         <v>431</v>
       </c>
       <c r="E33" s="21">
         <v>413</v>
       </c>
       <c r="F33" s="21">
         <v>471</v>
       </c>
       <c r="G33" s="21">
         <v>434</v>
       </c>
       <c r="H33" s="21">
         <v>398</v>
       </c>
       <c r="I33" s="21">
         <v>448</v>
       </c>
       <c r="J33" s="21">
         <v>426</v>
       </c>
@@ -4516,72 +4595,75 @@
       </c>
       <c r="T33" s="14">
         <v>437</v>
       </c>
       <c r="U33" s="22">
         <v>421</v>
       </c>
       <c r="V33" s="11">
         <v>405</v>
       </c>
       <c r="W33" s="13">
         <v>417</v>
       </c>
       <c r="X33" s="13">
         <v>368</v>
       </c>
       <c r="Y33" s="13">
         <v>363</v>
       </c>
       <c r="Z33" s="13">
         <v>393</v>
       </c>
       <c r="AA33" s="13">
         <v>373</v>
       </c>
-      <c r="AB33" s="69">
+      <c r="AB33" s="61">
         <v>329</v>
       </c>
       <c r="AC33" s="13">
         <v>372</v>
       </c>
       <c r="AD33" s="13">
         <v>386</v>
       </c>
-      <c r="AE33" s="74">
+      <c r="AE33" s="13">
         <v>331</v>
       </c>
-      <c r="AF33" s="74">
+      <c r="AF33" s="13">
         <v>397</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AG33" s="13">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="34" t="s">
+        <v>67</v>
       </c>
       <c r="B34" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C34" s="21">
         <v>755</v>
       </c>
       <c r="D34" s="8">
         <v>769</v>
       </c>
       <c r="E34" s="21">
         <v>791</v>
       </c>
       <c r="F34" s="21">
         <v>788</v>
       </c>
       <c r="G34" s="21">
         <v>840</v>
       </c>
       <c r="H34" s="21">
         <v>717</v>
       </c>
       <c r="I34" s="21">
         <v>849</v>
       </c>
       <c r="J34" s="21">
         <v>759</v>
       </c>
@@ -4614,72 +4696,75 @@
       </c>
       <c r="T34" s="14">
         <v>740</v>
       </c>
       <c r="U34" s="22">
         <v>815</v>
       </c>
       <c r="V34" s="11">
         <v>666</v>
       </c>
       <c r="W34" s="13">
         <v>718</v>
       </c>
       <c r="X34" s="13">
         <v>724</v>
       </c>
       <c r="Y34" s="13">
         <v>586</v>
       </c>
       <c r="Z34" s="13">
         <v>714</v>
       </c>
       <c r="AA34" s="13">
         <v>676</v>
       </c>
-      <c r="AB34" s="69">
+      <c r="AB34" s="61">
         <v>587</v>
       </c>
       <c r="AC34" s="13">
         <v>601</v>
       </c>
       <c r="AD34" s="13">
         <v>590</v>
       </c>
-      <c r="AE34" s="74">
+      <c r="AE34" s="13">
         <v>601</v>
       </c>
-      <c r="AF34" s="74">
+      <c r="AF34" s="13">
         <v>642</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AG34" s="13">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="34" t="s">
+        <v>68</v>
       </c>
       <c r="B35" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C35" s="21">
         <v>1499</v>
       </c>
       <c r="D35" s="8">
         <v>1375</v>
       </c>
       <c r="E35" s="21">
         <v>1310</v>
       </c>
       <c r="F35" s="21">
         <v>1372</v>
       </c>
       <c r="G35" s="21">
         <v>1439</v>
       </c>
       <c r="H35" s="21">
         <v>1332</v>
       </c>
       <c r="I35" s="21">
         <v>1473</v>
       </c>
       <c r="J35" s="21">
         <v>1370</v>
       </c>
@@ -4712,72 +4797,75 @@
       </c>
       <c r="T35" s="14">
         <v>1269</v>
       </c>
       <c r="U35" s="22">
         <v>1370</v>
       </c>
       <c r="V35" s="11">
         <v>1209</v>
       </c>
       <c r="W35" s="13">
         <v>1262</v>
       </c>
       <c r="X35" s="13">
         <v>1229</v>
       </c>
       <c r="Y35" s="13">
         <v>1046</v>
       </c>
       <c r="Z35" s="13">
         <v>1215</v>
       </c>
       <c r="AA35" s="13">
         <v>1086</v>
       </c>
-      <c r="AB35" s="69">
+      <c r="AB35" s="61">
         <v>927</v>
       </c>
       <c r="AC35" s="13">
         <v>1140</v>
       </c>
       <c r="AD35" s="13">
         <v>1150</v>
       </c>
-      <c r="AE35" s="74">
+      <c r="AE35" s="13">
         <v>1062</v>
       </c>
-      <c r="AF35" s="74">
+      <c r="AF35" s="13">
         <v>1263</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AG35" s="13">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="34" t="s">
+        <v>69</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C36" s="21">
         <v>737</v>
       </c>
       <c r="D36" s="8">
         <v>652</v>
       </c>
       <c r="E36" s="21">
         <v>616</v>
       </c>
       <c r="F36" s="21">
         <v>688</v>
       </c>
       <c r="G36" s="21">
         <v>600</v>
       </c>
       <c r="H36" s="21">
         <v>620</v>
       </c>
       <c r="I36" s="21">
         <v>692</v>
       </c>
       <c r="J36" s="21">
         <v>620</v>
       </c>
@@ -4810,72 +4898,75 @@
       </c>
       <c r="T36" s="14">
         <v>582</v>
       </c>
       <c r="U36" s="22">
         <v>678</v>
       </c>
       <c r="V36" s="11">
         <v>568</v>
       </c>
       <c r="W36" s="13">
         <v>614</v>
       </c>
       <c r="X36" s="13">
         <v>606</v>
       </c>
       <c r="Y36" s="13">
         <v>557</v>
       </c>
       <c r="Z36" s="13">
         <v>630</v>
       </c>
       <c r="AA36" s="13">
         <v>560</v>
       </c>
-      <c r="AB36" s="69">
+      <c r="AB36" s="61">
         <v>468</v>
       </c>
       <c r="AC36" s="13">
         <v>541</v>
       </c>
       <c r="AD36" s="13">
         <v>502</v>
       </c>
-      <c r="AE36" s="74">
+      <c r="AE36" s="13">
         <v>494</v>
       </c>
-      <c r="AF36" s="74">
+      <c r="AF36" s="13">
         <v>517</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AG36" s="13">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="34" t="s">
+        <v>70</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C37" s="21">
         <v>529</v>
       </c>
       <c r="D37" s="8">
         <v>457</v>
       </c>
       <c r="E37" s="21">
         <v>434</v>
       </c>
       <c r="F37" s="21">
         <v>516</v>
       </c>
       <c r="G37" s="21">
         <v>498</v>
       </c>
       <c r="H37" s="21">
         <v>486</v>
       </c>
       <c r="I37" s="21">
         <v>518</v>
       </c>
       <c r="J37" s="21">
         <v>417</v>
       </c>
@@ -4908,72 +4999,75 @@
       </c>
       <c r="T37" s="14">
         <v>431</v>
       </c>
       <c r="U37" s="22">
         <v>458</v>
       </c>
       <c r="V37" s="11">
         <v>437</v>
       </c>
       <c r="W37" s="13">
         <v>479</v>
       </c>
       <c r="X37" s="13">
         <v>445</v>
       </c>
       <c r="Y37" s="13">
         <v>388</v>
       </c>
       <c r="Z37" s="13">
         <v>455</v>
       </c>
       <c r="AA37" s="13">
         <v>386</v>
       </c>
-      <c r="AB37" s="69">
+      <c r="AB37" s="61">
         <v>349</v>
       </c>
       <c r="AC37" s="13">
         <v>399</v>
       </c>
       <c r="AD37" s="13">
         <v>368</v>
       </c>
-      <c r="AE37" s="74">
+      <c r="AE37" s="13">
         <v>359</v>
       </c>
-      <c r="AF37" s="74">
+      <c r="AF37" s="13">
         <v>384</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AG37" s="13">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="34" t="s">
+        <v>71</v>
       </c>
       <c r="B38" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C38" s="21">
         <v>1129</v>
       </c>
       <c r="D38" s="8">
         <v>989</v>
       </c>
       <c r="E38" s="21">
         <v>997</v>
       </c>
       <c r="F38" s="21">
         <v>1066</v>
       </c>
       <c r="G38" s="21">
         <v>1062</v>
       </c>
       <c r="H38" s="21">
         <v>997</v>
       </c>
       <c r="I38" s="21">
         <v>1173</v>
       </c>
       <c r="J38" s="21">
         <v>966</v>
       </c>
@@ -5006,72 +5100,75 @@
       </c>
       <c r="T38" s="14">
         <v>966</v>
       </c>
       <c r="U38" s="22">
         <v>1074</v>
       </c>
       <c r="V38" s="11">
         <v>907</v>
       </c>
       <c r="W38" s="13">
         <v>1049</v>
       </c>
       <c r="X38" s="13">
         <v>912</v>
       </c>
       <c r="Y38" s="13">
         <v>846</v>
       </c>
       <c r="Z38" s="13">
         <v>888</v>
       </c>
       <c r="AA38" s="13">
         <v>844</v>
       </c>
-      <c r="AB38" s="69">
+      <c r="AB38" s="61">
         <v>740</v>
       </c>
       <c r="AC38" s="13">
         <v>845</v>
       </c>
       <c r="AD38" s="13">
         <v>843</v>
       </c>
-      <c r="AE38" s="74">
+      <c r="AE38" s="13">
         <v>814</v>
       </c>
-      <c r="AF38" s="74">
+      <c r="AF38" s="13">
         <v>913</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AG38" s="13">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C39" s="21">
         <v>563</v>
       </c>
       <c r="D39" s="8">
         <v>549</v>
       </c>
       <c r="E39" s="21">
         <v>490</v>
       </c>
       <c r="F39" s="21">
         <v>582</v>
       </c>
       <c r="G39" s="21">
         <v>536</v>
       </c>
       <c r="H39" s="21">
         <v>527</v>
       </c>
       <c r="I39" s="21">
         <v>578</v>
       </c>
       <c r="J39" s="21">
         <v>523</v>
       </c>
@@ -5104,72 +5201,75 @@
       </c>
       <c r="T39" s="14">
         <v>431</v>
       </c>
       <c r="U39" s="22">
         <v>576</v>
       </c>
       <c r="V39" s="11">
         <v>440</v>
       </c>
       <c r="W39" s="13">
         <v>497</v>
       </c>
       <c r="X39" s="13">
         <v>473</v>
       </c>
       <c r="Y39" s="13">
         <v>394</v>
       </c>
       <c r="Z39" s="13">
         <v>472</v>
       </c>
       <c r="AA39" s="13">
         <v>444</v>
       </c>
-      <c r="AB39" s="69">
+      <c r="AB39" s="61">
         <v>420</v>
       </c>
       <c r="AC39" s="13">
         <v>401</v>
       </c>
       <c r="AD39" s="13">
         <v>420</v>
       </c>
-      <c r="AE39" s="74">
+      <c r="AE39" s="13">
         <v>407</v>
       </c>
-      <c r="AF39" s="74">
+      <c r="AF39" s="13">
         <v>462</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AG39" s="13">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C40" s="21">
         <v>707</v>
       </c>
       <c r="D40" s="8">
         <v>663</v>
       </c>
       <c r="E40" s="21">
         <v>627</v>
       </c>
       <c r="F40" s="21">
         <v>681</v>
       </c>
       <c r="G40" s="21">
         <v>688</v>
       </c>
       <c r="H40" s="21">
         <v>676</v>
       </c>
       <c r="I40" s="21">
         <v>762</v>
       </c>
       <c r="J40" s="21">
         <v>640</v>
       </c>
@@ -5202,72 +5302,75 @@
       </c>
       <c r="T40" s="14">
         <v>602</v>
       </c>
       <c r="U40" s="22">
         <v>691</v>
       </c>
       <c r="V40" s="11">
         <v>581</v>
       </c>
       <c r="W40" s="13">
         <v>649</v>
       </c>
       <c r="X40" s="13">
         <v>591</v>
       </c>
       <c r="Y40" s="13">
         <v>515</v>
       </c>
       <c r="Z40" s="13">
         <v>571</v>
       </c>
       <c r="AA40" s="13">
         <v>582</v>
       </c>
-      <c r="AB40" s="69">
+      <c r="AB40" s="61">
         <v>509</v>
       </c>
       <c r="AC40" s="13">
         <v>554</v>
       </c>
       <c r="AD40" s="13">
         <v>579</v>
       </c>
-      <c r="AE40" s="74">
+      <c r="AE40" s="13">
         <v>519</v>
       </c>
-      <c r="AF40" s="74">
+      <c r="AF40" s="13">
         <v>585</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AG40" s="13">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="34" t="s">
+        <v>74</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C41" s="21">
         <v>440</v>
       </c>
       <c r="D41" s="8">
         <v>400</v>
       </c>
       <c r="E41" s="21">
         <v>353</v>
       </c>
       <c r="F41" s="21">
         <v>412</v>
       </c>
       <c r="G41" s="21">
         <v>399</v>
       </c>
       <c r="H41" s="21">
         <v>354</v>
       </c>
       <c r="I41" s="21">
         <v>420</v>
       </c>
       <c r="J41" s="21">
         <v>398</v>
       </c>
@@ -5300,72 +5403,76 @@
       </c>
       <c r="T41" s="14">
         <v>356</v>
       </c>
       <c r="U41" s="22">
         <v>372</v>
       </c>
       <c r="V41" s="11">
         <v>345</v>
       </c>
       <c r="W41" s="13">
         <v>373</v>
       </c>
       <c r="X41" s="13">
         <v>393</v>
       </c>
       <c r="Y41" s="13">
         <v>329</v>
       </c>
       <c r="Z41" s="13">
         <v>358</v>
       </c>
       <c r="AA41" s="13">
         <v>316</v>
       </c>
-      <c r="AB41" s="69">
+      <c r="AB41" s="61">
         <v>283</v>
       </c>
       <c r="AC41" s="13">
         <v>306</v>
       </c>
       <c r="AD41" s="13">
         <v>313</v>
       </c>
-      <c r="AE41" s="74">
+      <c r="AE41" s="13">
         <v>352</v>
       </c>
-      <c r="AF41" s="74">
+      <c r="AF41" s="13">
         <v>354</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AG41" s="13">
+        <v>310</v>
+      </c>
+      <c r="AI41" s="71"/>
+    </row>
+    <row r="42" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="34" t="s">
+        <v>75</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C42" s="21">
         <v>952</v>
       </c>
       <c r="D42" s="8">
         <v>802</v>
       </c>
       <c r="E42" s="21">
         <v>756</v>
       </c>
       <c r="F42" s="21">
         <v>841</v>
       </c>
       <c r="G42" s="21">
         <v>781</v>
       </c>
       <c r="H42" s="21">
         <v>775</v>
       </c>
       <c r="I42" s="21">
         <v>866</v>
       </c>
       <c r="J42" s="21">
         <v>789</v>
       </c>
@@ -5398,72 +5505,75 @@
       </c>
       <c r="T42" s="14">
         <v>723</v>
       </c>
       <c r="U42" s="22">
         <v>835</v>
       </c>
       <c r="V42" s="11">
         <v>726</v>
       </c>
       <c r="W42" s="13">
         <v>745</v>
       </c>
       <c r="X42" s="13">
         <v>686</v>
       </c>
       <c r="Y42" s="13">
         <v>661</v>
       </c>
       <c r="Z42" s="13">
         <v>681</v>
       </c>
       <c r="AA42" s="13">
         <v>605</v>
       </c>
-      <c r="AB42" s="69">
+      <c r="AB42" s="61">
         <v>567</v>
       </c>
       <c r="AC42" s="13">
         <v>617</v>
       </c>
       <c r="AD42" s="13">
         <v>629</v>
       </c>
-      <c r="AE42" s="74">
+      <c r="AE42" s="13">
         <v>563</v>
       </c>
-      <c r="AF42" s="74">
+      <c r="AF42" s="13">
         <v>672</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AG42" s="13">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="B43" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C43" s="21">
         <v>942</v>
       </c>
       <c r="D43" s="8">
         <v>870</v>
       </c>
       <c r="E43" s="21">
         <v>800</v>
       </c>
       <c r="F43" s="21">
         <v>860</v>
       </c>
       <c r="G43" s="21">
         <v>874</v>
       </c>
       <c r="H43" s="21">
         <v>790</v>
       </c>
       <c r="I43" s="21">
         <v>916</v>
       </c>
       <c r="J43" s="21">
         <v>796</v>
       </c>
@@ -5496,72 +5606,75 @@
       </c>
       <c r="T43" s="14">
         <v>685</v>
       </c>
       <c r="U43" s="22">
         <v>779</v>
       </c>
       <c r="V43" s="11">
         <v>691</v>
       </c>
       <c r="W43" s="13">
         <v>798</v>
       </c>
       <c r="X43" s="13">
         <v>755</v>
       </c>
       <c r="Y43" s="13">
         <v>639</v>
       </c>
       <c r="Z43" s="13">
         <v>783</v>
       </c>
       <c r="AA43" s="13">
         <v>716</v>
       </c>
-      <c r="AB43" s="69">
+      <c r="AB43" s="61">
         <v>646</v>
       </c>
-      <c r="AC43" s="72">
+      <c r="AC43" s="64">
         <v>627</v>
       </c>
-      <c r="AD43" s="72">
+      <c r="AD43" s="64">
         <v>666</v>
       </c>
-      <c r="AE43" s="74">
+      <c r="AE43" s="13">
         <v>600</v>
       </c>
-      <c r="AF43" s="74">
+      <c r="AF43" s="13">
         <v>654</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AG43" s="13">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="34" t="s">
+        <v>77</v>
       </c>
       <c r="B44" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C44" s="21">
         <v>412</v>
       </c>
       <c r="D44" s="8">
         <v>391</v>
       </c>
       <c r="E44" s="21">
         <v>361</v>
       </c>
       <c r="F44" s="21">
         <v>402</v>
       </c>
       <c r="G44" s="21">
         <v>365</v>
       </c>
       <c r="H44" s="21">
         <v>375</v>
       </c>
       <c r="I44" s="21">
         <v>457</v>
       </c>
       <c r="J44" s="21">
         <v>427</v>
       </c>
@@ -5594,72 +5707,75 @@
       </c>
       <c r="T44" s="14">
         <v>348</v>
       </c>
       <c r="U44" s="22">
         <v>375</v>
       </c>
       <c r="V44" s="11">
         <v>391</v>
       </c>
       <c r="W44" s="13">
         <v>391</v>
       </c>
       <c r="X44" s="13">
         <v>323</v>
       </c>
       <c r="Y44" s="13">
         <v>292</v>
       </c>
       <c r="Z44" s="13">
         <v>354</v>
       </c>
       <c r="AA44" s="13">
         <v>325</v>
       </c>
-      <c r="AB44" s="69">
+      <c r="AB44" s="61">
         <v>314</v>
       </c>
       <c r="AC44" s="13">
         <v>360</v>
       </c>
       <c r="AD44" s="13">
         <v>322</v>
       </c>
-      <c r="AE44" s="74">
+      <c r="AE44" s="13">
         <v>321</v>
       </c>
-      <c r="AF44" s="74">
+      <c r="AF44" s="13">
         <v>331</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AG44" s="13">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="34" t="s">
+        <v>78</v>
       </c>
       <c r="B45" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C45" s="21">
         <v>225</v>
       </c>
       <c r="D45" s="8">
         <v>209</v>
       </c>
       <c r="E45" s="21">
         <v>188</v>
       </c>
       <c r="F45" s="21">
         <v>228</v>
       </c>
       <c r="G45" s="21">
         <v>230</v>
       </c>
       <c r="H45" s="21">
         <v>212</v>
       </c>
       <c r="I45" s="21">
         <v>224</v>
       </c>
       <c r="J45" s="21">
         <v>218</v>
       </c>
@@ -5692,72 +5808,75 @@
       </c>
       <c r="T45" s="14">
         <v>200</v>
       </c>
       <c r="U45" s="22">
         <v>248</v>
       </c>
       <c r="V45" s="11">
         <v>206</v>
       </c>
       <c r="W45" s="13">
         <v>187</v>
       </c>
       <c r="X45" s="13">
         <v>183</v>
       </c>
       <c r="Y45" s="13">
         <v>174</v>
       </c>
       <c r="Z45" s="13">
         <v>202</v>
       </c>
       <c r="AA45" s="13">
         <v>198</v>
       </c>
-      <c r="AB45" s="69">
+      <c r="AB45" s="61">
         <v>155</v>
       </c>
       <c r="AC45" s="13">
         <v>198</v>
       </c>
       <c r="AD45" s="13">
         <v>203</v>
       </c>
-      <c r="AE45" s="74">
+      <c r="AE45" s="13">
         <v>140</v>
       </c>
-      <c r="AF45" s="74">
+      <c r="AF45" s="13">
         <v>181</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AG45" s="13">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="B46" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C46" s="21">
         <v>2530</v>
       </c>
       <c r="D46" s="8">
         <v>2231</v>
       </c>
       <c r="E46" s="21">
         <v>2136</v>
       </c>
       <c r="F46" s="21">
         <v>2407</v>
       </c>
       <c r="G46" s="21">
         <v>2329</v>
       </c>
       <c r="H46" s="21">
         <v>2222</v>
       </c>
       <c r="I46" s="21">
         <v>2501</v>
       </c>
       <c r="J46" s="21">
         <v>2269</v>
       </c>
@@ -5790,72 +5909,75 @@
       </c>
       <c r="T46" s="14">
         <v>2039</v>
       </c>
       <c r="U46" s="22">
         <v>2202</v>
       </c>
       <c r="V46" s="11">
         <v>2012</v>
       </c>
       <c r="W46" s="13">
         <v>2127</v>
       </c>
       <c r="X46" s="13">
         <v>2061</v>
       </c>
       <c r="Y46" s="13">
         <v>1842</v>
       </c>
       <c r="Z46" s="13">
         <v>1982</v>
       </c>
       <c r="AA46" s="13">
         <v>1947</v>
       </c>
-      <c r="AB46" s="69">
+      <c r="AB46" s="61">
         <v>1636</v>
       </c>
       <c r="AC46" s="13">
         <v>1812</v>
       </c>
       <c r="AD46" s="13">
         <v>1799</v>
       </c>
-      <c r="AE46" s="74">
+      <c r="AE46" s="13">
         <v>1717</v>
       </c>
-      <c r="AF46" s="74">
+      <c r="AF46" s="13">
         <v>1896</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AG46" s="13">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="47" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="34" t="s">
+        <v>80</v>
       </c>
       <c r="B47" s="12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C47" s="21">
         <v>197</v>
       </c>
       <c r="D47" s="8">
         <v>183</v>
       </c>
       <c r="E47" s="21">
         <v>180</v>
       </c>
       <c r="F47" s="21">
         <v>190</v>
       </c>
       <c r="G47" s="21">
         <v>170</v>
       </c>
       <c r="H47" s="21">
         <v>168</v>
       </c>
       <c r="I47" s="21">
         <v>180</v>
       </c>
       <c r="J47" s="21">
         <v>173</v>
       </c>
@@ -5888,72 +6010,75 @@
       </c>
       <c r="T47" s="14">
         <v>130</v>
       </c>
       <c r="U47" s="22">
         <v>146</v>
       </c>
       <c r="V47" s="11">
         <v>161</v>
       </c>
       <c r="W47" s="13">
         <v>154</v>
       </c>
       <c r="X47" s="13">
         <v>176</v>
       </c>
       <c r="Y47" s="13">
         <v>115</v>
       </c>
       <c r="Z47" s="13">
         <v>131</v>
       </c>
       <c r="AA47" s="13">
         <v>145</v>
       </c>
-      <c r="AB47" s="69">
+      <c r="AB47" s="61">
         <v>101</v>
       </c>
       <c r="AC47" s="13">
         <v>136</v>
       </c>
       <c r="AD47" s="13">
         <v>134</v>
       </c>
-      <c r="AE47" s="74">
+      <c r="AE47" s="13">
         <v>139</v>
       </c>
-      <c r="AF47" s="74">
+      <c r="AF47" s="13">
         <v>111</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AG47" s="13">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="48" spans="1:35" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="34" t="s">
+        <v>81</v>
       </c>
       <c r="B48" s="12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C48" s="21">
         <v>407</v>
       </c>
       <c r="D48" s="8">
         <v>394</v>
       </c>
       <c r="E48" s="21">
         <v>343</v>
       </c>
       <c r="F48" s="21">
         <v>424</v>
       </c>
       <c r="G48" s="21">
         <v>355</v>
       </c>
       <c r="H48" s="21">
         <v>333</v>
       </c>
       <c r="I48" s="21">
         <v>407</v>
       </c>
       <c r="J48" s="21">
         <v>342</v>
       </c>
@@ -5986,72 +6111,75 @@
       </c>
       <c r="T48" s="14">
         <v>359</v>
       </c>
       <c r="U48" s="22">
         <v>361</v>
       </c>
       <c r="V48" s="11">
         <v>321</v>
       </c>
       <c r="W48" s="13">
         <v>346</v>
       </c>
       <c r="X48" s="13">
         <v>316</v>
       </c>
       <c r="Y48" s="13">
         <v>272</v>
       </c>
       <c r="Z48" s="13">
         <v>319</v>
       </c>
       <c r="AA48" s="13">
         <v>300</v>
       </c>
-      <c r="AB48" s="69">
+      <c r="AB48" s="61">
         <v>248</v>
       </c>
       <c r="AC48" s="13">
         <v>264</v>
       </c>
       <c r="AD48" s="13">
         <v>318</v>
       </c>
-      <c r="AE48" s="74">
+      <c r="AE48" s="13">
         <v>275</v>
       </c>
-      <c r="AF48" s="74">
+      <c r="AF48" s="13">
         <v>318</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AG48" s="13">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="34" t="s">
+        <v>82</v>
       </c>
       <c r="B49" s="12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C49" s="21">
         <v>1291</v>
       </c>
       <c r="D49" s="8">
         <v>1167</v>
       </c>
       <c r="E49" s="21">
         <v>1175</v>
       </c>
       <c r="F49" s="21">
         <v>1279</v>
       </c>
       <c r="G49" s="21">
         <v>1279</v>
       </c>
       <c r="H49" s="21">
         <v>1266</v>
       </c>
       <c r="I49" s="21">
         <v>1314</v>
       </c>
       <c r="J49" s="21">
         <v>1161</v>
       </c>
@@ -6084,72 +6212,75 @@
       </c>
       <c r="T49" s="14">
         <v>1088</v>
       </c>
       <c r="U49" s="22">
         <v>1159</v>
       </c>
       <c r="V49" s="11">
         <v>1197</v>
       </c>
       <c r="W49" s="13">
         <v>1229</v>
       </c>
       <c r="X49" s="13">
         <v>1220</v>
       </c>
       <c r="Y49" s="13">
         <v>985</v>
       </c>
       <c r="Z49" s="13">
         <v>1114</v>
       </c>
       <c r="AA49" s="13">
         <v>1098</v>
       </c>
-      <c r="AB49" s="69">
+      <c r="AB49" s="61">
         <v>1003</v>
       </c>
       <c r="AC49" s="13">
         <v>1118</v>
       </c>
       <c r="AD49" s="13">
         <v>1196</v>
       </c>
-      <c r="AE49" s="74">
+      <c r="AE49" s="13">
         <v>1103</v>
       </c>
-      <c r="AF49" s="74">
+      <c r="AF49" s="13">
         <v>1238</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AG49" s="13">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="35" t="s">
+        <v>83</v>
       </c>
       <c r="B50" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C50" s="21">
         <v>1522</v>
       </c>
       <c r="D50" s="8">
         <v>1503</v>
       </c>
       <c r="E50" s="21">
         <v>1348</v>
       </c>
       <c r="F50" s="21">
         <v>1635</v>
       </c>
       <c r="G50" s="21">
         <v>1480</v>
       </c>
       <c r="H50" s="21">
         <v>1448</v>
       </c>
       <c r="I50" s="21">
         <v>1603</v>
       </c>
       <c r="J50" s="21">
         <v>1527</v>
       </c>
@@ -6182,72 +6313,75 @@
       </c>
       <c r="T50" s="14">
         <v>327</v>
       </c>
       <c r="U50" s="22">
         <v>1650</v>
       </c>
       <c r="V50" s="11">
         <v>1399</v>
       </c>
       <c r="W50" s="13">
         <v>1419</v>
       </c>
       <c r="X50" s="13">
         <v>1412</v>
       </c>
       <c r="Y50" s="13">
         <v>1214</v>
       </c>
       <c r="Z50" s="13">
         <v>1324</v>
       </c>
       <c r="AA50" s="13">
         <v>1277</v>
       </c>
-      <c r="AB50" s="69">
+      <c r="AB50" s="61">
         <v>1080</v>
       </c>
       <c r="AC50" s="13">
         <v>1372</v>
       </c>
       <c r="AD50" s="13">
         <v>1310</v>
       </c>
-      <c r="AE50" s="74">
+      <c r="AE50" s="13">
         <v>1204</v>
       </c>
-      <c r="AF50" s="74">
+      <c r="AF50" s="13">
         <v>1320</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AG50" s="13">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="35" t="s">
+        <v>84</v>
       </c>
       <c r="B51" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C51" s="21">
         <v>1339</v>
       </c>
       <c r="D51" s="8">
         <v>1203</v>
       </c>
       <c r="E51" s="21">
         <v>1171</v>
       </c>
       <c r="F51" s="21">
         <v>1316</v>
       </c>
       <c r="G51" s="21">
         <v>1248</v>
       </c>
       <c r="H51" s="21">
         <v>1103</v>
       </c>
       <c r="I51" s="21">
         <v>1393</v>
       </c>
       <c r="J51" s="21">
         <v>1203</v>
       </c>
@@ -6280,106 +6414,110 @@
       </c>
       <c r="T51" s="14">
         <v>1205</v>
       </c>
       <c r="U51" s="22">
         <v>1287</v>
       </c>
       <c r="V51" s="11">
         <v>1225</v>
       </c>
       <c r="W51" s="13">
         <v>1232</v>
       </c>
       <c r="X51" s="13">
         <v>1282</v>
       </c>
       <c r="Y51" s="13">
         <v>1082</v>
       </c>
       <c r="Z51" s="13">
         <v>1212</v>
       </c>
       <c r="AA51" s="13">
         <v>1174</v>
       </c>
-      <c r="AB51" s="69">
+      <c r="AB51" s="61">
         <v>936</v>
       </c>
       <c r="AC51" s="13">
         <v>1040</v>
       </c>
       <c r="AD51" s="13">
         <v>1095</v>
       </c>
-      <c r="AE51" s="74">
+      <c r="AE51" s="13">
         <v>1012</v>
       </c>
-      <c r="AF51" s="74">
+      <c r="AF51" s="13">
         <v>1133</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A53" s="32"/>
+      <c r="AG51" s="13">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="97"/>
+      <c r="B52" s="83" t="s">
+        <v>64</v>
+      </c>
+      <c r="C52" s="83"/>
+      <c r="D52" s="83"/>
+      <c r="E52" s="83"/>
+      <c r="F52" s="83"/>
+      <c r="G52" s="83"/>
+      <c r="H52" s="83"/>
+      <c r="I52" s="83"/>
+      <c r="J52" s="83"/>
+      <c r="K52" s="83"/>
+      <c r="L52" s="83"/>
+      <c r="M52" s="83"/>
+      <c r="N52" s="83"/>
+      <c r="O52" s="83"/>
+      <c r="P52" s="83"/>
+      <c r="Q52" s="83"/>
+      <c r="R52" s="83"/>
+      <c r="S52" s="83"/>
+      <c r="T52" s="83"/>
+      <c r="U52" s="83"/>
+      <c r="V52" s="83"/>
+      <c r="W52" s="83"/>
+      <c r="X52" s="83"/>
+      <c r="Y52" s="83"/>
+      <c r="Z52" s="83"/>
+      <c r="AA52" s="83"/>
+      <c r="AB52" s="78"/>
+      <c r="AC52" s="78"/>
+      <c r="AD52" s="78"/>
+      <c r="AE52" s="78"/>
+      <c r="AF52" s="78"/>
+      <c r="AG52" s="78"/>
+    </row>
+    <row r="53" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="97"/>
       <c r="B53" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C53" s="21">
         <v>16089</v>
       </c>
       <c r="D53" s="8">
         <v>14451</v>
       </c>
       <c r="E53" s="21">
         <v>13724</v>
       </c>
       <c r="F53" s="21">
         <v>15559</v>
       </c>
       <c r="G53" s="21">
         <v>15111</v>
       </c>
       <c r="H53" s="21">
         <v>14321</v>
       </c>
       <c r="I53" s="21">
         <v>16120</v>
       </c>
       <c r="J53" s="21">
         <v>14598</v>
       </c>
@@ -6412,72 +6550,75 @@
       </c>
       <c r="T53" s="14">
         <v>13282</v>
       </c>
       <c r="U53" s="22">
         <v>14841</v>
       </c>
       <c r="V53" s="11">
         <v>13703</v>
       </c>
       <c r="W53" s="13">
         <v>14277</v>
       </c>
       <c r="X53" s="13">
         <v>13861</v>
       </c>
       <c r="Y53" s="13">
         <v>11844</v>
       </c>
       <c r="Z53" s="13">
         <v>13395</v>
       </c>
       <c r="AA53" s="13">
         <v>12445</v>
       </c>
-      <c r="AB53" s="69">
+      <c r="AB53" s="61">
         <v>11138</v>
       </c>
       <c r="AC53" s="13">
         <v>12471</v>
       </c>
       <c r="AD53" s="13">
         <v>12173</v>
       </c>
-      <c r="AE53" s="74">
+      <c r="AE53" s="66">
         <v>11284</v>
       </c>
-      <c r="AF53" s="74">
+      <c r="AF53" s="66">
         <v>13098</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" s="36">
+      <c r="AG53" s="66">
+        <v>12808</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="32">
         <v>100000000</v>
       </c>
       <c r="B54" s="12" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C54" s="21">
         <v>396</v>
       </c>
       <c r="D54" s="8">
         <v>362</v>
       </c>
       <c r="E54" s="21">
         <v>367</v>
       </c>
       <c r="F54" s="21">
         <v>422</v>
       </c>
       <c r="G54" s="21">
         <v>401</v>
       </c>
       <c r="H54" s="21">
         <v>357</v>
       </c>
       <c r="I54" s="21">
         <v>432</v>
       </c>
       <c r="J54" s="21">
         <v>415</v>
       </c>
@@ -6510,72 +6651,75 @@
       </c>
       <c r="T54" s="14">
         <v>326</v>
       </c>
       <c r="U54" s="22">
         <v>353</v>
       </c>
       <c r="V54" s="11">
         <v>336</v>
       </c>
       <c r="W54" s="13">
         <v>371</v>
       </c>
       <c r="X54" s="13">
         <v>318</v>
       </c>
       <c r="Y54" s="13">
         <v>277</v>
       </c>
       <c r="Z54" s="13">
         <v>338</v>
       </c>
       <c r="AA54" s="13">
         <v>272</v>
       </c>
-      <c r="AB54" s="69">
+      <c r="AB54" s="61">
         <v>256</v>
       </c>
       <c r="AC54" s="13">
         <v>309</v>
       </c>
       <c r="AD54" s="13">
         <v>322</v>
       </c>
-      <c r="AE54" s="74">
+      <c r="AE54" s="66">
         <v>285</v>
       </c>
-      <c r="AF54" s="74">
+      <c r="AF54" s="66">
         <v>334</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AG54" s="66">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B55" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C55" s="21">
         <v>457</v>
       </c>
       <c r="D55" s="8">
         <v>394</v>
       </c>
       <c r="E55" s="21">
         <v>374</v>
       </c>
       <c r="F55" s="21">
         <v>460</v>
       </c>
       <c r="G55" s="21">
         <v>418</v>
       </c>
       <c r="H55" s="21">
         <v>399</v>
       </c>
       <c r="I55" s="21">
         <v>454</v>
       </c>
       <c r="J55" s="21">
         <v>396</v>
       </c>
@@ -6608,72 +6752,75 @@
       </c>
       <c r="T55" s="14">
         <v>340</v>
       </c>
       <c r="U55" s="22">
         <v>406</v>
       </c>
       <c r="V55" s="11">
         <v>361</v>
       </c>
       <c r="W55" s="13">
         <v>337</v>
       </c>
       <c r="X55" s="13">
         <v>389</v>
       </c>
       <c r="Y55" s="13">
         <v>367</v>
       </c>
       <c r="Z55" s="13">
         <v>371</v>
       </c>
       <c r="AA55" s="13">
         <v>347</v>
       </c>
-      <c r="AB55" s="69">
+      <c r="AB55" s="61">
         <v>321</v>
       </c>
       <c r="AC55" s="13">
         <v>330</v>
       </c>
       <c r="AD55" s="13">
         <v>335</v>
       </c>
-      <c r="AE55" s="74">
+      <c r="AE55" s="66">
         <v>328</v>
       </c>
-      <c r="AF55" s="74">
+      <c r="AF55" s="66">
         <v>358</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AG55" s="66">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="34" t="s">
+        <v>67</v>
       </c>
       <c r="B56" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C56" s="21">
         <v>798</v>
       </c>
       <c r="D56" s="8">
         <v>716</v>
       </c>
       <c r="E56" s="21">
         <v>658</v>
       </c>
       <c r="F56" s="21">
         <v>794</v>
       </c>
       <c r="G56" s="21">
         <v>724</v>
       </c>
       <c r="H56" s="21">
         <v>747</v>
       </c>
       <c r="I56" s="21">
         <v>782</v>
       </c>
       <c r="J56" s="21">
         <v>699</v>
       </c>
@@ -6706,72 +6853,75 @@
       </c>
       <c r="T56" s="14">
         <v>647</v>
       </c>
       <c r="U56" s="22">
         <v>684</v>
       </c>
       <c r="V56" s="11">
         <v>576</v>
       </c>
       <c r="W56" s="13">
         <v>660</v>
       </c>
       <c r="X56" s="13">
         <v>681</v>
       </c>
       <c r="Y56" s="13">
         <v>590</v>
       </c>
       <c r="Z56" s="13">
         <v>650</v>
       </c>
       <c r="AA56" s="13">
         <v>632</v>
       </c>
-      <c r="AB56" s="69">
+      <c r="AB56" s="61">
         <v>502</v>
       </c>
       <c r="AC56" s="13">
         <v>595</v>
       </c>
       <c r="AD56" s="13">
         <v>607</v>
       </c>
-      <c r="AE56" s="74">
+      <c r="AE56" s="66">
         <v>548</v>
       </c>
-      <c r="AF56" s="74">
+      <c r="AF56" s="66">
         <v>615</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AG56" s="66">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="34" t="s">
+        <v>68</v>
       </c>
       <c r="B57" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C57" s="21">
         <v>1415</v>
       </c>
       <c r="D57" s="8">
         <v>1311</v>
       </c>
       <c r="E57" s="21">
         <v>1202</v>
       </c>
       <c r="F57" s="21">
         <v>1325</v>
       </c>
       <c r="G57" s="21">
         <v>1329</v>
       </c>
       <c r="H57" s="21">
         <v>1259</v>
       </c>
       <c r="I57" s="21">
         <v>1379</v>
       </c>
       <c r="J57" s="21">
         <v>1275</v>
       </c>
@@ -6804,72 +6954,75 @@
       </c>
       <c r="T57" s="14">
         <v>1159</v>
       </c>
       <c r="U57" s="22">
         <v>1323</v>
       </c>
       <c r="V57" s="11">
         <v>1165</v>
       </c>
       <c r="W57" s="13">
         <v>1213</v>
       </c>
       <c r="X57" s="13">
         <v>1162</v>
       </c>
       <c r="Y57" s="13">
         <v>983</v>
       </c>
       <c r="Z57" s="13">
         <v>1186</v>
       </c>
       <c r="AA57" s="13">
         <v>1050</v>
       </c>
-      <c r="AB57" s="69">
+      <c r="AB57" s="61">
         <v>886</v>
       </c>
       <c r="AC57" s="13">
         <v>1155</v>
       </c>
       <c r="AD57" s="13">
         <v>1085</v>
       </c>
-      <c r="AE57" s="74">
+      <c r="AE57" s="66">
         <v>1005</v>
       </c>
-      <c r="AF57" s="74">
+      <c r="AF57" s="66">
         <v>1155</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AG57" s="66">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="34" t="s">
+        <v>69</v>
       </c>
       <c r="B58" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C58" s="21">
         <v>730</v>
       </c>
       <c r="D58" s="8">
         <v>577</v>
       </c>
       <c r="E58" s="21">
         <v>630</v>
       </c>
       <c r="F58" s="21">
         <v>663</v>
       </c>
       <c r="G58" s="21">
         <v>587</v>
       </c>
       <c r="H58" s="21">
         <v>529</v>
       </c>
       <c r="I58" s="21">
         <v>669</v>
       </c>
       <c r="J58" s="21">
         <v>614</v>
       </c>
@@ -6902,72 +7055,75 @@
       </c>
       <c r="T58" s="14">
         <v>553</v>
       </c>
       <c r="U58" s="22">
         <v>562</v>
       </c>
       <c r="V58" s="11">
         <v>577</v>
       </c>
       <c r="W58" s="13">
         <v>582</v>
       </c>
       <c r="X58" s="13">
         <v>572</v>
       </c>
       <c r="Y58" s="13">
         <v>525</v>
       </c>
       <c r="Z58" s="13">
         <v>546</v>
       </c>
       <c r="AA58" s="13">
         <v>559</v>
       </c>
-      <c r="AB58" s="69">
+      <c r="AB58" s="61">
         <v>498</v>
       </c>
       <c r="AC58" s="13">
         <v>527</v>
       </c>
       <c r="AD58" s="13">
         <v>456</v>
       </c>
-      <c r="AE58" s="74">
+      <c r="AE58" s="66">
         <v>440</v>
       </c>
-      <c r="AF58" s="74">
+      <c r="AF58" s="66">
         <v>480</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AG58" s="66">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="34" t="s">
+        <v>70</v>
       </c>
       <c r="B59" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C59" s="21">
         <v>519</v>
       </c>
       <c r="D59" s="8">
         <v>443</v>
       </c>
       <c r="E59" s="21">
         <v>439</v>
       </c>
       <c r="F59" s="21">
         <v>474</v>
       </c>
       <c r="G59" s="21">
         <v>464</v>
       </c>
       <c r="H59" s="21">
         <v>480</v>
       </c>
       <c r="I59" s="21">
         <v>490</v>
       </c>
       <c r="J59" s="21">
         <v>428</v>
       </c>
@@ -7000,72 +7156,75 @@
       </c>
       <c r="T59" s="14">
         <v>388</v>
       </c>
       <c r="U59" s="22">
         <v>434</v>
       </c>
       <c r="V59" s="11">
         <v>448</v>
       </c>
       <c r="W59" s="13">
         <v>449</v>
       </c>
       <c r="X59" s="13">
         <v>438</v>
       </c>
       <c r="Y59" s="13">
         <v>368</v>
       </c>
       <c r="Z59" s="13">
         <v>466</v>
       </c>
       <c r="AA59" s="13">
         <v>377</v>
       </c>
-      <c r="AB59" s="69">
+      <c r="AB59" s="61">
         <v>370</v>
       </c>
       <c r="AC59" s="13">
         <v>326</v>
       </c>
       <c r="AD59" s="13">
         <v>338</v>
       </c>
-      <c r="AE59" s="74">
+      <c r="AE59" s="66">
         <v>318</v>
       </c>
-      <c r="AF59" s="74">
+      <c r="AF59" s="66">
         <v>379</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AG59" s="66">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="34" t="s">
+        <v>71</v>
       </c>
       <c r="B60" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C60" s="21">
         <v>1138</v>
       </c>
       <c r="D60" s="8">
         <v>923</v>
       </c>
       <c r="E60" s="21">
         <v>882</v>
       </c>
       <c r="F60" s="21">
         <v>990</v>
       </c>
       <c r="G60" s="21">
         <v>1058</v>
       </c>
       <c r="H60" s="21">
         <v>953</v>
       </c>
       <c r="I60" s="21">
         <v>1006</v>
       </c>
       <c r="J60" s="21">
         <v>997</v>
       </c>
@@ -7098,72 +7257,75 @@
       </c>
       <c r="T60" s="14">
         <v>880</v>
       </c>
       <c r="U60" s="22">
         <v>1000</v>
       </c>
       <c r="V60" s="11">
         <v>921</v>
       </c>
       <c r="W60" s="13">
         <v>994</v>
       </c>
       <c r="X60" s="13">
         <v>969</v>
       </c>
       <c r="Y60" s="13">
         <v>820</v>
       </c>
       <c r="Z60" s="13">
         <v>812</v>
       </c>
       <c r="AA60" s="13">
         <v>811</v>
       </c>
-      <c r="AB60" s="69">
+      <c r="AB60" s="61">
         <v>751</v>
       </c>
       <c r="AC60" s="13">
         <v>782</v>
       </c>
       <c r="AD60" s="13">
         <v>738</v>
       </c>
-      <c r="AE60" s="74">
+      <c r="AE60" s="66">
         <v>726</v>
       </c>
-      <c r="AF60" s="74">
+      <c r="AF60" s="66">
         <v>873</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AG60" s="66">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="B61" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C61" s="21">
         <v>530</v>
       </c>
       <c r="D61" s="8">
         <v>523</v>
       </c>
       <c r="E61" s="21">
         <v>498</v>
       </c>
       <c r="F61" s="21">
         <v>524</v>
       </c>
       <c r="G61" s="21">
         <v>501</v>
       </c>
       <c r="H61" s="21">
         <v>484</v>
       </c>
       <c r="I61" s="21">
         <v>544</v>
       </c>
       <c r="J61" s="21">
         <v>476</v>
       </c>
@@ -7196,72 +7358,75 @@
       </c>
       <c r="T61" s="14">
         <v>415</v>
       </c>
       <c r="U61" s="22">
         <v>529</v>
       </c>
       <c r="V61" s="11">
         <v>427</v>
       </c>
       <c r="W61" s="13">
         <v>484</v>
       </c>
       <c r="X61" s="13">
         <v>463</v>
       </c>
       <c r="Y61" s="13">
         <v>358</v>
       </c>
       <c r="Z61" s="13">
         <v>444</v>
       </c>
       <c r="AA61" s="13">
         <v>366</v>
       </c>
-      <c r="AB61" s="69">
+      <c r="AB61" s="61">
         <v>353</v>
       </c>
       <c r="AC61" s="13">
         <v>394</v>
       </c>
       <c r="AD61" s="13">
         <v>404</v>
       </c>
-      <c r="AE61" s="74">
+      <c r="AE61" s="66">
         <v>363</v>
       </c>
-      <c r="AF61" s="74">
+      <c r="AF61" s="66">
         <v>404</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AG61" s="66">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="B62" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C62" s="21">
         <v>586</v>
       </c>
       <c r="D62" s="8">
         <v>586</v>
       </c>
       <c r="E62" s="21">
         <v>590</v>
       </c>
       <c r="F62" s="21">
         <v>675</v>
       </c>
       <c r="G62" s="21">
         <v>611</v>
       </c>
       <c r="H62" s="21">
         <v>643</v>
       </c>
       <c r="I62" s="21">
         <v>674</v>
       </c>
       <c r="J62" s="21">
         <v>633</v>
       </c>
@@ -7294,72 +7459,75 @@
       </c>
       <c r="T62" s="14">
         <v>537</v>
       </c>
       <c r="U62" s="22">
         <v>617</v>
       </c>
       <c r="V62" s="11">
         <v>591</v>
       </c>
       <c r="W62" s="13">
         <v>595</v>
       </c>
       <c r="X62" s="13">
         <v>557</v>
       </c>
       <c r="Y62" s="13">
         <v>470</v>
       </c>
       <c r="Z62" s="13">
         <v>566</v>
       </c>
       <c r="AA62" s="13">
         <v>485</v>
       </c>
-      <c r="AB62" s="69">
+      <c r="AB62" s="61">
         <v>480</v>
       </c>
       <c r="AC62" s="13">
         <v>483</v>
       </c>
       <c r="AD62" s="13">
         <v>489</v>
       </c>
-      <c r="AE62" s="74">
+      <c r="AE62" s="66">
         <v>448</v>
       </c>
-      <c r="AF62" s="74">
+      <c r="AF62" s="66">
         <v>541</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AG62" s="66">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="34" t="s">
+        <v>74</v>
       </c>
       <c r="B63" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C63" s="21">
         <v>414</v>
       </c>
       <c r="D63" s="8">
         <v>385</v>
       </c>
       <c r="E63" s="21">
         <v>330</v>
       </c>
       <c r="F63" s="21">
         <v>392</v>
       </c>
       <c r="G63" s="21">
         <v>379</v>
       </c>
       <c r="H63" s="21">
         <v>357</v>
       </c>
       <c r="I63" s="21">
         <v>420</v>
       </c>
       <c r="J63" s="21">
         <v>356</v>
       </c>
@@ -7392,72 +7560,75 @@
       </c>
       <c r="T63" s="14">
         <v>313</v>
       </c>
       <c r="U63" s="22">
         <v>355</v>
       </c>
       <c r="V63" s="11">
         <v>339</v>
       </c>
       <c r="W63" s="13">
         <v>349</v>
       </c>
       <c r="X63" s="13">
         <v>321</v>
       </c>
       <c r="Y63" s="13">
         <v>279</v>
       </c>
       <c r="Z63" s="13">
         <v>320</v>
       </c>
       <c r="AA63" s="13">
         <v>311</v>
       </c>
-      <c r="AB63" s="69">
+      <c r="AB63" s="61">
         <v>258</v>
       </c>
       <c r="AC63" s="13">
         <v>315</v>
       </c>
       <c r="AD63" s="13">
         <v>307</v>
       </c>
-      <c r="AE63" s="74">
+      <c r="AE63" s="66">
         <v>266</v>
       </c>
-      <c r="AF63" s="74">
+      <c r="AF63" s="66">
         <v>343</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AG63" s="66">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="34" t="s">
+        <v>75</v>
       </c>
       <c r="B64" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C64" s="21">
         <v>879</v>
       </c>
       <c r="D64" s="8">
         <v>734</v>
       </c>
       <c r="E64" s="21">
         <v>649</v>
       </c>
       <c r="F64" s="21">
         <v>754</v>
       </c>
       <c r="G64" s="21">
         <v>776</v>
       </c>
       <c r="H64" s="21">
         <v>711</v>
       </c>
       <c r="I64" s="21">
         <v>857</v>
       </c>
       <c r="J64" s="21">
         <v>673</v>
       </c>
@@ -7490,72 +7661,75 @@
       </c>
       <c r="T64" s="14">
         <v>676</v>
       </c>
       <c r="U64" s="22">
         <v>780</v>
       </c>
       <c r="V64" s="11">
         <v>675</v>
       </c>
       <c r="W64" s="13">
         <v>700</v>
       </c>
       <c r="X64" s="13">
         <v>735</v>
       </c>
       <c r="Y64" s="13">
         <v>600</v>
       </c>
       <c r="Z64" s="13">
         <v>679</v>
       </c>
       <c r="AA64" s="13">
         <v>627</v>
       </c>
-      <c r="AB64" s="69">
+      <c r="AB64" s="61">
         <v>547</v>
       </c>
       <c r="AC64" s="13">
         <v>590</v>
       </c>
       <c r="AD64" s="13">
         <v>564</v>
       </c>
-      <c r="AE64" s="74">
+      <c r="AE64" s="66">
         <v>586</v>
       </c>
-      <c r="AF64" s="74">
+      <c r="AF64" s="66">
         <v>621</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AG64" s="66">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="B65" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C65" s="21">
         <v>845</v>
       </c>
       <c r="D65" s="8">
         <v>764</v>
       </c>
       <c r="E65" s="21">
         <v>746</v>
       </c>
       <c r="F65" s="21">
         <v>814</v>
       </c>
       <c r="G65" s="21">
         <v>769</v>
       </c>
       <c r="H65" s="21">
         <v>742</v>
       </c>
       <c r="I65" s="21">
         <v>904</v>
       </c>
       <c r="J65" s="21">
         <v>777</v>
       </c>
@@ -7588,72 +7762,75 @@
       </c>
       <c r="T65" s="14">
         <v>638</v>
       </c>
       <c r="U65" s="22">
         <v>807</v>
       </c>
       <c r="V65" s="11">
         <v>666</v>
       </c>
       <c r="W65" s="13">
         <v>720</v>
       </c>
       <c r="X65" s="13">
         <v>700</v>
       </c>
       <c r="Y65" s="13">
         <v>614</v>
       </c>
       <c r="Z65" s="13">
         <v>735</v>
       </c>
       <c r="AA65" s="13">
         <v>662</v>
       </c>
-      <c r="AB65" s="69">
+      <c r="AB65" s="61">
         <v>652</v>
       </c>
-      <c r="AC65" s="72">
+      <c r="AC65" s="64">
         <v>666</v>
       </c>
-      <c r="AD65" s="72">
+      <c r="AD65" s="64">
         <v>599</v>
       </c>
-      <c r="AE65" s="74">
+      <c r="AE65" s="66">
         <v>568</v>
       </c>
-      <c r="AF65" s="74">
+      <c r="AF65" s="66">
         <v>652</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AG65" s="66">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="34" t="s">
+        <v>77</v>
       </c>
       <c r="B66" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C66" s="21">
         <v>393</v>
       </c>
       <c r="D66" s="8">
         <v>335</v>
       </c>
       <c r="E66" s="21">
         <v>353</v>
       </c>
       <c r="F66" s="21">
         <v>392</v>
       </c>
       <c r="G66" s="21">
         <v>390</v>
       </c>
       <c r="H66" s="21">
         <v>371</v>
       </c>
       <c r="I66" s="21">
         <v>427</v>
       </c>
       <c r="J66" s="21">
         <v>363</v>
       </c>
@@ -7686,72 +7863,75 @@
       </c>
       <c r="T66" s="14">
         <v>326</v>
       </c>
       <c r="U66" s="22">
         <v>352</v>
       </c>
       <c r="V66" s="11">
         <v>361</v>
       </c>
       <c r="W66" s="13">
         <v>368</v>
       </c>
       <c r="X66" s="13">
         <v>365</v>
       </c>
       <c r="Y66" s="13">
         <v>292</v>
       </c>
       <c r="Z66" s="13">
         <v>340</v>
       </c>
       <c r="AA66" s="13">
         <v>270</v>
       </c>
-      <c r="AB66" s="69">
+      <c r="AB66" s="61">
         <v>301</v>
       </c>
       <c r="AC66" s="13">
         <v>328</v>
       </c>
       <c r="AD66" s="13">
         <v>312</v>
       </c>
-      <c r="AE66" s="74">
+      <c r="AE66" s="66">
         <v>291</v>
       </c>
-      <c r="AF66" s="74">
+      <c r="AF66" s="66">
         <v>350</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AG66" s="66">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="34" t="s">
+        <v>78</v>
       </c>
       <c r="B67" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C67" s="21">
         <v>235</v>
       </c>
       <c r="D67" s="8">
         <v>209</v>
       </c>
       <c r="E67" s="21">
         <v>188</v>
       </c>
       <c r="F67" s="21">
         <v>226</v>
       </c>
       <c r="G67" s="21">
         <v>225</v>
       </c>
       <c r="H67" s="21">
         <v>196</v>
       </c>
       <c r="I67" s="21">
         <v>191</v>
       </c>
       <c r="J67" s="21">
         <v>210</v>
       </c>
@@ -7784,72 +7964,75 @@
       </c>
       <c r="T67" s="14">
         <v>161</v>
       </c>
       <c r="U67" s="22">
         <v>200</v>
       </c>
       <c r="V67" s="11">
         <v>200</v>
       </c>
       <c r="W67" s="13">
         <v>186</v>
       </c>
       <c r="X67" s="13">
         <v>177</v>
       </c>
       <c r="Y67" s="13">
         <v>178</v>
       </c>
       <c r="Z67" s="13">
         <v>190</v>
       </c>
       <c r="AA67" s="13">
         <v>191</v>
       </c>
-      <c r="AB67" s="69">
+      <c r="AB67" s="61">
         <v>147</v>
       </c>
       <c r="AC67" s="13">
         <v>170</v>
       </c>
       <c r="AD67" s="13">
         <v>191</v>
       </c>
-      <c r="AE67" s="74">
+      <c r="AE67" s="66">
         <v>158</v>
       </c>
-      <c r="AF67" s="74">
+      <c r="AF67" s="66">
         <v>182</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AG67" s="66">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="B68" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C68" s="21">
         <v>2318</v>
       </c>
       <c r="D68" s="8">
         <v>2058</v>
       </c>
       <c r="E68" s="21">
         <v>1924</v>
       </c>
       <c r="F68" s="21">
         <v>2212</v>
       </c>
       <c r="G68" s="21">
         <v>2190</v>
       </c>
       <c r="H68" s="21">
         <v>1942</v>
       </c>
       <c r="I68" s="21">
         <v>2302</v>
       </c>
       <c r="J68" s="21">
         <v>2127</v>
       </c>
@@ -7882,72 +8065,75 @@
       </c>
       <c r="T68" s="14">
         <v>1935</v>
       </c>
       <c r="U68" s="22">
         <v>2116</v>
       </c>
       <c r="V68" s="11">
         <v>1922</v>
       </c>
       <c r="W68" s="13">
         <v>2024</v>
       </c>
       <c r="X68" s="13">
         <v>1968</v>
       </c>
       <c r="Y68" s="13">
         <v>1662</v>
       </c>
       <c r="Z68" s="13">
         <v>1849</v>
       </c>
       <c r="AA68" s="13">
         <v>1741</v>
       </c>
-      <c r="AB68" s="69">
+      <c r="AB68" s="61">
         <v>1559</v>
       </c>
       <c r="AC68" s="13">
         <v>1747</v>
       </c>
       <c r="AD68" s="13">
         <v>1688</v>
       </c>
-      <c r="AE68" s="74">
+      <c r="AE68" s="66">
         <v>1542</v>
       </c>
-      <c r="AF68" s="74">
+      <c r="AF68" s="66">
         <v>1747</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AG68" s="66">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="34" t="s">
+        <v>80</v>
       </c>
       <c r="B69" s="12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C69" s="21">
         <v>197</v>
       </c>
       <c r="D69" s="8">
         <v>133</v>
       </c>
       <c r="E69" s="21">
         <v>146</v>
       </c>
       <c r="F69" s="21">
         <v>187</v>
       </c>
       <c r="G69" s="21">
         <v>171</v>
       </c>
       <c r="H69" s="21">
         <v>170</v>
       </c>
       <c r="I69" s="21">
         <v>190</v>
       </c>
       <c r="J69" s="21">
         <v>166</v>
       </c>
@@ -7980,72 +8166,75 @@
       </c>
       <c r="T69" s="14">
         <v>168</v>
       </c>
       <c r="U69" s="22">
         <v>166</v>
       </c>
       <c r="V69" s="11">
         <v>142</v>
       </c>
       <c r="W69" s="13">
         <v>133</v>
       </c>
       <c r="X69" s="13">
         <v>167</v>
       </c>
       <c r="Y69" s="13">
         <v>128</v>
       </c>
       <c r="Z69" s="13">
         <v>132</v>
       </c>
       <c r="AA69" s="13">
         <v>138</v>
       </c>
-      <c r="AB69" s="69">
+      <c r="AB69" s="61">
         <v>100</v>
       </c>
       <c r="AC69" s="13">
         <v>118</v>
       </c>
       <c r="AD69" s="13">
         <v>133</v>
       </c>
-      <c r="AE69" s="74">
+      <c r="AE69" s="66">
         <v>159</v>
       </c>
-      <c r="AF69" s="74">
+      <c r="AF69" s="66">
         <v>159</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AG69" s="66">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="34" t="s">
+        <v>81</v>
       </c>
       <c r="B70" s="12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C70" s="21">
         <v>355</v>
       </c>
       <c r="D70" s="8">
         <v>301</v>
       </c>
       <c r="E70" s="21">
         <v>318</v>
       </c>
       <c r="F70" s="21">
         <v>371</v>
       </c>
       <c r="G70" s="21">
         <v>342</v>
       </c>
       <c r="H70" s="21">
         <v>343</v>
       </c>
       <c r="I70" s="21">
         <v>344</v>
       </c>
       <c r="J70" s="21">
         <v>304</v>
       </c>
@@ -8078,72 +8267,75 @@
       </c>
       <c r="T70" s="14">
         <v>274</v>
       </c>
       <c r="U70" s="22">
         <v>321</v>
       </c>
       <c r="V70" s="11">
         <v>349</v>
       </c>
       <c r="W70" s="13">
         <v>316</v>
       </c>
       <c r="X70" s="13">
         <v>291</v>
       </c>
       <c r="Y70" s="13">
         <v>283</v>
       </c>
       <c r="Z70" s="13">
         <v>314</v>
       </c>
       <c r="AA70" s="13">
         <v>266</v>
       </c>
-      <c r="AB70" s="69">
+      <c r="AB70" s="61">
         <v>237</v>
       </c>
       <c r="AC70" s="13">
         <v>252</v>
       </c>
       <c r="AD70" s="13">
         <v>290</v>
       </c>
-      <c r="AE70" s="74">
+      <c r="AE70" s="66">
         <v>259</v>
       </c>
-      <c r="AF70" s="74">
+      <c r="AF70" s="66">
         <v>323</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AG70" s="66">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="34" t="s">
+        <v>82</v>
       </c>
       <c r="B71" s="12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C71" s="21">
         <v>1195</v>
       </c>
       <c r="D71" s="8">
         <v>1112</v>
       </c>
       <c r="E71" s="21">
         <v>1002</v>
       </c>
       <c r="F71" s="21">
         <v>1220</v>
       </c>
       <c r="G71" s="21">
         <v>1198</v>
       </c>
       <c r="H71" s="21">
         <v>1197</v>
       </c>
       <c r="I71" s="21">
         <v>1236</v>
       </c>
       <c r="J71" s="21">
         <v>1166</v>
       </c>
@@ -8176,72 +8368,75 @@
       </c>
       <c r="T71" s="14">
         <v>1129</v>
       </c>
       <c r="U71" s="22">
         <v>1091</v>
       </c>
       <c r="V71" s="11">
         <v>1149</v>
       </c>
       <c r="W71" s="13">
         <v>1152</v>
       </c>
       <c r="X71" s="13">
         <v>1107</v>
       </c>
       <c r="Y71" s="13">
         <v>970</v>
       </c>
       <c r="Z71" s="13">
         <v>1117</v>
       </c>
       <c r="AA71" s="13">
         <v>1021</v>
       </c>
-      <c r="AB71" s="69">
+      <c r="AB71" s="61">
         <v>951</v>
       </c>
       <c r="AC71" s="13">
         <v>1052</v>
       </c>
       <c r="AD71" s="13">
         <v>1135</v>
       </c>
-      <c r="AE71" s="74">
+      <c r="AE71" s="66">
         <v>1015</v>
       </c>
-      <c r="AF71" s="74">
+      <c r="AF71" s="66">
         <v>1219</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AG71" s="66">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="72" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="35" t="s">
+        <v>83</v>
       </c>
       <c r="B72" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C72" s="21">
         <v>1445</v>
       </c>
       <c r="D72" s="8">
         <v>1405</v>
       </c>
       <c r="E72" s="21">
         <v>1288</v>
       </c>
       <c r="F72" s="21">
         <v>1415</v>
       </c>
       <c r="G72" s="21">
         <v>1363</v>
       </c>
       <c r="H72" s="21">
         <v>1338</v>
       </c>
       <c r="I72" s="21">
         <v>1542</v>
       </c>
       <c r="J72" s="21">
         <v>1359</v>
       </c>
@@ -8274,72 +8469,75 @@
       </c>
       <c r="T72" s="14">
         <v>303</v>
       </c>
       <c r="U72" s="22">
         <v>1499</v>
       </c>
       <c r="V72" s="11">
         <v>1316</v>
       </c>
       <c r="W72" s="13">
         <v>1410</v>
       </c>
       <c r="X72" s="13">
         <v>1323</v>
       </c>
       <c r="Y72" s="13">
         <v>1088</v>
       </c>
       <c r="Z72" s="13">
         <v>1256</v>
       </c>
       <c r="AA72" s="13">
         <v>1193</v>
       </c>
-      <c r="AB72" s="69">
+      <c r="AB72" s="61">
         <v>1021</v>
       </c>
       <c r="AC72" s="13">
         <v>1266</v>
       </c>
       <c r="AD72" s="13">
         <v>1205</v>
       </c>
-      <c r="AE72" s="74">
+      <c r="AE72" s="66">
         <v>1090</v>
       </c>
-      <c r="AF72" s="74">
+      <c r="AF72" s="66">
         <v>1275</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AG72" s="66">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="73" spans="1:33" s="31" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="35" t="s">
+        <v>84</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C73" s="25">
         <v>1244</v>
       </c>
       <c r="D73" s="26">
         <v>1180</v>
       </c>
       <c r="E73" s="25">
         <v>1140</v>
       </c>
       <c r="F73" s="25">
         <v>1249</v>
       </c>
       <c r="G73" s="25">
         <v>1215</v>
       </c>
       <c r="H73" s="25">
         <v>1103</v>
       </c>
       <c r="I73" s="25">
         <v>1277</v>
       </c>
       <c r="J73" s="25">
         <v>1164</v>
       </c>
@@ -8372,106 +8570,110 @@
       </c>
       <c r="T73" s="29">
         <v>1159</v>
       </c>
       <c r="U73" s="30">
         <v>1246</v>
       </c>
       <c r="V73" s="11">
         <v>1182</v>
       </c>
       <c r="W73" s="27">
         <v>1234</v>
       </c>
       <c r="X73" s="13">
         <v>1158</v>
       </c>
       <c r="Y73" s="13">
         <v>992</v>
       </c>
       <c r="Z73" s="13">
         <v>1084</v>
       </c>
       <c r="AA73" s="13">
         <v>1126</v>
       </c>
-      <c r="AB73" s="69">
+      <c r="AB73" s="61">
         <v>948</v>
       </c>
       <c r="AC73" s="13">
         <v>1066</v>
       </c>
       <c r="AD73" s="13">
         <v>975</v>
       </c>
-      <c r="AE73" s="74">
+      <c r="AE73" s="66">
         <v>889</v>
       </c>
-      <c r="AF73" s="74">
+      <c r="AF73" s="66">
         <v>1088</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="A75" s="32"/>
+      <c r="AG73" s="66">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="74" spans="1:33" s="23" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="97"/>
+      <c r="B74" s="84" t="s">
+        <v>60</v>
+      </c>
+      <c r="C74" s="84"/>
+      <c r="D74" s="84"/>
+      <c r="E74" s="84"/>
+      <c r="F74" s="84"/>
+      <c r="G74" s="84"/>
+      <c r="H74" s="84"/>
+      <c r="I74" s="84"/>
+      <c r="J74" s="84"/>
+      <c r="K74" s="84"/>
+      <c r="L74" s="84"/>
+      <c r="M74" s="84"/>
+      <c r="N74" s="84"/>
+      <c r="O74" s="84"/>
+      <c r="P74" s="84"/>
+      <c r="Q74" s="84"/>
+      <c r="R74" s="84"/>
+      <c r="S74" s="84"/>
+      <c r="T74" s="84"/>
+      <c r="U74" s="84"/>
+      <c r="V74" s="84"/>
+      <c r="W74" s="84"/>
+      <c r="X74" s="84"/>
+      <c r="Y74" s="84"/>
+      <c r="Z74" s="84"/>
+      <c r="AA74" s="84"/>
+      <c r="AB74" s="78"/>
+      <c r="AC74" s="78"/>
+      <c r="AD74" s="78"/>
+      <c r="AE74" s="78"/>
+      <c r="AF74" s="78"/>
+      <c r="AG74" s="78"/>
+    </row>
+    <row r="75" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="97"/>
       <c r="B75" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C75" s="8">
         <v>19450</v>
       </c>
       <c r="D75" s="8">
         <v>17881</v>
       </c>
       <c r="E75" s="8">
         <v>17079</v>
       </c>
       <c r="F75" s="8">
         <v>19328</v>
       </c>
       <c r="G75" s="8">
         <v>18526</v>
       </c>
       <c r="H75" s="8">
         <v>17804</v>
       </c>
       <c r="I75" s="8">
         <v>19830</v>
       </c>
       <c r="J75" s="8">
         <v>18127</v>
       </c>
@@ -8504,72 +8706,75 @@
       </c>
       <c r="T75" s="10">
         <v>17031</v>
       </c>
       <c r="U75" s="11">
         <v>18868</v>
       </c>
       <c r="V75" s="11">
         <v>17400</v>
       </c>
       <c r="W75" s="13">
         <v>17917</v>
       </c>
       <c r="X75" s="13">
         <v>17317</v>
       </c>
       <c r="Y75" s="13">
         <v>14947</v>
       </c>
       <c r="Z75" s="13">
         <v>16862</v>
       </c>
       <c r="AA75" s="13">
         <v>15936</v>
       </c>
-      <c r="AB75" s="69">
+      <c r="AB75" s="61">
         <v>13958</v>
       </c>
       <c r="AC75" s="13">
         <v>15715</v>
       </c>
       <c r="AD75" s="13">
         <v>15750</v>
       </c>
-      <c r="AE75" s="74">
+      <c r="AE75" s="66">
         <v>14653</v>
       </c>
-      <c r="AF75" s="74">
+      <c r="AF75" s="66">
         <v>16545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" s="36">
+      <c r="AG75" s="66">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="76" spans="1:33" s="23" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="32">
         <v>100000000</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C76" s="8">
         <v>522</v>
       </c>
       <c r="D76" s="8">
         <v>485</v>
       </c>
       <c r="E76" s="8">
         <v>522</v>
       </c>
       <c r="F76" s="8">
         <v>559</v>
       </c>
       <c r="G76" s="8">
         <v>547</v>
       </c>
       <c r="H76" s="8">
         <v>518</v>
       </c>
       <c r="I76" s="8">
         <v>529</v>
       </c>
       <c r="J76" s="8">
         <v>563</v>
       </c>
@@ -8602,72 +8807,75 @@
       </c>
       <c r="T76" s="10">
         <v>458</v>
       </c>
       <c r="U76" s="11">
         <v>494</v>
       </c>
       <c r="V76" s="11">
         <v>488</v>
       </c>
       <c r="W76" s="13">
         <v>523</v>
       </c>
       <c r="X76" s="13">
         <v>418</v>
       </c>
       <c r="Y76" s="13">
         <v>394</v>
       </c>
       <c r="Z76" s="13">
         <v>450</v>
       </c>
       <c r="AA76" s="13">
         <v>377</v>
       </c>
-      <c r="AB76" s="69">
+      <c r="AB76" s="61">
         <v>366</v>
       </c>
       <c r="AC76" s="13">
         <v>463</v>
       </c>
       <c r="AD76" s="13">
         <v>439</v>
       </c>
-      <c r="AE76" s="74">
+      <c r="AE76" s="66">
         <v>392</v>
       </c>
-      <c r="AF76" s="74">
+      <c r="AF76" s="66">
         <v>451</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AG76" s="66">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="77" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B77" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C77" s="8">
         <v>548</v>
       </c>
       <c r="D77" s="8">
         <v>477</v>
       </c>
       <c r="E77" s="8">
         <v>431</v>
       </c>
       <c r="F77" s="8">
         <v>575</v>
       </c>
       <c r="G77" s="8">
         <v>496</v>
       </c>
       <c r="H77" s="8">
         <v>487</v>
       </c>
       <c r="I77" s="8">
         <v>513</v>
       </c>
       <c r="J77" s="8">
         <v>488</v>
       </c>
@@ -8700,72 +8908,75 @@
       </c>
       <c r="T77" s="10">
         <v>450</v>
       </c>
       <c r="U77" s="11">
         <v>522</v>
       </c>
       <c r="V77" s="11">
         <v>444</v>
       </c>
       <c r="W77" s="13">
         <v>437</v>
       </c>
       <c r="X77" s="13">
         <v>459</v>
       </c>
       <c r="Y77" s="13">
         <v>439</v>
       </c>
       <c r="Z77" s="13">
         <v>445</v>
       </c>
       <c r="AA77" s="13">
         <v>436</v>
       </c>
-      <c r="AB77" s="69">
+      <c r="AB77" s="61">
         <v>404</v>
       </c>
       <c r="AC77" s="13">
         <v>418</v>
       </c>
       <c r="AD77" s="13">
         <v>419</v>
       </c>
-      <c r="AE77" s="74">
+      <c r="AE77" s="66">
         <v>395</v>
       </c>
-      <c r="AF77" s="74">
+      <c r="AF77" s="66">
         <v>466</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AG77" s="66">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="78" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="34" t="s">
+        <v>67</v>
       </c>
       <c r="B78" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C78" s="8">
         <v>1127</v>
       </c>
       <c r="D78" s="8">
         <v>1077</v>
       </c>
       <c r="E78" s="8">
         <v>1080</v>
       </c>
       <c r="F78" s="8">
         <v>1177</v>
       </c>
       <c r="G78" s="8">
         <v>1154</v>
       </c>
       <c r="H78" s="8">
         <v>1117</v>
       </c>
       <c r="I78" s="8">
         <v>1241</v>
       </c>
       <c r="J78" s="8">
         <v>1099</v>
       </c>
@@ -8798,72 +9009,75 @@
       </c>
       <c r="T78" s="10">
         <v>1053</v>
       </c>
       <c r="U78" s="11">
         <v>1166</v>
       </c>
       <c r="V78" s="11">
         <v>955</v>
       </c>
       <c r="W78" s="13">
         <v>1044</v>
       </c>
       <c r="X78" s="13">
         <v>1117</v>
       </c>
       <c r="Y78" s="13">
         <v>892</v>
       </c>
       <c r="Z78" s="13">
         <v>1058</v>
       </c>
       <c r="AA78" s="13">
         <v>1006</v>
       </c>
-      <c r="AB78" s="69">
+      <c r="AB78" s="61">
         <v>833</v>
       </c>
       <c r="AC78" s="13">
         <v>907</v>
       </c>
       <c r="AD78" s="13">
         <v>927</v>
       </c>
-      <c r="AE78" s="74">
+      <c r="AE78" s="66">
         <v>874</v>
       </c>
-      <c r="AF78" s="74">
+      <c r="AF78" s="66">
         <v>947</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AG78" s="66">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="79" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="34" t="s">
+        <v>68</v>
       </c>
       <c r="B79" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C79" s="8">
         <v>403</v>
       </c>
       <c r="D79" s="8">
         <v>399</v>
       </c>
       <c r="E79" s="8">
         <v>367</v>
       </c>
       <c r="F79" s="8">
         <v>411</v>
       </c>
       <c r="G79" s="8">
         <v>401</v>
       </c>
       <c r="H79" s="8">
         <v>357</v>
       </c>
       <c r="I79" s="8">
         <v>515</v>
       </c>
       <c r="J79" s="8">
         <v>459</v>
       </c>
@@ -8896,72 +9110,75 @@
       </c>
       <c r="T79" s="10">
         <v>437</v>
       </c>
       <c r="U79" s="11">
         <v>453</v>
       </c>
       <c r="V79" s="11">
         <v>437</v>
       </c>
       <c r="W79" s="13">
         <v>440</v>
       </c>
       <c r="X79" s="13">
         <v>397</v>
       </c>
       <c r="Y79" s="13">
         <v>332</v>
       </c>
       <c r="Z79" s="13">
         <v>373</v>
       </c>
       <c r="AA79" s="13">
         <v>354</v>
       </c>
-      <c r="AB79" s="69">
+      <c r="AB79" s="61">
         <v>315</v>
       </c>
       <c r="AC79" s="13">
         <v>392</v>
       </c>
       <c r="AD79" s="13">
         <v>400</v>
       </c>
-      <c r="AE79" s="74">
+      <c r="AE79" s="66">
         <v>346</v>
       </c>
-      <c r="AF79" s="74">
+      <c r="AF79" s="66">
         <v>417</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AG79" s="66">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="80" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="34" t="s">
+        <v>69</v>
       </c>
       <c r="B80" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C80" s="8">
         <v>810</v>
       </c>
       <c r="D80" s="8">
         <v>643</v>
       </c>
       <c r="E80" s="8">
         <v>665</v>
       </c>
       <c r="F80" s="8">
         <v>707</v>
       </c>
       <c r="G80" s="8">
         <v>643</v>
       </c>
       <c r="H80" s="8">
         <v>600</v>
       </c>
       <c r="I80" s="8">
         <v>738</v>
       </c>
       <c r="J80" s="8">
         <v>661</v>
       </c>
@@ -8994,72 +9211,75 @@
       </c>
       <c r="T80" s="10">
         <v>634</v>
       </c>
       <c r="U80" s="11">
         <v>658</v>
       </c>
       <c r="V80" s="11">
         <v>621</v>
       </c>
       <c r="W80" s="13">
         <v>620</v>
       </c>
       <c r="X80" s="13">
         <v>609</v>
       </c>
       <c r="Y80" s="13">
         <v>553</v>
       </c>
       <c r="Z80" s="13">
         <v>611</v>
       </c>
       <c r="AA80" s="13">
         <v>590</v>
       </c>
-      <c r="AB80" s="69">
+      <c r="AB80" s="61">
         <v>496</v>
       </c>
       <c r="AC80" s="13">
         <v>557</v>
       </c>
       <c r="AD80" s="13">
         <v>508</v>
       </c>
-      <c r="AE80" s="74">
+      <c r="AE80" s="66">
         <v>514</v>
       </c>
-      <c r="AF80" s="74">
+      <c r="AF80" s="66">
         <v>523</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AG80" s="66">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="81" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="34" t="s">
+        <v>70</v>
       </c>
       <c r="B81" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C81" s="8">
         <v>565</v>
       </c>
       <c r="D81" s="8">
         <v>477</v>
       </c>
       <c r="E81" s="8">
         <v>480</v>
       </c>
       <c r="F81" s="8">
         <v>575</v>
       </c>
       <c r="G81" s="8">
         <v>555</v>
       </c>
       <c r="H81" s="8">
         <v>536</v>
       </c>
       <c r="I81" s="8">
         <v>576</v>
       </c>
       <c r="J81" s="8">
         <v>474</v>
       </c>
@@ -9092,72 +9312,75 @@
       </c>
       <c r="T81" s="10">
         <v>500</v>
       </c>
       <c r="U81" s="11">
         <v>523</v>
       </c>
       <c r="V81" s="11">
         <v>527</v>
       </c>
       <c r="W81" s="13">
         <v>559</v>
       </c>
       <c r="X81" s="13">
         <v>505</v>
       </c>
       <c r="Y81" s="13">
         <v>439</v>
       </c>
       <c r="Z81" s="13">
         <v>553</v>
       </c>
       <c r="AA81" s="13">
         <v>447</v>
       </c>
-      <c r="AB81" s="69">
+      <c r="AB81" s="61">
         <v>414</v>
       </c>
       <c r="AC81" s="13">
         <v>431</v>
       </c>
       <c r="AD81" s="13">
         <v>412</v>
       </c>
-      <c r="AE81" s="74">
+      <c r="AE81" s="66">
         <v>409</v>
       </c>
-      <c r="AF81" s="74">
+      <c r="AF81" s="66">
         <v>452</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AG81" s="66">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="82" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="34" t="s">
+        <v>71</v>
       </c>
       <c r="B82" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C82" s="8">
         <v>949</v>
       </c>
       <c r="D82" s="8">
         <v>786</v>
       </c>
       <c r="E82" s="8">
         <v>772</v>
       </c>
       <c r="F82" s="8">
         <v>847</v>
       </c>
       <c r="G82" s="8">
         <v>904</v>
       </c>
       <c r="H82" s="8">
         <v>839</v>
       </c>
       <c r="I82" s="8">
         <v>884</v>
       </c>
       <c r="J82" s="8">
         <v>808</v>
       </c>
@@ -9190,72 +9413,75 @@
       </c>
       <c r="T82" s="10">
         <v>836</v>
       </c>
       <c r="U82" s="11">
         <v>966</v>
       </c>
       <c r="V82" s="11">
         <v>881</v>
       </c>
       <c r="W82" s="13">
         <v>926</v>
       </c>
       <c r="X82" s="13">
         <v>873</v>
       </c>
       <c r="Y82" s="13">
         <v>761</v>
       </c>
       <c r="Z82" s="13">
         <v>811</v>
       </c>
       <c r="AA82" s="13">
         <v>771</v>
       </c>
-      <c r="AB82" s="69">
+      <c r="AB82" s="61">
         <v>701</v>
       </c>
       <c r="AC82" s="13">
         <v>748</v>
       </c>
       <c r="AD82" s="13">
         <v>734</v>
       </c>
-      <c r="AE82" s="74">
+      <c r="AE82" s="66">
         <v>726</v>
       </c>
-      <c r="AF82" s="74">
+      <c r="AF82" s="66">
         <v>791</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AG82" s="66">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="83" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="B83" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C83" s="8">
         <v>477</v>
       </c>
       <c r="D83" s="8">
         <v>475</v>
       </c>
       <c r="E83" s="8">
         <v>435</v>
       </c>
       <c r="F83" s="8">
         <v>494</v>
       </c>
       <c r="G83" s="8">
         <v>455</v>
       </c>
       <c r="H83" s="8">
         <v>448</v>
       </c>
       <c r="I83" s="8">
         <v>516</v>
       </c>
       <c r="J83" s="8">
         <v>459</v>
       </c>
@@ -9288,72 +9514,75 @@
       </c>
       <c r="T83" s="10">
         <v>417</v>
       </c>
       <c r="U83" s="11">
         <v>524</v>
       </c>
       <c r="V83" s="11">
         <v>406</v>
       </c>
       <c r="W83" s="13">
         <v>482</v>
       </c>
       <c r="X83" s="13">
         <v>425</v>
       </c>
       <c r="Y83" s="13">
         <v>354</v>
       </c>
       <c r="Z83" s="13">
         <v>427</v>
       </c>
       <c r="AA83" s="13">
         <v>363</v>
       </c>
-      <c r="AB83" s="69">
+      <c r="AB83" s="61">
         <v>369</v>
       </c>
       <c r="AC83" s="13">
         <v>399</v>
       </c>
       <c r="AD83" s="13">
         <v>414</v>
       </c>
-      <c r="AE83" s="74">
+      <c r="AE83" s="66">
         <v>356</v>
       </c>
-      <c r="AF83" s="74">
+      <c r="AF83" s="66">
         <v>416</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AG83" s="66">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="84" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="B84" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C84" s="8">
         <v>1041</v>
       </c>
       <c r="D84" s="8">
         <v>1007</v>
       </c>
       <c r="E84" s="8">
         <v>965</v>
       </c>
       <c r="F84" s="8">
         <v>1106</v>
       </c>
       <c r="G84" s="8">
         <v>1020</v>
       </c>
       <c r="H84" s="8">
         <v>1059</v>
       </c>
       <c r="I84" s="8">
         <v>1156</v>
       </c>
       <c r="J84" s="8">
         <v>1029</v>
       </c>
@@ -9386,72 +9615,75 @@
       </c>
       <c r="T84" s="10">
         <v>912</v>
       </c>
       <c r="U84" s="11">
         <v>1054</v>
       </c>
       <c r="V84" s="11">
         <v>945</v>
       </c>
       <c r="W84" s="13">
         <v>995</v>
       </c>
       <c r="X84" s="13">
         <v>924</v>
       </c>
       <c r="Y84" s="13">
         <v>815</v>
       </c>
       <c r="Z84" s="13">
         <v>920</v>
       </c>
       <c r="AA84" s="13">
         <v>865</v>
       </c>
-      <c r="AB84" s="69">
+      <c r="AB84" s="61">
         <v>800</v>
       </c>
       <c r="AC84" s="13">
         <v>832</v>
       </c>
       <c r="AD84" s="13">
         <v>869</v>
       </c>
-      <c r="AE84" s="74">
+      <c r="AE84" s="66">
         <v>798</v>
       </c>
-      <c r="AF84" s="74">
+      <c r="AF84" s="66">
         <v>919</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AG84" s="66">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="85" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="34" t="s">
+        <v>74</v>
       </c>
       <c r="B85" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C85" s="8">
         <v>514</v>
       </c>
       <c r="D85" s="8">
         <v>484</v>
       </c>
       <c r="E85" s="8">
         <v>445</v>
       </c>
       <c r="F85" s="8">
         <v>503</v>
       </c>
       <c r="G85" s="8">
         <v>501</v>
       </c>
       <c r="H85" s="8">
         <v>449</v>
       </c>
       <c r="I85" s="8">
         <v>503</v>
       </c>
       <c r="J85" s="8">
         <v>497</v>
       </c>
@@ -9484,72 +9716,75 @@
       </c>
       <c r="T85" s="10">
         <v>447</v>
       </c>
       <c r="U85" s="11">
         <v>475</v>
       </c>
       <c r="V85" s="11">
         <v>456</v>
       </c>
       <c r="W85" s="13">
         <v>459</v>
       </c>
       <c r="X85" s="13">
         <v>453</v>
       </c>
       <c r="Y85" s="13">
         <v>396</v>
       </c>
       <c r="Z85" s="13">
         <v>424</v>
       </c>
       <c r="AA85" s="13">
         <v>424</v>
       </c>
-      <c r="AB85" s="69">
+      <c r="AB85" s="61">
         <v>354</v>
       </c>
       <c r="AC85" s="13">
         <v>385</v>
       </c>
       <c r="AD85" s="13">
         <v>414</v>
       </c>
-      <c r="AE85" s="74">
+      <c r="AE85" s="66">
         <v>418</v>
       </c>
-      <c r="AF85" s="74">
+      <c r="AF85" s="66">
         <v>449</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AG85" s="66">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="86" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="34" t="s">
+        <v>75</v>
       </c>
       <c r="B86" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C86" s="8">
         <v>830</v>
       </c>
       <c r="D86" s="8">
         <v>740</v>
       </c>
       <c r="E86" s="8">
         <v>652</v>
       </c>
       <c r="F86" s="8">
         <v>731</v>
       </c>
       <c r="G86" s="8">
         <v>716</v>
       </c>
       <c r="H86" s="8">
         <v>711</v>
       </c>
       <c r="I86" s="8">
         <v>803</v>
       </c>
       <c r="J86" s="8">
         <v>651</v>
       </c>
@@ -9582,72 +9817,75 @@
       </c>
       <c r="T86" s="10">
         <v>680</v>
       </c>
       <c r="U86" s="11">
         <v>783</v>
       </c>
       <c r="V86" s="11">
         <v>685</v>
       </c>
       <c r="W86" s="13">
         <v>682</v>
       </c>
       <c r="X86" s="13">
         <v>618</v>
       </c>
       <c r="Y86" s="13">
         <v>602</v>
       </c>
       <c r="Z86" s="13">
         <v>643</v>
       </c>
       <c r="AA86" s="13">
         <v>582</v>
       </c>
-      <c r="AB86" s="69">
+      <c r="AB86" s="61">
         <v>527</v>
       </c>
       <c r="AC86" s="13">
         <v>580</v>
       </c>
       <c r="AD86" s="13">
         <v>540</v>
       </c>
-      <c r="AE86" s="74">
+      <c r="AE86" s="66">
         <v>541</v>
       </c>
-      <c r="AF86" s="74">
+      <c r="AF86" s="66">
         <v>598</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AG86" s="66">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="87" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="B87" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C87" s="8">
         <v>776</v>
       </c>
       <c r="D87" s="8">
         <v>702</v>
       </c>
       <c r="E87" s="8">
         <v>672</v>
       </c>
       <c r="F87" s="8">
         <v>731</v>
       </c>
       <c r="G87" s="8">
         <v>713</v>
       </c>
       <c r="H87" s="8">
         <v>670</v>
       </c>
       <c r="I87" s="8">
         <v>755</v>
       </c>
       <c r="J87" s="8">
         <v>703</v>
       </c>
@@ -9680,72 +9918,75 @@
       </c>
       <c r="T87" s="10">
         <v>590</v>
       </c>
       <c r="U87" s="11">
         <v>718</v>
       </c>
       <c r="V87" s="11">
         <v>619</v>
       </c>
       <c r="W87" s="13">
         <v>625</v>
       </c>
       <c r="X87" s="13">
         <v>652</v>
       </c>
       <c r="Y87" s="13">
         <v>563</v>
       </c>
       <c r="Z87" s="13">
         <v>687</v>
       </c>
       <c r="AA87" s="13">
         <v>618</v>
       </c>
-      <c r="AB87" s="69">
+      <c r="AB87" s="61">
         <v>559</v>
       </c>
       <c r="AC87" s="13">
         <v>579</v>
       </c>
       <c r="AD87" s="13">
         <v>583</v>
       </c>
-      <c r="AE87" s="74">
+      <c r="AE87" s="66">
         <v>524</v>
       </c>
-      <c r="AF87" s="74">
+      <c r="AF87" s="66">
         <v>589</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AG87" s="66">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="88" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="34" t="s">
+        <v>77</v>
       </c>
       <c r="B88" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C88" s="8">
         <v>554</v>
       </c>
       <c r="D88" s="8">
         <v>512</v>
       </c>
       <c r="E88" s="8">
         <v>514</v>
       </c>
       <c r="F88" s="8">
         <v>526</v>
       </c>
       <c r="G88" s="8">
         <v>536</v>
       </c>
       <c r="H88" s="8">
         <v>534</v>
       </c>
       <c r="I88" s="8">
         <v>583</v>
       </c>
       <c r="J88" s="8">
         <v>553</v>
       </c>
@@ -9778,72 +10019,75 @@
       </c>
       <c r="T88" s="10">
         <v>461</v>
       </c>
       <c r="U88" s="11">
         <v>526</v>
       </c>
       <c r="V88" s="11">
         <v>521</v>
       </c>
       <c r="W88" s="13">
         <v>504</v>
       </c>
       <c r="X88" s="13">
         <v>482</v>
       </c>
       <c r="Y88" s="13">
         <v>391</v>
       </c>
       <c r="Z88" s="13">
         <v>486</v>
       </c>
       <c r="AA88" s="13">
         <v>436</v>
       </c>
-      <c r="AB88" s="69">
+      <c r="AB88" s="61">
         <v>443</v>
       </c>
       <c r="AC88" s="13">
         <v>461</v>
       </c>
       <c r="AD88" s="13">
         <v>444</v>
       </c>
-      <c r="AE88" s="74">
+      <c r="AE88" s="66">
         <v>436</v>
       </c>
-      <c r="AF88" s="74">
+      <c r="AF88" s="66">
         <v>492</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AG88" s="66">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="89" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="34" t="s">
+        <v>78</v>
       </c>
       <c r="B89" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C89" s="8">
         <v>240</v>
       </c>
       <c r="D89" s="8">
         <v>214</v>
       </c>
       <c r="E89" s="8">
         <v>193</v>
       </c>
       <c r="F89" s="8">
         <v>223</v>
       </c>
       <c r="G89" s="8">
         <v>207</v>
       </c>
       <c r="H89" s="8">
         <v>196</v>
       </c>
       <c r="I89" s="8">
         <v>172</v>
       </c>
       <c r="J89" s="8">
         <v>210</v>
       </c>
@@ -9876,72 +10120,75 @@
       </c>
       <c r="T89" s="10">
         <v>162</v>
       </c>
       <c r="U89" s="11">
         <v>204</v>
       </c>
       <c r="V89" s="11">
         <v>207</v>
       </c>
       <c r="W89" s="13">
         <v>180</v>
       </c>
       <c r="X89" s="13">
         <v>170</v>
       </c>
       <c r="Y89" s="13">
         <v>165</v>
       </c>
       <c r="Z89" s="13">
         <v>200</v>
       </c>
       <c r="AA89" s="13">
         <v>198</v>
       </c>
-      <c r="AB89" s="69">
+      <c r="AB89" s="61">
         <v>149</v>
       </c>
       <c r="AC89" s="13">
         <v>166</v>
       </c>
       <c r="AD89" s="13">
         <v>200</v>
       </c>
-      <c r="AE89" s="74">
+      <c r="AE89" s="66">
         <v>158</v>
       </c>
-      <c r="AF89" s="74">
+      <c r="AF89" s="66">
         <v>189</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AG89" s="66">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="90" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="B90" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C90" s="8">
         <v>1253</v>
       </c>
       <c r="D90" s="8">
         <v>1122</v>
       </c>
       <c r="E90" s="8">
         <v>1049</v>
       </c>
       <c r="F90" s="8">
         <v>1187</v>
       </c>
       <c r="G90" s="8">
         <v>1170</v>
       </c>
       <c r="H90" s="8">
         <v>1103</v>
       </c>
       <c r="I90" s="8">
         <v>1188</v>
       </c>
       <c r="J90" s="8">
         <v>1204</v>
       </c>
@@ -9974,72 +10221,75 @@
       </c>
       <c r="T90" s="10">
         <v>1075</v>
       </c>
       <c r="U90" s="11">
         <v>1155</v>
       </c>
       <c r="V90" s="11">
         <v>1007</v>
       </c>
       <c r="W90" s="13">
         <v>1086</v>
       </c>
       <c r="X90" s="13">
         <v>1040</v>
       </c>
       <c r="Y90" s="13">
         <v>934</v>
       </c>
       <c r="Z90" s="13">
         <v>1023</v>
       </c>
       <c r="AA90" s="13">
         <v>972</v>
       </c>
-      <c r="AB90" s="69">
+      <c r="AB90" s="61">
         <v>792</v>
       </c>
       <c r="AC90" s="13">
         <v>946</v>
       </c>
       <c r="AD90" s="13">
         <v>895</v>
       </c>
-      <c r="AE90" s="74">
+      <c r="AE90" s="66">
         <v>829</v>
       </c>
-      <c r="AF90" s="74">
+      <c r="AF90" s="66">
         <v>926</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AG90" s="66">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="91" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="34" t="s">
+        <v>80</v>
       </c>
       <c r="B91" s="12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C91" s="8">
         <v>294</v>
       </c>
       <c r="D91" s="8">
         <v>245</v>
       </c>
       <c r="E91" s="8">
         <v>260</v>
       </c>
       <c r="F91" s="8">
         <v>311</v>
       </c>
       <c r="G91" s="8">
         <v>249</v>
       </c>
       <c r="H91" s="8">
         <v>261</v>
       </c>
       <c r="I91" s="8">
         <v>298</v>
       </c>
       <c r="J91" s="8">
         <v>267</v>
       </c>
@@ -10072,72 +10322,75 @@
       </c>
       <c r="T91" s="10">
         <v>235</v>
       </c>
       <c r="U91" s="11">
         <v>248</v>
       </c>
       <c r="V91" s="11">
         <v>238</v>
       </c>
       <c r="W91" s="13">
         <v>227</v>
       </c>
       <c r="X91" s="13">
         <v>269</v>
       </c>
       <c r="Y91" s="13">
         <v>194</v>
       </c>
       <c r="Z91" s="13">
         <v>212</v>
       </c>
       <c r="AA91" s="13">
         <v>227</v>
       </c>
-      <c r="AB91" s="69">
+      <c r="AB91" s="61">
         <v>165</v>
       </c>
       <c r="AC91" s="13">
         <v>197</v>
       </c>
       <c r="AD91" s="13">
         <v>217</v>
       </c>
-      <c r="AE91" s="74">
+      <c r="AE91" s="66">
         <v>247</v>
       </c>
-      <c r="AF91" s="74">
+      <c r="AF91" s="66">
         <v>208</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AG91" s="66">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="92" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="34" t="s">
+        <v>81</v>
       </c>
       <c r="B92" s="12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C92" s="8">
         <v>511</v>
       </c>
       <c r="D92" s="8">
         <v>466</v>
       </c>
       <c r="E92" s="8">
         <v>453</v>
       </c>
       <c r="F92" s="8">
         <v>551</v>
       </c>
       <c r="G92" s="8">
         <v>476</v>
       </c>
       <c r="H92" s="8">
         <v>464</v>
       </c>
       <c r="I92" s="8">
         <v>495</v>
       </c>
       <c r="J92" s="8">
         <v>422</v>
       </c>
@@ -10170,72 +10423,75 @@
       </c>
       <c r="T92" s="10">
         <v>410</v>
       </c>
       <c r="U92" s="11">
         <v>467</v>
       </c>
       <c r="V92" s="11">
         <v>495</v>
       </c>
       <c r="W92" s="13">
         <v>452</v>
       </c>
       <c r="X92" s="13">
         <v>404</v>
       </c>
       <c r="Y92" s="13">
         <v>392</v>
       </c>
       <c r="Z92" s="13">
         <v>432</v>
       </c>
       <c r="AA92" s="13">
         <v>381</v>
       </c>
-      <c r="AB92" s="69">
+      <c r="AB92" s="61">
         <v>332</v>
       </c>
       <c r="AC92" s="13">
         <v>340</v>
       </c>
       <c r="AD92" s="13">
         <v>419</v>
       </c>
-      <c r="AE92" s="74">
+      <c r="AE92" s="66">
         <v>377</v>
       </c>
-      <c r="AF92" s="74">
+      <c r="AF92" s="66">
         <v>439</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>86</v>
+      <c r="AG92" s="66">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="93" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="34" t="s">
+        <v>82</v>
       </c>
       <c r="B93" s="12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C93" s="8">
         <v>2486</v>
       </c>
       <c r="D93" s="8">
         <v>2279</v>
       </c>
       <c r="E93" s="8">
         <v>2177</v>
       </c>
       <c r="F93" s="8">
         <v>2499</v>
       </c>
       <c r="G93" s="8">
         <v>2477</v>
       </c>
       <c r="H93" s="8">
         <v>2463</v>
       </c>
       <c r="I93" s="8">
         <v>2550</v>
       </c>
       <c r="J93" s="8">
         <v>2327</v>
       </c>
@@ -10268,72 +10524,75 @@
       </c>
       <c r="T93" s="10">
         <v>2217</v>
       </c>
       <c r="U93" s="11">
         <v>2250</v>
       </c>
       <c r="V93" s="11">
         <v>2346</v>
       </c>
       <c r="W93" s="13">
         <v>2381</v>
       </c>
       <c r="X93" s="13">
         <v>2327</v>
       </c>
       <c r="Y93" s="13">
         <v>1955</v>
       </c>
       <c r="Z93" s="13">
         <v>2231</v>
       </c>
       <c r="AA93" s="13">
         <v>2119</v>
       </c>
-      <c r="AB93" s="69">
+      <c r="AB93" s="61">
         <v>1954</v>
       </c>
       <c r="AC93" s="13">
         <v>2170</v>
       </c>
       <c r="AD93" s="13">
         <v>2331</v>
       </c>
-      <c r="AE93" s="74">
+      <c r="AE93" s="66">
         <v>2118</v>
       </c>
-      <c r="AF93" s="74">
+      <c r="AF93" s="66">
         <v>2457</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>87</v>
+      <c r="AG93" s="66">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="94" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="35" t="s">
+        <v>83</v>
       </c>
       <c r="B94" s="12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="C94" s="8">
         <v>2967</v>
       </c>
       <c r="D94" s="8">
         <v>2908</v>
       </c>
       <c r="E94" s="8">
         <v>2636</v>
       </c>
       <c r="F94" s="8">
         <v>3050</v>
       </c>
       <c r="G94" s="8">
         <v>2843</v>
       </c>
       <c r="H94" s="8">
         <v>2786</v>
       </c>
       <c r="I94" s="8">
         <v>3145</v>
       </c>
       <c r="J94" s="8">
         <v>2886</v>
       </c>
@@ -10366,72 +10625,75 @@
       </c>
       <c r="T94" s="10">
         <v>2693</v>
       </c>
       <c r="U94" s="11">
         <v>3149</v>
       </c>
       <c r="V94" s="11">
         <v>2715</v>
       </c>
       <c r="W94" s="13">
         <v>2829</v>
       </c>
       <c r="X94" s="13">
         <v>2735</v>
       </c>
       <c r="Y94" s="13">
         <v>2302</v>
       </c>
       <c r="Z94" s="13">
         <v>2580</v>
       </c>
       <c r="AA94" s="13">
         <v>2470</v>
       </c>
-      <c r="AB94" s="69">
+      <c r="AB94" s="61">
         <v>2101</v>
       </c>
       <c r="AC94" s="13">
         <v>2638</v>
       </c>
       <c r="AD94" s="13">
         <v>2515</v>
       </c>
-      <c r="AE94" s="74">
+      <c r="AE94" s="66">
         <v>2294</v>
       </c>
-      <c r="AF94" s="74">
+      <c r="AF94" s="66">
         <v>2595</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>88</v>
+      <c r="AG94" s="66">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="95" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="35" t="s">
+        <v>84</v>
       </c>
       <c r="B95" s="12" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C95" s="8">
         <v>2583</v>
       </c>
       <c r="D95" s="8">
         <v>2383</v>
       </c>
       <c r="E95" s="8">
         <v>2311</v>
       </c>
       <c r="F95" s="8">
         <v>2565</v>
       </c>
       <c r="G95" s="8">
         <v>2463</v>
       </c>
       <c r="H95" s="8">
         <v>2206</v>
       </c>
       <c r="I95" s="8">
         <v>2670</v>
       </c>
       <c r="J95" s="8">
         <v>2367</v>
       </c>
@@ -10464,104 +10726,108 @@
       </c>
       <c r="T95" s="10">
         <v>2364</v>
       </c>
       <c r="U95" s="11">
         <v>2533</v>
       </c>
       <c r="V95" s="11">
         <v>2407</v>
       </c>
       <c r="W95" s="13">
         <v>2466</v>
       </c>
       <c r="X95" s="13">
         <v>2440</v>
       </c>
       <c r="Y95" s="13">
         <v>2074</v>
       </c>
       <c r="Z95" s="13">
         <v>2296</v>
       </c>
       <c r="AA95" s="13">
         <v>2300</v>
       </c>
-      <c r="AB95" s="69">
+      <c r="AB95" s="61">
         <v>1884</v>
       </c>
       <c r="AC95" s="13">
         <v>2106</v>
       </c>
       <c r="AD95" s="13">
         <v>2070</v>
       </c>
-      <c r="AE95" s="74">
+      <c r="AE95" s="66">
         <v>1901</v>
       </c>
-      <c r="AF95" s="74">
+      <c r="AF95" s="66">
         <v>2221</v>
       </c>
-    </row>
-[...35 lines deleted...]
-    <row r="97" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG95" s="66">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="96" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="84" t="s">
+        <v>61</v>
+      </c>
+      <c r="C96" s="84"/>
+      <c r="D96" s="84"/>
+      <c r="E96" s="84"/>
+      <c r="F96" s="84"/>
+      <c r="G96" s="84"/>
+      <c r="H96" s="84"/>
+      <c r="I96" s="84"/>
+      <c r="J96" s="84"/>
+      <c r="K96" s="84"/>
+      <c r="L96" s="84"/>
+      <c r="M96" s="84"/>
+      <c r="N96" s="84"/>
+      <c r="O96" s="84"/>
+      <c r="P96" s="84"/>
+      <c r="Q96" s="84"/>
+      <c r="R96" s="84"/>
+      <c r="S96" s="84"/>
+      <c r="T96" s="84"/>
+      <c r="U96" s="84"/>
+      <c r="V96" s="84"/>
+      <c r="W96" s="84"/>
+      <c r="X96" s="84"/>
+      <c r="Y96" s="84"/>
+      <c r="Z96" s="84"/>
+      <c r="AA96" s="84"/>
+      <c r="AB96" s="78"/>
+      <c r="AC96" s="78"/>
+      <c r="AD96" s="78"/>
+      <c r="AE96" s="78"/>
+      <c r="AF96" s="78"/>
+      <c r="AG96" s="78"/>
+    </row>
+    <row r="97" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B97" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C97" s="8">
         <v>13712</v>
       </c>
       <c r="D97" s="8">
         <v>12194</v>
       </c>
       <c r="E97" s="8">
         <v>11535</v>
       </c>
       <c r="F97" s="8">
         <v>12824</v>
       </c>
       <c r="G97" s="8">
         <v>12614</v>
       </c>
       <c r="H97" s="8">
         <v>11726</v>
       </c>
       <c r="I97" s="8">
         <v>13474</v>
       </c>
       <c r="J97" s="8">
         <v>11917</v>
       </c>
@@ -10594,72 +10860,75 @@
       </c>
       <c r="T97" s="14">
         <v>10644</v>
       </c>
       <c r="U97" s="11">
         <v>11861</v>
       </c>
       <c r="V97" s="11">
         <v>10575</v>
       </c>
       <c r="W97" s="13">
         <v>11454</v>
       </c>
       <c r="X97" s="13">
         <v>11031</v>
       </c>
       <c r="Y97" s="13">
         <v>9501</v>
       </c>
       <c r="Z97" s="13">
         <v>10667</v>
       </c>
       <c r="AA97" s="13">
         <v>9883</v>
       </c>
-      <c r="AB97" s="69">
+      <c r="AB97" s="61">
         <v>8764</v>
       </c>
       <c r="AC97" s="13">
         <v>9811</v>
       </c>
       <c r="AD97" s="13">
         <v>9563</v>
       </c>
-      <c r="AE97" s="74">
+      <c r="AE97" s="66">
         <v>8951</v>
       </c>
-      <c r="AF97" s="74">
+      <c r="AF97" s="66">
         <v>10245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98" s="36">
+      <c r="AG97" s="66">
+        <v>10150</v>
+      </c>
+    </row>
+    <row r="98" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="32">
         <v>100000000</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C98" s="8">
         <v>282</v>
       </c>
       <c r="D98" s="8">
         <v>263</v>
       </c>
       <c r="E98" s="8">
         <v>246</v>
       </c>
       <c r="F98" s="8">
         <v>298</v>
       </c>
       <c r="G98" s="8">
         <v>276</v>
       </c>
       <c r="H98" s="8">
         <v>249</v>
       </c>
       <c r="I98" s="8">
         <v>313</v>
       </c>
       <c r="J98" s="8">
         <v>274</v>
       </c>
@@ -10692,72 +10961,75 @@
       </c>
       <c r="T98" s="14">
         <v>235</v>
       </c>
       <c r="U98" s="11">
         <v>250</v>
       </c>
       <c r="V98" s="11">
         <v>233</v>
       </c>
       <c r="W98" s="13">
         <v>256</v>
       </c>
       <c r="X98" s="13">
         <v>232</v>
       </c>
       <c r="Y98" s="13">
         <v>187</v>
       </c>
       <c r="Z98" s="13">
         <v>224</v>
       </c>
       <c r="AA98" s="13">
         <v>217</v>
       </c>
-      <c r="AB98" s="69">
+      <c r="AB98" s="61">
         <v>176</v>
       </c>
       <c r="AC98" s="13">
         <v>198</v>
       </c>
       <c r="AD98" s="13">
         <v>200</v>
       </c>
-      <c r="AE98" s="74">
+      <c r="AE98" s="66">
         <v>200</v>
       </c>
-      <c r="AF98" s="74">
+      <c r="AF98" s="66">
         <v>204</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>70</v>
+      <c r="AG98" s="66">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="99" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="33" t="s">
+        <v>66</v>
       </c>
       <c r="B99" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C99" s="8">
         <v>398</v>
       </c>
       <c r="D99" s="8">
         <v>348</v>
       </c>
       <c r="E99" s="8">
         <v>356</v>
       </c>
       <c r="F99" s="8">
         <v>356</v>
       </c>
       <c r="G99" s="8">
         <v>356</v>
       </c>
       <c r="H99" s="8">
         <v>310</v>
       </c>
       <c r="I99" s="8">
         <v>389</v>
       </c>
       <c r="J99" s="8">
         <v>334</v>
       </c>
@@ -10790,72 +11062,75 @@
       </c>
       <c r="T99" s="14">
         <v>327</v>
       </c>
       <c r="U99" s="11">
         <v>305</v>
       </c>
       <c r="V99" s="11">
         <v>322</v>
       </c>
       <c r="W99" s="13">
         <v>317</v>
       </c>
       <c r="X99" s="13">
         <v>298</v>
       </c>
       <c r="Y99" s="13">
         <v>291</v>
       </c>
       <c r="Z99" s="13">
         <v>319</v>
       </c>
       <c r="AA99" s="13">
         <v>284</v>
       </c>
-      <c r="AB99" s="69">
+      <c r="AB99" s="61">
         <v>246</v>
       </c>
       <c r="AC99" s="13">
         <v>284</v>
       </c>
       <c r="AD99" s="13">
         <v>302</v>
       </c>
-      <c r="AE99" s="74">
+      <c r="AE99" s="66">
         <v>264</v>
       </c>
-      <c r="AF99" s="74">
+      <c r="AF99" s="66">
         <v>289</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>71</v>
+      <c r="AG99" s="66">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="100" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="34" t="s">
+        <v>67</v>
       </c>
       <c r="B100" s="12" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C100" s="8">
         <v>426</v>
       </c>
       <c r="D100" s="8">
         <v>408</v>
       </c>
       <c r="E100" s="8">
         <v>369</v>
       </c>
       <c r="F100" s="8">
         <v>405</v>
       </c>
       <c r="G100" s="8">
         <v>410</v>
       </c>
       <c r="H100" s="8">
         <v>347</v>
       </c>
       <c r="I100" s="8">
         <v>390</v>
       </c>
       <c r="J100" s="8">
         <v>359</v>
       </c>
@@ -10888,72 +11163,75 @@
       </c>
       <c r="T100" s="14">
         <v>334</v>
       </c>
       <c r="U100" s="11">
         <v>333</v>
       </c>
       <c r="V100" s="11">
         <v>287</v>
       </c>
       <c r="W100" s="13">
         <v>334</v>
       </c>
       <c r="X100" s="13">
         <v>288</v>
       </c>
       <c r="Y100" s="13">
         <v>284</v>
       </c>
       <c r="Z100" s="13">
         <v>306</v>
       </c>
       <c r="AA100" s="13">
         <v>302</v>
       </c>
-      <c r="AB100" s="69">
+      <c r="AB100" s="61">
         <v>256</v>
       </c>
       <c r="AC100" s="13">
         <v>289</v>
       </c>
       <c r="AD100" s="13">
         <v>270</v>
       </c>
-      <c r="AE100" s="74">
+      <c r="AE100" s="66">
         <v>275</v>
       </c>
-      <c r="AF100" s="74">
+      <c r="AF100" s="66">
         <v>310</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>72</v>
+      <c r="AG100" s="66">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="101" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="34" t="s">
+        <v>68</v>
       </c>
       <c r="B101" s="12" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="C101" s="8">
         <v>2511</v>
       </c>
       <c r="D101" s="8">
         <v>2287</v>
       </c>
       <c r="E101" s="8">
         <v>2145</v>
       </c>
       <c r="F101" s="8">
         <v>2286</v>
       </c>
       <c r="G101" s="8">
         <v>2367</v>
       </c>
       <c r="H101" s="8">
         <v>2234</v>
       </c>
       <c r="I101" s="8">
         <v>2337</v>
       </c>
       <c r="J101" s="8">
         <v>2186</v>
       </c>
@@ -10986,72 +11264,75 @@
       </c>
       <c r="T101" s="14">
         <v>1991</v>
       </c>
       <c r="U101" s="11">
         <v>2240</v>
       </c>
       <c r="V101" s="11">
         <v>1937</v>
       </c>
       <c r="W101" s="13">
         <v>2035</v>
       </c>
       <c r="X101" s="13">
         <v>1994</v>
       </c>
       <c r="Y101" s="13">
         <v>1697</v>
       </c>
       <c r="Z101" s="13">
         <v>2028</v>
       </c>
       <c r="AA101" s="13">
         <v>1782</v>
       </c>
-      <c r="AB101" s="69">
+      <c r="AB101" s="61">
         <v>1498</v>
       </c>
       <c r="AC101" s="13">
         <v>1903</v>
       </c>
       <c r="AD101" s="13">
         <v>1835</v>
       </c>
-      <c r="AE101" s="74">
+      <c r="AE101" s="66">
         <v>1721</v>
       </c>
-      <c r="AF101" s="74">
+      <c r="AF101" s="66">
         <v>2001</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>73</v>
+      <c r="AG101" s="66">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="102" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="34" t="s">
+        <v>69</v>
       </c>
       <c r="B102" s="12" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="C102" s="8">
         <v>657</v>
       </c>
       <c r="D102" s="8">
         <v>586</v>
       </c>
       <c r="E102" s="8">
         <v>581</v>
       </c>
       <c r="F102" s="8">
         <v>644</v>
       </c>
       <c r="G102" s="8">
         <v>544</v>
       </c>
       <c r="H102" s="8">
         <v>549</v>
       </c>
       <c r="I102" s="8">
         <v>623</v>
       </c>
       <c r="J102" s="8">
         <v>573</v>
       </c>
@@ -11084,72 +11365,75 @@
       </c>
       <c r="T102" s="14">
         <v>501</v>
       </c>
       <c r="U102" s="11">
         <v>582</v>
       </c>
       <c r="V102" s="11">
         <v>524</v>
       </c>
       <c r="W102" s="13">
         <v>576</v>
       </c>
       <c r="X102" s="13">
         <v>569</v>
       </c>
       <c r="Y102" s="13">
         <v>529</v>
       </c>
       <c r="Z102" s="13">
         <v>565</v>
       </c>
       <c r="AA102" s="13">
         <v>529</v>
       </c>
-      <c r="AB102" s="69">
+      <c r="AB102" s="61">
         <v>470</v>
       </c>
       <c r="AC102" s="13">
         <v>511</v>
       </c>
       <c r="AD102" s="13">
         <v>450</v>
       </c>
-      <c r="AE102" s="74">
+      <c r="AE102" s="66">
         <v>420</v>
       </c>
-      <c r="AF102" s="74">
+      <c r="AF102" s="66">
         <v>474</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>74</v>
+      <c r="AG102" s="66">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="103" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="34" t="s">
+        <v>70</v>
       </c>
       <c r="B103" s="12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="C103" s="8">
         <v>483</v>
       </c>
       <c r="D103" s="8">
         <v>423</v>
       </c>
       <c r="E103" s="8">
         <v>393</v>
       </c>
       <c r="F103" s="8">
         <v>415</v>
       </c>
       <c r="G103" s="8">
         <v>407</v>
       </c>
       <c r="H103" s="8">
         <v>430</v>
       </c>
       <c r="I103" s="8">
         <v>432</v>
       </c>
       <c r="J103" s="8">
         <v>371</v>
       </c>
@@ -11182,72 +11466,75 @@
       </c>
       <c r="T103" s="14">
         <v>319</v>
       </c>
       <c r="U103" s="11">
         <v>369</v>
       </c>
       <c r="V103" s="11">
         <v>358</v>
       </c>
       <c r="W103" s="13">
         <v>369</v>
       </c>
       <c r="X103" s="13">
         <v>378</v>
       </c>
       <c r="Y103" s="13">
         <v>317</v>
       </c>
       <c r="Z103" s="13">
         <v>368</v>
       </c>
       <c r="AA103" s="13">
         <v>316</v>
       </c>
-      <c r="AB103" s="69">
+      <c r="AB103" s="61">
         <v>305</v>
       </c>
       <c r="AC103" s="13">
         <v>294</v>
       </c>
       <c r="AD103" s="13">
         <v>294</v>
       </c>
-      <c r="AE103" s="74">
+      <c r="AE103" s="66">
         <v>268</v>
       </c>
-      <c r="AF103" s="74">
+      <c r="AF103" s="66">
         <v>311</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>75</v>
+      <c r="AG103" s="66">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="104" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="34" t="s">
+        <v>71</v>
       </c>
       <c r="B104" s="12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C104" s="8">
         <v>1318</v>
       </c>
       <c r="D104" s="8">
         <v>1126</v>
       </c>
       <c r="E104" s="8">
         <v>1107</v>
       </c>
       <c r="F104" s="8">
         <v>1209</v>
       </c>
       <c r="G104" s="8">
         <v>1216</v>
       </c>
       <c r="H104" s="8">
         <v>1111</v>
       </c>
       <c r="I104" s="8">
         <v>1295</v>
       </c>
       <c r="J104" s="8">
         <v>1155</v>
       </c>
@@ -11280,72 +11567,75 @@
       </c>
       <c r="T104" s="14">
         <v>1010</v>
       </c>
       <c r="U104" s="11">
         <v>1108</v>
       </c>
       <c r="V104" s="11">
         <v>947</v>
       </c>
       <c r="W104" s="13">
         <v>1117</v>
       </c>
       <c r="X104" s="13">
         <v>1008</v>
       </c>
       <c r="Y104" s="13">
         <v>905</v>
       </c>
       <c r="Z104" s="13">
         <v>889</v>
       </c>
       <c r="AA104" s="13">
         <v>884</v>
       </c>
-      <c r="AB104" s="69">
+      <c r="AB104" s="61">
         <v>790</v>
       </c>
       <c r="AC104" s="13">
         <v>879</v>
       </c>
       <c r="AD104" s="13">
         <v>847</v>
       </c>
-      <c r="AE104" s="74">
+      <c r="AE104" s="66">
         <v>814</v>
       </c>
-      <c r="AF104" s="74">
+      <c r="AF104" s="66">
         <v>995</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>76</v>
+      <c r="AG104" s="66">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="105" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="34" t="s">
+        <v>72</v>
       </c>
       <c r="B105" s="12" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="C105" s="8">
         <v>616</v>
       </c>
       <c r="D105" s="8">
         <v>597</v>
       </c>
       <c r="E105" s="8">
         <v>553</v>
       </c>
       <c r="F105" s="8">
         <v>612</v>
       </c>
       <c r="G105" s="8">
         <v>582</v>
       </c>
       <c r="H105" s="8">
         <v>563</v>
       </c>
       <c r="I105" s="8">
         <v>606</v>
       </c>
       <c r="J105" s="8">
         <v>540</v>
       </c>
@@ -11378,72 +11668,75 @@
       </c>
       <c r="T105" s="14">
         <v>429</v>
       </c>
       <c r="U105" s="11">
         <v>581</v>
       </c>
       <c r="V105" s="11">
         <v>461</v>
       </c>
       <c r="W105" s="13">
         <v>499</v>
       </c>
       <c r="X105" s="13">
         <v>511</v>
       </c>
       <c r="Y105" s="13">
         <v>398</v>
       </c>
       <c r="Z105" s="13">
         <v>489</v>
       </c>
       <c r="AA105" s="13">
         <v>447</v>
       </c>
-      <c r="AB105" s="69">
+      <c r="AB105" s="61">
         <v>404</v>
       </c>
       <c r="AC105" s="13">
         <v>396</v>
       </c>
       <c r="AD105" s="13">
         <v>410</v>
       </c>
-      <c r="AE105" s="74">
+      <c r="AE105" s="66">
         <v>414</v>
       </c>
-      <c r="AF105" s="74">
+      <c r="AF105" s="66">
         <v>450</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>77</v>
+      <c r="AG105" s="66">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="106" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="B106" s="12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C106" s="8">
         <v>252</v>
       </c>
       <c r="D106" s="8">
         <v>242</v>
       </c>
       <c r="E106" s="8">
         <v>252</v>
       </c>
       <c r="F106" s="8">
         <v>250</v>
       </c>
       <c r="G106" s="8">
         <v>279</v>
       </c>
       <c r="H106" s="8">
         <v>260</v>
       </c>
       <c r="I106" s="8">
         <v>280</v>
       </c>
       <c r="J106" s="8">
         <v>244</v>
       </c>
@@ -11476,72 +11769,75 @@
       </c>
       <c r="T106" s="14">
         <v>227</v>
       </c>
       <c r="U106" s="11">
         <v>254</v>
       </c>
       <c r="V106" s="11">
         <v>227</v>
       </c>
       <c r="W106" s="13">
         <v>249</v>
       </c>
       <c r="X106" s="13">
         <v>224</v>
       </c>
       <c r="Y106" s="13">
         <v>170</v>
       </c>
       <c r="Z106" s="13">
         <v>217</v>
       </c>
       <c r="AA106" s="13">
         <v>202</v>
       </c>
-      <c r="AB106" s="69">
+      <c r="AB106" s="61">
         <v>189</v>
       </c>
       <c r="AC106" s="13">
         <v>205</v>
       </c>
       <c r="AD106" s="13">
         <v>199</v>
       </c>
-      <c r="AE106" s="74">
+      <c r="AE106" s="66">
         <v>169</v>
       </c>
-      <c r="AF106" s="74">
+      <c r="AF106" s="66">
         <v>207</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>78</v>
+      <c r="AG106" s="66">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="107" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="34" t="s">
+        <v>74</v>
       </c>
       <c r="B107" s="12" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C107" s="8">
         <v>340</v>
       </c>
       <c r="D107" s="8">
         <v>301</v>
       </c>
       <c r="E107" s="8">
         <v>238</v>
       </c>
       <c r="F107" s="8">
         <v>301</v>
       </c>
       <c r="G107" s="8">
         <v>277</v>
       </c>
       <c r="H107" s="8">
         <v>262</v>
       </c>
       <c r="I107" s="8">
         <v>337</v>
       </c>
       <c r="J107" s="8">
         <v>257</v>
       </c>
@@ -11574,72 +11870,75 @@
       </c>
       <c r="T107" s="14">
         <v>222</v>
       </c>
       <c r="U107" s="11">
         <v>252</v>
       </c>
       <c r="V107" s="11">
         <v>228</v>
       </c>
       <c r="W107" s="13">
         <v>263</v>
       </c>
       <c r="X107" s="13">
         <v>261</v>
       </c>
       <c r="Y107" s="13">
         <v>212</v>
       </c>
       <c r="Z107" s="13">
         <v>254</v>
       </c>
       <c r="AA107" s="13">
         <v>203</v>
       </c>
-      <c r="AB107" s="69">
+      <c r="AB107" s="61">
         <v>187</v>
       </c>
       <c r="AC107" s="13">
         <v>236</v>
       </c>
       <c r="AD107" s="13">
         <v>206</v>
       </c>
-      <c r="AE107" s="74">
+      <c r="AE107" s="66">
         <v>200</v>
       </c>
-      <c r="AF107" s="74">
+      <c r="AF107" s="66">
         <v>248</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>79</v>
+      <c r="AG107" s="66">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="108" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="34" t="s">
+        <v>75</v>
       </c>
       <c r="B108" s="12" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C108" s="8">
         <v>1001</v>
       </c>
       <c r="D108" s="8">
         <v>796</v>
       </c>
       <c r="E108" s="8">
         <v>753</v>
       </c>
       <c r="F108" s="8">
         <v>864</v>
       </c>
       <c r="G108" s="8">
         <v>841</v>
       </c>
       <c r="H108" s="8">
         <v>775</v>
       </c>
       <c r="I108" s="8">
         <v>920</v>
       </c>
       <c r="J108" s="8">
         <v>811</v>
       </c>
@@ -11672,72 +11971,75 @@
       </c>
       <c r="T108" s="14">
         <v>719</v>
       </c>
       <c r="U108" s="11">
         <v>832</v>
       </c>
       <c r="V108" s="11">
         <v>716</v>
       </c>
       <c r="W108" s="13">
         <v>763</v>
       </c>
       <c r="X108" s="13">
         <v>803</v>
       </c>
       <c r="Y108" s="13">
         <v>659</v>
       </c>
       <c r="Z108" s="13">
         <v>717</v>
       </c>
       <c r="AA108" s="13">
         <v>650</v>
       </c>
-      <c r="AB108" s="69">
+      <c r="AB108" s="61">
         <v>587</v>
       </c>
       <c r="AC108" s="13">
         <v>627</v>
       </c>
       <c r="AD108" s="13">
         <v>653</v>
       </c>
-      <c r="AE108" s="74">
+      <c r="AE108" s="66">
         <v>608</v>
       </c>
-      <c r="AF108" s="74">
+      <c r="AF108" s="66">
         <v>695</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>80</v>
+      <c r="AG108" s="66">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="109" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="34" t="s">
+        <v>76</v>
       </c>
       <c r="B109" s="12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C109" s="8">
         <v>1011</v>
       </c>
       <c r="D109" s="8">
         <v>932</v>
       </c>
       <c r="E109" s="8">
         <v>874</v>
       </c>
       <c r="F109" s="8">
         <v>943</v>
       </c>
       <c r="G109" s="8">
         <v>930</v>
       </c>
       <c r="H109" s="8">
         <v>862</v>
       </c>
       <c r="I109" s="8">
         <v>1065</v>
       </c>
       <c r="J109" s="8">
         <v>870</v>
       </c>
@@ -11770,72 +12072,75 @@
       </c>
       <c r="T109" s="14">
         <v>733</v>
       </c>
       <c r="U109" s="11">
         <v>868</v>
       </c>
       <c r="V109" s="11">
         <v>738</v>
       </c>
       <c r="W109" s="13">
         <v>893</v>
       </c>
       <c r="X109" s="13">
         <v>803</v>
       </c>
       <c r="Y109" s="13">
         <v>690</v>
       </c>
       <c r="Z109" s="13">
         <v>831</v>
       </c>
       <c r="AA109" s="13">
         <v>760</v>
       </c>
-      <c r="AB109" s="69">
+      <c r="AB109" s="61">
         <v>739</v>
       </c>
       <c r="AC109" s="13">
         <v>714</v>
       </c>
       <c r="AD109" s="13">
         <v>682</v>
       </c>
-      <c r="AE109" s="74">
+      <c r="AE109" s="66">
         <v>644</v>
       </c>
-      <c r="AF109" s="74">
+      <c r="AF109" s="66">
         <v>717</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>81</v>
+      <c r="AG109" s="66">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="110" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="34" t="s">
+        <v>77</v>
       </c>
       <c r="B110" s="12" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="C110" s="8">
         <v>251</v>
       </c>
       <c r="D110" s="8">
         <v>214</v>
       </c>
       <c r="E110" s="8">
         <v>200</v>
       </c>
       <c r="F110" s="8">
         <v>268</v>
       </c>
       <c r="G110" s="8">
         <v>219</v>
       </c>
       <c r="H110" s="8">
         <v>212</v>
       </c>
       <c r="I110" s="8">
         <v>301</v>
       </c>
       <c r="J110" s="8">
         <v>237</v>
       </c>
@@ -11868,72 +12173,75 @@
       </c>
       <c r="T110" s="14">
         <v>213</v>
       </c>
       <c r="U110" s="11">
         <v>201</v>
       </c>
       <c r="V110" s="11">
         <v>231</v>
       </c>
       <c r="W110" s="13">
         <v>255</v>
       </c>
       <c r="X110" s="13">
         <v>206</v>
       </c>
       <c r="Y110" s="13">
         <v>193</v>
       </c>
       <c r="Z110" s="13">
         <v>208</v>
       </c>
       <c r="AA110" s="13">
         <v>159</v>
       </c>
-      <c r="AB110" s="69">
+      <c r="AB110" s="61">
         <v>172</v>
       </c>
       <c r="AC110" s="13">
         <v>227</v>
       </c>
       <c r="AD110" s="13">
         <v>190</v>
       </c>
-      <c r="AE110" s="74">
+      <c r="AE110" s="66">
         <v>176</v>
       </c>
-      <c r="AF110" s="74">
+      <c r="AF110" s="66">
         <v>189</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>82</v>
+      <c r="AG110" s="66">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="111" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="34" t="s">
+        <v>78</v>
       </c>
       <c r="B111" s="12" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="C111" s="8">
         <v>220</v>
       </c>
       <c r="D111" s="8">
         <v>204</v>
       </c>
       <c r="E111" s="8">
         <v>183</v>
       </c>
       <c r="F111" s="8">
         <v>231</v>
       </c>
       <c r="G111" s="8">
         <v>248</v>
       </c>
       <c r="H111" s="8">
         <v>212</v>
       </c>
       <c r="I111" s="8">
         <v>243</v>
       </c>
       <c r="J111" s="8">
         <v>218</v>
       </c>
@@ -11966,72 +12274,75 @@
       </c>
       <c r="T111" s="14">
         <v>199</v>
       </c>
       <c r="U111" s="11">
         <v>244</v>
       </c>
       <c r="V111" s="11">
         <v>199</v>
       </c>
       <c r="W111" s="13">
         <v>193</v>
       </c>
       <c r="X111" s="13">
         <v>190</v>
       </c>
       <c r="Y111" s="13">
         <v>187</v>
       </c>
       <c r="Z111" s="13">
         <v>192</v>
       </c>
       <c r="AA111" s="13">
         <v>191</v>
       </c>
-      <c r="AB111" s="69">
+      <c r="AB111" s="61">
         <v>153</v>
       </c>
       <c r="AC111" s="13">
         <v>202</v>
       </c>
       <c r="AD111" s="13">
         <v>194</v>
       </c>
-      <c r="AE111" s="74">
+      <c r="AE111" s="66">
         <v>140</v>
       </c>
-      <c r="AF111" s="74">
+      <c r="AF111" s="66">
         <v>174</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>83</v>
+      <c r="AG111" s="66">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="112" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="34" t="s">
+        <v>79</v>
       </c>
       <c r="B112" s="12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C112" s="8">
         <v>3595</v>
       </c>
       <c r="D112" s="8">
         <v>3167</v>
       </c>
       <c r="E112" s="8">
         <v>3011</v>
       </c>
       <c r="F112" s="8">
         <v>3432</v>
       </c>
       <c r="G112" s="8">
         <v>3349</v>
       </c>
       <c r="H112" s="8">
         <v>3061</v>
       </c>
       <c r="I112" s="8">
         <v>3615</v>
       </c>
       <c r="J112" s="8">
         <v>3192</v>
       </c>
@@ -12064,72 +12375,75 @@
       </c>
       <c r="T112" s="14">
         <v>2899</v>
       </c>
       <c r="U112" s="11">
         <v>3163</v>
       </c>
       <c r="V112" s="11">
         <v>2927</v>
       </c>
       <c r="W112" s="13">
         <v>3065</v>
       </c>
       <c r="X112" s="13">
         <v>2989</v>
       </c>
       <c r="Y112" s="13">
         <v>2570</v>
       </c>
       <c r="Z112" s="13">
         <v>2808</v>
       </c>
       <c r="AA112" s="13">
         <v>2716</v>
       </c>
-      <c r="AB112" s="69">
+      <c r="AB112" s="61">
         <v>2403</v>
       </c>
       <c r="AC112" s="13">
         <v>2613</v>
       </c>
       <c r="AD112" s="13">
         <v>2592</v>
       </c>
-      <c r="AE112" s="74">
+      <c r="AE112" s="66">
         <v>2430</v>
       </c>
-      <c r="AF112" s="74">
+      <c r="AF112" s="66">
         <v>2717</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>84</v>
+      <c r="AG112" s="66">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="113" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="34" t="s">
+        <v>80</v>
       </c>
       <c r="B113" s="12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C113" s="8">
         <v>100</v>
       </c>
       <c r="D113" s="8">
         <v>71</v>
       </c>
       <c r="E113" s="8">
         <v>66</v>
       </c>
       <c r="F113" s="8">
         <v>66</v>
       </c>
       <c r="G113" s="8">
         <v>92</v>
       </c>
       <c r="H113" s="8">
         <v>77</v>
       </c>
       <c r="I113" s="8">
         <v>72</v>
       </c>
       <c r="J113" s="8">
         <v>72</v>
       </c>
@@ -12162,72 +12476,75 @@
       </c>
       <c r="T113" s="14">
         <v>63</v>
       </c>
       <c r="U113" s="11">
         <v>64</v>
       </c>
       <c r="V113" s="11">
         <v>65</v>
       </c>
       <c r="W113" s="13">
         <v>60</v>
       </c>
       <c r="X113" s="13">
         <v>74</v>
       </c>
       <c r="Y113" s="13">
         <v>49</v>
       </c>
       <c r="Z113" s="13">
         <v>51</v>
       </c>
       <c r="AA113" s="13">
         <v>56</v>
       </c>
-      <c r="AB113" s="69">
+      <c r="AB113" s="61">
         <v>36</v>
       </c>
       <c r="AC113" s="13">
         <v>57</v>
       </c>
       <c r="AD113" s="13">
         <v>50</v>
       </c>
-      <c r="AE113" s="74">
+      <c r="AE113" s="66">
         <v>51</v>
       </c>
-      <c r="AF113" s="74">
+      <c r="AF113" s="66">
         <v>62</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>85</v>
+      <c r="AG113" s="66">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="114" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="36" t="s">
+        <v>81</v>
       </c>
       <c r="B114" s="15" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="C114" s="16">
         <v>251</v>
       </c>
       <c r="D114" s="16">
         <v>229</v>
       </c>
       <c r="E114" s="16">
         <v>208</v>
       </c>
       <c r="F114" s="16">
         <v>244</v>
       </c>
       <c r="G114" s="16">
         <v>221</v>
       </c>
       <c r="H114" s="16">
         <v>212</v>
       </c>
       <c r="I114" s="16">
         <v>256</v>
       </c>
       <c r="J114" s="16">
         <v>224</v>
       </c>
@@ -12242,454 +12559,457 @@
       </c>
       <c r="N114" s="16">
         <v>237</v>
       </c>
       <c r="O114" s="16">
         <v>188</v>
       </c>
       <c r="P114" s="16">
         <v>201</v>
       </c>
       <c r="Q114" s="16">
         <v>210</v>
       </c>
       <c r="R114" s="17">
         <v>265</v>
       </c>
       <c r="S114" s="17">
         <v>208</v>
       </c>
       <c r="T114" s="18">
         <v>223</v>
       </c>
       <c r="U114" s="19">
         <v>215</v>
       </c>
-      <c r="V114" s="52">
+      <c r="V114" s="47">
         <v>175</v>
       </c>
-      <c r="W114" s="56">
+      <c r="W114" s="51">
         <v>210</v>
       </c>
-      <c r="X114" s="56">
+      <c r="X114" s="51">
         <v>203</v>
       </c>
-      <c r="Y114" s="56">
+      <c r="Y114" s="51">
         <v>163</v>
       </c>
-      <c r="Z114" s="56">
+      <c r="Z114" s="51">
         <v>201</v>
       </c>
-      <c r="AA114" s="56">
+      <c r="AA114" s="51">
         <v>185</v>
       </c>
-      <c r="AB114" s="70">
+      <c r="AB114" s="62">
         <v>153</v>
       </c>
-      <c r="AC114" s="56">
+      <c r="AC114" s="51">
         <v>176</v>
       </c>
-      <c r="AD114" s="56">
+      <c r="AD114" s="51">
         <v>189</v>
       </c>
-      <c r="AE114" s="76">
+      <c r="AE114" s="68">
         <v>157</v>
       </c>
-      <c r="AF114" s="76">
+      <c r="AF114" s="68">
         <v>202</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115" s="38"/>
+      <c r="AG114" s="68">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="115" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="34"/>
       <c r="B115" s="20" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
       <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
       <c r="N115" s="1"/>
       <c r="O115" s="1"/>
       <c r="P115" s="1"/>
       <c r="Q115" s="1"/>
       <c r="R115" s="1"/>
       <c r="S115" s="9"/>
       <c r="T115" s="1"/>
       <c r="U115" s="11"/>
       <c r="V115" s="1"/>
       <c r="W115" s="1"/>
       <c r="X115" s="1"/>
       <c r="Y115" s="1"/>
       <c r="Z115" s="1"/>
       <c r="AA115" s="1"/>
     </row>
-    <row r="116" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="39"/>
+    <row r="116" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="35"/>
       <c r="B116" s="3"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
       <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
       <c r="N116" s="1"/>
       <c r="O116" s="1"/>
       <c r="P116" s="1"/>
       <c r="Q116" s="1"/>
       <c r="R116" s="1"/>
       <c r="S116" s="9"/>
       <c r="T116" s="1"/>
       <c r="U116" s="11"/>
       <c r="V116" s="1"/>
       <c r="W116" s="1"/>
       <c r="X116" s="1"/>
       <c r="Y116" s="1"/>
       <c r="Z116" s="1"/>
       <c r="AA116" s="1"/>
     </row>
-    <row r="117" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="39"/>
+    <row r="117" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="35"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
       <c r="N117" s="1"/>
       <c r="O117" s="1"/>
       <c r="P117" s="1"/>
       <c r="Q117" s="1"/>
       <c r="R117" s="1"/>
       <c r="S117" s="1"/>
       <c r="T117" s="1"/>
       <c r="U117" s="11"/>
       <c r="V117" s="1"/>
       <c r="W117" s="1"/>
       <c r="X117" s="1"/>
       <c r="Y117" s="1"/>
       <c r="Z117" s="1"/>
       <c r="AA117" s="1"/>
     </row>
-    <row r="118" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
       <c r="K118" s="1"/>
       <c r="L118" s="1"/>
       <c r="M118" s="1"/>
       <c r="N118" s="1"/>
       <c r="O118" s="1"/>
       <c r="P118" s="1"/>
       <c r="Q118" s="1"/>
       <c r="R118" s="1"/>
       <c r="S118" s="1"/>
       <c r="T118" s="1"/>
       <c r="U118" s="1"/>
       <c r="V118" s="1"/>
       <c r="W118" s="1"/>
       <c r="X118" s="1"/>
       <c r="Y118" s="1"/>
       <c r="Z118" s="1"/>
       <c r="AA118" s="1"/>
     </row>
-    <row r="119" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
       <c r="K119" s="1"/>
       <c r="L119" s="1"/>
       <c r="M119" s="1"/>
       <c r="N119" s="1"/>
       <c r="O119" s="1"/>
       <c r="P119" s="1"/>
       <c r="Q119" s="1"/>
       <c r="R119" s="1"/>
       <c r="S119" s="1"/>
       <c r="T119" s="1"/>
       <c r="U119" s="1"/>
       <c r="V119" s="1"/>
       <c r="W119" s="1"/>
       <c r="X119" s="1"/>
       <c r="Y119" s="1"/>
       <c r="Z119" s="1"/>
       <c r="AA119" s="1"/>
     </row>
-    <row r="120" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
       <c r="K120" s="1"/>
       <c r="L120" s="1"/>
       <c r="M120" s="1"/>
       <c r="N120" s="1"/>
       <c r="O120" s="1"/>
       <c r="P120" s="1"/>
       <c r="Q120" s="1"/>
       <c r="R120" s="1"/>
       <c r="S120" s="1"/>
       <c r="T120" s="1"/>
       <c r="U120" s="1"/>
       <c r="V120" s="1"/>
       <c r="W120" s="1"/>
       <c r="X120" s="1"/>
       <c r="Y120" s="1"/>
       <c r="Z120" s="1"/>
       <c r="AA120" s="1"/>
     </row>
-    <row r="121" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
       <c r="K121" s="1"/>
       <c r="L121" s="1"/>
       <c r="M121" s="1"/>
       <c r="N121" s="1"/>
       <c r="O121" s="1"/>
       <c r="P121" s="1"/>
       <c r="Q121" s="1"/>
       <c r="R121" s="1"/>
       <c r="S121" s="1"/>
       <c r="T121" s="1"/>
       <c r="U121" s="1"/>
       <c r="V121" s="1"/>
       <c r="W121" s="1"/>
       <c r="X121" s="1"/>
       <c r="Y121" s="1"/>
       <c r="Z121" s="1"/>
       <c r="AA121" s="1"/>
     </row>
-    <row r="122" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
       <c r="K122" s="1"/>
       <c r="L122" s="1"/>
       <c r="M122" s="1"/>
       <c r="N122" s="1"/>
       <c r="O122" s="1"/>
       <c r="P122" s="1"/>
       <c r="Q122" s="1"/>
       <c r="R122" s="1"/>
       <c r="S122" s="1"/>
       <c r="T122" s="1"/>
       <c r="U122" s="1"/>
       <c r="V122" s="1"/>
       <c r="W122" s="1"/>
       <c r="X122" s="1"/>
       <c r="Y122" s="1"/>
       <c r="Z122" s="1"/>
       <c r="AA122" s="1"/>
     </row>
-    <row r="123" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
       <c r="K123" s="1"/>
       <c r="L123" s="1"/>
       <c r="M123" s="1"/>
       <c r="N123" s="1"/>
       <c r="O123" s="1"/>
       <c r="P123" s="1"/>
       <c r="Q123" s="1"/>
       <c r="R123" s="1"/>
       <c r="S123" s="1"/>
       <c r="T123" s="1"/>
       <c r="U123" s="1"/>
       <c r="V123" s="1"/>
       <c r="W123" s="1"/>
       <c r="X123" s="1"/>
       <c r="Y123" s="1"/>
       <c r="Z123" s="1"/>
       <c r="AA123" s="1"/>
     </row>
-    <row r="124" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
       <c r="K124" s="1"/>
       <c r="L124" s="1"/>
       <c r="M124" s="1"/>
       <c r="N124" s="1"/>
       <c r="O124" s="1"/>
       <c r="P124" s="1"/>
       <c r="Q124" s="1"/>
       <c r="R124" s="1"/>
       <c r="S124" s="1"/>
       <c r="T124" s="1"/>
       <c r="U124" s="1"/>
       <c r="V124" s="1"/>
       <c r="W124" s="1"/>
       <c r="X124" s="1"/>
       <c r="Y124" s="1"/>
       <c r="Z124" s="1"/>
       <c r="AA124" s="1"/>
     </row>
-    <row r="125" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
       <c r="K125" s="1"/>
       <c r="L125" s="1"/>
       <c r="M125" s="1"/>
       <c r="N125" s="1"/>
       <c r="O125" s="1"/>
       <c r="P125" s="1"/>
       <c r="Q125" s="1"/>
       <c r="R125" s="1"/>
       <c r="S125" s="1"/>
       <c r="T125" s="1"/>
       <c r="U125" s="1"/>
       <c r="V125" s="1"/>
       <c r="W125" s="1"/>
       <c r="X125" s="1"/>
       <c r="Y125" s="1"/>
       <c r="Z125" s="1"/>
       <c r="AA125" s="1"/>
     </row>
-    <row r="126" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
       <c r="K126" s="1"/>
       <c r="L126" s="1"/>
       <c r="M126" s="1"/>
       <c r="N126" s="1"/>
       <c r="O126" s="1"/>
       <c r="P126" s="1"/>
       <c r="Q126" s="1"/>
       <c r="R126" s="1"/>
       <c r="S126" s="1"/>
       <c r="T126" s="1"/>
       <c r="U126" s="1"/>
       <c r="V126" s="1"/>
       <c r="W126" s="1"/>
       <c r="X126" s="1"/>
       <c r="Y126" s="1"/>
       <c r="Z126" s="1"/>
       <c r="AA126" s="1"/>
     </row>
-    <row r="127" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
       <c r="N127" s="1"/>
       <c r="O127" s="1"/>
       <c r="P127" s="1"/>
       <c r="Q127" s="1"/>
       <c r="R127" s="1"/>
       <c r="S127" s="1"/>
       <c r="T127" s="1"/>
       <c r="U127" s="1"/>
       <c r="V127" s="1"/>
       <c r="W127" s="1"/>
       <c r="X127" s="1"/>
       <c r="Y127" s="1"/>
       <c r="Z127" s="1"/>
       <c r="AA127" s="1"/>
     </row>
-    <row r="128" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
       <c r="N128" s="1"/>
       <c r="O128" s="1"/>
       <c r="P128" s="1"/>
       <c r="Q128" s="1"/>
       <c r="R128" s="1"/>
       <c r="S128" s="1"/>
       <c r="T128" s="1"/>
       <c r="U128" s="1"/>
       <c r="V128" s="1"/>
       <c r="W128" s="1"/>
       <c r="X128" s="1"/>
       <c r="Y128" s="1"/>
       <c r="Z128" s="1"/>
@@ -38322,61 +38642,62 @@
       <c r="E1044" s="1"/>
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
       <c r="H1044" s="1"/>
       <c r="I1044" s="1"/>
       <c r="J1044" s="1"/>
       <c r="K1044" s="1"/>
       <c r="L1044" s="1"/>
       <c r="M1044" s="1"/>
       <c r="N1044" s="1"/>
       <c r="O1044" s="1"/>
       <c r="P1044" s="1"/>
       <c r="Q1044" s="1"/>
       <c r="R1044" s="1"/>
       <c r="S1044" s="1"/>
       <c r="T1044" s="1"/>
       <c r="U1044" s="1"/>
       <c r="V1044" s="1"/>
       <c r="W1044" s="1"/>
       <c r="X1044" s="1"/>
       <c r="Y1044" s="1"/>
       <c r="Z1044" s="1"/>
       <c r="AA1044" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-    <mergeCell ref="B96:AF96"/>
+  <mergeCells count="11">
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B96:AG96"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AF2"/>
-[...4 lines deleted...]
-    <mergeCell ref="B74:AF74"/>
+    <mergeCell ref="B74:AG74"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>