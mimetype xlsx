--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -1,70 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЕДН\Браки и разводы\Браки\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{956A1AB1-27B5-46D0-B7FA-44234DF13463}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="29010" windowHeight="12420" tabRatio="666"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AB9" i="1" l="1"/>
   <c r="AB10" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AB12" i="1"/>
   <c r="AB13" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AB15" i="1"/>
   <c r="AB16" i="1"/>
   <c r="AB17" i="1"/>
   <c r="AB18" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AB20" i="1"/>
   <c r="AB21" i="1"/>
   <c r="AB22" i="1"/>
   <c r="AB23" i="1"/>
   <c r="AB24" i="1"/>
   <c r="AB25" i="1"/>
   <c r="AB26" i="1"/>
   <c r="AB27" i="1"/>
   <c r="AB28" i="1"/>
@@ -86,57 +96,55 @@
   <c r="AB45" i="1"/>
   <c r="AB46" i="1"/>
   <c r="AB47" i="1"/>
   <c r="AB48" i="1"/>
   <c r="AB49" i="1"/>
   <c r="AB50" i="1"/>
   <c r="AB51" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB54" i="1"/>
   <c r="AB55" i="1"/>
   <c r="AB56" i="1"/>
   <c r="AB57" i="1"/>
   <c r="AB58" i="1"/>
   <c r="AB59" i="1"/>
   <c r="AB60" i="1"/>
   <c r="AB61" i="1"/>
   <c r="AB62" i="1"/>
   <c r="AB63" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AB65" i="1"/>
   <c r="AB66" i="1"/>
   <c r="AB67" i="1"/>
   <c r="AB68" i="1"/>
   <c r="AB69" i="1"/>
   <c r="AB70" i="1"/>
-  <c r="B15" i="7"/>
-  <c r="B16" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -397,51 +405,51 @@
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>СКК коды - 612401</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/075/suslb3k6pbcgs8k76u7fcw2az79e2vbz.doc</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/328369/file/ru/</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -513,51 +521,51 @@
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -650,58 +658,97 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -747,144 +794,138 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="612401%20&#1063;&#1080;&#1089;&#1083;&#1086;%20&#1079;&#1072;&#1088;&#1077;&#1075;&#1080;&#1089;&#1090;&#1088;&#1080;&#1088;&#1086;&#1074;&#1072;&#1085;&#1085;&#1099;&#1093;%20&#1073;&#1088;&#1072;&#1082;&#1086;&#1074;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/D.Karabekova/Desktop/&#1085;&#1072;%20&#1089;&#1072;&#1081;&#1090;%20&#1079;&#1072;%20&#1092;&#1077;&#1074;&#1088;&#1072;&#1083;&#1100;%20&#1084;&#1077;&#1089;&#1103;&#1094;%202026/&#1045;&#1044;&#1053;/&#1041;&#1088;&#1072;&#1082;&#1080;%20&#1080;%20&#1088;&#1072;&#1079;&#1074;&#1086;&#1076;&#1099;/&#1041;&#1088;&#1072;&#1082;&#1080;/612401%20&#1063;&#1080;&#1089;&#1083;&#1086;%20&#1079;&#1072;&#1088;&#1077;&#1075;&#1080;&#1089;&#1090;&#1088;&#1080;&#1088;&#1086;&#1074;&#1072;&#1085;&#1085;&#1099;&#1093;%20&#1073;&#1088;&#1072;&#1082;&#1086;&#1074;%20(&#1087;&#1086;%20&#1084;&#1077;&#1089;&#1103;&#1094;&#1072;&#1084;).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Метаданные"/>
       <sheetName val="Условные обозначения"/>
       <sheetName val="Показатель"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="15">
           <cell r="B15">
             <v>46122</v>
-          </cell>
-[...3 lines deleted...]
-            <v>46153</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="9">
           <cell r="AB9">
             <v>7094</v>
           </cell>
         </row>
         <row r="10">
           <cell r="AB10">
             <v>207</v>
           </cell>
         </row>
         <row r="11">
           <cell r="AB11">
             <v>284</v>
           </cell>
         </row>
         <row r="12">
           <cell r="AB12">
             <v>280</v>
           </cell>
         </row>
@@ -1228,85 +1269,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1450,55 +1525,55 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F15" sqref="F15"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1572,117 +1647,115 @@
       </c>
       <c r="B11" s="33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="B14" s="42" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="30" t="s">
+      <c r="A15" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="39">
-[...1 lines deleted...]
-        <v>46122</v>
+      <c r="B15" s="44">
+        <v>46154</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="30" t="s">
+      <c r="A16" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="39">
-[...1 lines deleted...]
-        <v>46153</v>
+      <c r="B16" s="44">
+        <v>46183</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="32" t="s">
+      <c r="B17" s="43" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="34">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B13" r:id="rId4"/>
+    <hyperlink ref="B20" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B14" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="C5:C14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="155.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C5" s="3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C6" s="3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C7" s="3" t="s">
         <v>68</v>
       </c>
@@ -1701,162 +1774,164 @@
       <c r="C10" s="3"/>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AC74"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="AF53" sqref="AF53"/>
+      <selection pane="bottomLeft" activeCell="AF64" sqref="AF64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="55" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="49"/>
-[...24 lines deleted...]
-      <c r="AB2" s="52"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="55"/>
+      <c r="S2" s="55"/>
+      <c r="T2" s="55"/>
+      <c r="U2" s="55"/>
+      <c r="V2" s="55"/>
+      <c r="W2" s="55"/>
+      <c r="X2" s="55"/>
+      <c r="Y2" s="55"/>
+      <c r="Z2" s="55"/>
+      <c r="AA2" s="55"/>
+      <c r="AB2" s="55"/>
+      <c r="AC2" s="55"/>
     </row>
     <row r="3" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
     <row r="4" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
     <row r="5" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="27"/>
-      <c r="AB5" s="27" t="s">
+      <c r="AC5" s="27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="41" t="s">
+      <c r="A6" s="47" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="43"/>
-      <c r="C6" s="45">
+      <c r="B6" s="49"/>
+      <c r="C6" s="51">
         <v>2024</v>
       </c>
-      <c r="D6" s="46"/>
-[...10 lines deleted...]
-      <c r="O6" s="47">
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="52"/>
+      <c r="K6" s="52"/>
+      <c r="L6" s="52"/>
+      <c r="M6" s="52"/>
+      <c r="N6" s="52"/>
+      <c r="O6" s="53">
         <v>2025</v>
       </c>
-      <c r="P6" s="48"/>
-[...10 lines deleted...]
-      <c r="AA6" s="53">
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="51">
         <v>2026</v>
       </c>
-      <c r="AB6" s="54"/>
+      <c r="AB6" s="52"/>
+      <c r="AC6" s="52"/>
     </row>
     <row r="7" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="A7" s="42"/>
-      <c r="B7" s="44"/>
+      <c r="A7" s="48"/>
+      <c r="B7" s="50"/>
       <c r="C7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1885,87 +1960,91 @@
       </c>
       <c r="S7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="36" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="40" t="s">
+      <c r="AA7" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="AB7" s="40" t="s">
+      <c r="AB7" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="AC7" s="55"/>
+      <c r="AC7" s="40" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="8" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="50" t="s">
+      <c r="B8" s="45" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="50"/>
-[...23 lines deleted...]
-      <c r="AA8" s="50"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="45"/>
+      <c r="L8" s="45"/>
+      <c r="M8" s="45"/>
+      <c r="N8" s="45"/>
+      <c r="O8" s="45"/>
+      <c r="P8" s="45"/>
+      <c r="Q8" s="45"/>
+      <c r="R8" s="45"/>
+      <c r="S8" s="45"/>
+      <c r="T8" s="45"/>
+      <c r="U8" s="45"/>
+      <c r="V8" s="45"/>
+      <c r="W8" s="45"/>
+      <c r="X8" s="45"/>
+      <c r="Y8" s="45"/>
+      <c r="Z8" s="45"/>
+      <c r="AA8" s="45"/>
+      <c r="AB8" s="45"/>
+      <c r="AC8" s="45"/>
     </row>
     <row r="9" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>9613</v>
       </c>
       <c r="D9" s="1">
         <v>8498</v>
       </c>
       <c r="E9" s="1">
         <v>8622</v>
       </c>
       <c r="F9" s="1">
         <v>10619</v>
       </c>
       <c r="G9" s="1">
         <v>8453</v>
       </c>
       <c r="H9" s="1">
         <v>11676</v>
       </c>
       <c r="I9" s="1">
         <v>13742</v>
@@ -2006,50 +2085,53 @@
       <c r="U9" s="1">
         <v>12955</v>
       </c>
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
+      <c r="AC9" s="1">
+        <v>7560</v>
+      </c>
     </row>
     <row r="10" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>246</v>
       </c>
       <c r="D10" s="1">
         <v>256</v>
       </c>
       <c r="E10" s="1">
         <v>260</v>
       </c>
       <c r="F10" s="1">
         <v>322</v>
       </c>
       <c r="G10" s="1">
         <v>279</v>
       </c>
       <c r="H10" s="1">
         <v>381</v>
@@ -2093,50 +2175,53 @@
       <c r="U10" s="1">
         <v>428</v>
       </c>
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
+      <c r="AC10" s="1">
+        <v>220</v>
+      </c>
     </row>
     <row r="11" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>352</v>
       </c>
       <c r="D11" s="1">
         <v>314</v>
       </c>
       <c r="E11" s="1">
         <v>329</v>
       </c>
       <c r="F11" s="1">
         <v>374</v>
       </c>
       <c r="G11" s="1">
         <v>251</v>
       </c>
       <c r="H11" s="1">
         <v>483</v>
@@ -2180,50 +2265,53 @@
       <c r="U11" s="1">
         <v>557</v>
       </c>
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
+      <c r="AC11" s="1">
+        <v>270</v>
+      </c>
     </row>
     <row r="12" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>419</v>
       </c>
       <c r="D12" s="1">
         <v>298</v>
       </c>
       <c r="E12" s="1">
         <v>398</v>
       </c>
       <c r="F12" s="1">
         <v>437</v>
       </c>
       <c r="G12" s="1">
         <v>352</v>
       </c>
       <c r="H12" s="1">
         <v>553</v>
@@ -2267,50 +2355,53 @@
       <c r="U12" s="1">
         <v>630</v>
       </c>
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
+      <c r="AC12" s="1">
+        <v>324</v>
+      </c>
     </row>
     <row r="13" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>966</v>
       </c>
       <c r="D13" s="1">
         <v>748</v>
       </c>
       <c r="E13" s="1">
         <v>720</v>
       </c>
       <c r="F13" s="1">
         <v>894</v>
       </c>
       <c r="G13" s="1">
         <v>797</v>
       </c>
       <c r="H13" s="1">
         <v>929</v>
@@ -2354,50 +2445,53 @@
       <c r="U13" s="1">
         <v>996</v>
       </c>
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
+      <c r="AC13" s="1">
+        <v>665</v>
+      </c>
     </row>
     <row r="14" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>318</v>
       </c>
       <c r="D14" s="1">
         <v>281</v>
       </c>
       <c r="E14" s="1">
         <v>309</v>
       </c>
       <c r="F14" s="1">
         <v>387</v>
       </c>
       <c r="G14" s="1">
         <v>311</v>
       </c>
       <c r="H14" s="1">
         <v>343</v>
@@ -2441,50 +2535,53 @@
       <c r="U14" s="1">
         <v>388</v>
       </c>
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
+      <c r="AC14" s="1">
+        <v>245</v>
+      </c>
     </row>
     <row r="15" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>271</v>
       </c>
       <c r="D15" s="1">
         <v>214</v>
       </c>
       <c r="E15" s="1">
         <v>229</v>
       </c>
       <c r="F15" s="1">
         <v>326</v>
       </c>
       <c r="G15" s="1">
         <v>247</v>
       </c>
       <c r="H15" s="1">
         <v>387</v>
@@ -2528,50 +2625,53 @@
       <c r="U15" s="1">
         <v>421</v>
       </c>
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
+      <c r="AC15" s="1">
+        <v>199</v>
+      </c>
     </row>
     <row r="16" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>631</v>
       </c>
       <c r="D16" s="1">
         <v>537</v>
       </c>
       <c r="E16" s="1">
         <v>508</v>
       </c>
       <c r="F16" s="1">
         <v>501</v>
       </c>
       <c r="G16" s="1">
         <v>531</v>
       </c>
       <c r="H16" s="1">
         <v>626</v>
@@ -2615,52 +2715,55 @@
       <c r="U16" s="1">
         <v>618</v>
       </c>
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC16" s="1">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>321</v>
       </c>
       <c r="D17" s="1">
         <v>277</v>
       </c>
       <c r="E17" s="1">
         <v>310</v>
       </c>
       <c r="F17" s="1">
         <v>351</v>
       </c>
       <c r="G17" s="1">
         <v>284</v>
       </c>
       <c r="H17" s="1">
         <v>381</v>
       </c>
       <c r="I17" s="1">
@@ -2702,52 +2805,55 @@
       <c r="U17" s="1">
         <v>404</v>
       </c>
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC17" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>510</v>
       </c>
       <c r="D18" s="1">
         <v>521</v>
       </c>
       <c r="E18" s="1">
         <v>470</v>
       </c>
       <c r="F18" s="1">
         <v>684</v>
       </c>
       <c r="G18" s="1">
         <v>437</v>
       </c>
       <c r="H18" s="1">
         <v>777</v>
       </c>
       <c r="I18" s="1">
@@ -2789,52 +2895,55 @@
       <c r="U18" s="1">
         <v>855</v>
       </c>
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC18" s="1">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>345</v>
       </c>
       <c r="E19" s="1">
         <v>348</v>
       </c>
       <c r="F19" s="1">
         <v>435</v>
       </c>
       <c r="G19" s="1">
         <v>264</v>
       </c>
       <c r="H19" s="1">
         <v>545</v>
       </c>
       <c r="I19" s="1">
@@ -2876,52 +2985,55 @@
       <c r="U19" s="1">
         <v>663</v>
       </c>
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC19" s="1">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>384</v>
       </c>
       <c r="D20" s="1">
         <v>328</v>
       </c>
       <c r="E20" s="1">
         <v>376</v>
       </c>
       <c r="F20" s="1">
         <v>435</v>
       </c>
       <c r="G20" s="1">
         <v>357</v>
       </c>
       <c r="H20" s="1">
         <v>365</v>
       </c>
       <c r="I20" s="1">
@@ -2963,52 +3075,55 @@
       <c r="U20" s="1">
         <v>456</v>
       </c>
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC20" s="1">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>425</v>
       </c>
       <c r="D21" s="1">
         <v>372</v>
       </c>
       <c r="E21" s="1">
         <v>387</v>
       </c>
       <c r="F21" s="1">
         <v>478</v>
       </c>
       <c r="G21" s="1">
         <v>398</v>
       </c>
       <c r="H21" s="1">
         <v>374</v>
       </c>
       <c r="I21" s="1">
@@ -3050,52 +3165,55 @@
       <c r="U21" s="1">
         <v>381</v>
       </c>
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC21" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>313</v>
       </c>
       <c r="D22" s="1">
         <v>281</v>
       </c>
       <c r="E22" s="1">
         <v>331</v>
       </c>
       <c r="F22" s="1">
         <v>405</v>
       </c>
       <c r="G22" s="1">
         <v>243</v>
       </c>
       <c r="H22" s="1">
         <v>479</v>
       </c>
       <c r="I22" s="1">
@@ -3137,52 +3255,55 @@
       <c r="U22" s="1">
         <v>516</v>
       </c>
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC22" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>211</v>
       </c>
       <c r="D23" s="1">
         <v>210</v>
       </c>
       <c r="E23" s="1">
         <v>218</v>
       </c>
       <c r="F23" s="1">
         <v>246</v>
       </c>
       <c r="G23" s="1">
         <v>153</v>
       </c>
       <c r="H23" s="1">
         <v>341</v>
       </c>
       <c r="I23" s="1">
@@ -3224,52 +3345,55 @@
       <c r="U23" s="1">
         <v>356</v>
       </c>
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
-    </row>
-    <row r="24" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC23" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>1124</v>
       </c>
       <c r="D24" s="1">
         <v>959</v>
       </c>
       <c r="E24" s="1">
         <v>863</v>
       </c>
       <c r="F24" s="1">
         <v>927</v>
       </c>
       <c r="G24" s="1">
         <v>991</v>
       </c>
       <c r="H24" s="1">
         <v>906</v>
       </c>
       <c r="I24" s="1">
@@ -3311,52 +3435,55 @@
       <c r="U24" s="1">
         <v>1107</v>
       </c>
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC24" s="1">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>123</v>
       </c>
       <c r="D25" s="1">
         <v>88</v>
       </c>
       <c r="E25" s="1">
         <v>114</v>
       </c>
       <c r="F25" s="1">
         <v>141</v>
       </c>
       <c r="G25" s="1">
         <v>86</v>
       </c>
       <c r="H25" s="1">
         <v>139</v>
       </c>
       <c r="I25" s="1">
@@ -3398,52 +3525,55 @@
       <c r="U25" s="1">
         <v>171</v>
       </c>
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC25" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
       <c r="D26" s="1">
         <v>285</v>
       </c>
       <c r="E26" s="1">
         <v>288</v>
       </c>
       <c r="F26" s="1">
         <v>446</v>
       </c>
       <c r="G26" s="1">
         <v>251</v>
       </c>
       <c r="H26" s="1">
         <v>533</v>
       </c>
       <c r="I26" s="1">
@@ -3485,52 +3615,55 @@
       <c r="U26" s="1">
         <v>579</v>
       </c>
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC26" s="1">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>709</v>
       </c>
       <c r="D27" s="1">
         <v>733</v>
       </c>
       <c r="E27" s="1">
         <v>726</v>
       </c>
       <c r="F27" s="1">
         <v>1005</v>
       </c>
       <c r="G27" s="1">
         <v>732</v>
       </c>
       <c r="H27" s="1">
         <v>1162</v>
       </c>
       <c r="I27" s="1">
@@ -3572,52 +3705,55 @@
       <c r="U27" s="1">
         <v>1282</v>
       </c>
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC27" s="1">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A28" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>1023</v>
       </c>
       <c r="D28" s="1">
         <v>904</v>
       </c>
       <c r="E28" s="1">
         <v>932</v>
       </c>
       <c r="F28" s="1">
         <v>1248</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>1339</v>
       </c>
       <c r="I28" s="1">
@@ -3659,52 +3795,55 @@
       <c r="U28" s="1">
         <v>1426</v>
       </c>
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC28" s="1">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>642</v>
       </c>
       <c r="D29" s="1">
         <v>547</v>
       </c>
       <c r="E29" s="1">
         <v>506</v>
       </c>
       <c r="F29" s="1">
         <v>577</v>
       </c>
       <c r="G29" s="1">
         <v>615</v>
       </c>
       <c r="H29" s="1">
         <v>633</v>
       </c>
       <c r="I29" s="1">
@@ -3746,84 +3885,88 @@
       <c r="U29" s="1">
         <v>720</v>
       </c>
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC29" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="51" t="s">
+      <c r="B30" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="51"/>
-[...26 lines deleted...]
-    <row r="31" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="46"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="46"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="46"/>
+      <c r="M30" s="46"/>
+      <c r="N30" s="46"/>
+      <c r="O30" s="46"/>
+      <c r="P30" s="46"/>
+      <c r="Q30" s="46"/>
+      <c r="R30" s="46"/>
+      <c r="S30" s="46"/>
+      <c r="T30" s="46"/>
+      <c r="U30" s="46"/>
+      <c r="V30" s="46"/>
+      <c r="W30" s="46"/>
+      <c r="X30" s="46"/>
+      <c r="Y30" s="46"/>
+      <c r="Z30" s="46"/>
+      <c r="AA30" s="46"/>
+      <c r="AB30" s="46"/>
+      <c r="AC30" s="46"/>
+    </row>
+    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>6015</v>
       </c>
       <c r="D31" s="1">
         <v>5435</v>
       </c>
       <c r="E31" s="1">
         <v>5576</v>
       </c>
       <c r="F31" s="1">
         <v>7188</v>
       </c>
       <c r="G31" s="1">
         <v>5389</v>
       </c>
       <c r="H31" s="1">
         <v>8100</v>
       </c>
       <c r="I31" s="1">
         <v>9356</v>
       </c>
       <c r="J31" s="1">
@@ -3862,52 +4005,55 @@
       <c r="U31" s="1">
         <v>9068</v>
       </c>
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC31" s="1">
+        <v>5134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>165</v>
       </c>
       <c r="D32" s="1">
         <v>166</v>
       </c>
       <c r="E32" s="1">
         <v>193</v>
       </c>
       <c r="F32" s="1">
         <v>242</v>
       </c>
       <c r="G32" s="1">
         <v>204</v>
       </c>
       <c r="H32" s="1">
         <v>280</v>
       </c>
       <c r="I32" s="1">
@@ -3949,52 +4095,55 @@
       <c r="U32" s="1">
         <v>325</v>
       </c>
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC32" s="1">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>214</v>
       </c>
       <c r="D33" s="1">
         <v>184</v>
       </c>
       <c r="E33" s="1">
         <v>188</v>
       </c>
       <c r="F33" s="1">
         <v>227</v>
       </c>
       <c r="G33" s="1">
         <v>140</v>
       </c>
       <c r="H33" s="1">
         <v>324</v>
       </c>
       <c r="I33" s="1">
@@ -4036,52 +4185,55 @@
       <c r="U33" s="1">
         <v>336</v>
       </c>
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC33" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>341</v>
       </c>
       <c r="D34" s="1">
         <v>237</v>
       </c>
       <c r="E34" s="1">
         <v>306</v>
       </c>
       <c r="F34" s="1">
         <v>357</v>
       </c>
       <c r="G34" s="1">
         <v>275</v>
       </c>
       <c r="H34" s="1">
         <v>472</v>
       </c>
       <c r="I34" s="1">
@@ -4123,52 +4275,55 @@
       <c r="U34" s="1">
         <v>507</v>
       </c>
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC34" s="1">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>154</v>
       </c>
       <c r="D35" s="1">
         <v>134</v>
       </c>
       <c r="E35" s="1">
         <v>115</v>
       </c>
       <c r="F35" s="1">
         <v>159</v>
       </c>
       <c r="G35" s="1">
         <v>143</v>
       </c>
       <c r="H35" s="1">
         <v>157</v>
       </c>
       <c r="I35" s="1">
@@ -4210,52 +4365,55 @@
       <c r="U35" s="1">
         <v>221</v>
       </c>
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC35" s="1">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>184</v>
       </c>
       <c r="D36" s="1">
         <v>163</v>
       </c>
       <c r="E36" s="1">
         <v>195</v>
       </c>
       <c r="F36" s="1">
         <v>238</v>
       </c>
       <c r="G36" s="1">
         <v>182</v>
       </c>
       <c r="H36" s="1">
         <v>187</v>
       </c>
       <c r="I36" s="1">
@@ -4297,52 +4455,55 @@
       <c r="U36" s="1">
         <v>245</v>
       </c>
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC36" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>169</v>
       </c>
       <c r="D37" s="1">
         <v>144</v>
       </c>
       <c r="E37" s="1">
         <v>158</v>
       </c>
       <c r="F37" s="1">
         <v>232</v>
       </c>
       <c r="G37" s="1">
         <v>186</v>
       </c>
       <c r="H37" s="1">
         <v>273</v>
       </c>
       <c r="I37" s="1">
@@ -4384,52 +4545,55 @@
       <c r="U37" s="1">
         <v>313</v>
       </c>
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC37" s="1">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>278</v>
       </c>
       <c r="D38" s="1">
         <v>212</v>
       </c>
       <c r="E38" s="1">
         <v>214</v>
       </c>
       <c r="F38" s="1">
         <v>228</v>
       </c>
       <c r="G38" s="1">
         <v>235</v>
       </c>
       <c r="H38" s="1">
         <v>298</v>
       </c>
       <c r="I38" s="1">
@@ -4471,52 +4635,55 @@
       <c r="U38" s="1">
         <v>341</v>
       </c>
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
-    </row>
-    <row r="39" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC38" s="1">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>132</v>
       </c>
       <c r="D39" s="1">
         <v>133</v>
       </c>
       <c r="E39" s="1">
         <v>143</v>
       </c>
       <c r="F39" s="1">
         <v>182</v>
       </c>
       <c r="G39" s="1">
         <v>122</v>
       </c>
       <c r="H39" s="1">
         <v>202</v>
       </c>
       <c r="I39" s="1">
@@ -4558,52 +4725,55 @@
       <c r="U39" s="1">
         <v>212</v>
       </c>
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
-    </row>
-    <row r="40" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC39" s="1">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>431</v>
       </c>
       <c r="D40" s="1">
         <v>441</v>
       </c>
       <c r="E40" s="1">
         <v>405</v>
       </c>
       <c r="F40" s="1">
         <v>587</v>
       </c>
       <c r="G40" s="1">
         <v>369</v>
       </c>
       <c r="H40" s="1">
         <v>682</v>
       </c>
       <c r="I40" s="1">
@@ -4645,52 +4815,55 @@
       <c r="U40" s="1">
         <v>750</v>
       </c>
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
-    </row>
-    <row r="41" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC40" s="1">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>241</v>
       </c>
       <c r="D41" s="1">
         <v>233</v>
       </c>
       <c r="E41" s="1">
         <v>230</v>
       </c>
       <c r="F41" s="1">
         <v>291</v>
       </c>
       <c r="G41" s="1">
         <v>170</v>
       </c>
       <c r="H41" s="1">
         <v>372</v>
       </c>
       <c r="I41" s="1">
@@ -4732,52 +4905,55 @@
       <c r="U41" s="1">
         <v>469</v>
       </c>
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
-    </row>
-    <row r="42" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC41" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>150</v>
       </c>
       <c r="E42" s="1">
         <v>179</v>
       </c>
       <c r="F42" s="1">
         <v>241</v>
       </c>
       <c r="G42" s="1">
         <v>177</v>
       </c>
       <c r="H42" s="1">
         <v>204</v>
       </c>
       <c r="I42" s="1">
@@ -4819,52 +4995,55 @@
       <c r="U42" s="1">
         <v>263</v>
       </c>
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
-    </row>
-    <row r="43" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC42" s="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>206</v>
       </c>
       <c r="D43" s="1">
         <v>184</v>
       </c>
       <c r="E43" s="1">
         <v>194</v>
       </c>
       <c r="F43" s="1">
         <v>244</v>
       </c>
       <c r="G43" s="1">
         <v>185</v>
       </c>
       <c r="H43" s="1">
         <v>195</v>
       </c>
       <c r="I43" s="1">
@@ -4906,52 +5085,55 @@
       <c r="U43" s="1">
         <v>209</v>
       </c>
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC43" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>245</v>
       </c>
       <c r="D44" s="1">
         <v>205</v>
       </c>
       <c r="E44" s="1">
         <v>245</v>
       </c>
       <c r="F44" s="1">
         <v>311</v>
       </c>
       <c r="G44" s="1">
         <v>182</v>
       </c>
       <c r="H44" s="1">
         <v>363</v>
       </c>
       <c r="I44" s="1">
@@ -4993,52 +5175,55 @@
       <c r="U44" s="1">
         <v>399</v>
       </c>
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
-    </row>
-    <row r="45" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC44" s="1">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>118</v>
       </c>
       <c r="D45" s="1">
         <v>119</v>
       </c>
       <c r="E45" s="1">
         <v>122</v>
       </c>
       <c r="F45" s="1">
         <v>141</v>
       </c>
       <c r="G45" s="1">
         <v>75</v>
       </c>
       <c r="H45" s="1">
         <v>204</v>
       </c>
       <c r="I45" s="1">
@@ -5080,52 +5265,55 @@
       <c r="U45" s="1">
         <v>202</v>
       </c>
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC45" s="1">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>296</v>
       </c>
       <c r="D46" s="1">
         <v>260</v>
       </c>
       <c r="E46" s="1">
         <v>216</v>
       </c>
       <c r="F46" s="1">
         <v>248</v>
       </c>
       <c r="G46" s="1">
         <v>281</v>
       </c>
       <c r="H46" s="1">
         <v>251</v>
       </c>
       <c r="I46" s="1">
@@ -5167,52 +5355,55 @@
       <c r="U46" s="1">
         <v>284</v>
       </c>
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
-    </row>
-    <row r="47" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC46" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>103</v>
       </c>
       <c r="D47" s="1">
         <v>71</v>
       </c>
       <c r="E47" s="1">
         <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>116</v>
       </c>
       <c r="G47" s="1">
         <v>61</v>
       </c>
       <c r="H47" s="1">
         <v>118</v>
       </c>
       <c r="I47" s="1">
@@ -5254,52 +5445,55 @@
       <c r="U47" s="1">
         <v>145</v>
       </c>
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
-    </row>
-    <row r="48" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC47" s="1">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>183</v>
       </c>
       <c r="D48" s="1">
         <v>215</v>
       </c>
       <c r="E48" s="1">
         <v>208</v>
       </c>
       <c r="F48" s="1">
         <v>314</v>
       </c>
       <c r="G48" s="1">
         <v>181</v>
       </c>
       <c r="H48" s="1">
         <v>384</v>
       </c>
       <c r="I48" s="1">
@@ -5341,52 +5535,55 @@
       <c r="U48" s="1">
         <v>418</v>
       </c>
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
-    </row>
-    <row r="49" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC48" s="1">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>709</v>
       </c>
       <c r="D49" s="1">
         <v>733</v>
       </c>
       <c r="E49" s="1">
         <v>726</v>
       </c>
       <c r="F49" s="1">
         <v>1005</v>
       </c>
       <c r="G49" s="1">
         <v>732</v>
       </c>
       <c r="H49" s="1">
         <v>1162</v>
       </c>
       <c r="I49" s="1">
@@ -5428,52 +5625,55 @@
       <c r="U49" s="1">
         <v>1282</v>
       </c>
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
-    </row>
-    <row r="50" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC49" s="1">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A50" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>1023</v>
       </c>
       <c r="D50" s="1">
         <v>904</v>
       </c>
       <c r="E50" s="1">
         <v>932</v>
       </c>
       <c r="F50" s="1">
         <v>1248</v>
       </c>
       <c r="G50" s="1">
         <v>874</v>
       </c>
       <c r="H50" s="1">
         <v>1339</v>
       </c>
       <c r="I50" s="1">
@@ -5515,52 +5715,55 @@
       <c r="U50" s="1">
         <v>1426</v>
       </c>
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
-    </row>
-    <row r="51" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC50" s="1">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A51" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>642</v>
       </c>
       <c r="D51" s="1">
         <v>547</v>
       </c>
       <c r="E51" s="1">
         <v>506</v>
       </c>
       <c r="F51" s="1">
         <v>577</v>
       </c>
       <c r="G51" s="1">
         <v>615</v>
       </c>
       <c r="H51" s="1">
         <v>633</v>
       </c>
       <c r="I51" s="1">
@@ -5602,84 +5805,88 @@
       <c r="U51" s="1">
         <v>720</v>
       </c>
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
-    </row>
-    <row r="52" spans="1:28" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AC51" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="50" t="s">
+      <c r="B52" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="50"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="C52" s="45"/>
+      <c r="D52" s="45"/>
+      <c r="E52" s="45"/>
+      <c r="F52" s="45"/>
+      <c r="G52" s="45"/>
+      <c r="H52" s="45"/>
+      <c r="I52" s="45"/>
+      <c r="J52" s="45"/>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45"/>
+      <c r="R52" s="45"/>
+      <c r="S52" s="45"/>
+      <c r="T52" s="45"/>
+      <c r="U52" s="45"/>
+      <c r="V52" s="45"/>
+      <c r="W52" s="45"/>
+      <c r="X52" s="45"/>
+      <c r="Y52" s="45"/>
+      <c r="Z52" s="45"/>
+      <c r="AA52" s="45"/>
+      <c r="AB52" s="45"/>
+      <c r="AC52" s="45"/>
+    </row>
+    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>3598</v>
       </c>
       <c r="D53" s="1">
         <v>3063</v>
       </c>
       <c r="E53" s="1">
         <v>3046</v>
       </c>
       <c r="F53" s="1">
         <v>3431</v>
       </c>
       <c r="G53" s="1">
         <v>3064</v>
       </c>
       <c r="H53" s="1">
         <v>3576</v>
       </c>
       <c r="I53" s="1">
         <v>4386</v>
       </c>
       <c r="J53" s="1">
@@ -5718,52 +5925,55 @@
       <c r="U53" s="1">
         <v>3887</v>
       </c>
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
-    </row>
-    <row r="54" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC53" s="1">
+        <v>2426</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>81</v>
       </c>
       <c r="D54" s="1">
         <v>90</v>
       </c>
       <c r="E54" s="1">
         <v>67</v>
       </c>
       <c r="F54" s="1">
         <v>80</v>
       </c>
       <c r="G54" s="1">
         <v>75</v>
       </c>
       <c r="H54" s="1">
         <v>101</v>
       </c>
       <c r="I54" s="1">
@@ -5805,52 +6015,55 @@
       <c r="U54" s="1">
         <v>103</v>
       </c>
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
-    </row>
-    <row r="55" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC54" s="1">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>138</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>141</v>
       </c>
       <c r="F55" s="1">
         <v>147</v>
       </c>
       <c r="G55" s="1">
         <v>111</v>
       </c>
       <c r="H55" s="1">
         <v>159</v>
       </c>
       <c r="I55" s="1">
@@ -5892,52 +6105,55 @@
       <c r="U55" s="1">
         <v>221</v>
       </c>
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
-    </row>
-    <row r="56" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC55" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
         <v>61</v>
       </c>
       <c r="E56" s="1">
         <v>92</v>
       </c>
       <c r="F56" s="1">
         <v>80</v>
       </c>
       <c r="G56" s="1">
         <v>77</v>
       </c>
       <c r="H56" s="1">
         <v>81</v>
       </c>
       <c r="I56" s="1">
@@ -5979,52 +6195,55 @@
       <c r="U56" s="1">
         <v>123</v>
       </c>
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
-    </row>
-    <row r="57" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC56" s="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>812</v>
       </c>
       <c r="D57" s="1">
         <v>614</v>
       </c>
       <c r="E57" s="1">
         <v>605</v>
       </c>
       <c r="F57" s="1">
         <v>735</v>
       </c>
       <c r="G57" s="1">
         <v>654</v>
       </c>
       <c r="H57" s="1">
         <v>772</v>
       </c>
       <c r="I57" s="1">
@@ -6066,52 +6285,55 @@
       <c r="U57" s="1">
         <v>775</v>
       </c>
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
-    </row>
-    <row r="58" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC57" s="1">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>134</v>
       </c>
       <c r="D58" s="1">
         <v>118</v>
       </c>
       <c r="E58" s="1">
         <v>114</v>
       </c>
       <c r="F58" s="1">
         <v>149</v>
       </c>
       <c r="G58" s="1">
         <v>129</v>
       </c>
       <c r="H58" s="1">
         <v>156</v>
       </c>
       <c r="I58" s="1">
@@ -6153,52 +6375,55 @@
       <c r="U58" s="1">
         <v>143</v>
       </c>
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
-    </row>
-    <row r="59" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC58" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>102</v>
       </c>
       <c r="D59" s="1">
         <v>70</v>
       </c>
       <c r="E59" s="1">
         <v>71</v>
       </c>
       <c r="F59" s="1">
         <v>94</v>
       </c>
       <c r="G59" s="1">
         <v>61</v>
       </c>
       <c r="H59" s="1">
         <v>114</v>
       </c>
       <c r="I59" s="1">
@@ -6240,52 +6465,55 @@
       <c r="U59" s="1">
         <v>108</v>
       </c>
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
-    </row>
-    <row r="60" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC59" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>353</v>
       </c>
       <c r="D60" s="1">
         <v>325</v>
       </c>
       <c r="E60" s="1">
         <v>294</v>
       </c>
       <c r="F60" s="1">
         <v>273</v>
       </c>
       <c r="G60" s="1">
         <v>296</v>
       </c>
       <c r="H60" s="1">
         <v>328</v>
       </c>
       <c r="I60" s="1">
@@ -6327,52 +6555,55 @@
       <c r="U60" s="1">
         <v>277</v>
       </c>
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
-    </row>
-    <row r="61" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC60" s="1">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>189</v>
       </c>
       <c r="D61" s="1">
         <v>144</v>
       </c>
       <c r="E61" s="1">
         <v>167</v>
       </c>
       <c r="F61" s="1">
         <v>169</v>
       </c>
       <c r="G61" s="1">
         <v>162</v>
       </c>
       <c r="H61" s="1">
         <v>179</v>
       </c>
       <c r="I61" s="1">
@@ -6414,52 +6645,55 @@
       <c r="U61" s="1">
         <v>192</v>
       </c>
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
-    </row>
-    <row r="62" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC61" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>79</v>
       </c>
       <c r="D62" s="1">
         <v>80</v>
       </c>
       <c r="E62" s="1">
         <v>65</v>
       </c>
       <c r="F62" s="1">
         <v>97</v>
       </c>
       <c r="G62" s="1">
         <v>68</v>
       </c>
       <c r="H62" s="1">
         <v>95</v>
       </c>
       <c r="I62" s="1">
@@ -6501,52 +6735,55 @@
       <c r="U62" s="1">
         <v>105</v>
       </c>
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
-    </row>
-    <row r="63" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC62" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>104</v>
       </c>
       <c r="D63" s="1">
         <v>112</v>
       </c>
       <c r="E63" s="1">
         <v>118</v>
       </c>
       <c r="F63" s="1">
         <v>144</v>
       </c>
       <c r="G63" s="1">
         <v>94</v>
       </c>
       <c r="H63" s="1">
         <v>173</v>
       </c>
       <c r="I63" s="1">
@@ -6588,52 +6825,55 @@
       <c r="U63" s="1">
         <v>194</v>
       </c>
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="64" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC63" s="1">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>203</v>
       </c>
       <c r="D64" s="1">
         <v>178</v>
       </c>
       <c r="E64" s="1">
         <v>197</v>
       </c>
       <c r="F64" s="1">
         <v>194</v>
       </c>
       <c r="G64" s="1">
         <v>180</v>
       </c>
       <c r="H64" s="1">
         <v>161</v>
       </c>
       <c r="I64" s="1">
@@ -6675,52 +6915,55 @@
       <c r="U64" s="1">
         <v>193</v>
       </c>
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
-    </row>
-    <row r="65" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC64" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>219</v>
       </c>
       <c r="D65" s="1">
         <v>188</v>
       </c>
       <c r="E65" s="1">
         <v>193</v>
       </c>
       <c r="F65" s="1">
         <v>234</v>
       </c>
       <c r="G65" s="1">
         <v>213</v>
       </c>
       <c r="H65" s="1">
         <v>179</v>
       </c>
       <c r="I65" s="1">
@@ -6762,52 +7005,55 @@
       <c r="U65" s="1">
         <v>172</v>
       </c>
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
-    </row>
-    <row r="66" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC65" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>68</v>
       </c>
       <c r="D66" s="1">
         <v>76</v>
       </c>
       <c r="E66" s="1">
         <v>86</v>
       </c>
       <c r="F66" s="1">
         <v>94</v>
       </c>
       <c r="G66" s="1">
         <v>61</v>
       </c>
       <c r="H66" s="1">
         <v>116</v>
       </c>
       <c r="I66" s="1">
@@ -6849,52 +7095,55 @@
       <c r="U66" s="1">
         <v>117</v>
       </c>
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
-    </row>
-    <row r="67" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC66" s="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>93</v>
       </c>
       <c r="D67" s="1">
         <v>91</v>
       </c>
       <c r="E67" s="1">
         <v>96</v>
       </c>
       <c r="F67" s="1">
         <v>105</v>
       </c>
       <c r="G67" s="1">
         <v>78</v>
       </c>
       <c r="H67" s="1">
         <v>137</v>
       </c>
       <c r="I67" s="1">
@@ -6936,52 +7185,55 @@
       <c r="U67" s="1">
         <v>154</v>
       </c>
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
-    </row>
-    <row r="68" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC67" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>828</v>
       </c>
       <c r="D68" s="1">
         <v>699</v>
       </c>
       <c r="E68" s="1">
         <v>647</v>
       </c>
       <c r="F68" s="1">
         <v>679</v>
       </c>
       <c r="G68" s="1">
         <v>710</v>
       </c>
       <c r="H68" s="1">
         <v>655</v>
       </c>
       <c r="I68" s="1">
@@ -7023,52 +7275,55 @@
       <c r="U68" s="1">
         <v>823</v>
       </c>
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
-    </row>
-    <row r="69" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC68" s="1">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A69" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>20</v>
       </c>
       <c r="D69" s="1">
         <v>17</v>
       </c>
       <c r="E69" s="1">
         <v>13</v>
       </c>
       <c r="F69" s="1">
         <v>25</v>
       </c>
       <c r="G69" s="1">
         <v>25</v>
       </c>
       <c r="H69" s="1">
         <v>21</v>
       </c>
       <c r="I69" s="1">
@@ -7110,52 +7365,55 @@
       <c r="U69" s="1">
         <v>26</v>
       </c>
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
-    </row>
-    <row r="70" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC69" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A70" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>97</v>
       </c>
       <c r="D70" s="2">
         <v>70</v>
       </c>
       <c r="E70" s="2">
         <v>80</v>
       </c>
       <c r="F70" s="2">
         <v>132</v>
       </c>
       <c r="G70" s="2">
         <v>70</v>
       </c>
       <c r="H70" s="2">
         <v>149</v>
       </c>
       <c r="I70" s="2">
@@ -7197,71 +7455,74 @@
       <c r="U70" s="2">
         <v>161</v>
       </c>
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
-    </row>
-    <row r="71" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="AC70" s="2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A71" s="25"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
     </row>
-    <row r="74" spans="1:28" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
       <c r="B74" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AA8"/>
-[...3 lines deleted...]
-    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="B2:AC2"/>
+    <mergeCell ref="AA6:AC6"/>
+    <mergeCell ref="B8:AC8"/>
+    <mergeCell ref="B30:AC30"/>
+    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>