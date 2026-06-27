--- v1 (2026-05-12)
+++ v2 (2026-06-27)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{956A1AB1-27B5-46D0-B7FA-44234DF13463}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98701AF0-8425-46E0-9FE9-2E3170CE325D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -100,51 +100,51 @@
   <c r="AB49" i="1"/>
   <c r="AB50" i="1"/>
   <c r="AB51" i="1"/>
   <c r="AB53" i="1"/>
   <c r="AB54" i="1"/>
   <c r="AB55" i="1"/>
   <c r="AB56" i="1"/>
   <c r="AB57" i="1"/>
   <c r="AB58" i="1"/>
   <c r="AB59" i="1"/>
   <c r="AB60" i="1"/>
   <c r="AB61" i="1"/>
   <c r="AB62" i="1"/>
   <c r="AB63" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AB65" i="1"/>
   <c r="AB66" i="1"/>
   <c r="AB67" i="1"/>
   <c r="AB68" i="1"/>
   <c r="AB69" i="1"/>
   <c r="AB70" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="191" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -704,51 +704,51 @@
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -794,96 +794,90 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
@@ -1529,51 +1523,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H15" sqref="H15"/>
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1647,75 +1641,75 @@
       </c>
       <c r="B11" s="33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B14" s="42" t="s">
+      <c r="B14" s="40" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="44">
-        <v>46154</v>
+      <c r="B15" s="42">
+        <v>46183</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="44">
-        <v>46183</v>
+      <c r="B16" s="42">
+        <v>46213</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="43" t="s">
+      <c r="B17" s="41" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="34">
         <v>7172749540</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B20" s="35" t="s">
         <v>73</v>
@@ -1775,163 +1769,165 @@
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AC74"/>
+  <dimension ref="A2:AD74"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="AF64" sqref="AF64"/>
+      <selection pane="bottomLeft" activeCell="AI54" sqref="AI54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="55"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+    </row>
+    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="27"/>
-      <c r="AC5" s="27" t="s">
+      <c r="AD5" s="27" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="47" t="s">
+    <row r="6" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="49"/>
-      <c r="C6" s="51">
+      <c r="B6" s="50"/>
+      <c r="C6" s="44">
         <v>2024</v>
       </c>
-      <c r="D6" s="52"/>
-[...10 lines deleted...]
-      <c r="O6" s="53">
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="54"/>
-[...10 lines deleted...]
-      <c r="AA6" s="51">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="44">
         <v>2026</v>
       </c>
-      <c r="AB6" s="52"/>
-[...4 lines deleted...]
-      <c r="B7" s="50"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+    </row>
+    <row r="7" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="A7" s="49"/>
+      <c r="B7" s="51"/>
       <c r="C7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1960,93 +1956,97 @@
       </c>
       <c r="S7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="V7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="36" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="AA7" s="39" t="s">
+      <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="AB7" s="39" t="s">
+      <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="AC7" s="40" t="s">
+      <c r="AC7" s="6" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="45" t="s">
+      <c r="AD7" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="45"/>
-[...27 lines deleted...]
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+    </row>
+    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>9613</v>
       </c>
       <c r="D9" s="1">
         <v>8498</v>
       </c>
       <c r="E9" s="1">
         <v>8622</v>
       </c>
       <c r="F9" s="1">
         <v>10619</v>
       </c>
       <c r="G9" s="1">
         <v>8453</v>
       </c>
       <c r="H9" s="1">
         <v>11676</v>
       </c>
       <c r="I9" s="1">
         <v>13742</v>
       </c>
       <c r="J9" s="1">
@@ -2088,52 +2088,55 @@
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
       <c r="AC9" s="1">
         <v>7560</v>
       </c>
-    </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD9" s="1">
+        <v>8079</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>246</v>
       </c>
       <c r="D10" s="1">
         <v>256</v>
       </c>
       <c r="E10" s="1">
         <v>260</v>
       </c>
       <c r="F10" s="1">
         <v>322</v>
       </c>
       <c r="G10" s="1">
         <v>279</v>
       </c>
       <c r="H10" s="1">
         <v>381</v>
       </c>
       <c r="I10" s="1">
@@ -2178,52 +2181,55 @@
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
       <c r="AC10" s="1">
         <v>220</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD10" s="1">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>352</v>
       </c>
       <c r="D11" s="1">
         <v>314</v>
       </c>
       <c r="E11" s="1">
         <v>329</v>
       </c>
       <c r="F11" s="1">
         <v>374</v>
       </c>
       <c r="G11" s="1">
         <v>251</v>
       </c>
       <c r="H11" s="1">
         <v>483</v>
       </c>
       <c r="I11" s="1">
@@ -2268,52 +2274,55 @@
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
       <c r="AC11" s="1">
         <v>270</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD11" s="1">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>419</v>
       </c>
       <c r="D12" s="1">
         <v>298</v>
       </c>
       <c r="E12" s="1">
         <v>398</v>
       </c>
       <c r="F12" s="1">
         <v>437</v>
       </c>
       <c r="G12" s="1">
         <v>352</v>
       </c>
       <c r="H12" s="1">
         <v>553</v>
       </c>
       <c r="I12" s="1">
@@ -2358,52 +2367,55 @@
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
       <c r="AC12" s="1">
         <v>324</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD12" s="1">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>966</v>
       </c>
       <c r="D13" s="1">
         <v>748</v>
       </c>
       <c r="E13" s="1">
         <v>720</v>
       </c>
       <c r="F13" s="1">
         <v>894</v>
       </c>
       <c r="G13" s="1">
         <v>797</v>
       </c>
       <c r="H13" s="1">
         <v>929</v>
       </c>
       <c r="I13" s="1">
@@ -2448,52 +2460,55 @@
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
       <c r="AC13" s="1">
         <v>665</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD13" s="1">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>318</v>
       </c>
       <c r="D14" s="1">
         <v>281</v>
       </c>
       <c r="E14" s="1">
         <v>309</v>
       </c>
       <c r="F14" s="1">
         <v>387</v>
       </c>
       <c r="G14" s="1">
         <v>311</v>
       </c>
       <c r="H14" s="1">
         <v>343</v>
       </c>
       <c r="I14" s="1">
@@ -2538,52 +2553,55 @@
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
       <c r="AC14" s="1">
         <v>245</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD14" s="1">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>271</v>
       </c>
       <c r="D15" s="1">
         <v>214</v>
       </c>
       <c r="E15" s="1">
         <v>229</v>
       </c>
       <c r="F15" s="1">
         <v>326</v>
       </c>
       <c r="G15" s="1">
         <v>247</v>
       </c>
       <c r="H15" s="1">
         <v>387</v>
       </c>
       <c r="I15" s="1">
@@ -2628,52 +2646,55 @@
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
       <c r="AC15" s="1">
         <v>199</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD15" s="1">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>631</v>
       </c>
       <c r="D16" s="1">
         <v>537</v>
       </c>
       <c r="E16" s="1">
         <v>508</v>
       </c>
       <c r="F16" s="1">
         <v>501</v>
       </c>
       <c r="G16" s="1">
         <v>531</v>
       </c>
       <c r="H16" s="1">
         <v>626</v>
       </c>
       <c r="I16" s="1">
@@ -2718,52 +2739,55 @@
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
       <c r="AC16" s="1">
         <v>377</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD16" s="1">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>321</v>
       </c>
       <c r="D17" s="1">
         <v>277</v>
       </c>
       <c r="E17" s="1">
         <v>310</v>
       </c>
       <c r="F17" s="1">
         <v>351</v>
       </c>
       <c r="G17" s="1">
         <v>284</v>
       </c>
       <c r="H17" s="1">
         <v>381</v>
       </c>
       <c r="I17" s="1">
@@ -2808,52 +2832,55 @@
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
       <c r="AC17" s="1">
         <v>255</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD17" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>510</v>
       </c>
       <c r="D18" s="1">
         <v>521</v>
       </c>
       <c r="E18" s="1">
         <v>470</v>
       </c>
       <c r="F18" s="1">
         <v>684</v>
       </c>
       <c r="G18" s="1">
         <v>437</v>
       </c>
       <c r="H18" s="1">
         <v>777</v>
       </c>
       <c r="I18" s="1">
@@ -2898,52 +2925,55 @@
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
       <c r="AC18" s="1">
         <v>446</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD18" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>345</v>
       </c>
       <c r="E19" s="1">
         <v>348</v>
       </c>
       <c r="F19" s="1">
         <v>435</v>
       </c>
       <c r="G19" s="1">
         <v>264</v>
       </c>
       <c r="H19" s="1">
         <v>545</v>
       </c>
       <c r="I19" s="1">
@@ -2988,52 +3018,55 @@
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
       <c r="AC19" s="1">
         <v>301</v>
       </c>
-    </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD19" s="1">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>384</v>
       </c>
       <c r="D20" s="1">
         <v>328</v>
       </c>
       <c r="E20" s="1">
         <v>376</v>
       </c>
       <c r="F20" s="1">
         <v>435</v>
       </c>
       <c r="G20" s="1">
         <v>357</v>
       </c>
       <c r="H20" s="1">
         <v>365</v>
       </c>
       <c r="I20" s="1">
@@ -3078,52 +3111,55 @@
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
       <c r="AC20" s="1">
         <v>287</v>
       </c>
-    </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD20" s="1">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>425</v>
       </c>
       <c r="D21" s="1">
         <v>372</v>
       </c>
       <c r="E21" s="1">
         <v>387</v>
       </c>
       <c r="F21" s="1">
         <v>478</v>
       </c>
       <c r="G21" s="1">
         <v>398</v>
       </c>
       <c r="H21" s="1">
         <v>374</v>
       </c>
       <c r="I21" s="1">
@@ -3168,52 +3204,55 @@
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
       <c r="AC21" s="1">
         <v>325</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD21" s="1">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>313</v>
       </c>
       <c r="D22" s="1">
         <v>281</v>
       </c>
       <c r="E22" s="1">
         <v>331</v>
       </c>
       <c r="F22" s="1">
         <v>405</v>
       </c>
       <c r="G22" s="1">
         <v>243</v>
       </c>
       <c r="H22" s="1">
         <v>479</v>
       </c>
       <c r="I22" s="1">
@@ -3258,52 +3297,55 @@
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
       <c r="AC22" s="1">
         <v>276</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD22" s="1">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>211</v>
       </c>
       <c r="D23" s="1">
         <v>210</v>
       </c>
       <c r="E23" s="1">
         <v>218</v>
       </c>
       <c r="F23" s="1">
         <v>246</v>
       </c>
       <c r="G23" s="1">
         <v>153</v>
       </c>
       <c r="H23" s="1">
         <v>341</v>
       </c>
       <c r="I23" s="1">
@@ -3348,52 +3390,55 @@
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
       <c r="AC23" s="1">
         <v>189</v>
       </c>
-    </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD23" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>1124</v>
       </c>
       <c r="D24" s="1">
         <v>959</v>
       </c>
       <c r="E24" s="1">
         <v>863</v>
       </c>
       <c r="F24" s="1">
         <v>927</v>
       </c>
       <c r="G24" s="1">
         <v>991</v>
       </c>
       <c r="H24" s="1">
         <v>906</v>
       </c>
       <c r="I24" s="1">
@@ -3438,52 +3483,55 @@
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
       <c r="AC24" s="1">
         <v>753</v>
       </c>
-    </row>
-    <row r="25" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD24" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>123</v>
       </c>
       <c r="D25" s="1">
         <v>88</v>
       </c>
       <c r="E25" s="1">
         <v>114</v>
       </c>
       <c r="F25" s="1">
         <v>141</v>
       </c>
       <c r="G25" s="1">
         <v>86</v>
       </c>
       <c r="H25" s="1">
         <v>139</v>
       </c>
       <c r="I25" s="1">
@@ -3528,52 +3576,55 @@
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
       <c r="AC25" s="1">
         <v>90</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD25" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
       <c r="D26" s="1">
         <v>285</v>
       </c>
       <c r="E26" s="1">
         <v>288</v>
       </c>
       <c r="F26" s="1">
         <v>446</v>
       </c>
       <c r="G26" s="1">
         <v>251</v>
       </c>
       <c r="H26" s="1">
         <v>533</v>
       </c>
       <c r="I26" s="1">
@@ -3618,52 +3669,55 @@
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
       <c r="AC26" s="1">
         <v>254</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD26" s="1">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>709</v>
       </c>
       <c r="D27" s="1">
         <v>733</v>
       </c>
       <c r="E27" s="1">
         <v>726</v>
       </c>
       <c r="F27" s="1">
         <v>1005</v>
       </c>
       <c r="G27" s="1">
         <v>732</v>
       </c>
       <c r="H27" s="1">
         <v>1162</v>
       </c>
       <c r="I27" s="1">
@@ -3708,52 +3762,55 @@
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
       <c r="AC27" s="1">
         <v>736</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD27" s="1">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A28" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>1023</v>
       </c>
       <c r="D28" s="1">
         <v>904</v>
       </c>
       <c r="E28" s="1">
         <v>932</v>
       </c>
       <c r="F28" s="1">
         <v>1248</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>1339</v>
       </c>
       <c r="I28" s="1">
@@ -3798,52 +3855,55 @@
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
       <c r="AC28" s="1">
         <v>838</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD28" s="1">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>642</v>
       </c>
       <c r="D29" s="1">
         <v>547</v>
       </c>
       <c r="E29" s="1">
         <v>506</v>
       </c>
       <c r="F29" s="1">
         <v>577</v>
       </c>
       <c r="G29" s="1">
         <v>615</v>
       </c>
       <c r="H29" s="1">
         <v>633</v>
       </c>
       <c r="I29" s="1">
@@ -3888,85 +3948,89 @@
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
       <c r="AC29" s="1">
         <v>510</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD29" s="1">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="46" t="s">
+      <c r="B30" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="46"/>
-[...27 lines deleted...]
-    <row r="31" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+    </row>
+    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>6015</v>
       </c>
       <c r="D31" s="1">
         <v>5435</v>
       </c>
       <c r="E31" s="1">
         <v>5576</v>
       </c>
       <c r="F31" s="1">
         <v>7188</v>
       </c>
       <c r="G31" s="1">
         <v>5389</v>
       </c>
       <c r="H31" s="1">
         <v>8100</v>
       </c>
       <c r="I31" s="1">
         <v>9356</v>
       </c>
       <c r="J31" s="1">
@@ -4008,52 +4072,55 @@
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
       <c r="AC31" s="1">
         <v>5134</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD31" s="1">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>165</v>
       </c>
       <c r="D32" s="1">
         <v>166</v>
       </c>
       <c r="E32" s="1">
         <v>193</v>
       </c>
       <c r="F32" s="1">
         <v>242</v>
       </c>
       <c r="G32" s="1">
         <v>204</v>
       </c>
       <c r="H32" s="1">
         <v>280</v>
       </c>
       <c r="I32" s="1">
@@ -4098,52 +4165,55 @@
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
       <c r="AC32" s="1">
         <v>167</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD32" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>214</v>
       </c>
       <c r="D33" s="1">
         <v>184</v>
       </c>
       <c r="E33" s="1">
         <v>188</v>
       </c>
       <c r="F33" s="1">
         <v>227</v>
       </c>
       <c r="G33" s="1">
         <v>140</v>
       </c>
       <c r="H33" s="1">
         <v>324</v>
       </c>
       <c r="I33" s="1">
@@ -4188,52 +4258,55 @@
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
       <c r="AC33" s="1">
         <v>172</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD33" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>341</v>
       </c>
       <c r="D34" s="1">
         <v>237</v>
       </c>
       <c r="E34" s="1">
         <v>306</v>
       </c>
       <c r="F34" s="1">
         <v>357</v>
       </c>
       <c r="G34" s="1">
         <v>275</v>
       </c>
       <c r="H34" s="1">
         <v>472</v>
       </c>
       <c r="I34" s="1">
@@ -4278,52 +4351,55 @@
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
       <c r="AC34" s="1">
         <v>263</v>
       </c>
-    </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD34" s="1">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>154</v>
       </c>
       <c r="D35" s="1">
         <v>134</v>
       </c>
       <c r="E35" s="1">
         <v>115</v>
       </c>
       <c r="F35" s="1">
         <v>159</v>
       </c>
       <c r="G35" s="1">
         <v>143</v>
       </c>
       <c r="H35" s="1">
         <v>157</v>
       </c>
       <c r="I35" s="1">
@@ -4368,52 +4444,55 @@
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
       <c r="AC35" s="1">
         <v>127</v>
       </c>
-    </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD35" s="1">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>184</v>
       </c>
       <c r="D36" s="1">
         <v>163</v>
       </c>
       <c r="E36" s="1">
         <v>195</v>
       </c>
       <c r="F36" s="1">
         <v>238</v>
       </c>
       <c r="G36" s="1">
         <v>182</v>
       </c>
       <c r="H36" s="1">
         <v>187</v>
       </c>
       <c r="I36" s="1">
@@ -4458,52 +4537,55 @@
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
       <c r="AC36" s="1">
         <v>153</v>
       </c>
-    </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD36" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>169</v>
       </c>
       <c r="D37" s="1">
         <v>144</v>
       </c>
       <c r="E37" s="1">
         <v>158</v>
       </c>
       <c r="F37" s="1">
         <v>232</v>
       </c>
       <c r="G37" s="1">
         <v>186</v>
       </c>
       <c r="H37" s="1">
         <v>273</v>
       </c>
       <c r="I37" s="1">
@@ -4548,52 +4630,55 @@
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
       <c r="AC37" s="1">
         <v>131</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD37" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>278</v>
       </c>
       <c r="D38" s="1">
         <v>212</v>
       </c>
       <c r="E38" s="1">
         <v>214</v>
       </c>
       <c r="F38" s="1">
         <v>228</v>
       </c>
       <c r="G38" s="1">
         <v>235</v>
       </c>
       <c r="H38" s="1">
         <v>298</v>
       </c>
       <c r="I38" s="1">
@@ -4638,52 +4723,55 @@
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
       <c r="AC38" s="1">
         <v>201</v>
       </c>
-    </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD38" s="1">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>132</v>
       </c>
       <c r="D39" s="1">
         <v>133</v>
       </c>
       <c r="E39" s="1">
         <v>143</v>
       </c>
       <c r="F39" s="1">
         <v>182</v>
       </c>
       <c r="G39" s="1">
         <v>122</v>
       </c>
       <c r="H39" s="1">
         <v>202</v>
       </c>
       <c r="I39" s="1">
@@ -4728,52 +4816,55 @@
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
       <c r="AC39" s="1">
         <v>137</v>
       </c>
-    </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD39" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>431</v>
       </c>
       <c r="D40" s="1">
         <v>441</v>
       </c>
       <c r="E40" s="1">
         <v>405</v>
       </c>
       <c r="F40" s="1">
         <v>587</v>
       </c>
       <c r="G40" s="1">
         <v>369</v>
       </c>
       <c r="H40" s="1">
         <v>682</v>
       </c>
       <c r="I40" s="1">
@@ -4818,52 +4909,55 @@
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
       <c r="AC40" s="1">
         <v>391</v>
       </c>
-    </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD40" s="1">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>241</v>
       </c>
       <c r="D41" s="1">
         <v>233</v>
       </c>
       <c r="E41" s="1">
         <v>230</v>
       </c>
       <c r="F41" s="1">
         <v>291</v>
       </c>
       <c r="G41" s="1">
         <v>170</v>
       </c>
       <c r="H41" s="1">
         <v>372</v>
       </c>
       <c r="I41" s="1">
@@ -4908,52 +5002,55 @@
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
-    </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD41" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>150</v>
       </c>
       <c r="E42" s="1">
         <v>179</v>
       </c>
       <c r="F42" s="1">
         <v>241</v>
       </c>
       <c r="G42" s="1">
         <v>177</v>
       </c>
       <c r="H42" s="1">
         <v>204</v>
       </c>
       <c r="I42" s="1">
@@ -4998,52 +5095,55 @@
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
       <c r="AC42" s="1">
         <v>162</v>
       </c>
-    </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD42" s="1">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>206</v>
       </c>
       <c r="D43" s="1">
         <v>184</v>
       </c>
       <c r="E43" s="1">
         <v>194</v>
       </c>
       <c r="F43" s="1">
         <v>244</v>
       </c>
       <c r="G43" s="1">
         <v>185</v>
       </c>
       <c r="H43" s="1">
         <v>195</v>
       </c>
       <c r="I43" s="1">
@@ -5088,52 +5188,55 @@
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
       <c r="AC43" s="1">
         <v>172</v>
       </c>
-    </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD43" s="1">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>245</v>
       </c>
       <c r="D44" s="1">
         <v>205</v>
       </c>
       <c r="E44" s="1">
         <v>245</v>
       </c>
       <c r="F44" s="1">
         <v>311</v>
       </c>
       <c r="G44" s="1">
         <v>182</v>
       </c>
       <c r="H44" s="1">
         <v>363</v>
       </c>
       <c r="I44" s="1">
@@ -5178,52 +5281,55 @@
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
       <c r="AC44" s="1">
         <v>212</v>
       </c>
-    </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD44" s="1">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>118</v>
       </c>
       <c r="D45" s="1">
         <v>119</v>
       </c>
       <c r="E45" s="1">
         <v>122</v>
       </c>
       <c r="F45" s="1">
         <v>141</v>
       </c>
       <c r="G45" s="1">
         <v>75</v>
       </c>
       <c r="H45" s="1">
         <v>204</v>
       </c>
       <c r="I45" s="1">
@@ -5268,52 +5374,55 @@
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
       <c r="AC45" s="1">
         <v>114</v>
       </c>
-    </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD45" s="1">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>296</v>
       </c>
       <c r="D46" s="1">
         <v>260</v>
       </c>
       <c r="E46" s="1">
         <v>216</v>
       </c>
       <c r="F46" s="1">
         <v>248</v>
       </c>
       <c r="G46" s="1">
         <v>281</v>
       </c>
       <c r="H46" s="1">
         <v>251</v>
       </c>
       <c r="I46" s="1">
@@ -5358,52 +5467,55 @@
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
       <c r="AC46" s="1">
         <v>188</v>
       </c>
-    </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD46" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>103</v>
       </c>
       <c r="D47" s="1">
         <v>71</v>
       </c>
       <c r="E47" s="1">
         <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>116</v>
       </c>
       <c r="G47" s="1">
         <v>61</v>
       </c>
       <c r="H47" s="1">
         <v>118</v>
       </c>
       <c r="I47" s="1">
@@ -5448,52 +5560,55 @@
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
       <c r="AC47" s="1">
         <v>77</v>
       </c>
-    </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD47" s="1">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>183</v>
       </c>
       <c r="D48" s="1">
         <v>215</v>
       </c>
       <c r="E48" s="1">
         <v>208</v>
       </c>
       <c r="F48" s="1">
         <v>314</v>
       </c>
       <c r="G48" s="1">
         <v>181</v>
       </c>
       <c r="H48" s="1">
         <v>384</v>
       </c>
       <c r="I48" s="1">
@@ -5538,52 +5653,55 @@
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
       <c r="AC48" s="1">
         <v>183</v>
       </c>
-    </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD48" s="1">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>709</v>
       </c>
       <c r="D49" s="1">
         <v>733</v>
       </c>
       <c r="E49" s="1">
         <v>726</v>
       </c>
       <c r="F49" s="1">
         <v>1005</v>
       </c>
       <c r="G49" s="1">
         <v>732</v>
       </c>
       <c r="H49" s="1">
         <v>1162</v>
       </c>
       <c r="I49" s="1">
@@ -5628,52 +5746,55 @@
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
       <c r="AC49" s="1">
         <v>736</v>
       </c>
-    </row>
-    <row r="50" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD49" s="1">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A50" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>1023</v>
       </c>
       <c r="D50" s="1">
         <v>904</v>
       </c>
       <c r="E50" s="1">
         <v>932</v>
       </c>
       <c r="F50" s="1">
         <v>1248</v>
       </c>
       <c r="G50" s="1">
         <v>874</v>
       </c>
       <c r="H50" s="1">
         <v>1339</v>
       </c>
       <c r="I50" s="1">
@@ -5718,52 +5839,55 @@
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
       <c r="AC50" s="1">
         <v>838</v>
       </c>
-    </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD50" s="1">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A51" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>642</v>
       </c>
       <c r="D51" s="1">
         <v>547</v>
       </c>
       <c r="E51" s="1">
         <v>506</v>
       </c>
       <c r="F51" s="1">
         <v>577</v>
       </c>
       <c r="G51" s="1">
         <v>615</v>
       </c>
       <c r="H51" s="1">
         <v>633</v>
       </c>
       <c r="I51" s="1">
@@ -5808,85 +5932,89 @@
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
       <c r="AC51" s="1">
         <v>510</v>
       </c>
-    </row>
-    <row r="52" spans="1:29" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AD51" s="1">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="52" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="45" t="s">
+      <c r="B52" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="45"/>
-[...27 lines deleted...]
-    <row r="53" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="46"/>
+    </row>
+    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>3598</v>
       </c>
       <c r="D53" s="1">
         <v>3063</v>
       </c>
       <c r="E53" s="1">
         <v>3046</v>
       </c>
       <c r="F53" s="1">
         <v>3431</v>
       </c>
       <c r="G53" s="1">
         <v>3064</v>
       </c>
       <c r="H53" s="1">
         <v>3576</v>
       </c>
       <c r="I53" s="1">
         <v>4386</v>
       </c>
       <c r="J53" s="1">
@@ -5928,52 +6056,55 @@
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
       <c r="AC53" s="1">
         <v>2426</v>
       </c>
-    </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD53" s="1">
+        <v>2495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>81</v>
       </c>
       <c r="D54" s="1">
         <v>90</v>
       </c>
       <c r="E54" s="1">
         <v>67</v>
       </c>
       <c r="F54" s="1">
         <v>80</v>
       </c>
       <c r="G54" s="1">
         <v>75</v>
       </c>
       <c r="H54" s="1">
         <v>101</v>
       </c>
       <c r="I54" s="1">
@@ -6018,52 +6149,55 @@
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
       <c r="AC54" s="1">
         <v>53</v>
       </c>
-    </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD54" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>138</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>141</v>
       </c>
       <c r="F55" s="1">
         <v>147</v>
       </c>
       <c r="G55" s="1">
         <v>111</v>
       </c>
       <c r="H55" s="1">
         <v>159</v>
       </c>
       <c r="I55" s="1">
@@ -6108,52 +6242,55 @@
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
       <c r="AC55" s="1">
         <v>98</v>
       </c>
-    </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD55" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
         <v>61</v>
       </c>
       <c r="E56" s="1">
         <v>92</v>
       </c>
       <c r="F56" s="1">
         <v>80</v>
       </c>
       <c r="G56" s="1">
         <v>77</v>
       </c>
       <c r="H56" s="1">
         <v>81</v>
       </c>
       <c r="I56" s="1">
@@ -6198,52 +6335,55 @@
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
       <c r="AC56" s="1">
         <v>61</v>
       </c>
-    </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD56" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>812</v>
       </c>
       <c r="D57" s="1">
         <v>614</v>
       </c>
       <c r="E57" s="1">
         <v>605</v>
       </c>
       <c r="F57" s="1">
         <v>735</v>
       </c>
       <c r="G57" s="1">
         <v>654</v>
       </c>
       <c r="H57" s="1">
         <v>772</v>
       </c>
       <c r="I57" s="1">
@@ -6288,52 +6428,55 @@
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
       <c r="AC57" s="1">
         <v>538</v>
       </c>
-    </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD57" s="1">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>134</v>
       </c>
       <c r="D58" s="1">
         <v>118</v>
       </c>
       <c r="E58" s="1">
         <v>114</v>
       </c>
       <c r="F58" s="1">
         <v>149</v>
       </c>
       <c r="G58" s="1">
         <v>129</v>
       </c>
       <c r="H58" s="1">
         <v>156</v>
       </c>
       <c r="I58" s="1">
@@ -6378,52 +6521,55 @@
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
       <c r="AC58" s="1">
         <v>92</v>
       </c>
-    </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD58" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>102</v>
       </c>
       <c r="D59" s="1">
         <v>70</v>
       </c>
       <c r="E59" s="1">
         <v>71</v>
       </c>
       <c r="F59" s="1">
         <v>94</v>
       </c>
       <c r="G59" s="1">
         <v>61</v>
       </c>
       <c r="H59" s="1">
         <v>114</v>
       </c>
       <c r="I59" s="1">
@@ -6468,52 +6614,55 @@
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
       <c r="AC59" s="1">
         <v>68</v>
       </c>
-    </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD59" s="1">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>353</v>
       </c>
       <c r="D60" s="1">
         <v>325</v>
       </c>
       <c r="E60" s="1">
         <v>294</v>
       </c>
       <c r="F60" s="1">
         <v>273</v>
       </c>
       <c r="G60" s="1">
         <v>296</v>
       </c>
       <c r="H60" s="1">
         <v>328</v>
       </c>
       <c r="I60" s="1">
@@ -6558,52 +6707,55 @@
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
       <c r="AC60" s="1">
         <v>176</v>
       </c>
-    </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD60" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>189</v>
       </c>
       <c r="D61" s="1">
         <v>144</v>
       </c>
       <c r="E61" s="1">
         <v>167</v>
       </c>
       <c r="F61" s="1">
         <v>169</v>
       </c>
       <c r="G61" s="1">
         <v>162</v>
       </c>
       <c r="H61" s="1">
         <v>179</v>
       </c>
       <c r="I61" s="1">
@@ -6648,52 +6800,55 @@
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
       <c r="AC61" s="1">
         <v>118</v>
       </c>
-    </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD61" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>79</v>
       </c>
       <c r="D62" s="1">
         <v>80</v>
       </c>
       <c r="E62" s="1">
         <v>65</v>
       </c>
       <c r="F62" s="1">
         <v>97</v>
       </c>
       <c r="G62" s="1">
         <v>68</v>
       </c>
       <c r="H62" s="1">
         <v>95</v>
       </c>
       <c r="I62" s="1">
@@ -6738,52 +6893,55 @@
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
       <c r="AC62" s="1">
         <v>55</v>
       </c>
-    </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD62" s="1">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>104</v>
       </c>
       <c r="D63" s="1">
         <v>112</v>
       </c>
       <c r="E63" s="1">
         <v>118</v>
       </c>
       <c r="F63" s="1">
         <v>144</v>
       </c>
       <c r="G63" s="1">
         <v>94</v>
       </c>
       <c r="H63" s="1">
         <v>173</v>
       </c>
       <c r="I63" s="1">
@@ -6828,52 +6986,55 @@
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
       <c r="AC63" s="1">
         <v>101</v>
       </c>
-    </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD63" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>203</v>
       </c>
       <c r="D64" s="1">
         <v>178</v>
       </c>
       <c r="E64" s="1">
         <v>197</v>
       </c>
       <c r="F64" s="1">
         <v>194</v>
       </c>
       <c r="G64" s="1">
         <v>180</v>
       </c>
       <c r="H64" s="1">
         <v>161</v>
       </c>
       <c r="I64" s="1">
@@ -6918,52 +7079,55 @@
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
       <c r="AC64" s="1">
         <v>125</v>
       </c>
-    </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD64" s="1">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>219</v>
       </c>
       <c r="D65" s="1">
         <v>188</v>
       </c>
       <c r="E65" s="1">
         <v>193</v>
       </c>
       <c r="F65" s="1">
         <v>234</v>
       </c>
       <c r="G65" s="1">
         <v>213</v>
       </c>
       <c r="H65" s="1">
         <v>179</v>
       </c>
       <c r="I65" s="1">
@@ -7008,52 +7172,55 @@
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
       <c r="AC65" s="1">
         <v>153</v>
       </c>
-    </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD65" s="1">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>68</v>
       </c>
       <c r="D66" s="1">
         <v>76</v>
       </c>
       <c r="E66" s="1">
         <v>86</v>
       </c>
       <c r="F66" s="1">
         <v>94</v>
       </c>
       <c r="G66" s="1">
         <v>61</v>
       </c>
       <c r="H66" s="1">
         <v>116</v>
       </c>
       <c r="I66" s="1">
@@ -7098,52 +7265,55 @@
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
       <c r="AC66" s="1">
         <v>64</v>
       </c>
-    </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD66" s="1">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>93</v>
       </c>
       <c r="D67" s="1">
         <v>91</v>
       </c>
       <c r="E67" s="1">
         <v>96</v>
       </c>
       <c r="F67" s="1">
         <v>105</v>
       </c>
       <c r="G67" s="1">
         <v>78</v>
       </c>
       <c r="H67" s="1">
         <v>137</v>
       </c>
       <c r="I67" s="1">
@@ -7188,52 +7358,55 @@
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
       <c r="AC67" s="1">
         <v>75</v>
       </c>
-    </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD67" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>828</v>
       </c>
       <c r="D68" s="1">
         <v>699</v>
       </c>
       <c r="E68" s="1">
         <v>647</v>
       </c>
       <c r="F68" s="1">
         <v>679</v>
       </c>
       <c r="G68" s="1">
         <v>710</v>
       </c>
       <c r="H68" s="1">
         <v>655</v>
       </c>
       <c r="I68" s="1">
@@ -7278,52 +7451,55 @@
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
       <c r="AC68" s="1">
         <v>565</v>
       </c>
-    </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD68" s="1">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A69" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>20</v>
       </c>
       <c r="D69" s="1">
         <v>17</v>
       </c>
       <c r="E69" s="1">
         <v>13</v>
       </c>
       <c r="F69" s="1">
         <v>25</v>
       </c>
       <c r="G69" s="1">
         <v>25</v>
       </c>
       <c r="H69" s="1">
         <v>21</v>
       </c>
       <c r="I69" s="1">
@@ -7368,52 +7544,55 @@
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
       <c r="AC69" s="1">
         <v>13</v>
       </c>
-    </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD69" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A70" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>97</v>
       </c>
       <c r="D70" s="2">
         <v>70</v>
       </c>
       <c r="E70" s="2">
         <v>80</v>
       </c>
       <c r="F70" s="2">
         <v>132</v>
       </c>
       <c r="G70" s="2">
         <v>70</v>
       </c>
       <c r="H70" s="2">
         <v>149</v>
       </c>
       <c r="I70" s="2">
@@ -7458,75 +7637,78 @@
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
       <c r="AC70" s="2">
         <v>71</v>
       </c>
-    </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="AD70" s="2">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
       <c r="A71" s="25"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
     </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
       <c r="B74" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B2:AC2"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AC52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
+    <mergeCell ref="AA6:AD6"/>
+    <mergeCell ref="B2:AD2"/>
+    <mergeCell ref="B8:AD8"/>
+    <mergeCell ref="B30:AD30"/>
+    <mergeCell ref="B52:AD52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>