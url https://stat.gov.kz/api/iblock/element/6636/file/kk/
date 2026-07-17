--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,150 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЕДН\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98701AF0-8425-46E0-9FE9-2E3170CE325D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EAB37EA-ADE4-48D0-894F-E81F93C73BD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...63 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -802,433 +732,105 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...327 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1523,51 +1125,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I19" sqref="I19"/>
+      <selection activeCell="K12" sqref="K12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1650,59 +1252,59 @@
       <c r="B12" s="33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="42">
-        <v>46183</v>
+        <v>46213</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="42">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="34">
         <v>7172749540</v>
       </c>
@@ -1769,165 +1371,167 @@
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AD74"/>
+  <dimension ref="A2:AE74"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="AI54" sqref="AI54"/>
+      <selection pane="bottomLeft" activeCell="AI64" sqref="AI64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="43"/>
-[...28 lines deleted...]
-    <row r="3" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+      <c r="R2" s="51"/>
+      <c r="S2" s="51"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="51"/>
+      <c r="V2" s="51"/>
+      <c r="W2" s="51"/>
+      <c r="X2" s="51"/>
+      <c r="Y2" s="51"/>
+      <c r="Z2" s="51"/>
+      <c r="AA2" s="51"/>
+      <c r="AB2" s="51"/>
+      <c r="AC2" s="51"/>
+      <c r="AD2" s="51"/>
+      <c r="AE2" s="51"/>
+    </row>
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="27"/>
-      <c r="AD5" s="27" t="s">
+      <c r="AE5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="48" t="s">
+    <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="43" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="50"/>
-      <c r="C6" s="44">
+      <c r="B6" s="45"/>
+      <c r="C6" s="47">
         <v>2024</v>
       </c>
-      <c r="D6" s="45"/>
-[...10 lines deleted...]
-      <c r="O6" s="52">
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="49">
         <v>2025</v>
       </c>
-      <c r="P6" s="53"/>
-[...10 lines deleted...]
-      <c r="AA6" s="44">
+      <c r="P6" s="50"/>
+      <c r="Q6" s="50"/>
+      <c r="R6" s="50"/>
+      <c r="S6" s="50"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="50"/>
+      <c r="W6" s="50"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="47">
         <v>2026</v>
       </c>
-      <c r="AB6" s="45"/>
-[...5 lines deleted...]
-      <c r="B7" s="51"/>
+      <c r="AB6" s="48"/>
+      <c r="AC6" s="48"/>
+      <c r="AD6" s="48"/>
+      <c r="AE6" s="48"/>
+    </row>
+    <row r="7" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A7" s="44"/>
+      <c r="B7" s="46"/>
       <c r="C7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1968,85 +1572,89 @@
       </c>
       <c r="W7" s="6" t="s">
         <v>19</v>
       </c>
       <c r="X7" s="36" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="46" t="s">
+      <c r="AE7" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="46"/>
-[...28 lines deleted...]
-    <row r="9" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C8" s="52"/>
+      <c r="D8" s="52"/>
+      <c r="E8" s="52"/>
+      <c r="F8" s="52"/>
+      <c r="G8" s="52"/>
+      <c r="H8" s="52"/>
+      <c r="I8" s="52"/>
+      <c r="J8" s="52"/>
+      <c r="K8" s="52"/>
+      <c r="L8" s="52"/>
+      <c r="M8" s="52"/>
+      <c r="N8" s="52"/>
+      <c r="O8" s="52"/>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="52"/>
+      <c r="R8" s="52"/>
+      <c r="S8" s="52"/>
+      <c r="T8" s="52"/>
+      <c r="U8" s="52"/>
+      <c r="V8" s="52"/>
+      <c r="W8" s="52"/>
+      <c r="X8" s="52"/>
+      <c r="Y8" s="52"/>
+      <c r="Z8" s="52"/>
+      <c r="AA8" s="52"/>
+      <c r="AB8" s="52"/>
+      <c r="AC8" s="52"/>
+      <c r="AD8" s="52"/>
+      <c r="AE8" s="52"/>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>9613</v>
       </c>
       <c r="D9" s="1">
         <v>8498</v>
       </c>
       <c r="E9" s="1">
         <v>8622</v>
       </c>
       <c r="F9" s="1">
         <v>10619</v>
       </c>
       <c r="G9" s="1">
         <v>8453</v>
       </c>
       <c r="H9" s="1">
         <v>11676</v>
       </c>
       <c r="I9" s="1">
         <v>13742</v>
       </c>
       <c r="J9" s="1">
@@ -2082,61 +1690,63 @@
       <c r="T9" s="1">
         <v>11847</v>
       </c>
       <c r="U9" s="1">
         <v>12955</v>
       </c>
       <c r="V9" s="28">
         <v>12418</v>
       </c>
       <c r="W9" s="28">
         <v>10856</v>
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
-        <f>[1]Показатель!AB9</f>
         <v>7094</v>
       </c>
       <c r="AC9" s="1">
         <v>7560</v>
       </c>
       <c r="AD9" s="1">
         <v>8079</v>
       </c>
-    </row>
-    <row r="10" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE9" s="1">
+        <v>6737</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>246</v>
       </c>
       <c r="D10" s="1">
         <v>256</v>
       </c>
       <c r="E10" s="1">
         <v>260</v>
       </c>
       <c r="F10" s="1">
         <v>322</v>
       </c>
       <c r="G10" s="1">
         <v>279</v>
       </c>
       <c r="H10" s="1">
         <v>381</v>
       </c>
       <c r="I10" s="1">
@@ -2175,61 +1785,63 @@
       <c r="T10" s="1">
         <v>365</v>
       </c>
       <c r="U10" s="1">
         <v>428</v>
       </c>
       <c r="V10" s="28">
         <v>332</v>
       </c>
       <c r="W10" s="28">
         <v>286</v>
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
-        <f>[1]Показатель!AB10</f>
         <v>207</v>
       </c>
       <c r="AC10" s="1">
         <v>220</v>
       </c>
       <c r="AD10" s="1">
         <v>243</v>
       </c>
-    </row>
-    <row r="11" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE10" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>352</v>
       </c>
       <c r="D11" s="1">
         <v>314</v>
       </c>
       <c r="E11" s="1">
         <v>329</v>
       </c>
       <c r="F11" s="1">
         <v>374</v>
       </c>
       <c r="G11" s="1">
         <v>251</v>
       </c>
       <c r="H11" s="1">
         <v>483</v>
       </c>
       <c r="I11" s="1">
@@ -2268,61 +1880,63 @@
       <c r="T11" s="1">
         <v>524</v>
       </c>
       <c r="U11" s="1">
         <v>557</v>
       </c>
       <c r="V11" s="28">
         <v>499</v>
       </c>
       <c r="W11" s="28">
         <v>379</v>
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
-        <f>[1]Показатель!AB11</f>
         <v>284</v>
       </c>
       <c r="AC11" s="1">
         <v>270</v>
       </c>
       <c r="AD11" s="1">
         <v>308</v>
       </c>
-    </row>
-    <row r="12" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE11" s="1">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>419</v>
       </c>
       <c r="D12" s="1">
         <v>298</v>
       </c>
       <c r="E12" s="1">
         <v>398</v>
       </c>
       <c r="F12" s="1">
         <v>437</v>
       </c>
       <c r="G12" s="1">
         <v>352</v>
       </c>
       <c r="H12" s="1">
         <v>553</v>
       </c>
       <c r="I12" s="1">
@@ -2361,61 +1975,63 @@
       <c r="T12" s="1">
         <v>619</v>
       </c>
       <c r="U12" s="1">
         <v>630</v>
       </c>
       <c r="V12" s="28">
         <v>577</v>
       </c>
       <c r="W12" s="28">
         <v>500</v>
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
-        <f>[1]Показатель!AB12</f>
         <v>280</v>
       </c>
       <c r="AC12" s="1">
         <v>324</v>
       </c>
       <c r="AD12" s="1">
         <v>348</v>
       </c>
-    </row>
-    <row r="13" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE12" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>966</v>
       </c>
       <c r="D13" s="1">
         <v>748</v>
       </c>
       <c r="E13" s="1">
         <v>720</v>
       </c>
       <c r="F13" s="1">
         <v>894</v>
       </c>
       <c r="G13" s="1">
         <v>797</v>
       </c>
       <c r="H13" s="1">
         <v>929</v>
       </c>
       <c r="I13" s="1">
@@ -2454,61 +2070,63 @@
       <c r="T13" s="1">
         <v>870</v>
       </c>
       <c r="U13" s="1">
         <v>996</v>
       </c>
       <c r="V13" s="28">
         <v>998</v>
       </c>
       <c r="W13" s="28">
         <v>887</v>
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
-        <f>[1]Показатель!AB13</f>
         <v>595</v>
       </c>
       <c r="AC13" s="1">
         <v>665</v>
       </c>
       <c r="AD13" s="1">
         <v>653</v>
       </c>
-    </row>
-    <row r="14" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE13" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>318</v>
       </c>
       <c r="D14" s="1">
         <v>281</v>
       </c>
       <c r="E14" s="1">
         <v>309</v>
       </c>
       <c r="F14" s="1">
         <v>387</v>
       </c>
       <c r="G14" s="1">
         <v>311</v>
       </c>
       <c r="H14" s="1">
         <v>343</v>
       </c>
       <c r="I14" s="1">
@@ -2547,61 +2165,63 @@
       <c r="T14" s="1">
         <v>337</v>
       </c>
       <c r="U14" s="1">
         <v>388</v>
       </c>
       <c r="V14" s="28">
         <v>355</v>
       </c>
       <c r="W14" s="28">
         <v>392</v>
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
-        <f>[1]Показатель!AB14</f>
         <v>241</v>
       </c>
       <c r="AC14" s="1">
         <v>245</v>
       </c>
       <c r="AD14" s="1">
         <v>228</v>
       </c>
-    </row>
-    <row r="15" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE14" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>271</v>
       </c>
       <c r="D15" s="1">
         <v>214</v>
       </c>
       <c r="E15" s="1">
         <v>229</v>
       </c>
       <c r="F15" s="1">
         <v>326</v>
       </c>
       <c r="G15" s="1">
         <v>247</v>
       </c>
       <c r="H15" s="1">
         <v>387</v>
       </c>
       <c r="I15" s="1">
@@ -2640,61 +2260,63 @@
       <c r="T15" s="1">
         <v>373</v>
       </c>
       <c r="U15" s="1">
         <v>421</v>
       </c>
       <c r="V15" s="28">
         <v>434</v>
       </c>
       <c r="W15" s="28">
         <v>317</v>
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
-        <f>[1]Показатель!AB15</f>
         <v>177</v>
       </c>
       <c r="AC15" s="1">
         <v>199</v>
       </c>
       <c r="AD15" s="1">
         <v>226</v>
       </c>
-    </row>
-    <row r="16" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE15" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>631</v>
       </c>
       <c r="D16" s="1">
         <v>537</v>
       </c>
       <c r="E16" s="1">
         <v>508</v>
       </c>
       <c r="F16" s="1">
         <v>501</v>
       </c>
       <c r="G16" s="1">
         <v>531</v>
       </c>
       <c r="H16" s="1">
         <v>626</v>
       </c>
       <c r="I16" s="1">
@@ -2733,61 +2355,63 @@
       <c r="T16" s="1">
         <v>526</v>
       </c>
       <c r="U16" s="1">
         <v>618</v>
       </c>
       <c r="V16" s="28">
         <v>660</v>
       </c>
       <c r="W16" s="28">
         <v>622</v>
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
-        <f>[1]Показатель!AB16</f>
         <v>404</v>
       </c>
       <c r="AC16" s="1">
         <v>377</v>
       </c>
       <c r="AD16" s="1">
         <v>454</v>
       </c>
-    </row>
-    <row r="17" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE16" s="1">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>321</v>
       </c>
       <c r="D17" s="1">
         <v>277</v>
       </c>
       <c r="E17" s="1">
         <v>310</v>
       </c>
       <c r="F17" s="1">
         <v>351</v>
       </c>
       <c r="G17" s="1">
         <v>284</v>
       </c>
       <c r="H17" s="1">
         <v>381</v>
       </c>
       <c r="I17" s="1">
@@ -2826,61 +2450,63 @@
       <c r="T17" s="1">
         <v>348</v>
       </c>
       <c r="U17" s="1">
         <v>404</v>
       </c>
       <c r="V17" s="28">
         <v>416</v>
       </c>
       <c r="W17" s="28">
         <v>402</v>
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
-        <f>[1]Показатель!AB17</f>
         <v>249</v>
       </c>
       <c r="AC17" s="1">
         <v>255</v>
       </c>
       <c r="AD17" s="1">
         <v>252</v>
       </c>
-    </row>
-    <row r="18" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE17" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>510</v>
       </c>
       <c r="D18" s="1">
         <v>521</v>
       </c>
       <c r="E18" s="1">
         <v>470</v>
       </c>
       <c r="F18" s="1">
         <v>684</v>
       </c>
       <c r="G18" s="1">
         <v>437</v>
       </c>
       <c r="H18" s="1">
         <v>777</v>
       </c>
       <c r="I18" s="1">
@@ -2919,61 +2545,63 @@
       <c r="T18" s="1">
         <v>848</v>
       </c>
       <c r="U18" s="1">
         <v>855</v>
       </c>
       <c r="V18" s="28">
         <v>840</v>
       </c>
       <c r="W18" s="28">
         <v>660</v>
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
-        <f>[1]Показатель!AB18</f>
         <v>410</v>
       </c>
       <c r="AC18" s="1">
         <v>446</v>
       </c>
       <c r="AD18" s="1">
         <v>455</v>
       </c>
-    </row>
-    <row r="19" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE18" s="1">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>345</v>
       </c>
       <c r="E19" s="1">
         <v>348</v>
       </c>
       <c r="F19" s="1">
         <v>435</v>
       </c>
       <c r="G19" s="1">
         <v>264</v>
       </c>
       <c r="H19" s="1">
         <v>545</v>
       </c>
       <c r="I19" s="1">
@@ -3012,61 +2640,63 @@
       <c r="T19" s="1">
         <v>565</v>
       </c>
       <c r="U19" s="1">
         <v>663</v>
       </c>
       <c r="V19" s="28">
         <v>586</v>
       </c>
       <c r="W19" s="28">
         <v>425</v>
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
-        <f>[1]Показатель!AB19</f>
         <v>298</v>
       </c>
       <c r="AC19" s="1">
         <v>301</v>
       </c>
       <c r="AD19" s="1">
         <v>332</v>
       </c>
-    </row>
-    <row r="20" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE19" s="1">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>384</v>
       </c>
       <c r="D20" s="1">
         <v>328</v>
       </c>
       <c r="E20" s="1">
         <v>376</v>
       </c>
       <c r="F20" s="1">
         <v>435</v>
       </c>
       <c r="G20" s="1">
         <v>357</v>
       </c>
       <c r="H20" s="1">
         <v>365</v>
       </c>
       <c r="I20" s="1">
@@ -3105,61 +2735,63 @@
       <c r="T20" s="1">
         <v>354</v>
       </c>
       <c r="U20" s="1">
         <v>456</v>
       </c>
       <c r="V20" s="28">
         <v>437</v>
       </c>
       <c r="W20" s="28">
         <v>431</v>
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
-        <f>[1]Показатель!AB20</f>
         <v>224</v>
       </c>
       <c r="AC20" s="1">
         <v>287</v>
       </c>
       <c r="AD20" s="1">
         <v>295</v>
       </c>
-    </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE20" s="1">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>425</v>
       </c>
       <c r="D21" s="1">
         <v>372</v>
       </c>
       <c r="E21" s="1">
         <v>387</v>
       </c>
       <c r="F21" s="1">
         <v>478</v>
       </c>
       <c r="G21" s="1">
         <v>398</v>
       </c>
       <c r="H21" s="1">
         <v>374</v>
       </c>
       <c r="I21" s="1">
@@ -3198,61 +2830,63 @@
       <c r="T21" s="1">
         <v>393</v>
       </c>
       <c r="U21" s="1">
         <v>381</v>
       </c>
       <c r="V21" s="28">
         <v>405</v>
       </c>
       <c r="W21" s="28">
         <v>395</v>
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
-        <f>[1]Показатель!AB21</f>
         <v>269</v>
       </c>
       <c r="AC21" s="1">
         <v>325</v>
       </c>
       <c r="AD21" s="1">
         <v>267</v>
       </c>
-    </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE21" s="1">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>313</v>
       </c>
       <c r="D22" s="1">
         <v>281</v>
       </c>
       <c r="E22" s="1">
         <v>331</v>
       </c>
       <c r="F22" s="1">
         <v>405</v>
       </c>
       <c r="G22" s="1">
         <v>243</v>
       </c>
       <c r="H22" s="1">
         <v>479</v>
       </c>
       <c r="I22" s="1">
@@ -3291,61 +2925,63 @@
       <c r="T22" s="1">
         <v>527</v>
       </c>
       <c r="U22" s="1">
         <v>516</v>
       </c>
       <c r="V22" s="28">
         <v>532</v>
       </c>
       <c r="W22" s="28">
         <v>370</v>
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
-        <f>[1]Показатель!AB22</f>
         <v>248</v>
       </c>
       <c r="AC22" s="1">
         <v>276</v>
       </c>
       <c r="AD22" s="1">
         <v>353</v>
       </c>
-    </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE22" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>211</v>
       </c>
       <c r="D23" s="1">
         <v>210</v>
       </c>
       <c r="E23" s="1">
         <v>218</v>
       </c>
       <c r="F23" s="1">
         <v>246</v>
       </c>
       <c r="G23" s="1">
         <v>153</v>
       </c>
       <c r="H23" s="1">
         <v>341</v>
       </c>
       <c r="I23" s="1">
@@ -3384,61 +3020,63 @@
       <c r="T23" s="1">
         <v>339</v>
       </c>
       <c r="U23" s="1">
         <v>356</v>
       </c>
       <c r="V23" s="28">
         <v>310</v>
       </c>
       <c r="W23" s="28">
         <v>213</v>
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
-        <f>[1]Показатель!AB23</f>
         <v>162</v>
       </c>
       <c r="AC23" s="1">
         <v>189</v>
       </c>
       <c r="AD23" s="1">
         <v>208</v>
       </c>
-    </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE23" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>1124</v>
       </c>
       <c r="D24" s="1">
         <v>959</v>
       </c>
       <c r="E24" s="1">
         <v>863</v>
       </c>
       <c r="F24" s="1">
         <v>927</v>
       </c>
       <c r="G24" s="1">
         <v>991</v>
       </c>
       <c r="H24" s="1">
         <v>906</v>
       </c>
       <c r="I24" s="1">
@@ -3477,61 +3115,63 @@
       <c r="T24" s="1">
         <v>940</v>
       </c>
       <c r="U24" s="1">
         <v>1107</v>
       </c>
       <c r="V24" s="28">
         <v>1011</v>
       </c>
       <c r="W24" s="28">
         <v>1164</v>
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
-        <f>[1]Показатель!AB24</f>
         <v>724</v>
       </c>
       <c r="AC24" s="1">
         <v>753</v>
       </c>
       <c r="AD24" s="1">
         <v>780</v>
       </c>
-    </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE24" s="1">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>123</v>
       </c>
       <c r="D25" s="1">
         <v>88</v>
       </c>
       <c r="E25" s="1">
         <v>114</v>
       </c>
       <c r="F25" s="1">
         <v>141</v>
       </c>
       <c r="G25" s="1">
         <v>86</v>
       </c>
       <c r="H25" s="1">
         <v>139</v>
       </c>
       <c r="I25" s="1">
@@ -3570,61 +3210,63 @@
       <c r="T25" s="1">
         <v>135</v>
       </c>
       <c r="U25" s="1">
         <v>171</v>
       </c>
       <c r="V25" s="28">
         <v>131</v>
       </c>
       <c r="W25" s="28">
         <v>137</v>
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
-        <f>[1]Показатель!AB25</f>
         <v>76</v>
       </c>
       <c r="AC25" s="1">
         <v>90</v>
       </c>
       <c r="AD25" s="1">
         <v>83</v>
       </c>
-    </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE25" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
       <c r="D26" s="1">
         <v>285</v>
       </c>
       <c r="E26" s="1">
         <v>288</v>
       </c>
       <c r="F26" s="1">
         <v>446</v>
       </c>
       <c r="G26" s="1">
         <v>251</v>
       </c>
       <c r="H26" s="1">
         <v>533</v>
       </c>
       <c r="I26" s="1">
@@ -3663,61 +3305,63 @@
       <c r="T26" s="1">
         <v>524</v>
       </c>
       <c r="U26" s="1">
         <v>579</v>
       </c>
       <c r="V26" s="28">
         <v>550</v>
       </c>
       <c r="W26" s="28">
         <v>383</v>
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
-        <f>[1]Показатель!AB26</f>
         <v>318</v>
       </c>
       <c r="AC26" s="1">
         <v>254</v>
       </c>
       <c r="AD26" s="1">
         <v>326</v>
       </c>
-    </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE26" s="1">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>709</v>
       </c>
       <c r="D27" s="1">
         <v>733</v>
       </c>
       <c r="E27" s="1">
         <v>726</v>
       </c>
       <c r="F27" s="1">
         <v>1005</v>
       </c>
       <c r="G27" s="1">
         <v>732</v>
       </c>
       <c r="H27" s="1">
         <v>1162</v>
       </c>
       <c r="I27" s="1">
@@ -3756,61 +3400,63 @@
       <c r="T27" s="1">
         <v>1257</v>
       </c>
       <c r="U27" s="1">
         <v>1282</v>
       </c>
       <c r="V27" s="28">
         <v>1236</v>
       </c>
       <c r="W27" s="28">
         <v>990</v>
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
-        <f>[1]Показатель!AB27</f>
         <v>683</v>
       </c>
       <c r="AC27" s="1">
         <v>736</v>
       </c>
       <c r="AD27" s="1">
         <v>768</v>
       </c>
-    </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE27" s="1">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A28" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>1023</v>
       </c>
       <c r="D28" s="1">
         <v>904</v>
       </c>
       <c r="E28" s="1">
         <v>932</v>
       </c>
       <c r="F28" s="1">
         <v>1248</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>1339</v>
       </c>
       <c r="I28" s="1">
@@ -3849,61 +3495,63 @@
       <c r="T28" s="1">
         <v>1395</v>
       </c>
       <c r="U28" s="1">
         <v>1426</v>
       </c>
       <c r="V28" s="28">
         <v>1468</v>
       </c>
       <c r="W28" s="28">
         <v>1218</v>
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
-        <f>[1]Показатель!AB28</f>
         <v>798</v>
       </c>
       <c r="AC28" s="1">
         <v>838</v>
       </c>
       <c r="AD28" s="1">
         <v>977</v>
       </c>
-    </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE28" s="1">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>642</v>
       </c>
       <c r="D29" s="1">
         <v>547</v>
       </c>
       <c r="E29" s="1">
         <v>506</v>
       </c>
       <c r="F29" s="1">
         <v>577</v>
       </c>
       <c r="G29" s="1">
         <v>615</v>
       </c>
       <c r="H29" s="1">
         <v>633</v>
       </c>
       <c r="I29" s="1">
@@ -3942,95 +3590,98 @@
       <c r="T29" s="1">
         <v>608</v>
       </c>
       <c r="U29" s="1">
         <v>720</v>
       </c>
       <c r="V29" s="28">
         <v>641</v>
       </c>
       <c r="W29" s="28">
         <v>685</v>
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
-        <f>[1]Показатель!AB29</f>
         <v>447</v>
       </c>
       <c r="AC29" s="1">
         <v>510</v>
       </c>
       <c r="AD29" s="1">
         <v>523</v>
       </c>
-    </row>
-    <row r="30" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE29" s="1">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="47" t="s">
+      <c r="B30" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="47"/>
-[...28 lines deleted...]
-    <row r="31" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="53"/>
+      <c r="K30" s="53"/>
+      <c r="L30" s="53"/>
+      <c r="M30" s="53"/>
+      <c r="N30" s="53"/>
+      <c r="O30" s="53"/>
+      <c r="P30" s="53"/>
+      <c r="Q30" s="53"/>
+      <c r="R30" s="53"/>
+      <c r="S30" s="53"/>
+      <c r="T30" s="53"/>
+      <c r="U30" s="53"/>
+      <c r="V30" s="53"/>
+      <c r="W30" s="53"/>
+      <c r="X30" s="53"/>
+      <c r="Y30" s="53"/>
+      <c r="Z30" s="53"/>
+      <c r="AA30" s="53"/>
+      <c r="AB30" s="53"/>
+      <c r="AC30" s="53"/>
+      <c r="AD30" s="53"/>
+      <c r="AE30" s="53"/>
+    </row>
+    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>6015</v>
       </c>
       <c r="D31" s="1">
         <v>5435</v>
       </c>
       <c r="E31" s="1">
         <v>5576</v>
       </c>
       <c r="F31" s="1">
         <v>7188</v>
       </c>
       <c r="G31" s="1">
         <v>5389</v>
       </c>
       <c r="H31" s="1">
         <v>8100</v>
       </c>
       <c r="I31" s="1">
         <v>9356</v>
       </c>
       <c r="J31" s="1">
@@ -4066,61 +3717,63 @@
       <c r="T31" s="1">
         <v>8525</v>
       </c>
       <c r="U31" s="1">
         <v>9068</v>
       </c>
       <c r="V31" s="28">
         <v>8713</v>
       </c>
       <c r="W31" s="28">
         <v>7342</v>
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
-        <f>[1]Показатель!AB31</f>
         <v>4802</v>
       </c>
       <c r="AC31" s="1">
         <v>5134</v>
       </c>
       <c r="AD31" s="1">
         <v>5584</v>
       </c>
-    </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE31" s="1">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>165</v>
       </c>
       <c r="D32" s="1">
         <v>166</v>
       </c>
       <c r="E32" s="1">
         <v>193</v>
       </c>
       <c r="F32" s="1">
         <v>242</v>
       </c>
       <c r="G32" s="1">
         <v>204</v>
       </c>
       <c r="H32" s="1">
         <v>280</v>
       </c>
       <c r="I32" s="1">
@@ -4159,61 +3812,63 @@
       <c r="T32" s="1">
         <v>285</v>
       </c>
       <c r="U32" s="1">
         <v>325</v>
       </c>
       <c r="V32" s="28">
         <v>243</v>
       </c>
       <c r="W32" s="28">
         <v>199</v>
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
-        <f>[1]Показатель!AB32</f>
         <v>153</v>
       </c>
       <c r="AC32" s="1">
         <v>167</v>
       </c>
       <c r="AD32" s="1">
         <v>180</v>
       </c>
-    </row>
-    <row r="33" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE32" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>214</v>
       </c>
       <c r="D33" s="1">
         <v>184</v>
       </c>
       <c r="E33" s="1">
         <v>188</v>
       </c>
       <c r="F33" s="1">
         <v>227</v>
       </c>
       <c r="G33" s="1">
         <v>140</v>
       </c>
       <c r="H33" s="1">
         <v>324</v>
       </c>
       <c r="I33" s="1">
@@ -4252,61 +3907,63 @@
       <c r="T33" s="1">
         <v>316</v>
       </c>
       <c r="U33" s="1">
         <v>336</v>
       </c>
       <c r="V33" s="28">
         <v>339</v>
       </c>
       <c r="W33" s="28">
         <v>240</v>
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
-        <f>[1]Показатель!AB33</f>
         <v>161</v>
       </c>
       <c r="AC33" s="1">
         <v>172</v>
       </c>
       <c r="AD33" s="1">
         <v>190</v>
       </c>
-    </row>
-    <row r="34" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE33" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>341</v>
       </c>
       <c r="D34" s="1">
         <v>237</v>
       </c>
       <c r="E34" s="1">
         <v>306</v>
       </c>
       <c r="F34" s="1">
         <v>357</v>
       </c>
       <c r="G34" s="1">
         <v>275</v>
       </c>
       <c r="H34" s="1">
         <v>472</v>
       </c>
       <c r="I34" s="1">
@@ -4345,61 +4002,63 @@
       <c r="T34" s="1">
         <v>528</v>
       </c>
       <c r="U34" s="1">
         <v>507</v>
       </c>
       <c r="V34" s="28">
         <v>474</v>
       </c>
       <c r="W34" s="28">
         <v>417</v>
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
-        <f>[1]Показатель!AB34</f>
         <v>236</v>
       </c>
       <c r="AC34" s="1">
         <v>263</v>
       </c>
       <c r="AD34" s="1">
         <v>289</v>
       </c>
-    </row>
-    <row r="35" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE34" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>154</v>
       </c>
       <c r="D35" s="1">
         <v>134</v>
       </c>
       <c r="E35" s="1">
         <v>115</v>
       </c>
       <c r="F35" s="1">
         <v>159</v>
       </c>
       <c r="G35" s="1">
         <v>143</v>
       </c>
       <c r="H35" s="1">
         <v>157</v>
       </c>
       <c r="I35" s="1">
@@ -4438,61 +4097,63 @@
       <c r="T35" s="1">
         <v>191</v>
       </c>
       <c r="U35" s="1">
         <v>221</v>
       </c>
       <c r="V35" s="28">
         <v>212</v>
       </c>
       <c r="W35" s="28">
         <v>176</v>
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
-        <f>[1]Показатель!AB35</f>
         <v>121</v>
       </c>
       <c r="AC35" s="1">
         <v>127</v>
       </c>
       <c r="AD35" s="1">
         <v>141</v>
       </c>
-    </row>
-    <row r="36" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE35" s="1">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>184</v>
       </c>
       <c r="D36" s="1">
         <v>163</v>
       </c>
       <c r="E36" s="1">
         <v>195</v>
       </c>
       <c r="F36" s="1">
         <v>238</v>
       </c>
       <c r="G36" s="1">
         <v>182</v>
       </c>
       <c r="H36" s="1">
         <v>187</v>
       </c>
       <c r="I36" s="1">
@@ -4531,61 +4192,63 @@
       <c r="T36" s="1">
         <v>200</v>
       </c>
       <c r="U36" s="1">
         <v>245</v>
       </c>
       <c r="V36" s="28">
         <v>214</v>
       </c>
       <c r="W36" s="28">
         <v>257</v>
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
-        <f>[1]Показатель!AB36</f>
         <v>158</v>
       </c>
       <c r="AC36" s="1">
         <v>153</v>
       </c>
       <c r="AD36" s="1">
         <v>136</v>
       </c>
-    </row>
-    <row r="37" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE36" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>169</v>
       </c>
       <c r="D37" s="1">
         <v>144</v>
       </c>
       <c r="E37" s="1">
         <v>158</v>
       </c>
       <c r="F37" s="1">
         <v>232</v>
       </c>
       <c r="G37" s="1">
         <v>186</v>
       </c>
       <c r="H37" s="1">
         <v>273</v>
       </c>
       <c r="I37" s="1">
@@ -4624,61 +4287,63 @@
       <c r="T37" s="1">
         <v>276</v>
       </c>
       <c r="U37" s="1">
         <v>313</v>
       </c>
       <c r="V37" s="28">
         <v>329</v>
       </c>
       <c r="W37" s="28">
         <v>231</v>
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
-        <f>[1]Показатель!AB37</f>
         <v>123</v>
       </c>
       <c r="AC37" s="1">
         <v>131</v>
       </c>
       <c r="AD37" s="1">
         <v>165</v>
       </c>
-    </row>
-    <row r="38" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE37" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>278</v>
       </c>
       <c r="D38" s="1">
         <v>212</v>
       </c>
       <c r="E38" s="1">
         <v>214</v>
       </c>
       <c r="F38" s="1">
         <v>228</v>
       </c>
       <c r="G38" s="1">
         <v>235</v>
       </c>
       <c r="H38" s="1">
         <v>298</v>
       </c>
       <c r="I38" s="1">
@@ -4717,61 +4382,63 @@
       <c r="T38" s="1">
         <v>286</v>
       </c>
       <c r="U38" s="1">
         <v>341</v>
       </c>
       <c r="V38" s="28">
         <v>350</v>
       </c>
       <c r="W38" s="28">
         <v>323</v>
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
-        <f>[1]Показатель!AB38</f>
         <v>191</v>
       </c>
       <c r="AC38" s="1">
         <v>201</v>
       </c>
       <c r="AD38" s="1">
         <v>246</v>
       </c>
-    </row>
-    <row r="39" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE38" s="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>132</v>
       </c>
       <c r="D39" s="1">
         <v>133</v>
       </c>
       <c r="E39" s="1">
         <v>143</v>
       </c>
       <c r="F39" s="1">
         <v>182</v>
       </c>
       <c r="G39" s="1">
         <v>122</v>
       </c>
       <c r="H39" s="1">
         <v>202</v>
       </c>
       <c r="I39" s="1">
@@ -4810,61 +4477,63 @@
       <c r="T39" s="1">
         <v>193</v>
       </c>
       <c r="U39" s="1">
         <v>212</v>
       </c>
       <c r="V39" s="28">
         <v>224</v>
       </c>
       <c r="W39" s="28">
         <v>192</v>
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
-        <f>[1]Показатель!AB39</f>
         <v>140</v>
       </c>
       <c r="AC39" s="1">
         <v>137</v>
       </c>
       <c r="AD39" s="1">
         <v>122</v>
       </c>
-    </row>
-    <row r="40" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE39" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>431</v>
       </c>
       <c r="D40" s="1">
         <v>441</v>
       </c>
       <c r="E40" s="1">
         <v>405</v>
       </c>
       <c r="F40" s="1">
         <v>587</v>
       </c>
       <c r="G40" s="1">
         <v>369</v>
       </c>
       <c r="H40" s="1">
         <v>682</v>
       </c>
       <c r="I40" s="1">
@@ -4903,61 +4572,63 @@
       <c r="T40" s="1">
         <v>753</v>
       </c>
       <c r="U40" s="1">
         <v>750</v>
       </c>
       <c r="V40" s="28">
         <v>744</v>
       </c>
       <c r="W40" s="28">
         <v>589</v>
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
-        <f>[1]Показатель!AB40</f>
         <v>351</v>
       </c>
       <c r="AC40" s="1">
         <v>391</v>
       </c>
       <c r="AD40" s="1">
         <v>403</v>
       </c>
-    </row>
-    <row r="41" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE40" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>241</v>
       </c>
       <c r="D41" s="1">
         <v>233</v>
       </c>
       <c r="E41" s="1">
         <v>230</v>
       </c>
       <c r="F41" s="1">
         <v>291</v>
       </c>
       <c r="G41" s="1">
         <v>170</v>
       </c>
       <c r="H41" s="1">
         <v>372</v>
       </c>
       <c r="I41" s="1">
@@ -4996,61 +4667,63 @@
       <c r="T41" s="1">
         <v>412</v>
       </c>
       <c r="U41" s="1">
         <v>469</v>
       </c>
       <c r="V41" s="28">
         <v>417</v>
       </c>
       <c r="W41" s="28">
         <v>295</v>
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
-        <f>[1]Показатель!AB41</f>
         <v>206</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>234</v>
       </c>
-    </row>
-    <row r="42" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE41" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>150</v>
       </c>
       <c r="E42" s="1">
         <v>179</v>
       </c>
       <c r="F42" s="1">
         <v>241</v>
       </c>
       <c r="G42" s="1">
         <v>177</v>
       </c>
       <c r="H42" s="1">
         <v>204</v>
       </c>
       <c r="I42" s="1">
@@ -5089,61 +4762,63 @@
       <c r="T42" s="1">
         <v>184</v>
       </c>
       <c r="U42" s="1">
         <v>263</v>
       </c>
       <c r="V42" s="28">
         <v>225</v>
       </c>
       <c r="W42" s="28">
         <v>228</v>
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
-        <f>[1]Показатель!AB42</f>
         <v>132</v>
       </c>
       <c r="AC42" s="1">
         <v>162</v>
       </c>
       <c r="AD42" s="1">
         <v>156</v>
       </c>
-    </row>
-    <row r="43" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE42" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>206</v>
       </c>
       <c r="D43" s="1">
         <v>184</v>
       </c>
       <c r="E43" s="1">
         <v>194</v>
       </c>
       <c r="F43" s="1">
         <v>244</v>
       </c>
       <c r="G43" s="1">
         <v>185</v>
       </c>
       <c r="H43" s="1">
         <v>195</v>
       </c>
       <c r="I43" s="1">
@@ -5182,61 +4857,63 @@
       <c r="T43" s="1">
         <v>234</v>
       </c>
       <c r="U43" s="1">
         <v>209</v>
       </c>
       <c r="V43" s="28">
         <v>209</v>
       </c>
       <c r="W43" s="28">
         <v>202</v>
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
-        <f>[1]Показатель!AB43</f>
         <v>147</v>
       </c>
       <c r="AC43" s="1">
         <v>172</v>
       </c>
       <c r="AD43" s="1">
         <v>141</v>
       </c>
-    </row>
-    <row r="44" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE43" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>245</v>
       </c>
       <c r="D44" s="1">
         <v>205</v>
       </c>
       <c r="E44" s="1">
         <v>245</v>
       </c>
       <c r="F44" s="1">
         <v>311</v>
       </c>
       <c r="G44" s="1">
         <v>182</v>
       </c>
       <c r="H44" s="1">
         <v>363</v>
       </c>
       <c r="I44" s="1">
@@ -5275,61 +4952,63 @@
       <c r="T44" s="1">
         <v>416</v>
       </c>
       <c r="U44" s="1">
         <v>399</v>
       </c>
       <c r="V44" s="28">
         <v>405</v>
       </c>
       <c r="W44" s="28">
         <v>280</v>
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
-        <f>[1]Показатель!AB44</f>
         <v>188</v>
       </c>
       <c r="AC44" s="1">
         <v>212</v>
       </c>
       <c r="AD44" s="1">
         <v>266</v>
       </c>
-    </row>
-    <row r="45" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE44" s="1">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>118</v>
       </c>
       <c r="D45" s="1">
         <v>119</v>
       </c>
       <c r="E45" s="1">
         <v>122</v>
       </c>
       <c r="F45" s="1">
         <v>141</v>
       </c>
       <c r="G45" s="1">
         <v>75</v>
       </c>
       <c r="H45" s="1">
         <v>204</v>
       </c>
       <c r="I45" s="1">
@@ -5368,61 +5047,63 @@
       <c r="T45" s="1">
         <v>214</v>
       </c>
       <c r="U45" s="1">
         <v>202</v>
       </c>
       <c r="V45" s="28">
         <v>192</v>
       </c>
       <c r="W45" s="28">
         <v>114</v>
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
-        <f>[1]Показатель!AB45</f>
         <v>92</v>
       </c>
       <c r="AC45" s="1">
         <v>114</v>
       </c>
       <c r="AD45" s="1">
         <v>128</v>
       </c>
-    </row>
-    <row r="46" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE45" s="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>296</v>
       </c>
       <c r="D46" s="1">
         <v>260</v>
       </c>
       <c r="E46" s="1">
         <v>216</v>
       </c>
       <c r="F46" s="1">
         <v>248</v>
       </c>
       <c r="G46" s="1">
         <v>281</v>
       </c>
       <c r="H46" s="1">
         <v>251</v>
       </c>
       <c r="I46" s="1">
@@ -5461,61 +5142,63 @@
       <c r="T46" s="1">
         <v>242</v>
       </c>
       <c r="U46" s="1">
         <v>284</v>
       </c>
       <c r="V46" s="28">
         <v>250</v>
       </c>
       <c r="W46" s="28">
         <v>295</v>
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
-        <f>[1]Показатель!AB46</f>
         <v>178</v>
       </c>
       <c r="AC46" s="1">
         <v>188</v>
       </c>
       <c r="AD46" s="1">
         <v>199</v>
       </c>
-    </row>
-    <row r="47" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE46" s="1">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>103</v>
       </c>
       <c r="D47" s="1">
         <v>71</v>
       </c>
       <c r="E47" s="1">
         <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>116</v>
       </c>
       <c r="G47" s="1">
         <v>61</v>
       </c>
       <c r="H47" s="1">
         <v>118</v>
       </c>
       <c r="I47" s="1">
@@ -5554,61 +5237,63 @@
       <c r="T47" s="1">
         <v>117</v>
       </c>
       <c r="U47" s="1">
         <v>145</v>
       </c>
       <c r="V47" s="28">
         <v>116</v>
       </c>
       <c r="W47" s="28">
         <v>120</v>
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
-        <f>[1]Показатель!AB47</f>
         <v>66</v>
       </c>
       <c r="AC47" s="1">
         <v>77</v>
       </c>
       <c r="AD47" s="1">
         <v>73</v>
       </c>
-    </row>
-    <row r="48" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE47" s="1">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>183</v>
       </c>
       <c r="D48" s="1">
         <v>215</v>
       </c>
       <c r="E48" s="1">
         <v>208</v>
       </c>
       <c r="F48" s="1">
         <v>314</v>
       </c>
       <c r="G48" s="1">
         <v>181</v>
       </c>
       <c r="H48" s="1">
         <v>384</v>
       </c>
       <c r="I48" s="1">
@@ -5647,61 +5332,63 @@
       <c r="T48" s="1">
         <v>418</v>
       </c>
       <c r="U48" s="1">
         <v>418</v>
       </c>
       <c r="V48" s="28">
         <v>425</v>
       </c>
       <c r="W48" s="28">
         <v>291</v>
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
-        <f>[1]Показатель!AB48</f>
         <v>231</v>
       </c>
       <c r="AC48" s="1">
         <v>183</v>
       </c>
       <c r="AD48" s="1">
         <v>247</v>
       </c>
-    </row>
-    <row r="49" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE48" s="1">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>709</v>
       </c>
       <c r="D49" s="1">
         <v>733</v>
       </c>
       <c r="E49" s="1">
         <v>726</v>
       </c>
       <c r="F49" s="1">
         <v>1005</v>
       </c>
       <c r="G49" s="1">
         <v>732</v>
       </c>
       <c r="H49" s="1">
         <v>1162</v>
       </c>
       <c r="I49" s="1">
@@ -5740,61 +5427,63 @@
       <c r="T49" s="1">
         <v>1257</v>
       </c>
       <c r="U49" s="1">
         <v>1282</v>
       </c>
       <c r="V49" s="28">
         <v>1236</v>
       </c>
       <c r="W49" s="28">
         <v>990</v>
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
-        <f>[1]Показатель!AB49</f>
         <v>683</v>
       </c>
       <c r="AC49" s="1">
         <v>736</v>
       </c>
       <c r="AD49" s="1">
         <v>768</v>
       </c>
-    </row>
-    <row r="50" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE49" s="1">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A50" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>1023</v>
       </c>
       <c r="D50" s="1">
         <v>904</v>
       </c>
       <c r="E50" s="1">
         <v>932</v>
       </c>
       <c r="F50" s="1">
         <v>1248</v>
       </c>
       <c r="G50" s="1">
         <v>874</v>
       </c>
       <c r="H50" s="1">
         <v>1339</v>
       </c>
       <c r="I50" s="1">
@@ -5833,61 +5522,63 @@
       <c r="T50" s="1">
         <v>1395</v>
       </c>
       <c r="U50" s="1">
         <v>1426</v>
       </c>
       <c r="V50" s="28">
         <v>1468</v>
       </c>
       <c r="W50" s="28">
         <v>1218</v>
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
-        <f>[1]Показатель!AB50</f>
         <v>798</v>
       </c>
       <c r="AC50" s="1">
         <v>838</v>
       </c>
       <c r="AD50" s="1">
         <v>977</v>
       </c>
-    </row>
-    <row r="51" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE50" s="1">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A51" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>642</v>
       </c>
       <c r="D51" s="1">
         <v>547</v>
       </c>
       <c r="E51" s="1">
         <v>506</v>
       </c>
       <c r="F51" s="1">
         <v>577</v>
       </c>
       <c r="G51" s="1">
         <v>615</v>
       </c>
       <c r="H51" s="1">
         <v>633</v>
       </c>
       <c r="I51" s="1">
@@ -5926,95 +5617,98 @@
       <c r="T51" s="1">
         <v>608</v>
       </c>
       <c r="U51" s="1">
         <v>720</v>
       </c>
       <c r="V51" s="28">
         <v>641</v>
       </c>
       <c r="W51" s="28">
         <v>685</v>
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
-        <f>[1]Показатель!AB51</f>
         <v>447</v>
       </c>
       <c r="AC51" s="1">
         <v>510</v>
       </c>
       <c r="AD51" s="1">
         <v>523</v>
       </c>
-    </row>
-    <row r="52" spans="1:30" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AE51" s="1">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="46" t="s">
+      <c r="B52" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="46"/>
-[...28 lines deleted...]
-    <row r="53" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="C52" s="52"/>
+      <c r="D52" s="52"/>
+      <c r="E52" s="52"/>
+      <c r="F52" s="52"/>
+      <c r="G52" s="52"/>
+      <c r="H52" s="52"/>
+      <c r="I52" s="52"/>
+      <c r="J52" s="52"/>
+      <c r="K52" s="52"/>
+      <c r="L52" s="52"/>
+      <c r="M52" s="52"/>
+      <c r="N52" s="52"/>
+      <c r="O52" s="52"/>
+      <c r="P52" s="52"/>
+      <c r="Q52" s="52"/>
+      <c r="R52" s="52"/>
+      <c r="S52" s="52"/>
+      <c r="T52" s="52"/>
+      <c r="U52" s="52"/>
+      <c r="V52" s="52"/>
+      <c r="W52" s="52"/>
+      <c r="X52" s="52"/>
+      <c r="Y52" s="52"/>
+      <c r="Z52" s="52"/>
+      <c r="AA52" s="52"/>
+      <c r="AB52" s="52"/>
+      <c r="AC52" s="52"/>
+      <c r="AD52" s="52"/>
+      <c r="AE52" s="52"/>
+    </row>
+    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>3598</v>
       </c>
       <c r="D53" s="1">
         <v>3063</v>
       </c>
       <c r="E53" s="1">
         <v>3046</v>
       </c>
       <c r="F53" s="1">
         <v>3431</v>
       </c>
       <c r="G53" s="1">
         <v>3064</v>
       </c>
       <c r="H53" s="1">
         <v>3576</v>
       </c>
       <c r="I53" s="1">
         <v>4386</v>
       </c>
       <c r="J53" s="1">
@@ -6050,61 +5744,63 @@
       <c r="T53" s="1">
         <v>3322</v>
       </c>
       <c r="U53" s="1">
         <v>3887</v>
       </c>
       <c r="V53" s="28">
         <v>3705</v>
       </c>
       <c r="W53" s="28">
         <v>3514</v>
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
-        <f>[1]Показатель!AB53</f>
         <v>2292</v>
       </c>
       <c r="AC53" s="1">
         <v>2426</v>
       </c>
       <c r="AD53" s="1">
         <v>2495</v>
       </c>
-    </row>
-    <row r="54" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE53" s="1">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>81</v>
       </c>
       <c r="D54" s="1">
         <v>90</v>
       </c>
       <c r="E54" s="1">
         <v>67</v>
       </c>
       <c r="F54" s="1">
         <v>80</v>
       </c>
       <c r="G54" s="1">
         <v>75</v>
       </c>
       <c r="H54" s="1">
         <v>101</v>
       </c>
       <c r="I54" s="1">
@@ -6143,61 +5839,63 @@
       <c r="T54" s="1">
         <v>80</v>
       </c>
       <c r="U54" s="1">
         <v>103</v>
       </c>
       <c r="V54" s="28">
         <v>89</v>
       </c>
       <c r="W54" s="28">
         <v>87</v>
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
-        <f>[1]Показатель!AB54</f>
         <v>54</v>
       </c>
       <c r="AC54" s="1">
         <v>53</v>
       </c>
       <c r="AD54" s="1">
         <v>63</v>
       </c>
-    </row>
-    <row r="55" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE54" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>138</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>141</v>
       </c>
       <c r="F55" s="1">
         <v>147</v>
       </c>
       <c r="G55" s="1">
         <v>111</v>
       </c>
       <c r="H55" s="1">
         <v>159</v>
       </c>
       <c r="I55" s="1">
@@ -6236,61 +5934,63 @@
       <c r="T55" s="1">
         <v>208</v>
       </c>
       <c r="U55" s="1">
         <v>221</v>
       </c>
       <c r="V55" s="28">
         <v>160</v>
       </c>
       <c r="W55" s="28">
         <v>139</v>
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
-        <f>[1]Показатель!AB55</f>
         <v>123</v>
       </c>
       <c r="AC55" s="1">
         <v>98</v>
       </c>
       <c r="AD55" s="1">
         <v>118</v>
       </c>
-    </row>
-    <row r="56" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE55" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
         <v>61</v>
       </c>
       <c r="E56" s="1">
         <v>92</v>
       </c>
       <c r="F56" s="1">
         <v>80</v>
       </c>
       <c r="G56" s="1">
         <v>77</v>
       </c>
       <c r="H56" s="1">
         <v>81</v>
       </c>
       <c r="I56" s="1">
@@ -6329,61 +6029,63 @@
       <c r="T56" s="1">
         <v>91</v>
       </c>
       <c r="U56" s="1">
         <v>123</v>
       </c>
       <c r="V56" s="28">
         <v>103</v>
       </c>
       <c r="W56" s="28">
         <v>83</v>
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
-        <f>[1]Показатель!AB56</f>
         <v>44</v>
       </c>
       <c r="AC56" s="1">
         <v>61</v>
       </c>
       <c r="AD56" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="57" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE56" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>812</v>
       </c>
       <c r="D57" s="1">
         <v>614</v>
       </c>
       <c r="E57" s="1">
         <v>605</v>
       </c>
       <c r="F57" s="1">
         <v>735</v>
       </c>
       <c r="G57" s="1">
         <v>654</v>
       </c>
       <c r="H57" s="1">
         <v>772</v>
       </c>
       <c r="I57" s="1">
@@ -6422,61 +6124,63 @@
       <c r="T57" s="1">
         <v>679</v>
       </c>
       <c r="U57" s="1">
         <v>775</v>
       </c>
       <c r="V57" s="28">
         <v>786</v>
       </c>
       <c r="W57" s="28">
         <v>711</v>
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
-        <f>[1]Показатель!AB57</f>
         <v>474</v>
       </c>
       <c r="AC57" s="1">
         <v>538</v>
       </c>
       <c r="AD57" s="1">
         <v>512</v>
       </c>
-    </row>
-    <row r="58" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE57" s="1">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>134</v>
       </c>
       <c r="D58" s="1">
         <v>118</v>
       </c>
       <c r="E58" s="1">
         <v>114</v>
       </c>
       <c r="F58" s="1">
         <v>149</v>
       </c>
       <c r="G58" s="1">
         <v>129</v>
       </c>
       <c r="H58" s="1">
         <v>156</v>
       </c>
       <c r="I58" s="1">
@@ -6515,61 +6219,63 @@
       <c r="T58" s="1">
         <v>137</v>
       </c>
       <c r="U58" s="1">
         <v>143</v>
       </c>
       <c r="V58" s="28">
         <v>141</v>
       </c>
       <c r="W58" s="28">
         <v>135</v>
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
-        <f>[1]Показатель!AB58</f>
         <v>83</v>
       </c>
       <c r="AC58" s="1">
         <v>92</v>
       </c>
       <c r="AD58" s="1">
         <v>92</v>
       </c>
-    </row>
-    <row r="59" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE58" s="1">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>102</v>
       </c>
       <c r="D59" s="1">
         <v>70</v>
       </c>
       <c r="E59" s="1">
         <v>71</v>
       </c>
       <c r="F59" s="1">
         <v>94</v>
       </c>
       <c r="G59" s="1">
         <v>61</v>
       </c>
       <c r="H59" s="1">
         <v>114</v>
       </c>
       <c r="I59" s="1">
@@ -6608,61 +6314,63 @@
       <c r="T59" s="1">
         <v>97</v>
       </c>
       <c r="U59" s="1">
         <v>108</v>
       </c>
       <c r="V59" s="28">
         <v>105</v>
       </c>
       <c r="W59" s="28">
         <v>86</v>
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
-        <f>[1]Показатель!AB59</f>
         <v>54</v>
       </c>
       <c r="AC59" s="1">
         <v>68</v>
       </c>
       <c r="AD59" s="1">
         <v>61</v>
       </c>
-    </row>
-    <row r="60" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE59" s="1">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>353</v>
       </c>
       <c r="D60" s="1">
         <v>325</v>
       </c>
       <c r="E60" s="1">
         <v>294</v>
       </c>
       <c r="F60" s="1">
         <v>273</v>
       </c>
       <c r="G60" s="1">
         <v>296</v>
       </c>
       <c r="H60" s="1">
         <v>328</v>
       </c>
       <c r="I60" s="1">
@@ -6701,61 +6409,63 @@
       <c r="T60" s="1">
         <v>240</v>
       </c>
       <c r="U60" s="1">
         <v>277</v>
       </c>
       <c r="V60" s="28">
         <v>310</v>
       </c>
       <c r="W60" s="28">
         <v>299</v>
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
-        <f>[1]Показатель!AB60</f>
         <v>213</v>
       </c>
       <c r="AC60" s="1">
         <v>176</v>
       </c>
       <c r="AD60" s="1">
         <v>208</v>
       </c>
-    </row>
-    <row r="61" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE60" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>189</v>
       </c>
       <c r="D61" s="1">
         <v>144</v>
       </c>
       <c r="E61" s="1">
         <v>167</v>
       </c>
       <c r="F61" s="1">
         <v>169</v>
       </c>
       <c r="G61" s="1">
         <v>162</v>
       </c>
       <c r="H61" s="1">
         <v>179</v>
       </c>
       <c r="I61" s="1">
@@ -6794,61 +6504,63 @@
       <c r="T61" s="1">
         <v>155</v>
       </c>
       <c r="U61" s="1">
         <v>192</v>
       </c>
       <c r="V61" s="28">
         <v>192</v>
       </c>
       <c r="W61" s="28">
         <v>210</v>
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
-        <f>[1]Показатель!AB61</f>
         <v>109</v>
       </c>
       <c r="AC61" s="1">
         <v>118</v>
       </c>
       <c r="AD61" s="1">
         <v>130</v>
       </c>
-    </row>
-    <row r="62" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE61" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>79</v>
       </c>
       <c r="D62" s="1">
         <v>80</v>
       </c>
       <c r="E62" s="1">
         <v>65</v>
       </c>
       <c r="F62" s="1">
         <v>97</v>
       </c>
       <c r="G62" s="1">
         <v>68</v>
       </c>
       <c r="H62" s="1">
         <v>95</v>
       </c>
       <c r="I62" s="1">
@@ -6887,61 +6599,63 @@
       <c r="T62" s="1">
         <v>95</v>
       </c>
       <c r="U62" s="1">
         <v>105</v>
       </c>
       <c r="V62" s="28">
         <v>96</v>
       </c>
       <c r="W62" s="28">
         <v>71</v>
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
-        <f>[1]Показатель!AB62</f>
         <v>59</v>
       </c>
       <c r="AC62" s="1">
         <v>55</v>
       </c>
       <c r="AD62" s="1">
         <v>52</v>
       </c>
-    </row>
-    <row r="63" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE62" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>104</v>
       </c>
       <c r="D63" s="1">
         <v>112</v>
       </c>
       <c r="E63" s="1">
         <v>118</v>
       </c>
       <c r="F63" s="1">
         <v>144</v>
       </c>
       <c r="G63" s="1">
         <v>94</v>
       </c>
       <c r="H63" s="1">
         <v>173</v>
       </c>
       <c r="I63" s="1">
@@ -6980,61 +6694,63 @@
       <c r="T63" s="1">
         <v>153</v>
       </c>
       <c r="U63" s="1">
         <v>194</v>
       </c>
       <c r="V63" s="28">
         <v>169</v>
       </c>
       <c r="W63" s="28">
         <v>130</v>
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
-        <f>[1]Показатель!AB63</f>
         <v>92</v>
       </c>
       <c r="AC63" s="1">
         <v>101</v>
       </c>
       <c r="AD63" s="1">
         <v>98</v>
       </c>
-    </row>
-    <row r="64" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE63" s="1">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>203</v>
       </c>
       <c r="D64" s="1">
         <v>178</v>
       </c>
       <c r="E64" s="1">
         <v>197</v>
       </c>
       <c r="F64" s="1">
         <v>194</v>
       </c>
       <c r="G64" s="1">
         <v>180</v>
       </c>
       <c r="H64" s="1">
         <v>161</v>
       </c>
       <c r="I64" s="1">
@@ -7073,61 +6789,63 @@
       <c r="T64" s="1">
         <v>170</v>
       </c>
       <c r="U64" s="1">
         <v>193</v>
       </c>
       <c r="V64" s="28">
         <v>212</v>
       </c>
       <c r="W64" s="28">
         <v>203</v>
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
-        <f>[1]Показатель!AB64</f>
         <v>92</v>
       </c>
       <c r="AC64" s="1">
         <v>125</v>
       </c>
       <c r="AD64" s="1">
         <v>139</v>
       </c>
-    </row>
-    <row r="65" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE64" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>219</v>
       </c>
       <c r="D65" s="1">
         <v>188</v>
       </c>
       <c r="E65" s="1">
         <v>193</v>
       </c>
       <c r="F65" s="1">
         <v>234</v>
       </c>
       <c r="G65" s="1">
         <v>213</v>
       </c>
       <c r="H65" s="1">
         <v>179</v>
       </c>
       <c r="I65" s="1">
@@ -7166,61 +6884,63 @@
       <c r="T65" s="1">
         <v>159</v>
       </c>
       <c r="U65" s="1">
         <v>172</v>
       </c>
       <c r="V65" s="28">
         <v>196</v>
       </c>
       <c r="W65" s="28">
         <v>193</v>
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
-        <f>[1]Показатель!AB65</f>
         <v>122</v>
       </c>
       <c r="AC65" s="1">
         <v>153</v>
       </c>
       <c r="AD65" s="1">
         <v>126</v>
       </c>
-    </row>
-    <row r="66" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE65" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>68</v>
       </c>
       <c r="D66" s="1">
         <v>76</v>
       </c>
       <c r="E66" s="1">
         <v>86</v>
       </c>
       <c r="F66" s="1">
         <v>94</v>
       </c>
       <c r="G66" s="1">
         <v>61</v>
       </c>
       <c r="H66" s="1">
         <v>116</v>
       </c>
       <c r="I66" s="1">
@@ -7259,61 +6979,63 @@
       <c r="T66" s="1">
         <v>111</v>
       </c>
       <c r="U66" s="1">
         <v>117</v>
       </c>
       <c r="V66" s="28">
         <v>127</v>
       </c>
       <c r="W66" s="28">
         <v>90</v>
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
-        <f>[1]Показатель!AB66</f>
         <v>60</v>
       </c>
       <c r="AC66" s="1">
         <v>64</v>
       </c>
       <c r="AD66" s="1">
         <v>87</v>
       </c>
-    </row>
-    <row r="67" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE66" s="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>93</v>
       </c>
       <c r="D67" s="1">
         <v>91</v>
       </c>
       <c r="E67" s="1">
         <v>96</v>
       </c>
       <c r="F67" s="1">
         <v>105</v>
       </c>
       <c r="G67" s="1">
         <v>78</v>
       </c>
       <c r="H67" s="1">
         <v>137</v>
       </c>
       <c r="I67" s="1">
@@ -7352,61 +7074,63 @@
       <c r="T67" s="1">
         <v>125</v>
       </c>
       <c r="U67" s="1">
         <v>154</v>
       </c>
       <c r="V67" s="28">
         <v>118</v>
       </c>
       <c r="W67" s="28">
         <v>99</v>
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
-        <f>[1]Показатель!AB67</f>
         <v>70</v>
       </c>
       <c r="AC67" s="1">
         <v>75</v>
       </c>
       <c r="AD67" s="1">
         <v>80</v>
       </c>
-    </row>
-    <row r="68" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE67" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>828</v>
       </c>
       <c r="D68" s="1">
         <v>699</v>
       </c>
       <c r="E68" s="1">
         <v>647</v>
       </c>
       <c r="F68" s="1">
         <v>679</v>
       </c>
       <c r="G68" s="1">
         <v>710</v>
       </c>
       <c r="H68" s="1">
         <v>655</v>
       </c>
       <c r="I68" s="1">
@@ -7445,61 +7169,63 @@
       <c r="T68" s="1">
         <v>698</v>
       </c>
       <c r="U68" s="1">
         <v>823</v>
       </c>
       <c r="V68" s="28">
         <v>761</v>
       </c>
       <c r="W68" s="28">
         <v>869</v>
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
-        <f>[1]Показатель!AB68</f>
         <v>546</v>
       </c>
       <c r="AC68" s="1">
         <v>565</v>
       </c>
       <c r="AD68" s="1">
         <v>581</v>
       </c>
-    </row>
-    <row r="69" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE68" s="1">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A69" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>20</v>
       </c>
       <c r="D69" s="1">
         <v>17</v>
       </c>
       <c r="E69" s="1">
         <v>13</v>
       </c>
       <c r="F69" s="1">
         <v>25</v>
       </c>
       <c r="G69" s="1">
         <v>25</v>
       </c>
       <c r="H69" s="1">
         <v>21</v>
       </c>
       <c r="I69" s="1">
@@ -7538,61 +7264,63 @@
       <c r="T69" s="1">
         <v>18</v>
       </c>
       <c r="U69" s="1">
         <v>26</v>
       </c>
       <c r="V69" s="28">
         <v>15</v>
       </c>
       <c r="W69" s="28">
         <v>17</v>
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
-        <f>[1]Показатель!AB69</f>
         <v>10</v>
       </c>
       <c r="AC69" s="1">
         <v>13</v>
       </c>
       <c r="AD69" s="1">
         <v>10</v>
       </c>
-    </row>
-    <row r="70" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE69" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A70" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>97</v>
       </c>
       <c r="D70" s="2">
         <v>70</v>
       </c>
       <c r="E70" s="2">
         <v>80</v>
       </c>
       <c r="F70" s="2">
         <v>132</v>
       </c>
       <c r="G70" s="2">
         <v>70</v>
       </c>
       <c r="H70" s="2">
         <v>149</v>
       </c>
       <c r="I70" s="2">
@@ -7631,84 +7359,86 @@
       <c r="T70" s="2">
         <v>106</v>
       </c>
       <c r="U70" s="2">
         <v>161</v>
       </c>
       <c r="V70" s="29">
         <v>125</v>
       </c>
       <c r="W70" s="29">
         <v>92</v>
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
-        <f>[1]Показатель!AB70</f>
         <v>87</v>
       </c>
       <c r="AC70" s="2">
         <v>71</v>
       </c>
       <c r="AD70" s="2">
         <v>79</v>
       </c>
-    </row>
-    <row r="71" spans="1:30" x14ac:dyDescent="0.25">
+      <c r="AE70" s="2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A71" s="25"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
     </row>
-    <row r="74" spans="1:30" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
       <c r="B74" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="B8:AE8"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="AA6:AD6"/>
-[...3 lines deleted...]
-    <mergeCell ref="B52:AD52"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA6:AE6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>