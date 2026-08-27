--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -7,74 +7,74 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7EAB37EA-ADE4-48D0-894F-E81F93C73BD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D1629BC-9C3B-4996-9363-F4E1E82D9CB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -732,82 +732,82 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1125,51 +1125,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1252,59 +1252,59 @@
       <c r="B12" s="33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="42">
-        <v>46213</v>
+        <v>46244</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="42">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="34">
         <v>7172749540</v>
       </c>
@@ -1371,167 +1371,169 @@
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AE74"/>
+  <dimension ref="A2:AF74"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="AI64" sqref="AI64"/>
+      <selection pane="bottomLeft" activeCell="AK51" sqref="AK51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="51"/>
-[...29 lines deleted...]
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+    </row>
+    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="27"/>
-      <c r="AE5" s="5" t="s">
+      <c r="AF5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="45"/>
-      <c r="C6" s="47">
+      <c r="B6" s="50"/>
+      <c r="C6" s="46">
         <v>2024</v>
       </c>
-      <c r="D6" s="48"/>
-[...10 lines deleted...]
-      <c r="O6" s="49">
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="52">
         <v>2025</v>
       </c>
-      <c r="P6" s="50"/>
-[...10 lines deleted...]
-      <c r="AA6" s="47">
+      <c r="P6" s="53"/>
+      <c r="Q6" s="53"/>
+      <c r="R6" s="53"/>
+      <c r="S6" s="53"/>
+      <c r="T6" s="53"/>
+      <c r="U6" s="53"/>
+      <c r="V6" s="53"/>
+      <c r="W6" s="53"/>
+      <c r="X6" s="53"/>
+      <c r="Y6" s="53"/>
+      <c r="Z6" s="53"/>
+      <c r="AA6" s="46">
         <v>2026</v>
       </c>
-      <c r="AB6" s="48"/>
-[...6 lines deleted...]
-      <c r="B7" s="46"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="47"/>
+      <c r="AD6" s="47"/>
+      <c r="AE6" s="47"/>
+      <c r="AF6" s="47"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A7" s="49"/>
+      <c r="B7" s="51"/>
       <c r="C7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="6" t="s">
@@ -1575,86 +1577,90 @@
       </c>
       <c r="X7" s="36" t="s">
         <v>30</v>
       </c>
       <c r="Y7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="52" t="s">
+      <c r="AF7" s="6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="52"/>
-[...29 lines deleted...]
-    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="44"/>
+      <c r="Q8" s="44"/>
+      <c r="R8" s="44"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="44"/>
+      <c r="U8" s="44"/>
+      <c r="V8" s="44"/>
+      <c r="W8" s="44"/>
+      <c r="X8" s="44"/>
+      <c r="Y8" s="44"/>
+      <c r="Z8" s="44"/>
+      <c r="AA8" s="44"/>
+      <c r="AB8" s="44"/>
+      <c r="AC8" s="44"/>
+      <c r="AD8" s="44"/>
+      <c r="AE8" s="44"/>
+      <c r="AF8" s="44"/>
+    </row>
+    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>9613</v>
       </c>
       <c r="D9" s="1">
         <v>8498</v>
       </c>
       <c r="E9" s="1">
         <v>8622</v>
       </c>
       <c r="F9" s="1">
         <v>10619</v>
       </c>
       <c r="G9" s="1">
         <v>8453</v>
       </c>
       <c r="H9" s="1">
         <v>11676</v>
       </c>
       <c r="I9" s="1">
         <v>13742</v>
       </c>
       <c r="J9" s="1">
@@ -1701,52 +1707,55 @@
       </c>
       <c r="X9" s="28">
         <v>10031</v>
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <v>7094</v>
       </c>
       <c r="AC9" s="1">
         <v>7560</v>
       </c>
       <c r="AD9" s="1">
         <v>8079</v>
       </c>
       <c r="AE9" s="1">
         <v>6737</v>
       </c>
-    </row>
-    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF9" s="1">
+        <v>15290</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>246</v>
       </c>
       <c r="D10" s="1">
         <v>256</v>
       </c>
       <c r="E10" s="1">
         <v>260</v>
       </c>
       <c r="F10" s="1">
         <v>322</v>
       </c>
       <c r="G10" s="1">
         <v>279</v>
       </c>
       <c r="H10" s="1">
         <v>381</v>
       </c>
       <c r="I10" s="1">
@@ -1796,52 +1805,55 @@
       </c>
       <c r="X10" s="28">
         <v>245</v>
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <v>207</v>
       </c>
       <c r="AC10" s="1">
         <v>220</v>
       </c>
       <c r="AD10" s="1">
         <v>243</v>
       </c>
       <c r="AE10" s="1">
         <v>186</v>
       </c>
-    </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF10" s="1">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>352</v>
       </c>
       <c r="D11" s="1">
         <v>314</v>
       </c>
       <c r="E11" s="1">
         <v>329</v>
       </c>
       <c r="F11" s="1">
         <v>374</v>
       </c>
       <c r="G11" s="1">
         <v>251</v>
       </c>
       <c r="H11" s="1">
         <v>483</v>
       </c>
       <c r="I11" s="1">
@@ -1891,52 +1903,55 @@
       </c>
       <c r="X11" s="28">
         <v>359</v>
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <v>284</v>
       </c>
       <c r="AC11" s="1">
         <v>270</v>
       </c>
       <c r="AD11" s="1">
         <v>308</v>
       </c>
       <c r="AE11" s="1">
         <v>227</v>
       </c>
-    </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF11" s="1">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>419</v>
       </c>
       <c r="D12" s="1">
         <v>298</v>
       </c>
       <c r="E12" s="1">
         <v>398</v>
       </c>
       <c r="F12" s="1">
         <v>437</v>
       </c>
       <c r="G12" s="1">
         <v>352</v>
       </c>
       <c r="H12" s="1">
         <v>553</v>
       </c>
       <c r="I12" s="1">
@@ -1986,52 +2001,55 @@
       </c>
       <c r="X12" s="28">
         <v>387</v>
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <v>280</v>
       </c>
       <c r="AC12" s="1">
         <v>324</v>
       </c>
       <c r="AD12" s="1">
         <v>348</v>
       </c>
       <c r="AE12" s="1">
         <v>279</v>
       </c>
-    </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF12" s="1">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>966</v>
       </c>
       <c r="D13" s="1">
         <v>748</v>
       </c>
       <c r="E13" s="1">
         <v>720</v>
       </c>
       <c r="F13" s="1">
         <v>894</v>
       </c>
       <c r="G13" s="1">
         <v>797</v>
       </c>
       <c r="H13" s="1">
         <v>929</v>
       </c>
       <c r="I13" s="1">
@@ -2081,52 +2099,55 @@
       </c>
       <c r="X13" s="28">
         <v>866</v>
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <v>595</v>
       </c>
       <c r="AC13" s="1">
         <v>665</v>
       </c>
       <c r="AD13" s="1">
         <v>653</v>
       </c>
       <c r="AE13" s="1">
         <v>630</v>
       </c>
-    </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF13" s="1">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>318</v>
       </c>
       <c r="D14" s="1">
         <v>281</v>
       </c>
       <c r="E14" s="1">
         <v>309</v>
       </c>
       <c r="F14" s="1">
         <v>387</v>
       </c>
       <c r="G14" s="1">
         <v>311</v>
       </c>
       <c r="H14" s="1">
         <v>343</v>
       </c>
       <c r="I14" s="1">
@@ -2176,52 +2197,55 @@
       </c>
       <c r="X14" s="28">
         <v>284</v>
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <v>241</v>
       </c>
       <c r="AC14" s="1">
         <v>245</v>
       </c>
       <c r="AD14" s="1">
         <v>228</v>
       </c>
       <c r="AE14" s="1">
         <v>215</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF14" s="1">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>271</v>
       </c>
       <c r="D15" s="1">
         <v>214</v>
       </c>
       <c r="E15" s="1">
         <v>229</v>
       </c>
       <c r="F15" s="1">
         <v>326</v>
       </c>
       <c r="G15" s="1">
         <v>247</v>
       </c>
       <c r="H15" s="1">
         <v>387</v>
       </c>
       <c r="I15" s="1">
@@ -2271,52 +2295,55 @@
       </c>
       <c r="X15" s="28">
         <v>368</v>
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <v>177</v>
       </c>
       <c r="AC15" s="1">
         <v>199</v>
       </c>
       <c r="AD15" s="1">
         <v>226</v>
       </c>
       <c r="AE15" s="1">
         <v>174</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF15" s="1">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>631</v>
       </c>
       <c r="D16" s="1">
         <v>537</v>
       </c>
       <c r="E16" s="1">
         <v>508</v>
       </c>
       <c r="F16" s="1">
         <v>501</v>
       </c>
       <c r="G16" s="1">
         <v>531</v>
       </c>
       <c r="H16" s="1">
         <v>626</v>
       </c>
       <c r="I16" s="1">
@@ -2366,52 +2393,55 @@
       </c>
       <c r="X16" s="28">
         <v>551</v>
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <v>404</v>
       </c>
       <c r="AC16" s="1">
         <v>377</v>
       </c>
       <c r="AD16" s="1">
         <v>454</v>
       </c>
       <c r="AE16" s="1">
         <v>416</v>
       </c>
-    </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF16" s="1">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>321</v>
       </c>
       <c r="D17" s="1">
         <v>277</v>
       </c>
       <c r="E17" s="1">
         <v>310</v>
       </c>
       <c r="F17" s="1">
         <v>351</v>
       </c>
       <c r="G17" s="1">
         <v>284</v>
       </c>
       <c r="H17" s="1">
         <v>381</v>
       </c>
       <c r="I17" s="1">
@@ -2461,52 +2491,55 @@
       </c>
       <c r="X17" s="28">
         <v>364</v>
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <v>249</v>
       </c>
       <c r="AC17" s="1">
         <v>255</v>
       </c>
       <c r="AD17" s="1">
         <v>252</v>
       </c>
       <c r="AE17" s="1">
         <v>255</v>
       </c>
-    </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF17" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>510</v>
       </c>
       <c r="D18" s="1">
         <v>521</v>
       </c>
       <c r="E18" s="1">
         <v>470</v>
       </c>
       <c r="F18" s="1">
         <v>684</v>
       </c>
       <c r="G18" s="1">
         <v>437</v>
       </c>
       <c r="H18" s="1">
         <v>777</v>
       </c>
       <c r="I18" s="1">
@@ -2556,52 +2589,55 @@
       </c>
       <c r="X18" s="28">
         <v>578</v>
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <v>410</v>
       </c>
       <c r="AC18" s="1">
         <v>446</v>
       </c>
       <c r="AD18" s="1">
         <v>455</v>
       </c>
       <c r="AE18" s="1">
         <v>323</v>
       </c>
-    </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF18" s="1">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>345</v>
       </c>
       <c r="E19" s="1">
         <v>348</v>
       </c>
       <c r="F19" s="1">
         <v>435</v>
       </c>
       <c r="G19" s="1">
         <v>264</v>
       </c>
       <c r="H19" s="1">
         <v>545</v>
       </c>
       <c r="I19" s="1">
@@ -2651,52 +2687,55 @@
       </c>
       <c r="X19" s="28">
         <v>388</v>
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <v>298</v>
       </c>
       <c r="AC19" s="1">
         <v>301</v>
       </c>
       <c r="AD19" s="1">
         <v>332</v>
       </c>
       <c r="AE19" s="1">
         <v>208</v>
       </c>
-    </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF19" s="1">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>384</v>
       </c>
       <c r="D20" s="1">
         <v>328</v>
       </c>
       <c r="E20" s="1">
         <v>376</v>
       </c>
       <c r="F20" s="1">
         <v>435</v>
       </c>
       <c r="G20" s="1">
         <v>357</v>
       </c>
       <c r="H20" s="1">
         <v>365</v>
       </c>
       <c r="I20" s="1">
@@ -2746,52 +2785,55 @@
       </c>
       <c r="X20" s="28">
         <v>373</v>
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <v>224</v>
       </c>
       <c r="AC20" s="1">
         <v>287</v>
       </c>
       <c r="AD20" s="1">
         <v>295</v>
       </c>
       <c r="AE20" s="1">
         <v>257</v>
       </c>
-    </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF20" s="1">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>425</v>
       </c>
       <c r="D21" s="1">
         <v>372</v>
       </c>
       <c r="E21" s="1">
         <v>387</v>
       </c>
       <c r="F21" s="1">
         <v>478</v>
       </c>
       <c r="G21" s="1">
         <v>398</v>
       </c>
       <c r="H21" s="1">
         <v>374</v>
       </c>
       <c r="I21" s="1">
@@ -2841,52 +2883,55 @@
       </c>
       <c r="X21" s="28">
         <v>376</v>
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <v>269</v>
       </c>
       <c r="AC21" s="1">
         <v>325</v>
       </c>
       <c r="AD21" s="1">
         <v>267</v>
       </c>
       <c r="AE21" s="1">
         <v>294</v>
       </c>
-    </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF21" s="1">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>313</v>
       </c>
       <c r="D22" s="1">
         <v>281</v>
       </c>
       <c r="E22" s="1">
         <v>331</v>
       </c>
       <c r="F22" s="1">
         <v>405</v>
       </c>
       <c r="G22" s="1">
         <v>243</v>
       </c>
       <c r="H22" s="1">
         <v>479</v>
       </c>
       <c r="I22" s="1">
@@ -2936,52 +2981,55 @@
       </c>
       <c r="X22" s="28">
         <v>361</v>
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <v>248</v>
       </c>
       <c r="AC22" s="1">
         <v>276</v>
       </c>
       <c r="AD22" s="1">
         <v>353</v>
       </c>
       <c r="AE22" s="1">
         <v>198</v>
       </c>
-    </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF22" s="1">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>211</v>
       </c>
       <c r="D23" s="1">
         <v>210</v>
       </c>
       <c r="E23" s="1">
         <v>218</v>
       </c>
       <c r="F23" s="1">
         <v>246</v>
       </c>
       <c r="G23" s="1">
         <v>153</v>
       </c>
       <c r="H23" s="1">
         <v>341</v>
       </c>
       <c r="I23" s="1">
@@ -3031,52 +3079,55 @@
       </c>
       <c r="X23" s="28">
         <v>207</v>
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <v>162</v>
       </c>
       <c r="AC23" s="1">
         <v>189</v>
       </c>
       <c r="AD23" s="1">
         <v>208</v>
       </c>
       <c r="AE23" s="1">
         <v>113</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF23" s="1">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>1124</v>
       </c>
       <c r="D24" s="1">
         <v>959</v>
       </c>
       <c r="E24" s="1">
         <v>863</v>
       </c>
       <c r="F24" s="1">
         <v>927</v>
       </c>
       <c r="G24" s="1">
         <v>991</v>
       </c>
       <c r="H24" s="1">
         <v>906</v>
       </c>
       <c r="I24" s="1">
@@ -3126,52 +3177,55 @@
       </c>
       <c r="X24" s="28">
         <v>1066</v>
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <v>724</v>
       </c>
       <c r="AC24" s="1">
         <v>753</v>
       </c>
       <c r="AD24" s="1">
         <v>780</v>
       </c>
       <c r="AE24" s="1">
         <v>783</v>
       </c>
-    </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF24" s="1">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>123</v>
       </c>
       <c r="D25" s="1">
         <v>88</v>
       </c>
       <c r="E25" s="1">
         <v>114</v>
       </c>
       <c r="F25" s="1">
         <v>141</v>
       </c>
       <c r="G25" s="1">
         <v>86</v>
       </c>
       <c r="H25" s="1">
         <v>139</v>
       </c>
       <c r="I25" s="1">
@@ -3221,52 +3275,55 @@
       </c>
       <c r="X25" s="28">
         <v>105</v>
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <v>76</v>
       </c>
       <c r="AC25" s="1">
         <v>90</v>
       </c>
       <c r="AD25" s="1">
         <v>83</v>
       </c>
       <c r="AE25" s="1">
         <v>95</v>
       </c>
-    </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF25" s="1">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
       <c r="D26" s="1">
         <v>285</v>
       </c>
       <c r="E26" s="1">
         <v>288</v>
       </c>
       <c r="F26" s="1">
         <v>446</v>
       </c>
       <c r="G26" s="1">
         <v>251</v>
       </c>
       <c r="H26" s="1">
         <v>533</v>
       </c>
       <c r="I26" s="1">
@@ -3316,52 +3373,55 @@
       </c>
       <c r="X26" s="28">
         <v>357</v>
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <v>318</v>
       </c>
       <c r="AC26" s="1">
         <v>254</v>
       </c>
       <c r="AD26" s="1">
         <v>326</v>
       </c>
       <c r="AE26" s="1">
         <v>217</v>
       </c>
-    </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF26" s="1">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>709</v>
       </c>
       <c r="D27" s="1">
         <v>733</v>
       </c>
       <c r="E27" s="1">
         <v>726</v>
       </c>
       <c r="F27" s="1">
         <v>1005</v>
       </c>
       <c r="G27" s="1">
         <v>732</v>
       </c>
       <c r="H27" s="1">
         <v>1162</v>
       </c>
       <c r="I27" s="1">
@@ -3411,52 +3471,55 @@
       </c>
       <c r="X27" s="28">
         <v>883</v>
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <v>683</v>
       </c>
       <c r="AC27" s="1">
         <v>736</v>
       </c>
       <c r="AD27" s="1">
         <v>768</v>
       </c>
       <c r="AE27" s="1">
         <v>642</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF27" s="1">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A28" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>1023</v>
       </c>
       <c r="D28" s="1">
         <v>904</v>
       </c>
       <c r="E28" s="1">
         <v>932</v>
       </c>
       <c r="F28" s="1">
         <v>1248</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>1339</v>
       </c>
       <c r="I28" s="1">
@@ -3506,52 +3569,55 @@
       </c>
       <c r="X28" s="28">
         <v>1215</v>
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <v>798</v>
       </c>
       <c r="AC28" s="1">
         <v>838</v>
       </c>
       <c r="AD28" s="1">
         <v>977</v>
       </c>
       <c r="AE28" s="1">
         <v>739</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF28" s="1">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>642</v>
       </c>
       <c r="D29" s="1">
         <v>547</v>
       </c>
       <c r="E29" s="1">
         <v>506</v>
       </c>
       <c r="F29" s="1">
         <v>577</v>
       </c>
       <c r="G29" s="1">
         <v>615</v>
       </c>
       <c r="H29" s="1">
         <v>633</v>
       </c>
       <c r="I29" s="1">
@@ -3601,87 +3667,91 @@
       </c>
       <c r="X29" s="28">
         <v>698</v>
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <v>447</v>
       </c>
       <c r="AC29" s="1">
         <v>510</v>
       </c>
       <c r="AD29" s="1">
         <v>523</v>
       </c>
       <c r="AE29" s="1">
         <v>486</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF29" s="1">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="53" t="s">
+      <c r="B30" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="53"/>
-[...29 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C30" s="43"/>
+      <c r="D30" s="43"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="43"/>
+      <c r="I30" s="43"/>
+      <c r="J30" s="43"/>
+      <c r="K30" s="43"/>
+      <c r="L30" s="43"/>
+      <c r="M30" s="43"/>
+      <c r="N30" s="43"/>
+      <c r="O30" s="43"/>
+      <c r="P30" s="43"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="43"/>
+      <c r="S30" s="43"/>
+      <c r="T30" s="43"/>
+      <c r="U30" s="43"/>
+      <c r="V30" s="43"/>
+      <c r="W30" s="43"/>
+      <c r="X30" s="43"/>
+      <c r="Y30" s="43"/>
+      <c r="Z30" s="43"/>
+      <c r="AA30" s="43"/>
+      <c r="AB30" s="43"/>
+      <c r="AC30" s="43"/>
+      <c r="AD30" s="43"/>
+      <c r="AE30" s="43"/>
+      <c r="AF30" s="43"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>6015</v>
       </c>
       <c r="D31" s="1">
         <v>5435</v>
       </c>
       <c r="E31" s="1">
         <v>5576</v>
       </c>
       <c r="F31" s="1">
         <v>7188</v>
       </c>
       <c r="G31" s="1">
         <v>5389</v>
       </c>
       <c r="H31" s="1">
         <v>8100</v>
       </c>
       <c r="I31" s="1">
         <v>9356</v>
       </c>
       <c r="J31" s="1">
@@ -3728,52 +3798,55 @@
       </c>
       <c r="X31" s="28">
         <v>6799</v>
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <v>4802</v>
       </c>
       <c r="AC31" s="1">
         <v>5134</v>
       </c>
       <c r="AD31" s="1">
         <v>5584</v>
       </c>
       <c r="AE31" s="1">
         <v>4455</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF31" s="1">
+        <v>11106</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>165</v>
       </c>
       <c r="D32" s="1">
         <v>166</v>
       </c>
       <c r="E32" s="1">
         <v>193</v>
       </c>
       <c r="F32" s="1">
         <v>242</v>
       </c>
       <c r="G32" s="1">
         <v>204</v>
       </c>
       <c r="H32" s="1">
         <v>280</v>
       </c>
       <c r="I32" s="1">
@@ -3823,52 +3896,55 @@
       </c>
       <c r="X32" s="28">
         <v>163</v>
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <v>153</v>
       </c>
       <c r="AC32" s="1">
         <v>167</v>
       </c>
       <c r="AD32" s="1">
         <v>180</v>
       </c>
       <c r="AE32" s="1">
         <v>144</v>
       </c>
-    </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF32" s="1">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>214</v>
       </c>
       <c r="D33" s="1">
         <v>184</v>
       </c>
       <c r="E33" s="1">
         <v>188</v>
       </c>
       <c r="F33" s="1">
         <v>227</v>
       </c>
       <c r="G33" s="1">
         <v>140</v>
       </c>
       <c r="H33" s="1">
         <v>324</v>
       </c>
       <c r="I33" s="1">
@@ -3918,52 +3994,55 @@
       </c>
       <c r="X33" s="28">
         <v>227</v>
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <v>161</v>
       </c>
       <c r="AC33" s="1">
         <v>172</v>
       </c>
       <c r="AD33" s="1">
         <v>190</v>
       </c>
       <c r="AE33" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF33" s="1">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>341</v>
       </c>
       <c r="D34" s="1">
         <v>237</v>
       </c>
       <c r="E34" s="1">
         <v>306</v>
       </c>
       <c r="F34" s="1">
         <v>357</v>
       </c>
       <c r="G34" s="1">
         <v>275</v>
       </c>
       <c r="H34" s="1">
         <v>472</v>
       </c>
       <c r="I34" s="1">
@@ -4013,52 +4092,55 @@
       </c>
       <c r="X34" s="28">
         <v>313</v>
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <v>236</v>
       </c>
       <c r="AC34" s="1">
         <v>263</v>
       </c>
       <c r="AD34" s="1">
         <v>289</v>
       </c>
       <c r="AE34" s="1">
         <v>242</v>
       </c>
-    </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF34" s="1">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>154</v>
       </c>
       <c r="D35" s="1">
         <v>134</v>
       </c>
       <c r="E35" s="1">
         <v>115</v>
       </c>
       <c r="F35" s="1">
         <v>159</v>
       </c>
       <c r="G35" s="1">
         <v>143</v>
       </c>
       <c r="H35" s="1">
         <v>157</v>
       </c>
       <c r="I35" s="1">
@@ -4108,52 +4190,55 @@
       </c>
       <c r="X35" s="28">
         <v>194</v>
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <v>121</v>
       </c>
       <c r="AC35" s="1">
         <v>127</v>
       </c>
       <c r="AD35" s="1">
         <v>141</v>
       </c>
       <c r="AE35" s="1">
         <v>121</v>
       </c>
-    </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF35" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>184</v>
       </c>
       <c r="D36" s="1">
         <v>163</v>
       </c>
       <c r="E36" s="1">
         <v>195</v>
       </c>
       <c r="F36" s="1">
         <v>238</v>
       </c>
       <c r="G36" s="1">
         <v>182</v>
       </c>
       <c r="H36" s="1">
         <v>187</v>
       </c>
       <c r="I36" s="1">
@@ -4203,52 +4288,55 @@
       </c>
       <c r="X36" s="28">
         <v>168</v>
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <v>158</v>
       </c>
       <c r="AC36" s="1">
         <v>153</v>
       </c>
       <c r="AD36" s="1">
         <v>136</v>
       </c>
       <c r="AE36" s="1">
         <v>124</v>
       </c>
-    </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF36" s="1">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>169</v>
       </c>
       <c r="D37" s="1">
         <v>144</v>
       </c>
       <c r="E37" s="1">
         <v>158</v>
       </c>
       <c r="F37" s="1">
         <v>232</v>
       </c>
       <c r="G37" s="1">
         <v>186</v>
       </c>
       <c r="H37" s="1">
         <v>273</v>
       </c>
       <c r="I37" s="1">
@@ -4298,52 +4386,55 @@
       </c>
       <c r="X37" s="28">
         <v>247</v>
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <v>123</v>
       </c>
       <c r="AC37" s="1">
         <v>131</v>
       </c>
       <c r="AD37" s="1">
         <v>165</v>
       </c>
       <c r="AE37" s="1">
         <v>115</v>
       </c>
-    </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF37" s="1">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>278</v>
       </c>
       <c r="D38" s="1">
         <v>212</v>
       </c>
       <c r="E38" s="1">
         <v>214</v>
       </c>
       <c r="F38" s="1">
         <v>228</v>
       </c>
       <c r="G38" s="1">
         <v>235</v>
       </c>
       <c r="H38" s="1">
         <v>298</v>
       </c>
       <c r="I38" s="1">
@@ -4393,52 +4484,55 @@
       </c>
       <c r="X38" s="28">
         <v>291</v>
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <v>191</v>
       </c>
       <c r="AC38" s="1">
         <v>201</v>
       </c>
       <c r="AD38" s="1">
         <v>246</v>
       </c>
       <c r="AE38" s="1">
         <v>202</v>
       </c>
-    </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF38" s="1">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>132</v>
       </c>
       <c r="D39" s="1">
         <v>133</v>
       </c>
       <c r="E39" s="1">
         <v>143</v>
       </c>
       <c r="F39" s="1">
         <v>182</v>
       </c>
       <c r="G39" s="1">
         <v>122</v>
       </c>
       <c r="H39" s="1">
         <v>202</v>
       </c>
       <c r="I39" s="1">
@@ -4488,52 +4582,55 @@
       </c>
       <c r="X39" s="28">
         <v>181</v>
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <v>140</v>
       </c>
       <c r="AC39" s="1">
         <v>137</v>
       </c>
       <c r="AD39" s="1">
         <v>122</v>
       </c>
       <c r="AE39" s="1">
         <v>135</v>
       </c>
-    </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF39" s="1">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>431</v>
       </c>
       <c r="D40" s="1">
         <v>441</v>
       </c>
       <c r="E40" s="1">
         <v>405</v>
       </c>
       <c r="F40" s="1">
         <v>587</v>
       </c>
       <c r="G40" s="1">
         <v>369</v>
       </c>
       <c r="H40" s="1">
         <v>682</v>
       </c>
       <c r="I40" s="1">
@@ -4583,52 +4680,55 @@
       </c>
       <c r="X40" s="28">
         <v>508</v>
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <v>351</v>
       </c>
       <c r="AC40" s="1">
         <v>391</v>
       </c>
       <c r="AD40" s="1">
         <v>403</v>
       </c>
       <c r="AE40" s="1">
         <v>279</v>
       </c>
-    </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF40" s="1">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>241</v>
       </c>
       <c r="D41" s="1">
         <v>233</v>
       </c>
       <c r="E41" s="1">
         <v>230</v>
       </c>
       <c r="F41" s="1">
         <v>291</v>
       </c>
       <c r="G41" s="1">
         <v>170</v>
       </c>
       <c r="H41" s="1">
         <v>372</v>
       </c>
       <c r="I41" s="1">
@@ -4678,52 +4778,55 @@
       </c>
       <c r="X41" s="28">
         <v>269</v>
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <v>206</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>234</v>
       </c>
       <c r="AE41" s="1">
         <v>145</v>
       </c>
-    </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF41" s="1">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>150</v>
       </c>
       <c r="E42" s="1">
         <v>179</v>
       </c>
       <c r="F42" s="1">
         <v>241</v>
       </c>
       <c r="G42" s="1">
         <v>177</v>
       </c>
       <c r="H42" s="1">
         <v>204</v>
       </c>
       <c r="I42" s="1">
@@ -4773,52 +4876,55 @@
       </c>
       <c r="X42" s="28">
         <v>193</v>
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <v>132</v>
       </c>
       <c r="AC42" s="1">
         <v>162</v>
       </c>
       <c r="AD42" s="1">
         <v>156</v>
       </c>
       <c r="AE42" s="1">
         <v>149</v>
       </c>
-    </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF42" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>206</v>
       </c>
       <c r="D43" s="1">
         <v>184</v>
       </c>
       <c r="E43" s="1">
         <v>194</v>
       </c>
       <c r="F43" s="1">
         <v>244</v>
       </c>
       <c r="G43" s="1">
         <v>185</v>
       </c>
       <c r="H43" s="1">
         <v>195</v>
       </c>
       <c r="I43" s="1">
@@ -4868,52 +4974,55 @@
       </c>
       <c r="X43" s="28">
         <v>194</v>
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <v>147</v>
       </c>
       <c r="AC43" s="1">
         <v>172</v>
       </c>
       <c r="AD43" s="1">
         <v>141</v>
       </c>
       <c r="AE43" s="1">
         <v>150</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF43" s="1">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>245</v>
       </c>
       <c r="D44" s="1">
         <v>205</v>
       </c>
       <c r="E44" s="1">
         <v>245</v>
       </c>
       <c r="F44" s="1">
         <v>311</v>
       </c>
       <c r="G44" s="1">
         <v>182</v>
       </c>
       <c r="H44" s="1">
         <v>363</v>
       </c>
       <c r="I44" s="1">
@@ -4963,52 +5072,55 @@
       </c>
       <c r="X44" s="28">
         <v>285</v>
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <v>188</v>
       </c>
       <c r="AC44" s="1">
         <v>212</v>
       </c>
       <c r="AD44" s="1">
         <v>266</v>
       </c>
       <c r="AE44" s="1">
         <v>151</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF44" s="1">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>118</v>
       </c>
       <c r="D45" s="1">
         <v>119</v>
       </c>
       <c r="E45" s="1">
         <v>122</v>
       </c>
       <c r="F45" s="1">
         <v>141</v>
       </c>
       <c r="G45" s="1">
         <v>75</v>
       </c>
       <c r="H45" s="1">
         <v>204</v>
       </c>
       <c r="I45" s="1">
@@ -5058,52 +5170,55 @@
       </c>
       <c r="X45" s="28">
         <v>121</v>
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <v>92</v>
       </c>
       <c r="AC45" s="1">
         <v>114</v>
       </c>
       <c r="AD45" s="1">
         <v>128</v>
       </c>
       <c r="AE45" s="1">
         <v>68</v>
       </c>
-    </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF45" s="1">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>296</v>
       </c>
       <c r="D46" s="1">
         <v>260</v>
       </c>
       <c r="E46" s="1">
         <v>216</v>
       </c>
       <c r="F46" s="1">
         <v>248</v>
       </c>
       <c r="G46" s="1">
         <v>281</v>
       </c>
       <c r="H46" s="1">
         <v>251</v>
       </c>
       <c r="I46" s="1">
@@ -5153,52 +5268,55 @@
       </c>
       <c r="X46" s="28">
         <v>301</v>
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <v>178</v>
       </c>
       <c r="AC46" s="1">
         <v>188</v>
       </c>
       <c r="AD46" s="1">
         <v>199</v>
       </c>
       <c r="AE46" s="1">
         <v>201</v>
       </c>
-    </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF46" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>103</v>
       </c>
       <c r="D47" s="1">
         <v>71</v>
       </c>
       <c r="E47" s="1">
         <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>116</v>
       </c>
       <c r="G47" s="1">
         <v>61</v>
       </c>
       <c r="H47" s="1">
         <v>118</v>
       </c>
       <c r="I47" s="1">
@@ -5248,52 +5366,55 @@
       </c>
       <c r="X47" s="28">
         <v>85</v>
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <v>66</v>
       </c>
       <c r="AC47" s="1">
         <v>77</v>
       </c>
       <c r="AD47" s="1">
         <v>73</v>
       </c>
       <c r="AE47" s="1">
         <v>79</v>
       </c>
-    </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF47" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>183</v>
       </c>
       <c r="D48" s="1">
         <v>215</v>
       </c>
       <c r="E48" s="1">
         <v>208</v>
       </c>
       <c r="F48" s="1">
         <v>314</v>
       </c>
       <c r="G48" s="1">
         <v>181</v>
       </c>
       <c r="H48" s="1">
         <v>384</v>
       </c>
       <c r="I48" s="1">
@@ -5343,52 +5464,55 @@
       </c>
       <c r="X48" s="28">
         <v>263</v>
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <v>231</v>
       </c>
       <c r="AC48" s="1">
         <v>183</v>
       </c>
       <c r="AD48" s="1">
         <v>247</v>
       </c>
       <c r="AE48" s="1">
         <v>148</v>
       </c>
-    </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF48" s="1">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>709</v>
       </c>
       <c r="D49" s="1">
         <v>733</v>
       </c>
       <c r="E49" s="1">
         <v>726</v>
       </c>
       <c r="F49" s="1">
         <v>1005</v>
       </c>
       <c r="G49" s="1">
         <v>732</v>
       </c>
       <c r="H49" s="1">
         <v>1162</v>
       </c>
       <c r="I49" s="1">
@@ -5438,52 +5562,55 @@
       </c>
       <c r="X49" s="28">
         <v>883</v>
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <v>683</v>
       </c>
       <c r="AC49" s="1">
         <v>736</v>
       </c>
       <c r="AD49" s="1">
         <v>768</v>
       </c>
       <c r="AE49" s="1">
         <v>642</v>
       </c>
-    </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF49" s="1">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A50" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>1023</v>
       </c>
       <c r="D50" s="1">
         <v>904</v>
       </c>
       <c r="E50" s="1">
         <v>932</v>
       </c>
       <c r="F50" s="1">
         <v>1248</v>
       </c>
       <c r="G50" s="1">
         <v>874</v>
       </c>
       <c r="H50" s="1">
         <v>1339</v>
       </c>
       <c r="I50" s="1">
@@ -5533,52 +5660,55 @@
       </c>
       <c r="X50" s="28">
         <v>1215</v>
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <v>798</v>
       </c>
       <c r="AC50" s="1">
         <v>838</v>
       </c>
       <c r="AD50" s="1">
         <v>977</v>
       </c>
       <c r="AE50" s="1">
         <v>739</v>
       </c>
-    </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF50" s="1">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A51" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>642</v>
       </c>
       <c r="D51" s="1">
         <v>547</v>
       </c>
       <c r="E51" s="1">
         <v>506</v>
       </c>
       <c r="F51" s="1">
         <v>577</v>
       </c>
       <c r="G51" s="1">
         <v>615</v>
       </c>
       <c r="H51" s="1">
         <v>633</v>
       </c>
       <c r="I51" s="1">
@@ -5628,87 +5758,91 @@
       </c>
       <c r="X51" s="28">
         <v>698</v>
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <v>447</v>
       </c>
       <c r="AC51" s="1">
         <v>510</v>
       </c>
       <c r="AD51" s="1">
         <v>523</v>
       </c>
       <c r="AE51" s="1">
         <v>486</v>
       </c>
-    </row>
-    <row r="52" spans="1:31" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AF51" s="1">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="52" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="52" t="s">
+      <c r="B52" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="52"/>
-[...29 lines deleted...]
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="C52" s="44"/>
+      <c r="D52" s="44"/>
+      <c r="E52" s="44"/>
+      <c r="F52" s="44"/>
+      <c r="G52" s="44"/>
+      <c r="H52" s="44"/>
+      <c r="I52" s="44"/>
+      <c r="J52" s="44"/>
+      <c r="K52" s="44"/>
+      <c r="L52" s="44"/>
+      <c r="M52" s="44"/>
+      <c r="N52" s="44"/>
+      <c r="O52" s="44"/>
+      <c r="P52" s="44"/>
+      <c r="Q52" s="44"/>
+      <c r="R52" s="44"/>
+      <c r="S52" s="44"/>
+      <c r="T52" s="44"/>
+      <c r="U52" s="44"/>
+      <c r="V52" s="44"/>
+      <c r="W52" s="44"/>
+      <c r="X52" s="44"/>
+      <c r="Y52" s="44"/>
+      <c r="Z52" s="44"/>
+      <c r="AA52" s="44"/>
+      <c r="AB52" s="44"/>
+      <c r="AC52" s="44"/>
+      <c r="AD52" s="44"/>
+      <c r="AE52" s="44"/>
+      <c r="AF52" s="44"/>
+    </row>
+    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>3598</v>
       </c>
       <c r="D53" s="1">
         <v>3063</v>
       </c>
       <c r="E53" s="1">
         <v>3046</v>
       </c>
       <c r="F53" s="1">
         <v>3431</v>
       </c>
       <c r="G53" s="1">
         <v>3064</v>
       </c>
       <c r="H53" s="1">
         <v>3576</v>
       </c>
       <c r="I53" s="1">
         <v>4386</v>
       </c>
       <c r="J53" s="1">
@@ -5755,52 +5889,55 @@
       </c>
       <c r="X53" s="28">
         <v>3232</v>
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <v>2292</v>
       </c>
       <c r="AC53" s="1">
         <v>2426</v>
       </c>
       <c r="AD53" s="1">
         <v>2495</v>
       </c>
       <c r="AE53" s="1">
         <v>2282</v>
       </c>
-    </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF53" s="1">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>81</v>
       </c>
       <c r="D54" s="1">
         <v>90</v>
       </c>
       <c r="E54" s="1">
         <v>67</v>
       </c>
       <c r="F54" s="1">
         <v>80</v>
       </c>
       <c r="G54" s="1">
         <v>75</v>
       </c>
       <c r="H54" s="1">
         <v>101</v>
       </c>
       <c r="I54" s="1">
@@ -5850,52 +5987,55 @@
       </c>
       <c r="X54" s="28">
         <v>82</v>
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <v>54</v>
       </c>
       <c r="AC54" s="1">
         <v>53</v>
       </c>
       <c r="AD54" s="1">
         <v>63</v>
       </c>
       <c r="AE54" s="1">
         <v>42</v>
       </c>
-    </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF54" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>138</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>141</v>
       </c>
       <c r="F55" s="1">
         <v>147</v>
       </c>
       <c r="G55" s="1">
         <v>111</v>
       </c>
       <c r="H55" s="1">
         <v>159</v>
       </c>
       <c r="I55" s="1">
@@ -5945,52 +6085,55 @@
       </c>
       <c r="X55" s="28">
         <v>132</v>
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <v>123</v>
       </c>
       <c r="AC55" s="1">
         <v>98</v>
       </c>
       <c r="AD55" s="1">
         <v>118</v>
       </c>
       <c r="AE55" s="1">
         <v>92</v>
       </c>
-    </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF55" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
         <v>61</v>
       </c>
       <c r="E56" s="1">
         <v>92</v>
       </c>
       <c r="F56" s="1">
         <v>80</v>
       </c>
       <c r="G56" s="1">
         <v>77</v>
       </c>
       <c r="H56" s="1">
         <v>81</v>
       </c>
       <c r="I56" s="1">
@@ -6040,52 +6183,55 @@
       </c>
       <c r="X56" s="28">
         <v>74</v>
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <v>44</v>
       </c>
       <c r="AC56" s="1">
         <v>61</v>
       </c>
       <c r="AD56" s="1">
         <v>59</v>
       </c>
       <c r="AE56" s="1">
         <v>37</v>
       </c>
-    </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF56" s="1">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>812</v>
       </c>
       <c r="D57" s="1">
         <v>614</v>
       </c>
       <c r="E57" s="1">
         <v>605</v>
       </c>
       <c r="F57" s="1">
         <v>735</v>
       </c>
       <c r="G57" s="1">
         <v>654</v>
       </c>
       <c r="H57" s="1">
         <v>772</v>
       </c>
       <c r="I57" s="1">
@@ -6135,52 +6281,55 @@
       </c>
       <c r="X57" s="28">
         <v>672</v>
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <v>474</v>
       </c>
       <c r="AC57" s="1">
         <v>538</v>
       </c>
       <c r="AD57" s="1">
         <v>512</v>
       </c>
       <c r="AE57" s="1">
         <v>509</v>
       </c>
-    </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF57" s="1">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>134</v>
       </c>
       <c r="D58" s="1">
         <v>118</v>
       </c>
       <c r="E58" s="1">
         <v>114</v>
       </c>
       <c r="F58" s="1">
         <v>149</v>
       </c>
       <c r="G58" s="1">
         <v>129</v>
       </c>
       <c r="H58" s="1">
         <v>156</v>
       </c>
       <c r="I58" s="1">
@@ -6230,52 +6379,55 @@
       </c>
       <c r="X58" s="28">
         <v>116</v>
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <v>83</v>
       </c>
       <c r="AC58" s="1">
         <v>92</v>
       </c>
       <c r="AD58" s="1">
         <v>92</v>
       </c>
       <c r="AE58" s="1">
         <v>91</v>
       </c>
-    </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF58" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>102</v>
       </c>
       <c r="D59" s="1">
         <v>70</v>
       </c>
       <c r="E59" s="1">
         <v>71</v>
       </c>
       <c r="F59" s="1">
         <v>94</v>
       </c>
       <c r="G59" s="1">
         <v>61</v>
       </c>
       <c r="H59" s="1">
         <v>114</v>
       </c>
       <c r="I59" s="1">
@@ -6325,52 +6477,55 @@
       </c>
       <c r="X59" s="28">
         <v>121</v>
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <v>54</v>
       </c>
       <c r="AC59" s="1">
         <v>68</v>
       </c>
       <c r="AD59" s="1">
         <v>61</v>
       </c>
       <c r="AE59" s="1">
         <v>59</v>
       </c>
-    </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF59" s="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>353</v>
       </c>
       <c r="D60" s="1">
         <v>325</v>
       </c>
       <c r="E60" s="1">
         <v>294</v>
       </c>
       <c r="F60" s="1">
         <v>273</v>
       </c>
       <c r="G60" s="1">
         <v>296</v>
       </c>
       <c r="H60" s="1">
         <v>328</v>
       </c>
       <c r="I60" s="1">
@@ -6420,52 +6575,55 @@
       </c>
       <c r="X60" s="28">
         <v>260</v>
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <v>213</v>
       </c>
       <c r="AC60" s="1">
         <v>176</v>
       </c>
       <c r="AD60" s="1">
         <v>208</v>
       </c>
       <c r="AE60" s="1">
         <v>214</v>
       </c>
-    </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF60" s="1">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>189</v>
       </c>
       <c r="D61" s="1">
         <v>144</v>
       </c>
       <c r="E61" s="1">
         <v>167</v>
       </c>
       <c r="F61" s="1">
         <v>169</v>
       </c>
       <c r="G61" s="1">
         <v>162</v>
       </c>
       <c r="H61" s="1">
         <v>179</v>
       </c>
       <c r="I61" s="1">
@@ -6515,52 +6673,55 @@
       </c>
       <c r="X61" s="28">
         <v>183</v>
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <v>109</v>
       </c>
       <c r="AC61" s="1">
         <v>118</v>
       </c>
       <c r="AD61" s="1">
         <v>130</v>
       </c>
       <c r="AE61" s="1">
         <v>120</v>
       </c>
-    </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF61" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>79</v>
       </c>
       <c r="D62" s="1">
         <v>80</v>
       </c>
       <c r="E62" s="1">
         <v>65</v>
       </c>
       <c r="F62" s="1">
         <v>97</v>
       </c>
       <c r="G62" s="1">
         <v>68</v>
       </c>
       <c r="H62" s="1">
         <v>95</v>
       </c>
       <c r="I62" s="1">
@@ -6610,52 +6771,55 @@
       </c>
       <c r="X62" s="28">
         <v>70</v>
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <v>59</v>
       </c>
       <c r="AC62" s="1">
         <v>55</v>
       </c>
       <c r="AD62" s="1">
         <v>52</v>
       </c>
       <c r="AE62" s="1">
         <v>44</v>
       </c>
-    </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF62" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>104</v>
       </c>
       <c r="D63" s="1">
         <v>112</v>
       </c>
       <c r="E63" s="1">
         <v>118</v>
       </c>
       <c r="F63" s="1">
         <v>144</v>
       </c>
       <c r="G63" s="1">
         <v>94</v>
       </c>
       <c r="H63" s="1">
         <v>173</v>
       </c>
       <c r="I63" s="1">
@@ -6705,52 +6869,55 @@
       </c>
       <c r="X63" s="28">
         <v>119</v>
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <v>92</v>
       </c>
       <c r="AC63" s="1">
         <v>101</v>
       </c>
       <c r="AD63" s="1">
         <v>98</v>
       </c>
       <c r="AE63" s="1">
         <v>63</v>
       </c>
-    </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF63" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>203</v>
       </c>
       <c r="D64" s="1">
         <v>178</v>
       </c>
       <c r="E64" s="1">
         <v>197</v>
       </c>
       <c r="F64" s="1">
         <v>194</v>
       </c>
       <c r="G64" s="1">
         <v>180</v>
       </c>
       <c r="H64" s="1">
         <v>161</v>
       </c>
       <c r="I64" s="1">
@@ -6800,52 +6967,55 @@
       </c>
       <c r="X64" s="28">
         <v>180</v>
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <v>92</v>
       </c>
       <c r="AC64" s="1">
         <v>125</v>
       </c>
       <c r="AD64" s="1">
         <v>139</v>
       </c>
       <c r="AE64" s="1">
         <v>108</v>
       </c>
-    </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF64" s="1">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>219</v>
       </c>
       <c r="D65" s="1">
         <v>188</v>
       </c>
       <c r="E65" s="1">
         <v>193</v>
       </c>
       <c r="F65" s="1">
         <v>234</v>
       </c>
       <c r="G65" s="1">
         <v>213</v>
       </c>
       <c r="H65" s="1">
         <v>179</v>
       </c>
       <c r="I65" s="1">
@@ -6895,52 +7065,55 @@
       </c>
       <c r="X65" s="28">
         <v>182</v>
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <v>122</v>
       </c>
       <c r="AC65" s="1">
         <v>153</v>
       </c>
       <c r="AD65" s="1">
         <v>126</v>
       </c>
       <c r="AE65" s="1">
         <v>144</v>
       </c>
-    </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF65" s="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>68</v>
       </c>
       <c r="D66" s="1">
         <v>76</v>
       </c>
       <c r="E66" s="1">
         <v>86</v>
       </c>
       <c r="F66" s="1">
         <v>94</v>
       </c>
       <c r="G66" s="1">
         <v>61</v>
       </c>
       <c r="H66" s="1">
         <v>116</v>
       </c>
       <c r="I66" s="1">
@@ -6990,52 +7163,55 @@
       </c>
       <c r="X66" s="28">
         <v>76</v>
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <v>60</v>
       </c>
       <c r="AC66" s="1">
         <v>64</v>
       </c>
       <c r="AD66" s="1">
         <v>87</v>
       </c>
       <c r="AE66" s="1">
         <v>47</v>
       </c>
-    </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF66" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>93</v>
       </c>
       <c r="D67" s="1">
         <v>91</v>
       </c>
       <c r="E67" s="1">
         <v>96</v>
       </c>
       <c r="F67" s="1">
         <v>105</v>
       </c>
       <c r="G67" s="1">
         <v>78</v>
       </c>
       <c r="H67" s="1">
         <v>137</v>
       </c>
       <c r="I67" s="1">
@@ -7085,52 +7261,55 @@
       </c>
       <c r="X67" s="28">
         <v>86</v>
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <v>70</v>
       </c>
       <c r="AC67" s="1">
         <v>75</v>
       </c>
       <c r="AD67" s="1">
         <v>80</v>
       </c>
       <c r="AE67" s="1">
         <v>45</v>
       </c>
-    </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF67" s="1">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>828</v>
       </c>
       <c r="D68" s="1">
         <v>699</v>
       </c>
       <c r="E68" s="1">
         <v>647</v>
       </c>
       <c r="F68" s="1">
         <v>679</v>
       </c>
       <c r="G68" s="1">
         <v>710</v>
       </c>
       <c r="H68" s="1">
         <v>655</v>
       </c>
       <c r="I68" s="1">
@@ -7180,52 +7359,55 @@
       </c>
       <c r="X68" s="28">
         <v>765</v>
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <v>546</v>
       </c>
       <c r="AC68" s="1">
         <v>565</v>
       </c>
       <c r="AD68" s="1">
         <v>581</v>
       </c>
       <c r="AE68" s="1">
         <v>582</v>
       </c>
-    </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF68" s="1">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A69" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>20</v>
       </c>
       <c r="D69" s="1">
         <v>17</v>
       </c>
       <c r="E69" s="1">
         <v>13</v>
       </c>
       <c r="F69" s="1">
         <v>25</v>
       </c>
       <c r="G69" s="1">
         <v>25</v>
       </c>
       <c r="H69" s="1">
         <v>21</v>
       </c>
       <c r="I69" s="1">
@@ -7275,52 +7457,55 @@
       </c>
       <c r="X69" s="28">
         <v>20</v>
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <v>10</v>
       </c>
       <c r="AC69" s="1">
         <v>13</v>
       </c>
       <c r="AD69" s="1">
         <v>10</v>
       </c>
       <c r="AE69" s="1">
         <v>16</v>
       </c>
-    </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF69" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A70" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>97</v>
       </c>
       <c r="D70" s="2">
         <v>70</v>
       </c>
       <c r="E70" s="2">
         <v>80</v>
       </c>
       <c r="F70" s="2">
         <v>132</v>
       </c>
       <c r="G70" s="2">
         <v>70</v>
       </c>
       <c r="H70" s="2">
         <v>149</v>
       </c>
       <c r="I70" s="2">
@@ -7370,75 +7555,78 @@
       </c>
       <c r="X70" s="29">
         <v>94</v>
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <v>87</v>
       </c>
       <c r="AC70" s="2">
         <v>71</v>
       </c>
       <c r="AD70" s="2">
         <v>79</v>
       </c>
       <c r="AE70" s="2">
         <v>69</v>
       </c>
-    </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="AF70" s="2">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
       <c r="A71" s="25"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
     </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
       <c r="B74" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="B8:AE8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B52:AE52"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B2:AE2"/>
-    <mergeCell ref="AA6:AE6"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B52:AF52"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="AA6:AF6"/>
+    <mergeCell ref="B8:AF8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>