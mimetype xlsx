--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -4,77 +4,77 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЕДН\КАЗ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\07.2026\ЕДН\КАЗ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D1629BC-9C3B-4996-9363-F4E1E82D9CB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F788D5F0-C9D7-4E8D-AED6-77C138487D62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="7" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="100">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -732,64 +732,64 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
@@ -1125,51 +1125,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/328369/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19"/>
+      <selection activeCell="G13" sqref="G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44" style="3" customWidth="1"/>
     <col min="2" max="2" width="73.140625" style="3" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A1" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="31">
         <v>612401</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="32" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1252,59 +1252,59 @@
       <c r="B12" s="33" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A13" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>52</v>
       </c>
       <c r="B15" s="42">
-        <v>46244</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="42">
-        <v>46275</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="41" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="34">
         <v>7172749540</v>
       </c>
@@ -1371,167 +1371,169 @@
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C11" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C12" s="3"/>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C13" s="3"/>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.25">
       <c r="C14" s="3" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:AF74"/>
+  <dimension ref="A2:AG74"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A200" sqref="A200"/>
-      <selection pane="bottomLeft" activeCell="AK51" sqref="AK51"/>
+      <selection pane="bottomLeft" activeCell="AI42" sqref="AI42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="3" customWidth="1"/>
     <col min="2" max="2" width="22.140625" style="3" customWidth="1"/>
     <col min="3" max="14" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:32" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A2" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="45" t="s">
+      <c r="B2" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="45"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="43"/>
+    </row>
+    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
     </row>
-    <row r="4" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
       <c r="E4" s="14"/>
     </row>
-    <row r="5" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B5" s="4"/>
       <c r="U5" s="5"/>
       <c r="X5" s="27"/>
-      <c r="AF5" s="5" t="s">
+      <c r="AG5" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="6" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="48" t="s">
         <v>75</v>
       </c>
       <c r="B6" s="50"/>
-      <c r="C6" s="46">
+      <c r="C6" s="44">
         <v>2024</v>
       </c>
-      <c r="D6" s="47"/>
-[...9 lines deleted...]
-      <c r="N6" s="47"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
       <c r="O6" s="52">
         <v>2025</v>
       </c>
       <c r="P6" s="53"/>
       <c r="Q6" s="53"/>
       <c r="R6" s="53"/>
       <c r="S6" s="53"/>
       <c r="T6" s="53"/>
       <c r="U6" s="53"/>
       <c r="V6" s="53"/>
       <c r="W6" s="53"/>
       <c r="X6" s="53"/>
       <c r="Y6" s="53"/>
       <c r="Z6" s="53"/>
-      <c r="AA6" s="46">
+      <c r="AA6" s="44">
         <v>2026</v>
       </c>
-      <c r="AB6" s="47"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+      <c r="AD6" s="45"/>
+      <c r="AE6" s="45"/>
+      <c r="AF6" s="45"/>
+      <c r="AG6" s="45"/>
+    </row>
+    <row r="7" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A7" s="49"/>
       <c r="B7" s="51"/>
       <c r="C7" s="13" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>17</v>
       </c>
       <c r="J7" s="6" t="s">
         <v>18</v>
@@ -1580,87 +1582,91 @@
       </c>
       <c r="Y7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="Z7" s="38" t="s">
         <v>32</v>
       </c>
       <c r="AA7" s="6" t="s">
         <v>20</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="AC7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>23</v>
       </c>
       <c r="AE7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AF7" s="6" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="44" t="s">
+      <c r="AG7" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="44"/>
-[...30 lines deleted...]
-    <row r="9" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="46"/>
+      <c r="F8" s="46"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="N8" s="46"/>
+      <c r="O8" s="46"/>
+      <c r="P8" s="46"/>
+      <c r="Q8" s="46"/>
+      <c r="R8" s="46"/>
+      <c r="S8" s="46"/>
+      <c r="T8" s="46"/>
+      <c r="U8" s="46"/>
+      <c r="V8" s="46"/>
+      <c r="W8" s="46"/>
+      <c r="X8" s="46"/>
+      <c r="Y8" s="46"/>
+      <c r="Z8" s="46"/>
+      <c r="AA8" s="46"/>
+      <c r="AB8" s="46"/>
+      <c r="AC8" s="46"/>
+      <c r="AD8" s="46"/>
+      <c r="AE8" s="46"/>
+      <c r="AF8" s="46"/>
+      <c r="AG8" s="46"/>
+    </row>
+    <row r="9" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B9" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="1">
         <v>9613</v>
       </c>
       <c r="D9" s="1">
         <v>8498</v>
       </c>
       <c r="E9" s="1">
         <v>8622</v>
       </c>
       <c r="F9" s="1">
         <v>10619</v>
       </c>
       <c r="G9" s="1">
         <v>8453</v>
       </c>
       <c r="H9" s="1">
         <v>11676</v>
       </c>
       <c r="I9" s="1">
         <v>13742</v>
       </c>
       <c r="J9" s="1">
@@ -1710,52 +1716,55 @@
       </c>
       <c r="Y9" s="28">
         <v>8139</v>
       </c>
       <c r="Z9" s="28">
         <v>8735</v>
       </c>
       <c r="AA9" s="28">
         <v>6955</v>
       </c>
       <c r="AB9" s="28">
         <v>7094</v>
       </c>
       <c r="AC9" s="1">
         <v>7560</v>
       </c>
       <c r="AD9" s="1">
         <v>8079</v>
       </c>
       <c r="AE9" s="1">
         <v>6737</v>
       </c>
       <c r="AF9" s="1">
         <v>15290</v>
       </c>
-    </row>
-    <row r="10" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG9" s="1">
+        <v>11760</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A10" s="22">
         <v>100000000</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1">
         <v>246</v>
       </c>
       <c r="D10" s="1">
         <v>256</v>
       </c>
       <c r="E10" s="1">
         <v>260</v>
       </c>
       <c r="F10" s="1">
         <v>322</v>
       </c>
       <c r="G10" s="1">
         <v>279</v>
       </c>
       <c r="H10" s="1">
         <v>381</v>
       </c>
       <c r="I10" s="1">
@@ -1808,52 +1817,55 @@
       </c>
       <c r="Y10" s="28">
         <v>194</v>
       </c>
       <c r="Z10" s="28">
         <v>232</v>
       </c>
       <c r="AA10" s="28">
         <v>210</v>
       </c>
       <c r="AB10" s="28">
         <v>207</v>
       </c>
       <c r="AC10" s="1">
         <v>220</v>
       </c>
       <c r="AD10" s="1">
         <v>243</v>
       </c>
       <c r="AE10" s="1">
         <v>186</v>
       </c>
       <c r="AF10" s="1">
         <v>511</v>
       </c>
-    </row>
-    <row r="11" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG10" s="1">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="1">
         <v>352</v>
       </c>
       <c r="D11" s="1">
         <v>314</v>
       </c>
       <c r="E11" s="1">
         <v>329</v>
       </c>
       <c r="F11" s="1">
         <v>374</v>
       </c>
       <c r="G11" s="1">
         <v>251</v>
       </c>
       <c r="H11" s="1">
         <v>483</v>
       </c>
       <c r="I11" s="1">
@@ -1906,52 +1918,55 @@
       </c>
       <c r="Y11" s="28">
         <v>343</v>
       </c>
       <c r="Z11" s="28">
         <v>318</v>
       </c>
       <c r="AA11" s="28">
         <v>270</v>
       </c>
       <c r="AB11" s="28">
         <v>284</v>
       </c>
       <c r="AC11" s="1">
         <v>270</v>
       </c>
       <c r="AD11" s="1">
         <v>308</v>
       </c>
       <c r="AE11" s="1">
         <v>227</v>
       </c>
       <c r="AF11" s="1">
         <v>693</v>
       </c>
-    </row>
-    <row r="12" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG11" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A12" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="1">
         <v>419</v>
       </c>
       <c r="D12" s="1">
         <v>298</v>
       </c>
       <c r="E12" s="1">
         <v>398</v>
       </c>
       <c r="F12" s="1">
         <v>437</v>
       </c>
       <c r="G12" s="1">
         <v>352</v>
       </c>
       <c r="H12" s="1">
         <v>553</v>
       </c>
       <c r="I12" s="1">
@@ -2004,52 +2019,55 @@
       </c>
       <c r="Y12" s="28">
         <v>310</v>
       </c>
       <c r="Z12" s="28">
         <v>327</v>
       </c>
       <c r="AA12" s="28">
         <v>297</v>
       </c>
       <c r="AB12" s="28">
         <v>280</v>
       </c>
       <c r="AC12" s="1">
         <v>324</v>
       </c>
       <c r="AD12" s="1">
         <v>348</v>
       </c>
       <c r="AE12" s="1">
         <v>279</v>
       </c>
       <c r="AF12" s="1">
         <v>680</v>
       </c>
-    </row>
-    <row r="13" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG12" s="1">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A13" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="1">
         <v>966</v>
       </c>
       <c r="D13" s="1">
         <v>748</v>
       </c>
       <c r="E13" s="1">
         <v>720</v>
       </c>
       <c r="F13" s="1">
         <v>894</v>
       </c>
       <c r="G13" s="1">
         <v>797</v>
       </c>
       <c r="H13" s="1">
         <v>929</v>
       </c>
       <c r="I13" s="1">
@@ -2102,52 +2120,55 @@
       </c>
       <c r="Y13" s="28">
         <v>698</v>
       </c>
       <c r="Z13" s="28">
         <v>761</v>
       </c>
       <c r="AA13" s="28">
         <v>627</v>
       </c>
       <c r="AB13" s="28">
         <v>595</v>
       </c>
       <c r="AC13" s="1">
         <v>665</v>
       </c>
       <c r="AD13" s="1">
         <v>653</v>
       </c>
       <c r="AE13" s="1">
         <v>630</v>
       </c>
       <c r="AF13" s="1">
         <v>1177</v>
       </c>
-    </row>
-    <row r="14" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG13" s="1">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A14" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="1">
         <v>318</v>
       </c>
       <c r="D14" s="1">
         <v>281</v>
       </c>
       <c r="E14" s="1">
         <v>309</v>
       </c>
       <c r="F14" s="1">
         <v>387</v>
       </c>
       <c r="G14" s="1">
         <v>311</v>
       </c>
       <c r="H14" s="1">
         <v>343</v>
       </c>
       <c r="I14" s="1">
@@ -2200,52 +2221,55 @@
       </c>
       <c r="Y14" s="28">
         <v>228</v>
       </c>
       <c r="Z14" s="28">
         <v>276</v>
       </c>
       <c r="AA14" s="28">
         <v>192</v>
       </c>
       <c r="AB14" s="28">
         <v>241</v>
       </c>
       <c r="AC14" s="1">
         <v>245</v>
       </c>
       <c r="AD14" s="1">
         <v>228</v>
       </c>
       <c r="AE14" s="1">
         <v>215</v>
       </c>
       <c r="AF14" s="1">
         <v>451</v>
       </c>
-    </row>
-    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG14" s="1">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A15" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C15" s="1">
         <v>271</v>
       </c>
       <c r="D15" s="1">
         <v>214</v>
       </c>
       <c r="E15" s="1">
         <v>229</v>
       </c>
       <c r="F15" s="1">
         <v>326</v>
       </c>
       <c r="G15" s="1">
         <v>247</v>
       </c>
       <c r="H15" s="1">
         <v>387</v>
       </c>
       <c r="I15" s="1">
@@ -2298,52 +2322,55 @@
       </c>
       <c r="Y15" s="28">
         <v>208</v>
       </c>
       <c r="Z15" s="28">
         <v>238</v>
       </c>
       <c r="AA15" s="28">
         <v>186</v>
       </c>
       <c r="AB15" s="28">
         <v>177</v>
       </c>
       <c r="AC15" s="1">
         <v>199</v>
       </c>
       <c r="AD15" s="1">
         <v>226</v>
       </c>
       <c r="AE15" s="1">
         <v>174</v>
       </c>
       <c r="AF15" s="1">
         <v>435</v>
       </c>
-    </row>
-    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG15" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A16" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="1">
         <v>631</v>
       </c>
       <c r="D16" s="1">
         <v>537</v>
       </c>
       <c r="E16" s="1">
         <v>508</v>
       </c>
       <c r="F16" s="1">
         <v>501</v>
       </c>
       <c r="G16" s="1">
         <v>531</v>
       </c>
       <c r="H16" s="1">
         <v>626</v>
       </c>
       <c r="I16" s="1">
@@ -2396,52 +2423,55 @@
       </c>
       <c r="Y16" s="28">
         <v>495</v>
       </c>
       <c r="Z16" s="28">
         <v>584</v>
       </c>
       <c r="AA16" s="28">
         <v>449</v>
       </c>
       <c r="AB16" s="28">
         <v>404</v>
       </c>
       <c r="AC16" s="1">
         <v>377</v>
       </c>
       <c r="AD16" s="1">
         <v>454</v>
       </c>
       <c r="AE16" s="1">
         <v>416</v>
       </c>
       <c r="AF16" s="1">
         <v>701</v>
       </c>
-    </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG16" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A17" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="1">
         <v>321</v>
       </c>
       <c r="D17" s="1">
         <v>277</v>
       </c>
       <c r="E17" s="1">
         <v>310</v>
       </c>
       <c r="F17" s="1">
         <v>351</v>
       </c>
       <c r="G17" s="1">
         <v>284</v>
       </c>
       <c r="H17" s="1">
         <v>381</v>
       </c>
       <c r="I17" s="1">
@@ -2494,52 +2524,55 @@
       </c>
       <c r="Y17" s="28">
         <v>274</v>
       </c>
       <c r="Z17" s="28">
         <v>284</v>
       </c>
       <c r="AA17" s="28">
         <v>226</v>
       </c>
       <c r="AB17" s="28">
         <v>249</v>
       </c>
       <c r="AC17" s="1">
         <v>255</v>
       </c>
       <c r="AD17" s="1">
         <v>252</v>
       </c>
       <c r="AE17" s="1">
         <v>255</v>
       </c>
       <c r="AF17" s="1">
         <v>450</v>
       </c>
-    </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG17" s="1">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A18" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C18" s="1">
         <v>510</v>
       </c>
       <c r="D18" s="1">
         <v>521</v>
       </c>
       <c r="E18" s="1">
         <v>470</v>
       </c>
       <c r="F18" s="1">
         <v>684</v>
       </c>
       <c r="G18" s="1">
         <v>437</v>
       </c>
       <c r="H18" s="1">
         <v>777</v>
       </c>
       <c r="I18" s="1">
@@ -2592,52 +2625,55 @@
       </c>
       <c r="Y18" s="28">
         <v>497</v>
       </c>
       <c r="Z18" s="28">
         <v>544</v>
       </c>
       <c r="AA18" s="28">
         <v>416</v>
       </c>
       <c r="AB18" s="28">
         <v>410</v>
       </c>
       <c r="AC18" s="1">
         <v>446</v>
       </c>
       <c r="AD18" s="1">
         <v>455</v>
       </c>
       <c r="AE18" s="1">
         <v>323</v>
       </c>
       <c r="AF18" s="1">
         <v>1066</v>
       </c>
-    </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG18" s="1">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A19" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="1">
         <v>345</v>
       </c>
       <c r="D19" s="1">
         <v>345</v>
       </c>
       <c r="E19" s="1">
         <v>348</v>
       </c>
       <c r="F19" s="1">
         <v>435</v>
       </c>
       <c r="G19" s="1">
         <v>264</v>
       </c>
       <c r="H19" s="1">
         <v>545</v>
       </c>
       <c r="I19" s="1">
@@ -2690,52 +2726,55 @@
       </c>
       <c r="Y19" s="28">
         <v>362</v>
       </c>
       <c r="Z19" s="28">
         <v>377</v>
       </c>
       <c r="AA19" s="28">
         <v>279</v>
       </c>
       <c r="AB19" s="28">
         <v>298</v>
       </c>
       <c r="AC19" s="1">
         <v>301</v>
       </c>
       <c r="AD19" s="1">
         <v>332</v>
       </c>
       <c r="AE19" s="1">
         <v>208</v>
       </c>
       <c r="AF19" s="1">
         <v>765</v>
       </c>
-    </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG19" s="1">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="20" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="1">
         <v>384</v>
       </c>
       <c r="D20" s="1">
         <v>328</v>
       </c>
       <c r="E20" s="1">
         <v>376</v>
       </c>
       <c r="F20" s="1">
         <v>435</v>
       </c>
       <c r="G20" s="1">
         <v>357</v>
       </c>
       <c r="H20" s="1">
         <v>365</v>
       </c>
       <c r="I20" s="1">
@@ -2788,52 +2827,55 @@
       </c>
       <c r="Y20" s="28">
         <v>302</v>
       </c>
       <c r="Z20" s="28">
         <v>327</v>
       </c>
       <c r="AA20" s="28">
         <v>232</v>
       </c>
       <c r="AB20" s="28">
         <v>224</v>
       </c>
       <c r="AC20" s="1">
         <v>287</v>
       </c>
       <c r="AD20" s="1">
         <v>295</v>
       </c>
       <c r="AE20" s="1">
         <v>257</v>
       </c>
       <c r="AF20" s="1">
         <v>431</v>
       </c>
-    </row>
-    <row r="21" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG20" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="1">
         <v>425</v>
       </c>
       <c r="D21" s="1">
         <v>372</v>
       </c>
       <c r="E21" s="1">
         <v>387</v>
       </c>
       <c r="F21" s="1">
         <v>478</v>
       </c>
       <c r="G21" s="1">
         <v>398</v>
       </c>
       <c r="H21" s="1">
         <v>374</v>
       </c>
       <c r="I21" s="1">
@@ -2886,52 +2928,55 @@
       </c>
       <c r="Y21" s="28">
         <v>331</v>
       </c>
       <c r="Z21" s="28">
         <v>320</v>
       </c>
       <c r="AA21" s="28">
         <v>228</v>
       </c>
       <c r="AB21" s="28">
         <v>269</v>
       </c>
       <c r="AC21" s="1">
         <v>325</v>
       </c>
       <c r="AD21" s="1">
         <v>267</v>
       </c>
       <c r="AE21" s="1">
         <v>294</v>
       </c>
       <c r="AF21" s="1">
         <v>481</v>
       </c>
-    </row>
-    <row r="22" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG21" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="1">
         <v>313</v>
       </c>
       <c r="D22" s="1">
         <v>281</v>
       </c>
       <c r="E22" s="1">
         <v>331</v>
       </c>
       <c r="F22" s="1">
         <v>405</v>
       </c>
       <c r="G22" s="1">
         <v>243</v>
       </c>
       <c r="H22" s="1">
         <v>479</v>
       </c>
       <c r="I22" s="1">
@@ -2984,52 +3029,55 @@
       </c>
       <c r="Y22" s="28">
         <v>278</v>
       </c>
       <c r="Z22" s="28">
         <v>352</v>
       </c>
       <c r="AA22" s="28">
         <v>282</v>
       </c>
       <c r="AB22" s="28">
         <v>248</v>
       </c>
       <c r="AC22" s="1">
         <v>276</v>
       </c>
       <c r="AD22" s="1">
         <v>353</v>
       </c>
       <c r="AE22" s="1">
         <v>198</v>
       </c>
       <c r="AF22" s="1">
         <v>681</v>
       </c>
-    </row>
-    <row r="23" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG22" s="1">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A23" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="1">
         <v>211</v>
       </c>
       <c r="D23" s="1">
         <v>210</v>
       </c>
       <c r="E23" s="1">
         <v>218</v>
       </c>
       <c r="F23" s="1">
         <v>246</v>
       </c>
       <c r="G23" s="1">
         <v>153</v>
       </c>
       <c r="H23" s="1">
         <v>341</v>
       </c>
       <c r="I23" s="1">
@@ -3082,52 +3130,55 @@
       </c>
       <c r="Y23" s="28">
         <v>230</v>
       </c>
       <c r="Z23" s="28">
         <v>255</v>
       </c>
       <c r="AA23" s="28">
         <v>180</v>
       </c>
       <c r="AB23" s="28">
         <v>162</v>
       </c>
       <c r="AC23" s="1">
         <v>189</v>
       </c>
       <c r="AD23" s="1">
         <v>208</v>
       </c>
       <c r="AE23" s="1">
         <v>113</v>
       </c>
       <c r="AF23" s="1">
         <v>448</v>
       </c>
-    </row>
-    <row r="24" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG23" s="1">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="1">
         <v>1124</v>
       </c>
       <c r="D24" s="1">
         <v>959</v>
       </c>
       <c r="E24" s="1">
         <v>863</v>
       </c>
       <c r="F24" s="1">
         <v>927</v>
       </c>
       <c r="G24" s="1">
         <v>991</v>
       </c>
       <c r="H24" s="1">
         <v>906</v>
       </c>
       <c r="I24" s="1">
@@ -3180,52 +3231,55 @@
       </c>
       <c r="Y24" s="28">
         <v>849</v>
       </c>
       <c r="Z24" s="28">
         <v>933</v>
       </c>
       <c r="AA24" s="28">
         <v>773</v>
       </c>
       <c r="AB24" s="28">
         <v>724</v>
       </c>
       <c r="AC24" s="1">
         <v>753</v>
       </c>
       <c r="AD24" s="1">
         <v>780</v>
       </c>
       <c r="AE24" s="1">
         <v>783</v>
       </c>
       <c r="AF24" s="1">
         <v>1121</v>
       </c>
-    </row>
-    <row r="25" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG24" s="1">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="1">
         <v>123</v>
       </c>
       <c r="D25" s="1">
         <v>88</v>
       </c>
       <c r="E25" s="1">
         <v>114</v>
       </c>
       <c r="F25" s="1">
         <v>141</v>
       </c>
       <c r="G25" s="1">
         <v>86</v>
       </c>
       <c r="H25" s="1">
         <v>139</v>
       </c>
       <c r="I25" s="1">
@@ -3278,52 +3332,55 @@
       </c>
       <c r="Y25" s="28">
         <v>91</v>
       </c>
       <c r="Z25" s="28">
         <v>106</v>
       </c>
       <c r="AA25" s="28">
         <v>75</v>
       </c>
       <c r="AB25" s="28">
         <v>76</v>
       </c>
       <c r="AC25" s="1">
         <v>90</v>
       </c>
       <c r="AD25" s="1">
         <v>83</v>
       </c>
       <c r="AE25" s="1">
         <v>95</v>
       </c>
       <c r="AF25" s="1">
         <v>161</v>
       </c>
-    </row>
-    <row r="26" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG25" s="1">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A26" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="1">
         <v>280</v>
       </c>
       <c r="D26" s="1">
         <v>285</v>
       </c>
       <c r="E26" s="1">
         <v>288</v>
       </c>
       <c r="F26" s="1">
         <v>446</v>
       </c>
       <c r="G26" s="1">
         <v>251</v>
       </c>
       <c r="H26" s="1">
         <v>533</v>
       </c>
       <c r="I26" s="1">
@@ -3376,52 +3433,55 @@
       </c>
       <c r="Y26" s="28">
         <v>288</v>
       </c>
       <c r="Z26" s="28">
         <v>334</v>
       </c>
       <c r="AA26" s="28">
         <v>247</v>
       </c>
       <c r="AB26" s="28">
         <v>318</v>
       </c>
       <c r="AC26" s="1">
         <v>254</v>
       </c>
       <c r="AD26" s="1">
         <v>326</v>
       </c>
       <c r="AE26" s="1">
         <v>217</v>
       </c>
       <c r="AF26" s="1">
         <v>701</v>
       </c>
-    </row>
-    <row r="27" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG26" s="1">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A27" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="1">
         <v>709</v>
       </c>
       <c r="D27" s="1">
         <v>733</v>
       </c>
       <c r="E27" s="1">
         <v>726</v>
       </c>
       <c r="F27" s="1">
         <v>1005</v>
       </c>
       <c r="G27" s="1">
         <v>732</v>
       </c>
       <c r="H27" s="1">
         <v>1162</v>
       </c>
       <c r="I27" s="1">
@@ -3474,52 +3534,55 @@
       </c>
       <c r="Y27" s="28">
         <v>648</v>
       </c>
       <c r="Z27" s="28">
         <v>740</v>
       </c>
       <c r="AA27" s="28">
         <v>640</v>
       </c>
       <c r="AB27" s="28">
         <v>683</v>
       </c>
       <c r="AC27" s="1">
         <v>736</v>
       </c>
       <c r="AD27" s="1">
         <v>768</v>
       </c>
       <c r="AE27" s="1">
         <v>642</v>
       </c>
       <c r="AF27" s="1">
         <v>1770</v>
       </c>
-    </row>
-    <row r="28" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG27" s="1">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A28" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="1">
         <v>1023</v>
       </c>
       <c r="D28" s="1">
         <v>904</v>
       </c>
       <c r="E28" s="1">
         <v>932</v>
       </c>
       <c r="F28" s="1">
         <v>1248</v>
       </c>
       <c r="G28" s="1">
         <v>874</v>
       </c>
       <c r="H28" s="1">
         <v>1339</v>
       </c>
       <c r="I28" s="1">
@@ -3572,52 +3635,55 @@
       </c>
       <c r="Y28" s="28">
         <v>903</v>
       </c>
       <c r="Z28" s="28">
         <v>850</v>
       </c>
       <c r="AA28" s="28">
         <v>691</v>
       </c>
       <c r="AB28" s="28">
         <v>798</v>
       </c>
       <c r="AC28" s="1">
         <v>838</v>
       </c>
       <c r="AD28" s="1">
         <v>977</v>
       </c>
       <c r="AE28" s="1">
         <v>739</v>
       </c>
       <c r="AF28" s="1">
         <v>1796</v>
       </c>
-    </row>
-    <row r="29" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG28" s="1">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A29" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C29" s="1">
         <v>642</v>
       </c>
       <c r="D29" s="1">
         <v>547</v>
       </c>
       <c r="E29" s="1">
         <v>506</v>
       </c>
       <c r="F29" s="1">
         <v>577</v>
       </c>
       <c r="G29" s="1">
         <v>615</v>
       </c>
       <c r="H29" s="1">
         <v>633</v>
       </c>
       <c r="I29" s="1">
@@ -3670,88 +3736,92 @@
       </c>
       <c r="Y29" s="28">
         <v>610</v>
       </c>
       <c r="Z29" s="28">
         <v>577</v>
       </c>
       <c r="AA29" s="28">
         <v>455</v>
       </c>
       <c r="AB29" s="28">
         <v>447</v>
       </c>
       <c r="AC29" s="1">
         <v>510</v>
       </c>
       <c r="AD29" s="1">
         <v>523</v>
       </c>
       <c r="AE29" s="1">
         <v>486</v>
       </c>
       <c r="AF29" s="1">
         <v>771</v>
       </c>
-    </row>
-    <row r="30" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG29" s="1">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
-      <c r="B30" s="43" t="s">
+      <c r="B30" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="43"/>
-[...30 lines deleted...]
-    <row r="31" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="47"/>
+      <c r="Q30" s="47"/>
+      <c r="R30" s="47"/>
+      <c r="S30" s="47"/>
+      <c r="T30" s="47"/>
+      <c r="U30" s="47"/>
+      <c r="V30" s="47"/>
+      <c r="W30" s="47"/>
+      <c r="X30" s="47"/>
+      <c r="Y30" s="47"/>
+      <c r="Z30" s="47"/>
+      <c r="AA30" s="47"/>
+      <c r="AB30" s="47"/>
+      <c r="AC30" s="47"/>
+      <c r="AD30" s="47"/>
+      <c r="AE30" s="47"/>
+      <c r="AF30" s="47"/>
+      <c r="AG30" s="47"/>
+    </row>
+    <row r="31" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B31" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>6015</v>
       </c>
       <c r="D31" s="1">
         <v>5435</v>
       </c>
       <c r="E31" s="1">
         <v>5576</v>
       </c>
       <c r="F31" s="1">
         <v>7188</v>
       </c>
       <c r="G31" s="1">
         <v>5389</v>
       </c>
       <c r="H31" s="1">
         <v>8100</v>
       </c>
       <c r="I31" s="1">
         <v>9356</v>
       </c>
       <c r="J31" s="1">
@@ -3801,52 +3871,55 @@
       </c>
       <c r="Y31" s="28">
         <v>5357</v>
       </c>
       <c r="Z31" s="28">
         <v>5736</v>
       </c>
       <c r="AA31" s="28">
         <v>4572</v>
       </c>
       <c r="AB31" s="28">
         <v>4802</v>
       </c>
       <c r="AC31" s="1">
         <v>5134</v>
       </c>
       <c r="AD31" s="1">
         <v>5584</v>
       </c>
       <c r="AE31" s="1">
         <v>4455</v>
       </c>
       <c r="AF31" s="1">
         <v>11106</v>
       </c>
-    </row>
-    <row r="32" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG31" s="1">
+        <v>8209</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A32" s="22">
         <v>100000000</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1">
         <v>165</v>
       </c>
       <c r="D32" s="1">
         <v>166</v>
       </c>
       <c r="E32" s="1">
         <v>193</v>
       </c>
       <c r="F32" s="1">
         <v>242</v>
       </c>
       <c r="G32" s="1">
         <v>204</v>
       </c>
       <c r="H32" s="1">
         <v>280</v>
       </c>
       <c r="I32" s="1">
@@ -3899,52 +3972,55 @@
       </c>
       <c r="Y32" s="28">
         <v>135</v>
       </c>
       <c r="Z32" s="28">
         <v>165</v>
       </c>
       <c r="AA32" s="28">
         <v>150</v>
       </c>
       <c r="AB32" s="28">
         <v>153</v>
       </c>
       <c r="AC32" s="1">
         <v>167</v>
       </c>
       <c r="AD32" s="1">
         <v>180</v>
       </c>
       <c r="AE32" s="1">
         <v>144</v>
       </c>
       <c r="AF32" s="1">
         <v>387</v>
       </c>
-    </row>
-    <row r="33" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG32" s="1">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="33" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="1">
         <v>214</v>
       </c>
       <c r="D33" s="1">
         <v>184</v>
       </c>
       <c r="E33" s="1">
         <v>188</v>
       </c>
       <c r="F33" s="1">
         <v>227</v>
       </c>
       <c r="G33" s="1">
         <v>140</v>
       </c>
       <c r="H33" s="1">
         <v>324</v>
       </c>
       <c r="I33" s="1">
@@ -3997,52 +4073,55 @@
       </c>
       <c r="Y33" s="28">
         <v>216</v>
       </c>
       <c r="Z33" s="28">
         <v>194</v>
       </c>
       <c r="AA33" s="28">
         <v>149</v>
       </c>
       <c r="AB33" s="28">
         <v>161</v>
       </c>
       <c r="AC33" s="1">
         <v>172</v>
       </c>
       <c r="AD33" s="1">
         <v>190</v>
       </c>
       <c r="AE33" s="1">
         <v>135</v>
       </c>
       <c r="AF33" s="1">
         <v>443</v>
       </c>
-    </row>
-    <row r="34" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG33" s="1">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A34" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C34" s="1">
         <v>341</v>
       </c>
       <c r="D34" s="1">
         <v>237</v>
       </c>
       <c r="E34" s="1">
         <v>306</v>
       </c>
       <c r="F34" s="1">
         <v>357</v>
       </c>
       <c r="G34" s="1">
         <v>275</v>
       </c>
       <c r="H34" s="1">
         <v>472</v>
       </c>
       <c r="I34" s="1">
@@ -4095,52 +4174,55 @@
       </c>
       <c r="Y34" s="28">
         <v>241</v>
       </c>
       <c r="Z34" s="28">
         <v>274</v>
       </c>
       <c r="AA34" s="28">
         <v>245</v>
       </c>
       <c r="AB34" s="28">
         <v>236</v>
       </c>
       <c r="AC34" s="1">
         <v>263</v>
       </c>
       <c r="AD34" s="1">
         <v>289</v>
       </c>
       <c r="AE34" s="1">
         <v>242</v>
       </c>
       <c r="AF34" s="1">
         <v>598</v>
       </c>
-    </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG34" s="1">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="35" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C35" s="1">
         <v>154</v>
       </c>
       <c r="D35" s="1">
         <v>134</v>
       </c>
       <c r="E35" s="1">
         <v>115</v>
       </c>
       <c r="F35" s="1">
         <v>159</v>
       </c>
       <c r="G35" s="1">
         <v>143</v>
       </c>
       <c r="H35" s="1">
         <v>157</v>
       </c>
       <c r="I35" s="1">
@@ -4193,52 +4275,55 @@
       </c>
       <c r="Y35" s="28">
         <v>140</v>
       </c>
       <c r="Z35" s="28">
         <v>138</v>
       </c>
       <c r="AA35" s="28">
         <v>134</v>
       </c>
       <c r="AB35" s="28">
         <v>121</v>
       </c>
       <c r="AC35" s="1">
         <v>127</v>
       </c>
       <c r="AD35" s="1">
         <v>141</v>
       </c>
       <c r="AE35" s="1">
         <v>121</v>
       </c>
       <c r="AF35" s="1">
         <v>252</v>
       </c>
-    </row>
-    <row r="36" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG35" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C36" s="1">
         <v>184</v>
       </c>
       <c r="D36" s="1">
         <v>163</v>
       </c>
       <c r="E36" s="1">
         <v>195</v>
       </c>
       <c r="F36" s="1">
         <v>238</v>
       </c>
       <c r="G36" s="1">
         <v>182</v>
       </c>
       <c r="H36" s="1">
         <v>187</v>
       </c>
       <c r="I36" s="1">
@@ -4291,52 +4376,55 @@
       </c>
       <c r="Y36" s="28">
         <v>138</v>
       </c>
       <c r="Z36" s="28">
         <v>175</v>
       </c>
       <c r="AA36" s="28">
         <v>122</v>
       </c>
       <c r="AB36" s="28">
         <v>158</v>
       </c>
       <c r="AC36" s="1">
         <v>153</v>
       </c>
       <c r="AD36" s="1">
         <v>136</v>
       </c>
       <c r="AE36" s="1">
         <v>124</v>
       </c>
       <c r="AF36" s="1">
         <v>297</v>
       </c>
-    </row>
-    <row r="37" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG36" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C37" s="1">
         <v>169</v>
       </c>
       <c r="D37" s="1">
         <v>144</v>
       </c>
       <c r="E37" s="1">
         <v>158</v>
       </c>
       <c r="F37" s="1">
         <v>232</v>
       </c>
       <c r="G37" s="1">
         <v>186</v>
       </c>
       <c r="H37" s="1">
         <v>273</v>
       </c>
       <c r="I37" s="1">
@@ -4389,52 +4477,55 @@
       </c>
       <c r="Y37" s="28">
         <v>133</v>
       </c>
       <c r="Z37" s="28">
         <v>160</v>
       </c>
       <c r="AA37" s="28">
         <v>116</v>
       </c>
       <c r="AB37" s="28">
         <v>123</v>
       </c>
       <c r="AC37" s="1">
         <v>131</v>
       </c>
       <c r="AD37" s="1">
         <v>165</v>
       </c>
       <c r="AE37" s="1">
         <v>115</v>
       </c>
       <c r="AF37" s="1">
         <v>319</v>
       </c>
-    </row>
-    <row r="38" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG37" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="1">
         <v>278</v>
       </c>
       <c r="D38" s="1">
         <v>212</v>
       </c>
       <c r="E38" s="1">
         <v>214</v>
       </c>
       <c r="F38" s="1">
         <v>228</v>
       </c>
       <c r="G38" s="1">
         <v>235</v>
       </c>
       <c r="H38" s="1">
         <v>298</v>
       </c>
       <c r="I38" s="1">
@@ -4487,52 +4578,55 @@
       </c>
       <c r="Y38" s="28">
         <v>227</v>
       </c>
       <c r="Z38" s="28">
         <v>255</v>
       </c>
       <c r="AA38" s="28">
         <v>211</v>
       </c>
       <c r="AB38" s="28">
         <v>191</v>
       </c>
       <c r="AC38" s="1">
         <v>201</v>
       </c>
       <c r="AD38" s="1">
         <v>246</v>
       </c>
       <c r="AE38" s="1">
         <v>202</v>
       </c>
       <c r="AF38" s="1">
         <v>379</v>
       </c>
-    </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG38" s="1">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C39" s="1">
         <v>132</v>
       </c>
       <c r="D39" s="1">
         <v>133</v>
       </c>
       <c r="E39" s="1">
         <v>143</v>
       </c>
       <c r="F39" s="1">
         <v>182</v>
       </c>
       <c r="G39" s="1">
         <v>122</v>
       </c>
       <c r="H39" s="1">
         <v>202</v>
       </c>
       <c r="I39" s="1">
@@ -4585,52 +4679,55 @@
       </c>
       <c r="Y39" s="28">
         <v>148</v>
       </c>
       <c r="Z39" s="28">
         <v>140</v>
       </c>
       <c r="AA39" s="28">
         <v>109</v>
       </c>
       <c r="AB39" s="28">
         <v>140</v>
       </c>
       <c r="AC39" s="1">
         <v>137</v>
       </c>
       <c r="AD39" s="1">
         <v>122</v>
       </c>
       <c r="AE39" s="1">
         <v>135</v>
       </c>
       <c r="AF39" s="1">
         <v>236</v>
       </c>
-    </row>
-    <row r="40" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG39" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="1">
         <v>431</v>
       </c>
       <c r="D40" s="1">
         <v>441</v>
       </c>
       <c r="E40" s="1">
         <v>405</v>
       </c>
       <c r="F40" s="1">
         <v>587</v>
       </c>
       <c r="G40" s="1">
         <v>369</v>
       </c>
       <c r="H40" s="1">
         <v>682</v>
       </c>
       <c r="I40" s="1">
@@ -4683,52 +4780,55 @@
       </c>
       <c r="Y40" s="28">
         <v>436</v>
       </c>
       <c r="Z40" s="28">
         <v>477</v>
       </c>
       <c r="AA40" s="28">
         <v>366</v>
       </c>
       <c r="AB40" s="28">
         <v>351</v>
       </c>
       <c r="AC40" s="1">
         <v>391</v>
       </c>
       <c r="AD40" s="1">
         <v>403</v>
       </c>
       <c r="AE40" s="1">
         <v>279</v>
       </c>
       <c r="AF40" s="1">
         <v>958</v>
       </c>
-    </row>
-    <row r="41" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG40" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A41" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C41" s="1">
         <v>241</v>
       </c>
       <c r="D41" s="1">
         <v>233</v>
       </c>
       <c r="E41" s="1">
         <v>230</v>
       </c>
       <c r="F41" s="1">
         <v>291</v>
       </c>
       <c r="G41" s="1">
         <v>170</v>
       </c>
       <c r="H41" s="1">
         <v>372</v>
       </c>
       <c r="I41" s="1">
@@ -4781,52 +4881,55 @@
       </c>
       <c r="Y41" s="28">
         <v>237</v>
       </c>
       <c r="Z41" s="28">
         <v>257</v>
       </c>
       <c r="AA41" s="28">
         <v>195</v>
       </c>
       <c r="AB41" s="28">
         <v>206</v>
       </c>
       <c r="AC41" s="1">
         <v>200</v>
       </c>
       <c r="AD41" s="1">
         <v>234</v>
       </c>
       <c r="AE41" s="1">
         <v>145</v>
       </c>
       <c r="AF41" s="1">
         <v>565</v>
       </c>
-    </row>
-    <row r="42" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG41" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="1">
         <v>181</v>
       </c>
       <c r="D42" s="1">
         <v>150</v>
       </c>
       <c r="E42" s="1">
         <v>179</v>
       </c>
       <c r="F42" s="1">
         <v>241</v>
       </c>
       <c r="G42" s="1">
         <v>177</v>
       </c>
       <c r="H42" s="1">
         <v>204</v>
       </c>
       <c r="I42" s="1">
@@ -4879,52 +4982,55 @@
       </c>
       <c r="Y42" s="28">
         <v>138</v>
       </c>
       <c r="Z42" s="28">
         <v>155</v>
       </c>
       <c r="AA42" s="28">
         <v>114</v>
       </c>
       <c r="AB42" s="28">
         <v>132</v>
       </c>
       <c r="AC42" s="1">
         <v>162</v>
       </c>
       <c r="AD42" s="1">
         <v>156</v>
       </c>
       <c r="AE42" s="1">
         <v>149</v>
       </c>
       <c r="AF42" s="1">
         <v>245</v>
       </c>
-    </row>
-    <row r="43" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG42" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="1">
         <v>206</v>
       </c>
       <c r="D43" s="1">
         <v>184</v>
       </c>
       <c r="E43" s="1">
         <v>194</v>
       </c>
       <c r="F43" s="1">
         <v>244</v>
       </c>
       <c r="G43" s="1">
         <v>185</v>
       </c>
       <c r="H43" s="1">
         <v>195</v>
       </c>
       <c r="I43" s="1">
@@ -4977,52 +5083,55 @@
       </c>
       <c r="Y43" s="28">
         <v>177</v>
       </c>
       <c r="Z43" s="28">
         <v>182</v>
       </c>
       <c r="AA43" s="28">
         <v>115</v>
       </c>
       <c r="AB43" s="28">
         <v>147</v>
       </c>
       <c r="AC43" s="1">
         <v>172</v>
       </c>
       <c r="AD43" s="1">
         <v>141</v>
       </c>
       <c r="AE43" s="1">
         <v>150</v>
       </c>
       <c r="AF43" s="1">
         <v>279</v>
       </c>
-    </row>
-    <row r="44" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG43" s="1">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A44" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C44" s="1">
         <v>245</v>
       </c>
       <c r="D44" s="1">
         <v>205</v>
       </c>
       <c r="E44" s="1">
         <v>245</v>
       </c>
       <c r="F44" s="1">
         <v>311</v>
       </c>
       <c r="G44" s="1">
         <v>182</v>
       </c>
       <c r="H44" s="1">
         <v>363</v>
       </c>
       <c r="I44" s="1">
@@ -5075,52 +5184,55 @@
       </c>
       <c r="Y44" s="28">
         <v>213</v>
       </c>
       <c r="Z44" s="28">
         <v>278</v>
       </c>
       <c r="AA44" s="28">
         <v>220</v>
       </c>
       <c r="AB44" s="28">
         <v>188</v>
       </c>
       <c r="AC44" s="1">
         <v>212</v>
       </c>
       <c r="AD44" s="1">
         <v>266</v>
       </c>
       <c r="AE44" s="1">
         <v>151</v>
       </c>
       <c r="AF44" s="1">
         <v>557</v>
       </c>
-    </row>
-    <row r="45" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG44" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A45" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="1">
         <v>118</v>
       </c>
       <c r="D45" s="1">
         <v>119</v>
       </c>
       <c r="E45" s="1">
         <v>122</v>
       </c>
       <c r="F45" s="1">
         <v>141</v>
       </c>
       <c r="G45" s="1">
         <v>75</v>
       </c>
       <c r="H45" s="1">
         <v>204</v>
       </c>
       <c r="I45" s="1">
@@ -5173,52 +5285,55 @@
       </c>
       <c r="Y45" s="28">
         <v>119</v>
       </c>
       <c r="Z45" s="28">
         <v>143</v>
       </c>
       <c r="AA45" s="28">
         <v>98</v>
       </c>
       <c r="AB45" s="28">
         <v>92</v>
       </c>
       <c r="AC45" s="1">
         <v>114</v>
       </c>
       <c r="AD45" s="1">
         <v>128</v>
       </c>
       <c r="AE45" s="1">
         <v>68</v>
       </c>
       <c r="AF45" s="1">
         <v>264</v>
       </c>
-    </row>
-    <row r="46" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG45" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A46" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="1">
         <v>296</v>
       </c>
       <c r="D46" s="1">
         <v>260</v>
       </c>
       <c r="E46" s="1">
         <v>216</v>
       </c>
       <c r="F46" s="1">
         <v>248</v>
       </c>
       <c r="G46" s="1">
         <v>281</v>
       </c>
       <c r="H46" s="1">
         <v>251</v>
       </c>
       <c r="I46" s="1">
@@ -5271,52 +5386,55 @@
       </c>
       <c r="Y46" s="28">
         <v>214</v>
       </c>
       <c r="Z46" s="28">
         <v>238</v>
       </c>
       <c r="AA46" s="28">
         <v>202</v>
       </c>
       <c r="AB46" s="28">
         <v>178</v>
       </c>
       <c r="AC46" s="1">
         <v>188</v>
       </c>
       <c r="AD46" s="1">
         <v>199</v>
       </c>
       <c r="AE46" s="1">
         <v>201</v>
       </c>
       <c r="AF46" s="1">
         <v>310</v>
       </c>
-    </row>
-    <row r="47" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG46" s="1">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C47" s="1">
         <v>103</v>
       </c>
       <c r="D47" s="1">
         <v>71</v>
       </c>
       <c r="E47" s="1">
         <v>101</v>
       </c>
       <c r="F47" s="1">
         <v>116</v>
       </c>
       <c r="G47" s="1">
         <v>61</v>
       </c>
       <c r="H47" s="1">
         <v>118</v>
       </c>
       <c r="I47" s="1">
@@ -5369,52 +5487,55 @@
       </c>
       <c r="Y47" s="28">
         <v>79</v>
       </c>
       <c r="Z47" s="28">
         <v>93</v>
       </c>
       <c r="AA47" s="28">
         <v>58</v>
       </c>
       <c r="AB47" s="28">
         <v>66</v>
       </c>
       <c r="AC47" s="1">
         <v>77</v>
       </c>
       <c r="AD47" s="1">
         <v>73</v>
       </c>
       <c r="AE47" s="1">
         <v>79</v>
       </c>
       <c r="AF47" s="1">
         <v>134</v>
       </c>
-    </row>
-    <row r="48" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG47" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="1">
         <v>183</v>
       </c>
       <c r="D48" s="1">
         <v>215</v>
       </c>
       <c r="E48" s="1">
         <v>208</v>
       </c>
       <c r="F48" s="1">
         <v>314</v>
       </c>
       <c r="G48" s="1">
         <v>181</v>
       </c>
       <c r="H48" s="1">
         <v>384</v>
       </c>
       <c r="I48" s="1">
@@ -5467,52 +5588,55 @@
       </c>
       <c r="Y48" s="28">
         <v>205</v>
       </c>
       <c r="Z48" s="28">
         <v>245</v>
       </c>
       <c r="AA48" s="28">
         <v>182</v>
       </c>
       <c r="AB48" s="28">
         <v>231</v>
       </c>
       <c r="AC48" s="1">
         <v>183</v>
       </c>
       <c r="AD48" s="1">
         <v>247</v>
       </c>
       <c r="AE48" s="1">
         <v>148</v>
       </c>
       <c r="AF48" s="1">
         <v>546</v>
       </c>
-    </row>
-    <row r="49" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG48" s="1">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="49" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A49" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C49" s="1">
         <v>709</v>
       </c>
       <c r="D49" s="1">
         <v>733</v>
       </c>
       <c r="E49" s="1">
         <v>726</v>
       </c>
       <c r="F49" s="1">
         <v>1005</v>
       </c>
       <c r="G49" s="1">
         <v>732</v>
       </c>
       <c r="H49" s="1">
         <v>1162</v>
       </c>
       <c r="I49" s="1">
@@ -5565,52 +5689,55 @@
       </c>
       <c r="Y49" s="28">
         <v>648</v>
       </c>
       <c r="Z49" s="28">
         <v>740</v>
       </c>
       <c r="AA49" s="28">
         <v>640</v>
       </c>
       <c r="AB49" s="28">
         <v>683</v>
       </c>
       <c r="AC49" s="1">
         <v>736</v>
       </c>
       <c r="AD49" s="1">
         <v>768</v>
       </c>
       <c r="AE49" s="1">
         <v>642</v>
       </c>
       <c r="AF49" s="1">
         <v>1770</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG49" s="1">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A50" s="25" t="s">
         <v>93</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="1">
         <v>1023</v>
       </c>
       <c r="D50" s="1">
         <v>904</v>
       </c>
       <c r="E50" s="1">
         <v>932</v>
       </c>
       <c r="F50" s="1">
         <v>1248</v>
       </c>
       <c r="G50" s="1">
         <v>874</v>
       </c>
       <c r="H50" s="1">
         <v>1339</v>
       </c>
       <c r="I50" s="1">
@@ -5663,52 +5790,55 @@
       </c>
       <c r="Y50" s="28">
         <v>903</v>
       </c>
       <c r="Z50" s="28">
         <v>850</v>
       </c>
       <c r="AA50" s="28">
         <v>691</v>
       </c>
       <c r="AB50" s="28">
         <v>798</v>
       </c>
       <c r="AC50" s="1">
         <v>838</v>
       </c>
       <c r="AD50" s="1">
         <v>977</v>
       </c>
       <c r="AE50" s="1">
         <v>739</v>
       </c>
       <c r="AF50" s="1">
         <v>1796</v>
       </c>
-    </row>
-    <row r="51" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG50" s="1">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="51" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A51" s="25" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C51" s="1">
         <v>642</v>
       </c>
       <c r="D51" s="1">
         <v>547</v>
       </c>
       <c r="E51" s="1">
         <v>506</v>
       </c>
       <c r="F51" s="1">
         <v>577</v>
       </c>
       <c r="G51" s="1">
         <v>615</v>
       </c>
       <c r="H51" s="1">
         <v>633</v>
       </c>
       <c r="I51" s="1">
@@ -5761,88 +5891,92 @@
       </c>
       <c r="Y51" s="28">
         <v>610</v>
       </c>
       <c r="Z51" s="28">
         <v>577</v>
       </c>
       <c r="AA51" s="28">
         <v>455</v>
       </c>
       <c r="AB51" s="28">
         <v>447</v>
       </c>
       <c r="AC51" s="1">
         <v>510</v>
       </c>
       <c r="AD51" s="1">
         <v>523</v>
       </c>
       <c r="AE51" s="1">
         <v>486</v>
       </c>
       <c r="AF51" s="1">
         <v>771</v>
       </c>
-    </row>
-    <row r="52" spans="1:32" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AG51" s="1">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="52" spans="1:33" s="15" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
-      <c r="B52" s="44" t="s">
+      <c r="B52" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="44"/>
-[...30 lines deleted...]
-    <row r="53" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="C52" s="46"/>
+      <c r="D52" s="46"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="46"/>
+      <c r="G52" s="46"/>
+      <c r="H52" s="46"/>
+      <c r="I52" s="46"/>
+      <c r="J52" s="46"/>
+      <c r="K52" s="46"/>
+      <c r="L52" s="46"/>
+      <c r="M52" s="46"/>
+      <c r="N52" s="46"/>
+      <c r="O52" s="46"/>
+      <c r="P52" s="46"/>
+      <c r="Q52" s="46"/>
+      <c r="R52" s="46"/>
+      <c r="S52" s="46"/>
+      <c r="T52" s="46"/>
+      <c r="U52" s="46"/>
+      <c r="V52" s="46"/>
+      <c r="W52" s="46"/>
+      <c r="X52" s="46"/>
+      <c r="Y52" s="46"/>
+      <c r="Z52" s="46"/>
+      <c r="AA52" s="46"/>
+      <c r="AB52" s="46"/>
+      <c r="AC52" s="46"/>
+      <c r="AD52" s="46"/>
+      <c r="AE52" s="46"/>
+      <c r="AF52" s="46"/>
+      <c r="AG52" s="46"/>
+    </row>
+    <row r="53" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B53" s="8" t="s">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>3598</v>
       </c>
       <c r="D53" s="1">
         <v>3063</v>
       </c>
       <c r="E53" s="1">
         <v>3046</v>
       </c>
       <c r="F53" s="1">
         <v>3431</v>
       </c>
       <c r="G53" s="1">
         <v>3064</v>
       </c>
       <c r="H53" s="1">
         <v>3576</v>
       </c>
       <c r="I53" s="1">
         <v>4386</v>
       </c>
       <c r="J53" s="1">
@@ -5892,52 +6026,55 @@
       </c>
       <c r="Y53" s="28">
         <v>2782</v>
       </c>
       <c r="Z53" s="28">
         <v>2999</v>
       </c>
       <c r="AA53" s="28">
         <v>2383</v>
       </c>
       <c r="AB53" s="28">
         <v>2292</v>
       </c>
       <c r="AC53" s="1">
         <v>2426</v>
       </c>
       <c r="AD53" s="1">
         <v>2495</v>
       </c>
       <c r="AE53" s="1">
         <v>2282</v>
       </c>
       <c r="AF53" s="1">
         <v>4184</v>
       </c>
-    </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG53" s="1">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="54" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A54" s="22">
         <v>100000000</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="1">
         <v>81</v>
       </c>
       <c r="D54" s="1">
         <v>90</v>
       </c>
       <c r="E54" s="1">
         <v>67</v>
       </c>
       <c r="F54" s="1">
         <v>80</v>
       </c>
       <c r="G54" s="1">
         <v>75</v>
       </c>
       <c r="H54" s="1">
         <v>101</v>
       </c>
       <c r="I54" s="1">
@@ -5990,52 +6127,55 @@
       </c>
       <c r="Y54" s="28">
         <v>59</v>
       </c>
       <c r="Z54" s="28">
         <v>67</v>
       </c>
       <c r="AA54" s="28">
         <v>60</v>
       </c>
       <c r="AB54" s="28">
         <v>54</v>
       </c>
       <c r="AC54" s="1">
         <v>53</v>
       </c>
       <c r="AD54" s="1">
         <v>63</v>
       </c>
       <c r="AE54" s="1">
         <v>42</v>
       </c>
       <c r="AF54" s="1">
         <v>124</v>
       </c>
-    </row>
-    <row r="55" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG54" s="1">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="55" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A55" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C55" s="1">
         <v>138</v>
       </c>
       <c r="D55" s="1">
         <v>130</v>
       </c>
       <c r="E55" s="1">
         <v>141</v>
       </c>
       <c r="F55" s="1">
         <v>147</v>
       </c>
       <c r="G55" s="1">
         <v>111</v>
       </c>
       <c r="H55" s="1">
         <v>159</v>
       </c>
       <c r="I55" s="1">
@@ -6088,52 +6228,55 @@
       </c>
       <c r="Y55" s="28">
         <v>127</v>
       </c>
       <c r="Z55" s="28">
         <v>124</v>
       </c>
       <c r="AA55" s="28">
         <v>121</v>
       </c>
       <c r="AB55" s="28">
         <v>123</v>
       </c>
       <c r="AC55" s="1">
         <v>98</v>
       </c>
       <c r="AD55" s="1">
         <v>118</v>
       </c>
       <c r="AE55" s="1">
         <v>92</v>
       </c>
       <c r="AF55" s="1">
         <v>250</v>
       </c>
-    </row>
-    <row r="56" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG55" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="56" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C56" s="1">
         <v>78</v>
       </c>
       <c r="D56" s="1">
         <v>61</v>
       </c>
       <c r="E56" s="1">
         <v>92</v>
       </c>
       <c r="F56" s="1">
         <v>80</v>
       </c>
       <c r="G56" s="1">
         <v>77</v>
       </c>
       <c r="H56" s="1">
         <v>81</v>
       </c>
       <c r="I56" s="1">
@@ -6186,52 +6329,55 @@
       </c>
       <c r="Y56" s="28">
         <v>69</v>
       </c>
       <c r="Z56" s="28">
         <v>53</v>
       </c>
       <c r="AA56" s="28">
         <v>52</v>
       </c>
       <c r="AB56" s="28">
         <v>44</v>
       </c>
       <c r="AC56" s="1">
         <v>61</v>
       </c>
       <c r="AD56" s="1">
         <v>59</v>
       </c>
       <c r="AE56" s="1">
         <v>37</v>
       </c>
       <c r="AF56" s="1">
         <v>82</v>
       </c>
-    </row>
-    <row r="57" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG56" s="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="57" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A57" s="24" t="s">
         <v>78</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="1">
         <v>812</v>
       </c>
       <c r="D57" s="1">
         <v>614</v>
       </c>
       <c r="E57" s="1">
         <v>605</v>
       </c>
       <c r="F57" s="1">
         <v>735</v>
       </c>
       <c r="G57" s="1">
         <v>654</v>
       </c>
       <c r="H57" s="1">
         <v>772</v>
       </c>
       <c r="I57" s="1">
@@ -6284,52 +6430,55 @@
       </c>
       <c r="Y57" s="28">
         <v>558</v>
       </c>
       <c r="Z57" s="28">
         <v>623</v>
       </c>
       <c r="AA57" s="28">
         <v>493</v>
       </c>
       <c r="AB57" s="28">
         <v>474</v>
       </c>
       <c r="AC57" s="1">
         <v>538</v>
       </c>
       <c r="AD57" s="1">
         <v>512</v>
       </c>
       <c r="AE57" s="1">
         <v>509</v>
       </c>
       <c r="AF57" s="1">
         <v>925</v>
       </c>
-    </row>
-    <row r="58" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG57" s="1">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="58" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C58" s="1">
         <v>134</v>
       </c>
       <c r="D58" s="1">
         <v>118</v>
       </c>
       <c r="E58" s="1">
         <v>114</v>
       </c>
       <c r="F58" s="1">
         <v>149</v>
       </c>
       <c r="G58" s="1">
         <v>129</v>
       </c>
       <c r="H58" s="1">
         <v>156</v>
       </c>
       <c r="I58" s="1">
@@ -6382,52 +6531,55 @@
       </c>
       <c r="Y58" s="28">
         <v>90</v>
       </c>
       <c r="Z58" s="28">
         <v>101</v>
       </c>
       <c r="AA58" s="28">
         <v>70</v>
       </c>
       <c r="AB58" s="28">
         <v>83</v>
       </c>
       <c r="AC58" s="1">
         <v>92</v>
       </c>
       <c r="AD58" s="1">
         <v>92</v>
       </c>
       <c r="AE58" s="1">
         <v>91</v>
       </c>
       <c r="AF58" s="1">
         <v>154</v>
       </c>
-    </row>
-    <row r="59" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG58" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="59" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="1">
         <v>102</v>
       </c>
       <c r="D59" s="1">
         <v>70</v>
       </c>
       <c r="E59" s="1">
         <v>71</v>
       </c>
       <c r="F59" s="1">
         <v>94</v>
       </c>
       <c r="G59" s="1">
         <v>61</v>
       </c>
       <c r="H59" s="1">
         <v>114</v>
       </c>
       <c r="I59" s="1">
@@ -6480,52 +6632,55 @@
       </c>
       <c r="Y59" s="28">
         <v>75</v>
       </c>
       <c r="Z59" s="28">
         <v>78</v>
       </c>
       <c r="AA59" s="28">
         <v>70</v>
       </c>
       <c r="AB59" s="28">
         <v>54</v>
       </c>
       <c r="AC59" s="1">
         <v>68</v>
       </c>
       <c r="AD59" s="1">
         <v>61</v>
       </c>
       <c r="AE59" s="1">
         <v>59</v>
       </c>
       <c r="AF59" s="1">
         <v>116</v>
       </c>
-    </row>
-    <row r="60" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG59" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="60" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A60" s="24" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="1">
         <v>353</v>
       </c>
       <c r="D60" s="1">
         <v>325</v>
       </c>
       <c r="E60" s="1">
         <v>294</v>
       </c>
       <c r="F60" s="1">
         <v>273</v>
       </c>
       <c r="G60" s="1">
         <v>296</v>
       </c>
       <c r="H60" s="1">
         <v>328</v>
       </c>
       <c r="I60" s="1">
@@ -6578,52 +6733,55 @@
       </c>
       <c r="Y60" s="28">
         <v>268</v>
       </c>
       <c r="Z60" s="28">
         <v>329</v>
       </c>
       <c r="AA60" s="28">
         <v>238</v>
       </c>
       <c r="AB60" s="28">
         <v>213</v>
       </c>
       <c r="AC60" s="1">
         <v>176</v>
       </c>
       <c r="AD60" s="1">
         <v>208</v>
       </c>
       <c r="AE60" s="1">
         <v>214</v>
       </c>
       <c r="AF60" s="1">
         <v>322</v>
       </c>
-    </row>
-    <row r="61" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG60" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="61" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C61" s="1">
         <v>189</v>
       </c>
       <c r="D61" s="1">
         <v>144</v>
       </c>
       <c r="E61" s="1">
         <v>167</v>
       </c>
       <c r="F61" s="1">
         <v>169</v>
       </c>
       <c r="G61" s="1">
         <v>162</v>
       </c>
       <c r="H61" s="1">
         <v>179</v>
       </c>
       <c r="I61" s="1">
@@ -6676,52 +6834,55 @@
       </c>
       <c r="Y61" s="28">
         <v>126</v>
       </c>
       <c r="Z61" s="28">
         <v>144</v>
       </c>
       <c r="AA61" s="28">
         <v>117</v>
       </c>
       <c r="AB61" s="28">
         <v>109</v>
       </c>
       <c r="AC61" s="1">
         <v>118</v>
       </c>
       <c r="AD61" s="1">
         <v>130</v>
       </c>
       <c r="AE61" s="1">
         <v>120</v>
       </c>
       <c r="AF61" s="1">
         <v>214</v>
       </c>
-    </row>
-    <row r="62" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG61" s="1">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="62" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A62" s="24" t="s">
         <v>83</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C62" s="1">
         <v>79</v>
       </c>
       <c r="D62" s="1">
         <v>80</v>
       </c>
       <c r="E62" s="1">
         <v>65</v>
       </c>
       <c r="F62" s="1">
         <v>97</v>
       </c>
       <c r="G62" s="1">
         <v>68</v>
       </c>
       <c r="H62" s="1">
         <v>95</v>
       </c>
       <c r="I62" s="1">
@@ -6774,52 +6935,55 @@
       </c>
       <c r="Y62" s="28">
         <v>61</v>
       </c>
       <c r="Z62" s="28">
         <v>67</v>
       </c>
       <c r="AA62" s="28">
         <v>50</v>
       </c>
       <c r="AB62" s="28">
         <v>59</v>
       </c>
       <c r="AC62" s="1">
         <v>55</v>
       </c>
       <c r="AD62" s="1">
         <v>52</v>
       </c>
       <c r="AE62" s="1">
         <v>44</v>
       </c>
       <c r="AF62" s="1">
         <v>108</v>
       </c>
-    </row>
-    <row r="63" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG62" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="63" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A63" s="24" t="s">
         <v>84</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="1">
         <v>104</v>
       </c>
       <c r="D63" s="1">
         <v>112</v>
       </c>
       <c r="E63" s="1">
         <v>118</v>
       </c>
       <c r="F63" s="1">
         <v>144</v>
       </c>
       <c r="G63" s="1">
         <v>94</v>
       </c>
       <c r="H63" s="1">
         <v>173</v>
       </c>
       <c r="I63" s="1">
@@ -6872,52 +7036,55 @@
       </c>
       <c r="Y63" s="28">
         <v>125</v>
       </c>
       <c r="Z63" s="28">
         <v>120</v>
       </c>
       <c r="AA63" s="28">
         <v>84</v>
       </c>
       <c r="AB63" s="28">
         <v>92</v>
       </c>
       <c r="AC63" s="1">
         <v>101</v>
       </c>
       <c r="AD63" s="1">
         <v>98</v>
       </c>
       <c r="AE63" s="1">
         <v>63</v>
       </c>
       <c r="AF63" s="1">
         <v>200</v>
       </c>
-    </row>
-    <row r="64" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG63" s="1">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="64" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="1">
         <v>203</v>
       </c>
       <c r="D64" s="1">
         <v>178</v>
       </c>
       <c r="E64" s="1">
         <v>197</v>
       </c>
       <c r="F64" s="1">
         <v>194</v>
       </c>
       <c r="G64" s="1">
         <v>180</v>
       </c>
       <c r="H64" s="1">
         <v>161</v>
       </c>
       <c r="I64" s="1">
@@ -6970,52 +7137,55 @@
       </c>
       <c r="Y64" s="28">
         <v>164</v>
       </c>
       <c r="Z64" s="28">
         <v>172</v>
       </c>
       <c r="AA64" s="28">
         <v>118</v>
       </c>
       <c r="AB64" s="28">
         <v>92</v>
       </c>
       <c r="AC64" s="1">
         <v>125</v>
       </c>
       <c r="AD64" s="1">
         <v>139</v>
       </c>
       <c r="AE64" s="1">
         <v>108</v>
       </c>
       <c r="AF64" s="1">
         <v>186</v>
       </c>
-    </row>
-    <row r="65" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG64" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="65" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C65" s="1">
         <v>219</v>
       </c>
       <c r="D65" s="1">
         <v>188</v>
       </c>
       <c r="E65" s="1">
         <v>193</v>
       </c>
       <c r="F65" s="1">
         <v>234</v>
       </c>
       <c r="G65" s="1">
         <v>213</v>
       </c>
       <c r="H65" s="1">
         <v>179</v>
       </c>
       <c r="I65" s="1">
@@ -7068,52 +7238,55 @@
       </c>
       <c r="Y65" s="28">
         <v>154</v>
       </c>
       <c r="Z65" s="28">
         <v>138</v>
       </c>
       <c r="AA65" s="28">
         <v>113</v>
       </c>
       <c r="AB65" s="28">
         <v>122</v>
       </c>
       <c r="AC65" s="1">
         <v>153</v>
       </c>
       <c r="AD65" s="1">
         <v>126</v>
       </c>
       <c r="AE65" s="1">
         <v>144</v>
       </c>
       <c r="AF65" s="1">
         <v>202</v>
       </c>
-    </row>
-    <row r="66" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG65" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="66" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A66" s="24" t="s">
         <v>87</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C66" s="1">
         <v>68</v>
       </c>
       <c r="D66" s="1">
         <v>76</v>
       </c>
       <c r="E66" s="1">
         <v>86</v>
       </c>
       <c r="F66" s="1">
         <v>94</v>
       </c>
       <c r="G66" s="1">
         <v>61</v>
       </c>
       <c r="H66" s="1">
         <v>116</v>
       </c>
       <c r="I66" s="1">
@@ -7166,52 +7339,55 @@
       </c>
       <c r="Y66" s="28">
         <v>65</v>
       </c>
       <c r="Z66" s="28">
         <v>74</v>
       </c>
       <c r="AA66" s="28">
         <v>62</v>
       </c>
       <c r="AB66" s="28">
         <v>60</v>
       </c>
       <c r="AC66" s="1">
         <v>64</v>
       </c>
       <c r="AD66" s="1">
         <v>87</v>
       </c>
       <c r="AE66" s="1">
         <v>47</v>
       </c>
       <c r="AF66" s="1">
         <v>124</v>
       </c>
-    </row>
-    <row r="67" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG66" s="1">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="67" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="1">
         <v>93</v>
       </c>
       <c r="D67" s="1">
         <v>91</v>
       </c>
       <c r="E67" s="1">
         <v>96</v>
       </c>
       <c r="F67" s="1">
         <v>105</v>
       </c>
       <c r="G67" s="1">
         <v>78</v>
       </c>
       <c r="H67" s="1">
         <v>137</v>
       </c>
       <c r="I67" s="1">
@@ -7264,52 +7440,55 @@
       </c>
       <c r="Y67" s="28">
         <v>111</v>
       </c>
       <c r="Z67" s="28">
         <v>112</v>
       </c>
       <c r="AA67" s="28">
         <v>82</v>
       </c>
       <c r="AB67" s="28">
         <v>70</v>
       </c>
       <c r="AC67" s="1">
         <v>75</v>
       </c>
       <c r="AD67" s="1">
         <v>80</v>
       </c>
       <c r="AE67" s="1">
         <v>45</v>
       </c>
       <c r="AF67" s="1">
         <v>184</v>
       </c>
-    </row>
-    <row r="68" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG67" s="1">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="68" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="1">
         <v>828</v>
       </c>
       <c r="D68" s="1">
         <v>699</v>
       </c>
       <c r="E68" s="1">
         <v>647</v>
       </c>
       <c r="F68" s="1">
         <v>679</v>
       </c>
       <c r="G68" s="1">
         <v>710</v>
       </c>
       <c r="H68" s="1">
         <v>655</v>
       </c>
       <c r="I68" s="1">
@@ -7362,52 +7541,55 @@
       </c>
       <c r="Y68" s="28">
         <v>635</v>
       </c>
       <c r="Z68" s="28">
         <v>695</v>
       </c>
       <c r="AA68" s="28">
         <v>571</v>
       </c>
       <c r="AB68" s="28">
         <v>546</v>
       </c>
       <c r="AC68" s="1">
         <v>565</v>
       </c>
       <c r="AD68" s="1">
         <v>581</v>
       </c>
       <c r="AE68" s="1">
         <v>582</v>
       </c>
       <c r="AF68" s="1">
         <v>811</v>
       </c>
-    </row>
-    <row r="69" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG68" s="1">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="69" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A69" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>36</v>
       </c>
       <c r="C69" s="1">
         <v>20</v>
       </c>
       <c r="D69" s="1">
         <v>17</v>
       </c>
       <c r="E69" s="1">
         <v>13</v>
       </c>
       <c r="F69" s="1">
         <v>25</v>
       </c>
       <c r="G69" s="1">
         <v>25</v>
       </c>
       <c r="H69" s="1">
         <v>21</v>
       </c>
       <c r="I69" s="1">
@@ -7460,52 +7642,55 @@
       </c>
       <c r="Y69" s="28">
         <v>12</v>
       </c>
       <c r="Z69" s="28">
         <v>13</v>
       </c>
       <c r="AA69" s="28">
         <v>17</v>
       </c>
       <c r="AB69" s="28">
         <v>10</v>
       </c>
       <c r="AC69" s="1">
         <v>13</v>
       </c>
       <c r="AD69" s="1">
         <v>10</v>
       </c>
       <c r="AE69" s="1">
         <v>16</v>
       </c>
       <c r="AF69" s="1">
         <v>27</v>
       </c>
-    </row>
-    <row r="70" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG69" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="70" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A70" s="26" t="s">
         <v>91</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="2">
         <v>97</v>
       </c>
       <c r="D70" s="2">
         <v>70</v>
       </c>
       <c r="E70" s="2">
         <v>80</v>
       </c>
       <c r="F70" s="2">
         <v>132</v>
       </c>
       <c r="G70" s="2">
         <v>70</v>
       </c>
       <c r="H70" s="2">
         <v>149</v>
       </c>
       <c r="I70" s="2">
@@ -7558,75 +7743,78 @@
       </c>
       <c r="Y70" s="29">
         <v>83</v>
       </c>
       <c r="Z70" s="29">
         <v>89</v>
       </c>
       <c r="AA70" s="29">
         <v>65</v>
       </c>
       <c r="AB70" s="29">
         <v>87</v>
       </c>
       <c r="AC70" s="2">
         <v>71</v>
       </c>
       <c r="AD70" s="2">
         <v>79</v>
       </c>
       <c r="AE70" s="2">
         <v>69</v>
       </c>
       <c r="AF70" s="2">
         <v>155</v>
       </c>
-    </row>
-    <row r="71" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="AG70" s="2">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="71" spans="1:33" x14ac:dyDescent="0.25">
       <c r="A71" s="25"/>
       <c r="B71" s="12"/>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B72" s="4"/>
     </row>
-    <row r="73" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B73" s="4"/>
     </row>
-    <row r="74" spans="1:32" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:33" x14ac:dyDescent="0.25">
       <c r="B74" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:N6"/>
     <mergeCell ref="O6:Z6"/>
-    <mergeCell ref="B30:AF30"/>
-[...3 lines deleted...]
-    <mergeCell ref="B8:AF8"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA6:AG6"/>
+    <mergeCell ref="B8:AG8"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B52:AG52"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>