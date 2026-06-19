--- v0 (2026-04-16)
+++ v1 (2026-06-19)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\на сайт за февраль месяц 2026\ЧН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЧН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67544670-803D-4689-996B-A77683C6BC1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="427" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="108">
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -431,51 +432,51 @@
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Численность населения на начало периода</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -2825,51 +2826,51 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -3089,1834 +3090,1839 @@
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1719">
-    <cellStyle name="20% - Акцент1 2" xfId="30"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1629"/>
+    <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="1630"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="23"/>
-    <cellStyle name="Название 2 2" xfId="1712"/>
+    <cellStyle name="Название 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Название 2 2" xfId="1712" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
     <cellStyle name="Нейтральный" xfId="7" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="Нейтральный 2" xfId="24"/>
+    <cellStyle name="Нейтральный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="22"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="26"/>
+    <cellStyle name="Обычный 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Обычный 2 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1717" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 2 3" xfId="1632" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 2 4" xfId="1715" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 3" xfId="1716" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 3 2" xfId="1713" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 4" xfId="26" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="27"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1711"/>
+    <cellStyle name="Примечание 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="Примечание 2 10" xfId="1633" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="Примечание 2 2" xfId="1634" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Примечание 2 3" xfId="1635" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1636" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1637" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Примечание 2 6" xfId="1638" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1639" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Примечание 2 8" xfId="1640" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Примечание 2 9" xfId="1641" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Примечание 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Примечание 3 10" xfId="1643" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Примечание 3 11" xfId="1644" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Примечание 3 12" xfId="1645" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Примечание 3 13" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Примечание 3 14" xfId="1647" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Примечание 3 15" xfId="1648" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Примечание 3 16" xfId="1649" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Примечание 3 17" xfId="1650" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Примечание 3 18" xfId="1651" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Примечание 3 19" xfId="1652" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Примечание 3 2" xfId="1653" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Примечание 3 20" xfId="1654" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Примечание 3 21" xfId="1655" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Примечание 3 22" xfId="1656" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Примечание 3 23" xfId="1657" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Примечание 3 24" xfId="1658" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Примечание 3 25" xfId="1659" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Примечание 3 26" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Примечание 3 27" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Примечание 3 28" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Примечание 3 29" xfId="1663" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Примечание 3 3" xfId="1664" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Примечание 3 30" xfId="1665" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Примечание 3 31" xfId="1666" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Примечание 3 32" xfId="1667" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Примечание 3 33" xfId="1668" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Примечание 3 34" xfId="1669" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Примечание 3 35" xfId="1670" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Примечание 3 36" xfId="1642" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Примечание 3 4" xfId="1671" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Примечание 3 5" xfId="1672" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Примечание 3 6" xfId="1673" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Примечание 3 7" xfId="1674" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Примечание 3 8" xfId="1675" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Примечание 3 9" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Примечание 4" xfId="29" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Примечание 4 10" xfId="1678" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Примечание 4 11" xfId="1679" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Примечание 4 12" xfId="1680" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Примечание 4 13" xfId="1681" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Примечание 4 14" xfId="1682" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Примечание 4 15" xfId="1683" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Примечание 4 16" xfId="1684" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Примечание 4 17" xfId="1685" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Примечание 4 18" xfId="1686" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Примечание 4 19" xfId="1687" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Примечание 4 2" xfId="1688" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Примечание 4 20" xfId="1689" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Примечание 4 21" xfId="1690" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Примечание 4 22" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Примечание 4 23" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Примечание 4 24" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Примечание 4 25" xfId="1694" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Примечание 4 26" xfId="1695" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Примечание 4 27" xfId="1696" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Примечание 4 28" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Примечание 4 29" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Примечание 4 3" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Примечание 4 30" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Примечание 4 31" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Примечание 4 32" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Примечание 4 33" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Примечание 4 34" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Примечание 4 35" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Примечание 4 36" xfId="1677" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Примечание 4 4" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Примечание 4 5" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Примечание 4 6" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Примечание 4 7" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Примечание 4 8" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Примечание 4 9" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Финансовый 2" xfId="1718"/>
+    <cellStyle name="Финансовый 2" xfId="1718" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -4968,85 +4974,119 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -5190,63 +5230,65 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="E16" sqref="E16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
-    <col min="3" max="256" width="9.140625" style="5"/>
+    <col min="3" max="4" width="9.140625" style="5"/>
+    <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="5"/>
     <col min="1793" max="1793" width="42.28515625" style="5" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" style="5" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="5"/>
     <col min="2049" max="2049" width="42.28515625" style="5" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" style="5" customWidth="1"/>
     <col min="2051" max="2304" width="9.140625" style="5"/>
     <col min="2305" max="2305" width="42.28515625" style="5" customWidth="1"/>
@@ -5458,191 +5500,191 @@
       </c>
       <c r="B6" s="97" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="94" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="95" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="94" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="95" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="B9" s="107" t="s">
+      <c r="B9" s="106" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="6" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="107" t="s">
+      <c r="B10" s="106" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="98" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="99" t="s">
         <v>87</v>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="98" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="100" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="94" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="101" t="s">
         <v>79</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="101" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="94" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="102" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="B16" s="103">
-        <v>46122</v>
+      <c r="B16" s="107">
+        <v>46183</v>
       </c>
       <c r="M16" s="8"/>
     </row>
-    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="98" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="103">
-        <v>46153</v>
+      <c r="B17" s="107">
+        <v>46213</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="98" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="104" t="s">
+      <c r="B18" s="103" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="104" t="s">
+      <c r="B19" s="103" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="98" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="105" t="s">
+      <c r="B20" s="104" t="s">
         <v>73</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="106" t="s">
+      <c r="B21" s="105" t="s">
         <v>74</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K37" sqref="K37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="11" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="11"/>
     <col min="4" max="4" width="51.7109375" style="11" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="4.5703125" style="15" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="15" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="15"/>
     <col min="260" max="260" width="51.7109375" style="15" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="15"/>
     <col min="513" max="513" width="4.5703125" style="15" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="15" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="15"/>
     <col min="516" max="516" width="51.7109375" style="15" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="15"/>
     <col min="769" max="769" width="4.5703125" style="15" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="15" customWidth="1"/>
@@ -6022,184 +6064,186 @@
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="12"/>
       <c r="D12" s="16"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="16"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="108"/>
-[...2 lines deleted...]
-      <c r="D19" s="108"/>
+      <c r="A19" s="110"/>
+      <c r="B19" s="110"/>
+      <c r="C19" s="110"/>
+      <c r="D19" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AK294"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AF189" sqref="AF189"/>
+      <selection activeCell="AH193" sqref="AH193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="22" customWidth="1"/>
     <col min="3" max="10" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="22" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="22"/>
     <col min="23" max="23" width="11.28515625" style="22" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="22"/>
     <col min="29" max="29" width="10.42578125" style="22" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="109" t="s">
+      <c r="B2" s="111" t="s">
         <v>107</v>
       </c>
-      <c r="C2" s="109"/>
-[...25 lines deleted...]
-      <c r="AC2" s="110"/>
+      <c r="C2" s="111"/>
+      <c r="D2" s="111"/>
+      <c r="E2" s="111"/>
+      <c r="F2" s="111"/>
+      <c r="G2" s="111"/>
+      <c r="H2" s="111"/>
+      <c r="I2" s="111"/>
+      <c r="J2" s="111"/>
+      <c r="K2" s="111"/>
+      <c r="L2" s="111"/>
+      <c r="M2" s="111"/>
+      <c r="N2" s="111"/>
+      <c r="O2" s="111"/>
+      <c r="P2" s="111"/>
+      <c r="Q2" s="111"/>
+      <c r="R2" s="111"/>
+      <c r="S2" s="111"/>
+      <c r="T2" s="111"/>
+      <c r="U2" s="111"/>
+      <c r="V2" s="111"/>
+      <c r="W2" s="111"/>
+      <c r="X2" s="111"/>
+      <c r="Y2" s="111"/>
+      <c r="Z2" s="111"/>
+      <c r="AA2" s="111"/>
+      <c r="AB2" s="111"/>
+      <c r="AC2" s="111"/>
+      <c r="AD2" s="111"/>
+      <c r="AE2" s="111"/>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="117" t="s">
+      <c r="A4" s="123" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="113"/>
-      <c r="C4" s="115">
+      <c r="B4" s="119"/>
+      <c r="C4" s="121">
         <v>2024</v>
       </c>
-      <c r="D4" s="116"/>
-[...10 lines deleted...]
-      <c r="O4" s="124">
+      <c r="D4" s="122"/>
+      <c r="E4" s="122"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="122"/>
+      <c r="I4" s="122"/>
+      <c r="J4" s="122"/>
+      <c r="K4" s="122"/>
+      <c r="L4" s="122"/>
+      <c r="M4" s="122"/>
+      <c r="N4" s="122"/>
+      <c r="O4" s="117">
         <v>2025</v>
       </c>
-      <c r="P4" s="124"/>
-[...10 lines deleted...]
-      <c r="AA4" s="122">
+      <c r="P4" s="117"/>
+      <c r="Q4" s="117"/>
+      <c r="R4" s="117"/>
+      <c r="S4" s="117"/>
+      <c r="T4" s="117"/>
+      <c r="U4" s="117"/>
+      <c r="V4" s="117"/>
+      <c r="W4" s="117"/>
+      <c r="X4" s="117"/>
+      <c r="Y4" s="117"/>
+      <c r="Z4" s="112"/>
+      <c r="AA4" s="112">
         <v>2026</v>
       </c>
-      <c r="AB4" s="123"/>
-[...2 lines deleted...]
-      <c r="AE4" s="93"/>
+      <c r="AB4" s="113"/>
+      <c r="AC4" s="113"/>
+      <c r="AD4" s="113"/>
+      <c r="AE4" s="113"/>
       <c r="AF4" s="93"/>
       <c r="AG4" s="93"/>
       <c r="AH4" s="93"/>
       <c r="AI4" s="93"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="93"/>
     </row>
     <row r="5" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="118"/>
-      <c r="B5" s="114"/>
+      <c r="A5" s="124"/>
+      <c r="B5" s="120"/>
       <c r="C5" s="28" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>89</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>90</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>91</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>92</v>
       </c>
       <c r="H5" s="26" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="26" t="s">
         <v>101</v>
       </c>
       <c r="J5" s="26" t="s">
         <v>94</v>
       </c>
       <c r="K5" s="26" t="s">
@@ -6237,82 +6281,90 @@
       </c>
       <c r="V5" s="76" t="s">
         <v>94</v>
       </c>
       <c r="W5" s="73" t="s">
         <v>95</v>
       </c>
       <c r="X5" s="73" t="s">
         <v>96</v>
       </c>
       <c r="Y5" s="91" t="s">
         <v>97</v>
       </c>
       <c r="Z5" s="92" t="s">
         <v>98</v>
       </c>
       <c r="AA5" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB5" s="88" t="s">
         <v>106</v>
       </c>
       <c r="AC5" s="89" t="s">
         <v>90</v>
       </c>
-      <c r="AD5" s="25"/>
+      <c r="AD5" s="89" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE5" s="76" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.2">
-      <c r="B6" s="121" t="s">
+      <c r="B6" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="121"/>
-[...24 lines deleted...]
-      <c r="AB6" s="121"/>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="114"/>
+      <c r="F6" s="114"/>
+      <c r="G6" s="114"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="114"/>
+      <c r="J6" s="114"/>
+      <c r="K6" s="114"/>
+      <c r="L6" s="114"/>
+      <c r="M6" s="114"/>
+      <c r="N6" s="114"/>
+      <c r="O6" s="114"/>
+      <c r="P6" s="114"/>
+      <c r="Q6" s="114"/>
+      <c r="R6" s="114"/>
+      <c r="S6" s="114"/>
+      <c r="T6" s="114"/>
+      <c r="U6" s="114"/>
+      <c r="V6" s="114"/>
+      <c r="W6" s="114"/>
+      <c r="X6" s="114"/>
+      <c r="Y6" s="114"/>
+      <c r="Z6" s="114"/>
+      <c r="AA6" s="114"/>
+      <c r="AB6" s="114"/>
+      <c r="AC6" s="114"/>
+      <c r="AD6" s="114"/>
+      <c r="AE6" s="114"/>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.2">
       <c r="B7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="27">
         <v>20033546</v>
       </c>
       <c r="D7" s="27">
         <v>20053665</v>
       </c>
       <c r="E7" s="27">
         <v>20075271</v>
       </c>
       <c r="F7" s="27">
         <v>20095963</v>
       </c>
       <c r="G7" s="27">
         <v>20118478</v>
       </c>
       <c r="H7" s="74">
         <v>20139914</v>
       </c>
       <c r="I7" s="27">
         <v>20159707</v>
@@ -6355,50 +6407,56 @@
       </c>
       <c r="V7" s="27">
         <v>20407844</v>
       </c>
       <c r="W7" s="74">
         <v>20426568</v>
       </c>
       <c r="X7" s="74">
         <v>20445231</v>
       </c>
       <c r="Y7" s="74">
         <v>20464077</v>
       </c>
       <c r="Z7" s="74">
         <v>20478879</v>
       </c>
       <c r="AA7" s="74">
         <v>20495975</v>
       </c>
       <c r="AB7" s="74">
         <v>20518005</v>
       </c>
       <c r="AC7" s="74">
         <v>20532240</v>
       </c>
+      <c r="AD7" s="108">
+        <v>20547909</v>
+      </c>
+      <c r="AE7" s="108">
+        <v>20562993</v>
+      </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A8" s="23">
         <v>100000000</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="27">
         <v>607556</v>
       </c>
       <c r="D8" s="27">
         <v>606896</v>
       </c>
       <c r="E8" s="27">
         <v>606777</v>
       </c>
       <c r="F8" s="27">
         <v>606527</v>
       </c>
       <c r="G8" s="27">
         <v>606448</v>
       </c>
       <c r="H8" s="74">
         <v>606215</v>
@@ -6444,50 +6502,56 @@
       </c>
       <c r="V8" s="27">
         <v>598868</v>
       </c>
       <c r="W8" s="74">
         <v>598000</v>
       </c>
       <c r="X8" s="74">
         <v>597292</v>
       </c>
       <c r="Y8" s="74">
         <v>596646</v>
       </c>
       <c r="Z8" s="74">
         <v>596000</v>
       </c>
       <c r="AA8" s="74">
         <v>595676</v>
       </c>
       <c r="AB8" s="74">
         <v>595208</v>
       </c>
       <c r="AC8" s="74">
         <v>594766</v>
       </c>
+      <c r="AD8" s="108">
+        <v>594320</v>
+      </c>
+      <c r="AE8" s="108">
+        <v>593892</v>
+      </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="27">
         <v>788012</v>
       </c>
       <c r="D9" s="27">
         <v>787688</v>
       </c>
       <c r="E9" s="27">
         <v>787647</v>
       </c>
       <c r="F9" s="27">
         <v>788518</v>
       </c>
       <c r="G9" s="27">
         <v>788557</v>
       </c>
       <c r="H9" s="74">
         <v>788775</v>
@@ -6533,50 +6597,56 @@
       </c>
       <c r="V9" s="27">
         <v>787915</v>
       </c>
       <c r="W9" s="74">
         <v>788155</v>
       </c>
       <c r="X9" s="74">
         <v>788665</v>
       </c>
       <c r="Y9" s="74">
         <v>788929</v>
       </c>
       <c r="Z9" s="74">
         <v>788960</v>
       </c>
       <c r="AA9" s="74">
         <v>789413</v>
       </c>
       <c r="AB9" s="74">
         <v>789953</v>
       </c>
       <c r="AC9" s="74">
         <v>790699</v>
       </c>
+      <c r="AD9" s="108">
+        <v>791055</v>
+      </c>
+      <c r="AE9" s="108">
+        <v>791660</v>
+      </c>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="27">
         <v>939400</v>
       </c>
       <c r="D10" s="27">
         <v>940025</v>
       </c>
       <c r="E10" s="27">
         <v>940880</v>
       </c>
       <c r="F10" s="27">
         <v>941765</v>
       </c>
       <c r="G10" s="27">
         <v>942670</v>
       </c>
       <c r="H10" s="74">
         <v>943615</v>
@@ -6622,50 +6692,56 @@
       </c>
       <c r="V10" s="27">
         <v>953687</v>
       </c>
       <c r="W10" s="74">
         <v>954014</v>
       </c>
       <c r="X10" s="74">
         <v>954455</v>
       </c>
       <c r="Y10" s="74">
         <v>954966</v>
       </c>
       <c r="Z10" s="74">
         <v>955310</v>
       </c>
       <c r="AA10" s="74">
         <v>955775</v>
       </c>
       <c r="AB10" s="74">
         <v>956557</v>
       </c>
       <c r="AC10" s="74">
         <v>956785</v>
       </c>
+      <c r="AD10" s="108">
+        <v>956990</v>
+      </c>
+      <c r="AE10" s="108">
+        <v>957413</v>
+      </c>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="27">
         <v>1531044</v>
       </c>
       <c r="D11" s="27">
         <v>1532985</v>
       </c>
       <c r="E11" s="27">
         <v>1535437</v>
       </c>
       <c r="F11" s="27">
         <v>1537874</v>
       </c>
       <c r="G11" s="27">
         <v>1540567</v>
       </c>
       <c r="H11" s="74">
         <v>1543588</v>
@@ -6711,50 +6787,56 @@
       </c>
       <c r="V11" s="27">
         <v>1581020</v>
       </c>
       <c r="W11" s="74">
         <v>1583478</v>
       </c>
       <c r="X11" s="74">
         <v>1586875</v>
       </c>
       <c r="Y11" s="74">
         <v>1590082</v>
       </c>
       <c r="Z11" s="74">
         <v>1592652</v>
       </c>
       <c r="AA11" s="74">
         <v>1596331</v>
       </c>
       <c r="AB11" s="74">
         <v>1600814</v>
       </c>
       <c r="AC11" s="74">
         <v>1603496</v>
       </c>
+      <c r="AD11" s="108">
+        <v>1606365</v>
+      </c>
+      <c r="AE11" s="108">
+        <v>1609784</v>
+      </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="27">
         <v>704078</v>
       </c>
       <c r="D12" s="27">
         <v>704911</v>
       </c>
       <c r="E12" s="27">
         <v>705901</v>
       </c>
       <c r="F12" s="27">
         <v>706711</v>
       </c>
       <c r="G12" s="27">
         <v>707609</v>
       </c>
       <c r="H12" s="74">
         <v>708290</v>
@@ -6800,50 +6882,56 @@
       </c>
       <c r="V12" s="27">
         <v>713872</v>
       </c>
       <c r="W12" s="74">
         <v>713933</v>
       </c>
       <c r="X12" s="74">
         <v>714213</v>
       </c>
       <c r="Y12" s="74">
         <v>714771</v>
       </c>
       <c r="Z12" s="74">
         <v>715428</v>
       </c>
       <c r="AA12" s="74">
         <v>715930</v>
       </c>
       <c r="AB12" s="74">
         <v>716377</v>
       </c>
       <c r="AC12" s="74">
         <v>716725</v>
       </c>
+      <c r="AD12" s="108">
+        <v>717347</v>
+      </c>
+      <c r="AE12" s="108">
+        <v>717862</v>
+      </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="27">
         <v>693249</v>
       </c>
       <c r="D13" s="27">
         <v>693416</v>
       </c>
       <c r="E13" s="27">
         <v>693736</v>
       </c>
       <c r="F13" s="27">
         <v>694081</v>
       </c>
       <c r="G13" s="27">
         <v>694459</v>
       </c>
       <c r="H13" s="74">
         <v>694730</v>
@@ -6889,50 +6977,56 @@
       </c>
       <c r="V13" s="27">
         <v>695900</v>
       </c>
       <c r="W13" s="74">
         <v>695774</v>
       </c>
       <c r="X13" s="74">
         <v>695751</v>
       </c>
       <c r="Y13" s="74">
         <v>695617</v>
       </c>
       <c r="Z13" s="74">
         <v>695562</v>
       </c>
       <c r="AA13" s="74">
         <v>695594</v>
       </c>
       <c r="AB13" s="74">
         <v>695661</v>
       </c>
       <c r="AC13" s="74">
         <v>695485</v>
       </c>
+      <c r="AD13" s="108">
+        <v>695162</v>
+      </c>
+      <c r="AE13" s="108">
+        <v>695037</v>
+      </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="27">
         <v>1222597</v>
       </c>
       <c r="D14" s="27">
         <v>1222618</v>
       </c>
       <c r="E14" s="27">
         <v>1222478</v>
       </c>
       <c r="F14" s="27">
         <v>1222811</v>
       </c>
       <c r="G14" s="27">
         <v>1223158</v>
       </c>
       <c r="H14" s="74">
         <v>1223457</v>
@@ -6978,50 +7072,56 @@
       </c>
       <c r="V14" s="27">
         <v>1219056</v>
       </c>
       <c r="W14" s="74">
         <v>1217729</v>
       </c>
       <c r="X14" s="74">
         <v>1216849</v>
       </c>
       <c r="Y14" s="74">
         <v>1216132</v>
       </c>
       <c r="Z14" s="74">
         <v>1215892</v>
       </c>
       <c r="AA14" s="74">
         <v>1215373</v>
       </c>
       <c r="AB14" s="74">
         <v>1215360</v>
       </c>
       <c r="AC14" s="74">
         <v>1214965</v>
       </c>
+      <c r="AD14" s="108">
+        <v>1214501</v>
+      </c>
+      <c r="AE14" s="108">
+        <v>1214040</v>
+      </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="27">
         <v>697998</v>
       </c>
       <c r="D15" s="27">
         <v>697335</v>
       </c>
       <c r="E15" s="27">
         <v>697120</v>
       </c>
       <c r="F15" s="27">
         <v>696976</v>
       </c>
       <c r="G15" s="27">
         <v>696807</v>
       </c>
       <c r="H15" s="74">
         <v>696772</v>
@@ -7067,50 +7167,56 @@
       </c>
       <c r="V15" s="27">
         <v>690556</v>
       </c>
       <c r="W15" s="74">
         <v>689639</v>
       </c>
       <c r="X15" s="74">
         <v>688989</v>
       </c>
       <c r="Y15" s="74">
         <v>688364</v>
       </c>
       <c r="Z15" s="74">
         <v>687909</v>
       </c>
       <c r="AA15" s="74">
         <v>687568</v>
       </c>
       <c r="AB15" s="74">
         <v>687107</v>
       </c>
       <c r="AC15" s="74">
         <v>686815</v>
       </c>
+      <c r="AD15" s="108">
+        <v>686469</v>
+      </c>
+      <c r="AE15" s="108">
+        <v>685955</v>
+      </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="27">
         <v>1135411</v>
       </c>
       <c r="D16" s="27">
         <v>1135048</v>
       </c>
       <c r="E16" s="27">
         <v>1135058</v>
       </c>
       <c r="F16" s="27">
         <v>1134932</v>
       </c>
       <c r="G16" s="27">
         <v>1134960</v>
       </c>
       <c r="H16" s="74">
         <v>1134935</v>
@@ -7156,52 +7262,58 @@
       </c>
       <c r="V16" s="27">
         <v>1132436</v>
       </c>
       <c r="W16" s="74">
         <v>1132162</v>
       </c>
       <c r="X16" s="74">
         <v>1131818</v>
       </c>
       <c r="Y16" s="74">
         <v>1131589</v>
       </c>
       <c r="Z16" s="74">
         <v>1131438</v>
       </c>
       <c r="AA16" s="74">
         <v>1131287</v>
       </c>
       <c r="AB16" s="74">
         <v>1131435</v>
       </c>
       <c r="AC16" s="74">
         <v>1131613</v>
       </c>
+      <c r="AD16" s="108">
+        <v>1131200</v>
+      </c>
+      <c r="AE16" s="108">
+        <v>1131090</v>
+      </c>
     </row>
-    <row r="17" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="27">
         <v>829998</v>
       </c>
       <c r="D17" s="27">
         <v>829487</v>
       </c>
       <c r="E17" s="27">
         <v>829259</v>
       </c>
       <c r="F17" s="27">
         <v>828785</v>
       </c>
       <c r="G17" s="27">
         <v>828687</v>
       </c>
       <c r="H17" s="74">
         <v>828339</v>
       </c>
       <c r="I17" s="27">
@@ -7245,52 +7357,58 @@
       </c>
       <c r="V17" s="27">
         <v>823115</v>
       </c>
       <c r="W17" s="74">
         <v>822711</v>
       </c>
       <c r="X17" s="74">
         <v>822379</v>
       </c>
       <c r="Y17" s="74">
         <v>822008</v>
       </c>
       <c r="Z17" s="74">
         <v>821761</v>
       </c>
       <c r="AA17" s="74">
         <v>821464</v>
       </c>
       <c r="AB17" s="74">
         <v>821235</v>
       </c>
       <c r="AC17" s="74">
         <v>820992</v>
       </c>
+      <c r="AD17" s="108">
+        <v>820605</v>
+      </c>
+      <c r="AE17" s="108">
+        <v>820294</v>
+      </c>
     </row>
-    <row r="18" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="27">
         <v>841831</v>
       </c>
       <c r="D18" s="27">
         <v>842437</v>
       </c>
       <c r="E18" s="27">
         <v>842866</v>
       </c>
       <c r="F18" s="27">
         <v>843383</v>
       </c>
       <c r="G18" s="27">
         <v>843889</v>
       </c>
       <c r="H18" s="74">
         <v>844482</v>
       </c>
       <c r="I18" s="27">
@@ -7334,52 +7452,58 @@
       </c>
       <c r="V18" s="27">
         <v>846675</v>
       </c>
       <c r="W18" s="74">
         <v>846068</v>
       </c>
       <c r="X18" s="74">
         <v>845879</v>
       </c>
       <c r="Y18" s="74">
         <v>845762</v>
       </c>
       <c r="Z18" s="74">
         <v>845912</v>
       </c>
       <c r="AA18" s="74">
         <v>846135</v>
       </c>
       <c r="AB18" s="74">
         <v>846542</v>
       </c>
       <c r="AC18" s="74">
         <v>846507</v>
       </c>
+      <c r="AD18" s="108">
+        <v>846379</v>
+      </c>
+      <c r="AE18" s="108">
+        <v>846360</v>
+      </c>
     </row>
-    <row r="19" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="27">
         <v>786917</v>
       </c>
       <c r="D19" s="27">
         <v>788281</v>
       </c>
       <c r="E19" s="27">
         <v>789914</v>
       </c>
       <c r="F19" s="27">
         <v>791363</v>
       </c>
       <c r="G19" s="27">
         <v>793037</v>
       </c>
       <c r="H19" s="74">
         <v>794501</v>
       </c>
       <c r="I19" s="27">
@@ -7423,52 +7547,58 @@
       </c>
       <c r="V19" s="27">
         <v>814072</v>
       </c>
       <c r="W19" s="74">
         <v>815058</v>
       </c>
       <c r="X19" s="74">
         <v>815976</v>
       </c>
       <c r="Y19" s="74">
         <v>817283</v>
       </c>
       <c r="Z19" s="74">
         <v>818345</v>
       </c>
       <c r="AA19" s="74">
         <v>819655</v>
       </c>
       <c r="AB19" s="74">
         <v>820858</v>
       </c>
       <c r="AC19" s="74">
         <v>821796</v>
       </c>
+      <c r="AD19" s="108">
+        <v>823030</v>
+      </c>
+      <c r="AE19" s="108">
+        <v>823669</v>
+      </c>
     </row>
-    <row r="20" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="27">
         <v>753957</v>
       </c>
       <c r="D20" s="27">
         <v>753686</v>
       </c>
       <c r="E20" s="27">
         <v>753510</v>
       </c>
       <c r="F20" s="27">
         <v>753484</v>
       </c>
       <c r="G20" s="27">
         <v>753573</v>
       </c>
       <c r="H20" s="74">
         <v>753483</v>
       </c>
       <c r="I20" s="27">
@@ -7512,52 +7642,58 @@
       </c>
       <c r="V20" s="27">
         <v>747758</v>
       </c>
       <c r="W20" s="74">
         <v>747064</v>
       </c>
       <c r="X20" s="74">
         <v>746604</v>
       </c>
       <c r="Y20" s="74">
         <v>746107</v>
       </c>
       <c r="Z20" s="74">
         <v>745586</v>
       </c>
       <c r="AA20" s="74">
         <v>745217</v>
       </c>
       <c r="AB20" s="74">
         <v>744685</v>
       </c>
       <c r="AC20" s="74">
         <v>744447</v>
       </c>
+      <c r="AD20" s="108">
+        <v>744132</v>
+      </c>
+      <c r="AE20" s="108">
+        <v>743935</v>
+      </c>
     </row>
-    <row r="21" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="27">
         <v>530124</v>
       </c>
       <c r="D21" s="27">
         <v>529435</v>
       </c>
       <c r="E21" s="27">
         <v>527854</v>
       </c>
       <c r="F21" s="27">
         <v>527480</v>
       </c>
       <c r="G21" s="27">
         <v>527107</v>
       </c>
       <c r="H21" s="74">
         <v>526718</v>
       </c>
       <c r="I21" s="27">
@@ -7601,52 +7737,58 @@
       </c>
       <c r="V21" s="27">
         <v>517281</v>
       </c>
       <c r="W21" s="74">
         <v>516650</v>
       </c>
       <c r="X21" s="74">
         <v>515967</v>
       </c>
       <c r="Y21" s="74">
         <v>515422</v>
       </c>
       <c r="Z21" s="74">
         <v>514732</v>
       </c>
       <c r="AA21" s="74">
         <v>514156</v>
       </c>
       <c r="AB21" s="74">
         <v>513624</v>
       </c>
       <c r="AC21" s="74">
         <v>513386</v>
       </c>
+      <c r="AD21" s="108">
+        <v>512991</v>
+      </c>
+      <c r="AE21" s="108">
+        <v>512702</v>
+      </c>
     </row>
-    <row r="22" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="27">
         <v>2142005</v>
       </c>
       <c r="D22" s="27">
         <v>2142058</v>
       </c>
       <c r="E22" s="27">
         <v>2143554</v>
       </c>
       <c r="F22" s="27">
         <v>2145213</v>
       </c>
       <c r="G22" s="27">
         <v>2147234</v>
       </c>
       <c r="H22" s="74">
         <v>2149210</v>
       </c>
       <c r="I22" s="27">
@@ -7690,52 +7832,58 @@
       </c>
       <c r="V22" s="27">
         <v>2149276</v>
       </c>
       <c r="W22" s="74">
         <v>2147757</v>
       </c>
       <c r="X22" s="74">
         <v>2148207</v>
       </c>
       <c r="Y22" s="74">
         <v>2147948</v>
       </c>
       <c r="Z22" s="74">
         <v>2148168</v>
       </c>
       <c r="AA22" s="74">
         <v>2148658</v>
       </c>
       <c r="AB22" s="74">
         <v>2146420</v>
       </c>
       <c r="AC22" s="74">
         <v>2146739</v>
       </c>
+      <c r="AD22" s="108">
+        <v>2146665</v>
+      </c>
+      <c r="AE22" s="108">
+        <v>2146817</v>
+      </c>
     </row>
-    <row r="23" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="27">
         <v>221592</v>
       </c>
       <c r="D23" s="27">
         <v>221575</v>
       </c>
       <c r="E23" s="27">
         <v>221531</v>
       </c>
       <c r="F23" s="27">
         <v>221531</v>
       </c>
       <c r="G23" s="27">
         <v>221587</v>
       </c>
       <c r="H23" s="74">
         <v>221624</v>
       </c>
       <c r="I23" s="27">
@@ -7779,52 +7927,58 @@
       </c>
       <c r="V23" s="27">
         <v>219942</v>
       </c>
       <c r="W23" s="74">
         <v>219745</v>
       </c>
       <c r="X23" s="74">
         <v>219563</v>
       </c>
       <c r="Y23" s="74">
         <v>219455</v>
       </c>
       <c r="Z23" s="74">
         <v>219200</v>
       </c>
       <c r="AA23" s="74">
         <v>218993</v>
       </c>
       <c r="AB23" s="74">
         <v>218785</v>
       </c>
       <c r="AC23" s="74">
         <v>218596</v>
       </c>
+      <c r="AD23" s="108">
+        <v>218420</v>
+      </c>
+      <c r="AE23" s="108">
+        <v>218251</v>
+      </c>
     </row>
-    <row r="24" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="27">
         <v>727071</v>
       </c>
       <c r="D24" s="27">
         <v>726730</v>
       </c>
       <c r="E24" s="27">
         <v>726598</v>
       </c>
       <c r="F24" s="27">
         <v>726384</v>
       </c>
       <c r="G24" s="27">
         <v>726311</v>
       </c>
       <c r="H24" s="74">
         <v>726379</v>
       </c>
       <c r="I24" s="27">
@@ -7868,52 +8022,58 @@
       </c>
       <c r="V24" s="27">
         <v>721140</v>
       </c>
       <c r="W24" s="74">
         <v>720615</v>
       </c>
       <c r="X24" s="74">
         <v>720127</v>
       </c>
       <c r="Y24" s="74">
         <v>719759</v>
       </c>
       <c r="Z24" s="74">
         <v>719361</v>
       </c>
       <c r="AA24" s="74">
         <v>718945</v>
       </c>
       <c r="AB24" s="74">
         <v>718439</v>
       </c>
       <c r="AC24" s="74">
         <v>717966</v>
       </c>
+      <c r="AD24" s="108">
+        <v>717603</v>
+      </c>
+      <c r="AE24" s="108">
+        <v>717399</v>
+      </c>
     </row>
-    <row r="25" spans="1:29" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="27">
         <v>1430136</v>
       </c>
       <c r="D25" s="27">
         <v>1437645</v>
       </c>
       <c r="E25" s="27">
         <v>1444697</v>
       </c>
       <c r="F25" s="27">
         <v>1451525</v>
       </c>
       <c r="G25" s="27">
         <v>1458092</v>
       </c>
       <c r="H25" s="74">
         <v>1464401</v>
       </c>
       <c r="I25" s="27">
@@ -7957,52 +8117,58 @@
       </c>
       <c r="V25" s="27">
         <v>1588567</v>
       </c>
       <c r="W25" s="74">
         <v>1601490</v>
       </c>
       <c r="X25" s="74">
         <v>1612512</v>
       </c>
       <c r="Y25" s="74">
         <v>1622245</v>
       </c>
       <c r="Z25" s="74">
         <v>1630640</v>
       </c>
       <c r="AA25" s="74">
         <v>1638233</v>
       </c>
       <c r="AB25" s="74">
         <v>1649242</v>
       </c>
       <c r="AC25" s="74">
         <v>1655369</v>
       </c>
+      <c r="AD25" s="108">
+        <v>1662755</v>
+      </c>
+      <c r="AE25" s="108">
+        <v>1668750</v>
+      </c>
     </row>
-    <row r="26" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="27">
         <v>2228515</v>
       </c>
       <c r="D26" s="27">
         <v>2234963</v>
       </c>
       <c r="E26" s="27">
         <v>2241044</v>
       </c>
       <c r="F26" s="27">
         <v>2244824</v>
       </c>
       <c r="G26" s="27">
         <v>2249370</v>
       </c>
       <c r="H26" s="74">
         <v>2253500</v>
       </c>
       <c r="I26" s="27">
@@ -8046,52 +8212,58 @@
       </c>
       <c r="V26" s="27">
         <v>2325485</v>
       </c>
       <c r="W26" s="74">
         <v>2332397</v>
       </c>
       <c r="X26" s="74">
         <v>2337023</v>
       </c>
       <c r="Y26" s="74">
         <v>2341901</v>
       </c>
       <c r="Z26" s="74">
         <v>2345012</v>
       </c>
       <c r="AA26" s="74">
         <v>2347924</v>
       </c>
       <c r="AB26" s="74">
         <v>2351424</v>
       </c>
       <c r="AC26" s="74">
         <v>2354736</v>
       </c>
+      <c r="AD26" s="108">
+        <v>2359052</v>
+      </c>
+      <c r="AE26" s="108">
+        <v>2362463</v>
+      </c>
     </row>
-    <row r="27" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="78">
         <v>1222055</v>
       </c>
       <c r="D27" s="78">
         <v>1226446</v>
       </c>
       <c r="E27" s="78">
         <v>1229410</v>
       </c>
       <c r="F27" s="78">
         <v>1231796</v>
       </c>
       <c r="G27" s="78">
         <v>1234356</v>
       </c>
       <c r="H27" s="74">
         <v>1236900</v>
       </c>
       <c r="I27" s="78">
@@ -8135,84 +8307,92 @@
       </c>
       <c r="V27" s="78">
         <v>1281223</v>
       </c>
       <c r="W27" s="74">
         <v>1284129</v>
       </c>
       <c r="X27" s="74">
         <v>1286087</v>
       </c>
       <c r="Y27" s="74">
         <v>1289091</v>
       </c>
       <c r="Z27" s="74">
         <v>1291011</v>
       </c>
       <c r="AA27" s="74">
         <v>1293648</v>
       </c>
       <c r="AB27" s="74">
         <v>1298279</v>
       </c>
       <c r="AC27" s="74">
         <v>1300357</v>
       </c>
+      <c r="AD27" s="108">
+        <v>1302868</v>
+      </c>
+      <c r="AE27" s="108">
+        <v>1305620</v>
+      </c>
     </row>
-    <row r="28" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="120" t="s">
+    <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="115" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="120"/>
-[...25 lines deleted...]
-      <c r="AC28" s="74"/>
+      <c r="C28" s="115"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="115"/>
+      <c r="H28" s="115"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="115"/>
+      <c r="K28" s="115"/>
+      <c r="L28" s="115"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="115"/>
+      <c r="O28" s="115"/>
+      <c r="P28" s="115"/>
+      <c r="Q28" s="115"/>
+      <c r="R28" s="115"/>
+      <c r="S28" s="115"/>
+      <c r="T28" s="115"/>
+      <c r="U28" s="115"/>
+      <c r="V28" s="115"/>
+      <c r="W28" s="115"/>
+      <c r="X28" s="115"/>
+      <c r="Y28" s="115"/>
+      <c r="Z28" s="115"/>
+      <c r="AA28" s="115"/>
+      <c r="AB28" s="115"/>
+      <c r="AC28" s="115"/>
+      <c r="AD28" s="115"/>
+      <c r="AE28" s="115"/>
     </row>
-    <row r="29" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B29" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="82">
         <v>9783592</v>
       </c>
       <c r="D29" s="82">
         <v>9793608</v>
       </c>
       <c r="E29" s="82">
         <v>9804754</v>
       </c>
       <c r="F29" s="82">
         <v>9815465</v>
       </c>
       <c r="G29" s="82">
         <v>9826913</v>
       </c>
       <c r="H29" s="82">
         <v>9837748</v>
       </c>
       <c r="I29" s="82">
         <v>9847877</v>
       </c>
       <c r="J29" s="82">
@@ -8253,52 +8433,58 @@
       </c>
       <c r="V29" s="55">
         <v>9974236</v>
       </c>
       <c r="W29" s="74">
         <v>9983822</v>
       </c>
       <c r="X29" s="74">
         <v>9993079</v>
       </c>
       <c r="Y29" s="74">
         <v>10002612</v>
       </c>
       <c r="Z29" s="74">
         <v>10010123</v>
       </c>
       <c r="AA29" s="74">
         <v>10018735</v>
       </c>
       <c r="AB29" s="74">
         <v>10029931</v>
       </c>
       <c r="AC29" s="74">
         <v>10036917</v>
       </c>
+      <c r="AD29" s="108">
+        <v>10044673</v>
+      </c>
+      <c r="AE29" s="108">
+        <v>10052211</v>
+      </c>
     </row>
-    <row r="30" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A30" s="23">
         <v>100000000</v>
       </c>
       <c r="B30" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="82">
         <v>297910</v>
       </c>
       <c r="D30" s="82">
         <v>297557</v>
       </c>
       <c r="E30" s="82">
         <v>297480</v>
       </c>
       <c r="F30" s="82">
         <v>297321</v>
       </c>
       <c r="G30" s="82">
         <v>297279</v>
       </c>
       <c r="H30" s="82">
         <v>297151</v>
       </c>
       <c r="I30" s="82">
@@ -8342,52 +8528,58 @@
       </c>
       <c r="V30" s="55">
         <v>293801</v>
       </c>
       <c r="W30" s="74">
         <v>293496</v>
       </c>
       <c r="X30" s="74">
         <v>293245</v>
       </c>
       <c r="Y30" s="74">
         <v>292978</v>
       </c>
       <c r="Z30" s="74">
         <v>292715</v>
       </c>
       <c r="AA30" s="74">
         <v>292616</v>
       </c>
       <c r="AB30" s="74">
         <v>292419</v>
       </c>
       <c r="AC30" s="74">
         <v>292227</v>
       </c>
+      <c r="AD30" s="108">
+        <v>292032</v>
+      </c>
+      <c r="AE30" s="108">
+        <v>291873</v>
+      </c>
     </row>
-    <row r="31" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="82">
         <v>385963</v>
       </c>
       <c r="D31" s="82">
         <v>385864</v>
       </c>
       <c r="E31" s="82">
         <v>386005</v>
       </c>
       <c r="F31" s="82">
         <v>386663</v>
       </c>
       <c r="G31" s="82">
         <v>386745</v>
       </c>
       <c r="H31" s="82">
         <v>386914</v>
       </c>
       <c r="I31" s="82">
@@ -8431,52 +8623,58 @@
       </c>
       <c r="V31" s="55">
         <v>387193</v>
       </c>
       <c r="W31" s="74">
         <v>387446</v>
       </c>
       <c r="X31" s="74">
         <v>387854</v>
       </c>
       <c r="Y31" s="74">
         <v>388060</v>
       </c>
       <c r="Z31" s="74">
         <v>388167</v>
       </c>
       <c r="AA31" s="74">
         <v>388478</v>
       </c>
       <c r="AB31" s="74">
         <v>388753</v>
       </c>
       <c r="AC31" s="74">
         <v>389242</v>
       </c>
+      <c r="AD31" s="108">
+        <v>389533</v>
+      </c>
+      <c r="AE31" s="108">
+        <v>389901</v>
+      </c>
     </row>
-    <row r="32" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="82">
         <v>461144</v>
       </c>
       <c r="D32" s="82">
         <v>461422</v>
       </c>
       <c r="E32" s="82">
         <v>461867</v>
       </c>
       <c r="F32" s="82">
         <v>462393</v>
       </c>
       <c r="G32" s="82">
         <v>462824</v>
       </c>
       <c r="H32" s="82">
         <v>463331</v>
       </c>
       <c r="I32" s="82">
@@ -8520,52 +8718,58 @@
       </c>
       <c r="V32" s="55">
         <v>468558</v>
       </c>
       <c r="W32" s="74">
         <v>468789</v>
       </c>
       <c r="X32" s="74">
         <v>468968</v>
       </c>
       <c r="Y32" s="74">
         <v>469292</v>
       </c>
       <c r="Z32" s="74">
         <v>469491</v>
       </c>
       <c r="AA32" s="74">
         <v>469736</v>
       </c>
       <c r="AB32" s="74">
         <v>470207</v>
       </c>
       <c r="AC32" s="74">
         <v>470385</v>
       </c>
+      <c r="AD32" s="108">
+        <v>470470</v>
+      </c>
+      <c r="AE32" s="108">
+        <v>470679</v>
+      </c>
     </row>
-    <row r="33" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="82">
         <v>765795</v>
       </c>
       <c r="D33" s="82">
         <v>766893</v>
       </c>
       <c r="E33" s="82">
         <v>768205</v>
       </c>
       <c r="F33" s="82">
         <v>769521</v>
       </c>
       <c r="G33" s="82">
         <v>770951</v>
       </c>
       <c r="H33" s="82">
         <v>772506</v>
       </c>
       <c r="I33" s="82">
@@ -8609,52 +8813,58 @@
       </c>
       <c r="V33" s="55">
         <v>792895</v>
       </c>
       <c r="W33" s="74">
         <v>794376</v>
       </c>
       <c r="X33" s="74">
         <v>796126</v>
       </c>
       <c r="Y33" s="74">
         <v>797854</v>
       </c>
       <c r="Z33" s="74">
         <v>799262</v>
       </c>
       <c r="AA33" s="74">
         <v>801082</v>
       </c>
       <c r="AB33" s="74">
         <v>803484</v>
       </c>
       <c r="AC33" s="74">
         <v>804932</v>
       </c>
+      <c r="AD33" s="108">
+        <v>806483</v>
+      </c>
+      <c r="AE33" s="108">
+        <v>808163</v>
+      </c>
     </row>
-    <row r="34" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="82">
         <v>347880</v>
       </c>
       <c r="D34" s="82">
         <v>348283</v>
       </c>
       <c r="E34" s="82">
         <v>348849</v>
       </c>
       <c r="F34" s="82">
         <v>349177</v>
       </c>
       <c r="G34" s="82">
         <v>349646</v>
       </c>
       <c r="H34" s="82">
         <v>349990</v>
       </c>
       <c r="I34" s="82">
@@ -8698,52 +8908,58 @@
       </c>
       <c r="V34" s="55">
         <v>353318</v>
       </c>
       <c r="W34" s="74">
         <v>353395</v>
       </c>
       <c r="X34" s="74">
         <v>353600</v>
       </c>
       <c r="Y34" s="74">
         <v>353832</v>
       </c>
       <c r="Z34" s="74">
         <v>354189</v>
       </c>
       <c r="AA34" s="74">
         <v>354526</v>
       </c>
       <c r="AB34" s="74">
         <v>354756</v>
       </c>
       <c r="AC34" s="74">
         <v>354909</v>
       </c>
+      <c r="AD34" s="108">
+        <v>355244</v>
+      </c>
+      <c r="AE34" s="108">
+        <v>355559</v>
+      </c>
     </row>
-    <row r="35" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="82">
         <v>339112</v>
       </c>
       <c r="D35" s="82">
         <v>339212</v>
       </c>
       <c r="E35" s="82">
         <v>339354</v>
       </c>
       <c r="F35" s="82">
         <v>339500</v>
       </c>
       <c r="G35" s="82">
         <v>339711</v>
       </c>
       <c r="H35" s="82">
         <v>339800</v>
       </c>
       <c r="I35" s="82">
@@ -8787,52 +9003,58 @@
       </c>
       <c r="V35" s="55">
         <v>340706</v>
       </c>
       <c r="W35" s="74">
         <v>340675</v>
       </c>
       <c r="X35" s="74">
         <v>340736</v>
       </c>
       <c r="Y35" s="74">
         <v>340666</v>
       </c>
       <c r="Z35" s="74">
         <v>340673</v>
       </c>
       <c r="AA35" s="74">
         <v>340668</v>
       </c>
       <c r="AB35" s="74">
         <v>340749</v>
       </c>
       <c r="AC35" s="74">
         <v>340656</v>
       </c>
+      <c r="AD35" s="108">
+        <v>340481</v>
+      </c>
+      <c r="AE35" s="108">
+        <v>340372</v>
+      </c>
     </row>
-    <row r="36" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="82">
         <v>607159</v>
       </c>
       <c r="D36" s="82">
         <v>607133</v>
       </c>
       <c r="E36" s="82">
         <v>607069</v>
       </c>
       <c r="F36" s="82">
         <v>607237</v>
       </c>
       <c r="G36" s="82">
         <v>607427</v>
       </c>
       <c r="H36" s="82">
         <v>607595</v>
       </c>
       <c r="I36" s="82">
@@ -8876,52 +9098,58 @@
       </c>
       <c r="V36" s="55">
         <v>606215</v>
       </c>
       <c r="W36" s="74">
         <v>605728</v>
       </c>
       <c r="X36" s="74">
         <v>605310</v>
       </c>
       <c r="Y36" s="74">
         <v>604975</v>
       </c>
       <c r="Z36" s="74">
         <v>604867</v>
       </c>
       <c r="AA36" s="74">
         <v>604715</v>
       </c>
       <c r="AB36" s="74">
         <v>604777</v>
       </c>
       <c r="AC36" s="74">
         <v>604656</v>
       </c>
+      <c r="AD36" s="108">
+        <v>604545</v>
+      </c>
+      <c r="AE36" s="108">
+        <v>604375</v>
+      </c>
     </row>
-    <row r="37" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="82">
         <v>345039</v>
       </c>
       <c r="D37" s="82">
         <v>344720</v>
       </c>
       <c r="E37" s="82">
         <v>344628</v>
       </c>
       <c r="F37" s="82">
         <v>344605</v>
       </c>
       <c r="G37" s="82">
         <v>344574</v>
       </c>
       <c r="H37" s="82">
         <v>344623</v>
       </c>
       <c r="I37" s="82">
@@ -8965,52 +9193,58 @@
       </c>
       <c r="V37" s="55">
         <v>341814</v>
       </c>
       <c r="W37" s="74">
         <v>341466</v>
       </c>
       <c r="X37" s="74">
         <v>341188</v>
       </c>
       <c r="Y37" s="74">
         <v>340867</v>
       </c>
       <c r="Z37" s="74">
         <v>340730</v>
       </c>
       <c r="AA37" s="74">
         <v>340582</v>
       </c>
       <c r="AB37" s="74">
         <v>340354</v>
       </c>
       <c r="AC37" s="74">
         <v>340268</v>
       </c>
+      <c r="AD37" s="108">
+        <v>340144</v>
+      </c>
+      <c r="AE37" s="108">
+        <v>339888</v>
+      </c>
     </row>
-    <row r="38" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="82">
         <v>543881</v>
       </c>
       <c r="D38" s="82">
         <v>543720</v>
       </c>
       <c r="E38" s="82">
         <v>543774</v>
       </c>
       <c r="F38" s="82">
         <v>543728</v>
       </c>
       <c r="G38" s="82">
         <v>543770</v>
       </c>
       <c r="H38" s="82">
         <v>543813</v>
       </c>
       <c r="I38" s="82">
@@ -9054,52 +9288,58 @@
       </c>
       <c r="V38" s="55">
         <v>543155</v>
       </c>
       <c r="W38" s="74">
         <v>543088</v>
       </c>
       <c r="X38" s="74">
         <v>542977</v>
       </c>
       <c r="Y38" s="74">
         <v>542880</v>
       </c>
       <c r="Z38" s="74">
         <v>542872</v>
       </c>
       <c r="AA38" s="74">
         <v>542819</v>
       </c>
       <c r="AB38" s="74">
         <v>543051</v>
       </c>
       <c r="AC38" s="74">
         <v>543080</v>
       </c>
+      <c r="AD38" s="108">
+        <v>542862</v>
+      </c>
+      <c r="AE38" s="108">
+        <v>542762</v>
+      </c>
     </row>
-    <row r="39" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="82">
         <v>401603</v>
       </c>
       <c r="D39" s="82">
         <v>401368</v>
       </c>
       <c r="E39" s="82">
         <v>401206</v>
       </c>
       <c r="F39" s="82">
         <v>400956</v>
       </c>
       <c r="G39" s="82">
         <v>400900</v>
       </c>
       <c r="H39" s="82">
         <v>400736</v>
       </c>
       <c r="I39" s="82">
@@ -9143,52 +9383,58 @@
       </c>
       <c r="V39" s="55">
         <v>398293</v>
       </c>
       <c r="W39" s="74">
         <v>398199</v>
       </c>
       <c r="X39" s="74">
         <v>398107</v>
       </c>
       <c r="Y39" s="74">
         <v>397997</v>
       </c>
       <c r="Z39" s="74">
         <v>397863</v>
       </c>
       <c r="AA39" s="74">
         <v>397744</v>
       </c>
       <c r="AB39" s="74">
         <v>397631</v>
       </c>
       <c r="AC39" s="74">
         <v>397489</v>
       </c>
+      <c r="AD39" s="108">
+        <v>397273</v>
+      </c>
+      <c r="AE39" s="108">
+        <v>397112</v>
+      </c>
     </row>
-    <row r="40" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A40" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="82">
         <v>423100</v>
       </c>
       <c r="D40" s="82">
         <v>423434</v>
       </c>
       <c r="E40" s="82">
         <v>423610</v>
       </c>
       <c r="F40" s="82">
         <v>423922</v>
       </c>
       <c r="G40" s="82">
         <v>424180</v>
       </c>
       <c r="H40" s="82">
         <v>424511</v>
       </c>
       <c r="I40" s="82">
@@ -9232,52 +9478,58 @@
       </c>
       <c r="V40" s="55">
         <v>426325</v>
       </c>
       <c r="W40" s="74">
         <v>426203</v>
       </c>
       <c r="X40" s="74">
         <v>426192</v>
       </c>
       <c r="Y40" s="74">
         <v>426180</v>
       </c>
       <c r="Z40" s="74">
         <v>426270</v>
       </c>
       <c r="AA40" s="74">
         <v>426316</v>
       </c>
       <c r="AB40" s="74">
         <v>426539</v>
       </c>
       <c r="AC40" s="74">
         <v>426520</v>
       </c>
+      <c r="AD40" s="108">
+        <v>426494</v>
+      </c>
+      <c r="AE40" s="108">
+        <v>426423</v>
+      </c>
     </row>
-    <row r="41" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="82">
         <v>391405</v>
       </c>
       <c r="D41" s="82">
         <v>392066</v>
       </c>
       <c r="E41" s="82">
         <v>392858</v>
       </c>
       <c r="F41" s="82">
         <v>393639</v>
       </c>
       <c r="G41" s="82">
         <v>394485</v>
       </c>
       <c r="H41" s="82">
         <v>395237</v>
       </c>
       <c r="I41" s="82">
@@ -9321,52 +9573,58 @@
       </c>
       <c r="V41" s="55">
         <v>405482</v>
       </c>
       <c r="W41" s="74">
         <v>405980</v>
       </c>
       <c r="X41" s="74">
         <v>406471</v>
       </c>
       <c r="Y41" s="74">
         <v>407116</v>
       </c>
       <c r="Z41" s="74">
         <v>407646</v>
       </c>
       <c r="AA41" s="74">
         <v>408328</v>
       </c>
       <c r="AB41" s="74">
         <v>408954</v>
       </c>
       <c r="AC41" s="74">
         <v>409426</v>
       </c>
+      <c r="AD41" s="108">
+        <v>410003</v>
+      </c>
+      <c r="AE41" s="108">
+        <v>410334</v>
+      </c>
     </row>
-    <row r="42" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="82">
         <v>362385</v>
       </c>
       <c r="D42" s="82">
         <v>362283</v>
       </c>
       <c r="E42" s="82">
         <v>362225</v>
       </c>
       <c r="F42" s="82">
         <v>362194</v>
       </c>
       <c r="G42" s="82">
         <v>362311</v>
       </c>
       <c r="H42" s="82">
         <v>362288</v>
       </c>
       <c r="I42" s="82">
@@ -9410,52 +9668,58 @@
       </c>
       <c r="V42" s="55">
         <v>360020</v>
       </c>
       <c r="W42" s="74">
         <v>359756</v>
       </c>
       <c r="X42" s="74">
         <v>359557</v>
       </c>
       <c r="Y42" s="74">
         <v>359316</v>
       </c>
       <c r="Z42" s="74">
         <v>359076</v>
       </c>
       <c r="AA42" s="74">
         <v>358917</v>
       </c>
       <c r="AB42" s="74">
         <v>358749</v>
       </c>
       <c r="AC42" s="74">
         <v>358623</v>
       </c>
+      <c r="AD42" s="108">
+        <v>358421</v>
+      </c>
+      <c r="AE42" s="108">
+        <v>358372</v>
+      </c>
     </row>
-    <row r="43" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="82">
         <v>256154</v>
       </c>
       <c r="D43" s="82">
         <v>255786</v>
       </c>
       <c r="E43" s="82">
         <v>254978</v>
       </c>
       <c r="F43" s="82">
         <v>254759</v>
       </c>
       <c r="G43" s="82">
         <v>254544</v>
       </c>
       <c r="H43" s="82">
         <v>254339</v>
       </c>
       <c r="I43" s="82">
@@ -9499,52 +9763,58 @@
       </c>
       <c r="V43" s="55">
         <v>250112</v>
       </c>
       <c r="W43" s="74">
         <v>249839</v>
       </c>
       <c r="X43" s="74">
         <v>249547</v>
       </c>
       <c r="Y43" s="74">
         <v>249300</v>
       </c>
       <c r="Z43" s="74">
         <v>248927</v>
       </c>
       <c r="AA43" s="74">
         <v>248668</v>
       </c>
       <c r="AB43" s="74">
         <v>248445</v>
       </c>
       <c r="AC43" s="74">
         <v>248380</v>
       </c>
+      <c r="AD43" s="108">
+        <v>248180</v>
+      </c>
+      <c r="AE43" s="108">
+        <v>248022</v>
+      </c>
     </row>
-    <row r="44" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C44" s="82">
         <v>1091960</v>
       </c>
       <c r="D44" s="82">
         <v>1092192</v>
       </c>
       <c r="E44" s="82">
         <v>1092965</v>
       </c>
       <c r="F44" s="82">
         <v>1093928</v>
       </c>
       <c r="G44" s="82">
         <v>1094974</v>
       </c>
       <c r="H44" s="82">
         <v>1095962</v>
       </c>
       <c r="I44" s="82">
@@ -9588,52 +9858,58 @@
       </c>
       <c r="V44" s="55">
         <v>1097391</v>
       </c>
       <c r="W44" s="74">
         <v>1096986</v>
       </c>
       <c r="X44" s="74">
         <v>1097242</v>
       </c>
       <c r="Y44" s="74">
         <v>1097255</v>
       </c>
       <c r="Z44" s="74">
         <v>1097506</v>
       </c>
       <c r="AA44" s="74">
         <v>1097783</v>
       </c>
       <c r="AB44" s="74">
         <v>1096244</v>
       </c>
       <c r="AC44" s="74">
         <v>1096476</v>
       </c>
+      <c r="AD44" s="108">
+        <v>1096574</v>
+      </c>
+      <c r="AE44" s="108">
+        <v>1096711</v>
+      </c>
     </row>
-    <row r="45" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="82">
         <v>108600</v>
       </c>
       <c r="D45" s="82">
         <v>108582</v>
       </c>
       <c r="E45" s="82">
         <v>108585</v>
       </c>
       <c r="F45" s="82">
         <v>108576</v>
       </c>
       <c r="G45" s="82">
         <v>108601</v>
       </c>
       <c r="H45" s="82">
         <v>108635</v>
       </c>
       <c r="I45" s="82">
@@ -9677,52 +9953,58 @@
       </c>
       <c r="V45" s="55">
         <v>108030</v>
       </c>
       <c r="W45" s="74">
         <v>107987</v>
       </c>
       <c r="X45" s="74">
         <v>107928</v>
       </c>
       <c r="Y45" s="74">
         <v>107869</v>
       </c>
       <c r="Z45" s="74">
         <v>107730</v>
       </c>
       <c r="AA45" s="74">
         <v>107622</v>
       </c>
       <c r="AB45" s="74">
         <v>107509</v>
       </c>
       <c r="AC45" s="74">
         <v>107457</v>
       </c>
+      <c r="AD45" s="108">
+        <v>107405</v>
+      </c>
+      <c r="AE45" s="108">
+        <v>107348</v>
+      </c>
     </row>
-    <row r="46" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="82">
         <v>348290</v>
       </c>
       <c r="D46" s="82">
         <v>348136</v>
       </c>
       <c r="E46" s="82">
         <v>348085</v>
       </c>
       <c r="F46" s="82">
         <v>347983</v>
       </c>
       <c r="G46" s="82">
         <v>347955</v>
       </c>
       <c r="H46" s="82">
         <v>347998</v>
       </c>
       <c r="I46" s="82">
@@ -9766,52 +10048,58 @@
       </c>
       <c r="V46" s="55">
         <v>345767</v>
       </c>
       <c r="W46" s="74">
         <v>345565</v>
       </c>
       <c r="X46" s="74">
         <v>345330</v>
       </c>
       <c r="Y46" s="74">
         <v>345173</v>
       </c>
       <c r="Z46" s="74">
         <v>344985</v>
       </c>
       <c r="AA46" s="74">
         <v>344802</v>
       </c>
       <c r="AB46" s="74">
         <v>344572</v>
       </c>
       <c r="AC46" s="74">
         <v>344335</v>
       </c>
+      <c r="AD46" s="108">
+        <v>344248</v>
+      </c>
+      <c r="AE46" s="108">
+        <v>344170</v>
+      </c>
     </row>
-    <row r="47" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A47" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="82">
         <v>680060</v>
       </c>
       <c r="D47" s="82">
         <v>683738</v>
       </c>
       <c r="E47" s="82">
         <v>687070</v>
       </c>
       <c r="F47" s="82">
         <v>690279</v>
       </c>
       <c r="G47" s="82">
         <v>693340</v>
       </c>
       <c r="H47" s="82">
         <v>696232</v>
       </c>
       <c r="I47" s="82">
@@ -9855,52 +10143,58 @@
       </c>
       <c r="V47" s="55">
         <v>752350</v>
       </c>
       <c r="W47" s="74">
         <v>757751</v>
       </c>
       <c r="X47" s="74">
         <v>762485</v>
       </c>
       <c r="Y47" s="74">
         <v>766871</v>
       </c>
       <c r="Z47" s="74">
         <v>770641</v>
       </c>
       <c r="AA47" s="74">
         <v>774130</v>
       </c>
       <c r="AB47" s="74">
         <v>779380</v>
       </c>
       <c r="AC47" s="74">
         <v>782030</v>
       </c>
+      <c r="AD47" s="108">
+        <v>785395</v>
+      </c>
+      <c r="AE47" s="108">
+        <v>788128</v>
+      </c>
     </row>
-    <row r="48" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="82">
         <v>1035728</v>
       </c>
       <c r="D48" s="82">
         <v>1038513</v>
       </c>
       <c r="E48" s="82">
         <v>1041702</v>
       </c>
       <c r="F48" s="82">
         <v>1043597</v>
       </c>
       <c r="G48" s="82">
         <v>1045902</v>
       </c>
       <c r="H48" s="82">
         <v>1048049</v>
       </c>
       <c r="I48" s="82">
@@ -9944,52 +10238,58 @@
       </c>
       <c r="V48" s="55">
         <v>1082654</v>
       </c>
       <c r="W48" s="74">
         <v>1085550</v>
       </c>
       <c r="X48" s="74">
         <v>1087731</v>
       </c>
       <c r="Y48" s="74">
         <v>1090100</v>
       </c>
       <c r="Z48" s="74">
         <v>1091510</v>
       </c>
       <c r="AA48" s="74">
         <v>1092796</v>
       </c>
       <c r="AB48" s="74">
         <v>1094281</v>
       </c>
       <c r="AC48" s="74">
         <v>1095775</v>
       </c>
+      <c r="AD48" s="108">
+        <v>1097609</v>
+      </c>
+      <c r="AE48" s="108">
+        <v>1099339</v>
+      </c>
     </row>
-    <row r="49" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A49" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="82">
         <v>590424</v>
       </c>
       <c r="D49" s="82">
         <v>592706</v>
       </c>
       <c r="E49" s="82">
         <v>594239</v>
       </c>
       <c r="F49" s="82">
         <v>595487</v>
       </c>
       <c r="G49" s="82">
         <v>596794</v>
       </c>
       <c r="H49" s="82">
         <v>598038</v>
       </c>
       <c r="I49" s="82">
@@ -10033,84 +10333,92 @@
       </c>
       <c r="V49" s="55">
         <v>620157</v>
       </c>
       <c r="W49" s="74">
         <v>621547</v>
       </c>
       <c r="X49" s="74">
         <v>622485</v>
       </c>
       <c r="Y49" s="74">
         <v>624031</v>
       </c>
       <c r="Z49" s="74">
         <v>625003</v>
       </c>
       <c r="AA49" s="74">
         <v>626407</v>
       </c>
       <c r="AB49" s="74">
         <v>629077</v>
       </c>
       <c r="AC49" s="74">
         <v>630051</v>
       </c>
+      <c r="AD49" s="108">
+        <v>631277</v>
+      </c>
+      <c r="AE49" s="108">
+        <v>632680</v>
+      </c>
     </row>
-    <row r="50" spans="1:29" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="120" t="s">
+    <row r="50" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="115" t="s">
         <v>82</v>
       </c>
-      <c r="C50" s="120"/>
-[...25 lines deleted...]
-      <c r="AC50" s="74"/>
+      <c r="C50" s="115"/>
+      <c r="D50" s="115"/>
+      <c r="E50" s="115"/>
+      <c r="F50" s="115"/>
+      <c r="G50" s="115"/>
+      <c r="H50" s="115"/>
+      <c r="I50" s="115"/>
+      <c r="J50" s="115"/>
+      <c r="K50" s="115"/>
+      <c r="L50" s="115"/>
+      <c r="M50" s="115"/>
+      <c r="N50" s="115"/>
+      <c r="O50" s="115"/>
+      <c r="P50" s="115"/>
+      <c r="Q50" s="115"/>
+      <c r="R50" s="115"/>
+      <c r="S50" s="115"/>
+      <c r="T50" s="115"/>
+      <c r="U50" s="115"/>
+      <c r="V50" s="115"/>
+      <c r="W50" s="115"/>
+      <c r="X50" s="115"/>
+      <c r="Y50" s="115"/>
+      <c r="Z50" s="115"/>
+      <c r="AA50" s="115"/>
+      <c r="AB50" s="115"/>
+      <c r="AC50" s="115"/>
+      <c r="AD50" s="115"/>
+      <c r="AE50" s="115"/>
     </row>
-    <row r="51" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B51" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="82">
         <v>10249954</v>
       </c>
       <c r="D51" s="82">
         <v>10260057</v>
       </c>
       <c r="E51" s="82">
         <v>10270517</v>
       </c>
       <c r="F51" s="82">
         <v>10280498</v>
       </c>
       <c r="G51" s="82">
         <v>10291565</v>
       </c>
       <c r="H51" s="82">
         <v>10302166</v>
       </c>
       <c r="I51" s="82">
         <v>10311830</v>
       </c>
       <c r="J51" s="82">
@@ -10151,52 +10459,58 @@
       </c>
       <c r="V51" s="86">
         <v>10433608</v>
       </c>
       <c r="W51" s="74">
         <v>10442746</v>
       </c>
       <c r="X51" s="74">
         <v>10452152</v>
       </c>
       <c r="Y51" s="74">
         <v>10461465</v>
       </c>
       <c r="Z51" s="74">
         <v>10468756</v>
       </c>
       <c r="AA51" s="74">
         <v>10477240</v>
       </c>
       <c r="AB51" s="74">
         <v>10488074</v>
       </c>
       <c r="AC51" s="74">
         <v>10495323</v>
       </c>
+      <c r="AD51" s="108">
+        <v>10503236</v>
+      </c>
+      <c r="AE51" s="108">
+        <v>10510782</v>
+      </c>
     </row>
-    <row r="52" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A52" s="23">
         <v>100000000</v>
       </c>
       <c r="B52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="38">
         <v>309646</v>
       </c>
       <c r="D52" s="38">
         <v>309339</v>
       </c>
       <c r="E52" s="38">
         <v>309297</v>
       </c>
       <c r="F52" s="39">
         <v>309206</v>
       </c>
       <c r="G52" s="39">
         <v>309169</v>
       </c>
       <c r="H52" s="82">
         <v>309064</v>
       </c>
       <c r="I52" s="39">
@@ -10240,52 +10554,58 @@
       </c>
       <c r="V52" s="42">
         <v>305067</v>
       </c>
       <c r="W52" s="74">
         <v>304504</v>
       </c>
       <c r="X52" s="74">
         <v>304047</v>
       </c>
       <c r="Y52" s="74">
         <v>303668</v>
       </c>
       <c r="Z52" s="74">
         <v>303285</v>
       </c>
       <c r="AA52" s="74">
         <v>303060</v>
       </c>
       <c r="AB52" s="74">
         <v>302789</v>
       </c>
       <c r="AC52" s="74">
         <v>302539</v>
       </c>
+      <c r="AD52" s="108">
+        <v>302288</v>
+      </c>
+      <c r="AE52" s="108">
+        <v>302019</v>
+      </c>
     </row>
-    <row r="53" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A53" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="38">
         <v>402049</v>
       </c>
       <c r="D53" s="38">
         <v>401824</v>
       </c>
       <c r="E53" s="38">
         <v>401642</v>
       </c>
       <c r="F53" s="39">
         <v>401855</v>
       </c>
       <c r="G53" s="39">
         <v>401812</v>
       </c>
       <c r="H53" s="82">
         <v>401861</v>
       </c>
       <c r="I53" s="39">
@@ -10329,52 +10649,58 @@
       </c>
       <c r="V53" s="42">
         <v>400722</v>
       </c>
       <c r="W53" s="74">
         <v>400709</v>
       </c>
       <c r="X53" s="74">
         <v>400811</v>
       </c>
       <c r="Y53" s="74">
         <v>400869</v>
       </c>
       <c r="Z53" s="74">
         <v>400793</v>
       </c>
       <c r="AA53" s="74">
         <v>400935</v>
       </c>
       <c r="AB53" s="74">
         <v>401200</v>
       </c>
       <c r="AC53" s="74">
         <v>401457</v>
       </c>
+      <c r="AD53" s="108">
+        <v>401522</v>
+      </c>
+      <c r="AE53" s="108">
+        <v>401759</v>
+      </c>
     </row>
-    <row r="54" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="38">
         <v>478256</v>
       </c>
       <c r="D54" s="38">
         <v>478603</v>
       </c>
       <c r="E54" s="38">
         <v>479013</v>
       </c>
       <c r="F54" s="39">
         <v>479372</v>
       </c>
       <c r="G54" s="39">
         <v>479846</v>
       </c>
       <c r="H54" s="82">
         <v>480284</v>
       </c>
       <c r="I54" s="39">
@@ -10418,52 +10744,58 @@
       </c>
       <c r="V54" s="42">
         <v>485129</v>
       </c>
       <c r="W54" s="74">
         <v>485225</v>
       </c>
       <c r="X54" s="74">
         <v>485487</v>
       </c>
       <c r="Y54" s="74">
         <v>485674</v>
       </c>
       <c r="Z54" s="74">
         <v>485819</v>
       </c>
       <c r="AA54" s="74">
         <v>486039</v>
       </c>
       <c r="AB54" s="74">
         <v>486350</v>
       </c>
       <c r="AC54" s="74">
         <v>486400</v>
       </c>
+      <c r="AD54" s="108">
+        <v>486520</v>
+      </c>
+      <c r="AE54" s="108">
+        <v>486734</v>
+      </c>
     </row>
-    <row r="55" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="38">
         <v>765249</v>
       </c>
       <c r="D55" s="38">
         <v>766092</v>
       </c>
       <c r="E55" s="38">
         <v>767232</v>
       </c>
       <c r="F55" s="39">
         <v>768353</v>
       </c>
       <c r="G55" s="39">
         <v>769616</v>
       </c>
       <c r="H55" s="82">
         <v>771082</v>
       </c>
       <c r="I55" s="39">
@@ -10507,52 +10839,58 @@
       </c>
       <c r="V55" s="42">
         <v>788125</v>
       </c>
       <c r="W55" s="74">
         <v>789102</v>
       </c>
       <c r="X55" s="74">
         <v>790749</v>
       </c>
       <c r="Y55" s="74">
         <v>792228</v>
       </c>
       <c r="Z55" s="74">
         <v>793390</v>
       </c>
       <c r="AA55" s="74">
         <v>795249</v>
       </c>
       <c r="AB55" s="74">
         <v>797330</v>
       </c>
       <c r="AC55" s="74">
         <v>798564</v>
       </c>
+      <c r="AD55" s="108">
+        <v>799882</v>
+      </c>
+      <c r="AE55" s="108">
+        <v>801621</v>
+      </c>
     </row>
-    <row r="56" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="38">
         <v>356198</v>
       </c>
       <c r="D56" s="38">
         <v>356628</v>
       </c>
       <c r="E56" s="38">
         <v>357052</v>
       </c>
       <c r="F56" s="39">
         <v>357534</v>
       </c>
       <c r="G56" s="39">
         <v>357963</v>
       </c>
       <c r="H56" s="82">
         <v>358300</v>
       </c>
       <c r="I56" s="39">
@@ -10596,52 +10934,58 @@
       </c>
       <c r="V56" s="42">
         <v>360554</v>
       </c>
       <c r="W56" s="74">
         <v>360538</v>
       </c>
       <c r="X56" s="74">
         <v>360613</v>
       </c>
       <c r="Y56" s="74">
         <v>360939</v>
       </c>
       <c r="Z56" s="74">
         <v>361239</v>
       </c>
       <c r="AA56" s="74">
         <v>361404</v>
       </c>
       <c r="AB56" s="74">
         <v>361621</v>
       </c>
       <c r="AC56" s="74">
         <v>361816</v>
       </c>
+      <c r="AD56" s="108">
+        <v>362103</v>
+      </c>
+      <c r="AE56" s="108">
+        <v>362303</v>
+      </c>
     </row>
-    <row r="57" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="38">
         <v>354137</v>
       </c>
       <c r="D57" s="38">
         <v>354204</v>
       </c>
       <c r="E57" s="38">
         <v>354382</v>
       </c>
       <c r="F57" s="39">
         <v>354581</v>
       </c>
       <c r="G57" s="39">
         <v>354748</v>
       </c>
       <c r="H57" s="82">
         <v>354930</v>
       </c>
       <c r="I57" s="39">
@@ -10685,52 +11029,58 @@
       </c>
       <c r="V57" s="42">
         <v>355194</v>
       </c>
       <c r="W57" s="74">
         <v>355099</v>
       </c>
       <c r="X57" s="74">
         <v>355015</v>
       </c>
       <c r="Y57" s="74">
         <v>354951</v>
       </c>
       <c r="Z57" s="74">
         <v>354889</v>
       </c>
       <c r="AA57" s="74">
         <v>354926</v>
       </c>
       <c r="AB57" s="74">
         <v>354912</v>
       </c>
       <c r="AC57" s="74">
         <v>354829</v>
       </c>
+      <c r="AD57" s="108">
+        <v>354681</v>
+      </c>
+      <c r="AE57" s="108">
+        <v>354665</v>
+      </c>
     </row>
-    <row r="58" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A58" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="38">
         <v>615438</v>
       </c>
       <c r="D58" s="38">
         <v>615485</v>
       </c>
       <c r="E58" s="38">
         <v>615409</v>
       </c>
       <c r="F58" s="39">
         <v>615574</v>
       </c>
       <c r="G58" s="39">
         <v>615731</v>
       </c>
       <c r="H58" s="82">
         <v>615862</v>
       </c>
       <c r="I58" s="39">
@@ -10774,52 +11124,58 @@
       </c>
       <c r="V58" s="42">
         <v>612841</v>
       </c>
       <c r="W58" s="74">
         <v>612001</v>
       </c>
       <c r="X58" s="74">
         <v>611539</v>
       </c>
       <c r="Y58" s="74">
         <v>611157</v>
       </c>
       <c r="Z58" s="74">
         <v>611025</v>
       </c>
       <c r="AA58" s="74">
         <v>610658</v>
       </c>
       <c r="AB58" s="74">
         <v>610583</v>
       </c>
       <c r="AC58" s="74">
         <v>610309</v>
       </c>
+      <c r="AD58" s="108">
+        <v>609956</v>
+      </c>
+      <c r="AE58" s="108">
+        <v>609665</v>
+      </c>
     </row>
-    <row r="59" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="38">
         <v>352959</v>
       </c>
       <c r="D59" s="38">
         <v>352615</v>
       </c>
       <c r="E59" s="38">
         <v>352492</v>
       </c>
       <c r="F59" s="39">
         <v>352371</v>
       </c>
       <c r="G59" s="39">
         <v>352233</v>
       </c>
       <c r="H59" s="82">
         <v>352149</v>
       </c>
       <c r="I59" s="39">
@@ -10863,52 +11219,58 @@
       </c>
       <c r="V59" s="42">
         <v>348742</v>
       </c>
       <c r="W59" s="74">
         <v>348173</v>
       </c>
       <c r="X59" s="74">
         <v>347801</v>
       </c>
       <c r="Y59" s="74">
         <v>347497</v>
       </c>
       <c r="Z59" s="74">
         <v>347179</v>
       </c>
       <c r="AA59" s="74">
         <v>346986</v>
       </c>
       <c r="AB59" s="74">
         <v>346753</v>
       </c>
       <c r="AC59" s="74">
         <v>346547</v>
       </c>
+      <c r="AD59" s="108">
+        <v>346325</v>
+      </c>
+      <c r="AE59" s="108">
+        <v>346067</v>
+      </c>
     </row>
-    <row r="60" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="38">
         <v>591530</v>
       </c>
       <c r="D60" s="38">
         <v>591328</v>
       </c>
       <c r="E60" s="38">
         <v>591284</v>
       </c>
       <c r="F60" s="39">
         <v>591204</v>
       </c>
       <c r="G60" s="39">
         <v>591190</v>
       </c>
       <c r="H60" s="82">
         <v>591122</v>
       </c>
       <c r="I60" s="39">
@@ -10952,52 +11314,58 @@
       </c>
       <c r="V60" s="42">
         <v>589281</v>
       </c>
       <c r="W60" s="74">
         <v>589074</v>
       </c>
       <c r="X60" s="74">
         <v>588841</v>
       </c>
       <c r="Y60" s="74">
         <v>588709</v>
       </c>
       <c r="Z60" s="74">
         <v>588566</v>
       </c>
       <c r="AA60" s="74">
         <v>588468</v>
       </c>
       <c r="AB60" s="74">
         <v>588384</v>
       </c>
       <c r="AC60" s="74">
         <v>588533</v>
       </c>
+      <c r="AD60" s="108">
+        <v>588338</v>
+      </c>
+      <c r="AE60" s="108">
+        <v>588328</v>
+      </c>
     </row>
-    <row r="61" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="38">
         <v>428395</v>
       </c>
       <c r="D61" s="38">
         <v>428119</v>
       </c>
       <c r="E61" s="38">
         <v>428053</v>
       </c>
       <c r="F61" s="39">
         <v>427829</v>
       </c>
       <c r="G61" s="39">
         <v>427787</v>
       </c>
       <c r="H61" s="82">
         <v>427603</v>
       </c>
       <c r="I61" s="39">
@@ -11041,52 +11409,58 @@
       </c>
       <c r="V61" s="42">
         <v>424822</v>
       </c>
       <c r="W61" s="74">
         <v>424512</v>
       </c>
       <c r="X61" s="74">
         <v>424272</v>
       </c>
       <c r="Y61" s="74">
         <v>424011</v>
       </c>
       <c r="Z61" s="74">
         <v>423898</v>
       </c>
       <c r="AA61" s="74">
         <v>423720</v>
       </c>
       <c r="AB61" s="74">
         <v>423604</v>
       </c>
       <c r="AC61" s="74">
         <v>423503</v>
       </c>
+      <c r="AD61" s="108">
+        <v>423332</v>
+      </c>
+      <c r="AE61" s="108">
+        <v>423182</v>
+      </c>
     </row>
-    <row r="62" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="38">
         <v>418731</v>
       </c>
       <c r="D62" s="38">
         <v>419003</v>
       </c>
       <c r="E62" s="38">
         <v>419256</v>
       </c>
       <c r="F62" s="39">
         <v>419461</v>
       </c>
       <c r="G62" s="39">
         <v>419709</v>
       </c>
       <c r="H62" s="82">
         <v>419971</v>
       </c>
       <c r="I62" s="39">
@@ -11130,52 +11504,58 @@
       </c>
       <c r="V62" s="42">
         <v>420350</v>
       </c>
       <c r="W62" s="74">
         <v>419865</v>
       </c>
       <c r="X62" s="74">
         <v>419687</v>
       </c>
       <c r="Y62" s="74">
         <v>419582</v>
       </c>
       <c r="Z62" s="74">
         <v>419642</v>
       </c>
       <c r="AA62" s="74">
         <v>419819</v>
       </c>
       <c r="AB62" s="74">
         <v>420003</v>
       </c>
       <c r="AC62" s="74">
         <v>419987</v>
       </c>
+      <c r="AD62" s="108">
+        <v>419885</v>
+      </c>
+      <c r="AE62" s="108">
+        <v>419937</v>
+      </c>
     </row>
-    <row r="63" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="38">
         <v>395512</v>
       </c>
       <c r="D63" s="38">
         <v>396215</v>
       </c>
       <c r="E63" s="38">
         <v>397056</v>
       </c>
       <c r="F63" s="39">
         <v>397724</v>
       </c>
       <c r="G63" s="39">
         <v>398552</v>
       </c>
       <c r="H63" s="82">
         <v>399264</v>
       </c>
       <c r="I63" s="39">
@@ -11219,52 +11599,58 @@
       </c>
       <c r="V63" s="42">
         <v>408590</v>
       </c>
       <c r="W63" s="74">
         <v>409078</v>
       </c>
       <c r="X63" s="74">
         <v>409505</v>
       </c>
       <c r="Y63" s="74">
         <v>410167</v>
       </c>
       <c r="Z63" s="74">
         <v>410699</v>
       </c>
       <c r="AA63" s="74">
         <v>411327</v>
       </c>
       <c r="AB63" s="74">
         <v>411904</v>
       </c>
       <c r="AC63" s="74">
         <v>412370</v>
       </c>
+      <c r="AD63" s="108">
+        <v>413027</v>
+      </c>
+      <c r="AE63" s="108">
+        <v>413335</v>
+      </c>
     </row>
-    <row r="64" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A64" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C64" s="38">
         <v>391572</v>
       </c>
       <c r="D64" s="38">
         <v>391403</v>
       </c>
       <c r="E64" s="38">
         <v>391285</v>
       </c>
       <c r="F64" s="39">
         <v>391290</v>
       </c>
       <c r="G64" s="39">
         <v>391262</v>
       </c>
       <c r="H64" s="82">
         <v>391195</v>
       </c>
       <c r="I64" s="39">
@@ -11308,52 +11694,58 @@
       </c>
       <c r="V64" s="42">
         <v>387738</v>
       </c>
       <c r="W64" s="74">
         <v>387308</v>
       </c>
       <c r="X64" s="74">
         <v>387047</v>
       </c>
       <c r="Y64" s="74">
         <v>386791</v>
       </c>
       <c r="Z64" s="74">
         <v>386510</v>
       </c>
       <c r="AA64" s="74">
         <v>386300</v>
       </c>
       <c r="AB64" s="74">
         <v>385936</v>
       </c>
       <c r="AC64" s="74">
         <v>385824</v>
       </c>
+      <c r="AD64" s="108">
+        <v>385711</v>
+      </c>
+      <c r="AE64" s="108">
+        <v>385563</v>
+      </c>
     </row>
-    <row r="65" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="38">
         <v>273970</v>
       </c>
       <c r="D65" s="38">
         <v>273649</v>
       </c>
       <c r="E65" s="38">
         <v>272876</v>
       </c>
       <c r="F65" s="39">
         <v>272721</v>
       </c>
       <c r="G65" s="39">
         <v>272563</v>
       </c>
       <c r="H65" s="82">
         <v>272379</v>
       </c>
       <c r="I65" s="39">
@@ -11397,52 +11789,58 @@
       </c>
       <c r="V65" s="42">
         <v>267169</v>
       </c>
       <c r="W65" s="74">
         <v>266811</v>
       </c>
       <c r="X65" s="74">
         <v>266420</v>
       </c>
       <c r="Y65" s="74">
         <v>266122</v>
       </c>
       <c r="Z65" s="74">
         <v>265805</v>
       </c>
       <c r="AA65" s="74">
         <v>265488</v>
       </c>
       <c r="AB65" s="74">
         <v>265179</v>
       </c>
       <c r="AC65" s="74">
         <v>265006</v>
       </c>
+      <c r="AD65" s="108">
+        <v>264811</v>
+      </c>
+      <c r="AE65" s="108">
+        <v>264680</v>
+      </c>
     </row>
-    <row r="66" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C66" s="38">
         <v>1050045</v>
       </c>
       <c r="D66" s="38">
         <v>1049866</v>
       </c>
       <c r="E66" s="38">
         <v>1050589</v>
       </c>
       <c r="F66" s="39">
         <v>1051285</v>
       </c>
       <c r="G66" s="39">
         <v>1052260</v>
       </c>
       <c r="H66" s="82">
         <v>1053248</v>
       </c>
       <c r="I66" s="39">
@@ -11486,52 +11884,58 @@
       </c>
       <c r="V66" s="42">
         <v>1051885</v>
       </c>
       <c r="W66" s="74">
         <v>1050771</v>
       </c>
       <c r="X66" s="74">
         <v>1050965</v>
       </c>
       <c r="Y66" s="74">
         <v>1050693</v>
       </c>
       <c r="Z66" s="74">
         <v>1050662</v>
       </c>
       <c r="AA66" s="74">
         <v>1050875</v>
       </c>
       <c r="AB66" s="74">
         <v>1050176</v>
       </c>
       <c r="AC66" s="74">
         <v>1050263</v>
       </c>
+      <c r="AD66" s="108">
+        <v>1050091</v>
+      </c>
+      <c r="AE66" s="108">
+        <v>1050106</v>
+      </c>
     </row>
-    <row r="67" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="38">
         <v>112992</v>
       </c>
       <c r="D67" s="38">
         <v>112993</v>
       </c>
       <c r="E67" s="38">
         <v>112946</v>
       </c>
       <c r="F67" s="39">
         <v>112955</v>
       </c>
       <c r="G67" s="39">
         <v>112986</v>
       </c>
       <c r="H67" s="82">
         <v>112989</v>
       </c>
       <c r="I67" s="39">
@@ -11575,52 +11979,58 @@
       </c>
       <c r="V67" s="42">
         <v>111912</v>
       </c>
       <c r="W67" s="74">
         <v>111758</v>
       </c>
       <c r="X67" s="74">
         <v>111635</v>
       </c>
       <c r="Y67" s="74">
         <v>111586</v>
       </c>
       <c r="Z67" s="74">
         <v>111470</v>
       </c>
       <c r="AA67" s="74">
         <v>111371</v>
       </c>
       <c r="AB67" s="74">
         <v>111276</v>
       </c>
       <c r="AC67" s="74">
         <v>111139</v>
       </c>
+      <c r="AD67" s="108">
+        <v>111015</v>
+      </c>
+      <c r="AE67" s="108">
+        <v>110903</v>
+      </c>
     </row>
-    <row r="68" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A68" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="38">
         <v>378781</v>
       </c>
       <c r="D68" s="38">
         <v>378594</v>
       </c>
       <c r="E68" s="38">
         <v>378513</v>
       </c>
       <c r="F68" s="39">
         <v>378401</v>
       </c>
       <c r="G68" s="39">
         <v>378356</v>
       </c>
       <c r="H68" s="82">
         <v>378381</v>
       </c>
       <c r="I68" s="39">
@@ -11664,52 +12074,58 @@
       </c>
       <c r="V68" s="42">
         <v>375373</v>
       </c>
       <c r="W68" s="74">
         <v>375050</v>
       </c>
       <c r="X68" s="74">
         <v>374797</v>
       </c>
       <c r="Y68" s="74">
         <v>374586</v>
       </c>
       <c r="Z68" s="74">
         <v>374376</v>
       </c>
       <c r="AA68" s="74">
         <v>374143</v>
       </c>
       <c r="AB68" s="74">
         <v>373867</v>
       </c>
       <c r="AC68" s="74">
         <v>373631</v>
       </c>
+      <c r="AD68" s="108">
+        <v>373355</v>
+      </c>
+      <c r="AE68" s="108">
+        <v>373229</v>
+      </c>
     </row>
-    <row r="69" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="38">
         <v>750076</v>
       </c>
       <c r="D69" s="38">
         <v>753907</v>
       </c>
       <c r="E69" s="38">
         <v>757627</v>
       </c>
       <c r="F69" s="39">
         <v>761246</v>
       </c>
       <c r="G69" s="39">
         <v>764752</v>
       </c>
       <c r="H69" s="82">
         <v>768169</v>
       </c>
       <c r="I69" s="39">
@@ -11753,52 +12169,58 @@
       </c>
       <c r="V69" s="42">
         <v>836217</v>
       </c>
       <c r="W69" s="74">
         <v>843739</v>
       </c>
       <c r="X69" s="74">
         <v>850027</v>
       </c>
       <c r="Y69" s="74">
         <v>855374</v>
       </c>
       <c r="Z69" s="74">
         <v>859999</v>
       </c>
       <c r="AA69" s="74">
         <v>864103</v>
       </c>
       <c r="AB69" s="74">
         <v>869862</v>
       </c>
       <c r="AC69" s="74">
         <v>873339</v>
       </c>
+      <c r="AD69" s="108">
+        <v>877360</v>
+      </c>
+      <c r="AE69" s="108">
+        <v>880622</v>
+      </c>
     </row>
-    <row r="70" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="38">
         <v>1192787</v>
       </c>
       <c r="D70" s="38">
         <v>1196450</v>
       </c>
       <c r="E70" s="38">
         <v>1199342</v>
       </c>
       <c r="F70" s="39">
         <v>1201227</v>
       </c>
       <c r="G70" s="39">
         <v>1203468</v>
       </c>
       <c r="H70" s="82">
         <v>1205451</v>
       </c>
       <c r="I70" s="39">
@@ -11842,52 +12264,58 @@
       </c>
       <c r="V70" s="42">
         <v>1242831</v>
       </c>
       <c r="W70" s="74">
         <v>1246847</v>
       </c>
       <c r="X70" s="74">
         <v>1249292</v>
       </c>
       <c r="Y70" s="74">
         <v>1251801</v>
       </c>
       <c r="Z70" s="74">
         <v>1253502</v>
       </c>
       <c r="AA70" s="74">
         <v>1255128</v>
       </c>
       <c r="AB70" s="74">
         <v>1257143</v>
       </c>
       <c r="AC70" s="74">
         <v>1258961</v>
       </c>
+      <c r="AD70" s="108">
+        <v>1261443</v>
+      </c>
+      <c r="AE70" s="108">
+        <v>1263124</v>
+      </c>
     </row>
-    <row r="71" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A71" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="38">
         <v>631631</v>
       </c>
       <c r="D71" s="38">
         <v>633740</v>
       </c>
       <c r="E71" s="38">
         <v>635171</v>
       </c>
       <c r="F71" s="39">
         <v>636309</v>
       </c>
       <c r="G71" s="39">
         <v>637562</v>
       </c>
       <c r="H71" s="82">
         <v>638862</v>
       </c>
       <c r="I71" s="39">
@@ -11931,84 +12359,92 @@
       </c>
       <c r="V71" s="42">
         <v>661066</v>
       </c>
       <c r="W71" s="74">
         <v>662582</v>
       </c>
       <c r="X71" s="74">
         <v>663602</v>
       </c>
       <c r="Y71" s="74">
         <v>665060</v>
       </c>
       <c r="Z71" s="74">
         <v>666008</v>
       </c>
       <c r="AA71" s="74">
         <v>667241</v>
       </c>
       <c r="AB71" s="74">
         <v>669202</v>
       </c>
       <c r="AC71" s="74">
         <v>670306</v>
       </c>
+      <c r="AD71" s="108">
+        <v>671591</v>
+      </c>
+      <c r="AE71" s="108">
+        <v>672940</v>
+      </c>
     </row>
-    <row r="72" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="B72" s="111" t="s">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B72" s="116" t="s">
         <v>16</v>
       </c>
-      <c r="C72" s="111"/>
-[...25 lines deleted...]
-      <c r="AC72" s="74"/>
+      <c r="C72" s="116"/>
+      <c r="D72" s="116"/>
+      <c r="E72" s="116"/>
+      <c r="F72" s="116"/>
+      <c r="G72" s="116"/>
+      <c r="H72" s="116"/>
+      <c r="I72" s="116"/>
+      <c r="J72" s="116"/>
+      <c r="K72" s="116"/>
+      <c r="L72" s="116"/>
+      <c r="M72" s="116"/>
+      <c r="N72" s="116"/>
+      <c r="O72" s="116"/>
+      <c r="P72" s="116"/>
+      <c r="Q72" s="116"/>
+      <c r="R72" s="116"/>
+      <c r="S72" s="116"/>
+      <c r="T72" s="116"/>
+      <c r="U72" s="116"/>
+      <c r="V72" s="116"/>
+      <c r="W72" s="116"/>
+      <c r="X72" s="116"/>
+      <c r="Y72" s="116"/>
+      <c r="Z72" s="116"/>
+      <c r="AA72" s="116"/>
+      <c r="AB72" s="116"/>
+      <c r="AC72" s="116"/>
+      <c r="AD72" s="116"/>
+      <c r="AE72" s="116"/>
     </row>
-    <row r="73" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B73" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="27">
         <v>12451004</v>
       </c>
       <c r="D73" s="27">
         <v>12473658</v>
       </c>
       <c r="E73" s="27">
         <v>12494853</v>
       </c>
       <c r="F73" s="27">
         <v>12513014</v>
       </c>
       <c r="G73" s="27">
         <v>12533471</v>
       </c>
       <c r="H73" s="74">
         <v>12609515</v>
       </c>
       <c r="I73" s="27">
         <v>12630950</v>
       </c>
       <c r="J73" s="27">
@@ -12049,52 +12485,58 @@
       </c>
       <c r="V73" s="35">
         <v>12926078</v>
       </c>
       <c r="W73" s="74">
         <v>12953785</v>
       </c>
       <c r="X73" s="74">
         <v>12974824</v>
       </c>
       <c r="Y73" s="74">
         <v>12995889</v>
       </c>
       <c r="Z73" s="74">
         <v>13013064</v>
       </c>
       <c r="AA73" s="74">
         <v>13029803</v>
       </c>
       <c r="AB73" s="74">
         <v>13106358</v>
       </c>
       <c r="AC73" s="74">
         <v>13120922</v>
       </c>
+      <c r="AD73" s="108">
+        <v>13137950</v>
+      </c>
+      <c r="AE73" s="108">
+        <v>13153726</v>
+      </c>
     </row>
-    <row r="74" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A74" s="23">
         <v>100000000</v>
       </c>
       <c r="B74" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="27">
         <v>372537</v>
       </c>
       <c r="D74" s="27">
         <v>372424</v>
       </c>
       <c r="E74" s="27">
         <v>372622</v>
       </c>
       <c r="F74" s="27">
         <v>372638</v>
       </c>
       <c r="G74" s="27">
         <v>372917</v>
       </c>
       <c r="H74" s="74">
         <v>373013</v>
       </c>
       <c r="I74" s="27">
@@ -12138,52 +12580,58 @@
       </c>
       <c r="V74" s="35">
         <v>374415</v>
       </c>
       <c r="W74" s="74">
         <v>374408</v>
       </c>
       <c r="X74" s="74">
         <v>374346</v>
       </c>
       <c r="Y74" s="74">
         <v>374293</v>
       </c>
       <c r="Z74" s="74">
         <v>374295</v>
       </c>
       <c r="AA74" s="74">
         <v>374463</v>
       </c>
       <c r="AB74" s="74">
         <v>374496</v>
       </c>
       <c r="AC74" s="74">
         <v>374310</v>
       </c>
+      <c r="AD74" s="108">
+        <v>374248</v>
+      </c>
+      <c r="AE74" s="108">
+        <v>374325</v>
+      </c>
     </row>
-    <row r="75" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A75" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="27">
         <v>445736</v>
       </c>
       <c r="D75" s="27">
         <v>445951</v>
       </c>
       <c r="E75" s="27">
         <v>446352</v>
       </c>
       <c r="F75" s="27">
         <v>446852</v>
       </c>
       <c r="G75" s="27">
         <v>447309</v>
       </c>
       <c r="H75" s="74">
         <v>447785</v>
       </c>
       <c r="I75" s="27">
@@ -12227,52 +12675,58 @@
       </c>
       <c r="V75" s="35">
         <v>454329</v>
       </c>
       <c r="W75" s="74">
         <v>455076</v>
       </c>
       <c r="X75" s="74">
         <v>455528</v>
       </c>
       <c r="Y75" s="74">
         <v>455952</v>
       </c>
       <c r="Z75" s="74">
         <v>456270</v>
       </c>
       <c r="AA75" s="74">
         <v>456676</v>
       </c>
       <c r="AB75" s="74">
         <v>457212</v>
       </c>
       <c r="AC75" s="74">
         <v>457764</v>
       </c>
+      <c r="AD75" s="108">
+        <v>458081</v>
+      </c>
+      <c r="AE75" s="108">
+        <v>458401</v>
+      </c>
     </row>
-    <row r="76" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="27">
         <v>703650</v>
       </c>
       <c r="D76" s="27">
         <v>704449</v>
       </c>
       <c r="E76" s="27">
         <v>705357</v>
       </c>
       <c r="F76" s="27">
         <v>706388</v>
       </c>
       <c r="G76" s="27">
         <v>707560</v>
       </c>
       <c r="H76" s="74">
         <v>708551</v>
       </c>
       <c r="I76" s="27">
@@ -12316,52 +12770,58 @@
       </c>
       <c r="V76" s="35">
         <v>725231</v>
       </c>
       <c r="W76" s="74">
         <v>726272</v>
       </c>
       <c r="X76" s="74">
         <v>727108</v>
       </c>
       <c r="Y76" s="74">
         <v>727796</v>
       </c>
       <c r="Z76" s="74">
         <v>728450</v>
       </c>
       <c r="AA76" s="74">
         <v>729220</v>
       </c>
       <c r="AB76" s="74">
         <v>730195</v>
       </c>
       <c r="AC76" s="74">
         <v>730716</v>
       </c>
+      <c r="AD76" s="108">
+        <v>731245</v>
+      </c>
+      <c r="AE76" s="108">
+        <v>731836</v>
+      </c>
     </row>
-    <row r="77" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="27">
         <v>247508</v>
       </c>
       <c r="D77" s="27">
         <v>247646</v>
       </c>
       <c r="E77" s="27">
         <v>248024</v>
       </c>
       <c r="F77" s="27">
         <v>248168</v>
       </c>
       <c r="G77" s="27">
         <v>248301</v>
       </c>
       <c r="H77" s="74">
         <v>301213</v>
       </c>
       <c r="I77" s="27">
@@ -12405,52 +12865,58 @@
       </c>
       <c r="V77" s="35">
         <v>306053</v>
       </c>
       <c r="W77" s="74">
         <v>306688</v>
       </c>
       <c r="X77" s="74">
         <v>307265</v>
       </c>
       <c r="Y77" s="74">
         <v>307767</v>
       </c>
       <c r="Z77" s="74">
         <v>308282</v>
       </c>
       <c r="AA77" s="74">
         <v>308824</v>
       </c>
       <c r="AB77" s="74">
         <v>309376</v>
       </c>
       <c r="AC77" s="74">
         <v>309840</v>
       </c>
+      <c r="AD77" s="108">
+        <v>310573</v>
+      </c>
+      <c r="AE77" s="108">
+        <v>311290</v>
+      </c>
     </row>
-    <row r="78" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C78" s="27">
         <v>389875</v>
       </c>
       <c r="D78" s="27">
         <v>389923</v>
       </c>
       <c r="E78" s="27">
         <v>390152</v>
       </c>
       <c r="F78" s="27">
         <v>390303</v>
       </c>
       <c r="G78" s="27">
         <v>390483</v>
       </c>
       <c r="H78" s="74">
         <v>390844</v>
       </c>
       <c r="I78" s="27">
@@ -12494,52 +12960,58 @@
       </c>
       <c r="V78" s="35">
         <v>391795</v>
       </c>
       <c r="W78" s="74">
         <v>392109</v>
       </c>
       <c r="X78" s="74">
         <v>392139</v>
       </c>
       <c r="Y78" s="74">
         <v>392316</v>
       </c>
       <c r="Z78" s="74">
         <v>392715</v>
       </c>
       <c r="AA78" s="74">
         <v>392917</v>
       </c>
       <c r="AB78" s="74">
         <v>392990</v>
       </c>
       <c r="AC78" s="74">
         <v>393035</v>
       </c>
+      <c r="AD78" s="108">
+        <v>393304</v>
+      </c>
+      <c r="AE78" s="108">
+        <v>393632</v>
+      </c>
     </row>
-    <row r="79" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B79" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="27">
         <v>391757</v>
       </c>
       <c r="D79" s="27">
         <v>392326</v>
       </c>
       <c r="E79" s="27">
         <v>392739</v>
       </c>
       <c r="F79" s="27">
         <v>393155</v>
       </c>
       <c r="G79" s="27">
         <v>393867</v>
       </c>
       <c r="H79" s="74">
         <v>394470</v>
       </c>
       <c r="I79" s="27">
@@ -12583,52 +13055,58 @@
       </c>
       <c r="V79" s="35">
         <v>400323</v>
       </c>
       <c r="W79" s="74">
         <v>400591</v>
       </c>
       <c r="X79" s="74">
         <v>400986</v>
       </c>
       <c r="Y79" s="74">
         <v>401218</v>
       </c>
       <c r="Z79" s="74">
         <v>401273</v>
       </c>
       <c r="AA79" s="74">
         <v>401505</v>
       </c>
       <c r="AB79" s="74">
         <v>401915</v>
       </c>
       <c r="AC79" s="74">
         <v>401877</v>
       </c>
+      <c r="AD79" s="108">
+        <v>401894</v>
+      </c>
+      <c r="AE79" s="108">
+        <v>401947</v>
+      </c>
     </row>
-    <row r="80" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A80" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="27">
         <v>530806</v>
       </c>
       <c r="D80" s="27">
         <v>531287</v>
       </c>
       <c r="E80" s="27">
         <v>531633</v>
       </c>
       <c r="F80" s="27">
         <v>532110</v>
       </c>
       <c r="G80" s="27">
         <v>532862</v>
       </c>
       <c r="H80" s="74">
         <v>533117</v>
       </c>
       <c r="I80" s="27">
@@ -12672,52 +13150,58 @@
       </c>
       <c r="V80" s="35">
         <v>537638</v>
       </c>
       <c r="W80" s="74">
         <v>537614</v>
       </c>
       <c r="X80" s="74">
         <v>537688</v>
       </c>
       <c r="Y80" s="74">
         <v>537871</v>
       </c>
       <c r="Z80" s="74">
         <v>538279</v>
       </c>
       <c r="AA80" s="74">
         <v>538365</v>
       </c>
       <c r="AB80" s="74">
         <v>586696</v>
       </c>
       <c r="AC80" s="74">
         <v>587084</v>
       </c>
+      <c r="AD80" s="108">
+        <v>587476</v>
+      </c>
+      <c r="AE80" s="108">
+        <v>587682</v>
+      </c>
     </row>
-    <row r="81" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B81" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C81" s="27">
         <v>311155</v>
       </c>
       <c r="D81" s="27">
         <v>311014</v>
       </c>
       <c r="E81" s="27">
         <v>311037</v>
       </c>
       <c r="F81" s="27">
         <v>311005</v>
       </c>
       <c r="G81" s="27">
         <v>311052</v>
       </c>
       <c r="H81" s="74">
         <v>311162</v>
       </c>
       <c r="I81" s="27">
@@ -12761,52 +13245,58 @@
       </c>
       <c r="V81" s="35">
         <v>311089</v>
       </c>
       <c r="W81" s="74">
         <v>310811</v>
       </c>
       <c r="X81" s="74">
         <v>310833</v>
       </c>
       <c r="Y81" s="74">
         <v>310786</v>
       </c>
       <c r="Z81" s="74">
         <v>310766</v>
       </c>
       <c r="AA81" s="74">
         <v>310750</v>
       </c>
       <c r="AB81" s="74">
         <v>315707</v>
       </c>
       <c r="AC81" s="74">
         <v>315589</v>
       </c>
+      <c r="AD81" s="108">
+        <v>315420</v>
+      </c>
+      <c r="AE81" s="108">
+        <v>315185</v>
+      </c>
     </row>
-    <row r="82" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A82" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B82" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="27">
         <v>926225</v>
       </c>
       <c r="D82" s="27">
         <v>926321</v>
       </c>
       <c r="E82" s="27">
         <v>926640</v>
       </c>
       <c r="F82" s="27">
         <v>926865</v>
       </c>
       <c r="G82" s="27">
         <v>927158</v>
       </c>
       <c r="H82" s="74">
         <v>927583</v>
       </c>
       <c r="I82" s="27">
@@ -12850,52 +13340,58 @@
       </c>
       <c r="V82" s="35">
         <v>931931</v>
       </c>
       <c r="W82" s="74">
         <v>932355</v>
       </c>
       <c r="X82" s="74">
         <v>932559</v>
       </c>
       <c r="Y82" s="74">
         <v>932905</v>
       </c>
       <c r="Z82" s="74">
         <v>933196</v>
       </c>
       <c r="AA82" s="74">
         <v>933322</v>
       </c>
       <c r="AB82" s="74">
         <v>933860</v>
       </c>
       <c r="AC82" s="74">
         <v>934332</v>
       </c>
+      <c r="AD82" s="108">
+        <v>934351</v>
+      </c>
+      <c r="AE82" s="108">
+        <v>934653</v>
+      </c>
     </row>
-    <row r="83" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A83" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="27">
         <v>517709</v>
       </c>
       <c r="D83" s="27">
         <v>517911</v>
       </c>
       <c r="E83" s="27">
         <v>518253</v>
       </c>
       <c r="F83" s="27">
         <v>518300</v>
       </c>
       <c r="G83" s="27">
         <v>518516</v>
       </c>
       <c r="H83" s="74">
         <v>518642</v>
       </c>
       <c r="I83" s="27">
@@ -12939,52 +13435,58 @@
       </c>
       <c r="V83" s="35">
         <v>523053</v>
       </c>
       <c r="W83" s="74">
         <v>523454</v>
       </c>
       <c r="X83" s="74">
         <v>523668</v>
       </c>
       <c r="Y83" s="74">
         <v>523837</v>
       </c>
       <c r="Z83" s="74">
         <v>524143</v>
       </c>
       <c r="AA83" s="74">
         <v>524366</v>
       </c>
       <c r="AB83" s="74">
         <v>524711</v>
       </c>
       <c r="AC83" s="74">
         <v>524959</v>
       </c>
+      <c r="AD83" s="108">
+        <v>525000</v>
+      </c>
+      <c r="AE83" s="108">
+        <v>525304</v>
+      </c>
     </row>
-    <row r="84" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B84" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="27">
         <v>395096</v>
       </c>
       <c r="D84" s="27">
         <v>395408</v>
       </c>
       <c r="E84" s="27">
         <v>395881</v>
       </c>
       <c r="F84" s="27">
         <v>396313</v>
       </c>
       <c r="G84" s="27">
         <v>396541</v>
       </c>
       <c r="H84" s="74">
         <v>396813</v>
       </c>
       <c r="I84" s="27">
@@ -13028,52 +13530,58 @@
       </c>
       <c r="V84" s="35">
         <v>399076</v>
       </c>
       <c r="W84" s="74">
         <v>398923</v>
       </c>
       <c r="X84" s="74">
         <v>399102</v>
       </c>
       <c r="Y84" s="74">
         <v>399058</v>
       </c>
       <c r="Z84" s="74">
         <v>399130</v>
       </c>
       <c r="AA84" s="74">
         <v>399307</v>
       </c>
       <c r="AB84" s="74">
         <v>399554</v>
       </c>
       <c r="AC84" s="74">
         <v>399730</v>
       </c>
+      <c r="AD84" s="108">
+        <v>399840</v>
+      </c>
+      <c r="AE84" s="108">
+        <v>399979</v>
+      </c>
     </row>
-    <row r="85" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B85" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="27">
         <v>358212</v>
       </c>
       <c r="D85" s="27">
         <v>359260</v>
       </c>
       <c r="E85" s="27">
         <v>360058</v>
       </c>
       <c r="F85" s="27">
         <v>360941</v>
       </c>
       <c r="G85" s="27">
         <v>361916</v>
       </c>
       <c r="H85" s="74">
         <v>363000</v>
       </c>
       <c r="I85" s="27">
@@ -13117,52 +13625,58 @@
       </c>
       <c r="V85" s="35">
         <v>378709</v>
       </c>
       <c r="W85" s="74">
         <v>380098</v>
       </c>
       <c r="X85" s="74">
         <v>380887</v>
       </c>
       <c r="Y85" s="74">
         <v>381953</v>
       </c>
       <c r="Z85" s="74">
         <v>382782</v>
       </c>
       <c r="AA85" s="74">
         <v>383698</v>
       </c>
       <c r="AB85" s="74">
         <v>384790</v>
       </c>
       <c r="AC85" s="74">
         <v>385536</v>
       </c>
+      <c r="AD85" s="108">
+        <v>386506</v>
+      </c>
+      <c r="AE85" s="108">
+        <v>387029</v>
+      </c>
     </row>
-    <row r="86" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C86" s="27">
         <v>533224</v>
       </c>
       <c r="D86" s="27">
         <v>533261</v>
       </c>
       <c r="E86" s="27">
         <v>533449</v>
       </c>
       <c r="F86" s="27">
         <v>533565</v>
       </c>
       <c r="G86" s="27">
         <v>533864</v>
       </c>
       <c r="H86" s="74">
         <v>533830</v>
       </c>
       <c r="I86" s="27">
@@ -13206,52 +13720,58 @@
       </c>
       <c r="V86" s="35">
         <v>533888</v>
       </c>
       <c r="W86" s="74">
         <v>533774</v>
       </c>
       <c r="X86" s="74">
         <v>533381</v>
       </c>
       <c r="Y86" s="74">
         <v>533051</v>
       </c>
       <c r="Z86" s="74">
         <v>532852</v>
       </c>
       <c r="AA86" s="74">
         <v>532691</v>
       </c>
       <c r="AB86" s="74">
         <v>532525</v>
       </c>
       <c r="AC86" s="74">
         <v>532392</v>
       </c>
+      <c r="AD86" s="108">
+        <v>532310</v>
+      </c>
+      <c r="AE86" s="108">
+        <v>532405</v>
+      </c>
     </row>
-    <row r="87" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A87" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B87" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="27">
         <v>259346</v>
       </c>
       <c r="D87" s="27">
         <v>259288</v>
       </c>
       <c r="E87" s="27">
         <v>258508</v>
       </c>
       <c r="F87" s="27">
         <v>258505</v>
       </c>
       <c r="G87" s="27">
         <v>258241</v>
       </c>
       <c r="H87" s="74">
         <v>258148</v>
       </c>
       <c r="I87" s="27">
@@ -13295,52 +13815,58 @@
       </c>
       <c r="V87" s="35">
         <v>258026</v>
       </c>
       <c r="W87" s="74">
         <v>258128</v>
       </c>
       <c r="X87" s="74">
         <v>258170</v>
       </c>
       <c r="Y87" s="74">
         <v>258153</v>
       </c>
       <c r="Z87" s="74">
         <v>258157</v>
       </c>
       <c r="AA87" s="74">
         <v>258104</v>
       </c>
       <c r="AB87" s="74">
         <v>258029</v>
       </c>
       <c r="AC87" s="74">
         <v>258110</v>
       </c>
+      <c r="AD87" s="108">
+        <v>258186</v>
+      </c>
+      <c r="AE87" s="108">
+        <v>258117</v>
+      </c>
     </row>
-    <row r="88" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B88" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C88" s="27">
         <v>528055</v>
       </c>
       <c r="D88" s="27">
         <v>528742</v>
       </c>
       <c r="E88" s="27">
         <v>529622</v>
       </c>
       <c r="F88" s="27">
         <v>530292</v>
       </c>
       <c r="G88" s="27">
         <v>531292</v>
       </c>
       <c r="H88" s="74">
         <v>536303</v>
       </c>
       <c r="I88" s="27">
@@ -13384,52 +13910,58 @@
       </c>
       <c r="V88" s="35">
         <v>543900</v>
       </c>
       <c r="W88" s="74">
         <v>544057</v>
       </c>
       <c r="X88" s="74">
         <v>544406</v>
       </c>
       <c r="Y88" s="74">
         <v>544659</v>
       </c>
       <c r="Z88" s="74">
         <v>545012</v>
       </c>
       <c r="AA88" s="74">
         <v>545287</v>
       </c>
       <c r="AB88" s="74">
         <v>544983</v>
       </c>
       <c r="AC88" s="74">
         <v>545140</v>
       </c>
+      <c r="AD88" s="108">
+        <v>545086</v>
+      </c>
+      <c r="AE88" s="108">
+        <v>545354</v>
+      </c>
     </row>
-    <row r="89" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A89" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B89" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C89" s="27">
         <v>175436</v>
       </c>
       <c r="D89" s="27">
         <v>175441</v>
       </c>
       <c r="E89" s="27">
         <v>175396</v>
       </c>
       <c r="F89" s="27">
         <v>175420</v>
       </c>
       <c r="G89" s="27">
         <v>175577</v>
       </c>
       <c r="H89" s="74">
         <v>175626</v>
       </c>
       <c r="I89" s="27">
@@ -13473,52 +14005,58 @@
       </c>
       <c r="V89" s="35">
         <v>174850</v>
       </c>
       <c r="W89" s="74">
         <v>174695</v>
       </c>
       <c r="X89" s="74">
         <v>174524</v>
       </c>
       <c r="Y89" s="74">
         <v>174360</v>
       </c>
       <c r="Z89" s="74">
         <v>174220</v>
       </c>
       <c r="AA89" s="74">
         <v>174044</v>
       </c>
       <c r="AB89" s="74">
         <v>173913</v>
       </c>
       <c r="AC89" s="74">
         <v>173832</v>
       </c>
+      <c r="AD89" s="108">
+        <v>173690</v>
+      </c>
+      <c r="AE89" s="108">
+        <v>173642</v>
+      </c>
     </row>
-    <row r="90" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B90" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="27">
         <v>483971</v>
       </c>
       <c r="D90" s="27">
         <v>483952</v>
       </c>
       <c r="E90" s="27">
         <v>483979</v>
       </c>
       <c r="F90" s="27">
         <v>484049</v>
       </c>
       <c r="G90" s="27">
         <v>484197</v>
       </c>
       <c r="H90" s="74">
         <v>484614</v>
       </c>
       <c r="I90" s="27">
@@ -13562,52 +14100,58 @@
       </c>
       <c r="V90" s="35">
         <v>486497</v>
       </c>
       <c r="W90" s="74">
         <v>486716</v>
       </c>
       <c r="X90" s="74">
         <v>486612</v>
       </c>
       <c r="Y90" s="74">
         <v>486677</v>
       </c>
       <c r="Z90" s="74">
         <v>486579</v>
       </c>
       <c r="AA90" s="74">
         <v>486459</v>
       </c>
       <c r="AB90" s="74">
         <v>486461</v>
       </c>
       <c r="AC90" s="74">
         <v>486214</v>
       </c>
+      <c r="AD90" s="108">
+        <v>486065</v>
+      </c>
+      <c r="AE90" s="108">
+        <v>486112</v>
+      </c>
     </row>
-    <row r="91" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C91" s="27">
         <v>1430136</v>
       </c>
       <c r="D91" s="27">
         <v>1437645</v>
       </c>
       <c r="E91" s="27">
         <v>1444697</v>
       </c>
       <c r="F91" s="27">
         <v>1451525</v>
       </c>
       <c r="G91" s="27">
         <v>1458092</v>
       </c>
       <c r="H91" s="74">
         <v>1464401</v>
       </c>
       <c r="I91" s="27">
@@ -13651,52 +14195,58 @@
       </c>
       <c r="V91" s="35">
         <v>1588567</v>
       </c>
       <c r="W91" s="74">
         <v>1601490</v>
       </c>
       <c r="X91" s="74">
         <v>1612512</v>
       </c>
       <c r="Y91" s="74">
         <v>1622245</v>
       </c>
       <c r="Z91" s="74">
         <v>1630640</v>
       </c>
       <c r="AA91" s="74">
         <v>1638233</v>
       </c>
       <c r="AB91" s="74">
         <v>1649242</v>
       </c>
       <c r="AC91" s="74">
         <v>1655369</v>
       </c>
+      <c r="AD91" s="108">
+        <v>1662755</v>
+      </c>
+      <c r="AE91" s="108">
+        <v>1668750</v>
+      </c>
     </row>
-    <row r="92" spans="1:29" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B92" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="27">
         <v>2228515</v>
       </c>
       <c r="D92" s="27">
         <v>2234963</v>
       </c>
       <c r="E92" s="27">
         <v>2241044</v>
       </c>
       <c r="F92" s="27">
         <v>2244824</v>
       </c>
       <c r="G92" s="27">
         <v>2249370</v>
       </c>
       <c r="H92" s="74">
         <v>2253500</v>
       </c>
       <c r="I92" s="27">
@@ -13740,52 +14290,58 @@
       </c>
       <c r="V92" s="35">
         <v>2325485</v>
       </c>
       <c r="W92" s="74">
         <v>2332397</v>
       </c>
       <c r="X92" s="74">
         <v>2337023</v>
       </c>
       <c r="Y92" s="74">
         <v>2341901</v>
       </c>
       <c r="Z92" s="74">
         <v>2345012</v>
       </c>
       <c r="AA92" s="74">
         <v>2347924</v>
       </c>
       <c r="AB92" s="74">
         <v>2351424</v>
       </c>
       <c r="AC92" s="74">
         <v>2354736</v>
       </c>
+      <c r="AD92" s="108">
+        <v>2359052</v>
+      </c>
+      <c r="AE92" s="108">
+        <v>2362463</v>
+      </c>
     </row>
-    <row r="93" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A93" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B93" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C93" s="27">
         <v>1222055</v>
       </c>
       <c r="D93" s="27">
         <v>1226446</v>
       </c>
       <c r="E93" s="27">
         <v>1229410</v>
       </c>
       <c r="F93" s="27">
         <v>1231796</v>
       </c>
       <c r="G93" s="27">
         <v>1234356</v>
       </c>
       <c r="H93" s="74">
         <v>1236900</v>
       </c>
       <c r="I93" s="27">
@@ -13829,84 +14385,92 @@
       </c>
       <c r="V93" s="35">
         <v>1281223</v>
       </c>
       <c r="W93" s="74">
         <v>1284129</v>
       </c>
       <c r="X93" s="74">
         <v>1286087</v>
       </c>
       <c r="Y93" s="74">
         <v>1289091</v>
       </c>
       <c r="Z93" s="74">
         <v>1291011</v>
       </c>
       <c r="AA93" s="74">
         <v>1293648</v>
       </c>
       <c r="AB93" s="74">
         <v>1298279</v>
       </c>
       <c r="AC93" s="74">
         <v>1300357</v>
       </c>
+      <c r="AD93" s="108">
+        <v>1302868</v>
+      </c>
+      <c r="AE93" s="108">
+        <v>1305620</v>
+      </c>
     </row>
-    <row r="94" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="B94" s="111" t="s">
+    <row r="94" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B94" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="C94" s="111"/>
-[...25 lines deleted...]
-      <c r="AC94" s="74"/>
+      <c r="C94" s="116"/>
+      <c r="D94" s="116"/>
+      <c r="E94" s="116"/>
+      <c r="F94" s="116"/>
+      <c r="G94" s="116"/>
+      <c r="H94" s="116"/>
+      <c r="I94" s="116"/>
+      <c r="J94" s="116"/>
+      <c r="K94" s="116"/>
+      <c r="L94" s="116"/>
+      <c r="M94" s="116"/>
+      <c r="N94" s="116"/>
+      <c r="O94" s="116"/>
+      <c r="P94" s="116"/>
+      <c r="Q94" s="116"/>
+      <c r="R94" s="116"/>
+      <c r="S94" s="116"/>
+      <c r="T94" s="116"/>
+      <c r="U94" s="116"/>
+      <c r="V94" s="116"/>
+      <c r="W94" s="116"/>
+      <c r="X94" s="116"/>
+      <c r="Y94" s="116"/>
+      <c r="Z94" s="116"/>
+      <c r="AA94" s="116"/>
+      <c r="AB94" s="116"/>
+      <c r="AC94" s="116"/>
+      <c r="AD94" s="116"/>
+      <c r="AE94" s="116"/>
     </row>
-    <row r="95" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B95" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="44">
         <v>5931309</v>
       </c>
       <c r="D95" s="44">
         <v>5942348</v>
       </c>
       <c r="E95" s="44">
         <v>5953035</v>
       </c>
       <c r="F95" s="44">
         <v>5961969</v>
       </c>
       <c r="G95" s="44">
         <v>5972173</v>
       </c>
       <c r="H95" s="65">
         <v>6011093</v>
       </c>
       <c r="I95" s="44">
         <v>6021228</v>
       </c>
       <c r="J95" s="44">
@@ -13947,52 +14511,58 @@
       </c>
       <c r="V95" s="46">
         <v>6161834</v>
       </c>
       <c r="W95" s="74">
         <v>6174282</v>
       </c>
       <c r="X95" s="74">
         <v>6184057</v>
       </c>
       <c r="Y95" s="74">
         <v>6194310</v>
       </c>
       <c r="Z95" s="74">
         <v>6202507</v>
       </c>
       <c r="AA95" s="74">
         <v>6210626</v>
       </c>
       <c r="AB95" s="74">
         <v>6249312</v>
       </c>
       <c r="AC95" s="74">
         <v>6256046</v>
       </c>
+      <c r="AD95" s="108">
+        <v>6263889</v>
+      </c>
+      <c r="AE95" s="108">
+        <v>6271475</v>
+      </c>
     </row>
-    <row r="96" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A96" s="23">
         <v>100000000</v>
       </c>
       <c r="B96" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="44">
         <v>178970</v>
       </c>
       <c r="D96" s="44">
         <v>178892</v>
       </c>
       <c r="E96" s="44">
         <v>178985</v>
       </c>
       <c r="F96" s="44">
         <v>178970</v>
       </c>
       <c r="G96" s="44">
         <v>179122</v>
       </c>
       <c r="H96" s="65">
         <v>179173</v>
       </c>
       <c r="I96" s="44">
@@ -14036,52 +14606,58 @@
       </c>
       <c r="V96" s="46">
         <v>179986</v>
       </c>
       <c r="W96" s="74">
         <v>180024</v>
       </c>
       <c r="X96" s="74">
         <v>180122</v>
       </c>
       <c r="Y96" s="74">
         <v>180121</v>
       </c>
       <c r="Z96" s="74">
         <v>180166</v>
       </c>
       <c r="AA96" s="74">
         <v>180284</v>
       </c>
       <c r="AB96" s="74">
         <v>180281</v>
       </c>
       <c r="AC96" s="74">
         <v>180201</v>
       </c>
+      <c r="AD96" s="108">
+        <v>180153</v>
+      </c>
+      <c r="AE96" s="108">
+        <v>180209</v>
+      </c>
     </row>
-    <row r="97" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A97" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B97" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="44">
         <v>212660</v>
       </c>
       <c r="D97" s="44">
         <v>212761</v>
       </c>
       <c r="E97" s="44">
         <v>213035</v>
       </c>
       <c r="F97" s="44">
         <v>213306</v>
       </c>
       <c r="G97" s="44">
         <v>213549</v>
       </c>
       <c r="H97" s="65">
         <v>213796</v>
       </c>
       <c r="I97" s="44">
@@ -14125,52 +14701,58 @@
       </c>
       <c r="V97" s="46">
         <v>216931</v>
       </c>
       <c r="W97" s="74">
         <v>217314</v>
       </c>
       <c r="X97" s="74">
         <v>217582</v>
       </c>
       <c r="Y97" s="74">
         <v>217838</v>
       </c>
       <c r="Z97" s="74">
         <v>218053</v>
       </c>
       <c r="AA97" s="74">
         <v>218301</v>
       </c>
       <c r="AB97" s="74">
         <v>218553</v>
       </c>
       <c r="AC97" s="74">
         <v>218810</v>
       </c>
+      <c r="AD97" s="108">
+        <v>219021</v>
+      </c>
+      <c r="AE97" s="108">
+        <v>219167</v>
+      </c>
     </row>
-    <row r="98" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B98" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C98" s="44">
         <v>339984</v>
       </c>
       <c r="D98" s="44">
         <v>340375</v>
       </c>
       <c r="E98" s="44">
         <v>340863</v>
       </c>
       <c r="F98" s="44">
         <v>341416</v>
       </c>
       <c r="G98" s="44">
         <v>341992</v>
       </c>
       <c r="H98" s="65">
         <v>342496</v>
       </c>
       <c r="I98" s="44">
@@ -14214,52 +14796,58 @@
       </c>
       <c r="V98" s="46">
         <v>350750</v>
       </c>
       <c r="W98" s="74">
         <v>351265</v>
       </c>
       <c r="X98" s="74">
         <v>351632</v>
       </c>
       <c r="Y98" s="74">
         <v>352053</v>
       </c>
       <c r="Z98" s="74">
         <v>352385</v>
       </c>
       <c r="AA98" s="74">
         <v>352771</v>
       </c>
       <c r="AB98" s="74">
         <v>353319</v>
       </c>
       <c r="AC98" s="74">
         <v>353621</v>
       </c>
+      <c r="AD98" s="108">
+        <v>353843</v>
+      </c>
+      <c r="AE98" s="108">
+        <v>354124</v>
+      </c>
     </row>
-    <row r="99" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A99" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B99" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="44">
         <v>120618</v>
       </c>
       <c r="D99" s="44">
         <v>120722</v>
       </c>
       <c r="E99" s="44">
         <v>120931</v>
       </c>
       <c r="F99" s="44">
         <v>120974</v>
       </c>
       <c r="G99" s="44">
         <v>121067</v>
       </c>
       <c r="H99" s="65">
         <v>148453</v>
       </c>
       <c r="I99" s="44">
@@ -14303,52 +14891,58 @@
       </c>
       <c r="V99" s="46">
         <v>150585</v>
       </c>
       <c r="W99" s="74">
         <v>150898</v>
       </c>
       <c r="X99" s="74">
         <v>151096</v>
       </c>
       <c r="Y99" s="74">
         <v>151352</v>
       </c>
       <c r="Z99" s="74">
         <v>151592</v>
       </c>
       <c r="AA99" s="74">
         <v>151813</v>
       </c>
       <c r="AB99" s="74">
         <v>152074</v>
       </c>
       <c r="AC99" s="74">
         <v>152244</v>
       </c>
+      <c r="AD99" s="108">
+        <v>152604</v>
+      </c>
+      <c r="AE99" s="108">
+        <v>152958</v>
+      </c>
     </row>
-    <row r="100" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B100" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C100" s="44">
         <v>188589</v>
       </c>
       <c r="D100" s="44">
         <v>188617</v>
       </c>
       <c r="E100" s="44">
         <v>188801</v>
       </c>
       <c r="F100" s="44">
         <v>188812</v>
       </c>
       <c r="G100" s="44">
         <v>188941</v>
       </c>
       <c r="H100" s="65">
         <v>189144</v>
       </c>
       <c r="I100" s="44">
@@ -14392,52 +14986,58 @@
       </c>
       <c r="V100" s="46">
         <v>189639</v>
       </c>
       <c r="W100" s="74">
         <v>189770</v>
       </c>
       <c r="X100" s="74">
         <v>189832</v>
       </c>
       <c r="Y100" s="74">
         <v>189861</v>
       </c>
       <c r="Z100" s="74">
         <v>190053</v>
       </c>
       <c r="AA100" s="74">
         <v>190237</v>
       </c>
       <c r="AB100" s="74">
         <v>190238</v>
       </c>
       <c r="AC100" s="74">
         <v>190211</v>
       </c>
+      <c r="AD100" s="108">
+        <v>190323</v>
+      </c>
+      <c r="AE100" s="108">
+        <v>190516</v>
+      </c>
     </row>
-    <row r="101" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B101" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="44">
         <v>186165</v>
       </c>
       <c r="D101" s="44">
         <v>186453</v>
       </c>
       <c r="E101" s="44">
         <v>186653</v>
       </c>
       <c r="F101" s="44">
         <v>186860</v>
       </c>
       <c r="G101" s="44">
         <v>187255</v>
       </c>
       <c r="H101" s="65">
         <v>187530</v>
       </c>
       <c r="I101" s="44">
@@ -14481,52 +15081,58 @@
       </c>
       <c r="V101" s="46">
         <v>190330</v>
       </c>
       <c r="W101" s="74">
         <v>190430</v>
       </c>
       <c r="X101" s="74">
         <v>190716</v>
       </c>
       <c r="Y101" s="74">
         <v>190826</v>
       </c>
       <c r="Z101" s="74">
         <v>190811</v>
       </c>
       <c r="AA101" s="74">
         <v>190905</v>
       </c>
       <c r="AB101" s="74">
         <v>191121</v>
       </c>
       <c r="AC101" s="74">
         <v>191085</v>
       </c>
+      <c r="AD101" s="108">
+        <v>191097</v>
+      </c>
+      <c r="AE101" s="108">
+        <v>191081</v>
+      </c>
     </row>
-    <row r="102" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B102" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="44">
         <v>255752</v>
       </c>
       <c r="D102" s="44">
         <v>255978</v>
       </c>
       <c r="E102" s="44">
         <v>256152</v>
       </c>
       <c r="F102" s="44">
         <v>256354</v>
       </c>
       <c r="G102" s="44">
         <v>256720</v>
       </c>
       <c r="H102" s="65">
         <v>256811</v>
       </c>
       <c r="I102" s="44">
@@ -14570,52 +15176,58 @@
       </c>
       <c r="V102" s="46">
         <v>259119</v>
       </c>
       <c r="W102" s="74">
         <v>259191</v>
       </c>
       <c r="X102" s="74">
         <v>259204</v>
       </c>
       <c r="Y102" s="74">
         <v>259293</v>
       </c>
       <c r="Z102" s="74">
         <v>259467</v>
       </c>
       <c r="AA102" s="74">
         <v>259548</v>
       </c>
       <c r="AB102" s="74">
         <v>284168</v>
       </c>
       <c r="AC102" s="74">
         <v>284392</v>
       </c>
+      <c r="AD102" s="108">
+        <v>284581</v>
+      </c>
+      <c r="AE102" s="108">
+        <v>284703</v>
+      </c>
     </row>
-    <row r="103" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A103" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B103" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C103" s="44">
         <v>148901</v>
       </c>
       <c r="D103" s="44">
         <v>148859</v>
       </c>
       <c r="E103" s="44">
         <v>148849</v>
       </c>
       <c r="F103" s="44">
         <v>148854</v>
       </c>
       <c r="G103" s="44">
         <v>148923</v>
       </c>
       <c r="H103" s="65">
         <v>149019</v>
       </c>
       <c r="I103" s="44">
@@ -14659,52 +15271,58 @@
       </c>
       <c r="V103" s="46">
         <v>148871</v>
       </c>
       <c r="W103" s="74">
         <v>148724</v>
       </c>
       <c r="X103" s="74">
         <v>148783</v>
       </c>
       <c r="Y103" s="74">
         <v>148752</v>
       </c>
       <c r="Z103" s="74">
         <v>148801</v>
       </c>
       <c r="AA103" s="74">
         <v>148802</v>
       </c>
       <c r="AB103" s="74">
         <v>151326</v>
       </c>
       <c r="AC103" s="74">
         <v>151283</v>
       </c>
+      <c r="AD103" s="108">
+        <v>151243</v>
+      </c>
+      <c r="AE103" s="108">
+        <v>151139</v>
+      </c>
     </row>
-    <row r="104" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A104" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B104" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="44">
         <v>437047</v>
       </c>
       <c r="D104" s="44">
         <v>437126</v>
       </c>
       <c r="E104" s="44">
         <v>437337</v>
       </c>
       <c r="F104" s="44">
         <v>437452</v>
       </c>
       <c r="G104" s="44">
         <v>437625</v>
       </c>
       <c r="H104" s="65">
         <v>437872</v>
       </c>
       <c r="I104" s="44">
@@ -14748,52 +15366,58 @@
       </c>
       <c r="V104" s="46">
         <v>440203</v>
       </c>
       <c r="W104" s="74">
         <v>440412</v>
       </c>
       <c r="X104" s="74">
         <v>440524</v>
       </c>
       <c r="Y104" s="74">
         <v>440739</v>
       </c>
       <c r="Z104" s="74">
         <v>440961</v>
       </c>
       <c r="AA104" s="74">
         <v>441042</v>
       </c>
       <c r="AB104" s="74">
         <v>441403</v>
       </c>
       <c r="AC104" s="74">
         <v>441574</v>
       </c>
+      <c r="AD104" s="108">
+        <v>441576</v>
+      </c>
+      <c r="AE104" s="108">
+        <v>441670</v>
+      </c>
     </row>
-    <row r="105" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B105" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="44">
         <v>243154</v>
       </c>
       <c r="D105" s="44">
         <v>243288</v>
       </c>
       <c r="E105" s="44">
         <v>243458</v>
       </c>
       <c r="F105" s="44">
         <v>243448</v>
       </c>
       <c r="G105" s="44">
         <v>243538</v>
       </c>
       <c r="H105" s="65">
         <v>243598</v>
       </c>
       <c r="I105" s="44">
@@ -14837,52 +15461,58 @@
       </c>
       <c r="V105" s="46">
         <v>245621</v>
       </c>
       <c r="W105" s="74">
         <v>245899</v>
       </c>
       <c r="X105" s="74">
         <v>246067</v>
       </c>
       <c r="Y105" s="74">
         <v>246208</v>
       </c>
       <c r="Z105" s="74">
         <v>246376</v>
       </c>
       <c r="AA105" s="74">
         <v>246486</v>
       </c>
       <c r="AB105" s="74">
         <v>246654</v>
       </c>
       <c r="AC105" s="74">
         <v>246804</v>
       </c>
+      <c r="AD105" s="108">
+        <v>246762</v>
+      </c>
+      <c r="AE105" s="108">
+        <v>246901</v>
+      </c>
     </row>
-    <row r="106" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B106" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="44">
         <v>193844</v>
       </c>
       <c r="D106" s="44">
         <v>194022</v>
       </c>
       <c r="E106" s="44">
         <v>194260</v>
       </c>
       <c r="F106" s="44">
         <v>194510</v>
       </c>
       <c r="G106" s="44">
         <v>194653</v>
       </c>
       <c r="H106" s="65">
         <v>194809</v>
       </c>
       <c r="I106" s="44">
@@ -14926,52 +15556,58 @@
       </c>
       <c r="V106" s="46">
         <v>196138</v>
       </c>
       <c r="W106" s="74">
         <v>196148</v>
       </c>
       <c r="X106" s="74">
         <v>196235</v>
       </c>
       <c r="Y106" s="74">
         <v>196241</v>
       </c>
       <c r="Z106" s="74">
         <v>196299</v>
       </c>
       <c r="AA106" s="74">
         <v>196367</v>
       </c>
       <c r="AB106" s="74">
         <v>196499</v>
       </c>
       <c r="AC106" s="74">
         <v>196601</v>
       </c>
+      <c r="AD106" s="108">
+        <v>196686</v>
+      </c>
+      <c r="AE106" s="108">
+        <v>196719</v>
+      </c>
     </row>
-    <row r="107" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A107" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B107" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="44">
         <v>173449</v>
       </c>
       <c r="D107" s="44">
         <v>173896</v>
       </c>
       <c r="E107" s="44">
         <v>174250</v>
       </c>
       <c r="F107" s="44">
         <v>174666</v>
       </c>
       <c r="G107" s="44">
         <v>175141</v>
       </c>
       <c r="H107" s="65">
         <v>175649</v>
       </c>
       <c r="I107" s="44">
@@ -15015,52 +15651,58 @@
       </c>
       <c r="V107" s="46">
         <v>183058</v>
       </c>
       <c r="W107" s="74">
         <v>183593</v>
       </c>
       <c r="X107" s="74">
         <v>183951</v>
       </c>
       <c r="Y107" s="74">
         <v>184458</v>
       </c>
       <c r="Z107" s="74">
         <v>184845</v>
       </c>
       <c r="AA107" s="74">
         <v>185278</v>
       </c>
       <c r="AB107" s="74">
         <v>185824</v>
       </c>
       <c r="AC107" s="74">
         <v>186235</v>
       </c>
+      <c r="AD107" s="108">
+        <v>186717</v>
+      </c>
+      <c r="AE107" s="108">
+        <v>186940</v>
+      </c>
     </row>
-    <row r="108" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A108" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B108" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="44">
         <v>249793</v>
       </c>
       <c r="D108" s="44">
         <v>249808</v>
       </c>
       <c r="E108" s="44">
         <v>249884</v>
       </c>
       <c r="F108" s="44">
         <v>249956</v>
       </c>
       <c r="G108" s="44">
         <v>250097</v>
       </c>
       <c r="H108" s="65">
         <v>250106</v>
       </c>
       <c r="I108" s="44">
@@ -15104,52 +15746,58 @@
       </c>
       <c r="V108" s="46">
         <v>250434</v>
       </c>
       <c r="W108" s="74">
         <v>250455</v>
       </c>
       <c r="X108" s="74">
         <v>250235</v>
       </c>
       <c r="Y108" s="74">
         <v>250070</v>
       </c>
       <c r="Z108" s="74">
         <v>250009</v>
       </c>
       <c r="AA108" s="74">
         <v>249957</v>
       </c>
       <c r="AB108" s="74">
         <v>249972</v>
       </c>
       <c r="AC108" s="74">
         <v>249903</v>
       </c>
+      <c r="AD108" s="108">
+        <v>249796</v>
+      </c>
+      <c r="AE108" s="108">
+        <v>249859</v>
+      </c>
     </row>
-    <row r="109" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A109" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="44">
         <v>120615</v>
       </c>
       <c r="D109" s="44">
         <v>120629</v>
       </c>
       <c r="E109" s="44">
         <v>120218</v>
       </c>
       <c r="F109" s="44">
         <v>120226</v>
       </c>
       <c r="G109" s="44">
         <v>120108</v>
       </c>
       <c r="H109" s="65">
         <v>120055</v>
       </c>
       <c r="I109" s="44">
@@ -15193,52 +15841,58 @@
       </c>
       <c r="V109" s="46">
         <v>120184</v>
       </c>
       <c r="W109" s="74">
         <v>120237</v>
       </c>
       <c r="X109" s="74">
         <v>120273</v>
       </c>
       <c r="Y109" s="74">
         <v>120315</v>
       </c>
       <c r="Z109" s="74">
         <v>120308</v>
       </c>
       <c r="AA109" s="74">
         <v>120297</v>
       </c>
       <c r="AB109" s="74">
         <v>120291</v>
       </c>
       <c r="AC109" s="74">
         <v>120360</v>
       </c>
+      <c r="AD109" s="108">
+        <v>120370</v>
+      </c>
+      <c r="AE109" s="108">
+        <v>120321</v>
+      </c>
     </row>
-    <row r="110" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B110" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C110" s="44">
         <v>264764</v>
       </c>
       <c r="D110" s="44">
         <v>265189</v>
       </c>
       <c r="E110" s="44">
         <v>265576</v>
       </c>
       <c r="F110" s="44">
         <v>265980</v>
       </c>
       <c r="G110" s="44">
         <v>266444</v>
       </c>
       <c r="H110" s="65">
         <v>269075</v>
       </c>
       <c r="I110" s="44">
@@ -15282,52 +15936,58 @@
       </c>
       <c r="V110" s="46">
         <v>272696</v>
       </c>
       <c r="W110" s="74">
         <v>272889</v>
       </c>
       <c r="X110" s="74">
         <v>272994</v>
       </c>
       <c r="Y110" s="74">
         <v>273135</v>
       </c>
       <c r="Z110" s="74">
         <v>273336</v>
       </c>
       <c r="AA110" s="74">
         <v>273438</v>
       </c>
       <c r="AB110" s="74">
         <v>273145</v>
       </c>
       <c r="AC110" s="74">
         <v>273276</v>
       </c>
+      <c r="AD110" s="108">
+        <v>273278</v>
+      </c>
+      <c r="AE110" s="108">
+        <v>273411</v>
+      </c>
     </row>
-    <row r="111" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B111" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C111" s="44">
         <v>84683</v>
       </c>
       <c r="D111" s="44">
         <v>84681</v>
       </c>
       <c r="E111" s="44">
         <v>84669</v>
       </c>
       <c r="F111" s="44">
         <v>84675</v>
       </c>
       <c r="G111" s="44">
         <v>84743</v>
       </c>
       <c r="H111" s="65">
         <v>84770</v>
       </c>
       <c r="I111" s="44">
@@ -15371,52 +16031,58 @@
       </c>
       <c r="V111" s="46">
         <v>84443</v>
       </c>
       <c r="W111" s="74">
         <v>84422</v>
       </c>
       <c r="X111" s="74">
         <v>84361</v>
       </c>
       <c r="Y111" s="74">
         <v>84279</v>
       </c>
       <c r="Z111" s="74">
         <v>84192</v>
       </c>
       <c r="AA111" s="74">
         <v>84114</v>
       </c>
       <c r="AB111" s="74">
         <v>84042</v>
       </c>
       <c r="AC111" s="74">
         <v>84034</v>
       </c>
+      <c r="AD111" s="108">
+        <v>83988</v>
+      </c>
+      <c r="AE111" s="108">
+        <v>84003</v>
+      </c>
     </row>
-    <row r="112" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A112" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B112" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="44">
         <v>226109</v>
       </c>
       <c r="D112" s="44">
         <v>226095</v>
       </c>
       <c r="E112" s="44">
         <v>226103</v>
       </c>
       <c r="F112" s="44">
         <v>226147</v>
       </c>
       <c r="G112" s="44">
         <v>226219</v>
       </c>
       <c r="H112" s="65">
         <v>226418</v>
       </c>
       <c r="I112" s="44">
@@ -15460,52 +16126,58 @@
       </c>
       <c r="V112" s="46">
         <v>227685</v>
       </c>
       <c r="W112" s="74">
         <v>227763</v>
       </c>
       <c r="X112" s="74">
         <v>227749</v>
       </c>
       <c r="Y112" s="74">
         <v>227767</v>
       </c>
       <c r="Z112" s="74">
         <v>227699</v>
       </c>
       <c r="AA112" s="74">
         <v>227653</v>
       </c>
       <c r="AB112" s="74">
         <v>227664</v>
       </c>
       <c r="AC112" s="74">
         <v>227556</v>
       </c>
+      <c r="AD112" s="108">
+        <v>227570</v>
+      </c>
+      <c r="AE112" s="108">
+        <v>227607</v>
+      </c>
     </row>
-    <row r="113" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B113" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C113" s="44">
         <v>680060</v>
       </c>
       <c r="D113" s="44">
         <v>683738</v>
       </c>
       <c r="E113" s="44">
         <v>687070</v>
       </c>
       <c r="F113" s="44">
         <v>690279</v>
       </c>
       <c r="G113" s="44">
         <v>693340</v>
       </c>
       <c r="H113" s="65">
         <v>696232</v>
       </c>
       <c r="I113" s="44">
@@ -15549,52 +16221,58 @@
       </c>
       <c r="V113" s="46">
         <v>752350</v>
       </c>
       <c r="W113" s="74">
         <v>757751</v>
       </c>
       <c r="X113" s="74">
         <v>762485</v>
       </c>
       <c r="Y113" s="74">
         <v>766871</v>
       </c>
       <c r="Z113" s="74">
         <v>770641</v>
       </c>
       <c r="AA113" s="74">
         <v>774130</v>
       </c>
       <c r="AB113" s="74">
         <v>779380</v>
       </c>
       <c r="AC113" s="74">
         <v>782030</v>
       </c>
+      <c r="AD113" s="108">
+        <v>785395</v>
+      </c>
+      <c r="AE113" s="108">
+        <v>788128</v>
+      </c>
     </row>
-    <row r="114" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B114" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="44">
         <v>1035728</v>
       </c>
       <c r="D114" s="44">
         <v>1038513</v>
       </c>
       <c r="E114" s="44">
         <v>1041702</v>
       </c>
       <c r="F114" s="44">
         <v>1043597</v>
       </c>
       <c r="G114" s="44">
         <v>1045902</v>
       </c>
       <c r="H114" s="65">
         <v>1048049</v>
       </c>
       <c r="I114" s="44">
@@ -15638,52 +16316,58 @@
       </c>
       <c r="V114" s="46">
         <v>1082654</v>
       </c>
       <c r="W114" s="74">
         <v>1085550</v>
       </c>
       <c r="X114" s="74">
         <v>1087731</v>
       </c>
       <c r="Y114" s="74">
         <v>1090100</v>
       </c>
       <c r="Z114" s="74">
         <v>1091510</v>
       </c>
       <c r="AA114" s="74">
         <v>1092796</v>
       </c>
       <c r="AB114" s="74">
         <v>1094281</v>
       </c>
       <c r="AC114" s="74">
         <v>1095775</v>
       </c>
+      <c r="AD114" s="108">
+        <v>1097609</v>
+      </c>
+      <c r="AE114" s="108">
+        <v>1099339</v>
+      </c>
     </row>
-    <row r="115" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A115" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B115" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C115" s="44">
         <v>590424</v>
       </c>
       <c r="D115" s="44">
         <v>592706</v>
       </c>
       <c r="E115" s="44">
         <v>594239</v>
       </c>
       <c r="F115" s="44">
         <v>595487</v>
       </c>
       <c r="G115" s="44">
         <v>596794</v>
       </c>
       <c r="H115" s="65">
         <v>598038</v>
       </c>
       <c r="I115" s="44">
@@ -15727,84 +16411,92 @@
       </c>
       <c r="V115" s="46">
         <v>620157</v>
       </c>
       <c r="W115" s="74">
         <v>621547</v>
       </c>
       <c r="X115" s="74">
         <v>622485</v>
       </c>
       <c r="Y115" s="74">
         <v>624031</v>
       </c>
       <c r="Z115" s="74">
         <v>625003</v>
       </c>
       <c r="AA115" s="74">
         <v>626407</v>
       </c>
       <c r="AB115" s="74">
         <v>629077</v>
       </c>
       <c r="AC115" s="74">
         <v>630051</v>
       </c>
+      <c r="AD115" s="108">
+        <v>631277</v>
+      </c>
+      <c r="AE115" s="108">
+        <v>632680</v>
+      </c>
     </row>
-    <row r="116" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="B116" s="111" t="s">
+    <row r="116" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B116" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="C116" s="111"/>
-[...25 lines deleted...]
-      <c r="AC116" s="74"/>
+      <c r="C116" s="116"/>
+      <c r="D116" s="116"/>
+      <c r="E116" s="116"/>
+      <c r="F116" s="116"/>
+      <c r="G116" s="116"/>
+      <c r="H116" s="116"/>
+      <c r="I116" s="116"/>
+      <c r="J116" s="116"/>
+      <c r="K116" s="116"/>
+      <c r="L116" s="116"/>
+      <c r="M116" s="116"/>
+      <c r="N116" s="116"/>
+      <c r="O116" s="116"/>
+      <c r="P116" s="116"/>
+      <c r="Q116" s="116"/>
+      <c r="R116" s="116"/>
+      <c r="S116" s="116"/>
+      <c r="T116" s="116"/>
+      <c r="U116" s="116"/>
+      <c r="V116" s="116"/>
+      <c r="W116" s="116"/>
+      <c r="X116" s="116"/>
+      <c r="Y116" s="116"/>
+      <c r="Z116" s="116"/>
+      <c r="AA116" s="116"/>
+      <c r="AB116" s="116"/>
+      <c r="AC116" s="116"/>
+      <c r="AD116" s="116"/>
+      <c r="AE116" s="116"/>
     </row>
-    <row r="117" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:31" x14ac:dyDescent="0.2">
       <c r="B117" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C117" s="50">
         <v>6519695</v>
       </c>
       <c r="D117" s="50">
         <v>6531310</v>
       </c>
       <c r="E117" s="50">
         <v>6541818</v>
       </c>
       <c r="F117" s="50">
         <v>6551045</v>
       </c>
       <c r="G117" s="50">
         <v>6561298</v>
       </c>
       <c r="H117" s="65">
         <v>6598422</v>
       </c>
       <c r="I117" s="50">
         <v>6609722</v>
       </c>
       <c r="J117" s="50">
@@ -15845,52 +16537,58 @@
       </c>
       <c r="V117" s="54">
         <v>6764244</v>
       </c>
       <c r="W117" s="74">
         <v>6779503</v>
       </c>
       <c r="X117" s="74">
         <v>6790767</v>
       </c>
       <c r="Y117" s="74">
         <v>6801579</v>
       </c>
       <c r="Z117" s="74">
         <v>6810557</v>
       </c>
       <c r="AA117" s="74">
         <v>6819177</v>
       </c>
       <c r="AB117" s="74">
         <v>6857046</v>
       </c>
       <c r="AC117" s="74">
         <v>6864876</v>
       </c>
+      <c r="AD117" s="108">
+        <v>6874061</v>
+      </c>
+      <c r="AE117" s="108">
+        <v>6882251</v>
+      </c>
     </row>
-    <row r="118" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A118" s="23">
         <v>100000000</v>
       </c>
       <c r="B118" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="50">
         <v>193567</v>
       </c>
       <c r="D118" s="50">
         <v>193532</v>
       </c>
       <c r="E118" s="50">
         <v>193637</v>
       </c>
       <c r="F118" s="50">
         <v>193668</v>
       </c>
       <c r="G118" s="50">
         <v>193795</v>
       </c>
       <c r="H118" s="65">
         <v>193840</v>
       </c>
       <c r="I118" s="50">
@@ -15934,52 +16632,58 @@
       </c>
       <c r="V118" s="54">
         <v>194429</v>
       </c>
       <c r="W118" s="74">
         <v>194384</v>
       </c>
       <c r="X118" s="74">
         <v>194224</v>
       </c>
       <c r="Y118" s="74">
         <v>194172</v>
       </c>
       <c r="Z118" s="74">
         <v>194129</v>
       </c>
       <c r="AA118" s="74">
         <v>194179</v>
       </c>
       <c r="AB118" s="74">
         <v>194215</v>
       </c>
       <c r="AC118" s="74">
         <v>194109</v>
       </c>
+      <c r="AD118" s="108">
+        <v>194095</v>
+      </c>
+      <c r="AE118" s="108">
+        <v>194116</v>
+      </c>
     </row>
-    <row r="119" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A119" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C119" s="50">
         <v>233076</v>
       </c>
       <c r="D119" s="50">
         <v>233190</v>
       </c>
       <c r="E119" s="50">
         <v>233317</v>
       </c>
       <c r="F119" s="50">
         <v>233546</v>
       </c>
       <c r="G119" s="50">
         <v>233760</v>
       </c>
       <c r="H119" s="65">
         <v>233989</v>
       </c>
       <c r="I119" s="50">
@@ -16023,52 +16727,58 @@
       </c>
       <c r="V119" s="54">
         <v>237398</v>
       </c>
       <c r="W119" s="74">
         <v>237762</v>
       </c>
       <c r="X119" s="74">
         <v>237946</v>
       </c>
       <c r="Y119" s="74">
         <v>238114</v>
       </c>
       <c r="Z119" s="74">
         <v>238217</v>
       </c>
       <c r="AA119" s="74">
         <v>238375</v>
       </c>
       <c r="AB119" s="74">
         <v>238659</v>
       </c>
       <c r="AC119" s="74">
         <v>238954</v>
       </c>
+      <c r="AD119" s="108">
+        <v>239060</v>
+      </c>
+      <c r="AE119" s="108">
+        <v>239234</v>
+      </c>
     </row>
-    <row r="120" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A120" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B120" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C120" s="50">
         <v>363666</v>
       </c>
       <c r="D120" s="50">
         <v>364074</v>
       </c>
       <c r="E120" s="50">
         <v>364494</v>
       </c>
       <c r="F120" s="50">
         <v>364972</v>
       </c>
       <c r="G120" s="50">
         <v>365568</v>
       </c>
       <c r="H120" s="65">
         <v>366055</v>
       </c>
       <c r="I120" s="50">
@@ -16112,52 +16822,58 @@
       </c>
       <c r="V120" s="54">
         <v>374481</v>
       </c>
       <c r="W120" s="74">
         <v>375007</v>
       </c>
       <c r="X120" s="74">
         <v>375476</v>
       </c>
       <c r="Y120" s="74">
         <v>375743</v>
       </c>
       <c r="Z120" s="74">
         <v>376065</v>
       </c>
       <c r="AA120" s="74">
         <v>376449</v>
       </c>
       <c r="AB120" s="74">
         <v>376876</v>
       </c>
       <c r="AC120" s="74">
         <v>377095</v>
       </c>
+      <c r="AD120" s="108">
+        <v>377402</v>
+      </c>
+      <c r="AE120" s="108">
+        <v>377712</v>
+      </c>
     </row>
-    <row r="121" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A121" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B121" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="50">
         <v>126890</v>
       </c>
       <c r="D121" s="50">
         <v>126924</v>
       </c>
       <c r="E121" s="50">
         <v>127093</v>
       </c>
       <c r="F121" s="50">
         <v>127194</v>
       </c>
       <c r="G121" s="50">
         <v>127234</v>
       </c>
       <c r="H121" s="65">
         <v>152760</v>
       </c>
       <c r="I121" s="50">
@@ -16201,52 +16917,58 @@
       </c>
       <c r="V121" s="54">
         <v>155468</v>
       </c>
       <c r="W121" s="74">
         <v>155790</v>
       </c>
       <c r="X121" s="74">
         <v>156169</v>
       </c>
       <c r="Y121" s="74">
         <v>156415</v>
       </c>
       <c r="Z121" s="74">
         <v>156690</v>
       </c>
       <c r="AA121" s="74">
         <v>157011</v>
       </c>
       <c r="AB121" s="74">
         <v>157302</v>
       </c>
       <c r="AC121" s="74">
         <v>157596</v>
       </c>
+      <c r="AD121" s="108">
+        <v>157969</v>
+      </c>
+      <c r="AE121" s="108">
+        <v>158332</v>
+      </c>
     </row>
-    <row r="122" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="50">
         <v>201286</v>
       </c>
       <c r="D122" s="50">
         <v>201306</v>
       </c>
       <c r="E122" s="50">
         <v>201351</v>
       </c>
       <c r="F122" s="50">
         <v>201491</v>
       </c>
       <c r="G122" s="50">
         <v>201542</v>
       </c>
       <c r="H122" s="65">
         <v>201700</v>
       </c>
       <c r="I122" s="50">
@@ -16290,52 +17012,58 @@
       </c>
       <c r="V122" s="54">
         <v>202156</v>
       </c>
       <c r="W122" s="74">
         <v>202339</v>
       </c>
       <c r="X122" s="74">
         <v>202307</v>
       </c>
       <c r="Y122" s="74">
         <v>202455</v>
       </c>
       <c r="Z122" s="74">
         <v>202662</v>
       </c>
       <c r="AA122" s="74">
         <v>202680</v>
       </c>
       <c r="AB122" s="74">
         <v>202752</v>
       </c>
       <c r="AC122" s="74">
         <v>202824</v>
       </c>
+      <c r="AD122" s="108">
+        <v>202981</v>
+      </c>
+      <c r="AE122" s="108">
+        <v>203116</v>
+      </c>
     </row>
-    <row r="123" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B123" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="50">
         <v>205592</v>
       </c>
       <c r="D123" s="50">
         <v>205873</v>
       </c>
       <c r="E123" s="50">
         <v>206086</v>
       </c>
       <c r="F123" s="50">
         <v>206295</v>
       </c>
       <c r="G123" s="50">
         <v>206612</v>
       </c>
       <c r="H123" s="65">
         <v>206940</v>
       </c>
       <c r="I123" s="50">
@@ -16379,52 +17107,58 @@
       </c>
       <c r="V123" s="54">
         <v>209993</v>
       </c>
       <c r="W123" s="74">
         <v>210161</v>
       </c>
       <c r="X123" s="74">
         <v>210270</v>
       </c>
       <c r="Y123" s="74">
         <v>210392</v>
       </c>
       <c r="Z123" s="74">
         <v>210462</v>
       </c>
       <c r="AA123" s="74">
         <v>210600</v>
       </c>
       <c r="AB123" s="74">
         <v>210794</v>
       </c>
       <c r="AC123" s="74">
         <v>210792</v>
       </c>
+      <c r="AD123" s="108">
+        <v>210797</v>
+      </c>
+      <c r="AE123" s="108">
+        <v>210866</v>
+      </c>
     </row>
-    <row r="124" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A124" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B124" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="50">
         <v>275054</v>
       </c>
       <c r="D124" s="50">
         <v>275309</v>
       </c>
       <c r="E124" s="50">
         <v>275481</v>
       </c>
       <c r="F124" s="50">
         <v>275756</v>
       </c>
       <c r="G124" s="50">
         <v>276142</v>
       </c>
       <c r="H124" s="65">
         <v>276306</v>
       </c>
       <c r="I124" s="50">
@@ -16468,52 +17202,58 @@
       </c>
       <c r="V124" s="54">
         <v>278519</v>
       </c>
       <c r="W124" s="74">
         <v>278423</v>
       </c>
       <c r="X124" s="74">
         <v>278484</v>
       </c>
       <c r="Y124" s="74">
         <v>278578</v>
       </c>
       <c r="Z124" s="74">
         <v>278812</v>
       </c>
       <c r="AA124" s="74">
         <v>278817</v>
       </c>
       <c r="AB124" s="74">
         <v>302528</v>
       </c>
       <c r="AC124" s="74">
         <v>302692</v>
       </c>
+      <c r="AD124" s="108">
+        <v>302895</v>
+      </c>
+      <c r="AE124" s="108">
+        <v>302979</v>
+      </c>
     </row>
-    <row r="125" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A125" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="50">
         <v>162254</v>
       </c>
       <c r="D125" s="50">
         <v>162155</v>
       </c>
       <c r="E125" s="50">
         <v>162188</v>
       </c>
       <c r="F125" s="50">
         <v>162151</v>
       </c>
       <c r="G125" s="50">
         <v>162129</v>
       </c>
       <c r="H125" s="65">
         <v>162143</v>
       </c>
       <c r="I125" s="50">
@@ -16557,52 +17297,58 @@
       </c>
       <c r="V125" s="54">
         <v>162218</v>
       </c>
       <c r="W125" s="74">
         <v>162087</v>
       </c>
       <c r="X125" s="74">
         <v>162050</v>
       </c>
       <c r="Y125" s="74">
         <v>162034</v>
       </c>
       <c r="Z125" s="74">
         <v>161965</v>
       </c>
       <c r="AA125" s="74">
         <v>161948</v>
       </c>
       <c r="AB125" s="74">
         <v>164381</v>
       </c>
       <c r="AC125" s="74">
         <v>164306</v>
       </c>
+      <c r="AD125" s="108">
+        <v>164177</v>
+      </c>
+      <c r="AE125" s="108">
+        <v>164046</v>
+      </c>
     </row>
-    <row r="126" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B126" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="50">
         <v>489178</v>
       </c>
       <c r="D126" s="50">
         <v>489195</v>
       </c>
       <c r="E126" s="50">
         <v>489303</v>
       </c>
       <c r="F126" s="50">
         <v>489413</v>
       </c>
       <c r="G126" s="50">
         <v>489533</v>
       </c>
       <c r="H126" s="65">
         <v>489711</v>
       </c>
       <c r="I126" s="50">
@@ -16646,52 +17392,58 @@
       </c>
       <c r="V126" s="54">
         <v>491728</v>
       </c>
       <c r="W126" s="74">
         <v>491943</v>
       </c>
       <c r="X126" s="74">
         <v>492035</v>
       </c>
       <c r="Y126" s="74">
         <v>492166</v>
       </c>
       <c r="Z126" s="74">
         <v>492235</v>
       </c>
       <c r="AA126" s="74">
         <v>492280</v>
       </c>
       <c r="AB126" s="74">
         <v>492457</v>
       </c>
       <c r="AC126" s="74">
         <v>492758</v>
       </c>
+      <c r="AD126" s="108">
+        <v>492775</v>
+      </c>
+      <c r="AE126" s="108">
+        <v>492983</v>
+      </c>
     </row>
-    <row r="127" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B127" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C127" s="50">
         <v>274555</v>
       </c>
       <c r="D127" s="50">
         <v>274623</v>
       </c>
       <c r="E127" s="50">
         <v>274795</v>
       </c>
       <c r="F127" s="50">
         <v>274852</v>
       </c>
       <c r="G127" s="50">
         <v>274978</v>
       </c>
       <c r="H127" s="65">
         <v>275044</v>
       </c>
       <c r="I127" s="50">
@@ -16735,52 +17487,58 @@
       </c>
       <c r="V127" s="54">
         <v>277432</v>
       </c>
       <c r="W127" s="74">
         <v>277555</v>
       </c>
       <c r="X127" s="74">
         <v>277601</v>
       </c>
       <c r="Y127" s="74">
         <v>277629</v>
       </c>
       <c r="Z127" s="74">
         <v>277767</v>
       </c>
       <c r="AA127" s="74">
         <v>277880</v>
       </c>
       <c r="AB127" s="74">
         <v>278057</v>
       </c>
       <c r="AC127" s="74">
         <v>278155</v>
       </c>
+      <c r="AD127" s="108">
+        <v>278238</v>
+      </c>
+      <c r="AE127" s="108">
+        <v>278403</v>
+      </c>
     </row>
-    <row r="128" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B128" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="50">
         <v>201252</v>
       </c>
       <c r="D128" s="50">
         <v>201386</v>
       </c>
       <c r="E128" s="50">
         <v>201621</v>
       </c>
       <c r="F128" s="50">
         <v>201803</v>
       </c>
       <c r="G128" s="50">
         <v>201888</v>
       </c>
       <c r="H128" s="65">
         <v>202004</v>
       </c>
       <c r="I128" s="50">
@@ -16824,52 +17582,58 @@
       </c>
       <c r="V128" s="54">
         <v>202938</v>
       </c>
       <c r="W128" s="74">
         <v>202775</v>
       </c>
       <c r="X128" s="74">
         <v>202867</v>
       </c>
       <c r="Y128" s="74">
         <v>202817</v>
       </c>
       <c r="Z128" s="74">
         <v>202831</v>
       </c>
       <c r="AA128" s="74">
         <v>202940</v>
       </c>
       <c r="AB128" s="74">
         <v>203055</v>
       </c>
       <c r="AC128" s="74">
         <v>203129</v>
       </c>
+      <c r="AD128" s="108">
+        <v>203154</v>
+      </c>
+      <c r="AE128" s="108">
+        <v>203260</v>
+      </c>
     </row>
-    <row r="129" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B129" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="50">
         <v>184763</v>
       </c>
       <c r="D129" s="50">
         <v>185364</v>
       </c>
       <c r="E129" s="50">
         <v>185808</v>
       </c>
       <c r="F129" s="50">
         <v>186275</v>
       </c>
       <c r="G129" s="50">
         <v>186775</v>
       </c>
       <c r="H129" s="65">
         <v>187351</v>
       </c>
       <c r="I129" s="50">
@@ -16913,52 +17677,58 @@
       </c>
       <c r="V129" s="54">
         <v>195651</v>
       </c>
       <c r="W129" s="74">
         <v>196505</v>
       </c>
       <c r="X129" s="74">
         <v>196936</v>
       </c>
       <c r="Y129" s="74">
         <v>197495</v>
       </c>
       <c r="Z129" s="74">
         <v>197937</v>
       </c>
       <c r="AA129" s="74">
         <v>198420</v>
       </c>
       <c r="AB129" s="74">
         <v>198966</v>
       </c>
       <c r="AC129" s="74">
         <v>199301</v>
       </c>
+      <c r="AD129" s="108">
+        <v>199789</v>
+      </c>
+      <c r="AE129" s="108">
+        <v>200089</v>
+      </c>
     </row>
-    <row r="130" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="50">
         <v>283431</v>
       </c>
       <c r="D130" s="50">
         <v>283453</v>
       </c>
       <c r="E130" s="50">
         <v>283565</v>
       </c>
       <c r="F130" s="50">
         <v>283609</v>
       </c>
       <c r="G130" s="50">
         <v>283767</v>
       </c>
       <c r="H130" s="65">
         <v>283724</v>
       </c>
       <c r="I130" s="50">
@@ -17002,52 +17772,58 @@
       </c>
       <c r="V130" s="54">
         <v>283454</v>
       </c>
       <c r="W130" s="74">
         <v>283319</v>
       </c>
       <c r="X130" s="74">
         <v>283146</v>
       </c>
       <c r="Y130" s="74">
         <v>282981</v>
       </c>
       <c r="Z130" s="74">
         <v>282843</v>
       </c>
       <c r="AA130" s="74">
         <v>282734</v>
       </c>
       <c r="AB130" s="74">
         <v>282553</v>
       </c>
       <c r="AC130" s="74">
         <v>282489</v>
       </c>
+      <c r="AD130" s="108">
+        <v>282514</v>
+      </c>
+      <c r="AE130" s="108">
+        <v>282546</v>
+      </c>
     </row>
-    <row r="131" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A131" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B131" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="50">
         <v>138731</v>
       </c>
       <c r="D131" s="50">
         <v>138659</v>
       </c>
       <c r="E131" s="50">
         <v>138290</v>
       </c>
       <c r="F131" s="50">
         <v>138279</v>
       </c>
       <c r="G131" s="50">
         <v>138133</v>
       </c>
       <c r="H131" s="65">
         <v>138093</v>
       </c>
       <c r="I131" s="50">
@@ -17091,52 +17867,58 @@
       </c>
       <c r="V131" s="54">
         <v>137842</v>
       </c>
       <c r="W131" s="74">
         <v>137891</v>
       </c>
       <c r="X131" s="74">
         <v>137897</v>
       </c>
       <c r="Y131" s="74">
         <v>137838</v>
       </c>
       <c r="Z131" s="74">
         <v>137849</v>
       </c>
       <c r="AA131" s="74">
         <v>137807</v>
       </c>
       <c r="AB131" s="74">
         <v>137738</v>
       </c>
       <c r="AC131" s="74">
         <v>137750</v>
       </c>
+      <c r="AD131" s="108">
+        <v>137816</v>
+      </c>
+      <c r="AE131" s="108">
+        <v>137796</v>
+      </c>
     </row>
-    <row r="132" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B132" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C132" s="50">
         <v>263291</v>
       </c>
       <c r="D132" s="50">
         <v>263553</v>
       </c>
       <c r="E132" s="50">
         <v>264046</v>
       </c>
       <c r="F132" s="50">
         <v>264312</v>
       </c>
       <c r="G132" s="50">
         <v>264848</v>
       </c>
       <c r="H132" s="65">
         <v>267228</v>
       </c>
       <c r="I132" s="50">
@@ -17180,52 +17962,58 @@
       </c>
       <c r="V132" s="54">
         <v>271204</v>
       </c>
       <c r="W132" s="74">
         <v>271168</v>
       </c>
       <c r="X132" s="74">
         <v>271412</v>
       </c>
       <c r="Y132" s="74">
         <v>271524</v>
       </c>
       <c r="Z132" s="74">
         <v>271676</v>
       </c>
       <c r="AA132" s="74">
         <v>271849</v>
       </c>
       <c r="AB132" s="74">
         <v>271838</v>
       </c>
       <c r="AC132" s="74">
         <v>271864</v>
       </c>
+      <c r="AD132" s="108">
+        <v>271808</v>
+      </c>
+      <c r="AE132" s="108">
+        <v>271943</v>
+      </c>
     </row>
-    <row r="133" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B133" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="50">
         <v>90753</v>
       </c>
       <c r="D133" s="50">
         <v>90760</v>
       </c>
       <c r="E133" s="50">
         <v>90727</v>
       </c>
       <c r="F133" s="50">
         <v>90745</v>
       </c>
       <c r="G133" s="50">
         <v>90834</v>
       </c>
       <c r="H133" s="65">
         <v>90856</v>
       </c>
       <c r="I133" s="50">
@@ -17269,52 +18057,58 @@
       </c>
       <c r="V133" s="54">
         <v>90407</v>
       </c>
       <c r="W133" s="74">
         <v>90273</v>
       </c>
       <c r="X133" s="74">
         <v>90163</v>
       </c>
       <c r="Y133" s="74">
         <v>90081</v>
       </c>
       <c r="Z133" s="74">
         <v>90028</v>
       </c>
       <c r="AA133" s="74">
         <v>89930</v>
       </c>
       <c r="AB133" s="74">
         <v>89871</v>
       </c>
       <c r="AC133" s="74">
         <v>89798</v>
       </c>
+      <c r="AD133" s="108">
+        <v>89702</v>
+      </c>
+      <c r="AE133" s="108">
+        <v>89639</v>
+      </c>
     </row>
-    <row r="134" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A134" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="50">
         <v>257862</v>
       </c>
       <c r="D134" s="50">
         <v>257857</v>
       </c>
       <c r="E134" s="50">
         <v>257876</v>
       </c>
       <c r="F134" s="50">
         <v>257902</v>
       </c>
       <c r="G134" s="50">
         <v>257978</v>
       </c>
       <c r="H134" s="65">
         <v>258196</v>
       </c>
       <c r="I134" s="50">
@@ -17358,52 +18152,58 @@
       </c>
       <c r="V134" s="54">
         <v>258812</v>
       </c>
       <c r="W134" s="74">
         <v>258953</v>
       </c>
       <c r="X134" s="74">
         <v>258863</v>
       </c>
       <c r="Y134" s="74">
         <v>258910</v>
       </c>
       <c r="Z134" s="74">
         <v>258880</v>
       </c>
       <c r="AA134" s="74">
         <v>258806</v>
       </c>
       <c r="AB134" s="74">
         <v>258797</v>
       </c>
       <c r="AC134" s="74">
         <v>258658</v>
       </c>
+      <c r="AD134" s="108">
+        <v>258495</v>
+      </c>
+      <c r="AE134" s="108">
+        <v>258505</v>
+      </c>
     </row>
-    <row r="135" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A135" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B135" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="50">
         <v>750076</v>
       </c>
       <c r="D135" s="50">
         <v>753907</v>
       </c>
       <c r="E135" s="50">
         <v>757627</v>
       </c>
       <c r="F135" s="50">
         <v>761246</v>
       </c>
       <c r="G135" s="50">
         <v>764752</v>
       </c>
       <c r="H135" s="65">
         <v>768169</v>
       </c>
       <c r="I135" s="50">
@@ -17447,52 +18247,58 @@
       </c>
       <c r="V135" s="54">
         <v>836217</v>
       </c>
       <c r="W135" s="74">
         <v>843739</v>
       </c>
       <c r="X135" s="74">
         <v>850027</v>
       </c>
       <c r="Y135" s="74">
         <v>855374</v>
       </c>
       <c r="Z135" s="74">
         <v>859999</v>
       </c>
       <c r="AA135" s="74">
         <v>864103</v>
       </c>
       <c r="AB135" s="74">
         <v>869862</v>
       </c>
       <c r="AC135" s="74">
         <v>873339</v>
       </c>
+      <c r="AD135" s="108">
+        <v>877360</v>
+      </c>
+      <c r="AE135" s="108">
+        <v>880622</v>
+      </c>
     </row>
-    <row r="136" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A136" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B136" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="50">
         <v>1192787</v>
       </c>
       <c r="D136" s="50">
         <v>1196450</v>
       </c>
       <c r="E136" s="50">
         <v>1199342</v>
       </c>
       <c r="F136" s="50">
         <v>1201227</v>
       </c>
       <c r="G136" s="50">
         <v>1203468</v>
       </c>
       <c r="H136" s="65">
         <v>1205451</v>
       </c>
       <c r="I136" s="50">
@@ -17536,52 +18342,58 @@
       </c>
       <c r="V136" s="54">
         <v>1242831</v>
       </c>
       <c r="W136" s="74">
         <v>1246847</v>
       </c>
       <c r="X136" s="74">
         <v>1249292</v>
       </c>
       <c r="Y136" s="74">
         <v>1251801</v>
       </c>
       <c r="Z136" s="74">
         <v>1253502</v>
       </c>
       <c r="AA136" s="74">
         <v>1255128</v>
       </c>
       <c r="AB136" s="74">
         <v>1257143</v>
       </c>
       <c r="AC136" s="74">
         <v>1258961</v>
       </c>
+      <c r="AD136" s="108">
+        <v>1261443</v>
+      </c>
+      <c r="AE136" s="108">
+        <v>1263124</v>
+      </c>
     </row>
-    <row r="137" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B137" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C137" s="50">
         <v>631631</v>
       </c>
       <c r="D137" s="50">
         <v>633740</v>
       </c>
       <c r="E137" s="50">
         <v>635171</v>
       </c>
       <c r="F137" s="50">
         <v>636309</v>
       </c>
       <c r="G137" s="50">
         <v>637562</v>
       </c>
       <c r="H137" s="65">
         <v>638862</v>
       </c>
       <c r="I137" s="50">
@@ -17625,84 +18437,92 @@
       </c>
       <c r="V137" s="54">
         <v>661066</v>
       </c>
       <c r="W137" s="74">
         <v>662582</v>
       </c>
       <c r="X137" s="74">
         <v>663602</v>
       </c>
       <c r="Y137" s="74">
         <v>665060</v>
       </c>
       <c r="Z137" s="74">
         <v>666008</v>
       </c>
       <c r="AA137" s="74">
         <v>667241</v>
       </c>
       <c r="AB137" s="74">
         <v>669202</v>
       </c>
       <c r="AC137" s="74">
         <v>670306</v>
       </c>
+      <c r="AD137" s="108">
+        <v>671591</v>
+      </c>
+      <c r="AE137" s="108">
+        <v>672940</v>
+      </c>
     </row>
-    <row r="138" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="B138" s="120" t="s">
+    <row r="138" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B138" s="115" t="s">
         <v>17</v>
       </c>
-      <c r="C138" s="120"/>
-[...25 lines deleted...]
-      <c r="AC138" s="74"/>
+      <c r="C138" s="115"/>
+      <c r="D138" s="115"/>
+      <c r="E138" s="115"/>
+      <c r="F138" s="115"/>
+      <c r="G138" s="115"/>
+      <c r="H138" s="115"/>
+      <c r="I138" s="115"/>
+      <c r="J138" s="115"/>
+      <c r="K138" s="115"/>
+      <c r="L138" s="115"/>
+      <c r="M138" s="115"/>
+      <c r="N138" s="115"/>
+      <c r="O138" s="115"/>
+      <c r="P138" s="115"/>
+      <c r="Q138" s="115"/>
+      <c r="R138" s="115"/>
+      <c r="S138" s="115"/>
+      <c r="T138" s="115"/>
+      <c r="U138" s="115"/>
+      <c r="V138" s="115"/>
+      <c r="W138" s="115"/>
+      <c r="X138" s="115"/>
+      <c r="Y138" s="115"/>
+      <c r="Z138" s="115"/>
+      <c r="AA138" s="115"/>
+      <c r="AB138" s="115"/>
+      <c r="AC138" s="115"/>
+      <c r="AD138" s="115"/>
+      <c r="AE138" s="115"/>
     </row>
-    <row r="139" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A139" s="24"/>
       <c r="B139" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C139" s="27">
         <v>7582542</v>
       </c>
       <c r="D139" s="27">
         <v>7580007</v>
       </c>
       <c r="E139" s="27">
         <v>7580418</v>
       </c>
       <c r="F139" s="27">
         <v>7582949</v>
       </c>
       <c r="G139" s="27">
         <v>7585007</v>
       </c>
       <c r="H139" s="74">
         <v>7530399</v>
       </c>
       <c r="I139" s="27">
         <v>7528757</v>
       </c>
@@ -17744,52 +18564,58 @@
       </c>
       <c r="V139" s="33">
         <v>7481766</v>
       </c>
       <c r="W139" s="74">
         <v>7472783</v>
       </c>
       <c r="X139" s="74">
         <v>7470407</v>
       </c>
       <c r="Y139" s="74">
         <v>7468188</v>
       </c>
       <c r="Z139" s="74">
         <v>7465815</v>
       </c>
       <c r="AA139" s="74">
         <v>7466172</v>
       </c>
       <c r="AB139" s="74">
         <v>7411647</v>
       </c>
       <c r="AC139" s="74">
         <v>7411318</v>
       </c>
+      <c r="AD139" s="108">
+        <v>7409959</v>
+      </c>
+      <c r="AE139" s="108">
+        <v>7409267</v>
+      </c>
     </row>
-    <row r="140" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A140" s="23">
         <v>100000000</v>
       </c>
       <c r="B140" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="27">
         <v>235019</v>
       </c>
       <c r="D140" s="27">
         <v>234472</v>
       </c>
       <c r="E140" s="27">
         <v>234155</v>
       </c>
       <c r="F140" s="27">
         <v>233889</v>
       </c>
       <c r="G140" s="27">
         <v>233531</v>
       </c>
       <c r="H140" s="74">
         <v>233202</v>
       </c>
       <c r="I140" s="27">
@@ -17833,52 +18659,58 @@
       </c>
       <c r="V140" s="33">
         <v>224453</v>
       </c>
       <c r="W140" s="74">
         <v>223592</v>
       </c>
       <c r="X140" s="74">
         <v>222946</v>
       </c>
       <c r="Y140" s="74">
         <v>222353</v>
       </c>
       <c r="Z140" s="74">
         <v>221705</v>
       </c>
       <c r="AA140" s="74">
         <v>221213</v>
       </c>
       <c r="AB140" s="74">
         <v>220712</v>
       </c>
       <c r="AC140" s="74">
         <v>220456</v>
       </c>
+      <c r="AD140" s="108">
+        <v>220072</v>
+      </c>
+      <c r="AE140" s="108">
+        <v>219567</v>
+      </c>
     </row>
-    <row r="141" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A141" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C141" s="27">
         <v>342276</v>
       </c>
       <c r="D141" s="27">
         <v>341737</v>
       </c>
       <c r="E141" s="27">
         <v>341295</v>
       </c>
       <c r="F141" s="27">
         <v>341666</v>
       </c>
       <c r="G141" s="27">
         <v>341248</v>
       </c>
       <c r="H141" s="74">
         <v>340990</v>
       </c>
       <c r="I141" s="27">
@@ -17922,52 +18754,58 @@
       </c>
       <c r="V141" s="33">
         <v>333586</v>
       </c>
       <c r="W141" s="74">
         <v>333079</v>
       </c>
       <c r="X141" s="74">
         <v>333137</v>
       </c>
       <c r="Y141" s="74">
         <v>332977</v>
       </c>
       <c r="Z141" s="74">
         <v>332690</v>
       </c>
       <c r="AA141" s="74">
         <v>332737</v>
       </c>
       <c r="AB141" s="74">
         <v>332741</v>
       </c>
       <c r="AC141" s="74">
         <v>332935</v>
       </c>
+      <c r="AD141" s="108">
+        <v>332974</v>
+      </c>
+      <c r="AE141" s="108">
+        <v>333259</v>
+      </c>
     </row>
-    <row r="142" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B142" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C142" s="27">
         <v>235750</v>
       </c>
       <c r="D142" s="27">
         <v>235576</v>
       </c>
       <c r="E142" s="27">
         <v>235523</v>
       </c>
       <c r="F142" s="27">
         <v>235377</v>
       </c>
       <c r="G142" s="27">
         <v>235110</v>
       </c>
       <c r="H142" s="74">
         <v>235064</v>
       </c>
       <c r="I142" s="27">
@@ -18011,52 +18849,58 @@
       </c>
       <c r="V142" s="33">
         <v>228456</v>
       </c>
       <c r="W142" s="74">
         <v>227742</v>
       </c>
       <c r="X142" s="74">
         <v>227347</v>
       </c>
       <c r="Y142" s="74">
         <v>227170</v>
       </c>
       <c r="Z142" s="74">
         <v>226860</v>
       </c>
       <c r="AA142" s="74">
         <v>226555</v>
       </c>
       <c r="AB142" s="74">
         <v>226362</v>
       </c>
       <c r="AC142" s="74">
         <v>226069</v>
       </c>
+      <c r="AD142" s="108">
+        <v>225745</v>
+      </c>
+      <c r="AE142" s="108">
+        <v>225577</v>
+      </c>
     </row>
-    <row r="143" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B143" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="27">
         <v>1283536</v>
       </c>
       <c r="D143" s="27">
         <v>1285339</v>
       </c>
       <c r="E143" s="27">
         <v>1287413</v>
       </c>
       <c r="F143" s="27">
         <v>1289706</v>
       </c>
       <c r="G143" s="27">
         <v>1292266</v>
       </c>
       <c r="H143" s="74">
         <v>1242375</v>
       </c>
       <c r="I143" s="27">
@@ -18100,52 +18944,58 @@
       </c>
       <c r="V143" s="33">
         <v>1274967</v>
       </c>
       <c r="W143" s="74">
         <v>1276790</v>
       </c>
       <c r="X143" s="74">
         <v>1279610</v>
       </c>
       <c r="Y143" s="74">
         <v>1282315</v>
       </c>
       <c r="Z143" s="74">
         <v>1284370</v>
       </c>
       <c r="AA143" s="74">
         <v>1287507</v>
       </c>
       <c r="AB143" s="74">
         <v>1291438</v>
       </c>
       <c r="AC143" s="74">
         <v>1293656</v>
       </c>
+      <c r="AD143" s="108">
+        <v>1295792</v>
+      </c>
+      <c r="AE143" s="108">
+        <v>1298494</v>
+      </c>
     </row>
-    <row r="144" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B144" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="27">
         <v>314203</v>
       </c>
       <c r="D144" s="27">
         <v>314988</v>
       </c>
       <c r="E144" s="27">
         <v>315749</v>
       </c>
       <c r="F144" s="27">
         <v>316408</v>
       </c>
       <c r="G144" s="27">
         <v>317126</v>
       </c>
       <c r="H144" s="74">
         <v>317446</v>
       </c>
       <c r="I144" s="27">
@@ -18189,52 +19039,58 @@
       </c>
       <c r="V144" s="33">
         <v>322077</v>
       </c>
       <c r="W144" s="74">
         <v>321824</v>
       </c>
       <c r="X144" s="74">
         <v>322074</v>
       </c>
       <c r="Y144" s="74">
         <v>322455</v>
       </c>
       <c r="Z144" s="74">
         <v>322713</v>
       </c>
       <c r="AA144" s="74">
         <v>323013</v>
       </c>
       <c r="AB144" s="74">
         <v>323387</v>
       </c>
       <c r="AC144" s="74">
         <v>323690</v>
       </c>
+      <c r="AD144" s="108">
+        <v>324043</v>
+      </c>
+      <c r="AE144" s="108">
+        <v>324230</v>
+      </c>
     </row>
-    <row r="145" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="27">
         <v>301492</v>
       </c>
       <c r="D145" s="27">
         <v>301090</v>
       </c>
       <c r="E145" s="27">
         <v>300997</v>
       </c>
       <c r="F145" s="27">
         <v>300926</v>
       </c>
       <c r="G145" s="27">
         <v>300592</v>
       </c>
       <c r="H145" s="74">
         <v>300260</v>
       </c>
       <c r="I145" s="27">
@@ -18278,52 +19134,58 @@
       </c>
       <c r="V145" s="33">
         <v>295577</v>
       </c>
       <c r="W145" s="74">
         <v>295183</v>
       </c>
       <c r="X145" s="74">
         <v>294765</v>
       </c>
       <c r="Y145" s="74">
         <v>294399</v>
       </c>
       <c r="Z145" s="74">
         <v>294289</v>
       </c>
       <c r="AA145" s="74">
         <v>294089</v>
       </c>
       <c r="AB145" s="74">
         <v>293746</v>
       </c>
       <c r="AC145" s="74">
         <v>293608</v>
       </c>
+      <c r="AD145" s="108">
+        <v>293268</v>
+      </c>
+      <c r="AE145" s="108">
+        <v>293090</v>
+      </c>
     </row>
-    <row r="146" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="27">
         <v>691791</v>
       </c>
       <c r="D146" s="27">
         <v>691331</v>
       </c>
       <c r="E146" s="27">
         <v>690845</v>
       </c>
       <c r="F146" s="27">
         <v>690701</v>
       </c>
       <c r="G146" s="27">
         <v>690296</v>
       </c>
       <c r="H146" s="74">
         <v>690340</v>
       </c>
       <c r="I146" s="27">
@@ -18367,52 +19229,58 @@
       </c>
       <c r="V146" s="33">
         <v>681418</v>
       </c>
       <c r="W146" s="74">
         <v>680115</v>
       </c>
       <c r="X146" s="74">
         <v>679161</v>
       </c>
       <c r="Y146" s="74">
         <v>678261</v>
       </c>
       <c r="Z146" s="74">
         <v>677613</v>
       </c>
       <c r="AA146" s="74">
         <v>677008</v>
       </c>
       <c r="AB146" s="74">
         <v>628664</v>
       </c>
       <c r="AC146" s="74">
         <v>627881</v>
       </c>
+      <c r="AD146" s="108">
+        <v>627025</v>
+      </c>
+      <c r="AE146" s="108">
+        <v>626358</v>
+      </c>
     </row>
-    <row r="147" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A147" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B147" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C147" s="27">
         <v>386843</v>
       </c>
       <c r="D147" s="27">
         <v>386321</v>
       </c>
       <c r="E147" s="27">
         <v>386083</v>
       </c>
       <c r="F147" s="27">
         <v>385971</v>
       </c>
       <c r="G147" s="27">
         <v>385755</v>
       </c>
       <c r="H147" s="74">
         <v>385610</v>
       </c>
       <c r="I147" s="27">
@@ -18456,52 +19324,58 @@
       </c>
       <c r="V147" s="33">
         <v>379467</v>
       </c>
       <c r="W147" s="74">
         <v>378828</v>
       </c>
       <c r="X147" s="74">
         <v>378156</v>
       </c>
       <c r="Y147" s="74">
         <v>377578</v>
       </c>
       <c r="Z147" s="74">
         <v>377143</v>
       </c>
       <c r="AA147" s="74">
         <v>376818</v>
       </c>
       <c r="AB147" s="74">
         <v>371400</v>
       </c>
       <c r="AC147" s="74">
         <v>371226</v>
       </c>
+      <c r="AD147" s="108">
+        <v>371049</v>
+      </c>
+      <c r="AE147" s="108">
+        <v>370770</v>
+      </c>
     </row>
-    <row r="148" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A148" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B148" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="27">
         <v>209186</v>
       </c>
       <c r="D148" s="27">
         <v>208727</v>
       </c>
       <c r="E148" s="27">
         <v>208418</v>
       </c>
       <c r="F148" s="27">
         <v>208067</v>
       </c>
       <c r="G148" s="27">
         <v>207802</v>
       </c>
       <c r="H148" s="74">
         <v>207352</v>
       </c>
       <c r="I148" s="27">
@@ -18545,52 +19419,58 @@
       </c>
       <c r="V148" s="33">
         <v>200505</v>
       </c>
       <c r="W148" s="74">
         <v>199807</v>
       </c>
       <c r="X148" s="74">
         <v>199259</v>
       </c>
       <c r="Y148" s="74">
         <v>198684</v>
       </c>
       <c r="Z148" s="74">
         <v>198242</v>
       </c>
       <c r="AA148" s="74">
         <v>197965</v>
       </c>
       <c r="AB148" s="74">
         <v>197575</v>
       </c>
       <c r="AC148" s="74">
         <v>197281</v>
       </c>
+      <c r="AD148" s="108">
+        <v>196849</v>
+      </c>
+      <c r="AE148" s="108">
+        <v>196437</v>
+      </c>
     </row>
-    <row r="149" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A149" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C149" s="27">
         <v>312289</v>
       </c>
       <c r="D149" s="27">
         <v>311576</v>
       </c>
       <c r="E149" s="27">
         <v>311006</v>
       </c>
       <c r="F149" s="27">
         <v>310485</v>
       </c>
       <c r="G149" s="27">
         <v>310171</v>
       </c>
       <c r="H149" s="74">
         <v>309697</v>
       </c>
       <c r="I149" s="27">
@@ -18634,52 +19514,58 @@
       </c>
       <c r="V149" s="33">
         <v>300062</v>
       </c>
       <c r="W149" s="74">
         <v>299257</v>
       </c>
       <c r="X149" s="74">
         <v>298711</v>
       </c>
       <c r="Y149" s="74">
         <v>298171</v>
       </c>
       <c r="Z149" s="74">
         <v>297618</v>
       </c>
       <c r="AA149" s="74">
         <v>297098</v>
       </c>
       <c r="AB149" s="74">
         <v>296524</v>
       </c>
       <c r="AC149" s="74">
         <v>296033</v>
       </c>
+      <c r="AD149" s="108">
+        <v>295605</v>
+      </c>
+      <c r="AE149" s="108">
+        <v>294990</v>
+      </c>
     </row>
-    <row r="150" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B150" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="27">
         <v>446735</v>
       </c>
       <c r="D150" s="27">
         <v>447029</v>
       </c>
       <c r="E150" s="27">
         <v>446985</v>
       </c>
       <c r="F150" s="27">
         <v>447070</v>
       </c>
       <c r="G150" s="27">
         <v>447348</v>
       </c>
       <c r="H150" s="74">
         <v>447669</v>
       </c>
       <c r="I150" s="27">
@@ -18723,52 +19609,58 @@
       </c>
       <c r="V150" s="33">
         <v>447599</v>
       </c>
       <c r="W150" s="74">
         <v>447145</v>
       </c>
       <c r="X150" s="74">
         <v>446777</v>
       </c>
       <c r="Y150" s="74">
         <v>446704</v>
       </c>
       <c r="Z150" s="74">
         <v>446782</v>
       </c>
       <c r="AA150" s="74">
         <v>446828</v>
       </c>
       <c r="AB150" s="74">
         <v>446988</v>
       </c>
       <c r="AC150" s="74">
         <v>446777</v>
       </c>
+      <c r="AD150" s="108">
+        <v>446539</v>
+      </c>
+      <c r="AE150" s="108">
+        <v>446381</v>
+      </c>
     </row>
-    <row r="151" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A151" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B151" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C151" s="27">
         <v>428705</v>
       </c>
       <c r="D151" s="27">
         <v>429021</v>
       </c>
       <c r="E151" s="27">
         <v>429856</v>
       </c>
       <c r="F151" s="27">
         <v>430422</v>
       </c>
       <c r="G151" s="27">
         <v>431121</v>
       </c>
       <c r="H151" s="74">
         <v>431501</v>
       </c>
       <c r="I151" s="27">
@@ -18812,52 +19704,58 @@
       </c>
       <c r="V151" s="33">
         <v>435363</v>
       </c>
       <c r="W151" s="74">
         <v>434960</v>
       </c>
       <c r="X151" s="74">
         <v>435089</v>
       </c>
       <c r="Y151" s="74">
         <v>435330</v>
       </c>
       <c r="Z151" s="74">
         <v>435563</v>
       </c>
       <c r="AA151" s="74">
         <v>435957</v>
       </c>
       <c r="AB151" s="74">
         <v>436068</v>
       </c>
       <c r="AC151" s="74">
         <v>436260</v>
       </c>
+      <c r="AD151" s="108">
+        <v>436524</v>
+      </c>
+      <c r="AE151" s="108">
+        <v>436640</v>
+      </c>
     </row>
-    <row r="152" spans="1:29" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C152" s="27">
         <v>220733</v>
       </c>
       <c r="D152" s="27">
         <v>220425</v>
       </c>
       <c r="E152" s="27">
         <v>220061</v>
       </c>
       <c r="F152" s="27">
         <v>219919</v>
       </c>
       <c r="G152" s="27">
         <v>219709</v>
       </c>
       <c r="H152" s="74">
         <v>219653</v>
       </c>
       <c r="I152" s="27">
@@ -18901,52 +19799,58 @@
       </c>
       <c r="V152" s="33">
         <v>213870</v>
       </c>
       <c r="W152" s="74">
         <v>213290</v>
       </c>
       <c r="X152" s="74">
         <v>213223</v>
       </c>
       <c r="Y152" s="74">
         <v>213056</v>
       </c>
       <c r="Z152" s="74">
         <v>212734</v>
       </c>
       <c r="AA152" s="74">
         <v>212526</v>
       </c>
       <c r="AB152" s="74">
         <v>212160</v>
       </c>
       <c r="AC152" s="74">
         <v>212055</v>
       </c>
+      <c r="AD152" s="108">
+        <v>211822</v>
+      </c>
+      <c r="AE152" s="108">
+        <v>211530</v>
+      </c>
     </row>
-    <row r="153" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A153" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B153" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="27">
         <v>270778</v>
       </c>
       <c r="D153" s="27">
         <v>270147</v>
       </c>
       <c r="E153" s="27">
         <v>269346</v>
       </c>
       <c r="F153" s="27">
         <v>268975</v>
       </c>
       <c r="G153" s="27">
         <v>268866</v>
       </c>
       <c r="H153" s="74">
         <v>268570</v>
       </c>
       <c r="I153" s="27">
@@ -18990,52 +19894,58 @@
       </c>
       <c r="V153" s="33">
         <v>259255</v>
       </c>
       <c r="W153" s="74">
         <v>258522</v>
       </c>
       <c r="X153" s="74">
         <v>257797</v>
       </c>
       <c r="Y153" s="74">
         <v>257269</v>
       </c>
       <c r="Z153" s="74">
         <v>256575</v>
       </c>
       <c r="AA153" s="74">
         <v>256052</v>
       </c>
       <c r="AB153" s="74">
         <v>255595</v>
       </c>
       <c r="AC153" s="74">
         <v>255276</v>
       </c>
+      <c r="AD153" s="108">
+        <v>254805</v>
+      </c>
+      <c r="AE153" s="108">
+        <v>254585</v>
+      </c>
     </row>
-    <row r="154" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A154" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C154" s="27">
         <v>1613950</v>
       </c>
       <c r="D154" s="27">
         <v>1613316</v>
       </c>
       <c r="E154" s="27">
         <v>1613932</v>
       </c>
       <c r="F154" s="27">
         <v>1614921</v>
       </c>
       <c r="G154" s="27">
         <v>1615942</v>
       </c>
       <c r="H154" s="74">
         <v>1612907</v>
       </c>
       <c r="I154" s="27">
@@ -19079,52 +19989,58 @@
       </c>
       <c r="V154" s="33">
         <v>1605376</v>
       </c>
       <c r="W154" s="74">
         <v>1603700</v>
       </c>
       <c r="X154" s="74">
         <v>1603801</v>
       </c>
       <c r="Y154" s="74">
         <v>1603289</v>
       </c>
       <c r="Z154" s="74">
         <v>1603156</v>
       </c>
       <c r="AA154" s="74">
         <v>1603371</v>
       </c>
       <c r="AB154" s="74">
         <v>1601437</v>
       </c>
       <c r="AC154" s="74">
         <v>1601599</v>
       </c>
+      <c r="AD154" s="108">
+        <v>1601579</v>
+      </c>
+      <c r="AE154" s="108">
+        <v>1601463</v>
+      </c>
     </row>
-    <row r="155" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A155" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B155" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C155" s="27">
         <v>46156</v>
       </c>
       <c r="D155" s="27">
         <v>46134</v>
       </c>
       <c r="E155" s="27">
         <v>46135</v>
       </c>
       <c r="F155" s="27">
         <v>46111</v>
       </c>
       <c r="G155" s="27">
         <v>46010</v>
       </c>
       <c r="H155" s="74">
         <v>45998</v>
       </c>
       <c r="I155" s="27">
@@ -19168,52 +20084,58 @@
       </c>
       <c r="V155" s="33">
         <v>45092</v>
       </c>
       <c r="W155" s="74">
         <v>45050</v>
       </c>
       <c r="X155" s="74">
         <v>45039</v>
       </c>
       <c r="Y155" s="74">
         <v>45095</v>
       </c>
       <c r="Z155" s="74">
         <v>44980</v>
       </c>
       <c r="AA155" s="74">
         <v>44949</v>
       </c>
       <c r="AB155" s="74">
         <v>44872</v>
       </c>
       <c r="AC155" s="74">
         <v>44764</v>
       </c>
+      <c r="AD155" s="108">
+        <v>44730</v>
+      </c>
+      <c r="AE155" s="108">
+        <v>44609</v>
+      </c>
     </row>
-    <row r="156" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A156" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B156" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="48">
         <v>243100</v>
       </c>
       <c r="D156" s="48">
         <v>242778</v>
       </c>
       <c r="E156" s="48">
         <v>242619</v>
       </c>
       <c r="F156" s="48">
         <v>242335</v>
       </c>
       <c r="G156" s="48">
         <v>242114</v>
       </c>
       <c r="H156" s="74">
         <v>241765</v>
       </c>
       <c r="I156" s="48">
@@ -19257,85 +20179,93 @@
       </c>
       <c r="V156" s="51">
         <v>234643</v>
       </c>
       <c r="W156" s="74">
         <v>233899</v>
       </c>
       <c r="X156" s="74">
         <v>233515</v>
       </c>
       <c r="Y156" s="74">
         <v>233082</v>
       </c>
       <c r="Z156" s="74">
         <v>232782</v>
       </c>
       <c r="AA156" s="74">
         <v>232486</v>
       </c>
       <c r="AB156" s="74">
         <v>231978</v>
       </c>
       <c r="AC156" s="74">
         <v>231752</v>
       </c>
+      <c r="AD156" s="108">
+        <v>231538</v>
+      </c>
+      <c r="AE156" s="108">
+        <v>231287</v>
+      </c>
     </row>
-    <row r="157" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A157" s="17"/>
-      <c r="B157" s="111" t="s">
+      <c r="B157" s="116" t="s">
         <v>81</v>
       </c>
-      <c r="C157" s="111"/>
-[...25 lines deleted...]
-      <c r="AC157" s="74"/>
+      <c r="C157" s="116"/>
+      <c r="D157" s="116"/>
+      <c r="E157" s="116"/>
+      <c r="F157" s="116"/>
+      <c r="G157" s="116"/>
+      <c r="H157" s="116"/>
+      <c r="I157" s="116"/>
+      <c r="J157" s="116"/>
+      <c r="K157" s="116"/>
+      <c r="L157" s="116"/>
+      <c r="M157" s="116"/>
+      <c r="N157" s="116"/>
+      <c r="O157" s="116"/>
+      <c r="P157" s="116"/>
+      <c r="Q157" s="116"/>
+      <c r="R157" s="116"/>
+      <c r="S157" s="116"/>
+      <c r="T157" s="116"/>
+      <c r="U157" s="116"/>
+      <c r="V157" s="116"/>
+      <c r="W157" s="116"/>
+      <c r="X157" s="116"/>
+      <c r="Y157" s="116"/>
+      <c r="Z157" s="116"/>
+      <c r="AA157" s="116"/>
+      <c r="AB157" s="116"/>
+      <c r="AC157" s="116"/>
+      <c r="AD157" s="116"/>
+      <c r="AE157" s="116"/>
     </row>
-    <row r="158" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A158" s="24"/>
       <c r="B158" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C158" s="58">
         <v>3852283</v>
       </c>
       <c r="D158" s="58">
         <v>3851260</v>
       </c>
       <c r="E158" s="58">
         <v>3851719</v>
       </c>
       <c r="F158" s="59">
         <v>3853496</v>
       </c>
       <c r="G158" s="59">
         <v>3854740</v>
       </c>
       <c r="H158" s="65">
         <v>3826655</v>
       </c>
       <c r="I158" s="59">
         <v>3826649</v>
       </c>
@@ -19377,52 +20307,58 @@
       </c>
       <c r="V158" s="62">
         <v>3812402</v>
       </c>
       <c r="W158" s="74">
         <v>3809540</v>
       </c>
       <c r="X158" s="74">
         <v>3809022</v>
       </c>
       <c r="Y158" s="74">
         <v>3808302</v>
       </c>
       <c r="Z158" s="74">
         <v>3807616</v>
       </c>
       <c r="AA158" s="74">
         <v>3808109</v>
       </c>
       <c r="AB158" s="74">
         <v>3780619</v>
       </c>
       <c r="AC158" s="74">
         <v>3780871</v>
       </c>
+      <c r="AD158" s="108">
+        <v>3780784</v>
+      </c>
+      <c r="AE158" s="108">
+        <v>3780736</v>
+      </c>
     </row>
-    <row r="159" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A159" s="23">
         <v>100000000</v>
       </c>
       <c r="B159" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="58">
         <v>118940</v>
       </c>
       <c r="D159" s="58">
         <v>118665</v>
       </c>
       <c r="E159" s="58">
         <v>118495</v>
       </c>
       <c r="F159" s="59">
         <v>118351</v>
       </c>
       <c r="G159" s="59">
         <v>118157</v>
       </c>
       <c r="H159" s="65">
         <v>117978</v>
       </c>
       <c r="I159" s="59">
@@ -19466,52 +20402,58 @@
       </c>
       <c r="V159" s="62">
         <v>113815</v>
       </c>
       <c r="W159" s="74">
         <v>113472</v>
       </c>
       <c r="X159" s="74">
         <v>113123</v>
       </c>
       <c r="Y159" s="74">
         <v>112857</v>
       </c>
       <c r="Z159" s="74">
         <v>112549</v>
       </c>
       <c r="AA159" s="74">
         <v>112332</v>
       </c>
       <c r="AB159" s="74">
         <v>112138</v>
       </c>
       <c r="AC159" s="74">
         <v>112026</v>
       </c>
+      <c r="AD159" s="108">
+        <v>111879</v>
+      </c>
+      <c r="AE159" s="108">
+        <v>111664</v>
+      </c>
     </row>
-    <row r="160" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A160" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B160" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C160" s="58">
         <v>173303</v>
       </c>
       <c r="D160" s="58">
         <v>173103</v>
       </c>
       <c r="E160" s="58">
         <v>172970</v>
       </c>
       <c r="F160" s="59">
         <v>173357</v>
       </c>
       <c r="G160" s="59">
         <v>173196</v>
       </c>
       <c r="H160" s="65">
         <v>173118</v>
       </c>
       <c r="I160" s="59">
@@ -19555,52 +20497,58 @@
       </c>
       <c r="V160" s="62">
         <v>170262</v>
       </c>
       <c r="W160" s="74">
         <v>170132</v>
       </c>
       <c r="X160" s="74">
         <v>170272</v>
       </c>
       <c r="Y160" s="74">
         <v>170222</v>
       </c>
       <c r="Z160" s="74">
         <v>170114</v>
       </c>
       <c r="AA160" s="74">
         <v>170177</v>
       </c>
       <c r="AB160" s="74">
         <v>170200</v>
       </c>
       <c r="AC160" s="74">
         <v>170432</v>
       </c>
+      <c r="AD160" s="108">
+        <v>170512</v>
+      </c>
+      <c r="AE160" s="108">
+        <v>170734</v>
+      </c>
     </row>
-    <row r="161" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A161" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B161" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C161" s="58">
         <v>121160</v>
       </c>
       <c r="D161" s="58">
         <v>121047</v>
       </c>
       <c r="E161" s="58">
         <v>121004</v>
       </c>
       <c r="F161" s="59">
         <v>120977</v>
       </c>
       <c r="G161" s="59">
         <v>120832</v>
       </c>
       <c r="H161" s="65">
         <v>120835</v>
       </c>
       <c r="I161" s="59">
@@ -19644,52 +20592,58 @@
       </c>
       <c r="V161" s="62">
         <v>117808</v>
       </c>
       <c r="W161" s="74">
         <v>117524</v>
       </c>
       <c r="X161" s="74">
         <v>117336</v>
       </c>
       <c r="Y161" s="74">
         <v>117239</v>
       </c>
       <c r="Z161" s="74">
         <v>117106</v>
       </c>
       <c r="AA161" s="74">
         <v>116965</v>
       </c>
       <c r="AB161" s="74">
         <v>116888</v>
       </c>
       <c r="AC161" s="74">
         <v>116764</v>
       </c>
+      <c r="AD161" s="108">
+        <v>116627</v>
+      </c>
+      <c r="AE161" s="108">
+        <v>116555</v>
+      </c>
     </row>
-    <row r="162" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A162" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="58">
         <v>645177</v>
       </c>
       <c r="D162" s="58">
         <v>646171</v>
       </c>
       <c r="E162" s="58">
         <v>647274</v>
       </c>
       <c r="F162" s="59">
         <v>648547</v>
       </c>
       <c r="G162" s="59">
         <v>649884</v>
       </c>
       <c r="H162" s="65">
         <v>624053</v>
       </c>
       <c r="I162" s="59">
@@ -19733,52 +20687,58 @@
       </c>
       <c r="V162" s="62">
         <v>642310</v>
       </c>
       <c r="W162" s="74">
         <v>643478</v>
       </c>
       <c r="X162" s="74">
         <v>645030</v>
       </c>
       <c r="Y162" s="74">
         <v>646502</v>
       </c>
       <c r="Z162" s="74">
         <v>647670</v>
       </c>
       <c r="AA162" s="74">
         <v>649269</v>
       </c>
       <c r="AB162" s="74">
         <v>651410</v>
       </c>
       <c r="AC162" s="74">
         <v>652688</v>
       </c>
+      <c r="AD162" s="108">
+        <v>653879</v>
+      </c>
+      <c r="AE162" s="108">
+        <v>655205</v>
+      </c>
     </row>
-    <row r="163" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A163" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B163" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C163" s="58">
         <v>159291</v>
       </c>
       <c r="D163" s="58">
         <v>159666</v>
       </c>
       <c r="E163" s="58">
         <v>160048</v>
       </c>
       <c r="F163" s="59">
         <v>160365</v>
       </c>
       <c r="G163" s="59">
         <v>160705</v>
       </c>
       <c r="H163" s="65">
         <v>160846</v>
       </c>
       <c r="I163" s="59">
@@ -19822,52 +20782,58 @@
       </c>
       <c r="V163" s="62">
         <v>163679</v>
       </c>
       <c r="W163" s="74">
         <v>163625</v>
       </c>
       <c r="X163" s="74">
         <v>163768</v>
       </c>
       <c r="Y163" s="74">
         <v>163971</v>
       </c>
       <c r="Z163" s="74">
         <v>164136</v>
       </c>
       <c r="AA163" s="74">
         <v>164289</v>
       </c>
       <c r="AB163" s="74">
         <v>164518</v>
       </c>
       <c r="AC163" s="74">
         <v>164698</v>
       </c>
+      <c r="AD163" s="108">
+        <v>164921</v>
+      </c>
+      <c r="AE163" s="108">
+        <v>165043</v>
+      </c>
     </row>
-    <row r="164" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A164" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="58">
         <v>152947</v>
       </c>
       <c r="D164" s="58">
         <v>152759</v>
       </c>
       <c r="E164" s="58">
         <v>152701</v>
       </c>
       <c r="F164" s="59">
         <v>152640</v>
       </c>
       <c r="G164" s="59">
         <v>152456</v>
       </c>
       <c r="H164" s="65">
         <v>152270</v>
       </c>
       <c r="I164" s="59">
@@ -19911,52 +20877,58 @@
       </c>
       <c r="V164" s="62">
         <v>150376</v>
       </c>
       <c r="W164" s="74">
         <v>150245</v>
       </c>
       <c r="X164" s="74">
         <v>150020</v>
       </c>
       <c r="Y164" s="74">
         <v>149840</v>
       </c>
       <c r="Z164" s="74">
         <v>149862</v>
       </c>
       <c r="AA164" s="74">
         <v>149763</v>
       </c>
       <c r="AB164" s="74">
         <v>149628</v>
       </c>
       <c r="AC164" s="74">
         <v>149571</v>
       </c>
+      <c r="AD164" s="108">
+        <v>149384</v>
+      </c>
+      <c r="AE164" s="108">
+        <v>149291</v>
+      </c>
     </row>
-    <row r="165" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A165" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B165" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="58">
         <v>351407</v>
       </c>
       <c r="D165" s="58">
         <v>351155</v>
       </c>
       <c r="E165" s="58">
         <v>350917</v>
       </c>
       <c r="F165" s="59">
         <v>350883</v>
       </c>
       <c r="G165" s="59">
         <v>350707</v>
       </c>
       <c r="H165" s="65">
         <v>350784</v>
       </c>
       <c r="I165" s="59">
@@ -20000,52 +20972,58 @@
       </c>
       <c r="V165" s="62">
         <v>347096</v>
       </c>
       <c r="W165" s="74">
         <v>346537</v>
       </c>
       <c r="X165" s="74">
         <v>346106</v>
       </c>
       <c r="Y165" s="74">
         <v>345682</v>
       </c>
       <c r="Z165" s="74">
         <v>345400</v>
       </c>
       <c r="AA165" s="74">
         <v>345167</v>
       </c>
       <c r="AB165" s="74">
         <v>320609</v>
       </c>
       <c r="AC165" s="74">
         <v>320264</v>
       </c>
+      <c r="AD165" s="108">
+        <v>319964</v>
+      </c>
+      <c r="AE165" s="108">
+        <v>319672</v>
+      </c>
     </row>
-    <row r="166" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A166" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B166" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C166" s="58">
         <v>196138</v>
       </c>
       <c r="D166" s="58">
         <v>195861</v>
       </c>
       <c r="E166" s="58">
         <v>195779</v>
       </c>
       <c r="F166" s="59">
         <v>195751</v>
       </c>
       <c r="G166" s="59">
         <v>195651</v>
       </c>
       <c r="H166" s="65">
         <v>195604</v>
       </c>
       <c r="I166" s="59">
@@ -20089,52 +21067,58 @@
       </c>
       <c r="V166" s="62">
         <v>192943</v>
       </c>
       <c r="W166" s="74">
         <v>192742</v>
       </c>
       <c r="X166" s="74">
         <v>192405</v>
       </c>
       <c r="Y166" s="74">
         <v>192115</v>
       </c>
       <c r="Z166" s="74">
         <v>191929</v>
       </c>
       <c r="AA166" s="74">
         <v>191780</v>
       </c>
       <c r="AB166" s="74">
         <v>189028</v>
       </c>
       <c r="AC166" s="74">
         <v>188985</v>
       </c>
+      <c r="AD166" s="108">
+        <v>188901</v>
+      </c>
+      <c r="AE166" s="108">
+        <v>188749</v>
+      </c>
     </row>
-    <row r="167" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A167" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B167" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="58">
         <v>106834</v>
       </c>
       <c r="D167" s="58">
         <v>106594</v>
       </c>
       <c r="E167" s="58">
         <v>106437</v>
       </c>
       <c r="F167" s="59">
         <v>106276</v>
       </c>
       <c r="G167" s="59">
         <v>106145</v>
       </c>
       <c r="H167" s="65">
         <v>105941</v>
       </c>
       <c r="I167" s="59">
@@ -20178,52 +21162,58 @@
       </c>
       <c r="V167" s="62">
         <v>102952</v>
       </c>
       <c r="W167" s="74">
         <v>102676</v>
       </c>
       <c r="X167" s="74">
         <v>102453</v>
       </c>
       <c r="Y167" s="74">
         <v>102141</v>
       </c>
       <c r="Z167" s="74">
         <v>101911</v>
       </c>
       <c r="AA167" s="74">
         <v>101777</v>
       </c>
       <c r="AB167" s="74">
         <v>101648</v>
       </c>
       <c r="AC167" s="74">
         <v>101506</v>
       </c>
+      <c r="AD167" s="108">
+        <v>101286</v>
+      </c>
+      <c r="AE167" s="108">
+        <v>101092</v>
+      </c>
     </row>
-    <row r="168" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A168" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C168" s="58">
         <v>158449</v>
       </c>
       <c r="D168" s="58">
         <v>158080</v>
       </c>
       <c r="E168" s="58">
         <v>157748</v>
       </c>
       <c r="F168" s="59">
         <v>157508</v>
       </c>
       <c r="G168" s="59">
         <v>157362</v>
       </c>
       <c r="H168" s="65">
         <v>157138</v>
       </c>
       <c r="I168" s="59">
@@ -20267,52 +21257,58 @@
       </c>
       <c r="V168" s="62">
         <v>152672</v>
       </c>
       <c r="W168" s="74">
         <v>152300</v>
       </c>
       <c r="X168" s="74">
         <v>152040</v>
       </c>
       <c r="Y168" s="74">
         <v>151789</v>
       </c>
       <c r="Z168" s="74">
         <v>151487</v>
       </c>
       <c r="AA168" s="74">
         <v>151258</v>
       </c>
       <c r="AB168" s="74">
         <v>150977</v>
       </c>
       <c r="AC168" s="74">
         <v>150685</v>
       </c>
+      <c r="AD168" s="108">
+        <v>150511</v>
+      </c>
+      <c r="AE168" s="108">
+        <v>150211</v>
+      </c>
     </row>
-    <row r="169" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A169" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B169" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="58">
         <v>229256</v>
       </c>
       <c r="D169" s="58">
         <v>229412</v>
       </c>
       <c r="E169" s="58">
         <v>229350</v>
       </c>
       <c r="F169" s="59">
         <v>229412</v>
       </c>
       <c r="G169" s="59">
         <v>229527</v>
       </c>
       <c r="H169" s="65">
         <v>229702</v>
       </c>
       <c r="I169" s="59">
@@ -20356,52 +21352,58 @@
       </c>
       <c r="V169" s="62">
         <v>230187</v>
       </c>
       <c r="W169" s="74">
         <v>230055</v>
       </c>
       <c r="X169" s="74">
         <v>229957</v>
       </c>
       <c r="Y169" s="74">
         <v>229939</v>
       </c>
       <c r="Z169" s="74">
         <v>229971</v>
       </c>
       <c r="AA169" s="74">
         <v>229949</v>
       </c>
       <c r="AB169" s="74">
         <v>230040</v>
       </c>
       <c r="AC169" s="74">
         <v>229919</v>
       </c>
+      <c r="AD169" s="108">
+        <v>229808</v>
+      </c>
+      <c r="AE169" s="108">
+        <v>229704</v>
+      </c>
     </row>
-    <row r="170" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A170" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B170" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C170" s="58">
         <v>217956</v>
       </c>
       <c r="D170" s="58">
         <v>218170</v>
       </c>
       <c r="E170" s="58">
         <v>218608</v>
       </c>
       <c r="F170" s="59">
         <v>218973</v>
       </c>
       <c r="G170" s="59">
         <v>219344</v>
       </c>
       <c r="H170" s="65">
         <v>219588</v>
       </c>
       <c r="I170" s="59">
@@ -20445,52 +21447,58 @@
       </c>
       <c r="V170" s="62">
         <v>222424</v>
       </c>
       <c r="W170" s="74">
         <v>222387</v>
       </c>
       <c r="X170" s="74">
         <v>222520</v>
       </c>
       <c r="Y170" s="74">
         <v>222658</v>
       </c>
       <c r="Z170" s="74">
         <v>222801</v>
       </c>
       <c r="AA170" s="74">
         <v>223050</v>
       </c>
       <c r="AB170" s="74">
         <v>223130</v>
       </c>
       <c r="AC170" s="74">
         <v>223191</v>
       </c>
+      <c r="AD170" s="108">
+        <v>223286</v>
+      </c>
+      <c r="AE170" s="108">
+        <v>223394</v>
+      </c>
     </row>
-    <row r="171" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A171" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B171" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C171" s="58">
         <v>112592</v>
       </c>
       <c r="D171" s="58">
         <v>112475</v>
       </c>
       <c r="E171" s="58">
         <v>112341</v>
       </c>
       <c r="F171" s="59">
         <v>112238</v>
       </c>
       <c r="G171" s="59">
         <v>112214</v>
       </c>
       <c r="H171" s="65">
         <v>112182</v>
       </c>
       <c r="I171" s="59">
@@ -20534,52 +21542,58 @@
       </c>
       <c r="V171" s="62">
         <v>109586</v>
       </c>
       <c r="W171" s="74">
         <v>109301</v>
       </c>
       <c r="X171" s="74">
         <v>109322</v>
       </c>
       <c r="Y171" s="74">
         <v>109246</v>
       </c>
       <c r="Z171" s="74">
         <v>109067</v>
       </c>
       <c r="AA171" s="74">
         <v>108960</v>
       </c>
       <c r="AB171" s="74">
         <v>108777</v>
       </c>
       <c r="AC171" s="74">
         <v>108720</v>
       </c>
+      <c r="AD171" s="108">
+        <v>108625</v>
+      </c>
+      <c r="AE171" s="108">
+        <v>108513</v>
+      </c>
     </row>
-    <row r="172" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A172" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B172" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C172" s="58">
         <v>135539</v>
       </c>
       <c r="D172" s="58">
         <v>135157</v>
       </c>
       <c r="E172" s="58">
         <v>134760</v>
       </c>
       <c r="F172" s="59">
         <v>134533</v>
       </c>
       <c r="G172" s="59">
         <v>134436</v>
       </c>
       <c r="H172" s="65">
         <v>134284</v>
       </c>
       <c r="I172" s="59">
@@ -20623,52 +21637,58 @@
       </c>
       <c r="V172" s="62">
         <v>129928</v>
       </c>
       <c r="W172" s="74">
         <v>129602</v>
       </c>
       <c r="X172" s="74">
         <v>129274</v>
       </c>
       <c r="Y172" s="74">
         <v>128985</v>
       </c>
       <c r="Z172" s="74">
         <v>128619</v>
       </c>
       <c r="AA172" s="74">
         <v>128371</v>
       </c>
       <c r="AB172" s="74">
         <v>128154</v>
       </c>
       <c r="AC172" s="74">
         <v>128020</v>
       </c>
+      <c r="AD172" s="108">
+        <v>127810</v>
+      </c>
+      <c r="AE172" s="108">
+        <v>127701</v>
+      </c>
     </row>
-    <row r="173" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A173" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C173" s="58">
         <v>827196</v>
       </c>
       <c r="D173" s="58">
         <v>827003</v>
       </c>
       <c r="E173" s="58">
         <v>827389</v>
       </c>
       <c r="F173" s="59">
         <v>827948</v>
       </c>
       <c r="G173" s="59">
         <v>828530</v>
       </c>
       <c r="H173" s="65">
         <v>826887</v>
       </c>
       <c r="I173" s="59">
@@ -20712,52 +21732,58 @@
       </c>
       <c r="V173" s="62">
         <v>824695</v>
       </c>
       <c r="W173" s="74">
         <v>824097</v>
       </c>
       <c r="X173" s="74">
         <v>824248</v>
       </c>
       <c r="Y173" s="74">
         <v>824120</v>
       </c>
       <c r="Z173" s="74">
         <v>824170</v>
       </c>
       <c r="AA173" s="74">
         <v>824345</v>
       </c>
       <c r="AB173" s="74">
         <v>823099</v>
       </c>
       <c r="AC173" s="74">
         <v>823200</v>
       </c>
+      <c r="AD173" s="108">
+        <v>823296</v>
+      </c>
+      <c r="AE173" s="108">
+        <v>823300</v>
+      </c>
     </row>
-    <row r="174" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A174" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C174" s="58">
         <v>23917</v>
       </c>
       <c r="D174" s="58">
         <v>23901</v>
       </c>
       <c r="E174" s="58">
         <v>23916</v>
       </c>
       <c r="F174" s="59">
         <v>23901</v>
       </c>
       <c r="G174" s="59">
         <v>23858</v>
       </c>
       <c r="H174" s="65">
         <v>23865</v>
       </c>
       <c r="I174" s="59">
@@ -20801,52 +21827,58 @@
       </c>
       <c r="V174" s="62">
         <v>23587</v>
       </c>
       <c r="W174" s="74">
         <v>23565</v>
       </c>
       <c r="X174" s="74">
         <v>23567</v>
       </c>
       <c r="Y174" s="74">
         <v>23590</v>
       </c>
       <c r="Z174" s="74">
         <v>23538</v>
       </c>
       <c r="AA174" s="74">
         <v>23508</v>
       </c>
       <c r="AB174" s="74">
         <v>23467</v>
       </c>
       <c r="AC174" s="74">
         <v>23423</v>
       </c>
+      <c r="AD174" s="108">
+        <v>23417</v>
+      </c>
+      <c r="AE174" s="108">
+        <v>23345</v>
+      </c>
     </row>
-    <row r="175" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A175" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B175" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="58">
         <v>122181</v>
       </c>
       <c r="D175" s="58">
         <v>122041</v>
       </c>
       <c r="E175" s="58">
         <v>121982</v>
       </c>
       <c r="F175" s="58">
         <v>121836</v>
       </c>
       <c r="G175" s="58">
         <v>121736</v>
       </c>
       <c r="H175" s="65">
         <v>121580</v>
       </c>
       <c r="I175" s="58">
@@ -20890,84 +21922,92 @@
       </c>
       <c r="V175" s="55">
         <v>118082</v>
       </c>
       <c r="W175" s="74">
         <v>117802</v>
       </c>
       <c r="X175" s="74">
         <v>117581</v>
       </c>
       <c r="Y175" s="74">
         <v>117406</v>
       </c>
       <c r="Z175" s="74">
         <v>117286</v>
       </c>
       <c r="AA175" s="74">
         <v>117149</v>
       </c>
       <c r="AB175" s="74">
         <v>116908</v>
       </c>
       <c r="AC175" s="74">
         <v>116779</v>
       </c>
+      <c r="AD175" s="108">
+        <v>116678</v>
+      </c>
+      <c r="AE175" s="108">
+        <v>116563</v>
+      </c>
     </row>
-    <row r="176" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="B176" s="111" t="s">
+    <row r="176" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="B176" s="116" t="s">
         <v>82</v>
       </c>
-      <c r="C176" s="111"/>
-[...25 lines deleted...]
-      <c r="AC176" s="74"/>
+      <c r="C176" s="116"/>
+      <c r="D176" s="116"/>
+      <c r="E176" s="116"/>
+      <c r="F176" s="116"/>
+      <c r="G176" s="116"/>
+      <c r="H176" s="116"/>
+      <c r="I176" s="116"/>
+      <c r="J176" s="116"/>
+      <c r="K176" s="116"/>
+      <c r="L176" s="116"/>
+      <c r="M176" s="116"/>
+      <c r="N176" s="116"/>
+      <c r="O176" s="116"/>
+      <c r="P176" s="116"/>
+      <c r="Q176" s="116"/>
+      <c r="R176" s="116"/>
+      <c r="S176" s="116"/>
+      <c r="T176" s="116"/>
+      <c r="U176" s="116"/>
+      <c r="V176" s="116"/>
+      <c r="W176" s="116"/>
+      <c r="X176" s="116"/>
+      <c r="Y176" s="116"/>
+      <c r="Z176" s="116"/>
+      <c r="AA176" s="116"/>
+      <c r="AB176" s="116"/>
+      <c r="AC176" s="116"/>
+      <c r="AD176" s="116"/>
+      <c r="AE176" s="116"/>
     </row>
-    <row r="177" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A177" s="24"/>
       <c r="B177" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="65">
         <v>3730259</v>
       </c>
       <c r="D177" s="65">
         <v>3728747</v>
       </c>
       <c r="E177" s="65">
         <v>3728699</v>
       </c>
       <c r="F177" s="65">
         <v>3729453</v>
       </c>
       <c r="G177" s="65">
         <v>3730267</v>
       </c>
       <c r="H177" s="65">
         <v>3703744</v>
       </c>
       <c r="I177" s="65">
         <v>3702108</v>
       </c>
@@ -21009,52 +22049,58 @@
       </c>
       <c r="V177" s="71">
         <v>3669364</v>
       </c>
       <c r="W177" s="74">
         <v>3663243</v>
       </c>
       <c r="X177" s="74">
         <v>3661385</v>
       </c>
       <c r="Y177" s="74">
         <v>3659886</v>
       </c>
       <c r="Z177" s="74">
         <v>3658199</v>
       </c>
       <c r="AA177" s="74">
         <v>3658063</v>
       </c>
       <c r="AB177" s="74">
         <v>3631028</v>
       </c>
       <c r="AC177" s="74">
         <v>3630447</v>
       </c>
+      <c r="AD177" s="108">
+        <v>3629175</v>
+      </c>
+      <c r="AE177" s="108">
+        <v>3628531</v>
+      </c>
     </row>
-    <row r="178" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A178" s="23">
         <v>100000000</v>
       </c>
       <c r="B178" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="65">
         <v>116079</v>
       </c>
       <c r="D178" s="65">
         <v>115807</v>
       </c>
       <c r="E178" s="65">
         <v>115660</v>
       </c>
       <c r="F178" s="65">
         <v>115538</v>
       </c>
       <c r="G178" s="65">
         <v>115374</v>
       </c>
       <c r="H178" s="65">
         <v>115224</v>
       </c>
       <c r="I178" s="65">
@@ -21098,52 +22144,58 @@
       </c>
       <c r="V178" s="71">
         <v>110638</v>
       </c>
       <c r="W178" s="74">
         <v>110120</v>
       </c>
       <c r="X178" s="74">
         <v>109823</v>
       </c>
       <c r="Y178" s="74">
         <v>109496</v>
       </c>
       <c r="Z178" s="74">
         <v>109156</v>
       </c>
       <c r="AA178" s="74">
         <v>108881</v>
       </c>
       <c r="AB178" s="74">
         <v>108574</v>
       </c>
       <c r="AC178" s="74">
         <v>108430</v>
       </c>
+      <c r="AD178" s="108">
+        <v>108193</v>
+      </c>
+      <c r="AE178" s="108">
+        <v>107903</v>
+      </c>
     </row>
-    <row r="179" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A179" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B179" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="65">
         <v>168973</v>
       </c>
       <c r="D179" s="65">
         <v>168634</v>
       </c>
       <c r="E179" s="65">
         <v>168325</v>
       </c>
       <c r="F179" s="65">
         <v>168309</v>
       </c>
       <c r="G179" s="65">
         <v>168052</v>
       </c>
       <c r="H179" s="65">
         <v>167872</v>
       </c>
       <c r="I179" s="65">
@@ -21187,52 +22239,58 @@
       </c>
       <c r="V179" s="71">
         <v>163324</v>
       </c>
       <c r="W179" s="74">
         <v>162947</v>
       </c>
       <c r="X179" s="74">
         <v>162865</v>
       </c>
       <c r="Y179" s="74">
         <v>162755</v>
       </c>
       <c r="Z179" s="74">
         <v>162576</v>
       </c>
       <c r="AA179" s="74">
         <v>162560</v>
       </c>
       <c r="AB179" s="74">
         <v>162541</v>
       </c>
       <c r="AC179" s="74">
         <v>162503</v>
       </c>
+      <c r="AD179" s="108">
+        <v>162462</v>
+      </c>
+      <c r="AE179" s="108">
+        <v>162525</v>
+      </c>
     </row>
-    <row r="180" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A180" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B180" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C180" s="65">
         <v>114590</v>
       </c>
       <c r="D180" s="65">
         <v>114529</v>
       </c>
       <c r="E180" s="65">
         <v>114519</v>
       </c>
       <c r="F180" s="65">
         <v>114400</v>
       </c>
       <c r="G180" s="65">
         <v>114278</v>
       </c>
       <c r="H180" s="65">
         <v>114229</v>
       </c>
       <c r="I180" s="65">
@@ -21276,52 +22334,58 @@
       </c>
       <c r="V180" s="71">
         <v>110648</v>
       </c>
       <c r="W180" s="74">
         <v>110218</v>
       </c>
       <c r="X180" s="74">
         <v>110011</v>
       </c>
       <c r="Y180" s="74">
         <v>109931</v>
       </c>
       <c r="Z180" s="74">
         <v>109754</v>
       </c>
       <c r="AA180" s="74">
         <v>109590</v>
       </c>
       <c r="AB180" s="74">
         <v>109474</v>
       </c>
       <c r="AC180" s="74">
         <v>109305</v>
       </c>
+      <c r="AD180" s="108">
+        <v>109118</v>
+      </c>
+      <c r="AE180" s="108">
+        <v>109022</v>
+      </c>
     </row>
-    <row r="181" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A181" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B181" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C181" s="65">
         <v>638359</v>
       </c>
       <c r="D181" s="65">
         <v>639168</v>
       </c>
       <c r="E181" s="65">
         <v>640139</v>
       </c>
       <c r="F181" s="65">
         <v>641159</v>
       </c>
       <c r="G181" s="65">
         <v>642382</v>
       </c>
       <c r="H181" s="65">
         <v>618322</v>
       </c>
       <c r="I181" s="65">
@@ -21365,52 +22429,58 @@
       </c>
       <c r="V181" s="71">
         <v>632657</v>
       </c>
       <c r="W181" s="74">
         <v>633312</v>
       </c>
       <c r="X181" s="74">
         <v>634580</v>
       </c>
       <c r="Y181" s="74">
         <v>635813</v>
       </c>
       <c r="Z181" s="74">
         <v>636700</v>
       </c>
       <c r="AA181" s="74">
         <v>638238</v>
       </c>
       <c r="AB181" s="74">
         <v>640028</v>
       </c>
       <c r="AC181" s="74">
         <v>640968</v>
       </c>
+      <c r="AD181" s="108">
+        <v>641913</v>
+      </c>
+      <c r="AE181" s="108">
+        <v>643289</v>
+      </c>
     </row>
-    <row r="182" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A182" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B182" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="65">
         <v>154912</v>
       </c>
       <c r="D182" s="65">
         <v>155322</v>
       </c>
       <c r="E182" s="65">
         <v>155701</v>
       </c>
       <c r="F182" s="65">
         <v>156043</v>
       </c>
       <c r="G182" s="65">
         <v>156421</v>
       </c>
       <c r="H182" s="65">
         <v>156600</v>
       </c>
       <c r="I182" s="65">
@@ -21454,52 +22524,58 @@
       </c>
       <c r="V182" s="71">
         <v>158398</v>
       </c>
       <c r="W182" s="74">
         <v>158199</v>
       </c>
       <c r="X182" s="74">
         <v>158306</v>
       </c>
       <c r="Y182" s="74">
         <v>158484</v>
       </c>
       <c r="Z182" s="74">
         <v>158577</v>
       </c>
       <c r="AA182" s="74">
         <v>158724</v>
       </c>
       <c r="AB182" s="74">
         <v>158869</v>
       </c>
       <c r="AC182" s="74">
         <v>158992</v>
       </c>
+      <c r="AD182" s="108">
+        <v>159122</v>
+      </c>
+      <c r="AE182" s="108">
+        <v>159187</v>
+      </c>
     </row>
-    <row r="183" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A183" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B183" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="65">
         <v>148545</v>
       </c>
       <c r="D183" s="65">
         <v>148331</v>
       </c>
       <c r="E183" s="65">
         <v>148296</v>
       </c>
       <c r="F183" s="65">
         <v>148286</v>
       </c>
       <c r="G183" s="65">
         <v>148136</v>
       </c>
       <c r="H183" s="65">
         <v>147990</v>
       </c>
       <c r="I183" s="65">
@@ -21543,52 +22619,58 @@
       </c>
       <c r="V183" s="71">
         <v>145201</v>
       </c>
       <c r="W183" s="74">
         <v>144938</v>
       </c>
       <c r="X183" s="74">
         <v>144745</v>
       </c>
       <c r="Y183" s="74">
         <v>144559</v>
       </c>
       <c r="Z183" s="74">
         <v>144427</v>
       </c>
       <c r="AA183" s="74">
         <v>144326</v>
       </c>
       <c r="AB183" s="74">
         <v>144118</v>
       </c>
       <c r="AC183" s="74">
         <v>144037</v>
       </c>
+      <c r="AD183" s="108">
+        <v>143884</v>
+      </c>
+      <c r="AE183" s="108">
+        <v>143799</v>
+      </c>
     </row>
-    <row r="184" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="65">
         <v>340384</v>
       </c>
       <c r="D184" s="65">
         <v>340176</v>
       </c>
       <c r="E184" s="65">
         <v>339928</v>
       </c>
       <c r="F184" s="65">
         <v>339818</v>
       </c>
       <c r="G184" s="65">
         <v>339589</v>
       </c>
       <c r="H184" s="65">
         <v>339556</v>
       </c>
       <c r="I184" s="65">
@@ -21632,52 +22714,58 @@
       </c>
       <c r="V184" s="71">
         <v>334322</v>
       </c>
       <c r="W184" s="74">
         <v>333578</v>
       </c>
       <c r="X184" s="74">
         <v>333055</v>
       </c>
       <c r="Y184" s="74">
         <v>332579</v>
       </c>
       <c r="Z184" s="74">
         <v>332213</v>
       </c>
       <c r="AA184" s="74">
         <v>331841</v>
       </c>
       <c r="AB184" s="74">
         <v>308055</v>
       </c>
       <c r="AC184" s="74">
         <v>307617</v>
       </c>
+      <c r="AD184" s="108">
+        <v>307061</v>
+      </c>
+      <c r="AE184" s="108">
+        <v>306686</v>
+      </c>
     </row>
-    <row r="185" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A185" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B185" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C185" s="65">
         <v>190705</v>
       </c>
       <c r="D185" s="65">
         <v>190460</v>
       </c>
       <c r="E185" s="65">
         <v>190304</v>
       </c>
       <c r="F185" s="65">
         <v>190220</v>
       </c>
       <c r="G185" s="65">
         <v>190104</v>
       </c>
       <c r="H185" s="65">
         <v>190006</v>
       </c>
       <c r="I185" s="65">
@@ -21721,52 +22809,58 @@
       </c>
       <c r="V185" s="71">
         <v>186524</v>
       </c>
       <c r="W185" s="74">
         <v>186086</v>
       </c>
       <c r="X185" s="74">
         <v>185751</v>
       </c>
       <c r="Y185" s="74">
         <v>185463</v>
       </c>
       <c r="Z185" s="74">
         <v>185214</v>
       </c>
       <c r="AA185" s="74">
         <v>185038</v>
       </c>
       <c r="AB185" s="74">
         <v>182372</v>
       </c>
       <c r="AC185" s="74">
         <v>182241</v>
       </c>
+      <c r="AD185" s="108">
+        <v>182148</v>
+      </c>
+      <c r="AE185" s="108">
+        <v>182021</v>
+      </c>
     </row>
-    <row r="186" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A186" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B186" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C186" s="65">
         <v>102352</v>
       </c>
       <c r="D186" s="65">
         <v>102133</v>
       </c>
       <c r="E186" s="65">
         <v>101981</v>
       </c>
       <c r="F186" s="65">
         <v>101791</v>
       </c>
       <c r="G186" s="65">
         <v>101657</v>
       </c>
       <c r="H186" s="65">
         <v>101411</v>
       </c>
       <c r="I186" s="65">
@@ -21810,52 +22904,58 @@
       </c>
       <c r="V186" s="71">
         <v>97553</v>
       </c>
       <c r="W186" s="74">
         <v>97131</v>
       </c>
       <c r="X186" s="74">
         <v>96806</v>
       </c>
       <c r="Y186" s="74">
         <v>96543</v>
       </c>
       <c r="Z186" s="74">
         <v>96331</v>
       </c>
       <c r="AA186" s="74">
         <v>96188</v>
       </c>
       <c r="AB186" s="74">
         <v>95927</v>
       </c>
       <c r="AC186" s="74">
         <v>95775</v>
       </c>
+      <c r="AD186" s="108">
+        <v>95563</v>
+      </c>
+      <c r="AE186" s="108">
+        <v>95345</v>
+      </c>
     </row>
-    <row r="187" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A187" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B187" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C187" s="65">
         <v>153840</v>
       </c>
       <c r="D187" s="65">
         <v>153496</v>
       </c>
       <c r="E187" s="65">
         <v>153258</v>
       </c>
       <c r="F187" s="65">
         <v>152977</v>
       </c>
       <c r="G187" s="65">
         <v>152809</v>
       </c>
       <c r="H187" s="65">
         <v>152559</v>
       </c>
       <c r="I187" s="65">
@@ -21899,52 +22999,58 @@
       </c>
       <c r="V187" s="71">
         <v>147390</v>
       </c>
       <c r="W187" s="74">
         <v>146957</v>
       </c>
       <c r="X187" s="74">
         <v>146671</v>
       </c>
       <c r="Y187" s="74">
         <v>146382</v>
       </c>
       <c r="Z187" s="74">
         <v>146131</v>
       </c>
       <c r="AA187" s="74">
         <v>145840</v>
       </c>
       <c r="AB187" s="74">
         <v>145547</v>
       </c>
       <c r="AC187" s="74">
         <v>145348</v>
       </c>
+      <c r="AD187" s="108">
+        <v>145094</v>
+      </c>
+      <c r="AE187" s="108">
+        <v>144779</v>
+      </c>
     </row>
-    <row r="188" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A188" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B188" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="65">
         <v>217479</v>
       </c>
       <c r="D188" s="65">
         <v>217617</v>
       </c>
       <c r="E188" s="65">
         <v>217635</v>
       </c>
       <c r="F188" s="65">
         <v>217658</v>
       </c>
       <c r="G188" s="65">
         <v>217821</v>
       </c>
       <c r="H188" s="65">
         <v>217967</v>
       </c>
       <c r="I188" s="65">
@@ -21988,52 +23094,58 @@
       </c>
       <c r="V188" s="71">
         <v>217412</v>
       </c>
       <c r="W188" s="74">
         <v>217090</v>
       </c>
       <c r="X188" s="74">
         <v>216820</v>
       </c>
       <c r="Y188" s="74">
         <v>216765</v>
       </c>
       <c r="Z188" s="74">
         <v>216811</v>
       </c>
       <c r="AA188" s="74">
         <v>216879</v>
       </c>
       <c r="AB188" s="74">
         <v>216948</v>
       </c>
       <c r="AC188" s="74">
         <v>216858</v>
       </c>
+      <c r="AD188" s="108">
+        <v>216731</v>
+      </c>
+      <c r="AE188" s="108">
+        <v>216677</v>
+      </c>
     </row>
-    <row r="189" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A189" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B189" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C189" s="65">
         <v>210749</v>
       </c>
       <c r="D189" s="65">
         <v>210851</v>
       </c>
       <c r="E189" s="65">
         <v>211248</v>
       </c>
       <c r="F189" s="65">
         <v>211449</v>
       </c>
       <c r="G189" s="65">
         <v>211777</v>
       </c>
       <c r="H189" s="65">
         <v>211913</v>
       </c>
       <c r="I189" s="65">
@@ -22077,52 +23189,58 @@
       </c>
       <c r="V189" s="71">
         <v>212939</v>
       </c>
       <c r="W189" s="74">
         <v>212573</v>
       </c>
       <c r="X189" s="74">
         <v>212569</v>
       </c>
       <c r="Y189" s="74">
         <v>212672</v>
       </c>
       <c r="Z189" s="74">
         <v>212762</v>
       </c>
       <c r="AA189" s="74">
         <v>212907</v>
       </c>
       <c r="AB189" s="74">
         <v>212938</v>
       </c>
       <c r="AC189" s="74">
         <v>213069</v>
       </c>
+      <c r="AD189" s="108">
+        <v>213238</v>
+      </c>
+      <c r="AE189" s="108">
+        <v>213246</v>
+      </c>
     </row>
-    <row r="190" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A190" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B190" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C190" s="65">
         <v>108141</v>
       </c>
       <c r="D190" s="65">
         <v>107950</v>
       </c>
       <c r="E190" s="65">
         <v>107720</v>
       </c>
       <c r="F190" s="65">
         <v>107681</v>
       </c>
       <c r="G190" s="65">
         <v>107495</v>
       </c>
       <c r="H190" s="65">
         <v>107471</v>
       </c>
       <c r="I190" s="65">
@@ -22166,52 +23284,58 @@
       </c>
       <c r="V190" s="71">
         <v>104284</v>
       </c>
       <c r="W190" s="74">
         <v>103989</v>
       </c>
       <c r="X190" s="74">
         <v>103901</v>
       </c>
       <c r="Y190" s="74">
         <v>103810</v>
       </c>
       <c r="Z190" s="74">
         <v>103667</v>
       </c>
       <c r="AA190" s="74">
         <v>103566</v>
       </c>
       <c r="AB190" s="74">
         <v>103383</v>
       </c>
       <c r="AC190" s="74">
         <v>103335</v>
       </c>
+      <c r="AD190" s="108">
+        <v>103197</v>
+      </c>
+      <c r="AE190" s="108">
+        <v>103017</v>
+      </c>
     </row>
-    <row r="191" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A191" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B191" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C191" s="65">
         <v>135239</v>
       </c>
       <c r="D191" s="65">
         <v>134990</v>
       </c>
       <c r="E191" s="65">
         <v>134586</v>
       </c>
       <c r="F191" s="65">
         <v>134442</v>
       </c>
       <c r="G191" s="65">
         <v>134430</v>
       </c>
       <c r="H191" s="65">
         <v>134286</v>
       </c>
       <c r="I191" s="65">
@@ -22255,52 +23379,58 @@
       </c>
       <c r="V191" s="71">
         <v>129327</v>
       </c>
       <c r="W191" s="74">
         <v>128920</v>
       </c>
       <c r="X191" s="74">
         <v>128523</v>
       </c>
       <c r="Y191" s="74">
         <v>128284</v>
       </c>
       <c r="Z191" s="74">
         <v>127956</v>
       </c>
       <c r="AA191" s="74">
         <v>127681</v>
       </c>
       <c r="AB191" s="74">
         <v>127441</v>
       </c>
       <c r="AC191" s="74">
         <v>127256</v>
       </c>
+      <c r="AD191" s="108">
+        <v>126995</v>
+      </c>
+      <c r="AE191" s="108">
+        <v>126884</v>
+      </c>
     </row>
-    <row r="192" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A192" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B192" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C192" s="65">
         <v>786754</v>
       </c>
       <c r="D192" s="65">
         <v>786313</v>
       </c>
       <c r="E192" s="65">
         <v>786543</v>
       </c>
       <c r="F192" s="65">
         <v>786973</v>
       </c>
       <c r="G192" s="65">
         <v>787412</v>
       </c>
       <c r="H192" s="65">
         <v>786020</v>
       </c>
       <c r="I192" s="65">
@@ -22344,52 +23474,58 @@
       </c>
       <c r="V192" s="71">
         <v>780681</v>
       </c>
       <c r="W192" s="74">
         <v>779603</v>
       </c>
       <c r="X192" s="74">
         <v>779553</v>
       </c>
       <c r="Y192" s="74">
         <v>779169</v>
       </c>
       <c r="Z192" s="74">
         <v>778986</v>
       </c>
       <c r="AA192" s="74">
         <v>779026</v>
       </c>
       <c r="AB192" s="74">
         <v>778338</v>
       </c>
       <c r="AC192" s="74">
         <v>778399</v>
       </c>
+      <c r="AD192" s="108">
+        <v>778283</v>
+      </c>
+      <c r="AE192" s="108">
+        <v>778163</v>
+      </c>
     </row>
-    <row r="193" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A193" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B193" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C193" s="65">
         <v>22239</v>
       </c>
       <c r="D193" s="65">
         <v>22233</v>
       </c>
       <c r="E193" s="65">
         <v>22219</v>
       </c>
       <c r="F193" s="65">
         <v>22210</v>
       </c>
       <c r="G193" s="65">
         <v>22152</v>
       </c>
       <c r="H193" s="65">
         <v>22133</v>
       </c>
       <c r="I193" s="65">
@@ -22433,52 +23569,58 @@
       </c>
       <c r="V193" s="71">
         <v>21505</v>
       </c>
       <c r="W193" s="74">
         <v>21485</v>
       </c>
       <c r="X193" s="74">
         <v>21472</v>
       </c>
       <c r="Y193" s="74">
         <v>21505</v>
       </c>
       <c r="Z193" s="74">
         <v>21442</v>
       </c>
       <c r="AA193" s="74">
         <v>21441</v>
       </c>
       <c r="AB193" s="74">
         <v>21405</v>
       </c>
       <c r="AC193" s="74">
         <v>21341</v>
       </c>
+      <c r="AD193" s="108">
+        <v>21313</v>
+      </c>
+      <c r="AE193" s="108">
+        <v>21264</v>
+      </c>
     </row>
-    <row r="194" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:31" x14ac:dyDescent="0.2">
       <c r="A194" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B194" s="81" t="s">
         <v>13</v>
       </c>
       <c r="C194" s="66">
         <v>120919</v>
       </c>
       <c r="D194" s="66">
         <v>120737</v>
       </c>
       <c r="E194" s="66">
         <v>120637</v>
       </c>
       <c r="F194" s="66">
         <v>120499</v>
       </c>
       <c r="G194" s="66">
         <v>120378</v>
       </c>
       <c r="H194" s="65">
         <v>120185</v>
       </c>
       <c r="I194" s="66">
@@ -22522,110 +23664,116 @@
       </c>
       <c r="V194" s="72">
         <v>116561</v>
       </c>
       <c r="W194" s="75">
         <v>116097</v>
       </c>
       <c r="X194" s="75">
         <v>115934</v>
       </c>
       <c r="Y194" s="75">
         <v>115676</v>
       </c>
       <c r="Z194" s="75">
         <v>115496</v>
       </c>
       <c r="AA194" s="75">
         <v>115337</v>
       </c>
       <c r="AB194" s="75">
         <v>115070</v>
       </c>
       <c r="AC194" s="75">
         <v>114973</v>
       </c>
+      <c r="AD194" s="109">
+        <v>114860</v>
+      </c>
+      <c r="AE194" s="109">
+        <v>114724</v>
+      </c>
     </row>
-    <row r="195" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="119" t="s">
+    <row r="195" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="125" t="s">
         <v>102</v>
       </c>
-      <c r="B195" s="119"/>
-[...5 lines deleted...]
-      <c r="H195" s="119"/>
+      <c r="B195" s="125"/>
+      <c r="C195" s="125"/>
+      <c r="D195" s="125"/>
+      <c r="E195" s="125"/>
+      <c r="F195" s="125"/>
+      <c r="G195" s="125"/>
+      <c r="H195" s="125"/>
       <c r="I195" s="90"/>
     </row>
-    <row r="196" spans="1:29" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="112" t="s">
+    <row r="196" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="118" t="s">
         <v>103</v>
       </c>
-      <c r="B196" s="112"/>
-[...5 lines deleted...]
-      <c r="H196" s="112"/>
+      <c r="B196" s="118"/>
+      <c r="C196" s="118"/>
+      <c r="D196" s="118"/>
+      <c r="E196" s="118"/>
+      <c r="F196" s="118"/>
+      <c r="G196" s="118"/>
+      <c r="H196" s="118"/>
     </row>
-    <row r="197" spans="1:29" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:31" x14ac:dyDescent="0.2">
       <c r="C197" s="85"/>
       <c r="D197" s="84"/>
       <c r="E197" s="84"/>
       <c r="F197" s="84"/>
     </row>
-    <row r="202" spans="1:29" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="224" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="243" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="261" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="262" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="281" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="293" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="294" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B72:AB72"/>
-[...1 lines deleted...]
-    <mergeCell ref="B94:AB94"/>
+    <mergeCell ref="B72:AE72"/>
+    <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A196:H196"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A195:H195"/>
-    <mergeCell ref="B138:AB138"/>
-[...7 lines deleted...]
-    <mergeCell ref="B50:AB50"/>
+    <mergeCell ref="B94:AE94"/>
+    <mergeCell ref="B116:AE116"/>
+    <mergeCell ref="B138:AE138"/>
+    <mergeCell ref="B157:AE157"/>
+    <mergeCell ref="B176:AE176"/>
+    <mergeCell ref="B2:AE2"/>
+    <mergeCell ref="AA4:AE4"/>
+    <mergeCell ref="B6:AE6"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B50:AE50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>