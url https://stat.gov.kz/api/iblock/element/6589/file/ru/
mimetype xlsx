--- v1 (2026-06-19)
+++ v2 (2026-07-11)
@@ -4,68 +4,68 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика переделать от 30.04.2026\ЧН\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЧН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67544670-803D-4689-996B-A77683C6BC1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92B5471A-CBCC-48FA-9F7D-0756CDF59B86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="108">
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -3117,91 +3117,91 @@
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1719">
     <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -5234,52 +5234,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E16" sqref="E16"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="5"/>
     <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
@@ -5562,60 +5562,60 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="101" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="94" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="102" t="s">
         <v>78</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="98" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="107">
-        <v>46183</v>
+        <v>46213</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="98" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="107">
-        <v>46213</v>
+        <v>46244</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="98" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="103" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="98" t="s">
         <v>44</v>
       </c>
@@ -6082,168 +6082,169 @@
       <c r="D14" s="19"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="110"/>
       <c r="B19" s="110"/>
       <c r="C19" s="110"/>
       <c r="D19" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AK294"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AH193" sqref="AH193"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="AI185" sqref="AI185"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="22" customWidth="1"/>
     <col min="3" max="10" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="22" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="22"/>
-    <col min="23" max="23" width="11.28515625" style="22" customWidth="1"/>
+    <col min="23" max="23" width="10.140625" style="22" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="22"/>
     <col min="29" max="29" width="10.42578125" style="22" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
         <v>80</v>
       </c>
       <c r="B2" s="111" t="s">
         <v>107</v>
       </c>
       <c r="C2" s="111"/>
       <c r="D2" s="111"/>
       <c r="E2" s="111"/>
       <c r="F2" s="111"/>
       <c r="G2" s="111"/>
       <c r="H2" s="111"/>
       <c r="I2" s="111"/>
       <c r="J2" s="111"/>
       <c r="K2" s="111"/>
       <c r="L2" s="111"/>
       <c r="M2" s="111"/>
       <c r="N2" s="111"/>
       <c r="O2" s="111"/>
       <c r="P2" s="111"/>
       <c r="Q2" s="111"/>
       <c r="R2" s="111"/>
       <c r="S2" s="111"/>
       <c r="T2" s="111"/>
       <c r="U2" s="111"/>
       <c r="V2" s="111"/>
       <c r="W2" s="111"/>
       <c r="X2" s="111"/>
       <c r="Y2" s="111"/>
       <c r="Z2" s="111"/>
       <c r="AA2" s="111"/>
       <c r="AB2" s="111"/>
       <c r="AC2" s="111"/>
       <c r="AD2" s="111"/>
       <c r="AE2" s="111"/>
+      <c r="AF2" s="111"/>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="123" t="s">
+      <c r="A4" s="121" t="s">
         <v>104</v>
       </c>
-      <c r="B4" s="119"/>
-      <c r="C4" s="121">
+      <c r="B4" s="117"/>
+      <c r="C4" s="119">
         <v>2024</v>
       </c>
-      <c r="D4" s="122"/>
-[...10 lines deleted...]
-      <c r="O4" s="117">
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="120"/>
+      <c r="K4" s="120"/>
+      <c r="L4" s="120"/>
+      <c r="M4" s="120"/>
+      <c r="N4" s="120"/>
+      <c r="O4" s="114">
         <v>2025</v>
       </c>
-      <c r="P4" s="117"/>
-[...10 lines deleted...]
-      <c r="AA4" s="112">
+      <c r="P4" s="114"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="114"/>
+      <c r="T4" s="114"/>
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="115"/>
+      <c r="AA4" s="115">
         <v>2026</v>
       </c>
-      <c r="AB4" s="113"/>
-[...3 lines deleted...]
-      <c r="AF4" s="93"/>
+      <c r="AB4" s="125"/>
+      <c r="AC4" s="125"/>
+      <c r="AD4" s="125"/>
+      <c r="AE4" s="125"/>
+      <c r="AF4" s="125"/>
       <c r="AG4" s="93"/>
       <c r="AH4" s="93"/>
       <c r="AI4" s="93"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="93"/>
     </row>
     <row r="5" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="124"/>
-      <c r="B5" s="120"/>
+      <c r="A5" s="122"/>
+      <c r="B5" s="118"/>
       <c r="C5" s="28" t="s">
         <v>88</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>89</v>
       </c>
       <c r="E5" s="29" t="s">
         <v>90</v>
       </c>
       <c r="F5" s="26" t="s">
         <v>91</v>
       </c>
       <c r="G5" s="26" t="s">
         <v>92</v>
       </c>
       <c r="H5" s="26" t="s">
         <v>93</v>
       </c>
       <c r="I5" s="26" t="s">
         <v>101</v>
       </c>
       <c r="J5" s="26" t="s">
         <v>94</v>
       </c>
       <c r="K5" s="26" t="s">
@@ -6287,84 +6288,88 @@
       </c>
       <c r="X5" s="73" t="s">
         <v>96</v>
       </c>
       <c r="Y5" s="91" t="s">
         <v>97</v>
       </c>
       <c r="Z5" s="92" t="s">
         <v>98</v>
       </c>
       <c r="AA5" s="76" t="s">
         <v>88</v>
       </c>
       <c r="AB5" s="88" t="s">
         <v>106</v>
       </c>
       <c r="AC5" s="89" t="s">
         <v>90</v>
       </c>
       <c r="AD5" s="89" t="s">
         <v>100</v>
       </c>
       <c r="AE5" s="76" t="s">
         <v>92</v>
       </c>
+      <c r="AF5" s="76" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.2">
-      <c r="B6" s="114" t="s">
+      <c r="B6" s="112" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="114"/>
-[...27 lines deleted...]
-      <c r="AE6" s="114"/>
+      <c r="C6" s="112"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="112"/>
+      <c r="F6" s="112"/>
+      <c r="G6" s="112"/>
+      <c r="H6" s="112"/>
+      <c r="I6" s="112"/>
+      <c r="J6" s="112"/>
+      <c r="K6" s="112"/>
+      <c r="L6" s="112"/>
+      <c r="M6" s="112"/>
+      <c r="N6" s="112"/>
+      <c r="O6" s="112"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="112"/>
+      <c r="R6" s="112"/>
+      <c r="S6" s="112"/>
+      <c r="T6" s="112"/>
+      <c r="U6" s="112"/>
+      <c r="V6" s="112"/>
+      <c r="W6" s="112"/>
+      <c r="X6" s="112"/>
+      <c r="Y6" s="112"/>
+      <c r="Z6" s="112"/>
+      <c r="AA6" s="112"/>
+      <c r="AB6" s="112"/>
+      <c r="AC6" s="112"/>
+      <c r="AD6" s="112"/>
+      <c r="AE6" s="112"/>
+      <c r="AF6" s="112"/>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.2">
       <c r="B7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="27">
         <v>20033546</v>
       </c>
       <c r="D7" s="27">
         <v>20053665</v>
       </c>
       <c r="E7" s="27">
         <v>20075271</v>
       </c>
       <c r="F7" s="27">
         <v>20095963</v>
       </c>
       <c r="G7" s="27">
         <v>20118478</v>
       </c>
       <c r="H7" s="74">
         <v>20139914</v>
       </c>
       <c r="I7" s="27">
         <v>20159707</v>
@@ -6413,50 +6418,53 @@
       </c>
       <c r="X7" s="74">
         <v>20445231</v>
       </c>
       <c r="Y7" s="74">
         <v>20464077</v>
       </c>
       <c r="Z7" s="74">
         <v>20478879</v>
       </c>
       <c r="AA7" s="74">
         <v>20495975</v>
       </c>
       <c r="AB7" s="74">
         <v>20518005</v>
       </c>
       <c r="AC7" s="74">
         <v>20532240</v>
       </c>
       <c r="AD7" s="108">
         <v>20547909</v>
       </c>
       <c r="AE7" s="108">
         <v>20562993</v>
       </c>
+      <c r="AF7" s="108">
+        <v>20575979</v>
+      </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A8" s="23">
         <v>100000000</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="27">
         <v>607556</v>
       </c>
       <c r="D8" s="27">
         <v>606896</v>
       </c>
       <c r="E8" s="27">
         <v>606777</v>
       </c>
       <c r="F8" s="27">
         <v>606527</v>
       </c>
       <c r="G8" s="27">
         <v>606448</v>
       </c>
       <c r="H8" s="74">
         <v>606215</v>
@@ -6508,50 +6516,53 @@
       </c>
       <c r="X8" s="74">
         <v>597292</v>
       </c>
       <c r="Y8" s="74">
         <v>596646</v>
       </c>
       <c r="Z8" s="74">
         <v>596000</v>
       </c>
       <c r="AA8" s="74">
         <v>595676</v>
       </c>
       <c r="AB8" s="74">
         <v>595208</v>
       </c>
       <c r="AC8" s="74">
         <v>594766</v>
       </c>
       <c r="AD8" s="108">
         <v>594320</v>
       </c>
       <c r="AE8" s="108">
         <v>593892</v>
       </c>
+      <c r="AF8" s="108">
+        <v>593583</v>
+      </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="27">
         <v>788012</v>
       </c>
       <c r="D9" s="27">
         <v>787688</v>
       </c>
       <c r="E9" s="27">
         <v>787647</v>
       </c>
       <c r="F9" s="27">
         <v>788518</v>
       </c>
       <c r="G9" s="27">
         <v>788557</v>
       </c>
       <c r="H9" s="74">
         <v>788775</v>
@@ -6603,50 +6614,53 @@
       </c>
       <c r="X9" s="74">
         <v>788665</v>
       </c>
       <c r="Y9" s="74">
         <v>788929</v>
       </c>
       <c r="Z9" s="74">
         <v>788960</v>
       </c>
       <c r="AA9" s="74">
         <v>789413</v>
       </c>
       <c r="AB9" s="74">
         <v>789953</v>
       </c>
       <c r="AC9" s="74">
         <v>790699</v>
       </c>
       <c r="AD9" s="108">
         <v>791055</v>
       </c>
       <c r="AE9" s="108">
         <v>791660</v>
       </c>
+      <c r="AF9" s="108">
+        <v>792323</v>
+      </c>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="27">
         <v>939400</v>
       </c>
       <c r="D10" s="27">
         <v>940025</v>
       </c>
       <c r="E10" s="27">
         <v>940880</v>
       </c>
       <c r="F10" s="27">
         <v>941765</v>
       </c>
       <c r="G10" s="27">
         <v>942670</v>
       </c>
       <c r="H10" s="74">
         <v>943615</v>
@@ -6698,50 +6712,53 @@
       </c>
       <c r="X10" s="74">
         <v>954455</v>
       </c>
       <c r="Y10" s="74">
         <v>954966</v>
       </c>
       <c r="Z10" s="74">
         <v>955310</v>
       </c>
       <c r="AA10" s="74">
         <v>955775</v>
       </c>
       <c r="AB10" s="74">
         <v>956557</v>
       </c>
       <c r="AC10" s="74">
         <v>956785</v>
       </c>
       <c r="AD10" s="108">
         <v>956990</v>
       </c>
       <c r="AE10" s="108">
         <v>957413</v>
       </c>
+      <c r="AF10" s="108">
+        <v>957753</v>
+      </c>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="27">
         <v>1531044</v>
       </c>
       <c r="D11" s="27">
         <v>1532985</v>
       </c>
       <c r="E11" s="27">
         <v>1535437</v>
       </c>
       <c r="F11" s="27">
         <v>1537874</v>
       </c>
       <c r="G11" s="27">
         <v>1540567</v>
       </c>
       <c r="H11" s="74">
         <v>1543588</v>
@@ -6793,50 +6810,53 @@
       </c>
       <c r="X11" s="74">
         <v>1586875</v>
       </c>
       <c r="Y11" s="74">
         <v>1590082</v>
       </c>
       <c r="Z11" s="74">
         <v>1592652</v>
       </c>
       <c r="AA11" s="74">
         <v>1596331</v>
       </c>
       <c r="AB11" s="74">
         <v>1600814</v>
       </c>
       <c r="AC11" s="74">
         <v>1603496</v>
       </c>
       <c r="AD11" s="108">
         <v>1606365</v>
       </c>
       <c r="AE11" s="108">
         <v>1609784</v>
       </c>
+      <c r="AF11" s="108">
+        <v>1611588</v>
+      </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="27">
         <v>704078</v>
       </c>
       <c r="D12" s="27">
         <v>704911</v>
       </c>
       <c r="E12" s="27">
         <v>705901</v>
       </c>
       <c r="F12" s="27">
         <v>706711</v>
       </c>
       <c r="G12" s="27">
         <v>707609</v>
       </c>
       <c r="H12" s="74">
         <v>708290</v>
@@ -6888,50 +6908,53 @@
       </c>
       <c r="X12" s="74">
         <v>714213</v>
       </c>
       <c r="Y12" s="74">
         <v>714771</v>
       </c>
       <c r="Z12" s="74">
         <v>715428</v>
       </c>
       <c r="AA12" s="74">
         <v>715930</v>
       </c>
       <c r="AB12" s="74">
         <v>716377</v>
       </c>
       <c r="AC12" s="74">
         <v>716725</v>
       </c>
       <c r="AD12" s="108">
         <v>717347</v>
       </c>
       <c r="AE12" s="108">
         <v>717862</v>
       </c>
+      <c r="AF12" s="108">
+        <v>718250</v>
+      </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="27">
         <v>693249</v>
       </c>
       <c r="D13" s="27">
         <v>693416</v>
       </c>
       <c r="E13" s="27">
         <v>693736</v>
       </c>
       <c r="F13" s="27">
         <v>694081</v>
       </c>
       <c r="G13" s="27">
         <v>694459</v>
       </c>
       <c r="H13" s="74">
         <v>694730</v>
@@ -6983,50 +7006,53 @@
       </c>
       <c r="X13" s="74">
         <v>695751</v>
       </c>
       <c r="Y13" s="74">
         <v>695617</v>
       </c>
       <c r="Z13" s="74">
         <v>695562</v>
       </c>
       <c r="AA13" s="74">
         <v>695594</v>
       </c>
       <c r="AB13" s="74">
         <v>695661</v>
       </c>
       <c r="AC13" s="74">
         <v>695485</v>
       </c>
       <c r="AD13" s="108">
         <v>695162</v>
       </c>
       <c r="AE13" s="108">
         <v>695037</v>
       </c>
+      <c r="AF13" s="108">
+        <v>694869</v>
+      </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="27">
         <v>1222597</v>
       </c>
       <c r="D14" s="27">
         <v>1222618</v>
       </c>
       <c r="E14" s="27">
         <v>1222478</v>
       </c>
       <c r="F14" s="27">
         <v>1222811</v>
       </c>
       <c r="G14" s="27">
         <v>1223158</v>
       </c>
       <c r="H14" s="74">
         <v>1223457</v>
@@ -7078,50 +7104,53 @@
       </c>
       <c r="X14" s="74">
         <v>1216849</v>
       </c>
       <c r="Y14" s="74">
         <v>1216132</v>
       </c>
       <c r="Z14" s="74">
         <v>1215892</v>
       </c>
       <c r="AA14" s="74">
         <v>1215373</v>
       </c>
       <c r="AB14" s="74">
         <v>1215360</v>
       </c>
       <c r="AC14" s="74">
         <v>1214965</v>
       </c>
       <c r="AD14" s="108">
         <v>1214501</v>
       </c>
       <c r="AE14" s="108">
         <v>1214040</v>
       </c>
+      <c r="AF14" s="108">
+        <v>1213556</v>
+      </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="27">
         <v>697998</v>
       </c>
       <c r="D15" s="27">
         <v>697335</v>
       </c>
       <c r="E15" s="27">
         <v>697120</v>
       </c>
       <c r="F15" s="27">
         <v>696976</v>
       </c>
       <c r="G15" s="27">
         <v>696807</v>
       </c>
       <c r="H15" s="74">
         <v>696772</v>
@@ -7173,50 +7202,53 @@
       </c>
       <c r="X15" s="74">
         <v>688989</v>
       </c>
       <c r="Y15" s="74">
         <v>688364</v>
       </c>
       <c r="Z15" s="74">
         <v>687909</v>
       </c>
       <c r="AA15" s="74">
         <v>687568</v>
       </c>
       <c r="AB15" s="74">
         <v>687107</v>
       </c>
       <c r="AC15" s="74">
         <v>686815</v>
       </c>
       <c r="AD15" s="108">
         <v>686469</v>
       </c>
       <c r="AE15" s="108">
         <v>685955</v>
       </c>
+      <c r="AF15" s="108">
+        <v>685517</v>
+      </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="27">
         <v>1135411</v>
       </c>
       <c r="D16" s="27">
         <v>1135048</v>
       </c>
       <c r="E16" s="27">
         <v>1135058</v>
       </c>
       <c r="F16" s="27">
         <v>1134932</v>
       </c>
       <c r="G16" s="27">
         <v>1134960</v>
       </c>
       <c r="H16" s="74">
         <v>1134935</v>
@@ -7268,52 +7300,55 @@
       </c>
       <c r="X16" s="74">
         <v>1131818</v>
       </c>
       <c r="Y16" s="74">
         <v>1131589</v>
       </c>
       <c r="Z16" s="74">
         <v>1131438</v>
       </c>
       <c r="AA16" s="74">
         <v>1131287</v>
       </c>
       <c r="AB16" s="74">
         <v>1131435</v>
       </c>
       <c r="AC16" s="74">
         <v>1131613</v>
       </c>
       <c r="AD16" s="108">
         <v>1131200</v>
       </c>
       <c r="AE16" s="108">
         <v>1131090</v>
       </c>
+      <c r="AF16" s="108">
+        <v>1130733</v>
+      </c>
     </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="27">
         <v>829998</v>
       </c>
       <c r="D17" s="27">
         <v>829487</v>
       </c>
       <c r="E17" s="27">
         <v>829259</v>
       </c>
       <c r="F17" s="27">
         <v>828785</v>
       </c>
       <c r="G17" s="27">
         <v>828687</v>
       </c>
       <c r="H17" s="74">
         <v>828339</v>
       </c>
       <c r="I17" s="27">
@@ -7363,52 +7398,55 @@
       </c>
       <c r="X17" s="74">
         <v>822379</v>
       </c>
       <c r="Y17" s="74">
         <v>822008</v>
       </c>
       <c r="Z17" s="74">
         <v>821761</v>
       </c>
       <c r="AA17" s="74">
         <v>821464</v>
       </c>
       <c r="AB17" s="74">
         <v>821235</v>
       </c>
       <c r="AC17" s="74">
         <v>820992</v>
       </c>
       <c r="AD17" s="108">
         <v>820605</v>
       </c>
       <c r="AE17" s="108">
         <v>820294</v>
       </c>
+      <c r="AF17" s="108">
+        <v>819999</v>
+      </c>
     </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="27">
         <v>841831</v>
       </c>
       <c r="D18" s="27">
         <v>842437</v>
       </c>
       <c r="E18" s="27">
         <v>842866</v>
       </c>
       <c r="F18" s="27">
         <v>843383</v>
       </c>
       <c r="G18" s="27">
         <v>843889</v>
       </c>
       <c r="H18" s="74">
         <v>844482</v>
       </c>
       <c r="I18" s="27">
@@ -7458,52 +7496,55 @@
       </c>
       <c r="X18" s="74">
         <v>845879</v>
       </c>
       <c r="Y18" s="74">
         <v>845762</v>
       </c>
       <c r="Z18" s="74">
         <v>845912</v>
       </c>
       <c r="AA18" s="74">
         <v>846135</v>
       </c>
       <c r="AB18" s="74">
         <v>846542</v>
       </c>
       <c r="AC18" s="74">
         <v>846507</v>
       </c>
       <c r="AD18" s="108">
         <v>846379</v>
       </c>
       <c r="AE18" s="108">
         <v>846360</v>
       </c>
+      <c r="AF18" s="108">
+        <v>846351</v>
+      </c>
     </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="27">
         <v>786917</v>
       </c>
       <c r="D19" s="27">
         <v>788281</v>
       </c>
       <c r="E19" s="27">
         <v>789914</v>
       </c>
       <c r="F19" s="27">
         <v>791363</v>
       </c>
       <c r="G19" s="27">
         <v>793037</v>
       </c>
       <c r="H19" s="74">
         <v>794501</v>
       </c>
       <c r="I19" s="27">
@@ -7553,52 +7594,55 @@
       </c>
       <c r="X19" s="74">
         <v>815976</v>
       </c>
       <c r="Y19" s="74">
         <v>817283</v>
       </c>
       <c r="Z19" s="74">
         <v>818345</v>
       </c>
       <c r="AA19" s="74">
         <v>819655</v>
       </c>
       <c r="AB19" s="74">
         <v>820858</v>
       </c>
       <c r="AC19" s="74">
         <v>821796</v>
       </c>
       <c r="AD19" s="108">
         <v>823030</v>
       </c>
       <c r="AE19" s="108">
         <v>823669</v>
       </c>
+      <c r="AF19" s="108">
+        <v>824267</v>
+      </c>
     </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="27">
         <v>753957</v>
       </c>
       <c r="D20" s="27">
         <v>753686</v>
       </c>
       <c r="E20" s="27">
         <v>753510</v>
       </c>
       <c r="F20" s="27">
         <v>753484</v>
       </c>
       <c r="G20" s="27">
         <v>753573</v>
       </c>
       <c r="H20" s="74">
         <v>753483</v>
       </c>
       <c r="I20" s="27">
@@ -7648,52 +7692,55 @@
       </c>
       <c r="X20" s="74">
         <v>746604</v>
       </c>
       <c r="Y20" s="74">
         <v>746107</v>
       </c>
       <c r="Z20" s="74">
         <v>745586</v>
       </c>
       <c r="AA20" s="74">
         <v>745217</v>
       </c>
       <c r="AB20" s="74">
         <v>744685</v>
       </c>
       <c r="AC20" s="74">
         <v>744447</v>
       </c>
       <c r="AD20" s="108">
         <v>744132</v>
       </c>
       <c r="AE20" s="108">
         <v>743935</v>
       </c>
+      <c r="AF20" s="108">
+        <v>743640</v>
+      </c>
     </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="27">
         <v>530124</v>
       </c>
       <c r="D21" s="27">
         <v>529435</v>
       </c>
       <c r="E21" s="27">
         <v>527854</v>
       </c>
       <c r="F21" s="27">
         <v>527480</v>
       </c>
       <c r="G21" s="27">
         <v>527107</v>
       </c>
       <c r="H21" s="74">
         <v>526718</v>
       </c>
       <c r="I21" s="27">
@@ -7743,52 +7790,55 @@
       </c>
       <c r="X21" s="74">
         <v>515967</v>
       </c>
       <c r="Y21" s="74">
         <v>515422</v>
       </c>
       <c r="Z21" s="74">
         <v>514732</v>
       </c>
       <c r="AA21" s="74">
         <v>514156</v>
       </c>
       <c r="AB21" s="74">
         <v>513624</v>
       </c>
       <c r="AC21" s="74">
         <v>513386</v>
       </c>
       <c r="AD21" s="108">
         <v>512991</v>
       </c>
       <c r="AE21" s="108">
         <v>512702</v>
       </c>
+      <c r="AF21" s="108">
+        <v>512388</v>
+      </c>
     </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C22" s="27">
         <v>2142005</v>
       </c>
       <c r="D22" s="27">
         <v>2142058</v>
       </c>
       <c r="E22" s="27">
         <v>2143554</v>
       </c>
       <c r="F22" s="27">
         <v>2145213</v>
       </c>
       <c r="G22" s="27">
         <v>2147234</v>
       </c>
       <c r="H22" s="74">
         <v>2149210</v>
       </c>
       <c r="I22" s="27">
@@ -7838,52 +7888,55 @@
       </c>
       <c r="X22" s="74">
         <v>2148207</v>
       </c>
       <c r="Y22" s="74">
         <v>2147948</v>
       </c>
       <c r="Z22" s="74">
         <v>2148168</v>
       </c>
       <c r="AA22" s="74">
         <v>2148658</v>
       </c>
       <c r="AB22" s="74">
         <v>2146420</v>
       </c>
       <c r="AC22" s="74">
         <v>2146739</v>
       </c>
       <c r="AD22" s="108">
         <v>2146665</v>
       </c>
       <c r="AE22" s="108">
         <v>2146817</v>
       </c>
+      <c r="AF22" s="108">
+        <v>2146670</v>
+      </c>
     </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="27">
         <v>221592</v>
       </c>
       <c r="D23" s="27">
         <v>221575</v>
       </c>
       <c r="E23" s="27">
         <v>221531</v>
       </c>
       <c r="F23" s="27">
         <v>221531</v>
       </c>
       <c r="G23" s="27">
         <v>221587</v>
       </c>
       <c r="H23" s="74">
         <v>221624</v>
       </c>
       <c r="I23" s="27">
@@ -7933,52 +7986,55 @@
       </c>
       <c r="X23" s="74">
         <v>219563</v>
       </c>
       <c r="Y23" s="74">
         <v>219455</v>
       </c>
       <c r="Z23" s="74">
         <v>219200</v>
       </c>
       <c r="AA23" s="74">
         <v>218993</v>
       </c>
       <c r="AB23" s="74">
         <v>218785</v>
       </c>
       <c r="AC23" s="74">
         <v>218596</v>
       </c>
       <c r="AD23" s="108">
         <v>218420</v>
       </c>
       <c r="AE23" s="108">
         <v>218251</v>
       </c>
+      <c r="AF23" s="108">
+        <v>218169</v>
+      </c>
     </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="27">
         <v>727071</v>
       </c>
       <c r="D24" s="27">
         <v>726730</v>
       </c>
       <c r="E24" s="27">
         <v>726598</v>
       </c>
       <c r="F24" s="27">
         <v>726384</v>
       </c>
       <c r="G24" s="27">
         <v>726311</v>
       </c>
       <c r="H24" s="74">
         <v>726379</v>
       </c>
       <c r="I24" s="27">
@@ -8028,52 +8084,55 @@
       </c>
       <c r="X24" s="74">
         <v>720127</v>
       </c>
       <c r="Y24" s="74">
         <v>719759</v>
       </c>
       <c r="Z24" s="74">
         <v>719361</v>
       </c>
       <c r="AA24" s="74">
         <v>718945</v>
       </c>
       <c r="AB24" s="74">
         <v>718439</v>
       </c>
       <c r="AC24" s="74">
         <v>717966</v>
       </c>
       <c r="AD24" s="108">
         <v>717603</v>
       </c>
       <c r="AE24" s="108">
         <v>717399</v>
       </c>
+      <c r="AF24" s="108">
+        <v>716979</v>
+      </c>
     </row>
-    <row r="25" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="27">
         <v>1430136</v>
       </c>
       <c r="D25" s="27">
         <v>1437645</v>
       </c>
       <c r="E25" s="27">
         <v>1444697</v>
       </c>
       <c r="F25" s="27">
         <v>1451525</v>
       </c>
       <c r="G25" s="27">
         <v>1458092</v>
       </c>
       <c r="H25" s="74">
         <v>1464401</v>
       </c>
       <c r="I25" s="27">
@@ -8123,52 +8182,55 @@
       </c>
       <c r="X25" s="74">
         <v>1612512</v>
       </c>
       <c r="Y25" s="74">
         <v>1622245</v>
       </c>
       <c r="Z25" s="74">
         <v>1630640</v>
       </c>
       <c r="AA25" s="74">
         <v>1638233</v>
       </c>
       <c r="AB25" s="74">
         <v>1649242</v>
       </c>
       <c r="AC25" s="74">
         <v>1655369</v>
       </c>
       <c r="AD25" s="108">
         <v>1662755</v>
       </c>
       <c r="AE25" s="108">
         <v>1668750</v>
       </c>
+      <c r="AF25" s="108">
+        <v>1674699</v>
+      </c>
     </row>
-    <row r="26" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="27">
         <v>2228515</v>
       </c>
       <c r="D26" s="27">
         <v>2234963</v>
       </c>
       <c r="E26" s="27">
         <v>2241044</v>
       </c>
       <c r="F26" s="27">
         <v>2244824</v>
       </c>
       <c r="G26" s="27">
         <v>2249370</v>
       </c>
       <c r="H26" s="74">
         <v>2253500</v>
       </c>
       <c r="I26" s="27">
@@ -8218,52 +8280,55 @@
       </c>
       <c r="X26" s="74">
         <v>2337023</v>
       </c>
       <c r="Y26" s="74">
         <v>2341901</v>
       </c>
       <c r="Z26" s="74">
         <v>2345012</v>
       </c>
       <c r="AA26" s="74">
         <v>2347924</v>
       </c>
       <c r="AB26" s="74">
         <v>2351424</v>
       </c>
       <c r="AC26" s="74">
         <v>2354736</v>
       </c>
       <c r="AD26" s="108">
         <v>2359052</v>
       </c>
       <c r="AE26" s="108">
         <v>2362463</v>
       </c>
+      <c r="AF26" s="108">
+        <v>2366525</v>
+      </c>
     </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="78">
         <v>1222055</v>
       </c>
       <c r="D27" s="78">
         <v>1226446</v>
       </c>
       <c r="E27" s="78">
         <v>1229410</v>
       </c>
       <c r="F27" s="78">
         <v>1231796</v>
       </c>
       <c r="G27" s="78">
         <v>1234356</v>
       </c>
       <c r="H27" s="74">
         <v>1236900</v>
       </c>
       <c r="I27" s="78">
@@ -8313,86 +8378,90 @@
       </c>
       <c r="X27" s="74">
         <v>1286087</v>
       </c>
       <c r="Y27" s="74">
         <v>1289091</v>
       </c>
       <c r="Z27" s="74">
         <v>1291011</v>
       </c>
       <c r="AA27" s="74">
         <v>1293648</v>
       </c>
       <c r="AB27" s="74">
         <v>1298279</v>
       </c>
       <c r="AC27" s="74">
         <v>1300357</v>
       </c>
       <c r="AD27" s="108">
         <v>1302868</v>
       </c>
       <c r="AE27" s="108">
         <v>1305620</v>
       </c>
+      <c r="AF27" s="108">
+        <v>1308120</v>
+      </c>
     </row>
-    <row r="28" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="115" t="s">
+    <row r="28" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="113" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="115"/>
-[...27 lines deleted...]
-      <c r="AE28" s="115"/>
+      <c r="C28" s="113"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="113"/>
+      <c r="G28" s="113"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="113"/>
+      <c r="K28" s="113"/>
+      <c r="L28" s="113"/>
+      <c r="M28" s="113"/>
+      <c r="N28" s="113"/>
+      <c r="O28" s="113"/>
+      <c r="P28" s="113"/>
+      <c r="Q28" s="113"/>
+      <c r="R28" s="113"/>
+      <c r="S28" s="113"/>
+      <c r="T28" s="113"/>
+      <c r="U28" s="113"/>
+      <c r="V28" s="113"/>
+      <c r="W28" s="113"/>
+      <c r="X28" s="113"/>
+      <c r="Y28" s="113"/>
+      <c r="Z28" s="113"/>
+      <c r="AA28" s="113"/>
+      <c r="AB28" s="113"/>
+      <c r="AC28" s="113"/>
+      <c r="AD28" s="113"/>
+      <c r="AE28" s="113"/>
+      <c r="AF28" s="113"/>
     </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B29" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="82">
         <v>9783592</v>
       </c>
       <c r="D29" s="82">
         <v>9793608</v>
       </c>
       <c r="E29" s="82">
         <v>9804754</v>
       </c>
       <c r="F29" s="82">
         <v>9815465</v>
       </c>
       <c r="G29" s="82">
         <v>9826913</v>
       </c>
       <c r="H29" s="82">
         <v>9837748</v>
       </c>
       <c r="I29" s="82">
         <v>9847877</v>
       </c>
       <c r="J29" s="82">
@@ -8439,52 +8508,55 @@
       </c>
       <c r="X29" s="74">
         <v>9993079</v>
       </c>
       <c r="Y29" s="74">
         <v>10002612</v>
       </c>
       <c r="Z29" s="74">
         <v>10010123</v>
       </c>
       <c r="AA29" s="74">
         <v>10018735</v>
       </c>
       <c r="AB29" s="74">
         <v>10029931</v>
       </c>
       <c r="AC29" s="74">
         <v>10036917</v>
       </c>
       <c r="AD29" s="108">
         <v>10044673</v>
       </c>
       <c r="AE29" s="108">
         <v>10052211</v>
       </c>
+      <c r="AF29" s="108">
+        <v>10058820</v>
+      </c>
     </row>
-    <row r="30" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A30" s="23">
         <v>100000000</v>
       </c>
       <c r="B30" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="82">
         <v>297910</v>
       </c>
       <c r="D30" s="82">
         <v>297557</v>
       </c>
       <c r="E30" s="82">
         <v>297480</v>
       </c>
       <c r="F30" s="82">
         <v>297321</v>
       </c>
       <c r="G30" s="82">
         <v>297279</v>
       </c>
       <c r="H30" s="82">
         <v>297151</v>
       </c>
       <c r="I30" s="82">
@@ -8534,52 +8606,55 @@
       </c>
       <c r="X30" s="74">
         <v>293245</v>
       </c>
       <c r="Y30" s="74">
         <v>292978</v>
       </c>
       <c r="Z30" s="74">
         <v>292715</v>
       </c>
       <c r="AA30" s="74">
         <v>292616</v>
       </c>
       <c r="AB30" s="74">
         <v>292419</v>
       </c>
       <c r="AC30" s="74">
         <v>292227</v>
       </c>
       <c r="AD30" s="108">
         <v>292032</v>
       </c>
       <c r="AE30" s="108">
         <v>291873</v>
       </c>
+      <c r="AF30" s="108">
+        <v>291741</v>
+      </c>
     </row>
-    <row r="31" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="82">
         <v>385963</v>
       </c>
       <c r="D31" s="82">
         <v>385864</v>
       </c>
       <c r="E31" s="82">
         <v>386005</v>
       </c>
       <c r="F31" s="82">
         <v>386663</v>
       </c>
       <c r="G31" s="82">
         <v>386745</v>
       </c>
       <c r="H31" s="82">
         <v>386914</v>
       </c>
       <c r="I31" s="82">
@@ -8629,52 +8704,55 @@
       </c>
       <c r="X31" s="74">
         <v>387854</v>
       </c>
       <c r="Y31" s="74">
         <v>388060</v>
       </c>
       <c r="Z31" s="74">
         <v>388167</v>
       </c>
       <c r="AA31" s="74">
         <v>388478</v>
       </c>
       <c r="AB31" s="74">
         <v>388753</v>
       </c>
       <c r="AC31" s="74">
         <v>389242</v>
       </c>
       <c r="AD31" s="108">
         <v>389533</v>
       </c>
       <c r="AE31" s="108">
         <v>389901</v>
       </c>
+      <c r="AF31" s="108">
+        <v>390437</v>
+      </c>
     </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="82">
         <v>461144</v>
       </c>
       <c r="D32" s="82">
         <v>461422</v>
       </c>
       <c r="E32" s="82">
         <v>461867</v>
       </c>
       <c r="F32" s="82">
         <v>462393</v>
       </c>
       <c r="G32" s="82">
         <v>462824</v>
       </c>
       <c r="H32" s="82">
         <v>463331</v>
       </c>
       <c r="I32" s="82">
@@ -8724,52 +8802,55 @@
       </c>
       <c r="X32" s="74">
         <v>468968</v>
       </c>
       <c r="Y32" s="74">
         <v>469292</v>
       </c>
       <c r="Z32" s="74">
         <v>469491</v>
       </c>
       <c r="AA32" s="74">
         <v>469736</v>
       </c>
       <c r="AB32" s="74">
         <v>470207</v>
       </c>
       <c r="AC32" s="74">
         <v>470385</v>
       </c>
       <c r="AD32" s="108">
         <v>470470</v>
       </c>
       <c r="AE32" s="108">
         <v>470679</v>
       </c>
+      <c r="AF32" s="108">
+        <v>470833</v>
+      </c>
     </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="82">
         <v>765795</v>
       </c>
       <c r="D33" s="82">
         <v>766893</v>
       </c>
       <c r="E33" s="82">
         <v>768205</v>
       </c>
       <c r="F33" s="82">
         <v>769521</v>
       </c>
       <c r="G33" s="82">
         <v>770951</v>
       </c>
       <c r="H33" s="82">
         <v>772506</v>
       </c>
       <c r="I33" s="82">
@@ -8819,52 +8900,55 @@
       </c>
       <c r="X33" s="74">
         <v>796126</v>
       </c>
       <c r="Y33" s="74">
         <v>797854</v>
       </c>
       <c r="Z33" s="74">
         <v>799262</v>
       </c>
       <c r="AA33" s="74">
         <v>801082</v>
       </c>
       <c r="AB33" s="74">
         <v>803484</v>
       </c>
       <c r="AC33" s="74">
         <v>804932</v>
       </c>
       <c r="AD33" s="108">
         <v>806483</v>
       </c>
       <c r="AE33" s="108">
         <v>808163</v>
       </c>
+      <c r="AF33" s="108">
+        <v>809095</v>
+      </c>
     </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="82">
         <v>347880</v>
       </c>
       <c r="D34" s="82">
         <v>348283</v>
       </c>
       <c r="E34" s="82">
         <v>348849</v>
       </c>
       <c r="F34" s="82">
         <v>349177</v>
       </c>
       <c r="G34" s="82">
         <v>349646</v>
       </c>
       <c r="H34" s="82">
         <v>349990</v>
       </c>
       <c r="I34" s="82">
@@ -8914,52 +8998,55 @@
       </c>
       <c r="X34" s="74">
         <v>353600</v>
       </c>
       <c r="Y34" s="74">
         <v>353832</v>
       </c>
       <c r="Z34" s="74">
         <v>354189</v>
       </c>
       <c r="AA34" s="74">
         <v>354526</v>
       </c>
       <c r="AB34" s="74">
         <v>354756</v>
       </c>
       <c r="AC34" s="74">
         <v>354909</v>
       </c>
       <c r="AD34" s="108">
         <v>355244</v>
       </c>
       <c r="AE34" s="108">
         <v>355559</v>
       </c>
+      <c r="AF34" s="108">
+        <v>355806</v>
+      </c>
     </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="82">
         <v>339112</v>
       </c>
       <c r="D35" s="82">
         <v>339212</v>
       </c>
       <c r="E35" s="82">
         <v>339354</v>
       </c>
       <c r="F35" s="82">
         <v>339500</v>
       </c>
       <c r="G35" s="82">
         <v>339711</v>
       </c>
       <c r="H35" s="82">
         <v>339800</v>
       </c>
       <c r="I35" s="82">
@@ -9009,52 +9096,55 @@
       </c>
       <c r="X35" s="74">
         <v>340736</v>
       </c>
       <c r="Y35" s="74">
         <v>340666</v>
       </c>
       <c r="Z35" s="74">
         <v>340673</v>
       </c>
       <c r="AA35" s="74">
         <v>340668</v>
       </c>
       <c r="AB35" s="74">
         <v>340749</v>
       </c>
       <c r="AC35" s="74">
         <v>340656</v>
       </c>
       <c r="AD35" s="108">
         <v>340481</v>
       </c>
       <c r="AE35" s="108">
         <v>340372</v>
       </c>
+      <c r="AF35" s="108">
+        <v>340286</v>
+      </c>
     </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="82">
         <v>607159</v>
       </c>
       <c r="D36" s="82">
         <v>607133</v>
       </c>
       <c r="E36" s="82">
         <v>607069</v>
       </c>
       <c r="F36" s="82">
         <v>607237</v>
       </c>
       <c r="G36" s="82">
         <v>607427</v>
       </c>
       <c r="H36" s="82">
         <v>607595</v>
       </c>
       <c r="I36" s="82">
@@ -9104,52 +9194,55 @@
       </c>
       <c r="X36" s="74">
         <v>605310</v>
       </c>
       <c r="Y36" s="74">
         <v>604975</v>
       </c>
       <c r="Z36" s="74">
         <v>604867</v>
       </c>
       <c r="AA36" s="74">
         <v>604715</v>
       </c>
       <c r="AB36" s="74">
         <v>604777</v>
       </c>
       <c r="AC36" s="74">
         <v>604656</v>
       </c>
       <c r="AD36" s="108">
         <v>604545</v>
       </c>
       <c r="AE36" s="108">
         <v>604375</v>
       </c>
+      <c r="AF36" s="108">
+        <v>604201</v>
+      </c>
     </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="82">
         <v>345039</v>
       </c>
       <c r="D37" s="82">
         <v>344720</v>
       </c>
       <c r="E37" s="82">
         <v>344628</v>
       </c>
       <c r="F37" s="82">
         <v>344605</v>
       </c>
       <c r="G37" s="82">
         <v>344574</v>
       </c>
       <c r="H37" s="82">
         <v>344623</v>
       </c>
       <c r="I37" s="82">
@@ -9199,52 +9292,55 @@
       </c>
       <c r="X37" s="74">
         <v>341188</v>
       </c>
       <c r="Y37" s="74">
         <v>340867</v>
       </c>
       <c r="Z37" s="74">
         <v>340730</v>
       </c>
       <c r="AA37" s="74">
         <v>340582</v>
       </c>
       <c r="AB37" s="74">
         <v>340354</v>
       </c>
       <c r="AC37" s="74">
         <v>340268</v>
       </c>
       <c r="AD37" s="108">
         <v>340144</v>
       </c>
       <c r="AE37" s="108">
         <v>339888</v>
       </c>
+      <c r="AF37" s="108">
+        <v>339705</v>
+      </c>
     </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="82">
         <v>543881</v>
       </c>
       <c r="D38" s="82">
         <v>543720</v>
       </c>
       <c r="E38" s="82">
         <v>543774</v>
       </c>
       <c r="F38" s="82">
         <v>543728</v>
       </c>
       <c r="G38" s="82">
         <v>543770</v>
       </c>
       <c r="H38" s="82">
         <v>543813</v>
       </c>
       <c r="I38" s="82">
@@ -9294,52 +9390,55 @@
       </c>
       <c r="X38" s="74">
         <v>542977</v>
       </c>
       <c r="Y38" s="74">
         <v>542880</v>
       </c>
       <c r="Z38" s="74">
         <v>542872</v>
       </c>
       <c r="AA38" s="74">
         <v>542819</v>
       </c>
       <c r="AB38" s="74">
         <v>543051</v>
       </c>
       <c r="AC38" s="74">
         <v>543080</v>
       </c>
       <c r="AD38" s="108">
         <v>542862</v>
       </c>
       <c r="AE38" s="108">
         <v>542762</v>
       </c>
+      <c r="AF38" s="108">
+        <v>542596</v>
+      </c>
     </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="82">
         <v>401603</v>
       </c>
       <c r="D39" s="82">
         <v>401368</v>
       </c>
       <c r="E39" s="82">
         <v>401206</v>
       </c>
       <c r="F39" s="82">
         <v>400956</v>
       </c>
       <c r="G39" s="82">
         <v>400900</v>
       </c>
       <c r="H39" s="82">
         <v>400736</v>
       </c>
       <c r="I39" s="82">
@@ -9389,52 +9488,55 @@
       </c>
       <c r="X39" s="74">
         <v>398107</v>
       </c>
       <c r="Y39" s="74">
         <v>397997</v>
       </c>
       <c r="Z39" s="74">
         <v>397863</v>
       </c>
       <c r="AA39" s="74">
         <v>397744</v>
       </c>
       <c r="AB39" s="74">
         <v>397631</v>
       </c>
       <c r="AC39" s="74">
         <v>397489</v>
       </c>
       <c r="AD39" s="108">
         <v>397273</v>
       </c>
       <c r="AE39" s="108">
         <v>397112</v>
       </c>
+      <c r="AF39" s="108">
+        <v>397075</v>
+      </c>
     </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A40" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="82">
         <v>423100</v>
       </c>
       <c r="D40" s="82">
         <v>423434</v>
       </c>
       <c r="E40" s="82">
         <v>423610</v>
       </c>
       <c r="F40" s="82">
         <v>423922</v>
       </c>
       <c r="G40" s="82">
         <v>424180</v>
       </c>
       <c r="H40" s="82">
         <v>424511</v>
       </c>
       <c r="I40" s="82">
@@ -9484,52 +9586,55 @@
       </c>
       <c r="X40" s="74">
         <v>426192</v>
       </c>
       <c r="Y40" s="74">
         <v>426180</v>
       </c>
       <c r="Z40" s="74">
         <v>426270</v>
       </c>
       <c r="AA40" s="74">
         <v>426316</v>
       </c>
       <c r="AB40" s="74">
         <v>426539</v>
       </c>
       <c r="AC40" s="74">
         <v>426520</v>
       </c>
       <c r="AD40" s="108">
         <v>426494</v>
       </c>
       <c r="AE40" s="108">
         <v>426423</v>
       </c>
+      <c r="AF40" s="108">
+        <v>426410</v>
+      </c>
     </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="82">
         <v>391405</v>
       </c>
       <c r="D41" s="82">
         <v>392066</v>
       </c>
       <c r="E41" s="82">
         <v>392858</v>
       </c>
       <c r="F41" s="82">
         <v>393639</v>
       </c>
       <c r="G41" s="82">
         <v>394485</v>
       </c>
       <c r="H41" s="82">
         <v>395237</v>
       </c>
       <c r="I41" s="82">
@@ -9579,52 +9684,55 @@
       </c>
       <c r="X41" s="74">
         <v>406471</v>
       </c>
       <c r="Y41" s="74">
         <v>407116</v>
       </c>
       <c r="Z41" s="74">
         <v>407646</v>
       </c>
       <c r="AA41" s="74">
         <v>408328</v>
       </c>
       <c r="AB41" s="74">
         <v>408954</v>
       </c>
       <c r="AC41" s="74">
         <v>409426</v>
       </c>
       <c r="AD41" s="108">
         <v>410003</v>
       </c>
       <c r="AE41" s="108">
         <v>410334</v>
       </c>
+      <c r="AF41" s="108">
+        <v>410628</v>
+      </c>
     </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="82">
         <v>362385</v>
       </c>
       <c r="D42" s="82">
         <v>362283</v>
       </c>
       <c r="E42" s="82">
         <v>362225</v>
       </c>
       <c r="F42" s="82">
         <v>362194</v>
       </c>
       <c r="G42" s="82">
         <v>362311</v>
       </c>
       <c r="H42" s="82">
         <v>362288</v>
       </c>
       <c r="I42" s="82">
@@ -9674,52 +9782,55 @@
       </c>
       <c r="X42" s="74">
         <v>359557</v>
       </c>
       <c r="Y42" s="74">
         <v>359316</v>
       </c>
       <c r="Z42" s="74">
         <v>359076</v>
       </c>
       <c r="AA42" s="74">
         <v>358917</v>
       </c>
       <c r="AB42" s="74">
         <v>358749</v>
       </c>
       <c r="AC42" s="74">
         <v>358623</v>
       </c>
       <c r="AD42" s="108">
         <v>358421</v>
       </c>
       <c r="AE42" s="108">
         <v>358372</v>
       </c>
+      <c r="AF42" s="108">
+        <v>358242</v>
+      </c>
     </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="82">
         <v>256154</v>
       </c>
       <c r="D43" s="82">
         <v>255786</v>
       </c>
       <c r="E43" s="82">
         <v>254978</v>
       </c>
       <c r="F43" s="82">
         <v>254759</v>
       </c>
       <c r="G43" s="82">
         <v>254544</v>
       </c>
       <c r="H43" s="82">
         <v>254339</v>
       </c>
       <c r="I43" s="82">
@@ -9769,52 +9880,55 @@
       </c>
       <c r="X43" s="74">
         <v>249547</v>
       </c>
       <c r="Y43" s="74">
         <v>249300</v>
       </c>
       <c r="Z43" s="74">
         <v>248927</v>
       </c>
       <c r="AA43" s="74">
         <v>248668</v>
       </c>
       <c r="AB43" s="74">
         <v>248445</v>
       </c>
       <c r="AC43" s="74">
         <v>248380</v>
       </c>
       <c r="AD43" s="108">
         <v>248180</v>
       </c>
       <c r="AE43" s="108">
         <v>248022</v>
       </c>
+      <c r="AF43" s="108">
+        <v>247863</v>
+      </c>
     </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C44" s="82">
         <v>1091960</v>
       </c>
       <c r="D44" s="82">
         <v>1092192</v>
       </c>
       <c r="E44" s="82">
         <v>1092965</v>
       </c>
       <c r="F44" s="82">
         <v>1093928</v>
       </c>
       <c r="G44" s="82">
         <v>1094974</v>
       </c>
       <c r="H44" s="82">
         <v>1095962</v>
       </c>
       <c r="I44" s="82">
@@ -9864,52 +9978,55 @@
       </c>
       <c r="X44" s="74">
         <v>1097242</v>
       </c>
       <c r="Y44" s="74">
         <v>1097255</v>
       </c>
       <c r="Z44" s="74">
         <v>1097506</v>
       </c>
       <c r="AA44" s="74">
         <v>1097783</v>
       </c>
       <c r="AB44" s="74">
         <v>1096244</v>
       </c>
       <c r="AC44" s="74">
         <v>1096476</v>
       </c>
       <c r="AD44" s="108">
         <v>1096574</v>
       </c>
       <c r="AE44" s="108">
         <v>1096711</v>
       </c>
+      <c r="AF44" s="108">
+        <v>1096805</v>
+      </c>
     </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="82">
         <v>108600</v>
       </c>
       <c r="D45" s="82">
         <v>108582</v>
       </c>
       <c r="E45" s="82">
         <v>108585</v>
       </c>
       <c r="F45" s="82">
         <v>108576</v>
       </c>
       <c r="G45" s="82">
         <v>108601</v>
       </c>
       <c r="H45" s="82">
         <v>108635</v>
       </c>
       <c r="I45" s="82">
@@ -9959,52 +10076,55 @@
       </c>
       <c r="X45" s="74">
         <v>107928</v>
       </c>
       <c r="Y45" s="74">
         <v>107869</v>
       </c>
       <c r="Z45" s="74">
         <v>107730</v>
       </c>
       <c r="AA45" s="74">
         <v>107622</v>
       </c>
       <c r="AB45" s="74">
         <v>107509</v>
       </c>
       <c r="AC45" s="74">
         <v>107457</v>
       </c>
       <c r="AD45" s="108">
         <v>107405</v>
       </c>
       <c r="AE45" s="108">
         <v>107348</v>
       </c>
+      <c r="AF45" s="108">
+        <v>107302</v>
+      </c>
     </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="82">
         <v>348290</v>
       </c>
       <c r="D46" s="82">
         <v>348136</v>
       </c>
       <c r="E46" s="82">
         <v>348085</v>
       </c>
       <c r="F46" s="82">
         <v>347983</v>
       </c>
       <c r="G46" s="82">
         <v>347955</v>
       </c>
       <c r="H46" s="82">
         <v>347998</v>
       </c>
       <c r="I46" s="82">
@@ -10054,52 +10174,55 @@
       </c>
       <c r="X46" s="74">
         <v>345330</v>
       </c>
       <c r="Y46" s="74">
         <v>345173</v>
       </c>
       <c r="Z46" s="74">
         <v>344985</v>
       </c>
       <c r="AA46" s="74">
         <v>344802</v>
       </c>
       <c r="AB46" s="74">
         <v>344572</v>
       </c>
       <c r="AC46" s="74">
         <v>344335</v>
       </c>
       <c r="AD46" s="108">
         <v>344248</v>
       </c>
       <c r="AE46" s="108">
         <v>344170</v>
       </c>
+      <c r="AF46" s="108">
+        <v>343948</v>
+      </c>
     </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A47" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="82">
         <v>680060</v>
       </c>
       <c r="D47" s="82">
         <v>683738</v>
       </c>
       <c r="E47" s="82">
         <v>687070</v>
       </c>
       <c r="F47" s="82">
         <v>690279</v>
       </c>
       <c r="G47" s="82">
         <v>693340</v>
       </c>
       <c r="H47" s="82">
         <v>696232</v>
       </c>
       <c r="I47" s="82">
@@ -10149,52 +10272,55 @@
       </c>
       <c r="X47" s="74">
         <v>762485</v>
       </c>
       <c r="Y47" s="74">
         <v>766871</v>
       </c>
       <c r="Z47" s="74">
         <v>770641</v>
       </c>
       <c r="AA47" s="74">
         <v>774130</v>
       </c>
       <c r="AB47" s="74">
         <v>779380</v>
       </c>
       <c r="AC47" s="74">
         <v>782030</v>
       </c>
       <c r="AD47" s="108">
         <v>785395</v>
       </c>
       <c r="AE47" s="108">
         <v>788128</v>
       </c>
+      <c r="AF47" s="108">
+        <v>790670</v>
+      </c>
     </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="82">
         <v>1035728</v>
       </c>
       <c r="D48" s="82">
         <v>1038513</v>
       </c>
       <c r="E48" s="82">
         <v>1041702</v>
       </c>
       <c r="F48" s="82">
         <v>1043597</v>
       </c>
       <c r="G48" s="82">
         <v>1045902</v>
       </c>
       <c r="H48" s="82">
         <v>1048049</v>
       </c>
       <c r="I48" s="82">
@@ -10244,52 +10370,55 @@
       </c>
       <c r="X48" s="74">
         <v>1087731</v>
       </c>
       <c r="Y48" s="74">
         <v>1090100</v>
       </c>
       <c r="Z48" s="74">
         <v>1091510</v>
       </c>
       <c r="AA48" s="74">
         <v>1092796</v>
       </c>
       <c r="AB48" s="74">
         <v>1094281</v>
       </c>
       <c r="AC48" s="74">
         <v>1095775</v>
       </c>
       <c r="AD48" s="108">
         <v>1097609</v>
       </c>
       <c r="AE48" s="108">
         <v>1099339</v>
       </c>
+      <c r="AF48" s="108">
+        <v>1101136</v>
+      </c>
     </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A49" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="82">
         <v>590424</v>
       </c>
       <c r="D49" s="82">
         <v>592706</v>
       </c>
       <c r="E49" s="82">
         <v>594239</v>
       </c>
       <c r="F49" s="82">
         <v>595487</v>
       </c>
       <c r="G49" s="82">
         <v>596794</v>
       </c>
       <c r="H49" s="82">
         <v>598038</v>
       </c>
       <c r="I49" s="82">
@@ -10339,86 +10468,90 @@
       </c>
       <c r="X49" s="74">
         <v>622485</v>
       </c>
       <c r="Y49" s="74">
         <v>624031</v>
       </c>
       <c r="Z49" s="74">
         <v>625003</v>
       </c>
       <c r="AA49" s="74">
         <v>626407</v>
       </c>
       <c r="AB49" s="74">
         <v>629077</v>
       </c>
       <c r="AC49" s="74">
         <v>630051</v>
       </c>
       <c r="AD49" s="108">
         <v>631277</v>
       </c>
       <c r="AE49" s="108">
         <v>632680</v>
       </c>
+      <c r="AF49" s="108">
+        <v>634041</v>
+      </c>
     </row>
-    <row r="50" spans="1:31" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="115" t="s">
+    <row r="50" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="C50" s="115"/>
-[...27 lines deleted...]
-      <c r="AE50" s="115"/>
+      <c r="C50" s="113"/>
+      <c r="D50" s="113"/>
+      <c r="E50" s="113"/>
+      <c r="F50" s="113"/>
+      <c r="G50" s="113"/>
+      <c r="H50" s="113"/>
+      <c r="I50" s="113"/>
+      <c r="J50" s="113"/>
+      <c r="K50" s="113"/>
+      <c r="L50" s="113"/>
+      <c r="M50" s="113"/>
+      <c r="N50" s="113"/>
+      <c r="O50" s="113"/>
+      <c r="P50" s="113"/>
+      <c r="Q50" s="113"/>
+      <c r="R50" s="113"/>
+      <c r="S50" s="113"/>
+      <c r="T50" s="113"/>
+      <c r="U50" s="113"/>
+      <c r="V50" s="113"/>
+      <c r="W50" s="113"/>
+      <c r="X50" s="113"/>
+      <c r="Y50" s="113"/>
+      <c r="Z50" s="113"/>
+      <c r="AA50" s="113"/>
+      <c r="AB50" s="113"/>
+      <c r="AC50" s="113"/>
+      <c r="AD50" s="113"/>
+      <c r="AE50" s="113"/>
+      <c r="AF50" s="113"/>
     </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B51" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="82">
         <v>10249954</v>
       </c>
       <c r="D51" s="82">
         <v>10260057</v>
       </c>
       <c r="E51" s="82">
         <v>10270517</v>
       </c>
       <c r="F51" s="82">
         <v>10280498</v>
       </c>
       <c r="G51" s="82">
         <v>10291565</v>
       </c>
       <c r="H51" s="82">
         <v>10302166</v>
       </c>
       <c r="I51" s="82">
         <v>10311830</v>
       </c>
       <c r="J51" s="82">
@@ -10465,52 +10598,55 @@
       </c>
       <c r="X51" s="74">
         <v>10452152</v>
       </c>
       <c r="Y51" s="74">
         <v>10461465</v>
       </c>
       <c r="Z51" s="74">
         <v>10468756</v>
       </c>
       <c r="AA51" s="74">
         <v>10477240</v>
       </c>
       <c r="AB51" s="74">
         <v>10488074</v>
       </c>
       <c r="AC51" s="74">
         <v>10495323</v>
       </c>
       <c r="AD51" s="108">
         <v>10503236</v>
       </c>
       <c r="AE51" s="108">
         <v>10510782</v>
       </c>
+      <c r="AF51" s="108">
+        <v>10517159</v>
+      </c>
     </row>
-    <row r="52" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A52" s="23">
         <v>100000000</v>
       </c>
       <c r="B52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="38">
         <v>309646</v>
       </c>
       <c r="D52" s="38">
         <v>309339</v>
       </c>
       <c r="E52" s="38">
         <v>309297</v>
       </c>
       <c r="F52" s="39">
         <v>309206</v>
       </c>
       <c r="G52" s="39">
         <v>309169</v>
       </c>
       <c r="H52" s="82">
         <v>309064</v>
       </c>
       <c r="I52" s="39">
@@ -10560,52 +10696,55 @@
       </c>
       <c r="X52" s="74">
         <v>304047</v>
       </c>
       <c r="Y52" s="74">
         <v>303668</v>
       </c>
       <c r="Z52" s="74">
         <v>303285</v>
       </c>
       <c r="AA52" s="74">
         <v>303060</v>
       </c>
       <c r="AB52" s="74">
         <v>302789</v>
       </c>
       <c r="AC52" s="74">
         <v>302539</v>
       </c>
       <c r="AD52" s="108">
         <v>302288</v>
       </c>
       <c r="AE52" s="108">
         <v>302019</v>
       </c>
+      <c r="AF52" s="108">
+        <v>301842</v>
+      </c>
     </row>
-    <row r="53" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A53" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="38">
         <v>402049</v>
       </c>
       <c r="D53" s="38">
         <v>401824</v>
       </c>
       <c r="E53" s="38">
         <v>401642</v>
       </c>
       <c r="F53" s="39">
         <v>401855</v>
       </c>
       <c r="G53" s="39">
         <v>401812</v>
       </c>
       <c r="H53" s="82">
         <v>401861</v>
       </c>
       <c r="I53" s="39">
@@ -10655,52 +10794,55 @@
       </c>
       <c r="X53" s="74">
         <v>400811</v>
       </c>
       <c r="Y53" s="74">
         <v>400869</v>
       </c>
       <c r="Z53" s="74">
         <v>400793</v>
       </c>
       <c r="AA53" s="74">
         <v>400935</v>
       </c>
       <c r="AB53" s="74">
         <v>401200</v>
       </c>
       <c r="AC53" s="74">
         <v>401457</v>
       </c>
       <c r="AD53" s="108">
         <v>401522</v>
       </c>
       <c r="AE53" s="108">
         <v>401759</v>
       </c>
+      <c r="AF53" s="108">
+        <v>401886</v>
+      </c>
     </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="38">
         <v>478256</v>
       </c>
       <c r="D54" s="38">
         <v>478603</v>
       </c>
       <c r="E54" s="38">
         <v>479013</v>
       </c>
       <c r="F54" s="39">
         <v>479372</v>
       </c>
       <c r="G54" s="39">
         <v>479846</v>
       </c>
       <c r="H54" s="82">
         <v>480284</v>
       </c>
       <c r="I54" s="39">
@@ -10750,52 +10892,55 @@
       </c>
       <c r="X54" s="74">
         <v>485487</v>
       </c>
       <c r="Y54" s="74">
         <v>485674</v>
       </c>
       <c r="Z54" s="74">
         <v>485819</v>
       </c>
       <c r="AA54" s="74">
         <v>486039</v>
       </c>
       <c r="AB54" s="74">
         <v>486350</v>
       </c>
       <c r="AC54" s="74">
         <v>486400</v>
       </c>
       <c r="AD54" s="108">
         <v>486520</v>
       </c>
       <c r="AE54" s="108">
         <v>486734</v>
       </c>
+      <c r="AF54" s="108">
+        <v>486920</v>
+      </c>
     </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="38">
         <v>765249</v>
       </c>
       <c r="D55" s="38">
         <v>766092</v>
       </c>
       <c r="E55" s="38">
         <v>767232</v>
       </c>
       <c r="F55" s="39">
         <v>768353</v>
       </c>
       <c r="G55" s="39">
         <v>769616</v>
       </c>
       <c r="H55" s="82">
         <v>771082</v>
       </c>
       <c r="I55" s="39">
@@ -10845,52 +10990,55 @@
       </c>
       <c r="X55" s="74">
         <v>790749</v>
       </c>
       <c r="Y55" s="74">
         <v>792228</v>
       </c>
       <c r="Z55" s="74">
         <v>793390</v>
       </c>
       <c r="AA55" s="74">
         <v>795249</v>
       </c>
       <c r="AB55" s="74">
         <v>797330</v>
       </c>
       <c r="AC55" s="74">
         <v>798564</v>
       </c>
       <c r="AD55" s="108">
         <v>799882</v>
       </c>
       <c r="AE55" s="108">
         <v>801621</v>
       </c>
+      <c r="AF55" s="108">
+        <v>802493</v>
+      </c>
     </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="38">
         <v>356198</v>
       </c>
       <c r="D56" s="38">
         <v>356628</v>
       </c>
       <c r="E56" s="38">
         <v>357052</v>
       </c>
       <c r="F56" s="39">
         <v>357534</v>
       </c>
       <c r="G56" s="39">
         <v>357963</v>
       </c>
       <c r="H56" s="82">
         <v>358300</v>
       </c>
       <c r="I56" s="39">
@@ -10940,52 +11088,55 @@
       </c>
       <c r="X56" s="74">
         <v>360613</v>
       </c>
       <c r="Y56" s="74">
         <v>360939</v>
       </c>
       <c r="Z56" s="74">
         <v>361239</v>
       </c>
       <c r="AA56" s="74">
         <v>361404</v>
       </c>
       <c r="AB56" s="74">
         <v>361621</v>
       </c>
       <c r="AC56" s="74">
         <v>361816</v>
       </c>
       <c r="AD56" s="108">
         <v>362103</v>
       </c>
       <c r="AE56" s="108">
         <v>362303</v>
       </c>
+      <c r="AF56" s="108">
+        <v>362444</v>
+      </c>
     </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="38">
         <v>354137</v>
       </c>
       <c r="D57" s="38">
         <v>354204</v>
       </c>
       <c r="E57" s="38">
         <v>354382</v>
       </c>
       <c r="F57" s="39">
         <v>354581</v>
       </c>
       <c r="G57" s="39">
         <v>354748</v>
       </c>
       <c r="H57" s="82">
         <v>354930</v>
       </c>
       <c r="I57" s="39">
@@ -11035,52 +11186,55 @@
       </c>
       <c r="X57" s="74">
         <v>355015</v>
       </c>
       <c r="Y57" s="74">
         <v>354951</v>
       </c>
       <c r="Z57" s="74">
         <v>354889</v>
       </c>
       <c r="AA57" s="74">
         <v>354926</v>
       </c>
       <c r="AB57" s="74">
         <v>354912</v>
       </c>
       <c r="AC57" s="74">
         <v>354829</v>
       </c>
       <c r="AD57" s="108">
         <v>354681</v>
       </c>
       <c r="AE57" s="108">
         <v>354665</v>
       </c>
+      <c r="AF57" s="108">
+        <v>354583</v>
+      </c>
     </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A58" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="38">
         <v>615438</v>
       </c>
       <c r="D58" s="38">
         <v>615485</v>
       </c>
       <c r="E58" s="38">
         <v>615409</v>
       </c>
       <c r="F58" s="39">
         <v>615574</v>
       </c>
       <c r="G58" s="39">
         <v>615731</v>
       </c>
       <c r="H58" s="82">
         <v>615862</v>
       </c>
       <c r="I58" s="39">
@@ -11130,52 +11284,55 @@
       </c>
       <c r="X58" s="74">
         <v>611539</v>
       </c>
       <c r="Y58" s="74">
         <v>611157</v>
       </c>
       <c r="Z58" s="74">
         <v>611025</v>
       </c>
       <c r="AA58" s="74">
         <v>610658</v>
       </c>
       <c r="AB58" s="74">
         <v>610583</v>
       </c>
       <c r="AC58" s="74">
         <v>610309</v>
       </c>
       <c r="AD58" s="108">
         <v>609956</v>
       </c>
       <c r="AE58" s="108">
         <v>609665</v>
       </c>
+      <c r="AF58" s="108">
+        <v>609355</v>
+      </c>
     </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="38">
         <v>352959</v>
       </c>
       <c r="D59" s="38">
         <v>352615</v>
       </c>
       <c r="E59" s="38">
         <v>352492</v>
       </c>
       <c r="F59" s="39">
         <v>352371</v>
       </c>
       <c r="G59" s="39">
         <v>352233</v>
       </c>
       <c r="H59" s="82">
         <v>352149</v>
       </c>
       <c r="I59" s="39">
@@ -11225,52 +11382,55 @@
       </c>
       <c r="X59" s="74">
         <v>347801</v>
       </c>
       <c r="Y59" s="74">
         <v>347497</v>
       </c>
       <c r="Z59" s="74">
         <v>347179</v>
       </c>
       <c r="AA59" s="74">
         <v>346986</v>
       </c>
       <c r="AB59" s="74">
         <v>346753</v>
       </c>
       <c r="AC59" s="74">
         <v>346547</v>
       </c>
       <c r="AD59" s="108">
         <v>346325</v>
       </c>
       <c r="AE59" s="108">
         <v>346067</v>
       </c>
+      <c r="AF59" s="108">
+        <v>345812</v>
+      </c>
     </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="38">
         <v>591530</v>
       </c>
       <c r="D60" s="38">
         <v>591328</v>
       </c>
       <c r="E60" s="38">
         <v>591284</v>
       </c>
       <c r="F60" s="39">
         <v>591204</v>
       </c>
       <c r="G60" s="39">
         <v>591190</v>
       </c>
       <c r="H60" s="82">
         <v>591122</v>
       </c>
       <c r="I60" s="39">
@@ -11320,52 +11480,55 @@
       </c>
       <c r="X60" s="74">
         <v>588841</v>
       </c>
       <c r="Y60" s="74">
         <v>588709</v>
       </c>
       <c r="Z60" s="74">
         <v>588566</v>
       </c>
       <c r="AA60" s="74">
         <v>588468</v>
       </c>
       <c r="AB60" s="74">
         <v>588384</v>
       </c>
       <c r="AC60" s="74">
         <v>588533</v>
       </c>
       <c r="AD60" s="108">
         <v>588338</v>
       </c>
       <c r="AE60" s="108">
         <v>588328</v>
       </c>
+      <c r="AF60" s="108">
+        <v>588137</v>
+      </c>
     </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="38">
         <v>428395</v>
       </c>
       <c r="D61" s="38">
         <v>428119</v>
       </c>
       <c r="E61" s="38">
         <v>428053</v>
       </c>
       <c r="F61" s="39">
         <v>427829</v>
       </c>
       <c r="G61" s="39">
         <v>427787</v>
       </c>
       <c r="H61" s="82">
         <v>427603</v>
       </c>
       <c r="I61" s="39">
@@ -11415,52 +11578,55 @@
       </c>
       <c r="X61" s="74">
         <v>424272</v>
       </c>
       <c r="Y61" s="74">
         <v>424011</v>
       </c>
       <c r="Z61" s="74">
         <v>423898</v>
       </c>
       <c r="AA61" s="74">
         <v>423720</v>
       </c>
       <c r="AB61" s="74">
         <v>423604</v>
       </c>
       <c r="AC61" s="74">
         <v>423503</v>
       </c>
       <c r="AD61" s="108">
         <v>423332</v>
       </c>
       <c r="AE61" s="108">
         <v>423182</v>
       </c>
+      <c r="AF61" s="108">
+        <v>422924</v>
+      </c>
     </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="38">
         <v>418731</v>
       </c>
       <c r="D62" s="38">
         <v>419003</v>
       </c>
       <c r="E62" s="38">
         <v>419256</v>
       </c>
       <c r="F62" s="39">
         <v>419461</v>
       </c>
       <c r="G62" s="39">
         <v>419709</v>
       </c>
       <c r="H62" s="82">
         <v>419971</v>
       </c>
       <c r="I62" s="39">
@@ -11510,52 +11676,55 @@
       </c>
       <c r="X62" s="74">
         <v>419687</v>
       </c>
       <c r="Y62" s="74">
         <v>419582</v>
       </c>
       <c r="Z62" s="74">
         <v>419642</v>
       </c>
       <c r="AA62" s="74">
         <v>419819</v>
       </c>
       <c r="AB62" s="74">
         <v>420003</v>
       </c>
       <c r="AC62" s="74">
         <v>419987</v>
       </c>
       <c r="AD62" s="108">
         <v>419885</v>
       </c>
       <c r="AE62" s="108">
         <v>419937</v>
       </c>
+      <c r="AF62" s="108">
+        <v>419941</v>
+      </c>
     </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="38">
         <v>395512</v>
       </c>
       <c r="D63" s="38">
         <v>396215</v>
       </c>
       <c r="E63" s="38">
         <v>397056</v>
       </c>
       <c r="F63" s="39">
         <v>397724</v>
       </c>
       <c r="G63" s="39">
         <v>398552</v>
       </c>
       <c r="H63" s="82">
         <v>399264</v>
       </c>
       <c r="I63" s="39">
@@ -11605,52 +11774,55 @@
       </c>
       <c r="X63" s="74">
         <v>409505</v>
       </c>
       <c r="Y63" s="74">
         <v>410167</v>
       </c>
       <c r="Z63" s="74">
         <v>410699</v>
       </c>
       <c r="AA63" s="74">
         <v>411327</v>
       </c>
       <c r="AB63" s="74">
         <v>411904</v>
       </c>
       <c r="AC63" s="74">
         <v>412370</v>
       </c>
       <c r="AD63" s="108">
         <v>413027</v>
       </c>
       <c r="AE63" s="108">
         <v>413335</v>
       </c>
+      <c r="AF63" s="108">
+        <v>413639</v>
+      </c>
     </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A64" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C64" s="38">
         <v>391572</v>
       </c>
       <c r="D64" s="38">
         <v>391403</v>
       </c>
       <c r="E64" s="38">
         <v>391285</v>
       </c>
       <c r="F64" s="39">
         <v>391290</v>
       </c>
       <c r="G64" s="39">
         <v>391262</v>
       </c>
       <c r="H64" s="82">
         <v>391195</v>
       </c>
       <c r="I64" s="39">
@@ -11700,52 +11872,55 @@
       </c>
       <c r="X64" s="74">
         <v>387047</v>
       </c>
       <c r="Y64" s="74">
         <v>386791</v>
       </c>
       <c r="Z64" s="74">
         <v>386510</v>
       </c>
       <c r="AA64" s="74">
         <v>386300</v>
       </c>
       <c r="AB64" s="74">
         <v>385936</v>
       </c>
       <c r="AC64" s="74">
         <v>385824</v>
       </c>
       <c r="AD64" s="108">
         <v>385711</v>
       </c>
       <c r="AE64" s="108">
         <v>385563</v>
       </c>
+      <c r="AF64" s="108">
+        <v>385398</v>
+      </c>
     </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="38">
         <v>273970</v>
       </c>
       <c r="D65" s="38">
         <v>273649</v>
       </c>
       <c r="E65" s="38">
         <v>272876</v>
       </c>
       <c r="F65" s="39">
         <v>272721</v>
       </c>
       <c r="G65" s="39">
         <v>272563</v>
       </c>
       <c r="H65" s="82">
         <v>272379</v>
       </c>
       <c r="I65" s="39">
@@ -11795,52 +11970,55 @@
       </c>
       <c r="X65" s="74">
         <v>266420</v>
       </c>
       <c r="Y65" s="74">
         <v>266122</v>
       </c>
       <c r="Z65" s="74">
         <v>265805</v>
       </c>
       <c r="AA65" s="74">
         <v>265488</v>
       </c>
       <c r="AB65" s="74">
         <v>265179</v>
       </c>
       <c r="AC65" s="74">
         <v>265006</v>
       </c>
       <c r="AD65" s="108">
         <v>264811</v>
       </c>
       <c r="AE65" s="108">
         <v>264680</v>
       </c>
+      <c r="AF65" s="108">
+        <v>264525</v>
+      </c>
     </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C66" s="38">
         <v>1050045</v>
       </c>
       <c r="D66" s="38">
         <v>1049866</v>
       </c>
       <c r="E66" s="38">
         <v>1050589</v>
       </c>
       <c r="F66" s="39">
         <v>1051285</v>
       </c>
       <c r="G66" s="39">
         <v>1052260</v>
       </c>
       <c r="H66" s="82">
         <v>1053248</v>
       </c>
       <c r="I66" s="39">
@@ -11890,52 +12068,55 @@
       </c>
       <c r="X66" s="74">
         <v>1050965</v>
       </c>
       <c r="Y66" s="74">
         <v>1050693</v>
       </c>
       <c r="Z66" s="74">
         <v>1050662</v>
       </c>
       <c r="AA66" s="74">
         <v>1050875</v>
       </c>
       <c r="AB66" s="74">
         <v>1050176</v>
       </c>
       <c r="AC66" s="74">
         <v>1050263</v>
       </c>
       <c r="AD66" s="108">
         <v>1050091</v>
       </c>
       <c r="AE66" s="108">
         <v>1050106</v>
       </c>
+      <c r="AF66" s="108">
+        <v>1049865</v>
+      </c>
     </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="38">
         <v>112992</v>
       </c>
       <c r="D67" s="38">
         <v>112993</v>
       </c>
       <c r="E67" s="38">
         <v>112946</v>
       </c>
       <c r="F67" s="39">
         <v>112955</v>
       </c>
       <c r="G67" s="39">
         <v>112986</v>
       </c>
       <c r="H67" s="82">
         <v>112989</v>
       </c>
       <c r="I67" s="39">
@@ -11985,52 +12166,55 @@
       </c>
       <c r="X67" s="74">
         <v>111635</v>
       </c>
       <c r="Y67" s="74">
         <v>111586</v>
       </c>
       <c r="Z67" s="74">
         <v>111470</v>
       </c>
       <c r="AA67" s="74">
         <v>111371</v>
       </c>
       <c r="AB67" s="74">
         <v>111276</v>
       </c>
       <c r="AC67" s="74">
         <v>111139</v>
       </c>
       <c r="AD67" s="108">
         <v>111015</v>
       </c>
       <c r="AE67" s="108">
         <v>110903</v>
       </c>
+      <c r="AF67" s="108">
+        <v>110867</v>
+      </c>
     </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A68" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="38">
         <v>378781</v>
       </c>
       <c r="D68" s="38">
         <v>378594</v>
       </c>
       <c r="E68" s="38">
         <v>378513</v>
       </c>
       <c r="F68" s="39">
         <v>378401</v>
       </c>
       <c r="G68" s="39">
         <v>378356</v>
       </c>
       <c r="H68" s="82">
         <v>378381</v>
       </c>
       <c r="I68" s="39">
@@ -12080,52 +12264,55 @@
       </c>
       <c r="X68" s="74">
         <v>374797</v>
       </c>
       <c r="Y68" s="74">
         <v>374586</v>
       </c>
       <c r="Z68" s="74">
         <v>374376</v>
       </c>
       <c r="AA68" s="74">
         <v>374143</v>
       </c>
       <c r="AB68" s="74">
         <v>373867</v>
       </c>
       <c r="AC68" s="74">
         <v>373631</v>
       </c>
       <c r="AD68" s="108">
         <v>373355</v>
       </c>
       <c r="AE68" s="108">
         <v>373229</v>
       </c>
+      <c r="AF68" s="108">
+        <v>373031</v>
+      </c>
     </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="38">
         <v>750076</v>
       </c>
       <c r="D69" s="38">
         <v>753907</v>
       </c>
       <c r="E69" s="38">
         <v>757627</v>
       </c>
       <c r="F69" s="39">
         <v>761246</v>
       </c>
       <c r="G69" s="39">
         <v>764752</v>
       </c>
       <c r="H69" s="82">
         <v>768169</v>
       </c>
       <c r="I69" s="39">
@@ -12175,52 +12362,55 @@
       </c>
       <c r="X69" s="74">
         <v>850027</v>
       </c>
       <c r="Y69" s="74">
         <v>855374</v>
       </c>
       <c r="Z69" s="74">
         <v>859999</v>
       </c>
       <c r="AA69" s="74">
         <v>864103</v>
       </c>
       <c r="AB69" s="74">
         <v>869862</v>
       </c>
       <c r="AC69" s="74">
         <v>873339</v>
       </c>
       <c r="AD69" s="108">
         <v>877360</v>
       </c>
       <c r="AE69" s="108">
         <v>880622</v>
       </c>
+      <c r="AF69" s="108">
+        <v>884029</v>
+      </c>
     </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="38">
         <v>1192787</v>
       </c>
       <c r="D70" s="38">
         <v>1196450</v>
       </c>
       <c r="E70" s="38">
         <v>1199342</v>
       </c>
       <c r="F70" s="39">
         <v>1201227</v>
       </c>
       <c r="G70" s="39">
         <v>1203468</v>
       </c>
       <c r="H70" s="82">
         <v>1205451</v>
       </c>
       <c r="I70" s="39">
@@ -12270,52 +12460,55 @@
       </c>
       <c r="X70" s="74">
         <v>1249292</v>
       </c>
       <c r="Y70" s="74">
         <v>1251801</v>
       </c>
       <c r="Z70" s="74">
         <v>1253502</v>
       </c>
       <c r="AA70" s="74">
         <v>1255128</v>
       </c>
       <c r="AB70" s="74">
         <v>1257143</v>
       </c>
       <c r="AC70" s="74">
         <v>1258961</v>
       </c>
       <c r="AD70" s="108">
         <v>1261443</v>
       </c>
       <c r="AE70" s="108">
         <v>1263124</v>
       </c>
+      <c r="AF70" s="108">
+        <v>1265389</v>
+      </c>
     </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A71" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="38">
         <v>631631</v>
       </c>
       <c r="D71" s="38">
         <v>633740</v>
       </c>
       <c r="E71" s="38">
         <v>635171</v>
       </c>
       <c r="F71" s="39">
         <v>636309</v>
       </c>
       <c r="G71" s="39">
         <v>637562</v>
       </c>
       <c r="H71" s="82">
         <v>638862</v>
       </c>
       <c r="I71" s="39">
@@ -12365,86 +12558,90 @@
       </c>
       <c r="X71" s="74">
         <v>663602</v>
       </c>
       <c r="Y71" s="74">
         <v>665060</v>
       </c>
       <c r="Z71" s="74">
         <v>666008</v>
       </c>
       <c r="AA71" s="74">
         <v>667241</v>
       </c>
       <c r="AB71" s="74">
         <v>669202</v>
       </c>
       <c r="AC71" s="74">
         <v>670306</v>
       </c>
       <c r="AD71" s="108">
         <v>671591</v>
       </c>
       <c r="AE71" s="108">
         <v>672940</v>
       </c>
+      <c r="AF71" s="108">
+        <v>674079</v>
+      </c>
     </row>
-    <row r="72" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="B72" s="116" t="s">
+    <row r="72" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B72" s="124" t="s">
         <v>16</v>
       </c>
-      <c r="C72" s="116"/>
-[...27 lines deleted...]
-      <c r="AE72" s="116"/>
+      <c r="C72" s="124"/>
+      <c r="D72" s="124"/>
+      <c r="E72" s="124"/>
+      <c r="F72" s="124"/>
+      <c r="G72" s="124"/>
+      <c r="H72" s="124"/>
+      <c r="I72" s="124"/>
+      <c r="J72" s="124"/>
+      <c r="K72" s="124"/>
+      <c r="L72" s="124"/>
+      <c r="M72" s="124"/>
+      <c r="N72" s="124"/>
+      <c r="O72" s="124"/>
+      <c r="P72" s="124"/>
+      <c r="Q72" s="124"/>
+      <c r="R72" s="124"/>
+      <c r="S72" s="124"/>
+      <c r="T72" s="124"/>
+      <c r="U72" s="124"/>
+      <c r="V72" s="124"/>
+      <c r="W72" s="124"/>
+      <c r="X72" s="124"/>
+      <c r="Y72" s="124"/>
+      <c r="Z72" s="124"/>
+      <c r="AA72" s="124"/>
+      <c r="AB72" s="124"/>
+      <c r="AC72" s="124"/>
+      <c r="AD72" s="124"/>
+      <c r="AE72" s="124"/>
+      <c r="AF72" s="124"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B73" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="27">
         <v>12451004</v>
       </c>
       <c r="D73" s="27">
         <v>12473658</v>
       </c>
       <c r="E73" s="27">
         <v>12494853</v>
       </c>
       <c r="F73" s="27">
         <v>12513014</v>
       </c>
       <c r="G73" s="27">
         <v>12533471</v>
       </c>
       <c r="H73" s="74">
         <v>12609515</v>
       </c>
       <c r="I73" s="27">
         <v>12630950</v>
       </c>
       <c r="J73" s="27">
@@ -12491,52 +12688,55 @@
       </c>
       <c r="X73" s="74">
         <v>12974824</v>
       </c>
       <c r="Y73" s="74">
         <v>12995889</v>
       </c>
       <c r="Z73" s="74">
         <v>13013064</v>
       </c>
       <c r="AA73" s="74">
         <v>13029803</v>
       </c>
       <c r="AB73" s="74">
         <v>13106358</v>
       </c>
       <c r="AC73" s="74">
         <v>13120922</v>
       </c>
       <c r="AD73" s="108">
         <v>13137950</v>
       </c>
       <c r="AE73" s="108">
         <v>13153726</v>
       </c>
+      <c r="AF73" s="108">
+        <v>13168438</v>
+      </c>
     </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A74" s="23">
         <v>100000000</v>
       </c>
       <c r="B74" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="27">
         <v>372537</v>
       </c>
       <c r="D74" s="27">
         <v>372424</v>
       </c>
       <c r="E74" s="27">
         <v>372622</v>
       </c>
       <c r="F74" s="27">
         <v>372638</v>
       </c>
       <c r="G74" s="27">
         <v>372917</v>
       </c>
       <c r="H74" s="74">
         <v>373013</v>
       </c>
       <c r="I74" s="27">
@@ -12586,52 +12786,55 @@
       </c>
       <c r="X74" s="74">
         <v>374346</v>
       </c>
       <c r="Y74" s="74">
         <v>374293</v>
       </c>
       <c r="Z74" s="74">
         <v>374295</v>
       </c>
       <c r="AA74" s="74">
         <v>374463</v>
       </c>
       <c r="AB74" s="74">
         <v>374496</v>
       </c>
       <c r="AC74" s="74">
         <v>374310</v>
       </c>
       <c r="AD74" s="108">
         <v>374248</v>
       </c>
       <c r="AE74" s="108">
         <v>374325</v>
       </c>
+      <c r="AF74" s="108">
+        <v>374463</v>
+      </c>
     </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A75" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="27">
         <v>445736</v>
       </c>
       <c r="D75" s="27">
         <v>445951</v>
       </c>
       <c r="E75" s="27">
         <v>446352</v>
       </c>
       <c r="F75" s="27">
         <v>446852</v>
       </c>
       <c r="G75" s="27">
         <v>447309</v>
       </c>
       <c r="H75" s="74">
         <v>447785</v>
       </c>
       <c r="I75" s="27">
@@ -12681,52 +12884,55 @@
       </c>
       <c r="X75" s="74">
         <v>455528</v>
       </c>
       <c r="Y75" s="74">
         <v>455952</v>
       </c>
       <c r="Z75" s="74">
         <v>456270</v>
       </c>
       <c r="AA75" s="74">
         <v>456676</v>
       </c>
       <c r="AB75" s="74">
         <v>457212</v>
       </c>
       <c r="AC75" s="74">
         <v>457764</v>
       </c>
       <c r="AD75" s="108">
         <v>458081</v>
       </c>
       <c r="AE75" s="108">
         <v>458401</v>
       </c>
+      <c r="AF75" s="108">
+        <v>458999</v>
+      </c>
     </row>
-    <row r="76" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="27">
         <v>703650</v>
       </c>
       <c r="D76" s="27">
         <v>704449</v>
       </c>
       <c r="E76" s="27">
         <v>705357</v>
       </c>
       <c r="F76" s="27">
         <v>706388</v>
       </c>
       <c r="G76" s="27">
         <v>707560</v>
       </c>
       <c r="H76" s="74">
         <v>708551</v>
       </c>
       <c r="I76" s="27">
@@ -12776,52 +12982,55 @@
       </c>
       <c r="X76" s="74">
         <v>727108</v>
       </c>
       <c r="Y76" s="74">
         <v>727796</v>
       </c>
       <c r="Z76" s="74">
         <v>728450</v>
       </c>
       <c r="AA76" s="74">
         <v>729220</v>
       </c>
       <c r="AB76" s="74">
         <v>730195</v>
       </c>
       <c r="AC76" s="74">
         <v>730716</v>
       </c>
       <c r="AD76" s="108">
         <v>731245</v>
       </c>
       <c r="AE76" s="108">
         <v>731836</v>
       </c>
+      <c r="AF76" s="108">
+        <v>732289</v>
+      </c>
     </row>
-    <row r="77" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="27">
         <v>247508</v>
       </c>
       <c r="D77" s="27">
         <v>247646</v>
       </c>
       <c r="E77" s="27">
         <v>248024</v>
       </c>
       <c r="F77" s="27">
         <v>248168</v>
       </c>
       <c r="G77" s="27">
         <v>248301</v>
       </c>
       <c r="H77" s="74">
         <v>301213</v>
       </c>
       <c r="I77" s="27">
@@ -12871,52 +13080,55 @@
       </c>
       <c r="X77" s="74">
         <v>307265</v>
       </c>
       <c r="Y77" s="74">
         <v>307767</v>
       </c>
       <c r="Z77" s="74">
         <v>308282</v>
       </c>
       <c r="AA77" s="74">
         <v>308824</v>
       </c>
       <c r="AB77" s="74">
         <v>309376</v>
       </c>
       <c r="AC77" s="74">
         <v>309840</v>
       </c>
       <c r="AD77" s="108">
         <v>310573</v>
       </c>
       <c r="AE77" s="108">
         <v>311290</v>
       </c>
+      <c r="AF77" s="108">
+        <v>311399</v>
+      </c>
     </row>
-    <row r="78" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C78" s="27">
         <v>389875</v>
       </c>
       <c r="D78" s="27">
         <v>389923</v>
       </c>
       <c r="E78" s="27">
         <v>390152</v>
       </c>
       <c r="F78" s="27">
         <v>390303</v>
       </c>
       <c r="G78" s="27">
         <v>390483</v>
       </c>
       <c r="H78" s="74">
         <v>390844</v>
       </c>
       <c r="I78" s="27">
@@ -12966,52 +13178,55 @@
       </c>
       <c r="X78" s="74">
         <v>392139</v>
       </c>
       <c r="Y78" s="74">
         <v>392316</v>
       </c>
       <c r="Z78" s="74">
         <v>392715</v>
       </c>
       <c r="AA78" s="74">
         <v>392917</v>
       </c>
       <c r="AB78" s="74">
         <v>392990</v>
       </c>
       <c r="AC78" s="74">
         <v>393035</v>
       </c>
       <c r="AD78" s="108">
         <v>393304</v>
       </c>
       <c r="AE78" s="108">
         <v>393632</v>
       </c>
+      <c r="AF78" s="108">
+        <v>393727</v>
+      </c>
     </row>
-    <row r="79" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B79" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="27">
         <v>391757</v>
       </c>
       <c r="D79" s="27">
         <v>392326</v>
       </c>
       <c r="E79" s="27">
         <v>392739</v>
       </c>
       <c r="F79" s="27">
         <v>393155</v>
       </c>
       <c r="G79" s="27">
         <v>393867</v>
       </c>
       <c r="H79" s="74">
         <v>394470</v>
       </c>
       <c r="I79" s="27">
@@ -13061,52 +13276,55 @@
       </c>
       <c r="X79" s="74">
         <v>400986</v>
       </c>
       <c r="Y79" s="74">
         <v>401218</v>
       </c>
       <c r="Z79" s="74">
         <v>401273</v>
       </c>
       <c r="AA79" s="74">
         <v>401505</v>
       </c>
       <c r="AB79" s="74">
         <v>401915</v>
       </c>
       <c r="AC79" s="74">
         <v>401877</v>
       </c>
       <c r="AD79" s="108">
         <v>401894</v>
       </c>
       <c r="AE79" s="108">
         <v>401947</v>
       </c>
+      <c r="AF79" s="108">
+        <v>402177</v>
+      </c>
     </row>
-    <row r="80" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A80" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="27">
         <v>530806</v>
       </c>
       <c r="D80" s="27">
         <v>531287</v>
       </c>
       <c r="E80" s="27">
         <v>531633</v>
       </c>
       <c r="F80" s="27">
         <v>532110</v>
       </c>
       <c r="G80" s="27">
         <v>532862</v>
       </c>
       <c r="H80" s="74">
         <v>533117</v>
       </c>
       <c r="I80" s="27">
@@ -13156,52 +13374,55 @@
       </c>
       <c r="X80" s="74">
         <v>537688</v>
       </c>
       <c r="Y80" s="74">
         <v>537871</v>
       </c>
       <c r="Z80" s="74">
         <v>538279</v>
       </c>
       <c r="AA80" s="74">
         <v>538365</v>
       </c>
       <c r="AB80" s="74">
         <v>586696</v>
       </c>
       <c r="AC80" s="74">
         <v>587084</v>
       </c>
       <c r="AD80" s="108">
         <v>587476</v>
       </c>
       <c r="AE80" s="108">
         <v>587682</v>
       </c>
+      <c r="AF80" s="108">
+        <v>587824</v>
+      </c>
     </row>
-    <row r="81" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B81" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C81" s="27">
         <v>311155</v>
       </c>
       <c r="D81" s="27">
         <v>311014</v>
       </c>
       <c r="E81" s="27">
         <v>311037</v>
       </c>
       <c r="F81" s="27">
         <v>311005</v>
       </c>
       <c r="G81" s="27">
         <v>311052</v>
       </c>
       <c r="H81" s="74">
         <v>311162</v>
       </c>
       <c r="I81" s="27">
@@ -13251,52 +13472,55 @@
       </c>
       <c r="X81" s="74">
         <v>310833</v>
       </c>
       <c r="Y81" s="74">
         <v>310786</v>
       </c>
       <c r="Z81" s="74">
         <v>310766</v>
       </c>
       <c r="AA81" s="74">
         <v>310750</v>
       </c>
       <c r="AB81" s="74">
         <v>315707</v>
       </c>
       <c r="AC81" s="74">
         <v>315589</v>
       </c>
       <c r="AD81" s="108">
         <v>315420</v>
       </c>
       <c r="AE81" s="108">
         <v>315185</v>
       </c>
+      <c r="AF81" s="108">
+        <v>315134</v>
+      </c>
     </row>
-    <row r="82" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A82" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B82" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="27">
         <v>926225</v>
       </c>
       <c r="D82" s="27">
         <v>926321</v>
       </c>
       <c r="E82" s="27">
         <v>926640</v>
       </c>
       <c r="F82" s="27">
         <v>926865</v>
       </c>
       <c r="G82" s="27">
         <v>927158</v>
       </c>
       <c r="H82" s="74">
         <v>927583</v>
       </c>
       <c r="I82" s="27">
@@ -13346,52 +13570,55 @@
       </c>
       <c r="X82" s="74">
         <v>932559</v>
       </c>
       <c r="Y82" s="74">
         <v>932905</v>
       </c>
       <c r="Z82" s="74">
         <v>933196</v>
       </c>
       <c r="AA82" s="74">
         <v>933322</v>
       </c>
       <c r="AB82" s="74">
         <v>933860</v>
       </c>
       <c r="AC82" s="74">
         <v>934332</v>
       </c>
       <c r="AD82" s="108">
         <v>934351</v>
       </c>
       <c r="AE82" s="108">
         <v>934653</v>
       </c>
+      <c r="AF82" s="108">
+        <v>934584</v>
+      </c>
     </row>
-    <row r="83" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A83" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="27">
         <v>517709</v>
       </c>
       <c r="D83" s="27">
         <v>517911</v>
       </c>
       <c r="E83" s="27">
         <v>518253</v>
       </c>
       <c r="F83" s="27">
         <v>518300</v>
       </c>
       <c r="G83" s="27">
         <v>518516</v>
       </c>
       <c r="H83" s="74">
         <v>518642</v>
       </c>
       <c r="I83" s="27">
@@ -13441,52 +13668,55 @@
       </c>
       <c r="X83" s="74">
         <v>523668</v>
       </c>
       <c r="Y83" s="74">
         <v>523837</v>
       </c>
       <c r="Z83" s="74">
         <v>524143</v>
       </c>
       <c r="AA83" s="74">
         <v>524366</v>
       </c>
       <c r="AB83" s="74">
         <v>524711</v>
       </c>
       <c r="AC83" s="74">
         <v>524959</v>
       </c>
       <c r="AD83" s="108">
         <v>525000</v>
       </c>
       <c r="AE83" s="108">
         <v>525304</v>
       </c>
+      <c r="AF83" s="108">
+        <v>525391</v>
+      </c>
     </row>
-    <row r="84" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B84" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="27">
         <v>395096</v>
       </c>
       <c r="D84" s="27">
         <v>395408</v>
       </c>
       <c r="E84" s="27">
         <v>395881</v>
       </c>
       <c r="F84" s="27">
         <v>396313</v>
       </c>
       <c r="G84" s="27">
         <v>396541</v>
       </c>
       <c r="H84" s="74">
         <v>396813</v>
       </c>
       <c r="I84" s="27">
@@ -13536,52 +13766,55 @@
       </c>
       <c r="X84" s="74">
         <v>399102</v>
       </c>
       <c r="Y84" s="74">
         <v>399058</v>
       </c>
       <c r="Z84" s="74">
         <v>399130</v>
       </c>
       <c r="AA84" s="74">
         <v>399307</v>
       </c>
       <c r="AB84" s="74">
         <v>399554</v>
       </c>
       <c r="AC84" s="74">
         <v>399730</v>
       </c>
       <c r="AD84" s="108">
         <v>399840</v>
       </c>
       <c r="AE84" s="108">
         <v>399979</v>
       </c>
+      <c r="AF84" s="108">
+        <v>400078</v>
+      </c>
     </row>
-    <row r="85" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B85" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="27">
         <v>358212</v>
       </c>
       <c r="D85" s="27">
         <v>359260</v>
       </c>
       <c r="E85" s="27">
         <v>360058</v>
       </c>
       <c r="F85" s="27">
         <v>360941</v>
       </c>
       <c r="G85" s="27">
         <v>361916</v>
       </c>
       <c r="H85" s="74">
         <v>363000</v>
       </c>
       <c r="I85" s="27">
@@ -13631,52 +13864,55 @@
       </c>
       <c r="X85" s="74">
         <v>380887</v>
       </c>
       <c r="Y85" s="74">
         <v>381953</v>
       </c>
       <c r="Z85" s="74">
         <v>382782</v>
       </c>
       <c r="AA85" s="74">
         <v>383698</v>
       </c>
       <c r="AB85" s="74">
         <v>384790</v>
       </c>
       <c r="AC85" s="74">
         <v>385536</v>
       </c>
       <c r="AD85" s="108">
         <v>386506</v>
       </c>
       <c r="AE85" s="108">
         <v>387029</v>
       </c>
+      <c r="AF85" s="108">
+        <v>387676</v>
+      </c>
     </row>
-    <row r="86" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C86" s="27">
         <v>533224</v>
       </c>
       <c r="D86" s="27">
         <v>533261</v>
       </c>
       <c r="E86" s="27">
         <v>533449</v>
       </c>
       <c r="F86" s="27">
         <v>533565</v>
       </c>
       <c r="G86" s="27">
         <v>533864</v>
       </c>
       <c r="H86" s="74">
         <v>533830</v>
       </c>
       <c r="I86" s="27">
@@ -13726,52 +13962,55 @@
       </c>
       <c r="X86" s="74">
         <v>533381</v>
       </c>
       <c r="Y86" s="74">
         <v>533051</v>
       </c>
       <c r="Z86" s="74">
         <v>532852</v>
       </c>
       <c r="AA86" s="74">
         <v>532691</v>
       </c>
       <c r="AB86" s="74">
         <v>532525</v>
       </c>
       <c r="AC86" s="74">
         <v>532392</v>
       </c>
       <c r="AD86" s="108">
         <v>532310</v>
       </c>
       <c r="AE86" s="108">
         <v>532405</v>
       </c>
+      <c r="AF86" s="108">
+        <v>532276</v>
+      </c>
     </row>
-    <row r="87" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A87" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B87" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="27">
         <v>259346</v>
       </c>
       <c r="D87" s="27">
         <v>259288</v>
       </c>
       <c r="E87" s="27">
         <v>258508</v>
       </c>
       <c r="F87" s="27">
         <v>258505</v>
       </c>
       <c r="G87" s="27">
         <v>258241</v>
       </c>
       <c r="H87" s="74">
         <v>258148</v>
       </c>
       <c r="I87" s="27">
@@ -13821,52 +14060,55 @@
       </c>
       <c r="X87" s="74">
         <v>258170</v>
       </c>
       <c r="Y87" s="74">
         <v>258153</v>
       </c>
       <c r="Z87" s="74">
         <v>258157</v>
       </c>
       <c r="AA87" s="74">
         <v>258104</v>
       </c>
       <c r="AB87" s="74">
         <v>258029</v>
       </c>
       <c r="AC87" s="74">
         <v>258110</v>
       </c>
       <c r="AD87" s="108">
         <v>258186</v>
       </c>
       <c r="AE87" s="108">
         <v>258117</v>
       </c>
+      <c r="AF87" s="108">
+        <v>257997</v>
+      </c>
     </row>
-    <row r="88" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B88" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C88" s="27">
         <v>528055</v>
       </c>
       <c r="D88" s="27">
         <v>528742</v>
       </c>
       <c r="E88" s="27">
         <v>529622</v>
       </c>
       <c r="F88" s="27">
         <v>530292</v>
       </c>
       <c r="G88" s="27">
         <v>531292</v>
       </c>
       <c r="H88" s="74">
         <v>536303</v>
       </c>
       <c r="I88" s="27">
@@ -13916,52 +14158,55 @@
       </c>
       <c r="X88" s="74">
         <v>544406</v>
       </c>
       <c r="Y88" s="74">
         <v>544659</v>
       </c>
       <c r="Z88" s="74">
         <v>545012</v>
       </c>
       <c r="AA88" s="74">
         <v>545287</v>
       </c>
       <c r="AB88" s="74">
         <v>544983</v>
       </c>
       <c r="AC88" s="74">
         <v>545140</v>
       </c>
       <c r="AD88" s="108">
         <v>545086</v>
       </c>
       <c r="AE88" s="108">
         <v>545354</v>
       </c>
+      <c r="AF88" s="108">
+        <v>545548</v>
+      </c>
     </row>
-    <row r="89" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A89" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B89" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C89" s="27">
         <v>175436</v>
       </c>
       <c r="D89" s="27">
         <v>175441</v>
       </c>
       <c r="E89" s="27">
         <v>175396</v>
       </c>
       <c r="F89" s="27">
         <v>175420</v>
       </c>
       <c r="G89" s="27">
         <v>175577</v>
       </c>
       <c r="H89" s="74">
         <v>175626</v>
       </c>
       <c r="I89" s="27">
@@ -14011,52 +14256,55 @@
       </c>
       <c r="X89" s="74">
         <v>174524</v>
       </c>
       <c r="Y89" s="74">
         <v>174360</v>
       </c>
       <c r="Z89" s="74">
         <v>174220</v>
       </c>
       <c r="AA89" s="74">
         <v>174044</v>
       </c>
       <c r="AB89" s="74">
         <v>173913</v>
       </c>
       <c r="AC89" s="74">
         <v>173832</v>
       </c>
       <c r="AD89" s="108">
         <v>173690</v>
       </c>
       <c r="AE89" s="108">
         <v>173642</v>
       </c>
+      <c r="AF89" s="108">
+        <v>173599</v>
+      </c>
     </row>
-    <row r="90" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B90" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="27">
         <v>483971</v>
       </c>
       <c r="D90" s="27">
         <v>483952</v>
       </c>
       <c r="E90" s="27">
         <v>483979</v>
       </c>
       <c r="F90" s="27">
         <v>484049</v>
       </c>
       <c r="G90" s="27">
         <v>484197</v>
       </c>
       <c r="H90" s="74">
         <v>484614</v>
       </c>
       <c r="I90" s="27">
@@ -14106,52 +14354,55 @@
       </c>
       <c r="X90" s="74">
         <v>486612</v>
       </c>
       <c r="Y90" s="74">
         <v>486677</v>
       </c>
       <c r="Z90" s="74">
         <v>486579</v>
       </c>
       <c r="AA90" s="74">
         <v>486459</v>
       </c>
       <c r="AB90" s="74">
         <v>486461</v>
       </c>
       <c r="AC90" s="74">
         <v>486214</v>
       </c>
       <c r="AD90" s="108">
         <v>486065</v>
       </c>
       <c r="AE90" s="108">
         <v>486112</v>
       </c>
+      <c r="AF90" s="108">
+        <v>485933</v>
+      </c>
     </row>
-    <row r="91" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C91" s="27">
         <v>1430136</v>
       </c>
       <c r="D91" s="27">
         <v>1437645</v>
       </c>
       <c r="E91" s="27">
         <v>1444697</v>
       </c>
       <c r="F91" s="27">
         <v>1451525</v>
       </c>
       <c r="G91" s="27">
         <v>1458092</v>
       </c>
       <c r="H91" s="74">
         <v>1464401</v>
       </c>
       <c r="I91" s="27">
@@ -14201,52 +14452,55 @@
       </c>
       <c r="X91" s="74">
         <v>1612512</v>
       </c>
       <c r="Y91" s="74">
         <v>1622245</v>
       </c>
       <c r="Z91" s="74">
         <v>1630640</v>
       </c>
       <c r="AA91" s="74">
         <v>1638233</v>
       </c>
       <c r="AB91" s="74">
         <v>1649242</v>
       </c>
       <c r="AC91" s="74">
         <v>1655369</v>
       </c>
       <c r="AD91" s="108">
         <v>1662755</v>
       </c>
       <c r="AE91" s="108">
         <v>1668750</v>
       </c>
+      <c r="AF91" s="108">
+        <v>1674699</v>
+      </c>
     </row>
-    <row r="92" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B92" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="27">
         <v>2228515</v>
       </c>
       <c r="D92" s="27">
         <v>2234963</v>
       </c>
       <c r="E92" s="27">
         <v>2241044</v>
       </c>
       <c r="F92" s="27">
         <v>2244824</v>
       </c>
       <c r="G92" s="27">
         <v>2249370</v>
       </c>
       <c r="H92" s="74">
         <v>2253500</v>
       </c>
       <c r="I92" s="27">
@@ -14296,52 +14550,55 @@
       </c>
       <c r="X92" s="74">
         <v>2337023</v>
       </c>
       <c r="Y92" s="74">
         <v>2341901</v>
       </c>
       <c r="Z92" s="74">
         <v>2345012</v>
       </c>
       <c r="AA92" s="74">
         <v>2347924</v>
       </c>
       <c r="AB92" s="74">
         <v>2351424</v>
       </c>
       <c r="AC92" s="74">
         <v>2354736</v>
       </c>
       <c r="AD92" s="108">
         <v>2359052</v>
       </c>
       <c r="AE92" s="108">
         <v>2362463</v>
       </c>
+      <c r="AF92" s="108">
+        <v>2366525</v>
+      </c>
     </row>
-    <row r="93" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A93" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B93" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C93" s="27">
         <v>1222055</v>
       </c>
       <c r="D93" s="27">
         <v>1226446</v>
       </c>
       <c r="E93" s="27">
         <v>1229410</v>
       </c>
       <c r="F93" s="27">
         <v>1231796</v>
       </c>
       <c r="G93" s="27">
         <v>1234356</v>
       </c>
       <c r="H93" s="74">
         <v>1236900</v>
       </c>
       <c r="I93" s="27">
@@ -14391,86 +14648,90 @@
       </c>
       <c r="X93" s="74">
         <v>1286087</v>
       </c>
       <c r="Y93" s="74">
         <v>1289091</v>
       </c>
       <c r="Z93" s="74">
         <v>1291011</v>
       </c>
       <c r="AA93" s="74">
         <v>1293648</v>
       </c>
       <c r="AB93" s="74">
         <v>1298279</v>
       </c>
       <c r="AC93" s="74">
         <v>1300357</v>
       </c>
       <c r="AD93" s="108">
         <v>1302868</v>
       </c>
       <c r="AE93" s="108">
         <v>1305620</v>
       </c>
+      <c r="AF93" s="108">
+        <v>1308120</v>
+      </c>
     </row>
-    <row r="94" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="B94" s="116" t="s">
+    <row r="94" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B94" s="124" t="s">
         <v>81</v>
       </c>
-      <c r="C94" s="116"/>
-[...27 lines deleted...]
-      <c r="AE94" s="116"/>
+      <c r="C94" s="124"/>
+      <c r="D94" s="124"/>
+      <c r="E94" s="124"/>
+      <c r="F94" s="124"/>
+      <c r="G94" s="124"/>
+      <c r="H94" s="124"/>
+      <c r="I94" s="124"/>
+      <c r="J94" s="124"/>
+      <c r="K94" s="124"/>
+      <c r="L94" s="124"/>
+      <c r="M94" s="124"/>
+      <c r="N94" s="124"/>
+      <c r="O94" s="124"/>
+      <c r="P94" s="124"/>
+      <c r="Q94" s="124"/>
+      <c r="R94" s="124"/>
+      <c r="S94" s="124"/>
+      <c r="T94" s="124"/>
+      <c r="U94" s="124"/>
+      <c r="V94" s="124"/>
+      <c r="W94" s="124"/>
+      <c r="X94" s="124"/>
+      <c r="Y94" s="124"/>
+      <c r="Z94" s="124"/>
+      <c r="AA94" s="124"/>
+      <c r="AB94" s="124"/>
+      <c r="AC94" s="124"/>
+      <c r="AD94" s="124"/>
+      <c r="AE94" s="124"/>
+      <c r="AF94" s="124"/>
     </row>
-    <row r="95" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B95" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="44">
         <v>5931309</v>
       </c>
       <c r="D95" s="44">
         <v>5942348</v>
       </c>
       <c r="E95" s="44">
         <v>5953035</v>
       </c>
       <c r="F95" s="44">
         <v>5961969</v>
       </c>
       <c r="G95" s="44">
         <v>5972173</v>
       </c>
       <c r="H95" s="65">
         <v>6011093</v>
       </c>
       <c r="I95" s="44">
         <v>6021228</v>
       </c>
       <c r="J95" s="44">
@@ -14517,52 +14778,55 @@
       </c>
       <c r="X95" s="74">
         <v>6184057</v>
       </c>
       <c r="Y95" s="74">
         <v>6194310</v>
       </c>
       <c r="Z95" s="74">
         <v>6202507</v>
       </c>
       <c r="AA95" s="74">
         <v>6210626</v>
       </c>
       <c r="AB95" s="74">
         <v>6249312</v>
       </c>
       <c r="AC95" s="74">
         <v>6256046</v>
       </c>
       <c r="AD95" s="108">
         <v>6263889</v>
       </c>
       <c r="AE95" s="108">
         <v>6271475</v>
       </c>
+      <c r="AF95" s="108">
+        <v>6278205</v>
+      </c>
     </row>
-    <row r="96" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A96" s="23">
         <v>100000000</v>
       </c>
       <c r="B96" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="44">
         <v>178970</v>
       </c>
       <c r="D96" s="44">
         <v>178892</v>
       </c>
       <c r="E96" s="44">
         <v>178985</v>
       </c>
       <c r="F96" s="44">
         <v>178970</v>
       </c>
       <c r="G96" s="44">
         <v>179122</v>
       </c>
       <c r="H96" s="65">
         <v>179173</v>
       </c>
       <c r="I96" s="44">
@@ -14612,52 +14876,55 @@
       </c>
       <c r="X96" s="74">
         <v>180122</v>
       </c>
       <c r="Y96" s="74">
         <v>180121</v>
       </c>
       <c r="Z96" s="74">
         <v>180166</v>
       </c>
       <c r="AA96" s="74">
         <v>180284</v>
       </c>
       <c r="AB96" s="74">
         <v>180281</v>
       </c>
       <c r="AC96" s="74">
         <v>180201</v>
       </c>
       <c r="AD96" s="108">
         <v>180153</v>
       </c>
       <c r="AE96" s="108">
         <v>180209</v>
       </c>
+      <c r="AF96" s="108">
+        <v>180229</v>
+      </c>
     </row>
-    <row r="97" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A97" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B97" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="44">
         <v>212660</v>
       </c>
       <c r="D97" s="44">
         <v>212761</v>
       </c>
       <c r="E97" s="44">
         <v>213035</v>
       </c>
       <c r="F97" s="44">
         <v>213306</v>
       </c>
       <c r="G97" s="44">
         <v>213549</v>
       </c>
       <c r="H97" s="65">
         <v>213796</v>
       </c>
       <c r="I97" s="44">
@@ -14707,52 +14974,55 @@
       </c>
       <c r="X97" s="74">
         <v>217582</v>
       </c>
       <c r="Y97" s="74">
         <v>217838</v>
       </c>
       <c r="Z97" s="74">
         <v>218053</v>
       </c>
       <c r="AA97" s="74">
         <v>218301</v>
       </c>
       <c r="AB97" s="74">
         <v>218553</v>
       </c>
       <c r="AC97" s="74">
         <v>218810</v>
       </c>
       <c r="AD97" s="108">
         <v>219021</v>
       </c>
       <c r="AE97" s="108">
         <v>219167</v>
       </c>
+      <c r="AF97" s="108">
+        <v>219523</v>
+      </c>
     </row>
-    <row r="98" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B98" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C98" s="44">
         <v>339984</v>
       </c>
       <c r="D98" s="44">
         <v>340375</v>
       </c>
       <c r="E98" s="44">
         <v>340863</v>
       </c>
       <c r="F98" s="44">
         <v>341416</v>
       </c>
       <c r="G98" s="44">
         <v>341992</v>
       </c>
       <c r="H98" s="65">
         <v>342496</v>
       </c>
       <c r="I98" s="44">
@@ -14802,52 +15072,55 @@
       </c>
       <c r="X98" s="74">
         <v>351632</v>
       </c>
       <c r="Y98" s="74">
         <v>352053</v>
       </c>
       <c r="Z98" s="74">
         <v>352385</v>
       </c>
       <c r="AA98" s="74">
         <v>352771</v>
       </c>
       <c r="AB98" s="74">
         <v>353319</v>
       </c>
       <c r="AC98" s="74">
         <v>353621</v>
       </c>
       <c r="AD98" s="108">
         <v>353843</v>
       </c>
       <c r="AE98" s="108">
         <v>354124</v>
       </c>
+      <c r="AF98" s="108">
+        <v>354334</v>
+      </c>
     </row>
-    <row r="99" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A99" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B99" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="44">
         <v>120618</v>
       </c>
       <c r="D99" s="44">
         <v>120722</v>
       </c>
       <c r="E99" s="44">
         <v>120931</v>
       </c>
       <c r="F99" s="44">
         <v>120974</v>
       </c>
       <c r="G99" s="44">
         <v>121067</v>
       </c>
       <c r="H99" s="65">
         <v>148453</v>
       </c>
       <c r="I99" s="44">
@@ -14897,52 +15170,55 @@
       </c>
       <c r="X99" s="74">
         <v>151096</v>
       </c>
       <c r="Y99" s="74">
         <v>151352</v>
       </c>
       <c r="Z99" s="74">
         <v>151592</v>
       </c>
       <c r="AA99" s="74">
         <v>151813</v>
       </c>
       <c r="AB99" s="74">
         <v>152074</v>
       </c>
       <c r="AC99" s="74">
         <v>152244</v>
       </c>
       <c r="AD99" s="108">
         <v>152604</v>
       </c>
       <c r="AE99" s="108">
         <v>152958</v>
       </c>
+      <c r="AF99" s="108">
+        <v>152982</v>
+      </c>
     </row>
-    <row r="100" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B100" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C100" s="44">
         <v>188589</v>
       </c>
       <c r="D100" s="44">
         <v>188617</v>
       </c>
       <c r="E100" s="44">
         <v>188801</v>
       </c>
       <c r="F100" s="44">
         <v>188812</v>
       </c>
       <c r="G100" s="44">
         <v>188941</v>
       </c>
       <c r="H100" s="65">
         <v>189144</v>
       </c>
       <c r="I100" s="44">
@@ -14992,52 +15268,55 @@
       </c>
       <c r="X100" s="74">
         <v>189832</v>
       </c>
       <c r="Y100" s="74">
         <v>189861</v>
       </c>
       <c r="Z100" s="74">
         <v>190053</v>
       </c>
       <c r="AA100" s="74">
         <v>190237</v>
       </c>
       <c r="AB100" s="74">
         <v>190238</v>
       </c>
       <c r="AC100" s="74">
         <v>190211</v>
       </c>
       <c r="AD100" s="108">
         <v>190323</v>
       </c>
       <c r="AE100" s="108">
         <v>190516</v>
       </c>
+      <c r="AF100" s="108">
+        <v>190550</v>
+      </c>
     </row>
-    <row r="101" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B101" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="44">
         <v>186165</v>
       </c>
       <c r="D101" s="44">
         <v>186453</v>
       </c>
       <c r="E101" s="44">
         <v>186653</v>
       </c>
       <c r="F101" s="44">
         <v>186860</v>
       </c>
       <c r="G101" s="44">
         <v>187255</v>
       </c>
       <c r="H101" s="65">
         <v>187530</v>
       </c>
       <c r="I101" s="44">
@@ -15087,52 +15366,55 @@
       </c>
       <c r="X101" s="74">
         <v>190716</v>
       </c>
       <c r="Y101" s="74">
         <v>190826</v>
       </c>
       <c r="Z101" s="74">
         <v>190811</v>
       </c>
       <c r="AA101" s="74">
         <v>190905</v>
       </c>
       <c r="AB101" s="74">
         <v>191121</v>
       </c>
       <c r="AC101" s="74">
         <v>191085</v>
       </c>
       <c r="AD101" s="108">
         <v>191097</v>
       </c>
       <c r="AE101" s="108">
         <v>191081</v>
       </c>
+      <c r="AF101" s="108">
+        <v>191141</v>
+      </c>
     </row>
-    <row r="102" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B102" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="44">
         <v>255752</v>
       </c>
       <c r="D102" s="44">
         <v>255978</v>
       </c>
       <c r="E102" s="44">
         <v>256152</v>
       </c>
       <c r="F102" s="44">
         <v>256354</v>
       </c>
       <c r="G102" s="44">
         <v>256720</v>
       </c>
       <c r="H102" s="65">
         <v>256811</v>
       </c>
       <c r="I102" s="44">
@@ -15182,52 +15464,55 @@
       </c>
       <c r="X102" s="74">
         <v>259204</v>
       </c>
       <c r="Y102" s="74">
         <v>259293</v>
       </c>
       <c r="Z102" s="74">
         <v>259467</v>
       </c>
       <c r="AA102" s="74">
         <v>259548</v>
       </c>
       <c r="AB102" s="74">
         <v>284168</v>
       </c>
       <c r="AC102" s="74">
         <v>284392</v>
       </c>
       <c r="AD102" s="108">
         <v>284581</v>
       </c>
       <c r="AE102" s="108">
         <v>284703</v>
       </c>
+      <c r="AF102" s="108">
+        <v>284817</v>
+      </c>
     </row>
-    <row r="103" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A103" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B103" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C103" s="44">
         <v>148901</v>
       </c>
       <c r="D103" s="44">
         <v>148859</v>
       </c>
       <c r="E103" s="44">
         <v>148849</v>
       </c>
       <c r="F103" s="44">
         <v>148854</v>
       </c>
       <c r="G103" s="44">
         <v>148923</v>
       </c>
       <c r="H103" s="65">
         <v>149019</v>
       </c>
       <c r="I103" s="44">
@@ -15277,52 +15562,55 @@
       </c>
       <c r="X103" s="74">
         <v>148783</v>
       </c>
       <c r="Y103" s="74">
         <v>148752</v>
       </c>
       <c r="Z103" s="74">
         <v>148801</v>
       </c>
       <c r="AA103" s="74">
         <v>148802</v>
       </c>
       <c r="AB103" s="74">
         <v>151326</v>
       </c>
       <c r="AC103" s="74">
         <v>151283</v>
       </c>
       <c r="AD103" s="108">
         <v>151243</v>
       </c>
       <c r="AE103" s="108">
         <v>151139</v>
       </c>
+      <c r="AF103" s="108">
+        <v>151075</v>
+      </c>
     </row>
-    <row r="104" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A104" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B104" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="44">
         <v>437047</v>
       </c>
       <c r="D104" s="44">
         <v>437126</v>
       </c>
       <c r="E104" s="44">
         <v>437337</v>
       </c>
       <c r="F104" s="44">
         <v>437452</v>
       </c>
       <c r="G104" s="44">
         <v>437625</v>
       </c>
       <c r="H104" s="65">
         <v>437872</v>
       </c>
       <c r="I104" s="44">
@@ -15372,52 +15660,55 @@
       </c>
       <c r="X104" s="74">
         <v>440524</v>
       </c>
       <c r="Y104" s="74">
         <v>440739</v>
       </c>
       <c r="Z104" s="74">
         <v>440961</v>
       </c>
       <c r="AA104" s="74">
         <v>441042</v>
       </c>
       <c r="AB104" s="74">
         <v>441403</v>
       </c>
       <c r="AC104" s="74">
         <v>441574</v>
       </c>
       <c r="AD104" s="108">
         <v>441576</v>
       </c>
       <c r="AE104" s="108">
         <v>441670</v>
       </c>
+      <c r="AF104" s="108">
+        <v>441638</v>
+      </c>
     </row>
-    <row r="105" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B105" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="44">
         <v>243154</v>
       </c>
       <c r="D105" s="44">
         <v>243288</v>
       </c>
       <c r="E105" s="44">
         <v>243458</v>
       </c>
       <c r="F105" s="44">
         <v>243448</v>
       </c>
       <c r="G105" s="44">
         <v>243538</v>
       </c>
       <c r="H105" s="65">
         <v>243598</v>
       </c>
       <c r="I105" s="44">
@@ -15467,52 +15758,55 @@
       </c>
       <c r="X105" s="74">
         <v>246067</v>
       </c>
       <c r="Y105" s="74">
         <v>246208</v>
       </c>
       <c r="Z105" s="74">
         <v>246376</v>
       </c>
       <c r="AA105" s="74">
         <v>246486</v>
       </c>
       <c r="AB105" s="74">
         <v>246654</v>
       </c>
       <c r="AC105" s="74">
         <v>246804</v>
       </c>
       <c r="AD105" s="108">
         <v>246762</v>
       </c>
       <c r="AE105" s="108">
         <v>246901</v>
       </c>
+      <c r="AF105" s="108">
+        <v>246973</v>
+      </c>
     </row>
-    <row r="106" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B106" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="44">
         <v>193844</v>
       </c>
       <c r="D106" s="44">
         <v>194022</v>
       </c>
       <c r="E106" s="44">
         <v>194260</v>
       </c>
       <c r="F106" s="44">
         <v>194510</v>
       </c>
       <c r="G106" s="44">
         <v>194653</v>
       </c>
       <c r="H106" s="65">
         <v>194809</v>
       </c>
       <c r="I106" s="44">
@@ -15562,52 +15856,55 @@
       </c>
       <c r="X106" s="74">
         <v>196235</v>
       </c>
       <c r="Y106" s="74">
         <v>196241</v>
       </c>
       <c r="Z106" s="74">
         <v>196299</v>
       </c>
       <c r="AA106" s="74">
         <v>196367</v>
       </c>
       <c r="AB106" s="74">
         <v>196499</v>
       </c>
       <c r="AC106" s="74">
         <v>196601</v>
       </c>
       <c r="AD106" s="108">
         <v>196686</v>
       </c>
       <c r="AE106" s="108">
         <v>196719</v>
       </c>
+      <c r="AF106" s="108">
+        <v>196751</v>
+      </c>
     </row>
-    <row r="107" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A107" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B107" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="44">
         <v>173449</v>
       </c>
       <c r="D107" s="44">
         <v>173896</v>
       </c>
       <c r="E107" s="44">
         <v>174250</v>
       </c>
       <c r="F107" s="44">
         <v>174666</v>
       </c>
       <c r="G107" s="44">
         <v>175141</v>
       </c>
       <c r="H107" s="65">
         <v>175649</v>
       </c>
       <c r="I107" s="44">
@@ -15657,52 +15954,55 @@
       </c>
       <c r="X107" s="74">
         <v>183951</v>
       </c>
       <c r="Y107" s="74">
         <v>184458</v>
       </c>
       <c r="Z107" s="74">
         <v>184845</v>
       </c>
       <c r="AA107" s="74">
         <v>185278</v>
       </c>
       <c r="AB107" s="74">
         <v>185824</v>
       </c>
       <c r="AC107" s="74">
         <v>186235</v>
       </c>
       <c r="AD107" s="108">
         <v>186717</v>
       </c>
       <c r="AE107" s="108">
         <v>186940</v>
       </c>
+      <c r="AF107" s="108">
+        <v>187243</v>
+      </c>
     </row>
-    <row r="108" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A108" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B108" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="44">
         <v>249793</v>
       </c>
       <c r="D108" s="44">
         <v>249808</v>
       </c>
       <c r="E108" s="44">
         <v>249884</v>
       </c>
       <c r="F108" s="44">
         <v>249956</v>
       </c>
       <c r="G108" s="44">
         <v>250097</v>
       </c>
       <c r="H108" s="65">
         <v>250106</v>
       </c>
       <c r="I108" s="44">
@@ -15752,52 +16052,55 @@
       </c>
       <c r="X108" s="74">
         <v>250235</v>
       </c>
       <c r="Y108" s="74">
         <v>250070</v>
       </c>
       <c r="Z108" s="74">
         <v>250009</v>
       </c>
       <c r="AA108" s="74">
         <v>249957</v>
       </c>
       <c r="AB108" s="74">
         <v>249972</v>
       </c>
       <c r="AC108" s="74">
         <v>249903</v>
       </c>
       <c r="AD108" s="108">
         <v>249796</v>
       </c>
       <c r="AE108" s="108">
         <v>249859</v>
       </c>
+      <c r="AF108" s="108">
+        <v>249828</v>
+      </c>
     </row>
-    <row r="109" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A109" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="44">
         <v>120615</v>
       </c>
       <c r="D109" s="44">
         <v>120629</v>
       </c>
       <c r="E109" s="44">
         <v>120218</v>
       </c>
       <c r="F109" s="44">
         <v>120226</v>
       </c>
       <c r="G109" s="44">
         <v>120108</v>
       </c>
       <c r="H109" s="65">
         <v>120055</v>
       </c>
       <c r="I109" s="44">
@@ -15847,52 +16150,55 @@
       </c>
       <c r="X109" s="74">
         <v>120273</v>
       </c>
       <c r="Y109" s="74">
         <v>120315</v>
       </c>
       <c r="Z109" s="74">
         <v>120308</v>
       </c>
       <c r="AA109" s="74">
         <v>120297</v>
       </c>
       <c r="AB109" s="74">
         <v>120291</v>
       </c>
       <c r="AC109" s="74">
         <v>120360</v>
       </c>
       <c r="AD109" s="108">
         <v>120370</v>
       </c>
       <c r="AE109" s="108">
         <v>120321</v>
       </c>
+      <c r="AF109" s="108">
+        <v>120249</v>
+      </c>
     </row>
-    <row r="110" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B110" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C110" s="44">
         <v>264764</v>
       </c>
       <c r="D110" s="44">
         <v>265189</v>
       </c>
       <c r="E110" s="44">
         <v>265576</v>
       </c>
       <c r="F110" s="44">
         <v>265980</v>
       </c>
       <c r="G110" s="44">
         <v>266444</v>
       </c>
       <c r="H110" s="65">
         <v>269075</v>
       </c>
       <c r="I110" s="44">
@@ -15942,52 +16248,55 @@
       </c>
       <c r="X110" s="74">
         <v>272994</v>
       </c>
       <c r="Y110" s="74">
         <v>273135</v>
       </c>
       <c r="Z110" s="74">
         <v>273336</v>
       </c>
       <c r="AA110" s="74">
         <v>273438</v>
       </c>
       <c r="AB110" s="74">
         <v>273145</v>
       </c>
       <c r="AC110" s="74">
         <v>273276</v>
       </c>
       <c r="AD110" s="108">
         <v>273278</v>
       </c>
       <c r="AE110" s="108">
         <v>273411</v>
       </c>
+      <c r="AF110" s="108">
+        <v>273544</v>
+      </c>
     </row>
-    <row r="111" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B111" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C111" s="44">
         <v>84683</v>
       </c>
       <c r="D111" s="44">
         <v>84681</v>
       </c>
       <c r="E111" s="44">
         <v>84669</v>
       </c>
       <c r="F111" s="44">
         <v>84675</v>
       </c>
       <c r="G111" s="44">
         <v>84743</v>
       </c>
       <c r="H111" s="65">
         <v>84770</v>
       </c>
       <c r="I111" s="44">
@@ -16037,52 +16346,55 @@
       </c>
       <c r="X111" s="74">
         <v>84361</v>
       </c>
       <c r="Y111" s="74">
         <v>84279</v>
       </c>
       <c r="Z111" s="74">
         <v>84192</v>
       </c>
       <c r="AA111" s="74">
         <v>84114</v>
       </c>
       <c r="AB111" s="74">
         <v>84042</v>
       </c>
       <c r="AC111" s="74">
         <v>84034</v>
       </c>
       <c r="AD111" s="108">
         <v>83988</v>
       </c>
       <c r="AE111" s="108">
         <v>84003</v>
       </c>
+      <c r="AF111" s="108">
+        <v>83986</v>
+      </c>
     </row>
-    <row r="112" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A112" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B112" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="44">
         <v>226109</v>
       </c>
       <c r="D112" s="44">
         <v>226095</v>
       </c>
       <c r="E112" s="44">
         <v>226103</v>
       </c>
       <c r="F112" s="44">
         <v>226147</v>
       </c>
       <c r="G112" s="44">
         <v>226219</v>
       </c>
       <c r="H112" s="65">
         <v>226418</v>
       </c>
       <c r="I112" s="44">
@@ -16132,52 +16444,55 @@
       </c>
       <c r="X112" s="74">
         <v>227749</v>
       </c>
       <c r="Y112" s="74">
         <v>227767</v>
       </c>
       <c r="Z112" s="74">
         <v>227699</v>
       </c>
       <c r="AA112" s="74">
         <v>227653</v>
       </c>
       <c r="AB112" s="74">
         <v>227664</v>
       </c>
       <c r="AC112" s="74">
         <v>227556</v>
       </c>
       <c r="AD112" s="108">
         <v>227570</v>
       </c>
       <c r="AE112" s="108">
         <v>227607</v>
       </c>
+      <c r="AF112" s="108">
+        <v>227495</v>
+      </c>
     </row>
-    <row r="113" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B113" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C113" s="44">
         <v>680060</v>
       </c>
       <c r="D113" s="44">
         <v>683738</v>
       </c>
       <c r="E113" s="44">
         <v>687070</v>
       </c>
       <c r="F113" s="44">
         <v>690279</v>
       </c>
       <c r="G113" s="44">
         <v>693340</v>
       </c>
       <c r="H113" s="65">
         <v>696232</v>
       </c>
       <c r="I113" s="44">
@@ -16227,52 +16542,55 @@
       </c>
       <c r="X113" s="74">
         <v>762485</v>
       </c>
       <c r="Y113" s="74">
         <v>766871</v>
       </c>
       <c r="Z113" s="74">
         <v>770641</v>
       </c>
       <c r="AA113" s="74">
         <v>774130</v>
       </c>
       <c r="AB113" s="74">
         <v>779380</v>
       </c>
       <c r="AC113" s="74">
         <v>782030</v>
       </c>
       <c r="AD113" s="108">
         <v>785395</v>
       </c>
       <c r="AE113" s="108">
         <v>788128</v>
       </c>
+      <c r="AF113" s="108">
+        <v>790670</v>
+      </c>
     </row>
-    <row r="114" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B114" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="44">
         <v>1035728</v>
       </c>
       <c r="D114" s="44">
         <v>1038513</v>
       </c>
       <c r="E114" s="44">
         <v>1041702</v>
       </c>
       <c r="F114" s="44">
         <v>1043597</v>
       </c>
       <c r="G114" s="44">
         <v>1045902</v>
       </c>
       <c r="H114" s="65">
         <v>1048049</v>
       </c>
       <c r="I114" s="44">
@@ -16322,52 +16640,55 @@
       </c>
       <c r="X114" s="74">
         <v>1087731</v>
       </c>
       <c r="Y114" s="74">
         <v>1090100</v>
       </c>
       <c r="Z114" s="74">
         <v>1091510</v>
       </c>
       <c r="AA114" s="74">
         <v>1092796</v>
       </c>
       <c r="AB114" s="74">
         <v>1094281</v>
       </c>
       <c r="AC114" s="74">
         <v>1095775</v>
       </c>
       <c r="AD114" s="108">
         <v>1097609</v>
       </c>
       <c r="AE114" s="108">
         <v>1099339</v>
       </c>
+      <c r="AF114" s="108">
+        <v>1101136</v>
+      </c>
     </row>
-    <row r="115" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A115" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B115" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C115" s="44">
         <v>590424</v>
       </c>
       <c r="D115" s="44">
         <v>592706</v>
       </c>
       <c r="E115" s="44">
         <v>594239</v>
       </c>
       <c r="F115" s="44">
         <v>595487</v>
       </c>
       <c r="G115" s="44">
         <v>596794</v>
       </c>
       <c r="H115" s="65">
         <v>598038</v>
       </c>
       <c r="I115" s="44">
@@ -16417,86 +16738,90 @@
       </c>
       <c r="X115" s="74">
         <v>622485</v>
       </c>
       <c r="Y115" s="74">
         <v>624031</v>
       </c>
       <c r="Z115" s="74">
         <v>625003</v>
       </c>
       <c r="AA115" s="74">
         <v>626407</v>
       </c>
       <c r="AB115" s="74">
         <v>629077</v>
       </c>
       <c r="AC115" s="74">
         <v>630051</v>
       </c>
       <c r="AD115" s="108">
         <v>631277</v>
       </c>
       <c r="AE115" s="108">
         <v>632680</v>
       </c>
+      <c r="AF115" s="108">
+        <v>634041</v>
+      </c>
     </row>
-    <row r="116" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="B116" s="116" t="s">
+    <row r="116" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B116" s="124" t="s">
         <v>82</v>
       </c>
-      <c r="C116" s="116"/>
-[...27 lines deleted...]
-      <c r="AE116" s="116"/>
+      <c r="C116" s="124"/>
+      <c r="D116" s="124"/>
+      <c r="E116" s="124"/>
+      <c r="F116" s="124"/>
+      <c r="G116" s="124"/>
+      <c r="H116" s="124"/>
+      <c r="I116" s="124"/>
+      <c r="J116" s="124"/>
+      <c r="K116" s="124"/>
+      <c r="L116" s="124"/>
+      <c r="M116" s="124"/>
+      <c r="N116" s="124"/>
+      <c r="O116" s="124"/>
+      <c r="P116" s="124"/>
+      <c r="Q116" s="124"/>
+      <c r="R116" s="124"/>
+      <c r="S116" s="124"/>
+      <c r="T116" s="124"/>
+      <c r="U116" s="124"/>
+      <c r="V116" s="124"/>
+      <c r="W116" s="124"/>
+      <c r="X116" s="124"/>
+      <c r="Y116" s="124"/>
+      <c r="Z116" s="124"/>
+      <c r="AA116" s="124"/>
+      <c r="AB116" s="124"/>
+      <c r="AC116" s="124"/>
+      <c r="AD116" s="124"/>
+      <c r="AE116" s="124"/>
+      <c r="AF116" s="124"/>
     </row>
-    <row r="117" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:32" x14ac:dyDescent="0.2">
       <c r="B117" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C117" s="50">
         <v>6519695</v>
       </c>
       <c r="D117" s="50">
         <v>6531310</v>
       </c>
       <c r="E117" s="50">
         <v>6541818</v>
       </c>
       <c r="F117" s="50">
         <v>6551045</v>
       </c>
       <c r="G117" s="50">
         <v>6561298</v>
       </c>
       <c r="H117" s="65">
         <v>6598422</v>
       </c>
       <c r="I117" s="50">
         <v>6609722</v>
       </c>
       <c r="J117" s="50">
@@ -16543,52 +16868,55 @@
       </c>
       <c r="X117" s="74">
         <v>6790767</v>
       </c>
       <c r="Y117" s="74">
         <v>6801579</v>
       </c>
       <c r="Z117" s="74">
         <v>6810557</v>
       </c>
       <c r="AA117" s="74">
         <v>6819177</v>
       </c>
       <c r="AB117" s="74">
         <v>6857046</v>
       </c>
       <c r="AC117" s="74">
         <v>6864876</v>
       </c>
       <c r="AD117" s="108">
         <v>6874061</v>
       </c>
       <c r="AE117" s="108">
         <v>6882251</v>
       </c>
+      <c r="AF117" s="108">
+        <v>6890233</v>
+      </c>
     </row>
-    <row r="118" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A118" s="23">
         <v>100000000</v>
       </c>
       <c r="B118" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="50">
         <v>193567</v>
       </c>
       <c r="D118" s="50">
         <v>193532</v>
       </c>
       <c r="E118" s="50">
         <v>193637</v>
       </c>
       <c r="F118" s="50">
         <v>193668</v>
       </c>
       <c r="G118" s="50">
         <v>193795</v>
       </c>
       <c r="H118" s="65">
         <v>193840</v>
       </c>
       <c r="I118" s="50">
@@ -16638,52 +16966,55 @@
       </c>
       <c r="X118" s="74">
         <v>194224</v>
       </c>
       <c r="Y118" s="74">
         <v>194172</v>
       </c>
       <c r="Z118" s="74">
         <v>194129</v>
       </c>
       <c r="AA118" s="74">
         <v>194179</v>
       </c>
       <c r="AB118" s="74">
         <v>194215</v>
       </c>
       <c r="AC118" s="74">
         <v>194109</v>
       </c>
       <c r="AD118" s="108">
         <v>194095</v>
       </c>
       <c r="AE118" s="108">
         <v>194116</v>
       </c>
+      <c r="AF118" s="108">
+        <v>194234</v>
+      </c>
     </row>
-    <row r="119" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A119" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C119" s="50">
         <v>233076</v>
       </c>
       <c r="D119" s="50">
         <v>233190</v>
       </c>
       <c r="E119" s="50">
         <v>233317</v>
       </c>
       <c r="F119" s="50">
         <v>233546</v>
       </c>
       <c r="G119" s="50">
         <v>233760</v>
       </c>
       <c r="H119" s="65">
         <v>233989</v>
       </c>
       <c r="I119" s="50">
@@ -16733,52 +17064,55 @@
       </c>
       <c r="X119" s="74">
         <v>237946</v>
       </c>
       <c r="Y119" s="74">
         <v>238114</v>
       </c>
       <c r="Z119" s="74">
         <v>238217</v>
       </c>
       <c r="AA119" s="74">
         <v>238375</v>
       </c>
       <c r="AB119" s="74">
         <v>238659</v>
       </c>
       <c r="AC119" s="74">
         <v>238954</v>
       </c>
       <c r="AD119" s="108">
         <v>239060</v>
       </c>
       <c r="AE119" s="108">
         <v>239234</v>
       </c>
+      <c r="AF119" s="108">
+        <v>239476</v>
+      </c>
     </row>
-    <row r="120" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A120" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B120" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C120" s="50">
         <v>363666</v>
       </c>
       <c r="D120" s="50">
         <v>364074</v>
       </c>
       <c r="E120" s="50">
         <v>364494</v>
       </c>
       <c r="F120" s="50">
         <v>364972</v>
       </c>
       <c r="G120" s="50">
         <v>365568</v>
       </c>
       <c r="H120" s="65">
         <v>366055</v>
       </c>
       <c r="I120" s="50">
@@ -16828,52 +17162,55 @@
       </c>
       <c r="X120" s="74">
         <v>375476</v>
       </c>
       <c r="Y120" s="74">
         <v>375743</v>
       </c>
       <c r="Z120" s="74">
         <v>376065</v>
       </c>
       <c r="AA120" s="74">
         <v>376449</v>
       </c>
       <c r="AB120" s="74">
         <v>376876</v>
       </c>
       <c r="AC120" s="74">
         <v>377095</v>
       </c>
       <c r="AD120" s="108">
         <v>377402</v>
       </c>
       <c r="AE120" s="108">
         <v>377712</v>
       </c>
+      <c r="AF120" s="108">
+        <v>377955</v>
+      </c>
     </row>
-    <row r="121" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A121" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B121" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="50">
         <v>126890</v>
       </c>
       <c r="D121" s="50">
         <v>126924</v>
       </c>
       <c r="E121" s="50">
         <v>127093</v>
       </c>
       <c r="F121" s="50">
         <v>127194</v>
       </c>
       <c r="G121" s="50">
         <v>127234</v>
       </c>
       <c r="H121" s="65">
         <v>152760</v>
       </c>
       <c r="I121" s="50">
@@ -16923,52 +17260,55 @@
       </c>
       <c r="X121" s="74">
         <v>156169</v>
       </c>
       <c r="Y121" s="74">
         <v>156415</v>
       </c>
       <c r="Z121" s="74">
         <v>156690</v>
       </c>
       <c r="AA121" s="74">
         <v>157011</v>
       </c>
       <c r="AB121" s="74">
         <v>157302</v>
       </c>
       <c r="AC121" s="74">
         <v>157596</v>
       </c>
       <c r="AD121" s="108">
         <v>157969</v>
       </c>
       <c r="AE121" s="108">
         <v>158332</v>
       </c>
+      <c r="AF121" s="108">
+        <v>158417</v>
+      </c>
     </row>
-    <row r="122" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="50">
         <v>201286</v>
       </c>
       <c r="D122" s="50">
         <v>201306</v>
       </c>
       <c r="E122" s="50">
         <v>201351</v>
       </c>
       <c r="F122" s="50">
         <v>201491</v>
       </c>
       <c r="G122" s="50">
         <v>201542</v>
       </c>
       <c r="H122" s="65">
         <v>201700</v>
       </c>
       <c r="I122" s="50">
@@ -17018,52 +17358,55 @@
       </c>
       <c r="X122" s="74">
         <v>202307</v>
       </c>
       <c r="Y122" s="74">
         <v>202455</v>
       </c>
       <c r="Z122" s="74">
         <v>202662</v>
       </c>
       <c r="AA122" s="74">
         <v>202680</v>
       </c>
       <c r="AB122" s="74">
         <v>202752</v>
       </c>
       <c r="AC122" s="74">
         <v>202824</v>
       </c>
       <c r="AD122" s="108">
         <v>202981</v>
       </c>
       <c r="AE122" s="108">
         <v>203116</v>
       </c>
+      <c r="AF122" s="108">
+        <v>203177</v>
+      </c>
     </row>
-    <row r="123" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B123" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="50">
         <v>205592</v>
       </c>
       <c r="D123" s="50">
         <v>205873</v>
       </c>
       <c r="E123" s="50">
         <v>206086</v>
       </c>
       <c r="F123" s="50">
         <v>206295</v>
       </c>
       <c r="G123" s="50">
         <v>206612</v>
       </c>
       <c r="H123" s="65">
         <v>206940</v>
       </c>
       <c r="I123" s="50">
@@ -17113,52 +17456,55 @@
       </c>
       <c r="X123" s="74">
         <v>210270</v>
       </c>
       <c r="Y123" s="74">
         <v>210392</v>
       </c>
       <c r="Z123" s="74">
         <v>210462</v>
       </c>
       <c r="AA123" s="74">
         <v>210600</v>
       </c>
       <c r="AB123" s="74">
         <v>210794</v>
       </c>
       <c r="AC123" s="74">
         <v>210792</v>
       </c>
       <c r="AD123" s="108">
         <v>210797</v>
       </c>
       <c r="AE123" s="108">
         <v>210866</v>
       </c>
+      <c r="AF123" s="108">
+        <v>211036</v>
+      </c>
     </row>
-    <row r="124" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A124" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B124" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="50">
         <v>275054</v>
       </c>
       <c r="D124" s="50">
         <v>275309</v>
       </c>
       <c r="E124" s="50">
         <v>275481</v>
       </c>
       <c r="F124" s="50">
         <v>275756</v>
       </c>
       <c r="G124" s="50">
         <v>276142</v>
       </c>
       <c r="H124" s="65">
         <v>276306</v>
       </c>
       <c r="I124" s="50">
@@ -17208,52 +17554,55 @@
       </c>
       <c r="X124" s="74">
         <v>278484</v>
       </c>
       <c r="Y124" s="74">
         <v>278578</v>
       </c>
       <c r="Z124" s="74">
         <v>278812</v>
       </c>
       <c r="AA124" s="74">
         <v>278817</v>
       </c>
       <c r="AB124" s="74">
         <v>302528</v>
       </c>
       <c r="AC124" s="74">
         <v>302692</v>
       </c>
       <c r="AD124" s="108">
         <v>302895</v>
       </c>
       <c r="AE124" s="108">
         <v>302979</v>
       </c>
+      <c r="AF124" s="108">
+        <v>303007</v>
+      </c>
     </row>
-    <row r="125" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A125" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="50">
         <v>162254</v>
       </c>
       <c r="D125" s="50">
         <v>162155</v>
       </c>
       <c r="E125" s="50">
         <v>162188</v>
       </c>
       <c r="F125" s="50">
         <v>162151</v>
       </c>
       <c r="G125" s="50">
         <v>162129</v>
       </c>
       <c r="H125" s="65">
         <v>162143</v>
       </c>
       <c r="I125" s="50">
@@ -17303,52 +17652,55 @@
       </c>
       <c r="X125" s="74">
         <v>162050</v>
       </c>
       <c r="Y125" s="74">
         <v>162034</v>
       </c>
       <c r="Z125" s="74">
         <v>161965</v>
       </c>
       <c r="AA125" s="74">
         <v>161948</v>
       </c>
       <c r="AB125" s="74">
         <v>164381</v>
       </c>
       <c r="AC125" s="74">
         <v>164306</v>
       </c>
       <c r="AD125" s="108">
         <v>164177</v>
       </c>
       <c r="AE125" s="108">
         <v>164046</v>
       </c>
+      <c r="AF125" s="108">
+        <v>164059</v>
+      </c>
     </row>
-    <row r="126" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B126" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="50">
         <v>489178</v>
       </c>
       <c r="D126" s="50">
         <v>489195</v>
       </c>
       <c r="E126" s="50">
         <v>489303</v>
       </c>
       <c r="F126" s="50">
         <v>489413</v>
       </c>
       <c r="G126" s="50">
         <v>489533</v>
       </c>
       <c r="H126" s="65">
         <v>489711</v>
       </c>
       <c r="I126" s="50">
@@ -17398,52 +17750,55 @@
       </c>
       <c r="X126" s="74">
         <v>492035</v>
       </c>
       <c r="Y126" s="74">
         <v>492166</v>
       </c>
       <c r="Z126" s="74">
         <v>492235</v>
       </c>
       <c r="AA126" s="74">
         <v>492280</v>
       </c>
       <c r="AB126" s="74">
         <v>492457</v>
       </c>
       <c r="AC126" s="74">
         <v>492758</v>
       </c>
       <c r="AD126" s="108">
         <v>492775</v>
       </c>
       <c r="AE126" s="108">
         <v>492983</v>
       </c>
+      <c r="AF126" s="108">
+        <v>492946</v>
+      </c>
     </row>
-    <row r="127" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B127" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C127" s="50">
         <v>274555</v>
       </c>
       <c r="D127" s="50">
         <v>274623</v>
       </c>
       <c r="E127" s="50">
         <v>274795</v>
       </c>
       <c r="F127" s="50">
         <v>274852</v>
       </c>
       <c r="G127" s="50">
         <v>274978</v>
       </c>
       <c r="H127" s="65">
         <v>275044</v>
       </c>
       <c r="I127" s="50">
@@ -17493,52 +17848,55 @@
       </c>
       <c r="X127" s="74">
         <v>277601</v>
       </c>
       <c r="Y127" s="74">
         <v>277629</v>
       </c>
       <c r="Z127" s="74">
         <v>277767</v>
       </c>
       <c r="AA127" s="74">
         <v>277880</v>
       </c>
       <c r="AB127" s="74">
         <v>278057</v>
       </c>
       <c r="AC127" s="74">
         <v>278155</v>
       </c>
       <c r="AD127" s="108">
         <v>278238</v>
       </c>
       <c r="AE127" s="108">
         <v>278403</v>
       </c>
+      <c r="AF127" s="108">
+        <v>278418</v>
+      </c>
     </row>
-    <row r="128" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B128" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="50">
         <v>201252</v>
       </c>
       <c r="D128" s="50">
         <v>201386</v>
       </c>
       <c r="E128" s="50">
         <v>201621</v>
       </c>
       <c r="F128" s="50">
         <v>201803</v>
       </c>
       <c r="G128" s="50">
         <v>201888</v>
       </c>
       <c r="H128" s="65">
         <v>202004</v>
       </c>
       <c r="I128" s="50">
@@ -17588,52 +17946,55 @@
       </c>
       <c r="X128" s="74">
         <v>202867</v>
       </c>
       <c r="Y128" s="74">
         <v>202817</v>
       </c>
       <c r="Z128" s="74">
         <v>202831</v>
       </c>
       <c r="AA128" s="74">
         <v>202940</v>
       </c>
       <c r="AB128" s="74">
         <v>203055</v>
       </c>
       <c r="AC128" s="74">
         <v>203129</v>
       </c>
       <c r="AD128" s="108">
         <v>203154</v>
       </c>
       <c r="AE128" s="108">
         <v>203260</v>
       </c>
+      <c r="AF128" s="108">
+        <v>203327</v>
+      </c>
     </row>
-    <row r="129" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B129" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="50">
         <v>184763</v>
       </c>
       <c r="D129" s="50">
         <v>185364</v>
       </c>
       <c r="E129" s="50">
         <v>185808</v>
       </c>
       <c r="F129" s="50">
         <v>186275</v>
       </c>
       <c r="G129" s="50">
         <v>186775</v>
       </c>
       <c r="H129" s="65">
         <v>187351</v>
       </c>
       <c r="I129" s="50">
@@ -17683,52 +18044,55 @@
       </c>
       <c r="X129" s="74">
         <v>196936</v>
       </c>
       <c r="Y129" s="74">
         <v>197495</v>
       </c>
       <c r="Z129" s="74">
         <v>197937</v>
       </c>
       <c r="AA129" s="74">
         <v>198420</v>
       </c>
       <c r="AB129" s="74">
         <v>198966</v>
       </c>
       <c r="AC129" s="74">
         <v>199301</v>
       </c>
       <c r="AD129" s="108">
         <v>199789</v>
       </c>
       <c r="AE129" s="108">
         <v>200089</v>
       </c>
+      <c r="AF129" s="108">
+        <v>200433</v>
+      </c>
     </row>
-    <row r="130" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="50">
         <v>283431</v>
       </c>
       <c r="D130" s="50">
         <v>283453</v>
       </c>
       <c r="E130" s="50">
         <v>283565</v>
       </c>
       <c r="F130" s="50">
         <v>283609</v>
       </c>
       <c r="G130" s="50">
         <v>283767</v>
       </c>
       <c r="H130" s="65">
         <v>283724</v>
       </c>
       <c r="I130" s="50">
@@ -17778,52 +18142,55 @@
       </c>
       <c r="X130" s="74">
         <v>283146</v>
       </c>
       <c r="Y130" s="74">
         <v>282981</v>
       </c>
       <c r="Z130" s="74">
         <v>282843</v>
       </c>
       <c r="AA130" s="74">
         <v>282734</v>
       </c>
       <c r="AB130" s="74">
         <v>282553</v>
       </c>
       <c r="AC130" s="74">
         <v>282489</v>
       </c>
       <c r="AD130" s="108">
         <v>282514</v>
       </c>
       <c r="AE130" s="108">
         <v>282546</v>
       </c>
+      <c r="AF130" s="108">
+        <v>282448</v>
+      </c>
     </row>
-    <row r="131" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A131" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B131" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="50">
         <v>138731</v>
       </c>
       <c r="D131" s="50">
         <v>138659</v>
       </c>
       <c r="E131" s="50">
         <v>138290</v>
       </c>
       <c r="F131" s="50">
         <v>138279</v>
       </c>
       <c r="G131" s="50">
         <v>138133</v>
       </c>
       <c r="H131" s="65">
         <v>138093</v>
       </c>
       <c r="I131" s="50">
@@ -17873,52 +18240,55 @@
       </c>
       <c r="X131" s="74">
         <v>137897</v>
       </c>
       <c r="Y131" s="74">
         <v>137838</v>
       </c>
       <c r="Z131" s="74">
         <v>137849</v>
       </c>
       <c r="AA131" s="74">
         <v>137807</v>
       </c>
       <c r="AB131" s="74">
         <v>137738</v>
       </c>
       <c r="AC131" s="74">
         <v>137750</v>
       </c>
       <c r="AD131" s="108">
         <v>137816</v>
       </c>
       <c r="AE131" s="108">
         <v>137796</v>
       </c>
+      <c r="AF131" s="108">
+        <v>137748</v>
+      </c>
     </row>
-    <row r="132" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B132" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C132" s="50">
         <v>263291</v>
       </c>
       <c r="D132" s="50">
         <v>263553</v>
       </c>
       <c r="E132" s="50">
         <v>264046</v>
       </c>
       <c r="F132" s="50">
         <v>264312</v>
       </c>
       <c r="G132" s="50">
         <v>264848</v>
       </c>
       <c r="H132" s="65">
         <v>267228</v>
       </c>
       <c r="I132" s="50">
@@ -17968,52 +18338,55 @@
       </c>
       <c r="X132" s="74">
         <v>271412</v>
       </c>
       <c r="Y132" s="74">
         <v>271524</v>
       </c>
       <c r="Z132" s="74">
         <v>271676</v>
       </c>
       <c r="AA132" s="74">
         <v>271849</v>
       </c>
       <c r="AB132" s="74">
         <v>271838</v>
       </c>
       <c r="AC132" s="74">
         <v>271864</v>
       </c>
       <c r="AD132" s="108">
         <v>271808</v>
       </c>
       <c r="AE132" s="108">
         <v>271943</v>
       </c>
+      <c r="AF132" s="108">
+        <v>272004</v>
+      </c>
     </row>
-    <row r="133" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B133" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="50">
         <v>90753</v>
       </c>
       <c r="D133" s="50">
         <v>90760</v>
       </c>
       <c r="E133" s="50">
         <v>90727</v>
       </c>
       <c r="F133" s="50">
         <v>90745</v>
       </c>
       <c r="G133" s="50">
         <v>90834</v>
       </c>
       <c r="H133" s="65">
         <v>90856</v>
       </c>
       <c r="I133" s="50">
@@ -18063,52 +18436,55 @@
       </c>
       <c r="X133" s="74">
         <v>90163</v>
       </c>
       <c r="Y133" s="74">
         <v>90081</v>
       </c>
       <c r="Z133" s="74">
         <v>90028</v>
       </c>
       <c r="AA133" s="74">
         <v>89930</v>
       </c>
       <c r="AB133" s="74">
         <v>89871</v>
       </c>
       <c r="AC133" s="74">
         <v>89798</v>
       </c>
       <c r="AD133" s="108">
         <v>89702</v>
       </c>
       <c r="AE133" s="108">
         <v>89639</v>
       </c>
+      <c r="AF133" s="108">
+        <v>89613</v>
+      </c>
     </row>
-    <row r="134" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A134" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="50">
         <v>257862</v>
       </c>
       <c r="D134" s="50">
         <v>257857</v>
       </c>
       <c r="E134" s="50">
         <v>257876</v>
       </c>
       <c r="F134" s="50">
         <v>257902</v>
       </c>
       <c r="G134" s="50">
         <v>257978</v>
       </c>
       <c r="H134" s="65">
         <v>258196</v>
       </c>
       <c r="I134" s="50">
@@ -18158,52 +18534,55 @@
       </c>
       <c r="X134" s="74">
         <v>258863</v>
       </c>
       <c r="Y134" s="74">
         <v>258910</v>
       </c>
       <c r="Z134" s="74">
         <v>258880</v>
       </c>
       <c r="AA134" s="74">
         <v>258806</v>
       </c>
       <c r="AB134" s="74">
         <v>258797</v>
       </c>
       <c r="AC134" s="74">
         <v>258658</v>
       </c>
       <c r="AD134" s="108">
         <v>258495</v>
       </c>
       <c r="AE134" s="108">
         <v>258505</v>
       </c>
+      <c r="AF134" s="108">
+        <v>258438</v>
+      </c>
     </row>
-    <row r="135" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A135" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B135" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="50">
         <v>750076</v>
       </c>
       <c r="D135" s="50">
         <v>753907</v>
       </c>
       <c r="E135" s="50">
         <v>757627</v>
       </c>
       <c r="F135" s="50">
         <v>761246</v>
       </c>
       <c r="G135" s="50">
         <v>764752</v>
       </c>
       <c r="H135" s="65">
         <v>768169</v>
       </c>
       <c r="I135" s="50">
@@ -18253,52 +18632,55 @@
       </c>
       <c r="X135" s="74">
         <v>850027</v>
       </c>
       <c r="Y135" s="74">
         <v>855374</v>
       </c>
       <c r="Z135" s="74">
         <v>859999</v>
       </c>
       <c r="AA135" s="74">
         <v>864103</v>
       </c>
       <c r="AB135" s="74">
         <v>869862</v>
       </c>
       <c r="AC135" s="74">
         <v>873339</v>
       </c>
       <c r="AD135" s="108">
         <v>877360</v>
       </c>
       <c r="AE135" s="108">
         <v>880622</v>
       </c>
+      <c r="AF135" s="108">
+        <v>884029</v>
+      </c>
     </row>
-    <row r="136" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A136" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B136" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="50">
         <v>1192787</v>
       </c>
       <c r="D136" s="50">
         <v>1196450</v>
       </c>
       <c r="E136" s="50">
         <v>1199342</v>
       </c>
       <c r="F136" s="50">
         <v>1201227</v>
       </c>
       <c r="G136" s="50">
         <v>1203468</v>
       </c>
       <c r="H136" s="65">
         <v>1205451</v>
       </c>
       <c r="I136" s="50">
@@ -18348,52 +18730,55 @@
       </c>
       <c r="X136" s="74">
         <v>1249292</v>
       </c>
       <c r="Y136" s="74">
         <v>1251801</v>
       </c>
       <c r="Z136" s="74">
         <v>1253502</v>
       </c>
       <c r="AA136" s="74">
         <v>1255128</v>
       </c>
       <c r="AB136" s="74">
         <v>1257143</v>
       </c>
       <c r="AC136" s="74">
         <v>1258961</v>
       </c>
       <c r="AD136" s="108">
         <v>1261443</v>
       </c>
       <c r="AE136" s="108">
         <v>1263124</v>
       </c>
+      <c r="AF136" s="108">
+        <v>1265389</v>
+      </c>
     </row>
-    <row r="137" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B137" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C137" s="50">
         <v>631631</v>
       </c>
       <c r="D137" s="50">
         <v>633740</v>
       </c>
       <c r="E137" s="50">
         <v>635171</v>
       </c>
       <c r="F137" s="50">
         <v>636309</v>
       </c>
       <c r="G137" s="50">
         <v>637562</v>
       </c>
       <c r="H137" s="65">
         <v>638862</v>
       </c>
       <c r="I137" s="50">
@@ -18443,86 +18828,90 @@
       </c>
       <c r="X137" s="74">
         <v>663602</v>
       </c>
       <c r="Y137" s="74">
         <v>665060</v>
       </c>
       <c r="Z137" s="74">
         <v>666008</v>
       </c>
       <c r="AA137" s="74">
         <v>667241</v>
       </c>
       <c r="AB137" s="74">
         <v>669202</v>
       </c>
       <c r="AC137" s="74">
         <v>670306</v>
       </c>
       <c r="AD137" s="108">
         <v>671591</v>
       </c>
       <c r="AE137" s="108">
         <v>672940</v>
       </c>
+      <c r="AF137" s="108">
+        <v>674079</v>
+      </c>
     </row>
-    <row r="138" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="B138" s="115" t="s">
+    <row r="138" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B138" s="113" t="s">
         <v>17</v>
       </c>
-      <c r="C138" s="115"/>
-[...27 lines deleted...]
-      <c r="AE138" s="115"/>
+      <c r="C138" s="113"/>
+      <c r="D138" s="113"/>
+      <c r="E138" s="113"/>
+      <c r="F138" s="113"/>
+      <c r="G138" s="113"/>
+      <c r="H138" s="113"/>
+      <c r="I138" s="113"/>
+      <c r="J138" s="113"/>
+      <c r="K138" s="113"/>
+      <c r="L138" s="113"/>
+      <c r="M138" s="113"/>
+      <c r="N138" s="113"/>
+      <c r="O138" s="113"/>
+      <c r="P138" s="113"/>
+      <c r="Q138" s="113"/>
+      <c r="R138" s="113"/>
+      <c r="S138" s="113"/>
+      <c r="T138" s="113"/>
+      <c r="U138" s="113"/>
+      <c r="V138" s="113"/>
+      <c r="W138" s="113"/>
+      <c r="X138" s="113"/>
+      <c r="Y138" s="113"/>
+      <c r="Z138" s="113"/>
+      <c r="AA138" s="113"/>
+      <c r="AB138" s="113"/>
+      <c r="AC138" s="113"/>
+      <c r="AD138" s="113"/>
+      <c r="AE138" s="113"/>
+      <c r="AF138" s="113"/>
     </row>
-    <row r="139" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A139" s="24"/>
       <c r="B139" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C139" s="27">
         <v>7582542</v>
       </c>
       <c r="D139" s="27">
         <v>7580007</v>
       </c>
       <c r="E139" s="27">
         <v>7580418</v>
       </c>
       <c r="F139" s="27">
         <v>7582949</v>
       </c>
       <c r="G139" s="27">
         <v>7585007</v>
       </c>
       <c r="H139" s="74">
         <v>7530399</v>
       </c>
       <c r="I139" s="27">
         <v>7528757</v>
       </c>
@@ -18570,52 +18959,55 @@
       </c>
       <c r="X139" s="74">
         <v>7470407</v>
       </c>
       <c r="Y139" s="74">
         <v>7468188</v>
       </c>
       <c r="Z139" s="74">
         <v>7465815</v>
       </c>
       <c r="AA139" s="74">
         <v>7466172</v>
       </c>
       <c r="AB139" s="74">
         <v>7411647</v>
       </c>
       <c r="AC139" s="74">
         <v>7411318</v>
       </c>
       <c r="AD139" s="108">
         <v>7409959</v>
       </c>
       <c r="AE139" s="108">
         <v>7409267</v>
       </c>
+      <c r="AF139" s="108">
+        <v>7407541</v>
+      </c>
     </row>
-    <row r="140" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A140" s="23">
         <v>100000000</v>
       </c>
       <c r="B140" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="27">
         <v>235019</v>
       </c>
       <c r="D140" s="27">
         <v>234472</v>
       </c>
       <c r="E140" s="27">
         <v>234155</v>
       </c>
       <c r="F140" s="27">
         <v>233889</v>
       </c>
       <c r="G140" s="27">
         <v>233531</v>
       </c>
       <c r="H140" s="74">
         <v>233202</v>
       </c>
       <c r="I140" s="27">
@@ -18665,52 +19057,55 @@
       </c>
       <c r="X140" s="74">
         <v>222946</v>
       </c>
       <c r="Y140" s="74">
         <v>222353</v>
       </c>
       <c r="Z140" s="74">
         <v>221705</v>
       </c>
       <c r="AA140" s="74">
         <v>221213</v>
       </c>
       <c r="AB140" s="74">
         <v>220712</v>
       </c>
       <c r="AC140" s="74">
         <v>220456</v>
       </c>
       <c r="AD140" s="108">
         <v>220072</v>
       </c>
       <c r="AE140" s="108">
         <v>219567</v>
       </c>
+      <c r="AF140" s="108">
+        <v>219120</v>
+      </c>
     </row>
-    <row r="141" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A141" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C141" s="27">
         <v>342276</v>
       </c>
       <c r="D141" s="27">
         <v>341737</v>
       </c>
       <c r="E141" s="27">
         <v>341295</v>
       </c>
       <c r="F141" s="27">
         <v>341666</v>
       </c>
       <c r="G141" s="27">
         <v>341248</v>
       </c>
       <c r="H141" s="74">
         <v>340990</v>
       </c>
       <c r="I141" s="27">
@@ -18760,52 +19155,55 @@
       </c>
       <c r="X141" s="74">
         <v>333137</v>
       </c>
       <c r="Y141" s="74">
         <v>332977</v>
       </c>
       <c r="Z141" s="74">
         <v>332690</v>
       </c>
       <c r="AA141" s="74">
         <v>332737</v>
       </c>
       <c r="AB141" s="74">
         <v>332741</v>
       </c>
       <c r="AC141" s="74">
         <v>332935</v>
       </c>
       <c r="AD141" s="108">
         <v>332974</v>
       </c>
       <c r="AE141" s="108">
         <v>333259</v>
       </c>
+      <c r="AF141" s="108">
+        <v>333324</v>
+      </c>
     </row>
-    <row r="142" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B142" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C142" s="27">
         <v>235750</v>
       </c>
       <c r="D142" s="27">
         <v>235576</v>
       </c>
       <c r="E142" s="27">
         <v>235523</v>
       </c>
       <c r="F142" s="27">
         <v>235377</v>
       </c>
       <c r="G142" s="27">
         <v>235110</v>
       </c>
       <c r="H142" s="74">
         <v>235064</v>
       </c>
       <c r="I142" s="27">
@@ -18855,52 +19253,55 @@
       </c>
       <c r="X142" s="74">
         <v>227347</v>
       </c>
       <c r="Y142" s="74">
         <v>227170</v>
       </c>
       <c r="Z142" s="74">
         <v>226860</v>
       </c>
       <c r="AA142" s="74">
         <v>226555</v>
       </c>
       <c r="AB142" s="74">
         <v>226362</v>
       </c>
       <c r="AC142" s="74">
         <v>226069</v>
       </c>
       <c r="AD142" s="108">
         <v>225745</v>
       </c>
       <c r="AE142" s="108">
         <v>225577</v>
       </c>
+      <c r="AF142" s="108">
+        <v>225464</v>
+      </c>
     </row>
-    <row r="143" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B143" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="27">
         <v>1283536</v>
       </c>
       <c r="D143" s="27">
         <v>1285339</v>
       </c>
       <c r="E143" s="27">
         <v>1287413</v>
       </c>
       <c r="F143" s="27">
         <v>1289706</v>
       </c>
       <c r="G143" s="27">
         <v>1292266</v>
       </c>
       <c r="H143" s="74">
         <v>1242375</v>
       </c>
       <c r="I143" s="27">
@@ -18950,52 +19351,55 @@
       </c>
       <c r="X143" s="74">
         <v>1279610</v>
       </c>
       <c r="Y143" s="74">
         <v>1282315</v>
       </c>
       <c r="Z143" s="74">
         <v>1284370</v>
       </c>
       <c r="AA143" s="74">
         <v>1287507</v>
       </c>
       <c r="AB143" s="74">
         <v>1291438</v>
       </c>
       <c r="AC143" s="74">
         <v>1293656</v>
       </c>
       <c r="AD143" s="108">
         <v>1295792</v>
       </c>
       <c r="AE143" s="108">
         <v>1298494</v>
       </c>
+      <c r="AF143" s="108">
+        <v>1300189</v>
+      </c>
     </row>
-    <row r="144" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B144" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="27">
         <v>314203</v>
       </c>
       <c r="D144" s="27">
         <v>314988</v>
       </c>
       <c r="E144" s="27">
         <v>315749</v>
       </c>
       <c r="F144" s="27">
         <v>316408</v>
       </c>
       <c r="G144" s="27">
         <v>317126</v>
       </c>
       <c r="H144" s="74">
         <v>317446</v>
       </c>
       <c r="I144" s="27">
@@ -19045,52 +19449,55 @@
       </c>
       <c r="X144" s="74">
         <v>322074</v>
       </c>
       <c r="Y144" s="74">
         <v>322455</v>
       </c>
       <c r="Z144" s="74">
         <v>322713</v>
       </c>
       <c r="AA144" s="74">
         <v>323013</v>
       </c>
       <c r="AB144" s="74">
         <v>323387</v>
       </c>
       <c r="AC144" s="74">
         <v>323690</v>
       </c>
       <c r="AD144" s="108">
         <v>324043</v>
       </c>
       <c r="AE144" s="108">
         <v>324230</v>
       </c>
+      <c r="AF144" s="108">
+        <v>324523</v>
+      </c>
     </row>
-    <row r="145" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="27">
         <v>301492</v>
       </c>
       <c r="D145" s="27">
         <v>301090</v>
       </c>
       <c r="E145" s="27">
         <v>300997</v>
       </c>
       <c r="F145" s="27">
         <v>300926</v>
       </c>
       <c r="G145" s="27">
         <v>300592</v>
       </c>
       <c r="H145" s="74">
         <v>300260</v>
       </c>
       <c r="I145" s="27">
@@ -19140,52 +19547,55 @@
       </c>
       <c r="X145" s="74">
         <v>294765</v>
       </c>
       <c r="Y145" s="74">
         <v>294399</v>
       </c>
       <c r="Z145" s="74">
         <v>294289</v>
       </c>
       <c r="AA145" s="74">
         <v>294089</v>
       </c>
       <c r="AB145" s="74">
         <v>293746</v>
       </c>
       <c r="AC145" s="74">
         <v>293608</v>
       </c>
       <c r="AD145" s="108">
         <v>293268</v>
       </c>
       <c r="AE145" s="108">
         <v>293090</v>
       </c>
+      <c r="AF145" s="108">
+        <v>292692</v>
+      </c>
     </row>
-    <row r="146" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="27">
         <v>691791</v>
       </c>
       <c r="D146" s="27">
         <v>691331</v>
       </c>
       <c r="E146" s="27">
         <v>690845</v>
       </c>
       <c r="F146" s="27">
         <v>690701</v>
       </c>
       <c r="G146" s="27">
         <v>690296</v>
       </c>
       <c r="H146" s="74">
         <v>690340</v>
       </c>
       <c r="I146" s="27">
@@ -19235,52 +19645,55 @@
       </c>
       <c r="X146" s="74">
         <v>679161</v>
       </c>
       <c r="Y146" s="74">
         <v>678261</v>
       </c>
       <c r="Z146" s="74">
         <v>677613</v>
       </c>
       <c r="AA146" s="74">
         <v>677008</v>
       </c>
       <c r="AB146" s="74">
         <v>628664</v>
       </c>
       <c r="AC146" s="74">
         <v>627881</v>
       </c>
       <c r="AD146" s="108">
         <v>627025</v>
       </c>
       <c r="AE146" s="108">
         <v>626358</v>
       </c>
+      <c r="AF146" s="108">
+        <v>625732</v>
+      </c>
     </row>
-    <row r="147" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A147" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B147" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C147" s="27">
         <v>386843</v>
       </c>
       <c r="D147" s="27">
         <v>386321</v>
       </c>
       <c r="E147" s="27">
         <v>386083</v>
       </c>
       <c r="F147" s="27">
         <v>385971</v>
       </c>
       <c r="G147" s="27">
         <v>385755</v>
       </c>
       <c r="H147" s="74">
         <v>385610</v>
       </c>
       <c r="I147" s="27">
@@ -19330,52 +19743,55 @@
       </c>
       <c r="X147" s="74">
         <v>378156</v>
       </c>
       <c r="Y147" s="74">
         <v>377578</v>
       </c>
       <c r="Z147" s="74">
         <v>377143</v>
       </c>
       <c r="AA147" s="74">
         <v>376818</v>
       </c>
       <c r="AB147" s="74">
         <v>371400</v>
       </c>
       <c r="AC147" s="74">
         <v>371226</v>
       </c>
       <c r="AD147" s="108">
         <v>371049</v>
       </c>
       <c r="AE147" s="108">
         <v>370770</v>
       </c>
+      <c r="AF147" s="108">
+        <v>370383</v>
+      </c>
     </row>
-    <row r="148" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A148" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B148" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="27">
         <v>209186</v>
       </c>
       <c r="D148" s="27">
         <v>208727</v>
       </c>
       <c r="E148" s="27">
         <v>208418</v>
       </c>
       <c r="F148" s="27">
         <v>208067</v>
       </c>
       <c r="G148" s="27">
         <v>207802</v>
       </c>
       <c r="H148" s="74">
         <v>207352</v>
       </c>
       <c r="I148" s="27">
@@ -19425,52 +19841,55 @@
       </c>
       <c r="X148" s="74">
         <v>199259</v>
       </c>
       <c r="Y148" s="74">
         <v>198684</v>
       </c>
       <c r="Z148" s="74">
         <v>198242</v>
       </c>
       <c r="AA148" s="74">
         <v>197965</v>
       </c>
       <c r="AB148" s="74">
         <v>197575</v>
       </c>
       <c r="AC148" s="74">
         <v>197281</v>
       </c>
       <c r="AD148" s="108">
         <v>196849</v>
       </c>
       <c r="AE148" s="108">
         <v>196437</v>
       </c>
+      <c r="AF148" s="108">
+        <v>196149</v>
+      </c>
     </row>
-    <row r="149" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A149" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C149" s="27">
         <v>312289</v>
       </c>
       <c r="D149" s="27">
         <v>311576</v>
       </c>
       <c r="E149" s="27">
         <v>311006</v>
       </c>
       <c r="F149" s="27">
         <v>310485</v>
       </c>
       <c r="G149" s="27">
         <v>310171</v>
       </c>
       <c r="H149" s="74">
         <v>309697</v>
       </c>
       <c r="I149" s="27">
@@ -19520,52 +19939,55 @@
       </c>
       <c r="X149" s="74">
         <v>298711</v>
       </c>
       <c r="Y149" s="74">
         <v>298171</v>
       </c>
       <c r="Z149" s="74">
         <v>297618</v>
       </c>
       <c r="AA149" s="74">
         <v>297098</v>
       </c>
       <c r="AB149" s="74">
         <v>296524</v>
       </c>
       <c r="AC149" s="74">
         <v>296033</v>
       </c>
       <c r="AD149" s="108">
         <v>295605</v>
       </c>
       <c r="AE149" s="108">
         <v>294990</v>
       </c>
+      <c r="AF149" s="108">
+        <v>294608</v>
+      </c>
     </row>
-    <row r="150" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B150" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="27">
         <v>446735</v>
       </c>
       <c r="D150" s="27">
         <v>447029</v>
       </c>
       <c r="E150" s="27">
         <v>446985</v>
       </c>
       <c r="F150" s="27">
         <v>447070</v>
       </c>
       <c r="G150" s="27">
         <v>447348</v>
       </c>
       <c r="H150" s="74">
         <v>447669</v>
       </c>
       <c r="I150" s="27">
@@ -19615,52 +20037,55 @@
       </c>
       <c r="X150" s="74">
         <v>446777</v>
       </c>
       <c r="Y150" s="74">
         <v>446704</v>
       </c>
       <c r="Z150" s="74">
         <v>446782</v>
       </c>
       <c r="AA150" s="74">
         <v>446828</v>
       </c>
       <c r="AB150" s="74">
         <v>446988</v>
       </c>
       <c r="AC150" s="74">
         <v>446777</v>
       </c>
       <c r="AD150" s="108">
         <v>446539</v>
       </c>
       <c r="AE150" s="108">
         <v>446381</v>
       </c>
+      <c r="AF150" s="108">
+        <v>446273</v>
+      </c>
     </row>
-    <row r="151" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A151" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B151" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C151" s="27">
         <v>428705</v>
       </c>
       <c r="D151" s="27">
         <v>429021</v>
       </c>
       <c r="E151" s="27">
         <v>429856</v>
       </c>
       <c r="F151" s="27">
         <v>430422</v>
       </c>
       <c r="G151" s="27">
         <v>431121</v>
       </c>
       <c r="H151" s="74">
         <v>431501</v>
       </c>
       <c r="I151" s="27">
@@ -19710,52 +20135,55 @@
       </c>
       <c r="X151" s="74">
         <v>435089</v>
       </c>
       <c r="Y151" s="74">
         <v>435330</v>
       </c>
       <c r="Z151" s="74">
         <v>435563</v>
       </c>
       <c r="AA151" s="74">
         <v>435957</v>
       </c>
       <c r="AB151" s="74">
         <v>436068</v>
       </c>
       <c r="AC151" s="74">
         <v>436260</v>
       </c>
       <c r="AD151" s="108">
         <v>436524</v>
       </c>
       <c r="AE151" s="108">
         <v>436640</v>
       </c>
+      <c r="AF151" s="108">
+        <v>436591</v>
+      </c>
     </row>
-    <row r="152" spans="1:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C152" s="27">
         <v>220733</v>
       </c>
       <c r="D152" s="27">
         <v>220425</v>
       </c>
       <c r="E152" s="27">
         <v>220061</v>
       </c>
       <c r="F152" s="27">
         <v>219919</v>
       </c>
       <c r="G152" s="27">
         <v>219709</v>
       </c>
       <c r="H152" s="74">
         <v>219653</v>
       </c>
       <c r="I152" s="27">
@@ -19805,52 +20233,55 @@
       </c>
       <c r="X152" s="74">
         <v>213223</v>
       </c>
       <c r="Y152" s="74">
         <v>213056</v>
       </c>
       <c r="Z152" s="74">
         <v>212734</v>
       </c>
       <c r="AA152" s="74">
         <v>212526</v>
       </c>
       <c r="AB152" s="74">
         <v>212160</v>
       </c>
       <c r="AC152" s="74">
         <v>212055</v>
       </c>
       <c r="AD152" s="108">
         <v>211822</v>
       </c>
       <c r="AE152" s="108">
         <v>211530</v>
       </c>
+      <c r="AF152" s="108">
+        <v>211364</v>
+      </c>
     </row>
-    <row r="153" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A153" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B153" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="27">
         <v>270778</v>
       </c>
       <c r="D153" s="27">
         <v>270147</v>
       </c>
       <c r="E153" s="27">
         <v>269346</v>
       </c>
       <c r="F153" s="27">
         <v>268975</v>
       </c>
       <c r="G153" s="27">
         <v>268866</v>
       </c>
       <c r="H153" s="74">
         <v>268570</v>
       </c>
       <c r="I153" s="27">
@@ -19900,52 +20331,55 @@
       </c>
       <c r="X153" s="74">
         <v>257797</v>
       </c>
       <c r="Y153" s="74">
         <v>257269</v>
       </c>
       <c r="Z153" s="74">
         <v>256575</v>
       </c>
       <c r="AA153" s="74">
         <v>256052</v>
       </c>
       <c r="AB153" s="74">
         <v>255595</v>
       </c>
       <c r="AC153" s="74">
         <v>255276</v>
       </c>
       <c r="AD153" s="108">
         <v>254805</v>
       </c>
       <c r="AE153" s="108">
         <v>254585</v>
       </c>
+      <c r="AF153" s="108">
+        <v>254391</v>
+      </c>
     </row>
-    <row r="154" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A154" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="32" t="s">
         <v>84</v>
       </c>
       <c r="C154" s="27">
         <v>1613950</v>
       </c>
       <c r="D154" s="27">
         <v>1613316</v>
       </c>
       <c r="E154" s="27">
         <v>1613932</v>
       </c>
       <c r="F154" s="27">
         <v>1614921</v>
       </c>
       <c r="G154" s="27">
         <v>1615942</v>
       </c>
       <c r="H154" s="74">
         <v>1612907</v>
       </c>
       <c r="I154" s="27">
@@ -19995,52 +20429,55 @@
       </c>
       <c r="X154" s="74">
         <v>1603801</v>
       </c>
       <c r="Y154" s="74">
         <v>1603289</v>
       </c>
       <c r="Z154" s="74">
         <v>1603156</v>
       </c>
       <c r="AA154" s="74">
         <v>1603371</v>
       </c>
       <c r="AB154" s="74">
         <v>1601437</v>
       </c>
       <c r="AC154" s="74">
         <v>1601599</v>
       </c>
       <c r="AD154" s="108">
         <v>1601579</v>
       </c>
       <c r="AE154" s="108">
         <v>1601463</v>
       </c>
+      <c r="AF154" s="108">
+        <v>1601122</v>
+      </c>
     </row>
-    <row r="155" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A155" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B155" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C155" s="27">
         <v>46156</v>
       </c>
       <c r="D155" s="27">
         <v>46134</v>
       </c>
       <c r="E155" s="27">
         <v>46135</v>
       </c>
       <c r="F155" s="27">
         <v>46111</v>
       </c>
       <c r="G155" s="27">
         <v>46010</v>
       </c>
       <c r="H155" s="74">
         <v>45998</v>
       </c>
       <c r="I155" s="27">
@@ -20090,52 +20527,55 @@
       </c>
       <c r="X155" s="74">
         <v>45039</v>
       </c>
       <c r="Y155" s="74">
         <v>45095</v>
       </c>
       <c r="Z155" s="74">
         <v>44980</v>
       </c>
       <c r="AA155" s="74">
         <v>44949</v>
       </c>
       <c r="AB155" s="74">
         <v>44872</v>
       </c>
       <c r="AC155" s="74">
         <v>44764</v>
       </c>
       <c r="AD155" s="108">
         <v>44730</v>
       </c>
       <c r="AE155" s="108">
         <v>44609</v>
       </c>
+      <c r="AF155" s="108">
+        <v>44570</v>
+      </c>
     </row>
-    <row r="156" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A156" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B156" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="48">
         <v>243100</v>
       </c>
       <c r="D156" s="48">
         <v>242778</v>
       </c>
       <c r="E156" s="48">
         <v>242619</v>
       </c>
       <c r="F156" s="48">
         <v>242335</v>
       </c>
       <c r="G156" s="48">
         <v>242114</v>
       </c>
       <c r="H156" s="74">
         <v>241765</v>
       </c>
       <c r="I156" s="48">
@@ -20185,87 +20625,91 @@
       </c>
       <c r="X156" s="74">
         <v>233515</v>
       </c>
       <c r="Y156" s="74">
         <v>233082</v>
       </c>
       <c r="Z156" s="74">
         <v>232782</v>
       </c>
       <c r="AA156" s="74">
         <v>232486</v>
       </c>
       <c r="AB156" s="74">
         <v>231978</v>
       </c>
       <c r="AC156" s="74">
         <v>231752</v>
       </c>
       <c r="AD156" s="108">
         <v>231538</v>
       </c>
       <c r="AE156" s="108">
         <v>231287</v>
       </c>
+      <c r="AF156" s="108">
+        <v>231046</v>
+      </c>
     </row>
-    <row r="157" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A157" s="17"/>
-      <c r="B157" s="116" t="s">
+      <c r="B157" s="124" t="s">
         <v>81</v>
       </c>
-      <c r="C157" s="116"/>
-[...27 lines deleted...]
-      <c r="AE157" s="116"/>
+      <c r="C157" s="124"/>
+      <c r="D157" s="124"/>
+      <c r="E157" s="124"/>
+      <c r="F157" s="124"/>
+      <c r="G157" s="124"/>
+      <c r="H157" s="124"/>
+      <c r="I157" s="124"/>
+      <c r="J157" s="124"/>
+      <c r="K157" s="124"/>
+      <c r="L157" s="124"/>
+      <c r="M157" s="124"/>
+      <c r="N157" s="124"/>
+      <c r="O157" s="124"/>
+      <c r="P157" s="124"/>
+      <c r="Q157" s="124"/>
+      <c r="R157" s="124"/>
+      <c r="S157" s="124"/>
+      <c r="T157" s="124"/>
+      <c r="U157" s="124"/>
+      <c r="V157" s="124"/>
+      <c r="W157" s="124"/>
+      <c r="X157" s="124"/>
+      <c r="Y157" s="124"/>
+      <c r="Z157" s="124"/>
+      <c r="AA157" s="124"/>
+      <c r="AB157" s="124"/>
+      <c r="AC157" s="124"/>
+      <c r="AD157" s="124"/>
+      <c r="AE157" s="124"/>
+      <c r="AF157" s="124"/>
     </row>
-    <row r="158" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A158" s="24"/>
       <c r="B158" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C158" s="58">
         <v>3852283</v>
       </c>
       <c r="D158" s="58">
         <v>3851260</v>
       </c>
       <c r="E158" s="58">
         <v>3851719</v>
       </c>
       <c r="F158" s="59">
         <v>3853496</v>
       </c>
       <c r="G158" s="59">
         <v>3854740</v>
       </c>
       <c r="H158" s="65">
         <v>3826655</v>
       </c>
       <c r="I158" s="59">
         <v>3826649</v>
       </c>
@@ -20313,52 +20757,55 @@
       </c>
       <c r="X158" s="74">
         <v>3809022</v>
       </c>
       <c r="Y158" s="74">
         <v>3808302</v>
       </c>
       <c r="Z158" s="74">
         <v>3807616</v>
       </c>
       <c r="AA158" s="74">
         <v>3808109</v>
       </c>
       <c r="AB158" s="74">
         <v>3780619</v>
       </c>
       <c r="AC158" s="74">
         <v>3780871</v>
       </c>
       <c r="AD158" s="108">
         <v>3780784</v>
       </c>
       <c r="AE158" s="108">
         <v>3780736</v>
       </c>
+      <c r="AF158" s="108">
+        <v>3780615</v>
+      </c>
     </row>
-    <row r="159" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A159" s="23">
         <v>100000000</v>
       </c>
       <c r="B159" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="58">
         <v>118940</v>
       </c>
       <c r="D159" s="58">
         <v>118665</v>
       </c>
       <c r="E159" s="58">
         <v>118495</v>
       </c>
       <c r="F159" s="59">
         <v>118351</v>
       </c>
       <c r="G159" s="59">
         <v>118157</v>
       </c>
       <c r="H159" s="65">
         <v>117978</v>
       </c>
       <c r="I159" s="59">
@@ -20408,52 +20855,55 @@
       </c>
       <c r="X159" s="74">
         <v>113123</v>
       </c>
       <c r="Y159" s="74">
         <v>112857</v>
       </c>
       <c r="Z159" s="74">
         <v>112549</v>
       </c>
       <c r="AA159" s="74">
         <v>112332</v>
       </c>
       <c r="AB159" s="74">
         <v>112138</v>
       </c>
       <c r="AC159" s="74">
         <v>112026</v>
       </c>
       <c r="AD159" s="108">
         <v>111879</v>
       </c>
       <c r="AE159" s="108">
         <v>111664</v>
       </c>
+      <c r="AF159" s="108">
+        <v>111512</v>
+      </c>
     </row>
-    <row r="160" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A160" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B160" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C160" s="58">
         <v>173303</v>
       </c>
       <c r="D160" s="58">
         <v>173103</v>
       </c>
       <c r="E160" s="58">
         <v>172970</v>
       </c>
       <c r="F160" s="59">
         <v>173357</v>
       </c>
       <c r="G160" s="59">
         <v>173196</v>
       </c>
       <c r="H160" s="65">
         <v>173118</v>
       </c>
       <c r="I160" s="59">
@@ -20503,52 +20953,55 @@
       </c>
       <c r="X160" s="74">
         <v>170272</v>
       </c>
       <c r="Y160" s="74">
         <v>170222</v>
       </c>
       <c r="Z160" s="74">
         <v>170114</v>
       </c>
       <c r="AA160" s="74">
         <v>170177</v>
       </c>
       <c r="AB160" s="74">
         <v>170200</v>
       </c>
       <c r="AC160" s="74">
         <v>170432</v>
       </c>
       <c r="AD160" s="108">
         <v>170512</v>
       </c>
       <c r="AE160" s="108">
         <v>170734</v>
       </c>
+      <c r="AF160" s="108">
+        <v>170914</v>
+      </c>
     </row>
-    <row r="161" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A161" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B161" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C161" s="58">
         <v>121160</v>
       </c>
       <c r="D161" s="58">
         <v>121047</v>
       </c>
       <c r="E161" s="58">
         <v>121004</v>
       </c>
       <c r="F161" s="59">
         <v>120977</v>
       </c>
       <c r="G161" s="59">
         <v>120832</v>
       </c>
       <c r="H161" s="65">
         <v>120835</v>
       </c>
       <c r="I161" s="59">
@@ -20598,52 +21051,55 @@
       </c>
       <c r="X161" s="74">
         <v>117336</v>
       </c>
       <c r="Y161" s="74">
         <v>117239</v>
       </c>
       <c r="Z161" s="74">
         <v>117106</v>
       </c>
       <c r="AA161" s="74">
         <v>116965</v>
       </c>
       <c r="AB161" s="74">
         <v>116888</v>
       </c>
       <c r="AC161" s="74">
         <v>116764</v>
       </c>
       <c r="AD161" s="108">
         <v>116627</v>
       </c>
       <c r="AE161" s="108">
         <v>116555</v>
       </c>
+      <c r="AF161" s="108">
+        <v>116499</v>
+      </c>
     </row>
-    <row r="162" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A162" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="58">
         <v>645177</v>
       </c>
       <c r="D162" s="58">
         <v>646171</v>
       </c>
       <c r="E162" s="58">
         <v>647274</v>
       </c>
       <c r="F162" s="59">
         <v>648547</v>
       </c>
       <c r="G162" s="59">
         <v>649884</v>
       </c>
       <c r="H162" s="65">
         <v>624053</v>
       </c>
       <c r="I162" s="59">
@@ -20693,52 +21149,55 @@
       </c>
       <c r="X162" s="74">
         <v>645030</v>
       </c>
       <c r="Y162" s="74">
         <v>646502</v>
       </c>
       <c r="Z162" s="74">
         <v>647670</v>
       </c>
       <c r="AA162" s="74">
         <v>649269</v>
       </c>
       <c r="AB162" s="74">
         <v>651410</v>
       </c>
       <c r="AC162" s="74">
         <v>652688</v>
       </c>
       <c r="AD162" s="108">
         <v>653879</v>
       </c>
       <c r="AE162" s="108">
         <v>655205</v>
       </c>
+      <c r="AF162" s="108">
+        <v>656113</v>
+      </c>
     </row>
-    <row r="163" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A163" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B163" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C163" s="58">
         <v>159291</v>
       </c>
       <c r="D163" s="58">
         <v>159666</v>
       </c>
       <c r="E163" s="58">
         <v>160048</v>
       </c>
       <c r="F163" s="59">
         <v>160365</v>
       </c>
       <c r="G163" s="59">
         <v>160705</v>
       </c>
       <c r="H163" s="65">
         <v>160846</v>
       </c>
       <c r="I163" s="59">
@@ -20788,52 +21247,55 @@
       </c>
       <c r="X163" s="74">
         <v>163768</v>
       </c>
       <c r="Y163" s="74">
         <v>163971</v>
       </c>
       <c r="Z163" s="74">
         <v>164136</v>
       </c>
       <c r="AA163" s="74">
         <v>164289</v>
       </c>
       <c r="AB163" s="74">
         <v>164518</v>
       </c>
       <c r="AC163" s="74">
         <v>164698</v>
       </c>
       <c r="AD163" s="108">
         <v>164921</v>
       </c>
       <c r="AE163" s="108">
         <v>165043</v>
       </c>
+      <c r="AF163" s="108">
+        <v>165256</v>
+      </c>
     </row>
-    <row r="164" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A164" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="58">
         <v>152947</v>
       </c>
       <c r="D164" s="58">
         <v>152759</v>
       </c>
       <c r="E164" s="58">
         <v>152701</v>
       </c>
       <c r="F164" s="59">
         <v>152640</v>
       </c>
       <c r="G164" s="59">
         <v>152456</v>
       </c>
       <c r="H164" s="65">
         <v>152270</v>
       </c>
       <c r="I164" s="59">
@@ -20883,52 +21345,55 @@
       </c>
       <c r="X164" s="74">
         <v>150020</v>
       </c>
       <c r="Y164" s="74">
         <v>149840</v>
       </c>
       <c r="Z164" s="74">
         <v>149862</v>
       </c>
       <c r="AA164" s="74">
         <v>149763</v>
       </c>
       <c r="AB164" s="74">
         <v>149628</v>
       </c>
       <c r="AC164" s="74">
         <v>149571</v>
       </c>
       <c r="AD164" s="108">
         <v>149384</v>
       </c>
       <c r="AE164" s="108">
         <v>149291</v>
       </c>
+      <c r="AF164" s="108">
+        <v>149145</v>
+      </c>
     </row>
-    <row r="165" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A165" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B165" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="58">
         <v>351407</v>
       </c>
       <c r="D165" s="58">
         <v>351155</v>
       </c>
       <c r="E165" s="58">
         <v>350917</v>
       </c>
       <c r="F165" s="59">
         <v>350883</v>
       </c>
       <c r="G165" s="59">
         <v>350707</v>
       </c>
       <c r="H165" s="65">
         <v>350784</v>
       </c>
       <c r="I165" s="59">
@@ -20978,52 +21443,55 @@
       </c>
       <c r="X165" s="74">
         <v>346106</v>
       </c>
       <c r="Y165" s="74">
         <v>345682</v>
       </c>
       <c r="Z165" s="74">
         <v>345400</v>
       </c>
       <c r="AA165" s="74">
         <v>345167</v>
       </c>
       <c r="AB165" s="74">
         <v>320609</v>
       </c>
       <c r="AC165" s="74">
         <v>320264</v>
       </c>
       <c r="AD165" s="108">
         <v>319964</v>
       </c>
       <c r="AE165" s="108">
         <v>319672</v>
       </c>
+      <c r="AF165" s="108">
+        <v>319384</v>
+      </c>
     </row>
-    <row r="166" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A166" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B166" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C166" s="58">
         <v>196138</v>
       </c>
       <c r="D166" s="58">
         <v>195861</v>
       </c>
       <c r="E166" s="58">
         <v>195779</v>
       </c>
       <c r="F166" s="59">
         <v>195751</v>
       </c>
       <c r="G166" s="59">
         <v>195651</v>
       </c>
       <c r="H166" s="65">
         <v>195604</v>
       </c>
       <c r="I166" s="59">
@@ -21073,52 +21541,55 @@
       </c>
       <c r="X166" s="74">
         <v>192405</v>
       </c>
       <c r="Y166" s="74">
         <v>192115</v>
       </c>
       <c r="Z166" s="74">
         <v>191929</v>
       </c>
       <c r="AA166" s="74">
         <v>191780</v>
       </c>
       <c r="AB166" s="74">
         <v>189028</v>
       </c>
       <c r="AC166" s="74">
         <v>188985</v>
       </c>
       <c r="AD166" s="108">
         <v>188901</v>
       </c>
       <c r="AE166" s="108">
         <v>188749</v>
       </c>
+      <c r="AF166" s="108">
+        <v>188630</v>
+      </c>
     </row>
-    <row r="167" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A167" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B167" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="58">
         <v>106834</v>
       </c>
       <c r="D167" s="58">
         <v>106594</v>
       </c>
       <c r="E167" s="58">
         <v>106437</v>
       </c>
       <c r="F167" s="59">
         <v>106276</v>
       </c>
       <c r="G167" s="59">
         <v>106145</v>
       </c>
       <c r="H167" s="65">
         <v>105941</v>
       </c>
       <c r="I167" s="59">
@@ -21168,52 +21639,55 @@
       </c>
       <c r="X167" s="74">
         <v>102453</v>
       </c>
       <c r="Y167" s="74">
         <v>102141</v>
       </c>
       <c r="Z167" s="74">
         <v>101911</v>
       </c>
       <c r="AA167" s="74">
         <v>101777</v>
       </c>
       <c r="AB167" s="74">
         <v>101648</v>
       </c>
       <c r="AC167" s="74">
         <v>101506</v>
       </c>
       <c r="AD167" s="108">
         <v>101286</v>
       </c>
       <c r="AE167" s="108">
         <v>101092</v>
       </c>
+      <c r="AF167" s="108">
+        <v>100958</v>
+      </c>
     </row>
-    <row r="168" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A168" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C168" s="58">
         <v>158449</v>
       </c>
       <c r="D168" s="58">
         <v>158080</v>
       </c>
       <c r="E168" s="58">
         <v>157748</v>
       </c>
       <c r="F168" s="59">
         <v>157508</v>
       </c>
       <c r="G168" s="59">
         <v>157362</v>
       </c>
       <c r="H168" s="65">
         <v>157138</v>
       </c>
       <c r="I168" s="59">
@@ -21263,52 +21737,55 @@
       </c>
       <c r="X168" s="74">
         <v>152040</v>
       </c>
       <c r="Y168" s="74">
         <v>151789</v>
       </c>
       <c r="Z168" s="74">
         <v>151487</v>
       </c>
       <c r="AA168" s="74">
         <v>151258</v>
       </c>
       <c r="AB168" s="74">
         <v>150977</v>
       </c>
       <c r="AC168" s="74">
         <v>150685</v>
       </c>
       <c r="AD168" s="108">
         <v>150511</v>
       </c>
       <c r="AE168" s="108">
         <v>150211</v>
       </c>
+      <c r="AF168" s="108">
+        <v>150102</v>
+      </c>
     </row>
-    <row r="169" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A169" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B169" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="58">
         <v>229256</v>
       </c>
       <c r="D169" s="58">
         <v>229412</v>
       </c>
       <c r="E169" s="58">
         <v>229350</v>
       </c>
       <c r="F169" s="59">
         <v>229412</v>
       </c>
       <c r="G169" s="59">
         <v>229527</v>
       </c>
       <c r="H169" s="65">
         <v>229702</v>
       </c>
       <c r="I169" s="59">
@@ -21358,52 +21835,55 @@
       </c>
       <c r="X169" s="74">
         <v>229957</v>
       </c>
       <c r="Y169" s="74">
         <v>229939</v>
       </c>
       <c r="Z169" s="74">
         <v>229971</v>
       </c>
       <c r="AA169" s="74">
         <v>229949</v>
       </c>
       <c r="AB169" s="74">
         <v>230040</v>
       </c>
       <c r="AC169" s="74">
         <v>229919</v>
       </c>
       <c r="AD169" s="108">
         <v>229808</v>
       </c>
       <c r="AE169" s="108">
         <v>229704</v>
       </c>
+      <c r="AF169" s="108">
+        <v>229659</v>
+      </c>
     </row>
-    <row r="170" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A170" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B170" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C170" s="58">
         <v>217956</v>
       </c>
       <c r="D170" s="58">
         <v>218170</v>
       </c>
       <c r="E170" s="58">
         <v>218608</v>
       </c>
       <c r="F170" s="59">
         <v>218973</v>
       </c>
       <c r="G170" s="59">
         <v>219344</v>
       </c>
       <c r="H170" s="65">
         <v>219588</v>
       </c>
       <c r="I170" s="59">
@@ -21453,52 +21933,55 @@
       </c>
       <c r="X170" s="74">
         <v>222520</v>
       </c>
       <c r="Y170" s="74">
         <v>222658</v>
       </c>
       <c r="Z170" s="74">
         <v>222801</v>
       </c>
       <c r="AA170" s="74">
         <v>223050</v>
       </c>
       <c r="AB170" s="74">
         <v>223130</v>
       </c>
       <c r="AC170" s="74">
         <v>223191</v>
       </c>
       <c r="AD170" s="108">
         <v>223286</v>
       </c>
       <c r="AE170" s="108">
         <v>223394</v>
       </c>
+      <c r="AF170" s="108">
+        <v>223385</v>
+      </c>
     </row>
-    <row r="171" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A171" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B171" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C171" s="58">
         <v>112592</v>
       </c>
       <c r="D171" s="58">
         <v>112475</v>
       </c>
       <c r="E171" s="58">
         <v>112341</v>
       </c>
       <c r="F171" s="59">
         <v>112238</v>
       </c>
       <c r="G171" s="59">
         <v>112214</v>
       </c>
       <c r="H171" s="65">
         <v>112182</v>
       </c>
       <c r="I171" s="59">
@@ -21548,52 +22031,55 @@
       </c>
       <c r="X171" s="74">
         <v>109322</v>
       </c>
       <c r="Y171" s="74">
         <v>109246</v>
       </c>
       <c r="Z171" s="74">
         <v>109067</v>
       </c>
       <c r="AA171" s="74">
         <v>108960</v>
       </c>
       <c r="AB171" s="74">
         <v>108777</v>
       </c>
       <c r="AC171" s="74">
         <v>108720</v>
       </c>
       <c r="AD171" s="108">
         <v>108625</v>
       </c>
       <c r="AE171" s="108">
         <v>108513</v>
       </c>
+      <c r="AF171" s="108">
+        <v>108414</v>
+      </c>
     </row>
-    <row r="172" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A172" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B172" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C172" s="58">
         <v>135539</v>
       </c>
       <c r="D172" s="58">
         <v>135157</v>
       </c>
       <c r="E172" s="58">
         <v>134760</v>
       </c>
       <c r="F172" s="59">
         <v>134533</v>
       </c>
       <c r="G172" s="59">
         <v>134436</v>
       </c>
       <c r="H172" s="65">
         <v>134284</v>
       </c>
       <c r="I172" s="59">
@@ -21643,52 +22129,55 @@
       </c>
       <c r="X172" s="74">
         <v>129274</v>
       </c>
       <c r="Y172" s="74">
         <v>128985</v>
       </c>
       <c r="Z172" s="74">
         <v>128619</v>
       </c>
       <c r="AA172" s="74">
         <v>128371</v>
       </c>
       <c r="AB172" s="74">
         <v>128154</v>
       </c>
       <c r="AC172" s="74">
         <v>128020</v>
       </c>
       <c r="AD172" s="108">
         <v>127810</v>
       </c>
       <c r="AE172" s="108">
         <v>127701</v>
       </c>
+      <c r="AF172" s="108">
+        <v>127614</v>
+      </c>
     </row>
-    <row r="173" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A173" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C173" s="58">
         <v>827196</v>
       </c>
       <c r="D173" s="58">
         <v>827003</v>
       </c>
       <c r="E173" s="58">
         <v>827389</v>
       </c>
       <c r="F173" s="59">
         <v>827948</v>
       </c>
       <c r="G173" s="59">
         <v>828530</v>
       </c>
       <c r="H173" s="65">
         <v>826887</v>
       </c>
       <c r="I173" s="59">
@@ -21738,52 +22227,55 @@
       </c>
       <c r="X173" s="74">
         <v>824248</v>
       </c>
       <c r="Y173" s="74">
         <v>824120</v>
       </c>
       <c r="Z173" s="74">
         <v>824170</v>
       </c>
       <c r="AA173" s="74">
         <v>824345</v>
       </c>
       <c r="AB173" s="74">
         <v>823099</v>
       </c>
       <c r="AC173" s="74">
         <v>823200</v>
       </c>
       <c r="AD173" s="108">
         <v>823296</v>
       </c>
       <c r="AE173" s="108">
         <v>823300</v>
       </c>
+      <c r="AF173" s="108">
+        <v>823261</v>
+      </c>
     </row>
-    <row r="174" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A174" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C174" s="58">
         <v>23917</v>
       </c>
       <c r="D174" s="58">
         <v>23901</v>
       </c>
       <c r="E174" s="58">
         <v>23916</v>
       </c>
       <c r="F174" s="59">
         <v>23901</v>
       </c>
       <c r="G174" s="59">
         <v>23858</v>
       </c>
       <c r="H174" s="65">
         <v>23865</v>
       </c>
       <c r="I174" s="59">
@@ -21833,52 +22325,55 @@
       </c>
       <c r="X174" s="74">
         <v>23567</v>
       </c>
       <c r="Y174" s="74">
         <v>23590</v>
       </c>
       <c r="Z174" s="74">
         <v>23538</v>
       </c>
       <c r="AA174" s="74">
         <v>23508</v>
       </c>
       <c r="AB174" s="74">
         <v>23467</v>
       </c>
       <c r="AC174" s="74">
         <v>23423</v>
       </c>
       <c r="AD174" s="108">
         <v>23417</v>
       </c>
       <c r="AE174" s="108">
         <v>23345</v>
       </c>
+      <c r="AF174" s="108">
+        <v>23316</v>
+      </c>
     </row>
-    <row r="175" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A175" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B175" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="58">
         <v>122181</v>
       </c>
       <c r="D175" s="58">
         <v>122041</v>
       </c>
       <c r="E175" s="58">
         <v>121982</v>
       </c>
       <c r="F175" s="58">
         <v>121836</v>
       </c>
       <c r="G175" s="58">
         <v>121736</v>
       </c>
       <c r="H175" s="65">
         <v>121580</v>
       </c>
       <c r="I175" s="58">
@@ -21928,86 +22423,90 @@
       </c>
       <c r="X175" s="74">
         <v>117581</v>
       </c>
       <c r="Y175" s="74">
         <v>117406</v>
       </c>
       <c r="Z175" s="74">
         <v>117286</v>
       </c>
       <c r="AA175" s="74">
         <v>117149</v>
       </c>
       <c r="AB175" s="74">
         <v>116908</v>
       </c>
       <c r="AC175" s="74">
         <v>116779</v>
       </c>
       <c r="AD175" s="108">
         <v>116678</v>
       </c>
       <c r="AE175" s="108">
         <v>116563</v>
       </c>
+      <c r="AF175" s="108">
+        <v>116453</v>
+      </c>
     </row>
-    <row r="176" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="B176" s="116" t="s">
+    <row r="176" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="B176" s="124" t="s">
         <v>82</v>
       </c>
-      <c r="C176" s="116"/>
-[...27 lines deleted...]
-      <c r="AE176" s="116"/>
+      <c r="C176" s="124"/>
+      <c r="D176" s="124"/>
+      <c r="E176" s="124"/>
+      <c r="F176" s="124"/>
+      <c r="G176" s="124"/>
+      <c r="H176" s="124"/>
+      <c r="I176" s="124"/>
+      <c r="J176" s="124"/>
+      <c r="K176" s="124"/>
+      <c r="L176" s="124"/>
+      <c r="M176" s="124"/>
+      <c r="N176" s="124"/>
+      <c r="O176" s="124"/>
+      <c r="P176" s="124"/>
+      <c r="Q176" s="124"/>
+      <c r="R176" s="124"/>
+      <c r="S176" s="124"/>
+      <c r="T176" s="124"/>
+      <c r="U176" s="124"/>
+      <c r="V176" s="124"/>
+      <c r="W176" s="124"/>
+      <c r="X176" s="124"/>
+      <c r="Y176" s="124"/>
+      <c r="Z176" s="124"/>
+      <c r="AA176" s="124"/>
+      <c r="AB176" s="124"/>
+      <c r="AC176" s="124"/>
+      <c r="AD176" s="124"/>
+      <c r="AE176" s="124"/>
+      <c r="AF176" s="124"/>
     </row>
-    <row r="177" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A177" s="24"/>
       <c r="B177" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="65">
         <v>3730259</v>
       </c>
       <c r="D177" s="65">
         <v>3728747</v>
       </c>
       <c r="E177" s="65">
         <v>3728699</v>
       </c>
       <c r="F177" s="65">
         <v>3729453</v>
       </c>
       <c r="G177" s="65">
         <v>3730267</v>
       </c>
       <c r="H177" s="65">
         <v>3703744</v>
       </c>
       <c r="I177" s="65">
         <v>3702108</v>
       </c>
@@ -22055,52 +22554,55 @@
       </c>
       <c r="X177" s="74">
         <v>3661385</v>
       </c>
       <c r="Y177" s="74">
         <v>3659886</v>
       </c>
       <c r="Z177" s="74">
         <v>3658199</v>
       </c>
       <c r="AA177" s="74">
         <v>3658063</v>
       </c>
       <c r="AB177" s="74">
         <v>3631028</v>
       </c>
       <c r="AC177" s="74">
         <v>3630447</v>
       </c>
       <c r="AD177" s="108">
         <v>3629175</v>
       </c>
       <c r="AE177" s="108">
         <v>3628531</v>
       </c>
+      <c r="AF177" s="108">
+        <v>3626926</v>
+      </c>
     </row>
-    <row r="178" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A178" s="23">
         <v>100000000</v>
       </c>
       <c r="B178" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="65">
         <v>116079</v>
       </c>
       <c r="D178" s="65">
         <v>115807</v>
       </c>
       <c r="E178" s="65">
         <v>115660</v>
       </c>
       <c r="F178" s="65">
         <v>115538</v>
       </c>
       <c r="G178" s="65">
         <v>115374</v>
       </c>
       <c r="H178" s="65">
         <v>115224</v>
       </c>
       <c r="I178" s="65">
@@ -22150,52 +22652,55 @@
       </c>
       <c r="X178" s="74">
         <v>109823</v>
       </c>
       <c r="Y178" s="74">
         <v>109496</v>
       </c>
       <c r="Z178" s="74">
         <v>109156</v>
       </c>
       <c r="AA178" s="74">
         <v>108881</v>
       </c>
       <c r="AB178" s="74">
         <v>108574</v>
       </c>
       <c r="AC178" s="74">
         <v>108430</v>
       </c>
       <c r="AD178" s="108">
         <v>108193</v>
       </c>
       <c r="AE178" s="108">
         <v>107903</v>
       </c>
+      <c r="AF178" s="108">
+        <v>107608</v>
+      </c>
     </row>
-    <row r="179" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A179" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B179" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="65">
         <v>168973</v>
       </c>
       <c r="D179" s="65">
         <v>168634</v>
       </c>
       <c r="E179" s="65">
         <v>168325</v>
       </c>
       <c r="F179" s="65">
         <v>168309</v>
       </c>
       <c r="G179" s="65">
         <v>168052</v>
       </c>
       <c r="H179" s="65">
         <v>167872</v>
       </c>
       <c r="I179" s="65">
@@ -22245,52 +22750,55 @@
       </c>
       <c r="X179" s="74">
         <v>162865</v>
       </c>
       <c r="Y179" s="74">
         <v>162755</v>
       </c>
       <c r="Z179" s="74">
         <v>162576</v>
       </c>
       <c r="AA179" s="74">
         <v>162560</v>
       </c>
       <c r="AB179" s="74">
         <v>162541</v>
       </c>
       <c r="AC179" s="74">
         <v>162503</v>
       </c>
       <c r="AD179" s="108">
         <v>162462</v>
       </c>
       <c r="AE179" s="108">
         <v>162525</v>
       </c>
+      <c r="AF179" s="108">
+        <v>162410</v>
+      </c>
     </row>
-    <row r="180" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A180" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B180" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C180" s="65">
         <v>114590</v>
       </c>
       <c r="D180" s="65">
         <v>114529</v>
       </c>
       <c r="E180" s="65">
         <v>114519</v>
       </c>
       <c r="F180" s="65">
         <v>114400</v>
       </c>
       <c r="G180" s="65">
         <v>114278</v>
       </c>
       <c r="H180" s="65">
         <v>114229</v>
       </c>
       <c r="I180" s="65">
@@ -22340,52 +22848,55 @@
       </c>
       <c r="X180" s="74">
         <v>110011</v>
       </c>
       <c r="Y180" s="74">
         <v>109931</v>
       </c>
       <c r="Z180" s="74">
         <v>109754</v>
       </c>
       <c r="AA180" s="74">
         <v>109590</v>
       </c>
       <c r="AB180" s="74">
         <v>109474</v>
       </c>
       <c r="AC180" s="74">
         <v>109305</v>
       </c>
       <c r="AD180" s="108">
         <v>109118</v>
       </c>
       <c r="AE180" s="108">
         <v>109022</v>
       </c>
+      <c r="AF180" s="108">
+        <v>108965</v>
+      </c>
     </row>
-    <row r="181" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A181" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B181" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C181" s="65">
         <v>638359</v>
       </c>
       <c r="D181" s="65">
         <v>639168</v>
       </c>
       <c r="E181" s="65">
         <v>640139</v>
       </c>
       <c r="F181" s="65">
         <v>641159</v>
       </c>
       <c r="G181" s="65">
         <v>642382</v>
       </c>
       <c r="H181" s="65">
         <v>618322</v>
       </c>
       <c r="I181" s="65">
@@ -22435,52 +22946,55 @@
       </c>
       <c r="X181" s="74">
         <v>634580</v>
       </c>
       <c r="Y181" s="74">
         <v>635813</v>
       </c>
       <c r="Z181" s="74">
         <v>636700</v>
       </c>
       <c r="AA181" s="74">
         <v>638238</v>
       </c>
       <c r="AB181" s="74">
         <v>640028</v>
       </c>
       <c r="AC181" s="74">
         <v>640968</v>
       </c>
       <c r="AD181" s="108">
         <v>641913</v>
       </c>
       <c r="AE181" s="108">
         <v>643289</v>
       </c>
+      <c r="AF181" s="108">
+        <v>644076</v>
+      </c>
     </row>
-    <row r="182" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A182" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B182" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="65">
         <v>154912</v>
       </c>
       <c r="D182" s="65">
         <v>155322</v>
       </c>
       <c r="E182" s="65">
         <v>155701</v>
       </c>
       <c r="F182" s="65">
         <v>156043</v>
       </c>
       <c r="G182" s="65">
         <v>156421</v>
       </c>
       <c r="H182" s="65">
         <v>156600</v>
       </c>
       <c r="I182" s="65">
@@ -22530,52 +23044,55 @@
       </c>
       <c r="X182" s="74">
         <v>158306</v>
       </c>
       <c r="Y182" s="74">
         <v>158484</v>
       </c>
       <c r="Z182" s="74">
         <v>158577</v>
       </c>
       <c r="AA182" s="74">
         <v>158724</v>
       </c>
       <c r="AB182" s="74">
         <v>158869</v>
       </c>
       <c r="AC182" s="74">
         <v>158992</v>
       </c>
       <c r="AD182" s="108">
         <v>159122</v>
       </c>
       <c r="AE182" s="108">
         <v>159187</v>
       </c>
+      <c r="AF182" s="108">
+        <v>159267</v>
+      </c>
     </row>
-    <row r="183" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A183" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B183" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="65">
         <v>148545</v>
       </c>
       <c r="D183" s="65">
         <v>148331</v>
       </c>
       <c r="E183" s="65">
         <v>148296</v>
       </c>
       <c r="F183" s="65">
         <v>148286</v>
       </c>
       <c r="G183" s="65">
         <v>148136</v>
       </c>
       <c r="H183" s="65">
         <v>147990</v>
       </c>
       <c r="I183" s="65">
@@ -22625,52 +23142,55 @@
       </c>
       <c r="X183" s="74">
         <v>144745</v>
       </c>
       <c r="Y183" s="74">
         <v>144559</v>
       </c>
       <c r="Z183" s="74">
         <v>144427</v>
       </c>
       <c r="AA183" s="74">
         <v>144326</v>
       </c>
       <c r="AB183" s="74">
         <v>144118</v>
       </c>
       <c r="AC183" s="74">
         <v>144037</v>
       </c>
       <c r="AD183" s="108">
         <v>143884</v>
       </c>
       <c r="AE183" s="108">
         <v>143799</v>
       </c>
+      <c r="AF183" s="108">
+        <v>143547</v>
+      </c>
     </row>
-    <row r="184" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="65">
         <v>340384</v>
       </c>
       <c r="D184" s="65">
         <v>340176</v>
       </c>
       <c r="E184" s="65">
         <v>339928</v>
       </c>
       <c r="F184" s="65">
         <v>339818</v>
       </c>
       <c r="G184" s="65">
         <v>339589</v>
       </c>
       <c r="H184" s="65">
         <v>339556</v>
       </c>
       <c r="I184" s="65">
@@ -22720,52 +23240,55 @@
       </c>
       <c r="X184" s="74">
         <v>333055</v>
       </c>
       <c r="Y184" s="74">
         <v>332579</v>
       </c>
       <c r="Z184" s="74">
         <v>332213</v>
       </c>
       <c r="AA184" s="74">
         <v>331841</v>
       </c>
       <c r="AB184" s="74">
         <v>308055</v>
       </c>
       <c r="AC184" s="74">
         <v>307617</v>
       </c>
       <c r="AD184" s="108">
         <v>307061</v>
       </c>
       <c r="AE184" s="108">
         <v>306686</v>
       </c>
+      <c r="AF184" s="108">
+        <v>306348</v>
+      </c>
     </row>
-    <row r="185" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A185" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B185" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C185" s="65">
         <v>190705</v>
       </c>
       <c r="D185" s="65">
         <v>190460</v>
       </c>
       <c r="E185" s="65">
         <v>190304</v>
       </c>
       <c r="F185" s="65">
         <v>190220</v>
       </c>
       <c r="G185" s="65">
         <v>190104</v>
       </c>
       <c r="H185" s="65">
         <v>190006</v>
       </c>
       <c r="I185" s="65">
@@ -22815,52 +23338,55 @@
       </c>
       <c r="X185" s="74">
         <v>185751</v>
       </c>
       <c r="Y185" s="74">
         <v>185463</v>
       </c>
       <c r="Z185" s="74">
         <v>185214</v>
       </c>
       <c r="AA185" s="74">
         <v>185038</v>
       </c>
       <c r="AB185" s="74">
         <v>182372</v>
       </c>
       <c r="AC185" s="74">
         <v>182241</v>
       </c>
       <c r="AD185" s="108">
         <v>182148</v>
       </c>
       <c r="AE185" s="108">
         <v>182021</v>
       </c>
+      <c r="AF185" s="108">
+        <v>181753</v>
+      </c>
     </row>
-    <row r="186" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A186" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B186" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C186" s="65">
         <v>102352</v>
       </c>
       <c r="D186" s="65">
         <v>102133</v>
       </c>
       <c r="E186" s="65">
         <v>101981</v>
       </c>
       <c r="F186" s="65">
         <v>101791</v>
       </c>
       <c r="G186" s="65">
         <v>101657</v>
       </c>
       <c r="H186" s="65">
         <v>101411</v>
       </c>
       <c r="I186" s="65">
@@ -22910,52 +23436,55 @@
       </c>
       <c r="X186" s="74">
         <v>96806</v>
       </c>
       <c r="Y186" s="74">
         <v>96543</v>
       </c>
       <c r="Z186" s="74">
         <v>96331</v>
       </c>
       <c r="AA186" s="74">
         <v>96188</v>
       </c>
       <c r="AB186" s="74">
         <v>95927</v>
       </c>
       <c r="AC186" s="74">
         <v>95775</v>
       </c>
       <c r="AD186" s="108">
         <v>95563</v>
       </c>
       <c r="AE186" s="108">
         <v>95345</v>
       </c>
+      <c r="AF186" s="108">
+        <v>95191</v>
+      </c>
     </row>
-    <row r="187" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A187" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B187" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C187" s="65">
         <v>153840</v>
       </c>
       <c r="D187" s="65">
         <v>153496</v>
       </c>
       <c r="E187" s="65">
         <v>153258</v>
       </c>
       <c r="F187" s="65">
         <v>152977</v>
       </c>
       <c r="G187" s="65">
         <v>152809</v>
       </c>
       <c r="H187" s="65">
         <v>152559</v>
       </c>
       <c r="I187" s="65">
@@ -23005,52 +23534,55 @@
       </c>
       <c r="X187" s="74">
         <v>146671</v>
       </c>
       <c r="Y187" s="74">
         <v>146382</v>
       </c>
       <c r="Z187" s="74">
         <v>146131</v>
       </c>
       <c r="AA187" s="74">
         <v>145840</v>
       </c>
       <c r="AB187" s="74">
         <v>145547</v>
       </c>
       <c r="AC187" s="74">
         <v>145348</v>
       </c>
       <c r="AD187" s="108">
         <v>145094</v>
       </c>
       <c r="AE187" s="108">
         <v>144779</v>
       </c>
+      <c r="AF187" s="108">
+        <v>144506</v>
+      </c>
     </row>
-    <row r="188" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A188" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B188" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="65">
         <v>217479</v>
       </c>
       <c r="D188" s="65">
         <v>217617</v>
       </c>
       <c r="E188" s="65">
         <v>217635</v>
       </c>
       <c r="F188" s="65">
         <v>217658</v>
       </c>
       <c r="G188" s="65">
         <v>217821</v>
       </c>
       <c r="H188" s="65">
         <v>217967</v>
       </c>
       <c r="I188" s="65">
@@ -23100,52 +23632,55 @@
       </c>
       <c r="X188" s="74">
         <v>216820</v>
       </c>
       <c r="Y188" s="74">
         <v>216765</v>
       </c>
       <c r="Z188" s="74">
         <v>216811</v>
       </c>
       <c r="AA188" s="74">
         <v>216879</v>
       </c>
       <c r="AB188" s="74">
         <v>216948</v>
       </c>
       <c r="AC188" s="74">
         <v>216858</v>
       </c>
       <c r="AD188" s="108">
         <v>216731</v>
       </c>
       <c r="AE188" s="108">
         <v>216677</v>
       </c>
+      <c r="AF188" s="108">
+        <v>216614</v>
+      </c>
     </row>
-    <row r="189" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A189" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B189" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C189" s="65">
         <v>210749</v>
       </c>
       <c r="D189" s="65">
         <v>210851</v>
       </c>
       <c r="E189" s="65">
         <v>211248</v>
       </c>
       <c r="F189" s="65">
         <v>211449</v>
       </c>
       <c r="G189" s="65">
         <v>211777</v>
       </c>
       <c r="H189" s="65">
         <v>211913</v>
       </c>
       <c r="I189" s="65">
@@ -23195,52 +23730,55 @@
       </c>
       <c r="X189" s="74">
         <v>212569</v>
       </c>
       <c r="Y189" s="74">
         <v>212672</v>
       </c>
       <c r="Z189" s="74">
         <v>212762</v>
       </c>
       <c r="AA189" s="74">
         <v>212907</v>
       </c>
       <c r="AB189" s="74">
         <v>212938</v>
       </c>
       <c r="AC189" s="74">
         <v>213069</v>
       </c>
       <c r="AD189" s="108">
         <v>213238</v>
       </c>
       <c r="AE189" s="108">
         <v>213246</v>
       </c>
+      <c r="AF189" s="108">
+        <v>213206</v>
+      </c>
     </row>
-    <row r="190" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A190" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B190" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C190" s="65">
         <v>108141</v>
       </c>
       <c r="D190" s="65">
         <v>107950</v>
       </c>
       <c r="E190" s="65">
         <v>107720</v>
       </c>
       <c r="F190" s="65">
         <v>107681</v>
       </c>
       <c r="G190" s="65">
         <v>107495</v>
       </c>
       <c r="H190" s="65">
         <v>107471</v>
       </c>
       <c r="I190" s="65">
@@ -23290,52 +23828,55 @@
       </c>
       <c r="X190" s="74">
         <v>103901</v>
       </c>
       <c r="Y190" s="74">
         <v>103810</v>
       </c>
       <c r="Z190" s="74">
         <v>103667</v>
       </c>
       <c r="AA190" s="74">
         <v>103566</v>
       </c>
       <c r="AB190" s="74">
         <v>103383</v>
       </c>
       <c r="AC190" s="74">
         <v>103335</v>
       </c>
       <c r="AD190" s="108">
         <v>103197</v>
       </c>
       <c r="AE190" s="108">
         <v>103017</v>
       </c>
+      <c r="AF190" s="108">
+        <v>102950</v>
+      </c>
     </row>
-    <row r="191" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A191" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B191" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C191" s="65">
         <v>135239</v>
       </c>
       <c r="D191" s="65">
         <v>134990</v>
       </c>
       <c r="E191" s="65">
         <v>134586</v>
       </c>
       <c r="F191" s="65">
         <v>134442</v>
       </c>
       <c r="G191" s="65">
         <v>134430</v>
       </c>
       <c r="H191" s="65">
         <v>134286</v>
       </c>
       <c r="I191" s="65">
@@ -23385,52 +23926,55 @@
       </c>
       <c r="X191" s="74">
         <v>128523</v>
       </c>
       <c r="Y191" s="74">
         <v>128284</v>
       </c>
       <c r="Z191" s="74">
         <v>127956</v>
       </c>
       <c r="AA191" s="74">
         <v>127681</v>
       </c>
       <c r="AB191" s="74">
         <v>127441</v>
       </c>
       <c r="AC191" s="74">
         <v>127256</v>
       </c>
       <c r="AD191" s="108">
         <v>126995</v>
       </c>
       <c r="AE191" s="108">
         <v>126884</v>
       </c>
+      <c r="AF191" s="108">
+        <v>126777</v>
+      </c>
     </row>
-    <row r="192" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A192" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B192" s="80" t="s">
         <v>84</v>
       </c>
       <c r="C192" s="65">
         <v>786754</v>
       </c>
       <c r="D192" s="65">
         <v>786313</v>
       </c>
       <c r="E192" s="65">
         <v>786543</v>
       </c>
       <c r="F192" s="65">
         <v>786973</v>
       </c>
       <c r="G192" s="65">
         <v>787412</v>
       </c>
       <c r="H192" s="65">
         <v>786020</v>
       </c>
       <c r="I192" s="65">
@@ -23480,52 +24024,55 @@
       </c>
       <c r="X192" s="74">
         <v>779553</v>
       </c>
       <c r="Y192" s="74">
         <v>779169</v>
       </c>
       <c r="Z192" s="74">
         <v>778986</v>
       </c>
       <c r="AA192" s="74">
         <v>779026</v>
       </c>
       <c r="AB192" s="74">
         <v>778338</v>
       </c>
       <c r="AC192" s="74">
         <v>778399</v>
       </c>
       <c r="AD192" s="108">
         <v>778283</v>
       </c>
       <c r="AE192" s="108">
         <v>778163</v>
       </c>
+      <c r="AF192" s="108">
+        <v>777861</v>
+      </c>
     </row>
-    <row r="193" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A193" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B193" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C193" s="65">
         <v>22239</v>
       </c>
       <c r="D193" s="65">
         <v>22233</v>
       </c>
       <c r="E193" s="65">
         <v>22219</v>
       </c>
       <c r="F193" s="65">
         <v>22210</v>
       </c>
       <c r="G193" s="65">
         <v>22152</v>
       </c>
       <c r="H193" s="65">
         <v>22133</v>
       </c>
       <c r="I193" s="65">
@@ -23575,52 +24122,55 @@
       </c>
       <c r="X193" s="74">
         <v>21472</v>
       </c>
       <c r="Y193" s="74">
         <v>21505</v>
       </c>
       <c r="Z193" s="74">
         <v>21442</v>
       </c>
       <c r="AA193" s="74">
         <v>21441</v>
       </c>
       <c r="AB193" s="74">
         <v>21405</v>
       </c>
       <c r="AC193" s="74">
         <v>21341</v>
       </c>
       <c r="AD193" s="108">
         <v>21313</v>
       </c>
       <c r="AE193" s="108">
         <v>21264</v>
       </c>
+      <c r="AF193" s="108">
+        <v>21254</v>
+      </c>
     </row>
-    <row r="194" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A194" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B194" s="81" t="s">
         <v>13</v>
       </c>
       <c r="C194" s="66">
         <v>120919</v>
       </c>
       <c r="D194" s="66">
         <v>120737</v>
       </c>
       <c r="E194" s="66">
         <v>120637</v>
       </c>
       <c r="F194" s="66">
         <v>120499</v>
       </c>
       <c r="G194" s="66">
         <v>120378</v>
       </c>
       <c r="H194" s="65">
         <v>120185</v>
       </c>
       <c r="I194" s="66">
@@ -23670,110 +24220,113 @@
       </c>
       <c r="X194" s="75">
         <v>115934</v>
       </c>
       <c r="Y194" s="75">
         <v>115676</v>
       </c>
       <c r="Z194" s="75">
         <v>115496</v>
       </c>
       <c r="AA194" s="75">
         <v>115337</v>
       </c>
       <c r="AB194" s="75">
         <v>115070</v>
       </c>
       <c r="AC194" s="75">
         <v>114973</v>
       </c>
       <c r="AD194" s="109">
         <v>114860</v>
       </c>
       <c r="AE194" s="109">
         <v>114724</v>
       </c>
+      <c r="AF194" s="109">
+        <v>114593</v>
+      </c>
     </row>
-    <row r="195" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="125" t="s">
+    <row r="195" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="123" t="s">
         <v>102</v>
       </c>
-      <c r="B195" s="125"/>
-[...5 lines deleted...]
-      <c r="H195" s="125"/>
+      <c r="B195" s="123"/>
+      <c r="C195" s="123"/>
+      <c r="D195" s="123"/>
+      <c r="E195" s="123"/>
+      <c r="F195" s="123"/>
+      <c r="G195" s="123"/>
+      <c r="H195" s="123"/>
       <c r="I195" s="90"/>
     </row>
-    <row r="196" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A196" s="118" t="s">
+    <row r="196" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="116" t="s">
         <v>103</v>
       </c>
-      <c r="B196" s="118"/>
-[...5 lines deleted...]
-      <c r="H196" s="118"/>
+      <c r="B196" s="116"/>
+      <c r="C196" s="116"/>
+      <c r="D196" s="116"/>
+      <c r="E196" s="116"/>
+      <c r="F196" s="116"/>
+      <c r="G196" s="116"/>
+      <c r="H196" s="116"/>
     </row>
-    <row r="197" spans="1:31" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:32" x14ac:dyDescent="0.2">
       <c r="C197" s="85"/>
       <c r="D197" s="84"/>
       <c r="E197" s="84"/>
       <c r="F197" s="84"/>
     </row>
-    <row r="202" spans="1:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="224" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="243" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="261" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="262" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="281" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="293" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="294" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B72:AE72"/>
-    <mergeCell ref="O4:Z4"/>
     <mergeCell ref="A196:H196"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A195:H195"/>
-    <mergeCell ref="B94:AE94"/>
-[...8 lines deleted...]
-    <mergeCell ref="B50:AE50"/>
+    <mergeCell ref="B72:AF72"/>
+    <mergeCell ref="B94:AF94"/>
+    <mergeCell ref="B116:AF116"/>
+    <mergeCell ref="B138:AF138"/>
+    <mergeCell ref="B157:AF157"/>
+    <mergeCell ref="B176:AF176"/>
+    <mergeCell ref="AA4:AF4"/>
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="B6:AF6"/>
+    <mergeCell ref="B28:AF28"/>
+    <mergeCell ref="B50:AF50"/>
+    <mergeCell ref="O4:Z4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>