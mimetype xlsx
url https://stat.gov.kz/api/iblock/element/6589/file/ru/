--- v2 (2026-07-11)
+++ v3 (2026-08-22)
@@ -7,65 +7,65 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24527"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.kanasheva\Desktop\Динамика моя часть на сайт\06.2026\ЧН\РУС\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{92B5471A-CBCC-48FA-9F7D-0756CDF59B86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CA6E2B5-8961-4D54-8F4F-22687AF590D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="108">
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
   </si>
   <si>
     <t>Жамбылская</t>
   </si>
   <si>
     <t>Карагандинская</t>
   </si>
   <si>
@@ -242,53 +242,50 @@
   <si>
     <t>610000000</t>
   </si>
   <si>
     <t>620000000</t>
   </si>
   <si>
     <t>630000000</t>
   </si>
   <si>
     <t>710000000</t>
   </si>
   <si>
     <t>750000000</t>
   </si>
   <si>
     <t>790000000</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Айтбайқызы Аида</t>
   </si>
   <si>
-    <t>+7 7172749540</t>
-[...1 lines deleted...]
-  <si>
     <t>ai.kanasheva@aspire.gov.kz</t>
   </si>
   <si>
     <t>Численность населения на начало периода</t>
   </si>
   <si>
     <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
   </si>
   <si>
     <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
   </si>
   <si>
     <t>код КСП - 611101</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t>Женщины</t>
@@ -427,50 +424,53 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Численность населения на начало периода</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
+  </si>
+  <si>
+    <t>+7 7172749540</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -3114,93 +3114,93 @@
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1719">
     <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -5234,52 +5234,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kanasheva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G18" sqref="G18"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="5"/>
     <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
@@ -5453,205 +5453,205 @@
     <col min="15873" max="15873" width="42.28515625" style="5" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" style="5" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="5"/>
     <col min="16129" max="16129" width="42.28515625" style="5" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" style="5" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="94" t="s">
         <v>23</v>
       </c>
       <c r="B2" s="95">
         <v>611101</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="94" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="96" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="94" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="94" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="95" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="94" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="97" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="94" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="95" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="6" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="94" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="95" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="94" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="106" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="6" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="94" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="106" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="98" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="99" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M11" s="7"/>
     </row>
     <row r="12" spans="1:13" s="6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="98" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="100" t="s">
         <v>35</v>
       </c>
       <c r="M12" s="7"/>
     </row>
     <row r="13" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="94" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="101" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="94" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="101" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="94" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="102" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="98" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="107">
-        <v>46213</v>
+        <v>46244</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="98" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="107">
-        <v>46244</v>
+        <v>46275</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="98" t="s">
         <v>41</v>
       </c>
       <c r="B18" s="103" t="s">
         <v>42</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="98" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="98" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="104" t="s">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="98" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="105" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B21" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B13" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
@@ -6082,294 +6082,299 @@
       <c r="D14" s="19"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="110"/>
       <c r="B19" s="110"/>
       <c r="C19" s="110"/>
       <c r="D19" s="110"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AK294"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AI185" sqref="AI185"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="AI193" sqref="AI193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="22" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="22" customWidth="1"/>
     <col min="3" max="10" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="22" hidden="1" customWidth="1"/>
     <col min="12" max="14" width="0" style="22" hidden="1" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="22"/>
-    <col min="23" max="23" width="10.140625" style="22" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="22" customWidth="1"/>
     <col min="24" max="28" width="9.140625" style="22"/>
     <col min="29" max="29" width="10.42578125" style="22" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="21" t="s">
-        <v>80</v>
-[...33 lines deleted...]
-      <c r="AF2" s="111"/>
+        <v>79</v>
+      </c>
+      <c r="B2" s="113" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="113"/>
+      <c r="D2" s="113"/>
+      <c r="E2" s="113"/>
+      <c r="F2" s="113"/>
+      <c r="G2" s="113"/>
+      <c r="H2" s="113"/>
+      <c r="I2" s="113"/>
+      <c r="J2" s="113"/>
+      <c r="K2" s="113"/>
+      <c r="L2" s="113"/>
+      <c r="M2" s="113"/>
+      <c r="N2" s="113"/>
+      <c r="O2" s="113"/>
+      <c r="P2" s="113"/>
+      <c r="Q2" s="113"/>
+      <c r="R2" s="113"/>
+      <c r="S2" s="113"/>
+      <c r="T2" s="113"/>
+      <c r="U2" s="113"/>
+      <c r="V2" s="113"/>
+      <c r="W2" s="113"/>
+      <c r="X2" s="113"/>
+      <c r="Y2" s="113"/>
+      <c r="Z2" s="113"/>
+      <c r="AA2" s="113"/>
+      <c r="AB2" s="113"/>
+      <c r="AC2" s="113"/>
+      <c r="AD2" s="113"/>
+      <c r="AE2" s="113"/>
+      <c r="AF2" s="113"/>
+      <c r="AG2" s="113"/>
     </row>
     <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="O3" s="25"/>
       <c r="P3" s="25"/>
       <c r="Q3" s="25"/>
       <c r="R3" s="25"/>
       <c r="S3" s="25"/>
       <c r="T3" s="25"/>
       <c r="U3" s="25"/>
       <c r="V3" s="25"/>
       <c r="W3" s="25"/>
       <c r="X3" s="25"/>
       <c r="Y3" s="25"/>
     </row>
     <row r="4" spans="1:37" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="121" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B4" s="117"/>
       <c r="C4" s="119">
         <v>2024</v>
       </c>
       <c r="D4" s="120"/>
       <c r="E4" s="120"/>
       <c r="F4" s="120"/>
       <c r="G4" s="120"/>
       <c r="H4" s="120"/>
       <c r="I4" s="120"/>
       <c r="J4" s="120"/>
       <c r="K4" s="120"/>
       <c r="L4" s="120"/>
       <c r="M4" s="120"/>
       <c r="N4" s="120"/>
-      <c r="O4" s="114">
+      <c r="O4" s="125">
         <v>2025</v>
       </c>
-      <c r="P4" s="114"/>
-[...10 lines deleted...]
-      <c r="AA4" s="115">
+      <c r="P4" s="125"/>
+      <c r="Q4" s="125"/>
+      <c r="R4" s="125"/>
+      <c r="S4" s="125"/>
+      <c r="T4" s="125"/>
+      <c r="U4" s="125"/>
+      <c r="V4" s="125"/>
+      <c r="W4" s="125"/>
+      <c r="X4" s="125"/>
+      <c r="Y4" s="125"/>
+      <c r="Z4" s="111"/>
+      <c r="AA4" s="111">
         <v>2026</v>
       </c>
-      <c r="AB4" s="125"/>
-[...4 lines deleted...]
-      <c r="AG4" s="93"/>
+      <c r="AB4" s="112"/>
+      <c r="AC4" s="112"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="112"/>
+      <c r="AF4" s="112"/>
+      <c r="AG4" s="112"/>
       <c r="AH4" s="93"/>
       <c r="AI4" s="93"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="93"/>
     </row>
     <row r="5" spans="1:37" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="122"/>
       <c r="B5" s="118"/>
       <c r="C5" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="D5" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="E5" s="29" t="s">
         <v>89</v>
       </c>
-      <c r="E5" s="29" t="s">
+      <c r="F5" s="26" t="s">
         <v>90</v>
       </c>
-      <c r="F5" s="26" t="s">
+      <c r="G5" s="26" t="s">
         <v>91</v>
       </c>
-      <c r="G5" s="26" t="s">
+      <c r="H5" s="26" t="s">
         <v>92</v>
       </c>
-      <c r="H5" s="26" t="s">
+      <c r="I5" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="J5" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="I5" s="26" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="26" t="s">
+      <c r="K5" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="K5" s="26" t="s">
+      <c r="L5" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="L5" s="26" t="s">
+      <c r="M5" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="M5" s="26" t="s">
+      <c r="N5" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="N5" s="26" t="s">
+      <c r="O5" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="P5" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q5" s="88" t="s">
         <v>98</v>
       </c>
-      <c r="O5" s="87" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="87" t="s">
+      <c r="R5" s="89" t="s">
+        <v>99</v>
+      </c>
+      <c r="S5" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="T5" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="U5" s="76" t="s">
+        <v>100</v>
+      </c>
+      <c r="V5" s="76" t="s">
+        <v>93</v>
+      </c>
+      <c r="W5" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="X5" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y5" s="91" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z5" s="92" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA5" s="76" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB5" s="88" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC5" s="89" t="s">
         <v>89</v>
       </c>
-      <c r="Q5" s="88" t="s">
+      <c r="AD5" s="89" t="s">
         <v>99</v>
       </c>
-      <c r="R5" s="89" t="s">
+      <c r="AE5" s="76" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF5" s="76" t="s">
+        <v>92</v>
+      </c>
+      <c r="AG5" s="76" t="s">
         <v>100</v>
-      </c>
-[...40 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.2">
-      <c r="B6" s="112" t="s">
+      <c r="B6" s="114" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="112"/>
-[...28 lines deleted...]
-      <c r="AF6" s="112"/>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="114"/>
+      <c r="F6" s="114"/>
+      <c r="G6" s="114"/>
+      <c r="H6" s="114"/>
+      <c r="I6" s="114"/>
+      <c r="J6" s="114"/>
+      <c r="K6" s="114"/>
+      <c r="L6" s="114"/>
+      <c r="M6" s="114"/>
+      <c r="N6" s="114"/>
+      <c r="O6" s="114"/>
+      <c r="P6" s="114"/>
+      <c r="Q6" s="114"/>
+      <c r="R6" s="114"/>
+      <c r="S6" s="114"/>
+      <c r="T6" s="114"/>
+      <c r="U6" s="114"/>
+      <c r="V6" s="114"/>
+      <c r="W6" s="114"/>
+      <c r="X6" s="114"/>
+      <c r="Y6" s="114"/>
+      <c r="Z6" s="114"/>
+      <c r="AA6" s="114"/>
+      <c r="AB6" s="114"/>
+      <c r="AC6" s="114"/>
+      <c r="AD6" s="114"/>
+      <c r="AE6" s="114"/>
+      <c r="AF6" s="114"/>
+      <c r="AG6" s="114"/>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.2">
       <c r="B7" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="27">
         <v>20033546</v>
       </c>
       <c r="D7" s="27">
         <v>20053665</v>
       </c>
       <c r="E7" s="27">
         <v>20075271</v>
       </c>
       <c r="F7" s="27">
         <v>20095963</v>
       </c>
       <c r="G7" s="27">
         <v>20118478</v>
       </c>
       <c r="H7" s="74">
         <v>20139914</v>
       </c>
       <c r="I7" s="27">
         <v>20159707</v>
@@ -6421,50 +6426,53 @@
       </c>
       <c r="Y7" s="74">
         <v>20464077</v>
       </c>
       <c r="Z7" s="74">
         <v>20478879</v>
       </c>
       <c r="AA7" s="74">
         <v>20495975</v>
       </c>
       <c r="AB7" s="74">
         <v>20518005</v>
       </c>
       <c r="AC7" s="74">
         <v>20532240</v>
       </c>
       <c r="AD7" s="108">
         <v>20547909</v>
       </c>
       <c r="AE7" s="108">
         <v>20562993</v>
       </c>
       <c r="AF7" s="108">
         <v>20575979</v>
       </c>
+      <c r="AG7" s="108">
+        <v>20590589</v>
+      </c>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A8" s="23">
         <v>100000000</v>
       </c>
       <c r="B8" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="27">
         <v>607556</v>
       </c>
       <c r="D8" s="27">
         <v>606896</v>
       </c>
       <c r="E8" s="27">
         <v>606777</v>
       </c>
       <c r="F8" s="27">
         <v>606527</v>
       </c>
       <c r="G8" s="27">
         <v>606448</v>
       </c>
       <c r="H8" s="74">
         <v>606215</v>
@@ -6519,50 +6527,53 @@
       </c>
       <c r="Y8" s="74">
         <v>596646</v>
       </c>
       <c r="Z8" s="74">
         <v>596000</v>
       </c>
       <c r="AA8" s="74">
         <v>595676</v>
       </c>
       <c r="AB8" s="74">
         <v>595208</v>
       </c>
       <c r="AC8" s="74">
         <v>594766</v>
       </c>
       <c r="AD8" s="108">
         <v>594320</v>
       </c>
       <c r="AE8" s="108">
         <v>593892</v>
       </c>
       <c r="AF8" s="108">
         <v>593583</v>
       </c>
+      <c r="AG8" s="108">
+        <v>592895</v>
+      </c>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A9" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="27">
         <v>788012</v>
       </c>
       <c r="D9" s="27">
         <v>787688</v>
       </c>
       <c r="E9" s="27">
         <v>787647</v>
       </c>
       <c r="F9" s="27">
         <v>788518</v>
       </c>
       <c r="G9" s="27">
         <v>788557</v>
       </c>
       <c r="H9" s="74">
         <v>788775</v>
@@ -6617,50 +6628,53 @@
       </c>
       <c r="Y9" s="74">
         <v>788929</v>
       </c>
       <c r="Z9" s="74">
         <v>788960</v>
       </c>
       <c r="AA9" s="74">
         <v>789413</v>
       </c>
       <c r="AB9" s="74">
         <v>789953</v>
       </c>
       <c r="AC9" s="74">
         <v>790699</v>
       </c>
       <c r="AD9" s="108">
         <v>791055</v>
       </c>
       <c r="AE9" s="108">
         <v>791660</v>
       </c>
       <c r="AF9" s="108">
         <v>792323</v>
       </c>
+      <c r="AG9" s="108">
+        <v>793020</v>
+      </c>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="27">
         <v>939400</v>
       </c>
       <c r="D10" s="27">
         <v>940025</v>
       </c>
       <c r="E10" s="27">
         <v>940880</v>
       </c>
       <c r="F10" s="27">
         <v>941765</v>
       </c>
       <c r="G10" s="27">
         <v>942670</v>
       </c>
       <c r="H10" s="74">
         <v>943615</v>
@@ -6715,50 +6729,53 @@
       </c>
       <c r="Y10" s="74">
         <v>954966</v>
       </c>
       <c r="Z10" s="74">
         <v>955310</v>
       </c>
       <c r="AA10" s="74">
         <v>955775</v>
       </c>
       <c r="AB10" s="74">
         <v>956557</v>
       </c>
       <c r="AC10" s="74">
         <v>956785</v>
       </c>
       <c r="AD10" s="108">
         <v>956990</v>
       </c>
       <c r="AE10" s="108">
         <v>957413</v>
       </c>
       <c r="AF10" s="108">
         <v>957753</v>
       </c>
+      <c r="AG10" s="108">
+        <v>958183</v>
+      </c>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B11" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="27">
         <v>1531044</v>
       </c>
       <c r="D11" s="27">
         <v>1532985</v>
       </c>
       <c r="E11" s="27">
         <v>1535437</v>
       </c>
       <c r="F11" s="27">
         <v>1537874</v>
       </c>
       <c r="G11" s="27">
         <v>1540567</v>
       </c>
       <c r="H11" s="74">
         <v>1543588</v>
@@ -6813,50 +6830,53 @@
       </c>
       <c r="Y11" s="74">
         <v>1590082</v>
       </c>
       <c r="Z11" s="74">
         <v>1592652</v>
       </c>
       <c r="AA11" s="74">
         <v>1596331</v>
       </c>
       <c r="AB11" s="74">
         <v>1600814</v>
       </c>
       <c r="AC11" s="74">
         <v>1603496</v>
       </c>
       <c r="AD11" s="108">
         <v>1606365</v>
       </c>
       <c r="AE11" s="108">
         <v>1609784</v>
       </c>
       <c r="AF11" s="108">
         <v>1611588</v>
       </c>
+      <c r="AG11" s="108">
+        <v>1612393</v>
+      </c>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="27">
         <v>704078</v>
       </c>
       <c r="D12" s="27">
         <v>704911</v>
       </c>
       <c r="E12" s="27">
         <v>705901</v>
       </c>
       <c r="F12" s="27">
         <v>706711</v>
       </c>
       <c r="G12" s="27">
         <v>707609</v>
       </c>
       <c r="H12" s="74">
         <v>708290</v>
@@ -6911,50 +6931,53 @@
       </c>
       <c r="Y12" s="74">
         <v>714771</v>
       </c>
       <c r="Z12" s="74">
         <v>715428</v>
       </c>
       <c r="AA12" s="74">
         <v>715930</v>
       </c>
       <c r="AB12" s="74">
         <v>716377</v>
       </c>
       <c r="AC12" s="74">
         <v>716725</v>
       </c>
       <c r="AD12" s="108">
         <v>717347</v>
       </c>
       <c r="AE12" s="108">
         <v>717862</v>
       </c>
       <c r="AF12" s="108">
         <v>718250</v>
       </c>
+      <c r="AG12" s="108">
+        <v>718526</v>
+      </c>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A13" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B13" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="27">
         <v>693249</v>
       </c>
       <c r="D13" s="27">
         <v>693416</v>
       </c>
       <c r="E13" s="27">
         <v>693736</v>
       </c>
       <c r="F13" s="27">
         <v>694081</v>
       </c>
       <c r="G13" s="27">
         <v>694459</v>
       </c>
       <c r="H13" s="74">
         <v>694730</v>
@@ -7009,50 +7032,53 @@
       </c>
       <c r="Y13" s="74">
         <v>695617</v>
       </c>
       <c r="Z13" s="74">
         <v>695562</v>
       </c>
       <c r="AA13" s="74">
         <v>695594</v>
       </c>
       <c r="AB13" s="74">
         <v>695661</v>
       </c>
       <c r="AC13" s="74">
         <v>695485</v>
       </c>
       <c r="AD13" s="108">
         <v>695162</v>
       </c>
       <c r="AE13" s="108">
         <v>695037</v>
       </c>
       <c r="AF13" s="108">
         <v>694869</v>
       </c>
+      <c r="AG13" s="108">
+        <v>694644</v>
+      </c>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A14" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="27">
         <v>1222597</v>
       </c>
       <c r="D14" s="27">
         <v>1222618</v>
       </c>
       <c r="E14" s="27">
         <v>1222478</v>
       </c>
       <c r="F14" s="27">
         <v>1222811</v>
       </c>
       <c r="G14" s="27">
         <v>1223158</v>
       </c>
       <c r="H14" s="74">
         <v>1223457</v>
@@ -7107,50 +7133,53 @@
       </c>
       <c r="Y14" s="74">
         <v>1216132</v>
       </c>
       <c r="Z14" s="74">
         <v>1215892</v>
       </c>
       <c r="AA14" s="74">
         <v>1215373</v>
       </c>
       <c r="AB14" s="74">
         <v>1215360</v>
       </c>
       <c r="AC14" s="74">
         <v>1214965</v>
       </c>
       <c r="AD14" s="108">
         <v>1214501</v>
       </c>
       <c r="AE14" s="108">
         <v>1214040</v>
       </c>
       <c r="AF14" s="108">
         <v>1213556</v>
       </c>
+      <c r="AG14" s="108">
+        <v>1212698</v>
+      </c>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A15" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B15" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="27">
         <v>697998</v>
       </c>
       <c r="D15" s="27">
         <v>697335</v>
       </c>
       <c r="E15" s="27">
         <v>697120</v>
       </c>
       <c r="F15" s="27">
         <v>696976</v>
       </c>
       <c r="G15" s="27">
         <v>696807</v>
       </c>
       <c r="H15" s="74">
         <v>696772</v>
@@ -7205,50 +7234,53 @@
       </c>
       <c r="Y15" s="74">
         <v>688364</v>
       </c>
       <c r="Z15" s="74">
         <v>687909</v>
       </c>
       <c r="AA15" s="74">
         <v>687568</v>
       </c>
       <c r="AB15" s="74">
         <v>687107</v>
       </c>
       <c r="AC15" s="74">
         <v>686815</v>
       </c>
       <c r="AD15" s="108">
         <v>686469</v>
       </c>
       <c r="AE15" s="108">
         <v>685955</v>
       </c>
       <c r="AF15" s="108">
         <v>685517</v>
       </c>
+      <c r="AG15" s="108">
+        <v>684834</v>
+      </c>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A16" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C16" s="27">
         <v>1135411</v>
       </c>
       <c r="D16" s="27">
         <v>1135048</v>
       </c>
       <c r="E16" s="27">
         <v>1135058</v>
       </c>
       <c r="F16" s="27">
         <v>1134932</v>
       </c>
       <c r="G16" s="27">
         <v>1134960</v>
       </c>
       <c r="H16" s="74">
         <v>1134935</v>
@@ -7303,52 +7335,55 @@
       </c>
       <c r="Y16" s="74">
         <v>1131589</v>
       </c>
       <c r="Z16" s="74">
         <v>1131438</v>
       </c>
       <c r="AA16" s="74">
         <v>1131287</v>
       </c>
       <c r="AB16" s="74">
         <v>1131435</v>
       </c>
       <c r="AC16" s="74">
         <v>1131613</v>
       </c>
       <c r="AD16" s="108">
         <v>1131200</v>
       </c>
       <c r="AE16" s="108">
         <v>1131090</v>
       </c>
       <c r="AF16" s="108">
         <v>1130733</v>
       </c>
+      <c r="AG16" s="108">
+        <v>1130377</v>
+      </c>
     </row>
-    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A17" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B17" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="27">
         <v>829998</v>
       </c>
       <c r="D17" s="27">
         <v>829487</v>
       </c>
       <c r="E17" s="27">
         <v>829259</v>
       </c>
       <c r="F17" s="27">
         <v>828785</v>
       </c>
       <c r="G17" s="27">
         <v>828687</v>
       </c>
       <c r="H17" s="74">
         <v>828339</v>
       </c>
       <c r="I17" s="27">
@@ -7401,52 +7436,55 @@
       </c>
       <c r="Y17" s="74">
         <v>822008</v>
       </c>
       <c r="Z17" s="74">
         <v>821761</v>
       </c>
       <c r="AA17" s="74">
         <v>821464</v>
       </c>
       <c r="AB17" s="74">
         <v>821235</v>
       </c>
       <c r="AC17" s="74">
         <v>820992</v>
       </c>
       <c r="AD17" s="108">
         <v>820605</v>
       </c>
       <c r="AE17" s="108">
         <v>820294</v>
       </c>
       <c r="AF17" s="108">
         <v>819999</v>
       </c>
+      <c r="AG17" s="108">
+        <v>819617</v>
+      </c>
     </row>
-    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A18" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="27">
         <v>841831</v>
       </c>
       <c r="D18" s="27">
         <v>842437</v>
       </c>
       <c r="E18" s="27">
         <v>842866</v>
       </c>
       <c r="F18" s="27">
         <v>843383</v>
       </c>
       <c r="G18" s="27">
         <v>843889</v>
       </c>
       <c r="H18" s="74">
         <v>844482</v>
       </c>
       <c r="I18" s="27">
@@ -7499,52 +7537,55 @@
       </c>
       <c r="Y18" s="74">
         <v>845762</v>
       </c>
       <c r="Z18" s="74">
         <v>845912</v>
       </c>
       <c r="AA18" s="74">
         <v>846135</v>
       </c>
       <c r="AB18" s="74">
         <v>846542</v>
       </c>
       <c r="AC18" s="74">
         <v>846507</v>
       </c>
       <c r="AD18" s="108">
         <v>846379</v>
       </c>
       <c r="AE18" s="108">
         <v>846360</v>
       </c>
       <c r="AF18" s="108">
         <v>846351</v>
       </c>
+      <c r="AG18" s="108">
+        <v>845972</v>
+      </c>
     </row>
-    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A19" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C19" s="27">
         <v>786917</v>
       </c>
       <c r="D19" s="27">
         <v>788281</v>
       </c>
       <c r="E19" s="27">
         <v>789914</v>
       </c>
       <c r="F19" s="27">
         <v>791363</v>
       </c>
       <c r="G19" s="27">
         <v>793037</v>
       </c>
       <c r="H19" s="74">
         <v>794501</v>
       </c>
       <c r="I19" s="27">
@@ -7597,52 +7638,55 @@
       </c>
       <c r="Y19" s="74">
         <v>817283</v>
       </c>
       <c r="Z19" s="74">
         <v>818345</v>
       </c>
       <c r="AA19" s="74">
         <v>819655</v>
       </c>
       <c r="AB19" s="74">
         <v>820858</v>
       </c>
       <c r="AC19" s="74">
         <v>821796</v>
       </c>
       <c r="AD19" s="108">
         <v>823030</v>
       </c>
       <c r="AE19" s="108">
         <v>823669</v>
       </c>
       <c r="AF19" s="108">
         <v>824267</v>
       </c>
+      <c r="AG19" s="108">
+        <v>824887</v>
+      </c>
     </row>
-    <row r="20" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A20" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C20" s="27">
         <v>753957</v>
       </c>
       <c r="D20" s="27">
         <v>753686</v>
       </c>
       <c r="E20" s="27">
         <v>753510</v>
       </c>
       <c r="F20" s="27">
         <v>753484</v>
       </c>
       <c r="G20" s="27">
         <v>753573</v>
       </c>
       <c r="H20" s="74">
         <v>753483</v>
       </c>
       <c r="I20" s="27">
@@ -7695,52 +7739,55 @@
       </c>
       <c r="Y20" s="74">
         <v>746107</v>
       </c>
       <c r="Z20" s="74">
         <v>745586</v>
       </c>
       <c r="AA20" s="74">
         <v>745217</v>
       </c>
       <c r="AB20" s="74">
         <v>744685</v>
       </c>
       <c r="AC20" s="74">
         <v>744447</v>
       </c>
       <c r="AD20" s="108">
         <v>744132</v>
       </c>
       <c r="AE20" s="108">
         <v>743935</v>
       </c>
       <c r="AF20" s="108">
         <v>743640</v>
       </c>
+      <c r="AG20" s="108">
+        <v>743233</v>
+      </c>
     </row>
-    <row r="21" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A21" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="27">
         <v>530124</v>
       </c>
       <c r="D21" s="27">
         <v>529435</v>
       </c>
       <c r="E21" s="27">
         <v>527854</v>
       </c>
       <c r="F21" s="27">
         <v>527480</v>
       </c>
       <c r="G21" s="27">
         <v>527107</v>
       </c>
       <c r="H21" s="74">
         <v>526718</v>
       </c>
       <c r="I21" s="27">
@@ -7793,57 +7840,60 @@
       </c>
       <c r="Y21" s="74">
         <v>515422</v>
       </c>
       <c r="Z21" s="74">
         <v>514732</v>
       </c>
       <c r="AA21" s="74">
         <v>514156</v>
       </c>
       <c r="AB21" s="74">
         <v>513624</v>
       </c>
       <c r="AC21" s="74">
         <v>513386</v>
       </c>
       <c r="AD21" s="108">
         <v>512991</v>
       </c>
       <c r="AE21" s="108">
         <v>512702</v>
       </c>
       <c r="AF21" s="108">
         <v>512388</v>
       </c>
+      <c r="AG21" s="108">
+        <v>511982</v>
+      </c>
     </row>
-    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A22" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C22" s="27">
         <v>2142005</v>
       </c>
       <c r="D22" s="27">
         <v>2142058</v>
       </c>
       <c r="E22" s="27">
         <v>2143554</v>
       </c>
       <c r="F22" s="27">
         <v>2145213</v>
       </c>
       <c r="G22" s="27">
         <v>2147234</v>
       </c>
       <c r="H22" s="74">
         <v>2149210</v>
       </c>
       <c r="I22" s="27">
         <v>2150796</v>
       </c>
       <c r="J22" s="27">
         <v>2151923</v>
       </c>
@@ -7891,52 +7941,55 @@
       </c>
       <c r="Y22" s="74">
         <v>2147948</v>
       </c>
       <c r="Z22" s="74">
         <v>2148168</v>
       </c>
       <c r="AA22" s="74">
         <v>2148658</v>
       </c>
       <c r="AB22" s="74">
         <v>2146420</v>
       </c>
       <c r="AC22" s="74">
         <v>2146739</v>
       </c>
       <c r="AD22" s="108">
         <v>2146665</v>
       </c>
       <c r="AE22" s="108">
         <v>2146817</v>
       </c>
       <c r="AF22" s="108">
         <v>2146670</v>
       </c>
+      <c r="AG22" s="108">
+        <v>2145680</v>
+      </c>
     </row>
-    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A23" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="27">
         <v>221592</v>
       </c>
       <c r="D23" s="27">
         <v>221575</v>
       </c>
       <c r="E23" s="27">
         <v>221531</v>
       </c>
       <c r="F23" s="27">
         <v>221531</v>
       </c>
       <c r="G23" s="27">
         <v>221587</v>
       </c>
       <c r="H23" s="74">
         <v>221624</v>
       </c>
       <c r="I23" s="27">
@@ -7989,52 +8042,55 @@
       </c>
       <c r="Y23" s="74">
         <v>219455</v>
       </c>
       <c r="Z23" s="74">
         <v>219200</v>
       </c>
       <c r="AA23" s="74">
         <v>218993</v>
       </c>
       <c r="AB23" s="74">
         <v>218785</v>
       </c>
       <c r="AC23" s="74">
         <v>218596</v>
       </c>
       <c r="AD23" s="108">
         <v>218420</v>
       </c>
       <c r="AE23" s="108">
         <v>218251</v>
       </c>
       <c r="AF23" s="108">
         <v>218169</v>
       </c>
+      <c r="AG23" s="108">
+        <v>218015</v>
+      </c>
     </row>
-    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A24" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B24" s="32" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="27">
         <v>727071</v>
       </c>
       <c r="D24" s="27">
         <v>726730</v>
       </c>
       <c r="E24" s="27">
         <v>726598</v>
       </c>
       <c r="F24" s="27">
         <v>726384</v>
       </c>
       <c r="G24" s="27">
         <v>726311</v>
       </c>
       <c r="H24" s="74">
         <v>726379</v>
       </c>
       <c r="I24" s="27">
@@ -8087,52 +8143,55 @@
       </c>
       <c r="Y24" s="74">
         <v>719759</v>
       </c>
       <c r="Z24" s="74">
         <v>719361</v>
       </c>
       <c r="AA24" s="74">
         <v>718945</v>
       </c>
       <c r="AB24" s="74">
         <v>718439</v>
       </c>
       <c r="AC24" s="74">
         <v>717966</v>
       </c>
       <c r="AD24" s="108">
         <v>717603</v>
       </c>
       <c r="AE24" s="108">
         <v>717399</v>
       </c>
       <c r="AF24" s="108">
         <v>716979</v>
       </c>
+      <c r="AG24" s="108">
+        <v>716459</v>
+      </c>
     </row>
-    <row r="25" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B25" s="32" t="s">
         <v>19</v>
       </c>
       <c r="C25" s="27">
         <v>1430136</v>
       </c>
       <c r="D25" s="27">
         <v>1437645</v>
       </c>
       <c r="E25" s="27">
         <v>1444697</v>
       </c>
       <c r="F25" s="27">
         <v>1451525</v>
       </c>
       <c r="G25" s="27">
         <v>1458092</v>
       </c>
       <c r="H25" s="74">
         <v>1464401</v>
       </c>
       <c r="I25" s="27">
@@ -8185,52 +8244,55 @@
       </c>
       <c r="Y25" s="74">
         <v>1622245</v>
       </c>
       <c r="Z25" s="74">
         <v>1630640</v>
       </c>
       <c r="AA25" s="74">
         <v>1638233</v>
       </c>
       <c r="AB25" s="74">
         <v>1649242</v>
       </c>
       <c r="AC25" s="74">
         <v>1655369</v>
       </c>
       <c r="AD25" s="108">
         <v>1662755</v>
       </c>
       <c r="AE25" s="108">
         <v>1668750</v>
       </c>
       <c r="AF25" s="108">
         <v>1674699</v>
       </c>
+      <c r="AG25" s="108">
+        <v>1682721</v>
+      </c>
     </row>
-    <row r="26" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B26" s="32" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="27">
         <v>2228515</v>
       </c>
       <c r="D26" s="27">
         <v>2234963</v>
       </c>
       <c r="E26" s="27">
         <v>2241044</v>
       </c>
       <c r="F26" s="27">
         <v>2244824</v>
       </c>
       <c r="G26" s="27">
         <v>2249370</v>
       </c>
       <c r="H26" s="74">
         <v>2253500</v>
       </c>
       <c r="I26" s="27">
@@ -8283,52 +8345,55 @@
       </c>
       <c r="Y26" s="74">
         <v>2341901</v>
       </c>
       <c r="Z26" s="74">
         <v>2345012</v>
       </c>
       <c r="AA26" s="74">
         <v>2347924</v>
       </c>
       <c r="AB26" s="74">
         <v>2351424</v>
       </c>
       <c r="AC26" s="74">
         <v>2354736</v>
       </c>
       <c r="AD26" s="108">
         <v>2359052</v>
       </c>
       <c r="AE26" s="108">
         <v>2362463</v>
       </c>
       <c r="AF26" s="108">
         <v>2366525</v>
       </c>
+      <c r="AG26" s="108">
+        <v>2373772</v>
+      </c>
     </row>
-    <row r="27" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A27" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="78">
         <v>1222055</v>
       </c>
       <c r="D27" s="78">
         <v>1226446</v>
       </c>
       <c r="E27" s="78">
         <v>1229410</v>
       </c>
       <c r="F27" s="78">
         <v>1231796</v>
       </c>
       <c r="G27" s="78">
         <v>1234356</v>
       </c>
       <c r="H27" s="74">
         <v>1236900</v>
       </c>
       <c r="I27" s="78">
@@ -8381,87 +8446,91 @@
       </c>
       <c r="Y27" s="74">
         <v>1289091</v>
       </c>
       <c r="Z27" s="74">
         <v>1291011</v>
       </c>
       <c r="AA27" s="74">
         <v>1293648</v>
       </c>
       <c r="AB27" s="74">
         <v>1298279</v>
       </c>
       <c r="AC27" s="74">
         <v>1300357</v>
       </c>
       <c r="AD27" s="108">
         <v>1302868</v>
       </c>
       <c r="AE27" s="108">
         <v>1305620</v>
       </c>
       <c r="AF27" s="108">
         <v>1308120</v>
       </c>
+      <c r="AG27" s="108">
+        <v>1310681</v>
+      </c>
     </row>
-    <row r="28" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="AF28" s="113"/>
+    <row r="28" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="115" t="s">
+        <v>80</v>
+      </c>
+      <c r="C28" s="115"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="115"/>
+      <c r="H28" s="115"/>
+      <c r="I28" s="115"/>
+      <c r="J28" s="115"/>
+      <c r="K28" s="115"/>
+      <c r="L28" s="115"/>
+      <c r="M28" s="115"/>
+      <c r="N28" s="115"/>
+      <c r="O28" s="115"/>
+      <c r="P28" s="115"/>
+      <c r="Q28" s="115"/>
+      <c r="R28" s="115"/>
+      <c r="S28" s="115"/>
+      <c r="T28" s="115"/>
+      <c r="U28" s="115"/>
+      <c r="V28" s="115"/>
+      <c r="W28" s="115"/>
+      <c r="X28" s="115"/>
+      <c r="Y28" s="115"/>
+      <c r="Z28" s="115"/>
+      <c r="AA28" s="115"/>
+      <c r="AB28" s="115"/>
+      <c r="AC28" s="115"/>
+      <c r="AD28" s="115"/>
+      <c r="AE28" s="115"/>
+      <c r="AF28" s="115"/>
+      <c r="AG28" s="115"/>
     </row>
-    <row r="29" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B29" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="82">
         <v>9783592</v>
       </c>
       <c r="D29" s="82">
         <v>9793608</v>
       </c>
       <c r="E29" s="82">
         <v>9804754</v>
       </c>
       <c r="F29" s="82">
         <v>9815465</v>
       </c>
       <c r="G29" s="82">
         <v>9826913</v>
       </c>
       <c r="H29" s="82">
         <v>9837748</v>
       </c>
       <c r="I29" s="82">
         <v>9847877</v>
       </c>
       <c r="J29" s="82">
@@ -8511,52 +8580,55 @@
       </c>
       <c r="Y29" s="74">
         <v>10002612</v>
       </c>
       <c r="Z29" s="74">
         <v>10010123</v>
       </c>
       <c r="AA29" s="74">
         <v>10018735</v>
       </c>
       <c r="AB29" s="74">
         <v>10029931</v>
       </c>
       <c r="AC29" s="74">
         <v>10036917</v>
       </c>
       <c r="AD29" s="108">
         <v>10044673</v>
       </c>
       <c r="AE29" s="108">
         <v>10052211</v>
       </c>
       <c r="AF29" s="108">
         <v>10058820</v>
       </c>
+      <c r="AG29" s="108">
+        <v>10065819</v>
+      </c>
     </row>
-    <row r="30" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A30" s="23">
         <v>100000000</v>
       </c>
       <c r="B30" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C30" s="82">
         <v>297910</v>
       </c>
       <c r="D30" s="82">
         <v>297557</v>
       </c>
       <c r="E30" s="82">
         <v>297480</v>
       </c>
       <c r="F30" s="82">
         <v>297321</v>
       </c>
       <c r="G30" s="82">
         <v>297279</v>
       </c>
       <c r="H30" s="82">
         <v>297151</v>
       </c>
       <c r="I30" s="82">
@@ -8609,52 +8681,55 @@
       </c>
       <c r="Y30" s="74">
         <v>292978</v>
       </c>
       <c r="Z30" s="74">
         <v>292715</v>
       </c>
       <c r="AA30" s="74">
         <v>292616</v>
       </c>
       <c r="AB30" s="74">
         <v>292419</v>
       </c>
       <c r="AC30" s="74">
         <v>292227</v>
       </c>
       <c r="AD30" s="108">
         <v>292032</v>
       </c>
       <c r="AE30" s="108">
         <v>291873</v>
       </c>
       <c r="AF30" s="108">
         <v>291741</v>
       </c>
+      <c r="AG30" s="108">
+        <v>291420</v>
+      </c>
     </row>
-    <row r="31" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A31" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="82">
         <v>385963</v>
       </c>
       <c r="D31" s="82">
         <v>385864</v>
       </c>
       <c r="E31" s="82">
         <v>386005</v>
       </c>
       <c r="F31" s="82">
         <v>386663</v>
       </c>
       <c r="G31" s="82">
         <v>386745</v>
       </c>
       <c r="H31" s="82">
         <v>386914</v>
       </c>
       <c r="I31" s="82">
@@ -8707,52 +8782,55 @@
       </c>
       <c r="Y31" s="74">
         <v>388060</v>
       </c>
       <c r="Z31" s="74">
         <v>388167</v>
       </c>
       <c r="AA31" s="74">
         <v>388478</v>
       </c>
       <c r="AB31" s="74">
         <v>388753</v>
       </c>
       <c r="AC31" s="74">
         <v>389242</v>
       </c>
       <c r="AD31" s="108">
         <v>389533</v>
       </c>
       <c r="AE31" s="108">
         <v>389901</v>
       </c>
       <c r="AF31" s="108">
         <v>390437</v>
       </c>
+      <c r="AG31" s="108">
+        <v>390807</v>
+      </c>
     </row>
-    <row r="32" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A32" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B32" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C32" s="82">
         <v>461144</v>
       </c>
       <c r="D32" s="82">
         <v>461422</v>
       </c>
       <c r="E32" s="82">
         <v>461867</v>
       </c>
       <c r="F32" s="82">
         <v>462393</v>
       </c>
       <c r="G32" s="82">
         <v>462824</v>
       </c>
       <c r="H32" s="82">
         <v>463331</v>
       </c>
       <c r="I32" s="82">
@@ -8805,52 +8883,55 @@
       </c>
       <c r="Y32" s="74">
         <v>469292</v>
       </c>
       <c r="Z32" s="74">
         <v>469491</v>
       </c>
       <c r="AA32" s="74">
         <v>469736</v>
       </c>
       <c r="AB32" s="74">
         <v>470207</v>
       </c>
       <c r="AC32" s="74">
         <v>470385</v>
       </c>
       <c r="AD32" s="108">
         <v>470470</v>
       </c>
       <c r="AE32" s="108">
         <v>470679</v>
       </c>
       <c r="AF32" s="108">
         <v>470833</v>
       </c>
+      <c r="AG32" s="108">
+        <v>471080</v>
+      </c>
     </row>
-    <row r="33" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A33" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B33" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C33" s="82">
         <v>765795</v>
       </c>
       <c r="D33" s="82">
         <v>766893</v>
       </c>
       <c r="E33" s="82">
         <v>768205</v>
       </c>
       <c r="F33" s="82">
         <v>769521</v>
       </c>
       <c r="G33" s="82">
         <v>770951</v>
       </c>
       <c r="H33" s="82">
         <v>772506</v>
       </c>
       <c r="I33" s="82">
@@ -8903,52 +8984,55 @@
       </c>
       <c r="Y33" s="74">
         <v>797854</v>
       </c>
       <c r="Z33" s="74">
         <v>799262</v>
       </c>
       <c r="AA33" s="74">
         <v>801082</v>
       </c>
       <c r="AB33" s="74">
         <v>803484</v>
       </c>
       <c r="AC33" s="74">
         <v>804932</v>
       </c>
       <c r="AD33" s="108">
         <v>806483</v>
       </c>
       <c r="AE33" s="108">
         <v>808163</v>
       </c>
       <c r="AF33" s="108">
         <v>809095</v>
       </c>
+      <c r="AG33" s="108">
+        <v>809684</v>
+      </c>
     </row>
-    <row r="34" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A34" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C34" s="82">
         <v>347880</v>
       </c>
       <c r="D34" s="82">
         <v>348283</v>
       </c>
       <c r="E34" s="82">
         <v>348849</v>
       </c>
       <c r="F34" s="82">
         <v>349177</v>
       </c>
       <c r="G34" s="82">
         <v>349646</v>
       </c>
       <c r="H34" s="82">
         <v>349990</v>
       </c>
       <c r="I34" s="82">
@@ -9001,52 +9085,55 @@
       </c>
       <c r="Y34" s="74">
         <v>353832</v>
       </c>
       <c r="Z34" s="74">
         <v>354189</v>
       </c>
       <c r="AA34" s="74">
         <v>354526</v>
       </c>
       <c r="AB34" s="74">
         <v>354756</v>
       </c>
       <c r="AC34" s="74">
         <v>354909</v>
       </c>
       <c r="AD34" s="108">
         <v>355244</v>
       </c>
       <c r="AE34" s="108">
         <v>355559</v>
       </c>
       <c r="AF34" s="108">
         <v>355806</v>
       </c>
+      <c r="AG34" s="108">
+        <v>356004</v>
+      </c>
     </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A35" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C35" s="82">
         <v>339112</v>
       </c>
       <c r="D35" s="82">
         <v>339212</v>
       </c>
       <c r="E35" s="82">
         <v>339354</v>
       </c>
       <c r="F35" s="82">
         <v>339500</v>
       </c>
       <c r="G35" s="82">
         <v>339711</v>
       </c>
       <c r="H35" s="82">
         <v>339800</v>
       </c>
       <c r="I35" s="82">
@@ -9099,52 +9186,55 @@
       </c>
       <c r="Y35" s="74">
         <v>340666</v>
       </c>
       <c r="Z35" s="74">
         <v>340673</v>
       </c>
       <c r="AA35" s="74">
         <v>340668</v>
       </c>
       <c r="AB35" s="74">
         <v>340749</v>
       </c>
       <c r="AC35" s="74">
         <v>340656</v>
       </c>
       <c r="AD35" s="108">
         <v>340481</v>
       </c>
       <c r="AE35" s="108">
         <v>340372</v>
       </c>
       <c r="AF35" s="108">
         <v>340286</v>
       </c>
+      <c r="AG35" s="108">
+        <v>340171</v>
+      </c>
     </row>
-    <row r="36" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A36" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="82">
         <v>607159</v>
       </c>
       <c r="D36" s="82">
         <v>607133</v>
       </c>
       <c r="E36" s="82">
         <v>607069</v>
       </c>
       <c r="F36" s="82">
         <v>607237</v>
       </c>
       <c r="G36" s="82">
         <v>607427</v>
       </c>
       <c r="H36" s="82">
         <v>607595</v>
       </c>
       <c r="I36" s="82">
@@ -9197,52 +9287,55 @@
       </c>
       <c r="Y36" s="74">
         <v>604975</v>
       </c>
       <c r="Z36" s="74">
         <v>604867</v>
       </c>
       <c r="AA36" s="74">
         <v>604715</v>
       </c>
       <c r="AB36" s="74">
         <v>604777</v>
       </c>
       <c r="AC36" s="74">
         <v>604656</v>
       </c>
       <c r="AD36" s="108">
         <v>604545</v>
       </c>
       <c r="AE36" s="108">
         <v>604375</v>
       </c>
       <c r="AF36" s="108">
         <v>604201</v>
       </c>
+      <c r="AG36" s="108">
+        <v>603879</v>
+      </c>
     </row>
-    <row r="37" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A37" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C37" s="82">
         <v>345039</v>
       </c>
       <c r="D37" s="82">
         <v>344720</v>
       </c>
       <c r="E37" s="82">
         <v>344628</v>
       </c>
       <c r="F37" s="82">
         <v>344605</v>
       </c>
       <c r="G37" s="82">
         <v>344574</v>
       </c>
       <c r="H37" s="82">
         <v>344623</v>
       </c>
       <c r="I37" s="82">
@@ -9295,52 +9388,55 @@
       </c>
       <c r="Y37" s="74">
         <v>340867</v>
       </c>
       <c r="Z37" s="74">
         <v>340730</v>
       </c>
       <c r="AA37" s="74">
         <v>340582</v>
       </c>
       <c r="AB37" s="74">
         <v>340354</v>
       </c>
       <c r="AC37" s="74">
         <v>340268</v>
       </c>
       <c r="AD37" s="108">
         <v>340144</v>
       </c>
       <c r="AE37" s="108">
         <v>339888</v>
       </c>
       <c r="AF37" s="108">
         <v>339705</v>
       </c>
+      <c r="AG37" s="108">
+        <v>339436</v>
+      </c>
     </row>
-    <row r="38" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A38" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="82">
         <v>543881</v>
       </c>
       <c r="D38" s="82">
         <v>543720</v>
       </c>
       <c r="E38" s="82">
         <v>543774</v>
       </c>
       <c r="F38" s="82">
         <v>543728</v>
       </c>
       <c r="G38" s="82">
         <v>543770</v>
       </c>
       <c r="H38" s="82">
         <v>543813</v>
       </c>
       <c r="I38" s="82">
@@ -9393,52 +9489,55 @@
       </c>
       <c r="Y38" s="74">
         <v>542880</v>
       </c>
       <c r="Z38" s="74">
         <v>542872</v>
       </c>
       <c r="AA38" s="74">
         <v>542819</v>
       </c>
       <c r="AB38" s="74">
         <v>543051</v>
       </c>
       <c r="AC38" s="74">
         <v>543080</v>
       </c>
       <c r="AD38" s="108">
         <v>542862</v>
       </c>
       <c r="AE38" s="108">
         <v>542762</v>
       </c>
       <c r="AF38" s="108">
         <v>542596</v>
       </c>
+      <c r="AG38" s="108">
+        <v>542479</v>
+      </c>
     </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A39" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C39" s="82">
         <v>401603</v>
       </c>
       <c r="D39" s="82">
         <v>401368</v>
       </c>
       <c r="E39" s="82">
         <v>401206</v>
       </c>
       <c r="F39" s="82">
         <v>400956</v>
       </c>
       <c r="G39" s="82">
         <v>400900</v>
       </c>
       <c r="H39" s="82">
         <v>400736</v>
       </c>
       <c r="I39" s="82">
@@ -9491,52 +9590,55 @@
       </c>
       <c r="Y39" s="74">
         <v>397997</v>
       </c>
       <c r="Z39" s="74">
         <v>397863</v>
       </c>
       <c r="AA39" s="74">
         <v>397744</v>
       </c>
       <c r="AB39" s="74">
         <v>397631</v>
       </c>
       <c r="AC39" s="74">
         <v>397489</v>
       </c>
       <c r="AD39" s="108">
         <v>397273</v>
       </c>
       <c r="AE39" s="108">
         <v>397112</v>
       </c>
       <c r="AF39" s="108">
         <v>397075</v>
       </c>
+      <c r="AG39" s="108">
+        <v>396864</v>
+      </c>
     </row>
-    <row r="40" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A40" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="82">
         <v>423100</v>
       </c>
       <c r="D40" s="82">
         <v>423434</v>
       </c>
       <c r="E40" s="82">
         <v>423610</v>
       </c>
       <c r="F40" s="82">
         <v>423922</v>
       </c>
       <c r="G40" s="82">
         <v>424180</v>
       </c>
       <c r="H40" s="82">
         <v>424511</v>
       </c>
       <c r="I40" s="82">
@@ -9589,52 +9691,55 @@
       </c>
       <c r="Y40" s="74">
         <v>426180</v>
       </c>
       <c r="Z40" s="74">
         <v>426270</v>
       </c>
       <c r="AA40" s="74">
         <v>426316</v>
       </c>
       <c r="AB40" s="74">
         <v>426539</v>
       </c>
       <c r="AC40" s="74">
         <v>426520</v>
       </c>
       <c r="AD40" s="108">
         <v>426494</v>
       </c>
       <c r="AE40" s="108">
         <v>426423</v>
       </c>
       <c r="AF40" s="108">
         <v>426410</v>
       </c>
+      <c r="AG40" s="108">
+        <v>426252</v>
+      </c>
     </row>
-    <row r="41" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A41" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C41" s="82">
         <v>391405</v>
       </c>
       <c r="D41" s="82">
         <v>392066</v>
       </c>
       <c r="E41" s="82">
         <v>392858</v>
       </c>
       <c r="F41" s="82">
         <v>393639</v>
       </c>
       <c r="G41" s="82">
         <v>394485</v>
       </c>
       <c r="H41" s="82">
         <v>395237</v>
       </c>
       <c r="I41" s="82">
@@ -9687,52 +9792,55 @@
       </c>
       <c r="Y41" s="74">
         <v>407116</v>
       </c>
       <c r="Z41" s="74">
         <v>407646</v>
       </c>
       <c r="AA41" s="74">
         <v>408328</v>
       </c>
       <c r="AB41" s="74">
         <v>408954</v>
       </c>
       <c r="AC41" s="74">
         <v>409426</v>
       </c>
       <c r="AD41" s="108">
         <v>410003</v>
       </c>
       <c r="AE41" s="108">
         <v>410334</v>
       </c>
       <c r="AF41" s="108">
         <v>410628</v>
       </c>
+      <c r="AG41" s="108">
+        <v>410977</v>
+      </c>
     </row>
-    <row r="42" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A42" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C42" s="82">
         <v>362385</v>
       </c>
       <c r="D42" s="82">
         <v>362283</v>
       </c>
       <c r="E42" s="82">
         <v>362225</v>
       </c>
       <c r="F42" s="82">
         <v>362194</v>
       </c>
       <c r="G42" s="82">
         <v>362311</v>
       </c>
       <c r="H42" s="82">
         <v>362288</v>
       </c>
       <c r="I42" s="82">
@@ -9785,52 +9893,55 @@
       </c>
       <c r="Y42" s="74">
         <v>359316</v>
       </c>
       <c r="Z42" s="74">
         <v>359076</v>
       </c>
       <c r="AA42" s="74">
         <v>358917</v>
       </c>
       <c r="AB42" s="74">
         <v>358749</v>
       </c>
       <c r="AC42" s="74">
         <v>358623</v>
       </c>
       <c r="AD42" s="108">
         <v>358421</v>
       </c>
       <c r="AE42" s="108">
         <v>358372</v>
       </c>
       <c r="AF42" s="108">
         <v>358242</v>
       </c>
+      <c r="AG42" s="108">
+        <v>358010</v>
+      </c>
     </row>
-    <row r="43" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A43" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="82">
         <v>256154</v>
       </c>
       <c r="D43" s="82">
         <v>255786</v>
       </c>
       <c r="E43" s="82">
         <v>254978</v>
       </c>
       <c r="F43" s="82">
         <v>254759</v>
       </c>
       <c r="G43" s="82">
         <v>254544</v>
       </c>
       <c r="H43" s="82">
         <v>254339</v>
       </c>
       <c r="I43" s="82">
@@ -9883,57 +9994,60 @@
       </c>
       <c r="Y43" s="74">
         <v>249300</v>
       </c>
       <c r="Z43" s="74">
         <v>248927</v>
       </c>
       <c r="AA43" s="74">
         <v>248668</v>
       </c>
       <c r="AB43" s="74">
         <v>248445</v>
       </c>
       <c r="AC43" s="74">
         <v>248380</v>
       </c>
       <c r="AD43" s="108">
         <v>248180</v>
       </c>
       <c r="AE43" s="108">
         <v>248022</v>
       </c>
       <c r="AF43" s="108">
         <v>247863</v>
       </c>
+      <c r="AG43" s="108">
+        <v>247710</v>
+      </c>
     </row>
-    <row r="44" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A44" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B44" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C44" s="82">
         <v>1091960</v>
       </c>
       <c r="D44" s="82">
         <v>1092192</v>
       </c>
       <c r="E44" s="82">
         <v>1092965</v>
       </c>
       <c r="F44" s="82">
         <v>1093928</v>
       </c>
       <c r="G44" s="82">
         <v>1094974</v>
       </c>
       <c r="H44" s="82">
         <v>1095962</v>
       </c>
       <c r="I44" s="82">
         <v>1096910</v>
       </c>
       <c r="J44" s="82">
         <v>1097581</v>
       </c>
@@ -9981,52 +10095,55 @@
       </c>
       <c r="Y44" s="74">
         <v>1097255</v>
       </c>
       <c r="Z44" s="74">
         <v>1097506</v>
       </c>
       <c r="AA44" s="74">
         <v>1097783</v>
       </c>
       <c r="AB44" s="74">
         <v>1096244</v>
       </c>
       <c r="AC44" s="74">
         <v>1096476</v>
       </c>
       <c r="AD44" s="108">
         <v>1096574</v>
       </c>
       <c r="AE44" s="108">
         <v>1096711</v>
       </c>
       <c r="AF44" s="108">
         <v>1096805</v>
       </c>
+      <c r="AG44" s="108">
+        <v>1096567</v>
+      </c>
     </row>
-    <row r="45" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A45" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B45" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="82">
         <v>108600</v>
       </c>
       <c r="D45" s="82">
         <v>108582</v>
       </c>
       <c r="E45" s="82">
         <v>108585</v>
       </c>
       <c r="F45" s="82">
         <v>108576</v>
       </c>
       <c r="G45" s="82">
         <v>108601</v>
       </c>
       <c r="H45" s="82">
         <v>108635</v>
       </c>
       <c r="I45" s="82">
@@ -10079,52 +10196,55 @@
       </c>
       <c r="Y45" s="74">
         <v>107869</v>
       </c>
       <c r="Z45" s="74">
         <v>107730</v>
       </c>
       <c r="AA45" s="74">
         <v>107622</v>
       </c>
       <c r="AB45" s="74">
         <v>107509</v>
       </c>
       <c r="AC45" s="74">
         <v>107457</v>
       </c>
       <c r="AD45" s="108">
         <v>107405</v>
       </c>
       <c r="AE45" s="108">
         <v>107348</v>
       </c>
       <c r="AF45" s="108">
         <v>107302</v>
       </c>
+      <c r="AG45" s="108">
+        <v>107245</v>
+      </c>
     </row>
-    <row r="46" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A46" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B46" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C46" s="82">
         <v>348290</v>
       </c>
       <c r="D46" s="82">
         <v>348136</v>
       </c>
       <c r="E46" s="82">
         <v>348085</v>
       </c>
       <c r="F46" s="82">
         <v>347983</v>
       </c>
       <c r="G46" s="82">
         <v>347955</v>
       </c>
       <c r="H46" s="82">
         <v>347998</v>
       </c>
       <c r="I46" s="82">
@@ -10177,52 +10297,55 @@
       </c>
       <c r="Y46" s="74">
         <v>345173</v>
       </c>
       <c r="Z46" s="74">
         <v>344985</v>
       </c>
       <c r="AA46" s="74">
         <v>344802</v>
       </c>
       <c r="AB46" s="74">
         <v>344572</v>
       </c>
       <c r="AC46" s="74">
         <v>344335</v>
       </c>
       <c r="AD46" s="108">
         <v>344248</v>
       </c>
       <c r="AE46" s="108">
         <v>344170</v>
       </c>
       <c r="AF46" s="108">
         <v>343948</v>
       </c>
+      <c r="AG46" s="108">
+        <v>343742</v>
+      </c>
     </row>
-    <row r="47" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A47" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B47" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="82">
         <v>680060</v>
       </c>
       <c r="D47" s="82">
         <v>683738</v>
       </c>
       <c r="E47" s="82">
         <v>687070</v>
       </c>
       <c r="F47" s="82">
         <v>690279</v>
       </c>
       <c r="G47" s="82">
         <v>693340</v>
       </c>
       <c r="H47" s="82">
         <v>696232</v>
       </c>
       <c r="I47" s="82">
@@ -10275,52 +10398,55 @@
       </c>
       <c r="Y47" s="74">
         <v>766871</v>
       </c>
       <c r="Z47" s="74">
         <v>770641</v>
       </c>
       <c r="AA47" s="74">
         <v>774130</v>
       </c>
       <c r="AB47" s="74">
         <v>779380</v>
       </c>
       <c r="AC47" s="74">
         <v>782030</v>
       </c>
       <c r="AD47" s="108">
         <v>785395</v>
       </c>
       <c r="AE47" s="108">
         <v>788128</v>
       </c>
       <c r="AF47" s="108">
         <v>790670</v>
       </c>
+      <c r="AG47" s="108">
+        <v>794059</v>
+      </c>
     </row>
-    <row r="48" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A48" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B48" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="82">
         <v>1035728</v>
       </c>
       <c r="D48" s="82">
         <v>1038513</v>
       </c>
       <c r="E48" s="82">
         <v>1041702</v>
       </c>
       <c r="F48" s="82">
         <v>1043597</v>
       </c>
       <c r="G48" s="82">
         <v>1045902</v>
       </c>
       <c r="H48" s="82">
         <v>1048049</v>
       </c>
       <c r="I48" s="82">
@@ -10373,52 +10499,55 @@
       </c>
       <c r="Y48" s="74">
         <v>1090100</v>
       </c>
       <c r="Z48" s="74">
         <v>1091510</v>
       </c>
       <c r="AA48" s="74">
         <v>1092796</v>
       </c>
       <c r="AB48" s="74">
         <v>1094281</v>
       </c>
       <c r="AC48" s="74">
         <v>1095775</v>
       </c>
       <c r="AD48" s="108">
         <v>1097609</v>
       </c>
       <c r="AE48" s="108">
         <v>1099339</v>
       </c>
       <c r="AF48" s="108">
         <v>1101136</v>
       </c>
+      <c r="AG48" s="108">
+        <v>1104163</v>
+      </c>
     </row>
-    <row r="49" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A49" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B49" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="82">
         <v>590424</v>
       </c>
       <c r="D49" s="82">
         <v>592706</v>
       </c>
       <c r="E49" s="82">
         <v>594239</v>
       </c>
       <c r="F49" s="82">
         <v>595487</v>
       </c>
       <c r="G49" s="82">
         <v>596794</v>
       </c>
       <c r="H49" s="82">
         <v>598038</v>
       </c>
       <c r="I49" s="82">
@@ -10471,87 +10600,91 @@
       </c>
       <c r="Y49" s="74">
         <v>624031</v>
       </c>
       <c r="Z49" s="74">
         <v>625003</v>
       </c>
       <c r="AA49" s="74">
         <v>626407</v>
       </c>
       <c r="AB49" s="74">
         <v>629077</v>
       </c>
       <c r="AC49" s="74">
         <v>630051</v>
       </c>
       <c r="AD49" s="108">
         <v>631277</v>
       </c>
       <c r="AE49" s="108">
         <v>632680</v>
       </c>
       <c r="AF49" s="108">
         <v>634041</v>
       </c>
+      <c r="AG49" s="108">
+        <v>635270</v>
+      </c>
     </row>
-    <row r="50" spans="1:32" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="AF50" s="113"/>
+    <row r="50" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="115" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="115"/>
+      <c r="D50" s="115"/>
+      <c r="E50" s="115"/>
+      <c r="F50" s="115"/>
+      <c r="G50" s="115"/>
+      <c r="H50" s="115"/>
+      <c r="I50" s="115"/>
+      <c r="J50" s="115"/>
+      <c r="K50" s="115"/>
+      <c r="L50" s="115"/>
+      <c r="M50" s="115"/>
+      <c r="N50" s="115"/>
+      <c r="O50" s="115"/>
+      <c r="P50" s="115"/>
+      <c r="Q50" s="115"/>
+      <c r="R50" s="115"/>
+      <c r="S50" s="115"/>
+      <c r="T50" s="115"/>
+      <c r="U50" s="115"/>
+      <c r="V50" s="115"/>
+      <c r="W50" s="115"/>
+      <c r="X50" s="115"/>
+      <c r="Y50" s="115"/>
+      <c r="Z50" s="115"/>
+      <c r="AA50" s="115"/>
+      <c r="AB50" s="115"/>
+      <c r="AC50" s="115"/>
+      <c r="AD50" s="115"/>
+      <c r="AE50" s="115"/>
+      <c r="AF50" s="115"/>
+      <c r="AG50" s="115"/>
     </row>
-    <row r="51" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B51" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C51" s="82">
         <v>10249954</v>
       </c>
       <c r="D51" s="82">
         <v>10260057</v>
       </c>
       <c r="E51" s="82">
         <v>10270517</v>
       </c>
       <c r="F51" s="82">
         <v>10280498</v>
       </c>
       <c r="G51" s="82">
         <v>10291565</v>
       </c>
       <c r="H51" s="82">
         <v>10302166</v>
       </c>
       <c r="I51" s="82">
         <v>10311830</v>
       </c>
       <c r="J51" s="82">
@@ -10601,52 +10734,55 @@
       </c>
       <c r="Y51" s="74">
         <v>10461465</v>
       </c>
       <c r="Z51" s="74">
         <v>10468756</v>
       </c>
       <c r="AA51" s="74">
         <v>10477240</v>
       </c>
       <c r="AB51" s="74">
         <v>10488074</v>
       </c>
       <c r="AC51" s="74">
         <v>10495323</v>
       </c>
       <c r="AD51" s="108">
         <v>10503236</v>
       </c>
       <c r="AE51" s="108">
         <v>10510782</v>
       </c>
       <c r="AF51" s="108">
         <v>10517159</v>
       </c>
+      <c r="AG51" s="108">
+        <v>10524770</v>
+      </c>
     </row>
-    <row r="52" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A52" s="23">
         <v>100000000</v>
       </c>
       <c r="B52" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="38">
         <v>309646</v>
       </c>
       <c r="D52" s="38">
         <v>309339</v>
       </c>
       <c r="E52" s="38">
         <v>309297</v>
       </c>
       <c r="F52" s="39">
         <v>309206</v>
       </c>
       <c r="G52" s="39">
         <v>309169</v>
       </c>
       <c r="H52" s="82">
         <v>309064</v>
       </c>
       <c r="I52" s="39">
@@ -10699,52 +10835,55 @@
       </c>
       <c r="Y52" s="74">
         <v>303668</v>
       </c>
       <c r="Z52" s="74">
         <v>303285</v>
       </c>
       <c r="AA52" s="74">
         <v>303060</v>
       </c>
       <c r="AB52" s="74">
         <v>302789</v>
       </c>
       <c r="AC52" s="74">
         <v>302539</v>
       </c>
       <c r="AD52" s="108">
         <v>302288</v>
       </c>
       <c r="AE52" s="108">
         <v>302019</v>
       </c>
       <c r="AF52" s="108">
         <v>301842</v>
       </c>
+      <c r="AG52" s="108">
+        <v>301475</v>
+      </c>
     </row>
-    <row r="53" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A53" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C53" s="38">
         <v>402049</v>
       </c>
       <c r="D53" s="38">
         <v>401824</v>
       </c>
       <c r="E53" s="38">
         <v>401642</v>
       </c>
       <c r="F53" s="39">
         <v>401855</v>
       </c>
       <c r="G53" s="39">
         <v>401812</v>
       </c>
       <c r="H53" s="82">
         <v>401861</v>
       </c>
       <c r="I53" s="39">
@@ -10797,52 +10936,55 @@
       </c>
       <c r="Y53" s="74">
         <v>400869</v>
       </c>
       <c r="Z53" s="74">
         <v>400793</v>
       </c>
       <c r="AA53" s="74">
         <v>400935</v>
       </c>
       <c r="AB53" s="74">
         <v>401200</v>
       </c>
       <c r="AC53" s="74">
         <v>401457</v>
       </c>
       <c r="AD53" s="108">
         <v>401522</v>
       </c>
       <c r="AE53" s="108">
         <v>401759</v>
       </c>
       <c r="AF53" s="108">
         <v>401886</v>
       </c>
+      <c r="AG53" s="108">
+        <v>402213</v>
+      </c>
     </row>
-    <row r="54" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A54" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C54" s="38">
         <v>478256</v>
       </c>
       <c r="D54" s="38">
         <v>478603</v>
       </c>
       <c r="E54" s="38">
         <v>479013</v>
       </c>
       <c r="F54" s="39">
         <v>479372</v>
       </c>
       <c r="G54" s="39">
         <v>479846</v>
       </c>
       <c r="H54" s="82">
         <v>480284</v>
       </c>
       <c r="I54" s="39">
@@ -10895,52 +11037,55 @@
       </c>
       <c r="Y54" s="74">
         <v>485674</v>
       </c>
       <c r="Z54" s="74">
         <v>485819</v>
       </c>
       <c r="AA54" s="74">
         <v>486039</v>
       </c>
       <c r="AB54" s="74">
         <v>486350</v>
       </c>
       <c r="AC54" s="74">
         <v>486400</v>
       </c>
       <c r="AD54" s="108">
         <v>486520</v>
       </c>
       <c r="AE54" s="108">
         <v>486734</v>
       </c>
       <c r="AF54" s="108">
         <v>486920</v>
       </c>
+      <c r="AG54" s="108">
+        <v>487103</v>
+      </c>
     </row>
-    <row r="55" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A55" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C55" s="38">
         <v>765249</v>
       </c>
       <c r="D55" s="38">
         <v>766092</v>
       </c>
       <c r="E55" s="38">
         <v>767232</v>
       </c>
       <c r="F55" s="39">
         <v>768353</v>
       </c>
       <c r="G55" s="39">
         <v>769616</v>
       </c>
       <c r="H55" s="82">
         <v>771082</v>
       </c>
       <c r="I55" s="39">
@@ -10993,52 +11138,55 @@
       </c>
       <c r="Y55" s="74">
         <v>792228</v>
       </c>
       <c r="Z55" s="74">
         <v>793390</v>
       </c>
       <c r="AA55" s="74">
         <v>795249</v>
       </c>
       <c r="AB55" s="74">
         <v>797330</v>
       </c>
       <c r="AC55" s="74">
         <v>798564</v>
       </c>
       <c r="AD55" s="108">
         <v>799882</v>
       </c>
       <c r="AE55" s="108">
         <v>801621</v>
       </c>
       <c r="AF55" s="108">
         <v>802493</v>
       </c>
+      <c r="AG55" s="108">
+        <v>802709</v>
+      </c>
     </row>
-    <row r="56" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A56" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C56" s="38">
         <v>356198</v>
       </c>
       <c r="D56" s="38">
         <v>356628</v>
       </c>
       <c r="E56" s="38">
         <v>357052</v>
       </c>
       <c r="F56" s="39">
         <v>357534</v>
       </c>
       <c r="G56" s="39">
         <v>357963</v>
       </c>
       <c r="H56" s="82">
         <v>358300</v>
       </c>
       <c r="I56" s="39">
@@ -11091,52 +11239,55 @@
       </c>
       <c r="Y56" s="74">
         <v>360939</v>
       </c>
       <c r="Z56" s="74">
         <v>361239</v>
       </c>
       <c r="AA56" s="74">
         <v>361404</v>
       </c>
       <c r="AB56" s="74">
         <v>361621</v>
       </c>
       <c r="AC56" s="74">
         <v>361816</v>
       </c>
       <c r="AD56" s="108">
         <v>362103</v>
       </c>
       <c r="AE56" s="108">
         <v>362303</v>
       </c>
       <c r="AF56" s="108">
         <v>362444</v>
       </c>
+      <c r="AG56" s="108">
+        <v>362522</v>
+      </c>
     </row>
-    <row r="57" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A57" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="38">
         <v>354137</v>
       </c>
       <c r="D57" s="38">
         <v>354204</v>
       </c>
       <c r="E57" s="38">
         <v>354382</v>
       </c>
       <c r="F57" s="39">
         <v>354581</v>
       </c>
       <c r="G57" s="39">
         <v>354748</v>
       </c>
       <c r="H57" s="82">
         <v>354930</v>
       </c>
       <c r="I57" s="39">
@@ -11189,52 +11340,55 @@
       </c>
       <c r="Y57" s="74">
         <v>354951</v>
       </c>
       <c r="Z57" s="74">
         <v>354889</v>
       </c>
       <c r="AA57" s="74">
         <v>354926</v>
       </c>
       <c r="AB57" s="74">
         <v>354912</v>
       </c>
       <c r="AC57" s="74">
         <v>354829</v>
       </c>
       <c r="AD57" s="108">
         <v>354681</v>
       </c>
       <c r="AE57" s="108">
         <v>354665</v>
       </c>
       <c r="AF57" s="108">
         <v>354583</v>
       </c>
+      <c r="AG57" s="108">
+        <v>354473</v>
+      </c>
     </row>
-    <row r="58" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A58" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="38">
         <v>615438</v>
       </c>
       <c r="D58" s="38">
         <v>615485</v>
       </c>
       <c r="E58" s="38">
         <v>615409</v>
       </c>
       <c r="F58" s="39">
         <v>615574</v>
       </c>
       <c r="G58" s="39">
         <v>615731</v>
       </c>
       <c r="H58" s="82">
         <v>615862</v>
       </c>
       <c r="I58" s="39">
@@ -11287,52 +11441,55 @@
       </c>
       <c r="Y58" s="74">
         <v>611157</v>
       </c>
       <c r="Z58" s="74">
         <v>611025</v>
       </c>
       <c r="AA58" s="74">
         <v>610658</v>
       </c>
       <c r="AB58" s="74">
         <v>610583</v>
       </c>
       <c r="AC58" s="74">
         <v>610309</v>
       </c>
       <c r="AD58" s="108">
         <v>609956</v>
       </c>
       <c r="AE58" s="108">
         <v>609665</v>
       </c>
       <c r="AF58" s="108">
         <v>609355</v>
       </c>
+      <c r="AG58" s="108">
+        <v>608819</v>
+      </c>
     </row>
-    <row r="59" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A59" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C59" s="38">
         <v>352959</v>
       </c>
       <c r="D59" s="38">
         <v>352615</v>
       </c>
       <c r="E59" s="38">
         <v>352492</v>
       </c>
       <c r="F59" s="39">
         <v>352371</v>
       </c>
       <c r="G59" s="39">
         <v>352233</v>
       </c>
       <c r="H59" s="82">
         <v>352149</v>
       </c>
       <c r="I59" s="39">
@@ -11385,52 +11542,55 @@
       </c>
       <c r="Y59" s="74">
         <v>347497</v>
       </c>
       <c r="Z59" s="74">
         <v>347179</v>
       </c>
       <c r="AA59" s="74">
         <v>346986</v>
       </c>
       <c r="AB59" s="74">
         <v>346753</v>
       </c>
       <c r="AC59" s="74">
         <v>346547</v>
       </c>
       <c r="AD59" s="108">
         <v>346325</v>
       </c>
       <c r="AE59" s="108">
         <v>346067</v>
       </c>
       <c r="AF59" s="108">
         <v>345812</v>
       </c>
+      <c r="AG59" s="108">
+        <v>345398</v>
+      </c>
     </row>
-    <row r="60" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A60" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C60" s="38">
         <v>591530</v>
       </c>
       <c r="D60" s="38">
         <v>591328</v>
       </c>
       <c r="E60" s="38">
         <v>591284</v>
       </c>
       <c r="F60" s="39">
         <v>591204</v>
       </c>
       <c r="G60" s="39">
         <v>591190</v>
       </c>
       <c r="H60" s="82">
         <v>591122</v>
       </c>
       <c r="I60" s="39">
@@ -11483,52 +11643,55 @@
       </c>
       <c r="Y60" s="74">
         <v>588709</v>
       </c>
       <c r="Z60" s="74">
         <v>588566</v>
       </c>
       <c r="AA60" s="74">
         <v>588468</v>
       </c>
       <c r="AB60" s="74">
         <v>588384</v>
       </c>
       <c r="AC60" s="74">
         <v>588533</v>
       </c>
       <c r="AD60" s="108">
         <v>588338</v>
       </c>
       <c r="AE60" s="108">
         <v>588328</v>
       </c>
       <c r="AF60" s="108">
         <v>588137</v>
       </c>
+      <c r="AG60" s="108">
+        <v>587898</v>
+      </c>
     </row>
-    <row r="61" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A61" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C61" s="38">
         <v>428395</v>
       </c>
       <c r="D61" s="38">
         <v>428119</v>
       </c>
       <c r="E61" s="38">
         <v>428053</v>
       </c>
       <c r="F61" s="39">
         <v>427829</v>
       </c>
       <c r="G61" s="39">
         <v>427787</v>
       </c>
       <c r="H61" s="82">
         <v>427603</v>
       </c>
       <c r="I61" s="39">
@@ -11581,52 +11744,55 @@
       </c>
       <c r="Y61" s="74">
         <v>424011</v>
       </c>
       <c r="Z61" s="74">
         <v>423898</v>
       </c>
       <c r="AA61" s="74">
         <v>423720</v>
       </c>
       <c r="AB61" s="74">
         <v>423604</v>
       </c>
       <c r="AC61" s="74">
         <v>423503</v>
       </c>
       <c r="AD61" s="108">
         <v>423332</v>
       </c>
       <c r="AE61" s="108">
         <v>423182</v>
       </c>
       <c r="AF61" s="108">
         <v>422924</v>
       </c>
+      <c r="AG61" s="108">
+        <v>422753</v>
+      </c>
     </row>
-    <row r="62" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A62" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="38">
         <v>418731</v>
       </c>
       <c r="D62" s="38">
         <v>419003</v>
       </c>
       <c r="E62" s="38">
         <v>419256</v>
       </c>
       <c r="F62" s="39">
         <v>419461</v>
       </c>
       <c r="G62" s="39">
         <v>419709</v>
       </c>
       <c r="H62" s="82">
         <v>419971</v>
       </c>
       <c r="I62" s="39">
@@ -11679,52 +11845,55 @@
       </c>
       <c r="Y62" s="74">
         <v>419582</v>
       </c>
       <c r="Z62" s="74">
         <v>419642</v>
       </c>
       <c r="AA62" s="74">
         <v>419819</v>
       </c>
       <c r="AB62" s="74">
         <v>420003</v>
       </c>
       <c r="AC62" s="74">
         <v>419987</v>
       </c>
       <c r="AD62" s="108">
         <v>419885</v>
       </c>
       <c r="AE62" s="108">
         <v>419937</v>
       </c>
       <c r="AF62" s="108">
         <v>419941</v>
       </c>
+      <c r="AG62" s="108">
+        <v>419720</v>
+      </c>
     </row>
-    <row r="63" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A63" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B63" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C63" s="38">
         <v>395512</v>
       </c>
       <c r="D63" s="38">
         <v>396215</v>
       </c>
       <c r="E63" s="38">
         <v>397056</v>
       </c>
       <c r="F63" s="39">
         <v>397724</v>
       </c>
       <c r="G63" s="39">
         <v>398552</v>
       </c>
       <c r="H63" s="82">
         <v>399264</v>
       </c>
       <c r="I63" s="39">
@@ -11777,52 +11946,55 @@
       </c>
       <c r="Y63" s="74">
         <v>410167</v>
       </c>
       <c r="Z63" s="74">
         <v>410699</v>
       </c>
       <c r="AA63" s="74">
         <v>411327</v>
       </c>
       <c r="AB63" s="74">
         <v>411904</v>
       </c>
       <c r="AC63" s="74">
         <v>412370</v>
       </c>
       <c r="AD63" s="108">
         <v>413027</v>
       </c>
       <c r="AE63" s="108">
         <v>413335</v>
       </c>
       <c r="AF63" s="108">
         <v>413639</v>
       </c>
+      <c r="AG63" s="108">
+        <v>413910</v>
+      </c>
     </row>
-    <row r="64" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A64" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C64" s="38">
         <v>391572</v>
       </c>
       <c r="D64" s="38">
         <v>391403</v>
       </c>
       <c r="E64" s="38">
         <v>391285</v>
       </c>
       <c r="F64" s="39">
         <v>391290</v>
       </c>
       <c r="G64" s="39">
         <v>391262</v>
       </c>
       <c r="H64" s="82">
         <v>391195</v>
       </c>
       <c r="I64" s="39">
@@ -11875,52 +12047,55 @@
       </c>
       <c r="Y64" s="74">
         <v>386791</v>
       </c>
       <c r="Z64" s="74">
         <v>386510</v>
       </c>
       <c r="AA64" s="74">
         <v>386300</v>
       </c>
       <c r="AB64" s="74">
         <v>385936</v>
       </c>
       <c r="AC64" s="74">
         <v>385824</v>
       </c>
       <c r="AD64" s="108">
         <v>385711</v>
       </c>
       <c r="AE64" s="108">
         <v>385563</v>
       </c>
       <c r="AF64" s="108">
         <v>385398</v>
       </c>
+      <c r="AG64" s="108">
+        <v>385223</v>
+      </c>
     </row>
-    <row r="65" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A65" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B65" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="38">
         <v>273970</v>
       </c>
       <c r="D65" s="38">
         <v>273649</v>
       </c>
       <c r="E65" s="38">
         <v>272876</v>
       </c>
       <c r="F65" s="39">
         <v>272721</v>
       </c>
       <c r="G65" s="39">
         <v>272563</v>
       </c>
       <c r="H65" s="82">
         <v>272379</v>
       </c>
       <c r="I65" s="39">
@@ -11973,57 +12148,60 @@
       </c>
       <c r="Y65" s="74">
         <v>266122</v>
       </c>
       <c r="Z65" s="74">
         <v>265805</v>
       </c>
       <c r="AA65" s="74">
         <v>265488</v>
       </c>
       <c r="AB65" s="74">
         <v>265179</v>
       </c>
       <c r="AC65" s="74">
         <v>265006</v>
       </c>
       <c r="AD65" s="108">
         <v>264811</v>
       </c>
       <c r="AE65" s="108">
         <v>264680</v>
       </c>
       <c r="AF65" s="108">
         <v>264525</v>
       </c>
+      <c r="AG65" s="108">
+        <v>264272</v>
+      </c>
     </row>
-    <row r="66" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A66" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B66" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C66" s="38">
         <v>1050045</v>
       </c>
       <c r="D66" s="38">
         <v>1049866</v>
       </c>
       <c r="E66" s="38">
         <v>1050589</v>
       </c>
       <c r="F66" s="39">
         <v>1051285</v>
       </c>
       <c r="G66" s="39">
         <v>1052260</v>
       </c>
       <c r="H66" s="82">
         <v>1053248</v>
       </c>
       <c r="I66" s="39">
         <v>1053886</v>
       </c>
       <c r="J66" s="39">
         <v>1054342</v>
       </c>
@@ -12071,52 +12249,55 @@
       </c>
       <c r="Y66" s="74">
         <v>1050693</v>
       </c>
       <c r="Z66" s="74">
         <v>1050662</v>
       </c>
       <c r="AA66" s="74">
         <v>1050875</v>
       </c>
       <c r="AB66" s="74">
         <v>1050176</v>
       </c>
       <c r="AC66" s="74">
         <v>1050263</v>
       </c>
       <c r="AD66" s="108">
         <v>1050091</v>
       </c>
       <c r="AE66" s="108">
         <v>1050106</v>
       </c>
       <c r="AF66" s="108">
         <v>1049865</v>
       </c>
+      <c r="AG66" s="108">
+        <v>1049113</v>
+      </c>
     </row>
-    <row r="67" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A67" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B67" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C67" s="38">
         <v>112992</v>
       </c>
       <c r="D67" s="38">
         <v>112993</v>
       </c>
       <c r="E67" s="38">
         <v>112946</v>
       </c>
       <c r="F67" s="39">
         <v>112955</v>
       </c>
       <c r="G67" s="39">
         <v>112986</v>
       </c>
       <c r="H67" s="82">
         <v>112989</v>
       </c>
       <c r="I67" s="39">
@@ -12169,52 +12350,55 @@
       </c>
       <c r="Y67" s="74">
         <v>111586</v>
       </c>
       <c r="Z67" s="74">
         <v>111470</v>
       </c>
       <c r="AA67" s="74">
         <v>111371</v>
       </c>
       <c r="AB67" s="74">
         <v>111276</v>
       </c>
       <c r="AC67" s="74">
         <v>111139</v>
       </c>
       <c r="AD67" s="108">
         <v>111015</v>
       </c>
       <c r="AE67" s="108">
         <v>110903</v>
       </c>
       <c r="AF67" s="108">
         <v>110867</v>
       </c>
+      <c r="AG67" s="108">
+        <v>110770</v>
+      </c>
     </row>
-    <row r="68" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A68" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B68" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C68" s="38">
         <v>378781</v>
       </c>
       <c r="D68" s="38">
         <v>378594</v>
       </c>
       <c r="E68" s="38">
         <v>378513</v>
       </c>
       <c r="F68" s="39">
         <v>378401</v>
       </c>
       <c r="G68" s="39">
         <v>378356</v>
       </c>
       <c r="H68" s="82">
         <v>378381</v>
       </c>
       <c r="I68" s="39">
@@ -12267,52 +12451,55 @@
       </c>
       <c r="Y68" s="74">
         <v>374586</v>
       </c>
       <c r="Z68" s="74">
         <v>374376</v>
       </c>
       <c r="AA68" s="74">
         <v>374143</v>
       </c>
       <c r="AB68" s="74">
         <v>373867</v>
       </c>
       <c r="AC68" s="74">
         <v>373631</v>
       </c>
       <c r="AD68" s="108">
         <v>373355</v>
       </c>
       <c r="AE68" s="108">
         <v>373229</v>
       </c>
       <c r="AF68" s="108">
         <v>373031</v>
       </c>
+      <c r="AG68" s="108">
+        <v>372717</v>
+      </c>
     </row>
-    <row r="69" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A69" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C69" s="38">
         <v>750076</v>
       </c>
       <c r="D69" s="38">
         <v>753907</v>
       </c>
       <c r="E69" s="38">
         <v>757627</v>
       </c>
       <c r="F69" s="39">
         <v>761246</v>
       </c>
       <c r="G69" s="39">
         <v>764752</v>
       </c>
       <c r="H69" s="82">
         <v>768169</v>
       </c>
       <c r="I69" s="39">
@@ -12365,52 +12552,55 @@
       </c>
       <c r="Y69" s="74">
         <v>855374</v>
       </c>
       <c r="Z69" s="74">
         <v>859999</v>
       </c>
       <c r="AA69" s="74">
         <v>864103</v>
       </c>
       <c r="AB69" s="74">
         <v>869862</v>
       </c>
       <c r="AC69" s="74">
         <v>873339</v>
       </c>
       <c r="AD69" s="108">
         <v>877360</v>
       </c>
       <c r="AE69" s="108">
         <v>880622</v>
       </c>
       <c r="AF69" s="108">
         <v>884029</v>
       </c>
+      <c r="AG69" s="108">
+        <v>888662</v>
+      </c>
     </row>
-    <row r="70" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A70" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="38">
         <v>1192787</v>
       </c>
       <c r="D70" s="38">
         <v>1196450</v>
       </c>
       <c r="E70" s="38">
         <v>1199342</v>
       </c>
       <c r="F70" s="39">
         <v>1201227</v>
       </c>
       <c r="G70" s="39">
         <v>1203468</v>
       </c>
       <c r="H70" s="82">
         <v>1205451</v>
       </c>
       <c r="I70" s="39">
@@ -12463,52 +12653,55 @@
       </c>
       <c r="Y70" s="74">
         <v>1251801</v>
       </c>
       <c r="Z70" s="74">
         <v>1253502</v>
       </c>
       <c r="AA70" s="74">
         <v>1255128</v>
       </c>
       <c r="AB70" s="74">
         <v>1257143</v>
       </c>
       <c r="AC70" s="74">
         <v>1258961</v>
       </c>
       <c r="AD70" s="108">
         <v>1261443</v>
       </c>
       <c r="AE70" s="108">
         <v>1263124</v>
       </c>
       <c r="AF70" s="108">
         <v>1265389</v>
       </c>
+      <c r="AG70" s="108">
+        <v>1269609</v>
+      </c>
     </row>
-    <row r="71" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A71" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="38">
         <v>631631</v>
       </c>
       <c r="D71" s="38">
         <v>633740</v>
       </c>
       <c r="E71" s="38">
         <v>635171</v>
       </c>
       <c r="F71" s="39">
         <v>636309</v>
       </c>
       <c r="G71" s="39">
         <v>637562</v>
       </c>
       <c r="H71" s="82">
         <v>638862</v>
       </c>
       <c r="I71" s="39">
@@ -12561,87 +12754,91 @@
       </c>
       <c r="Y71" s="74">
         <v>665060</v>
       </c>
       <c r="Z71" s="74">
         <v>666008</v>
       </c>
       <c r="AA71" s="74">
         <v>667241</v>
       </c>
       <c r="AB71" s="74">
         <v>669202</v>
       </c>
       <c r="AC71" s="74">
         <v>670306</v>
       </c>
       <c r="AD71" s="108">
         <v>671591</v>
       </c>
       <c r="AE71" s="108">
         <v>672940</v>
       </c>
       <c r="AF71" s="108">
         <v>674079</v>
       </c>
+      <c r="AG71" s="108">
+        <v>675411</v>
+      </c>
     </row>
-    <row r="72" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B72" s="124" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="124"/>
       <c r="D72" s="124"/>
       <c r="E72" s="124"/>
       <c r="F72" s="124"/>
       <c r="G72" s="124"/>
       <c r="H72" s="124"/>
       <c r="I72" s="124"/>
       <c r="J72" s="124"/>
       <c r="K72" s="124"/>
       <c r="L72" s="124"/>
       <c r="M72" s="124"/>
       <c r="N72" s="124"/>
       <c r="O72" s="124"/>
       <c r="P72" s="124"/>
       <c r="Q72" s="124"/>
       <c r="R72" s="124"/>
       <c r="S72" s="124"/>
       <c r="T72" s="124"/>
       <c r="U72" s="124"/>
       <c r="V72" s="124"/>
       <c r="W72" s="124"/>
       <c r="X72" s="124"/>
       <c r="Y72" s="124"/>
       <c r="Z72" s="124"/>
       <c r="AA72" s="124"/>
       <c r="AB72" s="124"/>
       <c r="AC72" s="124"/>
       <c r="AD72" s="124"/>
       <c r="AE72" s="124"/>
       <c r="AF72" s="124"/>
+      <c r="AG72" s="124"/>
     </row>
-    <row r="73" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B73" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C73" s="27">
         <v>12451004</v>
       </c>
       <c r="D73" s="27">
         <v>12473658</v>
       </c>
       <c r="E73" s="27">
         <v>12494853</v>
       </c>
       <c r="F73" s="27">
         <v>12513014</v>
       </c>
       <c r="G73" s="27">
         <v>12533471</v>
       </c>
       <c r="H73" s="74">
         <v>12609515</v>
       </c>
       <c r="I73" s="27">
         <v>12630950</v>
       </c>
       <c r="J73" s="27">
@@ -12691,52 +12888,55 @@
       </c>
       <c r="Y73" s="74">
         <v>12995889</v>
       </c>
       <c r="Z73" s="74">
         <v>13013064</v>
       </c>
       <c r="AA73" s="74">
         <v>13029803</v>
       </c>
       <c r="AB73" s="74">
         <v>13106358</v>
       </c>
       <c r="AC73" s="74">
         <v>13120922</v>
       </c>
       <c r="AD73" s="108">
         <v>13137950</v>
       </c>
       <c r="AE73" s="108">
         <v>13153726</v>
       </c>
       <c r="AF73" s="108">
         <v>13168438</v>
       </c>
+      <c r="AG73" s="108">
+        <v>13190585</v>
+      </c>
     </row>
-    <row r="74" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A74" s="23">
         <v>100000000</v>
       </c>
       <c r="B74" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C74" s="27">
         <v>372537</v>
       </c>
       <c r="D74" s="27">
         <v>372424</v>
       </c>
       <c r="E74" s="27">
         <v>372622</v>
       </c>
       <c r="F74" s="27">
         <v>372638</v>
       </c>
       <c r="G74" s="27">
         <v>372917</v>
       </c>
       <c r="H74" s="74">
         <v>373013</v>
       </c>
       <c r="I74" s="27">
@@ -12789,52 +12989,55 @@
       </c>
       <c r="Y74" s="74">
         <v>374293</v>
       </c>
       <c r="Z74" s="74">
         <v>374295</v>
       </c>
       <c r="AA74" s="74">
         <v>374463</v>
       </c>
       <c r="AB74" s="74">
         <v>374496</v>
       </c>
       <c r="AC74" s="74">
         <v>374310</v>
       </c>
       <c r="AD74" s="108">
         <v>374248</v>
       </c>
       <c r="AE74" s="108">
         <v>374325</v>
       </c>
       <c r="AF74" s="108">
         <v>374463</v>
       </c>
+      <c r="AG74" s="108">
+        <v>374311</v>
+      </c>
     </row>
-    <row r="75" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A75" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B75" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C75" s="27">
         <v>445736</v>
       </c>
       <c r="D75" s="27">
         <v>445951</v>
       </c>
       <c r="E75" s="27">
         <v>446352</v>
       </c>
       <c r="F75" s="27">
         <v>446852</v>
       </c>
       <c r="G75" s="27">
         <v>447309</v>
       </c>
       <c r="H75" s="74">
         <v>447785</v>
       </c>
       <c r="I75" s="27">
@@ -12887,52 +13090,55 @@
       </c>
       <c r="Y75" s="74">
         <v>455952</v>
       </c>
       <c r="Z75" s="74">
         <v>456270</v>
       </c>
       <c r="AA75" s="74">
         <v>456676</v>
       </c>
       <c r="AB75" s="74">
         <v>457212</v>
       </c>
       <c r="AC75" s="74">
         <v>457764</v>
       </c>
       <c r="AD75" s="108">
         <v>458081</v>
       </c>
       <c r="AE75" s="108">
         <v>458401</v>
       </c>
       <c r="AF75" s="108">
         <v>458999</v>
       </c>
+      <c r="AG75" s="108">
+        <v>459785</v>
+      </c>
     </row>
-    <row r="76" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A76" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B76" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C76" s="27">
         <v>703650</v>
       </c>
       <c r="D76" s="27">
         <v>704449</v>
       </c>
       <c r="E76" s="27">
         <v>705357</v>
       </c>
       <c r="F76" s="27">
         <v>706388</v>
       </c>
       <c r="G76" s="27">
         <v>707560</v>
       </c>
       <c r="H76" s="74">
         <v>708551</v>
       </c>
       <c r="I76" s="27">
@@ -12985,52 +13191,55 @@
       </c>
       <c r="Y76" s="74">
         <v>727796</v>
       </c>
       <c r="Z76" s="74">
         <v>728450</v>
       </c>
       <c r="AA76" s="74">
         <v>729220</v>
       </c>
       <c r="AB76" s="74">
         <v>730195</v>
       </c>
       <c r="AC76" s="74">
         <v>730716</v>
       </c>
       <c r="AD76" s="108">
         <v>731245</v>
       </c>
       <c r="AE76" s="108">
         <v>731836</v>
       </c>
       <c r="AF76" s="108">
         <v>732289</v>
       </c>
+      <c r="AG76" s="108">
+        <v>733173</v>
+      </c>
     </row>
-    <row r="77" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A77" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B77" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C77" s="27">
         <v>247508</v>
       </c>
       <c r="D77" s="27">
         <v>247646</v>
       </c>
       <c r="E77" s="27">
         <v>248024</v>
       </c>
       <c r="F77" s="27">
         <v>248168</v>
       </c>
       <c r="G77" s="27">
         <v>248301</v>
       </c>
       <c r="H77" s="74">
         <v>301213</v>
       </c>
       <c r="I77" s="27">
@@ -13083,52 +13292,55 @@
       </c>
       <c r="Y77" s="74">
         <v>307767</v>
       </c>
       <c r="Z77" s="74">
         <v>308282</v>
       </c>
       <c r="AA77" s="74">
         <v>308824</v>
       </c>
       <c r="AB77" s="74">
         <v>309376</v>
       </c>
       <c r="AC77" s="74">
         <v>309840</v>
       </c>
       <c r="AD77" s="108">
         <v>310573</v>
       </c>
       <c r="AE77" s="108">
         <v>311290</v>
       </c>
       <c r="AF77" s="108">
         <v>311399</v>
       </c>
+      <c r="AG77" s="108">
+        <v>311920</v>
+      </c>
     </row>
-    <row r="78" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A78" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B78" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C78" s="27">
         <v>389875</v>
       </c>
       <c r="D78" s="27">
         <v>389923</v>
       </c>
       <c r="E78" s="27">
         <v>390152</v>
       </c>
       <c r="F78" s="27">
         <v>390303</v>
       </c>
       <c r="G78" s="27">
         <v>390483</v>
       </c>
       <c r="H78" s="74">
         <v>390844</v>
       </c>
       <c r="I78" s="27">
@@ -13181,52 +13393,55 @@
       </c>
       <c r="Y78" s="74">
         <v>392316</v>
       </c>
       <c r="Z78" s="74">
         <v>392715</v>
       </c>
       <c r="AA78" s="74">
         <v>392917</v>
       </c>
       <c r="AB78" s="74">
         <v>392990</v>
       </c>
       <c r="AC78" s="74">
         <v>393035</v>
       </c>
       <c r="AD78" s="108">
         <v>393304</v>
       </c>
       <c r="AE78" s="108">
         <v>393632</v>
       </c>
       <c r="AF78" s="108">
         <v>393727</v>
       </c>
+      <c r="AG78" s="108">
+        <v>394186</v>
+      </c>
     </row>
-    <row r="79" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A79" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B79" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C79" s="27">
         <v>391757</v>
       </c>
       <c r="D79" s="27">
         <v>392326</v>
       </c>
       <c r="E79" s="27">
         <v>392739</v>
       </c>
       <c r="F79" s="27">
         <v>393155</v>
       </c>
       <c r="G79" s="27">
         <v>393867</v>
       </c>
       <c r="H79" s="74">
         <v>394470</v>
       </c>
       <c r="I79" s="27">
@@ -13279,52 +13494,55 @@
       </c>
       <c r="Y79" s="74">
         <v>401218</v>
       </c>
       <c r="Z79" s="74">
         <v>401273</v>
       </c>
       <c r="AA79" s="74">
         <v>401505</v>
       </c>
       <c r="AB79" s="74">
         <v>401915</v>
       </c>
       <c r="AC79" s="74">
         <v>401877</v>
       </c>
       <c r="AD79" s="108">
         <v>401894</v>
       </c>
       <c r="AE79" s="108">
         <v>401947</v>
       </c>
       <c r="AF79" s="108">
         <v>402177</v>
       </c>
+      <c r="AG79" s="108">
+        <v>402450</v>
+      </c>
     </row>
-    <row r="80" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A80" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B80" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="27">
         <v>530806</v>
       </c>
       <c r="D80" s="27">
         <v>531287</v>
       </c>
       <c r="E80" s="27">
         <v>531633</v>
       </c>
       <c r="F80" s="27">
         <v>532110</v>
       </c>
       <c r="G80" s="27">
         <v>532862</v>
       </c>
       <c r="H80" s="74">
         <v>533117</v>
       </c>
       <c r="I80" s="27">
@@ -13377,52 +13595,55 @@
       </c>
       <c r="Y80" s="74">
         <v>537871</v>
       </c>
       <c r="Z80" s="74">
         <v>538279</v>
       </c>
       <c r="AA80" s="74">
         <v>538365</v>
       </c>
       <c r="AB80" s="74">
         <v>586696</v>
       </c>
       <c r="AC80" s="74">
         <v>587084</v>
       </c>
       <c r="AD80" s="108">
         <v>587476</v>
       </c>
       <c r="AE80" s="108">
         <v>587682</v>
       </c>
       <c r="AF80" s="108">
         <v>587824</v>
       </c>
+      <c r="AG80" s="108">
+        <v>587835</v>
+      </c>
     </row>
-    <row r="81" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A81" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B81" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C81" s="27">
         <v>311155</v>
       </c>
       <c r="D81" s="27">
         <v>311014</v>
       </c>
       <c r="E81" s="27">
         <v>311037</v>
       </c>
       <c r="F81" s="27">
         <v>311005</v>
       </c>
       <c r="G81" s="27">
         <v>311052</v>
       </c>
       <c r="H81" s="74">
         <v>311162</v>
       </c>
       <c r="I81" s="27">
@@ -13475,52 +13696,55 @@
       </c>
       <c r="Y81" s="74">
         <v>310786</v>
       </c>
       <c r="Z81" s="74">
         <v>310766</v>
       </c>
       <c r="AA81" s="74">
         <v>310750</v>
       </c>
       <c r="AB81" s="74">
         <v>315707</v>
       </c>
       <c r="AC81" s="74">
         <v>315589</v>
       </c>
       <c r="AD81" s="108">
         <v>315420</v>
       </c>
       <c r="AE81" s="108">
         <v>315185</v>
       </c>
       <c r="AF81" s="108">
         <v>315134</v>
       </c>
+      <c r="AG81" s="108">
+        <v>315178</v>
+      </c>
     </row>
-    <row r="82" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A82" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B82" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C82" s="27">
         <v>926225</v>
       </c>
       <c r="D82" s="27">
         <v>926321</v>
       </c>
       <c r="E82" s="27">
         <v>926640</v>
       </c>
       <c r="F82" s="27">
         <v>926865</v>
       </c>
       <c r="G82" s="27">
         <v>927158</v>
       </c>
       <c r="H82" s="74">
         <v>927583</v>
       </c>
       <c r="I82" s="27">
@@ -13573,52 +13797,55 @@
       </c>
       <c r="Y82" s="74">
         <v>932905</v>
       </c>
       <c r="Z82" s="74">
         <v>933196</v>
       </c>
       <c r="AA82" s="74">
         <v>933322</v>
       </c>
       <c r="AB82" s="74">
         <v>933860</v>
       </c>
       <c r="AC82" s="74">
         <v>934332</v>
       </c>
       <c r="AD82" s="108">
         <v>934351</v>
       </c>
       <c r="AE82" s="108">
         <v>934653</v>
       </c>
       <c r="AF82" s="108">
         <v>934584</v>
       </c>
+      <c r="AG82" s="108">
+        <v>934873</v>
+      </c>
     </row>
-    <row r="83" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A83" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B83" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="27">
         <v>517709</v>
       </c>
       <c r="D83" s="27">
         <v>517911</v>
       </c>
       <c r="E83" s="27">
         <v>518253</v>
       </c>
       <c r="F83" s="27">
         <v>518300</v>
       </c>
       <c r="G83" s="27">
         <v>518516</v>
       </c>
       <c r="H83" s="74">
         <v>518642</v>
       </c>
       <c r="I83" s="27">
@@ -13671,52 +13898,55 @@
       </c>
       <c r="Y83" s="74">
         <v>523837</v>
       </c>
       <c r="Z83" s="74">
         <v>524143</v>
       </c>
       <c r="AA83" s="74">
         <v>524366</v>
       </c>
       <c r="AB83" s="74">
         <v>524711</v>
       </c>
       <c r="AC83" s="74">
         <v>524959</v>
       </c>
       <c r="AD83" s="108">
         <v>525000</v>
       </c>
       <c r="AE83" s="108">
         <v>525304</v>
       </c>
       <c r="AF83" s="108">
         <v>525391</v>
       </c>
+      <c r="AG83" s="108">
+        <v>525668</v>
+      </c>
     </row>
-    <row r="84" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A84" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B84" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="27">
         <v>395096</v>
       </c>
       <c r="D84" s="27">
         <v>395408</v>
       </c>
       <c r="E84" s="27">
         <v>395881</v>
       </c>
       <c r="F84" s="27">
         <v>396313</v>
       </c>
       <c r="G84" s="27">
         <v>396541</v>
       </c>
       <c r="H84" s="74">
         <v>396813</v>
       </c>
       <c r="I84" s="27">
@@ -13769,52 +13999,55 @@
       </c>
       <c r="Y84" s="74">
         <v>399058</v>
       </c>
       <c r="Z84" s="74">
         <v>399130</v>
       </c>
       <c r="AA84" s="74">
         <v>399307</v>
       </c>
       <c r="AB84" s="74">
         <v>399554</v>
       </c>
       <c r="AC84" s="74">
         <v>399730</v>
       </c>
       <c r="AD84" s="108">
         <v>399840</v>
       </c>
       <c r="AE84" s="108">
         <v>399979</v>
       </c>
       <c r="AF84" s="108">
         <v>400078</v>
       </c>
+      <c r="AG84" s="108">
+        <v>399911</v>
+      </c>
     </row>
-    <row r="85" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A85" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B85" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C85" s="27">
         <v>358212</v>
       </c>
       <c r="D85" s="27">
         <v>359260</v>
       </c>
       <c r="E85" s="27">
         <v>360058</v>
       </c>
       <c r="F85" s="27">
         <v>360941</v>
       </c>
       <c r="G85" s="27">
         <v>361916</v>
       </c>
       <c r="H85" s="74">
         <v>363000</v>
       </c>
       <c r="I85" s="27">
@@ -13867,52 +14100,55 @@
       </c>
       <c r="Y85" s="74">
         <v>381953</v>
       </c>
       <c r="Z85" s="74">
         <v>382782</v>
       </c>
       <c r="AA85" s="74">
         <v>383698</v>
       </c>
       <c r="AB85" s="74">
         <v>384790</v>
       </c>
       <c r="AC85" s="74">
         <v>385536</v>
       </c>
       <c r="AD85" s="108">
         <v>386506</v>
       </c>
       <c r="AE85" s="108">
         <v>387029</v>
       </c>
       <c r="AF85" s="108">
         <v>387676</v>
       </c>
+      <c r="AG85" s="108">
+        <v>388933</v>
+      </c>
     </row>
-    <row r="86" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A86" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C86" s="27">
         <v>533224</v>
       </c>
       <c r="D86" s="27">
         <v>533261</v>
       </c>
       <c r="E86" s="27">
         <v>533449</v>
       </c>
       <c r="F86" s="27">
         <v>533565</v>
       </c>
       <c r="G86" s="27">
         <v>533864</v>
       </c>
       <c r="H86" s="74">
         <v>533830</v>
       </c>
       <c r="I86" s="27">
@@ -13965,52 +14201,55 @@
       </c>
       <c r="Y86" s="74">
         <v>533051</v>
       </c>
       <c r="Z86" s="74">
         <v>532852</v>
       </c>
       <c r="AA86" s="74">
         <v>532691</v>
       </c>
       <c r="AB86" s="74">
         <v>532525</v>
       </c>
       <c r="AC86" s="74">
         <v>532392</v>
       </c>
       <c r="AD86" s="108">
         <v>532310</v>
       </c>
       <c r="AE86" s="108">
         <v>532405</v>
       </c>
       <c r="AF86" s="108">
         <v>532276</v>
       </c>
+      <c r="AG86" s="108">
+        <v>532201</v>
+      </c>
     </row>
-    <row r="87" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A87" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B87" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="27">
         <v>259346</v>
       </c>
       <c r="D87" s="27">
         <v>259288</v>
       </c>
       <c r="E87" s="27">
         <v>258508</v>
       </c>
       <c r="F87" s="27">
         <v>258505</v>
       </c>
       <c r="G87" s="27">
         <v>258241</v>
       </c>
       <c r="H87" s="74">
         <v>258148</v>
       </c>
       <c r="I87" s="27">
@@ -14063,57 +14302,60 @@
       </c>
       <c r="Y87" s="74">
         <v>258153</v>
       </c>
       <c r="Z87" s="74">
         <v>258157</v>
       </c>
       <c r="AA87" s="74">
         <v>258104</v>
       </c>
       <c r="AB87" s="74">
         <v>258029</v>
       </c>
       <c r="AC87" s="74">
         <v>258110</v>
       </c>
       <c r="AD87" s="108">
         <v>258186</v>
       </c>
       <c r="AE87" s="108">
         <v>258117</v>
       </c>
       <c r="AF87" s="108">
         <v>257997</v>
       </c>
+      <c r="AG87" s="108">
+        <v>258053</v>
+      </c>
     </row>
-    <row r="88" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B88" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C88" s="27">
         <v>528055</v>
       </c>
       <c r="D88" s="27">
         <v>528742</v>
       </c>
       <c r="E88" s="27">
         <v>529622</v>
       </c>
       <c r="F88" s="27">
         <v>530292</v>
       </c>
       <c r="G88" s="27">
         <v>531292</v>
       </c>
       <c r="H88" s="74">
         <v>536303</v>
       </c>
       <c r="I88" s="27">
         <v>537356</v>
       </c>
       <c r="J88" s="27">
         <v>538172</v>
       </c>
@@ -14161,52 +14403,55 @@
       </c>
       <c r="Y88" s="74">
         <v>544659</v>
       </c>
       <c r="Z88" s="74">
         <v>545012</v>
       </c>
       <c r="AA88" s="74">
         <v>545287</v>
       </c>
       <c r="AB88" s="74">
         <v>544983</v>
       </c>
       <c r="AC88" s="74">
         <v>545140</v>
       </c>
       <c r="AD88" s="108">
         <v>545086</v>
       </c>
       <c r="AE88" s="108">
         <v>545354</v>
       </c>
       <c r="AF88" s="108">
         <v>545548</v>
       </c>
+      <c r="AG88" s="108">
+        <v>545455</v>
+      </c>
     </row>
-    <row r="89" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A89" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B89" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C89" s="27">
         <v>175436</v>
       </c>
       <c r="D89" s="27">
         <v>175441</v>
       </c>
       <c r="E89" s="27">
         <v>175396</v>
       </c>
       <c r="F89" s="27">
         <v>175420</v>
       </c>
       <c r="G89" s="27">
         <v>175577</v>
       </c>
       <c r="H89" s="74">
         <v>175626</v>
       </c>
       <c r="I89" s="27">
@@ -14259,52 +14504,55 @@
       </c>
       <c r="Y89" s="74">
         <v>174360</v>
       </c>
       <c r="Z89" s="74">
         <v>174220</v>
       </c>
       <c r="AA89" s="74">
         <v>174044</v>
       </c>
       <c r="AB89" s="74">
         <v>173913</v>
       </c>
       <c r="AC89" s="74">
         <v>173832</v>
       </c>
       <c r="AD89" s="108">
         <v>173690</v>
       </c>
       <c r="AE89" s="108">
         <v>173642</v>
       </c>
       <c r="AF89" s="108">
         <v>173599</v>
       </c>
+      <c r="AG89" s="108">
+        <v>173498</v>
+      </c>
     </row>
-    <row r="90" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A90" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B90" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C90" s="27">
         <v>483971</v>
       </c>
       <c r="D90" s="27">
         <v>483952</v>
       </c>
       <c r="E90" s="27">
         <v>483979</v>
       </c>
       <c r="F90" s="27">
         <v>484049</v>
       </c>
       <c r="G90" s="27">
         <v>484197</v>
       </c>
       <c r="H90" s="74">
         <v>484614</v>
       </c>
       <c r="I90" s="27">
@@ -14357,52 +14605,55 @@
       </c>
       <c r="Y90" s="74">
         <v>486677</v>
       </c>
       <c r="Z90" s="74">
         <v>486579</v>
       </c>
       <c r="AA90" s="74">
         <v>486459</v>
       </c>
       <c r="AB90" s="74">
         <v>486461</v>
       </c>
       <c r="AC90" s="74">
         <v>486214</v>
       </c>
       <c r="AD90" s="108">
         <v>486065</v>
       </c>
       <c r="AE90" s="108">
         <v>486112</v>
       </c>
       <c r="AF90" s="108">
         <v>485933</v>
       </c>
+      <c r="AG90" s="108">
+        <v>485981</v>
+      </c>
     </row>
-    <row r="91" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A91" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B91" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C91" s="27">
         <v>1430136</v>
       </c>
       <c r="D91" s="27">
         <v>1437645</v>
       </c>
       <c r="E91" s="27">
         <v>1444697</v>
       </c>
       <c r="F91" s="27">
         <v>1451525</v>
       </c>
       <c r="G91" s="27">
         <v>1458092</v>
       </c>
       <c r="H91" s="74">
         <v>1464401</v>
       </c>
       <c r="I91" s="27">
@@ -14455,52 +14706,55 @@
       </c>
       <c r="Y91" s="74">
         <v>1622245</v>
       </c>
       <c r="Z91" s="74">
         <v>1630640</v>
       </c>
       <c r="AA91" s="74">
         <v>1638233</v>
       </c>
       <c r="AB91" s="74">
         <v>1649242</v>
       </c>
       <c r="AC91" s="74">
         <v>1655369</v>
       </c>
       <c r="AD91" s="108">
         <v>1662755</v>
       </c>
       <c r="AE91" s="108">
         <v>1668750</v>
       </c>
       <c r="AF91" s="108">
         <v>1674699</v>
       </c>
+      <c r="AG91" s="108">
+        <v>1682721</v>
+      </c>
     </row>
-    <row r="92" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B92" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="27">
         <v>2228515</v>
       </c>
       <c r="D92" s="27">
         <v>2234963</v>
       </c>
       <c r="E92" s="27">
         <v>2241044</v>
       </c>
       <c r="F92" s="27">
         <v>2244824</v>
       </c>
       <c r="G92" s="27">
         <v>2249370</v>
       </c>
       <c r="H92" s="74">
         <v>2253500</v>
       </c>
       <c r="I92" s="27">
@@ -14553,52 +14807,55 @@
       </c>
       <c r="Y92" s="74">
         <v>2341901</v>
       </c>
       <c r="Z92" s="74">
         <v>2345012</v>
       </c>
       <c r="AA92" s="74">
         <v>2347924</v>
       </c>
       <c r="AB92" s="74">
         <v>2351424</v>
       </c>
       <c r="AC92" s="74">
         <v>2354736</v>
       </c>
       <c r="AD92" s="108">
         <v>2359052</v>
       </c>
       <c r="AE92" s="108">
         <v>2362463</v>
       </c>
       <c r="AF92" s="108">
         <v>2366525</v>
       </c>
+      <c r="AG92" s="108">
+        <v>2373772</v>
+      </c>
     </row>
-    <row r="93" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A93" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B93" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C93" s="27">
         <v>1222055</v>
       </c>
       <c r="D93" s="27">
         <v>1226446</v>
       </c>
       <c r="E93" s="27">
         <v>1229410</v>
       </c>
       <c r="F93" s="27">
         <v>1231796</v>
       </c>
       <c r="G93" s="27">
         <v>1234356</v>
       </c>
       <c r="H93" s="74">
         <v>1236900</v>
       </c>
       <c r="I93" s="27">
@@ -14651,87 +14908,91 @@
       </c>
       <c r="Y93" s="74">
         <v>1289091</v>
       </c>
       <c r="Z93" s="74">
         <v>1291011</v>
       </c>
       <c r="AA93" s="74">
         <v>1293648</v>
       </c>
       <c r="AB93" s="74">
         <v>1298279</v>
       </c>
       <c r="AC93" s="74">
         <v>1300357</v>
       </c>
       <c r="AD93" s="108">
         <v>1302868</v>
       </c>
       <c r="AE93" s="108">
         <v>1305620</v>
       </c>
       <c r="AF93" s="108">
         <v>1308120</v>
       </c>
+      <c r="AG93" s="108">
+        <v>1310681</v>
+      </c>
     </row>
-    <row r="94" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B94" s="124" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C94" s="124"/>
       <c r="D94" s="124"/>
       <c r="E94" s="124"/>
       <c r="F94" s="124"/>
       <c r="G94" s="124"/>
       <c r="H94" s="124"/>
       <c r="I94" s="124"/>
       <c r="J94" s="124"/>
       <c r="K94" s="124"/>
       <c r="L94" s="124"/>
       <c r="M94" s="124"/>
       <c r="N94" s="124"/>
       <c r="O94" s="124"/>
       <c r="P94" s="124"/>
       <c r="Q94" s="124"/>
       <c r="R94" s="124"/>
       <c r="S94" s="124"/>
       <c r="T94" s="124"/>
       <c r="U94" s="124"/>
       <c r="V94" s="124"/>
       <c r="W94" s="124"/>
       <c r="X94" s="124"/>
       <c r="Y94" s="124"/>
       <c r="Z94" s="124"/>
       <c r="AA94" s="124"/>
       <c r="AB94" s="124"/>
       <c r="AC94" s="124"/>
       <c r="AD94" s="124"/>
       <c r="AE94" s="124"/>
       <c r="AF94" s="124"/>
+      <c r="AG94" s="124"/>
     </row>
-    <row r="95" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B95" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C95" s="44">
         <v>5931309</v>
       </c>
       <c r="D95" s="44">
         <v>5942348</v>
       </c>
       <c r="E95" s="44">
         <v>5953035</v>
       </c>
       <c r="F95" s="44">
         <v>5961969</v>
       </c>
       <c r="G95" s="44">
         <v>5972173</v>
       </c>
       <c r="H95" s="65">
         <v>6011093</v>
       </c>
       <c r="I95" s="44">
         <v>6021228</v>
       </c>
       <c r="J95" s="44">
@@ -14781,52 +15042,55 @@
       </c>
       <c r="Y95" s="74">
         <v>6194310</v>
       </c>
       <c r="Z95" s="74">
         <v>6202507</v>
       </c>
       <c r="AA95" s="74">
         <v>6210626</v>
       </c>
       <c r="AB95" s="74">
         <v>6249312</v>
       </c>
       <c r="AC95" s="74">
         <v>6256046</v>
       </c>
       <c r="AD95" s="108">
         <v>6263889</v>
       </c>
       <c r="AE95" s="108">
         <v>6271475</v>
       </c>
       <c r="AF95" s="108">
         <v>6278205</v>
       </c>
+      <c r="AG95" s="108">
+        <v>6287993</v>
+      </c>
     </row>
-    <row r="96" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A96" s="23">
         <v>100000000</v>
       </c>
       <c r="B96" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C96" s="44">
         <v>178970</v>
       </c>
       <c r="D96" s="44">
         <v>178892</v>
       </c>
       <c r="E96" s="44">
         <v>178985</v>
       </c>
       <c r="F96" s="44">
         <v>178970</v>
       </c>
       <c r="G96" s="44">
         <v>179122</v>
       </c>
       <c r="H96" s="65">
         <v>179173</v>
       </c>
       <c r="I96" s="44">
@@ -14879,52 +15143,55 @@
       </c>
       <c r="Y96" s="74">
         <v>180121</v>
       </c>
       <c r="Z96" s="74">
         <v>180166</v>
       </c>
       <c r="AA96" s="74">
         <v>180284</v>
       </c>
       <c r="AB96" s="74">
         <v>180281</v>
       </c>
       <c r="AC96" s="74">
         <v>180201</v>
       </c>
       <c r="AD96" s="108">
         <v>180153</v>
       </c>
       <c r="AE96" s="108">
         <v>180209</v>
       </c>
       <c r="AF96" s="108">
         <v>180229</v>
       </c>
+      <c r="AG96" s="108">
+        <v>180137</v>
+      </c>
     </row>
-    <row r="97" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A97" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B97" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C97" s="44">
         <v>212660</v>
       </c>
       <c r="D97" s="44">
         <v>212761</v>
       </c>
       <c r="E97" s="44">
         <v>213035</v>
       </c>
       <c r="F97" s="44">
         <v>213306</v>
       </c>
       <c r="G97" s="44">
         <v>213549</v>
       </c>
       <c r="H97" s="65">
         <v>213796</v>
       </c>
       <c r="I97" s="44">
@@ -14977,52 +15244,55 @@
       </c>
       <c r="Y97" s="74">
         <v>217838</v>
       </c>
       <c r="Z97" s="74">
         <v>218053</v>
       </c>
       <c r="AA97" s="74">
         <v>218301</v>
       </c>
       <c r="AB97" s="74">
         <v>218553</v>
       </c>
       <c r="AC97" s="74">
         <v>218810</v>
       </c>
       <c r="AD97" s="108">
         <v>219021</v>
       </c>
       <c r="AE97" s="108">
         <v>219167</v>
       </c>
       <c r="AF97" s="108">
         <v>219523</v>
       </c>
+      <c r="AG97" s="108">
+        <v>219889</v>
+      </c>
     </row>
-    <row r="98" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A98" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B98" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C98" s="44">
         <v>339984</v>
       </c>
       <c r="D98" s="44">
         <v>340375</v>
       </c>
       <c r="E98" s="44">
         <v>340863</v>
       </c>
       <c r="F98" s="44">
         <v>341416</v>
       </c>
       <c r="G98" s="44">
         <v>341992</v>
       </c>
       <c r="H98" s="65">
         <v>342496</v>
       </c>
       <c r="I98" s="44">
@@ -15075,52 +15345,55 @@
       </c>
       <c r="Y98" s="74">
         <v>352053</v>
       </c>
       <c r="Z98" s="74">
         <v>352385</v>
       </c>
       <c r="AA98" s="74">
         <v>352771</v>
       </c>
       <c r="AB98" s="74">
         <v>353319</v>
       </c>
       <c r="AC98" s="74">
         <v>353621</v>
       </c>
       <c r="AD98" s="108">
         <v>353843</v>
       </c>
       <c r="AE98" s="108">
         <v>354124</v>
       </c>
       <c r="AF98" s="108">
         <v>354334</v>
       </c>
+      <c r="AG98" s="108">
+        <v>354746</v>
+      </c>
     </row>
-    <row r="99" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A99" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B99" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C99" s="44">
         <v>120618</v>
       </c>
       <c r="D99" s="44">
         <v>120722</v>
       </c>
       <c r="E99" s="44">
         <v>120931</v>
       </c>
       <c r="F99" s="44">
         <v>120974</v>
       </c>
       <c r="G99" s="44">
         <v>121067</v>
       </c>
       <c r="H99" s="65">
         <v>148453</v>
       </c>
       <c r="I99" s="44">
@@ -15173,52 +15446,55 @@
       </c>
       <c r="Y99" s="74">
         <v>151352</v>
       </c>
       <c r="Z99" s="74">
         <v>151592</v>
       </c>
       <c r="AA99" s="74">
         <v>151813</v>
       </c>
       <c r="AB99" s="74">
         <v>152074</v>
       </c>
       <c r="AC99" s="74">
         <v>152244</v>
       </c>
       <c r="AD99" s="108">
         <v>152604</v>
       </c>
       <c r="AE99" s="108">
         <v>152958</v>
       </c>
       <c r="AF99" s="108">
         <v>152982</v>
       </c>
+      <c r="AG99" s="108">
+        <v>153216</v>
+      </c>
     </row>
-    <row r="100" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A100" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B100" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C100" s="44">
         <v>188589</v>
       </c>
       <c r="D100" s="44">
         <v>188617</v>
       </c>
       <c r="E100" s="44">
         <v>188801</v>
       </c>
       <c r="F100" s="44">
         <v>188812</v>
       </c>
       <c r="G100" s="44">
         <v>188941</v>
       </c>
       <c r="H100" s="65">
         <v>189144</v>
       </c>
       <c r="I100" s="44">
@@ -15271,52 +15547,55 @@
       </c>
       <c r="Y100" s="74">
         <v>189861</v>
       </c>
       <c r="Z100" s="74">
         <v>190053</v>
       </c>
       <c r="AA100" s="74">
         <v>190237</v>
       </c>
       <c r="AB100" s="74">
         <v>190238</v>
       </c>
       <c r="AC100" s="74">
         <v>190211</v>
       </c>
       <c r="AD100" s="108">
         <v>190323</v>
       </c>
       <c r="AE100" s="108">
         <v>190516</v>
       </c>
       <c r="AF100" s="108">
         <v>190550</v>
       </c>
+      <c r="AG100" s="108">
+        <v>190782</v>
+      </c>
     </row>
-    <row r="101" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A101" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B101" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C101" s="44">
         <v>186165</v>
       </c>
       <c r="D101" s="44">
         <v>186453</v>
       </c>
       <c r="E101" s="44">
         <v>186653</v>
       </c>
       <c r="F101" s="44">
         <v>186860</v>
       </c>
       <c r="G101" s="44">
         <v>187255</v>
       </c>
       <c r="H101" s="65">
         <v>187530</v>
       </c>
       <c r="I101" s="44">
@@ -15369,52 +15648,55 @@
       </c>
       <c r="Y101" s="74">
         <v>190826</v>
       </c>
       <c r="Z101" s="74">
         <v>190811</v>
       </c>
       <c r="AA101" s="74">
         <v>190905</v>
       </c>
       <c r="AB101" s="74">
         <v>191121</v>
       </c>
       <c r="AC101" s="74">
         <v>191085</v>
       </c>
       <c r="AD101" s="108">
         <v>191097</v>
       </c>
       <c r="AE101" s="108">
         <v>191081</v>
       </c>
       <c r="AF101" s="108">
         <v>191141</v>
       </c>
+      <c r="AG101" s="108">
+        <v>191244</v>
+      </c>
     </row>
-    <row r="102" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A102" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B102" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="44">
         <v>255752</v>
       </c>
       <c r="D102" s="44">
         <v>255978</v>
       </c>
       <c r="E102" s="44">
         <v>256152</v>
       </c>
       <c r="F102" s="44">
         <v>256354</v>
       </c>
       <c r="G102" s="44">
         <v>256720</v>
       </c>
       <c r="H102" s="65">
         <v>256811</v>
       </c>
       <c r="I102" s="44">
@@ -15467,52 +15749,55 @@
       </c>
       <c r="Y102" s="74">
         <v>259293</v>
       </c>
       <c r="Z102" s="74">
         <v>259467</v>
       </c>
       <c r="AA102" s="74">
         <v>259548</v>
       </c>
       <c r="AB102" s="74">
         <v>284168</v>
       </c>
       <c r="AC102" s="74">
         <v>284392</v>
       </c>
       <c r="AD102" s="108">
         <v>284581</v>
       </c>
       <c r="AE102" s="108">
         <v>284703</v>
       </c>
       <c r="AF102" s="108">
         <v>284817</v>
       </c>
+      <c r="AG102" s="108">
+        <v>284802</v>
+      </c>
     </row>
-    <row r="103" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A103" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B103" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C103" s="44">
         <v>148901</v>
       </c>
       <c r="D103" s="44">
         <v>148859</v>
       </c>
       <c r="E103" s="44">
         <v>148849</v>
       </c>
       <c r="F103" s="44">
         <v>148854</v>
       </c>
       <c r="G103" s="44">
         <v>148923</v>
       </c>
       <c r="H103" s="65">
         <v>149019</v>
       </c>
       <c r="I103" s="44">
@@ -15565,52 +15850,55 @@
       </c>
       <c r="Y103" s="74">
         <v>148752</v>
       </c>
       <c r="Z103" s="74">
         <v>148801</v>
       </c>
       <c r="AA103" s="74">
         <v>148802</v>
       </c>
       <c r="AB103" s="74">
         <v>151326</v>
       </c>
       <c r="AC103" s="74">
         <v>151283</v>
       </c>
       <c r="AD103" s="108">
         <v>151243</v>
       </c>
       <c r="AE103" s="108">
         <v>151139</v>
       </c>
       <c r="AF103" s="108">
         <v>151075</v>
       </c>
+      <c r="AG103" s="108">
+        <v>151156</v>
+      </c>
     </row>
-    <row r="104" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A104" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B104" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="44">
         <v>437047</v>
       </c>
       <c r="D104" s="44">
         <v>437126</v>
       </c>
       <c r="E104" s="44">
         <v>437337</v>
       </c>
       <c r="F104" s="44">
         <v>437452</v>
       </c>
       <c r="G104" s="44">
         <v>437625</v>
       </c>
       <c r="H104" s="65">
         <v>437872</v>
       </c>
       <c r="I104" s="44">
@@ -15663,52 +15951,55 @@
       </c>
       <c r="Y104" s="74">
         <v>440739</v>
       </c>
       <c r="Z104" s="74">
         <v>440961</v>
       </c>
       <c r="AA104" s="74">
         <v>441042</v>
       </c>
       <c r="AB104" s="74">
         <v>441403</v>
       </c>
       <c r="AC104" s="74">
         <v>441574</v>
       </c>
       <c r="AD104" s="108">
         <v>441576</v>
       </c>
       <c r="AE104" s="108">
         <v>441670</v>
       </c>
       <c r="AF104" s="108">
         <v>441638</v>
       </c>
+      <c r="AG104" s="108">
+        <v>441774</v>
+      </c>
     </row>
-    <row r="105" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A105" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B105" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="44">
         <v>243154</v>
       </c>
       <c r="D105" s="44">
         <v>243288</v>
       </c>
       <c r="E105" s="44">
         <v>243458</v>
       </c>
       <c r="F105" s="44">
         <v>243448</v>
       </c>
       <c r="G105" s="44">
         <v>243538</v>
       </c>
       <c r="H105" s="65">
         <v>243598</v>
       </c>
       <c r="I105" s="44">
@@ -15761,52 +16052,55 @@
       </c>
       <c r="Y105" s="74">
         <v>246208</v>
       </c>
       <c r="Z105" s="74">
         <v>246376</v>
       </c>
       <c r="AA105" s="74">
         <v>246486</v>
       </c>
       <c r="AB105" s="74">
         <v>246654</v>
       </c>
       <c r="AC105" s="74">
         <v>246804</v>
       </c>
       <c r="AD105" s="108">
         <v>246762</v>
       </c>
       <c r="AE105" s="108">
         <v>246901</v>
       </c>
       <c r="AF105" s="108">
         <v>246973</v>
       </c>
+      <c r="AG105" s="108">
+        <v>247126</v>
+      </c>
     </row>
-    <row r="106" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A106" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B106" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="44">
         <v>193844</v>
       </c>
       <c r="D106" s="44">
         <v>194022</v>
       </c>
       <c r="E106" s="44">
         <v>194260</v>
       </c>
       <c r="F106" s="44">
         <v>194510</v>
       </c>
       <c r="G106" s="44">
         <v>194653</v>
       </c>
       <c r="H106" s="65">
         <v>194809</v>
       </c>
       <c r="I106" s="44">
@@ -15859,52 +16153,55 @@
       </c>
       <c r="Y106" s="74">
         <v>196241</v>
       </c>
       <c r="Z106" s="74">
         <v>196299</v>
       </c>
       <c r="AA106" s="74">
         <v>196367</v>
       </c>
       <c r="AB106" s="74">
         <v>196499</v>
       </c>
       <c r="AC106" s="74">
         <v>196601</v>
       </c>
       <c r="AD106" s="108">
         <v>196686</v>
       </c>
       <c r="AE106" s="108">
         <v>196719</v>
       </c>
       <c r="AF106" s="108">
         <v>196751</v>
       </c>
+      <c r="AG106" s="108">
+        <v>196627</v>
+      </c>
     </row>
-    <row r="107" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A107" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B107" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="44">
         <v>173449</v>
       </c>
       <c r="D107" s="44">
         <v>173896</v>
       </c>
       <c r="E107" s="44">
         <v>174250</v>
       </c>
       <c r="F107" s="44">
         <v>174666</v>
       </c>
       <c r="G107" s="44">
         <v>175141</v>
       </c>
       <c r="H107" s="65">
         <v>175649</v>
       </c>
       <c r="I107" s="44">
@@ -15957,52 +16254,55 @@
       </c>
       <c r="Y107" s="74">
         <v>184458</v>
       </c>
       <c r="Z107" s="74">
         <v>184845</v>
       </c>
       <c r="AA107" s="74">
         <v>185278</v>
       </c>
       <c r="AB107" s="74">
         <v>185824</v>
       </c>
       <c r="AC107" s="74">
         <v>186235</v>
       </c>
       <c r="AD107" s="108">
         <v>186717</v>
       </c>
       <c r="AE107" s="108">
         <v>186940</v>
       </c>
       <c r="AF107" s="108">
         <v>187243</v>
       </c>
+      <c r="AG107" s="108">
+        <v>187883</v>
+      </c>
     </row>
-    <row r="108" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A108" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B108" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="44">
         <v>249793</v>
       </c>
       <c r="D108" s="44">
         <v>249808</v>
       </c>
       <c r="E108" s="44">
         <v>249884</v>
       </c>
       <c r="F108" s="44">
         <v>249956</v>
       </c>
       <c r="G108" s="44">
         <v>250097</v>
       </c>
       <c r="H108" s="65">
         <v>250106</v>
       </c>
       <c r="I108" s="44">
@@ -16055,52 +16355,55 @@
       </c>
       <c r="Y108" s="74">
         <v>250070</v>
       </c>
       <c r="Z108" s="74">
         <v>250009</v>
       </c>
       <c r="AA108" s="74">
         <v>249957</v>
       </c>
       <c r="AB108" s="74">
         <v>249972</v>
       </c>
       <c r="AC108" s="74">
         <v>249903</v>
       </c>
       <c r="AD108" s="108">
         <v>249796</v>
       </c>
       <c r="AE108" s="108">
         <v>249859</v>
       </c>
       <c r="AF108" s="108">
         <v>249828</v>
       </c>
+      <c r="AG108" s="108">
+        <v>249769</v>
+      </c>
     </row>
-    <row r="109" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A109" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B109" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="44">
         <v>120615</v>
       </c>
       <c r="D109" s="44">
         <v>120629</v>
       </c>
       <c r="E109" s="44">
         <v>120218</v>
       </c>
       <c r="F109" s="44">
         <v>120226</v>
       </c>
       <c r="G109" s="44">
         <v>120108</v>
       </c>
       <c r="H109" s="65">
         <v>120055</v>
       </c>
       <c r="I109" s="44">
@@ -16153,57 +16456,60 @@
       </c>
       <c r="Y109" s="74">
         <v>120315</v>
       </c>
       <c r="Z109" s="74">
         <v>120308</v>
       </c>
       <c r="AA109" s="74">
         <v>120297</v>
       </c>
       <c r="AB109" s="74">
         <v>120291</v>
       </c>
       <c r="AC109" s="74">
         <v>120360</v>
       </c>
       <c r="AD109" s="108">
         <v>120370</v>
       </c>
       <c r="AE109" s="108">
         <v>120321</v>
       </c>
       <c r="AF109" s="108">
         <v>120249</v>
       </c>
+      <c r="AG109" s="108">
+        <v>120271</v>
+      </c>
     </row>
-    <row r="110" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A110" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B110" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C110" s="44">
         <v>264764</v>
       </c>
       <c r="D110" s="44">
         <v>265189</v>
       </c>
       <c r="E110" s="44">
         <v>265576</v>
       </c>
       <c r="F110" s="44">
         <v>265980</v>
       </c>
       <c r="G110" s="44">
         <v>266444</v>
       </c>
       <c r="H110" s="65">
         <v>269075</v>
       </c>
       <c r="I110" s="44">
         <v>269566</v>
       </c>
       <c r="J110" s="44">
         <v>269927</v>
       </c>
@@ -16251,52 +16557,55 @@
       </c>
       <c r="Y110" s="74">
         <v>273135</v>
       </c>
       <c r="Z110" s="74">
         <v>273336</v>
       </c>
       <c r="AA110" s="74">
         <v>273438</v>
       </c>
       <c r="AB110" s="74">
         <v>273145</v>
       </c>
       <c r="AC110" s="74">
         <v>273276</v>
       </c>
       <c r="AD110" s="108">
         <v>273278</v>
       </c>
       <c r="AE110" s="108">
         <v>273411</v>
       </c>
       <c r="AF110" s="108">
         <v>273544</v>
       </c>
+      <c r="AG110" s="108">
+        <v>273607</v>
+      </c>
     </row>
-    <row r="111" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A111" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B111" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C111" s="44">
         <v>84683</v>
       </c>
       <c r="D111" s="44">
         <v>84681</v>
       </c>
       <c r="E111" s="44">
         <v>84669</v>
       </c>
       <c r="F111" s="44">
         <v>84675</v>
       </c>
       <c r="G111" s="44">
         <v>84743</v>
       </c>
       <c r="H111" s="65">
         <v>84770</v>
       </c>
       <c r="I111" s="44">
@@ -16349,52 +16658,55 @@
       </c>
       <c r="Y111" s="74">
         <v>84279</v>
       </c>
       <c r="Z111" s="74">
         <v>84192</v>
       </c>
       <c r="AA111" s="74">
         <v>84114</v>
       </c>
       <c r="AB111" s="74">
         <v>84042</v>
       </c>
       <c r="AC111" s="74">
         <v>84034</v>
       </c>
       <c r="AD111" s="108">
         <v>83988</v>
       </c>
       <c r="AE111" s="108">
         <v>84003</v>
       </c>
       <c r="AF111" s="108">
         <v>83986</v>
       </c>
+      <c r="AG111" s="108">
+        <v>83946</v>
+      </c>
     </row>
-    <row r="112" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A112" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B112" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C112" s="44">
         <v>226109</v>
       </c>
       <c r="D112" s="44">
         <v>226095</v>
       </c>
       <c r="E112" s="44">
         <v>226103</v>
       </c>
       <c r="F112" s="44">
         <v>226147</v>
       </c>
       <c r="G112" s="44">
         <v>226219</v>
       </c>
       <c r="H112" s="65">
         <v>226418</v>
       </c>
       <c r="I112" s="44">
@@ -16447,52 +16759,55 @@
       </c>
       <c r="Y112" s="74">
         <v>227767</v>
       </c>
       <c r="Z112" s="74">
         <v>227699</v>
       </c>
       <c r="AA112" s="74">
         <v>227653</v>
       </c>
       <c r="AB112" s="74">
         <v>227664</v>
       </c>
       <c r="AC112" s="74">
         <v>227556</v>
       </c>
       <c r="AD112" s="108">
         <v>227570</v>
       </c>
       <c r="AE112" s="108">
         <v>227607</v>
       </c>
       <c r="AF112" s="108">
         <v>227495</v>
       </c>
+      <c r="AG112" s="108">
+        <v>227526</v>
+      </c>
     </row>
-    <row r="113" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A113" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B113" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C113" s="44">
         <v>680060</v>
       </c>
       <c r="D113" s="44">
         <v>683738</v>
       </c>
       <c r="E113" s="44">
         <v>687070</v>
       </c>
       <c r="F113" s="44">
         <v>690279</v>
       </c>
       <c r="G113" s="44">
         <v>693340</v>
       </c>
       <c r="H113" s="65">
         <v>696232</v>
       </c>
       <c r="I113" s="44">
@@ -16545,52 +16860,55 @@
       </c>
       <c r="Y113" s="74">
         <v>766871</v>
       </c>
       <c r="Z113" s="74">
         <v>770641</v>
       </c>
       <c r="AA113" s="74">
         <v>774130</v>
       </c>
       <c r="AB113" s="74">
         <v>779380</v>
       </c>
       <c r="AC113" s="74">
         <v>782030</v>
       </c>
       <c r="AD113" s="108">
         <v>785395</v>
       </c>
       <c r="AE113" s="108">
         <v>788128</v>
       </c>
       <c r="AF113" s="108">
         <v>790670</v>
       </c>
+      <c r="AG113" s="108">
+        <v>794059</v>
+      </c>
     </row>
-    <row r="114" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A114" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B114" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="44">
         <v>1035728</v>
       </c>
       <c r="D114" s="44">
         <v>1038513</v>
       </c>
       <c r="E114" s="44">
         <v>1041702</v>
       </c>
       <c r="F114" s="44">
         <v>1043597</v>
       </c>
       <c r="G114" s="44">
         <v>1045902</v>
       </c>
       <c r="H114" s="65">
         <v>1048049</v>
       </c>
       <c r="I114" s="44">
@@ -16643,52 +16961,55 @@
       </c>
       <c r="Y114" s="74">
         <v>1090100</v>
       </c>
       <c r="Z114" s="74">
         <v>1091510</v>
       </c>
       <c r="AA114" s="74">
         <v>1092796</v>
       </c>
       <c r="AB114" s="74">
         <v>1094281</v>
       </c>
       <c r="AC114" s="74">
         <v>1095775</v>
       </c>
       <c r="AD114" s="108">
         <v>1097609</v>
       </c>
       <c r="AE114" s="108">
         <v>1099339</v>
       </c>
       <c r="AF114" s="108">
         <v>1101136</v>
       </c>
+      <c r="AG114" s="108">
+        <v>1104163</v>
+      </c>
     </row>
-    <row r="115" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A115" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B115" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C115" s="44">
         <v>590424</v>
       </c>
       <c r="D115" s="44">
         <v>592706</v>
       </c>
       <c r="E115" s="44">
         <v>594239</v>
       </c>
       <c r="F115" s="44">
         <v>595487</v>
       </c>
       <c r="G115" s="44">
         <v>596794</v>
       </c>
       <c r="H115" s="65">
         <v>598038</v>
       </c>
       <c r="I115" s="44">
@@ -16741,87 +17062,91 @@
       </c>
       <c r="Y115" s="74">
         <v>624031</v>
       </c>
       <c r="Z115" s="74">
         <v>625003</v>
       </c>
       <c r="AA115" s="74">
         <v>626407</v>
       </c>
       <c r="AB115" s="74">
         <v>629077</v>
       </c>
       <c r="AC115" s="74">
         <v>630051</v>
       </c>
       <c r="AD115" s="108">
         <v>631277</v>
       </c>
       <c r="AE115" s="108">
         <v>632680</v>
       </c>
       <c r="AF115" s="108">
         <v>634041</v>
       </c>
+      <c r="AG115" s="108">
+        <v>635270</v>
+      </c>
     </row>
-    <row r="116" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B116" s="124" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C116" s="124"/>
       <c r="D116" s="124"/>
       <c r="E116" s="124"/>
       <c r="F116" s="124"/>
       <c r="G116" s="124"/>
       <c r="H116" s="124"/>
       <c r="I116" s="124"/>
       <c r="J116" s="124"/>
       <c r="K116" s="124"/>
       <c r="L116" s="124"/>
       <c r="M116" s="124"/>
       <c r="N116" s="124"/>
       <c r="O116" s="124"/>
       <c r="P116" s="124"/>
       <c r="Q116" s="124"/>
       <c r="R116" s="124"/>
       <c r="S116" s="124"/>
       <c r="T116" s="124"/>
       <c r="U116" s="124"/>
       <c r="V116" s="124"/>
       <c r="W116" s="124"/>
       <c r="X116" s="124"/>
       <c r="Y116" s="124"/>
       <c r="Z116" s="124"/>
       <c r="AA116" s="124"/>
       <c r="AB116" s="124"/>
       <c r="AC116" s="124"/>
       <c r="AD116" s="124"/>
       <c r="AE116" s="124"/>
       <c r="AF116" s="124"/>
+      <c r="AG116" s="124"/>
     </row>
-    <row r="117" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B117" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C117" s="50">
         <v>6519695</v>
       </c>
       <c r="D117" s="50">
         <v>6531310</v>
       </c>
       <c r="E117" s="50">
         <v>6541818</v>
       </c>
       <c r="F117" s="50">
         <v>6551045</v>
       </c>
       <c r="G117" s="50">
         <v>6561298</v>
       </c>
       <c r="H117" s="65">
         <v>6598422</v>
       </c>
       <c r="I117" s="50">
         <v>6609722</v>
       </c>
       <c r="J117" s="50">
@@ -16871,52 +17196,55 @@
       </c>
       <c r="Y117" s="74">
         <v>6801579</v>
       </c>
       <c r="Z117" s="74">
         <v>6810557</v>
       </c>
       <c r="AA117" s="74">
         <v>6819177</v>
       </c>
       <c r="AB117" s="74">
         <v>6857046</v>
       </c>
       <c r="AC117" s="74">
         <v>6864876</v>
       </c>
       <c r="AD117" s="108">
         <v>6874061</v>
       </c>
       <c r="AE117" s="108">
         <v>6882251</v>
       </c>
       <c r="AF117" s="108">
         <v>6890233</v>
       </c>
+      <c r="AG117" s="108">
+        <v>6902592</v>
+      </c>
     </row>
-    <row r="118" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A118" s="23">
         <v>100000000</v>
       </c>
       <c r="B118" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C118" s="50">
         <v>193567</v>
       </c>
       <c r="D118" s="50">
         <v>193532</v>
       </c>
       <c r="E118" s="50">
         <v>193637</v>
       </c>
       <c r="F118" s="50">
         <v>193668</v>
       </c>
       <c r="G118" s="50">
         <v>193795</v>
       </c>
       <c r="H118" s="65">
         <v>193840</v>
       </c>
       <c r="I118" s="50">
@@ -16969,52 +17297,55 @@
       </c>
       <c r="Y118" s="74">
         <v>194172</v>
       </c>
       <c r="Z118" s="74">
         <v>194129</v>
       </c>
       <c r="AA118" s="74">
         <v>194179</v>
       </c>
       <c r="AB118" s="74">
         <v>194215</v>
       </c>
       <c r="AC118" s="74">
         <v>194109</v>
       </c>
       <c r="AD118" s="108">
         <v>194095</v>
       </c>
       <c r="AE118" s="108">
         <v>194116</v>
       </c>
       <c r="AF118" s="108">
         <v>194234</v>
       </c>
+      <c r="AG118" s="108">
+        <v>194174</v>
+      </c>
     </row>
-    <row r="119" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A119" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B119" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C119" s="50">
         <v>233076</v>
       </c>
       <c r="D119" s="50">
         <v>233190</v>
       </c>
       <c r="E119" s="50">
         <v>233317</v>
       </c>
       <c r="F119" s="50">
         <v>233546</v>
       </c>
       <c r="G119" s="50">
         <v>233760</v>
       </c>
       <c r="H119" s="65">
         <v>233989</v>
       </c>
       <c r="I119" s="50">
@@ -17067,52 +17398,55 @@
       </c>
       <c r="Y119" s="74">
         <v>238114</v>
       </c>
       <c r="Z119" s="74">
         <v>238217</v>
       </c>
       <c r="AA119" s="74">
         <v>238375</v>
       </c>
       <c r="AB119" s="74">
         <v>238659</v>
       </c>
       <c r="AC119" s="74">
         <v>238954</v>
       </c>
       <c r="AD119" s="108">
         <v>239060</v>
       </c>
       <c r="AE119" s="108">
         <v>239234</v>
       </c>
       <c r="AF119" s="108">
         <v>239476</v>
       </c>
+      <c r="AG119" s="108">
+        <v>239896</v>
+      </c>
     </row>
-    <row r="120" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A120" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B120" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C120" s="50">
         <v>363666</v>
       </c>
       <c r="D120" s="50">
         <v>364074</v>
       </c>
       <c r="E120" s="50">
         <v>364494</v>
       </c>
       <c r="F120" s="50">
         <v>364972</v>
       </c>
       <c r="G120" s="50">
         <v>365568</v>
       </c>
       <c r="H120" s="65">
         <v>366055</v>
       </c>
       <c r="I120" s="50">
@@ -17165,52 +17499,55 @@
       </c>
       <c r="Y120" s="74">
         <v>375743</v>
       </c>
       <c r="Z120" s="74">
         <v>376065</v>
       </c>
       <c r="AA120" s="74">
         <v>376449</v>
       </c>
       <c r="AB120" s="74">
         <v>376876</v>
       </c>
       <c r="AC120" s="74">
         <v>377095</v>
       </c>
       <c r="AD120" s="108">
         <v>377402</v>
       </c>
       <c r="AE120" s="108">
         <v>377712</v>
       </c>
       <c r="AF120" s="108">
         <v>377955</v>
       </c>
+      <c r="AG120" s="108">
+        <v>378427</v>
+      </c>
     </row>
-    <row r="121" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A121" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B121" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C121" s="50">
         <v>126890</v>
       </c>
       <c r="D121" s="50">
         <v>126924</v>
       </c>
       <c r="E121" s="50">
         <v>127093</v>
       </c>
       <c r="F121" s="50">
         <v>127194</v>
       </c>
       <c r="G121" s="50">
         <v>127234</v>
       </c>
       <c r="H121" s="65">
         <v>152760</v>
       </c>
       <c r="I121" s="50">
@@ -17263,52 +17600,55 @@
       </c>
       <c r="Y121" s="74">
         <v>156415</v>
       </c>
       <c r="Z121" s="74">
         <v>156690</v>
       </c>
       <c r="AA121" s="74">
         <v>157011</v>
       </c>
       <c r="AB121" s="74">
         <v>157302</v>
       </c>
       <c r="AC121" s="74">
         <v>157596</v>
       </c>
       <c r="AD121" s="108">
         <v>157969</v>
       </c>
       <c r="AE121" s="108">
         <v>158332</v>
       </c>
       <c r="AF121" s="108">
         <v>158417</v>
       </c>
+      <c r="AG121" s="108">
+        <v>158704</v>
+      </c>
     </row>
-    <row r="122" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A122" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B122" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C122" s="50">
         <v>201286</v>
       </c>
       <c r="D122" s="50">
         <v>201306</v>
       </c>
       <c r="E122" s="50">
         <v>201351</v>
       </c>
       <c r="F122" s="50">
         <v>201491</v>
       </c>
       <c r="G122" s="50">
         <v>201542</v>
       </c>
       <c r="H122" s="65">
         <v>201700</v>
       </c>
       <c r="I122" s="50">
@@ -17361,52 +17701,55 @@
       </c>
       <c r="Y122" s="74">
         <v>202455</v>
       </c>
       <c r="Z122" s="74">
         <v>202662</v>
       </c>
       <c r="AA122" s="74">
         <v>202680</v>
       </c>
       <c r="AB122" s="74">
         <v>202752</v>
       </c>
       <c r="AC122" s="74">
         <v>202824</v>
       </c>
       <c r="AD122" s="108">
         <v>202981</v>
       </c>
       <c r="AE122" s="108">
         <v>203116</v>
       </c>
       <c r="AF122" s="108">
         <v>203177</v>
       </c>
+      <c r="AG122" s="108">
+        <v>203404</v>
+      </c>
     </row>
-    <row r="123" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A123" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B123" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C123" s="50">
         <v>205592</v>
       </c>
       <c r="D123" s="50">
         <v>205873</v>
       </c>
       <c r="E123" s="50">
         <v>206086</v>
       </c>
       <c r="F123" s="50">
         <v>206295</v>
       </c>
       <c r="G123" s="50">
         <v>206612</v>
       </c>
       <c r="H123" s="65">
         <v>206940</v>
       </c>
       <c r="I123" s="50">
@@ -17459,52 +17802,55 @@
       </c>
       <c r="Y123" s="74">
         <v>210392</v>
       </c>
       <c r="Z123" s="74">
         <v>210462</v>
       </c>
       <c r="AA123" s="74">
         <v>210600</v>
       </c>
       <c r="AB123" s="74">
         <v>210794</v>
       </c>
       <c r="AC123" s="74">
         <v>210792</v>
       </c>
       <c r="AD123" s="108">
         <v>210797</v>
       </c>
       <c r="AE123" s="108">
         <v>210866</v>
       </c>
       <c r="AF123" s="108">
         <v>211036</v>
       </c>
+      <c r="AG123" s="108">
+        <v>211206</v>
+      </c>
     </row>
-    <row r="124" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A124" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B124" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="50">
         <v>275054</v>
       </c>
       <c r="D124" s="50">
         <v>275309</v>
       </c>
       <c r="E124" s="50">
         <v>275481</v>
       </c>
       <c r="F124" s="50">
         <v>275756</v>
       </c>
       <c r="G124" s="50">
         <v>276142</v>
       </c>
       <c r="H124" s="65">
         <v>276306</v>
       </c>
       <c r="I124" s="50">
@@ -17557,52 +17903,55 @@
       </c>
       <c r="Y124" s="74">
         <v>278578</v>
       </c>
       <c r="Z124" s="74">
         <v>278812</v>
       </c>
       <c r="AA124" s="74">
         <v>278817</v>
       </c>
       <c r="AB124" s="74">
         <v>302528</v>
       </c>
       <c r="AC124" s="74">
         <v>302692</v>
       </c>
       <c r="AD124" s="108">
         <v>302895</v>
       </c>
       <c r="AE124" s="108">
         <v>302979</v>
       </c>
       <c r="AF124" s="108">
         <v>303007</v>
       </c>
+      <c r="AG124" s="108">
+        <v>303033</v>
+      </c>
     </row>
-    <row r="125" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A125" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B125" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="50">
         <v>162254</v>
       </c>
       <c r="D125" s="50">
         <v>162155</v>
       </c>
       <c r="E125" s="50">
         <v>162188</v>
       </c>
       <c r="F125" s="50">
         <v>162151</v>
       </c>
       <c r="G125" s="50">
         <v>162129</v>
       </c>
       <c r="H125" s="65">
         <v>162143</v>
       </c>
       <c r="I125" s="50">
@@ -17655,52 +18004,55 @@
       </c>
       <c r="Y125" s="74">
         <v>162034</v>
       </c>
       <c r="Z125" s="74">
         <v>161965</v>
       </c>
       <c r="AA125" s="74">
         <v>161948</v>
       </c>
       <c r="AB125" s="74">
         <v>164381</v>
       </c>
       <c r="AC125" s="74">
         <v>164306</v>
       </c>
       <c r="AD125" s="108">
         <v>164177</v>
       </c>
       <c r="AE125" s="108">
         <v>164046</v>
       </c>
       <c r="AF125" s="108">
         <v>164059</v>
       </c>
+      <c r="AG125" s="108">
+        <v>164022</v>
+      </c>
     </row>
-    <row r="126" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A126" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B126" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C126" s="50">
         <v>489178</v>
       </c>
       <c r="D126" s="50">
         <v>489195</v>
       </c>
       <c r="E126" s="50">
         <v>489303</v>
       </c>
       <c r="F126" s="50">
         <v>489413</v>
       </c>
       <c r="G126" s="50">
         <v>489533</v>
       </c>
       <c r="H126" s="65">
         <v>489711</v>
       </c>
       <c r="I126" s="50">
@@ -17753,52 +18105,55 @@
       </c>
       <c r="Y126" s="74">
         <v>492166</v>
       </c>
       <c r="Z126" s="74">
         <v>492235</v>
       </c>
       <c r="AA126" s="74">
         <v>492280</v>
       </c>
       <c r="AB126" s="74">
         <v>492457</v>
       </c>
       <c r="AC126" s="74">
         <v>492758</v>
       </c>
       <c r="AD126" s="108">
         <v>492775</v>
       </c>
       <c r="AE126" s="108">
         <v>492983</v>
       </c>
       <c r="AF126" s="108">
         <v>492946</v>
       </c>
+      <c r="AG126" s="108">
+        <v>493099</v>
+      </c>
     </row>
-    <row r="127" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A127" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B127" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C127" s="50">
         <v>274555</v>
       </c>
       <c r="D127" s="50">
         <v>274623</v>
       </c>
       <c r="E127" s="50">
         <v>274795</v>
       </c>
       <c r="F127" s="50">
         <v>274852</v>
       </c>
       <c r="G127" s="50">
         <v>274978</v>
       </c>
       <c r="H127" s="65">
         <v>275044</v>
       </c>
       <c r="I127" s="50">
@@ -17851,52 +18206,55 @@
       </c>
       <c r="Y127" s="74">
         <v>277629</v>
       </c>
       <c r="Z127" s="74">
         <v>277767</v>
       </c>
       <c r="AA127" s="74">
         <v>277880</v>
       </c>
       <c r="AB127" s="74">
         <v>278057</v>
       </c>
       <c r="AC127" s="74">
         <v>278155</v>
       </c>
       <c r="AD127" s="108">
         <v>278238</v>
       </c>
       <c r="AE127" s="108">
         <v>278403</v>
       </c>
       <c r="AF127" s="108">
         <v>278418</v>
       </c>
+      <c r="AG127" s="108">
+        <v>278542</v>
+      </c>
     </row>
-    <row r="128" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A128" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B128" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="50">
         <v>201252</v>
       </c>
       <c r="D128" s="50">
         <v>201386</v>
       </c>
       <c r="E128" s="50">
         <v>201621</v>
       </c>
       <c r="F128" s="50">
         <v>201803</v>
       </c>
       <c r="G128" s="50">
         <v>201888</v>
       </c>
       <c r="H128" s="65">
         <v>202004</v>
       </c>
       <c r="I128" s="50">
@@ -17949,52 +18307,55 @@
       </c>
       <c r="Y128" s="74">
         <v>202817</v>
       </c>
       <c r="Z128" s="74">
         <v>202831</v>
       </c>
       <c r="AA128" s="74">
         <v>202940</v>
       </c>
       <c r="AB128" s="74">
         <v>203055</v>
       </c>
       <c r="AC128" s="74">
         <v>203129</v>
       </c>
       <c r="AD128" s="108">
         <v>203154</v>
       </c>
       <c r="AE128" s="108">
         <v>203260</v>
       </c>
       <c r="AF128" s="108">
         <v>203327</v>
       </c>
+      <c r="AG128" s="108">
+        <v>203284</v>
+      </c>
     </row>
-    <row r="129" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A129" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B129" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C129" s="50">
         <v>184763</v>
       </c>
       <c r="D129" s="50">
         <v>185364</v>
       </c>
       <c r="E129" s="50">
         <v>185808</v>
       </c>
       <c r="F129" s="50">
         <v>186275</v>
       </c>
       <c r="G129" s="50">
         <v>186775</v>
       </c>
       <c r="H129" s="65">
         <v>187351</v>
       </c>
       <c r="I129" s="50">
@@ -18047,52 +18408,55 @@
       </c>
       <c r="Y129" s="74">
         <v>197495</v>
       </c>
       <c r="Z129" s="74">
         <v>197937</v>
       </c>
       <c r="AA129" s="74">
         <v>198420</v>
       </c>
       <c r="AB129" s="74">
         <v>198966</v>
       </c>
       <c r="AC129" s="74">
         <v>199301</v>
       </c>
       <c r="AD129" s="108">
         <v>199789</v>
       </c>
       <c r="AE129" s="108">
         <v>200089</v>
       </c>
       <c r="AF129" s="108">
         <v>200433</v>
       </c>
+      <c r="AG129" s="108">
+        <v>201050</v>
+      </c>
     </row>
-    <row r="130" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A130" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C130" s="50">
         <v>283431</v>
       </c>
       <c r="D130" s="50">
         <v>283453</v>
       </c>
       <c r="E130" s="50">
         <v>283565</v>
       </c>
       <c r="F130" s="50">
         <v>283609</v>
       </c>
       <c r="G130" s="50">
         <v>283767</v>
       </c>
       <c r="H130" s="65">
         <v>283724</v>
       </c>
       <c r="I130" s="50">
@@ -18145,52 +18509,55 @@
       </c>
       <c r="Y130" s="74">
         <v>282981</v>
       </c>
       <c r="Z130" s="74">
         <v>282843</v>
       </c>
       <c r="AA130" s="74">
         <v>282734</v>
       </c>
       <c r="AB130" s="74">
         <v>282553</v>
       </c>
       <c r="AC130" s="74">
         <v>282489</v>
       </c>
       <c r="AD130" s="108">
         <v>282514</v>
       </c>
       <c r="AE130" s="108">
         <v>282546</v>
       </c>
       <c r="AF130" s="108">
         <v>282448</v>
       </c>
+      <c r="AG130" s="108">
+        <v>282432</v>
+      </c>
     </row>
-    <row r="131" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A131" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B131" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="50">
         <v>138731</v>
       </c>
       <c r="D131" s="50">
         <v>138659</v>
       </c>
       <c r="E131" s="50">
         <v>138290</v>
       </c>
       <c r="F131" s="50">
         <v>138279</v>
       </c>
       <c r="G131" s="50">
         <v>138133</v>
       </c>
       <c r="H131" s="65">
         <v>138093</v>
       </c>
       <c r="I131" s="50">
@@ -18243,57 +18610,60 @@
       </c>
       <c r="Y131" s="74">
         <v>137838</v>
       </c>
       <c r="Z131" s="74">
         <v>137849</v>
       </c>
       <c r="AA131" s="74">
         <v>137807</v>
       </c>
       <c r="AB131" s="74">
         <v>137738</v>
       </c>
       <c r="AC131" s="74">
         <v>137750</v>
       </c>
       <c r="AD131" s="108">
         <v>137816</v>
       </c>
       <c r="AE131" s="108">
         <v>137796</v>
       </c>
       <c r="AF131" s="108">
         <v>137748</v>
       </c>
+      <c r="AG131" s="108">
+        <v>137782</v>
+      </c>
     </row>
-    <row r="132" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A132" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B132" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C132" s="50">
         <v>263291</v>
       </c>
       <c r="D132" s="50">
         <v>263553</v>
       </c>
       <c r="E132" s="50">
         <v>264046</v>
       </c>
       <c r="F132" s="50">
         <v>264312</v>
       </c>
       <c r="G132" s="50">
         <v>264848</v>
       </c>
       <c r="H132" s="65">
         <v>267228</v>
       </c>
       <c r="I132" s="50">
         <v>267790</v>
       </c>
       <c r="J132" s="50">
         <v>268245</v>
       </c>
@@ -18341,52 +18711,55 @@
       </c>
       <c r="Y132" s="74">
         <v>271524</v>
       </c>
       <c r="Z132" s="74">
         <v>271676</v>
       </c>
       <c r="AA132" s="74">
         <v>271849</v>
       </c>
       <c r="AB132" s="74">
         <v>271838</v>
       </c>
       <c r="AC132" s="74">
         <v>271864</v>
       </c>
       <c r="AD132" s="108">
         <v>271808</v>
       </c>
       <c r="AE132" s="108">
         <v>271943</v>
       </c>
       <c r="AF132" s="108">
         <v>272004</v>
       </c>
+      <c r="AG132" s="108">
+        <v>271848</v>
+      </c>
     </row>
-    <row r="133" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A133" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B133" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C133" s="50">
         <v>90753</v>
       </c>
       <c r="D133" s="50">
         <v>90760</v>
       </c>
       <c r="E133" s="50">
         <v>90727</v>
       </c>
       <c r="F133" s="50">
         <v>90745</v>
       </c>
       <c r="G133" s="50">
         <v>90834</v>
       </c>
       <c r="H133" s="65">
         <v>90856</v>
       </c>
       <c r="I133" s="50">
@@ -18439,52 +18812,55 @@
       </c>
       <c r="Y133" s="74">
         <v>90081</v>
       </c>
       <c r="Z133" s="74">
         <v>90028</v>
       </c>
       <c r="AA133" s="74">
         <v>89930</v>
       </c>
       <c r="AB133" s="74">
         <v>89871</v>
       </c>
       <c r="AC133" s="74">
         <v>89798</v>
       </c>
       <c r="AD133" s="108">
         <v>89702</v>
       </c>
       <c r="AE133" s="108">
         <v>89639</v>
       </c>
       <c r="AF133" s="108">
         <v>89613</v>
       </c>
+      <c r="AG133" s="108">
+        <v>89552</v>
+      </c>
     </row>
-    <row r="134" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A134" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B134" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="50">
         <v>257862</v>
       </c>
       <c r="D134" s="50">
         <v>257857</v>
       </c>
       <c r="E134" s="50">
         <v>257876</v>
       </c>
       <c r="F134" s="50">
         <v>257902</v>
       </c>
       <c r="G134" s="50">
         <v>257978</v>
       </c>
       <c r="H134" s="65">
         <v>258196</v>
       </c>
       <c r="I134" s="50">
@@ -18537,52 +18913,55 @@
       </c>
       <c r="Y134" s="74">
         <v>258910</v>
       </c>
       <c r="Z134" s="74">
         <v>258880</v>
       </c>
       <c r="AA134" s="74">
         <v>258806</v>
       </c>
       <c r="AB134" s="74">
         <v>258797</v>
       </c>
       <c r="AC134" s="74">
         <v>258658</v>
       </c>
       <c r="AD134" s="108">
         <v>258495</v>
       </c>
       <c r="AE134" s="108">
         <v>258505</v>
       </c>
       <c r="AF134" s="108">
         <v>258438</v>
       </c>
+      <c r="AG134" s="108">
+        <v>258455</v>
+      </c>
     </row>
-    <row r="135" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A135" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B135" s="80" t="s">
         <v>19</v>
       </c>
       <c r="C135" s="50">
         <v>750076</v>
       </c>
       <c r="D135" s="50">
         <v>753907</v>
       </c>
       <c r="E135" s="50">
         <v>757627</v>
       </c>
       <c r="F135" s="50">
         <v>761246</v>
       </c>
       <c r="G135" s="50">
         <v>764752</v>
       </c>
       <c r="H135" s="65">
         <v>768169</v>
       </c>
       <c r="I135" s="50">
@@ -18635,52 +19014,55 @@
       </c>
       <c r="Y135" s="74">
         <v>855374</v>
       </c>
       <c r="Z135" s="74">
         <v>859999</v>
       </c>
       <c r="AA135" s="74">
         <v>864103</v>
       </c>
       <c r="AB135" s="74">
         <v>869862</v>
       </c>
       <c r="AC135" s="74">
         <v>873339</v>
       </c>
       <c r="AD135" s="108">
         <v>877360</v>
       </c>
       <c r="AE135" s="108">
         <v>880622</v>
       </c>
       <c r="AF135" s="108">
         <v>884029</v>
       </c>
+      <c r="AG135" s="108">
+        <v>888662</v>
+      </c>
     </row>
-    <row r="136" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A136" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B136" s="80" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="50">
         <v>1192787</v>
       </c>
       <c r="D136" s="50">
         <v>1196450</v>
       </c>
       <c r="E136" s="50">
         <v>1199342</v>
       </c>
       <c r="F136" s="50">
         <v>1201227</v>
       </c>
       <c r="G136" s="50">
         <v>1203468</v>
       </c>
       <c r="H136" s="65">
         <v>1205451</v>
       </c>
       <c r="I136" s="50">
@@ -18733,52 +19115,55 @@
       </c>
       <c r="Y136" s="74">
         <v>1251801</v>
       </c>
       <c r="Z136" s="74">
         <v>1253502</v>
       </c>
       <c r="AA136" s="74">
         <v>1255128</v>
       </c>
       <c r="AB136" s="74">
         <v>1257143</v>
       </c>
       <c r="AC136" s="74">
         <v>1258961</v>
       </c>
       <c r="AD136" s="108">
         <v>1261443</v>
       </c>
       <c r="AE136" s="108">
         <v>1263124</v>
       </c>
       <c r="AF136" s="108">
         <v>1265389</v>
       </c>
+      <c r="AG136" s="108">
+        <v>1269609</v>
+      </c>
     </row>
-    <row r="137" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A137" s="17" t="s">
         <v>70</v>
       </c>
       <c r="B137" s="80" t="s">
         <v>15</v>
       </c>
       <c r="C137" s="50">
         <v>631631</v>
       </c>
       <c r="D137" s="50">
         <v>633740</v>
       </c>
       <c r="E137" s="50">
         <v>635171</v>
       </c>
       <c r="F137" s="50">
         <v>636309</v>
       </c>
       <c r="G137" s="50">
         <v>637562</v>
       </c>
       <c r="H137" s="65">
         <v>638862</v>
       </c>
       <c r="I137" s="50">
@@ -18831,87 +19216,91 @@
       </c>
       <c r="Y137" s="74">
         <v>665060</v>
       </c>
       <c r="Z137" s="74">
         <v>666008</v>
       </c>
       <c r="AA137" s="74">
         <v>667241</v>
       </c>
       <c r="AB137" s="74">
         <v>669202</v>
       </c>
       <c r="AC137" s="74">
         <v>670306</v>
       </c>
       <c r="AD137" s="108">
         <v>671591</v>
       </c>
       <c r="AE137" s="108">
         <v>672940</v>
       </c>
       <c r="AF137" s="108">
         <v>674079</v>
       </c>
+      <c r="AG137" s="108">
+        <v>675411</v>
+      </c>
     </row>
-    <row r="138" spans="1:32" x14ac:dyDescent="0.2">
-      <c r="B138" s="113" t="s">
+    <row r="138" spans="1:33" x14ac:dyDescent="0.2">
+      <c r="B138" s="115" t="s">
         <v>17</v>
       </c>
-      <c r="C138" s="113"/>
-[...28 lines deleted...]
-      <c r="AF138" s="113"/>
+      <c r="C138" s="115"/>
+      <c r="D138" s="115"/>
+      <c r="E138" s="115"/>
+      <c r="F138" s="115"/>
+      <c r="G138" s="115"/>
+      <c r="H138" s="115"/>
+      <c r="I138" s="115"/>
+      <c r="J138" s="115"/>
+      <c r="K138" s="115"/>
+      <c r="L138" s="115"/>
+      <c r="M138" s="115"/>
+      <c r="N138" s="115"/>
+      <c r="O138" s="115"/>
+      <c r="P138" s="115"/>
+      <c r="Q138" s="115"/>
+      <c r="R138" s="115"/>
+      <c r="S138" s="115"/>
+      <c r="T138" s="115"/>
+      <c r="U138" s="115"/>
+      <c r="V138" s="115"/>
+      <c r="W138" s="115"/>
+      <c r="X138" s="115"/>
+      <c r="Y138" s="115"/>
+      <c r="Z138" s="115"/>
+      <c r="AA138" s="115"/>
+      <c r="AB138" s="115"/>
+      <c r="AC138" s="115"/>
+      <c r="AD138" s="115"/>
+      <c r="AE138" s="115"/>
+      <c r="AF138" s="115"/>
+      <c r="AG138" s="115"/>
     </row>
-    <row r="139" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A139" s="24"/>
       <c r="B139" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C139" s="27">
         <v>7582542</v>
       </c>
       <c r="D139" s="27">
         <v>7580007</v>
       </c>
       <c r="E139" s="27">
         <v>7580418</v>
       </c>
       <c r="F139" s="27">
         <v>7582949</v>
       </c>
       <c r="G139" s="27">
         <v>7585007</v>
       </c>
       <c r="H139" s="74">
         <v>7530399</v>
       </c>
       <c r="I139" s="27">
         <v>7528757</v>
       </c>
@@ -18962,52 +19351,55 @@
       </c>
       <c r="Y139" s="74">
         <v>7468188</v>
       </c>
       <c r="Z139" s="74">
         <v>7465815</v>
       </c>
       <c r="AA139" s="74">
         <v>7466172</v>
       </c>
       <c r="AB139" s="74">
         <v>7411647</v>
       </c>
       <c r="AC139" s="74">
         <v>7411318</v>
       </c>
       <c r="AD139" s="108">
         <v>7409959</v>
       </c>
       <c r="AE139" s="108">
         <v>7409267</v>
       </c>
       <c r="AF139" s="108">
         <v>7407541</v>
       </c>
+      <c r="AG139" s="108">
+        <v>7400004</v>
+      </c>
     </row>
-    <row r="140" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A140" s="23">
         <v>100000000</v>
       </c>
       <c r="B140" s="31" t="s">
         <v>20</v>
       </c>
       <c r="C140" s="27">
         <v>235019</v>
       </c>
       <c r="D140" s="27">
         <v>234472</v>
       </c>
       <c r="E140" s="27">
         <v>234155</v>
       </c>
       <c r="F140" s="27">
         <v>233889</v>
       </c>
       <c r="G140" s="27">
         <v>233531</v>
       </c>
       <c r="H140" s="74">
         <v>233202</v>
       </c>
       <c r="I140" s="27">
@@ -19060,52 +19452,55 @@
       </c>
       <c r="Y140" s="74">
         <v>222353</v>
       </c>
       <c r="Z140" s="74">
         <v>221705</v>
       </c>
       <c r="AA140" s="74">
         <v>221213</v>
       </c>
       <c r="AB140" s="74">
         <v>220712</v>
       </c>
       <c r="AC140" s="74">
         <v>220456</v>
       </c>
       <c r="AD140" s="108">
         <v>220072</v>
       </c>
       <c r="AE140" s="108">
         <v>219567</v>
       </c>
       <c r="AF140" s="108">
         <v>219120</v>
       </c>
+      <c r="AG140" s="108">
+        <v>218584</v>
+      </c>
     </row>
-    <row r="141" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A141" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B141" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C141" s="27">
         <v>342276</v>
       </c>
       <c r="D141" s="27">
         <v>341737</v>
       </c>
       <c r="E141" s="27">
         <v>341295</v>
       </c>
       <c r="F141" s="27">
         <v>341666</v>
       </c>
       <c r="G141" s="27">
         <v>341248</v>
       </c>
       <c r="H141" s="74">
         <v>340990</v>
       </c>
       <c r="I141" s="27">
@@ -19158,52 +19553,55 @@
       </c>
       <c r="Y141" s="74">
         <v>332977</v>
       </c>
       <c r="Z141" s="74">
         <v>332690</v>
       </c>
       <c r="AA141" s="74">
         <v>332737</v>
       </c>
       <c r="AB141" s="74">
         <v>332741</v>
       </c>
       <c r="AC141" s="74">
         <v>332935</v>
       </c>
       <c r="AD141" s="108">
         <v>332974</v>
       </c>
       <c r="AE141" s="108">
         <v>333259</v>
       </c>
       <c r="AF141" s="108">
         <v>333324</v>
       </c>
+      <c r="AG141" s="108">
+        <v>333235</v>
+      </c>
     </row>
-    <row r="142" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A142" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B142" s="32" t="s">
         <v>2</v>
       </c>
       <c r="C142" s="27">
         <v>235750</v>
       </c>
       <c r="D142" s="27">
         <v>235576</v>
       </c>
       <c r="E142" s="27">
         <v>235523</v>
       </c>
       <c r="F142" s="27">
         <v>235377</v>
       </c>
       <c r="G142" s="27">
         <v>235110</v>
       </c>
       <c r="H142" s="74">
         <v>235064</v>
       </c>
       <c r="I142" s="27">
@@ -19256,52 +19654,55 @@
       </c>
       <c r="Y142" s="74">
         <v>227170</v>
       </c>
       <c r="Z142" s="74">
         <v>226860</v>
       </c>
       <c r="AA142" s="74">
         <v>226555</v>
       </c>
       <c r="AB142" s="74">
         <v>226362</v>
       </c>
       <c r="AC142" s="74">
         <v>226069</v>
       </c>
       <c r="AD142" s="108">
         <v>225745</v>
       </c>
       <c r="AE142" s="108">
         <v>225577</v>
       </c>
       <c r="AF142" s="108">
         <v>225464</v>
       </c>
+      <c r="AG142" s="108">
+        <v>225010</v>
+      </c>
     </row>
-    <row r="143" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A143" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B143" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C143" s="27">
         <v>1283536</v>
       </c>
       <c r="D143" s="27">
         <v>1285339</v>
       </c>
       <c r="E143" s="27">
         <v>1287413</v>
       </c>
       <c r="F143" s="27">
         <v>1289706</v>
       </c>
       <c r="G143" s="27">
         <v>1292266</v>
       </c>
       <c r="H143" s="74">
         <v>1242375</v>
       </c>
       <c r="I143" s="27">
@@ -19354,52 +19755,55 @@
       </c>
       <c r="Y143" s="74">
         <v>1282315</v>
       </c>
       <c r="Z143" s="74">
         <v>1284370</v>
       </c>
       <c r="AA143" s="74">
         <v>1287507</v>
       </c>
       <c r="AB143" s="74">
         <v>1291438</v>
       </c>
       <c r="AC143" s="74">
         <v>1293656</v>
       </c>
       <c r="AD143" s="108">
         <v>1295792</v>
       </c>
       <c r="AE143" s="108">
         <v>1298494</v>
       </c>
       <c r="AF143" s="108">
         <v>1300189</v>
       </c>
+      <c r="AG143" s="108">
+        <v>1300473</v>
+      </c>
     </row>
-    <row r="144" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A144" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B144" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C144" s="27">
         <v>314203</v>
       </c>
       <c r="D144" s="27">
         <v>314988</v>
       </c>
       <c r="E144" s="27">
         <v>315749</v>
       </c>
       <c r="F144" s="27">
         <v>316408</v>
       </c>
       <c r="G144" s="27">
         <v>317126</v>
       </c>
       <c r="H144" s="74">
         <v>317446</v>
       </c>
       <c r="I144" s="27">
@@ -19452,52 +19856,55 @@
       </c>
       <c r="Y144" s="74">
         <v>322455</v>
       </c>
       <c r="Z144" s="74">
         <v>322713</v>
       </c>
       <c r="AA144" s="74">
         <v>323013</v>
       </c>
       <c r="AB144" s="74">
         <v>323387</v>
       </c>
       <c r="AC144" s="74">
         <v>323690</v>
       </c>
       <c r="AD144" s="108">
         <v>324043</v>
       </c>
       <c r="AE144" s="108">
         <v>324230</v>
       </c>
       <c r="AF144" s="108">
         <v>324523</v>
       </c>
+      <c r="AG144" s="108">
+        <v>324340</v>
+      </c>
     </row>
-    <row r="145" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A145" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B145" s="32" t="s">
         <v>5</v>
       </c>
       <c r="C145" s="27">
         <v>301492</v>
       </c>
       <c r="D145" s="27">
         <v>301090</v>
       </c>
       <c r="E145" s="27">
         <v>300997</v>
       </c>
       <c r="F145" s="27">
         <v>300926</v>
       </c>
       <c r="G145" s="27">
         <v>300592</v>
       </c>
       <c r="H145" s="74">
         <v>300260</v>
       </c>
       <c r="I145" s="27">
@@ -19550,52 +19957,55 @@
       </c>
       <c r="Y145" s="74">
         <v>294399</v>
       </c>
       <c r="Z145" s="74">
         <v>294289</v>
       </c>
       <c r="AA145" s="74">
         <v>294089</v>
       </c>
       <c r="AB145" s="74">
         <v>293746</v>
       </c>
       <c r="AC145" s="74">
         <v>293608</v>
       </c>
       <c r="AD145" s="108">
         <v>293268</v>
       </c>
       <c r="AE145" s="108">
         <v>293090</v>
       </c>
       <c r="AF145" s="108">
         <v>292692</v>
       </c>
+      <c r="AG145" s="108">
+        <v>292194</v>
+      </c>
     </row>
-    <row r="146" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A146" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B146" s="32" t="s">
         <v>6</v>
       </c>
       <c r="C146" s="27">
         <v>691791</v>
       </c>
       <c r="D146" s="27">
         <v>691331</v>
       </c>
       <c r="E146" s="27">
         <v>690845</v>
       </c>
       <c r="F146" s="27">
         <v>690701</v>
       </c>
       <c r="G146" s="27">
         <v>690296</v>
       </c>
       <c r="H146" s="74">
         <v>690340</v>
       </c>
       <c r="I146" s="27">
@@ -19648,52 +20058,55 @@
       </c>
       <c r="Y146" s="74">
         <v>678261</v>
       </c>
       <c r="Z146" s="74">
         <v>677613</v>
       </c>
       <c r="AA146" s="74">
         <v>677008</v>
       </c>
       <c r="AB146" s="74">
         <v>628664</v>
       </c>
       <c r="AC146" s="74">
         <v>627881</v>
       </c>
       <c r="AD146" s="108">
         <v>627025</v>
       </c>
       <c r="AE146" s="108">
         <v>626358</v>
       </c>
       <c r="AF146" s="108">
         <v>625732</v>
       </c>
+      <c r="AG146" s="108">
+        <v>624863</v>
+      </c>
     </row>
-    <row r="147" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A147" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B147" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C147" s="27">
         <v>386843</v>
       </c>
       <c r="D147" s="27">
         <v>386321</v>
       </c>
       <c r="E147" s="27">
         <v>386083</v>
       </c>
       <c r="F147" s="27">
         <v>385971</v>
       </c>
       <c r="G147" s="27">
         <v>385755</v>
       </c>
       <c r="H147" s="74">
         <v>385610</v>
       </c>
       <c r="I147" s="27">
@@ -19746,52 +20159,55 @@
       </c>
       <c r="Y147" s="74">
         <v>377578</v>
       </c>
       <c r="Z147" s="74">
         <v>377143</v>
       </c>
       <c r="AA147" s="74">
         <v>376818</v>
       </c>
       <c r="AB147" s="74">
         <v>371400</v>
       </c>
       <c r="AC147" s="74">
         <v>371226</v>
       </c>
       <c r="AD147" s="108">
         <v>371049</v>
       </c>
       <c r="AE147" s="108">
         <v>370770</v>
       </c>
       <c r="AF147" s="108">
         <v>370383</v>
       </c>
+      <c r="AG147" s="108">
+        <v>369656</v>
+      </c>
     </row>
-    <row r="148" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A148" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B148" s="32" t="s">
         <v>7</v>
       </c>
       <c r="C148" s="27">
         <v>209186</v>
       </c>
       <c r="D148" s="27">
         <v>208727</v>
       </c>
       <c r="E148" s="27">
         <v>208418</v>
       </c>
       <c r="F148" s="27">
         <v>208067</v>
       </c>
       <c r="G148" s="27">
         <v>207802</v>
       </c>
       <c r="H148" s="74">
         <v>207352</v>
       </c>
       <c r="I148" s="27">
@@ -19844,52 +20260,55 @@
       </c>
       <c r="Y148" s="74">
         <v>198684</v>
       </c>
       <c r="Z148" s="74">
         <v>198242</v>
       </c>
       <c r="AA148" s="74">
         <v>197965</v>
       </c>
       <c r="AB148" s="74">
         <v>197575</v>
       </c>
       <c r="AC148" s="74">
         <v>197281</v>
       </c>
       <c r="AD148" s="108">
         <v>196849</v>
       </c>
       <c r="AE148" s="108">
         <v>196437</v>
       </c>
       <c r="AF148" s="108">
         <v>196149</v>
       </c>
+      <c r="AG148" s="108">
+        <v>195504</v>
+      </c>
     </row>
-    <row r="149" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A149" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B149" s="32" t="s">
         <v>8</v>
       </c>
       <c r="C149" s="27">
         <v>312289</v>
       </c>
       <c r="D149" s="27">
         <v>311576</v>
       </c>
       <c r="E149" s="27">
         <v>311006</v>
       </c>
       <c r="F149" s="27">
         <v>310485</v>
       </c>
       <c r="G149" s="27">
         <v>310171</v>
       </c>
       <c r="H149" s="74">
         <v>309697</v>
       </c>
       <c r="I149" s="27">
@@ -19942,52 +20361,55 @@
       </c>
       <c r="Y149" s="74">
         <v>298171</v>
       </c>
       <c r="Z149" s="74">
         <v>297618</v>
       </c>
       <c r="AA149" s="74">
         <v>297098</v>
       </c>
       <c r="AB149" s="74">
         <v>296524</v>
       </c>
       <c r="AC149" s="74">
         <v>296033</v>
       </c>
       <c r="AD149" s="108">
         <v>295605</v>
       </c>
       <c r="AE149" s="108">
         <v>294990</v>
       </c>
       <c r="AF149" s="108">
         <v>294608</v>
       </c>
+      <c r="AG149" s="108">
+        <v>293949</v>
+      </c>
     </row>
-    <row r="150" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A150" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B150" s="32" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="27">
         <v>446735</v>
       </c>
       <c r="D150" s="27">
         <v>447029</v>
       </c>
       <c r="E150" s="27">
         <v>446985</v>
       </c>
       <c r="F150" s="27">
         <v>447070</v>
       </c>
       <c r="G150" s="27">
         <v>447348</v>
       </c>
       <c r="H150" s="74">
         <v>447669</v>
       </c>
       <c r="I150" s="27">
@@ -20040,52 +20462,55 @@
       </c>
       <c r="Y150" s="74">
         <v>446704</v>
       </c>
       <c r="Z150" s="74">
         <v>446782</v>
       </c>
       <c r="AA150" s="74">
         <v>446828</v>
       </c>
       <c r="AB150" s="74">
         <v>446988</v>
       </c>
       <c r="AC150" s="74">
         <v>446777</v>
       </c>
       <c r="AD150" s="108">
         <v>446539</v>
       </c>
       <c r="AE150" s="108">
         <v>446381</v>
       </c>
       <c r="AF150" s="108">
         <v>446273</v>
       </c>
+      <c r="AG150" s="108">
+        <v>446061</v>
+      </c>
     </row>
-    <row r="151" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A151" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B151" s="32" t="s">
         <v>10</v>
       </c>
       <c r="C151" s="27">
         <v>428705</v>
       </c>
       <c r="D151" s="27">
         <v>429021</v>
       </c>
       <c r="E151" s="27">
         <v>429856</v>
       </c>
       <c r="F151" s="27">
         <v>430422</v>
       </c>
       <c r="G151" s="27">
         <v>431121</v>
       </c>
       <c r="H151" s="74">
         <v>431501</v>
       </c>
       <c r="I151" s="27">
@@ -20138,52 +20563,55 @@
       </c>
       <c r="Y151" s="74">
         <v>435330</v>
       </c>
       <c r="Z151" s="74">
         <v>435563</v>
       </c>
       <c r="AA151" s="74">
         <v>435957</v>
       </c>
       <c r="AB151" s="74">
         <v>436068</v>
       </c>
       <c r="AC151" s="74">
         <v>436260</v>
       </c>
       <c r="AD151" s="108">
         <v>436524</v>
       </c>
       <c r="AE151" s="108">
         <v>436640</v>
       </c>
       <c r="AF151" s="108">
         <v>436591</v>
       </c>
+      <c r="AG151" s="108">
+        <v>435954</v>
+      </c>
     </row>
-    <row r="152" spans="1:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="32" t="s">
         <v>11</v>
       </c>
       <c r="C152" s="27">
         <v>220733</v>
       </c>
       <c r="D152" s="27">
         <v>220425</v>
       </c>
       <c r="E152" s="27">
         <v>220061</v>
       </c>
       <c r="F152" s="27">
         <v>219919</v>
       </c>
       <c r="G152" s="27">
         <v>219709</v>
       </c>
       <c r="H152" s="74">
         <v>219653</v>
       </c>
       <c r="I152" s="27">
@@ -20236,52 +20664,55 @@
       </c>
       <c r="Y152" s="74">
         <v>213056</v>
       </c>
       <c r="Z152" s="74">
         <v>212734</v>
       </c>
       <c r="AA152" s="74">
         <v>212526</v>
       </c>
       <c r="AB152" s="74">
         <v>212160</v>
       </c>
       <c r="AC152" s="74">
         <v>212055</v>
       </c>
       <c r="AD152" s="108">
         <v>211822</v>
       </c>
       <c r="AE152" s="108">
         <v>211530</v>
       </c>
       <c r="AF152" s="108">
         <v>211364</v>
       </c>
+      <c r="AG152" s="108">
+        <v>211032</v>
+      </c>
     </row>
-    <row r="153" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A153" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B153" s="32" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="27">
         <v>270778</v>
       </c>
       <c r="D153" s="27">
         <v>270147</v>
       </c>
       <c r="E153" s="27">
         <v>269346</v>
       </c>
       <c r="F153" s="27">
         <v>268975</v>
       </c>
       <c r="G153" s="27">
         <v>268866</v>
       </c>
       <c r="H153" s="74">
         <v>268570</v>
       </c>
       <c r="I153" s="27">
@@ -20334,57 +20765,60 @@
       </c>
       <c r="Y153" s="74">
         <v>257269</v>
       </c>
       <c r="Z153" s="74">
         <v>256575</v>
       </c>
       <c r="AA153" s="74">
         <v>256052</v>
       </c>
       <c r="AB153" s="74">
         <v>255595</v>
       </c>
       <c r="AC153" s="74">
         <v>255276</v>
       </c>
       <c r="AD153" s="108">
         <v>254805</v>
       </c>
       <c r="AE153" s="108">
         <v>254585</v>
       </c>
       <c r="AF153" s="108">
         <v>254391</v>
       </c>
+      <c r="AG153" s="108">
+        <v>253929</v>
+      </c>
     </row>
-    <row r="154" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A154" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B154" s="32" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C154" s="27">
         <v>1613950</v>
       </c>
       <c r="D154" s="27">
         <v>1613316</v>
       </c>
       <c r="E154" s="27">
         <v>1613932</v>
       </c>
       <c r="F154" s="27">
         <v>1614921</v>
       </c>
       <c r="G154" s="27">
         <v>1615942</v>
       </c>
       <c r="H154" s="74">
         <v>1612907</v>
       </c>
       <c r="I154" s="27">
         <v>1613440</v>
       </c>
       <c r="J154" s="27">
         <v>1613751</v>
       </c>
@@ -20432,52 +20866,55 @@
       </c>
       <c r="Y154" s="74">
         <v>1603289</v>
       </c>
       <c r="Z154" s="74">
         <v>1603156</v>
       </c>
       <c r="AA154" s="74">
         <v>1603371</v>
       </c>
       <c r="AB154" s="74">
         <v>1601437</v>
       </c>
       <c r="AC154" s="74">
         <v>1601599</v>
       </c>
       <c r="AD154" s="108">
         <v>1601579</v>
       </c>
       <c r="AE154" s="108">
         <v>1601463</v>
       </c>
       <c r="AF154" s="108">
         <v>1601122</v>
       </c>
+      <c r="AG154" s="108">
+        <v>1600225</v>
+      </c>
     </row>
-    <row r="155" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A155" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B155" s="32" t="s">
         <v>22</v>
       </c>
       <c r="C155" s="27">
         <v>46156</v>
       </c>
       <c r="D155" s="27">
         <v>46134</v>
       </c>
       <c r="E155" s="27">
         <v>46135</v>
       </c>
       <c r="F155" s="27">
         <v>46111</v>
       </c>
       <c r="G155" s="27">
         <v>46010</v>
       </c>
       <c r="H155" s="74">
         <v>45998</v>
       </c>
       <c r="I155" s="27">
@@ -20530,52 +20967,55 @@
       </c>
       <c r="Y155" s="74">
         <v>45095</v>
       </c>
       <c r="Z155" s="74">
         <v>44980</v>
       </c>
       <c r="AA155" s="74">
         <v>44949</v>
       </c>
       <c r="AB155" s="74">
         <v>44872</v>
       </c>
       <c r="AC155" s="74">
         <v>44764</v>
       </c>
       <c r="AD155" s="108">
         <v>44730</v>
       </c>
       <c r="AE155" s="108">
         <v>44609</v>
       </c>
       <c r="AF155" s="108">
         <v>44570</v>
       </c>
+      <c r="AG155" s="108">
+        <v>44517</v>
+      </c>
     </row>
-    <row r="156" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A156" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B156" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C156" s="48">
         <v>243100</v>
       </c>
       <c r="D156" s="48">
         <v>242778</v>
       </c>
       <c r="E156" s="48">
         <v>242619</v>
       </c>
       <c r="F156" s="48">
         <v>242335</v>
       </c>
       <c r="G156" s="48">
         <v>242114</v>
       </c>
       <c r="H156" s="74">
         <v>241765</v>
       </c>
       <c r="I156" s="48">
@@ -20628,88 +21068,92 @@
       </c>
       <c r="Y156" s="74">
         <v>233082</v>
       </c>
       <c r="Z156" s="74">
         <v>232782</v>
       </c>
       <c r="AA156" s="74">
         <v>232486</v>
       </c>
       <c r="AB156" s="74">
         <v>231978</v>
       </c>
       <c r="AC156" s="74">
         <v>231752</v>
       </c>
       <c r="AD156" s="108">
         <v>231538</v>
       </c>
       <c r="AE156" s="108">
         <v>231287</v>
       </c>
       <c r="AF156" s="108">
         <v>231046</v>
       </c>
+      <c r="AG156" s="108">
+        <v>230478</v>
+      </c>
     </row>
-    <row r="157" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A157" s="17"/>
       <c r="B157" s="124" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C157" s="124"/>
       <c r="D157" s="124"/>
       <c r="E157" s="124"/>
       <c r="F157" s="124"/>
       <c r="G157" s="124"/>
       <c r="H157" s="124"/>
       <c r="I157" s="124"/>
       <c r="J157" s="124"/>
       <c r="K157" s="124"/>
       <c r="L157" s="124"/>
       <c r="M157" s="124"/>
       <c r="N157" s="124"/>
       <c r="O157" s="124"/>
       <c r="P157" s="124"/>
       <c r="Q157" s="124"/>
       <c r="R157" s="124"/>
       <c r="S157" s="124"/>
       <c r="T157" s="124"/>
       <c r="U157" s="124"/>
       <c r="V157" s="124"/>
       <c r="W157" s="124"/>
       <c r="X157" s="124"/>
       <c r="Y157" s="124"/>
       <c r="Z157" s="124"/>
       <c r="AA157" s="124"/>
       <c r="AB157" s="124"/>
       <c r="AC157" s="124"/>
       <c r="AD157" s="124"/>
       <c r="AE157" s="124"/>
       <c r="AF157" s="124"/>
+      <c r="AG157" s="124"/>
     </row>
-    <row r="158" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A158" s="24"/>
       <c r="B158" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C158" s="58">
         <v>3852283</v>
       </c>
       <c r="D158" s="58">
         <v>3851260</v>
       </c>
       <c r="E158" s="58">
         <v>3851719</v>
       </c>
       <c r="F158" s="59">
         <v>3853496</v>
       </c>
       <c r="G158" s="59">
         <v>3854740</v>
       </c>
       <c r="H158" s="65">
         <v>3826655</v>
       </c>
       <c r="I158" s="59">
         <v>3826649</v>
       </c>
@@ -20760,52 +21204,55 @@
       </c>
       <c r="Y158" s="74">
         <v>3808302</v>
       </c>
       <c r="Z158" s="74">
         <v>3807616</v>
       </c>
       <c r="AA158" s="74">
         <v>3808109</v>
       </c>
       <c r="AB158" s="74">
         <v>3780619</v>
       </c>
       <c r="AC158" s="74">
         <v>3780871</v>
       </c>
       <c r="AD158" s="108">
         <v>3780784</v>
       </c>
       <c r="AE158" s="108">
         <v>3780736</v>
       </c>
       <c r="AF158" s="108">
         <v>3780615</v>
       </c>
+      <c r="AG158" s="108">
+        <v>3777826</v>
+      </c>
     </row>
-    <row r="159" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A159" s="23">
         <v>100000000</v>
       </c>
       <c r="B159" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="58">
         <v>118940</v>
       </c>
       <c r="D159" s="58">
         <v>118665</v>
       </c>
       <c r="E159" s="58">
         <v>118495</v>
       </c>
       <c r="F159" s="59">
         <v>118351</v>
       </c>
       <c r="G159" s="59">
         <v>118157</v>
       </c>
       <c r="H159" s="65">
         <v>117978</v>
       </c>
       <c r="I159" s="59">
@@ -20858,52 +21305,55 @@
       </c>
       <c r="Y159" s="74">
         <v>112857</v>
       </c>
       <c r="Z159" s="74">
         <v>112549</v>
       </c>
       <c r="AA159" s="74">
         <v>112332</v>
       </c>
       <c r="AB159" s="74">
         <v>112138</v>
       </c>
       <c r="AC159" s="74">
         <v>112026</v>
       </c>
       <c r="AD159" s="108">
         <v>111879</v>
       </c>
       <c r="AE159" s="108">
         <v>111664</v>
       </c>
       <c r="AF159" s="108">
         <v>111512</v>
       </c>
+      <c r="AG159" s="108">
+        <v>111283</v>
+      </c>
     </row>
-    <row r="160" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A160" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B160" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C160" s="58">
         <v>173303</v>
       </c>
       <c r="D160" s="58">
         <v>173103</v>
       </c>
       <c r="E160" s="58">
         <v>172970</v>
       </c>
       <c r="F160" s="59">
         <v>173357</v>
       </c>
       <c r="G160" s="59">
         <v>173196</v>
       </c>
       <c r="H160" s="65">
         <v>173118</v>
       </c>
       <c r="I160" s="59">
@@ -20956,52 +21406,55 @@
       </c>
       <c r="Y160" s="74">
         <v>170222</v>
       </c>
       <c r="Z160" s="74">
         <v>170114</v>
       </c>
       <c r="AA160" s="74">
         <v>170177</v>
       </c>
       <c r="AB160" s="74">
         <v>170200</v>
       </c>
       <c r="AC160" s="74">
         <v>170432</v>
       </c>
       <c r="AD160" s="108">
         <v>170512</v>
       </c>
       <c r="AE160" s="108">
         <v>170734</v>
       </c>
       <c r="AF160" s="108">
         <v>170914</v>
       </c>
+      <c r="AG160" s="108">
+        <v>170918</v>
+      </c>
     </row>
-    <row r="161" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A161" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B161" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C161" s="58">
         <v>121160</v>
       </c>
       <c r="D161" s="58">
         <v>121047</v>
       </c>
       <c r="E161" s="58">
         <v>121004</v>
       </c>
       <c r="F161" s="59">
         <v>120977</v>
       </c>
       <c r="G161" s="59">
         <v>120832</v>
       </c>
       <c r="H161" s="65">
         <v>120835</v>
       </c>
       <c r="I161" s="59">
@@ -21054,52 +21507,55 @@
       </c>
       <c r="Y161" s="74">
         <v>117239</v>
       </c>
       <c r="Z161" s="74">
         <v>117106</v>
       </c>
       <c r="AA161" s="74">
         <v>116965</v>
       </c>
       <c r="AB161" s="74">
         <v>116888</v>
       </c>
       <c r="AC161" s="74">
         <v>116764</v>
       </c>
       <c r="AD161" s="108">
         <v>116627</v>
       </c>
       <c r="AE161" s="108">
         <v>116555</v>
       </c>
       <c r="AF161" s="108">
         <v>116499</v>
       </c>
+      <c r="AG161" s="108">
+        <v>116334</v>
+      </c>
     </row>
-    <row r="162" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A162" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B162" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C162" s="58">
         <v>645177</v>
       </c>
       <c r="D162" s="58">
         <v>646171</v>
       </c>
       <c r="E162" s="58">
         <v>647274</v>
       </c>
       <c r="F162" s="59">
         <v>648547</v>
       </c>
       <c r="G162" s="59">
         <v>649884</v>
       </c>
       <c r="H162" s="65">
         <v>624053</v>
       </c>
       <c r="I162" s="59">
@@ -21152,52 +21608,55 @@
       </c>
       <c r="Y162" s="74">
         <v>646502</v>
       </c>
       <c r="Z162" s="74">
         <v>647670</v>
       </c>
       <c r="AA162" s="74">
         <v>649269</v>
       </c>
       <c r="AB162" s="74">
         <v>651410</v>
       </c>
       <c r="AC162" s="74">
         <v>652688</v>
       </c>
       <c r="AD162" s="108">
         <v>653879</v>
       </c>
       <c r="AE162" s="108">
         <v>655205</v>
       </c>
       <c r="AF162" s="108">
         <v>656113</v>
       </c>
+      <c r="AG162" s="108">
+        <v>656468</v>
+      </c>
     </row>
-    <row r="163" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A163" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B163" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C163" s="58">
         <v>159291</v>
       </c>
       <c r="D163" s="58">
         <v>159666</v>
       </c>
       <c r="E163" s="58">
         <v>160048</v>
       </c>
       <c r="F163" s="59">
         <v>160365</v>
       </c>
       <c r="G163" s="59">
         <v>160705</v>
       </c>
       <c r="H163" s="65">
         <v>160846</v>
       </c>
       <c r="I163" s="59">
@@ -21250,52 +21709,55 @@
       </c>
       <c r="Y163" s="74">
         <v>163971</v>
       </c>
       <c r="Z163" s="74">
         <v>164136</v>
       </c>
       <c r="AA163" s="74">
         <v>164289</v>
       </c>
       <c r="AB163" s="74">
         <v>164518</v>
       </c>
       <c r="AC163" s="74">
         <v>164698</v>
       </c>
       <c r="AD163" s="108">
         <v>164921</v>
       </c>
       <c r="AE163" s="108">
         <v>165043</v>
       </c>
       <c r="AF163" s="108">
         <v>165256</v>
       </c>
+      <c r="AG163" s="108">
+        <v>165222</v>
+      </c>
     </row>
-    <row r="164" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A164" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B164" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="58">
         <v>152947</v>
       </c>
       <c r="D164" s="58">
         <v>152759</v>
       </c>
       <c r="E164" s="58">
         <v>152701</v>
       </c>
       <c r="F164" s="59">
         <v>152640</v>
       </c>
       <c r="G164" s="59">
         <v>152456</v>
       </c>
       <c r="H164" s="65">
         <v>152270</v>
       </c>
       <c r="I164" s="59">
@@ -21348,52 +21810,55 @@
       </c>
       <c r="Y164" s="74">
         <v>149840</v>
       </c>
       <c r="Z164" s="74">
         <v>149862</v>
       </c>
       <c r="AA164" s="74">
         <v>149763</v>
       </c>
       <c r="AB164" s="74">
         <v>149628</v>
       </c>
       <c r="AC164" s="74">
         <v>149571</v>
       </c>
       <c r="AD164" s="108">
         <v>149384</v>
       </c>
       <c r="AE164" s="108">
         <v>149291</v>
       </c>
       <c r="AF164" s="108">
         <v>149145</v>
       </c>
+      <c r="AG164" s="108">
+        <v>148927</v>
+      </c>
     </row>
-    <row r="165" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A165" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B165" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C165" s="58">
         <v>351407</v>
       </c>
       <c r="D165" s="58">
         <v>351155</v>
       </c>
       <c r="E165" s="58">
         <v>350917</v>
       </c>
       <c r="F165" s="59">
         <v>350883</v>
       </c>
       <c r="G165" s="59">
         <v>350707</v>
       </c>
       <c r="H165" s="65">
         <v>350784</v>
       </c>
       <c r="I165" s="59">
@@ -21446,52 +21911,55 @@
       </c>
       <c r="Y165" s="74">
         <v>345682</v>
       </c>
       <c r="Z165" s="74">
         <v>345400</v>
       </c>
       <c r="AA165" s="74">
         <v>345167</v>
       </c>
       <c r="AB165" s="74">
         <v>320609</v>
       </c>
       <c r="AC165" s="74">
         <v>320264</v>
       </c>
       <c r="AD165" s="108">
         <v>319964</v>
       </c>
       <c r="AE165" s="108">
         <v>319672</v>
       </c>
       <c r="AF165" s="108">
         <v>319384</v>
       </c>
+      <c r="AG165" s="108">
+        <v>319077</v>
+      </c>
     </row>
-    <row r="166" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A166" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B166" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C166" s="58">
         <v>196138</v>
       </c>
       <c r="D166" s="58">
         <v>195861</v>
       </c>
       <c r="E166" s="58">
         <v>195779</v>
       </c>
       <c r="F166" s="59">
         <v>195751</v>
       </c>
       <c r="G166" s="59">
         <v>195651</v>
       </c>
       <c r="H166" s="65">
         <v>195604</v>
       </c>
       <c r="I166" s="59">
@@ -21544,52 +22012,55 @@
       </c>
       <c r="Y166" s="74">
         <v>192115</v>
       </c>
       <c r="Z166" s="74">
         <v>191929</v>
       </c>
       <c r="AA166" s="74">
         <v>191780</v>
       </c>
       <c r="AB166" s="74">
         <v>189028</v>
       </c>
       <c r="AC166" s="74">
         <v>188985</v>
       </c>
       <c r="AD166" s="108">
         <v>188901</v>
       </c>
       <c r="AE166" s="108">
         <v>188749</v>
       </c>
       <c r="AF166" s="108">
         <v>188630</v>
       </c>
+      <c r="AG166" s="108">
+        <v>188280</v>
+      </c>
     </row>
-    <row r="167" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A167" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B167" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C167" s="58">
         <v>106834</v>
       </c>
       <c r="D167" s="58">
         <v>106594</v>
       </c>
       <c r="E167" s="58">
         <v>106437</v>
       </c>
       <c r="F167" s="59">
         <v>106276</v>
       </c>
       <c r="G167" s="59">
         <v>106145</v>
       </c>
       <c r="H167" s="65">
         <v>105941</v>
       </c>
       <c r="I167" s="59">
@@ -21642,52 +22113,55 @@
       </c>
       <c r="Y167" s="74">
         <v>102141</v>
       </c>
       <c r="Z167" s="74">
         <v>101911</v>
       </c>
       <c r="AA167" s="74">
         <v>101777</v>
       </c>
       <c r="AB167" s="74">
         <v>101648</v>
       </c>
       <c r="AC167" s="74">
         <v>101506</v>
       </c>
       <c r="AD167" s="108">
         <v>101286</v>
       </c>
       <c r="AE167" s="108">
         <v>101092</v>
       </c>
       <c r="AF167" s="108">
         <v>100958</v>
       </c>
+      <c r="AG167" s="108">
+        <v>100705</v>
+      </c>
     </row>
-    <row r="168" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A168" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B168" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C168" s="58">
         <v>158449</v>
       </c>
       <c r="D168" s="58">
         <v>158080</v>
       </c>
       <c r="E168" s="58">
         <v>157748</v>
       </c>
       <c r="F168" s="59">
         <v>157508</v>
       </c>
       <c r="G168" s="59">
         <v>157362</v>
       </c>
       <c r="H168" s="65">
         <v>157138</v>
       </c>
       <c r="I168" s="59">
@@ -21740,52 +22214,55 @@
       </c>
       <c r="Y168" s="74">
         <v>151789</v>
       </c>
       <c r="Z168" s="74">
         <v>151487</v>
       </c>
       <c r="AA168" s="74">
         <v>151258</v>
       </c>
       <c r="AB168" s="74">
         <v>150977</v>
       </c>
       <c r="AC168" s="74">
         <v>150685</v>
       </c>
       <c r="AD168" s="108">
         <v>150511</v>
       </c>
       <c r="AE168" s="108">
         <v>150211</v>
       </c>
       <c r="AF168" s="108">
         <v>150102</v>
       </c>
+      <c r="AG168" s="108">
+        <v>149738</v>
+      </c>
     </row>
-    <row r="169" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A169" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B169" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="58">
         <v>229256</v>
       </c>
       <c r="D169" s="58">
         <v>229412</v>
       </c>
       <c r="E169" s="58">
         <v>229350</v>
       </c>
       <c r="F169" s="59">
         <v>229412</v>
       </c>
       <c r="G169" s="59">
         <v>229527</v>
       </c>
       <c r="H169" s="65">
         <v>229702</v>
       </c>
       <c r="I169" s="59">
@@ -21838,52 +22315,55 @@
       </c>
       <c r="Y169" s="74">
         <v>229939</v>
       </c>
       <c r="Z169" s="74">
         <v>229971</v>
       </c>
       <c r="AA169" s="74">
         <v>229949</v>
       </c>
       <c r="AB169" s="74">
         <v>230040</v>
       </c>
       <c r="AC169" s="74">
         <v>229919</v>
       </c>
       <c r="AD169" s="108">
         <v>229808</v>
       </c>
       <c r="AE169" s="108">
         <v>229704</v>
       </c>
       <c r="AF169" s="108">
         <v>229659</v>
       </c>
+      <c r="AG169" s="108">
+        <v>229625</v>
+      </c>
     </row>
-    <row r="170" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A170" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B170" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C170" s="58">
         <v>217956</v>
       </c>
       <c r="D170" s="58">
         <v>218170</v>
       </c>
       <c r="E170" s="58">
         <v>218608</v>
       </c>
       <c r="F170" s="59">
         <v>218973</v>
       </c>
       <c r="G170" s="59">
         <v>219344</v>
       </c>
       <c r="H170" s="65">
         <v>219588</v>
       </c>
       <c r="I170" s="59">
@@ -21936,52 +22416,55 @@
       </c>
       <c r="Y170" s="74">
         <v>222658</v>
       </c>
       <c r="Z170" s="74">
         <v>222801</v>
       </c>
       <c r="AA170" s="74">
         <v>223050</v>
       </c>
       <c r="AB170" s="74">
         <v>223130</v>
       </c>
       <c r="AC170" s="74">
         <v>223191</v>
       </c>
       <c r="AD170" s="108">
         <v>223286</v>
       </c>
       <c r="AE170" s="108">
         <v>223394</v>
       </c>
       <c r="AF170" s="108">
         <v>223385</v>
       </c>
+      <c r="AG170" s="108">
+        <v>223094</v>
+      </c>
     </row>
-    <row r="171" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A171" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B171" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C171" s="58">
         <v>112592</v>
       </c>
       <c r="D171" s="58">
         <v>112475</v>
       </c>
       <c r="E171" s="58">
         <v>112341</v>
       </c>
       <c r="F171" s="59">
         <v>112238</v>
       </c>
       <c r="G171" s="59">
         <v>112214</v>
       </c>
       <c r="H171" s="65">
         <v>112182</v>
       </c>
       <c r="I171" s="59">
@@ -22034,52 +22517,55 @@
       </c>
       <c r="Y171" s="74">
         <v>109246</v>
       </c>
       <c r="Z171" s="74">
         <v>109067</v>
       </c>
       <c r="AA171" s="74">
         <v>108960</v>
       </c>
       <c r="AB171" s="74">
         <v>108777</v>
       </c>
       <c r="AC171" s="74">
         <v>108720</v>
       </c>
       <c r="AD171" s="108">
         <v>108625</v>
       </c>
       <c r="AE171" s="108">
         <v>108513</v>
       </c>
       <c r="AF171" s="108">
         <v>108414</v>
       </c>
+      <c r="AG171" s="108">
+        <v>108241</v>
+      </c>
     </row>
-    <row r="172" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A172" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B172" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C172" s="58">
         <v>135539</v>
       </c>
       <c r="D172" s="58">
         <v>135157</v>
       </c>
       <c r="E172" s="58">
         <v>134760</v>
       </c>
       <c r="F172" s="59">
         <v>134533</v>
       </c>
       <c r="G172" s="59">
         <v>134436</v>
       </c>
       <c r="H172" s="65">
         <v>134284</v>
       </c>
       <c r="I172" s="59">
@@ -22132,57 +22618,60 @@
       </c>
       <c r="Y172" s="74">
         <v>128985</v>
       </c>
       <c r="Z172" s="74">
         <v>128619</v>
       </c>
       <c r="AA172" s="74">
         <v>128371</v>
       </c>
       <c r="AB172" s="74">
         <v>128154</v>
       </c>
       <c r="AC172" s="74">
         <v>128020</v>
       </c>
       <c r="AD172" s="108">
         <v>127810</v>
       </c>
       <c r="AE172" s="108">
         <v>127701</v>
       </c>
       <c r="AF172" s="108">
         <v>127614</v>
       </c>
+      <c r="AG172" s="108">
+        <v>127439</v>
+      </c>
     </row>
-    <row r="173" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A173" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B173" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C173" s="58">
         <v>827196</v>
       </c>
       <c r="D173" s="58">
         <v>827003</v>
       </c>
       <c r="E173" s="58">
         <v>827389</v>
       </c>
       <c r="F173" s="59">
         <v>827948</v>
       </c>
       <c r="G173" s="59">
         <v>828530</v>
       </c>
       <c r="H173" s="65">
         <v>826887</v>
       </c>
       <c r="I173" s="59">
         <v>827344</v>
       </c>
       <c r="J173" s="59">
         <v>827654</v>
       </c>
@@ -22230,52 +22719,55 @@
       </c>
       <c r="Y173" s="74">
         <v>824120</v>
       </c>
       <c r="Z173" s="74">
         <v>824170</v>
       </c>
       <c r="AA173" s="74">
         <v>824345</v>
       </c>
       <c r="AB173" s="74">
         <v>823099</v>
       </c>
       <c r="AC173" s="74">
         <v>823200</v>
       </c>
       <c r="AD173" s="108">
         <v>823296</v>
       </c>
       <c r="AE173" s="108">
         <v>823300</v>
       </c>
       <c r="AF173" s="108">
         <v>823261</v>
       </c>
+      <c r="AG173" s="108">
+        <v>822960</v>
+      </c>
     </row>
-    <row r="174" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A174" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B174" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C174" s="58">
         <v>23917</v>
       </c>
       <c r="D174" s="58">
         <v>23901</v>
       </c>
       <c r="E174" s="58">
         <v>23916</v>
       </c>
       <c r="F174" s="59">
         <v>23901</v>
       </c>
       <c r="G174" s="59">
         <v>23858</v>
       </c>
       <c r="H174" s="65">
         <v>23865</v>
       </c>
       <c r="I174" s="59">
@@ -22328,52 +22820,55 @@
       </c>
       <c r="Y174" s="74">
         <v>23590</v>
       </c>
       <c r="Z174" s="74">
         <v>23538</v>
       </c>
       <c r="AA174" s="74">
         <v>23508</v>
       </c>
       <c r="AB174" s="74">
         <v>23467</v>
       </c>
       <c r="AC174" s="74">
         <v>23423</v>
       </c>
       <c r="AD174" s="108">
         <v>23417</v>
       </c>
       <c r="AE174" s="108">
         <v>23345</v>
       </c>
       <c r="AF174" s="108">
         <v>23316</v>
       </c>
+      <c r="AG174" s="108">
+        <v>23299</v>
+      </c>
     </row>
-    <row r="175" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A175" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B175" s="80" t="s">
         <v>13</v>
       </c>
       <c r="C175" s="58">
         <v>122181</v>
       </c>
       <c r="D175" s="58">
         <v>122041</v>
       </c>
       <c r="E175" s="58">
         <v>121982</v>
       </c>
       <c r="F175" s="58">
         <v>121836</v>
       </c>
       <c r="G175" s="58">
         <v>121736</v>
       </c>
       <c r="H175" s="65">
         <v>121580</v>
       </c>
       <c r="I175" s="58">
@@ -22426,87 +22921,91 @@
       </c>
       <c r="Y175" s="74">
         <v>117406</v>
       </c>
       <c r="Z175" s="74">
         <v>117286</v>
       </c>
       <c r="AA175" s="74">
         <v>117149</v>
       </c>
       <c r="AB175" s="74">
         <v>116908</v>
       </c>
       <c r="AC175" s="74">
         <v>116779</v>
       </c>
       <c r="AD175" s="108">
         <v>116678</v>
       </c>
       <c r="AE175" s="108">
         <v>116563</v>
       </c>
       <c r="AF175" s="108">
         <v>116453</v>
       </c>
+      <c r="AG175" s="108">
+        <v>116216</v>
+      </c>
     </row>
-    <row r="176" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:33" x14ac:dyDescent="0.2">
       <c r="B176" s="124" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C176" s="124"/>
       <c r="D176" s="124"/>
       <c r="E176" s="124"/>
       <c r="F176" s="124"/>
       <c r="G176" s="124"/>
       <c r="H176" s="124"/>
       <c r="I176" s="124"/>
       <c r="J176" s="124"/>
       <c r="K176" s="124"/>
       <c r="L176" s="124"/>
       <c r="M176" s="124"/>
       <c r="N176" s="124"/>
       <c r="O176" s="124"/>
       <c r="P176" s="124"/>
       <c r="Q176" s="124"/>
       <c r="R176" s="124"/>
       <c r="S176" s="124"/>
       <c r="T176" s="124"/>
       <c r="U176" s="124"/>
       <c r="V176" s="124"/>
       <c r="W176" s="124"/>
       <c r="X176" s="124"/>
       <c r="Y176" s="124"/>
       <c r="Z176" s="124"/>
       <c r="AA176" s="124"/>
       <c r="AB176" s="124"/>
       <c r="AC176" s="124"/>
       <c r="AD176" s="124"/>
       <c r="AE176" s="124"/>
       <c r="AF176" s="124"/>
+      <c r="AG176" s="124"/>
     </row>
-    <row r="177" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A177" s="24"/>
       <c r="B177" s="77" t="s">
         <v>0</v>
       </c>
       <c r="C177" s="65">
         <v>3730259</v>
       </c>
       <c r="D177" s="65">
         <v>3728747</v>
       </c>
       <c r="E177" s="65">
         <v>3728699</v>
       </c>
       <c r="F177" s="65">
         <v>3729453</v>
       </c>
       <c r="G177" s="65">
         <v>3730267</v>
       </c>
       <c r="H177" s="65">
         <v>3703744</v>
       </c>
       <c r="I177" s="65">
         <v>3702108</v>
       </c>
@@ -22557,52 +23056,55 @@
       </c>
       <c r="Y177" s="74">
         <v>3659886</v>
       </c>
       <c r="Z177" s="74">
         <v>3658199</v>
       </c>
       <c r="AA177" s="74">
         <v>3658063</v>
       </c>
       <c r="AB177" s="74">
         <v>3631028</v>
       </c>
       <c r="AC177" s="74">
         <v>3630447</v>
       </c>
       <c r="AD177" s="108">
         <v>3629175</v>
       </c>
       <c r="AE177" s="108">
         <v>3628531</v>
       </c>
       <c r="AF177" s="108">
         <v>3626926</v>
       </c>
+      <c r="AG177" s="108">
+        <v>3622178</v>
+      </c>
     </row>
-    <row r="178" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A178" s="23">
         <v>100000000</v>
       </c>
       <c r="B178" s="79" t="s">
         <v>20</v>
       </c>
       <c r="C178" s="65">
         <v>116079</v>
       </c>
       <c r="D178" s="65">
         <v>115807</v>
       </c>
       <c r="E178" s="65">
         <v>115660</v>
       </c>
       <c r="F178" s="65">
         <v>115538</v>
       </c>
       <c r="G178" s="65">
         <v>115374</v>
       </c>
       <c r="H178" s="65">
         <v>115224</v>
       </c>
       <c r="I178" s="65">
@@ -22655,52 +23157,55 @@
       </c>
       <c r="Y178" s="74">
         <v>109496</v>
       </c>
       <c r="Z178" s="74">
         <v>109156</v>
       </c>
       <c r="AA178" s="74">
         <v>108881</v>
       </c>
       <c r="AB178" s="74">
         <v>108574</v>
       </c>
       <c r="AC178" s="74">
         <v>108430</v>
       </c>
       <c r="AD178" s="108">
         <v>108193</v>
       </c>
       <c r="AE178" s="108">
         <v>107903</v>
       </c>
       <c r="AF178" s="108">
         <v>107608</v>
       </c>
+      <c r="AG178" s="108">
+        <v>107301</v>
+      </c>
     </row>
-    <row r="179" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A179" s="24" t="s">
         <v>52</v>
       </c>
       <c r="B179" s="80" t="s">
         <v>1</v>
       </c>
       <c r="C179" s="65">
         <v>168973</v>
       </c>
       <c r="D179" s="65">
         <v>168634</v>
       </c>
       <c r="E179" s="65">
         <v>168325</v>
       </c>
       <c r="F179" s="65">
         <v>168309</v>
       </c>
       <c r="G179" s="65">
         <v>168052</v>
       </c>
       <c r="H179" s="65">
         <v>167872</v>
       </c>
       <c r="I179" s="65">
@@ -22753,52 +23258,55 @@
       </c>
       <c r="Y179" s="74">
         <v>162755</v>
       </c>
       <c r="Z179" s="74">
         <v>162576</v>
       </c>
       <c r="AA179" s="74">
         <v>162560</v>
       </c>
       <c r="AB179" s="74">
         <v>162541</v>
       </c>
       <c r="AC179" s="74">
         <v>162503</v>
       </c>
       <c r="AD179" s="108">
         <v>162462</v>
       </c>
       <c r="AE179" s="108">
         <v>162525</v>
       </c>
       <c r="AF179" s="108">
         <v>162410</v>
       </c>
+      <c r="AG179" s="108">
+        <v>162317</v>
+      </c>
     </row>
-    <row r="180" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A180" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B180" s="80" t="s">
         <v>2</v>
       </c>
       <c r="C180" s="65">
         <v>114590</v>
       </c>
       <c r="D180" s="65">
         <v>114529</v>
       </c>
       <c r="E180" s="65">
         <v>114519</v>
       </c>
       <c r="F180" s="65">
         <v>114400</v>
       </c>
       <c r="G180" s="65">
         <v>114278</v>
       </c>
       <c r="H180" s="65">
         <v>114229</v>
       </c>
       <c r="I180" s="65">
@@ -22851,52 +23359,55 @@
       </c>
       <c r="Y180" s="74">
         <v>109931</v>
       </c>
       <c r="Z180" s="74">
         <v>109754</v>
       </c>
       <c r="AA180" s="74">
         <v>109590</v>
       </c>
       <c r="AB180" s="74">
         <v>109474</v>
       </c>
       <c r="AC180" s="74">
         <v>109305</v>
       </c>
       <c r="AD180" s="108">
         <v>109118</v>
       </c>
       <c r="AE180" s="108">
         <v>109022</v>
       </c>
       <c r="AF180" s="108">
         <v>108965</v>
       </c>
+      <c r="AG180" s="108">
+        <v>108676</v>
+      </c>
     </row>
-    <row r="181" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A181" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B181" s="80" t="s">
         <v>3</v>
       </c>
       <c r="C181" s="65">
         <v>638359</v>
       </c>
       <c r="D181" s="65">
         <v>639168</v>
       </c>
       <c r="E181" s="65">
         <v>640139</v>
       </c>
       <c r="F181" s="65">
         <v>641159</v>
       </c>
       <c r="G181" s="65">
         <v>642382</v>
       </c>
       <c r="H181" s="65">
         <v>618322</v>
       </c>
       <c r="I181" s="65">
@@ -22949,52 +23460,55 @@
       </c>
       <c r="Y181" s="74">
         <v>635813</v>
       </c>
       <c r="Z181" s="74">
         <v>636700</v>
       </c>
       <c r="AA181" s="74">
         <v>638238</v>
       </c>
       <c r="AB181" s="74">
         <v>640028</v>
       </c>
       <c r="AC181" s="74">
         <v>640968</v>
       </c>
       <c r="AD181" s="108">
         <v>641913</v>
       </c>
       <c r="AE181" s="108">
         <v>643289</v>
       </c>
       <c r="AF181" s="108">
         <v>644076</v>
       </c>
+      <c r="AG181" s="108">
+        <v>644005</v>
+      </c>
     </row>
-    <row r="182" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A182" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B182" s="80" t="s">
         <v>4</v>
       </c>
       <c r="C182" s="65">
         <v>154912</v>
       </c>
       <c r="D182" s="65">
         <v>155322</v>
       </c>
       <c r="E182" s="65">
         <v>155701</v>
       </c>
       <c r="F182" s="65">
         <v>156043</v>
       </c>
       <c r="G182" s="65">
         <v>156421</v>
       </c>
       <c r="H182" s="65">
         <v>156600</v>
       </c>
       <c r="I182" s="65">
@@ -23047,52 +23561,55 @@
       </c>
       <c r="Y182" s="74">
         <v>158484</v>
       </c>
       <c r="Z182" s="74">
         <v>158577</v>
       </c>
       <c r="AA182" s="74">
         <v>158724</v>
       </c>
       <c r="AB182" s="74">
         <v>158869</v>
       </c>
       <c r="AC182" s="74">
         <v>158992</v>
       </c>
       <c r="AD182" s="108">
         <v>159122</v>
       </c>
       <c r="AE182" s="108">
         <v>159187</v>
       </c>
       <c r="AF182" s="108">
         <v>159267</v>
       </c>
+      <c r="AG182" s="108">
+        <v>159118</v>
+      </c>
     </row>
-    <row r="183" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A183" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B183" s="80" t="s">
         <v>5</v>
       </c>
       <c r="C183" s="65">
         <v>148545</v>
       </c>
       <c r="D183" s="65">
         <v>148331</v>
       </c>
       <c r="E183" s="65">
         <v>148296</v>
       </c>
       <c r="F183" s="65">
         <v>148286</v>
       </c>
       <c r="G183" s="65">
         <v>148136</v>
       </c>
       <c r="H183" s="65">
         <v>147990</v>
       </c>
       <c r="I183" s="65">
@@ -23145,52 +23662,55 @@
       </c>
       <c r="Y183" s="74">
         <v>144559</v>
       </c>
       <c r="Z183" s="74">
         <v>144427</v>
       </c>
       <c r="AA183" s="74">
         <v>144326</v>
       </c>
       <c r="AB183" s="74">
         <v>144118</v>
       </c>
       <c r="AC183" s="74">
         <v>144037</v>
       </c>
       <c r="AD183" s="108">
         <v>143884</v>
       </c>
       <c r="AE183" s="108">
         <v>143799</v>
       </c>
       <c r="AF183" s="108">
         <v>143547</v>
       </c>
+      <c r="AG183" s="108">
+        <v>143267</v>
+      </c>
     </row>
-    <row r="184" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A184" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B184" s="80" t="s">
         <v>6</v>
       </c>
       <c r="C184" s="65">
         <v>340384</v>
       </c>
       <c r="D184" s="65">
         <v>340176</v>
       </c>
       <c r="E184" s="65">
         <v>339928</v>
       </c>
       <c r="F184" s="65">
         <v>339818</v>
       </c>
       <c r="G184" s="65">
         <v>339589</v>
       </c>
       <c r="H184" s="65">
         <v>339556</v>
       </c>
       <c r="I184" s="65">
@@ -23243,52 +23763,55 @@
       </c>
       <c r="Y184" s="74">
         <v>332579</v>
       </c>
       <c r="Z184" s="74">
         <v>332213</v>
       </c>
       <c r="AA184" s="74">
         <v>331841</v>
       </c>
       <c r="AB184" s="74">
         <v>308055</v>
       </c>
       <c r="AC184" s="74">
         <v>307617</v>
       </c>
       <c r="AD184" s="108">
         <v>307061</v>
       </c>
       <c r="AE184" s="108">
         <v>306686</v>
       </c>
       <c r="AF184" s="108">
         <v>306348</v>
       </c>
+      <c r="AG184" s="108">
+        <v>305786</v>
+      </c>
     </row>
-    <row r="185" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A185" s="17" t="s">
         <v>58</v>
       </c>
       <c r="B185" s="80" t="s">
         <v>21</v>
       </c>
       <c r="C185" s="65">
         <v>190705</v>
       </c>
       <c r="D185" s="65">
         <v>190460</v>
       </c>
       <c r="E185" s="65">
         <v>190304</v>
       </c>
       <c r="F185" s="65">
         <v>190220</v>
       </c>
       <c r="G185" s="65">
         <v>190104</v>
       </c>
       <c r="H185" s="65">
         <v>190006</v>
       </c>
       <c r="I185" s="65">
@@ -23341,52 +23864,55 @@
       </c>
       <c r="Y185" s="74">
         <v>185463</v>
       </c>
       <c r="Z185" s="74">
         <v>185214</v>
       </c>
       <c r="AA185" s="74">
         <v>185038</v>
       </c>
       <c r="AB185" s="74">
         <v>182372</v>
       </c>
       <c r="AC185" s="74">
         <v>182241</v>
       </c>
       <c r="AD185" s="108">
         <v>182148</v>
       </c>
       <c r="AE185" s="108">
         <v>182021</v>
       </c>
       <c r="AF185" s="108">
         <v>181753</v>
       </c>
+      <c r="AG185" s="108">
+        <v>181376</v>
+      </c>
     </row>
-    <row r="186" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A186" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B186" s="80" t="s">
         <v>7</v>
       </c>
       <c r="C186" s="65">
         <v>102352</v>
       </c>
       <c r="D186" s="65">
         <v>102133</v>
       </c>
       <c r="E186" s="65">
         <v>101981</v>
       </c>
       <c r="F186" s="65">
         <v>101791</v>
       </c>
       <c r="G186" s="65">
         <v>101657</v>
       </c>
       <c r="H186" s="65">
         <v>101411</v>
       </c>
       <c r="I186" s="65">
@@ -23439,52 +23965,55 @@
       </c>
       <c r="Y186" s="74">
         <v>96543</v>
       </c>
       <c r="Z186" s="74">
         <v>96331</v>
       </c>
       <c r="AA186" s="74">
         <v>96188</v>
       </c>
       <c r="AB186" s="74">
         <v>95927</v>
       </c>
       <c r="AC186" s="74">
         <v>95775</v>
       </c>
       <c r="AD186" s="108">
         <v>95563</v>
       </c>
       <c r="AE186" s="108">
         <v>95345</v>
       </c>
       <c r="AF186" s="108">
         <v>95191</v>
       </c>
+      <c r="AG186" s="108">
+        <v>94799</v>
+      </c>
     </row>
-    <row r="187" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A187" s="17" t="s">
         <v>60</v>
       </c>
       <c r="B187" s="80" t="s">
         <v>8</v>
       </c>
       <c r="C187" s="65">
         <v>153840</v>
       </c>
       <c r="D187" s="65">
         <v>153496</v>
       </c>
       <c r="E187" s="65">
         <v>153258</v>
       </c>
       <c r="F187" s="65">
         <v>152977</v>
       </c>
       <c r="G187" s="65">
         <v>152809</v>
       </c>
       <c r="H187" s="65">
         <v>152559</v>
       </c>
       <c r="I187" s="65">
@@ -23537,52 +24066,55 @@
       </c>
       <c r="Y187" s="74">
         <v>146382</v>
       </c>
       <c r="Z187" s="74">
         <v>146131</v>
       </c>
       <c r="AA187" s="74">
         <v>145840</v>
       </c>
       <c r="AB187" s="74">
         <v>145547</v>
       </c>
       <c r="AC187" s="74">
         <v>145348</v>
       </c>
       <c r="AD187" s="108">
         <v>145094</v>
       </c>
       <c r="AE187" s="108">
         <v>144779</v>
       </c>
       <c r="AF187" s="108">
         <v>144506</v>
       </c>
+      <c r="AG187" s="108">
+        <v>144211</v>
+      </c>
     </row>
-    <row r="188" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A188" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B188" s="80" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="65">
         <v>217479</v>
       </c>
       <c r="D188" s="65">
         <v>217617</v>
       </c>
       <c r="E188" s="65">
         <v>217635</v>
       </c>
       <c r="F188" s="65">
         <v>217658</v>
       </c>
       <c r="G188" s="65">
         <v>217821</v>
       </c>
       <c r="H188" s="65">
         <v>217967</v>
       </c>
       <c r="I188" s="65">
@@ -23635,52 +24167,55 @@
       </c>
       <c r="Y188" s="74">
         <v>216765</v>
       </c>
       <c r="Z188" s="74">
         <v>216811</v>
       </c>
       <c r="AA188" s="74">
         <v>216879</v>
       </c>
       <c r="AB188" s="74">
         <v>216948</v>
       </c>
       <c r="AC188" s="74">
         <v>216858</v>
       </c>
       <c r="AD188" s="108">
         <v>216731</v>
       </c>
       <c r="AE188" s="108">
         <v>216677</v>
       </c>
       <c r="AF188" s="108">
         <v>216614</v>
       </c>
+      <c r="AG188" s="108">
+        <v>216436</v>
+      </c>
     </row>
-    <row r="189" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A189" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B189" s="80" t="s">
         <v>10</v>
       </c>
       <c r="C189" s="65">
         <v>210749</v>
       </c>
       <c r="D189" s="65">
         <v>210851</v>
       </c>
       <c r="E189" s="65">
         <v>211248</v>
       </c>
       <c r="F189" s="65">
         <v>211449</v>
       </c>
       <c r="G189" s="65">
         <v>211777</v>
       </c>
       <c r="H189" s="65">
         <v>211913</v>
       </c>
       <c r="I189" s="65">
@@ -23733,52 +24268,55 @@
       </c>
       <c r="Y189" s="74">
         <v>212672</v>
       </c>
       <c r="Z189" s="74">
         <v>212762</v>
       </c>
       <c r="AA189" s="74">
         <v>212907</v>
       </c>
       <c r="AB189" s="74">
         <v>212938</v>
       </c>
       <c r="AC189" s="74">
         <v>213069</v>
       </c>
       <c r="AD189" s="108">
         <v>213238</v>
       </c>
       <c r="AE189" s="108">
         <v>213246</v>
       </c>
       <c r="AF189" s="108">
         <v>213206</v>
       </c>
+      <c r="AG189" s="108">
+        <v>212860</v>
+      </c>
     </row>
-    <row r="190" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A190" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B190" s="80" t="s">
         <v>11</v>
       </c>
       <c r="C190" s="65">
         <v>108141</v>
       </c>
       <c r="D190" s="65">
         <v>107950</v>
       </c>
       <c r="E190" s="65">
         <v>107720</v>
       </c>
       <c r="F190" s="65">
         <v>107681</v>
       </c>
       <c r="G190" s="65">
         <v>107495</v>
       </c>
       <c r="H190" s="65">
         <v>107471</v>
       </c>
       <c r="I190" s="65">
@@ -23831,52 +24369,55 @@
       </c>
       <c r="Y190" s="74">
         <v>103810</v>
       </c>
       <c r="Z190" s="74">
         <v>103667</v>
       </c>
       <c r="AA190" s="74">
         <v>103566</v>
       </c>
       <c r="AB190" s="74">
         <v>103383</v>
       </c>
       <c r="AC190" s="74">
         <v>103335</v>
       </c>
       <c r="AD190" s="108">
         <v>103197</v>
       </c>
       <c r="AE190" s="108">
         <v>103017</v>
       </c>
       <c r="AF190" s="108">
         <v>102950</v>
       </c>
+      <c r="AG190" s="108">
+        <v>102791</v>
+      </c>
     </row>
-    <row r="191" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A191" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B191" s="80" t="s">
         <v>12</v>
       </c>
       <c r="C191" s="65">
         <v>135239</v>
       </c>
       <c r="D191" s="65">
         <v>134990</v>
       </c>
       <c r="E191" s="65">
         <v>134586</v>
       </c>
       <c r="F191" s="65">
         <v>134442</v>
       </c>
       <c r="G191" s="65">
         <v>134430</v>
       </c>
       <c r="H191" s="65">
         <v>134286</v>
       </c>
       <c r="I191" s="65">
@@ -23929,57 +24470,60 @@
       </c>
       <c r="Y191" s="74">
         <v>128284</v>
       </c>
       <c r="Z191" s="74">
         <v>127956</v>
       </c>
       <c r="AA191" s="74">
         <v>127681</v>
       </c>
       <c r="AB191" s="74">
         <v>127441</v>
       </c>
       <c r="AC191" s="74">
         <v>127256</v>
       </c>
       <c r="AD191" s="108">
         <v>126995</v>
       </c>
       <c r="AE191" s="108">
         <v>126884</v>
       </c>
       <c r="AF191" s="108">
         <v>126777</v>
       </c>
+      <c r="AG191" s="108">
+        <v>126490</v>
+      </c>
     </row>
-    <row r="192" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A192" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B192" s="80" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C192" s="65">
         <v>786754</v>
       </c>
       <c r="D192" s="65">
         <v>786313</v>
       </c>
       <c r="E192" s="65">
         <v>786543</v>
       </c>
       <c r="F192" s="65">
         <v>786973</v>
       </c>
       <c r="G192" s="65">
         <v>787412</v>
       </c>
       <c r="H192" s="65">
         <v>786020</v>
       </c>
       <c r="I192" s="65">
         <v>786096</v>
       </c>
       <c r="J192" s="65">
         <v>786097</v>
       </c>
@@ -24027,52 +24571,55 @@
       </c>
       <c r="Y192" s="74">
         <v>779169</v>
       </c>
       <c r="Z192" s="74">
         <v>778986</v>
       </c>
       <c r="AA192" s="74">
         <v>779026</v>
       </c>
       <c r="AB192" s="74">
         <v>778338</v>
       </c>
       <c r="AC192" s="74">
         <v>778399</v>
       </c>
       <c r="AD192" s="108">
         <v>778283</v>
       </c>
       <c r="AE192" s="108">
         <v>778163</v>
       </c>
       <c r="AF192" s="108">
         <v>777861</v>
       </c>
+      <c r="AG192" s="108">
+        <v>777265</v>
+      </c>
     </row>
-    <row r="193" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A193" s="17" t="s">
         <v>66</v>
       </c>
       <c r="B193" s="80" t="s">
         <v>22</v>
       </c>
       <c r="C193" s="65">
         <v>22239</v>
       </c>
       <c r="D193" s="65">
         <v>22233</v>
       </c>
       <c r="E193" s="65">
         <v>22219</v>
       </c>
       <c r="F193" s="65">
         <v>22210</v>
       </c>
       <c r="G193" s="65">
         <v>22152</v>
       </c>
       <c r="H193" s="65">
         <v>22133</v>
       </c>
       <c r="I193" s="65">
@@ -24125,52 +24672,55 @@
       </c>
       <c r="Y193" s="74">
         <v>21505</v>
       </c>
       <c r="Z193" s="74">
         <v>21442</v>
       </c>
       <c r="AA193" s="74">
         <v>21441</v>
       </c>
       <c r="AB193" s="74">
         <v>21405</v>
       </c>
       <c r="AC193" s="74">
         <v>21341</v>
       </c>
       <c r="AD193" s="108">
         <v>21313</v>
       </c>
       <c r="AE193" s="108">
         <v>21264</v>
       </c>
       <c r="AF193" s="108">
         <v>21254</v>
       </c>
+      <c r="AG193" s="108">
+        <v>21218</v>
+      </c>
     </row>
-    <row r="194" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:33" x14ac:dyDescent="0.2">
       <c r="A194" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B194" s="81" t="s">
         <v>13</v>
       </c>
       <c r="C194" s="66">
         <v>120919</v>
       </c>
       <c r="D194" s="66">
         <v>120737</v>
       </c>
       <c r="E194" s="66">
         <v>120637</v>
       </c>
       <c r="F194" s="66">
         <v>120499</v>
       </c>
       <c r="G194" s="66">
         <v>120378</v>
       </c>
       <c r="H194" s="65">
         <v>120185</v>
       </c>
       <c r="I194" s="66">
@@ -24223,110 +24773,113 @@
       </c>
       <c r="Y194" s="75">
         <v>115676</v>
       </c>
       <c r="Z194" s="75">
         <v>115496</v>
       </c>
       <c r="AA194" s="75">
         <v>115337</v>
       </c>
       <c r="AB194" s="75">
         <v>115070</v>
       </c>
       <c r="AC194" s="75">
         <v>114973</v>
       </c>
       <c r="AD194" s="109">
         <v>114860</v>
       </c>
       <c r="AE194" s="109">
         <v>114724</v>
       </c>
       <c r="AF194" s="109">
         <v>114593</v>
       </c>
+      <c r="AG194" s="109">
+        <v>114262</v>
+      </c>
     </row>
-    <row r="195" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="123" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B195" s="123"/>
       <c r="C195" s="123"/>
       <c r="D195" s="123"/>
       <c r="E195" s="123"/>
       <c r="F195" s="123"/>
       <c r="G195" s="123"/>
       <c r="H195" s="123"/>
       <c r="I195" s="90"/>
     </row>
-    <row r="196" spans="1:32" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="116" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B196" s="116"/>
       <c r="C196" s="116"/>
       <c r="D196" s="116"/>
       <c r="E196" s="116"/>
       <c r="F196" s="116"/>
       <c r="G196" s="116"/>
       <c r="H196" s="116"/>
     </row>
-    <row r="197" spans="1:32" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:33" x14ac:dyDescent="0.2">
       <c r="C197" s="85"/>
       <c r="D197" s="84"/>
       <c r="E197" s="84"/>
       <c r="F197" s="84"/>
     </row>
-    <row r="202" spans="1:32" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="202" spans="1:33" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="224" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="242" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="243" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="261" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="262" ht="20.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="281" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="293" ht="18" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="294" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A196:H196"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A195:H195"/>
-    <mergeCell ref="B72:AF72"/>
-[...9 lines deleted...]
-    <mergeCell ref="B50:AF50"/>
+    <mergeCell ref="B72:AG72"/>
+    <mergeCell ref="B94:AG94"/>
+    <mergeCell ref="B116:AG116"/>
+    <mergeCell ref="B138:AG138"/>
+    <mergeCell ref="B157:AG157"/>
+    <mergeCell ref="B176:AG176"/>
     <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AG4"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="B6:AG6"/>
+    <mergeCell ref="B28:AG28"/>
+    <mergeCell ref="B50:AG50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>