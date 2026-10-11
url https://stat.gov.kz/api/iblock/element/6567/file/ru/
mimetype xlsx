--- v0 (2026-04-26)
+++ v1 (2026-10-11)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\Департамент статистики населения\Управление статистики населения и демографических расчетов\ПУБЛИКАЦИИ ДЕМ\Динамика (годовая)\РУС\МН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\D.Karabekova\Desktop\мигра2008\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ACA3BD8F-8421-4734-B15A-AE1CEE4EDF5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="12120" windowHeight="9255"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Республика Казахстан </t>
   </si>
   <si>
     <t>Акмолинская</t>
   </si>
   <si>
     <t>Актюбинская</t>
   </si>
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Атырауская</t>
   </si>
   <si>
     <t>Западно-Казахстанская</t>
@@ -370,51 +369,51 @@
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>разница между числом прибывших за отчетный период и числом выбывших</t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике миграции населения используются такие источники данных, как административные данные, предоставляемые административными источниками</t>
   </si>
   <si>
     <t xml:space="preserve">Арифметическая разница между числом прибывших и числом выбывших за отчетный период. </t>
   </si>
   <si>
     <t>d.karabekova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Карабекова Данагуль Бекбергеновна</t>
   </si>
   <si>
     <t>+7 7172749540</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="43" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -2702,51 +2701,51 @@
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2872,1791 +2871,1798 @@
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="1714" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1717">
-    <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1629" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629"/>
     <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="1630" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
-    <cellStyle name="Название 2 2" xfId="1712" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Название 2" xfId="23"/>
+    <cellStyle name="Название 2 2" xfId="1712"/>
     <cellStyle name="Нейтральный" xfId="7" builtinId="28" customBuiltin="1"/>
-    <cellStyle name="Нейтральный 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
+    <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
-[...6 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="26" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2" xfId="25"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 3" xfId="1632"/>
+    <cellStyle name="Обычный 2 4" xfId="1715"/>
+    <cellStyle name="Обычный 3" xfId="1716"/>
+    <cellStyle name="Обычный 3 2" xfId="1713"/>
+    <cellStyle name="Обычный 4" xfId="26"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000060060000}"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Примечание 2" xfId="27"/>
+    <cellStyle name="Примечание 2 10" xfId="1633"/>
+    <cellStyle name="Примечание 2 2" xfId="1634"/>
+    <cellStyle name="Примечание 2 3" xfId="1635"/>
+    <cellStyle name="Примечание 2 4" xfId="1636"/>
+    <cellStyle name="Примечание 2 5" xfId="1637"/>
+    <cellStyle name="Примечание 2 6" xfId="1638"/>
+    <cellStyle name="Примечание 2 7" xfId="1639"/>
+    <cellStyle name="Примечание 2 8" xfId="1640"/>
+    <cellStyle name="Примечание 2 9" xfId="1641"/>
+    <cellStyle name="Примечание 3" xfId="28"/>
+    <cellStyle name="Примечание 3 10" xfId="1643"/>
+    <cellStyle name="Примечание 3 11" xfId="1644"/>
+    <cellStyle name="Примечание 3 12" xfId="1645"/>
+    <cellStyle name="Примечание 3 13" xfId="1646"/>
+    <cellStyle name="Примечание 3 14" xfId="1647"/>
+    <cellStyle name="Примечание 3 15" xfId="1648"/>
+    <cellStyle name="Примечание 3 16" xfId="1649"/>
+    <cellStyle name="Примечание 3 17" xfId="1650"/>
+    <cellStyle name="Примечание 3 18" xfId="1651"/>
+    <cellStyle name="Примечание 3 19" xfId="1652"/>
+    <cellStyle name="Примечание 3 2" xfId="1653"/>
+    <cellStyle name="Примечание 3 20" xfId="1654"/>
+    <cellStyle name="Примечание 3 21" xfId="1655"/>
+    <cellStyle name="Примечание 3 22" xfId="1656"/>
+    <cellStyle name="Примечание 3 23" xfId="1657"/>
+    <cellStyle name="Примечание 3 24" xfId="1658"/>
+    <cellStyle name="Примечание 3 25" xfId="1659"/>
+    <cellStyle name="Примечание 3 26" xfId="1660"/>
+    <cellStyle name="Примечание 3 27" xfId="1661"/>
+    <cellStyle name="Примечание 3 28" xfId="1662"/>
+    <cellStyle name="Примечание 3 29" xfId="1663"/>
+    <cellStyle name="Примечание 3 3" xfId="1664"/>
+    <cellStyle name="Примечание 3 30" xfId="1665"/>
+    <cellStyle name="Примечание 3 31" xfId="1666"/>
+    <cellStyle name="Примечание 3 32" xfId="1667"/>
+    <cellStyle name="Примечание 3 33" xfId="1668"/>
+    <cellStyle name="Примечание 3 34" xfId="1669"/>
+    <cellStyle name="Примечание 3 35" xfId="1670"/>
+    <cellStyle name="Примечание 3 36" xfId="1642"/>
+    <cellStyle name="Примечание 3 4" xfId="1671"/>
+    <cellStyle name="Примечание 3 5" xfId="1672"/>
+    <cellStyle name="Примечание 3 6" xfId="1673"/>
+    <cellStyle name="Примечание 3 7" xfId="1674"/>
+    <cellStyle name="Примечание 3 8" xfId="1675"/>
+    <cellStyle name="Примечание 3 9" xfId="1676"/>
+    <cellStyle name="Примечание 4" xfId="29"/>
+    <cellStyle name="Примечание 4 10" xfId="1678"/>
+    <cellStyle name="Примечание 4 11" xfId="1679"/>
+    <cellStyle name="Примечание 4 12" xfId="1680"/>
+    <cellStyle name="Примечание 4 13" xfId="1681"/>
+    <cellStyle name="Примечание 4 14" xfId="1682"/>
+    <cellStyle name="Примечание 4 15" xfId="1683"/>
+    <cellStyle name="Примечание 4 16" xfId="1684"/>
+    <cellStyle name="Примечание 4 17" xfId="1685"/>
+    <cellStyle name="Примечание 4 18" xfId="1686"/>
+    <cellStyle name="Примечание 4 19" xfId="1687"/>
+    <cellStyle name="Примечание 4 2" xfId="1688"/>
+    <cellStyle name="Примечание 4 20" xfId="1689"/>
+    <cellStyle name="Примечание 4 21" xfId="1690"/>
+    <cellStyle name="Примечание 4 22" xfId="1691"/>
+    <cellStyle name="Примечание 4 23" xfId="1692"/>
+    <cellStyle name="Примечание 4 24" xfId="1693"/>
+    <cellStyle name="Примечание 4 25" xfId="1694"/>
+    <cellStyle name="Примечание 4 26" xfId="1695"/>
+    <cellStyle name="Примечание 4 27" xfId="1696"/>
+    <cellStyle name="Примечание 4 28" xfId="1697"/>
+    <cellStyle name="Примечание 4 29" xfId="1698"/>
+    <cellStyle name="Примечание 4 3" xfId="1699"/>
+    <cellStyle name="Примечание 4 30" xfId="1700"/>
+    <cellStyle name="Примечание 4 31" xfId="1701"/>
+    <cellStyle name="Примечание 4 32" xfId="1702"/>
+    <cellStyle name="Примечание 4 33" xfId="1703"/>
+    <cellStyle name="Примечание 4 34" xfId="1704"/>
+    <cellStyle name="Примечание 4 35" xfId="1705"/>
+    <cellStyle name="Примечание 4 36" xfId="1677"/>
+    <cellStyle name="Примечание 4 4" xfId="1706"/>
+    <cellStyle name="Примечание 4 5" xfId="1707"/>
+    <cellStyle name="Примечание 4 6" xfId="1708"/>
+    <cellStyle name="Примечание 4 7" xfId="1709"/>
+    <cellStyle name="Примечание 4 8" xfId="1710"/>
+    <cellStyle name="Примечание 4 9" xfId="1711"/>
     <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -4710,119 +4716,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -4966,51 +4938,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:d.karabekova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="38" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="38" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="39"/>
     <col min="257" max="257" width="42.28515625" style="39" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="39" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="39"/>
     <col min="513" max="513" width="42.28515625" style="39" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="39" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="39"/>
     <col min="769" max="769" width="42.28515625" style="39" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="39" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="39"/>
     <col min="1025" max="1025" width="42.28515625" style="39" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="39" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="39"/>
     <col min="1281" max="1281" width="42.28515625" style="39" customWidth="1"/>
@@ -5363,61 +5335,61 @@
         <v>52</v>
       </c>
       <c r="B21" s="70" t="s">
         <v>90</v>
       </c>
       <c r="M21" s="43"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="36"/>
       <c r="B22" s="37"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="43"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="42"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="43"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="42"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="45" customWidth="1"/>
     <col min="2" max="2" width="51.7109375" style="45" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="45"/>
     <col min="4" max="4" width="51.7109375" style="45" customWidth="1"/>
     <col min="5" max="256" width="9.140625" style="54"/>
     <col min="257" max="257" width="4.5703125" style="54" customWidth="1"/>
     <col min="258" max="258" width="51.7109375" style="54" customWidth="1"/>
     <col min="259" max="259" width="9.140625" style="54"/>
     <col min="260" max="260" width="51.7109375" style="54" customWidth="1"/>
     <col min="261" max="512" width="9.140625" style="54"/>
     <col min="513" max="513" width="4.5703125" style="54" customWidth="1"/>
     <col min="514" max="514" width="51.7109375" style="54" customWidth="1"/>
     <col min="515" max="515" width="9.140625" style="54"/>
     <col min="516" max="516" width="51.7109375" style="54" customWidth="1"/>
     <col min="517" max="768" width="9.140625" style="54"/>
     <col min="769" max="769" width="4.5703125" style="54" customWidth="1"/>
     <col min="770" max="770" width="51.7109375" style="54" customWidth="1"/>
@@ -5797,115 +5769,115 @@
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A12" s="44"/>
       <c r="B12" s="44"/>
       <c r="C12" s="46"/>
       <c r="D12" s="55"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="44"/>
       <c r="B13" s="44"/>
       <c r="C13" s="44"/>
       <c r="D13" s="55"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B14" s="69" t="s">
         <v>86</v>
       </c>
       <c r="C14" s="62"/>
       <c r="D14" s="62"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B15" s="48"/>
       <c r="D15" s="48"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A19" s="71"/>
-[...2 lines deleted...]
-      <c r="D19" s="71"/>
+      <c r="A19" s="74"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AB70"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="X14" sqref="X14"/>
+      <selection pane="bottomLeft" activeCell="AC2" sqref="AC2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="26" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="22" width="9.140625" style="3"/>
     <col min="23" max="23" width="9.140625" style="4"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:28" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="61" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="76" t="s">
+      <c r="B2" s="78" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="76"/>
-[...24 lines deleted...]
-      <c r="AB2" s="77"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="79"/>
     </row>
     <row r="3" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B3" s="2"/>
     </row>
     <row r="4" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
       <c r="N4" s="5"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="AB4" s="6" t="s">
         <v>20</v>
       </c>
@@ -5973,110 +5945,110 @@
         <v>2018</v>
       </c>
       <c r="V5" s="9">
         <v>2019</v>
       </c>
       <c r="W5" s="10">
         <v>2020</v>
       </c>
       <c r="X5" s="10">
         <v>2021</v>
       </c>
       <c r="Y5" s="11">
         <v>2022</v>
       </c>
       <c r="Z5" s="11">
         <v>2023</v>
       </c>
       <c r="AA5" s="11">
         <v>2024</v>
       </c>
       <c r="AB5" s="11">
         <v>2025</v>
       </c>
     </row>
     <row r="6" spans="1:28" s="3" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="78" t="s">
+      <c r="B6" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="78"/>
-[...24 lines deleted...]
-      <c r="AB6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="81"/>
     </row>
     <row r="7" spans="1:28" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B7" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="13">
         <v>-108307</v>
       </c>
       <c r="D7" s="13">
         <v>-88162</v>
       </c>
       <c r="E7" s="13">
         <v>-62012</v>
       </c>
       <c r="F7" s="13">
         <v>-8306</v>
       </c>
       <c r="G7" s="13">
         <v>2789</v>
       </c>
       <c r="H7" s="13">
         <v>22668</v>
       </c>
       <c r="I7" s="13">
         <v>33041</v>
       </c>
       <c r="J7" s="13">
         <v>10962</v>
       </c>
       <c r="K7" s="13">
-        <v>1117</v>
+        <v>1300</v>
       </c>
       <c r="L7" s="14">
         <v>7526</v>
       </c>
       <c r="M7" s="14">
         <v>15516</v>
       </c>
       <c r="N7" s="14">
         <v>5096</v>
       </c>
       <c r="O7" s="14">
         <v>-1426</v>
       </c>
       <c r="P7" s="14">
         <v>-279</v>
       </c>
       <c r="Q7" s="13">
         <v>-12162</v>
       </c>
       <c r="R7" s="13">
         <v>-13466</v>
       </c>
       <c r="S7" s="13">
         <v>-21145</v>
       </c>
@@ -6978,51 +6950,51 @@
       <c r="C18" s="13">
         <v>-7042</v>
       </c>
       <c r="D18" s="13">
         <v>-6579</v>
       </c>
       <c r="E18" s="13">
         <v>-4730</v>
       </c>
       <c r="F18" s="13">
         <v>-4276</v>
       </c>
       <c r="G18" s="13">
         <v>-5054</v>
       </c>
       <c r="H18" s="13">
         <v>-3035</v>
       </c>
       <c r="I18" s="13">
         <v>-3578</v>
       </c>
       <c r="J18" s="13">
         <v>-4488</v>
       </c>
       <c r="K18" s="13">
-        <v>-3694</v>
+        <v>-3511</v>
       </c>
       <c r="L18" s="14">
         <v>-2919</v>
       </c>
       <c r="M18" s="14">
         <v>-3742</v>
       </c>
       <c r="N18" s="14">
         <v>-2991</v>
       </c>
       <c r="O18" s="14">
         <v>-1662</v>
       </c>
       <c r="P18" s="14">
         <v>-2183</v>
       </c>
       <c r="Q18" s="13">
         <v>-2537</v>
       </c>
       <c r="R18" s="13">
         <v>-3279</v>
       </c>
       <c r="S18" s="13">
         <v>-6671</v>
       </c>
@@ -7807,110 +7779,110 @@
         <v>34456</v>
       </c>
       <c r="V27" s="15">
         <v>5370</v>
       </c>
       <c r="W27" s="20">
         <v>11343</v>
       </c>
       <c r="X27" s="17">
         <v>10030</v>
       </c>
       <c r="Y27" s="16">
         <v>2989</v>
       </c>
       <c r="Z27" s="17">
         <v>3925</v>
       </c>
       <c r="AA27" s="33">
         <v>9987</v>
       </c>
       <c r="AB27" s="33">
         <v>15435</v>
       </c>
     </row>
     <row r="28" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="75" t="s">
+      <c r="B28" s="82" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="75"/>
-[...24 lines deleted...]
-      <c r="AB28" s="75"/>
+      <c r="C28" s="82"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
+      <c r="N28" s="82"/>
+      <c r="O28" s="82"/>
+      <c r="P28" s="82"/>
+      <c r="Q28" s="82"/>
+      <c r="R28" s="82"/>
+      <c r="S28" s="82"/>
+      <c r="T28" s="82"/>
+      <c r="U28" s="82"/>
+      <c r="V28" s="82"/>
+      <c r="W28" s="82"/>
+      <c r="X28" s="82"/>
+      <c r="Y28" s="82"/>
+      <c r="Z28" s="82"/>
+      <c r="AA28" s="82"/>
+      <c r="AB28" s="82"/>
     </row>
     <row r="29" spans="1:28" x14ac:dyDescent="0.25">
       <c r="B29" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="21">
         <v>-5561</v>
       </c>
       <c r="D29" s="21">
         <v>8409</v>
       </c>
       <c r="E29" s="13">
         <v>5406</v>
       </c>
       <c r="F29" s="13">
         <v>43731</v>
       </c>
       <c r="G29" s="13">
         <v>59644</v>
       </c>
       <c r="H29" s="21">
         <v>65818</v>
       </c>
       <c r="I29" s="13">
         <v>67405</v>
       </c>
       <c r="J29" s="13">
         <v>58467</v>
       </c>
       <c r="K29" s="13">
-        <v>50121</v>
+        <v>50304</v>
       </c>
       <c r="L29" s="14">
         <v>51183</v>
       </c>
       <c r="M29" s="14">
         <v>48859</v>
       </c>
       <c r="N29" s="14">
         <v>41580</v>
       </c>
       <c r="O29" s="14">
         <v>31352</v>
       </c>
       <c r="P29" s="14">
         <v>43193</v>
       </c>
       <c r="Q29" s="13">
         <v>50258</v>
       </c>
       <c r="R29" s="13">
         <v>51383</v>
       </c>
       <c r="S29" s="13">
         <v>63400</v>
       </c>
@@ -8812,51 +8784,51 @@
       <c r="C40" s="21">
         <v>-5699</v>
       </c>
       <c r="D40" s="21">
         <v>-5097</v>
       </c>
       <c r="E40" s="13">
         <v>-3277</v>
       </c>
       <c r="F40" s="13">
         <v>-2990</v>
       </c>
       <c r="G40" s="13">
         <v>-3822</v>
       </c>
       <c r="H40" s="21">
         <v>-1827</v>
       </c>
       <c r="I40" s="13">
         <v>-2568</v>
       </c>
       <c r="J40" s="13">
         <v>-1648</v>
       </c>
       <c r="K40" s="13">
-        <v>-1798</v>
+        <v>-1615</v>
       </c>
       <c r="L40" s="14">
         <v>-121</v>
       </c>
       <c r="M40" s="14">
         <v>-1653</v>
       </c>
       <c r="N40" s="14">
         <v>-826</v>
       </c>
       <c r="O40" s="14">
         <v>674</v>
       </c>
       <c r="P40" s="14">
         <v>-266</v>
       </c>
       <c r="Q40" s="13">
         <v>892</v>
       </c>
       <c r="R40" s="13">
         <v>1482</v>
       </c>
       <c r="S40" s="13">
         <v>-16</v>
       </c>
@@ -9641,79 +9613,79 @@
         <v>34456</v>
       </c>
       <c r="V49" s="14">
         <v>5370</v>
       </c>
       <c r="W49" s="20">
         <v>11343</v>
       </c>
       <c r="X49" s="17">
         <v>10030</v>
       </c>
       <c r="Y49" s="17">
         <v>2989</v>
       </c>
       <c r="Z49" s="17">
         <v>3925</v>
       </c>
       <c r="AA49" s="33">
         <v>9987</v>
       </c>
       <c r="AB49" s="33">
         <v>15435</v>
       </c>
     </row>
     <row r="50" spans="1:28" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="75" t="s">
+      <c r="B50" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="C50" s="75"/>
-[...24 lines deleted...]
-      <c r="AB50" s="75"/>
+      <c r="C50" s="82"/>
+      <c r="D50" s="82"/>
+      <c r="E50" s="82"/>
+      <c r="F50" s="82"/>
+      <c r="G50" s="82"/>
+      <c r="H50" s="82"/>
+      <c r="I50" s="82"/>
+      <c r="J50" s="82"/>
+      <c r="K50" s="82"/>
+      <c r="L50" s="82"/>
+      <c r="M50" s="82"/>
+      <c r="N50" s="82"/>
+      <c r="O50" s="82"/>
+      <c r="P50" s="82"/>
+      <c r="Q50" s="82"/>
+      <c r="R50" s="82"/>
+      <c r="S50" s="82"/>
+      <c r="T50" s="82"/>
+      <c r="U50" s="82"/>
+      <c r="V50" s="82"/>
+      <c r="W50" s="82"/>
+      <c r="X50" s="82"/>
+      <c r="Y50" s="82"/>
+      <c r="Z50" s="82"/>
+      <c r="AA50" s="82"/>
+      <c r="AB50" s="82"/>
     </row>
     <row r="51" spans="1:28" x14ac:dyDescent="0.25">
       <c r="A51" s="56">
         <v>100000000</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="21">
         <v>-102746</v>
       </c>
       <c r="D51" s="21">
         <v>-96571</v>
       </c>
       <c r="E51" s="13">
         <v>-67418</v>
       </c>
       <c r="F51" s="13">
         <v>-52037</v>
       </c>
       <c r="G51" s="13">
         <v>-56855</v>
       </c>
       <c r="H51" s="21">
         <v>-43150</v>
@@ -11221,95 +11193,95 @@
       </c>
       <c r="V68" s="25">
         <v>-5754</v>
       </c>
       <c r="W68" s="26">
         <v>-4192</v>
       </c>
       <c r="X68" s="27">
         <v>-4536</v>
       </c>
       <c r="Y68" s="27">
         <v>-3323</v>
       </c>
       <c r="Z68" s="27">
         <v>-3667</v>
       </c>
       <c r="AA68" s="27">
         <v>-4716</v>
       </c>
       <c r="AB68" s="27">
         <v>-5363</v>
       </c>
     </row>
     <row r="69" spans="1:28" s="28" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="59"/>
-      <c r="B69" s="73" t="s">
+      <c r="B69" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="C69" s="74"/>
-[...3 lines deleted...]
-      <c r="G69" s="74"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="77"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
       <c r="H69" s="29"/>
       <c r="I69" s="29"/>
       <c r="J69" s="29"/>
-      <c r="K69" s="29"/>
+      <c r="K69" s="72"/>
       <c r="L69" s="29"/>
       <c r="M69" s="29"/>
       <c r="N69" s="29"/>
       <c r="O69" s="29"/>
       <c r="P69" s="29"/>
       <c r="Q69" s="29"/>
       <c r="R69" s="29"/>
       <c r="S69" s="29"/>
       <c r="T69" s="29"/>
       <c r="U69" s="29"/>
       <c r="V69" s="29"/>
       <c r="W69" s="29"/>
       <c r="X69" s="29"/>
       <c r="Y69" s="29"/>
     </row>
     <row r="70" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="59"/>
-      <c r="B70" s="72" t="s">
+      <c r="B70" s="75" t="s">
         <v>28</v>
       </c>
-      <c r="C70" s="72"/>
-[...2 lines deleted...]
-      <c r="F70" s="72"/>
+      <c r="C70" s="75"/>
+      <c r="D70" s="75"/>
+      <c r="E70" s="75"/>
+      <c r="F70" s="75"/>
       <c r="G70" s="34"/>
       <c r="H70" s="34"/>
       <c r="I70" s="34"/>
       <c r="J70" s="34"/>
-      <c r="K70" s="34"/>
+      <c r="K70" s="73"/>
       <c r="L70" s="34"/>
       <c r="M70" s="34"/>
       <c r="N70" s="34"/>
-      <c r="O70" s="34"/>
+      <c r="O70" s="71"/>
       <c r="P70" s="34"/>
       <c r="Q70" s="34"/>
       <c r="R70" s="34"/>
       <c r="S70" s="34"/>
       <c r="T70" s="34"/>
       <c r="U70" s="34"/>
       <c r="V70" s="34"/>
       <c r="W70" s="34"/>
       <c r="X70" s="34"/>
       <c r="Y70" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B70:F70"/>
     <mergeCell ref="B69:G69"/>
     <mergeCell ref="B2:AB2"/>
     <mergeCell ref="B6:AB6"/>
     <mergeCell ref="B28:AB28"/>
     <mergeCell ref="B50:AB50"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 